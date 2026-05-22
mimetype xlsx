--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -4,131 +4,83 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="75" windowWidth="17985" windowHeight="9240" tabRatio="872" activeTab="2"/>
+    <workbookView xWindow="45" yWindow="420" windowWidth="12780" windowHeight="11010" tabRatio="872"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="22" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="23" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1982" uniqueCount="298">
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Карибаева Асем Жумабаевна</t>
   </si>
   <si>
     <t>+7 7172749688</t>
   </si>
   <si>
     <t>as.karibaeva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>Абай</t>
-[...7 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
-  </si>
-[...37 lines deleted...]
-    <t>Шығыс-Қазақстан</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
@@ -216,172 +168,930 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2010 жылдан бастап</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702844</t>
   </si>
   <si>
-    <r>
-[...41 lines deleted...]
-  <si>
     <t>Өнеркәсіп және құрылыс тобында жұмыспен қамтылған халық</t>
   </si>
   <si>
     <r>
       <t>Өнеркәсіп және құрылыс тобы бойынша жұмыспен қамтылғандар</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
+    <t>Семей қ.ә.</t>
+  </si>
+  <si>
+    <t>Курчатов қ.ә.</t>
+  </si>
+  <si>
+    <t>Абай ауданы</t>
+  </si>
+  <si>
+    <t>Ақсуат ауданы</t>
+  </si>
+  <si>
+    <t>Аягөз ауданы</t>
+  </si>
+  <si>
+    <t>Бесқарағай ауданы</t>
+  </si>
+  <si>
+    <t>Бородулиха ауданы</t>
+  </si>
+  <si>
+    <t>Жаңасемей ауданы</t>
+  </si>
+  <si>
+    <t>Жарма ауданы</t>
+  </si>
+  <si>
+    <t>Көкпекті ауданы</t>
+  </si>
+  <si>
+    <t>Мақаншы ауданы</t>
+  </si>
+  <si>
+    <t>Үржар ауданы</t>
+  </si>
+  <si>
+    <r>
+      <t>Абай облысы</t>
+    </r>
     <r>
       <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ақмола облысы</t>
+  </si>
+  <si>
+    <t>Көкшетау қ.ә.</t>
+  </si>
+  <si>
+    <t>Қосшы қ.ә,</t>
+  </si>
+  <si>
+    <t>Степногор қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақкөл ауданы</t>
+  </si>
+  <si>
+    <t>Аршалы ауданы</t>
+  </si>
+  <si>
+    <t>Астрахан ауданы</t>
+  </si>
+  <si>
+    <t>Атбасар ауданы</t>
+  </si>
+  <si>
+    <t>Бұланды ауданы</t>
+  </si>
+  <si>
+    <t>Егіндікөл ауданы</t>
+  </si>
+  <si>
+    <t>Біржан  сал ауданы</t>
+  </si>
+  <si>
+    <t>Ерейментау ауданы</t>
+  </si>
+  <si>
+    <t>Есіл ауданы</t>
+  </si>
+  <si>
+    <t>Жақсы ауданы</t>
+  </si>
+  <si>
+    <t>Жарқайың ауданы</t>
+  </si>
+  <si>
+    <t>Зеренді ауданы</t>
+  </si>
+  <si>
+    <t>Қорғалжын ауданы</t>
+  </si>
+  <si>
+    <t>Сандықтау ауданы</t>
+  </si>
+  <si>
+    <t>Целиноград ауданы</t>
+  </si>
+  <si>
+    <t>Шортанды ауданы</t>
+  </si>
+  <si>
+    <t>Бурабай ауданы</t>
+  </si>
+  <si>
+    <t>Ақтөбе облысы</t>
+  </si>
+  <si>
+    <t>Ақтөбе қ.ә.</t>
+  </si>
+  <si>
+    <t>Алға ауданы</t>
+  </si>
+  <si>
+    <t>Әйтеке би ауданы</t>
+  </si>
+  <si>
+    <t>Байғанин ауданы</t>
+  </si>
+  <si>
+    <t>Қарғалы ауданы</t>
+  </si>
+  <si>
+    <t>Қобда ауданы</t>
+  </si>
+  <si>
+    <t>Мәртөк ауданы</t>
+  </si>
+  <si>
+    <t>Мұғалжар ауданы</t>
+  </si>
+  <si>
+    <t>Ойыл ауданы</t>
+  </si>
+  <si>
+    <t>Темір ауданы</t>
+  </si>
+  <si>
+    <t>Хромтау ауданы</t>
+  </si>
+  <si>
+    <t>Шалқар ауданы</t>
+  </si>
+  <si>
+    <t>Ырғыз ауданы</t>
+  </si>
+  <si>
+    <t>Алматы облысы</t>
+  </si>
+  <si>
+    <t>Қонаев қ.ә.</t>
+  </si>
+  <si>
+    <t>Алатау қ.ә.</t>
+  </si>
+  <si>
+    <t>Балқаш ауданы</t>
+  </si>
+  <si>
+    <t>Еңбекшіқазақ ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Кеген ауданы</t>
+  </si>
+  <si>
+    <t>Қарасай ауданы</t>
+  </si>
+  <si>
+    <t>Райымбек ауданы</t>
+  </si>
+  <si>
+    <t>Талғар ауданы</t>
+  </si>
+  <si>
+    <t>Ұйғыр ауданы</t>
+  </si>
+  <si>
+    <t>Іле ауданы</t>
+  </si>
+  <si>
+    <t>Талдықорған қ.ә.</t>
+  </si>
+  <si>
+    <t>Текелі қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақсу ауданы</t>
+  </si>
+  <si>
+    <t>Алакөл ауданы</t>
+  </si>
+  <si>
+    <t>Кербұлақ ауданы</t>
+  </si>
+  <si>
+    <t>Көксу ауданы</t>
+  </si>
+  <si>
+    <t>Қаратал ауданы</t>
+  </si>
+  <si>
+    <t>Панфилов ауданы</t>
+  </si>
+  <si>
+    <t>Сарқант ауданы</t>
+  </si>
+  <si>
+    <t>Ескелді ауданы</t>
+  </si>
+  <si>
+    <t>Атырау облысы</t>
+  </si>
+  <si>
+    <t>Атырау қ.ә.</t>
+  </si>
+  <si>
+    <t>Жылыой ауданы</t>
+  </si>
+  <si>
+    <t>Индер ауданы</t>
+  </si>
+  <si>
+    <t>Исатай ауданы</t>
+  </si>
+  <si>
+    <t>Құрманғазы ауданы</t>
+  </si>
+  <si>
+    <t>Қызылқоға ауданы</t>
+  </si>
+  <si>
+    <t>Мақат ауданы</t>
+  </si>
+  <si>
+    <t>Махамбет ауданы</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Орал қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақжайық ауданы</t>
+  </si>
+  <si>
+    <t>Бөрлі ауданы</t>
+  </si>
+  <si>
+    <t>Жаңақала ауданы</t>
+  </si>
+  <si>
+    <t>Жәнібек ауданы</t>
+  </si>
+  <si>
+    <t>Бәйтерек ауданы</t>
+  </si>
+  <si>
+    <t>Казталовка ауданы</t>
+  </si>
+  <si>
+    <t>Қаратөбе ауданы</t>
+  </si>
+  <si>
+    <t>Бөкейордасы ауданы</t>
+  </si>
+  <si>
+    <t>Сырым ауданы</t>
+  </si>
+  <si>
+    <t>Тасқала ауданы</t>
+  </si>
+  <si>
+    <t>Теректі ауданы</t>
+  </si>
+  <si>
+    <t>Шыңғырлау ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл облысы</t>
+  </si>
+  <si>
+    <t>Тараз қ.ә.</t>
+  </si>
+  <si>
+    <t>Байзақ ауданы</t>
+  </si>
+  <si>
+    <t>Жуалы ауданы</t>
+  </si>
+  <si>
+    <t>Қордай ауданы</t>
+  </si>
+  <si>
+    <t>Тұрар Рысқұлов ауданы</t>
+  </si>
+  <si>
+    <t>Мерке ауданы</t>
+  </si>
+  <si>
+    <t>Мойынқұм ауданы</t>
+  </si>
+  <si>
+    <t>Сарысу ауданы</t>
+  </si>
+  <si>
+    <t>Талас ауданы</t>
+  </si>
+  <si>
+    <t>Шу ауданы</t>
+  </si>
+  <si>
+    <r>
+      <t>Жетісу облысы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Сарқан ауданы</t>
+  </si>
+  <si>
+    <t>Қарағанды облысы</t>
+  </si>
+  <si>
+    <t>Қарағанды қ.ә.</t>
+  </si>
+  <si>
+    <t>Балқаш қ.ә.</t>
+  </si>
+  <si>
+    <t>Приозер қ.ә.</t>
+  </si>
+  <si>
+    <t>Саран қ.ә.</t>
+  </si>
+  <si>
+    <t>Теміртау қ.ә.</t>
+  </si>
+  <si>
+    <t>Шахтинск қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақтоғай ауданы</t>
+  </si>
+  <si>
+    <t>Бұқар жырау ауданы</t>
+  </si>
+  <si>
+    <t>Қарқаралы ауданы</t>
+  </si>
+  <si>
+    <t>Нұра ауданы</t>
+  </si>
+  <si>
+    <t>Осакаров ауданы</t>
+  </si>
+  <si>
+    <t>Шет ауданы</t>
+  </si>
+  <si>
+    <t>Жезқазған қ.ә.</t>
+  </si>
+  <si>
+    <t>Қаражал қ.ә.</t>
+  </si>
+  <si>
+    <t>Сәтбаев қ.ә.</t>
+  </si>
+  <si>
+    <t>Жаңаарқа ауданы</t>
+  </si>
+  <si>
+    <t>Ұлытау ауданы</t>
+  </si>
+  <si>
+    <t>Қостанай облысы</t>
+  </si>
+  <si>
+    <t>Қостанай қ.ә.</t>
+  </si>
+  <si>
+    <t>Арқалық қ.ә.</t>
+  </si>
+  <si>
+    <t>Лисаков қ.ә.</t>
+  </si>
+  <si>
+    <t>Рудный қ.ә.</t>
+  </si>
+  <si>
+    <t>Алтынсарин ауданы</t>
+  </si>
+  <si>
+    <t>Амангелді ауданы</t>
+  </si>
+  <si>
+    <t>Әулиекөл ауданы</t>
+  </si>
+  <si>
+    <t>Денисов ауданы</t>
+  </si>
+  <si>
+    <t>Жангелдин ауданы</t>
+  </si>
+  <si>
+    <t>Жітіқара ауданы</t>
+  </si>
+  <si>
+    <t>Қамысты ауданы</t>
+  </si>
+  <si>
+    <t>Қарабалық ауданы</t>
+  </si>
+  <si>
+    <t>Қарасу ауданы</t>
+  </si>
+  <si>
+    <t>Қостанай ауданы</t>
+  </si>
+  <si>
+    <t>Меңдіқара ауданы</t>
+  </si>
+  <si>
+    <t>Наурызым ауданы</t>
+  </si>
+  <si>
+    <t>Сарыкөл ауданы</t>
+  </si>
+  <si>
+    <t>Бейімбет Майлин ауданы</t>
+  </si>
+  <si>
+    <t>Ұзынкөл ауданы</t>
+  </si>
+  <si>
+    <t>Федоров ауданы</t>
+  </si>
+  <si>
+    <t>Қызылорда облысы</t>
+  </si>
+  <si>
+    <t>Қызылорда қ.ә.</t>
+  </si>
+  <si>
+    <t>Байқоныр қ.ә.</t>
+  </si>
+  <si>
+    <t>Арал ауданы</t>
+  </si>
+  <si>
+    <t>Жалағаш ауданы</t>
+  </si>
+  <si>
+    <t>Жаңақорған ауданы</t>
+  </si>
+  <si>
+    <t>Қазалы ауданы</t>
+  </si>
+  <si>
+    <t>Қармақшы ауданы</t>
+  </si>
+  <si>
+    <t>Сырдария ауданы</t>
+  </si>
+  <si>
+    <t>Шиелі ауданы</t>
+  </si>
+  <si>
+    <t>Маңғыстау облысы</t>
+  </si>
+  <si>
+    <t>Ақтау қ.ә.</t>
+  </si>
+  <si>
+    <t>Жаңаөзен қ.ә.</t>
+  </si>
+  <si>
+    <t>Бейнеу ауданы</t>
+  </si>
+  <si>
+    <t>Қарақия ауданы</t>
+  </si>
+  <si>
+    <t>Маңғыстау ауданы</t>
+  </si>
+  <si>
+    <t>Мұнайлы ауданы</t>
+  </si>
+  <si>
+    <t>Түпқараған ауданы</t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Шымкент қ.</t>
+  </si>
+  <si>
+    <t>Арыс қ.</t>
+  </si>
+  <si>
+    <t>Кентау қ.</t>
+  </si>
+  <si>
+    <t>Түркістан қ.</t>
+  </si>
+  <si>
+    <t>Бәйдібек ауданы</t>
+  </si>
+  <si>
+    <t>Қазығұрт ауданы</t>
+  </si>
+  <si>
+    <t>Мақтаарал ауданы</t>
+  </si>
+  <si>
+    <t>Ордабасы ауданы</t>
+  </si>
+  <si>
+    <t>Отырар ауданы</t>
+  </si>
+  <si>
+    <t>Сайрам ауданы</t>
+  </si>
+  <si>
+    <t>Сарыағаш ауданы</t>
+  </si>
+  <si>
+    <t>Созақ ауданы</t>
+  </si>
+  <si>
+    <t>Төле би ауданы</t>
+  </si>
+  <si>
+    <t>Түлкібас ауданы</t>
+  </si>
+  <si>
+    <t>Шардара ауданы</t>
+  </si>
+  <si>
+    <t>Павлодар облысы</t>
+  </si>
+  <si>
+    <t>Павлодар қ.ә.</t>
+  </si>
+  <si>
+    <t>Ақсу қ.ә.</t>
+  </si>
+  <si>
+    <t>Екібастұз қ.ә.</t>
+  </si>
+  <si>
+    <t>Баянауыл ауданы</t>
+  </si>
+  <si>
+    <t>Железин ауданы</t>
+  </si>
+  <si>
+    <t>Ертіс ауданы</t>
+  </si>
+  <si>
+    <t>Тереңкөл ауданы</t>
+  </si>
+  <si>
+    <t>Аққулы ауданы</t>
+  </si>
+  <si>
+    <t>Май ауданы</t>
+  </si>
+  <si>
+    <t>Павлодар ауданы</t>
+  </si>
+  <si>
+    <t>Успен ауданы</t>
+  </si>
+  <si>
+    <t>Шарбақты ауданы</t>
+  </si>
+  <si>
+    <t>Солтүстік Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Петропавл қ.ә.</t>
+  </si>
+  <si>
+    <t>Айыртау ауданы</t>
+  </si>
+  <si>
+    <t>Ақжар ауданы</t>
+  </si>
+  <si>
+    <t>Мағжан Жұмабаев ауданы</t>
+  </si>
+  <si>
+    <t>Қызылжар ауданы</t>
+  </si>
+  <si>
+    <t>Мамлют ауданы</t>
+  </si>
+  <si>
+    <t>Шал ақын ауданы</t>
+  </si>
+  <si>
+    <t>Аққайың ауданы</t>
+  </si>
+  <si>
+    <t>Тайынша ауданы</t>
+  </si>
+  <si>
+    <t>Тимирязев ауданы</t>
+  </si>
+  <si>
+    <t>Уәлиханов ауданы</t>
+  </si>
+  <si>
+    <t>Ғабит Мүсірепов атын.ауданы</t>
+  </si>
+  <si>
+    <r>
+      <t>Түркістан облысы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Түркістан қ.ә.</t>
+  </si>
+  <si>
+    <t>Арыс қ.ә.</t>
+  </si>
+  <si>
+    <t>Кентау қ.ә.</t>
+  </si>
+  <si>
+    <t>Жетісай ауданы</t>
+  </si>
+  <si>
+    <t>Келес ауданы</t>
+  </si>
+  <si>
+    <t>Сауран ауданы</t>
+  </si>
+  <si>
+    <r>
+      <t>Ұлытау облысы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Шығыс Қазақстан облысы</t>
+  </si>
+  <si>
+    <t>Өскемен қ.</t>
+  </si>
+  <si>
+    <t>Риддер қ.</t>
+  </si>
+  <si>
+    <t>Глубокое ауданы</t>
+  </si>
+  <si>
+    <t>Зайсан ауданы</t>
+  </si>
+  <si>
+    <t>Алтай ауданы</t>
+  </si>
+  <si>
+    <t>Күршім ауданы</t>
+  </si>
+  <si>
+    <t>Қатонқарағай ауданы</t>
+  </si>
+  <si>
+    <t>Марқакөл ауданы</t>
+  </si>
+  <si>
+    <t>Самар ауданы</t>
+  </si>
+  <si>
+    <t>Тарбағатай ауданы</t>
+  </si>
+  <si>
+    <t>Ұлан ауданы</t>
+  </si>
+  <si>
+    <t>Үлкен Нарын ауданы</t>
+  </si>
+  <si>
+    <t>Шемонаиха ауданы</t>
+  </si>
+  <si>
+    <t>Зырян ауданы</t>
+  </si>
+  <si>
+    <t>Алматы ауданы</t>
+  </si>
+  <si>
+    <t>Сарыарқа ауданы</t>
+  </si>
+  <si>
+    <t>Байқоныр ауданы</t>
+  </si>
+  <si>
+    <t>Алмалы ауданы</t>
+  </si>
+  <si>
+    <t>Алатау ауданы</t>
+  </si>
+  <si>
+    <t>Әуезов ауданы</t>
+  </si>
+  <si>
+    <t>Бостандық ауданы</t>
+  </si>
+  <si>
+    <t>Жетісу ауданы</t>
+  </si>
+  <si>
+    <t>Медеу ауданы</t>
+  </si>
+  <si>
+    <t>Наурызбай ауданы</t>
+  </si>
+  <si>
+    <t>Түріксіб ауданы</t>
+  </si>
+  <si>
+    <r>
+      <t>Шымкент қаласы</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Әл Фараби ауданы</t>
+  </si>
+  <si>
+    <t>Енбекші ауданы</t>
+  </si>
+  <si>
+    <t>Қаратау ауданы</t>
+  </si>
+  <si>
+    <t>Тұран ауданы</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Деректер іріктемелі зерттеу қорытындысы негізінде қалыптастырылған.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Осы жерде және бұдан әрі деректер (ХЕҰ 19-ші ХСХК) жұмыспен қамтудың жаңа стандарттарына сәйкес қалыптастырылған.</t>
+      <t>2018 жылдан Оңтүстік Қазақстан облысы Түркістан облысы және Шымкент қаласы болып бөлінді.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>2010 -2017 жылдарда ОҚО негізіндегі бағалау деректері</t>
+      <t xml:space="preserve">2022 жылдан Алматы, Қарағанды, Шығыс Қазақстан облыстарынан Жетісу, Ұлытау, Абай облыстары бөлінді. </t>
     </r>
+  </si>
+  <si>
+    <t>барлығы</t>
+  </si>
+  <si>
+    <t>ерлер</t>
+  </si>
+  <si>
+    <t>әйелдер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="46">
+  <fonts count="45">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -622,71 +1332,65 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
@@ -736,51 +1440,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -853,73 +1557,130 @@
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="10"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1242">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -2129,180 +2890,203 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="25" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="25"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="25" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="31" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="1238" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="1238" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1241" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="1238" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="1238" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="45" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="16" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1242">
     <cellStyle name="20% - Акцент1 10" xfId="26"/>
     <cellStyle name="20% - Акцент1 11" xfId="27"/>
     <cellStyle name="20% - Акцент1 12" xfId="28"/>
     <cellStyle name="20% - Акцент1 13" xfId="29"/>
     <cellStyle name="20% - Акцент1 14" xfId="30"/>
     <cellStyle name="20% - Акцент1 15" xfId="31"/>
     <cellStyle name="20% - Акцент1 16" xfId="32"/>
     <cellStyle name="20% - Акцент1 17" xfId="33"/>
     <cellStyle name="20% - Акцент1 18" xfId="34"/>
     <cellStyle name="20% - Акцент1 19" xfId="35"/>
     <cellStyle name="20% - Акцент1 2" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 3" xfId="43"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 5" xfId="47"/>
     <cellStyle name="20% - Акцент1 6" xfId="48"/>
@@ -3524,4243 +4308,6349 @@
     <cellStyle name="Хороший 6" xfId="1204"/>
     <cellStyle name="Хороший 7" xfId="1205"/>
     <cellStyle name="Хороший 8" xfId="1206"/>
     <cellStyle name="Хороший 9" xfId="1207"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="56" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="57" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="59" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="60" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="61" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="62" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="63" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="66" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="67" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="68" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="69" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="70" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="71" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="72" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="73" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="74" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="75" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="76" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="77" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="78" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="79" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="80" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="81" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="82" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="83" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="84" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="85" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="86" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="87" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="88" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="89" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="90" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="91" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="92" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="93" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="94" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="95" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="96" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="97" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="98" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="99" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="100" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="101" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="102" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="103" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="104" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="105" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="106" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="107" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="108" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>298</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="109" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1333500" y="34851975"/>
           <a:ext cx="76200" cy="180975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>306916</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>105834</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>383116</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>1058</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="110" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="16775641" y="36672309"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="111" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="112" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="113" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="114" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="115" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="116" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="117" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="118" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="119" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="120" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="121" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="122" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="123" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="124" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="125" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="126" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="127" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="180974"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="128" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="129" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="130" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="131" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="132" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="133" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="134" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="135" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="136" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="137" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="138" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="139" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="140" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="141" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="142" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="143" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="144" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="145" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="180974"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="146" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="147" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="148" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="149" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="150" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="151" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="152" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="153" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="154" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="155" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="156" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="157" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="158" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="159" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="160" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="161" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="162" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="200024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="163" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="23526750"/>
+          <a:ext cx="76200" cy="180974"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -7947,10605 +10837,39542 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/339760/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/103/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702844" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:as.karibaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="11" customFormat="1" ht="16.5" customHeight="1">
-[...4 lines deleted...]
-      <c r="A2" s="28" t="s">
+    <row r="1" spans="1:13" s="10" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="39">
+        <v>25120104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9" s="11"/>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="11"/>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="M11" s="11"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="43">
-[...4 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="M13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="B14" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="33" t="s">
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A15" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="B15" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="M15" s="13"/>
+    </row>
+    <row r="16" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A16" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B16" s="25">
+        <v>45730</v>
+      </c>
+      <c r="M16" s="12"/>
+    </row>
+    <row r="17" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A17" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B17" s="25">
+        <v>46097</v>
+      </c>
+      <c r="M17" s="13"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="24" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="B18" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="34" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="M18" s="12"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="B19" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="M9" s="12"/>
-[...2 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="B20" s="37" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...97 lines deleted...]
-      <c r="B21" s="42" t="s">
+      <c r="B21" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="M21" s="14"/>
+      <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="27"/>
-[...1 lines deleted...]
-      <c r="M22" s="13"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="23"/>
+      <c r="M22" s="12"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="16"/>
+      <c r="B2" s="15"/>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="35" t="s">
-        <v>53</v>
+      <c r="B4" s="31" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="35" t="s">
-        <v>54</v>
+      <c r="B5" s="31" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="35" t="s">
-        <v>55</v>
+      <c r="B6" s="31" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="35" t="s">
-        <v>56</v>
+      <c r="B7" s="31" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="35" t="s">
-        <v>57</v>
+      <c r="B8" s="31" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="35"/>
+      <c r="B9" s="31"/>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="36" t="s">
-        <v>58</v>
+      <c r="B10" s="32" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="35"/>
+      <c r="B11" s="31"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="35"/>
+      <c r="B12" s="31"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="18"/>
+      <c r="B13" s="17"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="18"/>
+      <c r="B14" s="17"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="19"/>
+      <c r="B18" s="18"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="37" t="s">
-        <v>59</v>
+      <c r="B19" s="33" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DU232"/>
+  <dimension ref="A1:EG501"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R16" sqref="R16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="4" customWidth="1"/>
-[...4992 lines deleted...]
-    <col min="16083" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="23.85546875" style="3" customWidth="1"/>
+    <col min="2" max="4" width="8.140625" style="3" customWidth="1"/>
+    <col min="5" max="7" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8" max="10" width="9" style="3" customWidth="1"/>
+    <col min="11" max="13" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14" max="16" width="9.85546875" style="3" customWidth="1"/>
+    <col min="17" max="19" width="7.7109375" style="3" customWidth="1"/>
+    <col min="20" max="22" width="8.85546875" style="3" customWidth="1"/>
+    <col min="23" max="28" width="9.28515625" style="3" customWidth="1"/>
+    <col min="29" max="29" width="9.5703125" style="3" customWidth="1"/>
+    <col min="30" max="111" width="9.140625" style="3"/>
+    <col min="112" max="112" width="20" style="3" customWidth="1"/>
+    <col min="113" max="113" width="8.140625" style="3" customWidth="1"/>
+    <col min="114" max="114" width="9.42578125" style="3" customWidth="1"/>
+    <col min="115" max="115" width="9.7109375" style="3" customWidth="1"/>
+    <col min="116" max="116" width="10.85546875" style="3" customWidth="1"/>
+    <col min="117" max="117" width="8.85546875" style="3" customWidth="1"/>
+    <col min="118" max="118" width="8" style="3" customWidth="1"/>
+    <col min="119" max="119" width="10.85546875" style="3" customWidth="1"/>
+    <col min="120" max="120" width="10.140625" style="3" customWidth="1"/>
+    <col min="121" max="121" width="10.5703125" style="3" customWidth="1"/>
+    <col min="122" max="122" width="8.140625" style="3" customWidth="1"/>
+    <col min="123" max="123" width="8.28515625" style="3" customWidth="1"/>
+    <col min="124" max="124" width="10.28515625" style="3" customWidth="1"/>
+    <col min="125" max="125" width="9.85546875" style="3" customWidth="1"/>
+    <col min="126" max="126" width="10.85546875" style="3" customWidth="1"/>
+    <col min="127" max="127" width="8.5703125" style="3" customWidth="1"/>
+    <col min="128" max="128" width="8.42578125" style="3" customWidth="1"/>
+    <col min="129" max="129" width="9.140625" style="3" customWidth="1"/>
+    <col min="130" max="130" width="9.85546875" style="3" customWidth="1"/>
+    <col min="131" max="131" width="9.7109375" style="3" customWidth="1"/>
+    <col min="132" max="132" width="8.140625" style="3" customWidth="1"/>
+    <col min="133" max="133" width="8" style="3" customWidth="1"/>
+    <col min="134" max="134" width="9" style="3" customWidth="1"/>
+    <col min="135" max="135" width="9.5703125" style="3" customWidth="1"/>
+    <col min="136" max="136" width="9.85546875" style="3" customWidth="1"/>
+    <col min="137" max="137" width="7.7109375" style="3" customWidth="1"/>
+    <col min="138" max="138" width="8.85546875" style="3" customWidth="1"/>
+    <col min="139" max="140" width="9.28515625" style="3" customWidth="1"/>
+    <col min="141" max="141" width="9.7109375" style="3" customWidth="1"/>
+    <col min="142" max="142" width="8" style="3" customWidth="1"/>
+    <col min="143" max="143" width="9.140625" style="3" customWidth="1"/>
+    <col min="144" max="144" width="10.42578125" style="3" customWidth="1"/>
+    <col min="145" max="145" width="9.140625" style="3" customWidth="1"/>
+    <col min="146" max="146" width="9.5703125" style="3" customWidth="1"/>
+    <col min="147" max="148" width="8" style="3" customWidth="1"/>
+    <col min="149" max="149" width="9.7109375" style="3" customWidth="1"/>
+    <col min="150" max="150" width="10.140625" style="3" customWidth="1"/>
+    <col min="151" max="151" width="9.42578125" style="3" customWidth="1"/>
+    <col min="152" max="152" width="7.7109375" style="3" customWidth="1"/>
+    <col min="153" max="153" width="8.140625" style="3" customWidth="1"/>
+    <col min="154" max="154" width="8.7109375" style="3" customWidth="1"/>
+    <col min="155" max="155" width="9.28515625" style="3" customWidth="1"/>
+    <col min="156" max="157" width="9.140625" style="3"/>
+    <col min="158" max="158" width="8.28515625" style="3" customWidth="1"/>
+    <col min="159" max="159" width="10.7109375" style="3" customWidth="1"/>
+    <col min="160" max="160" width="10.140625" style="3" customWidth="1"/>
+    <col min="161" max="161" width="9.140625" style="3"/>
+    <col min="162" max="162" width="8.28515625" style="3" customWidth="1"/>
+    <col min="163" max="163" width="8" style="3" customWidth="1"/>
+    <col min="164" max="164" width="8.85546875" style="3" customWidth="1"/>
+    <col min="165" max="165" width="9.85546875" style="3" customWidth="1"/>
+    <col min="166" max="167" width="9.140625" style="3"/>
+    <col min="168" max="168" width="8.140625" style="3" customWidth="1"/>
+    <col min="169" max="169" width="9.140625" style="3" customWidth="1"/>
+    <col min="170" max="170" width="10.28515625" style="3" customWidth="1"/>
+    <col min="171" max="176" width="9.140625" style="3"/>
+    <col min="177" max="177" width="9.140625" style="3" customWidth="1"/>
+    <col min="178" max="178" width="9.42578125" style="3" customWidth="1"/>
+    <col min="179" max="181" width="9.140625" style="3"/>
+    <col min="182" max="182" width="9.140625" style="3" customWidth="1"/>
+    <col min="183" max="183" width="9.140625" style="3"/>
+    <col min="184" max="184" width="9.7109375" style="3" customWidth="1"/>
+    <col min="185" max="186" width="9.140625" style="3"/>
+    <col min="187" max="187" width="9.140625" style="3" customWidth="1"/>
+    <col min="188" max="188" width="10" style="3" customWidth="1"/>
+    <col min="189" max="189" width="9.7109375" style="3" customWidth="1"/>
+    <col min="190" max="191" width="9.140625" style="3"/>
+    <col min="192" max="192" width="9.140625" style="3" customWidth="1"/>
+    <col min="193" max="198" width="9.140625" style="3"/>
+    <col min="199" max="199" width="9.85546875" style="3" customWidth="1"/>
+    <col min="200" max="211" width="9.140625" style="3"/>
+    <col min="212" max="212" width="10.140625" style="3" customWidth="1"/>
+    <col min="213" max="216" width="9.140625" style="3"/>
+    <col min="217" max="217" width="10.140625" style="3" customWidth="1"/>
+    <col min="218" max="218" width="9.140625" style="3"/>
+    <col min="219" max="219" width="10.85546875" style="3" customWidth="1"/>
+    <col min="220" max="221" width="9.140625" style="3"/>
+    <col min="222" max="222" width="10.140625" style="3" customWidth="1"/>
+    <col min="223" max="367" width="9.140625" style="3"/>
+    <col min="368" max="368" width="20" style="3" customWidth="1"/>
+    <col min="369" max="369" width="8.140625" style="3" customWidth="1"/>
+    <col min="370" max="370" width="9.42578125" style="3" customWidth="1"/>
+    <col min="371" max="371" width="9.7109375" style="3" customWidth="1"/>
+    <col min="372" max="372" width="10.85546875" style="3" customWidth="1"/>
+    <col min="373" max="373" width="8.85546875" style="3" customWidth="1"/>
+    <col min="374" max="374" width="8" style="3" customWidth="1"/>
+    <col min="375" max="375" width="10.85546875" style="3" customWidth="1"/>
+    <col min="376" max="376" width="10.140625" style="3" customWidth="1"/>
+    <col min="377" max="377" width="10.5703125" style="3" customWidth="1"/>
+    <col min="378" max="378" width="8.140625" style="3" customWidth="1"/>
+    <col min="379" max="379" width="8.28515625" style="3" customWidth="1"/>
+    <col min="380" max="380" width="10.28515625" style="3" customWidth="1"/>
+    <col min="381" max="381" width="9.85546875" style="3" customWidth="1"/>
+    <col min="382" max="382" width="10.85546875" style="3" customWidth="1"/>
+    <col min="383" max="383" width="8.5703125" style="3" customWidth="1"/>
+    <col min="384" max="384" width="8.42578125" style="3" customWidth="1"/>
+    <col min="385" max="385" width="9.140625" style="3" customWidth="1"/>
+    <col min="386" max="386" width="9.85546875" style="3" customWidth="1"/>
+    <col min="387" max="387" width="9.7109375" style="3" customWidth="1"/>
+    <col min="388" max="388" width="8.140625" style="3" customWidth="1"/>
+    <col min="389" max="389" width="8" style="3" customWidth="1"/>
+    <col min="390" max="390" width="9" style="3" customWidth="1"/>
+    <col min="391" max="391" width="9.5703125" style="3" customWidth="1"/>
+    <col min="392" max="392" width="9.85546875" style="3" customWidth="1"/>
+    <col min="393" max="393" width="7.7109375" style="3" customWidth="1"/>
+    <col min="394" max="394" width="8.85546875" style="3" customWidth="1"/>
+    <col min="395" max="396" width="9.28515625" style="3" customWidth="1"/>
+    <col min="397" max="397" width="9.7109375" style="3" customWidth="1"/>
+    <col min="398" max="398" width="8" style="3" customWidth="1"/>
+    <col min="399" max="399" width="9.140625" style="3" customWidth="1"/>
+    <col min="400" max="400" width="10.42578125" style="3" customWidth="1"/>
+    <col min="401" max="401" width="9.140625" style="3" customWidth="1"/>
+    <col min="402" max="402" width="9.5703125" style="3" customWidth="1"/>
+    <col min="403" max="404" width="8" style="3" customWidth="1"/>
+    <col min="405" max="405" width="9.7109375" style="3" customWidth="1"/>
+    <col min="406" max="406" width="10.140625" style="3" customWidth="1"/>
+    <col min="407" max="407" width="9.42578125" style="3" customWidth="1"/>
+    <col min="408" max="408" width="7.7109375" style="3" customWidth="1"/>
+    <col min="409" max="409" width="8.140625" style="3" customWidth="1"/>
+    <col min="410" max="410" width="8.7109375" style="3" customWidth="1"/>
+    <col min="411" max="411" width="9.28515625" style="3" customWidth="1"/>
+    <col min="412" max="413" width="9.140625" style="3"/>
+    <col min="414" max="414" width="8.28515625" style="3" customWidth="1"/>
+    <col min="415" max="415" width="10.7109375" style="3" customWidth="1"/>
+    <col min="416" max="416" width="10.140625" style="3" customWidth="1"/>
+    <col min="417" max="417" width="9.140625" style="3"/>
+    <col min="418" max="418" width="8.28515625" style="3" customWidth="1"/>
+    <col min="419" max="419" width="8" style="3" customWidth="1"/>
+    <col min="420" max="420" width="8.85546875" style="3" customWidth="1"/>
+    <col min="421" max="421" width="9.85546875" style="3" customWidth="1"/>
+    <col min="422" max="423" width="9.140625" style="3"/>
+    <col min="424" max="424" width="8.140625" style="3" customWidth="1"/>
+    <col min="425" max="425" width="9.140625" style="3" customWidth="1"/>
+    <col min="426" max="426" width="10.28515625" style="3" customWidth="1"/>
+    <col min="427" max="432" width="9.140625" style="3"/>
+    <col min="433" max="433" width="9.140625" style="3" customWidth="1"/>
+    <col min="434" max="434" width="9.42578125" style="3" customWidth="1"/>
+    <col min="435" max="437" width="9.140625" style="3"/>
+    <col min="438" max="438" width="9.140625" style="3" customWidth="1"/>
+    <col min="439" max="439" width="9.140625" style="3"/>
+    <col min="440" max="440" width="9.7109375" style="3" customWidth="1"/>
+    <col min="441" max="442" width="9.140625" style="3"/>
+    <col min="443" max="443" width="9.140625" style="3" customWidth="1"/>
+    <col min="444" max="444" width="10" style="3" customWidth="1"/>
+    <col min="445" max="445" width="9.7109375" style="3" customWidth="1"/>
+    <col min="446" max="447" width="9.140625" style="3"/>
+    <col min="448" max="448" width="9.140625" style="3" customWidth="1"/>
+    <col min="449" max="454" width="9.140625" style="3"/>
+    <col min="455" max="455" width="9.85546875" style="3" customWidth="1"/>
+    <col min="456" max="467" width="9.140625" style="3"/>
+    <col min="468" max="468" width="10.140625" style="3" customWidth="1"/>
+    <col min="469" max="472" width="9.140625" style="3"/>
+    <col min="473" max="473" width="10.140625" style="3" customWidth="1"/>
+    <col min="474" max="474" width="9.140625" style="3"/>
+    <col min="475" max="475" width="10.85546875" style="3" customWidth="1"/>
+    <col min="476" max="477" width="9.140625" style="3"/>
+    <col min="478" max="478" width="10.140625" style="3" customWidth="1"/>
+    <col min="479" max="623" width="9.140625" style="3"/>
+    <col min="624" max="624" width="20" style="3" customWidth="1"/>
+    <col min="625" max="625" width="8.140625" style="3" customWidth="1"/>
+    <col min="626" max="626" width="9.42578125" style="3" customWidth="1"/>
+    <col min="627" max="627" width="9.7109375" style="3" customWidth="1"/>
+    <col min="628" max="628" width="10.85546875" style="3" customWidth="1"/>
+    <col min="629" max="629" width="8.85546875" style="3" customWidth="1"/>
+    <col min="630" max="630" width="8" style="3" customWidth="1"/>
+    <col min="631" max="631" width="10.85546875" style="3" customWidth="1"/>
+    <col min="632" max="632" width="10.140625" style="3" customWidth="1"/>
+    <col min="633" max="633" width="10.5703125" style="3" customWidth="1"/>
+    <col min="634" max="634" width="8.140625" style="3" customWidth="1"/>
+    <col min="635" max="635" width="8.28515625" style="3" customWidth="1"/>
+    <col min="636" max="636" width="10.28515625" style="3" customWidth="1"/>
+    <col min="637" max="637" width="9.85546875" style="3" customWidth="1"/>
+    <col min="638" max="638" width="10.85546875" style="3" customWidth="1"/>
+    <col min="639" max="639" width="8.5703125" style="3" customWidth="1"/>
+    <col min="640" max="640" width="8.42578125" style="3" customWidth="1"/>
+    <col min="641" max="641" width="9.140625" style="3" customWidth="1"/>
+    <col min="642" max="642" width="9.85546875" style="3" customWidth="1"/>
+    <col min="643" max="643" width="9.7109375" style="3" customWidth="1"/>
+    <col min="644" max="644" width="8.140625" style="3" customWidth="1"/>
+    <col min="645" max="645" width="8" style="3" customWidth="1"/>
+    <col min="646" max="646" width="9" style="3" customWidth="1"/>
+    <col min="647" max="647" width="9.5703125" style="3" customWidth="1"/>
+    <col min="648" max="648" width="9.85546875" style="3" customWidth="1"/>
+    <col min="649" max="649" width="7.7109375" style="3" customWidth="1"/>
+    <col min="650" max="650" width="8.85546875" style="3" customWidth="1"/>
+    <col min="651" max="652" width="9.28515625" style="3" customWidth="1"/>
+    <col min="653" max="653" width="9.7109375" style="3" customWidth="1"/>
+    <col min="654" max="654" width="8" style="3" customWidth="1"/>
+    <col min="655" max="655" width="9.140625" style="3" customWidth="1"/>
+    <col min="656" max="656" width="10.42578125" style="3" customWidth="1"/>
+    <col min="657" max="657" width="9.140625" style="3" customWidth="1"/>
+    <col min="658" max="658" width="9.5703125" style="3" customWidth="1"/>
+    <col min="659" max="660" width="8" style="3" customWidth="1"/>
+    <col min="661" max="661" width="9.7109375" style="3" customWidth="1"/>
+    <col min="662" max="662" width="10.140625" style="3" customWidth="1"/>
+    <col min="663" max="663" width="9.42578125" style="3" customWidth="1"/>
+    <col min="664" max="664" width="7.7109375" style="3" customWidth="1"/>
+    <col min="665" max="665" width="8.140625" style="3" customWidth="1"/>
+    <col min="666" max="666" width="8.7109375" style="3" customWidth="1"/>
+    <col min="667" max="667" width="9.28515625" style="3" customWidth="1"/>
+    <col min="668" max="669" width="9.140625" style="3"/>
+    <col min="670" max="670" width="8.28515625" style="3" customWidth="1"/>
+    <col min="671" max="671" width="10.7109375" style="3" customWidth="1"/>
+    <col min="672" max="672" width="10.140625" style="3" customWidth="1"/>
+    <col min="673" max="673" width="9.140625" style="3"/>
+    <col min="674" max="674" width="8.28515625" style="3" customWidth="1"/>
+    <col min="675" max="675" width="8" style="3" customWidth="1"/>
+    <col min="676" max="676" width="8.85546875" style="3" customWidth="1"/>
+    <col min="677" max="677" width="9.85546875" style="3" customWidth="1"/>
+    <col min="678" max="679" width="9.140625" style="3"/>
+    <col min="680" max="680" width="8.140625" style="3" customWidth="1"/>
+    <col min="681" max="681" width="9.140625" style="3" customWidth="1"/>
+    <col min="682" max="682" width="10.28515625" style="3" customWidth="1"/>
+    <col min="683" max="688" width="9.140625" style="3"/>
+    <col min="689" max="689" width="9.140625" style="3" customWidth="1"/>
+    <col min="690" max="690" width="9.42578125" style="3" customWidth="1"/>
+    <col min="691" max="693" width="9.140625" style="3"/>
+    <col min="694" max="694" width="9.140625" style="3" customWidth="1"/>
+    <col min="695" max="695" width="9.140625" style="3"/>
+    <col min="696" max="696" width="9.7109375" style="3" customWidth="1"/>
+    <col min="697" max="698" width="9.140625" style="3"/>
+    <col min="699" max="699" width="9.140625" style="3" customWidth="1"/>
+    <col min="700" max="700" width="10" style="3" customWidth="1"/>
+    <col min="701" max="701" width="9.7109375" style="3" customWidth="1"/>
+    <col min="702" max="703" width="9.140625" style="3"/>
+    <col min="704" max="704" width="9.140625" style="3" customWidth="1"/>
+    <col min="705" max="710" width="9.140625" style="3"/>
+    <col min="711" max="711" width="9.85546875" style="3" customWidth="1"/>
+    <col min="712" max="723" width="9.140625" style="3"/>
+    <col min="724" max="724" width="10.140625" style="3" customWidth="1"/>
+    <col min="725" max="728" width="9.140625" style="3"/>
+    <col min="729" max="729" width="10.140625" style="3" customWidth="1"/>
+    <col min="730" max="730" width="9.140625" style="3"/>
+    <col min="731" max="731" width="10.85546875" style="3" customWidth="1"/>
+    <col min="732" max="733" width="9.140625" style="3"/>
+    <col min="734" max="734" width="10.140625" style="3" customWidth="1"/>
+    <col min="735" max="879" width="9.140625" style="3"/>
+    <col min="880" max="880" width="20" style="3" customWidth="1"/>
+    <col min="881" max="881" width="8.140625" style="3" customWidth="1"/>
+    <col min="882" max="882" width="9.42578125" style="3" customWidth="1"/>
+    <col min="883" max="883" width="9.7109375" style="3" customWidth="1"/>
+    <col min="884" max="884" width="10.85546875" style="3" customWidth="1"/>
+    <col min="885" max="885" width="8.85546875" style="3" customWidth="1"/>
+    <col min="886" max="886" width="8" style="3" customWidth="1"/>
+    <col min="887" max="887" width="10.85546875" style="3" customWidth="1"/>
+    <col min="888" max="888" width="10.140625" style="3" customWidth="1"/>
+    <col min="889" max="889" width="10.5703125" style="3" customWidth="1"/>
+    <col min="890" max="890" width="8.140625" style="3" customWidth="1"/>
+    <col min="891" max="891" width="8.28515625" style="3" customWidth="1"/>
+    <col min="892" max="892" width="10.28515625" style="3" customWidth="1"/>
+    <col min="893" max="893" width="9.85546875" style="3" customWidth="1"/>
+    <col min="894" max="894" width="10.85546875" style="3" customWidth="1"/>
+    <col min="895" max="895" width="8.5703125" style="3" customWidth="1"/>
+    <col min="896" max="896" width="8.42578125" style="3" customWidth="1"/>
+    <col min="897" max="897" width="9.140625" style="3" customWidth="1"/>
+    <col min="898" max="898" width="9.85546875" style="3" customWidth="1"/>
+    <col min="899" max="899" width="9.7109375" style="3" customWidth="1"/>
+    <col min="900" max="900" width="8.140625" style="3" customWidth="1"/>
+    <col min="901" max="901" width="8" style="3" customWidth="1"/>
+    <col min="902" max="902" width="9" style="3" customWidth="1"/>
+    <col min="903" max="903" width="9.5703125" style="3" customWidth="1"/>
+    <col min="904" max="904" width="9.85546875" style="3" customWidth="1"/>
+    <col min="905" max="905" width="7.7109375" style="3" customWidth="1"/>
+    <col min="906" max="906" width="8.85546875" style="3" customWidth="1"/>
+    <col min="907" max="908" width="9.28515625" style="3" customWidth="1"/>
+    <col min="909" max="909" width="9.7109375" style="3" customWidth="1"/>
+    <col min="910" max="910" width="8" style="3" customWidth="1"/>
+    <col min="911" max="911" width="9.140625" style="3" customWidth="1"/>
+    <col min="912" max="912" width="10.42578125" style="3" customWidth="1"/>
+    <col min="913" max="913" width="9.140625" style="3" customWidth="1"/>
+    <col min="914" max="914" width="9.5703125" style="3" customWidth="1"/>
+    <col min="915" max="916" width="8" style="3" customWidth="1"/>
+    <col min="917" max="917" width="9.7109375" style="3" customWidth="1"/>
+    <col min="918" max="918" width="10.140625" style="3" customWidth="1"/>
+    <col min="919" max="919" width="9.42578125" style="3" customWidth="1"/>
+    <col min="920" max="920" width="7.7109375" style="3" customWidth="1"/>
+    <col min="921" max="921" width="8.140625" style="3" customWidth="1"/>
+    <col min="922" max="922" width="8.7109375" style="3" customWidth="1"/>
+    <col min="923" max="923" width="9.28515625" style="3" customWidth="1"/>
+    <col min="924" max="925" width="9.140625" style="3"/>
+    <col min="926" max="926" width="8.28515625" style="3" customWidth="1"/>
+    <col min="927" max="927" width="10.7109375" style="3" customWidth="1"/>
+    <col min="928" max="928" width="10.140625" style="3" customWidth="1"/>
+    <col min="929" max="929" width="9.140625" style="3"/>
+    <col min="930" max="930" width="8.28515625" style="3" customWidth="1"/>
+    <col min="931" max="931" width="8" style="3" customWidth="1"/>
+    <col min="932" max="932" width="8.85546875" style="3" customWidth="1"/>
+    <col min="933" max="933" width="9.85546875" style="3" customWidth="1"/>
+    <col min="934" max="935" width="9.140625" style="3"/>
+    <col min="936" max="936" width="8.140625" style="3" customWidth="1"/>
+    <col min="937" max="937" width="9.140625" style="3" customWidth="1"/>
+    <col min="938" max="938" width="10.28515625" style="3" customWidth="1"/>
+    <col min="939" max="944" width="9.140625" style="3"/>
+    <col min="945" max="945" width="9.140625" style="3" customWidth="1"/>
+    <col min="946" max="946" width="9.42578125" style="3" customWidth="1"/>
+    <col min="947" max="949" width="9.140625" style="3"/>
+    <col min="950" max="950" width="9.140625" style="3" customWidth="1"/>
+    <col min="951" max="951" width="9.140625" style="3"/>
+    <col min="952" max="952" width="9.7109375" style="3" customWidth="1"/>
+    <col min="953" max="954" width="9.140625" style="3"/>
+    <col min="955" max="955" width="9.140625" style="3" customWidth="1"/>
+    <col min="956" max="956" width="10" style="3" customWidth="1"/>
+    <col min="957" max="957" width="9.7109375" style="3" customWidth="1"/>
+    <col min="958" max="959" width="9.140625" style="3"/>
+    <col min="960" max="960" width="9.140625" style="3" customWidth="1"/>
+    <col min="961" max="966" width="9.140625" style="3"/>
+    <col min="967" max="967" width="9.85546875" style="3" customWidth="1"/>
+    <col min="968" max="979" width="9.140625" style="3"/>
+    <col min="980" max="980" width="10.140625" style="3" customWidth="1"/>
+    <col min="981" max="984" width="9.140625" style="3"/>
+    <col min="985" max="985" width="10.140625" style="3" customWidth="1"/>
+    <col min="986" max="986" width="9.140625" style="3"/>
+    <col min="987" max="987" width="10.85546875" style="3" customWidth="1"/>
+    <col min="988" max="989" width="9.140625" style="3"/>
+    <col min="990" max="990" width="10.140625" style="3" customWidth="1"/>
+    <col min="991" max="1135" width="9.140625" style="3"/>
+    <col min="1136" max="1136" width="20" style="3" customWidth="1"/>
+    <col min="1137" max="1137" width="8.140625" style="3" customWidth="1"/>
+    <col min="1138" max="1138" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1139" max="1139" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1140" max="1140" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1141" max="1141" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1142" max="1142" width="8" style="3" customWidth="1"/>
+    <col min="1143" max="1143" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1144" max="1144" width="10.140625" style="3" customWidth="1"/>
+    <col min="1145" max="1145" width="10.5703125" style="3" customWidth="1"/>
+    <col min="1146" max="1146" width="8.140625" style="3" customWidth="1"/>
+    <col min="1147" max="1147" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1148" max="1148" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1149" max="1149" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1150" max="1150" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1151" max="1151" width="8.5703125" style="3" customWidth="1"/>
+    <col min="1152" max="1152" width="8.42578125" style="3" customWidth="1"/>
+    <col min="1153" max="1153" width="9.140625" style="3" customWidth="1"/>
+    <col min="1154" max="1154" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1155" max="1155" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1156" max="1156" width="8.140625" style="3" customWidth="1"/>
+    <col min="1157" max="1157" width="8" style="3" customWidth="1"/>
+    <col min="1158" max="1158" width="9" style="3" customWidth="1"/>
+    <col min="1159" max="1159" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1160" max="1160" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1161" max="1161" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1162" max="1162" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1163" max="1164" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1165" max="1165" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1166" max="1166" width="8" style="3" customWidth="1"/>
+    <col min="1167" max="1167" width="9.140625" style="3" customWidth="1"/>
+    <col min="1168" max="1168" width="10.42578125" style="3" customWidth="1"/>
+    <col min="1169" max="1169" width="9.140625" style="3" customWidth="1"/>
+    <col min="1170" max="1170" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1171" max="1172" width="8" style="3" customWidth="1"/>
+    <col min="1173" max="1173" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1174" max="1174" width="10.140625" style="3" customWidth="1"/>
+    <col min="1175" max="1175" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1176" max="1176" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1177" max="1177" width="8.140625" style="3" customWidth="1"/>
+    <col min="1178" max="1178" width="8.7109375" style="3" customWidth="1"/>
+    <col min="1179" max="1179" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1180" max="1181" width="9.140625" style="3"/>
+    <col min="1182" max="1182" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1183" max="1183" width="10.7109375" style="3" customWidth="1"/>
+    <col min="1184" max="1184" width="10.140625" style="3" customWidth="1"/>
+    <col min="1185" max="1185" width="9.140625" style="3"/>
+    <col min="1186" max="1186" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1187" max="1187" width="8" style="3" customWidth="1"/>
+    <col min="1188" max="1188" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1189" max="1189" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1190" max="1191" width="9.140625" style="3"/>
+    <col min="1192" max="1192" width="8.140625" style="3" customWidth="1"/>
+    <col min="1193" max="1193" width="9.140625" style="3" customWidth="1"/>
+    <col min="1194" max="1194" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1195" max="1200" width="9.140625" style="3"/>
+    <col min="1201" max="1201" width="9.140625" style="3" customWidth="1"/>
+    <col min="1202" max="1202" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1203" max="1205" width="9.140625" style="3"/>
+    <col min="1206" max="1206" width="9.140625" style="3" customWidth="1"/>
+    <col min="1207" max="1207" width="9.140625" style="3"/>
+    <col min="1208" max="1208" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1209" max="1210" width="9.140625" style="3"/>
+    <col min="1211" max="1211" width="9.140625" style="3" customWidth="1"/>
+    <col min="1212" max="1212" width="10" style="3" customWidth="1"/>
+    <col min="1213" max="1213" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1214" max="1215" width="9.140625" style="3"/>
+    <col min="1216" max="1216" width="9.140625" style="3" customWidth="1"/>
+    <col min="1217" max="1222" width="9.140625" style="3"/>
+    <col min="1223" max="1223" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1224" max="1235" width="9.140625" style="3"/>
+    <col min="1236" max="1236" width="10.140625" style="3" customWidth="1"/>
+    <col min="1237" max="1240" width="9.140625" style="3"/>
+    <col min="1241" max="1241" width="10.140625" style="3" customWidth="1"/>
+    <col min="1242" max="1242" width="9.140625" style="3"/>
+    <col min="1243" max="1243" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1244" max="1245" width="9.140625" style="3"/>
+    <col min="1246" max="1246" width="10.140625" style="3" customWidth="1"/>
+    <col min="1247" max="1391" width="9.140625" style="3"/>
+    <col min="1392" max="1392" width="20" style="3" customWidth="1"/>
+    <col min="1393" max="1393" width="8.140625" style="3" customWidth="1"/>
+    <col min="1394" max="1394" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1395" max="1395" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1396" max="1396" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1397" max="1397" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1398" max="1398" width="8" style="3" customWidth="1"/>
+    <col min="1399" max="1399" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1400" max="1400" width="10.140625" style="3" customWidth="1"/>
+    <col min="1401" max="1401" width="10.5703125" style="3" customWidth="1"/>
+    <col min="1402" max="1402" width="8.140625" style="3" customWidth="1"/>
+    <col min="1403" max="1403" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1404" max="1404" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1405" max="1405" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1406" max="1406" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1407" max="1407" width="8.5703125" style="3" customWidth="1"/>
+    <col min="1408" max="1408" width="8.42578125" style="3" customWidth="1"/>
+    <col min="1409" max="1409" width="9.140625" style="3" customWidth="1"/>
+    <col min="1410" max="1410" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1411" max="1411" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1412" max="1412" width="8.140625" style="3" customWidth="1"/>
+    <col min="1413" max="1413" width="8" style="3" customWidth="1"/>
+    <col min="1414" max="1414" width="9" style="3" customWidth="1"/>
+    <col min="1415" max="1415" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1416" max="1416" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1417" max="1417" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1418" max="1418" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1419" max="1420" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1421" max="1421" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1422" max="1422" width="8" style="3" customWidth="1"/>
+    <col min="1423" max="1423" width="9.140625" style="3" customWidth="1"/>
+    <col min="1424" max="1424" width="10.42578125" style="3" customWidth="1"/>
+    <col min="1425" max="1425" width="9.140625" style="3" customWidth="1"/>
+    <col min="1426" max="1426" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1427" max="1428" width="8" style="3" customWidth="1"/>
+    <col min="1429" max="1429" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1430" max="1430" width="10.140625" style="3" customWidth="1"/>
+    <col min="1431" max="1431" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1432" max="1432" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1433" max="1433" width="8.140625" style="3" customWidth="1"/>
+    <col min="1434" max="1434" width="8.7109375" style="3" customWidth="1"/>
+    <col min="1435" max="1435" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1436" max="1437" width="9.140625" style="3"/>
+    <col min="1438" max="1438" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1439" max="1439" width="10.7109375" style="3" customWidth="1"/>
+    <col min="1440" max="1440" width="10.140625" style="3" customWidth="1"/>
+    <col min="1441" max="1441" width="9.140625" style="3"/>
+    <col min="1442" max="1442" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1443" max="1443" width="8" style="3" customWidth="1"/>
+    <col min="1444" max="1444" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1445" max="1445" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1446" max="1447" width="9.140625" style="3"/>
+    <col min="1448" max="1448" width="8.140625" style="3" customWidth="1"/>
+    <col min="1449" max="1449" width="9.140625" style="3" customWidth="1"/>
+    <col min="1450" max="1450" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1451" max="1456" width="9.140625" style="3"/>
+    <col min="1457" max="1457" width="9.140625" style="3" customWidth="1"/>
+    <col min="1458" max="1458" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1459" max="1461" width="9.140625" style="3"/>
+    <col min="1462" max="1462" width="9.140625" style="3" customWidth="1"/>
+    <col min="1463" max="1463" width="9.140625" style="3"/>
+    <col min="1464" max="1464" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1465" max="1466" width="9.140625" style="3"/>
+    <col min="1467" max="1467" width="9.140625" style="3" customWidth="1"/>
+    <col min="1468" max="1468" width="10" style="3" customWidth="1"/>
+    <col min="1469" max="1469" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1470" max="1471" width="9.140625" style="3"/>
+    <col min="1472" max="1472" width="9.140625" style="3" customWidth="1"/>
+    <col min="1473" max="1478" width="9.140625" style="3"/>
+    <col min="1479" max="1479" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1480" max="1491" width="9.140625" style="3"/>
+    <col min="1492" max="1492" width="10.140625" style="3" customWidth="1"/>
+    <col min="1493" max="1496" width="9.140625" style="3"/>
+    <col min="1497" max="1497" width="10.140625" style="3" customWidth="1"/>
+    <col min="1498" max="1498" width="9.140625" style="3"/>
+    <col min="1499" max="1499" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1500" max="1501" width="9.140625" style="3"/>
+    <col min="1502" max="1502" width="10.140625" style="3" customWidth="1"/>
+    <col min="1503" max="1647" width="9.140625" style="3"/>
+    <col min="1648" max="1648" width="20" style="3" customWidth="1"/>
+    <col min="1649" max="1649" width="8.140625" style="3" customWidth="1"/>
+    <col min="1650" max="1650" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1651" max="1651" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1652" max="1652" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1653" max="1653" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1654" max="1654" width="8" style="3" customWidth="1"/>
+    <col min="1655" max="1655" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1656" max="1656" width="10.140625" style="3" customWidth="1"/>
+    <col min="1657" max="1657" width="10.5703125" style="3" customWidth="1"/>
+    <col min="1658" max="1658" width="8.140625" style="3" customWidth="1"/>
+    <col min="1659" max="1659" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1660" max="1660" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1661" max="1661" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1662" max="1662" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1663" max="1663" width="8.5703125" style="3" customWidth="1"/>
+    <col min="1664" max="1664" width="8.42578125" style="3" customWidth="1"/>
+    <col min="1665" max="1665" width="9.140625" style="3" customWidth="1"/>
+    <col min="1666" max="1666" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1667" max="1667" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1668" max="1668" width="8.140625" style="3" customWidth="1"/>
+    <col min="1669" max="1669" width="8" style="3" customWidth="1"/>
+    <col min="1670" max="1670" width="9" style="3" customWidth="1"/>
+    <col min="1671" max="1671" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1672" max="1672" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1673" max="1673" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1674" max="1674" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1675" max="1676" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1677" max="1677" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1678" max="1678" width="8" style="3" customWidth="1"/>
+    <col min="1679" max="1679" width="9.140625" style="3" customWidth="1"/>
+    <col min="1680" max="1680" width="10.42578125" style="3" customWidth="1"/>
+    <col min="1681" max="1681" width="9.140625" style="3" customWidth="1"/>
+    <col min="1682" max="1682" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1683" max="1684" width="8" style="3" customWidth="1"/>
+    <col min="1685" max="1685" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1686" max="1686" width="10.140625" style="3" customWidth="1"/>
+    <col min="1687" max="1687" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1688" max="1688" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1689" max="1689" width="8.140625" style="3" customWidth="1"/>
+    <col min="1690" max="1690" width="8.7109375" style="3" customWidth="1"/>
+    <col min="1691" max="1691" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1692" max="1693" width="9.140625" style="3"/>
+    <col min="1694" max="1694" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1695" max="1695" width="10.7109375" style="3" customWidth="1"/>
+    <col min="1696" max="1696" width="10.140625" style="3" customWidth="1"/>
+    <col min="1697" max="1697" width="9.140625" style="3"/>
+    <col min="1698" max="1698" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1699" max="1699" width="8" style="3" customWidth="1"/>
+    <col min="1700" max="1700" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1701" max="1701" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1702" max="1703" width="9.140625" style="3"/>
+    <col min="1704" max="1704" width="8.140625" style="3" customWidth="1"/>
+    <col min="1705" max="1705" width="9.140625" style="3" customWidth="1"/>
+    <col min="1706" max="1706" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1707" max="1712" width="9.140625" style="3"/>
+    <col min="1713" max="1713" width="9.140625" style="3" customWidth="1"/>
+    <col min="1714" max="1714" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1715" max="1717" width="9.140625" style="3"/>
+    <col min="1718" max="1718" width="9.140625" style="3" customWidth="1"/>
+    <col min="1719" max="1719" width="9.140625" style="3"/>
+    <col min="1720" max="1720" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1721" max="1722" width="9.140625" style="3"/>
+    <col min="1723" max="1723" width="9.140625" style="3" customWidth="1"/>
+    <col min="1724" max="1724" width="10" style="3" customWidth="1"/>
+    <col min="1725" max="1725" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1726" max="1727" width="9.140625" style="3"/>
+    <col min="1728" max="1728" width="9.140625" style="3" customWidth="1"/>
+    <col min="1729" max="1734" width="9.140625" style="3"/>
+    <col min="1735" max="1735" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1736" max="1747" width="9.140625" style="3"/>
+    <col min="1748" max="1748" width="10.140625" style="3" customWidth="1"/>
+    <col min="1749" max="1752" width="9.140625" style="3"/>
+    <col min="1753" max="1753" width="10.140625" style="3" customWidth="1"/>
+    <col min="1754" max="1754" width="9.140625" style="3"/>
+    <col min="1755" max="1755" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1756" max="1757" width="9.140625" style="3"/>
+    <col min="1758" max="1758" width="10.140625" style="3" customWidth="1"/>
+    <col min="1759" max="1903" width="9.140625" style="3"/>
+    <col min="1904" max="1904" width="20" style="3" customWidth="1"/>
+    <col min="1905" max="1905" width="8.140625" style="3" customWidth="1"/>
+    <col min="1906" max="1906" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1907" max="1907" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1908" max="1908" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1909" max="1909" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1910" max="1910" width="8" style="3" customWidth="1"/>
+    <col min="1911" max="1911" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1912" max="1912" width="10.140625" style="3" customWidth="1"/>
+    <col min="1913" max="1913" width="10.5703125" style="3" customWidth="1"/>
+    <col min="1914" max="1914" width="8.140625" style="3" customWidth="1"/>
+    <col min="1915" max="1915" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1916" max="1916" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1917" max="1917" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1918" max="1918" width="10.85546875" style="3" customWidth="1"/>
+    <col min="1919" max="1919" width="8.5703125" style="3" customWidth="1"/>
+    <col min="1920" max="1920" width="8.42578125" style="3" customWidth="1"/>
+    <col min="1921" max="1921" width="9.140625" style="3" customWidth="1"/>
+    <col min="1922" max="1922" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1923" max="1923" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1924" max="1924" width="8.140625" style="3" customWidth="1"/>
+    <col min="1925" max="1925" width="8" style="3" customWidth="1"/>
+    <col min="1926" max="1926" width="9" style="3" customWidth="1"/>
+    <col min="1927" max="1927" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1928" max="1928" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1929" max="1929" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1930" max="1930" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1931" max="1932" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1933" max="1933" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1934" max="1934" width="8" style="3" customWidth="1"/>
+    <col min="1935" max="1935" width="9.140625" style="3" customWidth="1"/>
+    <col min="1936" max="1936" width="10.42578125" style="3" customWidth="1"/>
+    <col min="1937" max="1937" width="9.140625" style="3" customWidth="1"/>
+    <col min="1938" max="1938" width="9.5703125" style="3" customWidth="1"/>
+    <col min="1939" max="1940" width="8" style="3" customWidth="1"/>
+    <col min="1941" max="1941" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1942" max="1942" width="10.140625" style="3" customWidth="1"/>
+    <col min="1943" max="1943" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1944" max="1944" width="7.7109375" style="3" customWidth="1"/>
+    <col min="1945" max="1945" width="8.140625" style="3" customWidth="1"/>
+    <col min="1946" max="1946" width="8.7109375" style="3" customWidth="1"/>
+    <col min="1947" max="1947" width="9.28515625" style="3" customWidth="1"/>
+    <col min="1948" max="1949" width="9.140625" style="3"/>
+    <col min="1950" max="1950" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1951" max="1951" width="10.7109375" style="3" customWidth="1"/>
+    <col min="1952" max="1952" width="10.140625" style="3" customWidth="1"/>
+    <col min="1953" max="1953" width="9.140625" style="3"/>
+    <col min="1954" max="1954" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1955" max="1955" width="8" style="3" customWidth="1"/>
+    <col min="1956" max="1956" width="8.85546875" style="3" customWidth="1"/>
+    <col min="1957" max="1957" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1958" max="1959" width="9.140625" style="3"/>
+    <col min="1960" max="1960" width="8.140625" style="3" customWidth="1"/>
+    <col min="1961" max="1961" width="9.140625" style="3" customWidth="1"/>
+    <col min="1962" max="1962" width="10.28515625" style="3" customWidth="1"/>
+    <col min="1963" max="1968" width="9.140625" style="3"/>
+    <col min="1969" max="1969" width="9.140625" style="3" customWidth="1"/>
+    <col min="1970" max="1970" width="9.42578125" style="3" customWidth="1"/>
+    <col min="1971" max="1973" width="9.140625" style="3"/>
+    <col min="1974" max="1974" width="9.140625" style="3" customWidth="1"/>
+    <col min="1975" max="1975" width="9.140625" style="3"/>
+    <col min="1976" max="1976" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1977" max="1978" width="9.140625" style="3"/>
+    <col min="1979" max="1979" width="9.140625" style="3" customWidth="1"/>
+    <col min="1980" max="1980" width="10" style="3" customWidth="1"/>
+    <col min="1981" max="1981" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1982" max="1983" width="9.140625" style="3"/>
+    <col min="1984" max="1984" width="9.140625" style="3" customWidth="1"/>
+    <col min="1985" max="1990" width="9.140625" style="3"/>
+    <col min="1991" max="1991" width="9.85546875" style="3" customWidth="1"/>
+    <col min="1992" max="2003" width="9.140625" style="3"/>
+    <col min="2004" max="2004" width="10.140625" style="3" customWidth="1"/>
+    <col min="2005" max="2008" width="9.140625" style="3"/>
+    <col min="2009" max="2009" width="10.140625" style="3" customWidth="1"/>
+    <col min="2010" max="2010" width="9.140625" style="3"/>
+    <col min="2011" max="2011" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2012" max="2013" width="9.140625" style="3"/>
+    <col min="2014" max="2014" width="10.140625" style="3" customWidth="1"/>
+    <col min="2015" max="2159" width="9.140625" style="3"/>
+    <col min="2160" max="2160" width="20" style="3" customWidth="1"/>
+    <col min="2161" max="2161" width="8.140625" style="3" customWidth="1"/>
+    <col min="2162" max="2162" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2163" max="2163" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2164" max="2164" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2165" max="2165" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2166" max="2166" width="8" style="3" customWidth="1"/>
+    <col min="2167" max="2167" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2168" max="2168" width="10.140625" style="3" customWidth="1"/>
+    <col min="2169" max="2169" width="10.5703125" style="3" customWidth="1"/>
+    <col min="2170" max="2170" width="8.140625" style="3" customWidth="1"/>
+    <col min="2171" max="2171" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2172" max="2172" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2173" max="2173" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2174" max="2174" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2175" max="2175" width="8.5703125" style="3" customWidth="1"/>
+    <col min="2176" max="2176" width="8.42578125" style="3" customWidth="1"/>
+    <col min="2177" max="2177" width="9.140625" style="3" customWidth="1"/>
+    <col min="2178" max="2178" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2179" max="2179" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2180" max="2180" width="8.140625" style="3" customWidth="1"/>
+    <col min="2181" max="2181" width="8" style="3" customWidth="1"/>
+    <col min="2182" max="2182" width="9" style="3" customWidth="1"/>
+    <col min="2183" max="2183" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2184" max="2184" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2185" max="2185" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2186" max="2186" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2187" max="2188" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2189" max="2189" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2190" max="2190" width="8" style="3" customWidth="1"/>
+    <col min="2191" max="2191" width="9.140625" style="3" customWidth="1"/>
+    <col min="2192" max="2192" width="10.42578125" style="3" customWidth="1"/>
+    <col min="2193" max="2193" width="9.140625" style="3" customWidth="1"/>
+    <col min="2194" max="2194" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2195" max="2196" width="8" style="3" customWidth="1"/>
+    <col min="2197" max="2197" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2198" max="2198" width="10.140625" style="3" customWidth="1"/>
+    <col min="2199" max="2199" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2200" max="2200" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2201" max="2201" width="8.140625" style="3" customWidth="1"/>
+    <col min="2202" max="2202" width="8.7109375" style="3" customWidth="1"/>
+    <col min="2203" max="2203" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2204" max="2205" width="9.140625" style="3"/>
+    <col min="2206" max="2206" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2207" max="2207" width="10.7109375" style="3" customWidth="1"/>
+    <col min="2208" max="2208" width="10.140625" style="3" customWidth="1"/>
+    <col min="2209" max="2209" width="9.140625" style="3"/>
+    <col min="2210" max="2210" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2211" max="2211" width="8" style="3" customWidth="1"/>
+    <col min="2212" max="2212" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2213" max="2213" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2214" max="2215" width="9.140625" style="3"/>
+    <col min="2216" max="2216" width="8.140625" style="3" customWidth="1"/>
+    <col min="2217" max="2217" width="9.140625" style="3" customWidth="1"/>
+    <col min="2218" max="2218" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2219" max="2224" width="9.140625" style="3"/>
+    <col min="2225" max="2225" width="9.140625" style="3" customWidth="1"/>
+    <col min="2226" max="2226" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2227" max="2229" width="9.140625" style="3"/>
+    <col min="2230" max="2230" width="9.140625" style="3" customWidth="1"/>
+    <col min="2231" max="2231" width="9.140625" style="3"/>
+    <col min="2232" max="2232" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2233" max="2234" width="9.140625" style="3"/>
+    <col min="2235" max="2235" width="9.140625" style="3" customWidth="1"/>
+    <col min="2236" max="2236" width="10" style="3" customWidth="1"/>
+    <col min="2237" max="2237" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2238" max="2239" width="9.140625" style="3"/>
+    <col min="2240" max="2240" width="9.140625" style="3" customWidth="1"/>
+    <col min="2241" max="2246" width="9.140625" style="3"/>
+    <col min="2247" max="2247" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2248" max="2259" width="9.140625" style="3"/>
+    <col min="2260" max="2260" width="10.140625" style="3" customWidth="1"/>
+    <col min="2261" max="2264" width="9.140625" style="3"/>
+    <col min="2265" max="2265" width="10.140625" style="3" customWidth="1"/>
+    <col min="2266" max="2266" width="9.140625" style="3"/>
+    <col min="2267" max="2267" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2268" max="2269" width="9.140625" style="3"/>
+    <col min="2270" max="2270" width="10.140625" style="3" customWidth="1"/>
+    <col min="2271" max="2415" width="9.140625" style="3"/>
+    <col min="2416" max="2416" width="20" style="3" customWidth="1"/>
+    <col min="2417" max="2417" width="8.140625" style="3" customWidth="1"/>
+    <col min="2418" max="2418" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2419" max="2419" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2420" max="2420" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2421" max="2421" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2422" max="2422" width="8" style="3" customWidth="1"/>
+    <col min="2423" max="2423" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2424" max="2424" width="10.140625" style="3" customWidth="1"/>
+    <col min="2425" max="2425" width="10.5703125" style="3" customWidth="1"/>
+    <col min="2426" max="2426" width="8.140625" style="3" customWidth="1"/>
+    <col min="2427" max="2427" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2428" max="2428" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2429" max="2429" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2430" max="2430" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2431" max="2431" width="8.5703125" style="3" customWidth="1"/>
+    <col min="2432" max="2432" width="8.42578125" style="3" customWidth="1"/>
+    <col min="2433" max="2433" width="9.140625" style="3" customWidth="1"/>
+    <col min="2434" max="2434" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2435" max="2435" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2436" max="2436" width="8.140625" style="3" customWidth="1"/>
+    <col min="2437" max="2437" width="8" style="3" customWidth="1"/>
+    <col min="2438" max="2438" width="9" style="3" customWidth="1"/>
+    <col min="2439" max="2439" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2440" max="2440" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2441" max="2441" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2442" max="2442" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2443" max="2444" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2445" max="2445" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2446" max="2446" width="8" style="3" customWidth="1"/>
+    <col min="2447" max="2447" width="9.140625" style="3" customWidth="1"/>
+    <col min="2448" max="2448" width="10.42578125" style="3" customWidth="1"/>
+    <col min="2449" max="2449" width="9.140625" style="3" customWidth="1"/>
+    <col min="2450" max="2450" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2451" max="2452" width="8" style="3" customWidth="1"/>
+    <col min="2453" max="2453" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2454" max="2454" width="10.140625" style="3" customWidth="1"/>
+    <col min="2455" max="2455" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2456" max="2456" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2457" max="2457" width="8.140625" style="3" customWidth="1"/>
+    <col min="2458" max="2458" width="8.7109375" style="3" customWidth="1"/>
+    <col min="2459" max="2459" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2460" max="2461" width="9.140625" style="3"/>
+    <col min="2462" max="2462" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2463" max="2463" width="10.7109375" style="3" customWidth="1"/>
+    <col min="2464" max="2464" width="10.140625" style="3" customWidth="1"/>
+    <col min="2465" max="2465" width="9.140625" style="3"/>
+    <col min="2466" max="2466" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2467" max="2467" width="8" style="3" customWidth="1"/>
+    <col min="2468" max="2468" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2469" max="2469" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2470" max="2471" width="9.140625" style="3"/>
+    <col min="2472" max="2472" width="8.140625" style="3" customWidth="1"/>
+    <col min="2473" max="2473" width="9.140625" style="3" customWidth="1"/>
+    <col min="2474" max="2474" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2475" max="2480" width="9.140625" style="3"/>
+    <col min="2481" max="2481" width="9.140625" style="3" customWidth="1"/>
+    <col min="2482" max="2482" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2483" max="2485" width="9.140625" style="3"/>
+    <col min="2486" max="2486" width="9.140625" style="3" customWidth="1"/>
+    <col min="2487" max="2487" width="9.140625" style="3"/>
+    <col min="2488" max="2488" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2489" max="2490" width="9.140625" style="3"/>
+    <col min="2491" max="2491" width="9.140625" style="3" customWidth="1"/>
+    <col min="2492" max="2492" width="10" style="3" customWidth="1"/>
+    <col min="2493" max="2493" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2494" max="2495" width="9.140625" style="3"/>
+    <col min="2496" max="2496" width="9.140625" style="3" customWidth="1"/>
+    <col min="2497" max="2502" width="9.140625" style="3"/>
+    <col min="2503" max="2503" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2504" max="2515" width="9.140625" style="3"/>
+    <col min="2516" max="2516" width="10.140625" style="3" customWidth="1"/>
+    <col min="2517" max="2520" width="9.140625" style="3"/>
+    <col min="2521" max="2521" width="10.140625" style="3" customWidth="1"/>
+    <col min="2522" max="2522" width="9.140625" style="3"/>
+    <col min="2523" max="2523" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2524" max="2525" width="9.140625" style="3"/>
+    <col min="2526" max="2526" width="10.140625" style="3" customWidth="1"/>
+    <col min="2527" max="2671" width="9.140625" style="3"/>
+    <col min="2672" max="2672" width="20" style="3" customWidth="1"/>
+    <col min="2673" max="2673" width="8.140625" style="3" customWidth="1"/>
+    <col min="2674" max="2674" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2675" max="2675" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2676" max="2676" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2677" max="2677" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2678" max="2678" width="8" style="3" customWidth="1"/>
+    <col min="2679" max="2679" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2680" max="2680" width="10.140625" style="3" customWidth="1"/>
+    <col min="2681" max="2681" width="10.5703125" style="3" customWidth="1"/>
+    <col min="2682" max="2682" width="8.140625" style="3" customWidth="1"/>
+    <col min="2683" max="2683" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2684" max="2684" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2685" max="2685" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2686" max="2686" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2687" max="2687" width="8.5703125" style="3" customWidth="1"/>
+    <col min="2688" max="2688" width="8.42578125" style="3" customWidth="1"/>
+    <col min="2689" max="2689" width="9.140625" style="3" customWidth="1"/>
+    <col min="2690" max="2690" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2691" max="2691" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2692" max="2692" width="8.140625" style="3" customWidth="1"/>
+    <col min="2693" max="2693" width="8" style="3" customWidth="1"/>
+    <col min="2694" max="2694" width="9" style="3" customWidth="1"/>
+    <col min="2695" max="2695" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2696" max="2696" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2697" max="2697" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2698" max="2698" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2699" max="2700" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2701" max="2701" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2702" max="2702" width="8" style="3" customWidth="1"/>
+    <col min="2703" max="2703" width="9.140625" style="3" customWidth="1"/>
+    <col min="2704" max="2704" width="10.42578125" style="3" customWidth="1"/>
+    <col min="2705" max="2705" width="9.140625" style="3" customWidth="1"/>
+    <col min="2706" max="2706" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2707" max="2708" width="8" style="3" customWidth="1"/>
+    <col min="2709" max="2709" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2710" max="2710" width="10.140625" style="3" customWidth="1"/>
+    <col min="2711" max="2711" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2712" max="2712" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2713" max="2713" width="8.140625" style="3" customWidth="1"/>
+    <col min="2714" max="2714" width="8.7109375" style="3" customWidth="1"/>
+    <col min="2715" max="2715" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2716" max="2717" width="9.140625" style="3"/>
+    <col min="2718" max="2718" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2719" max="2719" width="10.7109375" style="3" customWidth="1"/>
+    <col min="2720" max="2720" width="10.140625" style="3" customWidth="1"/>
+    <col min="2721" max="2721" width="9.140625" style="3"/>
+    <col min="2722" max="2722" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2723" max="2723" width="8" style="3" customWidth="1"/>
+    <col min="2724" max="2724" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2725" max="2725" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2726" max="2727" width="9.140625" style="3"/>
+    <col min="2728" max="2728" width="8.140625" style="3" customWidth="1"/>
+    <col min="2729" max="2729" width="9.140625" style="3" customWidth="1"/>
+    <col min="2730" max="2730" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2731" max="2736" width="9.140625" style="3"/>
+    <col min="2737" max="2737" width="9.140625" style="3" customWidth="1"/>
+    <col min="2738" max="2738" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2739" max="2741" width="9.140625" style="3"/>
+    <col min="2742" max="2742" width="9.140625" style="3" customWidth="1"/>
+    <col min="2743" max="2743" width="9.140625" style="3"/>
+    <col min="2744" max="2744" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2745" max="2746" width="9.140625" style="3"/>
+    <col min="2747" max="2747" width="9.140625" style="3" customWidth="1"/>
+    <col min="2748" max="2748" width="10" style="3" customWidth="1"/>
+    <col min="2749" max="2749" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2750" max="2751" width="9.140625" style="3"/>
+    <col min="2752" max="2752" width="9.140625" style="3" customWidth="1"/>
+    <col min="2753" max="2758" width="9.140625" style="3"/>
+    <col min="2759" max="2759" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2760" max="2771" width="9.140625" style="3"/>
+    <col min="2772" max="2772" width="10.140625" style="3" customWidth="1"/>
+    <col min="2773" max="2776" width="9.140625" style="3"/>
+    <col min="2777" max="2777" width="10.140625" style="3" customWidth="1"/>
+    <col min="2778" max="2778" width="9.140625" style="3"/>
+    <col min="2779" max="2779" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2780" max="2781" width="9.140625" style="3"/>
+    <col min="2782" max="2782" width="10.140625" style="3" customWidth="1"/>
+    <col min="2783" max="2927" width="9.140625" style="3"/>
+    <col min="2928" max="2928" width="20" style="3" customWidth="1"/>
+    <col min="2929" max="2929" width="8.140625" style="3" customWidth="1"/>
+    <col min="2930" max="2930" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2931" max="2931" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2932" max="2932" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2933" max="2933" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2934" max="2934" width="8" style="3" customWidth="1"/>
+    <col min="2935" max="2935" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2936" max="2936" width="10.140625" style="3" customWidth="1"/>
+    <col min="2937" max="2937" width="10.5703125" style="3" customWidth="1"/>
+    <col min="2938" max="2938" width="8.140625" style="3" customWidth="1"/>
+    <col min="2939" max="2939" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2940" max="2940" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2941" max="2941" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2942" max="2942" width="10.85546875" style="3" customWidth="1"/>
+    <col min="2943" max="2943" width="8.5703125" style="3" customWidth="1"/>
+    <col min="2944" max="2944" width="8.42578125" style="3" customWidth="1"/>
+    <col min="2945" max="2945" width="9.140625" style="3" customWidth="1"/>
+    <col min="2946" max="2946" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2947" max="2947" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2948" max="2948" width="8.140625" style="3" customWidth="1"/>
+    <col min="2949" max="2949" width="8" style="3" customWidth="1"/>
+    <col min="2950" max="2950" width="9" style="3" customWidth="1"/>
+    <col min="2951" max="2951" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2952" max="2952" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2953" max="2953" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2954" max="2954" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2955" max="2956" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2957" max="2957" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2958" max="2958" width="8" style="3" customWidth="1"/>
+    <col min="2959" max="2959" width="9.140625" style="3" customWidth="1"/>
+    <col min="2960" max="2960" width="10.42578125" style="3" customWidth="1"/>
+    <col min="2961" max="2961" width="9.140625" style="3" customWidth="1"/>
+    <col min="2962" max="2962" width="9.5703125" style="3" customWidth="1"/>
+    <col min="2963" max="2964" width="8" style="3" customWidth="1"/>
+    <col min="2965" max="2965" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2966" max="2966" width="10.140625" style="3" customWidth="1"/>
+    <col min="2967" max="2967" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2968" max="2968" width="7.7109375" style="3" customWidth="1"/>
+    <col min="2969" max="2969" width="8.140625" style="3" customWidth="1"/>
+    <col min="2970" max="2970" width="8.7109375" style="3" customWidth="1"/>
+    <col min="2971" max="2971" width="9.28515625" style="3" customWidth="1"/>
+    <col min="2972" max="2973" width="9.140625" style="3"/>
+    <col min="2974" max="2974" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2975" max="2975" width="10.7109375" style="3" customWidth="1"/>
+    <col min="2976" max="2976" width="10.140625" style="3" customWidth="1"/>
+    <col min="2977" max="2977" width="9.140625" style="3"/>
+    <col min="2978" max="2978" width="8.28515625" style="3" customWidth="1"/>
+    <col min="2979" max="2979" width="8" style="3" customWidth="1"/>
+    <col min="2980" max="2980" width="8.85546875" style="3" customWidth="1"/>
+    <col min="2981" max="2981" width="9.85546875" style="3" customWidth="1"/>
+    <col min="2982" max="2983" width="9.140625" style="3"/>
+    <col min="2984" max="2984" width="8.140625" style="3" customWidth="1"/>
+    <col min="2985" max="2985" width="9.140625" style="3" customWidth="1"/>
+    <col min="2986" max="2986" width="10.28515625" style="3" customWidth="1"/>
+    <col min="2987" max="2992" width="9.140625" style="3"/>
+    <col min="2993" max="2993" width="9.140625" style="3" customWidth="1"/>
+    <col min="2994" max="2994" width="9.42578125" style="3" customWidth="1"/>
+    <col min="2995" max="2997" width="9.140625" style="3"/>
+    <col min="2998" max="2998" width="9.140625" style="3" customWidth="1"/>
+    <col min="2999" max="2999" width="9.140625" style="3"/>
+    <col min="3000" max="3000" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3001" max="3002" width="9.140625" style="3"/>
+    <col min="3003" max="3003" width="9.140625" style="3" customWidth="1"/>
+    <col min="3004" max="3004" width="10" style="3" customWidth="1"/>
+    <col min="3005" max="3005" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3006" max="3007" width="9.140625" style="3"/>
+    <col min="3008" max="3008" width="9.140625" style="3" customWidth="1"/>
+    <col min="3009" max="3014" width="9.140625" style="3"/>
+    <col min="3015" max="3015" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3016" max="3027" width="9.140625" style="3"/>
+    <col min="3028" max="3028" width="10.140625" style="3" customWidth="1"/>
+    <col min="3029" max="3032" width="9.140625" style="3"/>
+    <col min="3033" max="3033" width="10.140625" style="3" customWidth="1"/>
+    <col min="3034" max="3034" width="9.140625" style="3"/>
+    <col min="3035" max="3035" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3036" max="3037" width="9.140625" style="3"/>
+    <col min="3038" max="3038" width="10.140625" style="3" customWidth="1"/>
+    <col min="3039" max="3183" width="9.140625" style="3"/>
+    <col min="3184" max="3184" width="20" style="3" customWidth="1"/>
+    <col min="3185" max="3185" width="8.140625" style="3" customWidth="1"/>
+    <col min="3186" max="3186" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3187" max="3187" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3188" max="3188" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3189" max="3189" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3190" max="3190" width="8" style="3" customWidth="1"/>
+    <col min="3191" max="3191" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3192" max="3192" width="10.140625" style="3" customWidth="1"/>
+    <col min="3193" max="3193" width="10.5703125" style="3" customWidth="1"/>
+    <col min="3194" max="3194" width="8.140625" style="3" customWidth="1"/>
+    <col min="3195" max="3195" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3196" max="3196" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3197" max="3197" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3198" max="3198" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3199" max="3199" width="8.5703125" style="3" customWidth="1"/>
+    <col min="3200" max="3200" width="8.42578125" style="3" customWidth="1"/>
+    <col min="3201" max="3201" width="9.140625" style="3" customWidth="1"/>
+    <col min="3202" max="3202" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3203" max="3203" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3204" max="3204" width="8.140625" style="3" customWidth="1"/>
+    <col min="3205" max="3205" width="8" style="3" customWidth="1"/>
+    <col min="3206" max="3206" width="9" style="3" customWidth="1"/>
+    <col min="3207" max="3207" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3208" max="3208" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3209" max="3209" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3210" max="3210" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3211" max="3212" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3213" max="3213" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3214" max="3214" width="8" style="3" customWidth="1"/>
+    <col min="3215" max="3215" width="9.140625" style="3" customWidth="1"/>
+    <col min="3216" max="3216" width="10.42578125" style="3" customWidth="1"/>
+    <col min="3217" max="3217" width="9.140625" style="3" customWidth="1"/>
+    <col min="3218" max="3218" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3219" max="3220" width="8" style="3" customWidth="1"/>
+    <col min="3221" max="3221" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3222" max="3222" width="10.140625" style="3" customWidth="1"/>
+    <col min="3223" max="3223" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3224" max="3224" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3225" max="3225" width="8.140625" style="3" customWidth="1"/>
+    <col min="3226" max="3226" width="8.7109375" style="3" customWidth="1"/>
+    <col min="3227" max="3227" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3228" max="3229" width="9.140625" style="3"/>
+    <col min="3230" max="3230" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3231" max="3231" width="10.7109375" style="3" customWidth="1"/>
+    <col min="3232" max="3232" width="10.140625" style="3" customWidth="1"/>
+    <col min="3233" max="3233" width="9.140625" style="3"/>
+    <col min="3234" max="3234" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3235" max="3235" width="8" style="3" customWidth="1"/>
+    <col min="3236" max="3236" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3237" max="3237" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3238" max="3239" width="9.140625" style="3"/>
+    <col min="3240" max="3240" width="8.140625" style="3" customWidth="1"/>
+    <col min="3241" max="3241" width="9.140625" style="3" customWidth="1"/>
+    <col min="3242" max="3242" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3243" max="3248" width="9.140625" style="3"/>
+    <col min="3249" max="3249" width="9.140625" style="3" customWidth="1"/>
+    <col min="3250" max="3250" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3251" max="3253" width="9.140625" style="3"/>
+    <col min="3254" max="3254" width="9.140625" style="3" customWidth="1"/>
+    <col min="3255" max="3255" width="9.140625" style="3"/>
+    <col min="3256" max="3256" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3257" max="3258" width="9.140625" style="3"/>
+    <col min="3259" max="3259" width="9.140625" style="3" customWidth="1"/>
+    <col min="3260" max="3260" width="10" style="3" customWidth="1"/>
+    <col min="3261" max="3261" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3262" max="3263" width="9.140625" style="3"/>
+    <col min="3264" max="3264" width="9.140625" style="3" customWidth="1"/>
+    <col min="3265" max="3270" width="9.140625" style="3"/>
+    <col min="3271" max="3271" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3272" max="3283" width="9.140625" style="3"/>
+    <col min="3284" max="3284" width="10.140625" style="3" customWidth="1"/>
+    <col min="3285" max="3288" width="9.140625" style="3"/>
+    <col min="3289" max="3289" width="10.140625" style="3" customWidth="1"/>
+    <col min="3290" max="3290" width="9.140625" style="3"/>
+    <col min="3291" max="3291" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3292" max="3293" width="9.140625" style="3"/>
+    <col min="3294" max="3294" width="10.140625" style="3" customWidth="1"/>
+    <col min="3295" max="3439" width="9.140625" style="3"/>
+    <col min="3440" max="3440" width="20" style="3" customWidth="1"/>
+    <col min="3441" max="3441" width="8.140625" style="3" customWidth="1"/>
+    <col min="3442" max="3442" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3443" max="3443" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3444" max="3444" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3445" max="3445" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3446" max="3446" width="8" style="3" customWidth="1"/>
+    <col min="3447" max="3447" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3448" max="3448" width="10.140625" style="3" customWidth="1"/>
+    <col min="3449" max="3449" width="10.5703125" style="3" customWidth="1"/>
+    <col min="3450" max="3450" width="8.140625" style="3" customWidth="1"/>
+    <col min="3451" max="3451" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3452" max="3452" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3453" max="3453" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3454" max="3454" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3455" max="3455" width="8.5703125" style="3" customWidth="1"/>
+    <col min="3456" max="3456" width="8.42578125" style="3" customWidth="1"/>
+    <col min="3457" max="3457" width="9.140625" style="3" customWidth="1"/>
+    <col min="3458" max="3458" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3459" max="3459" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3460" max="3460" width="8.140625" style="3" customWidth="1"/>
+    <col min="3461" max="3461" width="8" style="3" customWidth="1"/>
+    <col min="3462" max="3462" width="9" style="3" customWidth="1"/>
+    <col min="3463" max="3463" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3464" max="3464" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3465" max="3465" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3466" max="3466" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3467" max="3468" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3469" max="3469" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3470" max="3470" width="8" style="3" customWidth="1"/>
+    <col min="3471" max="3471" width="9.140625" style="3" customWidth="1"/>
+    <col min="3472" max="3472" width="10.42578125" style="3" customWidth="1"/>
+    <col min="3473" max="3473" width="9.140625" style="3" customWidth="1"/>
+    <col min="3474" max="3474" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3475" max="3476" width="8" style="3" customWidth="1"/>
+    <col min="3477" max="3477" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3478" max="3478" width="10.140625" style="3" customWidth="1"/>
+    <col min="3479" max="3479" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3480" max="3480" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3481" max="3481" width="8.140625" style="3" customWidth="1"/>
+    <col min="3482" max="3482" width="8.7109375" style="3" customWidth="1"/>
+    <col min="3483" max="3483" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3484" max="3485" width="9.140625" style="3"/>
+    <col min="3486" max="3486" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3487" max="3487" width="10.7109375" style="3" customWidth="1"/>
+    <col min="3488" max="3488" width="10.140625" style="3" customWidth="1"/>
+    <col min="3489" max="3489" width="9.140625" style="3"/>
+    <col min="3490" max="3490" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3491" max="3491" width="8" style="3" customWidth="1"/>
+    <col min="3492" max="3492" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3493" max="3493" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3494" max="3495" width="9.140625" style="3"/>
+    <col min="3496" max="3496" width="8.140625" style="3" customWidth="1"/>
+    <col min="3497" max="3497" width="9.140625" style="3" customWidth="1"/>
+    <col min="3498" max="3498" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3499" max="3504" width="9.140625" style="3"/>
+    <col min="3505" max="3505" width="9.140625" style="3" customWidth="1"/>
+    <col min="3506" max="3506" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3507" max="3509" width="9.140625" style="3"/>
+    <col min="3510" max="3510" width="9.140625" style="3" customWidth="1"/>
+    <col min="3511" max="3511" width="9.140625" style="3"/>
+    <col min="3512" max="3512" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3513" max="3514" width="9.140625" style="3"/>
+    <col min="3515" max="3515" width="9.140625" style="3" customWidth="1"/>
+    <col min="3516" max="3516" width="10" style="3" customWidth="1"/>
+    <col min="3517" max="3517" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3518" max="3519" width="9.140625" style="3"/>
+    <col min="3520" max="3520" width="9.140625" style="3" customWidth="1"/>
+    <col min="3521" max="3526" width="9.140625" style="3"/>
+    <col min="3527" max="3527" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3528" max="3539" width="9.140625" style="3"/>
+    <col min="3540" max="3540" width="10.140625" style="3" customWidth="1"/>
+    <col min="3541" max="3544" width="9.140625" style="3"/>
+    <col min="3545" max="3545" width="10.140625" style="3" customWidth="1"/>
+    <col min="3546" max="3546" width="9.140625" style="3"/>
+    <col min="3547" max="3547" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3548" max="3549" width="9.140625" style="3"/>
+    <col min="3550" max="3550" width="10.140625" style="3" customWidth="1"/>
+    <col min="3551" max="3695" width="9.140625" style="3"/>
+    <col min="3696" max="3696" width="20" style="3" customWidth="1"/>
+    <col min="3697" max="3697" width="8.140625" style="3" customWidth="1"/>
+    <col min="3698" max="3698" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3699" max="3699" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3700" max="3700" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3701" max="3701" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3702" max="3702" width="8" style="3" customWidth="1"/>
+    <col min="3703" max="3703" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3704" max="3704" width="10.140625" style="3" customWidth="1"/>
+    <col min="3705" max="3705" width="10.5703125" style="3" customWidth="1"/>
+    <col min="3706" max="3706" width="8.140625" style="3" customWidth="1"/>
+    <col min="3707" max="3707" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3708" max="3708" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3709" max="3709" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3710" max="3710" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3711" max="3711" width="8.5703125" style="3" customWidth="1"/>
+    <col min="3712" max="3712" width="8.42578125" style="3" customWidth="1"/>
+    <col min="3713" max="3713" width="9.140625" style="3" customWidth="1"/>
+    <col min="3714" max="3714" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3715" max="3715" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3716" max="3716" width="8.140625" style="3" customWidth="1"/>
+    <col min="3717" max="3717" width="8" style="3" customWidth="1"/>
+    <col min="3718" max="3718" width="9" style="3" customWidth="1"/>
+    <col min="3719" max="3719" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3720" max="3720" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3721" max="3721" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3722" max="3722" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3723" max="3724" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3725" max="3725" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3726" max="3726" width="8" style="3" customWidth="1"/>
+    <col min="3727" max="3727" width="9.140625" style="3" customWidth="1"/>
+    <col min="3728" max="3728" width="10.42578125" style="3" customWidth="1"/>
+    <col min="3729" max="3729" width="9.140625" style="3" customWidth="1"/>
+    <col min="3730" max="3730" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3731" max="3732" width="8" style="3" customWidth="1"/>
+    <col min="3733" max="3733" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3734" max="3734" width="10.140625" style="3" customWidth="1"/>
+    <col min="3735" max="3735" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3736" max="3736" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3737" max="3737" width="8.140625" style="3" customWidth="1"/>
+    <col min="3738" max="3738" width="8.7109375" style="3" customWidth="1"/>
+    <col min="3739" max="3739" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3740" max="3741" width="9.140625" style="3"/>
+    <col min="3742" max="3742" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3743" max="3743" width="10.7109375" style="3" customWidth="1"/>
+    <col min="3744" max="3744" width="10.140625" style="3" customWidth="1"/>
+    <col min="3745" max="3745" width="9.140625" style="3"/>
+    <col min="3746" max="3746" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3747" max="3747" width="8" style="3" customWidth="1"/>
+    <col min="3748" max="3748" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3749" max="3749" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3750" max="3751" width="9.140625" style="3"/>
+    <col min="3752" max="3752" width="8.140625" style="3" customWidth="1"/>
+    <col min="3753" max="3753" width="9.140625" style="3" customWidth="1"/>
+    <col min="3754" max="3754" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3755" max="3760" width="9.140625" style="3"/>
+    <col min="3761" max="3761" width="9.140625" style="3" customWidth="1"/>
+    <col min="3762" max="3762" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3763" max="3765" width="9.140625" style="3"/>
+    <col min="3766" max="3766" width="9.140625" style="3" customWidth="1"/>
+    <col min="3767" max="3767" width="9.140625" style="3"/>
+    <col min="3768" max="3768" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3769" max="3770" width="9.140625" style="3"/>
+    <col min="3771" max="3771" width="9.140625" style="3" customWidth="1"/>
+    <col min="3772" max="3772" width="10" style="3" customWidth="1"/>
+    <col min="3773" max="3773" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3774" max="3775" width="9.140625" style="3"/>
+    <col min="3776" max="3776" width="9.140625" style="3" customWidth="1"/>
+    <col min="3777" max="3782" width="9.140625" style="3"/>
+    <col min="3783" max="3783" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3784" max="3795" width="9.140625" style="3"/>
+    <col min="3796" max="3796" width="10.140625" style="3" customWidth="1"/>
+    <col min="3797" max="3800" width="9.140625" style="3"/>
+    <col min="3801" max="3801" width="10.140625" style="3" customWidth="1"/>
+    <col min="3802" max="3802" width="9.140625" style="3"/>
+    <col min="3803" max="3803" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3804" max="3805" width="9.140625" style="3"/>
+    <col min="3806" max="3806" width="10.140625" style="3" customWidth="1"/>
+    <col min="3807" max="3951" width="9.140625" style="3"/>
+    <col min="3952" max="3952" width="20" style="3" customWidth="1"/>
+    <col min="3953" max="3953" width="8.140625" style="3" customWidth="1"/>
+    <col min="3954" max="3954" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3955" max="3955" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3956" max="3956" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3957" max="3957" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3958" max="3958" width="8" style="3" customWidth="1"/>
+    <col min="3959" max="3959" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3960" max="3960" width="10.140625" style="3" customWidth="1"/>
+    <col min="3961" max="3961" width="10.5703125" style="3" customWidth="1"/>
+    <col min="3962" max="3962" width="8.140625" style="3" customWidth="1"/>
+    <col min="3963" max="3963" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3964" max="3964" width="10.28515625" style="3" customWidth="1"/>
+    <col min="3965" max="3965" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3966" max="3966" width="10.85546875" style="3" customWidth="1"/>
+    <col min="3967" max="3967" width="8.5703125" style="3" customWidth="1"/>
+    <col min="3968" max="3968" width="8.42578125" style="3" customWidth="1"/>
+    <col min="3969" max="3969" width="9.140625" style="3" customWidth="1"/>
+    <col min="3970" max="3970" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3971" max="3971" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3972" max="3972" width="8.140625" style="3" customWidth="1"/>
+    <col min="3973" max="3973" width="8" style="3" customWidth="1"/>
+    <col min="3974" max="3974" width="9" style="3" customWidth="1"/>
+    <col min="3975" max="3975" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3976" max="3976" width="9.85546875" style="3" customWidth="1"/>
+    <col min="3977" max="3977" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3978" max="3978" width="8.85546875" style="3" customWidth="1"/>
+    <col min="3979" max="3980" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3981" max="3981" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3982" max="3982" width="8" style="3" customWidth="1"/>
+    <col min="3983" max="3983" width="9.140625" style="3" customWidth="1"/>
+    <col min="3984" max="3984" width="10.42578125" style="3" customWidth="1"/>
+    <col min="3985" max="3985" width="9.140625" style="3" customWidth="1"/>
+    <col min="3986" max="3986" width="9.5703125" style="3" customWidth="1"/>
+    <col min="3987" max="3988" width="8" style="3" customWidth="1"/>
+    <col min="3989" max="3989" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3990" max="3990" width="10.140625" style="3" customWidth="1"/>
+    <col min="3991" max="3991" width="9.42578125" style="3" customWidth="1"/>
+    <col min="3992" max="3992" width="7.7109375" style="3" customWidth="1"/>
+    <col min="3993" max="3993" width="8.140625" style="3" customWidth="1"/>
+    <col min="3994" max="3994" width="8.7109375" style="3" customWidth="1"/>
+    <col min="3995" max="3995" width="9.28515625" style="3" customWidth="1"/>
+    <col min="3996" max="3997" width="9.140625" style="3"/>
+    <col min="3998" max="3998" width="8.28515625" style="3" customWidth="1"/>
+    <col min="3999" max="3999" width="10.7109375" style="3" customWidth="1"/>
+    <col min="4000" max="4000" width="10.140625" style="3" customWidth="1"/>
+    <col min="4001" max="4001" width="9.140625" style="3"/>
+    <col min="4002" max="4002" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4003" max="4003" width="8" style="3" customWidth="1"/>
+    <col min="4004" max="4004" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4005" max="4005" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4006" max="4007" width="9.140625" style="3"/>
+    <col min="4008" max="4008" width="8.140625" style="3" customWidth="1"/>
+    <col min="4009" max="4009" width="9.140625" style="3" customWidth="1"/>
+    <col min="4010" max="4010" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4011" max="4016" width="9.140625" style="3"/>
+    <col min="4017" max="4017" width="9.140625" style="3" customWidth="1"/>
+    <col min="4018" max="4018" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4019" max="4021" width="9.140625" style="3"/>
+    <col min="4022" max="4022" width="9.140625" style="3" customWidth="1"/>
+    <col min="4023" max="4023" width="9.140625" style="3"/>
+    <col min="4024" max="4024" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4025" max="4026" width="9.140625" style="3"/>
+    <col min="4027" max="4027" width="9.140625" style="3" customWidth="1"/>
+    <col min="4028" max="4028" width="10" style="3" customWidth="1"/>
+    <col min="4029" max="4029" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4030" max="4031" width="9.140625" style="3"/>
+    <col min="4032" max="4032" width="9.140625" style="3" customWidth="1"/>
+    <col min="4033" max="4038" width="9.140625" style="3"/>
+    <col min="4039" max="4039" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4040" max="4051" width="9.140625" style="3"/>
+    <col min="4052" max="4052" width="10.140625" style="3" customWidth="1"/>
+    <col min="4053" max="4056" width="9.140625" style="3"/>
+    <col min="4057" max="4057" width="10.140625" style="3" customWidth="1"/>
+    <col min="4058" max="4058" width="9.140625" style="3"/>
+    <col min="4059" max="4059" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4060" max="4061" width="9.140625" style="3"/>
+    <col min="4062" max="4062" width="10.140625" style="3" customWidth="1"/>
+    <col min="4063" max="4207" width="9.140625" style="3"/>
+    <col min="4208" max="4208" width="20" style="3" customWidth="1"/>
+    <col min="4209" max="4209" width="8.140625" style="3" customWidth="1"/>
+    <col min="4210" max="4210" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4211" max="4211" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4212" max="4212" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4213" max="4213" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4214" max="4214" width="8" style="3" customWidth="1"/>
+    <col min="4215" max="4215" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4216" max="4216" width="10.140625" style="3" customWidth="1"/>
+    <col min="4217" max="4217" width="10.5703125" style="3" customWidth="1"/>
+    <col min="4218" max="4218" width="8.140625" style="3" customWidth="1"/>
+    <col min="4219" max="4219" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4220" max="4220" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4221" max="4221" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4222" max="4222" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4223" max="4223" width="8.5703125" style="3" customWidth="1"/>
+    <col min="4224" max="4224" width="8.42578125" style="3" customWidth="1"/>
+    <col min="4225" max="4225" width="9.140625" style="3" customWidth="1"/>
+    <col min="4226" max="4226" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4227" max="4227" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4228" max="4228" width="8.140625" style="3" customWidth="1"/>
+    <col min="4229" max="4229" width="8" style="3" customWidth="1"/>
+    <col min="4230" max="4230" width="9" style="3" customWidth="1"/>
+    <col min="4231" max="4231" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4232" max="4232" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4233" max="4233" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4234" max="4234" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4235" max="4236" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4237" max="4237" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4238" max="4238" width="8" style="3" customWidth="1"/>
+    <col min="4239" max="4239" width="9.140625" style="3" customWidth="1"/>
+    <col min="4240" max="4240" width="10.42578125" style="3" customWidth="1"/>
+    <col min="4241" max="4241" width="9.140625" style="3" customWidth="1"/>
+    <col min="4242" max="4242" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4243" max="4244" width="8" style="3" customWidth="1"/>
+    <col min="4245" max="4245" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4246" max="4246" width="10.140625" style="3" customWidth="1"/>
+    <col min="4247" max="4247" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4248" max="4248" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4249" max="4249" width="8.140625" style="3" customWidth="1"/>
+    <col min="4250" max="4250" width="8.7109375" style="3" customWidth="1"/>
+    <col min="4251" max="4251" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4252" max="4253" width="9.140625" style="3"/>
+    <col min="4254" max="4254" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4255" max="4255" width="10.7109375" style="3" customWidth="1"/>
+    <col min="4256" max="4256" width="10.140625" style="3" customWidth="1"/>
+    <col min="4257" max="4257" width="9.140625" style="3"/>
+    <col min="4258" max="4258" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4259" max="4259" width="8" style="3" customWidth="1"/>
+    <col min="4260" max="4260" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4261" max="4261" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4262" max="4263" width="9.140625" style="3"/>
+    <col min="4264" max="4264" width="8.140625" style="3" customWidth="1"/>
+    <col min="4265" max="4265" width="9.140625" style="3" customWidth="1"/>
+    <col min="4266" max="4266" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4267" max="4272" width="9.140625" style="3"/>
+    <col min="4273" max="4273" width="9.140625" style="3" customWidth="1"/>
+    <col min="4274" max="4274" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4275" max="4277" width="9.140625" style="3"/>
+    <col min="4278" max="4278" width="9.140625" style="3" customWidth="1"/>
+    <col min="4279" max="4279" width="9.140625" style="3"/>
+    <col min="4280" max="4280" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4281" max="4282" width="9.140625" style="3"/>
+    <col min="4283" max="4283" width="9.140625" style="3" customWidth="1"/>
+    <col min="4284" max="4284" width="10" style="3" customWidth="1"/>
+    <col min="4285" max="4285" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4286" max="4287" width="9.140625" style="3"/>
+    <col min="4288" max="4288" width="9.140625" style="3" customWidth="1"/>
+    <col min="4289" max="4294" width="9.140625" style="3"/>
+    <col min="4295" max="4295" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4296" max="4307" width="9.140625" style="3"/>
+    <col min="4308" max="4308" width="10.140625" style="3" customWidth="1"/>
+    <col min="4309" max="4312" width="9.140625" style="3"/>
+    <col min="4313" max="4313" width="10.140625" style="3" customWidth="1"/>
+    <col min="4314" max="4314" width="9.140625" style="3"/>
+    <col min="4315" max="4315" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4316" max="4317" width="9.140625" style="3"/>
+    <col min="4318" max="4318" width="10.140625" style="3" customWidth="1"/>
+    <col min="4319" max="4463" width="9.140625" style="3"/>
+    <col min="4464" max="4464" width="20" style="3" customWidth="1"/>
+    <col min="4465" max="4465" width="8.140625" style="3" customWidth="1"/>
+    <col min="4466" max="4466" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4467" max="4467" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4468" max="4468" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4469" max="4469" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4470" max="4470" width="8" style="3" customWidth="1"/>
+    <col min="4471" max="4471" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4472" max="4472" width="10.140625" style="3" customWidth="1"/>
+    <col min="4473" max="4473" width="10.5703125" style="3" customWidth="1"/>
+    <col min="4474" max="4474" width="8.140625" style="3" customWidth="1"/>
+    <col min="4475" max="4475" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4476" max="4476" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4477" max="4477" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4478" max="4478" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4479" max="4479" width="8.5703125" style="3" customWidth="1"/>
+    <col min="4480" max="4480" width="8.42578125" style="3" customWidth="1"/>
+    <col min="4481" max="4481" width="9.140625" style="3" customWidth="1"/>
+    <col min="4482" max="4482" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4483" max="4483" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4484" max="4484" width="8.140625" style="3" customWidth="1"/>
+    <col min="4485" max="4485" width="8" style="3" customWidth="1"/>
+    <col min="4486" max="4486" width="9" style="3" customWidth="1"/>
+    <col min="4487" max="4487" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4488" max="4488" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4489" max="4489" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4490" max="4490" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4491" max="4492" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4493" max="4493" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4494" max="4494" width="8" style="3" customWidth="1"/>
+    <col min="4495" max="4495" width="9.140625" style="3" customWidth="1"/>
+    <col min="4496" max="4496" width="10.42578125" style="3" customWidth="1"/>
+    <col min="4497" max="4497" width="9.140625" style="3" customWidth="1"/>
+    <col min="4498" max="4498" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4499" max="4500" width="8" style="3" customWidth="1"/>
+    <col min="4501" max="4501" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4502" max="4502" width="10.140625" style="3" customWidth="1"/>
+    <col min="4503" max="4503" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4504" max="4504" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4505" max="4505" width="8.140625" style="3" customWidth="1"/>
+    <col min="4506" max="4506" width="8.7109375" style="3" customWidth="1"/>
+    <col min="4507" max="4507" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4508" max="4509" width="9.140625" style="3"/>
+    <col min="4510" max="4510" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4511" max="4511" width="10.7109375" style="3" customWidth="1"/>
+    <col min="4512" max="4512" width="10.140625" style="3" customWidth="1"/>
+    <col min="4513" max="4513" width="9.140625" style="3"/>
+    <col min="4514" max="4514" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4515" max="4515" width="8" style="3" customWidth="1"/>
+    <col min="4516" max="4516" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4517" max="4517" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4518" max="4519" width="9.140625" style="3"/>
+    <col min="4520" max="4520" width="8.140625" style="3" customWidth="1"/>
+    <col min="4521" max="4521" width="9.140625" style="3" customWidth="1"/>
+    <col min="4522" max="4522" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4523" max="4528" width="9.140625" style="3"/>
+    <col min="4529" max="4529" width="9.140625" style="3" customWidth="1"/>
+    <col min="4530" max="4530" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4531" max="4533" width="9.140625" style="3"/>
+    <col min="4534" max="4534" width="9.140625" style="3" customWidth="1"/>
+    <col min="4535" max="4535" width="9.140625" style="3"/>
+    <col min="4536" max="4536" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4537" max="4538" width="9.140625" style="3"/>
+    <col min="4539" max="4539" width="9.140625" style="3" customWidth="1"/>
+    <col min="4540" max="4540" width="10" style="3" customWidth="1"/>
+    <col min="4541" max="4541" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4542" max="4543" width="9.140625" style="3"/>
+    <col min="4544" max="4544" width="9.140625" style="3" customWidth="1"/>
+    <col min="4545" max="4550" width="9.140625" style="3"/>
+    <col min="4551" max="4551" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4552" max="4563" width="9.140625" style="3"/>
+    <col min="4564" max="4564" width="10.140625" style="3" customWidth="1"/>
+    <col min="4565" max="4568" width="9.140625" style="3"/>
+    <col min="4569" max="4569" width="10.140625" style="3" customWidth="1"/>
+    <col min="4570" max="4570" width="9.140625" style="3"/>
+    <col min="4571" max="4571" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4572" max="4573" width="9.140625" style="3"/>
+    <col min="4574" max="4574" width="10.140625" style="3" customWidth="1"/>
+    <col min="4575" max="4719" width="9.140625" style="3"/>
+    <col min="4720" max="4720" width="20" style="3" customWidth="1"/>
+    <col min="4721" max="4721" width="8.140625" style="3" customWidth="1"/>
+    <col min="4722" max="4722" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4723" max="4723" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4724" max="4724" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4725" max="4725" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4726" max="4726" width="8" style="3" customWidth="1"/>
+    <col min="4727" max="4727" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4728" max="4728" width="10.140625" style="3" customWidth="1"/>
+    <col min="4729" max="4729" width="10.5703125" style="3" customWidth="1"/>
+    <col min="4730" max="4730" width="8.140625" style="3" customWidth="1"/>
+    <col min="4731" max="4731" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4732" max="4732" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4733" max="4733" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4734" max="4734" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4735" max="4735" width="8.5703125" style="3" customWidth="1"/>
+    <col min="4736" max="4736" width="8.42578125" style="3" customWidth="1"/>
+    <col min="4737" max="4737" width="9.140625" style="3" customWidth="1"/>
+    <col min="4738" max="4738" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4739" max="4739" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4740" max="4740" width="8.140625" style="3" customWidth="1"/>
+    <col min="4741" max="4741" width="8" style="3" customWidth="1"/>
+    <col min="4742" max="4742" width="9" style="3" customWidth="1"/>
+    <col min="4743" max="4743" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4744" max="4744" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4745" max="4745" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4746" max="4746" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4747" max="4748" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4749" max="4749" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4750" max="4750" width="8" style="3" customWidth="1"/>
+    <col min="4751" max="4751" width="9.140625" style="3" customWidth="1"/>
+    <col min="4752" max="4752" width="10.42578125" style="3" customWidth="1"/>
+    <col min="4753" max="4753" width="9.140625" style="3" customWidth="1"/>
+    <col min="4754" max="4754" width="9.5703125" style="3" customWidth="1"/>
+    <col min="4755" max="4756" width="8" style="3" customWidth="1"/>
+    <col min="4757" max="4757" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4758" max="4758" width="10.140625" style="3" customWidth="1"/>
+    <col min="4759" max="4759" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4760" max="4760" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4761" max="4761" width="8.140625" style="3" customWidth="1"/>
+    <col min="4762" max="4762" width="8.7109375" style="3" customWidth="1"/>
+    <col min="4763" max="4763" width="9.28515625" style="3" customWidth="1"/>
+    <col min="4764" max="4765" width="9.140625" style="3"/>
+    <col min="4766" max="4766" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4767" max="4767" width="10.7109375" style="3" customWidth="1"/>
+    <col min="4768" max="4768" width="10.140625" style="3" customWidth="1"/>
+    <col min="4769" max="4769" width="9.140625" style="3"/>
+    <col min="4770" max="4770" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4771" max="4771" width="8" style="3" customWidth="1"/>
+    <col min="4772" max="4772" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4773" max="4773" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4774" max="4775" width="9.140625" style="3"/>
+    <col min="4776" max="4776" width="8.140625" style="3" customWidth="1"/>
+    <col min="4777" max="4777" width="9.140625" style="3" customWidth="1"/>
+    <col min="4778" max="4778" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4779" max="4784" width="9.140625" style="3"/>
+    <col min="4785" max="4785" width="9.140625" style="3" customWidth="1"/>
+    <col min="4786" max="4786" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4787" max="4789" width="9.140625" style="3"/>
+    <col min="4790" max="4790" width="9.140625" style="3" customWidth="1"/>
+    <col min="4791" max="4791" width="9.140625" style="3"/>
+    <col min="4792" max="4792" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4793" max="4794" width="9.140625" style="3"/>
+    <col min="4795" max="4795" width="9.140625" style="3" customWidth="1"/>
+    <col min="4796" max="4796" width="10" style="3" customWidth="1"/>
+    <col min="4797" max="4797" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4798" max="4799" width="9.140625" style="3"/>
+    <col min="4800" max="4800" width="9.140625" style="3" customWidth="1"/>
+    <col min="4801" max="4806" width="9.140625" style="3"/>
+    <col min="4807" max="4807" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4808" max="4819" width="9.140625" style="3"/>
+    <col min="4820" max="4820" width="10.140625" style="3" customWidth="1"/>
+    <col min="4821" max="4824" width="9.140625" style="3"/>
+    <col min="4825" max="4825" width="10.140625" style="3" customWidth="1"/>
+    <col min="4826" max="4826" width="9.140625" style="3"/>
+    <col min="4827" max="4827" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4828" max="4829" width="9.140625" style="3"/>
+    <col min="4830" max="4830" width="10.140625" style="3" customWidth="1"/>
+    <col min="4831" max="4975" width="9.140625" style="3"/>
+    <col min="4976" max="4976" width="20" style="3" customWidth="1"/>
+    <col min="4977" max="4977" width="8.140625" style="3" customWidth="1"/>
+    <col min="4978" max="4978" width="9.42578125" style="3" customWidth="1"/>
+    <col min="4979" max="4979" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4980" max="4980" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4981" max="4981" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4982" max="4982" width="8" style="3" customWidth="1"/>
+    <col min="4983" max="4983" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4984" max="4984" width="10.140625" style="3" customWidth="1"/>
+    <col min="4985" max="4985" width="10.5703125" style="3" customWidth="1"/>
+    <col min="4986" max="4986" width="8.140625" style="3" customWidth="1"/>
+    <col min="4987" max="4987" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4988" max="4988" width="10.28515625" style="3" customWidth="1"/>
+    <col min="4989" max="4989" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4990" max="4990" width="10.85546875" style="3" customWidth="1"/>
+    <col min="4991" max="4991" width="8.5703125" style="3" customWidth="1"/>
+    <col min="4992" max="4992" width="8.42578125" style="3" customWidth="1"/>
+    <col min="4993" max="4993" width="9.140625" style="3" customWidth="1"/>
+    <col min="4994" max="4994" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4995" max="4995" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4996" max="4996" width="8.140625" style="3" customWidth="1"/>
+    <col min="4997" max="4997" width="8" style="3" customWidth="1"/>
+    <col min="4998" max="4998" width="9" style="3" customWidth="1"/>
+    <col min="4999" max="4999" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5000" max="5000" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5001" max="5001" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5002" max="5002" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5003" max="5004" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5005" max="5005" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5006" max="5006" width="8" style="3" customWidth="1"/>
+    <col min="5007" max="5007" width="9.140625" style="3" customWidth="1"/>
+    <col min="5008" max="5008" width="10.42578125" style="3" customWidth="1"/>
+    <col min="5009" max="5009" width="9.140625" style="3" customWidth="1"/>
+    <col min="5010" max="5010" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5011" max="5012" width="8" style="3" customWidth="1"/>
+    <col min="5013" max="5013" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5014" max="5014" width="10.140625" style="3" customWidth="1"/>
+    <col min="5015" max="5015" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5016" max="5016" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5017" max="5017" width="8.140625" style="3" customWidth="1"/>
+    <col min="5018" max="5018" width="8.7109375" style="3" customWidth="1"/>
+    <col min="5019" max="5019" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5020" max="5021" width="9.140625" style="3"/>
+    <col min="5022" max="5022" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5023" max="5023" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5024" max="5024" width="10.140625" style="3" customWidth="1"/>
+    <col min="5025" max="5025" width="9.140625" style="3"/>
+    <col min="5026" max="5026" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5027" max="5027" width="8" style="3" customWidth="1"/>
+    <col min="5028" max="5028" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5029" max="5029" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5030" max="5031" width="9.140625" style="3"/>
+    <col min="5032" max="5032" width="8.140625" style="3" customWidth="1"/>
+    <col min="5033" max="5033" width="9.140625" style="3" customWidth="1"/>
+    <col min="5034" max="5034" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5035" max="5040" width="9.140625" style="3"/>
+    <col min="5041" max="5041" width="9.140625" style="3" customWidth="1"/>
+    <col min="5042" max="5042" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5043" max="5045" width="9.140625" style="3"/>
+    <col min="5046" max="5046" width="9.140625" style="3" customWidth="1"/>
+    <col min="5047" max="5047" width="9.140625" style="3"/>
+    <col min="5048" max="5048" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5049" max="5050" width="9.140625" style="3"/>
+    <col min="5051" max="5051" width="9.140625" style="3" customWidth="1"/>
+    <col min="5052" max="5052" width="10" style="3" customWidth="1"/>
+    <col min="5053" max="5053" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5054" max="5055" width="9.140625" style="3"/>
+    <col min="5056" max="5056" width="9.140625" style="3" customWidth="1"/>
+    <col min="5057" max="5062" width="9.140625" style="3"/>
+    <col min="5063" max="5063" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5064" max="5075" width="9.140625" style="3"/>
+    <col min="5076" max="5076" width="10.140625" style="3" customWidth="1"/>
+    <col min="5077" max="5080" width="9.140625" style="3"/>
+    <col min="5081" max="5081" width="10.140625" style="3" customWidth="1"/>
+    <col min="5082" max="5082" width="9.140625" style="3"/>
+    <col min="5083" max="5083" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5084" max="5085" width="9.140625" style="3"/>
+    <col min="5086" max="5086" width="10.140625" style="3" customWidth="1"/>
+    <col min="5087" max="5231" width="9.140625" style="3"/>
+    <col min="5232" max="5232" width="20" style="3" customWidth="1"/>
+    <col min="5233" max="5233" width="8.140625" style="3" customWidth="1"/>
+    <col min="5234" max="5234" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5235" max="5235" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5236" max="5236" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5237" max="5237" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5238" max="5238" width="8" style="3" customWidth="1"/>
+    <col min="5239" max="5239" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5240" max="5240" width="10.140625" style="3" customWidth="1"/>
+    <col min="5241" max="5241" width="10.5703125" style="3" customWidth="1"/>
+    <col min="5242" max="5242" width="8.140625" style="3" customWidth="1"/>
+    <col min="5243" max="5243" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5244" max="5244" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5245" max="5245" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5246" max="5246" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5247" max="5247" width="8.5703125" style="3" customWidth="1"/>
+    <col min="5248" max="5248" width="8.42578125" style="3" customWidth="1"/>
+    <col min="5249" max="5249" width="9.140625" style="3" customWidth="1"/>
+    <col min="5250" max="5250" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5251" max="5251" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5252" max="5252" width="8.140625" style="3" customWidth="1"/>
+    <col min="5253" max="5253" width="8" style="3" customWidth="1"/>
+    <col min="5254" max="5254" width="9" style="3" customWidth="1"/>
+    <col min="5255" max="5255" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5256" max="5256" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5257" max="5257" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5258" max="5258" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5259" max="5260" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5261" max="5261" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5262" max="5262" width="8" style="3" customWidth="1"/>
+    <col min="5263" max="5263" width="9.140625" style="3" customWidth="1"/>
+    <col min="5264" max="5264" width="10.42578125" style="3" customWidth="1"/>
+    <col min="5265" max="5265" width="9.140625" style="3" customWidth="1"/>
+    <col min="5266" max="5266" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5267" max="5268" width="8" style="3" customWidth="1"/>
+    <col min="5269" max="5269" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5270" max="5270" width="10.140625" style="3" customWidth="1"/>
+    <col min="5271" max="5271" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5272" max="5272" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5273" max="5273" width="8.140625" style="3" customWidth="1"/>
+    <col min="5274" max="5274" width="8.7109375" style="3" customWidth="1"/>
+    <col min="5275" max="5275" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5276" max="5277" width="9.140625" style="3"/>
+    <col min="5278" max="5278" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5279" max="5279" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5280" max="5280" width="10.140625" style="3" customWidth="1"/>
+    <col min="5281" max="5281" width="9.140625" style="3"/>
+    <col min="5282" max="5282" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5283" max="5283" width="8" style="3" customWidth="1"/>
+    <col min="5284" max="5284" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5285" max="5285" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5286" max="5287" width="9.140625" style="3"/>
+    <col min="5288" max="5288" width="8.140625" style="3" customWidth="1"/>
+    <col min="5289" max="5289" width="9.140625" style="3" customWidth="1"/>
+    <col min="5290" max="5290" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5291" max="5296" width="9.140625" style="3"/>
+    <col min="5297" max="5297" width="9.140625" style="3" customWidth="1"/>
+    <col min="5298" max="5298" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5299" max="5301" width="9.140625" style="3"/>
+    <col min="5302" max="5302" width="9.140625" style="3" customWidth="1"/>
+    <col min="5303" max="5303" width="9.140625" style="3"/>
+    <col min="5304" max="5304" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5305" max="5306" width="9.140625" style="3"/>
+    <col min="5307" max="5307" width="9.140625" style="3" customWidth="1"/>
+    <col min="5308" max="5308" width="10" style="3" customWidth="1"/>
+    <col min="5309" max="5309" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5310" max="5311" width="9.140625" style="3"/>
+    <col min="5312" max="5312" width="9.140625" style="3" customWidth="1"/>
+    <col min="5313" max="5318" width="9.140625" style="3"/>
+    <col min="5319" max="5319" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5320" max="5331" width="9.140625" style="3"/>
+    <col min="5332" max="5332" width="10.140625" style="3" customWidth="1"/>
+    <col min="5333" max="5336" width="9.140625" style="3"/>
+    <col min="5337" max="5337" width="10.140625" style="3" customWidth="1"/>
+    <col min="5338" max="5338" width="9.140625" style="3"/>
+    <col min="5339" max="5339" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5340" max="5341" width="9.140625" style="3"/>
+    <col min="5342" max="5342" width="10.140625" style="3" customWidth="1"/>
+    <col min="5343" max="5487" width="9.140625" style="3"/>
+    <col min="5488" max="5488" width="20" style="3" customWidth="1"/>
+    <col min="5489" max="5489" width="8.140625" style="3" customWidth="1"/>
+    <col min="5490" max="5490" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5491" max="5491" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5492" max="5492" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5493" max="5493" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5494" max="5494" width="8" style="3" customWidth="1"/>
+    <col min="5495" max="5495" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5496" max="5496" width="10.140625" style="3" customWidth="1"/>
+    <col min="5497" max="5497" width="10.5703125" style="3" customWidth="1"/>
+    <col min="5498" max="5498" width="8.140625" style="3" customWidth="1"/>
+    <col min="5499" max="5499" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5500" max="5500" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5501" max="5501" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5502" max="5502" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5503" max="5503" width="8.5703125" style="3" customWidth="1"/>
+    <col min="5504" max="5504" width="8.42578125" style="3" customWidth="1"/>
+    <col min="5505" max="5505" width="9.140625" style="3" customWidth="1"/>
+    <col min="5506" max="5506" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5507" max="5507" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5508" max="5508" width="8.140625" style="3" customWidth="1"/>
+    <col min="5509" max="5509" width="8" style="3" customWidth="1"/>
+    <col min="5510" max="5510" width="9" style="3" customWidth="1"/>
+    <col min="5511" max="5511" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5512" max="5512" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5513" max="5513" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5514" max="5514" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5515" max="5516" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5517" max="5517" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5518" max="5518" width="8" style="3" customWidth="1"/>
+    <col min="5519" max="5519" width="9.140625" style="3" customWidth="1"/>
+    <col min="5520" max="5520" width="10.42578125" style="3" customWidth="1"/>
+    <col min="5521" max="5521" width="9.140625" style="3" customWidth="1"/>
+    <col min="5522" max="5522" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5523" max="5524" width="8" style="3" customWidth="1"/>
+    <col min="5525" max="5525" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5526" max="5526" width="10.140625" style="3" customWidth="1"/>
+    <col min="5527" max="5527" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5528" max="5528" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5529" max="5529" width="8.140625" style="3" customWidth="1"/>
+    <col min="5530" max="5530" width="8.7109375" style="3" customWidth="1"/>
+    <col min="5531" max="5531" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5532" max="5533" width="9.140625" style="3"/>
+    <col min="5534" max="5534" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5535" max="5535" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5536" max="5536" width="10.140625" style="3" customWidth="1"/>
+    <col min="5537" max="5537" width="9.140625" style="3"/>
+    <col min="5538" max="5538" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5539" max="5539" width="8" style="3" customWidth="1"/>
+    <col min="5540" max="5540" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5541" max="5541" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5542" max="5543" width="9.140625" style="3"/>
+    <col min="5544" max="5544" width="8.140625" style="3" customWidth="1"/>
+    <col min="5545" max="5545" width="9.140625" style="3" customWidth="1"/>
+    <col min="5546" max="5546" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5547" max="5552" width="9.140625" style="3"/>
+    <col min="5553" max="5553" width="9.140625" style="3" customWidth="1"/>
+    <col min="5554" max="5554" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5555" max="5557" width="9.140625" style="3"/>
+    <col min="5558" max="5558" width="9.140625" style="3" customWidth="1"/>
+    <col min="5559" max="5559" width="9.140625" style="3"/>
+    <col min="5560" max="5560" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5561" max="5562" width="9.140625" style="3"/>
+    <col min="5563" max="5563" width="9.140625" style="3" customWidth="1"/>
+    <col min="5564" max="5564" width="10" style="3" customWidth="1"/>
+    <col min="5565" max="5565" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5566" max="5567" width="9.140625" style="3"/>
+    <col min="5568" max="5568" width="9.140625" style="3" customWidth="1"/>
+    <col min="5569" max="5574" width="9.140625" style="3"/>
+    <col min="5575" max="5575" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5576" max="5587" width="9.140625" style="3"/>
+    <col min="5588" max="5588" width="10.140625" style="3" customWidth="1"/>
+    <col min="5589" max="5592" width="9.140625" style="3"/>
+    <col min="5593" max="5593" width="10.140625" style="3" customWidth="1"/>
+    <col min="5594" max="5594" width="9.140625" style="3"/>
+    <col min="5595" max="5595" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5596" max="5597" width="9.140625" style="3"/>
+    <col min="5598" max="5598" width="10.140625" style="3" customWidth="1"/>
+    <col min="5599" max="5743" width="9.140625" style="3"/>
+    <col min="5744" max="5744" width="20" style="3" customWidth="1"/>
+    <col min="5745" max="5745" width="8.140625" style="3" customWidth="1"/>
+    <col min="5746" max="5746" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5747" max="5747" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5748" max="5748" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5749" max="5749" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5750" max="5750" width="8" style="3" customWidth="1"/>
+    <col min="5751" max="5751" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5752" max="5752" width="10.140625" style="3" customWidth="1"/>
+    <col min="5753" max="5753" width="10.5703125" style="3" customWidth="1"/>
+    <col min="5754" max="5754" width="8.140625" style="3" customWidth="1"/>
+    <col min="5755" max="5755" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5756" max="5756" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5757" max="5757" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5758" max="5758" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5759" max="5759" width="8.5703125" style="3" customWidth="1"/>
+    <col min="5760" max="5760" width="8.42578125" style="3" customWidth="1"/>
+    <col min="5761" max="5761" width="9.140625" style="3" customWidth="1"/>
+    <col min="5762" max="5762" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5763" max="5763" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5764" max="5764" width="8.140625" style="3" customWidth="1"/>
+    <col min="5765" max="5765" width="8" style="3" customWidth="1"/>
+    <col min="5766" max="5766" width="9" style="3" customWidth="1"/>
+    <col min="5767" max="5767" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5768" max="5768" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5769" max="5769" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5770" max="5770" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5771" max="5772" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5773" max="5773" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5774" max="5774" width="8" style="3" customWidth="1"/>
+    <col min="5775" max="5775" width="9.140625" style="3" customWidth="1"/>
+    <col min="5776" max="5776" width="10.42578125" style="3" customWidth="1"/>
+    <col min="5777" max="5777" width="9.140625" style="3" customWidth="1"/>
+    <col min="5778" max="5778" width="9.5703125" style="3" customWidth="1"/>
+    <col min="5779" max="5780" width="8" style="3" customWidth="1"/>
+    <col min="5781" max="5781" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5782" max="5782" width="10.140625" style="3" customWidth="1"/>
+    <col min="5783" max="5783" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5784" max="5784" width="7.7109375" style="3" customWidth="1"/>
+    <col min="5785" max="5785" width="8.140625" style="3" customWidth="1"/>
+    <col min="5786" max="5786" width="8.7109375" style="3" customWidth="1"/>
+    <col min="5787" max="5787" width="9.28515625" style="3" customWidth="1"/>
+    <col min="5788" max="5789" width="9.140625" style="3"/>
+    <col min="5790" max="5790" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5791" max="5791" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5792" max="5792" width="10.140625" style="3" customWidth="1"/>
+    <col min="5793" max="5793" width="9.140625" style="3"/>
+    <col min="5794" max="5794" width="8.28515625" style="3" customWidth="1"/>
+    <col min="5795" max="5795" width="8" style="3" customWidth="1"/>
+    <col min="5796" max="5796" width="8.85546875" style="3" customWidth="1"/>
+    <col min="5797" max="5797" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5798" max="5799" width="9.140625" style="3"/>
+    <col min="5800" max="5800" width="8.140625" style="3" customWidth="1"/>
+    <col min="5801" max="5801" width="9.140625" style="3" customWidth="1"/>
+    <col min="5802" max="5802" width="10.28515625" style="3" customWidth="1"/>
+    <col min="5803" max="5808" width="9.140625" style="3"/>
+    <col min="5809" max="5809" width="9.140625" style="3" customWidth="1"/>
+    <col min="5810" max="5810" width="9.42578125" style="3" customWidth="1"/>
+    <col min="5811" max="5813" width="9.140625" style="3"/>
+    <col min="5814" max="5814" width="9.140625" style="3" customWidth="1"/>
+    <col min="5815" max="5815" width="9.140625" style="3"/>
+    <col min="5816" max="5816" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5817" max="5818" width="9.140625" style="3"/>
+    <col min="5819" max="5819" width="9.140625" style="3" customWidth="1"/>
+    <col min="5820" max="5820" width="10" style="3" customWidth="1"/>
+    <col min="5821" max="5821" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5822" max="5823" width="9.140625" style="3"/>
+    <col min="5824" max="5824" width="9.140625" style="3" customWidth="1"/>
+    <col min="5825" max="5830" width="9.140625" style="3"/>
+    <col min="5831" max="5831" width="9.85546875" style="3" customWidth="1"/>
+    <col min="5832" max="5843" width="9.140625" style="3"/>
+    <col min="5844" max="5844" width="10.140625" style="3" customWidth="1"/>
+    <col min="5845" max="5848" width="9.140625" style="3"/>
+    <col min="5849" max="5849" width="10.140625" style="3" customWidth="1"/>
+    <col min="5850" max="5850" width="9.140625" style="3"/>
+    <col min="5851" max="5851" width="10.85546875" style="3" customWidth="1"/>
+    <col min="5852" max="5853" width="9.140625" style="3"/>
+    <col min="5854" max="5854" width="10.140625" style="3" customWidth="1"/>
+    <col min="5855" max="5999" width="9.140625" style="3"/>
+    <col min="6000" max="6000" width="20" style="3" customWidth="1"/>
+    <col min="6001" max="6001" width="8.140625" style="3" customWidth="1"/>
+    <col min="6002" max="6002" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6003" max="6003" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6004" max="6004" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6005" max="6005" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6006" max="6006" width="8" style="3" customWidth="1"/>
+    <col min="6007" max="6007" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6008" max="6008" width="10.140625" style="3" customWidth="1"/>
+    <col min="6009" max="6009" width="10.5703125" style="3" customWidth="1"/>
+    <col min="6010" max="6010" width="8.140625" style="3" customWidth="1"/>
+    <col min="6011" max="6011" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6012" max="6012" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6013" max="6013" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6014" max="6014" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6015" max="6015" width="8.5703125" style="3" customWidth="1"/>
+    <col min="6016" max="6016" width="8.42578125" style="3" customWidth="1"/>
+    <col min="6017" max="6017" width="9.140625" style="3" customWidth="1"/>
+    <col min="6018" max="6018" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6019" max="6019" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6020" max="6020" width="8.140625" style="3" customWidth="1"/>
+    <col min="6021" max="6021" width="8" style="3" customWidth="1"/>
+    <col min="6022" max="6022" width="9" style="3" customWidth="1"/>
+    <col min="6023" max="6023" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6024" max="6024" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6025" max="6025" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6026" max="6026" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6027" max="6028" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6029" max="6029" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6030" max="6030" width="8" style="3" customWidth="1"/>
+    <col min="6031" max="6031" width="9.140625" style="3" customWidth="1"/>
+    <col min="6032" max="6032" width="10.42578125" style="3" customWidth="1"/>
+    <col min="6033" max="6033" width="9.140625" style="3" customWidth="1"/>
+    <col min="6034" max="6034" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6035" max="6036" width="8" style="3" customWidth="1"/>
+    <col min="6037" max="6037" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6038" max="6038" width="10.140625" style="3" customWidth="1"/>
+    <col min="6039" max="6039" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6040" max="6040" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6041" max="6041" width="8.140625" style="3" customWidth="1"/>
+    <col min="6042" max="6042" width="8.7109375" style="3" customWidth="1"/>
+    <col min="6043" max="6043" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6044" max="6045" width="9.140625" style="3"/>
+    <col min="6046" max="6046" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6047" max="6047" width="10.7109375" style="3" customWidth="1"/>
+    <col min="6048" max="6048" width="10.140625" style="3" customWidth="1"/>
+    <col min="6049" max="6049" width="9.140625" style="3"/>
+    <col min="6050" max="6050" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6051" max="6051" width="8" style="3" customWidth="1"/>
+    <col min="6052" max="6052" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6053" max="6053" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6054" max="6055" width="9.140625" style="3"/>
+    <col min="6056" max="6056" width="8.140625" style="3" customWidth="1"/>
+    <col min="6057" max="6057" width="9.140625" style="3" customWidth="1"/>
+    <col min="6058" max="6058" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6059" max="6064" width="9.140625" style="3"/>
+    <col min="6065" max="6065" width="9.140625" style="3" customWidth="1"/>
+    <col min="6066" max="6066" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6067" max="6069" width="9.140625" style="3"/>
+    <col min="6070" max="6070" width="9.140625" style="3" customWidth="1"/>
+    <col min="6071" max="6071" width="9.140625" style="3"/>
+    <col min="6072" max="6072" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6073" max="6074" width="9.140625" style="3"/>
+    <col min="6075" max="6075" width="9.140625" style="3" customWidth="1"/>
+    <col min="6076" max="6076" width="10" style="3" customWidth="1"/>
+    <col min="6077" max="6077" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6078" max="6079" width="9.140625" style="3"/>
+    <col min="6080" max="6080" width="9.140625" style="3" customWidth="1"/>
+    <col min="6081" max="6086" width="9.140625" style="3"/>
+    <col min="6087" max="6087" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6088" max="6099" width="9.140625" style="3"/>
+    <col min="6100" max="6100" width="10.140625" style="3" customWidth="1"/>
+    <col min="6101" max="6104" width="9.140625" style="3"/>
+    <col min="6105" max="6105" width="10.140625" style="3" customWidth="1"/>
+    <col min="6106" max="6106" width="9.140625" style="3"/>
+    <col min="6107" max="6107" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6108" max="6109" width="9.140625" style="3"/>
+    <col min="6110" max="6110" width="10.140625" style="3" customWidth="1"/>
+    <col min="6111" max="6255" width="9.140625" style="3"/>
+    <col min="6256" max="6256" width="20" style="3" customWidth="1"/>
+    <col min="6257" max="6257" width="8.140625" style="3" customWidth="1"/>
+    <col min="6258" max="6258" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6259" max="6259" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6260" max="6260" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6261" max="6261" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6262" max="6262" width="8" style="3" customWidth="1"/>
+    <col min="6263" max="6263" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6264" max="6264" width="10.140625" style="3" customWidth="1"/>
+    <col min="6265" max="6265" width="10.5703125" style="3" customWidth="1"/>
+    <col min="6266" max="6266" width="8.140625" style="3" customWidth="1"/>
+    <col min="6267" max="6267" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6268" max="6268" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6269" max="6269" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6270" max="6270" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6271" max="6271" width="8.5703125" style="3" customWidth="1"/>
+    <col min="6272" max="6272" width="8.42578125" style="3" customWidth="1"/>
+    <col min="6273" max="6273" width="9.140625" style="3" customWidth="1"/>
+    <col min="6274" max="6274" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6275" max="6275" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6276" max="6276" width="8.140625" style="3" customWidth="1"/>
+    <col min="6277" max="6277" width="8" style="3" customWidth="1"/>
+    <col min="6278" max="6278" width="9" style="3" customWidth="1"/>
+    <col min="6279" max="6279" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6280" max="6280" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6281" max="6281" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6282" max="6282" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6283" max="6284" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6285" max="6285" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6286" max="6286" width="8" style="3" customWidth="1"/>
+    <col min="6287" max="6287" width="9.140625" style="3" customWidth="1"/>
+    <col min="6288" max="6288" width="10.42578125" style="3" customWidth="1"/>
+    <col min="6289" max="6289" width="9.140625" style="3" customWidth="1"/>
+    <col min="6290" max="6290" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6291" max="6292" width="8" style="3" customWidth="1"/>
+    <col min="6293" max="6293" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6294" max="6294" width="10.140625" style="3" customWidth="1"/>
+    <col min="6295" max="6295" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6296" max="6296" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6297" max="6297" width="8.140625" style="3" customWidth="1"/>
+    <col min="6298" max="6298" width="8.7109375" style="3" customWidth="1"/>
+    <col min="6299" max="6299" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6300" max="6301" width="9.140625" style="3"/>
+    <col min="6302" max="6302" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6303" max="6303" width="10.7109375" style="3" customWidth="1"/>
+    <col min="6304" max="6304" width="10.140625" style="3" customWidth="1"/>
+    <col min="6305" max="6305" width="9.140625" style="3"/>
+    <col min="6306" max="6306" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6307" max="6307" width="8" style="3" customWidth="1"/>
+    <col min="6308" max="6308" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6309" max="6309" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6310" max="6311" width="9.140625" style="3"/>
+    <col min="6312" max="6312" width="8.140625" style="3" customWidth="1"/>
+    <col min="6313" max="6313" width="9.140625" style="3" customWidth="1"/>
+    <col min="6314" max="6314" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6315" max="6320" width="9.140625" style="3"/>
+    <col min="6321" max="6321" width="9.140625" style="3" customWidth="1"/>
+    <col min="6322" max="6322" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6323" max="6325" width="9.140625" style="3"/>
+    <col min="6326" max="6326" width="9.140625" style="3" customWidth="1"/>
+    <col min="6327" max="6327" width="9.140625" style="3"/>
+    <col min="6328" max="6328" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6329" max="6330" width="9.140625" style="3"/>
+    <col min="6331" max="6331" width="9.140625" style="3" customWidth="1"/>
+    <col min="6332" max="6332" width="10" style="3" customWidth="1"/>
+    <col min="6333" max="6333" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6334" max="6335" width="9.140625" style="3"/>
+    <col min="6336" max="6336" width="9.140625" style="3" customWidth="1"/>
+    <col min="6337" max="6342" width="9.140625" style="3"/>
+    <col min="6343" max="6343" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6344" max="6355" width="9.140625" style="3"/>
+    <col min="6356" max="6356" width="10.140625" style="3" customWidth="1"/>
+    <col min="6357" max="6360" width="9.140625" style="3"/>
+    <col min="6361" max="6361" width="10.140625" style="3" customWidth="1"/>
+    <col min="6362" max="6362" width="9.140625" style="3"/>
+    <col min="6363" max="6363" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6364" max="6365" width="9.140625" style="3"/>
+    <col min="6366" max="6366" width="10.140625" style="3" customWidth="1"/>
+    <col min="6367" max="6511" width="9.140625" style="3"/>
+    <col min="6512" max="6512" width="20" style="3" customWidth="1"/>
+    <col min="6513" max="6513" width="8.140625" style="3" customWidth="1"/>
+    <col min="6514" max="6514" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6515" max="6515" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6516" max="6516" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6517" max="6517" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6518" max="6518" width="8" style="3" customWidth="1"/>
+    <col min="6519" max="6519" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6520" max="6520" width="10.140625" style="3" customWidth="1"/>
+    <col min="6521" max="6521" width="10.5703125" style="3" customWidth="1"/>
+    <col min="6522" max="6522" width="8.140625" style="3" customWidth="1"/>
+    <col min="6523" max="6523" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6524" max="6524" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6525" max="6525" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6526" max="6526" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6527" max="6527" width="8.5703125" style="3" customWidth="1"/>
+    <col min="6528" max="6528" width="8.42578125" style="3" customWidth="1"/>
+    <col min="6529" max="6529" width="9.140625" style="3" customWidth="1"/>
+    <col min="6530" max="6530" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6531" max="6531" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6532" max="6532" width="8.140625" style="3" customWidth="1"/>
+    <col min="6533" max="6533" width="8" style="3" customWidth="1"/>
+    <col min="6534" max="6534" width="9" style="3" customWidth="1"/>
+    <col min="6535" max="6535" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6536" max="6536" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6537" max="6537" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6538" max="6538" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6539" max="6540" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6541" max="6541" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6542" max="6542" width="8" style="3" customWidth="1"/>
+    <col min="6543" max="6543" width="9.140625" style="3" customWidth="1"/>
+    <col min="6544" max="6544" width="10.42578125" style="3" customWidth="1"/>
+    <col min="6545" max="6545" width="9.140625" style="3" customWidth="1"/>
+    <col min="6546" max="6546" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6547" max="6548" width="8" style="3" customWidth="1"/>
+    <col min="6549" max="6549" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6550" max="6550" width="10.140625" style="3" customWidth="1"/>
+    <col min="6551" max="6551" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6552" max="6552" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6553" max="6553" width="8.140625" style="3" customWidth="1"/>
+    <col min="6554" max="6554" width="8.7109375" style="3" customWidth="1"/>
+    <col min="6555" max="6555" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6556" max="6557" width="9.140625" style="3"/>
+    <col min="6558" max="6558" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6559" max="6559" width="10.7109375" style="3" customWidth="1"/>
+    <col min="6560" max="6560" width="10.140625" style="3" customWidth="1"/>
+    <col min="6561" max="6561" width="9.140625" style="3"/>
+    <col min="6562" max="6562" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6563" max="6563" width="8" style="3" customWidth="1"/>
+    <col min="6564" max="6564" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6565" max="6565" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6566" max="6567" width="9.140625" style="3"/>
+    <col min="6568" max="6568" width="8.140625" style="3" customWidth="1"/>
+    <col min="6569" max="6569" width="9.140625" style="3" customWidth="1"/>
+    <col min="6570" max="6570" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6571" max="6576" width="9.140625" style="3"/>
+    <col min="6577" max="6577" width="9.140625" style="3" customWidth="1"/>
+    <col min="6578" max="6578" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6579" max="6581" width="9.140625" style="3"/>
+    <col min="6582" max="6582" width="9.140625" style="3" customWidth="1"/>
+    <col min="6583" max="6583" width="9.140625" style="3"/>
+    <col min="6584" max="6584" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6585" max="6586" width="9.140625" style="3"/>
+    <col min="6587" max="6587" width="9.140625" style="3" customWidth="1"/>
+    <col min="6588" max="6588" width="10" style="3" customWidth="1"/>
+    <col min="6589" max="6589" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6590" max="6591" width="9.140625" style="3"/>
+    <col min="6592" max="6592" width="9.140625" style="3" customWidth="1"/>
+    <col min="6593" max="6598" width="9.140625" style="3"/>
+    <col min="6599" max="6599" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6600" max="6611" width="9.140625" style="3"/>
+    <col min="6612" max="6612" width="10.140625" style="3" customWidth="1"/>
+    <col min="6613" max="6616" width="9.140625" style="3"/>
+    <col min="6617" max="6617" width="10.140625" style="3" customWidth="1"/>
+    <col min="6618" max="6618" width="9.140625" style="3"/>
+    <col min="6619" max="6619" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6620" max="6621" width="9.140625" style="3"/>
+    <col min="6622" max="6622" width="10.140625" style="3" customWidth="1"/>
+    <col min="6623" max="6767" width="9.140625" style="3"/>
+    <col min="6768" max="6768" width="20" style="3" customWidth="1"/>
+    <col min="6769" max="6769" width="8.140625" style="3" customWidth="1"/>
+    <col min="6770" max="6770" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6771" max="6771" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6772" max="6772" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6773" max="6773" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6774" max="6774" width="8" style="3" customWidth="1"/>
+    <col min="6775" max="6775" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6776" max="6776" width="10.140625" style="3" customWidth="1"/>
+    <col min="6777" max="6777" width="10.5703125" style="3" customWidth="1"/>
+    <col min="6778" max="6778" width="8.140625" style="3" customWidth="1"/>
+    <col min="6779" max="6779" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6780" max="6780" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6781" max="6781" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6782" max="6782" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6783" max="6783" width="8.5703125" style="3" customWidth="1"/>
+    <col min="6784" max="6784" width="8.42578125" style="3" customWidth="1"/>
+    <col min="6785" max="6785" width="9.140625" style="3" customWidth="1"/>
+    <col min="6786" max="6786" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6787" max="6787" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6788" max="6788" width="8.140625" style="3" customWidth="1"/>
+    <col min="6789" max="6789" width="8" style="3" customWidth="1"/>
+    <col min="6790" max="6790" width="9" style="3" customWidth="1"/>
+    <col min="6791" max="6791" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6792" max="6792" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6793" max="6793" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6794" max="6794" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6795" max="6796" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6797" max="6797" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6798" max="6798" width="8" style="3" customWidth="1"/>
+    <col min="6799" max="6799" width="9.140625" style="3" customWidth="1"/>
+    <col min="6800" max="6800" width="10.42578125" style="3" customWidth="1"/>
+    <col min="6801" max="6801" width="9.140625" style="3" customWidth="1"/>
+    <col min="6802" max="6802" width="9.5703125" style="3" customWidth="1"/>
+    <col min="6803" max="6804" width="8" style="3" customWidth="1"/>
+    <col min="6805" max="6805" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6806" max="6806" width="10.140625" style="3" customWidth="1"/>
+    <col min="6807" max="6807" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6808" max="6808" width="7.7109375" style="3" customWidth="1"/>
+    <col min="6809" max="6809" width="8.140625" style="3" customWidth="1"/>
+    <col min="6810" max="6810" width="8.7109375" style="3" customWidth="1"/>
+    <col min="6811" max="6811" width="9.28515625" style="3" customWidth="1"/>
+    <col min="6812" max="6813" width="9.140625" style="3"/>
+    <col min="6814" max="6814" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6815" max="6815" width="10.7109375" style="3" customWidth="1"/>
+    <col min="6816" max="6816" width="10.140625" style="3" customWidth="1"/>
+    <col min="6817" max="6817" width="9.140625" style="3"/>
+    <col min="6818" max="6818" width="8.28515625" style="3" customWidth="1"/>
+    <col min="6819" max="6819" width="8" style="3" customWidth="1"/>
+    <col min="6820" max="6820" width="8.85546875" style="3" customWidth="1"/>
+    <col min="6821" max="6821" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6822" max="6823" width="9.140625" style="3"/>
+    <col min="6824" max="6824" width="8.140625" style="3" customWidth="1"/>
+    <col min="6825" max="6825" width="9.140625" style="3" customWidth="1"/>
+    <col min="6826" max="6826" width="10.28515625" style="3" customWidth="1"/>
+    <col min="6827" max="6832" width="9.140625" style="3"/>
+    <col min="6833" max="6833" width="9.140625" style="3" customWidth="1"/>
+    <col min="6834" max="6834" width="9.42578125" style="3" customWidth="1"/>
+    <col min="6835" max="6837" width="9.140625" style="3"/>
+    <col min="6838" max="6838" width="9.140625" style="3" customWidth="1"/>
+    <col min="6839" max="6839" width="9.140625" style="3"/>
+    <col min="6840" max="6840" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6841" max="6842" width="9.140625" style="3"/>
+    <col min="6843" max="6843" width="9.140625" style="3" customWidth="1"/>
+    <col min="6844" max="6844" width="10" style="3" customWidth="1"/>
+    <col min="6845" max="6845" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6846" max="6847" width="9.140625" style="3"/>
+    <col min="6848" max="6848" width="9.140625" style="3" customWidth="1"/>
+    <col min="6849" max="6854" width="9.140625" style="3"/>
+    <col min="6855" max="6855" width="9.85546875" style="3" customWidth="1"/>
+    <col min="6856" max="6867" width="9.140625" style="3"/>
+    <col min="6868" max="6868" width="10.140625" style="3" customWidth="1"/>
+    <col min="6869" max="6872" width="9.140625" style="3"/>
+    <col min="6873" max="6873" width="10.140625" style="3" customWidth="1"/>
+    <col min="6874" max="6874" width="9.140625" style="3"/>
+    <col min="6875" max="6875" width="10.85546875" style="3" customWidth="1"/>
+    <col min="6876" max="6877" width="9.140625" style="3"/>
+    <col min="6878" max="6878" width="10.140625" style="3" customWidth="1"/>
+    <col min="6879" max="7023" width="9.140625" style="3"/>
+    <col min="7024" max="7024" width="20" style="3" customWidth="1"/>
+    <col min="7025" max="7025" width="8.140625" style="3" customWidth="1"/>
+    <col min="7026" max="7026" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7027" max="7027" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7028" max="7028" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7029" max="7029" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7030" max="7030" width="8" style="3" customWidth="1"/>
+    <col min="7031" max="7031" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7032" max="7032" width="10.140625" style="3" customWidth="1"/>
+    <col min="7033" max="7033" width="10.5703125" style="3" customWidth="1"/>
+    <col min="7034" max="7034" width="8.140625" style="3" customWidth="1"/>
+    <col min="7035" max="7035" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7036" max="7036" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7037" max="7037" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7038" max="7038" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7039" max="7039" width="8.5703125" style="3" customWidth="1"/>
+    <col min="7040" max="7040" width="8.42578125" style="3" customWidth="1"/>
+    <col min="7041" max="7041" width="9.140625" style="3" customWidth="1"/>
+    <col min="7042" max="7042" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7043" max="7043" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7044" max="7044" width="8.140625" style="3" customWidth="1"/>
+    <col min="7045" max="7045" width="8" style="3" customWidth="1"/>
+    <col min="7046" max="7046" width="9" style="3" customWidth="1"/>
+    <col min="7047" max="7047" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7048" max="7048" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7049" max="7049" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7050" max="7050" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7051" max="7052" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7053" max="7053" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7054" max="7054" width="8" style="3" customWidth="1"/>
+    <col min="7055" max="7055" width="9.140625" style="3" customWidth="1"/>
+    <col min="7056" max="7056" width="10.42578125" style="3" customWidth="1"/>
+    <col min="7057" max="7057" width="9.140625" style="3" customWidth="1"/>
+    <col min="7058" max="7058" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7059" max="7060" width="8" style="3" customWidth="1"/>
+    <col min="7061" max="7061" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7062" max="7062" width="10.140625" style="3" customWidth="1"/>
+    <col min="7063" max="7063" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7064" max="7064" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7065" max="7065" width="8.140625" style="3" customWidth="1"/>
+    <col min="7066" max="7066" width="8.7109375" style="3" customWidth="1"/>
+    <col min="7067" max="7067" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7068" max="7069" width="9.140625" style="3"/>
+    <col min="7070" max="7070" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7071" max="7071" width="10.7109375" style="3" customWidth="1"/>
+    <col min="7072" max="7072" width="10.140625" style="3" customWidth="1"/>
+    <col min="7073" max="7073" width="9.140625" style="3"/>
+    <col min="7074" max="7074" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7075" max="7075" width="8" style="3" customWidth="1"/>
+    <col min="7076" max="7076" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7077" max="7077" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7078" max="7079" width="9.140625" style="3"/>
+    <col min="7080" max="7080" width="8.140625" style="3" customWidth="1"/>
+    <col min="7081" max="7081" width="9.140625" style="3" customWidth="1"/>
+    <col min="7082" max="7082" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7083" max="7088" width="9.140625" style="3"/>
+    <col min="7089" max="7089" width="9.140625" style="3" customWidth="1"/>
+    <col min="7090" max="7090" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7091" max="7093" width="9.140625" style="3"/>
+    <col min="7094" max="7094" width="9.140625" style="3" customWidth="1"/>
+    <col min="7095" max="7095" width="9.140625" style="3"/>
+    <col min="7096" max="7096" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7097" max="7098" width="9.140625" style="3"/>
+    <col min="7099" max="7099" width="9.140625" style="3" customWidth="1"/>
+    <col min="7100" max="7100" width="10" style="3" customWidth="1"/>
+    <col min="7101" max="7101" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7102" max="7103" width="9.140625" style="3"/>
+    <col min="7104" max="7104" width="9.140625" style="3" customWidth="1"/>
+    <col min="7105" max="7110" width="9.140625" style="3"/>
+    <col min="7111" max="7111" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7112" max="7123" width="9.140625" style="3"/>
+    <col min="7124" max="7124" width="10.140625" style="3" customWidth="1"/>
+    <col min="7125" max="7128" width="9.140625" style="3"/>
+    <col min="7129" max="7129" width="10.140625" style="3" customWidth="1"/>
+    <col min="7130" max="7130" width="9.140625" style="3"/>
+    <col min="7131" max="7131" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7132" max="7133" width="9.140625" style="3"/>
+    <col min="7134" max="7134" width="10.140625" style="3" customWidth="1"/>
+    <col min="7135" max="7279" width="9.140625" style="3"/>
+    <col min="7280" max="7280" width="20" style="3" customWidth="1"/>
+    <col min="7281" max="7281" width="8.140625" style="3" customWidth="1"/>
+    <col min="7282" max="7282" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7283" max="7283" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7284" max="7284" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7285" max="7285" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7286" max="7286" width="8" style="3" customWidth="1"/>
+    <col min="7287" max="7287" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7288" max="7288" width="10.140625" style="3" customWidth="1"/>
+    <col min="7289" max="7289" width="10.5703125" style="3" customWidth="1"/>
+    <col min="7290" max="7290" width="8.140625" style="3" customWidth="1"/>
+    <col min="7291" max="7291" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7292" max="7292" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7293" max="7293" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7294" max="7294" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7295" max="7295" width="8.5703125" style="3" customWidth="1"/>
+    <col min="7296" max="7296" width="8.42578125" style="3" customWidth="1"/>
+    <col min="7297" max="7297" width="9.140625" style="3" customWidth="1"/>
+    <col min="7298" max="7298" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7299" max="7299" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7300" max="7300" width="8.140625" style="3" customWidth="1"/>
+    <col min="7301" max="7301" width="8" style="3" customWidth="1"/>
+    <col min="7302" max="7302" width="9" style="3" customWidth="1"/>
+    <col min="7303" max="7303" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7304" max="7304" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7305" max="7305" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7306" max="7306" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7307" max="7308" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7309" max="7309" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7310" max="7310" width="8" style="3" customWidth="1"/>
+    <col min="7311" max="7311" width="9.140625" style="3" customWidth="1"/>
+    <col min="7312" max="7312" width="10.42578125" style="3" customWidth="1"/>
+    <col min="7313" max="7313" width="9.140625" style="3" customWidth="1"/>
+    <col min="7314" max="7314" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7315" max="7316" width="8" style="3" customWidth="1"/>
+    <col min="7317" max="7317" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7318" max="7318" width="10.140625" style="3" customWidth="1"/>
+    <col min="7319" max="7319" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7320" max="7320" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7321" max="7321" width="8.140625" style="3" customWidth="1"/>
+    <col min="7322" max="7322" width="8.7109375" style="3" customWidth="1"/>
+    <col min="7323" max="7323" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7324" max="7325" width="9.140625" style="3"/>
+    <col min="7326" max="7326" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7327" max="7327" width="10.7109375" style="3" customWidth="1"/>
+    <col min="7328" max="7328" width="10.140625" style="3" customWidth="1"/>
+    <col min="7329" max="7329" width="9.140625" style="3"/>
+    <col min="7330" max="7330" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7331" max="7331" width="8" style="3" customWidth="1"/>
+    <col min="7332" max="7332" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7333" max="7333" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7334" max="7335" width="9.140625" style="3"/>
+    <col min="7336" max="7336" width="8.140625" style="3" customWidth="1"/>
+    <col min="7337" max="7337" width="9.140625" style="3" customWidth="1"/>
+    <col min="7338" max="7338" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7339" max="7344" width="9.140625" style="3"/>
+    <col min="7345" max="7345" width="9.140625" style="3" customWidth="1"/>
+    <col min="7346" max="7346" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7347" max="7349" width="9.140625" style="3"/>
+    <col min="7350" max="7350" width="9.140625" style="3" customWidth="1"/>
+    <col min="7351" max="7351" width="9.140625" style="3"/>
+    <col min="7352" max="7352" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7353" max="7354" width="9.140625" style="3"/>
+    <col min="7355" max="7355" width="9.140625" style="3" customWidth="1"/>
+    <col min="7356" max="7356" width="10" style="3" customWidth="1"/>
+    <col min="7357" max="7357" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7358" max="7359" width="9.140625" style="3"/>
+    <col min="7360" max="7360" width="9.140625" style="3" customWidth="1"/>
+    <col min="7361" max="7366" width="9.140625" style="3"/>
+    <col min="7367" max="7367" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7368" max="7379" width="9.140625" style="3"/>
+    <col min="7380" max="7380" width="10.140625" style="3" customWidth="1"/>
+    <col min="7381" max="7384" width="9.140625" style="3"/>
+    <col min="7385" max="7385" width="10.140625" style="3" customWidth="1"/>
+    <col min="7386" max="7386" width="9.140625" style="3"/>
+    <col min="7387" max="7387" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7388" max="7389" width="9.140625" style="3"/>
+    <col min="7390" max="7390" width="10.140625" style="3" customWidth="1"/>
+    <col min="7391" max="7535" width="9.140625" style="3"/>
+    <col min="7536" max="7536" width="20" style="3" customWidth="1"/>
+    <col min="7537" max="7537" width="8.140625" style="3" customWidth="1"/>
+    <col min="7538" max="7538" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7539" max="7539" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7540" max="7540" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7541" max="7541" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7542" max="7542" width="8" style="3" customWidth="1"/>
+    <col min="7543" max="7543" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7544" max="7544" width="10.140625" style="3" customWidth="1"/>
+    <col min="7545" max="7545" width="10.5703125" style="3" customWidth="1"/>
+    <col min="7546" max="7546" width="8.140625" style="3" customWidth="1"/>
+    <col min="7547" max="7547" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7548" max="7548" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7549" max="7549" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7550" max="7550" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7551" max="7551" width="8.5703125" style="3" customWidth="1"/>
+    <col min="7552" max="7552" width="8.42578125" style="3" customWidth="1"/>
+    <col min="7553" max="7553" width="9.140625" style="3" customWidth="1"/>
+    <col min="7554" max="7554" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7555" max="7555" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7556" max="7556" width="8.140625" style="3" customWidth="1"/>
+    <col min="7557" max="7557" width="8" style="3" customWidth="1"/>
+    <col min="7558" max="7558" width="9" style="3" customWidth="1"/>
+    <col min="7559" max="7559" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7560" max="7560" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7561" max="7561" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7562" max="7562" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7563" max="7564" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7565" max="7565" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7566" max="7566" width="8" style="3" customWidth="1"/>
+    <col min="7567" max="7567" width="9.140625" style="3" customWidth="1"/>
+    <col min="7568" max="7568" width="10.42578125" style="3" customWidth="1"/>
+    <col min="7569" max="7569" width="9.140625" style="3" customWidth="1"/>
+    <col min="7570" max="7570" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7571" max="7572" width="8" style="3" customWidth="1"/>
+    <col min="7573" max="7573" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7574" max="7574" width="10.140625" style="3" customWidth="1"/>
+    <col min="7575" max="7575" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7576" max="7576" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7577" max="7577" width="8.140625" style="3" customWidth="1"/>
+    <col min="7578" max="7578" width="8.7109375" style="3" customWidth="1"/>
+    <col min="7579" max="7579" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7580" max="7581" width="9.140625" style="3"/>
+    <col min="7582" max="7582" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7583" max="7583" width="10.7109375" style="3" customWidth="1"/>
+    <col min="7584" max="7584" width="10.140625" style="3" customWidth="1"/>
+    <col min="7585" max="7585" width="9.140625" style="3"/>
+    <col min="7586" max="7586" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7587" max="7587" width="8" style="3" customWidth="1"/>
+    <col min="7588" max="7588" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7589" max="7589" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7590" max="7591" width="9.140625" style="3"/>
+    <col min="7592" max="7592" width="8.140625" style="3" customWidth="1"/>
+    <col min="7593" max="7593" width="9.140625" style="3" customWidth="1"/>
+    <col min="7594" max="7594" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7595" max="7600" width="9.140625" style="3"/>
+    <col min="7601" max="7601" width="9.140625" style="3" customWidth="1"/>
+    <col min="7602" max="7602" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7603" max="7605" width="9.140625" style="3"/>
+    <col min="7606" max="7606" width="9.140625" style="3" customWidth="1"/>
+    <col min="7607" max="7607" width="9.140625" style="3"/>
+    <col min="7608" max="7608" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7609" max="7610" width="9.140625" style="3"/>
+    <col min="7611" max="7611" width="9.140625" style="3" customWidth="1"/>
+    <col min="7612" max="7612" width="10" style="3" customWidth="1"/>
+    <col min="7613" max="7613" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7614" max="7615" width="9.140625" style="3"/>
+    <col min="7616" max="7616" width="9.140625" style="3" customWidth="1"/>
+    <col min="7617" max="7622" width="9.140625" style="3"/>
+    <col min="7623" max="7623" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7624" max="7635" width="9.140625" style="3"/>
+    <col min="7636" max="7636" width="10.140625" style="3" customWidth="1"/>
+    <col min="7637" max="7640" width="9.140625" style="3"/>
+    <col min="7641" max="7641" width="10.140625" style="3" customWidth="1"/>
+    <col min="7642" max="7642" width="9.140625" style="3"/>
+    <col min="7643" max="7643" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7644" max="7645" width="9.140625" style="3"/>
+    <col min="7646" max="7646" width="10.140625" style="3" customWidth="1"/>
+    <col min="7647" max="7791" width="9.140625" style="3"/>
+    <col min="7792" max="7792" width="20" style="3" customWidth="1"/>
+    <col min="7793" max="7793" width="8.140625" style="3" customWidth="1"/>
+    <col min="7794" max="7794" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7795" max="7795" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7796" max="7796" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7797" max="7797" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7798" max="7798" width="8" style="3" customWidth="1"/>
+    <col min="7799" max="7799" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7800" max="7800" width="10.140625" style="3" customWidth="1"/>
+    <col min="7801" max="7801" width="10.5703125" style="3" customWidth="1"/>
+    <col min="7802" max="7802" width="8.140625" style="3" customWidth="1"/>
+    <col min="7803" max="7803" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7804" max="7804" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7805" max="7805" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7806" max="7806" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7807" max="7807" width="8.5703125" style="3" customWidth="1"/>
+    <col min="7808" max="7808" width="8.42578125" style="3" customWidth="1"/>
+    <col min="7809" max="7809" width="9.140625" style="3" customWidth="1"/>
+    <col min="7810" max="7810" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7811" max="7811" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7812" max="7812" width="8.140625" style="3" customWidth="1"/>
+    <col min="7813" max="7813" width="8" style="3" customWidth="1"/>
+    <col min="7814" max="7814" width="9" style="3" customWidth="1"/>
+    <col min="7815" max="7815" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7816" max="7816" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7817" max="7817" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7818" max="7818" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7819" max="7820" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7821" max="7821" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7822" max="7822" width="8" style="3" customWidth="1"/>
+    <col min="7823" max="7823" width="9.140625" style="3" customWidth="1"/>
+    <col min="7824" max="7824" width="10.42578125" style="3" customWidth="1"/>
+    <col min="7825" max="7825" width="9.140625" style="3" customWidth="1"/>
+    <col min="7826" max="7826" width="9.5703125" style="3" customWidth="1"/>
+    <col min="7827" max="7828" width="8" style="3" customWidth="1"/>
+    <col min="7829" max="7829" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7830" max="7830" width="10.140625" style="3" customWidth="1"/>
+    <col min="7831" max="7831" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7832" max="7832" width="7.7109375" style="3" customWidth="1"/>
+    <col min="7833" max="7833" width="8.140625" style="3" customWidth="1"/>
+    <col min="7834" max="7834" width="8.7109375" style="3" customWidth="1"/>
+    <col min="7835" max="7835" width="9.28515625" style="3" customWidth="1"/>
+    <col min="7836" max="7837" width="9.140625" style="3"/>
+    <col min="7838" max="7838" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7839" max="7839" width="10.7109375" style="3" customWidth="1"/>
+    <col min="7840" max="7840" width="10.140625" style="3" customWidth="1"/>
+    <col min="7841" max="7841" width="9.140625" style="3"/>
+    <col min="7842" max="7842" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7843" max="7843" width="8" style="3" customWidth="1"/>
+    <col min="7844" max="7844" width="8.85546875" style="3" customWidth="1"/>
+    <col min="7845" max="7845" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7846" max="7847" width="9.140625" style="3"/>
+    <col min="7848" max="7848" width="8.140625" style="3" customWidth="1"/>
+    <col min="7849" max="7849" width="9.140625" style="3" customWidth="1"/>
+    <col min="7850" max="7850" width="10.28515625" style="3" customWidth="1"/>
+    <col min="7851" max="7856" width="9.140625" style="3"/>
+    <col min="7857" max="7857" width="9.140625" style="3" customWidth="1"/>
+    <col min="7858" max="7858" width="9.42578125" style="3" customWidth="1"/>
+    <col min="7859" max="7861" width="9.140625" style="3"/>
+    <col min="7862" max="7862" width="9.140625" style="3" customWidth="1"/>
+    <col min="7863" max="7863" width="9.140625" style="3"/>
+    <col min="7864" max="7864" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7865" max="7866" width="9.140625" style="3"/>
+    <col min="7867" max="7867" width="9.140625" style="3" customWidth="1"/>
+    <col min="7868" max="7868" width="10" style="3" customWidth="1"/>
+    <col min="7869" max="7869" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7870" max="7871" width="9.140625" style="3"/>
+    <col min="7872" max="7872" width="9.140625" style="3" customWidth="1"/>
+    <col min="7873" max="7878" width="9.140625" style="3"/>
+    <col min="7879" max="7879" width="9.85546875" style="3" customWidth="1"/>
+    <col min="7880" max="7891" width="9.140625" style="3"/>
+    <col min="7892" max="7892" width="10.140625" style="3" customWidth="1"/>
+    <col min="7893" max="7896" width="9.140625" style="3"/>
+    <col min="7897" max="7897" width="10.140625" style="3" customWidth="1"/>
+    <col min="7898" max="7898" width="9.140625" style="3"/>
+    <col min="7899" max="7899" width="10.85546875" style="3" customWidth="1"/>
+    <col min="7900" max="7901" width="9.140625" style="3"/>
+    <col min="7902" max="7902" width="10.140625" style="3" customWidth="1"/>
+    <col min="7903" max="8047" width="9.140625" style="3"/>
+    <col min="8048" max="8048" width="20" style="3" customWidth="1"/>
+    <col min="8049" max="8049" width="8.140625" style="3" customWidth="1"/>
+    <col min="8050" max="8050" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8051" max="8051" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8052" max="8052" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8053" max="8053" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8054" max="8054" width="8" style="3" customWidth="1"/>
+    <col min="8055" max="8055" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8056" max="8056" width="10.140625" style="3" customWidth="1"/>
+    <col min="8057" max="8057" width="10.5703125" style="3" customWidth="1"/>
+    <col min="8058" max="8058" width="8.140625" style="3" customWidth="1"/>
+    <col min="8059" max="8059" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8060" max="8060" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8061" max="8061" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8062" max="8062" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8063" max="8063" width="8.5703125" style="3" customWidth="1"/>
+    <col min="8064" max="8064" width="8.42578125" style="3" customWidth="1"/>
+    <col min="8065" max="8065" width="9.140625" style="3" customWidth="1"/>
+    <col min="8066" max="8066" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8067" max="8067" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8068" max="8068" width="8.140625" style="3" customWidth="1"/>
+    <col min="8069" max="8069" width="8" style="3" customWidth="1"/>
+    <col min="8070" max="8070" width="9" style="3" customWidth="1"/>
+    <col min="8071" max="8071" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8072" max="8072" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8073" max="8073" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8074" max="8074" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8075" max="8076" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8077" max="8077" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8078" max="8078" width="8" style="3" customWidth="1"/>
+    <col min="8079" max="8079" width="9.140625" style="3" customWidth="1"/>
+    <col min="8080" max="8080" width="10.42578125" style="3" customWidth="1"/>
+    <col min="8081" max="8081" width="9.140625" style="3" customWidth="1"/>
+    <col min="8082" max="8082" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8083" max="8084" width="8" style="3" customWidth="1"/>
+    <col min="8085" max="8085" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8086" max="8086" width="10.140625" style="3" customWidth="1"/>
+    <col min="8087" max="8087" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8088" max="8088" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8089" max="8089" width="8.140625" style="3" customWidth="1"/>
+    <col min="8090" max="8090" width="8.7109375" style="3" customWidth="1"/>
+    <col min="8091" max="8091" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8092" max="8093" width="9.140625" style="3"/>
+    <col min="8094" max="8094" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8095" max="8095" width="10.7109375" style="3" customWidth="1"/>
+    <col min="8096" max="8096" width="10.140625" style="3" customWidth="1"/>
+    <col min="8097" max="8097" width="9.140625" style="3"/>
+    <col min="8098" max="8098" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8099" max="8099" width="8" style="3" customWidth="1"/>
+    <col min="8100" max="8100" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8101" max="8101" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8102" max="8103" width="9.140625" style="3"/>
+    <col min="8104" max="8104" width="8.140625" style="3" customWidth="1"/>
+    <col min="8105" max="8105" width="9.140625" style="3" customWidth="1"/>
+    <col min="8106" max="8106" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8107" max="8112" width="9.140625" style="3"/>
+    <col min="8113" max="8113" width="9.140625" style="3" customWidth="1"/>
+    <col min="8114" max="8114" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8115" max="8117" width="9.140625" style="3"/>
+    <col min="8118" max="8118" width="9.140625" style="3" customWidth="1"/>
+    <col min="8119" max="8119" width="9.140625" style="3"/>
+    <col min="8120" max="8120" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8121" max="8122" width="9.140625" style="3"/>
+    <col min="8123" max="8123" width="9.140625" style="3" customWidth="1"/>
+    <col min="8124" max="8124" width="10" style="3" customWidth="1"/>
+    <col min="8125" max="8125" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8126" max="8127" width="9.140625" style="3"/>
+    <col min="8128" max="8128" width="9.140625" style="3" customWidth="1"/>
+    <col min="8129" max="8134" width="9.140625" style="3"/>
+    <col min="8135" max="8135" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8136" max="8147" width="9.140625" style="3"/>
+    <col min="8148" max="8148" width="10.140625" style="3" customWidth="1"/>
+    <col min="8149" max="8152" width="9.140625" style="3"/>
+    <col min="8153" max="8153" width="10.140625" style="3" customWidth="1"/>
+    <col min="8154" max="8154" width="9.140625" style="3"/>
+    <col min="8155" max="8155" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8156" max="8157" width="9.140625" style="3"/>
+    <col min="8158" max="8158" width="10.140625" style="3" customWidth="1"/>
+    <col min="8159" max="8303" width="9.140625" style="3"/>
+    <col min="8304" max="8304" width="20" style="3" customWidth="1"/>
+    <col min="8305" max="8305" width="8.140625" style="3" customWidth="1"/>
+    <col min="8306" max="8306" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8307" max="8307" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8308" max="8308" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8309" max="8309" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8310" max="8310" width="8" style="3" customWidth="1"/>
+    <col min="8311" max="8311" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8312" max="8312" width="10.140625" style="3" customWidth="1"/>
+    <col min="8313" max="8313" width="10.5703125" style="3" customWidth="1"/>
+    <col min="8314" max="8314" width="8.140625" style="3" customWidth="1"/>
+    <col min="8315" max="8315" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8316" max="8316" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8317" max="8317" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8318" max="8318" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8319" max="8319" width="8.5703125" style="3" customWidth="1"/>
+    <col min="8320" max="8320" width="8.42578125" style="3" customWidth="1"/>
+    <col min="8321" max="8321" width="9.140625" style="3" customWidth="1"/>
+    <col min="8322" max="8322" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8323" max="8323" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8324" max="8324" width="8.140625" style="3" customWidth="1"/>
+    <col min="8325" max="8325" width="8" style="3" customWidth="1"/>
+    <col min="8326" max="8326" width="9" style="3" customWidth="1"/>
+    <col min="8327" max="8327" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8328" max="8328" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8329" max="8329" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8330" max="8330" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8331" max="8332" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8333" max="8333" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8334" max="8334" width="8" style="3" customWidth="1"/>
+    <col min="8335" max="8335" width="9.140625" style="3" customWidth="1"/>
+    <col min="8336" max="8336" width="10.42578125" style="3" customWidth="1"/>
+    <col min="8337" max="8337" width="9.140625" style="3" customWidth="1"/>
+    <col min="8338" max="8338" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8339" max="8340" width="8" style="3" customWidth="1"/>
+    <col min="8341" max="8341" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8342" max="8342" width="10.140625" style="3" customWidth="1"/>
+    <col min="8343" max="8343" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8344" max="8344" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8345" max="8345" width="8.140625" style="3" customWidth="1"/>
+    <col min="8346" max="8346" width="8.7109375" style="3" customWidth="1"/>
+    <col min="8347" max="8347" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8348" max="8349" width="9.140625" style="3"/>
+    <col min="8350" max="8350" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8351" max="8351" width="10.7109375" style="3" customWidth="1"/>
+    <col min="8352" max="8352" width="10.140625" style="3" customWidth="1"/>
+    <col min="8353" max="8353" width="9.140625" style="3"/>
+    <col min="8354" max="8354" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8355" max="8355" width="8" style="3" customWidth="1"/>
+    <col min="8356" max="8356" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8357" max="8357" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8358" max="8359" width="9.140625" style="3"/>
+    <col min="8360" max="8360" width="8.140625" style="3" customWidth="1"/>
+    <col min="8361" max="8361" width="9.140625" style="3" customWidth="1"/>
+    <col min="8362" max="8362" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8363" max="8368" width="9.140625" style="3"/>
+    <col min="8369" max="8369" width="9.140625" style="3" customWidth="1"/>
+    <col min="8370" max="8370" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8371" max="8373" width="9.140625" style="3"/>
+    <col min="8374" max="8374" width="9.140625" style="3" customWidth="1"/>
+    <col min="8375" max="8375" width="9.140625" style="3"/>
+    <col min="8376" max="8376" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8377" max="8378" width="9.140625" style="3"/>
+    <col min="8379" max="8379" width="9.140625" style="3" customWidth="1"/>
+    <col min="8380" max="8380" width="10" style="3" customWidth="1"/>
+    <col min="8381" max="8381" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8382" max="8383" width="9.140625" style="3"/>
+    <col min="8384" max="8384" width="9.140625" style="3" customWidth="1"/>
+    <col min="8385" max="8390" width="9.140625" style="3"/>
+    <col min="8391" max="8391" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8392" max="8403" width="9.140625" style="3"/>
+    <col min="8404" max="8404" width="10.140625" style="3" customWidth="1"/>
+    <col min="8405" max="8408" width="9.140625" style="3"/>
+    <col min="8409" max="8409" width="10.140625" style="3" customWidth="1"/>
+    <col min="8410" max="8410" width="9.140625" style="3"/>
+    <col min="8411" max="8411" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8412" max="8413" width="9.140625" style="3"/>
+    <col min="8414" max="8414" width="10.140625" style="3" customWidth="1"/>
+    <col min="8415" max="8559" width="9.140625" style="3"/>
+    <col min="8560" max="8560" width="20" style="3" customWidth="1"/>
+    <col min="8561" max="8561" width="8.140625" style="3" customWidth="1"/>
+    <col min="8562" max="8562" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8563" max="8563" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8564" max="8564" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8565" max="8565" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8566" max="8566" width="8" style="3" customWidth="1"/>
+    <col min="8567" max="8567" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8568" max="8568" width="10.140625" style="3" customWidth="1"/>
+    <col min="8569" max="8569" width="10.5703125" style="3" customWidth="1"/>
+    <col min="8570" max="8570" width="8.140625" style="3" customWidth="1"/>
+    <col min="8571" max="8571" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8572" max="8572" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8573" max="8573" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8574" max="8574" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8575" max="8575" width="8.5703125" style="3" customWidth="1"/>
+    <col min="8576" max="8576" width="8.42578125" style="3" customWidth="1"/>
+    <col min="8577" max="8577" width="9.140625" style="3" customWidth="1"/>
+    <col min="8578" max="8578" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8579" max="8579" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8580" max="8580" width="8.140625" style="3" customWidth="1"/>
+    <col min="8581" max="8581" width="8" style="3" customWidth="1"/>
+    <col min="8582" max="8582" width="9" style="3" customWidth="1"/>
+    <col min="8583" max="8583" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8584" max="8584" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8585" max="8585" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8586" max="8586" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8587" max="8588" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8589" max="8589" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8590" max="8590" width="8" style="3" customWidth="1"/>
+    <col min="8591" max="8591" width="9.140625" style="3" customWidth="1"/>
+    <col min="8592" max="8592" width="10.42578125" style="3" customWidth="1"/>
+    <col min="8593" max="8593" width="9.140625" style="3" customWidth="1"/>
+    <col min="8594" max="8594" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8595" max="8596" width="8" style="3" customWidth="1"/>
+    <col min="8597" max="8597" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8598" max="8598" width="10.140625" style="3" customWidth="1"/>
+    <col min="8599" max="8599" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8600" max="8600" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8601" max="8601" width="8.140625" style="3" customWidth="1"/>
+    <col min="8602" max="8602" width="8.7109375" style="3" customWidth="1"/>
+    <col min="8603" max="8603" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8604" max="8605" width="9.140625" style="3"/>
+    <col min="8606" max="8606" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8607" max="8607" width="10.7109375" style="3" customWidth="1"/>
+    <col min="8608" max="8608" width="10.140625" style="3" customWidth="1"/>
+    <col min="8609" max="8609" width="9.140625" style="3"/>
+    <col min="8610" max="8610" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8611" max="8611" width="8" style="3" customWidth="1"/>
+    <col min="8612" max="8612" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8613" max="8613" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8614" max="8615" width="9.140625" style="3"/>
+    <col min="8616" max="8616" width="8.140625" style="3" customWidth="1"/>
+    <col min="8617" max="8617" width="9.140625" style="3" customWidth="1"/>
+    <col min="8618" max="8618" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8619" max="8624" width="9.140625" style="3"/>
+    <col min="8625" max="8625" width="9.140625" style="3" customWidth="1"/>
+    <col min="8626" max="8626" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8627" max="8629" width="9.140625" style="3"/>
+    <col min="8630" max="8630" width="9.140625" style="3" customWidth="1"/>
+    <col min="8631" max="8631" width="9.140625" style="3"/>
+    <col min="8632" max="8632" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8633" max="8634" width="9.140625" style="3"/>
+    <col min="8635" max="8635" width="9.140625" style="3" customWidth="1"/>
+    <col min="8636" max="8636" width="10" style="3" customWidth="1"/>
+    <col min="8637" max="8637" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8638" max="8639" width="9.140625" style="3"/>
+    <col min="8640" max="8640" width="9.140625" style="3" customWidth="1"/>
+    <col min="8641" max="8646" width="9.140625" style="3"/>
+    <col min="8647" max="8647" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8648" max="8659" width="9.140625" style="3"/>
+    <col min="8660" max="8660" width="10.140625" style="3" customWidth="1"/>
+    <col min="8661" max="8664" width="9.140625" style="3"/>
+    <col min="8665" max="8665" width="10.140625" style="3" customWidth="1"/>
+    <col min="8666" max="8666" width="9.140625" style="3"/>
+    <col min="8667" max="8667" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8668" max="8669" width="9.140625" style="3"/>
+    <col min="8670" max="8670" width="10.140625" style="3" customWidth="1"/>
+    <col min="8671" max="8815" width="9.140625" style="3"/>
+    <col min="8816" max="8816" width="20" style="3" customWidth="1"/>
+    <col min="8817" max="8817" width="8.140625" style="3" customWidth="1"/>
+    <col min="8818" max="8818" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8819" max="8819" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8820" max="8820" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8821" max="8821" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8822" max="8822" width="8" style="3" customWidth="1"/>
+    <col min="8823" max="8823" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8824" max="8824" width="10.140625" style="3" customWidth="1"/>
+    <col min="8825" max="8825" width="10.5703125" style="3" customWidth="1"/>
+    <col min="8826" max="8826" width="8.140625" style="3" customWidth="1"/>
+    <col min="8827" max="8827" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8828" max="8828" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8829" max="8829" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8830" max="8830" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8831" max="8831" width="8.5703125" style="3" customWidth="1"/>
+    <col min="8832" max="8832" width="8.42578125" style="3" customWidth="1"/>
+    <col min="8833" max="8833" width="9.140625" style="3" customWidth="1"/>
+    <col min="8834" max="8834" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8835" max="8835" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8836" max="8836" width="8.140625" style="3" customWidth="1"/>
+    <col min="8837" max="8837" width="8" style="3" customWidth="1"/>
+    <col min="8838" max="8838" width="9" style="3" customWidth="1"/>
+    <col min="8839" max="8839" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8840" max="8840" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8841" max="8841" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8842" max="8842" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8843" max="8844" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8845" max="8845" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8846" max="8846" width="8" style="3" customWidth="1"/>
+    <col min="8847" max="8847" width="9.140625" style="3" customWidth="1"/>
+    <col min="8848" max="8848" width="10.42578125" style="3" customWidth="1"/>
+    <col min="8849" max="8849" width="9.140625" style="3" customWidth="1"/>
+    <col min="8850" max="8850" width="9.5703125" style="3" customWidth="1"/>
+    <col min="8851" max="8852" width="8" style="3" customWidth="1"/>
+    <col min="8853" max="8853" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8854" max="8854" width="10.140625" style="3" customWidth="1"/>
+    <col min="8855" max="8855" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8856" max="8856" width="7.7109375" style="3" customWidth="1"/>
+    <col min="8857" max="8857" width="8.140625" style="3" customWidth="1"/>
+    <col min="8858" max="8858" width="8.7109375" style="3" customWidth="1"/>
+    <col min="8859" max="8859" width="9.28515625" style="3" customWidth="1"/>
+    <col min="8860" max="8861" width="9.140625" style="3"/>
+    <col min="8862" max="8862" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8863" max="8863" width="10.7109375" style="3" customWidth="1"/>
+    <col min="8864" max="8864" width="10.140625" style="3" customWidth="1"/>
+    <col min="8865" max="8865" width="9.140625" style="3"/>
+    <col min="8866" max="8866" width="8.28515625" style="3" customWidth="1"/>
+    <col min="8867" max="8867" width="8" style="3" customWidth="1"/>
+    <col min="8868" max="8868" width="8.85546875" style="3" customWidth="1"/>
+    <col min="8869" max="8869" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8870" max="8871" width="9.140625" style="3"/>
+    <col min="8872" max="8872" width="8.140625" style="3" customWidth="1"/>
+    <col min="8873" max="8873" width="9.140625" style="3" customWidth="1"/>
+    <col min="8874" max="8874" width="10.28515625" style="3" customWidth="1"/>
+    <col min="8875" max="8880" width="9.140625" style="3"/>
+    <col min="8881" max="8881" width="9.140625" style="3" customWidth="1"/>
+    <col min="8882" max="8882" width="9.42578125" style="3" customWidth="1"/>
+    <col min="8883" max="8885" width="9.140625" style="3"/>
+    <col min="8886" max="8886" width="9.140625" style="3" customWidth="1"/>
+    <col min="8887" max="8887" width="9.140625" style="3"/>
+    <col min="8888" max="8888" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8889" max="8890" width="9.140625" style="3"/>
+    <col min="8891" max="8891" width="9.140625" style="3" customWidth="1"/>
+    <col min="8892" max="8892" width="10" style="3" customWidth="1"/>
+    <col min="8893" max="8893" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8894" max="8895" width="9.140625" style="3"/>
+    <col min="8896" max="8896" width="9.140625" style="3" customWidth="1"/>
+    <col min="8897" max="8902" width="9.140625" style="3"/>
+    <col min="8903" max="8903" width="9.85546875" style="3" customWidth="1"/>
+    <col min="8904" max="8915" width="9.140625" style="3"/>
+    <col min="8916" max="8916" width="10.140625" style="3" customWidth="1"/>
+    <col min="8917" max="8920" width="9.140625" style="3"/>
+    <col min="8921" max="8921" width="10.140625" style="3" customWidth="1"/>
+    <col min="8922" max="8922" width="9.140625" style="3"/>
+    <col min="8923" max="8923" width="10.85546875" style="3" customWidth="1"/>
+    <col min="8924" max="8925" width="9.140625" style="3"/>
+    <col min="8926" max="8926" width="10.140625" style="3" customWidth="1"/>
+    <col min="8927" max="9071" width="9.140625" style="3"/>
+    <col min="9072" max="9072" width="20" style="3" customWidth="1"/>
+    <col min="9073" max="9073" width="8.140625" style="3" customWidth="1"/>
+    <col min="9074" max="9074" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9075" max="9075" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9076" max="9076" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9077" max="9077" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9078" max="9078" width="8" style="3" customWidth="1"/>
+    <col min="9079" max="9079" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9080" max="9080" width="10.140625" style="3" customWidth="1"/>
+    <col min="9081" max="9081" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9082" max="9082" width="8.140625" style="3" customWidth="1"/>
+    <col min="9083" max="9083" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9084" max="9084" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9085" max="9085" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9086" max="9086" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9087" max="9087" width="8.5703125" style="3" customWidth="1"/>
+    <col min="9088" max="9088" width="8.42578125" style="3" customWidth="1"/>
+    <col min="9089" max="9089" width="9.140625" style="3" customWidth="1"/>
+    <col min="9090" max="9090" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9091" max="9091" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9092" max="9092" width="8.140625" style="3" customWidth="1"/>
+    <col min="9093" max="9093" width="8" style="3" customWidth="1"/>
+    <col min="9094" max="9094" width="9" style="3" customWidth="1"/>
+    <col min="9095" max="9095" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9096" max="9096" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9097" max="9097" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9098" max="9098" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9099" max="9100" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9101" max="9101" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9102" max="9102" width="8" style="3" customWidth="1"/>
+    <col min="9103" max="9103" width="9.140625" style="3" customWidth="1"/>
+    <col min="9104" max="9104" width="10.42578125" style="3" customWidth="1"/>
+    <col min="9105" max="9105" width="9.140625" style="3" customWidth="1"/>
+    <col min="9106" max="9106" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9107" max="9108" width="8" style="3" customWidth="1"/>
+    <col min="9109" max="9109" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9110" max="9110" width="10.140625" style="3" customWidth="1"/>
+    <col min="9111" max="9111" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9112" max="9112" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9113" max="9113" width="8.140625" style="3" customWidth="1"/>
+    <col min="9114" max="9114" width="8.7109375" style="3" customWidth="1"/>
+    <col min="9115" max="9115" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9116" max="9117" width="9.140625" style="3"/>
+    <col min="9118" max="9118" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9119" max="9119" width="10.7109375" style="3" customWidth="1"/>
+    <col min="9120" max="9120" width="10.140625" style="3" customWidth="1"/>
+    <col min="9121" max="9121" width="9.140625" style="3"/>
+    <col min="9122" max="9122" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9123" max="9123" width="8" style="3" customWidth="1"/>
+    <col min="9124" max="9124" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9125" max="9125" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9126" max="9127" width="9.140625" style="3"/>
+    <col min="9128" max="9128" width="8.140625" style="3" customWidth="1"/>
+    <col min="9129" max="9129" width="9.140625" style="3" customWidth="1"/>
+    <col min="9130" max="9130" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9131" max="9136" width="9.140625" style="3"/>
+    <col min="9137" max="9137" width="9.140625" style="3" customWidth="1"/>
+    <col min="9138" max="9138" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9139" max="9141" width="9.140625" style="3"/>
+    <col min="9142" max="9142" width="9.140625" style="3" customWidth="1"/>
+    <col min="9143" max="9143" width="9.140625" style="3"/>
+    <col min="9144" max="9144" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9145" max="9146" width="9.140625" style="3"/>
+    <col min="9147" max="9147" width="9.140625" style="3" customWidth="1"/>
+    <col min="9148" max="9148" width="10" style="3" customWidth="1"/>
+    <col min="9149" max="9149" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9150" max="9151" width="9.140625" style="3"/>
+    <col min="9152" max="9152" width="9.140625" style="3" customWidth="1"/>
+    <col min="9153" max="9158" width="9.140625" style="3"/>
+    <col min="9159" max="9159" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9160" max="9171" width="9.140625" style="3"/>
+    <col min="9172" max="9172" width="10.140625" style="3" customWidth="1"/>
+    <col min="9173" max="9176" width="9.140625" style="3"/>
+    <col min="9177" max="9177" width="10.140625" style="3" customWidth="1"/>
+    <col min="9178" max="9178" width="9.140625" style="3"/>
+    <col min="9179" max="9179" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9180" max="9181" width="9.140625" style="3"/>
+    <col min="9182" max="9182" width="10.140625" style="3" customWidth="1"/>
+    <col min="9183" max="9327" width="9.140625" style="3"/>
+    <col min="9328" max="9328" width="20" style="3" customWidth="1"/>
+    <col min="9329" max="9329" width="8.140625" style="3" customWidth="1"/>
+    <col min="9330" max="9330" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9331" max="9331" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9332" max="9332" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9333" max="9333" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9334" max="9334" width="8" style="3" customWidth="1"/>
+    <col min="9335" max="9335" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9336" max="9336" width="10.140625" style="3" customWidth="1"/>
+    <col min="9337" max="9337" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9338" max="9338" width="8.140625" style="3" customWidth="1"/>
+    <col min="9339" max="9339" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9340" max="9340" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9341" max="9341" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9342" max="9342" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9343" max="9343" width="8.5703125" style="3" customWidth="1"/>
+    <col min="9344" max="9344" width="8.42578125" style="3" customWidth="1"/>
+    <col min="9345" max="9345" width="9.140625" style="3" customWidth="1"/>
+    <col min="9346" max="9346" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9347" max="9347" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9348" max="9348" width="8.140625" style="3" customWidth="1"/>
+    <col min="9349" max="9349" width="8" style="3" customWidth="1"/>
+    <col min="9350" max="9350" width="9" style="3" customWidth="1"/>
+    <col min="9351" max="9351" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9352" max="9352" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9353" max="9353" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9354" max="9354" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9355" max="9356" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9357" max="9357" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9358" max="9358" width="8" style="3" customWidth="1"/>
+    <col min="9359" max="9359" width="9.140625" style="3" customWidth="1"/>
+    <col min="9360" max="9360" width="10.42578125" style="3" customWidth="1"/>
+    <col min="9361" max="9361" width="9.140625" style="3" customWidth="1"/>
+    <col min="9362" max="9362" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9363" max="9364" width="8" style="3" customWidth="1"/>
+    <col min="9365" max="9365" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9366" max="9366" width="10.140625" style="3" customWidth="1"/>
+    <col min="9367" max="9367" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9368" max="9368" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9369" max="9369" width="8.140625" style="3" customWidth="1"/>
+    <col min="9370" max="9370" width="8.7109375" style="3" customWidth="1"/>
+    <col min="9371" max="9371" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9372" max="9373" width="9.140625" style="3"/>
+    <col min="9374" max="9374" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9375" max="9375" width="10.7109375" style="3" customWidth="1"/>
+    <col min="9376" max="9376" width="10.140625" style="3" customWidth="1"/>
+    <col min="9377" max="9377" width="9.140625" style="3"/>
+    <col min="9378" max="9378" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9379" max="9379" width="8" style="3" customWidth="1"/>
+    <col min="9380" max="9380" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9381" max="9381" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9382" max="9383" width="9.140625" style="3"/>
+    <col min="9384" max="9384" width="8.140625" style="3" customWidth="1"/>
+    <col min="9385" max="9385" width="9.140625" style="3" customWidth="1"/>
+    <col min="9386" max="9386" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9387" max="9392" width="9.140625" style="3"/>
+    <col min="9393" max="9393" width="9.140625" style="3" customWidth="1"/>
+    <col min="9394" max="9394" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9395" max="9397" width="9.140625" style="3"/>
+    <col min="9398" max="9398" width="9.140625" style="3" customWidth="1"/>
+    <col min="9399" max="9399" width="9.140625" style="3"/>
+    <col min="9400" max="9400" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9401" max="9402" width="9.140625" style="3"/>
+    <col min="9403" max="9403" width="9.140625" style="3" customWidth="1"/>
+    <col min="9404" max="9404" width="10" style="3" customWidth="1"/>
+    <col min="9405" max="9405" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9406" max="9407" width="9.140625" style="3"/>
+    <col min="9408" max="9408" width="9.140625" style="3" customWidth="1"/>
+    <col min="9409" max="9414" width="9.140625" style="3"/>
+    <col min="9415" max="9415" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9416" max="9427" width="9.140625" style="3"/>
+    <col min="9428" max="9428" width="10.140625" style="3" customWidth="1"/>
+    <col min="9429" max="9432" width="9.140625" style="3"/>
+    <col min="9433" max="9433" width="10.140625" style="3" customWidth="1"/>
+    <col min="9434" max="9434" width="9.140625" style="3"/>
+    <col min="9435" max="9435" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9436" max="9437" width="9.140625" style="3"/>
+    <col min="9438" max="9438" width="10.140625" style="3" customWidth="1"/>
+    <col min="9439" max="9583" width="9.140625" style="3"/>
+    <col min="9584" max="9584" width="20" style="3" customWidth="1"/>
+    <col min="9585" max="9585" width="8.140625" style="3" customWidth="1"/>
+    <col min="9586" max="9586" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9587" max="9587" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9588" max="9588" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9589" max="9589" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9590" max="9590" width="8" style="3" customWidth="1"/>
+    <col min="9591" max="9591" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9592" max="9592" width="10.140625" style="3" customWidth="1"/>
+    <col min="9593" max="9593" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9594" max="9594" width="8.140625" style="3" customWidth="1"/>
+    <col min="9595" max="9595" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9596" max="9596" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9597" max="9597" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9598" max="9598" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9599" max="9599" width="8.5703125" style="3" customWidth="1"/>
+    <col min="9600" max="9600" width="8.42578125" style="3" customWidth="1"/>
+    <col min="9601" max="9601" width="9.140625" style="3" customWidth="1"/>
+    <col min="9602" max="9602" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9603" max="9603" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9604" max="9604" width="8.140625" style="3" customWidth="1"/>
+    <col min="9605" max="9605" width="8" style="3" customWidth="1"/>
+    <col min="9606" max="9606" width="9" style="3" customWidth="1"/>
+    <col min="9607" max="9607" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9608" max="9608" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9609" max="9609" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9610" max="9610" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9611" max="9612" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9613" max="9613" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9614" max="9614" width="8" style="3" customWidth="1"/>
+    <col min="9615" max="9615" width="9.140625" style="3" customWidth="1"/>
+    <col min="9616" max="9616" width="10.42578125" style="3" customWidth="1"/>
+    <col min="9617" max="9617" width="9.140625" style="3" customWidth="1"/>
+    <col min="9618" max="9618" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9619" max="9620" width="8" style="3" customWidth="1"/>
+    <col min="9621" max="9621" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9622" max="9622" width="10.140625" style="3" customWidth="1"/>
+    <col min="9623" max="9623" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9624" max="9624" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9625" max="9625" width="8.140625" style="3" customWidth="1"/>
+    <col min="9626" max="9626" width="8.7109375" style="3" customWidth="1"/>
+    <col min="9627" max="9627" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9628" max="9629" width="9.140625" style="3"/>
+    <col min="9630" max="9630" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9631" max="9631" width="10.7109375" style="3" customWidth="1"/>
+    <col min="9632" max="9632" width="10.140625" style="3" customWidth="1"/>
+    <col min="9633" max="9633" width="9.140625" style="3"/>
+    <col min="9634" max="9634" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9635" max="9635" width="8" style="3" customWidth="1"/>
+    <col min="9636" max="9636" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9637" max="9637" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9638" max="9639" width="9.140625" style="3"/>
+    <col min="9640" max="9640" width="8.140625" style="3" customWidth="1"/>
+    <col min="9641" max="9641" width="9.140625" style="3" customWidth="1"/>
+    <col min="9642" max="9642" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9643" max="9648" width="9.140625" style="3"/>
+    <col min="9649" max="9649" width="9.140625" style="3" customWidth="1"/>
+    <col min="9650" max="9650" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9651" max="9653" width="9.140625" style="3"/>
+    <col min="9654" max="9654" width="9.140625" style="3" customWidth="1"/>
+    <col min="9655" max="9655" width="9.140625" style="3"/>
+    <col min="9656" max="9656" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9657" max="9658" width="9.140625" style="3"/>
+    <col min="9659" max="9659" width="9.140625" style="3" customWidth="1"/>
+    <col min="9660" max="9660" width="10" style="3" customWidth="1"/>
+    <col min="9661" max="9661" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9662" max="9663" width="9.140625" style="3"/>
+    <col min="9664" max="9664" width="9.140625" style="3" customWidth="1"/>
+    <col min="9665" max="9670" width="9.140625" style="3"/>
+    <col min="9671" max="9671" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9672" max="9683" width="9.140625" style="3"/>
+    <col min="9684" max="9684" width="10.140625" style="3" customWidth="1"/>
+    <col min="9685" max="9688" width="9.140625" style="3"/>
+    <col min="9689" max="9689" width="10.140625" style="3" customWidth="1"/>
+    <col min="9690" max="9690" width="9.140625" style="3"/>
+    <col min="9691" max="9691" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9692" max="9693" width="9.140625" style="3"/>
+    <col min="9694" max="9694" width="10.140625" style="3" customWidth="1"/>
+    <col min="9695" max="9839" width="9.140625" style="3"/>
+    <col min="9840" max="9840" width="20" style="3" customWidth="1"/>
+    <col min="9841" max="9841" width="8.140625" style="3" customWidth="1"/>
+    <col min="9842" max="9842" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9843" max="9843" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9844" max="9844" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9845" max="9845" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9846" max="9846" width="8" style="3" customWidth="1"/>
+    <col min="9847" max="9847" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9848" max="9848" width="10.140625" style="3" customWidth="1"/>
+    <col min="9849" max="9849" width="10.5703125" style="3" customWidth="1"/>
+    <col min="9850" max="9850" width="8.140625" style="3" customWidth="1"/>
+    <col min="9851" max="9851" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9852" max="9852" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9853" max="9853" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9854" max="9854" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9855" max="9855" width="8.5703125" style="3" customWidth="1"/>
+    <col min="9856" max="9856" width="8.42578125" style="3" customWidth="1"/>
+    <col min="9857" max="9857" width="9.140625" style="3" customWidth="1"/>
+    <col min="9858" max="9858" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9859" max="9859" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9860" max="9860" width="8.140625" style="3" customWidth="1"/>
+    <col min="9861" max="9861" width="8" style="3" customWidth="1"/>
+    <col min="9862" max="9862" width="9" style="3" customWidth="1"/>
+    <col min="9863" max="9863" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9864" max="9864" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9865" max="9865" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9866" max="9866" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9867" max="9868" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9869" max="9869" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9870" max="9870" width="8" style="3" customWidth="1"/>
+    <col min="9871" max="9871" width="9.140625" style="3" customWidth="1"/>
+    <col min="9872" max="9872" width="10.42578125" style="3" customWidth="1"/>
+    <col min="9873" max="9873" width="9.140625" style="3" customWidth="1"/>
+    <col min="9874" max="9874" width="9.5703125" style="3" customWidth="1"/>
+    <col min="9875" max="9876" width="8" style="3" customWidth="1"/>
+    <col min="9877" max="9877" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9878" max="9878" width="10.140625" style="3" customWidth="1"/>
+    <col min="9879" max="9879" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9880" max="9880" width="7.7109375" style="3" customWidth="1"/>
+    <col min="9881" max="9881" width="8.140625" style="3" customWidth="1"/>
+    <col min="9882" max="9882" width="8.7109375" style="3" customWidth="1"/>
+    <col min="9883" max="9883" width="9.28515625" style="3" customWidth="1"/>
+    <col min="9884" max="9885" width="9.140625" style="3"/>
+    <col min="9886" max="9886" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9887" max="9887" width="10.7109375" style="3" customWidth="1"/>
+    <col min="9888" max="9888" width="10.140625" style="3" customWidth="1"/>
+    <col min="9889" max="9889" width="9.140625" style="3"/>
+    <col min="9890" max="9890" width="8.28515625" style="3" customWidth="1"/>
+    <col min="9891" max="9891" width="8" style="3" customWidth="1"/>
+    <col min="9892" max="9892" width="8.85546875" style="3" customWidth="1"/>
+    <col min="9893" max="9893" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9894" max="9895" width="9.140625" style="3"/>
+    <col min="9896" max="9896" width="8.140625" style="3" customWidth="1"/>
+    <col min="9897" max="9897" width="9.140625" style="3" customWidth="1"/>
+    <col min="9898" max="9898" width="10.28515625" style="3" customWidth="1"/>
+    <col min="9899" max="9904" width="9.140625" style="3"/>
+    <col min="9905" max="9905" width="9.140625" style="3" customWidth="1"/>
+    <col min="9906" max="9906" width="9.42578125" style="3" customWidth="1"/>
+    <col min="9907" max="9909" width="9.140625" style="3"/>
+    <col min="9910" max="9910" width="9.140625" style="3" customWidth="1"/>
+    <col min="9911" max="9911" width="9.140625" style="3"/>
+    <col min="9912" max="9912" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9913" max="9914" width="9.140625" style="3"/>
+    <col min="9915" max="9915" width="9.140625" style="3" customWidth="1"/>
+    <col min="9916" max="9916" width="10" style="3" customWidth="1"/>
+    <col min="9917" max="9917" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9918" max="9919" width="9.140625" style="3"/>
+    <col min="9920" max="9920" width="9.140625" style="3" customWidth="1"/>
+    <col min="9921" max="9926" width="9.140625" style="3"/>
+    <col min="9927" max="9927" width="9.85546875" style="3" customWidth="1"/>
+    <col min="9928" max="9939" width="9.140625" style="3"/>
+    <col min="9940" max="9940" width="10.140625" style="3" customWidth="1"/>
+    <col min="9941" max="9944" width="9.140625" style="3"/>
+    <col min="9945" max="9945" width="10.140625" style="3" customWidth="1"/>
+    <col min="9946" max="9946" width="9.140625" style="3"/>
+    <col min="9947" max="9947" width="10.85546875" style="3" customWidth="1"/>
+    <col min="9948" max="9949" width="9.140625" style="3"/>
+    <col min="9950" max="9950" width="10.140625" style="3" customWidth="1"/>
+    <col min="9951" max="10095" width="9.140625" style="3"/>
+    <col min="10096" max="10096" width="20" style="3" customWidth="1"/>
+    <col min="10097" max="10097" width="8.140625" style="3" customWidth="1"/>
+    <col min="10098" max="10098" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10099" max="10099" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10100" max="10100" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10101" max="10101" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10102" max="10102" width="8" style="3" customWidth="1"/>
+    <col min="10103" max="10103" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10104" max="10104" width="10.140625" style="3" customWidth="1"/>
+    <col min="10105" max="10105" width="10.5703125" style="3" customWidth="1"/>
+    <col min="10106" max="10106" width="8.140625" style="3" customWidth="1"/>
+    <col min="10107" max="10107" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10108" max="10108" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10109" max="10109" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10110" max="10110" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10111" max="10111" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10112" max="10112" width="8.42578125" style="3" customWidth="1"/>
+    <col min="10113" max="10113" width="9.140625" style="3" customWidth="1"/>
+    <col min="10114" max="10114" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10115" max="10115" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10116" max="10116" width="8.140625" style="3" customWidth="1"/>
+    <col min="10117" max="10117" width="8" style="3" customWidth="1"/>
+    <col min="10118" max="10118" width="9" style="3" customWidth="1"/>
+    <col min="10119" max="10119" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10120" max="10120" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10121" max="10121" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10122" max="10122" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10123" max="10124" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10125" max="10125" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10126" max="10126" width="8" style="3" customWidth="1"/>
+    <col min="10127" max="10127" width="9.140625" style="3" customWidth="1"/>
+    <col min="10128" max="10128" width="10.42578125" style="3" customWidth="1"/>
+    <col min="10129" max="10129" width="9.140625" style="3" customWidth="1"/>
+    <col min="10130" max="10130" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10131" max="10132" width="8" style="3" customWidth="1"/>
+    <col min="10133" max="10133" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10134" max="10134" width="10.140625" style="3" customWidth="1"/>
+    <col min="10135" max="10135" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10136" max="10136" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10137" max="10137" width="8.140625" style="3" customWidth="1"/>
+    <col min="10138" max="10138" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10139" max="10139" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10140" max="10141" width="9.140625" style="3"/>
+    <col min="10142" max="10142" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10143" max="10143" width="10.7109375" style="3" customWidth="1"/>
+    <col min="10144" max="10144" width="10.140625" style="3" customWidth="1"/>
+    <col min="10145" max="10145" width="9.140625" style="3"/>
+    <col min="10146" max="10146" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10147" max="10147" width="8" style="3" customWidth="1"/>
+    <col min="10148" max="10148" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10149" max="10149" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10150" max="10151" width="9.140625" style="3"/>
+    <col min="10152" max="10152" width="8.140625" style="3" customWidth="1"/>
+    <col min="10153" max="10153" width="9.140625" style="3" customWidth="1"/>
+    <col min="10154" max="10154" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10155" max="10160" width="9.140625" style="3"/>
+    <col min="10161" max="10161" width="9.140625" style="3" customWidth="1"/>
+    <col min="10162" max="10162" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10163" max="10165" width="9.140625" style="3"/>
+    <col min="10166" max="10166" width="9.140625" style="3" customWidth="1"/>
+    <col min="10167" max="10167" width="9.140625" style="3"/>
+    <col min="10168" max="10168" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10169" max="10170" width="9.140625" style="3"/>
+    <col min="10171" max="10171" width="9.140625" style="3" customWidth="1"/>
+    <col min="10172" max="10172" width="10" style="3" customWidth="1"/>
+    <col min="10173" max="10173" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10174" max="10175" width="9.140625" style="3"/>
+    <col min="10176" max="10176" width="9.140625" style="3" customWidth="1"/>
+    <col min="10177" max="10182" width="9.140625" style="3"/>
+    <col min="10183" max="10183" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10184" max="10195" width="9.140625" style="3"/>
+    <col min="10196" max="10196" width="10.140625" style="3" customWidth="1"/>
+    <col min="10197" max="10200" width="9.140625" style="3"/>
+    <col min="10201" max="10201" width="10.140625" style="3" customWidth="1"/>
+    <col min="10202" max="10202" width="9.140625" style="3"/>
+    <col min="10203" max="10203" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10204" max="10205" width="9.140625" style="3"/>
+    <col min="10206" max="10206" width="10.140625" style="3" customWidth="1"/>
+    <col min="10207" max="10351" width="9.140625" style="3"/>
+    <col min="10352" max="10352" width="20" style="3" customWidth="1"/>
+    <col min="10353" max="10353" width="8.140625" style="3" customWidth="1"/>
+    <col min="10354" max="10354" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10355" max="10355" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10356" max="10356" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10357" max="10357" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10358" max="10358" width="8" style="3" customWidth="1"/>
+    <col min="10359" max="10359" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10360" max="10360" width="10.140625" style="3" customWidth="1"/>
+    <col min="10361" max="10361" width="10.5703125" style="3" customWidth="1"/>
+    <col min="10362" max="10362" width="8.140625" style="3" customWidth="1"/>
+    <col min="10363" max="10363" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10364" max="10364" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10365" max="10365" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10366" max="10366" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10367" max="10367" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10368" max="10368" width="8.42578125" style="3" customWidth="1"/>
+    <col min="10369" max="10369" width="9.140625" style="3" customWidth="1"/>
+    <col min="10370" max="10370" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10371" max="10371" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10372" max="10372" width="8.140625" style="3" customWidth="1"/>
+    <col min="10373" max="10373" width="8" style="3" customWidth="1"/>
+    <col min="10374" max="10374" width="9" style="3" customWidth="1"/>
+    <col min="10375" max="10375" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10376" max="10376" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10377" max="10377" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10378" max="10378" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10379" max="10380" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10381" max="10381" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10382" max="10382" width="8" style="3" customWidth="1"/>
+    <col min="10383" max="10383" width="9.140625" style="3" customWidth="1"/>
+    <col min="10384" max="10384" width="10.42578125" style="3" customWidth="1"/>
+    <col min="10385" max="10385" width="9.140625" style="3" customWidth="1"/>
+    <col min="10386" max="10386" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10387" max="10388" width="8" style="3" customWidth="1"/>
+    <col min="10389" max="10389" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10390" max="10390" width="10.140625" style="3" customWidth="1"/>
+    <col min="10391" max="10391" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10392" max="10392" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10393" max="10393" width="8.140625" style="3" customWidth="1"/>
+    <col min="10394" max="10394" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10395" max="10395" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10396" max="10397" width="9.140625" style="3"/>
+    <col min="10398" max="10398" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10399" max="10399" width="10.7109375" style="3" customWidth="1"/>
+    <col min="10400" max="10400" width="10.140625" style="3" customWidth="1"/>
+    <col min="10401" max="10401" width="9.140625" style="3"/>
+    <col min="10402" max="10402" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10403" max="10403" width="8" style="3" customWidth="1"/>
+    <col min="10404" max="10404" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10405" max="10405" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10406" max="10407" width="9.140625" style="3"/>
+    <col min="10408" max="10408" width="8.140625" style="3" customWidth="1"/>
+    <col min="10409" max="10409" width="9.140625" style="3" customWidth="1"/>
+    <col min="10410" max="10410" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10411" max="10416" width="9.140625" style="3"/>
+    <col min="10417" max="10417" width="9.140625" style="3" customWidth="1"/>
+    <col min="10418" max="10418" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10419" max="10421" width="9.140625" style="3"/>
+    <col min="10422" max="10422" width="9.140625" style="3" customWidth="1"/>
+    <col min="10423" max="10423" width="9.140625" style="3"/>
+    <col min="10424" max="10424" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10425" max="10426" width="9.140625" style="3"/>
+    <col min="10427" max="10427" width="9.140625" style="3" customWidth="1"/>
+    <col min="10428" max="10428" width="10" style="3" customWidth="1"/>
+    <col min="10429" max="10429" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10430" max="10431" width="9.140625" style="3"/>
+    <col min="10432" max="10432" width="9.140625" style="3" customWidth="1"/>
+    <col min="10433" max="10438" width="9.140625" style="3"/>
+    <col min="10439" max="10439" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10440" max="10451" width="9.140625" style="3"/>
+    <col min="10452" max="10452" width="10.140625" style="3" customWidth="1"/>
+    <col min="10453" max="10456" width="9.140625" style="3"/>
+    <col min="10457" max="10457" width="10.140625" style="3" customWidth="1"/>
+    <col min="10458" max="10458" width="9.140625" style="3"/>
+    <col min="10459" max="10459" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10460" max="10461" width="9.140625" style="3"/>
+    <col min="10462" max="10462" width="10.140625" style="3" customWidth="1"/>
+    <col min="10463" max="10607" width="9.140625" style="3"/>
+    <col min="10608" max="10608" width="20" style="3" customWidth="1"/>
+    <col min="10609" max="10609" width="8.140625" style="3" customWidth="1"/>
+    <col min="10610" max="10610" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10611" max="10611" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10612" max="10612" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10613" max="10613" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10614" max="10614" width="8" style="3" customWidth="1"/>
+    <col min="10615" max="10615" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10616" max="10616" width="10.140625" style="3" customWidth="1"/>
+    <col min="10617" max="10617" width="10.5703125" style="3" customWidth="1"/>
+    <col min="10618" max="10618" width="8.140625" style="3" customWidth="1"/>
+    <col min="10619" max="10619" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10620" max="10620" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10621" max="10621" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10622" max="10622" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10623" max="10623" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10624" max="10624" width="8.42578125" style="3" customWidth="1"/>
+    <col min="10625" max="10625" width="9.140625" style="3" customWidth="1"/>
+    <col min="10626" max="10626" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10627" max="10627" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10628" max="10628" width="8.140625" style="3" customWidth="1"/>
+    <col min="10629" max="10629" width="8" style="3" customWidth="1"/>
+    <col min="10630" max="10630" width="9" style="3" customWidth="1"/>
+    <col min="10631" max="10631" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10632" max="10632" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10633" max="10633" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10634" max="10634" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10635" max="10636" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10637" max="10637" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10638" max="10638" width="8" style="3" customWidth="1"/>
+    <col min="10639" max="10639" width="9.140625" style="3" customWidth="1"/>
+    <col min="10640" max="10640" width="10.42578125" style="3" customWidth="1"/>
+    <col min="10641" max="10641" width="9.140625" style="3" customWidth="1"/>
+    <col min="10642" max="10642" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10643" max="10644" width="8" style="3" customWidth="1"/>
+    <col min="10645" max="10645" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10646" max="10646" width="10.140625" style="3" customWidth="1"/>
+    <col min="10647" max="10647" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10648" max="10648" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10649" max="10649" width="8.140625" style="3" customWidth="1"/>
+    <col min="10650" max="10650" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10651" max="10651" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10652" max="10653" width="9.140625" style="3"/>
+    <col min="10654" max="10654" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10655" max="10655" width="10.7109375" style="3" customWidth="1"/>
+    <col min="10656" max="10656" width="10.140625" style="3" customWidth="1"/>
+    <col min="10657" max="10657" width="9.140625" style="3"/>
+    <col min="10658" max="10658" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10659" max="10659" width="8" style="3" customWidth="1"/>
+    <col min="10660" max="10660" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10661" max="10661" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10662" max="10663" width="9.140625" style="3"/>
+    <col min="10664" max="10664" width="8.140625" style="3" customWidth="1"/>
+    <col min="10665" max="10665" width="9.140625" style="3" customWidth="1"/>
+    <col min="10666" max="10666" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10667" max="10672" width="9.140625" style="3"/>
+    <col min="10673" max="10673" width="9.140625" style="3" customWidth="1"/>
+    <col min="10674" max="10674" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10675" max="10677" width="9.140625" style="3"/>
+    <col min="10678" max="10678" width="9.140625" style="3" customWidth="1"/>
+    <col min="10679" max="10679" width="9.140625" style="3"/>
+    <col min="10680" max="10680" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10681" max="10682" width="9.140625" style="3"/>
+    <col min="10683" max="10683" width="9.140625" style="3" customWidth="1"/>
+    <col min="10684" max="10684" width="10" style="3" customWidth="1"/>
+    <col min="10685" max="10685" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10686" max="10687" width="9.140625" style="3"/>
+    <col min="10688" max="10688" width="9.140625" style="3" customWidth="1"/>
+    <col min="10689" max="10694" width="9.140625" style="3"/>
+    <col min="10695" max="10695" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10696" max="10707" width="9.140625" style="3"/>
+    <col min="10708" max="10708" width="10.140625" style="3" customWidth="1"/>
+    <col min="10709" max="10712" width="9.140625" style="3"/>
+    <col min="10713" max="10713" width="10.140625" style="3" customWidth="1"/>
+    <col min="10714" max="10714" width="9.140625" style="3"/>
+    <col min="10715" max="10715" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10716" max="10717" width="9.140625" style="3"/>
+    <col min="10718" max="10718" width="10.140625" style="3" customWidth="1"/>
+    <col min="10719" max="10863" width="9.140625" style="3"/>
+    <col min="10864" max="10864" width="20" style="3" customWidth="1"/>
+    <col min="10865" max="10865" width="8.140625" style="3" customWidth="1"/>
+    <col min="10866" max="10866" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10867" max="10867" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10868" max="10868" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10869" max="10869" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10870" max="10870" width="8" style="3" customWidth="1"/>
+    <col min="10871" max="10871" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10872" max="10872" width="10.140625" style="3" customWidth="1"/>
+    <col min="10873" max="10873" width="10.5703125" style="3" customWidth="1"/>
+    <col min="10874" max="10874" width="8.140625" style="3" customWidth="1"/>
+    <col min="10875" max="10875" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10876" max="10876" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10877" max="10877" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10878" max="10878" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10879" max="10879" width="8.5703125" style="3" customWidth="1"/>
+    <col min="10880" max="10880" width="8.42578125" style="3" customWidth="1"/>
+    <col min="10881" max="10881" width="9.140625" style="3" customWidth="1"/>
+    <col min="10882" max="10882" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10883" max="10883" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10884" max="10884" width="8.140625" style="3" customWidth="1"/>
+    <col min="10885" max="10885" width="8" style="3" customWidth="1"/>
+    <col min="10886" max="10886" width="9" style="3" customWidth="1"/>
+    <col min="10887" max="10887" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10888" max="10888" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10889" max="10889" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10890" max="10890" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10891" max="10892" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10893" max="10893" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10894" max="10894" width="8" style="3" customWidth="1"/>
+    <col min="10895" max="10895" width="9.140625" style="3" customWidth="1"/>
+    <col min="10896" max="10896" width="10.42578125" style="3" customWidth="1"/>
+    <col min="10897" max="10897" width="9.140625" style="3" customWidth="1"/>
+    <col min="10898" max="10898" width="9.5703125" style="3" customWidth="1"/>
+    <col min="10899" max="10900" width="8" style="3" customWidth="1"/>
+    <col min="10901" max="10901" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10902" max="10902" width="10.140625" style="3" customWidth="1"/>
+    <col min="10903" max="10903" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10904" max="10904" width="7.7109375" style="3" customWidth="1"/>
+    <col min="10905" max="10905" width="8.140625" style="3" customWidth="1"/>
+    <col min="10906" max="10906" width="8.7109375" style="3" customWidth="1"/>
+    <col min="10907" max="10907" width="9.28515625" style="3" customWidth="1"/>
+    <col min="10908" max="10909" width="9.140625" style="3"/>
+    <col min="10910" max="10910" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10911" max="10911" width="10.7109375" style="3" customWidth="1"/>
+    <col min="10912" max="10912" width="10.140625" style="3" customWidth="1"/>
+    <col min="10913" max="10913" width="9.140625" style="3"/>
+    <col min="10914" max="10914" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10915" max="10915" width="8" style="3" customWidth="1"/>
+    <col min="10916" max="10916" width="8.85546875" style="3" customWidth="1"/>
+    <col min="10917" max="10917" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10918" max="10919" width="9.140625" style="3"/>
+    <col min="10920" max="10920" width="8.140625" style="3" customWidth="1"/>
+    <col min="10921" max="10921" width="9.140625" style="3" customWidth="1"/>
+    <col min="10922" max="10922" width="10.28515625" style="3" customWidth="1"/>
+    <col min="10923" max="10928" width="9.140625" style="3"/>
+    <col min="10929" max="10929" width="9.140625" style="3" customWidth="1"/>
+    <col min="10930" max="10930" width="9.42578125" style="3" customWidth="1"/>
+    <col min="10931" max="10933" width="9.140625" style="3"/>
+    <col min="10934" max="10934" width="9.140625" style="3" customWidth="1"/>
+    <col min="10935" max="10935" width="9.140625" style="3"/>
+    <col min="10936" max="10936" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10937" max="10938" width="9.140625" style="3"/>
+    <col min="10939" max="10939" width="9.140625" style="3" customWidth="1"/>
+    <col min="10940" max="10940" width="10" style="3" customWidth="1"/>
+    <col min="10941" max="10941" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10942" max="10943" width="9.140625" style="3"/>
+    <col min="10944" max="10944" width="9.140625" style="3" customWidth="1"/>
+    <col min="10945" max="10950" width="9.140625" style="3"/>
+    <col min="10951" max="10951" width="9.85546875" style="3" customWidth="1"/>
+    <col min="10952" max="10963" width="9.140625" style="3"/>
+    <col min="10964" max="10964" width="10.140625" style="3" customWidth="1"/>
+    <col min="10965" max="10968" width="9.140625" style="3"/>
+    <col min="10969" max="10969" width="10.140625" style="3" customWidth="1"/>
+    <col min="10970" max="10970" width="9.140625" style="3"/>
+    <col min="10971" max="10971" width="10.85546875" style="3" customWidth="1"/>
+    <col min="10972" max="10973" width="9.140625" style="3"/>
+    <col min="10974" max="10974" width="10.140625" style="3" customWidth="1"/>
+    <col min="10975" max="11119" width="9.140625" style="3"/>
+    <col min="11120" max="11120" width="20" style="3" customWidth="1"/>
+    <col min="11121" max="11121" width="8.140625" style="3" customWidth="1"/>
+    <col min="11122" max="11122" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11123" max="11123" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11124" max="11124" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11125" max="11125" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11126" max="11126" width="8" style="3" customWidth="1"/>
+    <col min="11127" max="11127" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11128" max="11128" width="10.140625" style="3" customWidth="1"/>
+    <col min="11129" max="11129" width="10.5703125" style="3" customWidth="1"/>
+    <col min="11130" max="11130" width="8.140625" style="3" customWidth="1"/>
+    <col min="11131" max="11131" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11132" max="11132" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11133" max="11133" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11134" max="11134" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11135" max="11135" width="8.5703125" style="3" customWidth="1"/>
+    <col min="11136" max="11136" width="8.42578125" style="3" customWidth="1"/>
+    <col min="11137" max="11137" width="9.140625" style="3" customWidth="1"/>
+    <col min="11138" max="11138" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11139" max="11139" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11140" max="11140" width="8.140625" style="3" customWidth="1"/>
+    <col min="11141" max="11141" width="8" style="3" customWidth="1"/>
+    <col min="11142" max="11142" width="9" style="3" customWidth="1"/>
+    <col min="11143" max="11143" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11144" max="11144" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11145" max="11145" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11146" max="11146" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11147" max="11148" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11149" max="11149" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11150" max="11150" width="8" style="3" customWidth="1"/>
+    <col min="11151" max="11151" width="9.140625" style="3" customWidth="1"/>
+    <col min="11152" max="11152" width="10.42578125" style="3" customWidth="1"/>
+    <col min="11153" max="11153" width="9.140625" style="3" customWidth="1"/>
+    <col min="11154" max="11154" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11155" max="11156" width="8" style="3" customWidth="1"/>
+    <col min="11157" max="11157" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11158" max="11158" width="10.140625" style="3" customWidth="1"/>
+    <col min="11159" max="11159" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11160" max="11160" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11161" max="11161" width="8.140625" style="3" customWidth="1"/>
+    <col min="11162" max="11162" width="8.7109375" style="3" customWidth="1"/>
+    <col min="11163" max="11163" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11164" max="11165" width="9.140625" style="3"/>
+    <col min="11166" max="11166" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11167" max="11167" width="10.7109375" style="3" customWidth="1"/>
+    <col min="11168" max="11168" width="10.140625" style="3" customWidth="1"/>
+    <col min="11169" max="11169" width="9.140625" style="3"/>
+    <col min="11170" max="11170" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11171" max="11171" width="8" style="3" customWidth="1"/>
+    <col min="11172" max="11172" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11173" max="11173" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11174" max="11175" width="9.140625" style="3"/>
+    <col min="11176" max="11176" width="8.140625" style="3" customWidth="1"/>
+    <col min="11177" max="11177" width="9.140625" style="3" customWidth="1"/>
+    <col min="11178" max="11178" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11179" max="11184" width="9.140625" style="3"/>
+    <col min="11185" max="11185" width="9.140625" style="3" customWidth="1"/>
+    <col min="11186" max="11186" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11187" max="11189" width="9.140625" style="3"/>
+    <col min="11190" max="11190" width="9.140625" style="3" customWidth="1"/>
+    <col min="11191" max="11191" width="9.140625" style="3"/>
+    <col min="11192" max="11192" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11193" max="11194" width="9.140625" style="3"/>
+    <col min="11195" max="11195" width="9.140625" style="3" customWidth="1"/>
+    <col min="11196" max="11196" width="10" style="3" customWidth="1"/>
+    <col min="11197" max="11197" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11198" max="11199" width="9.140625" style="3"/>
+    <col min="11200" max="11200" width="9.140625" style="3" customWidth="1"/>
+    <col min="11201" max="11206" width="9.140625" style="3"/>
+    <col min="11207" max="11207" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11208" max="11219" width="9.140625" style="3"/>
+    <col min="11220" max="11220" width="10.140625" style="3" customWidth="1"/>
+    <col min="11221" max="11224" width="9.140625" style="3"/>
+    <col min="11225" max="11225" width="10.140625" style="3" customWidth="1"/>
+    <col min="11226" max="11226" width="9.140625" style="3"/>
+    <col min="11227" max="11227" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11228" max="11229" width="9.140625" style="3"/>
+    <col min="11230" max="11230" width="10.140625" style="3" customWidth="1"/>
+    <col min="11231" max="11375" width="9.140625" style="3"/>
+    <col min="11376" max="11376" width="20" style="3" customWidth="1"/>
+    <col min="11377" max="11377" width="8.140625" style="3" customWidth="1"/>
+    <col min="11378" max="11378" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11379" max="11379" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11380" max="11380" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11381" max="11381" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11382" max="11382" width="8" style="3" customWidth="1"/>
+    <col min="11383" max="11383" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11384" max="11384" width="10.140625" style="3" customWidth="1"/>
+    <col min="11385" max="11385" width="10.5703125" style="3" customWidth="1"/>
+    <col min="11386" max="11386" width="8.140625" style="3" customWidth="1"/>
+    <col min="11387" max="11387" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11388" max="11388" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11389" max="11389" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11390" max="11390" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11391" max="11391" width="8.5703125" style="3" customWidth="1"/>
+    <col min="11392" max="11392" width="8.42578125" style="3" customWidth="1"/>
+    <col min="11393" max="11393" width="9.140625" style="3" customWidth="1"/>
+    <col min="11394" max="11394" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11395" max="11395" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11396" max="11396" width="8.140625" style="3" customWidth="1"/>
+    <col min="11397" max="11397" width="8" style="3" customWidth="1"/>
+    <col min="11398" max="11398" width="9" style="3" customWidth="1"/>
+    <col min="11399" max="11399" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11400" max="11400" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11401" max="11401" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11402" max="11402" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11403" max="11404" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11405" max="11405" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11406" max="11406" width="8" style="3" customWidth="1"/>
+    <col min="11407" max="11407" width="9.140625" style="3" customWidth="1"/>
+    <col min="11408" max="11408" width="10.42578125" style="3" customWidth="1"/>
+    <col min="11409" max="11409" width="9.140625" style="3" customWidth="1"/>
+    <col min="11410" max="11410" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11411" max="11412" width="8" style="3" customWidth="1"/>
+    <col min="11413" max="11413" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11414" max="11414" width="10.140625" style="3" customWidth="1"/>
+    <col min="11415" max="11415" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11416" max="11416" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11417" max="11417" width="8.140625" style="3" customWidth="1"/>
+    <col min="11418" max="11418" width="8.7109375" style="3" customWidth="1"/>
+    <col min="11419" max="11419" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11420" max="11421" width="9.140625" style="3"/>
+    <col min="11422" max="11422" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11423" max="11423" width="10.7109375" style="3" customWidth="1"/>
+    <col min="11424" max="11424" width="10.140625" style="3" customWidth="1"/>
+    <col min="11425" max="11425" width="9.140625" style="3"/>
+    <col min="11426" max="11426" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11427" max="11427" width="8" style="3" customWidth="1"/>
+    <col min="11428" max="11428" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11429" max="11429" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11430" max="11431" width="9.140625" style="3"/>
+    <col min="11432" max="11432" width="8.140625" style="3" customWidth="1"/>
+    <col min="11433" max="11433" width="9.140625" style="3" customWidth="1"/>
+    <col min="11434" max="11434" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11435" max="11440" width="9.140625" style="3"/>
+    <col min="11441" max="11441" width="9.140625" style="3" customWidth="1"/>
+    <col min="11442" max="11442" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11443" max="11445" width="9.140625" style="3"/>
+    <col min="11446" max="11446" width="9.140625" style="3" customWidth="1"/>
+    <col min="11447" max="11447" width="9.140625" style="3"/>
+    <col min="11448" max="11448" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11449" max="11450" width="9.140625" style="3"/>
+    <col min="11451" max="11451" width="9.140625" style="3" customWidth="1"/>
+    <col min="11452" max="11452" width="10" style="3" customWidth="1"/>
+    <col min="11453" max="11453" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11454" max="11455" width="9.140625" style="3"/>
+    <col min="11456" max="11456" width="9.140625" style="3" customWidth="1"/>
+    <col min="11457" max="11462" width="9.140625" style="3"/>
+    <col min="11463" max="11463" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11464" max="11475" width="9.140625" style="3"/>
+    <col min="11476" max="11476" width="10.140625" style="3" customWidth="1"/>
+    <col min="11477" max="11480" width="9.140625" style="3"/>
+    <col min="11481" max="11481" width="10.140625" style="3" customWidth="1"/>
+    <col min="11482" max="11482" width="9.140625" style="3"/>
+    <col min="11483" max="11483" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11484" max="11485" width="9.140625" style="3"/>
+    <col min="11486" max="11486" width="10.140625" style="3" customWidth="1"/>
+    <col min="11487" max="11631" width="9.140625" style="3"/>
+    <col min="11632" max="11632" width="20" style="3" customWidth="1"/>
+    <col min="11633" max="11633" width="8.140625" style="3" customWidth="1"/>
+    <col min="11634" max="11634" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11635" max="11635" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11636" max="11636" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11637" max="11637" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11638" max="11638" width="8" style="3" customWidth="1"/>
+    <col min="11639" max="11639" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11640" max="11640" width="10.140625" style="3" customWidth="1"/>
+    <col min="11641" max="11641" width="10.5703125" style="3" customWidth="1"/>
+    <col min="11642" max="11642" width="8.140625" style="3" customWidth="1"/>
+    <col min="11643" max="11643" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11644" max="11644" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11645" max="11645" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11646" max="11646" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11647" max="11647" width="8.5703125" style="3" customWidth="1"/>
+    <col min="11648" max="11648" width="8.42578125" style="3" customWidth="1"/>
+    <col min="11649" max="11649" width="9.140625" style="3" customWidth="1"/>
+    <col min="11650" max="11650" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11651" max="11651" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11652" max="11652" width="8.140625" style="3" customWidth="1"/>
+    <col min="11653" max="11653" width="8" style="3" customWidth="1"/>
+    <col min="11654" max="11654" width="9" style="3" customWidth="1"/>
+    <col min="11655" max="11655" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11656" max="11656" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11657" max="11657" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11658" max="11658" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11659" max="11660" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11661" max="11661" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11662" max="11662" width="8" style="3" customWidth="1"/>
+    <col min="11663" max="11663" width="9.140625" style="3" customWidth="1"/>
+    <col min="11664" max="11664" width="10.42578125" style="3" customWidth="1"/>
+    <col min="11665" max="11665" width="9.140625" style="3" customWidth="1"/>
+    <col min="11666" max="11666" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11667" max="11668" width="8" style="3" customWidth="1"/>
+    <col min="11669" max="11669" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11670" max="11670" width="10.140625" style="3" customWidth="1"/>
+    <col min="11671" max="11671" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11672" max="11672" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11673" max="11673" width="8.140625" style="3" customWidth="1"/>
+    <col min="11674" max="11674" width="8.7109375" style="3" customWidth="1"/>
+    <col min="11675" max="11675" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11676" max="11677" width="9.140625" style="3"/>
+    <col min="11678" max="11678" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11679" max="11679" width="10.7109375" style="3" customWidth="1"/>
+    <col min="11680" max="11680" width="10.140625" style="3" customWidth="1"/>
+    <col min="11681" max="11681" width="9.140625" style="3"/>
+    <col min="11682" max="11682" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11683" max="11683" width="8" style="3" customWidth="1"/>
+    <col min="11684" max="11684" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11685" max="11685" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11686" max="11687" width="9.140625" style="3"/>
+    <col min="11688" max="11688" width="8.140625" style="3" customWidth="1"/>
+    <col min="11689" max="11689" width="9.140625" style="3" customWidth="1"/>
+    <col min="11690" max="11690" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11691" max="11696" width="9.140625" style="3"/>
+    <col min="11697" max="11697" width="9.140625" style="3" customWidth="1"/>
+    <col min="11698" max="11698" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11699" max="11701" width="9.140625" style="3"/>
+    <col min="11702" max="11702" width="9.140625" style="3" customWidth="1"/>
+    <col min="11703" max="11703" width="9.140625" style="3"/>
+    <col min="11704" max="11704" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11705" max="11706" width="9.140625" style="3"/>
+    <col min="11707" max="11707" width="9.140625" style="3" customWidth="1"/>
+    <col min="11708" max="11708" width="10" style="3" customWidth="1"/>
+    <col min="11709" max="11709" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11710" max="11711" width="9.140625" style="3"/>
+    <col min="11712" max="11712" width="9.140625" style="3" customWidth="1"/>
+    <col min="11713" max="11718" width="9.140625" style="3"/>
+    <col min="11719" max="11719" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11720" max="11731" width="9.140625" style="3"/>
+    <col min="11732" max="11732" width="10.140625" style="3" customWidth="1"/>
+    <col min="11733" max="11736" width="9.140625" style="3"/>
+    <col min="11737" max="11737" width="10.140625" style="3" customWidth="1"/>
+    <col min="11738" max="11738" width="9.140625" style="3"/>
+    <col min="11739" max="11739" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11740" max="11741" width="9.140625" style="3"/>
+    <col min="11742" max="11742" width="10.140625" style="3" customWidth="1"/>
+    <col min="11743" max="11887" width="9.140625" style="3"/>
+    <col min="11888" max="11888" width="20" style="3" customWidth="1"/>
+    <col min="11889" max="11889" width="8.140625" style="3" customWidth="1"/>
+    <col min="11890" max="11890" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11891" max="11891" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11892" max="11892" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11893" max="11893" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11894" max="11894" width="8" style="3" customWidth="1"/>
+    <col min="11895" max="11895" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11896" max="11896" width="10.140625" style="3" customWidth="1"/>
+    <col min="11897" max="11897" width="10.5703125" style="3" customWidth="1"/>
+    <col min="11898" max="11898" width="8.140625" style="3" customWidth="1"/>
+    <col min="11899" max="11899" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11900" max="11900" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11901" max="11901" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11902" max="11902" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11903" max="11903" width="8.5703125" style="3" customWidth="1"/>
+    <col min="11904" max="11904" width="8.42578125" style="3" customWidth="1"/>
+    <col min="11905" max="11905" width="9.140625" style="3" customWidth="1"/>
+    <col min="11906" max="11906" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11907" max="11907" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11908" max="11908" width="8.140625" style="3" customWidth="1"/>
+    <col min="11909" max="11909" width="8" style="3" customWidth="1"/>
+    <col min="11910" max="11910" width="9" style="3" customWidth="1"/>
+    <col min="11911" max="11911" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11912" max="11912" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11913" max="11913" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11914" max="11914" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11915" max="11916" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11917" max="11917" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11918" max="11918" width="8" style="3" customWidth="1"/>
+    <col min="11919" max="11919" width="9.140625" style="3" customWidth="1"/>
+    <col min="11920" max="11920" width="10.42578125" style="3" customWidth="1"/>
+    <col min="11921" max="11921" width="9.140625" style="3" customWidth="1"/>
+    <col min="11922" max="11922" width="9.5703125" style="3" customWidth="1"/>
+    <col min="11923" max="11924" width="8" style="3" customWidth="1"/>
+    <col min="11925" max="11925" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11926" max="11926" width="10.140625" style="3" customWidth="1"/>
+    <col min="11927" max="11927" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11928" max="11928" width="7.7109375" style="3" customWidth="1"/>
+    <col min="11929" max="11929" width="8.140625" style="3" customWidth="1"/>
+    <col min="11930" max="11930" width="8.7109375" style="3" customWidth="1"/>
+    <col min="11931" max="11931" width="9.28515625" style="3" customWidth="1"/>
+    <col min="11932" max="11933" width="9.140625" style="3"/>
+    <col min="11934" max="11934" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11935" max="11935" width="10.7109375" style="3" customWidth="1"/>
+    <col min="11936" max="11936" width="10.140625" style="3" customWidth="1"/>
+    <col min="11937" max="11937" width="9.140625" style="3"/>
+    <col min="11938" max="11938" width="8.28515625" style="3" customWidth="1"/>
+    <col min="11939" max="11939" width="8" style="3" customWidth="1"/>
+    <col min="11940" max="11940" width="8.85546875" style="3" customWidth="1"/>
+    <col min="11941" max="11941" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11942" max="11943" width="9.140625" style="3"/>
+    <col min="11944" max="11944" width="8.140625" style="3" customWidth="1"/>
+    <col min="11945" max="11945" width="9.140625" style="3" customWidth="1"/>
+    <col min="11946" max="11946" width="10.28515625" style="3" customWidth="1"/>
+    <col min="11947" max="11952" width="9.140625" style="3"/>
+    <col min="11953" max="11953" width="9.140625" style="3" customWidth="1"/>
+    <col min="11954" max="11954" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11955" max="11957" width="9.140625" style="3"/>
+    <col min="11958" max="11958" width="9.140625" style="3" customWidth="1"/>
+    <col min="11959" max="11959" width="9.140625" style="3"/>
+    <col min="11960" max="11960" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11961" max="11962" width="9.140625" style="3"/>
+    <col min="11963" max="11963" width="9.140625" style="3" customWidth="1"/>
+    <col min="11964" max="11964" width="10" style="3" customWidth="1"/>
+    <col min="11965" max="11965" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11966" max="11967" width="9.140625" style="3"/>
+    <col min="11968" max="11968" width="9.140625" style="3" customWidth="1"/>
+    <col min="11969" max="11974" width="9.140625" style="3"/>
+    <col min="11975" max="11975" width="9.85546875" style="3" customWidth="1"/>
+    <col min="11976" max="11987" width="9.140625" style="3"/>
+    <col min="11988" max="11988" width="10.140625" style="3" customWidth="1"/>
+    <col min="11989" max="11992" width="9.140625" style="3"/>
+    <col min="11993" max="11993" width="10.140625" style="3" customWidth="1"/>
+    <col min="11994" max="11994" width="9.140625" style="3"/>
+    <col min="11995" max="11995" width="10.85546875" style="3" customWidth="1"/>
+    <col min="11996" max="11997" width="9.140625" style="3"/>
+    <col min="11998" max="11998" width="10.140625" style="3" customWidth="1"/>
+    <col min="11999" max="12143" width="9.140625" style="3"/>
+    <col min="12144" max="12144" width="20" style="3" customWidth="1"/>
+    <col min="12145" max="12145" width="8.140625" style="3" customWidth="1"/>
+    <col min="12146" max="12146" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12147" max="12147" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12148" max="12148" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12149" max="12149" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12150" max="12150" width="8" style="3" customWidth="1"/>
+    <col min="12151" max="12151" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12152" max="12152" width="10.140625" style="3" customWidth="1"/>
+    <col min="12153" max="12153" width="10.5703125" style="3" customWidth="1"/>
+    <col min="12154" max="12154" width="8.140625" style="3" customWidth="1"/>
+    <col min="12155" max="12155" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12156" max="12156" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12157" max="12157" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12158" max="12158" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12159" max="12159" width="8.5703125" style="3" customWidth="1"/>
+    <col min="12160" max="12160" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12161" max="12161" width="9.140625" style="3" customWidth="1"/>
+    <col min="12162" max="12162" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12163" max="12163" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12164" max="12164" width="8.140625" style="3" customWidth="1"/>
+    <col min="12165" max="12165" width="8" style="3" customWidth="1"/>
+    <col min="12166" max="12166" width="9" style="3" customWidth="1"/>
+    <col min="12167" max="12167" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12168" max="12168" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12169" max="12169" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12170" max="12170" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12171" max="12172" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12173" max="12173" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12174" max="12174" width="8" style="3" customWidth="1"/>
+    <col min="12175" max="12175" width="9.140625" style="3" customWidth="1"/>
+    <col min="12176" max="12176" width="10.42578125" style="3" customWidth="1"/>
+    <col min="12177" max="12177" width="9.140625" style="3" customWidth="1"/>
+    <col min="12178" max="12178" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12179" max="12180" width="8" style="3" customWidth="1"/>
+    <col min="12181" max="12181" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12182" max="12182" width="10.140625" style="3" customWidth="1"/>
+    <col min="12183" max="12183" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12184" max="12184" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12185" max="12185" width="8.140625" style="3" customWidth="1"/>
+    <col min="12186" max="12186" width="8.7109375" style="3" customWidth="1"/>
+    <col min="12187" max="12187" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12188" max="12189" width="9.140625" style="3"/>
+    <col min="12190" max="12190" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12191" max="12191" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12192" max="12192" width="10.140625" style="3" customWidth="1"/>
+    <col min="12193" max="12193" width="9.140625" style="3"/>
+    <col min="12194" max="12194" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12195" max="12195" width="8" style="3" customWidth="1"/>
+    <col min="12196" max="12196" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12197" max="12197" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12198" max="12199" width="9.140625" style="3"/>
+    <col min="12200" max="12200" width="8.140625" style="3" customWidth="1"/>
+    <col min="12201" max="12201" width="9.140625" style="3" customWidth="1"/>
+    <col min="12202" max="12202" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12203" max="12208" width="9.140625" style="3"/>
+    <col min="12209" max="12209" width="9.140625" style="3" customWidth="1"/>
+    <col min="12210" max="12210" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12211" max="12213" width="9.140625" style="3"/>
+    <col min="12214" max="12214" width="9.140625" style="3" customWidth="1"/>
+    <col min="12215" max="12215" width="9.140625" style="3"/>
+    <col min="12216" max="12216" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12217" max="12218" width="9.140625" style="3"/>
+    <col min="12219" max="12219" width="9.140625" style="3" customWidth="1"/>
+    <col min="12220" max="12220" width="10" style="3" customWidth="1"/>
+    <col min="12221" max="12221" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12222" max="12223" width="9.140625" style="3"/>
+    <col min="12224" max="12224" width="9.140625" style="3" customWidth="1"/>
+    <col min="12225" max="12230" width="9.140625" style="3"/>
+    <col min="12231" max="12231" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12232" max="12243" width="9.140625" style="3"/>
+    <col min="12244" max="12244" width="10.140625" style="3" customWidth="1"/>
+    <col min="12245" max="12248" width="9.140625" style="3"/>
+    <col min="12249" max="12249" width="10.140625" style="3" customWidth="1"/>
+    <col min="12250" max="12250" width="9.140625" style="3"/>
+    <col min="12251" max="12251" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12252" max="12253" width="9.140625" style="3"/>
+    <col min="12254" max="12254" width="10.140625" style="3" customWidth="1"/>
+    <col min="12255" max="12399" width="9.140625" style="3"/>
+    <col min="12400" max="12400" width="20" style="3" customWidth="1"/>
+    <col min="12401" max="12401" width="8.140625" style="3" customWidth="1"/>
+    <col min="12402" max="12402" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12403" max="12403" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12404" max="12404" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12405" max="12405" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12406" max="12406" width="8" style="3" customWidth="1"/>
+    <col min="12407" max="12407" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12408" max="12408" width="10.140625" style="3" customWidth="1"/>
+    <col min="12409" max="12409" width="10.5703125" style="3" customWidth="1"/>
+    <col min="12410" max="12410" width="8.140625" style="3" customWidth="1"/>
+    <col min="12411" max="12411" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12412" max="12412" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12413" max="12413" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12414" max="12414" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12415" max="12415" width="8.5703125" style="3" customWidth="1"/>
+    <col min="12416" max="12416" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12417" max="12417" width="9.140625" style="3" customWidth="1"/>
+    <col min="12418" max="12418" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12419" max="12419" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12420" max="12420" width="8.140625" style="3" customWidth="1"/>
+    <col min="12421" max="12421" width="8" style="3" customWidth="1"/>
+    <col min="12422" max="12422" width="9" style="3" customWidth="1"/>
+    <col min="12423" max="12423" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12424" max="12424" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12425" max="12425" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12426" max="12426" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12427" max="12428" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12429" max="12429" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12430" max="12430" width="8" style="3" customWidth="1"/>
+    <col min="12431" max="12431" width="9.140625" style="3" customWidth="1"/>
+    <col min="12432" max="12432" width="10.42578125" style="3" customWidth="1"/>
+    <col min="12433" max="12433" width="9.140625" style="3" customWidth="1"/>
+    <col min="12434" max="12434" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12435" max="12436" width="8" style="3" customWidth="1"/>
+    <col min="12437" max="12437" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12438" max="12438" width="10.140625" style="3" customWidth="1"/>
+    <col min="12439" max="12439" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12440" max="12440" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12441" max="12441" width="8.140625" style="3" customWidth="1"/>
+    <col min="12442" max="12442" width="8.7109375" style="3" customWidth="1"/>
+    <col min="12443" max="12443" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12444" max="12445" width="9.140625" style="3"/>
+    <col min="12446" max="12446" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12447" max="12447" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12448" max="12448" width="10.140625" style="3" customWidth="1"/>
+    <col min="12449" max="12449" width="9.140625" style="3"/>
+    <col min="12450" max="12450" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12451" max="12451" width="8" style="3" customWidth="1"/>
+    <col min="12452" max="12452" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12453" max="12453" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12454" max="12455" width="9.140625" style="3"/>
+    <col min="12456" max="12456" width="8.140625" style="3" customWidth="1"/>
+    <col min="12457" max="12457" width="9.140625" style="3" customWidth="1"/>
+    <col min="12458" max="12458" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12459" max="12464" width="9.140625" style="3"/>
+    <col min="12465" max="12465" width="9.140625" style="3" customWidth="1"/>
+    <col min="12466" max="12466" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12467" max="12469" width="9.140625" style="3"/>
+    <col min="12470" max="12470" width="9.140625" style="3" customWidth="1"/>
+    <col min="12471" max="12471" width="9.140625" style="3"/>
+    <col min="12472" max="12472" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12473" max="12474" width="9.140625" style="3"/>
+    <col min="12475" max="12475" width="9.140625" style="3" customWidth="1"/>
+    <col min="12476" max="12476" width="10" style="3" customWidth="1"/>
+    <col min="12477" max="12477" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12478" max="12479" width="9.140625" style="3"/>
+    <col min="12480" max="12480" width="9.140625" style="3" customWidth="1"/>
+    <col min="12481" max="12486" width="9.140625" style="3"/>
+    <col min="12487" max="12487" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12488" max="12499" width="9.140625" style="3"/>
+    <col min="12500" max="12500" width="10.140625" style="3" customWidth="1"/>
+    <col min="12501" max="12504" width="9.140625" style="3"/>
+    <col min="12505" max="12505" width="10.140625" style="3" customWidth="1"/>
+    <col min="12506" max="12506" width="9.140625" style="3"/>
+    <col min="12507" max="12507" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12508" max="12509" width="9.140625" style="3"/>
+    <col min="12510" max="12510" width="10.140625" style="3" customWidth="1"/>
+    <col min="12511" max="12655" width="9.140625" style="3"/>
+    <col min="12656" max="12656" width="20" style="3" customWidth="1"/>
+    <col min="12657" max="12657" width="8.140625" style="3" customWidth="1"/>
+    <col min="12658" max="12658" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12659" max="12659" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12660" max="12660" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12661" max="12661" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12662" max="12662" width="8" style="3" customWidth="1"/>
+    <col min="12663" max="12663" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12664" max="12664" width="10.140625" style="3" customWidth="1"/>
+    <col min="12665" max="12665" width="10.5703125" style="3" customWidth="1"/>
+    <col min="12666" max="12666" width="8.140625" style="3" customWidth="1"/>
+    <col min="12667" max="12667" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12668" max="12668" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12669" max="12669" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12670" max="12670" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12671" max="12671" width="8.5703125" style="3" customWidth="1"/>
+    <col min="12672" max="12672" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12673" max="12673" width="9.140625" style="3" customWidth="1"/>
+    <col min="12674" max="12674" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12675" max="12675" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12676" max="12676" width="8.140625" style="3" customWidth="1"/>
+    <col min="12677" max="12677" width="8" style="3" customWidth="1"/>
+    <col min="12678" max="12678" width="9" style="3" customWidth="1"/>
+    <col min="12679" max="12679" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12680" max="12680" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12681" max="12681" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12682" max="12682" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12683" max="12684" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12685" max="12685" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12686" max="12686" width="8" style="3" customWidth="1"/>
+    <col min="12687" max="12687" width="9.140625" style="3" customWidth="1"/>
+    <col min="12688" max="12688" width="10.42578125" style="3" customWidth="1"/>
+    <col min="12689" max="12689" width="9.140625" style="3" customWidth="1"/>
+    <col min="12690" max="12690" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12691" max="12692" width="8" style="3" customWidth="1"/>
+    <col min="12693" max="12693" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12694" max="12694" width="10.140625" style="3" customWidth="1"/>
+    <col min="12695" max="12695" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12696" max="12696" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12697" max="12697" width="8.140625" style="3" customWidth="1"/>
+    <col min="12698" max="12698" width="8.7109375" style="3" customWidth="1"/>
+    <col min="12699" max="12699" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12700" max="12701" width="9.140625" style="3"/>
+    <col min="12702" max="12702" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12703" max="12703" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12704" max="12704" width="10.140625" style="3" customWidth="1"/>
+    <col min="12705" max="12705" width="9.140625" style="3"/>
+    <col min="12706" max="12706" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12707" max="12707" width="8" style="3" customWidth="1"/>
+    <col min="12708" max="12708" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12709" max="12709" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12710" max="12711" width="9.140625" style="3"/>
+    <col min="12712" max="12712" width="8.140625" style="3" customWidth="1"/>
+    <col min="12713" max="12713" width="9.140625" style="3" customWidth="1"/>
+    <col min="12714" max="12714" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12715" max="12720" width="9.140625" style="3"/>
+    <col min="12721" max="12721" width="9.140625" style="3" customWidth="1"/>
+    <col min="12722" max="12722" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12723" max="12725" width="9.140625" style="3"/>
+    <col min="12726" max="12726" width="9.140625" style="3" customWidth="1"/>
+    <col min="12727" max="12727" width="9.140625" style="3"/>
+    <col min="12728" max="12728" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12729" max="12730" width="9.140625" style="3"/>
+    <col min="12731" max="12731" width="9.140625" style="3" customWidth="1"/>
+    <col min="12732" max="12732" width="10" style="3" customWidth="1"/>
+    <col min="12733" max="12733" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12734" max="12735" width="9.140625" style="3"/>
+    <col min="12736" max="12736" width="9.140625" style="3" customWidth="1"/>
+    <col min="12737" max="12742" width="9.140625" style="3"/>
+    <col min="12743" max="12743" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12744" max="12755" width="9.140625" style="3"/>
+    <col min="12756" max="12756" width="10.140625" style="3" customWidth="1"/>
+    <col min="12757" max="12760" width="9.140625" style="3"/>
+    <col min="12761" max="12761" width="10.140625" style="3" customWidth="1"/>
+    <col min="12762" max="12762" width="9.140625" style="3"/>
+    <col min="12763" max="12763" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12764" max="12765" width="9.140625" style="3"/>
+    <col min="12766" max="12766" width="10.140625" style="3" customWidth="1"/>
+    <col min="12767" max="12911" width="9.140625" style="3"/>
+    <col min="12912" max="12912" width="20" style="3" customWidth="1"/>
+    <col min="12913" max="12913" width="8.140625" style="3" customWidth="1"/>
+    <col min="12914" max="12914" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12915" max="12915" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12916" max="12916" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12917" max="12917" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12918" max="12918" width="8" style="3" customWidth="1"/>
+    <col min="12919" max="12919" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12920" max="12920" width="10.140625" style="3" customWidth="1"/>
+    <col min="12921" max="12921" width="10.5703125" style="3" customWidth="1"/>
+    <col min="12922" max="12922" width="8.140625" style="3" customWidth="1"/>
+    <col min="12923" max="12923" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12924" max="12924" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12925" max="12925" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12926" max="12926" width="10.85546875" style="3" customWidth="1"/>
+    <col min="12927" max="12927" width="8.5703125" style="3" customWidth="1"/>
+    <col min="12928" max="12928" width="8.42578125" style="3" customWidth="1"/>
+    <col min="12929" max="12929" width="9.140625" style="3" customWidth="1"/>
+    <col min="12930" max="12930" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12931" max="12931" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12932" max="12932" width="8.140625" style="3" customWidth="1"/>
+    <col min="12933" max="12933" width="8" style="3" customWidth="1"/>
+    <col min="12934" max="12934" width="9" style="3" customWidth="1"/>
+    <col min="12935" max="12935" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12936" max="12936" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12937" max="12937" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12938" max="12938" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12939" max="12940" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12941" max="12941" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12942" max="12942" width="8" style="3" customWidth="1"/>
+    <col min="12943" max="12943" width="9.140625" style="3" customWidth="1"/>
+    <col min="12944" max="12944" width="10.42578125" style="3" customWidth="1"/>
+    <col min="12945" max="12945" width="9.140625" style="3" customWidth="1"/>
+    <col min="12946" max="12946" width="9.5703125" style="3" customWidth="1"/>
+    <col min="12947" max="12948" width="8" style="3" customWidth="1"/>
+    <col min="12949" max="12949" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12950" max="12950" width="10.140625" style="3" customWidth="1"/>
+    <col min="12951" max="12951" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12952" max="12952" width="7.7109375" style="3" customWidth="1"/>
+    <col min="12953" max="12953" width="8.140625" style="3" customWidth="1"/>
+    <col min="12954" max="12954" width="8.7109375" style="3" customWidth="1"/>
+    <col min="12955" max="12955" width="9.28515625" style="3" customWidth="1"/>
+    <col min="12956" max="12957" width="9.140625" style="3"/>
+    <col min="12958" max="12958" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12959" max="12959" width="10.7109375" style="3" customWidth="1"/>
+    <col min="12960" max="12960" width="10.140625" style="3" customWidth="1"/>
+    <col min="12961" max="12961" width="9.140625" style="3"/>
+    <col min="12962" max="12962" width="8.28515625" style="3" customWidth="1"/>
+    <col min="12963" max="12963" width="8" style="3" customWidth="1"/>
+    <col min="12964" max="12964" width="8.85546875" style="3" customWidth="1"/>
+    <col min="12965" max="12965" width="9.85546875" style="3" customWidth="1"/>
+    <col min="12966" max="12967" width="9.140625" style="3"/>
+    <col min="12968" max="12968" width="8.140625" style="3" customWidth="1"/>
+    <col min="12969" max="12969" width="9.140625" style="3" customWidth="1"/>
+    <col min="12970" max="12970" width="10.28515625" style="3" customWidth="1"/>
+    <col min="12971" max="12976" width="9.140625" style="3"/>
+    <col min="12977" max="12977" width="9.140625" style="3" customWidth="1"/>
+    <col min="12978" max="12978" width="9.42578125" style="3" customWidth="1"/>
+    <col min="12979" max="12981" width="9.140625" style="3"/>
+    <col min="12982" max="12982" width="9.140625" style="3" customWidth="1"/>
+    <col min="12983" max="12983" width="9.140625" style="3"/>
+    <col min="12984" max="12984" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12985" max="12986" width="9.140625" style="3"/>
+    <col min="12987" max="12987" width="9.140625" style="3" customWidth="1"/>
+    <col min="12988" max="12988" width="10" style="3" customWidth="1"/>
+    <col min="12989" max="12989" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12990" max="12991" width="9.140625" style="3"/>
+    <col min="12992" max="12992" width="9.140625" style="3" customWidth="1"/>
+    <col min="12993" max="12998" width="9.140625" style="3"/>
+    <col min="12999" max="12999" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13000" max="13011" width="9.140625" style="3"/>
+    <col min="13012" max="13012" width="10.140625" style="3" customWidth="1"/>
+    <col min="13013" max="13016" width="9.140625" style="3"/>
+    <col min="13017" max="13017" width="10.140625" style="3" customWidth="1"/>
+    <col min="13018" max="13018" width="9.140625" style="3"/>
+    <col min="13019" max="13019" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13020" max="13021" width="9.140625" style="3"/>
+    <col min="13022" max="13022" width="10.140625" style="3" customWidth="1"/>
+    <col min="13023" max="13167" width="9.140625" style="3"/>
+    <col min="13168" max="13168" width="20" style="3" customWidth="1"/>
+    <col min="13169" max="13169" width="8.140625" style="3" customWidth="1"/>
+    <col min="13170" max="13170" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13171" max="13171" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13172" max="13172" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13173" max="13173" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13174" max="13174" width="8" style="3" customWidth="1"/>
+    <col min="13175" max="13175" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13176" max="13176" width="10.140625" style="3" customWidth="1"/>
+    <col min="13177" max="13177" width="10.5703125" style="3" customWidth="1"/>
+    <col min="13178" max="13178" width="8.140625" style="3" customWidth="1"/>
+    <col min="13179" max="13179" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13180" max="13180" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13181" max="13181" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13182" max="13182" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13183" max="13183" width="8.5703125" style="3" customWidth="1"/>
+    <col min="13184" max="13184" width="8.42578125" style="3" customWidth="1"/>
+    <col min="13185" max="13185" width="9.140625" style="3" customWidth="1"/>
+    <col min="13186" max="13186" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13187" max="13187" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13188" max="13188" width="8.140625" style="3" customWidth="1"/>
+    <col min="13189" max="13189" width="8" style="3" customWidth="1"/>
+    <col min="13190" max="13190" width="9" style="3" customWidth="1"/>
+    <col min="13191" max="13191" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13192" max="13192" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13193" max="13193" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13194" max="13194" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13195" max="13196" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13197" max="13197" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13198" max="13198" width="8" style="3" customWidth="1"/>
+    <col min="13199" max="13199" width="9.140625" style="3" customWidth="1"/>
+    <col min="13200" max="13200" width="10.42578125" style="3" customWidth="1"/>
+    <col min="13201" max="13201" width="9.140625" style="3" customWidth="1"/>
+    <col min="13202" max="13202" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13203" max="13204" width="8" style="3" customWidth="1"/>
+    <col min="13205" max="13205" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13206" max="13206" width="10.140625" style="3" customWidth="1"/>
+    <col min="13207" max="13207" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13208" max="13208" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13209" max="13209" width="8.140625" style="3" customWidth="1"/>
+    <col min="13210" max="13210" width="8.7109375" style="3" customWidth="1"/>
+    <col min="13211" max="13211" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13212" max="13213" width="9.140625" style="3"/>
+    <col min="13214" max="13214" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13215" max="13215" width="10.7109375" style="3" customWidth="1"/>
+    <col min="13216" max="13216" width="10.140625" style="3" customWidth="1"/>
+    <col min="13217" max="13217" width="9.140625" style="3"/>
+    <col min="13218" max="13218" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13219" max="13219" width="8" style="3" customWidth="1"/>
+    <col min="13220" max="13220" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13221" max="13221" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13222" max="13223" width="9.140625" style="3"/>
+    <col min="13224" max="13224" width="8.140625" style="3" customWidth="1"/>
+    <col min="13225" max="13225" width="9.140625" style="3" customWidth="1"/>
+    <col min="13226" max="13226" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13227" max="13232" width="9.140625" style="3"/>
+    <col min="13233" max="13233" width="9.140625" style="3" customWidth="1"/>
+    <col min="13234" max="13234" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13235" max="13237" width="9.140625" style="3"/>
+    <col min="13238" max="13238" width="9.140625" style="3" customWidth="1"/>
+    <col min="13239" max="13239" width="9.140625" style="3"/>
+    <col min="13240" max="13240" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13241" max="13242" width="9.140625" style="3"/>
+    <col min="13243" max="13243" width="9.140625" style="3" customWidth="1"/>
+    <col min="13244" max="13244" width="10" style="3" customWidth="1"/>
+    <col min="13245" max="13245" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13246" max="13247" width="9.140625" style="3"/>
+    <col min="13248" max="13248" width="9.140625" style="3" customWidth="1"/>
+    <col min="13249" max="13254" width="9.140625" style="3"/>
+    <col min="13255" max="13255" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13256" max="13267" width="9.140625" style="3"/>
+    <col min="13268" max="13268" width="10.140625" style="3" customWidth="1"/>
+    <col min="13269" max="13272" width="9.140625" style="3"/>
+    <col min="13273" max="13273" width="10.140625" style="3" customWidth="1"/>
+    <col min="13274" max="13274" width="9.140625" style="3"/>
+    <col min="13275" max="13275" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13276" max="13277" width="9.140625" style="3"/>
+    <col min="13278" max="13278" width="10.140625" style="3" customWidth="1"/>
+    <col min="13279" max="13423" width="9.140625" style="3"/>
+    <col min="13424" max="13424" width="20" style="3" customWidth="1"/>
+    <col min="13425" max="13425" width="8.140625" style="3" customWidth="1"/>
+    <col min="13426" max="13426" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13427" max="13427" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13428" max="13428" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13429" max="13429" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13430" max="13430" width="8" style="3" customWidth="1"/>
+    <col min="13431" max="13431" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13432" max="13432" width="10.140625" style="3" customWidth="1"/>
+    <col min="13433" max="13433" width="10.5703125" style="3" customWidth="1"/>
+    <col min="13434" max="13434" width="8.140625" style="3" customWidth="1"/>
+    <col min="13435" max="13435" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13436" max="13436" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13437" max="13437" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13438" max="13438" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13439" max="13439" width="8.5703125" style="3" customWidth="1"/>
+    <col min="13440" max="13440" width="8.42578125" style="3" customWidth="1"/>
+    <col min="13441" max="13441" width="9.140625" style="3" customWidth="1"/>
+    <col min="13442" max="13442" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13443" max="13443" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13444" max="13444" width="8.140625" style="3" customWidth="1"/>
+    <col min="13445" max="13445" width="8" style="3" customWidth="1"/>
+    <col min="13446" max="13446" width="9" style="3" customWidth="1"/>
+    <col min="13447" max="13447" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13448" max="13448" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13449" max="13449" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13450" max="13450" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13451" max="13452" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13453" max="13453" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13454" max="13454" width="8" style="3" customWidth="1"/>
+    <col min="13455" max="13455" width="9.140625" style="3" customWidth="1"/>
+    <col min="13456" max="13456" width="10.42578125" style="3" customWidth="1"/>
+    <col min="13457" max="13457" width="9.140625" style="3" customWidth="1"/>
+    <col min="13458" max="13458" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13459" max="13460" width="8" style="3" customWidth="1"/>
+    <col min="13461" max="13461" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13462" max="13462" width="10.140625" style="3" customWidth="1"/>
+    <col min="13463" max="13463" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13464" max="13464" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13465" max="13465" width="8.140625" style="3" customWidth="1"/>
+    <col min="13466" max="13466" width="8.7109375" style="3" customWidth="1"/>
+    <col min="13467" max="13467" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13468" max="13469" width="9.140625" style="3"/>
+    <col min="13470" max="13470" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13471" max="13471" width="10.7109375" style="3" customWidth="1"/>
+    <col min="13472" max="13472" width="10.140625" style="3" customWidth="1"/>
+    <col min="13473" max="13473" width="9.140625" style="3"/>
+    <col min="13474" max="13474" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13475" max="13475" width="8" style="3" customWidth="1"/>
+    <col min="13476" max="13476" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13477" max="13477" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13478" max="13479" width="9.140625" style="3"/>
+    <col min="13480" max="13480" width="8.140625" style="3" customWidth="1"/>
+    <col min="13481" max="13481" width="9.140625" style="3" customWidth="1"/>
+    <col min="13482" max="13482" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13483" max="13488" width="9.140625" style="3"/>
+    <col min="13489" max="13489" width="9.140625" style="3" customWidth="1"/>
+    <col min="13490" max="13490" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13491" max="13493" width="9.140625" style="3"/>
+    <col min="13494" max="13494" width="9.140625" style="3" customWidth="1"/>
+    <col min="13495" max="13495" width="9.140625" style="3"/>
+    <col min="13496" max="13496" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13497" max="13498" width="9.140625" style="3"/>
+    <col min="13499" max="13499" width="9.140625" style="3" customWidth="1"/>
+    <col min="13500" max="13500" width="10" style="3" customWidth="1"/>
+    <col min="13501" max="13501" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13502" max="13503" width="9.140625" style="3"/>
+    <col min="13504" max="13504" width="9.140625" style="3" customWidth="1"/>
+    <col min="13505" max="13510" width="9.140625" style="3"/>
+    <col min="13511" max="13511" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13512" max="13523" width="9.140625" style="3"/>
+    <col min="13524" max="13524" width="10.140625" style="3" customWidth="1"/>
+    <col min="13525" max="13528" width="9.140625" style="3"/>
+    <col min="13529" max="13529" width="10.140625" style="3" customWidth="1"/>
+    <col min="13530" max="13530" width="9.140625" style="3"/>
+    <col min="13531" max="13531" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13532" max="13533" width="9.140625" style="3"/>
+    <col min="13534" max="13534" width="10.140625" style="3" customWidth="1"/>
+    <col min="13535" max="13679" width="9.140625" style="3"/>
+    <col min="13680" max="13680" width="20" style="3" customWidth="1"/>
+    <col min="13681" max="13681" width="8.140625" style="3" customWidth="1"/>
+    <col min="13682" max="13682" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13683" max="13683" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13684" max="13684" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13685" max="13685" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13686" max="13686" width="8" style="3" customWidth="1"/>
+    <col min="13687" max="13687" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13688" max="13688" width="10.140625" style="3" customWidth="1"/>
+    <col min="13689" max="13689" width="10.5703125" style="3" customWidth="1"/>
+    <col min="13690" max="13690" width="8.140625" style="3" customWidth="1"/>
+    <col min="13691" max="13691" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13692" max="13692" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13693" max="13693" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13694" max="13694" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13695" max="13695" width="8.5703125" style="3" customWidth="1"/>
+    <col min="13696" max="13696" width="8.42578125" style="3" customWidth="1"/>
+    <col min="13697" max="13697" width="9.140625" style="3" customWidth="1"/>
+    <col min="13698" max="13698" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13699" max="13699" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13700" max="13700" width="8.140625" style="3" customWidth="1"/>
+    <col min="13701" max="13701" width="8" style="3" customWidth="1"/>
+    <col min="13702" max="13702" width="9" style="3" customWidth="1"/>
+    <col min="13703" max="13703" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13704" max="13704" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13705" max="13705" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13706" max="13706" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13707" max="13708" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13709" max="13709" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13710" max="13710" width="8" style="3" customWidth="1"/>
+    <col min="13711" max="13711" width="9.140625" style="3" customWidth="1"/>
+    <col min="13712" max="13712" width="10.42578125" style="3" customWidth="1"/>
+    <col min="13713" max="13713" width="9.140625" style="3" customWidth="1"/>
+    <col min="13714" max="13714" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13715" max="13716" width="8" style="3" customWidth="1"/>
+    <col min="13717" max="13717" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13718" max="13718" width="10.140625" style="3" customWidth="1"/>
+    <col min="13719" max="13719" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13720" max="13720" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13721" max="13721" width="8.140625" style="3" customWidth="1"/>
+    <col min="13722" max="13722" width="8.7109375" style="3" customWidth="1"/>
+    <col min="13723" max="13723" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13724" max="13725" width="9.140625" style="3"/>
+    <col min="13726" max="13726" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13727" max="13727" width="10.7109375" style="3" customWidth="1"/>
+    <col min="13728" max="13728" width="10.140625" style="3" customWidth="1"/>
+    <col min="13729" max="13729" width="9.140625" style="3"/>
+    <col min="13730" max="13730" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13731" max="13731" width="8" style="3" customWidth="1"/>
+    <col min="13732" max="13732" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13733" max="13733" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13734" max="13735" width="9.140625" style="3"/>
+    <col min="13736" max="13736" width="8.140625" style="3" customWidth="1"/>
+    <col min="13737" max="13737" width="9.140625" style="3" customWidth="1"/>
+    <col min="13738" max="13738" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13739" max="13744" width="9.140625" style="3"/>
+    <col min="13745" max="13745" width="9.140625" style="3" customWidth="1"/>
+    <col min="13746" max="13746" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13747" max="13749" width="9.140625" style="3"/>
+    <col min="13750" max="13750" width="9.140625" style="3" customWidth="1"/>
+    <col min="13751" max="13751" width="9.140625" style="3"/>
+    <col min="13752" max="13752" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13753" max="13754" width="9.140625" style="3"/>
+    <col min="13755" max="13755" width="9.140625" style="3" customWidth="1"/>
+    <col min="13756" max="13756" width="10" style="3" customWidth="1"/>
+    <col min="13757" max="13757" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13758" max="13759" width="9.140625" style="3"/>
+    <col min="13760" max="13760" width="9.140625" style="3" customWidth="1"/>
+    <col min="13761" max="13766" width="9.140625" style="3"/>
+    <col min="13767" max="13767" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13768" max="13779" width="9.140625" style="3"/>
+    <col min="13780" max="13780" width="10.140625" style="3" customWidth="1"/>
+    <col min="13781" max="13784" width="9.140625" style="3"/>
+    <col min="13785" max="13785" width="10.140625" style="3" customWidth="1"/>
+    <col min="13786" max="13786" width="9.140625" style="3"/>
+    <col min="13787" max="13787" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13788" max="13789" width="9.140625" style="3"/>
+    <col min="13790" max="13790" width="10.140625" style="3" customWidth="1"/>
+    <col min="13791" max="13935" width="9.140625" style="3"/>
+    <col min="13936" max="13936" width="20" style="3" customWidth="1"/>
+    <col min="13937" max="13937" width="8.140625" style="3" customWidth="1"/>
+    <col min="13938" max="13938" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13939" max="13939" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13940" max="13940" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13941" max="13941" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13942" max="13942" width="8" style="3" customWidth="1"/>
+    <col min="13943" max="13943" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13944" max="13944" width="10.140625" style="3" customWidth="1"/>
+    <col min="13945" max="13945" width="10.5703125" style="3" customWidth="1"/>
+    <col min="13946" max="13946" width="8.140625" style="3" customWidth="1"/>
+    <col min="13947" max="13947" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13948" max="13948" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13949" max="13949" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13950" max="13950" width="10.85546875" style="3" customWidth="1"/>
+    <col min="13951" max="13951" width="8.5703125" style="3" customWidth="1"/>
+    <col min="13952" max="13952" width="8.42578125" style="3" customWidth="1"/>
+    <col min="13953" max="13953" width="9.140625" style="3" customWidth="1"/>
+    <col min="13954" max="13954" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13955" max="13955" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13956" max="13956" width="8.140625" style="3" customWidth="1"/>
+    <col min="13957" max="13957" width="8" style="3" customWidth="1"/>
+    <col min="13958" max="13958" width="9" style="3" customWidth="1"/>
+    <col min="13959" max="13959" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13960" max="13960" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13961" max="13961" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13962" max="13962" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13963" max="13964" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13965" max="13965" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13966" max="13966" width="8" style="3" customWidth="1"/>
+    <col min="13967" max="13967" width="9.140625" style="3" customWidth="1"/>
+    <col min="13968" max="13968" width="10.42578125" style="3" customWidth="1"/>
+    <col min="13969" max="13969" width="9.140625" style="3" customWidth="1"/>
+    <col min="13970" max="13970" width="9.5703125" style="3" customWidth="1"/>
+    <col min="13971" max="13972" width="8" style="3" customWidth="1"/>
+    <col min="13973" max="13973" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13974" max="13974" width="10.140625" style="3" customWidth="1"/>
+    <col min="13975" max="13975" width="9.42578125" style="3" customWidth="1"/>
+    <col min="13976" max="13976" width="7.7109375" style="3" customWidth="1"/>
+    <col min="13977" max="13977" width="8.140625" style="3" customWidth="1"/>
+    <col min="13978" max="13978" width="8.7109375" style="3" customWidth="1"/>
+    <col min="13979" max="13979" width="9.28515625" style="3" customWidth="1"/>
+    <col min="13980" max="13981" width="9.140625" style="3"/>
+    <col min="13982" max="13982" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13983" max="13983" width="10.7109375" style="3" customWidth="1"/>
+    <col min="13984" max="13984" width="10.140625" style="3" customWidth="1"/>
+    <col min="13985" max="13985" width="9.140625" style="3"/>
+    <col min="13986" max="13986" width="8.28515625" style="3" customWidth="1"/>
+    <col min="13987" max="13987" width="8" style="3" customWidth="1"/>
+    <col min="13988" max="13988" width="8.85546875" style="3" customWidth="1"/>
+    <col min="13989" max="13989" width="9.85546875" style="3" customWidth="1"/>
+    <col min="13990" max="13991" width="9.140625" style="3"/>
+    <col min="13992" max="13992" width="8.140625" style="3" customWidth="1"/>
+    <col min="13993" max="13993" width="9.140625" style="3" customWidth="1"/>
+    <col min="13994" max="13994" width="10.28515625" style="3" customWidth="1"/>
+    <col min="13995" max="14000" width="9.140625" style="3"/>
+    <col min="14001" max="14001" width="9.140625" style="3" customWidth="1"/>
+    <col min="14002" max="14002" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14003" max="14005" width="9.140625" style="3"/>
+    <col min="14006" max="14006" width="9.140625" style="3" customWidth="1"/>
+    <col min="14007" max="14007" width="9.140625" style="3"/>
+    <col min="14008" max="14008" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14009" max="14010" width="9.140625" style="3"/>
+    <col min="14011" max="14011" width="9.140625" style="3" customWidth="1"/>
+    <col min="14012" max="14012" width="10" style="3" customWidth="1"/>
+    <col min="14013" max="14013" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14014" max="14015" width="9.140625" style="3"/>
+    <col min="14016" max="14016" width="9.140625" style="3" customWidth="1"/>
+    <col min="14017" max="14022" width="9.140625" style="3"/>
+    <col min="14023" max="14023" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14024" max="14035" width="9.140625" style="3"/>
+    <col min="14036" max="14036" width="10.140625" style="3" customWidth="1"/>
+    <col min="14037" max="14040" width="9.140625" style="3"/>
+    <col min="14041" max="14041" width="10.140625" style="3" customWidth="1"/>
+    <col min="14042" max="14042" width="9.140625" style="3"/>
+    <col min="14043" max="14043" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14044" max="14045" width="9.140625" style="3"/>
+    <col min="14046" max="14046" width="10.140625" style="3" customWidth="1"/>
+    <col min="14047" max="14191" width="9.140625" style="3"/>
+    <col min="14192" max="14192" width="20" style="3" customWidth="1"/>
+    <col min="14193" max="14193" width="8.140625" style="3" customWidth="1"/>
+    <col min="14194" max="14194" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14195" max="14195" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14196" max="14196" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14197" max="14197" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14198" max="14198" width="8" style="3" customWidth="1"/>
+    <col min="14199" max="14199" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14200" max="14200" width="10.140625" style="3" customWidth="1"/>
+    <col min="14201" max="14201" width="10.5703125" style="3" customWidth="1"/>
+    <col min="14202" max="14202" width="8.140625" style="3" customWidth="1"/>
+    <col min="14203" max="14203" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14204" max="14204" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14205" max="14205" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14206" max="14206" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14207" max="14207" width="8.5703125" style="3" customWidth="1"/>
+    <col min="14208" max="14208" width="8.42578125" style="3" customWidth="1"/>
+    <col min="14209" max="14209" width="9.140625" style="3" customWidth="1"/>
+    <col min="14210" max="14210" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14211" max="14211" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14212" max="14212" width="8.140625" style="3" customWidth="1"/>
+    <col min="14213" max="14213" width="8" style="3" customWidth="1"/>
+    <col min="14214" max="14214" width="9" style="3" customWidth="1"/>
+    <col min="14215" max="14215" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14216" max="14216" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14217" max="14217" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14218" max="14218" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14219" max="14220" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14221" max="14221" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14222" max="14222" width="8" style="3" customWidth="1"/>
+    <col min="14223" max="14223" width="9.140625" style="3" customWidth="1"/>
+    <col min="14224" max="14224" width="10.42578125" style="3" customWidth="1"/>
+    <col min="14225" max="14225" width="9.140625" style="3" customWidth="1"/>
+    <col min="14226" max="14226" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14227" max="14228" width="8" style="3" customWidth="1"/>
+    <col min="14229" max="14229" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14230" max="14230" width="10.140625" style="3" customWidth="1"/>
+    <col min="14231" max="14231" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14232" max="14232" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14233" max="14233" width="8.140625" style="3" customWidth="1"/>
+    <col min="14234" max="14234" width="8.7109375" style="3" customWidth="1"/>
+    <col min="14235" max="14235" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14236" max="14237" width="9.140625" style="3"/>
+    <col min="14238" max="14238" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14239" max="14239" width="10.7109375" style="3" customWidth="1"/>
+    <col min="14240" max="14240" width="10.140625" style="3" customWidth="1"/>
+    <col min="14241" max="14241" width="9.140625" style="3"/>
+    <col min="14242" max="14242" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14243" max="14243" width="8" style="3" customWidth="1"/>
+    <col min="14244" max="14244" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14245" max="14245" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14246" max="14247" width="9.140625" style="3"/>
+    <col min="14248" max="14248" width="8.140625" style="3" customWidth="1"/>
+    <col min="14249" max="14249" width="9.140625" style="3" customWidth="1"/>
+    <col min="14250" max="14250" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14251" max="14256" width="9.140625" style="3"/>
+    <col min="14257" max="14257" width="9.140625" style="3" customWidth="1"/>
+    <col min="14258" max="14258" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14259" max="14261" width="9.140625" style="3"/>
+    <col min="14262" max="14262" width="9.140625" style="3" customWidth="1"/>
+    <col min="14263" max="14263" width="9.140625" style="3"/>
+    <col min="14264" max="14264" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14265" max="14266" width="9.140625" style="3"/>
+    <col min="14267" max="14267" width="9.140625" style="3" customWidth="1"/>
+    <col min="14268" max="14268" width="10" style="3" customWidth="1"/>
+    <col min="14269" max="14269" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14270" max="14271" width="9.140625" style="3"/>
+    <col min="14272" max="14272" width="9.140625" style="3" customWidth="1"/>
+    <col min="14273" max="14278" width="9.140625" style="3"/>
+    <col min="14279" max="14279" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14280" max="14291" width="9.140625" style="3"/>
+    <col min="14292" max="14292" width="10.140625" style="3" customWidth="1"/>
+    <col min="14293" max="14296" width="9.140625" style="3"/>
+    <col min="14297" max="14297" width="10.140625" style="3" customWidth="1"/>
+    <col min="14298" max="14298" width="9.140625" style="3"/>
+    <col min="14299" max="14299" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14300" max="14301" width="9.140625" style="3"/>
+    <col min="14302" max="14302" width="10.140625" style="3" customWidth="1"/>
+    <col min="14303" max="14447" width="9.140625" style="3"/>
+    <col min="14448" max="14448" width="20" style="3" customWidth="1"/>
+    <col min="14449" max="14449" width="8.140625" style="3" customWidth="1"/>
+    <col min="14450" max="14450" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14451" max="14451" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14452" max="14452" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14453" max="14453" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14454" max="14454" width="8" style="3" customWidth="1"/>
+    <col min="14455" max="14455" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14456" max="14456" width="10.140625" style="3" customWidth="1"/>
+    <col min="14457" max="14457" width="10.5703125" style="3" customWidth="1"/>
+    <col min="14458" max="14458" width="8.140625" style="3" customWidth="1"/>
+    <col min="14459" max="14459" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14460" max="14460" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14461" max="14461" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14462" max="14462" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14463" max="14463" width="8.5703125" style="3" customWidth="1"/>
+    <col min="14464" max="14464" width="8.42578125" style="3" customWidth="1"/>
+    <col min="14465" max="14465" width="9.140625" style="3" customWidth="1"/>
+    <col min="14466" max="14466" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14467" max="14467" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14468" max="14468" width="8.140625" style="3" customWidth="1"/>
+    <col min="14469" max="14469" width="8" style="3" customWidth="1"/>
+    <col min="14470" max="14470" width="9" style="3" customWidth="1"/>
+    <col min="14471" max="14471" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14472" max="14472" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14473" max="14473" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14474" max="14474" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14475" max="14476" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14477" max="14477" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14478" max="14478" width="8" style="3" customWidth="1"/>
+    <col min="14479" max="14479" width="9.140625" style="3" customWidth="1"/>
+    <col min="14480" max="14480" width="10.42578125" style="3" customWidth="1"/>
+    <col min="14481" max="14481" width="9.140625" style="3" customWidth="1"/>
+    <col min="14482" max="14482" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14483" max="14484" width="8" style="3" customWidth="1"/>
+    <col min="14485" max="14485" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14486" max="14486" width="10.140625" style="3" customWidth="1"/>
+    <col min="14487" max="14487" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14488" max="14488" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14489" max="14489" width="8.140625" style="3" customWidth="1"/>
+    <col min="14490" max="14490" width="8.7109375" style="3" customWidth="1"/>
+    <col min="14491" max="14491" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14492" max="14493" width="9.140625" style="3"/>
+    <col min="14494" max="14494" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14495" max="14495" width="10.7109375" style="3" customWidth="1"/>
+    <col min="14496" max="14496" width="10.140625" style="3" customWidth="1"/>
+    <col min="14497" max="14497" width="9.140625" style="3"/>
+    <col min="14498" max="14498" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14499" max="14499" width="8" style="3" customWidth="1"/>
+    <col min="14500" max="14500" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14501" max="14501" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14502" max="14503" width="9.140625" style="3"/>
+    <col min="14504" max="14504" width="8.140625" style="3" customWidth="1"/>
+    <col min="14505" max="14505" width="9.140625" style="3" customWidth="1"/>
+    <col min="14506" max="14506" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14507" max="14512" width="9.140625" style="3"/>
+    <col min="14513" max="14513" width="9.140625" style="3" customWidth="1"/>
+    <col min="14514" max="14514" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14515" max="14517" width="9.140625" style="3"/>
+    <col min="14518" max="14518" width="9.140625" style="3" customWidth="1"/>
+    <col min="14519" max="14519" width="9.140625" style="3"/>
+    <col min="14520" max="14520" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14521" max="14522" width="9.140625" style="3"/>
+    <col min="14523" max="14523" width="9.140625" style="3" customWidth="1"/>
+    <col min="14524" max="14524" width="10" style="3" customWidth="1"/>
+    <col min="14525" max="14525" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14526" max="14527" width="9.140625" style="3"/>
+    <col min="14528" max="14528" width="9.140625" style="3" customWidth="1"/>
+    <col min="14529" max="14534" width="9.140625" style="3"/>
+    <col min="14535" max="14535" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14536" max="14547" width="9.140625" style="3"/>
+    <col min="14548" max="14548" width="10.140625" style="3" customWidth="1"/>
+    <col min="14549" max="14552" width="9.140625" style="3"/>
+    <col min="14553" max="14553" width="10.140625" style="3" customWidth="1"/>
+    <col min="14554" max="14554" width="9.140625" style="3"/>
+    <col min="14555" max="14555" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14556" max="14557" width="9.140625" style="3"/>
+    <col min="14558" max="14558" width="10.140625" style="3" customWidth="1"/>
+    <col min="14559" max="14703" width="9.140625" style="3"/>
+    <col min="14704" max="14704" width="20" style="3" customWidth="1"/>
+    <col min="14705" max="14705" width="8.140625" style="3" customWidth="1"/>
+    <col min="14706" max="14706" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14707" max="14707" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14708" max="14708" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14709" max="14709" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14710" max="14710" width="8" style="3" customWidth="1"/>
+    <col min="14711" max="14711" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14712" max="14712" width="10.140625" style="3" customWidth="1"/>
+    <col min="14713" max="14713" width="10.5703125" style="3" customWidth="1"/>
+    <col min="14714" max="14714" width="8.140625" style="3" customWidth="1"/>
+    <col min="14715" max="14715" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14716" max="14716" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14717" max="14717" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14718" max="14718" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14719" max="14719" width="8.5703125" style="3" customWidth="1"/>
+    <col min="14720" max="14720" width="8.42578125" style="3" customWidth="1"/>
+    <col min="14721" max="14721" width="9.140625" style="3" customWidth="1"/>
+    <col min="14722" max="14722" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14723" max="14723" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14724" max="14724" width="8.140625" style="3" customWidth="1"/>
+    <col min="14725" max="14725" width="8" style="3" customWidth="1"/>
+    <col min="14726" max="14726" width="9" style="3" customWidth="1"/>
+    <col min="14727" max="14727" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14728" max="14728" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14729" max="14729" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14730" max="14730" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14731" max="14732" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14733" max="14733" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14734" max="14734" width="8" style="3" customWidth="1"/>
+    <col min="14735" max="14735" width="9.140625" style="3" customWidth="1"/>
+    <col min="14736" max="14736" width="10.42578125" style="3" customWidth="1"/>
+    <col min="14737" max="14737" width="9.140625" style="3" customWidth="1"/>
+    <col min="14738" max="14738" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14739" max="14740" width="8" style="3" customWidth="1"/>
+    <col min="14741" max="14741" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14742" max="14742" width="10.140625" style="3" customWidth="1"/>
+    <col min="14743" max="14743" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14744" max="14744" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14745" max="14745" width="8.140625" style="3" customWidth="1"/>
+    <col min="14746" max="14746" width="8.7109375" style="3" customWidth="1"/>
+    <col min="14747" max="14747" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14748" max="14749" width="9.140625" style="3"/>
+    <col min="14750" max="14750" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14751" max="14751" width="10.7109375" style="3" customWidth="1"/>
+    <col min="14752" max="14752" width="10.140625" style="3" customWidth="1"/>
+    <col min="14753" max="14753" width="9.140625" style="3"/>
+    <col min="14754" max="14754" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14755" max="14755" width="8" style="3" customWidth="1"/>
+    <col min="14756" max="14756" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14757" max="14757" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14758" max="14759" width="9.140625" style="3"/>
+    <col min="14760" max="14760" width="8.140625" style="3" customWidth="1"/>
+    <col min="14761" max="14761" width="9.140625" style="3" customWidth="1"/>
+    <col min="14762" max="14762" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14763" max="14768" width="9.140625" style="3"/>
+    <col min="14769" max="14769" width="9.140625" style="3" customWidth="1"/>
+    <col min="14770" max="14770" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14771" max="14773" width="9.140625" style="3"/>
+    <col min="14774" max="14774" width="9.140625" style="3" customWidth="1"/>
+    <col min="14775" max="14775" width="9.140625" style="3"/>
+    <col min="14776" max="14776" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14777" max="14778" width="9.140625" style="3"/>
+    <col min="14779" max="14779" width="9.140625" style="3" customWidth="1"/>
+    <col min="14780" max="14780" width="10" style="3" customWidth="1"/>
+    <col min="14781" max="14781" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14782" max="14783" width="9.140625" style="3"/>
+    <col min="14784" max="14784" width="9.140625" style="3" customWidth="1"/>
+    <col min="14785" max="14790" width="9.140625" style="3"/>
+    <col min="14791" max="14791" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14792" max="14803" width="9.140625" style="3"/>
+    <col min="14804" max="14804" width="10.140625" style="3" customWidth="1"/>
+    <col min="14805" max="14808" width="9.140625" style="3"/>
+    <col min="14809" max="14809" width="10.140625" style="3" customWidth="1"/>
+    <col min="14810" max="14810" width="9.140625" style="3"/>
+    <col min="14811" max="14811" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14812" max="14813" width="9.140625" style="3"/>
+    <col min="14814" max="14814" width="10.140625" style="3" customWidth="1"/>
+    <col min="14815" max="14959" width="9.140625" style="3"/>
+    <col min="14960" max="14960" width="20" style="3" customWidth="1"/>
+    <col min="14961" max="14961" width="8.140625" style="3" customWidth="1"/>
+    <col min="14962" max="14962" width="9.42578125" style="3" customWidth="1"/>
+    <col min="14963" max="14963" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14964" max="14964" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14965" max="14965" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14966" max="14966" width="8" style="3" customWidth="1"/>
+    <col min="14967" max="14967" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14968" max="14968" width="10.140625" style="3" customWidth="1"/>
+    <col min="14969" max="14969" width="10.5703125" style="3" customWidth="1"/>
+    <col min="14970" max="14970" width="8.140625" style="3" customWidth="1"/>
+    <col min="14971" max="14971" width="8.28515625" style="3" customWidth="1"/>
+    <col min="14972" max="14972" width="10.28515625" style="3" customWidth="1"/>
+    <col min="14973" max="14973" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14974" max="14974" width="10.85546875" style="3" customWidth="1"/>
+    <col min="14975" max="14975" width="8.5703125" style="3" customWidth="1"/>
+    <col min="14976" max="14976" width="8.42578125" style="3" customWidth="1"/>
+    <col min="14977" max="14977" width="9.140625" style="3" customWidth="1"/>
+    <col min="14978" max="14978" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14979" max="14979" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14980" max="14980" width="8.140625" style="3" customWidth="1"/>
+    <col min="14981" max="14981" width="8" style="3" customWidth="1"/>
+    <col min="14982" max="14982" width="9" style="3" customWidth="1"/>
+    <col min="14983" max="14983" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14984" max="14984" width="9.85546875" style="3" customWidth="1"/>
+    <col min="14985" max="14985" width="7.7109375" style="3" customWidth="1"/>
+    <col min="14986" max="14986" width="8.85546875" style="3" customWidth="1"/>
+    <col min="14987" max="14988" width="9.28515625" style="3" customWidth="1"/>
+    <col min="14989" max="14989" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14990" max="14990" width="8" style="3" customWidth="1"/>
+    <col min="14991" max="14991" width="9.140625" style="3" customWidth="1"/>
+    <col min="14992" max="14992" width="10.42578125" style="3" customWidth="1"/>
+    <col min="14993" max="14993" width="9.140625" style="3" customWidth="1"/>
+    <col min="14994" max="14994" width="9.5703125" style="3" customWidth="1"/>
+    <col min="14995" max="14996" width="8" style="3" customWidth="1"/>
+    <col min="14997" max="14997" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14998" max="14998" width="10.140625" style="3" customWidth="1"/>
+    <col min="14999" max="14999" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15000" max="15000" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15001" max="15001" width="8.140625" style="3" customWidth="1"/>
+    <col min="15002" max="15002" width="8.7109375" style="3" customWidth="1"/>
+    <col min="15003" max="15003" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15004" max="15005" width="9.140625" style="3"/>
+    <col min="15006" max="15006" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15007" max="15007" width="10.7109375" style="3" customWidth="1"/>
+    <col min="15008" max="15008" width="10.140625" style="3" customWidth="1"/>
+    <col min="15009" max="15009" width="9.140625" style="3"/>
+    <col min="15010" max="15010" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15011" max="15011" width="8" style="3" customWidth="1"/>
+    <col min="15012" max="15012" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15013" max="15013" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15014" max="15015" width="9.140625" style="3"/>
+    <col min="15016" max="15016" width="8.140625" style="3" customWidth="1"/>
+    <col min="15017" max="15017" width="9.140625" style="3" customWidth="1"/>
+    <col min="15018" max="15018" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15019" max="15024" width="9.140625" style="3"/>
+    <col min="15025" max="15025" width="9.140625" style="3" customWidth="1"/>
+    <col min="15026" max="15026" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15027" max="15029" width="9.140625" style="3"/>
+    <col min="15030" max="15030" width="9.140625" style="3" customWidth="1"/>
+    <col min="15031" max="15031" width="9.140625" style="3"/>
+    <col min="15032" max="15032" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15033" max="15034" width="9.140625" style="3"/>
+    <col min="15035" max="15035" width="9.140625" style="3" customWidth="1"/>
+    <col min="15036" max="15036" width="10" style="3" customWidth="1"/>
+    <col min="15037" max="15037" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15038" max="15039" width="9.140625" style="3"/>
+    <col min="15040" max="15040" width="9.140625" style="3" customWidth="1"/>
+    <col min="15041" max="15046" width="9.140625" style="3"/>
+    <col min="15047" max="15047" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15048" max="15059" width="9.140625" style="3"/>
+    <col min="15060" max="15060" width="10.140625" style="3" customWidth="1"/>
+    <col min="15061" max="15064" width="9.140625" style="3"/>
+    <col min="15065" max="15065" width="10.140625" style="3" customWidth="1"/>
+    <col min="15066" max="15066" width="9.140625" style="3"/>
+    <col min="15067" max="15067" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15068" max="15069" width="9.140625" style="3"/>
+    <col min="15070" max="15070" width="10.140625" style="3" customWidth="1"/>
+    <col min="15071" max="15215" width="9.140625" style="3"/>
+    <col min="15216" max="15216" width="20" style="3" customWidth="1"/>
+    <col min="15217" max="15217" width="8.140625" style="3" customWidth="1"/>
+    <col min="15218" max="15218" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15219" max="15219" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15220" max="15220" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15221" max="15221" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15222" max="15222" width="8" style="3" customWidth="1"/>
+    <col min="15223" max="15223" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15224" max="15224" width="10.140625" style="3" customWidth="1"/>
+    <col min="15225" max="15225" width="10.5703125" style="3" customWidth="1"/>
+    <col min="15226" max="15226" width="8.140625" style="3" customWidth="1"/>
+    <col min="15227" max="15227" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15228" max="15228" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15229" max="15229" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15230" max="15230" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15231" max="15231" width="8.5703125" style="3" customWidth="1"/>
+    <col min="15232" max="15232" width="8.42578125" style="3" customWidth="1"/>
+    <col min="15233" max="15233" width="9.140625" style="3" customWidth="1"/>
+    <col min="15234" max="15234" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15235" max="15235" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15236" max="15236" width="8.140625" style="3" customWidth="1"/>
+    <col min="15237" max="15237" width="8" style="3" customWidth="1"/>
+    <col min="15238" max="15238" width="9" style="3" customWidth="1"/>
+    <col min="15239" max="15239" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15240" max="15240" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15241" max="15241" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15242" max="15242" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15243" max="15244" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15245" max="15245" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15246" max="15246" width="8" style="3" customWidth="1"/>
+    <col min="15247" max="15247" width="9.140625" style="3" customWidth="1"/>
+    <col min="15248" max="15248" width="10.42578125" style="3" customWidth="1"/>
+    <col min="15249" max="15249" width="9.140625" style="3" customWidth="1"/>
+    <col min="15250" max="15250" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15251" max="15252" width="8" style="3" customWidth="1"/>
+    <col min="15253" max="15253" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15254" max="15254" width="10.140625" style="3" customWidth="1"/>
+    <col min="15255" max="15255" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15256" max="15256" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15257" max="15257" width="8.140625" style="3" customWidth="1"/>
+    <col min="15258" max="15258" width="8.7109375" style="3" customWidth="1"/>
+    <col min="15259" max="15259" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15260" max="15261" width="9.140625" style="3"/>
+    <col min="15262" max="15262" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15263" max="15263" width="10.7109375" style="3" customWidth="1"/>
+    <col min="15264" max="15264" width="10.140625" style="3" customWidth="1"/>
+    <col min="15265" max="15265" width="9.140625" style="3"/>
+    <col min="15266" max="15266" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15267" max="15267" width="8" style="3" customWidth="1"/>
+    <col min="15268" max="15268" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15269" max="15269" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15270" max="15271" width="9.140625" style="3"/>
+    <col min="15272" max="15272" width="8.140625" style="3" customWidth="1"/>
+    <col min="15273" max="15273" width="9.140625" style="3" customWidth="1"/>
+    <col min="15274" max="15274" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15275" max="15280" width="9.140625" style="3"/>
+    <col min="15281" max="15281" width="9.140625" style="3" customWidth="1"/>
+    <col min="15282" max="15282" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15283" max="15285" width="9.140625" style="3"/>
+    <col min="15286" max="15286" width="9.140625" style="3" customWidth="1"/>
+    <col min="15287" max="15287" width="9.140625" style="3"/>
+    <col min="15288" max="15288" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15289" max="15290" width="9.140625" style="3"/>
+    <col min="15291" max="15291" width="9.140625" style="3" customWidth="1"/>
+    <col min="15292" max="15292" width="10" style="3" customWidth="1"/>
+    <col min="15293" max="15293" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15294" max="15295" width="9.140625" style="3"/>
+    <col min="15296" max="15296" width="9.140625" style="3" customWidth="1"/>
+    <col min="15297" max="15302" width="9.140625" style="3"/>
+    <col min="15303" max="15303" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15304" max="15315" width="9.140625" style="3"/>
+    <col min="15316" max="15316" width="10.140625" style="3" customWidth="1"/>
+    <col min="15317" max="15320" width="9.140625" style="3"/>
+    <col min="15321" max="15321" width="10.140625" style="3" customWidth="1"/>
+    <col min="15322" max="15322" width="9.140625" style="3"/>
+    <col min="15323" max="15323" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15324" max="15325" width="9.140625" style="3"/>
+    <col min="15326" max="15326" width="10.140625" style="3" customWidth="1"/>
+    <col min="15327" max="15471" width="9.140625" style="3"/>
+    <col min="15472" max="15472" width="20" style="3" customWidth="1"/>
+    <col min="15473" max="15473" width="8.140625" style="3" customWidth="1"/>
+    <col min="15474" max="15474" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15475" max="15475" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15476" max="15476" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15477" max="15477" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15478" max="15478" width="8" style="3" customWidth="1"/>
+    <col min="15479" max="15479" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15480" max="15480" width="10.140625" style="3" customWidth="1"/>
+    <col min="15481" max="15481" width="10.5703125" style="3" customWidth="1"/>
+    <col min="15482" max="15482" width="8.140625" style="3" customWidth="1"/>
+    <col min="15483" max="15483" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15484" max="15484" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15485" max="15485" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15486" max="15486" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15487" max="15487" width="8.5703125" style="3" customWidth="1"/>
+    <col min="15488" max="15488" width="8.42578125" style="3" customWidth="1"/>
+    <col min="15489" max="15489" width="9.140625" style="3" customWidth="1"/>
+    <col min="15490" max="15490" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15491" max="15491" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15492" max="15492" width="8.140625" style="3" customWidth="1"/>
+    <col min="15493" max="15493" width="8" style="3" customWidth="1"/>
+    <col min="15494" max="15494" width="9" style="3" customWidth="1"/>
+    <col min="15495" max="15495" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15496" max="15496" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15497" max="15497" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15498" max="15498" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15499" max="15500" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15501" max="15501" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15502" max="15502" width="8" style="3" customWidth="1"/>
+    <col min="15503" max="15503" width="9.140625" style="3" customWidth="1"/>
+    <col min="15504" max="15504" width="10.42578125" style="3" customWidth="1"/>
+    <col min="15505" max="15505" width="9.140625" style="3" customWidth="1"/>
+    <col min="15506" max="15506" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15507" max="15508" width="8" style="3" customWidth="1"/>
+    <col min="15509" max="15509" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15510" max="15510" width="10.140625" style="3" customWidth="1"/>
+    <col min="15511" max="15511" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15512" max="15512" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15513" max="15513" width="8.140625" style="3" customWidth="1"/>
+    <col min="15514" max="15514" width="8.7109375" style="3" customWidth="1"/>
+    <col min="15515" max="15515" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15516" max="15517" width="9.140625" style="3"/>
+    <col min="15518" max="15518" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15519" max="15519" width="10.7109375" style="3" customWidth="1"/>
+    <col min="15520" max="15520" width="10.140625" style="3" customWidth="1"/>
+    <col min="15521" max="15521" width="9.140625" style="3"/>
+    <col min="15522" max="15522" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15523" max="15523" width="8" style="3" customWidth="1"/>
+    <col min="15524" max="15524" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15525" max="15525" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15526" max="15527" width="9.140625" style="3"/>
+    <col min="15528" max="15528" width="8.140625" style="3" customWidth="1"/>
+    <col min="15529" max="15529" width="9.140625" style="3" customWidth="1"/>
+    <col min="15530" max="15530" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15531" max="15536" width="9.140625" style="3"/>
+    <col min="15537" max="15537" width="9.140625" style="3" customWidth="1"/>
+    <col min="15538" max="15538" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15539" max="15541" width="9.140625" style="3"/>
+    <col min="15542" max="15542" width="9.140625" style="3" customWidth="1"/>
+    <col min="15543" max="15543" width="9.140625" style="3"/>
+    <col min="15544" max="15544" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15545" max="15546" width="9.140625" style="3"/>
+    <col min="15547" max="15547" width="9.140625" style="3" customWidth="1"/>
+    <col min="15548" max="15548" width="10" style="3" customWidth="1"/>
+    <col min="15549" max="15549" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15550" max="15551" width="9.140625" style="3"/>
+    <col min="15552" max="15552" width="9.140625" style="3" customWidth="1"/>
+    <col min="15553" max="15558" width="9.140625" style="3"/>
+    <col min="15559" max="15559" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15560" max="15571" width="9.140625" style="3"/>
+    <col min="15572" max="15572" width="10.140625" style="3" customWidth="1"/>
+    <col min="15573" max="15576" width="9.140625" style="3"/>
+    <col min="15577" max="15577" width="10.140625" style="3" customWidth="1"/>
+    <col min="15578" max="15578" width="9.140625" style="3"/>
+    <col min="15579" max="15579" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15580" max="15581" width="9.140625" style="3"/>
+    <col min="15582" max="15582" width="10.140625" style="3" customWidth="1"/>
+    <col min="15583" max="15727" width="9.140625" style="3"/>
+    <col min="15728" max="15728" width="20" style="3" customWidth="1"/>
+    <col min="15729" max="15729" width="8.140625" style="3" customWidth="1"/>
+    <col min="15730" max="15730" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15731" max="15731" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15732" max="15732" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15733" max="15733" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15734" max="15734" width="8" style="3" customWidth="1"/>
+    <col min="15735" max="15735" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15736" max="15736" width="10.140625" style="3" customWidth="1"/>
+    <col min="15737" max="15737" width="10.5703125" style="3" customWidth="1"/>
+    <col min="15738" max="15738" width="8.140625" style="3" customWidth="1"/>
+    <col min="15739" max="15739" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15740" max="15740" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15741" max="15741" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15742" max="15742" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15743" max="15743" width="8.5703125" style="3" customWidth="1"/>
+    <col min="15744" max="15744" width="8.42578125" style="3" customWidth="1"/>
+    <col min="15745" max="15745" width="9.140625" style="3" customWidth="1"/>
+    <col min="15746" max="15746" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15747" max="15747" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15748" max="15748" width="8.140625" style="3" customWidth="1"/>
+    <col min="15749" max="15749" width="8" style="3" customWidth="1"/>
+    <col min="15750" max="15750" width="9" style="3" customWidth="1"/>
+    <col min="15751" max="15751" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15752" max="15752" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15753" max="15753" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15754" max="15754" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15755" max="15756" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15757" max="15757" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15758" max="15758" width="8" style="3" customWidth="1"/>
+    <col min="15759" max="15759" width="9.140625" style="3" customWidth="1"/>
+    <col min="15760" max="15760" width="10.42578125" style="3" customWidth="1"/>
+    <col min="15761" max="15761" width="9.140625" style="3" customWidth="1"/>
+    <col min="15762" max="15762" width="9.5703125" style="3" customWidth="1"/>
+    <col min="15763" max="15764" width="8" style="3" customWidth="1"/>
+    <col min="15765" max="15765" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15766" max="15766" width="10.140625" style="3" customWidth="1"/>
+    <col min="15767" max="15767" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15768" max="15768" width="7.7109375" style="3" customWidth="1"/>
+    <col min="15769" max="15769" width="8.140625" style="3" customWidth="1"/>
+    <col min="15770" max="15770" width="8.7109375" style="3" customWidth="1"/>
+    <col min="15771" max="15771" width="9.28515625" style="3" customWidth="1"/>
+    <col min="15772" max="15773" width="9.140625" style="3"/>
+    <col min="15774" max="15774" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15775" max="15775" width="10.7109375" style="3" customWidth="1"/>
+    <col min="15776" max="15776" width="10.140625" style="3" customWidth="1"/>
+    <col min="15777" max="15777" width="9.140625" style="3"/>
+    <col min="15778" max="15778" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15779" max="15779" width="8" style="3" customWidth="1"/>
+    <col min="15780" max="15780" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15781" max="15781" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15782" max="15783" width="9.140625" style="3"/>
+    <col min="15784" max="15784" width="8.140625" style="3" customWidth="1"/>
+    <col min="15785" max="15785" width="9.140625" style="3" customWidth="1"/>
+    <col min="15786" max="15786" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15787" max="15792" width="9.140625" style="3"/>
+    <col min="15793" max="15793" width="9.140625" style="3" customWidth="1"/>
+    <col min="15794" max="15794" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15795" max="15797" width="9.140625" style="3"/>
+    <col min="15798" max="15798" width="9.140625" style="3" customWidth="1"/>
+    <col min="15799" max="15799" width="9.140625" style="3"/>
+    <col min="15800" max="15800" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15801" max="15802" width="9.140625" style="3"/>
+    <col min="15803" max="15803" width="9.140625" style="3" customWidth="1"/>
+    <col min="15804" max="15804" width="10" style="3" customWidth="1"/>
+    <col min="15805" max="15805" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15806" max="15807" width="9.140625" style="3"/>
+    <col min="15808" max="15808" width="9.140625" style="3" customWidth="1"/>
+    <col min="15809" max="15814" width="9.140625" style="3"/>
+    <col min="15815" max="15815" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15816" max="15827" width="9.140625" style="3"/>
+    <col min="15828" max="15828" width="10.140625" style="3" customWidth="1"/>
+    <col min="15829" max="15832" width="9.140625" style="3"/>
+    <col min="15833" max="15833" width="10.140625" style="3" customWidth="1"/>
+    <col min="15834" max="15834" width="9.140625" style="3"/>
+    <col min="15835" max="15835" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15836" max="15837" width="9.140625" style="3"/>
+    <col min="15838" max="15838" width="10.140625" style="3" customWidth="1"/>
+    <col min="15839" max="15983" width="9.140625" style="3"/>
+    <col min="15984" max="15984" width="20" style="3" customWidth="1"/>
+    <col min="15985" max="15985" width="8.140625" style="3" customWidth="1"/>
+    <col min="15986" max="15986" width="9.42578125" style="3" customWidth="1"/>
+    <col min="15987" max="15987" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15988" max="15988" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15989" max="15989" width="8.85546875" style="3" customWidth="1"/>
+    <col min="15990" max="15990" width="8" style="3" customWidth="1"/>
+    <col min="15991" max="15991" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15992" max="15992" width="10.140625" style="3" customWidth="1"/>
+    <col min="15993" max="15993" width="10.5703125" style="3" customWidth="1"/>
+    <col min="15994" max="15994" width="8.140625" style="3" customWidth="1"/>
+    <col min="15995" max="15995" width="8.28515625" style="3" customWidth="1"/>
+    <col min="15996" max="15996" width="10.28515625" style="3" customWidth="1"/>
+    <col min="15997" max="15997" width="9.85546875" style="3" customWidth="1"/>
+    <col min="15998" max="15998" width="10.85546875" style="3" customWidth="1"/>
+    <col min="15999" max="15999" width="8.5703125" style="3" customWidth="1"/>
+    <col min="16000" max="16000" width="8.42578125" style="3" customWidth="1"/>
+    <col min="16001" max="16001" width="9.140625" style="3" customWidth="1"/>
+    <col min="16002" max="16002" width="9.85546875" style="3" customWidth="1"/>
+    <col min="16003" max="16003" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16004" max="16004" width="8.140625" style="3" customWidth="1"/>
+    <col min="16005" max="16005" width="8" style="3" customWidth="1"/>
+    <col min="16006" max="16006" width="9" style="3" customWidth="1"/>
+    <col min="16007" max="16007" width="9.5703125" style="3" customWidth="1"/>
+    <col min="16008" max="16008" width="9.85546875" style="3" customWidth="1"/>
+    <col min="16009" max="16009" width="7.7109375" style="3" customWidth="1"/>
+    <col min="16010" max="16010" width="8.85546875" style="3" customWidth="1"/>
+    <col min="16011" max="16012" width="9.28515625" style="3" customWidth="1"/>
+    <col min="16013" max="16013" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16014" max="16014" width="8" style="3" customWidth="1"/>
+    <col min="16015" max="16015" width="9.140625" style="3" customWidth="1"/>
+    <col min="16016" max="16016" width="10.42578125" style="3" customWidth="1"/>
+    <col min="16017" max="16017" width="9.140625" style="3" customWidth="1"/>
+    <col min="16018" max="16018" width="9.5703125" style="3" customWidth="1"/>
+    <col min="16019" max="16020" width="8" style="3" customWidth="1"/>
+    <col min="16021" max="16021" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16022" max="16022" width="10.140625" style="3" customWidth="1"/>
+    <col min="16023" max="16023" width="9.42578125" style="3" customWidth="1"/>
+    <col min="16024" max="16024" width="7.7109375" style="3" customWidth="1"/>
+    <col min="16025" max="16025" width="8.140625" style="3" customWidth="1"/>
+    <col min="16026" max="16026" width="8.7109375" style="3" customWidth="1"/>
+    <col min="16027" max="16027" width="9.28515625" style="3" customWidth="1"/>
+    <col min="16028" max="16029" width="9.140625" style="3"/>
+    <col min="16030" max="16030" width="8.28515625" style="3" customWidth="1"/>
+    <col min="16031" max="16031" width="10.7109375" style="3" customWidth="1"/>
+    <col min="16032" max="16032" width="10.140625" style="3" customWidth="1"/>
+    <col min="16033" max="16033" width="9.140625" style="3"/>
+    <col min="16034" max="16034" width="8.28515625" style="3" customWidth="1"/>
+    <col min="16035" max="16035" width="8" style="3" customWidth="1"/>
+    <col min="16036" max="16036" width="8.85546875" style="3" customWidth="1"/>
+    <col min="16037" max="16037" width="9.85546875" style="3" customWidth="1"/>
+    <col min="16038" max="16039" width="9.140625" style="3"/>
+    <col min="16040" max="16040" width="8.140625" style="3" customWidth="1"/>
+    <col min="16041" max="16041" width="9.140625" style="3" customWidth="1"/>
+    <col min="16042" max="16042" width="10.28515625" style="3" customWidth="1"/>
+    <col min="16043" max="16048" width="9.140625" style="3"/>
+    <col min="16049" max="16049" width="9.140625" style="3" customWidth="1"/>
+    <col min="16050" max="16050" width="9.42578125" style="3" customWidth="1"/>
+    <col min="16051" max="16053" width="9.140625" style="3"/>
+    <col min="16054" max="16054" width="9.140625" style="3" customWidth="1"/>
+    <col min="16055" max="16055" width="9.140625" style="3"/>
+    <col min="16056" max="16056" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16057" max="16058" width="9.140625" style="3"/>
+    <col min="16059" max="16059" width="9.140625" style="3" customWidth="1"/>
+    <col min="16060" max="16060" width="10" style="3" customWidth="1"/>
+    <col min="16061" max="16061" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16062" max="16063" width="9.140625" style="3"/>
+    <col min="16064" max="16064" width="9.140625" style="3" customWidth="1"/>
+    <col min="16065" max="16070" width="9.140625" style="3"/>
+    <col min="16071" max="16071" width="9.85546875" style="3" customWidth="1"/>
+    <col min="16072" max="16083" width="9.140625" style="3"/>
+    <col min="16084" max="16084" width="10.140625" style="3" customWidth="1"/>
+    <col min="16085" max="16088" width="9.140625" style="3"/>
+    <col min="16089" max="16089" width="10.140625" style="3" customWidth="1"/>
+    <col min="16090" max="16090" width="9.140625" style="3"/>
+    <col min="16091" max="16091" width="10.85546875" style="3" customWidth="1"/>
+    <col min="16092" max="16093" width="9.140625" style="3"/>
+    <col min="16094" max="16094" width="10.140625" style="3" customWidth="1"/>
+    <col min="16095" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="12">
-[...7 lines deleted...]
-      <c r="A2" s="54" t="s">
+    <row r="1" spans="1:31" s="1" customFormat="1" ht="12">
+      <c r="T1" s="19"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="19"/>
+    </row>
+    <row r="2" spans="1:31" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="21"/>
+    </row>
+    <row r="3" spans="1:31" s="20" customFormat="1" ht="12">
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6"/>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="4"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="AA4" s="4"/>
+      <c r="AB4" s="4"/>
+      <c r="AE4" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" s="60"/>
+      <c r="B5" s="62">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="63"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="62">
+        <v>2017</v>
+      </c>
+      <c r="F5" s="63"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="62">
+        <v>2018</v>
+      </c>
+      <c r="I5" s="63"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="62">
+        <v>2019</v>
+      </c>
+      <c r="L5" s="63"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="62">
+        <v>2020</v>
+      </c>
+      <c r="O5" s="63"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="62">
+        <v>2021</v>
+      </c>
+      <c r="R5" s="63"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="62">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="63"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="62">
+        <v>2023</v>
+      </c>
+      <c r="X5" s="63"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="62">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="63"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="65">
+        <v>2025</v>
+      </c>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+    </row>
+    <row r="6" spans="1:31" ht="22.5">
+      <c r="A6" s="61"/>
+      <c r="B6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="K6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="L6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="M6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="N6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="O6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="P6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="R6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="S6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="T6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="U6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="V6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="W6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="X6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="Y6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="Z6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="AA6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="AB6" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="AC6" s="41" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD6" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE6" s="41" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="49">
+        <v>1766257</v>
+      </c>
+      <c r="C7" s="49">
+        <v>1264930</v>
+      </c>
+      <c r="D7" s="49">
+        <v>501327</v>
+      </c>
+      <c r="E7" s="49">
+        <v>1704443</v>
+      </c>
+      <c r="F7" s="49">
+        <v>1220433</v>
+      </c>
+      <c r="G7" s="49">
+        <v>484010</v>
+      </c>
+      <c r="H7" s="49">
+        <v>1726869</v>
+      </c>
+      <c r="I7" s="49">
+        <v>1230137</v>
+      </c>
+      <c r="J7" s="49">
+        <v>496732</v>
+      </c>
+      <c r="K7" s="49">
+        <v>1730504</v>
+      </c>
+      <c r="L7" s="49">
+        <v>1238962</v>
+      </c>
+      <c r="M7" s="49">
+        <v>491542</v>
+      </c>
+      <c r="N7" s="49">
+        <v>1720083</v>
+      </c>
+      <c r="O7" s="49">
+        <v>1227563</v>
+      </c>
+      <c r="P7" s="49">
+        <v>492520</v>
+      </c>
+      <c r="Q7" s="49">
+        <v>1739381</v>
+      </c>
+      <c r="R7" s="49">
+        <v>1251457</v>
+      </c>
+      <c r="S7" s="49">
+        <v>487924</v>
+      </c>
+      <c r="T7" s="49">
+        <v>1780060</v>
+      </c>
+      <c r="U7" s="49">
+        <v>1301837</v>
+      </c>
+      <c r="V7" s="49">
+        <v>478223</v>
+      </c>
+      <c r="W7" s="49">
+        <v>1763792</v>
+      </c>
+      <c r="X7" s="49">
+        <v>1297629</v>
+      </c>
+      <c r="Y7" s="49">
+        <v>466163</v>
+      </c>
+      <c r="Z7" s="49">
+        <v>1823276</v>
+      </c>
+      <c r="AA7" s="49">
+        <v>1326594</v>
+      </c>
+      <c r="AB7" s="49">
+        <v>496682</v>
+      </c>
+      <c r="AC7" s="49">
+        <v>1804177</v>
+      </c>
+      <c r="AD7" s="49">
+        <v>1306553</v>
+      </c>
+      <c r="AE7" s="49">
+        <v>497624</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="12.75">
+      <c r="A8" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S8" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T8" s="49">
+        <v>37978</v>
+      </c>
+      <c r="U8" s="49">
+        <v>27188</v>
+      </c>
+      <c r="V8" s="49">
+        <v>10790</v>
+      </c>
+      <c r="W8" s="49">
+        <v>44695</v>
+      </c>
+      <c r="X8" s="49">
+        <v>32881</v>
+      </c>
+      <c r="Y8" s="49">
+        <v>11814</v>
+      </c>
+      <c r="Z8" s="49">
+        <v>45627</v>
+      </c>
+      <c r="AA8" s="49">
+        <v>35512</v>
+      </c>
+      <c r="AB8" s="49">
+        <v>10115</v>
+      </c>
+      <c r="AC8" s="49">
+        <v>44309</v>
+      </c>
+      <c r="AD8" s="49">
+        <v>31100</v>
+      </c>
+      <c r="AE8" s="49">
+        <v>13209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S9" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T9" s="49">
+        <v>25504</v>
+      </c>
+      <c r="U9" s="49">
+        <v>17942</v>
+      </c>
+      <c r="V9" s="49">
+        <v>7562</v>
+      </c>
+      <c r="W9" s="49">
+        <v>27111</v>
+      </c>
+      <c r="X9" s="49">
+        <v>20570</v>
+      </c>
+      <c r="Y9" s="49">
+        <v>6541</v>
+      </c>
+      <c r="Z9" s="49">
+        <v>30508</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>23612</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>6896</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>24233</v>
+      </c>
+      <c r="AD9" s="49">
+        <v>15855</v>
+      </c>
+      <c r="AE9" s="49">
+        <v>8378</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S10" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T10" s="49">
+        <v>760</v>
+      </c>
+      <c r="U10" s="49">
+        <v>440</v>
+      </c>
+      <c r="V10" s="49">
+        <v>320</v>
+      </c>
+      <c r="W10" s="49">
+        <v>779</v>
+      </c>
+      <c r="X10" s="49">
+        <v>446</v>
+      </c>
+      <c r="Y10" s="49">
+        <v>333</v>
+      </c>
+      <c r="Z10" s="49">
+        <v>792</v>
+      </c>
+      <c r="AA10" s="49">
+        <v>605</v>
+      </c>
+      <c r="AB10" s="49">
+        <v>187</v>
+      </c>
+      <c r="AC10" s="49">
+        <v>914</v>
+      </c>
+      <c r="AD10" s="49">
+        <v>670</v>
+      </c>
+      <c r="AE10" s="49">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S11" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T11" s="49">
+        <v>108</v>
+      </c>
+      <c r="U11" s="49">
+        <v>98</v>
+      </c>
+      <c r="V11" s="49">
+        <v>10</v>
+      </c>
+      <c r="W11" s="49">
+        <v>363</v>
+      </c>
+      <c r="X11" s="49">
+        <v>323</v>
+      </c>
+      <c r="Y11" s="49">
+        <v>40</v>
+      </c>
+      <c r="Z11" s="49">
+        <v>493</v>
+      </c>
+      <c r="AA11" s="49">
+        <v>402</v>
+      </c>
+      <c r="AB11" s="49">
+        <v>91</v>
+      </c>
+      <c r="AC11" s="49">
+        <v>1053</v>
+      </c>
+      <c r="AD11" s="49">
+        <v>900</v>
+      </c>
+      <c r="AE11" s="49">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T12" s="49">
+        <v>338</v>
+      </c>
+      <c r="U12" s="49">
+        <v>338</v>
+      </c>
+      <c r="V12" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W12" s="49">
+        <v>354</v>
+      </c>
+      <c r="X12" s="49">
+        <v>330</v>
+      </c>
+      <c r="Y12" s="49">
+        <v>24</v>
+      </c>
+      <c r="Z12" s="49">
+        <v>250</v>
+      </c>
+      <c r="AA12" s="49">
+        <v>231</v>
+      </c>
+      <c r="AB12" s="49">
+        <v>19</v>
+      </c>
+      <c r="AC12" s="49">
+        <v>685</v>
+      </c>
+      <c r="AD12" s="49">
+        <v>503</v>
+      </c>
+      <c r="AE12" s="49">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S13" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T13" s="49">
+        <v>3350</v>
+      </c>
+      <c r="U13" s="49">
+        <v>2373</v>
+      </c>
+      <c r="V13" s="49">
+        <v>977</v>
+      </c>
+      <c r="W13" s="49">
+        <v>8334</v>
+      </c>
+      <c r="X13" s="49">
+        <v>4980</v>
+      </c>
+      <c r="Y13" s="49">
+        <v>3354</v>
+      </c>
+      <c r="Z13" s="49">
+        <v>4080</v>
+      </c>
+      <c r="AA13" s="49">
+        <v>3003</v>
+      </c>
+      <c r="AB13" s="49">
+        <v>1077</v>
+      </c>
+      <c r="AC13" s="49">
+        <v>4447</v>
+      </c>
+      <c r="AD13" s="49">
+        <v>3166</v>
+      </c>
+      <c r="AE13" s="49">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T14" s="49">
+        <v>346</v>
+      </c>
+      <c r="U14" s="49">
+        <v>272</v>
+      </c>
+      <c r="V14" s="49">
+        <v>74</v>
+      </c>
+      <c r="W14" s="49">
+        <v>78</v>
+      </c>
+      <c r="X14" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y14" s="49">
+        <v>78</v>
+      </c>
+      <c r="Z14" s="49">
+        <v>133</v>
+      </c>
+      <c r="AA14" s="49">
+        <v>99</v>
+      </c>
+      <c r="AB14" s="49">
+        <v>34</v>
+      </c>
+      <c r="AC14" s="49">
+        <v>958</v>
+      </c>
+      <c r="AD14" s="49">
+        <v>830</v>
+      </c>
+      <c r="AE14" s="49">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S15" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T15" s="49">
+        <v>3344</v>
+      </c>
+      <c r="U15" s="49">
+        <v>2628</v>
+      </c>
+      <c r="V15" s="49">
+        <v>716</v>
+      </c>
+      <c r="W15" s="49">
+        <v>3380</v>
+      </c>
+      <c r="X15" s="49">
+        <v>3104</v>
+      </c>
+      <c r="Y15" s="49">
+        <v>276</v>
+      </c>
+      <c r="Z15" s="49">
+        <v>2655</v>
+      </c>
+      <c r="AA15" s="49">
+        <v>2076</v>
+      </c>
+      <c r="AB15" s="49">
+        <v>579</v>
+      </c>
+      <c r="AC15" s="49">
+        <v>2608</v>
+      </c>
+      <c r="AD15" s="49">
+        <v>2084</v>
+      </c>
+      <c r="AE15" s="49">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB16" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC16" s="49">
+        <v>1675</v>
+      </c>
+      <c r="AD16" s="49">
+        <v>1471</v>
+      </c>
+      <c r="AE16" s="49">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S17" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T17" s="48">
+        <v>3570</v>
+      </c>
+      <c r="U17" s="48">
+        <v>2656</v>
+      </c>
+      <c r="V17" s="48">
+        <v>914</v>
+      </c>
+      <c r="W17" s="49">
+        <v>3761</v>
+      </c>
+      <c r="X17" s="49">
+        <v>2727</v>
+      </c>
+      <c r="Y17" s="49">
+        <v>1034</v>
+      </c>
+      <c r="Z17" s="49">
+        <v>3490</v>
+      </c>
+      <c r="AA17" s="49">
+        <v>2660</v>
+      </c>
+      <c r="AB17" s="49">
+        <v>830</v>
+      </c>
+      <c r="AC17" s="49">
+        <v>2895</v>
+      </c>
+      <c r="AD17" s="49">
+        <v>2194</v>
+      </c>
+      <c r="AE17" s="49">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V18" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W18" s="49">
+        <v>336</v>
+      </c>
+      <c r="X18" s="49">
+        <v>238</v>
+      </c>
+      <c r="Y18" s="49">
+        <v>98</v>
+      </c>
+      <c r="Z18" s="49">
+        <v>590</v>
+      </c>
+      <c r="AA18" s="49">
+        <v>526</v>
+      </c>
+      <c r="AB18" s="49">
+        <v>64</v>
+      </c>
+      <c r="AC18" s="49">
+        <v>825</v>
+      </c>
+      <c r="AD18" s="49">
+        <v>544</v>
+      </c>
+      <c r="AE18" s="49">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB19" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC19" s="49">
+        <v>1313</v>
+      </c>
+      <c r="AD19" s="49">
+        <v>1131</v>
+      </c>
+      <c r="AE19" s="49">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T20" s="49">
+        <v>658</v>
+      </c>
+      <c r="U20" s="49">
+        <v>441</v>
+      </c>
+      <c r="V20" s="49">
+        <v>217</v>
+      </c>
+      <c r="W20" s="49">
+        <v>199</v>
+      </c>
+      <c r="X20" s="49">
+        <v>163</v>
+      </c>
+      <c r="Y20" s="49">
+        <v>36</v>
+      </c>
+      <c r="Z20" s="49">
+        <v>2636</v>
+      </c>
+      <c r="AA20" s="49">
+        <v>2298</v>
+      </c>
+      <c r="AB20" s="49">
+        <v>338</v>
+      </c>
+      <c r="AC20" s="49">
+        <v>2703</v>
+      </c>
+      <c r="AD20" s="49">
+        <v>1752</v>
+      </c>
+      <c r="AE20" s="49">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="49">
+        <v>76212</v>
+      </c>
+      <c r="C21" s="49">
+        <v>46498</v>
+      </c>
+      <c r="D21" s="49">
+        <v>29714</v>
+      </c>
+      <c r="E21" s="49">
+        <v>73911</v>
+      </c>
+      <c r="F21" s="49">
+        <v>46954</v>
+      </c>
+      <c r="G21" s="49">
+        <v>26957</v>
+      </c>
+      <c r="H21" s="49">
+        <v>75623</v>
+      </c>
+      <c r="I21" s="49">
+        <v>49797</v>
+      </c>
+      <c r="J21" s="49">
+        <v>25826</v>
+      </c>
+      <c r="K21" s="49">
+        <v>75963</v>
+      </c>
+      <c r="L21" s="49">
+        <v>51237</v>
+      </c>
+      <c r="M21" s="49">
+        <v>24726</v>
+      </c>
+      <c r="N21" s="49">
+        <v>71521</v>
+      </c>
+      <c r="O21" s="49">
+        <v>50279</v>
+      </c>
+      <c r="P21" s="49">
+        <v>21242</v>
+      </c>
+      <c r="Q21" s="49">
+        <v>72777</v>
+      </c>
+      <c r="R21" s="49">
+        <v>50911</v>
+      </c>
+      <c r="S21" s="49">
+        <v>21866</v>
+      </c>
+      <c r="T21" s="49">
+        <v>81168</v>
+      </c>
+      <c r="U21" s="49">
+        <v>60514</v>
+      </c>
+      <c r="V21" s="49">
+        <v>20654</v>
+      </c>
+      <c r="W21" s="49">
+        <v>78858</v>
+      </c>
+      <c r="X21" s="49">
+        <v>59129</v>
+      </c>
+      <c r="Y21" s="49">
+        <v>19729</v>
+      </c>
+      <c r="Z21" s="49">
+        <v>81073</v>
+      </c>
+      <c r="AA21" s="49">
+        <v>58770</v>
+      </c>
+      <c r="AB21" s="49">
+        <v>22303</v>
+      </c>
+      <c r="AC21" s="49">
+        <v>81210</v>
+      </c>
+      <c r="AD21" s="49">
+        <v>59719</v>
+      </c>
+      <c r="AE21" s="49">
+        <v>21491</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="49">
+        <v>19650</v>
+      </c>
+      <c r="C22" s="49">
+        <v>11554</v>
+      </c>
+      <c r="D22" s="49">
+        <v>8096</v>
+      </c>
+      <c r="E22" s="49">
+        <v>19551</v>
+      </c>
+      <c r="F22" s="49">
+        <v>11905</v>
+      </c>
+      <c r="G22" s="49">
+        <v>7646</v>
+      </c>
+      <c r="H22" s="49">
+        <v>19422</v>
+      </c>
+      <c r="I22" s="49">
+        <v>12150</v>
+      </c>
+      <c r="J22" s="49">
+        <v>7272</v>
+      </c>
+      <c r="K22" s="49">
+        <v>18864</v>
+      </c>
+      <c r="L22" s="49">
+        <v>12008</v>
+      </c>
+      <c r="M22" s="49">
+        <v>6856</v>
+      </c>
+      <c r="N22" s="49">
+        <v>18035</v>
+      </c>
+      <c r="O22" s="49">
+        <v>11952</v>
+      </c>
+      <c r="P22" s="49">
+        <v>6083</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>18903</v>
+      </c>
+      <c r="R22" s="49">
+        <v>11627</v>
+      </c>
+      <c r="S22" s="49">
+        <v>7276</v>
+      </c>
+      <c r="T22" s="49">
+        <v>20165</v>
+      </c>
+      <c r="U22" s="49">
+        <v>13713</v>
+      </c>
+      <c r="V22" s="49">
+        <v>6452</v>
+      </c>
+      <c r="W22" s="49">
+        <v>20195</v>
+      </c>
+      <c r="X22" s="49">
+        <v>14802</v>
+      </c>
+      <c r="Y22" s="49">
+        <v>5393</v>
+      </c>
+      <c r="Z22" s="49">
+        <v>19923</v>
+      </c>
+      <c r="AA22" s="49">
+        <v>13790</v>
+      </c>
+      <c r="AB22" s="49">
+        <v>6133</v>
+      </c>
+      <c r="AC22" s="49">
+        <v>20679</v>
+      </c>
+      <c r="AD22" s="49">
+        <v>14442</v>
+      </c>
+      <c r="AE22" s="49">
+        <v>6237</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S23" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T23" s="49">
+        <v>6157</v>
+      </c>
+      <c r="U23" s="49">
+        <v>4827</v>
+      </c>
+      <c r="V23" s="49">
+        <v>1330</v>
+      </c>
+      <c r="W23" s="49">
+        <v>5661</v>
+      </c>
+      <c r="X23" s="49">
+        <v>4507</v>
+      </c>
+      <c r="Y23" s="49">
+        <v>1154</v>
+      </c>
+      <c r="Z23" s="49">
+        <v>5848</v>
+      </c>
+      <c r="AA23" s="49">
+        <v>4491</v>
+      </c>
+      <c r="AB23" s="49">
+        <v>1357</v>
+      </c>
+      <c r="AC23" s="49">
+        <v>6998</v>
+      </c>
+      <c r="AD23" s="49">
+        <v>5921</v>
+      </c>
+      <c r="AE23" s="49">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="49">
+        <v>13926</v>
+      </c>
+      <c r="C24" s="49">
+        <v>8091</v>
+      </c>
+      <c r="D24" s="49">
+        <v>5835</v>
+      </c>
+      <c r="E24" s="49">
+        <v>14230</v>
+      </c>
+      <c r="F24" s="49">
+        <v>9177</v>
+      </c>
+      <c r="G24" s="49">
+        <v>5053</v>
+      </c>
+      <c r="H24" s="49">
+        <v>14199</v>
+      </c>
+      <c r="I24" s="49">
+        <v>9435</v>
+      </c>
+      <c r="J24" s="49">
+        <v>4764</v>
+      </c>
+      <c r="K24" s="49">
+        <v>14296</v>
+      </c>
+      <c r="L24" s="49">
+        <v>9653</v>
+      </c>
+      <c r="M24" s="49">
+        <v>4643</v>
+      </c>
+      <c r="N24" s="49">
+        <v>13734</v>
+      </c>
+      <c r="O24" s="49">
+        <v>9941</v>
+      </c>
+      <c r="P24" s="49">
+        <v>3793</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>13564</v>
+      </c>
+      <c r="R24" s="49">
+        <v>9305</v>
+      </c>
+      <c r="S24" s="49">
+        <v>4259</v>
+      </c>
+      <c r="T24" s="49">
+        <v>14385</v>
+      </c>
+      <c r="U24" s="49">
+        <v>10161</v>
+      </c>
+      <c r="V24" s="49">
+        <v>4224</v>
+      </c>
+      <c r="W24" s="49">
+        <v>14391</v>
+      </c>
+      <c r="X24" s="49">
+        <v>10302</v>
+      </c>
+      <c r="Y24" s="49">
+        <v>4089</v>
+      </c>
+      <c r="Z24" s="49">
+        <v>15236</v>
+      </c>
+      <c r="AA24" s="49">
+        <v>10201</v>
+      </c>
+      <c r="AB24" s="49">
+        <v>5035</v>
+      </c>
+      <c r="AC24" s="49">
+        <v>13921</v>
+      </c>
+      <c r="AD24" s="49">
+        <v>10237</v>
+      </c>
+      <c r="AE24" s="49">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="49">
+        <v>2278</v>
+      </c>
+      <c r="C25" s="49">
+        <v>1661</v>
+      </c>
+      <c r="D25" s="49">
+        <v>617</v>
+      </c>
+      <c r="E25" s="49">
+        <v>2046</v>
+      </c>
+      <c r="F25" s="49">
+        <v>1369</v>
+      </c>
+      <c r="G25" s="49">
+        <v>677</v>
+      </c>
+      <c r="H25" s="49">
+        <v>1960</v>
+      </c>
+      <c r="I25" s="49">
+        <v>1388</v>
+      </c>
+      <c r="J25" s="49">
+        <v>572</v>
+      </c>
+      <c r="K25" s="49">
+        <v>1795</v>
+      </c>
+      <c r="L25" s="49">
+        <v>1227</v>
+      </c>
+      <c r="M25" s="49">
+        <v>568</v>
+      </c>
+      <c r="N25" s="49">
+        <v>1767</v>
+      </c>
+      <c r="O25" s="49">
+        <v>1440</v>
+      </c>
+      <c r="P25" s="49">
+        <v>327</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>1869</v>
+      </c>
+      <c r="R25" s="49">
+        <v>1577</v>
+      </c>
+      <c r="S25" s="49">
+        <v>292</v>
+      </c>
+      <c r="T25" s="49">
+        <v>2039</v>
+      </c>
+      <c r="U25" s="49">
+        <v>1706</v>
+      </c>
+      <c r="V25" s="49">
+        <v>333</v>
+      </c>
+      <c r="W25" s="49">
+        <v>2070</v>
+      </c>
+      <c r="X25" s="49">
+        <v>1719</v>
+      </c>
+      <c r="Y25" s="49">
+        <v>351</v>
+      </c>
+      <c r="Z25" s="49">
+        <v>1768</v>
+      </c>
+      <c r="AA25" s="49">
+        <v>1522</v>
+      </c>
+      <c r="AB25" s="49">
+        <v>246</v>
+      </c>
+      <c r="AC25" s="49">
+        <v>1553</v>
+      </c>
+      <c r="AD25" s="49">
+        <v>1295</v>
+      </c>
+      <c r="AE25" s="49">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B2" s="54"/>
-[...49 lines deleted...]
-      <c r="P4" s="5" t="s">
+      <c r="B26" s="49">
+        <v>2166</v>
+      </c>
+      <c r="C26" s="49">
+        <v>1736</v>
+      </c>
+      <c r="D26" s="49">
+        <v>430</v>
+      </c>
+      <c r="E26" s="49">
+        <v>2100</v>
+      </c>
+      <c r="F26" s="49">
+        <v>1602</v>
+      </c>
+      <c r="G26" s="49">
+        <v>498</v>
+      </c>
+      <c r="H26" s="49">
+        <v>2107</v>
+      </c>
+      <c r="I26" s="49">
+        <v>1623</v>
+      </c>
+      <c r="J26" s="49">
+        <v>484</v>
+      </c>
+      <c r="K26" s="49">
+        <v>2160</v>
+      </c>
+      <c r="L26" s="49">
+        <v>1605</v>
+      </c>
+      <c r="M26" s="49">
+        <v>555</v>
+      </c>
+      <c r="N26" s="49">
+        <v>2161</v>
+      </c>
+      <c r="O26" s="49">
+        <v>1670</v>
+      </c>
+      <c r="P26" s="49">
+        <v>491</v>
+      </c>
+      <c r="Q26" s="49">
+        <v>2292</v>
+      </c>
+      <c r="R26" s="49">
+        <v>1785</v>
+      </c>
+      <c r="S26" s="49">
+        <v>507</v>
+      </c>
+      <c r="T26" s="49">
+        <v>1985</v>
+      </c>
+      <c r="U26" s="49">
+        <v>1577</v>
+      </c>
+      <c r="V26" s="49">
+        <v>408</v>
+      </c>
+      <c r="W26" s="49">
+        <v>2171</v>
+      </c>
+      <c r="X26" s="49">
+        <v>1842</v>
+      </c>
+      <c r="Y26" s="49">
+        <v>329</v>
+      </c>
+      <c r="Z26" s="49">
+        <v>2767</v>
+      </c>
+      <c r="AA26" s="49">
+        <v>1953</v>
+      </c>
+      <c r="AB26" s="49">
+        <v>814</v>
+      </c>
+      <c r="AC26" s="49">
+        <v>2656</v>
+      </c>
+      <c r="AD26" s="49">
+        <v>2261</v>
+      </c>
+      <c r="AE26" s="49">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="49">
+        <v>1297</v>
+      </c>
+      <c r="C27" s="49">
+        <v>859</v>
+      </c>
+      <c r="D27" s="49">
+        <v>438</v>
+      </c>
+      <c r="E27" s="49">
+        <v>1203</v>
+      </c>
+      <c r="F27" s="49">
+        <v>776</v>
+      </c>
+      <c r="G27" s="49">
+        <v>427</v>
+      </c>
+      <c r="H27" s="49">
+        <v>1235</v>
+      </c>
+      <c r="I27" s="49">
+        <v>878</v>
+      </c>
+      <c r="J27" s="49">
+        <v>357</v>
+      </c>
+      <c r="K27" s="49">
+        <v>1106</v>
+      </c>
+      <c r="L27" s="49">
+        <v>803</v>
+      </c>
+      <c r="M27" s="49">
+        <v>303</v>
+      </c>
+      <c r="N27" s="49">
+        <v>1198</v>
+      </c>
+      <c r="O27" s="49">
+        <v>884</v>
+      </c>
+      <c r="P27" s="49">
+        <v>314</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>910</v>
+      </c>
+      <c r="R27" s="49">
+        <v>756</v>
+      </c>
+      <c r="S27" s="49">
+        <v>154</v>
+      </c>
+      <c r="T27" s="49">
+        <v>680</v>
+      </c>
+      <c r="U27" s="49">
+        <v>535</v>
+      </c>
+      <c r="V27" s="49">
+        <v>145</v>
+      </c>
+      <c r="W27" s="49">
+        <v>885</v>
+      </c>
+      <c r="X27" s="49">
+        <v>795</v>
+      </c>
+      <c r="Y27" s="49">
+        <v>90</v>
+      </c>
+      <c r="Z27" s="49">
+        <v>1069</v>
+      </c>
+      <c r="AA27" s="49">
+        <v>874</v>
+      </c>
+      <c r="AB27" s="49">
+        <v>195</v>
+      </c>
+      <c r="AC27" s="49">
+        <v>1255</v>
+      </c>
+      <c r="AD27" s="49">
+        <v>756</v>
+      </c>
+      <c r="AE27" s="49">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" s="49">
+        <v>5644</v>
+      </c>
+      <c r="C28" s="49">
+        <v>3110</v>
+      </c>
+      <c r="D28" s="49">
+        <v>2534</v>
+      </c>
+      <c r="E28" s="49">
+        <v>4795</v>
+      </c>
+      <c r="F28" s="49">
+        <v>2564</v>
+      </c>
+      <c r="G28" s="49">
+        <v>2231</v>
+      </c>
+      <c r="H28" s="49">
+        <v>5103</v>
+      </c>
+      <c r="I28" s="49">
+        <v>3363</v>
+      </c>
+      <c r="J28" s="49">
+        <v>1740</v>
+      </c>
+      <c r="K28" s="49">
+        <v>5097</v>
+      </c>
+      <c r="L28" s="49">
+        <v>3690</v>
+      </c>
+      <c r="M28" s="49">
+        <v>1407</v>
+      </c>
+      <c r="N28" s="49">
+        <v>5214</v>
+      </c>
+      <c r="O28" s="49">
+        <v>3730</v>
+      </c>
+      <c r="P28" s="49">
+        <v>1484</v>
+      </c>
+      <c r="Q28" s="49">
+        <v>5070</v>
+      </c>
+      <c r="R28" s="49">
+        <v>3277</v>
+      </c>
+      <c r="S28" s="49">
+        <v>1793</v>
+      </c>
+      <c r="T28" s="49">
+        <v>4207</v>
+      </c>
+      <c r="U28" s="49">
+        <v>3357</v>
+      </c>
+      <c r="V28" s="49">
+        <v>850</v>
+      </c>
+      <c r="W28" s="49">
+        <v>4004</v>
+      </c>
+      <c r="X28" s="49">
+        <v>2743</v>
+      </c>
+      <c r="Y28" s="49">
+        <v>1261</v>
+      </c>
+      <c r="Z28" s="49">
+        <v>4207</v>
+      </c>
+      <c r="AA28" s="49">
+        <v>3322</v>
+      </c>
+      <c r="AB28" s="49">
+        <v>885</v>
+      </c>
+      <c r="AC28" s="49">
+        <v>3882</v>
+      </c>
+      <c r="AD28" s="49">
+        <v>2832</v>
+      </c>
+      <c r="AE28" s="49">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="49">
+        <v>2308</v>
+      </c>
+      <c r="C29" s="49">
+        <v>1382</v>
+      </c>
+      <c r="D29" s="49">
+        <v>926</v>
+      </c>
+      <c r="E29" s="49">
+        <v>2208</v>
+      </c>
+      <c r="F29" s="49">
+        <v>1309</v>
+      </c>
+      <c r="G29" s="49">
+        <v>899</v>
+      </c>
+      <c r="H29" s="49">
+        <v>2514</v>
+      </c>
+      <c r="I29" s="49">
+        <v>1491</v>
+      </c>
+      <c r="J29" s="49">
+        <v>1023</v>
+      </c>
+      <c r="K29" s="49">
+        <v>3015</v>
+      </c>
+      <c r="L29" s="49">
+        <v>1832</v>
+      </c>
+      <c r="M29" s="49">
+        <v>1183</v>
+      </c>
+      <c r="N29" s="49">
+        <v>3120</v>
+      </c>
+      <c r="O29" s="49">
+        <v>2113</v>
+      </c>
+      <c r="P29" s="49">
+        <v>1007</v>
+      </c>
+      <c r="Q29" s="49">
+        <v>3163</v>
+      </c>
+      <c r="R29" s="49">
+        <v>2311</v>
+      </c>
+      <c r="S29" s="49">
+        <v>852</v>
+      </c>
+      <c r="T29" s="49">
+        <v>3849</v>
+      </c>
+      <c r="U29" s="49">
+        <v>2908</v>
+      </c>
+      <c r="V29" s="49">
+        <v>941</v>
+      </c>
+      <c r="W29" s="49">
+        <v>3277</v>
+      </c>
+      <c r="X29" s="49">
+        <v>2473</v>
+      </c>
+      <c r="Y29" s="49">
+        <v>804</v>
+      </c>
+      <c r="Z29" s="49">
+        <v>3383</v>
+      </c>
+      <c r="AA29" s="49">
+        <v>2428</v>
+      </c>
+      <c r="AB29" s="49">
+        <v>955</v>
+      </c>
+      <c r="AC29" s="49">
+        <v>4505</v>
+      </c>
+      <c r="AD29" s="49">
+        <v>3369</v>
+      </c>
+      <c r="AE29" s="49">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="49">
+        <v>341</v>
+      </c>
+      <c r="C30" s="49">
+        <v>150</v>
+      </c>
+      <c r="D30" s="49">
+        <v>191</v>
+      </c>
+      <c r="E30" s="49">
+        <v>254</v>
+      </c>
+      <c r="F30" s="49">
+        <v>155</v>
+      </c>
+      <c r="G30" s="49">
+        <v>99</v>
+      </c>
+      <c r="H30" s="49">
+        <v>278</v>
+      </c>
+      <c r="I30" s="49">
+        <v>182</v>
+      </c>
+      <c r="J30" s="49">
+        <v>96</v>
+      </c>
+      <c r="K30" s="49">
+        <v>248</v>
+      </c>
+      <c r="L30" s="49">
+        <v>150</v>
+      </c>
+      <c r="M30" s="49">
+        <v>98</v>
+      </c>
+      <c r="N30" s="49">
+        <v>195</v>
+      </c>
+      <c r="O30" s="49">
+        <v>132</v>
+      </c>
+      <c r="P30" s="49">
+        <v>63</v>
+      </c>
+      <c r="Q30" s="49">
+        <v>154</v>
+      </c>
+      <c r="R30" s="49">
+        <v>104</v>
+      </c>
+      <c r="S30" s="49">
+        <v>50</v>
+      </c>
+      <c r="T30" s="49">
+        <v>174</v>
+      </c>
+      <c r="U30" s="49">
+        <v>116</v>
+      </c>
+      <c r="V30" s="49">
+        <v>58</v>
+      </c>
+      <c r="W30" s="49">
+        <v>192</v>
+      </c>
+      <c r="X30" s="49">
+        <v>160</v>
+      </c>
+      <c r="Y30" s="49">
+        <v>32</v>
+      </c>
+      <c r="Z30" s="49">
+        <v>213</v>
+      </c>
+      <c r="AA30" s="49">
+        <v>165</v>
+      </c>
+      <c r="AB30" s="49">
+        <v>48</v>
+      </c>
+      <c r="AC30" s="49">
+        <v>226</v>
+      </c>
+      <c r="AD30" s="49">
+        <v>150</v>
+      </c>
+      <c r="AE30" s="49">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="49">
+        <v>1767</v>
+      </c>
+      <c r="C31" s="49">
+        <v>1171</v>
+      </c>
+      <c r="D31" s="49">
+        <v>596</v>
+      </c>
+      <c r="E31" s="49">
+        <v>1708</v>
+      </c>
+      <c r="F31" s="49">
+        <v>1244</v>
+      </c>
+      <c r="G31" s="49">
+        <v>464</v>
+      </c>
+      <c r="H31" s="49">
+        <v>1652</v>
+      </c>
+      <c r="I31" s="49">
+        <v>1100</v>
+      </c>
+      <c r="J31" s="49">
+        <v>552</v>
+      </c>
+      <c r="K31" s="49">
+        <v>1698</v>
+      </c>
+      <c r="L31" s="49">
+        <v>1204</v>
+      </c>
+      <c r="M31" s="49">
+        <v>494</v>
+      </c>
+      <c r="N31" s="49">
+        <v>1211</v>
+      </c>
+      <c r="O31" s="49">
+        <v>883</v>
+      </c>
+      <c r="P31" s="49">
+        <v>328</v>
+      </c>
+      <c r="Q31" s="49">
+        <v>1034</v>
+      </c>
+      <c r="R31" s="49">
+        <v>876</v>
+      </c>
+      <c r="S31" s="49">
+        <v>158</v>
+      </c>
+      <c r="T31" s="49">
+        <v>1110</v>
+      </c>
+      <c r="U31" s="49">
+        <v>918</v>
+      </c>
+      <c r="V31" s="49">
+        <v>192</v>
+      </c>
+      <c r="W31" s="49">
+        <v>784</v>
+      </c>
+      <c r="X31" s="49">
+        <v>624</v>
+      </c>
+      <c r="Y31" s="49">
+        <v>160</v>
+      </c>
+      <c r="Z31" s="49">
+        <v>769</v>
+      </c>
+      <c r="AA31" s="49">
+        <v>622</v>
+      </c>
+      <c r="AB31" s="49">
+        <v>147</v>
+      </c>
+      <c r="AC31" s="49">
+        <v>870</v>
+      </c>
+      <c r="AD31" s="49">
+        <v>768</v>
+      </c>
+      <c r="AE31" s="49">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="49">
+        <v>2209</v>
+      </c>
+      <c r="C32" s="49">
+        <v>1375</v>
+      </c>
+      <c r="D32" s="49">
+        <v>834</v>
+      </c>
+      <c r="E32" s="49">
+        <v>2658</v>
+      </c>
+      <c r="F32" s="49">
+        <v>1651</v>
+      </c>
+      <c r="G32" s="49">
+        <v>1007</v>
+      </c>
+      <c r="H32" s="49">
+        <v>2725</v>
+      </c>
+      <c r="I32" s="49">
+        <v>1814</v>
+      </c>
+      <c r="J32" s="49">
+        <v>911</v>
+      </c>
+      <c r="K32" s="49">
+        <v>2361</v>
+      </c>
+      <c r="L32" s="49">
+        <v>1727</v>
+      </c>
+      <c r="M32" s="49">
+        <v>634</v>
+      </c>
+      <c r="N32" s="49">
+        <v>1984</v>
+      </c>
+      <c r="O32" s="49">
+        <v>1504</v>
+      </c>
+      <c r="P32" s="49">
+        <v>480</v>
+      </c>
+      <c r="Q32" s="49">
+        <v>1481</v>
+      </c>
+      <c r="R32" s="49">
+        <v>1079</v>
+      </c>
+      <c r="S32" s="49">
+        <v>402</v>
+      </c>
+      <c r="T32" s="49">
+        <v>1765</v>
+      </c>
+      <c r="U32" s="49">
+        <v>1408</v>
+      </c>
+      <c r="V32" s="49">
+        <v>357</v>
+      </c>
+      <c r="W32" s="49">
+        <v>1474</v>
+      </c>
+      <c r="X32" s="49">
+        <v>1162</v>
+      </c>
+      <c r="Y32" s="49">
+        <v>312</v>
+      </c>
+      <c r="Z32" s="49">
+        <v>1449</v>
+      </c>
+      <c r="AA32" s="49">
+        <v>1137</v>
+      </c>
+      <c r="AB32" s="49">
+        <v>312</v>
+      </c>
+      <c r="AC32" s="49">
+        <v>1213</v>
+      </c>
+      <c r="AD32" s="49">
+        <v>1016</v>
+      </c>
+      <c r="AE32" s="49">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="49">
+        <v>1754</v>
+      </c>
+      <c r="C33" s="49">
+        <v>1166</v>
+      </c>
+      <c r="D33" s="49">
+        <v>588</v>
+      </c>
+      <c r="E33" s="49">
+        <v>1500</v>
+      </c>
+      <c r="F33" s="49">
+        <v>900</v>
+      </c>
+      <c r="G33" s="49">
+        <v>600</v>
+      </c>
+      <c r="H33" s="49">
+        <v>1422</v>
+      </c>
+      <c r="I33" s="49">
+        <v>1021</v>
+      </c>
+      <c r="J33" s="49">
+        <v>401</v>
+      </c>
+      <c r="K33" s="49">
+        <v>1497</v>
+      </c>
+      <c r="L33" s="49">
+        <v>1010</v>
+      </c>
+      <c r="M33" s="49">
+        <v>487</v>
+      </c>
+      <c r="N33" s="49">
+        <v>1340</v>
+      </c>
+      <c r="O33" s="49">
+        <v>908</v>
+      </c>
+      <c r="P33" s="49">
+        <v>432</v>
+      </c>
+      <c r="Q33" s="49">
+        <v>1352</v>
+      </c>
+      <c r="R33" s="49">
+        <v>917</v>
+      </c>
+      <c r="S33" s="49">
+        <v>435</v>
+      </c>
+      <c r="T33" s="49">
+        <v>1422</v>
+      </c>
+      <c r="U33" s="49">
+        <v>1004</v>
+      </c>
+      <c r="V33" s="49">
+        <v>418</v>
+      </c>
+      <c r="W33" s="49">
+        <v>1479</v>
+      </c>
+      <c r="X33" s="49">
+        <v>1028</v>
+      </c>
+      <c r="Y33" s="49">
+        <v>451</v>
+      </c>
+      <c r="Z33" s="49">
+        <v>1359</v>
+      </c>
+      <c r="AA33" s="49">
+        <v>1066</v>
+      </c>
+      <c r="AB33" s="49">
+        <v>293</v>
+      </c>
+      <c r="AC33" s="49">
+        <v>1290</v>
+      </c>
+      <c r="AD33" s="49">
+        <v>927</v>
+      </c>
+      <c r="AE33" s="49">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="49">
+        <v>1215</v>
+      </c>
+      <c r="C34" s="49">
+        <v>642</v>
+      </c>
+      <c r="D34" s="49">
+        <v>573</v>
+      </c>
+      <c r="E34" s="49">
+        <v>1305</v>
+      </c>
+      <c r="F34" s="49">
+        <v>755</v>
+      </c>
+      <c r="G34" s="49">
+        <v>550</v>
+      </c>
+      <c r="H34" s="49">
+        <v>1294</v>
+      </c>
+      <c r="I34" s="49">
+        <v>572</v>
+      </c>
+      <c r="J34" s="49">
+        <v>722</v>
+      </c>
+      <c r="K34" s="49">
+        <v>1223</v>
+      </c>
+      <c r="L34" s="49">
+        <v>847</v>
+      </c>
+      <c r="M34" s="49">
+        <v>376</v>
+      </c>
+      <c r="N34" s="49">
+        <v>1008</v>
+      </c>
+      <c r="O34" s="49">
+        <v>602</v>
+      </c>
+      <c r="P34" s="49">
+        <v>406</v>
+      </c>
+      <c r="Q34" s="49">
+        <v>696</v>
+      </c>
+      <c r="R34" s="49">
+        <v>348</v>
+      </c>
+      <c r="S34" s="49">
+        <v>348</v>
+      </c>
+      <c r="T34" s="49">
+        <v>552</v>
+      </c>
+      <c r="U34" s="49">
+        <v>320</v>
+      </c>
+      <c r="V34" s="49">
+        <v>232</v>
+      </c>
+      <c r="W34" s="49">
+        <v>639</v>
+      </c>
+      <c r="X34" s="49">
+        <v>439</v>
+      </c>
+      <c r="Y34" s="49">
+        <v>200</v>
+      </c>
+      <c r="Z34" s="49">
+        <v>676</v>
+      </c>
+      <c r="AA34" s="49">
+        <v>419</v>
+      </c>
+      <c r="AB34" s="49">
+        <v>257</v>
+      </c>
+      <c r="AC34" s="49">
+        <v>680</v>
+      </c>
+      <c r="AD34" s="49">
+        <v>528</v>
+      </c>
+      <c r="AE34" s="49">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="49">
+        <v>896</v>
+      </c>
+      <c r="C35" s="49">
+        <v>427</v>
+      </c>
+      <c r="D35" s="49">
+        <v>469</v>
+      </c>
+      <c r="E35" s="49">
+        <v>758</v>
+      </c>
+      <c r="F35" s="49">
+        <v>344</v>
+      </c>
+      <c r="G35" s="49">
+        <v>414</v>
+      </c>
+      <c r="H35" s="49">
+        <v>856</v>
+      </c>
+      <c r="I35" s="49">
+        <v>415</v>
+      </c>
+      <c r="J35" s="49">
+        <v>441</v>
+      </c>
+      <c r="K35" s="49">
+        <v>937</v>
+      </c>
+      <c r="L35" s="49">
+        <v>498</v>
+      </c>
+      <c r="M35" s="49">
+        <v>439</v>
+      </c>
+      <c r="N35" s="49">
+        <v>814</v>
+      </c>
+      <c r="O35" s="49">
+        <v>478</v>
+      </c>
+      <c r="P35" s="49">
+        <v>336</v>
+      </c>
+      <c r="Q35" s="49">
+        <v>672</v>
+      </c>
+      <c r="R35" s="49">
+        <v>411</v>
+      </c>
+      <c r="S35" s="49">
+        <v>261</v>
+      </c>
+      <c r="T35" s="49">
+        <v>527</v>
+      </c>
+      <c r="U35" s="49">
+        <v>381</v>
+      </c>
+      <c r="V35" s="49">
+        <v>146</v>
+      </c>
+      <c r="W35" s="49">
+        <v>371</v>
+      </c>
+      <c r="X35" s="49">
+        <v>218</v>
+      </c>
+      <c r="Y35" s="49">
+        <v>153</v>
+      </c>
+      <c r="Z35" s="49">
+        <v>331</v>
+      </c>
+      <c r="AA35" s="49">
+        <v>136</v>
+      </c>
+      <c r="AB35" s="49">
+        <v>195</v>
+      </c>
+      <c r="AC35" s="49">
+        <v>507</v>
+      </c>
+      <c r="AD35" s="49">
+        <v>304</v>
+      </c>
+      <c r="AE35" s="49">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="49">
+        <v>4226</v>
+      </c>
+      <c r="C36" s="49">
+        <v>2621</v>
+      </c>
+      <c r="D36" s="49">
+        <v>1605</v>
+      </c>
+      <c r="E36" s="49">
+        <v>3933</v>
+      </c>
+      <c r="F36" s="49">
+        <v>2916</v>
+      </c>
+      <c r="G36" s="49">
+        <v>1017</v>
+      </c>
+      <c r="H36" s="49">
+        <v>4008</v>
+      </c>
+      <c r="I36" s="49">
+        <v>2730</v>
+      </c>
+      <c r="J36" s="49">
+        <v>1278</v>
+      </c>
+      <c r="K36" s="49">
+        <v>4079</v>
+      </c>
+      <c r="L36" s="49">
+        <v>2612</v>
+      </c>
+      <c r="M36" s="49">
+        <v>1467</v>
+      </c>
+      <c r="N36" s="49">
+        <v>3778</v>
+      </c>
+      <c r="O36" s="49">
+        <v>2890</v>
+      </c>
+      <c r="P36" s="49">
+        <v>888</v>
+      </c>
+      <c r="Q36" s="49">
+        <v>3305</v>
+      </c>
+      <c r="R36" s="49">
+        <v>2333</v>
+      </c>
+      <c r="S36" s="49">
+        <v>972</v>
+      </c>
+      <c r="T36" s="49">
+        <v>3554</v>
+      </c>
+      <c r="U36" s="49">
+        <v>2946</v>
+      </c>
+      <c r="V36" s="49">
+        <v>608</v>
+      </c>
+      <c r="W36" s="49">
+        <v>2766</v>
+      </c>
+      <c r="X36" s="49">
+        <v>2270</v>
+      </c>
+      <c r="Y36" s="49">
+        <v>496</v>
+      </c>
+      <c r="Z36" s="49">
+        <v>2596</v>
+      </c>
+      <c r="AA36" s="49">
+        <v>2030</v>
+      </c>
+      <c r="AB36" s="49">
+        <v>566</v>
+      </c>
+      <c r="AC36" s="49">
+        <v>2592</v>
+      </c>
+      <c r="AD36" s="49">
+        <v>1918</v>
+      </c>
+      <c r="AE36" s="49">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="49">
+        <v>759</v>
+      </c>
+      <c r="C37" s="49">
+        <v>477</v>
+      </c>
+      <c r="D37" s="49">
+        <v>282</v>
+      </c>
+      <c r="E37" s="49">
+        <v>586</v>
+      </c>
+      <c r="F37" s="49">
+        <v>255</v>
+      </c>
+      <c r="G37" s="49">
+        <v>331</v>
+      </c>
+      <c r="H37" s="49">
+        <v>616</v>
+      </c>
+      <c r="I37" s="49">
+        <v>368</v>
+      </c>
+      <c r="J37" s="49">
+        <v>248</v>
+      </c>
+      <c r="K37" s="49">
+        <v>491</v>
+      </c>
+      <c r="L37" s="49">
+        <v>294</v>
+      </c>
+      <c r="M37" s="49">
+        <v>197</v>
+      </c>
+      <c r="N37" s="49">
+        <v>458</v>
+      </c>
+      <c r="O37" s="49">
+        <v>286</v>
+      </c>
+      <c r="P37" s="49">
+        <v>172</v>
+      </c>
+      <c r="Q37" s="49">
+        <v>327</v>
+      </c>
+      <c r="R37" s="49">
+        <v>239</v>
+      </c>
+      <c r="S37" s="49">
+        <v>88</v>
+      </c>
+      <c r="T37" s="49">
+        <v>379</v>
+      </c>
+      <c r="U37" s="49">
+        <v>297</v>
+      </c>
+      <c r="V37" s="49">
+        <v>82</v>
+      </c>
+      <c r="W37" s="49">
+        <v>279</v>
+      </c>
+      <c r="X37" s="49">
+        <v>229</v>
+      </c>
+      <c r="Y37" s="49">
+        <v>50</v>
+      </c>
+      <c r="Z37" s="49">
+        <v>290</v>
+      </c>
+      <c r="AA37" s="49">
+        <v>224</v>
+      </c>
+      <c r="AB37" s="49">
+        <v>66</v>
+      </c>
+      <c r="AC37" s="49">
+        <v>180</v>
+      </c>
+      <c r="AD37" s="49">
+        <v>116</v>
+      </c>
+      <c r="AE37" s="49">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="50" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="49">
+        <v>776</v>
+      </c>
+      <c r="C38" s="49">
+        <v>503</v>
+      </c>
+      <c r="D38" s="49">
+        <v>273</v>
+      </c>
+      <c r="E38" s="49">
+        <v>646</v>
+      </c>
+      <c r="F38" s="49">
+        <v>366</v>
+      </c>
+      <c r="G38" s="49">
+        <v>280</v>
+      </c>
+      <c r="H38" s="49">
+        <v>709</v>
+      </c>
+      <c r="I38" s="49">
+        <v>523</v>
+      </c>
+      <c r="J38" s="49">
+        <v>186</v>
+      </c>
+      <c r="K38" s="49">
+        <v>738</v>
+      </c>
+      <c r="L38" s="49">
+        <v>525</v>
+      </c>
+      <c r="M38" s="49">
+        <v>213</v>
+      </c>
+      <c r="N38" s="49">
+        <v>617</v>
+      </c>
+      <c r="O38" s="49">
+        <v>478</v>
+      </c>
+      <c r="P38" s="49">
+        <v>139</v>
+      </c>
+      <c r="Q38" s="49">
+        <v>603</v>
+      </c>
+      <c r="R38" s="49">
+        <v>527</v>
+      </c>
+      <c r="S38" s="49">
+        <v>76</v>
+      </c>
+      <c r="T38" s="49">
+        <v>583</v>
+      </c>
+      <c r="U38" s="49">
+        <v>524</v>
+      </c>
+      <c r="V38" s="49">
+        <v>59</v>
+      </c>
+      <c r="W38" s="49">
+        <v>664</v>
+      </c>
+      <c r="X38" s="49">
+        <v>510</v>
+      </c>
+      <c r="Y38" s="49">
+        <v>154</v>
+      </c>
+      <c r="Z38" s="49">
+        <v>673</v>
+      </c>
+      <c r="AA38" s="49">
+        <v>544</v>
+      </c>
+      <c r="AB38" s="49">
+        <v>129</v>
+      </c>
+      <c r="AC38" s="49">
+        <v>562</v>
+      </c>
+      <c r="AD38" s="49">
+        <v>422</v>
+      </c>
+      <c r="AE38" s="49">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="49">
+        <v>5135</v>
+      </c>
+      <c r="C39" s="49">
+        <v>3176</v>
+      </c>
+      <c r="D39" s="49">
+        <v>1959</v>
+      </c>
+      <c r="E39" s="49">
+        <v>5305</v>
+      </c>
+      <c r="F39" s="49">
+        <v>3848</v>
+      </c>
+      <c r="G39" s="49">
+        <v>1457</v>
+      </c>
+      <c r="H39" s="49">
+        <v>6316</v>
+      </c>
+      <c r="I39" s="49">
+        <v>4216</v>
+      </c>
+      <c r="J39" s="49">
+        <v>2100</v>
+      </c>
+      <c r="K39" s="49">
+        <v>7196</v>
+      </c>
+      <c r="L39" s="49">
+        <v>5107</v>
+      </c>
+      <c r="M39" s="49">
+        <v>2089</v>
+      </c>
+      <c r="N39" s="49">
+        <v>6628</v>
+      </c>
+      <c r="O39" s="49">
+        <v>4519</v>
+      </c>
+      <c r="P39" s="49">
+        <v>2109</v>
+      </c>
+      <c r="Q39" s="49">
+        <v>8638</v>
+      </c>
+      <c r="R39" s="49">
+        <v>6624</v>
+      </c>
+      <c r="S39" s="49">
+        <v>2014</v>
+      </c>
+      <c r="T39" s="49">
+        <v>8022</v>
+      </c>
+      <c r="U39" s="49">
+        <v>6422</v>
+      </c>
+      <c r="V39" s="49">
+        <v>1600</v>
+      </c>
+      <c r="W39" s="49">
+        <v>9142</v>
+      </c>
+      <c r="X39" s="49">
+        <v>6698</v>
+      </c>
+      <c r="Y39" s="49">
+        <v>2444</v>
+      </c>
+      <c r="Z39" s="49">
+        <v>10586</v>
+      </c>
+      <c r="AA39" s="49">
+        <v>7804</v>
+      </c>
+      <c r="AB39" s="49">
+        <v>2782</v>
+      </c>
+      <c r="AC39" s="49">
+        <v>10260</v>
+      </c>
+      <c r="AD39" s="49">
+        <v>6512</v>
+      </c>
+      <c r="AE39" s="49">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B40" s="49">
+        <v>2724</v>
+      </c>
+      <c r="C40" s="49">
+        <v>2182</v>
+      </c>
+      <c r="D40" s="49">
+        <v>542</v>
+      </c>
+      <c r="E40" s="49">
+        <v>2467</v>
+      </c>
+      <c r="F40" s="49">
+        <v>1764</v>
+      </c>
+      <c r="G40" s="49">
+        <v>703</v>
+      </c>
+      <c r="H40" s="49">
+        <v>2470</v>
+      </c>
+      <c r="I40" s="49">
+        <v>1852</v>
+      </c>
+      <c r="J40" s="49">
+        <v>618</v>
+      </c>
+      <c r="K40" s="49">
+        <v>2385</v>
+      </c>
+      <c r="L40" s="49">
+        <v>1741</v>
+      </c>
+      <c r="M40" s="49">
+        <v>644</v>
+      </c>
+      <c r="N40" s="49">
+        <v>2453</v>
+      </c>
+      <c r="O40" s="49">
+        <v>1938</v>
+      </c>
+      <c r="P40" s="49">
+        <v>515</v>
+      </c>
+      <c r="Q40" s="49">
+        <v>2477</v>
+      </c>
+      <c r="R40" s="49">
+        <v>2053</v>
+      </c>
+      <c r="S40" s="49">
+        <v>424</v>
+      </c>
+      <c r="T40" s="49">
+        <v>2742</v>
+      </c>
+      <c r="U40" s="49">
+        <v>2155</v>
+      </c>
+      <c r="V40" s="49">
+        <v>587</v>
+      </c>
+      <c r="W40" s="49">
+        <v>2473</v>
+      </c>
+      <c r="X40" s="49">
+        <v>1901</v>
+      </c>
+      <c r="Y40" s="49">
+        <v>572</v>
+      </c>
+      <c r="Z40" s="49">
+        <v>2696</v>
+      </c>
+      <c r="AA40" s="49">
+        <v>2038</v>
+      </c>
+      <c r="AB40" s="49">
+        <v>658</v>
+      </c>
+      <c r="AC40" s="49">
+        <v>2766</v>
+      </c>
+      <c r="AD40" s="49">
+        <v>2300</v>
+      </c>
+      <c r="AE40" s="49">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="49">
+        <v>7141</v>
+      </c>
+      <c r="C41" s="49">
+        <v>4215</v>
+      </c>
+      <c r="D41" s="49">
+        <v>2926</v>
+      </c>
+      <c r="E41" s="49">
+        <v>6658</v>
+      </c>
+      <c r="F41" s="49">
+        <v>4054</v>
+      </c>
+      <c r="G41" s="49">
+        <v>2604</v>
+      </c>
+      <c r="H41" s="49">
+        <v>6737</v>
+      </c>
+      <c r="I41" s="49">
+        <v>4676</v>
+      </c>
+      <c r="J41" s="49">
+        <v>2061</v>
+      </c>
+      <c r="K41" s="49">
+        <v>6777</v>
+      </c>
+      <c r="L41" s="49">
+        <v>4704</v>
+      </c>
+      <c r="M41" s="49">
+        <v>2073</v>
+      </c>
+      <c r="N41" s="49">
+        <v>5806</v>
+      </c>
+      <c r="O41" s="49">
+        <v>3931</v>
+      </c>
+      <c r="P41" s="49">
+        <v>1875</v>
+      </c>
+      <c r="Q41" s="49">
+        <v>6267</v>
+      </c>
+      <c r="R41" s="49">
+        <v>4762</v>
+      </c>
+      <c r="S41" s="49">
+        <v>1505</v>
+      </c>
+      <c r="T41" s="49">
+        <v>6871</v>
+      </c>
+      <c r="U41" s="49">
+        <v>5239</v>
+      </c>
+      <c r="V41" s="49">
+        <v>1632</v>
+      </c>
+      <c r="W41" s="49">
+        <v>5941</v>
+      </c>
+      <c r="X41" s="49">
+        <v>4707</v>
+      </c>
+      <c r="Y41" s="49">
+        <v>1234</v>
+      </c>
+      <c r="Z41" s="49">
+        <v>5234</v>
+      </c>
+      <c r="AA41" s="49">
+        <v>4004</v>
+      </c>
+      <c r="AB41" s="49">
+        <v>1230</v>
+      </c>
+      <c r="AC41" s="49">
+        <v>4615</v>
+      </c>
+      <c r="AD41" s="49">
+        <v>3645</v>
+      </c>
+      <c r="AE41" s="49">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="49">
+        <v>115312</v>
+      </c>
+      <c r="C42" s="49">
+        <v>85443</v>
+      </c>
+      <c r="D42" s="49">
+        <v>29869</v>
+      </c>
+      <c r="E42" s="49">
+        <v>113014</v>
+      </c>
+      <c r="F42" s="49">
+        <v>88190</v>
+      </c>
+      <c r="G42" s="49">
+        <v>24824</v>
+      </c>
+      <c r="H42" s="49">
+        <v>117838</v>
+      </c>
+      <c r="I42" s="49">
+        <v>92263</v>
+      </c>
+      <c r="J42" s="49">
+        <v>25575</v>
+      </c>
+      <c r="K42" s="49">
+        <v>116834</v>
+      </c>
+      <c r="L42" s="49">
+        <v>89023</v>
+      </c>
+      <c r="M42" s="49">
+        <v>27811</v>
+      </c>
+      <c r="N42" s="49">
+        <v>114920</v>
+      </c>
+      <c r="O42" s="49">
+        <v>85288</v>
+      </c>
+      <c r="P42" s="49">
+        <v>29632</v>
+      </c>
+      <c r="Q42" s="49">
+        <v>116169</v>
+      </c>
+      <c r="R42" s="49">
+        <v>85498</v>
+      </c>
+      <c r="S42" s="49">
+        <v>30671</v>
+      </c>
+      <c r="T42" s="49">
+        <v>121420</v>
+      </c>
+      <c r="U42" s="49">
+        <v>91300</v>
+      </c>
+      <c r="V42" s="49">
+        <v>30120</v>
+      </c>
+      <c r="W42" s="49">
+        <v>120143</v>
+      </c>
+      <c r="X42" s="49">
+        <v>91039</v>
+      </c>
+      <c r="Y42" s="49">
+        <v>29104</v>
+      </c>
+      <c r="Z42" s="49">
+        <v>131345</v>
+      </c>
+      <c r="AA42" s="49">
+        <v>94445</v>
+      </c>
+      <c r="AB42" s="49">
+        <v>36900</v>
+      </c>
+      <c r="AC42" s="49">
+        <v>129321</v>
+      </c>
+      <c r="AD42" s="49">
+        <v>102360</v>
+      </c>
+      <c r="AE42" s="49">
+        <v>26961</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="50" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="49">
+        <v>69281</v>
+      </c>
+      <c r="C43" s="49">
+        <v>48646</v>
+      </c>
+      <c r="D43" s="49">
+        <v>20635</v>
+      </c>
+      <c r="E43" s="49">
+        <v>64435</v>
+      </c>
+      <c r="F43" s="49">
+        <v>48573</v>
+      </c>
+      <c r="G43" s="49">
+        <v>15862</v>
+      </c>
+      <c r="H43" s="49">
+        <v>68047</v>
+      </c>
+      <c r="I43" s="49">
+        <v>51439</v>
+      </c>
+      <c r="J43" s="49">
+        <v>16608</v>
+      </c>
+      <c r="K43" s="49">
+        <v>67144</v>
+      </c>
+      <c r="L43" s="49">
+        <v>48610</v>
+      </c>
+      <c r="M43" s="49">
+        <v>18534</v>
+      </c>
+      <c r="N43" s="49">
+        <v>68119</v>
+      </c>
+      <c r="O43" s="49">
+        <v>48091</v>
+      </c>
+      <c r="P43" s="49">
+        <v>20028</v>
+      </c>
+      <c r="Q43" s="49">
+        <v>67736</v>
+      </c>
+      <c r="R43" s="49">
+        <v>46465</v>
+      </c>
+      <c r="S43" s="49">
+        <v>21271</v>
+      </c>
+      <c r="T43" s="49">
+        <v>73776</v>
+      </c>
+      <c r="U43" s="49">
+        <v>52760</v>
+      </c>
+      <c r="V43" s="49">
+        <v>21016</v>
+      </c>
+      <c r="W43" s="49">
+        <v>71596</v>
+      </c>
+      <c r="X43" s="49">
+        <v>51600</v>
+      </c>
+      <c r="Y43" s="49">
+        <v>19996</v>
+      </c>
+      <c r="Z43" s="49">
+        <v>81725</v>
+      </c>
+      <c r="AA43" s="49">
+        <v>54711</v>
+      </c>
+      <c r="AB43" s="49">
+        <v>27014</v>
+      </c>
+      <c r="AC43" s="49">
+        <v>77089</v>
+      </c>
+      <c r="AD43" s="49">
+        <v>61498</v>
+      </c>
+      <c r="AE43" s="49">
+        <v>15591</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="49">
+        <v>5180</v>
+      </c>
+      <c r="C44" s="49">
+        <v>4179</v>
+      </c>
+      <c r="D44" s="49">
+        <v>1001</v>
+      </c>
+      <c r="E44" s="49">
+        <v>6382</v>
+      </c>
+      <c r="F44" s="49">
+        <v>5514</v>
+      </c>
+      <c r="G44" s="49">
+        <v>868</v>
+      </c>
+      <c r="H44" s="49">
+        <v>6957</v>
+      </c>
+      <c r="I44" s="49">
+        <v>6102</v>
+      </c>
+      <c r="J44" s="49">
+        <v>855</v>
+      </c>
+      <c r="K44" s="49">
+        <v>6577</v>
+      </c>
+      <c r="L44" s="49">
+        <v>5536</v>
+      </c>
+      <c r="M44" s="49">
+        <v>1041</v>
+      </c>
+      <c r="N44" s="49">
+        <v>6339</v>
+      </c>
+      <c r="O44" s="49">
+        <v>5498</v>
+      </c>
+      <c r="P44" s="49">
+        <v>841</v>
+      </c>
+      <c r="Q44" s="49">
+        <v>6632</v>
+      </c>
+      <c r="R44" s="49">
+        <v>5915</v>
+      </c>
+      <c r="S44" s="49">
+        <v>717</v>
+      </c>
+      <c r="T44" s="49">
+        <v>7140</v>
+      </c>
+      <c r="U44" s="49">
+        <v>6416</v>
+      </c>
+      <c r="V44" s="49">
+        <v>724</v>
+      </c>
+      <c r="W44" s="49">
+        <v>7948</v>
+      </c>
+      <c r="X44" s="49">
+        <v>7042</v>
+      </c>
+      <c r="Y44" s="49">
+        <v>906</v>
+      </c>
+      <c r="Z44" s="49">
+        <v>8428</v>
+      </c>
+      <c r="AA44" s="49">
+        <v>7344</v>
+      </c>
+      <c r="AB44" s="49">
+        <v>1084</v>
+      </c>
+      <c r="AC44" s="49">
+        <v>7724</v>
+      </c>
+      <c r="AD44" s="49">
+        <v>6680</v>
+      </c>
+      <c r="AE44" s="49">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" s="49">
+        <v>1080</v>
+      </c>
+      <c r="C45" s="49">
+        <v>901</v>
+      </c>
+      <c r="D45" s="49">
+        <v>179</v>
+      </c>
+      <c r="E45" s="49">
+        <v>639</v>
+      </c>
+      <c r="F45" s="49">
+        <v>463</v>
+      </c>
+      <c r="G45" s="49">
+        <v>176</v>
+      </c>
+      <c r="H45" s="49">
+        <v>657</v>
+      </c>
+      <c r="I45" s="49">
+        <v>497</v>
+      </c>
+      <c r="J45" s="49">
+        <v>160</v>
+      </c>
+      <c r="K45" s="49">
+        <v>894</v>
+      </c>
+      <c r="L45" s="49">
+        <v>731</v>
+      </c>
+      <c r="M45" s="49">
+        <v>163</v>
+      </c>
+      <c r="N45" s="49">
+        <v>638</v>
+      </c>
+      <c r="O45" s="49">
+        <v>552</v>
+      </c>
+      <c r="P45" s="49">
+        <v>86</v>
+      </c>
+      <c r="Q45" s="49">
+        <v>793</v>
+      </c>
+      <c r="R45" s="49">
+        <v>545</v>
+      </c>
+      <c r="S45" s="49">
+        <v>248</v>
+      </c>
+      <c r="T45" s="49">
+        <v>683</v>
+      </c>
+      <c r="U45" s="49">
+        <v>552</v>
+      </c>
+      <c r="V45" s="49">
+        <v>131</v>
+      </c>
+      <c r="W45" s="49">
+        <v>870</v>
+      </c>
+      <c r="X45" s="49">
+        <v>644</v>
+      </c>
+      <c r="Y45" s="49">
+        <v>226</v>
+      </c>
+      <c r="Z45" s="49">
+        <v>734</v>
+      </c>
+      <c r="AA45" s="49">
+        <v>615</v>
+      </c>
+      <c r="AB45" s="49">
+        <v>119</v>
+      </c>
+      <c r="AC45" s="49">
+        <v>1141</v>
+      </c>
+      <c r="AD45" s="49">
+        <v>884</v>
+      </c>
+      <c r="AE45" s="49">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B46" s="49">
+        <v>2766</v>
+      </c>
+      <c r="C46" s="49">
+        <v>2488</v>
+      </c>
+      <c r="D46" s="49">
+        <v>278</v>
+      </c>
+      <c r="E46" s="49">
+        <v>3120</v>
+      </c>
+      <c r="F46" s="49">
+        <v>3052</v>
+      </c>
+      <c r="G46" s="49">
+        <v>68</v>
+      </c>
+      <c r="H46" s="49">
+        <v>2875</v>
+      </c>
+      <c r="I46" s="49">
+        <v>2788</v>
+      </c>
+      <c r="J46" s="49">
+        <v>87</v>
+      </c>
+      <c r="K46" s="49">
+        <v>3431</v>
+      </c>
+      <c r="L46" s="49">
+        <v>3181</v>
+      </c>
+      <c r="M46" s="49">
+        <v>250</v>
+      </c>
+      <c r="N46" s="49">
+        <v>2587</v>
+      </c>
+      <c r="O46" s="49">
+        <v>2341</v>
+      </c>
+      <c r="P46" s="49">
+        <v>246</v>
+      </c>
+      <c r="Q46" s="49">
+        <v>2748</v>
+      </c>
+      <c r="R46" s="49">
+        <v>2284</v>
+      </c>
+      <c r="S46" s="49">
+        <v>464</v>
+      </c>
+      <c r="T46" s="49">
+        <v>3029</v>
+      </c>
+      <c r="U46" s="49">
+        <v>2762</v>
+      </c>
+      <c r="V46" s="49">
+        <v>267</v>
+      </c>
+      <c r="W46" s="49">
+        <v>2387</v>
+      </c>
+      <c r="X46" s="49">
+        <v>2195</v>
+      </c>
+      <c r="Y46" s="49">
+        <v>192</v>
+      </c>
+      <c r="Z46" s="49">
+        <v>1711</v>
+      </c>
+      <c r="AA46" s="49">
+        <v>1350</v>
+      </c>
+      <c r="AB46" s="49">
+        <v>361</v>
+      </c>
+      <c r="AC46" s="49">
+        <v>2240</v>
+      </c>
+      <c r="AD46" s="49">
+        <v>1791</v>
+      </c>
+      <c r="AE46" s="49">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="49">
+        <v>1587</v>
+      </c>
+      <c r="C47" s="49">
+        <v>1329</v>
+      </c>
+      <c r="D47" s="49">
+        <v>258</v>
+      </c>
+      <c r="E47" s="49">
+        <v>1682</v>
+      </c>
+      <c r="F47" s="49">
+        <v>1436</v>
+      </c>
+      <c r="G47" s="49">
+        <v>246</v>
+      </c>
+      <c r="H47" s="49">
+        <v>1731</v>
+      </c>
+      <c r="I47" s="49">
+        <v>1398</v>
+      </c>
+      <c r="J47" s="49">
+        <v>333</v>
+      </c>
+      <c r="K47" s="49">
+        <v>2147</v>
+      </c>
+      <c r="L47" s="49">
+        <v>1877</v>
+      </c>
+      <c r="M47" s="49">
+        <v>270</v>
+      </c>
+      <c r="N47" s="49">
+        <v>1918</v>
+      </c>
+      <c r="O47" s="49">
+        <v>1648</v>
+      </c>
+      <c r="P47" s="49">
+        <v>270</v>
+      </c>
+      <c r="Q47" s="49">
+        <v>1962</v>
+      </c>
+      <c r="R47" s="49">
+        <v>1586</v>
+      </c>
+      <c r="S47" s="49">
+        <v>376</v>
+      </c>
+      <c r="T47" s="49">
+        <v>1778</v>
+      </c>
+      <c r="U47" s="49">
+        <v>1531</v>
+      </c>
+      <c r="V47" s="49">
+        <v>247</v>
+      </c>
+      <c r="W47" s="49">
+        <v>1501</v>
+      </c>
+      <c r="X47" s="49">
+        <v>1297</v>
+      </c>
+      <c r="Y47" s="49">
+        <v>204</v>
+      </c>
+      <c r="Z47" s="49">
+        <v>1721</v>
+      </c>
+      <c r="AA47" s="49">
+        <v>1509</v>
+      </c>
+      <c r="AB47" s="49">
+        <v>212</v>
+      </c>
+      <c r="AC47" s="49">
+        <v>1828</v>
+      </c>
+      <c r="AD47" s="49">
+        <v>1437</v>
+      </c>
+      <c r="AE47" s="49">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="50" t="s">
+        <v>88</v>
+      </c>
+      <c r="B48" s="49">
+        <v>1682</v>
+      </c>
+      <c r="C48" s="49">
+        <v>1566</v>
+      </c>
+      <c r="D48" s="49">
+        <v>116</v>
+      </c>
+      <c r="E48" s="49">
+        <v>672</v>
+      </c>
+      <c r="F48" s="49">
+        <v>622</v>
+      </c>
+      <c r="G48" s="49">
+        <v>50</v>
+      </c>
+      <c r="H48" s="49">
+        <v>1344</v>
+      </c>
+      <c r="I48" s="49">
+        <v>1205</v>
+      </c>
+      <c r="J48" s="49">
+        <v>139</v>
+      </c>
+      <c r="K48" s="49">
+        <v>573</v>
+      </c>
+      <c r="L48" s="49">
+        <v>455</v>
+      </c>
+      <c r="M48" s="49">
+        <v>118</v>
+      </c>
+      <c r="N48" s="49">
+        <v>619</v>
+      </c>
+      <c r="O48" s="49">
+        <v>583</v>
+      </c>
+      <c r="P48" s="49">
+        <v>36</v>
+      </c>
+      <c r="Q48" s="49">
+        <v>1006</v>
+      </c>
+      <c r="R48" s="49">
+        <v>907</v>
+      </c>
+      <c r="S48" s="49">
+        <v>99</v>
+      </c>
+      <c r="T48" s="49">
+        <v>507</v>
+      </c>
+      <c r="U48" s="49">
+        <v>438</v>
+      </c>
+      <c r="V48" s="49">
+        <v>69</v>
+      </c>
+      <c r="W48" s="49">
+        <v>338</v>
+      </c>
+      <c r="X48" s="49">
+        <v>293</v>
+      </c>
+      <c r="Y48" s="49">
+        <v>45</v>
+      </c>
+      <c r="Z48" s="49">
+        <v>397</v>
+      </c>
+      <c r="AA48" s="49">
+        <v>346</v>
+      </c>
+      <c r="AB48" s="49">
+        <v>51</v>
+      </c>
+      <c r="AC48" s="49">
+        <v>891</v>
+      </c>
+      <c r="AD48" s="49">
+        <v>665</v>
+      </c>
+      <c r="AE48" s="49">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" s="49">
+        <v>2303</v>
+      </c>
+      <c r="C49" s="49">
+        <v>2096</v>
+      </c>
+      <c r="D49" s="49">
+        <v>207</v>
+      </c>
+      <c r="E49" s="49">
+        <v>2706</v>
+      </c>
+      <c r="F49" s="49">
+        <v>2416</v>
+      </c>
+      <c r="G49" s="49">
+        <v>290</v>
+      </c>
+      <c r="H49" s="49">
+        <v>2228</v>
+      </c>
+      <c r="I49" s="49">
+        <v>1934</v>
+      </c>
+      <c r="J49" s="49">
+        <v>294</v>
+      </c>
+      <c r="K49" s="49">
+        <v>1887</v>
+      </c>
+      <c r="L49" s="49">
+        <v>1506</v>
+      </c>
+      <c r="M49" s="49">
+        <v>381</v>
+      </c>
+      <c r="N49" s="49">
+        <v>2031</v>
+      </c>
+      <c r="O49" s="49">
+        <v>1688</v>
+      </c>
+      <c r="P49" s="49">
+        <v>343</v>
+      </c>
+      <c r="Q49" s="49">
+        <v>1987</v>
+      </c>
+      <c r="R49" s="49">
+        <v>1716</v>
+      </c>
+      <c r="S49" s="49">
+        <v>271</v>
+      </c>
+      <c r="T49" s="49">
+        <v>1941</v>
+      </c>
+      <c r="U49" s="49">
+        <v>1624</v>
+      </c>
+      <c r="V49" s="49">
+        <v>317</v>
+      </c>
+      <c r="W49" s="49">
+        <v>2423</v>
+      </c>
+      <c r="X49" s="49">
+        <v>2058</v>
+      </c>
+      <c r="Y49" s="49">
+        <v>365</v>
+      </c>
+      <c r="Z49" s="49">
+        <v>2560</v>
+      </c>
+      <c r="AA49" s="49">
+        <v>2083</v>
+      </c>
+      <c r="AB49" s="49">
+        <v>477</v>
+      </c>
+      <c r="AC49" s="49">
+        <v>2963</v>
+      </c>
+      <c r="AD49" s="49">
+        <v>2268</v>
+      </c>
+      <c r="AE49" s="49">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" s="49">
+        <v>10563</v>
+      </c>
+      <c r="C50" s="49">
+        <v>7630</v>
+      </c>
+      <c r="D50" s="49">
+        <v>2933</v>
+      </c>
+      <c r="E50" s="49">
+        <v>11119</v>
+      </c>
+      <c r="F50" s="49">
+        <v>8343</v>
+      </c>
+      <c r="G50" s="49">
+        <v>2776</v>
+      </c>
+      <c r="H50" s="49">
+        <v>10614</v>
+      </c>
+      <c r="I50" s="49">
+        <v>8330</v>
+      </c>
+      <c r="J50" s="49">
+        <v>2284</v>
+      </c>
+      <c r="K50" s="49">
+        <v>10726</v>
+      </c>
+      <c r="L50" s="49">
+        <v>8345</v>
+      </c>
+      <c r="M50" s="49">
+        <v>2381</v>
+      </c>
+      <c r="N50" s="49">
+        <v>9819</v>
+      </c>
+      <c r="O50" s="49">
+        <v>7259</v>
+      </c>
+      <c r="P50" s="49">
+        <v>2560</v>
+      </c>
+      <c r="Q50" s="49">
+        <v>10417</v>
+      </c>
+      <c r="R50" s="49">
+        <v>7547</v>
+      </c>
+      <c r="S50" s="49">
+        <v>2870</v>
+      </c>
+      <c r="T50" s="49">
+        <v>9987</v>
+      </c>
+      <c r="U50" s="49">
+        <v>7824</v>
+      </c>
+      <c r="V50" s="49">
+        <v>2163</v>
+      </c>
+      <c r="W50" s="49">
+        <v>10086</v>
+      </c>
+      <c r="X50" s="49">
+        <v>8076</v>
+      </c>
+      <c r="Y50" s="49">
+        <v>2010</v>
+      </c>
+      <c r="Z50" s="49">
+        <v>10532</v>
+      </c>
+      <c r="AA50" s="49">
+        <v>8426</v>
+      </c>
+      <c r="AB50" s="49">
+        <v>2106</v>
+      </c>
+      <c r="AC50" s="49">
+        <v>12319</v>
+      </c>
+      <c r="AD50" s="49">
+        <v>9374</v>
+      </c>
+      <c r="AE50" s="49">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="B51" s="49">
+        <v>476</v>
+      </c>
+      <c r="C51" s="49">
+        <v>372</v>
+      </c>
+      <c r="D51" s="49">
+        <v>104</v>
+      </c>
+      <c r="E51" s="49">
+        <v>573</v>
+      </c>
+      <c r="F51" s="49">
+        <v>551</v>
+      </c>
+      <c r="G51" s="49">
+        <v>22</v>
+      </c>
+      <c r="H51" s="49">
+        <v>595</v>
+      </c>
+      <c r="I51" s="49">
+        <v>369</v>
+      </c>
+      <c r="J51" s="49">
+        <v>226</v>
+      </c>
+      <c r="K51" s="49">
+        <v>568</v>
+      </c>
+      <c r="L51" s="49">
+        <v>398</v>
+      </c>
+      <c r="M51" s="49">
+        <v>170</v>
+      </c>
+      <c r="N51" s="49">
+        <v>571</v>
+      </c>
+      <c r="O51" s="49">
+        <v>512</v>
+      </c>
+      <c r="P51" s="49">
+        <v>59</v>
+      </c>
+      <c r="Q51" s="49">
+        <v>514</v>
+      </c>
+      <c r="R51" s="49">
+        <v>312</v>
+      </c>
+      <c r="S51" s="49">
+        <v>202</v>
+      </c>
+      <c r="T51" s="49">
+        <v>618</v>
+      </c>
+      <c r="U51" s="49">
+        <v>501</v>
+      </c>
+      <c r="V51" s="49">
+        <v>117</v>
+      </c>
+      <c r="W51" s="49">
+        <v>517</v>
+      </c>
+      <c r="X51" s="49">
+        <v>339</v>
+      </c>
+      <c r="Y51" s="49">
+        <v>178</v>
+      </c>
+      <c r="Z51" s="49">
+        <v>654</v>
+      </c>
+      <c r="AA51" s="49">
+        <v>428</v>
+      </c>
+      <c r="AB51" s="49">
+        <v>226</v>
+      </c>
+      <c r="AC51" s="49">
+        <v>1211</v>
+      </c>
+      <c r="AD51" s="49">
+        <v>892</v>
+      </c>
+      <c r="AE51" s="49">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B52" s="49">
+        <v>4386</v>
+      </c>
+      <c r="C52" s="49">
+        <v>3633</v>
+      </c>
+      <c r="D52" s="49">
+        <v>753</v>
+      </c>
+      <c r="E52" s="49">
+        <v>4411</v>
+      </c>
+      <c r="F52" s="49">
+        <v>3761</v>
+      </c>
+      <c r="G52" s="49">
+        <v>650</v>
+      </c>
+      <c r="H52" s="49">
+        <v>5502</v>
+      </c>
+      <c r="I52" s="49">
+        <v>4632</v>
+      </c>
+      <c r="J52" s="49">
+        <v>870</v>
+      </c>
+      <c r="K52" s="49">
+        <v>4635</v>
+      </c>
+      <c r="L52" s="49">
+        <v>3942</v>
+      </c>
+      <c r="M52" s="49">
+        <v>693</v>
+      </c>
+      <c r="N52" s="49">
+        <v>4958</v>
+      </c>
+      <c r="O52" s="49">
+        <v>4158</v>
+      </c>
+      <c r="P52" s="49">
+        <v>800</v>
+      </c>
+      <c r="Q52" s="49">
+        <v>5028</v>
+      </c>
+      <c r="R52" s="49">
+        <v>4261</v>
+      </c>
+      <c r="S52" s="49">
+        <v>767</v>
+      </c>
+      <c r="T52" s="49">
+        <v>4072</v>
+      </c>
+      <c r="U52" s="49">
+        <v>3585</v>
+      </c>
+      <c r="V52" s="49">
+        <v>487</v>
+      </c>
+      <c r="W52" s="49">
+        <v>3617</v>
+      </c>
+      <c r="X52" s="49">
+        <v>3210</v>
+      </c>
+      <c r="Y52" s="49">
+        <v>407</v>
+      </c>
+      <c r="Z52" s="49">
+        <v>4174</v>
+      </c>
+      <c r="AA52" s="49">
+        <v>3624</v>
+      </c>
+      <c r="AB52" s="49">
+        <v>550</v>
+      </c>
+      <c r="AC52" s="49">
+        <v>4372</v>
+      </c>
+      <c r="AD52" s="49">
+        <v>3498</v>
+      </c>
+      <c r="AE52" s="49">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="50" t="s">
+        <v>93</v>
+      </c>
+      <c r="B53" s="49">
+        <v>10648</v>
+      </c>
+      <c r="C53" s="49">
+        <v>7923</v>
+      </c>
+      <c r="D53" s="49">
+        <v>2725</v>
+      </c>
+      <c r="E53" s="49">
+        <v>12086</v>
+      </c>
+      <c r="F53" s="49">
+        <v>8888</v>
+      </c>
+      <c r="G53" s="49">
+        <v>3198</v>
+      </c>
+      <c r="H53" s="49">
+        <v>12140</v>
+      </c>
+      <c r="I53" s="49">
+        <v>8897</v>
+      </c>
+      <c r="J53" s="49">
+        <v>3243</v>
+      </c>
+      <c r="K53" s="49">
+        <v>12055</v>
+      </c>
+      <c r="L53" s="49">
+        <v>8876</v>
+      </c>
+      <c r="M53" s="49">
+        <v>3179</v>
+      </c>
+      <c r="N53" s="49">
+        <v>11063</v>
+      </c>
+      <c r="O53" s="49">
+        <v>7853</v>
+      </c>
+      <c r="P53" s="49">
+        <v>3210</v>
+      </c>
+      <c r="Q53" s="49">
+        <v>11678</v>
+      </c>
+      <c r="R53" s="49">
+        <v>8920</v>
+      </c>
+      <c r="S53" s="49">
+        <v>2758</v>
+      </c>
+      <c r="T53" s="49">
+        <v>13132</v>
+      </c>
+      <c r="U53" s="49">
+        <v>9423</v>
+      </c>
+      <c r="V53" s="49">
+        <v>3709</v>
+      </c>
+      <c r="W53" s="49">
+        <v>13334</v>
+      </c>
+      <c r="X53" s="49">
+        <v>9796</v>
+      </c>
+      <c r="Y53" s="49">
+        <v>3538</v>
+      </c>
+      <c r="Z53" s="49">
+        <v>13795</v>
+      </c>
+      <c r="AA53" s="49">
+        <v>10117</v>
+      </c>
+      <c r="AB53" s="49">
+        <v>3678</v>
+      </c>
+      <c r="AC53" s="49">
+        <v>11528</v>
+      </c>
+      <c r="AD53" s="49">
+        <v>8358</v>
+      </c>
+      <c r="AE53" s="49">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="50" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" s="49">
+        <v>5155</v>
+      </c>
+      <c r="C54" s="49">
+        <v>4563</v>
+      </c>
+      <c r="D54" s="49">
+        <v>592</v>
+      </c>
+      <c r="E54" s="49">
+        <v>5140</v>
+      </c>
+      <c r="F54" s="49">
+        <v>4531</v>
+      </c>
+      <c r="G54" s="49">
+        <v>609</v>
+      </c>
+      <c r="H54" s="49">
+        <v>4797</v>
+      </c>
+      <c r="I54" s="49">
+        <v>4369</v>
+      </c>
+      <c r="J54" s="49">
+        <v>428</v>
+      </c>
+      <c r="K54" s="49">
+        <v>5565</v>
+      </c>
+      <c r="L54" s="49">
+        <v>4992</v>
+      </c>
+      <c r="M54" s="49">
+        <v>573</v>
+      </c>
+      <c r="N54" s="49">
+        <v>5849</v>
+      </c>
+      <c r="O54" s="49">
+        <v>4748</v>
+      </c>
+      <c r="P54" s="49">
+        <v>1101</v>
+      </c>
+      <c r="Q54" s="49">
+        <v>5311</v>
+      </c>
+      <c r="R54" s="49">
+        <v>4737</v>
+      </c>
+      <c r="S54" s="49">
+        <v>574</v>
+      </c>
+      <c r="T54" s="49">
+        <v>4285</v>
+      </c>
+      <c r="U54" s="49">
+        <v>3514</v>
+      </c>
+      <c r="V54" s="49">
+        <v>771</v>
+      </c>
+      <c r="W54" s="49">
+        <v>4950</v>
+      </c>
+      <c r="X54" s="49">
+        <v>4001</v>
+      </c>
+      <c r="Y54" s="49">
+        <v>949</v>
+      </c>
+      <c r="Z54" s="49">
+        <v>4376</v>
+      </c>
+      <c r="AA54" s="49">
+        <v>3460</v>
+      </c>
+      <c r="AB54" s="49">
+        <v>916</v>
+      </c>
+      <c r="AC54" s="49">
+        <v>5282</v>
+      </c>
+      <c r="AD54" s="49">
+        <v>4421</v>
+      </c>
+      <c r="AE54" s="49">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="49">
+        <v>205</v>
+      </c>
+      <c r="C55" s="49">
+        <v>117</v>
+      </c>
+      <c r="D55" s="49">
+        <v>88</v>
+      </c>
+      <c r="E55" s="49">
+        <v>49</v>
+      </c>
+      <c r="F55" s="49">
+        <v>40</v>
+      </c>
+      <c r="G55" s="49">
+        <v>9</v>
+      </c>
+      <c r="H55" s="49">
+        <v>351</v>
+      </c>
+      <c r="I55" s="49">
+        <v>303</v>
+      </c>
+      <c r="J55" s="49">
+        <v>48</v>
+      </c>
+      <c r="K55" s="49">
+        <v>632</v>
+      </c>
+      <c r="L55" s="49">
+        <v>574</v>
+      </c>
+      <c r="M55" s="49">
+        <v>58</v>
+      </c>
+      <c r="N55" s="49">
+        <v>409</v>
+      </c>
+      <c r="O55" s="49">
+        <v>357</v>
+      </c>
+      <c r="P55" s="49">
+        <v>52</v>
+      </c>
+      <c r="Q55" s="49">
+        <v>357</v>
+      </c>
+      <c r="R55" s="49">
+        <v>303</v>
+      </c>
+      <c r="S55" s="49">
+        <v>54</v>
+      </c>
+      <c r="T55" s="49">
+        <v>472</v>
+      </c>
+      <c r="U55" s="49">
+        <v>370</v>
+      </c>
+      <c r="V55" s="49">
+        <v>102</v>
+      </c>
+      <c r="W55" s="49">
+        <v>576</v>
+      </c>
+      <c r="X55" s="49">
+        <v>488</v>
+      </c>
+      <c r="Y55" s="49">
+        <v>88</v>
+      </c>
+      <c r="Z55" s="49">
+        <v>538</v>
+      </c>
+      <c r="AA55" s="49">
+        <v>432</v>
+      </c>
+      <c r="AB55" s="49">
+        <v>106</v>
+      </c>
+      <c r="AC55" s="49">
+        <v>733</v>
+      </c>
+      <c r="AD55" s="49">
+        <v>594</v>
+      </c>
+      <c r="AE55" s="49">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="49">
+        <v>126922</v>
+      </c>
+      <c r="C56" s="49">
+        <v>95029</v>
+      </c>
+      <c r="D56" s="49">
+        <v>31893</v>
+      </c>
+      <c r="E56" s="49">
+        <v>137737</v>
+      </c>
+      <c r="F56" s="49">
+        <v>98017</v>
+      </c>
+      <c r="G56" s="49">
+        <v>39720</v>
+      </c>
+      <c r="H56" s="49">
+        <v>139950</v>
+      </c>
+      <c r="I56" s="49">
+        <v>98086</v>
+      </c>
+      <c r="J56" s="49">
+        <v>41864</v>
+      </c>
+      <c r="K56" s="49">
+        <v>140051</v>
+      </c>
+      <c r="L56" s="49">
+        <v>93865</v>
+      </c>
+      <c r="M56" s="49">
+        <v>46186</v>
+      </c>
+      <c r="N56" s="49">
+        <v>140466</v>
+      </c>
+      <c r="O56" s="49">
+        <v>101110</v>
+      </c>
+      <c r="P56" s="49">
+        <v>39356</v>
+      </c>
+      <c r="Q56" s="49">
+        <v>141420</v>
+      </c>
+      <c r="R56" s="49">
+        <v>101948</v>
+      </c>
+      <c r="S56" s="49">
+        <v>39472</v>
+      </c>
+      <c r="T56" s="49">
+        <v>115097</v>
+      </c>
+      <c r="U56" s="49">
+        <v>84277</v>
+      </c>
+      <c r="V56" s="49">
+        <v>30820</v>
+      </c>
+      <c r="W56" s="49">
+        <v>114618</v>
+      </c>
+      <c r="X56" s="49">
+        <v>80683</v>
+      </c>
+      <c r="Y56" s="49">
+        <v>33935</v>
+      </c>
+      <c r="Z56" s="49">
+        <v>124354</v>
+      </c>
+      <c r="AA56" s="49">
+        <v>92352</v>
+      </c>
+      <c r="AB56" s="49">
+        <v>32002</v>
+      </c>
+      <c r="AC56" s="49">
+        <v>124722</v>
+      </c>
+      <c r="AD56" s="49">
+        <v>85523</v>
+      </c>
+      <c r="AE56" s="49">
+        <v>39199</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="50" t="s">
+        <v>97</v>
+      </c>
+      <c r="B57" s="49">
+        <v>6074</v>
+      </c>
+      <c r="C57" s="49">
+        <v>4472</v>
+      </c>
+      <c r="D57" s="49">
+        <v>1602</v>
+      </c>
+      <c r="E57" s="49">
+        <v>7041</v>
+      </c>
+      <c r="F57" s="49">
+        <v>5224</v>
+      </c>
+      <c r="G57" s="49">
+        <v>1817</v>
+      </c>
+      <c r="H57" s="49">
+        <v>7247</v>
+      </c>
+      <c r="I57" s="49">
+        <v>5656</v>
+      </c>
+      <c r="J57" s="49">
+        <v>1591</v>
+      </c>
+      <c r="K57" s="49">
+        <v>7177</v>
+      </c>
+      <c r="L57" s="49">
+        <v>4528</v>
+      </c>
+      <c r="M57" s="49">
+        <v>2649</v>
+      </c>
+      <c r="N57" s="49">
+        <v>6513</v>
+      </c>
+      <c r="O57" s="49">
+        <v>4125</v>
+      </c>
+      <c r="P57" s="49">
+        <v>2388</v>
+      </c>
+      <c r="Q57" s="49">
+        <v>5443</v>
+      </c>
+      <c r="R57" s="49">
+        <v>3956</v>
+      </c>
+      <c r="S57" s="49">
+        <v>1487</v>
+      </c>
+      <c r="T57" s="49">
+        <v>5285</v>
+      </c>
+      <c r="U57" s="49">
+        <v>3790</v>
+      </c>
+      <c r="V57" s="49">
+        <v>1495</v>
+      </c>
+      <c r="W57" s="49">
+        <v>6055</v>
+      </c>
+      <c r="X57" s="49">
+        <v>4323</v>
+      </c>
+      <c r="Y57" s="49">
+        <v>1732</v>
+      </c>
+      <c r="Z57" s="49">
+        <v>6170</v>
+      </c>
+      <c r="AA57" s="49">
+        <v>4629</v>
+      </c>
+      <c r="AB57" s="49">
+        <v>1541</v>
+      </c>
+      <c r="AC57" s="49">
+        <v>5429</v>
+      </c>
+      <c r="AD57" s="49">
+        <v>3656</v>
+      </c>
+      <c r="AE57" s="49">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB58" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="49">
+        <v>5350</v>
+      </c>
+      <c r="AD58" s="49">
+        <v>3652</v>
+      </c>
+      <c r="AE58" s="49">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" s="49">
+        <v>2042</v>
+      </c>
+      <c r="C59" s="49">
+        <v>1341</v>
+      </c>
+      <c r="D59" s="49">
+        <v>701</v>
+      </c>
+      <c r="E59" s="49">
+        <v>1902</v>
+      </c>
+      <c r="F59" s="49">
+        <v>1349</v>
+      </c>
+      <c r="G59" s="49">
+        <v>553</v>
+      </c>
+      <c r="H59" s="49">
+        <v>1648</v>
+      </c>
+      <c r="I59" s="49">
+        <v>996</v>
+      </c>
+      <c r="J59" s="49">
+        <v>652</v>
+      </c>
+      <c r="K59" s="49">
+        <v>1753</v>
+      </c>
+      <c r="L59" s="49">
+        <v>1178</v>
+      </c>
+      <c r="M59" s="49">
+        <v>575</v>
+      </c>
+      <c r="N59" s="49">
+        <v>1369</v>
+      </c>
+      <c r="O59" s="49">
+        <v>912</v>
+      </c>
+      <c r="P59" s="49">
+        <v>457</v>
+      </c>
+      <c r="Q59" s="49">
+        <v>847</v>
+      </c>
+      <c r="R59" s="49">
+        <v>513</v>
+      </c>
+      <c r="S59" s="49">
+        <v>334</v>
+      </c>
+      <c r="T59" s="49">
+        <v>1626</v>
+      </c>
+      <c r="U59" s="49">
+        <v>1319</v>
+      </c>
+      <c r="V59" s="49">
+        <v>307</v>
+      </c>
+      <c r="W59" s="49">
+        <v>1139</v>
+      </c>
+      <c r="X59" s="49">
+        <v>796</v>
+      </c>
+      <c r="Y59" s="49">
+        <v>343</v>
+      </c>
+      <c r="Z59" s="49">
+        <v>1133</v>
+      </c>
+      <c r="AA59" s="49">
+        <v>876</v>
+      </c>
+      <c r="AB59" s="49">
+        <v>257</v>
+      </c>
+      <c r="AC59" s="49">
+        <v>1255</v>
+      </c>
+      <c r="AD59" s="49">
+        <v>996</v>
+      </c>
+      <c r="AE59" s="49">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="B60" s="49">
+        <v>14073</v>
+      </c>
+      <c r="C60" s="49">
+        <v>11131</v>
+      </c>
+      <c r="D60" s="49">
+        <v>2942</v>
+      </c>
+      <c r="E60" s="49">
+        <v>16339</v>
+      </c>
+      <c r="F60" s="49">
+        <v>11544</v>
+      </c>
+      <c r="G60" s="49">
+        <v>4795</v>
+      </c>
+      <c r="H60" s="49">
+        <v>16763</v>
+      </c>
+      <c r="I60" s="49">
+        <v>13304</v>
+      </c>
+      <c r="J60" s="49">
+        <v>3459</v>
+      </c>
+      <c r="K60" s="49">
+        <v>16914</v>
+      </c>
+      <c r="L60" s="49">
+        <v>11714</v>
+      </c>
+      <c r="M60" s="49">
+        <v>5200</v>
+      </c>
+      <c r="N60" s="49">
+        <v>15880</v>
+      </c>
+      <c r="O60" s="49">
+        <v>12883</v>
+      </c>
+      <c r="P60" s="49">
+        <v>2997</v>
+      </c>
+      <c r="Q60" s="49">
+        <v>20535</v>
+      </c>
+      <c r="R60" s="49">
+        <v>14952</v>
+      </c>
+      <c r="S60" s="49">
+        <v>5583</v>
+      </c>
+      <c r="T60" s="49">
+        <v>14888</v>
+      </c>
+      <c r="U60" s="49">
+        <v>11986</v>
+      </c>
+      <c r="V60" s="49">
+        <v>2902</v>
+      </c>
+      <c r="W60" s="49">
+        <v>13987</v>
+      </c>
+      <c r="X60" s="49">
+        <v>9826</v>
+      </c>
+      <c r="Y60" s="49">
+        <v>4161</v>
+      </c>
+      <c r="Z60" s="49">
+        <v>19360</v>
+      </c>
+      <c r="AA60" s="49">
+        <v>13627</v>
+      </c>
+      <c r="AB60" s="49">
+        <v>5733</v>
+      </c>
+      <c r="AC60" s="49">
+        <v>16076</v>
+      </c>
+      <c r="AD60" s="49">
+        <v>11715</v>
+      </c>
+      <c r="AE60" s="49">
+        <v>4361</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="B61" s="49">
+        <v>10343</v>
+      </c>
+      <c r="C61" s="49">
+        <v>6489</v>
+      </c>
+      <c r="D61" s="49">
+        <v>3854</v>
+      </c>
+      <c r="E61" s="49">
+        <v>10713</v>
+      </c>
+      <c r="F61" s="49">
+        <v>7744</v>
+      </c>
+      <c r="G61" s="49">
+        <v>2969</v>
+      </c>
+      <c r="H61" s="49">
+        <v>10561</v>
+      </c>
+      <c r="I61" s="49">
+        <v>7057</v>
+      </c>
+      <c r="J61" s="49">
+        <v>3504</v>
+      </c>
+      <c r="K61" s="49">
+        <v>10920</v>
+      </c>
+      <c r="L61" s="49">
+        <v>7568</v>
+      </c>
+      <c r="M61" s="49">
+        <v>3352</v>
+      </c>
+      <c r="N61" s="49">
+        <v>13992</v>
+      </c>
+      <c r="O61" s="49">
+        <v>9976</v>
+      </c>
+      <c r="P61" s="49">
+        <v>4016</v>
+      </c>
+      <c r="Q61" s="49">
+        <v>16980</v>
+      </c>
+      <c r="R61" s="49">
+        <v>12409</v>
+      </c>
+      <c r="S61" s="49">
+        <v>4571</v>
+      </c>
+      <c r="T61" s="49">
+        <v>17887</v>
+      </c>
+      <c r="U61" s="49">
+        <v>13624</v>
+      </c>
+      <c r="V61" s="49">
+        <v>4263</v>
+      </c>
+      <c r="W61" s="49">
+        <v>17078</v>
+      </c>
+      <c r="X61" s="49">
+        <v>12064</v>
+      </c>
+      <c r="Y61" s="49">
+        <v>5014</v>
+      </c>
+      <c r="Z61" s="49">
+        <v>15203</v>
+      </c>
+      <c r="AA61" s="49">
+        <v>11970</v>
+      </c>
+      <c r="AB61" s="49">
+        <v>3233</v>
+      </c>
+      <c r="AC61" s="49">
+        <v>18882</v>
+      </c>
+      <c r="AD61" s="49">
+        <v>13467</v>
+      </c>
+      <c r="AE61" s="49">
+        <v>5415</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G62" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H62" s="49">
+        <v>451</v>
+      </c>
+      <c r="I62" s="49">
+        <v>122</v>
+      </c>
+      <c r="J62" s="49">
+        <v>329</v>
+      </c>
+      <c r="K62" s="49">
+        <v>443</v>
+      </c>
+      <c r="L62" s="49">
+        <v>159</v>
+      </c>
+      <c r="M62" s="49">
+        <v>284</v>
+      </c>
+      <c r="N62" s="49">
+        <v>1085</v>
+      </c>
+      <c r="O62" s="49">
+        <v>648</v>
+      </c>
+      <c r="P62" s="49">
+        <v>437</v>
+      </c>
+      <c r="Q62" s="49">
+        <v>675</v>
+      </c>
+      <c r="R62" s="49">
+        <v>424</v>
+      </c>
+      <c r="S62" s="49">
+        <v>251</v>
+      </c>
+      <c r="T62" s="49">
+        <v>574</v>
+      </c>
+      <c r="U62" s="49">
+        <v>436</v>
+      </c>
+      <c r="V62" s="49">
+        <v>138</v>
+      </c>
+      <c r="W62" s="49">
+        <v>164</v>
+      </c>
+      <c r="X62" s="49">
+        <v>108</v>
+      </c>
+      <c r="Y62" s="49">
+        <v>56</v>
+      </c>
+      <c r="Z62" s="49">
+        <v>964</v>
+      </c>
+      <c r="AA62" s="49">
+        <v>693</v>
+      </c>
+      <c r="AB62" s="49">
+        <v>271</v>
+      </c>
+      <c r="AC62" s="49">
+        <v>648</v>
+      </c>
+      <c r="AD62" s="49">
+        <v>392</v>
+      </c>
+      <c r="AE62" s="49">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="A63" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" s="49">
+        <v>19086</v>
+      </c>
+      <c r="C63" s="49">
+        <v>14094</v>
+      </c>
+      <c r="D63" s="49">
+        <v>4992</v>
+      </c>
+      <c r="E63" s="49">
+        <v>23690</v>
+      </c>
+      <c r="F63" s="49">
+        <v>18036</v>
+      </c>
+      <c r="G63" s="49">
+        <v>5654</v>
+      </c>
+      <c r="H63" s="49">
+        <v>24559</v>
+      </c>
+      <c r="I63" s="49">
+        <v>16869</v>
+      </c>
+      <c r="J63" s="49">
+        <v>7690</v>
+      </c>
+      <c r="K63" s="49">
+        <v>23423</v>
+      </c>
+      <c r="L63" s="49">
+        <v>15648</v>
+      </c>
+      <c r="M63" s="49">
+        <v>7775</v>
+      </c>
+      <c r="N63" s="49">
+        <v>20156</v>
+      </c>
+      <c r="O63" s="49">
+        <v>15448</v>
+      </c>
+      <c r="P63" s="49">
+        <v>4708</v>
+      </c>
+      <c r="Q63" s="49">
+        <v>18227</v>
+      </c>
+      <c r="R63" s="49">
+        <v>14586</v>
+      </c>
+      <c r="S63" s="49">
+        <v>3641</v>
+      </c>
+      <c r="T63" s="49">
+        <v>24552</v>
+      </c>
+      <c r="U63" s="49">
+        <v>19355</v>
+      </c>
+      <c r="V63" s="49">
+        <v>5197</v>
+      </c>
+      <c r="W63" s="49">
+        <v>21487</v>
+      </c>
+      <c r="X63" s="49">
+        <v>16662</v>
+      </c>
+      <c r="Y63" s="49">
+        <v>4825</v>
+      </c>
+      <c r="Z63" s="49">
+        <v>26415</v>
+      </c>
+      <c r="AA63" s="49">
+        <v>20117</v>
+      </c>
+      <c r="AB63" s="49">
+        <v>6298</v>
+      </c>
+      <c r="AC63" s="49">
+        <v>27332</v>
+      </c>
+      <c r="AD63" s="49">
+        <v>18493</v>
+      </c>
+      <c r="AE63" s="49">
+        <v>8839</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" s="49">
+        <v>559</v>
+      </c>
+      <c r="C64" s="49">
+        <v>489</v>
+      </c>
+      <c r="D64" s="49">
+        <v>70</v>
+      </c>
+      <c r="E64" s="49">
+        <v>1761</v>
+      </c>
+      <c r="F64" s="49">
+        <v>1102</v>
+      </c>
+      <c r="G64" s="49">
+        <v>659</v>
+      </c>
+      <c r="H64" s="49">
+        <v>1243</v>
+      </c>
+      <c r="I64" s="49">
+        <v>959</v>
+      </c>
+      <c r="J64" s="49">
+        <v>284</v>
+      </c>
+      <c r="K64" s="49">
+        <v>1030</v>
+      </c>
+      <c r="L64" s="49">
+        <v>785</v>
+      </c>
+      <c r="M64" s="49">
+        <v>245</v>
+      </c>
+      <c r="N64" s="49">
+        <v>1783</v>
+      </c>
+      <c r="O64" s="49">
+        <v>1315</v>
+      </c>
+      <c r="P64" s="49">
+        <v>468</v>
+      </c>
+      <c r="Q64" s="49">
+        <v>1478</v>
+      </c>
+      <c r="R64" s="49">
+        <v>716</v>
+      </c>
+      <c r="S64" s="49">
+        <v>762</v>
+      </c>
+      <c r="T64" s="49">
+        <v>749</v>
+      </c>
+      <c r="U64" s="49">
+        <v>480</v>
+      </c>
+      <c r="V64" s="49">
+        <v>269</v>
+      </c>
+      <c r="W64" s="49">
+        <v>794</v>
+      </c>
+      <c r="X64" s="49">
+        <v>371</v>
+      </c>
+      <c r="Y64" s="49">
+        <v>423</v>
+      </c>
+      <c r="Z64" s="49">
+        <v>340</v>
+      </c>
+      <c r="AA64" s="49">
+        <v>262</v>
+      </c>
+      <c r="AB64" s="49">
+        <v>78</v>
+      </c>
+      <c r="AC64" s="49">
+        <v>233</v>
+      </c>
+      <c r="AD64" s="49">
+        <v>131</v>
+      </c>
+      <c r="AE64" s="49">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="50" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" s="49">
+        <v>11548</v>
+      </c>
+      <c r="C65" s="49">
+        <v>8017</v>
+      </c>
+      <c r="D65" s="49">
+        <v>3531</v>
+      </c>
+      <c r="E65" s="49">
+        <v>14315</v>
+      </c>
+      <c r="F65" s="49">
+        <v>8538</v>
+      </c>
+      <c r="G65" s="49">
+        <v>5777</v>
+      </c>
+      <c r="H65" s="49">
+        <v>13877</v>
+      </c>
+      <c r="I65" s="49">
+        <v>8021</v>
+      </c>
+      <c r="J65" s="49">
+        <v>5856</v>
+      </c>
+      <c r="K65" s="49">
+        <v>14334</v>
+      </c>
+      <c r="L65" s="49">
+        <v>8505</v>
+      </c>
+      <c r="M65" s="49">
+        <v>5829</v>
+      </c>
+      <c r="N65" s="49">
+        <v>16921</v>
+      </c>
+      <c r="O65" s="49">
+        <v>11453</v>
+      </c>
+      <c r="P65" s="49">
+        <v>5468</v>
+      </c>
+      <c r="Q65" s="49">
+        <v>17094</v>
+      </c>
+      <c r="R65" s="49">
+        <v>11279</v>
+      </c>
+      <c r="S65" s="49">
+        <v>5815</v>
+      </c>
+      <c r="T65" s="49">
+        <v>20885</v>
+      </c>
+      <c r="U65" s="49">
+        <v>14150</v>
+      </c>
+      <c r="V65" s="49">
+        <v>6735</v>
+      </c>
+      <c r="W65" s="49">
+        <v>21400</v>
+      </c>
+      <c r="X65" s="49">
+        <v>14450</v>
+      </c>
+      <c r="Y65" s="49">
+        <v>6950</v>
+      </c>
+      <c r="Z65" s="49">
+        <v>22171</v>
+      </c>
+      <c r="AA65" s="49">
+        <v>15628</v>
+      </c>
+      <c r="AB65" s="49">
+        <v>6543</v>
+      </c>
+      <c r="AC65" s="49">
+        <v>24905</v>
+      </c>
+      <c r="AD65" s="49">
+        <v>16069</v>
+      </c>
+      <c r="AE65" s="49">
+        <v>8836</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" s="49">
+        <v>2244</v>
+      </c>
+      <c r="C66" s="49">
+        <v>1960</v>
+      </c>
+      <c r="D66" s="49">
+        <v>284</v>
+      </c>
+      <c r="E66" s="49">
+        <v>4009</v>
+      </c>
+      <c r="F66" s="49">
+        <v>2538</v>
+      </c>
+      <c r="G66" s="49">
+        <v>1471</v>
+      </c>
+      <c r="H66" s="49">
+        <v>3918</v>
+      </c>
+      <c r="I66" s="49">
+        <v>2744</v>
+      </c>
+      <c r="J66" s="49">
+        <v>1174</v>
+      </c>
+      <c r="K66" s="49">
+        <v>3988</v>
+      </c>
+      <c r="L66" s="49">
+        <v>2601</v>
+      </c>
+      <c r="M66" s="49">
+        <v>1387</v>
+      </c>
+      <c r="N66" s="49">
+        <v>4318</v>
+      </c>
+      <c r="O66" s="49">
+        <v>2901</v>
+      </c>
+      <c r="P66" s="49">
+        <v>1417</v>
+      </c>
+      <c r="Q66" s="49">
+        <v>4254</v>
+      </c>
+      <c r="R66" s="49">
+        <v>3035</v>
+      </c>
+      <c r="S66" s="49">
+        <v>1219</v>
+      </c>
+      <c r="T66" s="49">
+        <v>3303</v>
+      </c>
+      <c r="U66" s="49">
+        <v>2078</v>
+      </c>
+      <c r="V66" s="49">
+        <v>1225</v>
+      </c>
+      <c r="W66" s="49">
+        <v>3154</v>
+      </c>
+      <c r="X66" s="49">
+        <v>2004</v>
+      </c>
+      <c r="Y66" s="49">
+        <v>1150</v>
+      </c>
+      <c r="Z66" s="49">
+        <v>3500</v>
+      </c>
+      <c r="AA66" s="49">
+        <v>2592</v>
+      </c>
+      <c r="AB66" s="49">
+        <v>908</v>
+      </c>
+      <c r="AC66" s="49">
+        <v>2561</v>
+      </c>
+      <c r="AD66" s="49">
+        <v>1974</v>
+      </c>
+      <c r="AE66" s="49">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="50" t="s">
+        <v>107</v>
+      </c>
+      <c r="B67" s="49">
+        <v>18219</v>
+      </c>
+      <c r="C67" s="49">
+        <v>14145</v>
+      </c>
+      <c r="D67" s="49">
+        <v>4074</v>
+      </c>
+      <c r="E67" s="49">
+        <v>16349</v>
+      </c>
+      <c r="F67" s="49">
+        <v>12279</v>
+      </c>
+      <c r="G67" s="49">
+        <v>4070</v>
+      </c>
+      <c r="H67" s="49">
+        <v>17077</v>
+      </c>
+      <c r="I67" s="49">
+        <v>12694</v>
+      </c>
+      <c r="J67" s="49">
+        <v>4383</v>
+      </c>
+      <c r="K67" s="49">
+        <v>17626</v>
+      </c>
+      <c r="L67" s="49">
+        <v>12600</v>
+      </c>
+      <c r="M67" s="49">
+        <v>5026</v>
+      </c>
+      <c r="N67" s="49">
+        <v>19625</v>
+      </c>
+      <c r="O67" s="49">
+        <v>13984</v>
+      </c>
+      <c r="P67" s="49">
+        <v>5641</v>
+      </c>
+      <c r="Q67" s="49">
+        <v>18396</v>
+      </c>
+      <c r="R67" s="49">
+        <v>12908</v>
+      </c>
+      <c r="S67" s="49">
+        <v>5488</v>
+      </c>
+      <c r="T67" s="49">
+        <v>25348</v>
+      </c>
+      <c r="U67" s="49">
+        <v>17059</v>
+      </c>
+      <c r="V67" s="49">
+        <v>8289</v>
+      </c>
+      <c r="W67" s="49">
+        <v>29360</v>
+      </c>
+      <c r="X67" s="49">
+        <v>20079</v>
+      </c>
+      <c r="Y67" s="49">
+        <v>9281</v>
+      </c>
+      <c r="Z67" s="49">
+        <v>29098</v>
+      </c>
+      <c r="AA67" s="49">
+        <v>21958</v>
+      </c>
+      <c r="AB67" s="49">
+        <v>7140</v>
+      </c>
+      <c r="AC67" s="49">
+        <v>22051</v>
+      </c>
+      <c r="AD67" s="49">
+        <v>14978</v>
+      </c>
+      <c r="AE67" s="49">
+        <v>7073</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="B68" s="49">
+        <v>12672</v>
+      </c>
+      <c r="C68" s="49">
+        <v>9895</v>
+      </c>
+      <c r="D68" s="49">
+        <v>2777</v>
+      </c>
+      <c r="E68" s="49">
+        <v>13529</v>
+      </c>
+      <c r="F68" s="49">
+        <v>10013</v>
+      </c>
+      <c r="G68" s="49">
+        <v>3516</v>
+      </c>
+      <c r="H68" s="49">
+        <v>13555</v>
+      </c>
+      <c r="I68" s="49">
+        <v>10039</v>
+      </c>
+      <c r="J68" s="49">
+        <v>3516</v>
+      </c>
+      <c r="K68" s="49">
+        <v>13512</v>
+      </c>
+      <c r="L68" s="49">
+        <v>8928</v>
+      </c>
+      <c r="M68" s="49">
+        <v>4584</v>
+      </c>
+      <c r="N68" s="49">
+        <v>11380</v>
+      </c>
+      <c r="O68" s="49">
+        <v>8023</v>
+      </c>
+      <c r="P68" s="49">
+        <v>3357</v>
+      </c>
+      <c r="Q68" s="49">
+        <v>12291</v>
+      </c>
+      <c r="R68" s="49">
+        <v>8393</v>
+      </c>
+      <c r="S68" s="49">
+        <v>3898</v>
+      </c>
+      <c r="T68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD68" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE68" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="B69" s="49">
+        <v>5520</v>
+      </c>
+      <c r="C69" s="49">
+        <v>4247</v>
+      </c>
+      <c r="D69" s="49">
+        <v>1273</v>
+      </c>
+      <c r="E69" s="49">
+        <v>6608</v>
+      </c>
+      <c r="F69" s="49">
+        <v>4530</v>
+      </c>
+      <c r="G69" s="49">
+        <v>2078</v>
+      </c>
+      <c r="H69" s="49">
+        <v>6610</v>
+      </c>
+      <c r="I69" s="49">
+        <v>4637</v>
+      </c>
+      <c r="J69" s="49">
+        <v>1973</v>
+      </c>
+      <c r="K69" s="49">
+        <v>6700</v>
+      </c>
+      <c r="L69" s="49">
+        <v>4377</v>
+      </c>
+      <c r="M69" s="49">
+        <v>2323</v>
+      </c>
+      <c r="N69" s="49">
+        <v>6338</v>
+      </c>
+      <c r="O69" s="49">
+        <v>4499</v>
+      </c>
+      <c r="P69" s="49">
+        <v>1839</v>
+      </c>
+      <c r="Q69" s="49">
+        <v>5781</v>
+      </c>
+      <c r="R69" s="49">
+        <v>4342</v>
+      </c>
+      <c r="S69" s="49">
+        <v>1439</v>
+      </c>
+      <c r="T69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD69" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE69" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B70" s="49">
+        <v>2077</v>
+      </c>
+      <c r="C70" s="49">
+        <v>1665</v>
+      </c>
+      <c r="D70" s="49">
+        <v>412</v>
+      </c>
+      <c r="E70" s="49">
+        <v>1657</v>
+      </c>
+      <c r="F70" s="49">
+        <v>1264</v>
+      </c>
+      <c r="G70" s="49">
+        <v>393</v>
+      </c>
+      <c r="H70" s="49">
+        <v>1896</v>
+      </c>
+      <c r="I70" s="49">
+        <v>1025</v>
+      </c>
+      <c r="J70" s="49">
+        <v>871</v>
+      </c>
+      <c r="K70" s="49">
+        <v>1887</v>
+      </c>
+      <c r="L70" s="49">
+        <v>1493</v>
+      </c>
+      <c r="M70" s="49">
+        <v>394</v>
+      </c>
+      <c r="N70" s="49">
+        <v>2341</v>
+      </c>
+      <c r="O70" s="49">
+        <v>1812</v>
+      </c>
+      <c r="P70" s="49">
+        <v>529</v>
+      </c>
+      <c r="Q70" s="49">
+        <v>1962</v>
+      </c>
+      <c r="R70" s="49">
+        <v>1608</v>
+      </c>
+      <c r="S70" s="49">
+        <v>354</v>
+      </c>
+      <c r="T70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD70" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE70" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="B71" s="49">
+        <v>2821</v>
+      </c>
+      <c r="C71" s="49">
+        <v>1987</v>
+      </c>
+      <c r="D71" s="49">
+        <v>834</v>
+      </c>
+      <c r="E71" s="49">
+        <v>2655</v>
+      </c>
+      <c r="F71" s="49">
+        <v>1854</v>
+      </c>
+      <c r="G71" s="49">
+        <v>801</v>
+      </c>
+      <c r="H71" s="49">
+        <v>2744</v>
+      </c>
+      <c r="I71" s="49">
+        <v>1847</v>
+      </c>
+      <c r="J71" s="49">
+        <v>897</v>
+      </c>
+      <c r="K71" s="49">
+        <v>2752</v>
+      </c>
+      <c r="L71" s="49">
+        <v>1823</v>
+      </c>
+      <c r="M71" s="49">
+        <v>929</v>
+      </c>
+      <c r="N71" s="49">
+        <v>2579</v>
+      </c>
+      <c r="O71" s="49">
+        <v>1725</v>
+      </c>
+      <c r="P71" s="49">
+        <v>854</v>
+      </c>
+      <c r="Q71" s="49">
+        <v>2209</v>
+      </c>
+      <c r="R71" s="49">
+        <v>1606</v>
+      </c>
+      <c r="S71" s="49">
+        <v>603</v>
+      </c>
+      <c r="T71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD71" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE71" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" s="49">
+        <v>1611</v>
+      </c>
+      <c r="C72" s="49">
+        <v>1129</v>
+      </c>
+      <c r="D72" s="49">
+        <v>482</v>
+      </c>
+      <c r="E72" s="49">
+        <v>1279</v>
+      </c>
+      <c r="F72" s="49">
+        <v>1108</v>
+      </c>
+      <c r="G72" s="49">
+        <v>171</v>
+      </c>
+      <c r="H72" s="49">
+        <v>1312</v>
+      </c>
+      <c r="I72" s="49">
+        <v>597</v>
+      </c>
+      <c r="J72" s="49">
+        <v>715</v>
+      </c>
+      <c r="K72" s="49">
+        <v>766</v>
+      </c>
+      <c r="L72" s="49">
+        <v>518</v>
+      </c>
+      <c r="M72" s="49">
+        <v>248</v>
+      </c>
+      <c r="N72" s="49">
+        <v>658</v>
+      </c>
+      <c r="O72" s="49">
+        <v>240</v>
+      </c>
+      <c r="P72" s="49">
+        <v>418</v>
+      </c>
+      <c r="Q72" s="49">
+        <v>2403</v>
+      </c>
+      <c r="R72" s="49">
+        <v>1610</v>
+      </c>
+      <c r="S72" s="49">
+        <v>793</v>
+      </c>
+      <c r="T72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD72" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE72" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="B73" s="49">
+        <v>2972</v>
+      </c>
+      <c r="C73" s="49">
+        <v>2504</v>
+      </c>
+      <c r="D73" s="49">
+        <v>468</v>
+      </c>
+      <c r="E73" s="49">
+        <v>3164</v>
+      </c>
+      <c r="F73" s="49">
+        <v>2142</v>
+      </c>
+      <c r="G73" s="49">
+        <v>1022</v>
+      </c>
+      <c r="H73" s="49">
+        <v>3198</v>
+      </c>
+      <c r="I73" s="49">
+        <v>1930</v>
+      </c>
+      <c r="J73" s="49">
+        <v>1268</v>
+      </c>
+      <c r="K73" s="49">
+        <v>3100</v>
+      </c>
+      <c r="L73" s="49">
+        <v>2133</v>
+      </c>
+      <c r="M73" s="49">
+        <v>967</v>
+      </c>
+      <c r="N73" s="49">
+        <v>2991</v>
+      </c>
+      <c r="O73" s="49">
+        <v>2214</v>
+      </c>
+      <c r="P73" s="49">
+        <v>777</v>
+      </c>
+      <c r="Q73" s="49">
+        <v>2322</v>
+      </c>
+      <c r="R73" s="49">
+        <v>1918</v>
+      </c>
+      <c r="S73" s="49">
+        <v>404</v>
+      </c>
+      <c r="T73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD73" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE73" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B74" s="49">
+        <v>2331</v>
+      </c>
+      <c r="C74" s="49">
+        <v>1787</v>
+      </c>
+      <c r="D74" s="49">
+        <v>544</v>
+      </c>
+      <c r="E74" s="49">
+        <v>2694</v>
+      </c>
+      <c r="F74" s="49">
+        <v>2049</v>
+      </c>
+      <c r="G74" s="49">
+        <v>645</v>
+      </c>
+      <c r="H74" s="49">
+        <v>2468</v>
+      </c>
+      <c r="I74" s="49">
+        <v>2036</v>
+      </c>
+      <c r="J74" s="49">
+        <v>432</v>
+      </c>
+      <c r="K74" s="49">
+        <v>2361</v>
+      </c>
+      <c r="L74" s="49">
+        <v>1552</v>
+      </c>
+      <c r="M74" s="49">
+        <v>809</v>
+      </c>
+      <c r="N74" s="49">
+        <v>2018</v>
+      </c>
+      <c r="O74" s="49">
+        <v>1427</v>
+      </c>
+      <c r="P74" s="49">
+        <v>591</v>
+      </c>
+      <c r="Q74" s="49">
+        <v>760</v>
+      </c>
+      <c r="R74" s="49">
+        <v>524</v>
+      </c>
+      <c r="S74" s="49">
+        <v>236</v>
+      </c>
+      <c r="T74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD74" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE74" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B75" s="49">
+        <v>6450</v>
+      </c>
+      <c r="C75" s="49">
+        <v>5460</v>
+      </c>
+      <c r="D75" s="49">
+        <v>990</v>
+      </c>
+      <c r="E75" s="49">
+        <v>4791</v>
+      </c>
+      <c r="F75" s="49">
+        <v>3089</v>
+      </c>
+      <c r="G75" s="49">
+        <v>1702</v>
+      </c>
+      <c r="H75" s="49">
+        <v>5752</v>
+      </c>
+      <c r="I75" s="49">
+        <v>3934</v>
+      </c>
+      <c r="J75" s="49">
+        <v>1818</v>
+      </c>
+      <c r="K75" s="49">
+        <v>5772</v>
+      </c>
+      <c r="L75" s="49">
+        <v>4063</v>
+      </c>
+      <c r="M75" s="49">
+        <v>1709</v>
+      </c>
+      <c r="N75" s="49">
+        <v>5964</v>
+      </c>
+      <c r="O75" s="49">
+        <v>3998</v>
+      </c>
+      <c r="P75" s="49">
+        <v>1966</v>
+      </c>
+      <c r="Q75" s="49">
+        <v>5314</v>
+      </c>
+      <c r="R75" s="49">
+        <v>3555</v>
+      </c>
+      <c r="S75" s="49">
+        <v>1759</v>
+      </c>
+      <c r="T75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD75" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE75" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="B76" s="49">
+        <v>2345</v>
+      </c>
+      <c r="C76" s="49">
+        <v>1545</v>
+      </c>
+      <c r="D76" s="49">
+        <v>800</v>
+      </c>
+      <c r="E76" s="49">
+        <v>2085</v>
+      </c>
+      <c r="F76" s="49">
+        <v>1163</v>
+      </c>
+      <c r="G76" s="49">
+        <v>922</v>
+      </c>
+      <c r="H76" s="49">
+        <v>1935</v>
+      </c>
+      <c r="I76" s="49">
+        <v>1560</v>
+      </c>
+      <c r="J76" s="49">
+        <v>375</v>
+      </c>
+      <c r="K76" s="49">
+        <v>1466</v>
+      </c>
+      <c r="L76" s="49">
+        <v>1053</v>
+      </c>
+      <c r="M76" s="49">
+        <v>413</v>
+      </c>
+      <c r="N76" s="49">
+        <v>900</v>
+      </c>
+      <c r="O76" s="49">
+        <v>685</v>
+      </c>
+      <c r="P76" s="49">
+        <v>215</v>
+      </c>
+      <c r="Q76" s="49">
+        <v>668</v>
+      </c>
+      <c r="R76" s="49">
+        <v>484</v>
+      </c>
+      <c r="S76" s="49">
+        <v>184</v>
+      </c>
+      <c r="T76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD76" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE76" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="B77" s="49">
+        <v>3935</v>
+      </c>
+      <c r="C77" s="49">
+        <v>2672</v>
+      </c>
+      <c r="D77" s="49">
+        <v>1263</v>
+      </c>
+      <c r="E77" s="49">
+        <v>3156</v>
+      </c>
+      <c r="F77" s="49">
+        <v>2451</v>
+      </c>
+      <c r="G77" s="49">
+        <v>705</v>
+      </c>
+      <c r="H77" s="49">
+        <v>3136</v>
+      </c>
+      <c r="I77" s="49">
+        <v>2059</v>
+      </c>
+      <c r="J77" s="49">
+        <v>1077</v>
+      </c>
+      <c r="K77" s="49">
+        <v>4127</v>
+      </c>
+      <c r="L77" s="49">
+        <v>2639</v>
+      </c>
+      <c r="M77" s="49">
+        <v>1488</v>
+      </c>
+      <c r="N77" s="49">
+        <v>3655</v>
+      </c>
+      <c r="O77" s="49">
+        <v>2842</v>
+      </c>
+      <c r="P77" s="49">
+        <v>813</v>
+      </c>
+      <c r="Q77" s="49">
+        <v>3781</v>
+      </c>
+      <c r="R77" s="49">
+        <v>3130</v>
+      </c>
+      <c r="S77" s="49">
+        <v>651</v>
+      </c>
+      <c r="T77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD77" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE77" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B78" s="49">
+        <v>89450</v>
+      </c>
+      <c r="C78" s="49">
+        <v>58911</v>
+      </c>
+      <c r="D78" s="49">
+        <v>30539</v>
+      </c>
+      <c r="E78" s="49">
+        <v>89477</v>
+      </c>
+      <c r="F78" s="49">
+        <v>58928</v>
+      </c>
+      <c r="G78" s="49">
+        <v>30549</v>
+      </c>
+      <c r="H78" s="53">
+        <v>91787</v>
+      </c>
+      <c r="I78" s="53">
+        <v>64395</v>
+      </c>
+      <c r="J78" s="53">
+        <v>27392</v>
+      </c>
+      <c r="K78" s="49">
+        <v>93605</v>
+      </c>
+      <c r="L78" s="49">
+        <v>65950</v>
+      </c>
+      <c r="M78" s="49">
+        <v>27655</v>
+      </c>
+      <c r="N78" s="49">
+        <v>92958</v>
+      </c>
+      <c r="O78" s="49">
+        <v>61021</v>
+      </c>
+      <c r="P78" s="49">
+        <v>31937</v>
+      </c>
+      <c r="Q78" s="49">
+        <v>94385</v>
+      </c>
+      <c r="R78" s="49">
+        <v>65348</v>
+      </c>
+      <c r="S78" s="49">
+        <v>29037</v>
+      </c>
+      <c r="T78" s="49">
+        <v>98506</v>
+      </c>
+      <c r="U78" s="49">
+        <v>72481</v>
+      </c>
+      <c r="V78" s="49">
+        <v>26025</v>
+      </c>
+      <c r="W78" s="49">
+        <v>96757</v>
+      </c>
+      <c r="X78" s="49">
+        <v>72894</v>
+      </c>
+      <c r="Y78" s="49">
+        <v>23863</v>
+      </c>
+      <c r="Z78" s="49">
+        <v>95118</v>
+      </c>
+      <c r="AA78" s="49">
+        <v>72234</v>
+      </c>
+      <c r="AB78" s="49">
+        <v>22884</v>
+      </c>
+      <c r="AC78" s="49">
+        <v>92207</v>
+      </c>
+      <c r="AD78" s="49">
+        <v>65804</v>
+      </c>
+      <c r="AE78" s="49">
+        <v>26403</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="B79" s="49">
+        <v>44961</v>
+      </c>
+      <c r="C79" s="49">
+        <v>27787</v>
+      </c>
+      <c r="D79" s="49">
+        <v>17174</v>
+      </c>
+      <c r="E79" s="49">
+        <v>43230</v>
+      </c>
+      <c r="F79" s="49">
+        <v>26558</v>
+      </c>
+      <c r="G79" s="49">
+        <v>16672</v>
+      </c>
+      <c r="H79" s="53">
+        <v>50037</v>
+      </c>
+      <c r="I79" s="53">
+        <v>31922</v>
+      </c>
+      <c r="J79" s="53">
+        <v>18115</v>
+      </c>
+      <c r="K79" s="49">
+        <v>50034</v>
+      </c>
+      <c r="L79" s="49">
+        <v>31608</v>
+      </c>
+      <c r="M79" s="49">
+        <v>18426</v>
+      </c>
+      <c r="N79" s="49">
+        <v>51579</v>
+      </c>
+      <c r="O79" s="49">
+        <v>29729</v>
+      </c>
+      <c r="P79" s="49">
+        <v>21850</v>
+      </c>
+      <c r="Q79" s="49">
+        <v>51891</v>
+      </c>
+      <c r="R79" s="49">
+        <v>33455</v>
+      </c>
+      <c r="S79" s="49">
+        <v>18436</v>
+      </c>
+      <c r="T79" s="49">
+        <v>58314</v>
+      </c>
+      <c r="U79" s="49">
+        <v>42158</v>
+      </c>
+      <c r="V79" s="49">
+        <v>16156</v>
+      </c>
+      <c r="W79" s="49">
+        <v>53258</v>
+      </c>
+      <c r="X79" s="49">
+        <v>37964</v>
+      </c>
+      <c r="Y79" s="49">
+        <v>15294</v>
+      </c>
+      <c r="Z79" s="49">
+        <v>49725</v>
+      </c>
+      <c r="AA79" s="49">
+        <v>35999</v>
+      </c>
+      <c r="AB79" s="49">
+        <v>13726</v>
+      </c>
+      <c r="AC79" s="49">
+        <v>54070</v>
+      </c>
+      <c r="AD79" s="49">
+        <v>35830</v>
+      </c>
+      <c r="AE79" s="49">
+        <v>18240</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="50" t="s">
+        <v>120</v>
+      </c>
+      <c r="B80" s="49">
+        <v>16180</v>
+      </c>
+      <c r="C80" s="49">
+        <v>10740</v>
+      </c>
+      <c r="D80" s="49">
+        <v>5440</v>
+      </c>
+      <c r="E80" s="49">
+        <v>16808</v>
+      </c>
+      <c r="F80" s="49">
+        <v>10732</v>
+      </c>
+      <c r="G80" s="49">
+        <v>6076</v>
+      </c>
+      <c r="H80" s="53">
+        <v>12827</v>
+      </c>
+      <c r="I80" s="53">
+        <v>9331</v>
+      </c>
+      <c r="J80" s="53">
+        <v>3496</v>
+      </c>
+      <c r="K80" s="49">
+        <v>12405</v>
+      </c>
+      <c r="L80" s="49">
+        <v>8541</v>
+      </c>
+      <c r="M80" s="49">
+        <v>3864</v>
+      </c>
+      <c r="N80" s="49">
+        <v>11294</v>
+      </c>
+      <c r="O80" s="49">
+        <v>7828</v>
+      </c>
+      <c r="P80" s="49">
+        <v>3466</v>
+      </c>
+      <c r="Q80" s="49">
+        <v>10791</v>
+      </c>
+      <c r="R80" s="49">
+        <v>7394</v>
+      </c>
+      <c r="S80" s="49">
+        <v>3397</v>
+      </c>
+      <c r="T80" s="49">
+        <v>10240</v>
+      </c>
+      <c r="U80" s="49">
+        <v>7298</v>
+      </c>
+      <c r="V80" s="49">
+        <v>2942</v>
+      </c>
+      <c r="W80" s="49">
+        <v>15587</v>
+      </c>
+      <c r="X80" s="49">
+        <v>11468</v>
+      </c>
+      <c r="Y80" s="49">
+        <v>4119</v>
+      </c>
+      <c r="Z80" s="49">
+        <v>17799</v>
+      </c>
+      <c r="AA80" s="49">
+        <v>13518</v>
+      </c>
+      <c r="AB80" s="49">
+        <v>4281</v>
+      </c>
+      <c r="AC80" s="49">
+        <v>14190</v>
+      </c>
+      <c r="AD80" s="49">
+        <v>10476</v>
+      </c>
+      <c r="AE80" s="49">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="A81" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B81" s="49">
+        <v>4395</v>
+      </c>
+      <c r="C81" s="49">
+        <v>3276</v>
+      </c>
+      <c r="D81" s="49">
+        <v>1119</v>
+      </c>
+      <c r="E81" s="49">
+        <v>4306</v>
+      </c>
+      <c r="F81" s="49">
+        <v>3134</v>
+      </c>
+      <c r="G81" s="49">
+        <v>1172</v>
+      </c>
+      <c r="H81" s="53">
+        <v>5973</v>
+      </c>
+      <c r="I81" s="53">
+        <v>5207</v>
+      </c>
+      <c r="J81" s="53">
+        <v>766</v>
+      </c>
+      <c r="K81" s="49">
+        <v>4543</v>
+      </c>
+      <c r="L81" s="49">
+        <v>3897</v>
+      </c>
+      <c r="M81" s="49">
+        <v>646</v>
+      </c>
+      <c r="N81" s="49">
+        <v>5064</v>
+      </c>
+      <c r="O81" s="49">
+        <v>3905</v>
+      </c>
+      <c r="P81" s="49">
+        <v>1159</v>
+      </c>
+      <c r="Q81" s="49">
+        <v>5675</v>
+      </c>
+      <c r="R81" s="49">
+        <v>4140</v>
+      </c>
+      <c r="S81" s="49">
+        <v>1535</v>
+      </c>
+      <c r="T81" s="49">
+        <v>4855</v>
+      </c>
+      <c r="U81" s="49">
+        <v>3883</v>
+      </c>
+      <c r="V81" s="49">
+        <v>972</v>
+      </c>
+      <c r="W81" s="49">
+        <v>4749</v>
+      </c>
+      <c r="X81" s="49">
+        <v>4027</v>
+      </c>
+      <c r="Y81" s="49">
+        <v>722</v>
+      </c>
+      <c r="Z81" s="49">
+        <v>4371</v>
+      </c>
+      <c r="AA81" s="49">
+        <v>3637</v>
+      </c>
+      <c r="AB81" s="49">
+        <v>734</v>
+      </c>
+      <c r="AC81" s="49">
+        <v>3985</v>
+      </c>
+      <c r="AD81" s="49">
+        <v>3408</v>
+      </c>
+      <c r="AE81" s="49">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="A82" s="50" t="s">
+        <v>122</v>
+      </c>
+      <c r="B82" s="49">
+        <v>3618</v>
+      </c>
+      <c r="C82" s="49">
+        <v>2660</v>
+      </c>
+      <c r="D82" s="49">
+        <v>958</v>
+      </c>
+      <c r="E82" s="49">
+        <v>3429</v>
+      </c>
+      <c r="F82" s="49">
+        <v>2592</v>
+      </c>
+      <c r="G82" s="49">
+        <v>837</v>
+      </c>
+      <c r="H82" s="53">
+        <v>3850</v>
+      </c>
+      <c r="I82" s="53">
+        <v>3206</v>
+      </c>
+      <c r="J82" s="53">
+        <v>644</v>
+      </c>
+      <c r="K82" s="49">
+        <v>3861</v>
+      </c>
+      <c r="L82" s="49">
+        <v>3352</v>
+      </c>
+      <c r="M82" s="49">
+        <v>509</v>
+      </c>
+      <c r="N82" s="49">
+        <v>4142</v>
+      </c>
+      <c r="O82" s="49">
+        <v>3448</v>
+      </c>
+      <c r="P82" s="49">
+        <v>694</v>
+      </c>
+      <c r="Q82" s="49">
+        <v>3920</v>
+      </c>
+      <c r="R82" s="49">
+        <v>3416</v>
+      </c>
+      <c r="S82" s="49">
+        <v>504</v>
+      </c>
+      <c r="T82" s="49">
+        <v>3542</v>
+      </c>
+      <c r="U82" s="49">
+        <v>2873</v>
+      </c>
+      <c r="V82" s="49">
+        <v>669</v>
+      </c>
+      <c r="W82" s="49">
+        <v>3574</v>
+      </c>
+      <c r="X82" s="49">
+        <v>3164</v>
+      </c>
+      <c r="Y82" s="49">
+        <v>410</v>
+      </c>
+      <c r="Z82" s="49">
+        <v>3369</v>
+      </c>
+      <c r="AA82" s="49">
+        <v>2889</v>
+      </c>
+      <c r="AB82" s="49">
+        <v>480</v>
+      </c>
+      <c r="AC82" s="49">
+        <v>3244</v>
+      </c>
+      <c r="AD82" s="49">
+        <v>2813</v>
+      </c>
+      <c r="AE82" s="49">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
+      <c r="A83" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="B83" s="49">
+        <v>6784</v>
+      </c>
+      <c r="C83" s="49">
+        <v>4962</v>
+      </c>
+      <c r="D83" s="49">
+        <v>1822</v>
+      </c>
+      <c r="E83" s="49">
+        <v>8551</v>
+      </c>
+      <c r="F83" s="49">
+        <v>6403</v>
+      </c>
+      <c r="G83" s="49">
+        <v>2148</v>
+      </c>
+      <c r="H83" s="53">
+        <v>6536</v>
+      </c>
+      <c r="I83" s="53">
+        <v>4569</v>
+      </c>
+      <c r="J83" s="53">
+        <v>1967</v>
+      </c>
+      <c r="K83" s="49">
+        <v>8609</v>
+      </c>
+      <c r="L83" s="49">
+        <v>6962</v>
+      </c>
+      <c r="M83" s="49">
+        <v>1647</v>
+      </c>
+      <c r="N83" s="49">
+        <v>7345</v>
+      </c>
+      <c r="O83" s="49">
+        <v>5477</v>
+      </c>
+      <c r="P83" s="49">
+        <v>1868</v>
+      </c>
+      <c r="Q83" s="49">
+        <v>8295</v>
+      </c>
+      <c r="R83" s="49">
+        <v>5844</v>
+      </c>
+      <c r="S83" s="49">
+        <v>2451</v>
+      </c>
+      <c r="T83" s="49">
+        <v>8140</v>
+      </c>
+      <c r="U83" s="49">
+        <v>5746</v>
+      </c>
+      <c r="V83" s="49">
+        <v>2394</v>
+      </c>
+      <c r="W83" s="49">
+        <v>7154</v>
+      </c>
+      <c r="X83" s="49">
+        <v>5509</v>
+      </c>
+      <c r="Y83" s="49">
+        <v>1645</v>
+      </c>
+      <c r="Z83" s="49">
+        <v>7360</v>
+      </c>
+      <c r="AA83" s="49">
+        <v>5680</v>
+      </c>
+      <c r="AB83" s="49">
+        <v>1680</v>
+      </c>
+      <c r="AC83" s="49">
+        <v>6201</v>
+      </c>
+      <c r="AD83" s="49">
+        <v>4504</v>
+      </c>
+      <c r="AE83" s="49">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
+      <c r="A84" s="50" t="s">
+        <v>124</v>
+      </c>
+      <c r="B84" s="49">
+        <v>3476</v>
+      </c>
+      <c r="C84" s="49">
+        <v>2704</v>
+      </c>
+      <c r="D84" s="49">
+        <v>772</v>
+      </c>
+      <c r="E84" s="49">
+        <v>3394</v>
+      </c>
+      <c r="F84" s="49">
+        <v>2671</v>
+      </c>
+      <c r="G84" s="49">
+        <v>723</v>
+      </c>
+      <c r="H84" s="53">
+        <v>3887</v>
+      </c>
+      <c r="I84" s="53">
+        <v>3349</v>
+      </c>
+      <c r="J84" s="53">
+        <v>538</v>
+      </c>
+      <c r="K84" s="49">
+        <v>4699</v>
+      </c>
+      <c r="L84" s="49">
+        <v>3997</v>
+      </c>
+      <c r="M84" s="49">
+        <v>702</v>
+      </c>
+      <c r="N84" s="49">
+        <v>4226</v>
+      </c>
+      <c r="O84" s="49">
+        <v>3460</v>
+      </c>
+      <c r="P84" s="49">
+        <v>766</v>
+      </c>
+      <c r="Q84" s="49">
+        <v>4257</v>
+      </c>
+      <c r="R84" s="49">
+        <v>3529</v>
+      </c>
+      <c r="S84" s="49">
+        <v>728</v>
+      </c>
+      <c r="T84" s="49">
+        <v>4768</v>
+      </c>
+      <c r="U84" s="49">
+        <v>3909</v>
+      </c>
+      <c r="V84" s="49">
+        <v>859</v>
+      </c>
+      <c r="W84" s="49">
+        <v>4532</v>
+      </c>
+      <c r="X84" s="49">
+        <v>3871</v>
+      </c>
+      <c r="Y84" s="49">
+        <v>661</v>
+      </c>
+      <c r="Z84" s="49">
+        <v>4665</v>
+      </c>
+      <c r="AA84" s="49">
+        <v>3983</v>
+      </c>
+      <c r="AB84" s="49">
+        <v>682</v>
+      </c>
+      <c r="AC84" s="49">
+        <v>3904</v>
+      </c>
+      <c r="AD84" s="49">
+        <v>3340</v>
+      </c>
+      <c r="AE84" s="49">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
+      <c r="A85" s="50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="49">
+        <v>5622</v>
+      </c>
+      <c r="C85" s="49">
+        <v>3674</v>
+      </c>
+      <c r="D85" s="49">
+        <v>1948</v>
+      </c>
+      <c r="E85" s="49">
+        <v>5391</v>
+      </c>
+      <c r="F85" s="49">
+        <v>3585</v>
+      </c>
+      <c r="G85" s="49">
+        <v>1806</v>
+      </c>
+      <c r="H85" s="53">
+        <v>4745</v>
+      </c>
+      <c r="I85" s="53">
+        <v>3593</v>
+      </c>
+      <c r="J85" s="53">
+        <v>1152</v>
+      </c>
+      <c r="K85" s="49">
+        <v>4588</v>
+      </c>
+      <c r="L85" s="49">
+        <v>3648</v>
+      </c>
+      <c r="M85" s="49">
+        <v>940</v>
+      </c>
+      <c r="N85" s="49">
+        <v>5216</v>
+      </c>
+      <c r="O85" s="49">
+        <v>3704</v>
+      </c>
+      <c r="P85" s="49">
+        <v>1512</v>
+      </c>
+      <c r="Q85" s="49">
+        <v>5705</v>
+      </c>
+      <c r="R85" s="49">
+        <v>4183</v>
+      </c>
+      <c r="S85" s="49">
+        <v>1522</v>
+      </c>
+      <c r="T85" s="49">
+        <v>5020</v>
+      </c>
+      <c r="U85" s="49">
+        <v>3332</v>
+      </c>
+      <c r="V85" s="49">
+        <v>1688</v>
+      </c>
+      <c r="W85" s="49">
+        <v>4305</v>
+      </c>
+      <c r="X85" s="49">
+        <v>3441</v>
+      </c>
+      <c r="Y85" s="49">
+        <v>864</v>
+      </c>
+      <c r="Z85" s="49">
+        <v>4699</v>
+      </c>
+      <c r="AA85" s="49">
+        <v>3588</v>
+      </c>
+      <c r="AB85" s="49">
+        <v>1111</v>
+      </c>
+      <c r="AC85" s="49">
+        <v>4299</v>
+      </c>
+      <c r="AD85" s="49">
+        <v>3230</v>
+      </c>
+      <c r="AE85" s="49">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
+      <c r="A86" s="50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B86" s="49">
+        <v>4414</v>
+      </c>
+      <c r="C86" s="49">
+        <v>3108</v>
+      </c>
+      <c r="D86" s="49">
+        <v>1306</v>
+      </c>
+      <c r="E86" s="49">
+        <v>4368</v>
+      </c>
+      <c r="F86" s="49">
+        <v>3253</v>
+      </c>
+      <c r="G86" s="49">
+        <v>1115</v>
+      </c>
+      <c r="H86" s="53">
+        <v>3932</v>
+      </c>
+      <c r="I86" s="53">
+        <v>3218</v>
+      </c>
+      <c r="J86" s="53">
+        <v>714</v>
+      </c>
+      <c r="K86" s="49">
+        <v>4866</v>
+      </c>
+      <c r="L86" s="49">
+        <v>3945</v>
+      </c>
+      <c r="M86" s="49">
+        <v>921</v>
+      </c>
+      <c r="N86" s="49">
+        <v>4092</v>
+      </c>
+      <c r="O86" s="49">
+        <v>3470</v>
+      </c>
+      <c r="P86" s="49">
+        <v>622</v>
+      </c>
+      <c r="Q86" s="49">
+        <v>3851</v>
+      </c>
+      <c r="R86" s="49">
+        <v>3387</v>
+      </c>
+      <c r="S86" s="49">
+        <v>464</v>
+      </c>
+      <c r="T86" s="49">
+        <v>3627</v>
+      </c>
+      <c r="U86" s="49">
+        <v>3282</v>
+      </c>
+      <c r="V86" s="49">
+        <v>345</v>
+      </c>
+      <c r="W86" s="49">
+        <v>3598</v>
+      </c>
+      <c r="X86" s="49">
+        <v>3450</v>
+      </c>
+      <c r="Y86" s="49">
+        <v>148</v>
+      </c>
+      <c r="Z86" s="49">
+        <v>3130</v>
+      </c>
+      <c r="AA86" s="49">
+        <v>2940</v>
+      </c>
+      <c r="AB86" s="49">
+        <v>190</v>
+      </c>
+      <c r="AC86" s="49">
+        <v>2314</v>
+      </c>
+      <c r="AD86" s="49">
+        <v>2203</v>
+      </c>
+      <c r="AE86" s="49">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31">
+      <c r="A87" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="49">
+        <v>52796</v>
+      </c>
+      <c r="C87" s="49">
+        <v>37360</v>
+      </c>
+      <c r="D87" s="49">
+        <v>15436</v>
+      </c>
+      <c r="E87" s="49">
+        <v>52150</v>
+      </c>
+      <c r="F87" s="49">
+        <v>37499</v>
+      </c>
+      <c r="G87" s="49">
+        <v>14651</v>
+      </c>
+      <c r="H87" s="49">
+        <v>51168</v>
+      </c>
+      <c r="I87" s="49">
+        <v>37360</v>
+      </c>
+      <c r="J87" s="49">
+        <v>13808</v>
+      </c>
+      <c r="K87" s="49">
+        <v>57690</v>
+      </c>
+      <c r="L87" s="49">
+        <v>42876</v>
+      </c>
+      <c r="M87" s="49">
+        <v>14814</v>
+      </c>
+      <c r="N87" s="49">
+        <v>58263</v>
+      </c>
+      <c r="O87" s="49">
+        <v>42856</v>
+      </c>
+      <c r="P87" s="49">
+        <v>15407</v>
+      </c>
+      <c r="Q87" s="49">
+        <v>58012</v>
+      </c>
+      <c r="R87" s="49">
+        <v>43343</v>
+      </c>
+      <c r="S87" s="49">
+        <v>14669</v>
+      </c>
+      <c r="T87" s="49">
+        <v>62857</v>
+      </c>
+      <c r="U87" s="49">
+        <v>47190</v>
+      </c>
+      <c r="V87" s="49">
+        <v>15667</v>
+      </c>
+      <c r="W87" s="49">
+        <v>59762</v>
+      </c>
+      <c r="X87" s="49">
+        <v>45403</v>
+      </c>
+      <c r="Y87" s="49">
+        <v>14359</v>
+      </c>
+      <c r="Z87" s="49">
+        <v>57858</v>
+      </c>
+      <c r="AA87" s="49">
+        <v>42659</v>
+      </c>
+      <c r="AB87" s="49">
+        <v>15199</v>
+      </c>
+      <c r="AC87" s="49">
+        <v>59062</v>
+      </c>
+      <c r="AD87" s="49">
+        <v>45043</v>
+      </c>
+      <c r="AE87" s="49">
+        <v>14019</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
+      <c r="A88" s="50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B88" s="49">
+        <v>29713</v>
+      </c>
+      <c r="C88" s="49">
+        <v>20769</v>
+      </c>
+      <c r="D88" s="49">
+        <v>8944</v>
+      </c>
+      <c r="E88" s="49">
+        <v>29027</v>
+      </c>
+      <c r="F88" s="49">
+        <v>20591</v>
+      </c>
+      <c r="G88" s="49">
+        <v>8436</v>
+      </c>
+      <c r="H88" s="49">
+        <v>28472</v>
+      </c>
+      <c r="I88" s="49">
+        <v>20529</v>
+      </c>
+      <c r="J88" s="49">
+        <v>7943</v>
+      </c>
+      <c r="K88" s="49">
+        <v>30983</v>
+      </c>
+      <c r="L88" s="49">
+        <v>23102</v>
+      </c>
+      <c r="M88" s="49">
+        <v>7881</v>
+      </c>
+      <c r="N88" s="49">
+        <v>29176</v>
+      </c>
+      <c r="O88" s="49">
+        <v>21427</v>
+      </c>
+      <c r="P88" s="49">
+        <v>7749</v>
+      </c>
+      <c r="Q88" s="49">
+        <v>27894</v>
+      </c>
+      <c r="R88" s="49">
+        <v>21157</v>
+      </c>
+      <c r="S88" s="49">
+        <v>6737</v>
+      </c>
+      <c r="T88" s="49">
+        <v>34362</v>
+      </c>
+      <c r="U88" s="49">
+        <v>26437</v>
+      </c>
+      <c r="V88" s="49">
+        <v>7925</v>
+      </c>
+      <c r="W88" s="49">
+        <v>32330</v>
+      </c>
+      <c r="X88" s="49">
+        <v>25260</v>
+      </c>
+      <c r="Y88" s="49">
+        <v>7070</v>
+      </c>
+      <c r="Z88" s="49">
+        <v>31469</v>
+      </c>
+      <c r="AA88" s="49">
+        <v>22363</v>
+      </c>
+      <c r="AB88" s="49">
+        <v>9106</v>
+      </c>
+      <c r="AC88" s="49">
+        <v>31845</v>
+      </c>
+      <c r="AD88" s="49">
+        <v>23448</v>
+      </c>
+      <c r="AE88" s="49">
+        <v>8397</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
+      <c r="A89" s="50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B89" s="49">
+        <v>1856</v>
+      </c>
+      <c r="C89" s="49">
+        <v>1242</v>
+      </c>
+      <c r="D89" s="49">
+        <v>614</v>
+      </c>
+      <c r="E89" s="49">
+        <v>1809</v>
+      </c>
+      <c r="F89" s="49">
+        <v>1417</v>
+      </c>
+      <c r="G89" s="49">
+        <v>392</v>
+      </c>
+      <c r="H89" s="49">
+        <v>1388</v>
+      </c>
+      <c r="I89" s="49">
+        <v>1080</v>
+      </c>
+      <c r="J89" s="49">
+        <v>308</v>
+      </c>
+      <c r="K89" s="49">
+        <v>1692</v>
+      </c>
+      <c r="L89" s="49">
+        <v>1275</v>
+      </c>
+      <c r="M89" s="49">
+        <v>417</v>
+      </c>
+      <c r="N89" s="49">
+        <v>1908</v>
+      </c>
+      <c r="O89" s="49">
+        <v>1413</v>
+      </c>
+      <c r="P89" s="49">
+        <v>495</v>
+      </c>
+      <c r="Q89" s="49">
+        <v>2336</v>
+      </c>
+      <c r="R89" s="49">
+        <v>1694</v>
+      </c>
+      <c r="S89" s="49">
+        <v>642</v>
+      </c>
+      <c r="T89" s="49">
+        <v>2178</v>
+      </c>
+      <c r="U89" s="49">
+        <v>1705</v>
+      </c>
+      <c r="V89" s="49">
+        <v>473</v>
+      </c>
+      <c r="W89" s="49">
+        <v>1859</v>
+      </c>
+      <c r="X89" s="49">
+        <v>1422</v>
+      </c>
+      <c r="Y89" s="49">
+        <v>437</v>
+      </c>
+      <c r="Z89" s="49">
+        <v>1513</v>
+      </c>
+      <c r="AA89" s="49">
+        <v>1213</v>
+      </c>
+      <c r="AB89" s="49">
+        <v>300</v>
+      </c>
+      <c r="AC89" s="49">
+        <v>1676</v>
+      </c>
+      <c r="AD89" s="49">
+        <v>1481</v>
+      </c>
+      <c r="AE89" s="49">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
+      <c r="A90" s="50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B90" s="49">
+        <v>10939</v>
+      </c>
+      <c r="C90" s="49">
+        <v>7624</v>
+      </c>
+      <c r="D90" s="49">
+        <v>3315</v>
+      </c>
+      <c r="E90" s="49">
+        <v>10613</v>
+      </c>
+      <c r="F90" s="49">
+        <v>7573</v>
+      </c>
+      <c r="G90" s="49">
+        <v>3040</v>
+      </c>
+      <c r="H90" s="49">
+        <v>10403</v>
+      </c>
+      <c r="I90" s="49">
+        <v>7695</v>
+      </c>
+      <c r="J90" s="49">
+        <v>2708</v>
+      </c>
+      <c r="K90" s="49">
+        <v>11407</v>
+      </c>
+      <c r="L90" s="49">
+        <v>8102</v>
+      </c>
+      <c r="M90" s="49">
+        <v>3305</v>
+      </c>
+      <c r="N90" s="49">
+        <v>11609</v>
+      </c>
+      <c r="O90" s="49">
+        <v>8180</v>
+      </c>
+      <c r="P90" s="49">
+        <v>3429</v>
+      </c>
+      <c r="Q90" s="49">
+        <v>12294</v>
+      </c>
+      <c r="R90" s="49">
+        <v>8541</v>
+      </c>
+      <c r="S90" s="49">
+        <v>3753</v>
+      </c>
+      <c r="T90" s="49">
+        <v>12541</v>
+      </c>
+      <c r="U90" s="49">
+        <v>8729</v>
+      </c>
+      <c r="V90" s="49">
+        <v>3812</v>
+      </c>
+      <c r="W90" s="49">
+        <v>12789</v>
+      </c>
+      <c r="X90" s="49">
+        <v>9223</v>
+      </c>
+      <c r="Y90" s="49">
+        <v>3566</v>
+      </c>
+      <c r="Z90" s="49">
+        <v>12813</v>
+      </c>
+      <c r="AA90" s="49">
+        <v>9662</v>
+      </c>
+      <c r="AB90" s="49">
+        <v>3151</v>
+      </c>
+      <c r="AC90" s="49">
+        <v>12490</v>
+      </c>
+      <c r="AD90" s="49">
+        <v>9850</v>
+      </c>
+      <c r="AE90" s="49">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31">
+      <c r="A91" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B91" s="49">
+        <v>970</v>
+      </c>
+      <c r="C91" s="49">
+        <v>830</v>
+      </c>
+      <c r="D91" s="49">
+        <v>140</v>
+      </c>
+      <c r="E91" s="49">
+        <v>898</v>
+      </c>
+      <c r="F91" s="49">
+        <v>566</v>
+      </c>
+      <c r="G91" s="49">
+        <v>332</v>
+      </c>
+      <c r="H91" s="49">
+        <v>1002</v>
+      </c>
+      <c r="I91" s="49">
+        <v>615</v>
+      </c>
+      <c r="J91" s="49">
+        <v>387</v>
+      </c>
+      <c r="K91" s="49">
+        <v>851</v>
+      </c>
+      <c r="L91" s="49">
+        <v>733</v>
+      </c>
+      <c r="M91" s="49">
+        <v>118</v>
+      </c>
+      <c r="N91" s="49">
+        <v>1764</v>
+      </c>
+      <c r="O91" s="49">
+        <v>1444</v>
+      </c>
+      <c r="P91" s="49">
+        <v>320</v>
+      </c>
+      <c r="Q91" s="49">
+        <v>1767</v>
+      </c>
+      <c r="R91" s="49">
+        <v>1289</v>
+      </c>
+      <c r="S91" s="49">
+        <v>478</v>
+      </c>
+      <c r="T91" s="49">
+        <v>1064</v>
+      </c>
+      <c r="U91" s="49">
+        <v>862</v>
+      </c>
+      <c r="V91" s="49">
+        <v>202</v>
+      </c>
+      <c r="W91" s="49">
+        <v>962</v>
+      </c>
+      <c r="X91" s="49">
+        <v>716</v>
+      </c>
+      <c r="Y91" s="49">
+        <v>246</v>
+      </c>
+      <c r="Z91" s="49">
+        <v>705</v>
+      </c>
+      <c r="AA91" s="49">
+        <v>520</v>
+      </c>
+      <c r="AB91" s="49">
+        <v>185</v>
+      </c>
+      <c r="AC91" s="49">
+        <v>970</v>
+      </c>
+      <c r="AD91" s="49">
+        <v>799</v>
+      </c>
+      <c r="AE91" s="49">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
+      <c r="A92" s="50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B92" s="49">
+        <v>761</v>
+      </c>
+      <c r="C92" s="49">
+        <v>414</v>
+      </c>
+      <c r="D92" s="49">
+        <v>347</v>
+      </c>
+      <c r="E92" s="49">
+        <v>799</v>
+      </c>
+      <c r="F92" s="49">
+        <v>623</v>
+      </c>
+      <c r="G92" s="49">
+        <v>176</v>
+      </c>
+      <c r="H92" s="49">
+        <v>673</v>
+      </c>
+      <c r="I92" s="49">
+        <v>434</v>
+      </c>
+      <c r="J92" s="49">
+        <v>239</v>
+      </c>
+      <c r="K92" s="49">
+        <v>883</v>
+      </c>
+      <c r="L92" s="49">
+        <v>639</v>
+      </c>
+      <c r="M92" s="49">
+        <v>244</v>
+      </c>
+      <c r="N92" s="49">
+        <v>877</v>
+      </c>
+      <c r="O92" s="49">
+        <v>628</v>
+      </c>
+      <c r="P92" s="49">
+        <v>249</v>
+      </c>
+      <c r="Q92" s="49">
+        <v>969</v>
+      </c>
+      <c r="R92" s="49">
+        <v>693</v>
+      </c>
+      <c r="S92" s="49">
+        <v>276</v>
+      </c>
+      <c r="T92" s="49">
+        <v>749</v>
+      </c>
+      <c r="U92" s="49">
+        <v>497</v>
+      </c>
+      <c r="V92" s="49">
+        <v>252</v>
+      </c>
+      <c r="W92" s="49">
+        <v>795</v>
+      </c>
+      <c r="X92" s="49">
+        <v>573</v>
+      </c>
+      <c r="Y92" s="49">
+        <v>222</v>
+      </c>
+      <c r="Z92" s="49">
+        <v>555</v>
+      </c>
+      <c r="AA92" s="49">
+        <v>413</v>
+      </c>
+      <c r="AB92" s="49">
+        <v>142</v>
+      </c>
+      <c r="AC92" s="49">
+        <v>591</v>
+      </c>
+      <c r="AD92" s="49">
+        <v>456</v>
+      </c>
+      <c r="AE92" s="49">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
+      <c r="A93" s="50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B93" s="48">
+        <v>3773</v>
+      </c>
+      <c r="C93" s="48">
+        <v>3000</v>
+      </c>
+      <c r="D93" s="48">
+        <v>773</v>
+      </c>
+      <c r="E93" s="49">
+        <v>3801</v>
+      </c>
+      <c r="F93" s="49">
+        <v>2838</v>
+      </c>
+      <c r="G93" s="49">
+        <v>963</v>
+      </c>
+      <c r="H93" s="49">
+        <v>4042</v>
+      </c>
+      <c r="I93" s="49">
+        <v>3260</v>
+      </c>
+      <c r="J93" s="49">
+        <v>782</v>
+      </c>
+      <c r="K93" s="49">
+        <v>4930</v>
+      </c>
+      <c r="L93" s="49">
+        <v>3483</v>
+      </c>
+      <c r="M93" s="49">
+        <v>1447</v>
+      </c>
+      <c r="N93" s="49">
+        <v>4879</v>
+      </c>
+      <c r="O93" s="49">
+        <v>3594</v>
+      </c>
+      <c r="P93" s="49">
+        <v>1285</v>
+      </c>
+      <c r="Q93" s="49">
+        <v>4336</v>
+      </c>
+      <c r="R93" s="49">
+        <v>3470</v>
+      </c>
+      <c r="S93" s="49">
+        <v>866</v>
+      </c>
+      <c r="T93" s="49">
+        <v>4369</v>
+      </c>
+      <c r="U93" s="49">
+        <v>3120</v>
+      </c>
+      <c r="V93" s="49">
+        <v>1249</v>
+      </c>
+      <c r="W93" s="49">
+        <v>4345</v>
+      </c>
+      <c r="X93" s="49">
+        <v>2885</v>
+      </c>
+      <c r="Y93" s="49">
+        <v>1460</v>
+      </c>
+      <c r="Z93" s="49">
+        <v>4733</v>
+      </c>
+      <c r="AA93" s="49">
+        <v>3723</v>
+      </c>
+      <c r="AB93" s="49">
+        <v>1010</v>
+      </c>
+      <c r="AC93" s="49">
+        <v>5198</v>
+      </c>
+      <c r="AD93" s="49">
+        <v>3732</v>
+      </c>
+      <c r="AE93" s="49">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
+      <c r="A94" s="50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B94" s="48">
+        <v>484</v>
+      </c>
+      <c r="C94" s="48">
+        <v>484</v>
+      </c>
+      <c r="D94" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E94" s="49">
+        <v>741</v>
+      </c>
+      <c r="F94" s="49">
+        <v>540</v>
+      </c>
+      <c r="G94" s="49">
+        <v>201</v>
+      </c>
+      <c r="H94" s="49">
+        <v>680</v>
+      </c>
+      <c r="I94" s="49">
+        <v>435</v>
+      </c>
+      <c r="J94" s="49">
+        <v>245</v>
+      </c>
+      <c r="K94" s="49">
+        <v>1022</v>
+      </c>
+      <c r="L94" s="49">
+        <v>772</v>
+      </c>
+      <c r="M94" s="49">
+        <v>250</v>
+      </c>
+      <c r="N94" s="49">
+        <v>1371</v>
+      </c>
+      <c r="O94" s="49">
+        <v>917</v>
+      </c>
+      <c r="P94" s="49">
+        <v>454</v>
+      </c>
+      <c r="Q94" s="49">
+        <v>958</v>
+      </c>
+      <c r="R94" s="49">
+        <v>531</v>
+      </c>
+      <c r="S94" s="49">
+        <v>427</v>
+      </c>
+      <c r="T94" s="49">
+        <v>782</v>
+      </c>
+      <c r="U94" s="49">
+        <v>657</v>
+      </c>
+      <c r="V94" s="49">
+        <v>125</v>
+      </c>
+      <c r="W94" s="49">
+        <v>758</v>
+      </c>
+      <c r="X94" s="49">
+        <v>444</v>
+      </c>
+      <c r="Y94" s="49">
+        <v>314</v>
+      </c>
+      <c r="Z94" s="49">
+        <v>662</v>
+      </c>
+      <c r="AA94" s="49">
+        <v>535</v>
+      </c>
+      <c r="AB94" s="49">
+        <v>127</v>
+      </c>
+      <c r="AC94" s="49">
+        <v>715</v>
+      </c>
+      <c r="AD94" s="49">
+        <v>564</v>
+      </c>
+      <c r="AE94" s="49">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
+      <c r="A95" s="50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B95" s="48">
+        <v>276</v>
+      </c>
+      <c r="C95" s="48">
+        <v>157</v>
+      </c>
+      <c r="D95" s="48">
+        <v>119</v>
+      </c>
+      <c r="E95" s="49">
+        <v>488</v>
+      </c>
+      <c r="F95" s="49">
+        <v>344</v>
+      </c>
+      <c r="G95" s="49">
+        <v>144</v>
+      </c>
+      <c r="H95" s="49">
+        <v>349</v>
+      </c>
+      <c r="I95" s="49">
+        <v>252</v>
+      </c>
+      <c r="J95" s="49">
+        <v>97</v>
+      </c>
+      <c r="K95" s="49">
+        <v>518</v>
+      </c>
+      <c r="L95" s="49">
+        <v>329</v>
+      </c>
+      <c r="M95" s="49">
+        <v>189</v>
+      </c>
+      <c r="N95" s="49">
+        <v>592</v>
+      </c>
+      <c r="O95" s="49">
+        <v>472</v>
+      </c>
+      <c r="P95" s="49">
+        <v>120</v>
+      </c>
+      <c r="Q95" s="49">
+        <v>737</v>
+      </c>
+      <c r="R95" s="49">
+        <v>601</v>
+      </c>
+      <c r="S95" s="49">
+        <v>136</v>
+      </c>
+      <c r="T95" s="49">
+        <v>575</v>
+      </c>
+      <c r="U95" s="49">
+        <v>480</v>
+      </c>
+      <c r="V95" s="49">
+        <v>95</v>
+      </c>
+      <c r="W95" s="49">
+        <v>486</v>
+      </c>
+      <c r="X95" s="49">
+        <v>409</v>
+      </c>
+      <c r="Y95" s="49">
+        <v>77</v>
+      </c>
+      <c r="Z95" s="49">
+        <v>590</v>
+      </c>
+      <c r="AA95" s="49">
+        <v>503</v>
+      </c>
+      <c r="AB95" s="49">
+        <v>87</v>
+      </c>
+      <c r="AC95" s="49">
+        <v>662</v>
+      </c>
+      <c r="AD95" s="49">
+        <v>615</v>
+      </c>
+      <c r="AE95" s="49">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
+      <c r="A96" s="50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B96" s="48">
+        <v>167</v>
+      </c>
+      <c r="C96" s="48">
+        <v>92</v>
+      </c>
+      <c r="D96" s="48">
+        <v>75</v>
+      </c>
+      <c r="E96" s="49">
+        <v>180</v>
+      </c>
+      <c r="F96" s="49">
+        <v>109</v>
+      </c>
+      <c r="G96" s="49">
+        <v>71</v>
+      </c>
+      <c r="H96" s="49">
+        <v>229</v>
+      </c>
+      <c r="I96" s="49">
+        <v>147</v>
+      </c>
+      <c r="J96" s="49">
+        <v>82</v>
+      </c>
+      <c r="K96" s="49">
+        <v>618</v>
+      </c>
+      <c r="L96" s="49">
+        <v>432</v>
+      </c>
+      <c r="M96" s="49">
+        <v>186</v>
+      </c>
+      <c r="N96" s="49">
+        <v>710</v>
+      </c>
+      <c r="O96" s="49">
+        <v>576</v>
+      </c>
+      <c r="P96" s="49">
+        <v>134</v>
+      </c>
+      <c r="Q96" s="49">
+        <v>486</v>
+      </c>
+      <c r="R96" s="49">
+        <v>370</v>
+      </c>
+      <c r="S96" s="49">
+        <v>116</v>
+      </c>
+      <c r="T96" s="49">
+        <v>480</v>
+      </c>
+      <c r="U96" s="49">
+        <v>289</v>
+      </c>
+      <c r="V96" s="49">
+        <v>191</v>
+      </c>
+      <c r="W96" s="49">
+        <v>379</v>
+      </c>
+      <c r="X96" s="49">
+        <v>301</v>
+      </c>
+      <c r="Y96" s="49">
+        <v>78</v>
+      </c>
+      <c r="Z96" s="49">
+        <v>324</v>
+      </c>
+      <c r="AA96" s="49">
+        <v>165</v>
+      </c>
+      <c r="AB96" s="49">
+        <v>159</v>
+      </c>
+      <c r="AC96" s="49">
+        <v>365</v>
+      </c>
+      <c r="AD96" s="49">
+        <v>304</v>
+      </c>
+      <c r="AE96" s="49">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B97" s="48">
+        <v>784</v>
+      </c>
+      <c r="C97" s="48">
+        <v>396</v>
+      </c>
+      <c r="D97" s="48">
+        <v>388</v>
+      </c>
+      <c r="E97" s="49">
+        <v>770</v>
+      </c>
+      <c r="F97" s="49">
+        <v>631</v>
+      </c>
+      <c r="G97" s="49">
+        <v>139</v>
+      </c>
+      <c r="H97" s="49">
+        <v>737</v>
+      </c>
+      <c r="I97" s="49">
+        <v>545</v>
+      </c>
+      <c r="J97" s="49">
+        <v>192</v>
+      </c>
+      <c r="K97" s="49">
+        <v>1001</v>
+      </c>
+      <c r="L97" s="49">
+        <v>764</v>
+      </c>
+      <c r="M97" s="49">
+        <v>237</v>
+      </c>
+      <c r="N97" s="49">
+        <v>1040</v>
+      </c>
+      <c r="O97" s="49">
+        <v>768</v>
+      </c>
+      <c r="P97" s="49">
+        <v>272</v>
+      </c>
+      <c r="Q97" s="49">
+        <v>1072</v>
+      </c>
+      <c r="R97" s="49">
+        <v>854</v>
+      </c>
+      <c r="S97" s="49">
+        <v>218</v>
+      </c>
+      <c r="T97" s="49">
+        <v>1035</v>
+      </c>
+      <c r="U97" s="49">
+        <v>771</v>
+      </c>
+      <c r="V97" s="49">
+        <v>264</v>
+      </c>
+      <c r="W97" s="49">
+        <v>699</v>
+      </c>
+      <c r="X97" s="49">
+        <v>542</v>
+      </c>
+      <c r="Y97" s="49">
+        <v>157</v>
+      </c>
+      <c r="Z97" s="49">
+        <v>748</v>
+      </c>
+      <c r="AA97" s="49">
+        <v>612</v>
+      </c>
+      <c r="AB97" s="49">
+        <v>136</v>
+      </c>
+      <c r="AC97" s="49">
+        <v>797</v>
+      </c>
+      <c r="AD97" s="49">
+        <v>686</v>
+      </c>
+      <c r="AE97" s="49">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B98" s="48">
+        <v>769</v>
+      </c>
+      <c r="C98" s="48">
+        <v>666</v>
+      </c>
+      <c r="D98" s="48">
+        <v>103</v>
+      </c>
+      <c r="E98" s="49">
+        <v>613</v>
+      </c>
+      <c r="F98" s="49">
+        <v>465</v>
+      </c>
+      <c r="G98" s="49">
+        <v>148</v>
+      </c>
+      <c r="H98" s="49">
+        <v>842</v>
+      </c>
+      <c r="I98" s="49">
+        <v>545</v>
+      </c>
+      <c r="J98" s="49">
+        <v>297</v>
+      </c>
+      <c r="K98" s="49">
+        <v>675</v>
+      </c>
+      <c r="L98" s="49">
+        <v>591</v>
+      </c>
+      <c r="M98" s="49">
+        <v>84</v>
+      </c>
+      <c r="N98" s="49">
+        <v>1019</v>
+      </c>
+      <c r="O98" s="49">
+        <v>737</v>
+      </c>
+      <c r="P98" s="49">
+        <v>282</v>
+      </c>
+      <c r="Q98" s="49">
+        <v>944</v>
+      </c>
+      <c r="R98" s="49">
+        <v>652</v>
+      </c>
+      <c r="S98" s="49">
+        <v>292</v>
+      </c>
+      <c r="T98" s="49">
+        <v>1012</v>
+      </c>
+      <c r="U98" s="49">
+        <v>781</v>
+      </c>
+      <c r="V98" s="49">
+        <v>231</v>
+      </c>
+      <c r="W98" s="49">
+        <v>802</v>
+      </c>
+      <c r="X98" s="49">
+        <v>710</v>
+      </c>
+      <c r="Y98" s="49">
+        <v>92</v>
+      </c>
+      <c r="Z98" s="49">
+        <v>715</v>
+      </c>
+      <c r="AA98" s="49">
+        <v>586</v>
+      </c>
+      <c r="AB98" s="49">
+        <v>129</v>
+      </c>
+      <c r="AC98" s="49">
+        <v>669</v>
+      </c>
+      <c r="AD98" s="49">
+        <v>599</v>
+      </c>
+      <c r="AE98" s="49">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="50" t="s">
+        <v>139</v>
+      </c>
+      <c r="B99" s="48">
+        <v>1615</v>
+      </c>
+      <c r="C99" s="48">
+        <v>1278</v>
+      </c>
+      <c r="D99" s="48">
+        <v>337</v>
+      </c>
+      <c r="E99" s="49">
+        <v>1548</v>
+      </c>
+      <c r="F99" s="49">
+        <v>1170</v>
+      </c>
+      <c r="G99" s="49">
+        <v>378</v>
+      </c>
+      <c r="H99" s="49">
+        <v>1659</v>
+      </c>
+      <c r="I99" s="49">
+        <v>1282</v>
+      </c>
+      <c r="J99" s="49">
+        <v>377</v>
+      </c>
+      <c r="K99" s="49">
+        <v>2346</v>
+      </c>
+      <c r="L99" s="49">
+        <v>2057</v>
+      </c>
+      <c r="M99" s="49">
+        <v>289</v>
+      </c>
+      <c r="N99" s="49">
+        <v>2432</v>
+      </c>
+      <c r="O99" s="49">
+        <v>1959</v>
+      </c>
+      <c r="P99" s="49">
+        <v>473</v>
+      </c>
+      <c r="Q99" s="49">
+        <v>3145</v>
+      </c>
+      <c r="R99" s="49">
+        <v>2640</v>
+      </c>
+      <c r="S99" s="49">
+        <v>505</v>
+      </c>
+      <c r="T99" s="49">
+        <v>2640</v>
+      </c>
+      <c r="U99" s="49">
+        <v>1974</v>
+      </c>
+      <c r="V99" s="49">
+        <v>666</v>
+      </c>
+      <c r="W99" s="49">
+        <v>2939</v>
+      </c>
+      <c r="X99" s="49">
+        <v>2379</v>
+      </c>
+      <c r="Y99" s="49">
+        <v>560</v>
+      </c>
+      <c r="Z99" s="49">
+        <v>2444</v>
+      </c>
+      <c r="AA99" s="49">
+        <v>1888</v>
+      </c>
+      <c r="AB99" s="49">
+        <v>556</v>
+      </c>
+      <c r="AC99" s="49">
+        <v>2573</v>
+      </c>
+      <c r="AD99" s="49">
+        <v>2118</v>
+      </c>
+      <c r="AE99" s="49">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B100" s="48">
+        <v>689</v>
+      </c>
+      <c r="C100" s="48">
+        <v>408</v>
+      </c>
+      <c r="D100" s="48">
+        <v>281</v>
+      </c>
+      <c r="E100" s="49">
+        <v>863</v>
+      </c>
+      <c r="F100" s="49">
+        <v>632</v>
+      </c>
+      <c r="G100" s="49">
+        <v>231</v>
+      </c>
+      <c r="H100" s="49">
+        <v>692</v>
+      </c>
+      <c r="I100" s="49">
+        <v>541</v>
+      </c>
+      <c r="J100" s="49">
+        <v>151</v>
+      </c>
+      <c r="K100" s="49">
+        <v>764</v>
+      </c>
+      <c r="L100" s="49">
+        <v>597</v>
+      </c>
+      <c r="M100" s="49">
+        <v>167</v>
+      </c>
+      <c r="N100" s="49">
+        <v>886</v>
+      </c>
+      <c r="O100" s="49">
+        <v>741</v>
+      </c>
+      <c r="P100" s="49">
+        <v>145</v>
+      </c>
+      <c r="Q100" s="49">
+        <v>1074</v>
+      </c>
+      <c r="R100" s="49">
+        <v>851</v>
+      </c>
+      <c r="S100" s="49">
+        <v>223</v>
+      </c>
+      <c r="T100" s="49">
+        <v>1070</v>
+      </c>
+      <c r="U100" s="49">
+        <v>888</v>
+      </c>
+      <c r="V100" s="49">
+        <v>182</v>
+      </c>
+      <c r="W100" s="49">
+        <v>619</v>
+      </c>
+      <c r="X100" s="49">
+        <v>539</v>
+      </c>
+      <c r="Y100" s="49">
+        <v>80</v>
+      </c>
+      <c r="Z100" s="49">
+        <v>587</v>
+      </c>
+      <c r="AA100" s="49">
+        <v>476</v>
+      </c>
+      <c r="AB100" s="49">
+        <v>111</v>
+      </c>
+      <c r="AC100" s="49">
+        <v>511</v>
+      </c>
+      <c r="AD100" s="49">
+        <v>391</v>
+      </c>
+      <c r="AE100" s="49">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B101" s="49">
+        <v>74486</v>
+      </c>
+      <c r="C101" s="49">
+        <v>58339</v>
+      </c>
+      <c r="D101" s="49">
+        <v>16147</v>
+      </c>
+      <c r="E101" s="49">
+        <v>78168</v>
+      </c>
+      <c r="F101" s="49">
+        <v>60958</v>
+      </c>
+      <c r="G101" s="49">
+        <v>17210</v>
+      </c>
+      <c r="H101" s="49">
+        <v>77280</v>
+      </c>
+      <c r="I101" s="49">
+        <v>58220</v>
+      </c>
+      <c r="J101" s="49">
+        <v>19060</v>
+      </c>
+      <c r="K101" s="49">
+        <v>72837</v>
+      </c>
+      <c r="L101" s="49">
+        <v>55633</v>
+      </c>
+      <c r="M101" s="49">
+        <v>17204</v>
+      </c>
+      <c r="N101" s="49">
+        <v>72943</v>
+      </c>
+      <c r="O101" s="49">
+        <v>57024</v>
+      </c>
+      <c r="P101" s="49">
+        <v>15919</v>
+      </c>
+      <c r="Q101" s="49">
+        <v>71787</v>
+      </c>
+      <c r="R101" s="49">
+        <v>55082</v>
+      </c>
+      <c r="S101" s="49">
+        <v>16705</v>
+      </c>
+      <c r="T101" s="49">
+        <v>79434</v>
+      </c>
+      <c r="U101" s="49">
+        <v>56689</v>
+      </c>
+      <c r="V101" s="49">
+        <v>22745</v>
+      </c>
+      <c r="W101" s="49">
+        <v>79143</v>
+      </c>
+      <c r="X101" s="49">
+        <v>62516</v>
+      </c>
+      <c r="Y101" s="49">
+        <v>16627</v>
+      </c>
+      <c r="Z101" s="49">
+        <v>78575</v>
+      </c>
+      <c r="AA101" s="49">
+        <v>63853</v>
+      </c>
+      <c r="AB101" s="49">
+        <v>14722</v>
+      </c>
+      <c r="AC101" s="49">
+        <v>72559</v>
+      </c>
+      <c r="AD101" s="49">
+        <v>59612</v>
+      </c>
+      <c r="AE101" s="49">
+        <v>12947</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="50" t="s">
+        <v>142</v>
+      </c>
+      <c r="B102" s="49">
+        <v>27253</v>
+      </c>
+      <c r="C102" s="49">
+        <v>20348</v>
+      </c>
+      <c r="D102" s="49">
+        <v>6905</v>
+      </c>
+      <c r="E102" s="49">
+        <v>35135</v>
+      </c>
+      <c r="F102" s="49">
+        <v>25158</v>
+      </c>
+      <c r="G102" s="49">
+        <v>9977</v>
+      </c>
+      <c r="H102" s="49">
+        <v>35038</v>
+      </c>
+      <c r="I102" s="49">
+        <v>24811</v>
+      </c>
+      <c r="J102" s="49">
+        <v>10227</v>
+      </c>
+      <c r="K102" s="49">
+        <v>34857</v>
+      </c>
+      <c r="L102" s="49">
+        <v>24126</v>
+      </c>
+      <c r="M102" s="49">
+        <v>10731</v>
+      </c>
+      <c r="N102" s="49">
+        <v>32425</v>
+      </c>
+      <c r="O102" s="49">
+        <v>24706</v>
+      </c>
+      <c r="P102" s="49">
+        <v>7719</v>
+      </c>
+      <c r="Q102" s="49">
+        <v>31397</v>
+      </c>
+      <c r="R102" s="49">
+        <v>22510</v>
+      </c>
+      <c r="S102" s="49">
+        <v>8887</v>
+      </c>
+      <c r="T102" s="49">
+        <v>38099</v>
+      </c>
+      <c r="U102" s="49">
+        <v>24310</v>
+      </c>
+      <c r="V102" s="49">
+        <v>13789</v>
+      </c>
+      <c r="W102" s="49">
+        <v>33895</v>
+      </c>
+      <c r="X102" s="49">
+        <v>25684</v>
+      </c>
+      <c r="Y102" s="49">
+        <v>8211</v>
+      </c>
+      <c r="Z102" s="49">
+        <v>35893</v>
+      </c>
+      <c r="AA102" s="49">
+        <v>28383</v>
+      </c>
+      <c r="AB102" s="49">
+        <v>7510</v>
+      </c>
+      <c r="AC102" s="49">
+        <v>25616</v>
+      </c>
+      <c r="AD102" s="49">
+        <v>20130</v>
+      </c>
+      <c r="AE102" s="49">
+        <v>5486</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="50" t="s">
+        <v>143</v>
+      </c>
+      <c r="B103" s="49">
+        <v>3124</v>
+      </c>
+      <c r="C103" s="49">
+        <v>2003</v>
+      </c>
+      <c r="D103" s="49">
+        <v>1121</v>
+      </c>
+      <c r="E103" s="49">
+        <v>4015</v>
+      </c>
+      <c r="F103" s="49">
+        <v>3593</v>
+      </c>
+      <c r="G103" s="49">
+        <v>422</v>
+      </c>
+      <c r="H103" s="49">
+        <v>2176</v>
+      </c>
+      <c r="I103" s="49">
+        <v>1731</v>
+      </c>
+      <c r="J103" s="49">
+        <v>445</v>
+      </c>
+      <c r="K103" s="49">
+        <v>2146</v>
+      </c>
+      <c r="L103" s="49">
+        <v>1276</v>
+      </c>
+      <c r="M103" s="49">
+        <v>870</v>
+      </c>
+      <c r="N103" s="49">
+        <v>827</v>
+      </c>
+      <c r="O103" s="49">
+        <v>393</v>
+      </c>
+      <c r="P103" s="49">
+        <v>434</v>
+      </c>
+      <c r="Q103" s="49">
+        <v>1528</v>
+      </c>
+      <c r="R103" s="49">
+        <v>1012</v>
+      </c>
+      <c r="S103" s="49">
+        <v>516</v>
+      </c>
+      <c r="T103" s="49">
+        <v>722</v>
+      </c>
+      <c r="U103" s="49">
+        <v>574</v>
+      </c>
+      <c r="V103" s="49">
+        <v>148</v>
+      </c>
+      <c r="W103" s="49">
+        <v>1659</v>
+      </c>
+      <c r="X103" s="49">
+        <v>1072</v>
+      </c>
+      <c r="Y103" s="49">
+        <v>587</v>
+      </c>
+      <c r="Z103" s="49">
+        <v>2135</v>
+      </c>
+      <c r="AA103" s="49">
+        <v>598</v>
+      </c>
+      <c r="AB103" s="49">
+        <v>1537</v>
+      </c>
+      <c r="AC103" s="49">
+        <v>4771</v>
+      </c>
+      <c r="AD103" s="49">
+        <v>3834</v>
+      </c>
+      <c r="AE103" s="49">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="B104" s="49">
+        <v>8684</v>
+      </c>
+      <c r="C104" s="49">
+        <v>8040</v>
+      </c>
+      <c r="D104" s="49">
+        <v>644</v>
+      </c>
+      <c r="E104" s="49">
+        <v>5183</v>
+      </c>
+      <c r="F104" s="49">
+        <v>4770</v>
+      </c>
+      <c r="G104" s="49">
+        <v>413</v>
+      </c>
+      <c r="H104" s="49">
+        <v>6985</v>
+      </c>
+      <c r="I104" s="49">
+        <v>6410</v>
+      </c>
+      <c r="J104" s="49">
+        <v>575</v>
+      </c>
+      <c r="K104" s="49">
+        <v>6843</v>
+      </c>
+      <c r="L104" s="49">
+        <v>6370</v>
+      </c>
+      <c r="M104" s="49">
+        <v>473</v>
+      </c>
+      <c r="N104" s="49">
+        <v>7446</v>
+      </c>
+      <c r="O104" s="49">
+        <v>6580</v>
+      </c>
+      <c r="P104" s="49">
+        <v>866</v>
+      </c>
+      <c r="Q104" s="49">
+        <v>7773</v>
+      </c>
+      <c r="R104" s="49">
+        <v>7275</v>
+      </c>
+      <c r="S104" s="49">
+        <v>498</v>
+      </c>
+      <c r="T104" s="49">
+        <v>5829</v>
+      </c>
+      <c r="U104" s="49">
+        <v>5153</v>
+      </c>
+      <c r="V104" s="49">
+        <v>676</v>
+      </c>
+      <c r="W104" s="49">
+        <v>6150</v>
+      </c>
+      <c r="X104" s="49">
+        <v>5786</v>
+      </c>
+      <c r="Y104" s="49">
+        <v>364</v>
+      </c>
+      <c r="Z104" s="49">
+        <v>6281</v>
+      </c>
+      <c r="AA104" s="49">
+        <v>6016</v>
+      </c>
+      <c r="AB104" s="49">
+        <v>265</v>
+      </c>
+      <c r="AC104" s="49">
+        <v>8073</v>
+      </c>
+      <c r="AD104" s="49">
+        <v>6948</v>
+      </c>
+      <c r="AE104" s="49">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B105" s="49">
+        <v>2701</v>
+      </c>
+      <c r="C105" s="49">
+        <v>2065</v>
+      </c>
+      <c r="D105" s="49">
+        <v>636</v>
+      </c>
+      <c r="E105" s="49">
+        <v>1082</v>
+      </c>
+      <c r="F105" s="49">
+        <v>903</v>
+      </c>
+      <c r="G105" s="49">
+        <v>179</v>
+      </c>
+      <c r="H105" s="49">
+        <v>1381</v>
+      </c>
+      <c r="I105" s="49">
+        <v>1111</v>
+      </c>
+      <c r="J105" s="49">
+        <v>270</v>
+      </c>
+      <c r="K105" s="49">
+        <v>857</v>
+      </c>
+      <c r="L105" s="49">
+        <v>827</v>
+      </c>
+      <c r="M105" s="49">
+        <v>30</v>
+      </c>
+      <c r="N105" s="49">
+        <v>1944</v>
+      </c>
+      <c r="O105" s="49">
+        <v>1430</v>
+      </c>
+      <c r="P105" s="49">
+        <v>514</v>
+      </c>
+      <c r="Q105" s="49">
+        <v>2137</v>
+      </c>
+      <c r="R105" s="49">
+        <v>1436</v>
+      </c>
+      <c r="S105" s="49">
+        <v>701</v>
+      </c>
+      <c r="T105" s="49">
+        <v>3054</v>
+      </c>
+      <c r="U105" s="49">
+        <v>2084</v>
+      </c>
+      <c r="V105" s="49">
+        <v>970</v>
+      </c>
+      <c r="W105" s="49">
+        <v>3099</v>
+      </c>
+      <c r="X105" s="49">
+        <v>2733</v>
+      </c>
+      <c r="Y105" s="49">
+        <v>366</v>
+      </c>
+      <c r="Z105" s="49">
+        <v>2426</v>
+      </c>
+      <c r="AA105" s="49">
+        <v>2156</v>
+      </c>
+      <c r="AB105" s="49">
+        <v>270</v>
+      </c>
+      <c r="AC105" s="49">
+        <v>2666</v>
+      </c>
+      <c r="AD105" s="49">
+        <v>2340</v>
+      </c>
+      <c r="AE105" s="49">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="50" t="s">
+        <v>145</v>
+      </c>
+      <c r="B106" s="49">
+        <v>5782</v>
+      </c>
+      <c r="C106" s="49">
+        <v>3820</v>
+      </c>
+      <c r="D106" s="49">
+        <v>1962</v>
+      </c>
+      <c r="E106" s="49">
+        <v>6485</v>
+      </c>
+      <c r="F106" s="49">
+        <v>5507</v>
+      </c>
+      <c r="G106" s="49">
+        <v>978</v>
+      </c>
+      <c r="H106" s="49">
+        <v>4531</v>
+      </c>
+      <c r="I106" s="49">
+        <v>3415</v>
+      </c>
+      <c r="J106" s="49">
+        <v>1116</v>
+      </c>
+      <c r="K106" s="49">
+        <v>4108</v>
+      </c>
+      <c r="L106" s="49">
+        <v>3133</v>
+      </c>
+      <c r="M106" s="49">
+        <v>975</v>
+      </c>
+      <c r="N106" s="49">
+        <v>8099</v>
+      </c>
+      <c r="O106" s="49">
+        <v>6074</v>
+      </c>
+      <c r="P106" s="49">
+        <v>2025</v>
+      </c>
+      <c r="Q106" s="49">
+        <v>4882</v>
+      </c>
+      <c r="R106" s="49">
+        <v>3959</v>
+      </c>
+      <c r="S106" s="49">
+        <v>923</v>
+      </c>
+      <c r="T106" s="49">
+        <v>7015</v>
+      </c>
+      <c r="U106" s="49">
+        <v>4982</v>
+      </c>
+      <c r="V106" s="49">
+        <v>2033</v>
+      </c>
+      <c r="W106" s="49">
+        <v>6185</v>
+      </c>
+      <c r="X106" s="49">
+        <v>4707</v>
+      </c>
+      <c r="Y106" s="49">
+        <v>1478</v>
+      </c>
+      <c r="Z106" s="49">
+        <v>6147</v>
+      </c>
+      <c r="AA106" s="49">
+        <v>4994</v>
+      </c>
+      <c r="AB106" s="49">
+        <v>1153</v>
+      </c>
+      <c r="AC106" s="49">
+        <v>3795</v>
+      </c>
+      <c r="AD106" s="49">
+        <v>3359</v>
+      </c>
+      <c r="AE106" s="49">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="50" t="s">
+        <v>146</v>
+      </c>
+      <c r="B107" s="49">
+        <v>5603</v>
+      </c>
+      <c r="C107" s="49">
+        <v>4349</v>
+      </c>
+      <c r="D107" s="49">
+        <v>1254</v>
+      </c>
+      <c r="E107" s="49">
+        <v>2628</v>
+      </c>
+      <c r="F107" s="49">
+        <v>2224</v>
+      </c>
+      <c r="G107" s="49">
+        <v>404</v>
+      </c>
+      <c r="H107" s="49">
+        <v>3526</v>
+      </c>
+      <c r="I107" s="49">
+        <v>3099</v>
+      </c>
+      <c r="J107" s="49">
+        <v>427</v>
+      </c>
+      <c r="K107" s="49">
+        <v>2949</v>
+      </c>
+      <c r="L107" s="49">
+        <v>2466</v>
+      </c>
+      <c r="M107" s="49">
+        <v>483</v>
+      </c>
+      <c r="N107" s="49">
+        <v>3430</v>
+      </c>
+      <c r="O107" s="49">
+        <v>2956</v>
+      </c>
+      <c r="P107" s="49">
+        <v>474</v>
+      </c>
+      <c r="Q107" s="49">
+        <v>3510</v>
+      </c>
+      <c r="R107" s="49">
+        <v>3009</v>
+      </c>
+      <c r="S107" s="49">
+        <v>501</v>
+      </c>
+      <c r="T107" s="49">
+        <v>4405</v>
+      </c>
+      <c r="U107" s="49">
+        <v>3461</v>
+      </c>
+      <c r="V107" s="49">
+        <v>944</v>
+      </c>
+      <c r="W107" s="49">
+        <v>3855</v>
+      </c>
+      <c r="X107" s="49">
+        <v>3389</v>
+      </c>
+      <c r="Y107" s="49">
+        <v>466</v>
+      </c>
+      <c r="Z107" s="49">
+        <v>4483</v>
+      </c>
+      <c r="AA107" s="49">
+        <v>4072</v>
+      </c>
+      <c r="AB107" s="49">
+        <v>411</v>
+      </c>
+      <c r="AC107" s="49">
+        <v>5463</v>
+      </c>
+      <c r="AD107" s="49">
+        <v>4826</v>
+      </c>
+      <c r="AE107" s="49">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31">
+      <c r="A108" s="50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B108" s="49">
+        <v>5188</v>
+      </c>
+      <c r="C108" s="49">
+        <v>4420</v>
+      </c>
+      <c r="D108" s="49">
+        <v>768</v>
+      </c>
+      <c r="E108" s="49">
+        <v>8481</v>
+      </c>
+      <c r="F108" s="49">
+        <v>6681</v>
+      </c>
+      <c r="G108" s="49">
+        <v>1800</v>
+      </c>
+      <c r="H108" s="49">
+        <v>6632</v>
+      </c>
+      <c r="I108" s="49">
+        <v>5293</v>
+      </c>
+      <c r="J108" s="49">
+        <v>1339</v>
+      </c>
+      <c r="K108" s="49">
+        <v>6130</v>
+      </c>
+      <c r="L108" s="49">
+        <v>5524</v>
+      </c>
+      <c r="M108" s="49">
+        <v>606</v>
+      </c>
+      <c r="N108" s="49">
+        <v>4942</v>
+      </c>
+      <c r="O108" s="49">
+        <v>4246</v>
+      </c>
+      <c r="P108" s="49">
+        <v>696</v>
+      </c>
+      <c r="Q108" s="49">
+        <v>4950</v>
+      </c>
+      <c r="R108" s="49">
+        <v>3823</v>
+      </c>
+      <c r="S108" s="49">
+        <v>1127</v>
+      </c>
+      <c r="T108" s="49">
+        <v>4469</v>
+      </c>
+      <c r="U108" s="49">
+        <v>3564</v>
+      </c>
+      <c r="V108" s="49">
+        <v>905</v>
+      </c>
+      <c r="W108" s="49">
+        <v>4981</v>
+      </c>
+      <c r="X108" s="49">
+        <v>3902</v>
+      </c>
+      <c r="Y108" s="49">
+        <v>1079</v>
+      </c>
+      <c r="Z108" s="49">
+        <v>6783</v>
+      </c>
+      <c r="AA108" s="49">
+        <v>5433</v>
+      </c>
+      <c r="AB108" s="49">
+        <v>1350</v>
+      </c>
+      <c r="AC108" s="49">
+        <v>6780</v>
+      </c>
+      <c r="AD108" s="49">
+        <v>5228</v>
+      </c>
+      <c r="AE108" s="49">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="50" t="s">
+        <v>148</v>
+      </c>
+      <c r="B109" s="49">
+        <v>1607</v>
+      </c>
+      <c r="C109" s="49">
+        <v>1281</v>
+      </c>
+      <c r="D109" s="49">
+        <v>326</v>
+      </c>
+      <c r="E109" s="49">
+        <v>1966</v>
+      </c>
+      <c r="F109" s="49">
+        <v>1633</v>
+      </c>
+      <c r="G109" s="49">
+        <v>333</v>
+      </c>
+      <c r="H109" s="49">
+        <v>1286</v>
+      </c>
+      <c r="I109" s="49">
+        <v>1204</v>
+      </c>
+      <c r="J109" s="49">
+        <v>82</v>
+      </c>
+      <c r="K109" s="49">
+        <v>1680</v>
+      </c>
+      <c r="L109" s="49">
+        <v>1332</v>
+      </c>
+      <c r="M109" s="49">
+        <v>348</v>
+      </c>
+      <c r="N109" s="49">
+        <v>1788</v>
+      </c>
+      <c r="O109" s="49">
+        <v>1664</v>
+      </c>
+      <c r="P109" s="49">
+        <v>124</v>
+      </c>
+      <c r="Q109" s="49">
+        <v>1779</v>
+      </c>
+      <c r="R109" s="49">
+        <v>1436</v>
+      </c>
+      <c r="S109" s="49">
+        <v>343</v>
+      </c>
+      <c r="T109" s="49">
+        <v>2904</v>
+      </c>
+      <c r="U109" s="49">
+        <v>1850</v>
+      </c>
+      <c r="V109" s="49">
+        <v>1054</v>
+      </c>
+      <c r="W109" s="49">
+        <v>5624</v>
+      </c>
+      <c r="X109" s="49">
+        <v>3412</v>
+      </c>
+      <c r="Y109" s="49">
+        <v>2212</v>
+      </c>
+      <c r="Z109" s="49">
+        <v>2304</v>
+      </c>
+      <c r="AA109" s="49">
+        <v>2129</v>
+      </c>
+      <c r="AB109" s="49">
+        <v>175</v>
+      </c>
+      <c r="AC109" s="49">
+        <v>2585</v>
+      </c>
+      <c r="AD109" s="49">
+        <v>2286</v>
+      </c>
+      <c r="AE109" s="49">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="B110" s="49">
+        <v>3487</v>
+      </c>
+      <c r="C110" s="49">
+        <v>2742</v>
+      </c>
+      <c r="D110" s="49">
+        <v>745</v>
+      </c>
+      <c r="E110" s="49">
+        <v>3906</v>
+      </c>
+      <c r="F110" s="49">
+        <v>3108</v>
+      </c>
+      <c r="G110" s="49">
+        <v>798</v>
+      </c>
+      <c r="H110" s="49">
+        <v>4778</v>
+      </c>
+      <c r="I110" s="49">
+        <v>3387</v>
+      </c>
+      <c r="J110" s="49">
+        <v>1391</v>
+      </c>
+      <c r="K110" s="49">
+        <v>3956</v>
+      </c>
+      <c r="L110" s="49">
+        <v>3092</v>
+      </c>
+      <c r="M110" s="49">
+        <v>864</v>
+      </c>
+      <c r="N110" s="49">
+        <v>3573</v>
+      </c>
+      <c r="O110" s="49">
+        <v>2913</v>
+      </c>
+      <c r="P110" s="49">
+        <v>660</v>
+      </c>
+      <c r="Q110" s="49">
+        <v>4028</v>
+      </c>
+      <c r="R110" s="49">
+        <v>3341</v>
+      </c>
+      <c r="S110" s="49">
+        <v>687</v>
+      </c>
+      <c r="T110" s="49">
+        <v>4616</v>
+      </c>
+      <c r="U110" s="49">
+        <v>3808</v>
+      </c>
+      <c r="V110" s="49">
+        <v>808</v>
+      </c>
+      <c r="W110" s="49">
+        <v>5362</v>
+      </c>
+      <c r="X110" s="49">
+        <v>4709</v>
+      </c>
+      <c r="Y110" s="49">
+        <v>653</v>
+      </c>
+      <c r="Z110" s="49">
+        <v>4523</v>
+      </c>
+      <c r="AA110" s="49">
+        <v>3709</v>
+      </c>
+      <c r="AB110" s="49">
+        <v>814</v>
+      </c>
+      <c r="AC110" s="49">
+        <v>5547</v>
+      </c>
+      <c r="AD110" s="49">
+        <v>4450</v>
+      </c>
+      <c r="AE110" s="49">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="B111" s="49">
+        <v>6933</v>
+      </c>
+      <c r="C111" s="49">
+        <v>5578</v>
+      </c>
+      <c r="D111" s="49">
+        <v>1355</v>
+      </c>
+      <c r="E111" s="49">
+        <v>5486</v>
+      </c>
+      <c r="F111" s="49">
+        <v>4417</v>
+      </c>
+      <c r="G111" s="49">
+        <v>1069</v>
+      </c>
+      <c r="H111" s="49">
+        <v>6048</v>
+      </c>
+      <c r="I111" s="49">
+        <v>4606</v>
+      </c>
+      <c r="J111" s="49">
+        <v>1442</v>
+      </c>
+      <c r="K111" s="49">
+        <v>7164</v>
+      </c>
+      <c r="L111" s="49">
+        <v>6021</v>
+      </c>
+      <c r="M111" s="49">
+        <v>1143</v>
+      </c>
+      <c r="N111" s="49">
+        <v>5739</v>
+      </c>
+      <c r="O111" s="49">
+        <v>4594</v>
+      </c>
+      <c r="P111" s="49">
+        <v>1145</v>
+      </c>
+      <c r="Q111" s="49">
+        <v>6373</v>
+      </c>
+      <c r="R111" s="49">
+        <v>5169</v>
+      </c>
+      <c r="S111" s="49">
+        <v>1204</v>
+      </c>
+      <c r="T111" s="49">
+        <v>5705</v>
+      </c>
+      <c r="U111" s="49">
+        <v>4820</v>
+      </c>
+      <c r="V111" s="49">
+        <v>885</v>
+      </c>
+      <c r="W111" s="49">
+        <v>5541</v>
+      </c>
+      <c r="X111" s="49">
+        <v>4794</v>
+      </c>
+      <c r="Y111" s="49">
+        <v>747</v>
+      </c>
+      <c r="Z111" s="49">
+        <v>4464</v>
+      </c>
+      <c r="AA111" s="49">
+        <v>3798</v>
+      </c>
+      <c r="AB111" s="49">
+        <v>666</v>
+      </c>
+      <c r="AC111" s="49">
+        <v>5016</v>
+      </c>
+      <c r="AD111" s="49">
+        <v>4164</v>
+      </c>
+      <c r="AE111" s="49">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B112" s="49">
+        <v>4124</v>
+      </c>
+      <c r="C112" s="49">
+        <v>3693</v>
+      </c>
+      <c r="D112" s="49">
+        <v>431</v>
+      </c>
+      <c r="E112" s="49">
+        <v>3801</v>
+      </c>
+      <c r="F112" s="49">
+        <v>2964</v>
+      </c>
+      <c r="G112" s="49">
+        <v>837</v>
+      </c>
+      <c r="H112" s="49">
+        <v>4899</v>
+      </c>
+      <c r="I112" s="49">
+        <v>3153</v>
+      </c>
+      <c r="J112" s="49">
+        <v>1746</v>
+      </c>
+      <c r="K112" s="49">
+        <v>2147</v>
+      </c>
+      <c r="L112" s="49">
+        <v>1466</v>
+      </c>
+      <c r="M112" s="49">
+        <v>681</v>
+      </c>
+      <c r="N112" s="49">
+        <v>2730</v>
+      </c>
+      <c r="O112" s="49">
+        <v>1468</v>
+      </c>
+      <c r="P112" s="49">
+        <v>1262</v>
+      </c>
+      <c r="Q112" s="49">
+        <v>3430</v>
+      </c>
+      <c r="R112" s="49">
+        <v>2112</v>
+      </c>
+      <c r="S112" s="49">
+        <v>1318</v>
+      </c>
+      <c r="T112" s="49">
+        <v>2616</v>
+      </c>
+      <c r="U112" s="49">
+        <v>2083</v>
+      </c>
+      <c r="V112" s="49">
+        <v>533</v>
+      </c>
+      <c r="W112" s="49">
+        <v>2792</v>
+      </c>
+      <c r="X112" s="49">
+        <v>2328</v>
+      </c>
+      <c r="Y112" s="49">
+        <v>464</v>
+      </c>
+      <c r="Z112" s="49">
+        <v>3136</v>
+      </c>
+      <c r="AA112" s="49">
+        <v>2565</v>
+      </c>
+      <c r="AB112" s="49">
+        <v>571</v>
+      </c>
+      <c r="AC112" s="49">
+        <v>2247</v>
+      </c>
+      <c r="AD112" s="49">
+        <v>2047</v>
+      </c>
+      <c r="AE112" s="49">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="12.75">
+      <c r="A113" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S113" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T113" s="49">
+        <v>41828</v>
+      </c>
+      <c r="U113" s="49">
+        <v>31335</v>
+      </c>
+      <c r="V113" s="49">
+        <v>10493</v>
+      </c>
+      <c r="W113" s="49">
+        <v>39637</v>
+      </c>
+      <c r="X113" s="49">
+        <v>30399</v>
+      </c>
+      <c r="Y113" s="49">
+        <v>9238</v>
+      </c>
+      <c r="Z113" s="49">
+        <v>46301</v>
+      </c>
+      <c r="AA113" s="49">
+        <v>35489</v>
+      </c>
+      <c r="AB113" s="49">
+        <v>10812</v>
+      </c>
+      <c r="AC113" s="49">
+        <v>34827</v>
+      </c>
+      <c r="AD113" s="49">
+        <v>27717</v>
+      </c>
+      <c r="AE113" s="49">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="B114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S114" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T114" s="49">
+        <v>15064</v>
+      </c>
+      <c r="U114" s="49">
+        <v>10764</v>
+      </c>
+      <c r="V114" s="49">
+        <v>4300</v>
+      </c>
+      <c r="W114" s="49">
+        <v>13434</v>
+      </c>
+      <c r="X114" s="49">
+        <v>9804</v>
+      </c>
+      <c r="Y114" s="49">
+        <v>3630</v>
+      </c>
+      <c r="Z114" s="49">
+        <v>15516</v>
+      </c>
+      <c r="AA114" s="49">
+        <v>11017</v>
+      </c>
+      <c r="AB114" s="49">
+        <v>4499</v>
+      </c>
+      <c r="AC114" s="49">
+        <v>13545</v>
+      </c>
+      <c r="AD114" s="49">
+        <v>10273</v>
+      </c>
+      <c r="AE114" s="49">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="50" t="s">
+        <v>109</v>
+      </c>
+      <c r="B115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S115" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T115" s="49">
+        <v>4721</v>
+      </c>
+      <c r="U115" s="49">
+        <v>3720</v>
+      </c>
+      <c r="V115" s="49">
+        <v>1001</v>
+      </c>
+      <c r="W115" s="49">
+        <v>5899</v>
+      </c>
+      <c r="X115" s="49">
+        <v>4441</v>
+      </c>
+      <c r="Y115" s="49">
+        <v>1458</v>
+      </c>
+      <c r="Z115" s="49">
+        <v>5298</v>
+      </c>
+      <c r="AA115" s="49">
+        <v>4041</v>
+      </c>
+      <c r="AB115" s="49">
+        <v>1257</v>
+      </c>
+      <c r="AC115" s="49">
+        <v>4915</v>
+      </c>
+      <c r="AD115" s="49">
+        <v>3905</v>
+      </c>
+      <c r="AE115" s="49">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31">
+      <c r="A116" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S116" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T116" s="49">
+        <v>1352</v>
+      </c>
+      <c r="U116" s="49">
+        <v>1147</v>
+      </c>
+      <c r="V116" s="49">
+        <v>205</v>
+      </c>
+      <c r="W116" s="49">
+        <v>2046</v>
+      </c>
+      <c r="X116" s="49">
+        <v>1788</v>
+      </c>
+      <c r="Y116" s="49">
+        <v>258</v>
+      </c>
+      <c r="Z116" s="49">
+        <v>1931</v>
+      </c>
+      <c r="AA116" s="49">
+        <v>1346</v>
+      </c>
+      <c r="AB116" s="49">
+        <v>585</v>
+      </c>
+      <c r="AC116" s="49">
+        <v>1239</v>
+      </c>
+      <c r="AD116" s="49">
+        <v>1175</v>
+      </c>
+      <c r="AE116" s="49">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31">
+      <c r="A117" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="B117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S117" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T117" s="49">
+        <v>2520</v>
+      </c>
+      <c r="U117" s="49">
+        <v>1855</v>
+      </c>
+      <c r="V117" s="49">
+        <v>665</v>
+      </c>
+      <c r="W117" s="49">
+        <v>2750</v>
+      </c>
+      <c r="X117" s="49">
+        <v>1972</v>
+      </c>
+      <c r="Y117" s="49">
+        <v>778</v>
+      </c>
+      <c r="Z117" s="49">
+        <v>3028</v>
+      </c>
+      <c r="AA117" s="49">
+        <v>2097</v>
+      </c>
+      <c r="AB117" s="49">
+        <v>931</v>
+      </c>
+      <c r="AC117" s="49">
+        <v>2100</v>
+      </c>
+      <c r="AD117" s="49">
+        <v>1726</v>
+      </c>
+      <c r="AE117" s="49">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31">
+      <c r="A118" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="B118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S118" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T118" s="49">
+        <v>4756</v>
+      </c>
+      <c r="U118" s="49">
+        <v>3786</v>
+      </c>
+      <c r="V118" s="49">
+        <v>970</v>
+      </c>
+      <c r="W118" s="49">
+        <v>3187</v>
+      </c>
+      <c r="X118" s="49">
+        <v>2334</v>
+      </c>
+      <c r="Y118" s="49">
+        <v>853</v>
+      </c>
+      <c r="Z118" s="49">
+        <v>3840</v>
+      </c>
+      <c r="AA118" s="49">
+        <v>3103</v>
+      </c>
+      <c r="AB118" s="49">
+        <v>737</v>
+      </c>
+      <c r="AC118" s="49">
+        <v>3587</v>
+      </c>
+      <c r="AD118" s="49">
+        <v>2784</v>
+      </c>
+      <c r="AE118" s="49">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31">
+      <c r="A119" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S119" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T119" s="49">
+        <v>1350</v>
+      </c>
+      <c r="U119" s="49">
+        <v>904</v>
+      </c>
+      <c r="V119" s="49">
+        <v>446</v>
+      </c>
+      <c r="W119" s="49">
+        <v>898</v>
+      </c>
+      <c r="X119" s="49">
+        <v>585</v>
+      </c>
+      <c r="Y119" s="49">
+        <v>313</v>
+      </c>
+      <c r="Z119" s="49">
+        <v>965</v>
+      </c>
+      <c r="AA119" s="49">
+        <v>481</v>
+      </c>
+      <c r="AB119" s="49">
+        <v>484</v>
+      </c>
+      <c r="AC119" s="49">
+        <v>730</v>
+      </c>
+      <c r="AD119" s="49">
+        <v>581</v>
+      </c>
+      <c r="AE119" s="49">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31">
+      <c r="A120" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="B120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S120" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T120" s="49">
+        <v>3279</v>
+      </c>
+      <c r="U120" s="49">
+        <v>2786</v>
+      </c>
+      <c r="V120" s="49">
+        <v>493</v>
+      </c>
+      <c r="W120" s="49">
+        <v>1990</v>
+      </c>
+      <c r="X120" s="49">
+        <v>1695</v>
+      </c>
+      <c r="Y120" s="49">
+        <v>295</v>
+      </c>
+      <c r="Z120" s="49">
+        <v>2123</v>
+      </c>
+      <c r="AA120" s="49">
+        <v>1847</v>
+      </c>
+      <c r="AB120" s="49">
+        <v>276</v>
+      </c>
+      <c r="AC120" s="49">
+        <v>1941</v>
+      </c>
+      <c r="AD120" s="49">
+        <v>1364</v>
+      </c>
+      <c r="AE120" s="49">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31">
+      <c r="A121" s="50" t="s">
+        <v>114</v>
+      </c>
+      <c r="B121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S121" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T121" s="49">
+        <v>1112</v>
+      </c>
+      <c r="U121" s="49">
+        <v>689</v>
+      </c>
+      <c r="V121" s="49">
+        <v>423</v>
+      </c>
+      <c r="W121" s="49">
+        <v>1947</v>
+      </c>
+      <c r="X121" s="49">
+        <v>1447</v>
+      </c>
+      <c r="Y121" s="49">
+        <v>500</v>
+      </c>
+      <c r="Z121" s="49">
+        <v>1919</v>
+      </c>
+      <c r="AA121" s="49">
+        <v>1730</v>
+      </c>
+      <c r="AB121" s="49">
+        <v>189</v>
+      </c>
+      <c r="AC121" s="49">
+        <v>1562</v>
+      </c>
+      <c r="AD121" s="49">
+        <v>1468</v>
+      </c>
+      <c r="AE121" s="49">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31">
+      <c r="A122" s="50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S122" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T122" s="49">
+        <v>6383</v>
+      </c>
+      <c r="U122" s="49">
+        <v>4672</v>
+      </c>
+      <c r="V122" s="49">
+        <v>1711</v>
+      </c>
+      <c r="W122" s="49">
+        <v>6684</v>
+      </c>
+      <c r="X122" s="49">
+        <v>5761</v>
+      </c>
+      <c r="Y122" s="49">
+        <v>923</v>
+      </c>
+      <c r="Z122" s="49">
+        <v>10792</v>
+      </c>
+      <c r="AA122" s="49">
+        <v>9359</v>
+      </c>
+      <c r="AB122" s="49">
+        <v>1433</v>
+      </c>
+      <c r="AC122" s="49">
+        <v>4151</v>
+      </c>
+      <c r="AD122" s="49">
+        <v>3710</v>
+      </c>
+      <c r="AE122" s="49">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31">
+      <c r="A123" s="50" t="s">
+        <v>153</v>
+      </c>
+      <c r="B123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S123" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T123" s="49">
+        <v>1291</v>
+      </c>
+      <c r="U123" s="49">
+        <v>1012</v>
+      </c>
+      <c r="V123" s="49">
+        <v>279</v>
+      </c>
+      <c r="W123" s="49">
+        <v>802</v>
+      </c>
+      <c r="X123" s="49">
+        <v>572</v>
+      </c>
+      <c r="Y123" s="49">
+        <v>230</v>
+      </c>
+      <c r="Z123" s="49">
+        <v>889</v>
+      </c>
+      <c r="AA123" s="49">
+        <v>468</v>
+      </c>
+      <c r="AB123" s="49">
+        <v>421</v>
+      </c>
+      <c r="AC123" s="49">
+        <v>1057</v>
+      </c>
+      <c r="AD123" s="49">
+        <v>731</v>
+      </c>
+      <c r="AE123" s="49">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31">
+      <c r="A124" s="22" t="s">
+        <v>154</v>
+      </c>
+      <c r="B124" s="49">
+        <v>216027</v>
+      </c>
+      <c r="C124" s="49">
+        <v>156786</v>
+      </c>
+      <c r="D124" s="49">
+        <v>59241</v>
+      </c>
+      <c r="E124" s="49">
+        <v>210373</v>
+      </c>
+      <c r="F124" s="49">
+        <v>156563</v>
+      </c>
+      <c r="G124" s="49">
+        <v>53810</v>
+      </c>
+      <c r="H124" s="49">
+        <v>215899</v>
+      </c>
+      <c r="I124" s="49">
+        <v>160528</v>
+      </c>
+      <c r="J124" s="49">
+        <v>55371</v>
+      </c>
+      <c r="K124" s="49">
+        <v>219350</v>
+      </c>
+      <c r="L124" s="49">
+        <v>162144</v>
+      </c>
+      <c r="M124" s="49">
+        <v>57206</v>
+      </c>
+      <c r="N124" s="49">
+        <v>217947</v>
+      </c>
+      <c r="O124" s="49">
+        <v>163970</v>
+      </c>
+      <c r="P124" s="49">
+        <v>53977</v>
+      </c>
+      <c r="Q124" s="49">
+        <v>213803</v>
+      </c>
+      <c r="R124" s="49">
+        <v>160681</v>
+      </c>
+      <c r="S124" s="49">
+        <v>53122</v>
+      </c>
+      <c r="T124" s="49">
+        <v>175665</v>
+      </c>
+      <c r="U124" s="49">
+        <v>132249</v>
+      </c>
+      <c r="V124" s="49">
+        <v>43416</v>
+      </c>
+      <c r="W124" s="49">
+        <v>165482</v>
+      </c>
+      <c r="X124" s="49">
+        <v>122115</v>
+      </c>
+      <c r="Y124" s="49">
+        <v>43367</v>
+      </c>
+      <c r="Z124" s="49">
+        <v>171575</v>
+      </c>
+      <c r="AA124" s="49">
+        <v>130615</v>
+      </c>
+      <c r="AB124" s="49">
+        <v>40960</v>
+      </c>
+      <c r="AC124" s="49">
+        <v>159707</v>
+      </c>
+      <c r="AD124" s="49">
+        <v>119626</v>
+      </c>
+      <c r="AE124" s="49">
+        <v>40081</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31">
+      <c r="A125" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="B125" s="49">
+        <v>56714</v>
+      </c>
+      <c r="C125" s="49">
+        <v>40391</v>
+      </c>
+      <c r="D125" s="49">
+        <v>16323</v>
+      </c>
+      <c r="E125" s="49">
+        <v>50607</v>
+      </c>
+      <c r="F125" s="49">
+        <v>37054</v>
+      </c>
+      <c r="G125" s="49">
+        <v>13553</v>
+      </c>
+      <c r="H125" s="49">
+        <v>54451</v>
+      </c>
+      <c r="I125" s="49">
+        <v>40665</v>
+      </c>
+      <c r="J125" s="49">
+        <v>13786</v>
+      </c>
+      <c r="K125" s="49">
+        <v>56896</v>
+      </c>
+      <c r="L125" s="49">
+        <v>42202</v>
+      </c>
+      <c r="M125" s="49">
+        <v>14694</v>
+      </c>
+      <c r="N125" s="49">
+        <v>60707</v>
+      </c>
+      <c r="O125" s="49">
+        <v>45966</v>
+      </c>
+      <c r="P125" s="49">
+        <v>14741</v>
+      </c>
+      <c r="Q125" s="49">
+        <v>61569</v>
+      </c>
+      <c r="R125" s="49">
+        <v>44902</v>
+      </c>
+      <c r="S125" s="49">
+        <v>16667</v>
+      </c>
+      <c r="T125" s="49">
+        <v>67712</v>
+      </c>
+      <c r="U125" s="49">
+        <v>49141</v>
+      </c>
+      <c r="V125" s="49">
+        <v>18571</v>
+      </c>
+      <c r="W125" s="49">
+        <v>57405</v>
+      </c>
+      <c r="X125" s="49">
+        <v>39596</v>
+      </c>
+      <c r="Y125" s="49">
+        <v>17809</v>
+      </c>
+      <c r="Z125" s="49">
+        <v>62207</v>
+      </c>
+      <c r="AA125" s="49">
+        <v>46177</v>
+      </c>
+      <c r="AB125" s="49">
+        <v>16030</v>
+      </c>
+      <c r="AC125" s="49">
+        <v>51129</v>
+      </c>
+      <c r="AD125" s="49">
+        <v>35955</v>
+      </c>
+      <c r="AE125" s="49">
+        <v>15174</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31">
+      <c r="A126" s="50" t="s">
+        <v>156</v>
+      </c>
+      <c r="B126" s="49">
+        <v>15181</v>
+      </c>
+      <c r="C126" s="49">
+        <v>9936</v>
+      </c>
+      <c r="D126" s="49">
+        <v>5245</v>
+      </c>
+      <c r="E126" s="49">
+        <v>17248</v>
+      </c>
+      <c r="F126" s="49">
+        <v>11776</v>
+      </c>
+      <c r="G126" s="49">
+        <v>5472</v>
+      </c>
+      <c r="H126" s="49">
+        <v>16768</v>
+      </c>
+      <c r="I126" s="49">
+        <v>11290</v>
+      </c>
+      <c r="J126" s="49">
+        <v>5478</v>
+      </c>
+      <c r="K126" s="49">
+        <v>16250</v>
+      </c>
+      <c r="L126" s="49">
+        <v>11214</v>
+      </c>
+      <c r="M126" s="49">
+        <v>5036</v>
+      </c>
+      <c r="N126" s="49">
+        <v>16647</v>
+      </c>
+      <c r="O126" s="49">
+        <v>10672</v>
+      </c>
+      <c r="P126" s="49">
+        <v>5975</v>
+      </c>
+      <c r="Q126" s="49">
+        <v>15323</v>
+      </c>
+      <c r="R126" s="49">
+        <v>10450</v>
+      </c>
+      <c r="S126" s="49">
+        <v>4873</v>
+      </c>
+      <c r="T126" s="49">
+        <v>14605</v>
+      </c>
+      <c r="U126" s="49">
+        <v>10401</v>
+      </c>
+      <c r="V126" s="49">
+        <v>4204</v>
+      </c>
+      <c r="W126" s="49">
+        <v>14391</v>
+      </c>
+      <c r="X126" s="49">
+        <v>10652</v>
+      </c>
+      <c r="Y126" s="49">
+        <v>3739</v>
+      </c>
+      <c r="Z126" s="49">
+        <v>15493</v>
+      </c>
+      <c r="AA126" s="49">
+        <v>11145</v>
+      </c>
+      <c r="AB126" s="49">
+        <v>4348</v>
+      </c>
+      <c r="AC126" s="49">
+        <v>13835</v>
+      </c>
+      <c r="AD126" s="49">
+        <v>10306</v>
+      </c>
+      <c r="AE126" s="49">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="127" spans="1:31">
+      <c r="A127" s="50" t="s">
+        <v>157</v>
+      </c>
+      <c r="B127" s="49">
+        <v>677</v>
+      </c>
+      <c r="C127" s="49">
+        <v>583</v>
+      </c>
+      <c r="D127" s="49">
+        <v>94</v>
+      </c>
+      <c r="E127" s="49">
+        <v>438</v>
+      </c>
+      <c r="F127" s="49">
+        <v>350</v>
+      </c>
+      <c r="G127" s="49">
+        <v>88</v>
+      </c>
+      <c r="H127" s="49">
+        <v>403</v>
+      </c>
+      <c r="I127" s="49">
+        <v>291</v>
+      </c>
+      <c r="J127" s="49">
+        <v>112</v>
+      </c>
+      <c r="K127" s="49">
+        <v>366</v>
+      </c>
+      <c r="L127" s="49">
+        <v>302</v>
+      </c>
+      <c r="M127" s="49">
+        <v>64</v>
+      </c>
+      <c r="N127" s="49">
+        <v>672</v>
+      </c>
+      <c r="O127" s="49">
+        <v>448</v>
+      </c>
+      <c r="P127" s="49">
+        <v>224</v>
+      </c>
+      <c r="Q127" s="49">
+        <v>262</v>
+      </c>
+      <c r="R127" s="49">
+        <v>222</v>
+      </c>
+      <c r="S127" s="49">
+        <v>40</v>
+      </c>
+      <c r="T127" s="49">
+        <v>199</v>
+      </c>
+      <c r="U127" s="49">
+        <v>149</v>
+      </c>
+      <c r="V127" s="49">
+        <v>50</v>
+      </c>
+      <c r="W127" s="49">
+        <v>224</v>
+      </c>
+      <c r="X127" s="49">
+        <v>175</v>
+      </c>
+      <c r="Y127" s="49">
+        <v>49</v>
+      </c>
+      <c r="Z127" s="49">
+        <v>349</v>
+      </c>
+      <c r="AA127" s="49">
+        <v>288</v>
+      </c>
+      <c r="AB127" s="49">
+        <v>61</v>
+      </c>
+      <c r="AC127" s="49">
+        <v>253</v>
+      </c>
+      <c r="AD127" s="49">
+        <v>219</v>
+      </c>
+      <c r="AE127" s="49">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31">
+      <c r="A128" s="50" t="s">
+        <v>158</v>
+      </c>
+      <c r="B128" s="49">
+        <v>9371</v>
+      </c>
+      <c r="C128" s="49">
+        <v>6790</v>
+      </c>
+      <c r="D128" s="49">
+        <v>2581</v>
+      </c>
+      <c r="E128" s="49">
+        <v>9381</v>
+      </c>
+      <c r="F128" s="49">
+        <v>6916</v>
+      </c>
+      <c r="G128" s="49">
+        <v>2465</v>
+      </c>
+      <c r="H128" s="49">
+        <v>9700</v>
+      </c>
+      <c r="I128" s="49">
+        <v>7770</v>
+      </c>
+      <c r="J128" s="49">
+        <v>1930</v>
+      </c>
+      <c r="K128" s="49">
+        <v>10250</v>
+      </c>
+      <c r="L128" s="49">
+        <v>7424</v>
+      </c>
+      <c r="M128" s="49">
+        <v>2826</v>
+      </c>
+      <c r="N128" s="49">
+        <v>10448</v>
+      </c>
+      <c r="O128" s="49">
+        <v>8396</v>
+      </c>
+      <c r="P128" s="49">
+        <v>2052</v>
+      </c>
+      <c r="Q128" s="49">
+        <v>9924</v>
+      </c>
+      <c r="R128" s="49">
+        <v>7810</v>
+      </c>
+      <c r="S128" s="49">
+        <v>2114</v>
+      </c>
+      <c r="T128" s="49">
+        <v>8430</v>
+      </c>
+      <c r="U128" s="49">
+        <v>6502</v>
+      </c>
+      <c r="V128" s="49">
+        <v>1928</v>
+      </c>
+      <c r="W128" s="49">
+        <v>8797</v>
+      </c>
+      <c r="X128" s="49">
+        <v>6645</v>
+      </c>
+      <c r="Y128" s="49">
+        <v>2152</v>
+      </c>
+      <c r="Z128" s="49">
+        <v>9207</v>
+      </c>
+      <c r="AA128" s="49">
+        <v>6940</v>
+      </c>
+      <c r="AB128" s="49">
+        <v>2267</v>
+      </c>
+      <c r="AC128" s="49">
+        <v>9371</v>
+      </c>
+      <c r="AD128" s="49">
+        <v>7099</v>
+      </c>
+      <c r="AE128" s="49">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31">
+      <c r="A129" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B129" s="49">
+        <v>45397</v>
+      </c>
+      <c r="C129" s="49">
+        <v>32439</v>
+      </c>
+      <c r="D129" s="49">
+        <v>12958</v>
+      </c>
+      <c r="E129" s="49">
+        <v>46449</v>
+      </c>
+      <c r="F129" s="49">
+        <v>34050</v>
+      </c>
+      <c r="G129" s="49">
+        <v>12399</v>
+      </c>
+      <c r="H129" s="49">
+        <v>45811</v>
+      </c>
+      <c r="I129" s="49">
+        <v>32726</v>
+      </c>
+      <c r="J129" s="49">
+        <v>13085</v>
+      </c>
+      <c r="K129" s="49">
+        <v>44218</v>
+      </c>
+      <c r="L129" s="49">
+        <v>33113</v>
+      </c>
+      <c r="M129" s="49">
+        <v>11105</v>
+      </c>
+      <c r="N129" s="49">
+        <v>44472</v>
+      </c>
+      <c r="O129" s="49">
+        <v>34529</v>
+      </c>
+      <c r="P129" s="49">
+        <v>9943</v>
+      </c>
+      <c r="Q129" s="49">
+        <v>41882</v>
+      </c>
+      <c r="R129" s="49">
+        <v>32014</v>
+      </c>
+      <c r="S129" s="49">
+        <v>9868</v>
+      </c>
+      <c r="T129" s="49">
+        <v>37430</v>
+      </c>
+      <c r="U129" s="49">
+        <v>29410</v>
+      </c>
+      <c r="V129" s="49">
+        <v>8020</v>
+      </c>
+      <c r="W129" s="49">
+        <v>42687</v>
+      </c>
+      <c r="X129" s="49">
+        <v>32076</v>
+      </c>
+      <c r="Y129" s="49">
+        <v>10611</v>
+      </c>
+      <c r="Z129" s="49">
+        <v>41439</v>
+      </c>
+      <c r="AA129" s="49">
+        <v>31855</v>
+      </c>
+      <c r="AB129" s="49">
+        <v>9584</v>
+      </c>
+      <c r="AC129" s="49">
+        <v>42207</v>
+      </c>
+      <c r="AD129" s="49">
+        <v>31255</v>
+      </c>
+      <c r="AE129" s="49">
+        <v>10952</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31">
+      <c r="A130" s="50" t="s">
+        <v>160</v>
+      </c>
+      <c r="B130" s="49">
+        <v>10650</v>
+      </c>
+      <c r="C130" s="49">
+        <v>8190</v>
+      </c>
+      <c r="D130" s="49">
+        <v>2460</v>
+      </c>
+      <c r="E130" s="49">
+        <v>10053</v>
+      </c>
+      <c r="F130" s="49">
+        <v>7902</v>
+      </c>
+      <c r="G130" s="49">
+        <v>2151</v>
+      </c>
+      <c r="H130" s="49">
+        <v>11265</v>
+      </c>
+      <c r="I130" s="49">
+        <v>8700</v>
+      </c>
+      <c r="J130" s="49">
+        <v>2565</v>
+      </c>
+      <c r="K130" s="49">
+        <v>10832</v>
+      </c>
+      <c r="L130" s="49">
+        <v>8554</v>
+      </c>
+      <c r="M130" s="49">
+        <v>2278</v>
+      </c>
+      <c r="N130" s="49">
+        <v>11558</v>
+      </c>
+      <c r="O130" s="49">
+        <v>8928</v>
+      </c>
+      <c r="P130" s="49">
+        <v>2630</v>
+      </c>
+      <c r="Q130" s="49">
+        <v>10607</v>
+      </c>
+      <c r="R130" s="49">
+        <v>8604</v>
+      </c>
+      <c r="S130" s="49">
+        <v>2003</v>
+      </c>
+      <c r="T130" s="49">
+        <v>11686</v>
+      </c>
+      <c r="U130" s="49">
+        <v>9367</v>
+      </c>
+      <c r="V130" s="49">
+        <v>2319</v>
+      </c>
+      <c r="W130" s="49">
+        <v>12394</v>
+      </c>
+      <c r="X130" s="49">
+        <v>10172</v>
+      </c>
+      <c r="Y130" s="49">
+        <v>2222</v>
+      </c>
+      <c r="Z130" s="49">
+        <v>11838</v>
+      </c>
+      <c r="AA130" s="49">
+        <v>9310</v>
+      </c>
+      <c r="AB130" s="49">
+        <v>2528</v>
+      </c>
+      <c r="AC130" s="49">
+        <v>11032</v>
+      </c>
+      <c r="AD130" s="49">
+        <v>9285</v>
+      </c>
+      <c r="AE130" s="49">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31">
+      <c r="A131" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B131" s="49">
+        <v>10315</v>
+      </c>
+      <c r="C131" s="49">
+        <v>8509</v>
+      </c>
+      <c r="D131" s="49">
+        <v>1806</v>
+      </c>
+      <c r="E131" s="49">
+        <v>10151</v>
+      </c>
+      <c r="F131" s="49">
+        <v>7617</v>
+      </c>
+      <c r="G131" s="49">
+        <v>2534</v>
+      </c>
+      <c r="H131" s="49">
+        <v>11901</v>
+      </c>
+      <c r="I131" s="49">
+        <v>8695</v>
+      </c>
+      <c r="J131" s="49">
+        <v>3206</v>
+      </c>
+      <c r="K131" s="49">
+        <v>14792</v>
+      </c>
+      <c r="L131" s="49">
+        <v>9792</v>
+      </c>
+      <c r="M131" s="49">
+        <v>5000</v>
+      </c>
+      <c r="N131" s="49">
+        <v>8783</v>
+      </c>
+      <c r="O131" s="49">
+        <v>6415</v>
+      </c>
+      <c r="P131" s="49">
+        <v>2368</v>
+      </c>
+      <c r="Q131" s="49">
+        <v>10368</v>
+      </c>
+      <c r="R131" s="49">
+        <v>7727</v>
+      </c>
+      <c r="S131" s="49">
+        <v>2641</v>
+      </c>
+      <c r="T131" s="49">
+        <v>12629</v>
+      </c>
+      <c r="U131" s="49">
+        <v>9341</v>
+      </c>
+      <c r="V131" s="49">
+        <v>3288</v>
+      </c>
+      <c r="W131" s="49">
+        <v>10507</v>
+      </c>
+      <c r="X131" s="49">
+        <v>8033</v>
+      </c>
+      <c r="Y131" s="49">
+        <v>2474</v>
+      </c>
+      <c r="Z131" s="49">
+        <v>9899</v>
+      </c>
+      <c r="AA131" s="49">
+        <v>7760</v>
+      </c>
+      <c r="AB131" s="49">
+        <v>2139</v>
+      </c>
+      <c r="AC131" s="49">
+        <v>12388</v>
+      </c>
+      <c r="AD131" s="49">
+        <v>9677</v>
+      </c>
+      <c r="AE131" s="49">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31">
+      <c r="A132" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B132" s="49">
+        <v>1687</v>
+      </c>
+      <c r="C132" s="49">
+        <v>1276</v>
+      </c>
+      <c r="D132" s="49">
+        <v>411</v>
+      </c>
+      <c r="E132" s="49">
+        <v>906</v>
+      </c>
+      <c r="F132" s="49">
+        <v>738</v>
+      </c>
+      <c r="G132" s="49">
+        <v>168</v>
+      </c>
+      <c r="H132" s="49">
+        <v>892</v>
+      </c>
+      <c r="I132" s="49">
+        <v>693</v>
+      </c>
+      <c r="J132" s="49">
+        <v>199</v>
+      </c>
+      <c r="K132" s="49">
+        <v>957</v>
+      </c>
+      <c r="L132" s="49">
+        <v>754</v>
+      </c>
+      <c r="M132" s="49">
+        <v>203</v>
+      </c>
+      <c r="N132" s="49">
+        <v>864</v>
+      </c>
+      <c r="O132" s="49">
+        <v>740</v>
+      </c>
+      <c r="P132" s="49">
+        <v>124</v>
+      </c>
+      <c r="Q132" s="49">
+        <v>1038</v>
+      </c>
+      <c r="R132" s="49">
+        <v>854</v>
+      </c>
+      <c r="S132" s="49">
+        <v>184</v>
+      </c>
+      <c r="T132" s="49">
+        <v>716</v>
+      </c>
+      <c r="U132" s="49">
+        <v>536</v>
+      </c>
+      <c r="V132" s="49">
+        <v>180</v>
+      </c>
+      <c r="W132" s="49">
+        <v>1198</v>
+      </c>
+      <c r="X132" s="49">
+        <v>837</v>
+      </c>
+      <c r="Y132" s="49">
+        <v>361</v>
+      </c>
+      <c r="Z132" s="49">
+        <v>1365</v>
+      </c>
+      <c r="AA132" s="49">
+        <v>1016</v>
+      </c>
+      <c r="AB132" s="49">
+        <v>349</v>
+      </c>
+      <c r="AC132" s="49">
+        <v>1253</v>
+      </c>
+      <c r="AD132" s="49">
+        <v>903</v>
+      </c>
+      <c r="AE132" s="49">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31">
+      <c r="A133" s="50" t="s">
+        <v>162</v>
+      </c>
+      <c r="B133" s="49">
+        <v>9467</v>
+      </c>
+      <c r="C133" s="49">
+        <v>7401</v>
+      </c>
+      <c r="D133" s="49">
+        <v>2066</v>
+      </c>
+      <c r="E133" s="49">
+        <v>8156</v>
+      </c>
+      <c r="F133" s="49">
+        <v>6555</v>
+      </c>
+      <c r="G133" s="49">
+        <v>1601</v>
+      </c>
+      <c r="H133" s="49">
+        <v>8256</v>
+      </c>
+      <c r="I133" s="49">
+        <v>6551</v>
+      </c>
+      <c r="J133" s="49">
+        <v>1705</v>
+      </c>
+      <c r="K133" s="49">
+        <v>8785</v>
+      </c>
+      <c r="L133" s="49">
+        <v>6918</v>
+      </c>
+      <c r="M133" s="49">
+        <v>1867</v>
+      </c>
+      <c r="N133" s="49">
+        <v>7680</v>
+      </c>
+      <c r="O133" s="49">
+        <v>5764</v>
+      </c>
+      <c r="P133" s="49">
+        <v>1916</v>
+      </c>
+      <c r="Q133" s="49">
+        <v>8496</v>
+      </c>
+      <c r="R133" s="49">
+        <v>6665</v>
+      </c>
+      <c r="S133" s="49">
+        <v>1831</v>
+      </c>
+      <c r="T133" s="49">
+        <v>8668</v>
+      </c>
+      <c r="U133" s="49">
+        <v>6410</v>
+      </c>
+      <c r="V133" s="49">
+        <v>2258</v>
+      </c>
+      <c r="W133" s="49">
+        <v>7473</v>
+      </c>
+      <c r="X133" s="49">
+        <v>5706</v>
+      </c>
+      <c r="Y133" s="49">
+        <v>1767</v>
+      </c>
+      <c r="Z133" s="49">
+        <v>8429</v>
+      </c>
+      <c r="AA133" s="49">
+        <v>7025</v>
+      </c>
+      <c r="AB133" s="49">
+        <v>1404</v>
+      </c>
+      <c r="AC133" s="49">
+        <v>7612</v>
+      </c>
+      <c r="AD133" s="49">
+        <v>6071</v>
+      </c>
+      <c r="AE133" s="49">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31">
+      <c r="A134" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B134" s="49">
+        <v>3933</v>
+      </c>
+      <c r="C134" s="49">
+        <v>2833</v>
+      </c>
+      <c r="D134" s="49">
+        <v>1100</v>
+      </c>
+      <c r="E134" s="49">
+        <v>5558</v>
+      </c>
+      <c r="F134" s="49">
+        <v>4414</v>
+      </c>
+      <c r="G134" s="49">
+        <v>1144</v>
+      </c>
+      <c r="H134" s="49">
+        <v>4485</v>
+      </c>
+      <c r="I134" s="49">
+        <v>3741</v>
+      </c>
+      <c r="J134" s="49">
+        <v>744</v>
+      </c>
+      <c r="K134" s="49">
+        <v>3738</v>
+      </c>
+      <c r="L134" s="49">
+        <v>3056</v>
+      </c>
+      <c r="M134" s="49">
+        <v>682</v>
+      </c>
+      <c r="N134" s="49">
+        <v>2877</v>
+      </c>
+      <c r="O134" s="49">
+        <v>2371</v>
+      </c>
+      <c r="P134" s="49">
+        <v>506</v>
+      </c>
+      <c r="Q134" s="49">
+        <v>2923</v>
+      </c>
+      <c r="R134" s="49">
+        <v>2642</v>
+      </c>
+      <c r="S134" s="49">
+        <v>281</v>
+      </c>
+      <c r="T134" s="49">
+        <v>2555</v>
+      </c>
+      <c r="U134" s="49">
+        <v>2119</v>
+      </c>
+      <c r="V134" s="49">
+        <v>436</v>
+      </c>
+      <c r="W134" s="49">
+        <v>1867</v>
+      </c>
+      <c r="X134" s="49">
+        <v>1648</v>
+      </c>
+      <c r="Y134" s="49">
+        <v>219</v>
+      </c>
+      <c r="Z134" s="49">
+        <v>2150</v>
+      </c>
+      <c r="AA134" s="49">
+        <v>1896</v>
+      </c>
+      <c r="AB134" s="49">
+        <v>254</v>
+      </c>
+      <c r="AC134" s="49">
+        <v>1602</v>
+      </c>
+      <c r="AD134" s="49">
+        <v>1389</v>
+      </c>
+      <c r="AE134" s="49">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31">
+      <c r="A135" s="50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B135" s="49">
+        <v>1488</v>
+      </c>
+      <c r="C135" s="49">
+        <v>1125</v>
+      </c>
+      <c r="D135" s="49">
+        <v>363</v>
+      </c>
+      <c r="E135" s="49">
+        <v>1343</v>
+      </c>
+      <c r="F135" s="49">
+        <v>1049</v>
+      </c>
+      <c r="G135" s="49">
+        <v>294</v>
+      </c>
+      <c r="H135" s="49">
+        <v>1288</v>
+      </c>
+      <c r="I135" s="49">
+        <v>991</v>
+      </c>
+      <c r="J135" s="49">
+        <v>297</v>
+      </c>
+      <c r="K135" s="49">
+        <v>909</v>
+      </c>
+      <c r="L135" s="49">
+        <v>779</v>
+      </c>
+      <c r="M135" s="49">
+        <v>130</v>
+      </c>
+      <c r="N135" s="49">
+        <v>1213</v>
+      </c>
+      <c r="O135" s="49">
+        <v>1077</v>
+      </c>
+      <c r="P135" s="49">
+        <v>136</v>
+      </c>
+      <c r="Q135" s="49">
+        <v>1301</v>
+      </c>
+      <c r="R135" s="49">
+        <v>1068</v>
+      </c>
+      <c r="S135" s="49">
+        <v>233</v>
+      </c>
+      <c r="T135" s="49">
+        <v>1159</v>
+      </c>
+      <c r="U135" s="49">
+        <v>972</v>
+      </c>
+      <c r="V135" s="49">
+        <v>187</v>
+      </c>
+      <c r="W135" s="49">
+        <v>1239</v>
+      </c>
+      <c r="X135" s="49">
+        <v>1083</v>
+      </c>
+      <c r="Y135" s="49">
+        <v>156</v>
+      </c>
+      <c r="Z135" s="49">
+        <v>1098</v>
+      </c>
+      <c r="AA135" s="49">
+        <v>928</v>
+      </c>
+      <c r="AB135" s="49">
+        <v>170</v>
+      </c>
+      <c r="AC135" s="49">
+        <v>917</v>
+      </c>
+      <c r="AD135" s="49">
+        <v>787</v>
+      </c>
+      <c r="AE135" s="49">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31">
+      <c r="A136" s="50" t="s">
+        <v>165</v>
+      </c>
+      <c r="B136" s="49">
+        <v>4555</v>
+      </c>
+      <c r="C136" s="49">
+        <v>3309</v>
+      </c>
+      <c r="D136" s="49">
+        <v>1246</v>
+      </c>
+      <c r="E136" s="49">
+        <v>4244</v>
+      </c>
+      <c r="F136" s="49">
+        <v>3272</v>
+      </c>
+      <c r="G136" s="49">
+        <v>972</v>
+      </c>
+      <c r="H136" s="49">
+        <v>4499</v>
+      </c>
+      <c r="I136" s="49">
+        <v>3292</v>
+      </c>
+      <c r="J136" s="49">
+        <v>1207</v>
+      </c>
+      <c r="K136" s="49">
+        <v>5020</v>
+      </c>
+      <c r="L136" s="49">
+        <v>3830</v>
+      </c>
+      <c r="M136" s="49">
+        <v>1190</v>
+      </c>
+      <c r="N136" s="49">
+        <v>3842</v>
+      </c>
+      <c r="O136" s="49">
+        <v>2922</v>
+      </c>
+      <c r="P136" s="49">
+        <v>920</v>
+      </c>
+      <c r="Q136" s="49">
+        <v>3706</v>
+      </c>
+      <c r="R136" s="49">
+        <v>2842</v>
+      </c>
+      <c r="S136" s="49">
+        <v>864</v>
+      </c>
+      <c r="T136" s="49">
+        <v>3805</v>
+      </c>
+      <c r="U136" s="49">
+        <v>2926</v>
+      </c>
+      <c r="V136" s="49">
+        <v>879</v>
+      </c>
+      <c r="W136" s="49">
+        <v>2674</v>
+      </c>
+      <c r="X136" s="49">
+        <v>2076</v>
+      </c>
+      <c r="Y136" s="49">
+        <v>598</v>
+      </c>
+      <c r="Z136" s="49">
+        <v>3595</v>
+      </c>
+      <c r="AA136" s="49">
+        <v>2802</v>
+      </c>
+      <c r="AB136" s="49">
+        <v>793</v>
+      </c>
+      <c r="AC136" s="49">
+        <v>3270</v>
+      </c>
+      <c r="AD136" s="49">
+        <v>2614</v>
+      </c>
+      <c r="AE136" s="49">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31">
+      <c r="A137" s="50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B137" s="49">
+        <v>5313</v>
+      </c>
+      <c r="C137" s="49">
+        <v>4194</v>
+      </c>
+      <c r="D137" s="49">
+        <v>1119</v>
+      </c>
+      <c r="E137" s="49">
+        <v>3647</v>
+      </c>
+      <c r="F137" s="49">
+        <v>2937</v>
+      </c>
+      <c r="G137" s="49">
+        <v>710</v>
+      </c>
+      <c r="H137" s="49">
+        <v>4862</v>
+      </c>
+      <c r="I137" s="49">
+        <v>3890</v>
+      </c>
+      <c r="J137" s="49">
+        <v>972</v>
+      </c>
+      <c r="K137" s="49">
+        <v>4854</v>
+      </c>
+      <c r="L137" s="49">
+        <v>3503</v>
+      </c>
+      <c r="M137" s="49">
+        <v>1351</v>
+      </c>
+      <c r="N137" s="49">
+        <v>5884</v>
+      </c>
+      <c r="O137" s="49">
+        <v>4543</v>
+      </c>
+      <c r="P137" s="49">
+        <v>1341</v>
+      </c>
+      <c r="Q137" s="49">
+        <v>4815</v>
+      </c>
+      <c r="R137" s="49">
+        <v>3881</v>
+      </c>
+      <c r="S137" s="49">
+        <v>934</v>
+      </c>
+      <c r="T137" s="49">
+        <v>6071</v>
+      </c>
+      <c r="U137" s="49">
+        <v>4975</v>
+      </c>
+      <c r="V137" s="49">
+        <v>1096</v>
+      </c>
+      <c r="W137" s="49">
+        <v>4626</v>
+      </c>
+      <c r="X137" s="49">
+        <v>3416</v>
+      </c>
+      <c r="Y137" s="49">
+        <v>1210</v>
+      </c>
+      <c r="Z137" s="49">
+        <v>4506</v>
+      </c>
+      <c r="AA137" s="49">
+        <v>3473</v>
+      </c>
+      <c r="AB137" s="49">
+        <v>1033</v>
+      </c>
+      <c r="AC137" s="49">
+        <v>4838</v>
+      </c>
+      <c r="AD137" s="49">
+        <v>4066</v>
+      </c>
+      <c r="AE137" s="49">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31">
+      <c r="A138" s="50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B138" s="49">
+        <v>17219</v>
+      </c>
+      <c r="C138" s="49">
+        <v>11801</v>
+      </c>
+      <c r="D138" s="49">
+        <v>5418</v>
+      </c>
+      <c r="E138" s="49">
+        <v>18183</v>
+      </c>
+      <c r="F138" s="49">
+        <v>13347</v>
+      </c>
+      <c r="G138" s="49">
+        <v>4836</v>
+      </c>
+      <c r="H138" s="49">
+        <v>16673</v>
+      </c>
+      <c r="I138" s="49">
+        <v>12087</v>
+      </c>
+      <c r="J138" s="49">
+        <v>4586</v>
+      </c>
+      <c r="K138" s="49">
+        <v>17640</v>
+      </c>
+      <c r="L138" s="49">
+        <v>12615</v>
+      </c>
+      <c r="M138" s="49">
+        <v>5025</v>
+      </c>
+      <c r="N138" s="49">
+        <v>16995</v>
+      </c>
+      <c r="O138" s="49">
+        <v>12091</v>
+      </c>
+      <c r="P138" s="49">
+        <v>4904</v>
+      </c>
+      <c r="Q138" s="49">
+        <v>18120</v>
+      </c>
+      <c r="R138" s="49">
+        <v>13275</v>
+      </c>
+      <c r="S138" s="49">
+        <v>4845</v>
+      </c>
+      <c r="T138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD138" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE138" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:31">
+      <c r="A139" s="50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B139" s="49">
+        <v>3632</v>
+      </c>
+      <c r="C139" s="49">
+        <v>2672</v>
+      </c>
+      <c r="D139" s="49">
+        <v>960</v>
+      </c>
+      <c r="E139" s="49">
+        <v>4092</v>
+      </c>
+      <c r="F139" s="49">
+        <v>3150</v>
+      </c>
+      <c r="G139" s="49">
+        <v>942</v>
+      </c>
+      <c r="H139" s="49">
+        <v>4984</v>
+      </c>
+      <c r="I139" s="49">
+        <v>3624</v>
+      </c>
+      <c r="J139" s="49">
+        <v>1360</v>
+      </c>
+      <c r="K139" s="49">
+        <v>4708</v>
+      </c>
+      <c r="L139" s="49">
+        <v>3426</v>
+      </c>
+      <c r="M139" s="49">
+        <v>1282</v>
+      </c>
+      <c r="N139" s="49">
+        <v>4621</v>
+      </c>
+      <c r="O139" s="49">
+        <v>3379</v>
+      </c>
+      <c r="P139" s="49">
+        <v>1242</v>
+      </c>
+      <c r="Q139" s="49">
+        <v>4704</v>
+      </c>
+      <c r="R139" s="49">
+        <v>3475</v>
+      </c>
+      <c r="S139" s="49">
+        <v>1229</v>
+      </c>
+      <c r="T139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD139" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE139" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31">
+      <c r="A140" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="B140" s="49">
+        <v>16699</v>
+      </c>
+      <c r="C140" s="49">
+        <v>12019</v>
+      </c>
+      <c r="D140" s="49">
+        <v>4680</v>
+      </c>
+      <c r="E140" s="49">
+        <v>16443</v>
+      </c>
+      <c r="F140" s="49">
+        <v>12462</v>
+      </c>
+      <c r="G140" s="49">
+        <v>3981</v>
+      </c>
+      <c r="H140" s="49">
+        <v>16288</v>
+      </c>
+      <c r="I140" s="49">
+        <v>12751</v>
+      </c>
+      <c r="J140" s="49">
+        <v>3537</v>
+      </c>
+      <c r="K140" s="49">
+        <v>15900</v>
+      </c>
+      <c r="L140" s="49">
+        <v>11943</v>
+      </c>
+      <c r="M140" s="49">
+        <v>3957</v>
+      </c>
+      <c r="N140" s="49">
+        <v>16668</v>
+      </c>
+      <c r="O140" s="49">
+        <v>12300</v>
+      </c>
+      <c r="P140" s="49">
+        <v>4368</v>
+      </c>
+      <c r="Q140" s="49">
+        <v>15701</v>
+      </c>
+      <c r="R140" s="49">
+        <v>11658</v>
+      </c>
+      <c r="S140" s="49">
+        <v>4043</v>
+      </c>
+      <c r="T140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD140" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE140" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31">
+      <c r="A141" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B141" s="49">
+        <v>2555</v>
+      </c>
+      <c r="C141" s="49">
+        <v>2197</v>
+      </c>
+      <c r="D141" s="49">
+        <v>358</v>
+      </c>
+      <c r="E141" s="49">
+        <v>2492</v>
+      </c>
+      <c r="F141" s="49">
+        <v>2088</v>
+      </c>
+      <c r="G141" s="49">
+        <v>404</v>
+      </c>
+      <c r="H141" s="49">
+        <v>2465</v>
+      </c>
+      <c r="I141" s="49">
+        <v>1945</v>
+      </c>
+      <c r="J141" s="49">
+        <v>520</v>
+      </c>
+      <c r="K141" s="49">
+        <v>1768</v>
+      </c>
+      <c r="L141" s="49">
+        <v>1406</v>
+      </c>
+      <c r="M141" s="49">
+        <v>362</v>
+      </c>
+      <c r="N141" s="49">
+        <v>2181</v>
+      </c>
+      <c r="O141" s="49">
+        <v>1804</v>
+      </c>
+      <c r="P141" s="49">
+        <v>377</v>
+      </c>
+      <c r="Q141" s="49">
+        <v>1660</v>
+      </c>
+      <c r="R141" s="49">
+        <v>1428</v>
+      </c>
+      <c r="S141" s="49">
+        <v>232</v>
+      </c>
+      <c r="T141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD141" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE141" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31">
+      <c r="A142" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B142" s="49">
+        <v>1174</v>
+      </c>
+      <c r="C142" s="49">
+        <v>1121</v>
+      </c>
+      <c r="D142" s="49">
+        <v>53</v>
+      </c>
+      <c r="E142" s="49">
+        <v>982</v>
+      </c>
+      <c r="F142" s="49">
+        <v>886</v>
+      </c>
+      <c r="G142" s="49">
+        <v>96</v>
+      </c>
+      <c r="H142" s="49">
+        <v>908</v>
+      </c>
+      <c r="I142" s="49">
+        <v>826</v>
+      </c>
+      <c r="J142" s="49">
+        <v>82</v>
+      </c>
+      <c r="K142" s="49">
+        <v>1467</v>
+      </c>
+      <c r="L142" s="49">
+        <v>1313</v>
+      </c>
+      <c r="M142" s="49">
+        <v>154</v>
+      </c>
+      <c r="N142" s="49">
+        <v>1835</v>
+      </c>
+      <c r="O142" s="49">
+        <v>1625</v>
+      </c>
+      <c r="P142" s="49">
+        <v>210</v>
+      </c>
+      <c r="Q142" s="49">
+        <v>1404</v>
+      </c>
+      <c r="R142" s="49">
+        <v>1164</v>
+      </c>
+      <c r="S142" s="49">
+        <v>240</v>
+      </c>
+      <c r="T142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD142" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE142" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31">
+      <c r="A143" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B143" s="49">
+        <v>81196</v>
+      </c>
+      <c r="C143" s="49">
+        <v>56132</v>
+      </c>
+      <c r="D143" s="49">
+        <v>25064</v>
+      </c>
+      <c r="E143" s="49">
+        <v>81872</v>
+      </c>
+      <c r="F143" s="49">
+        <v>57650</v>
+      </c>
+      <c r="G143" s="49">
+        <v>24222</v>
+      </c>
+      <c r="H143" s="49">
+        <v>84976</v>
+      </c>
+      <c r="I143" s="49">
+        <v>62034</v>
+      </c>
+      <c r="J143" s="49">
+        <v>22942</v>
+      </c>
+      <c r="K143" s="49">
+        <v>85859</v>
+      </c>
+      <c r="L143" s="49">
+        <v>64614</v>
+      </c>
+      <c r="M143" s="49">
+        <v>21245</v>
+      </c>
+      <c r="N143" s="49">
+        <v>84968</v>
+      </c>
+      <c r="O143" s="49">
+        <v>63707</v>
+      </c>
+      <c r="P143" s="49">
+        <v>21261</v>
+      </c>
+      <c r="Q143" s="54">
+        <v>85260</v>
+      </c>
+      <c r="R143" s="54">
+        <v>64138</v>
+      </c>
+      <c r="S143" s="54">
+        <v>21122</v>
+      </c>
+      <c r="T143" s="49">
+        <v>84642</v>
+      </c>
+      <c r="U143" s="49">
+        <v>62592</v>
+      </c>
+      <c r="V143" s="49">
+        <v>22050</v>
+      </c>
+      <c r="W143" s="49">
+        <v>86842</v>
+      </c>
+      <c r="X143" s="49">
+        <v>65672</v>
+      </c>
+      <c r="Y143" s="49">
+        <v>21170</v>
+      </c>
+      <c r="Z143" s="49">
+        <v>90248</v>
+      </c>
+      <c r="AA143" s="49">
+        <v>65288</v>
+      </c>
+      <c r="AB143" s="49">
+        <v>24960</v>
+      </c>
+      <c r="AC143" s="49">
+        <v>90684</v>
+      </c>
+      <c r="AD143" s="49">
+        <v>66476</v>
+      </c>
+      <c r="AE143" s="49">
+        <v>24208</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31">
+      <c r="A144" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B144" s="49">
+        <v>20976</v>
+      </c>
+      <c r="C144" s="49">
+        <v>12062</v>
+      </c>
+      <c r="D144" s="49">
+        <v>8914</v>
+      </c>
+      <c r="E144" s="49">
+        <v>18659</v>
+      </c>
+      <c r="F144" s="49">
+        <v>12465</v>
+      </c>
+      <c r="G144" s="49">
+        <v>6194</v>
+      </c>
+      <c r="H144" s="49">
+        <v>24296</v>
+      </c>
+      <c r="I144" s="49">
+        <v>16170</v>
+      </c>
+      <c r="J144" s="49">
+        <v>8126</v>
+      </c>
+      <c r="K144" s="49">
+        <v>22525</v>
+      </c>
+      <c r="L144" s="49">
+        <v>16096</v>
+      </c>
+      <c r="M144" s="49">
+        <v>6429</v>
+      </c>
+      <c r="N144" s="49">
+        <v>22233</v>
+      </c>
+      <c r="O144" s="49">
+        <v>15760</v>
+      </c>
+      <c r="P144" s="49">
+        <v>6473</v>
+      </c>
+      <c r="Q144" s="54">
+        <v>21049</v>
+      </c>
+      <c r="R144" s="54">
+        <v>15147</v>
+      </c>
+      <c r="S144" s="54">
+        <v>5902</v>
+      </c>
+      <c r="T144" s="49">
+        <v>23939</v>
+      </c>
+      <c r="U144" s="49">
+        <v>16480</v>
+      </c>
+      <c r="V144" s="49">
+        <v>7459</v>
+      </c>
+      <c r="W144" s="49">
+        <v>24580</v>
+      </c>
+      <c r="X144" s="49">
+        <v>18378</v>
+      </c>
+      <c r="Y144" s="49">
+        <v>6202</v>
+      </c>
+      <c r="Z144" s="49">
+        <v>27365</v>
+      </c>
+      <c r="AA144" s="49">
+        <v>19223</v>
+      </c>
+      <c r="AB144" s="49">
+        <v>8142</v>
+      </c>
+      <c r="AC144" s="49">
+        <v>31454</v>
+      </c>
+      <c r="AD144" s="49">
+        <v>21004</v>
+      </c>
+      <c r="AE144" s="49">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="145" spans="1:31">
+      <c r="A145" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B145" s="49">
+        <v>3496</v>
+      </c>
+      <c r="C145" s="49">
+        <v>2636</v>
+      </c>
+      <c r="D145" s="49">
+        <v>860</v>
+      </c>
+      <c r="E145" s="49">
+        <v>4487</v>
+      </c>
+      <c r="F145" s="49">
+        <v>3269</v>
+      </c>
+      <c r="G145" s="49">
+        <v>1218</v>
+      </c>
+      <c r="H145" s="49">
+        <v>2559</v>
+      </c>
+      <c r="I145" s="49">
+        <v>1683</v>
+      </c>
+      <c r="J145" s="49">
+        <v>876</v>
+      </c>
+      <c r="K145" s="49">
+        <v>2074</v>
+      </c>
+      <c r="L145" s="49">
+        <v>1665</v>
+      </c>
+      <c r="M145" s="49">
+        <v>409</v>
+      </c>
+      <c r="N145" s="49">
+        <v>1491</v>
+      </c>
+      <c r="O145" s="49">
+        <v>1048</v>
+      </c>
+      <c r="P145" s="49">
+        <v>443</v>
+      </c>
+      <c r="Q145" s="54">
+        <v>1909</v>
+      </c>
+      <c r="R145" s="54">
+        <v>1701</v>
+      </c>
+      <c r="S145" s="54">
+        <v>208</v>
+      </c>
+      <c r="T145" s="49">
+        <v>1800</v>
+      </c>
+      <c r="U145" s="49">
+        <v>1279</v>
+      </c>
+      <c r="V145" s="49">
+        <v>521</v>
+      </c>
+      <c r="W145" s="49">
+        <v>1096</v>
+      </c>
+      <c r="X145" s="49">
+        <v>969</v>
+      </c>
+      <c r="Y145" s="49">
+        <v>127</v>
+      </c>
+      <c r="Z145" s="49">
+        <v>1415</v>
+      </c>
+      <c r="AA145" s="49">
+        <v>1113</v>
+      </c>
+      <c r="AB145" s="49">
+        <v>302</v>
+      </c>
+      <c r="AC145" s="49">
+        <v>2027</v>
+      </c>
+      <c r="AD145" s="49">
+        <v>1677</v>
+      </c>
+      <c r="AE145" s="49">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="146" spans="1:31">
+      <c r="A146" s="50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B146" s="49">
+        <v>9661</v>
+      </c>
+      <c r="C146" s="49">
+        <v>7377</v>
+      </c>
+      <c r="D146" s="49">
+        <v>2284</v>
+      </c>
+      <c r="E146" s="49">
+        <v>10225</v>
+      </c>
+      <c r="F146" s="49">
+        <v>7714</v>
+      </c>
+      <c r="G146" s="49">
+        <v>2511</v>
+      </c>
+      <c r="H146" s="49">
+        <v>8880</v>
+      </c>
+      <c r="I146" s="49">
+        <v>6872</v>
+      </c>
+      <c r="J146" s="49">
+        <v>2008</v>
+      </c>
+      <c r="K146" s="49">
+        <v>9199</v>
+      </c>
+      <c r="L146" s="49">
+        <v>7227</v>
+      </c>
+      <c r="M146" s="49">
+        <v>1972</v>
+      </c>
+      <c r="N146" s="49">
+        <v>9384</v>
+      </c>
+      <c r="O146" s="49">
+        <v>7309</v>
+      </c>
+      <c r="P146" s="49">
+        <v>2075</v>
+      </c>
+      <c r="Q146" s="54">
+        <v>9533</v>
+      </c>
+      <c r="R146" s="54">
+        <v>7400</v>
+      </c>
+      <c r="S146" s="54">
+        <v>2133</v>
+      </c>
+      <c r="T146" s="49">
+        <v>8865</v>
+      </c>
+      <c r="U146" s="49">
+        <v>6669</v>
+      </c>
+      <c r="V146" s="49">
+        <v>2196</v>
+      </c>
+      <c r="W146" s="49">
+        <v>8367</v>
+      </c>
+      <c r="X146" s="49">
+        <v>6660</v>
+      </c>
+      <c r="Y146" s="49">
+        <v>1707</v>
+      </c>
+      <c r="Z146" s="49">
+        <v>7813</v>
+      </c>
+      <c r="AA146" s="49">
+        <v>6061</v>
+      </c>
+      <c r="AB146" s="49">
+        <v>1752</v>
+      </c>
+      <c r="AC146" s="49">
+        <v>7302</v>
+      </c>
+      <c r="AD146" s="49">
+        <v>5442</v>
+      </c>
+      <c r="AE146" s="49">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="147" spans="1:31">
+      <c r="A147" s="50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B147" s="49">
+        <v>23181</v>
+      </c>
+      <c r="C147" s="49">
+        <v>16196</v>
+      </c>
+      <c r="D147" s="49">
+        <v>6985</v>
+      </c>
+      <c r="E147" s="49">
+        <v>22729</v>
+      </c>
+      <c r="F147" s="49">
+        <v>15243</v>
+      </c>
+      <c r="G147" s="49">
+        <v>7486</v>
+      </c>
+      <c r="H147" s="49">
+        <v>22369</v>
+      </c>
+      <c r="I147" s="49">
+        <v>16535</v>
+      </c>
+      <c r="J147" s="49">
+        <v>5834</v>
+      </c>
+      <c r="K147" s="49">
+        <v>23114</v>
+      </c>
+      <c r="L147" s="49">
+        <v>17457</v>
+      </c>
+      <c r="M147" s="49">
+        <v>5657</v>
+      </c>
+      <c r="N147" s="49">
+        <v>26130</v>
+      </c>
+      <c r="O147" s="49">
+        <v>19438</v>
+      </c>
+      <c r="P147" s="49">
+        <v>6692</v>
+      </c>
+      <c r="Q147" s="54">
+        <v>25396</v>
+      </c>
+      <c r="R147" s="54">
+        <v>18914</v>
+      </c>
+      <c r="S147" s="54">
+        <v>6482</v>
+      </c>
+      <c r="T147" s="49">
+        <v>24448</v>
+      </c>
+      <c r="U147" s="49">
+        <v>17587</v>
+      </c>
+      <c r="V147" s="49">
+        <v>6861</v>
+      </c>
+      <c r="W147" s="49">
+        <v>26021</v>
+      </c>
+      <c r="X147" s="49">
+        <v>19217</v>
+      </c>
+      <c r="Y147" s="49">
+        <v>6804</v>
+      </c>
+      <c r="Z147" s="49">
+        <v>26423</v>
+      </c>
+      <c r="AA147" s="49">
+        <v>18424</v>
+      </c>
+      <c r="AB147" s="49">
+        <v>7999</v>
+      </c>
+      <c r="AC147" s="49">
+        <v>24363</v>
+      </c>
+      <c r="AD147" s="49">
+        <v>18750</v>
+      </c>
+      <c r="AE147" s="49">
+        <v>5613</v>
+      </c>
+    </row>
+    <row r="148" spans="1:31">
+      <c r="A148" s="50" t="s">
+        <v>177</v>
+      </c>
+      <c r="B148" s="49">
+        <v>215</v>
+      </c>
+      <c r="C148" s="49">
+        <v>161</v>
+      </c>
+      <c r="D148" s="49">
+        <v>54</v>
+      </c>
+      <c r="E148" s="49">
+        <v>124</v>
+      </c>
+      <c r="F148" s="49">
+        <v>82</v>
+      </c>
+      <c r="G148" s="49">
+        <v>42</v>
+      </c>
+      <c r="H148" s="49">
+        <v>361</v>
+      </c>
+      <c r="I148" s="49">
+        <v>262</v>
+      </c>
+      <c r="J148" s="49">
+        <v>99</v>
+      </c>
+      <c r="K148" s="49">
+        <v>348</v>
+      </c>
+      <c r="L148" s="49">
+        <v>262</v>
+      </c>
+      <c r="M148" s="49">
+        <v>86</v>
+      </c>
+      <c r="N148" s="49">
+        <v>341</v>
+      </c>
+      <c r="O148" s="49">
+        <v>259</v>
+      </c>
+      <c r="P148" s="49">
+        <v>82</v>
+      </c>
+      <c r="Q148" s="54">
+        <v>400</v>
+      </c>
+      <c r="R148" s="54">
+        <v>308</v>
+      </c>
+      <c r="S148" s="54">
+        <v>92</v>
+      </c>
+      <c r="T148" s="49">
+        <v>344</v>
+      </c>
+      <c r="U148" s="49">
+        <v>293</v>
+      </c>
+      <c r="V148" s="49">
+        <v>51</v>
+      </c>
+      <c r="W148" s="49">
+        <v>276</v>
+      </c>
+      <c r="X148" s="49">
+        <v>242</v>
+      </c>
+      <c r="Y148" s="49">
+        <v>34</v>
+      </c>
+      <c r="Z148" s="49">
+        <v>212</v>
+      </c>
+      <c r="AA148" s="49">
+        <v>149</v>
+      </c>
+      <c r="AB148" s="49">
+        <v>63</v>
+      </c>
+      <c r="AC148" s="49">
+        <v>133</v>
+      </c>
+      <c r="AD148" s="49">
+        <v>128</v>
+      </c>
+      <c r="AE148" s="49">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:31">
+      <c r="A149" s="50" t="s">
+        <v>178</v>
+      </c>
+      <c r="B149" s="49">
+        <v>330</v>
+      </c>
+      <c r="C149" s="49">
+        <v>323</v>
+      </c>
+      <c r="D149" s="49">
+        <v>7</v>
+      </c>
+      <c r="E149" s="49">
+        <v>258</v>
+      </c>
+      <c r="F149" s="49">
+        <v>188</v>
+      </c>
+      <c r="G149" s="49">
+        <v>70</v>
+      </c>
+      <c r="H149" s="49">
+        <v>253</v>
+      </c>
+      <c r="I149" s="49">
+        <v>186</v>
+      </c>
+      <c r="J149" s="49">
+        <v>67</v>
+      </c>
+      <c r="K149" s="49">
+        <v>96</v>
+      </c>
+      <c r="L149" s="49">
+        <v>82</v>
+      </c>
+      <c r="M149" s="49">
+        <v>14</v>
+      </c>
+      <c r="N149" s="49">
+        <v>262</v>
+      </c>
+      <c r="O149" s="49">
+        <v>228</v>
+      </c>
+      <c r="P149" s="49">
+        <v>34</v>
+      </c>
+      <c r="Q149" s="54">
+        <v>189</v>
+      </c>
+      <c r="R149" s="54">
+        <v>144</v>
+      </c>
+      <c r="S149" s="54">
+        <v>45</v>
+      </c>
+      <c r="T149" s="49">
+        <v>133</v>
+      </c>
+      <c r="U149" s="49">
+        <v>108</v>
+      </c>
+      <c r="V149" s="49">
         <v>25</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="45">
+      <c r="W149" s="49">
+        <v>82</v>
+      </c>
+      <c r="X149" s="49">
+        <v>67</v>
+      </c>
+      <c r="Y149" s="49">
+        <v>15</v>
+      </c>
+      <c r="Z149" s="49">
+        <v>135</v>
+      </c>
+      <c r="AA149" s="49">
+        <v>130</v>
+      </c>
+      <c r="AB149" s="49">
+        <v>5</v>
+      </c>
+      <c r="AC149" s="49">
+        <v>228</v>
+      </c>
+      <c r="AD149" s="49">
+        <v>196</v>
+      </c>
+      <c r="AE149" s="49">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="150" spans="1:31">
+      <c r="A150" s="50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B150" s="49">
+        <v>1791</v>
+      </c>
+      <c r="C150" s="49">
+        <v>1377</v>
+      </c>
+      <c r="D150" s="49">
+        <v>414</v>
+      </c>
+      <c r="E150" s="49">
+        <v>2036</v>
+      </c>
+      <c r="F150" s="49">
+        <v>1594</v>
+      </c>
+      <c r="G150" s="49">
+        <v>442</v>
+      </c>
+      <c r="H150" s="49">
+        <v>2666</v>
+      </c>
+      <c r="I150" s="49">
+        <v>2195</v>
+      </c>
+      <c r="J150" s="49">
+        <v>471</v>
+      </c>
+      <c r="K150" s="49">
+        <v>3157</v>
+      </c>
+      <c r="L150" s="49">
+        <v>2453</v>
+      </c>
+      <c r="M150" s="49">
+        <v>704</v>
+      </c>
+      <c r="N150" s="49">
+        <v>2229</v>
+      </c>
+      <c r="O150" s="49">
+        <v>1739</v>
+      </c>
+      <c r="P150" s="49">
+        <v>490</v>
+      </c>
+      <c r="Q150" s="54">
+        <v>2068</v>
+      </c>
+      <c r="R150" s="54">
+        <v>1534</v>
+      </c>
+      <c r="S150" s="54">
+        <v>534</v>
+      </c>
+      <c r="T150" s="49">
+        <v>1985</v>
+      </c>
+      <c r="U150" s="49">
+        <v>1564</v>
+      </c>
+      <c r="V150" s="49">
+        <v>421</v>
+      </c>
+      <c r="W150" s="49">
+        <v>1816</v>
+      </c>
+      <c r="X150" s="49">
+        <v>1258</v>
+      </c>
+      <c r="Y150" s="49">
+        <v>558</v>
+      </c>
+      <c r="Z150" s="49">
+        <v>1560</v>
+      </c>
+      <c r="AA150" s="49">
+        <v>1148</v>
+      </c>
+      <c r="AB150" s="49">
+        <v>412</v>
+      </c>
+      <c r="AC150" s="49">
+        <v>2320</v>
+      </c>
+      <c r="AD150" s="49">
+        <v>1641</v>
+      </c>
+      <c r="AE150" s="49">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="151" spans="1:31">
+      <c r="A151" s="50" t="s">
+        <v>180</v>
+      </c>
+      <c r="B151" s="49">
+        <v>783</v>
+      </c>
+      <c r="C151" s="49">
+        <v>612</v>
+      </c>
+      <c r="D151" s="49">
+        <v>171</v>
+      </c>
+      <c r="E151" s="49">
+        <v>1092</v>
+      </c>
+      <c r="F151" s="49">
+        <v>868</v>
+      </c>
+      <c r="G151" s="49">
+        <v>224</v>
+      </c>
+      <c r="H151" s="49">
+        <v>999</v>
+      </c>
+      <c r="I151" s="49">
+        <v>754</v>
+      </c>
+      <c r="J151" s="49">
+        <v>245</v>
+      </c>
+      <c r="K151" s="49">
+        <v>1183</v>
+      </c>
+      <c r="L151" s="49">
+        <v>1042</v>
+      </c>
+      <c r="M151" s="49">
+        <v>141</v>
+      </c>
+      <c r="N151" s="49">
+        <v>985</v>
+      </c>
+      <c r="O151" s="49">
+        <v>838</v>
+      </c>
+      <c r="P151" s="49">
+        <v>147</v>
+      </c>
+      <c r="Q151" s="54">
+        <v>1070</v>
+      </c>
+      <c r="R151" s="54">
+        <v>983</v>
+      </c>
+      <c r="S151" s="54">
+        <v>87</v>
+      </c>
+      <c r="T151" s="49">
+        <v>936</v>
+      </c>
+      <c r="U151" s="49">
+        <v>778</v>
+      </c>
+      <c r="V151" s="49">
+        <v>158</v>
+      </c>
+      <c r="W151" s="49">
+        <v>897</v>
+      </c>
+      <c r="X151" s="49">
+        <v>798</v>
+      </c>
+      <c r="Y151" s="49">
+        <v>99</v>
+      </c>
+      <c r="Z151" s="49">
+        <v>968</v>
+      </c>
+      <c r="AA151" s="49">
+        <v>821</v>
+      </c>
+      <c r="AB151" s="49">
+        <v>147</v>
+      </c>
+      <c r="AC151" s="49">
+        <v>814</v>
+      </c>
+      <c r="AD151" s="49">
+        <v>770</v>
+      </c>
+      <c r="AE151" s="49">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="152" spans="1:31">
+      <c r="A152" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="B152" s="49">
+        <v>182</v>
+      </c>
+      <c r="C152" s="49">
+        <v>156</v>
+      </c>
+      <c r="D152" s="49">
+        <v>26</v>
+      </c>
+      <c r="E152" s="49">
+        <v>278</v>
+      </c>
+      <c r="F152" s="49">
+        <v>233</v>
+      </c>
+      <c r="G152" s="49">
+        <v>45</v>
+      </c>
+      <c r="H152" s="49">
+        <v>259</v>
+      </c>
+      <c r="I152" s="49">
+        <v>210</v>
+      </c>
+      <c r="J152" s="49">
+        <v>49</v>
+      </c>
+      <c r="K152" s="49">
+        <v>246</v>
+      </c>
+      <c r="L152" s="49">
+        <v>210</v>
+      </c>
+      <c r="M152" s="49">
+        <v>36</v>
+      </c>
+      <c r="N152" s="49">
+        <v>267</v>
+      </c>
+      <c r="O152" s="49">
+        <v>235</v>
+      </c>
+      <c r="P152" s="49">
+        <v>32</v>
+      </c>
+      <c r="Q152" s="54">
+        <v>222</v>
+      </c>
+      <c r="R152" s="54">
+        <v>195</v>
+      </c>
+      <c r="S152" s="54">
+        <v>27</v>
+      </c>
+      <c r="T152" s="49">
+        <v>185</v>
+      </c>
+      <c r="U152" s="49">
+        <v>167</v>
+      </c>
+      <c r="V152" s="49">
+        <v>18</v>
+      </c>
+      <c r="W152" s="49">
+        <v>162</v>
+      </c>
+      <c r="X152" s="49">
+        <v>126</v>
+      </c>
+      <c r="Y152" s="49">
+        <v>36</v>
+      </c>
+      <c r="Z152" s="49">
+        <v>137</v>
+      </c>
+      <c r="AA152" s="49">
+        <v>93</v>
+      </c>
+      <c r="AB152" s="49">
+        <v>44</v>
+      </c>
+      <c r="AC152" s="49">
+        <v>209</v>
+      </c>
+      <c r="AD152" s="49">
+        <v>164</v>
+      </c>
+      <c r="AE152" s="49">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="153" spans="1:31">
+      <c r="A153" s="50" t="s">
+        <v>182</v>
+      </c>
+      <c r="B153" s="49">
+        <v>7959</v>
+      </c>
+      <c r="C153" s="49">
+        <v>5897</v>
+      </c>
+      <c r="D153" s="49">
+        <v>2062</v>
+      </c>
+      <c r="E153" s="49">
+        <v>7854</v>
+      </c>
+      <c r="F153" s="49">
+        <v>5261</v>
+      </c>
+      <c r="G153" s="49">
+        <v>2593</v>
+      </c>
+      <c r="H153" s="49">
+        <v>7081</v>
+      </c>
+      <c r="I153" s="49">
+        <v>5231</v>
+      </c>
+      <c r="J153" s="49">
+        <v>1850</v>
+      </c>
+      <c r="K153" s="49">
+        <v>8151</v>
+      </c>
+      <c r="L153" s="49">
+        <v>5936</v>
+      </c>
+      <c r="M153" s="49">
+        <v>2215</v>
+      </c>
+      <c r="N153" s="49">
+        <v>7265</v>
+      </c>
+      <c r="O153" s="49">
+        <v>5613</v>
+      </c>
+      <c r="P153" s="49">
+        <v>1652</v>
+      </c>
+      <c r="Q153" s="54">
+        <v>7706</v>
+      </c>
+      <c r="R153" s="54">
+        <v>5785</v>
+      </c>
+      <c r="S153" s="54">
+        <v>1921</v>
+      </c>
+      <c r="T153" s="49">
+        <v>7812</v>
+      </c>
+      <c r="U153" s="49">
+        <v>6162</v>
+      </c>
+      <c r="V153" s="49">
+        <v>1650</v>
+      </c>
+      <c r="W153" s="49">
+        <v>8587</v>
+      </c>
+      <c r="X153" s="49">
+        <v>6407</v>
+      </c>
+      <c r="Y153" s="49">
+        <v>2180</v>
+      </c>
+      <c r="Z153" s="49">
+        <v>8387</v>
+      </c>
+      <c r="AA153" s="49">
+        <v>6244</v>
+      </c>
+      <c r="AB153" s="49">
+        <v>2143</v>
+      </c>
+      <c r="AC153" s="49">
+        <v>7486</v>
+      </c>
+      <c r="AD153" s="49">
+        <v>5726</v>
+      </c>
+      <c r="AE153" s="49">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="154" spans="1:31">
+      <c r="A154" s="50" t="s">
+        <v>183</v>
+      </c>
+      <c r="B154" s="49">
+        <v>566</v>
+      </c>
+      <c r="C154" s="49">
+        <v>491</v>
+      </c>
+      <c r="D154" s="49">
+        <v>75</v>
+      </c>
+      <c r="E154" s="49">
+        <v>847</v>
+      </c>
+      <c r="F154" s="49">
+        <v>693</v>
+      </c>
+      <c r="G154" s="49">
+        <v>154</v>
+      </c>
+      <c r="H154" s="49">
+        <v>726</v>
+      </c>
+      <c r="I154" s="49">
+        <v>585</v>
+      </c>
+      <c r="J154" s="49">
+        <v>141</v>
+      </c>
+      <c r="K154" s="49">
+        <v>737</v>
+      </c>
+      <c r="L154" s="49">
+        <v>662</v>
+      </c>
+      <c r="M154" s="49">
+        <v>75</v>
+      </c>
+      <c r="N154" s="49">
+        <v>603</v>
+      </c>
+      <c r="O154" s="49">
+        <v>514</v>
+      </c>
+      <c r="P154" s="49">
+        <v>89</v>
+      </c>
+      <c r="Q154" s="54">
+        <v>518</v>
+      </c>
+      <c r="R154" s="54">
+        <v>428</v>
+      </c>
+      <c r="S154" s="54">
+        <v>90</v>
+      </c>
+      <c r="T154" s="49">
+        <v>541</v>
+      </c>
+      <c r="U154" s="49">
+        <v>456</v>
+      </c>
+      <c r="V154" s="49">
+        <v>85</v>
+      </c>
+      <c r="W154" s="49">
+        <v>591</v>
+      </c>
+      <c r="X154" s="49">
+        <v>504</v>
+      </c>
+      <c r="Y154" s="49">
+        <v>87</v>
+      </c>
+      <c r="Z154" s="49">
+        <v>622</v>
+      </c>
+      <c r="AA154" s="49">
+        <v>492</v>
+      </c>
+      <c r="AB154" s="49">
+        <v>130</v>
+      </c>
+      <c r="AC154" s="49">
+        <v>559</v>
+      </c>
+      <c r="AD154" s="49">
+        <v>458</v>
+      </c>
+      <c r="AE154" s="49">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="155" spans="1:31">
+      <c r="A155" s="50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B155" s="49">
+        <v>1432</v>
+      </c>
+      <c r="C155" s="49">
+        <v>1189</v>
+      </c>
+      <c r="D155" s="49">
+        <v>243</v>
+      </c>
+      <c r="E155" s="49">
+        <v>1851</v>
+      </c>
+      <c r="F155" s="49">
+        <v>1454</v>
+      </c>
+      <c r="G155" s="49">
+        <v>397</v>
+      </c>
+      <c r="H155" s="49">
+        <v>1943</v>
+      </c>
+      <c r="I155" s="49">
+        <v>1488</v>
+      </c>
+      <c r="J155" s="49">
+        <v>455</v>
+      </c>
+      <c r="K155" s="49">
+        <v>1894</v>
+      </c>
+      <c r="L155" s="49">
+        <v>1459</v>
+      </c>
+      <c r="M155" s="49">
+        <v>435</v>
+      </c>
+      <c r="N155" s="49">
+        <v>1593</v>
+      </c>
+      <c r="O155" s="49">
+        <v>1239</v>
+      </c>
+      <c r="P155" s="49">
+        <v>354</v>
+      </c>
+      <c r="Q155" s="54">
+        <v>1712</v>
+      </c>
+      <c r="R155" s="54">
+        <v>1317</v>
+      </c>
+      <c r="S155" s="54">
+        <v>395</v>
+      </c>
+      <c r="T155" s="49">
+        <v>1881</v>
+      </c>
+      <c r="U155" s="49">
+        <v>1293</v>
+      </c>
+      <c r="V155" s="49">
+        <v>588</v>
+      </c>
+      <c r="W155" s="49">
+        <v>1739</v>
+      </c>
+      <c r="X155" s="49">
+        <v>1268</v>
+      </c>
+      <c r="Y155" s="49">
+        <v>471</v>
+      </c>
+      <c r="Z155" s="49">
+        <v>1884</v>
+      </c>
+      <c r="AA155" s="49">
+        <v>1489</v>
+      </c>
+      <c r="AB155" s="49">
+        <v>395</v>
+      </c>
+      <c r="AC155" s="49">
+        <v>1646</v>
+      </c>
+      <c r="AD155" s="49">
+        <v>1300</v>
+      </c>
+      <c r="AE155" s="49">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="156" spans="1:31">
+      <c r="A156" s="50" t="s">
+        <v>185</v>
+      </c>
+      <c r="B156" s="49">
+        <v>385</v>
+      </c>
+      <c r="C156" s="49">
+        <v>198</v>
+      </c>
+      <c r="D156" s="49">
+        <v>187</v>
+      </c>
+      <c r="E156" s="49">
+        <v>375</v>
+      </c>
+      <c r="F156" s="49">
+        <v>232</v>
+      </c>
+      <c r="G156" s="49">
+        <v>143</v>
+      </c>
+      <c r="H156" s="49">
+        <v>671</v>
+      </c>
+      <c r="I156" s="49">
+        <v>472</v>
+      </c>
+      <c r="J156" s="49">
+        <v>199</v>
+      </c>
+      <c r="K156" s="49">
+        <v>965</v>
+      </c>
+      <c r="L156" s="49">
+        <v>672</v>
+      </c>
+      <c r="M156" s="49">
+        <v>293</v>
+      </c>
+      <c r="N156" s="49">
+        <v>701</v>
+      </c>
+      <c r="O156" s="49">
+        <v>536</v>
+      </c>
+      <c r="P156" s="49">
+        <v>165</v>
+      </c>
+      <c r="Q156" s="54">
+        <v>501</v>
+      </c>
+      <c r="R156" s="54">
+        <v>324</v>
+      </c>
+      <c r="S156" s="54">
+        <v>177</v>
+      </c>
+      <c r="T156" s="49">
+        <v>348</v>
+      </c>
+      <c r="U156" s="49">
+        <v>312</v>
+      </c>
+      <c r="V156" s="49">
+        <v>36</v>
+      </c>
+      <c r="W156" s="49">
+        <v>475</v>
+      </c>
+      <c r="X156" s="49">
+        <v>385</v>
+      </c>
+      <c r="Y156" s="49">
+        <v>90</v>
+      </c>
+      <c r="Z156" s="49">
+        <v>319</v>
+      </c>
+      <c r="AA156" s="49">
+        <v>193</v>
+      </c>
+      <c r="AB156" s="49">
+        <v>126</v>
+      </c>
+      <c r="AC156" s="49">
+        <v>473</v>
+      </c>
+      <c r="AD156" s="49">
+        <v>388</v>
+      </c>
+      <c r="AE156" s="49">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="157" spans="1:31">
+      <c r="A157" s="50" t="s">
+        <v>186</v>
+      </c>
+      <c r="B157" s="49">
+        <v>5037</v>
+      </c>
+      <c r="C157" s="49">
+        <v>3435</v>
+      </c>
+      <c r="D157" s="49">
+        <v>1602</v>
+      </c>
+      <c r="E157" s="49">
+        <v>5299</v>
+      </c>
+      <c r="F157" s="49">
+        <v>3911</v>
+      </c>
+      <c r="G157" s="49">
+        <v>1388</v>
+      </c>
+      <c r="H157" s="49">
+        <v>6224</v>
+      </c>
+      <c r="I157" s="49">
+        <v>4908</v>
+      </c>
+      <c r="J157" s="49">
+        <v>1316</v>
+      </c>
+      <c r="K157" s="49">
+        <v>6026</v>
+      </c>
+      <c r="L157" s="49">
+        <v>4612</v>
+      </c>
+      <c r="M157" s="49">
+        <v>1414</v>
+      </c>
+      <c r="N157" s="49">
+        <v>5808</v>
+      </c>
+      <c r="O157" s="49">
+        <v>4526</v>
+      </c>
+      <c r="P157" s="49">
+        <v>1282</v>
+      </c>
+      <c r="Q157" s="54">
+        <v>7307</v>
+      </c>
+      <c r="R157" s="54">
+        <v>5585</v>
+      </c>
+      <c r="S157" s="54">
+        <v>1722</v>
+      </c>
+      <c r="T157" s="49">
+        <v>6189</v>
+      </c>
+      <c r="U157" s="49">
+        <v>5161</v>
+      </c>
+      <c r="V157" s="49">
+        <v>1028</v>
+      </c>
+      <c r="W157" s="49">
+        <v>7577</v>
+      </c>
+      <c r="X157" s="49">
+        <v>5742</v>
+      </c>
+      <c r="Y157" s="49">
+        <v>1835</v>
+      </c>
+      <c r="Z157" s="49">
+        <v>7660</v>
+      </c>
+      <c r="AA157" s="49">
+        <v>5468</v>
+      </c>
+      <c r="AB157" s="49">
+        <v>2192</v>
+      </c>
+      <c r="AC157" s="49">
+        <v>6695</v>
+      </c>
+      <c r="AD157" s="49">
+        <v>4970</v>
+      </c>
+      <c r="AE157" s="49">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="158" spans="1:31">
+      <c r="A158" s="50" t="s">
+        <v>187</v>
+      </c>
+      <c r="B158" s="49">
+        <v>644</v>
+      </c>
+      <c r="C158" s="49">
+        <v>526</v>
+      </c>
+      <c r="D158" s="49">
+        <v>118</v>
+      </c>
+      <c r="E158" s="49">
+        <v>841</v>
+      </c>
+      <c r="F158" s="49">
+        <v>619</v>
+      </c>
+      <c r="G158" s="49">
+        <v>222</v>
+      </c>
+      <c r="H158" s="49">
+        <v>1143</v>
+      </c>
+      <c r="I158" s="49">
+        <v>895</v>
+      </c>
+      <c r="J158" s="49">
+        <v>248</v>
+      </c>
+      <c r="K158" s="49">
+        <v>1069</v>
+      </c>
+      <c r="L158" s="49">
+        <v>848</v>
+      </c>
+      <c r="M158" s="49">
+        <v>221</v>
+      </c>
+      <c r="N158" s="49">
+        <v>925</v>
+      </c>
+      <c r="O158" s="49">
+        <v>648</v>
+      </c>
+      <c r="P158" s="49">
+        <v>277</v>
+      </c>
+      <c r="Q158" s="54">
+        <v>1145</v>
+      </c>
+      <c r="R158" s="54">
+        <v>862</v>
+      </c>
+      <c r="S158" s="54">
+        <v>283</v>
+      </c>
+      <c r="T158" s="49">
+        <v>734</v>
+      </c>
+      <c r="U158" s="49">
+        <v>582</v>
+      </c>
+      <c r="V158" s="49">
+        <v>152</v>
+      </c>
+      <c r="W158" s="49">
+        <v>718</v>
+      </c>
+      <c r="X158" s="49">
+        <v>588</v>
+      </c>
+      <c r="Y158" s="49">
+        <v>130</v>
+      </c>
+      <c r="Z158" s="49">
+        <v>1003</v>
+      </c>
+      <c r="AA158" s="49">
+        <v>839</v>
+      </c>
+      <c r="AB158" s="49">
+        <v>164</v>
+      </c>
+      <c r="AC158" s="49">
+        <v>793</v>
+      </c>
+      <c r="AD158" s="49">
+        <v>629</v>
+      </c>
+      <c r="AE158" s="49">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="159" spans="1:31">
+      <c r="A159" s="50" t="s">
+        <v>188</v>
+      </c>
+      <c r="B159" s="49">
+        <v>185</v>
+      </c>
+      <c r="C159" s="49">
+        <v>150</v>
+      </c>
+      <c r="D159" s="49">
+        <v>35</v>
+      </c>
+      <c r="E159" s="49">
+        <v>251</v>
+      </c>
+      <c r="F159" s="49">
+        <v>207</v>
+      </c>
+      <c r="G159" s="49">
+        <v>44</v>
+      </c>
+      <c r="H159" s="49">
+        <v>168</v>
+      </c>
+      <c r="I159" s="49">
+        <v>132</v>
+      </c>
+      <c r="J159" s="49">
+        <v>36</v>
+      </c>
+      <c r="K159" s="49">
+        <v>147</v>
+      </c>
+      <c r="L159" s="49">
+        <v>126</v>
+      </c>
+      <c r="M159" s="49">
+        <v>21</v>
+      </c>
+      <c r="N159" s="49">
+        <v>246</v>
+      </c>
+      <c r="O159" s="49">
+        <v>188</v>
+      </c>
+      <c r="P159" s="49">
+        <v>58</v>
+      </c>
+      <c r="Q159" s="54">
+        <v>328</v>
+      </c>
+      <c r="R159" s="54">
+        <v>261</v>
+      </c>
+      <c r="S159" s="54">
+        <v>67</v>
+      </c>
+      <c r="T159" s="49">
+        <v>168</v>
+      </c>
+      <c r="U159" s="49">
+        <v>127</v>
+      </c>
+      <c r="V159" s="49">
+        <v>41</v>
+      </c>
+      <c r="W159" s="49">
+        <v>216</v>
+      </c>
+      <c r="X159" s="49">
+        <v>183</v>
+      </c>
+      <c r="Y159" s="49">
+        <v>33</v>
+      </c>
+      <c r="Z159" s="49">
+        <v>252</v>
+      </c>
+      <c r="AA159" s="49">
+        <v>214</v>
+      </c>
+      <c r="AB159" s="49">
+        <v>38</v>
+      </c>
+      <c r="AC159" s="49">
+        <v>204</v>
+      </c>
+      <c r="AD159" s="49">
+        <v>160</v>
+      </c>
+      <c r="AE159" s="49">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="160" spans="1:31">
+      <c r="A160" s="50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B160" s="49">
+        <v>1166</v>
+      </c>
+      <c r="C160" s="49">
+        <v>883</v>
+      </c>
+      <c r="D160" s="49">
+        <v>283</v>
+      </c>
+      <c r="E160" s="49">
+        <v>784</v>
+      </c>
+      <c r="F160" s="49">
+        <v>555</v>
+      </c>
+      <c r="G160" s="49">
+        <v>229</v>
+      </c>
+      <c r="H160" s="49">
+        <v>904</v>
+      </c>
+      <c r="I160" s="49">
+        <v>739</v>
+      </c>
+      <c r="J160" s="49">
+        <v>165</v>
+      </c>
+      <c r="K160" s="49">
+        <v>927</v>
+      </c>
+      <c r="L160" s="49">
+        <v>597</v>
+      </c>
+      <c r="M160" s="49">
+        <v>330</v>
+      </c>
+      <c r="N160" s="49">
+        <v>765</v>
+      </c>
+      <c r="O160" s="49">
+        <v>559</v>
+      </c>
+      <c r="P160" s="49">
+        <v>206</v>
+      </c>
+      <c r="Q160" s="54">
+        <v>974</v>
+      </c>
+      <c r="R160" s="54">
+        <v>681</v>
+      </c>
+      <c r="S160" s="54">
+        <v>293</v>
+      </c>
+      <c r="T160" s="49">
+        <v>729</v>
+      </c>
+      <c r="U160" s="49">
+        <v>568</v>
+      </c>
+      <c r="V160" s="49">
+        <v>161</v>
+      </c>
+      <c r="W160" s="49">
+        <v>928</v>
+      </c>
+      <c r="X160" s="49">
+        <v>651</v>
+      </c>
+      <c r="Y160" s="49">
+        <v>277</v>
+      </c>
+      <c r="Z160" s="49">
+        <v>717</v>
+      </c>
+      <c r="AA160" s="49">
+        <v>448</v>
+      </c>
+      <c r="AB160" s="49">
+        <v>269</v>
+      </c>
+      <c r="AC160" s="49">
+        <v>584</v>
+      </c>
+      <c r="AD160" s="49">
+        <v>398</v>
+      </c>
+      <c r="AE160" s="49">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="161" spans="1:31">
+      <c r="A161" s="50" t="s">
+        <v>190</v>
+      </c>
+      <c r="B161" s="49">
+        <v>1948</v>
+      </c>
+      <c r="C161" s="49">
+        <v>1590</v>
+      </c>
+      <c r="D161" s="49">
+        <v>358</v>
+      </c>
+      <c r="E161" s="49">
+        <v>2469</v>
+      </c>
+      <c r="F161" s="49">
+        <v>2059</v>
+      </c>
+      <c r="G161" s="49">
+        <v>410</v>
+      </c>
+      <c r="H161" s="49">
+        <v>2044</v>
+      </c>
+      <c r="I161" s="49">
+        <v>1621</v>
+      </c>
+      <c r="J161" s="49">
+        <v>423</v>
+      </c>
+      <c r="K161" s="49">
+        <v>2379</v>
+      </c>
+      <c r="L161" s="49">
+        <v>1936</v>
+      </c>
+      <c r="M161" s="49">
+        <v>443</v>
+      </c>
+      <c r="N161" s="49">
+        <v>2371</v>
+      </c>
+      <c r="O161" s="49">
+        <v>1994</v>
+      </c>
+      <c r="P161" s="49">
+        <v>377</v>
+      </c>
+      <c r="Q161" s="54">
+        <v>1925</v>
+      </c>
+      <c r="R161" s="54">
+        <v>1565</v>
+      </c>
+      <c r="S161" s="54">
+        <v>360</v>
+      </c>
+      <c r="T161" s="49">
+        <v>2023</v>
+      </c>
+      <c r="U161" s="49">
+        <v>1685</v>
+      </c>
+      <c r="V161" s="49">
+        <v>338</v>
+      </c>
+      <c r="W161" s="49">
+        <v>1636</v>
+      </c>
+      <c r="X161" s="49">
+        <v>1355</v>
+      </c>
+      <c r="Y161" s="49">
+        <v>281</v>
+      </c>
+      <c r="Z161" s="49">
+        <v>1773</v>
+      </c>
+      <c r="AA161" s="49">
+        <v>1380</v>
+      </c>
+      <c r="AB161" s="49">
+        <v>393</v>
+      </c>
+      <c r="AC161" s="49">
+        <v>1674</v>
+      </c>
+      <c r="AD161" s="49">
+        <v>1304</v>
+      </c>
+      <c r="AE161" s="49">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="162" spans="1:31">
+      <c r="A162" s="50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B162" s="49">
+        <v>199</v>
+      </c>
+      <c r="C162" s="49">
+        <v>88</v>
+      </c>
+      <c r="D162" s="49">
+        <v>111</v>
+      </c>
+      <c r="E162" s="49">
+        <v>305</v>
+      </c>
+      <c r="F162" s="49">
+        <v>126</v>
+      </c>
+      <c r="G162" s="49">
+        <v>179</v>
+      </c>
+      <c r="H162" s="49">
+        <v>377</v>
+      </c>
+      <c r="I162" s="49">
+        <v>260</v>
+      </c>
+      <c r="J162" s="49">
+        <v>117</v>
+      </c>
+      <c r="K162" s="49">
+        <v>375</v>
+      </c>
+      <c r="L162" s="49">
+        <v>253</v>
+      </c>
+      <c r="M162" s="49">
+        <v>122</v>
+      </c>
+      <c r="N162" s="49">
+        <v>402</v>
+      </c>
+      <c r="O162" s="49">
+        <v>268</v>
+      </c>
+      <c r="P162" s="49">
+        <v>134</v>
+      </c>
+      <c r="Q162" s="54">
+        <v>202</v>
+      </c>
+      <c r="R162" s="54">
+        <v>127</v>
+      </c>
+      <c r="S162" s="54">
+        <v>75</v>
+      </c>
+      <c r="T162" s="49">
+        <v>178</v>
+      </c>
+      <c r="U162" s="49">
+        <v>149</v>
+      </c>
+      <c r="V162" s="49">
+        <v>29</v>
+      </c>
+      <c r="W162" s="49">
+        <v>124</v>
+      </c>
+      <c r="X162" s="49">
+        <v>67</v>
+      </c>
+      <c r="Y162" s="49">
+        <v>57</v>
+      </c>
+      <c r="Z162" s="49">
+        <v>184</v>
+      </c>
+      <c r="AA162" s="49">
+        <v>166</v>
+      </c>
+      <c r="AB162" s="49">
+        <v>18</v>
+      </c>
+      <c r="AC162" s="49">
+        <v>507</v>
+      </c>
+      <c r="AD162" s="49">
+        <v>401</v>
+      </c>
+      <c r="AE162" s="49">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="163" spans="1:31">
+      <c r="A163" s="50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B163" s="49">
+        <v>1060</v>
+      </c>
+      <c r="C163" s="49">
+        <v>785</v>
+      </c>
+      <c r="D163" s="49">
+        <v>275</v>
+      </c>
+      <c r="E163" s="49">
+        <v>1108</v>
+      </c>
+      <c r="F163" s="49">
+        <v>877</v>
+      </c>
+      <c r="G163" s="49">
+        <v>231</v>
+      </c>
+      <c r="H163" s="49">
+        <v>1053</v>
+      </c>
+      <c r="I163" s="49">
+        <v>836</v>
+      </c>
+      <c r="J163" s="49">
+        <v>217</v>
+      </c>
+      <c r="K163" s="49">
+        <v>1247</v>
+      </c>
+      <c r="L163" s="49">
+        <v>1019</v>
+      </c>
+      <c r="M163" s="49">
+        <v>228</v>
+      </c>
+      <c r="N163" s="49">
+        <v>967</v>
+      </c>
+      <c r="O163" s="49">
+        <v>768</v>
+      </c>
+      <c r="P163" s="49">
+        <v>199</v>
+      </c>
+      <c r="Q163" s="54">
+        <v>1106</v>
+      </c>
+      <c r="R163" s="54">
+        <v>877</v>
+      </c>
+      <c r="S163" s="54">
+        <v>229</v>
+      </c>
+      <c r="T163" s="49">
+        <v>1404</v>
+      </c>
+      <c r="U163" s="49">
+        <v>1172</v>
+      </c>
+      <c r="V163" s="49">
+        <v>232</v>
+      </c>
+      <c r="W163" s="49">
+        <v>954</v>
+      </c>
+      <c r="X163" s="49">
+        <v>807</v>
+      </c>
+      <c r="Y163" s="49">
+        <v>147</v>
+      </c>
+      <c r="Z163" s="49">
+        <v>1419</v>
+      </c>
+      <c r="AA163" s="49">
+        <v>1193</v>
+      </c>
+      <c r="AB163" s="49">
+        <v>226</v>
+      </c>
+      <c r="AC163" s="49">
+        <v>1213</v>
+      </c>
+      <c r="AD163" s="49">
+        <v>970</v>
+      </c>
+      <c r="AE163" s="49">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="164" spans="1:31">
+      <c r="A164" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="B164" s="49">
+        <v>66330</v>
+      </c>
+      <c r="C164" s="49">
+        <v>53759</v>
+      </c>
+      <c r="D164" s="49">
+        <v>12571</v>
+      </c>
+      <c r="E164" s="49">
+        <v>72257</v>
+      </c>
+      <c r="F164" s="49">
+        <v>58679</v>
+      </c>
+      <c r="G164" s="49">
+        <v>13578</v>
+      </c>
+      <c r="H164" s="49">
+        <v>65230</v>
+      </c>
+      <c r="I164" s="49">
+        <v>51224</v>
+      </c>
+      <c r="J164" s="49">
+        <v>14006</v>
+      </c>
+      <c r="K164" s="49">
+        <v>60759</v>
+      </c>
+      <c r="L164" s="49">
+        <v>49368</v>
+      </c>
+      <c r="M164" s="49">
+        <v>11391</v>
+      </c>
+      <c r="N164" s="49">
+        <v>59619</v>
+      </c>
+      <c r="O164" s="49">
+        <v>47382</v>
+      </c>
+      <c r="P164" s="49">
+        <v>12237</v>
+      </c>
+      <c r="Q164" s="49">
+        <v>58892</v>
+      </c>
+      <c r="R164" s="49">
+        <v>45610</v>
+      </c>
+      <c r="S164" s="49">
+        <v>13282</v>
+      </c>
+      <c r="T164" s="49">
+        <v>58507</v>
+      </c>
+      <c r="U164" s="49">
+        <v>44314</v>
+      </c>
+      <c r="V164" s="49">
+        <v>14193</v>
+      </c>
+      <c r="W164" s="49">
+        <v>58851</v>
+      </c>
+      <c r="X164" s="49">
+        <v>44256</v>
+      </c>
+      <c r="Y164" s="49">
+        <v>14595</v>
+      </c>
+      <c r="Z164" s="49">
+        <v>60548</v>
+      </c>
+      <c r="AA164" s="49">
+        <v>45656</v>
+      </c>
+      <c r="AB164" s="49">
+        <v>14892</v>
+      </c>
+      <c r="AC164" s="49">
+        <v>59469</v>
+      </c>
+      <c r="AD164" s="49">
+        <v>45221</v>
+      </c>
+      <c r="AE164" s="49">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="165" spans="1:31">
+      <c r="A165" s="50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B165" s="49">
+        <v>23884</v>
+      </c>
+      <c r="C165" s="49">
+        <v>18267</v>
+      </c>
+      <c r="D165" s="49">
+        <v>5617</v>
+      </c>
+      <c r="E165" s="49">
+        <v>26461</v>
+      </c>
+      <c r="F165" s="49">
+        <v>21010</v>
+      </c>
+      <c r="G165" s="49">
+        <v>5451</v>
+      </c>
+      <c r="H165" s="49">
+        <v>26492</v>
+      </c>
+      <c r="I165" s="49">
+        <v>19825</v>
+      </c>
+      <c r="J165" s="49">
+        <v>6667</v>
+      </c>
+      <c r="K165" s="49">
+        <v>26125</v>
+      </c>
+      <c r="L165" s="49">
+        <v>20415</v>
+      </c>
+      <c r="M165" s="49">
+        <v>5710</v>
+      </c>
+      <c r="N165" s="49">
+        <v>27076</v>
+      </c>
+      <c r="O165" s="49">
+        <v>19916</v>
+      </c>
+      <c r="P165" s="49">
+        <v>7160</v>
+      </c>
+      <c r="Q165" s="49">
+        <v>26744</v>
+      </c>
+      <c r="R165" s="49">
+        <v>19762</v>
+      </c>
+      <c r="S165" s="49">
+        <v>6982</v>
+      </c>
+      <c r="T165" s="49">
+        <v>28754</v>
+      </c>
+      <c r="U165" s="49">
+        <v>21540</v>
+      </c>
+      <c r="V165" s="49">
+        <v>7214</v>
+      </c>
+      <c r="W165" s="49">
+        <v>28910</v>
+      </c>
+      <c r="X165" s="49">
+        <v>21203</v>
+      </c>
+      <c r="Y165" s="49">
+        <v>7707</v>
+      </c>
+      <c r="Z165" s="49">
+        <v>30133</v>
+      </c>
+      <c r="AA165" s="49">
+        <v>22551</v>
+      </c>
+      <c r="AB165" s="49">
+        <v>7582</v>
+      </c>
+      <c r="AC165" s="49">
+        <v>26699</v>
+      </c>
+      <c r="AD165" s="49">
+        <v>19790</v>
+      </c>
+      <c r="AE165" s="49">
+        <v>6909</v>
+      </c>
+    </row>
+    <row r="166" spans="1:31">
+      <c r="A166" s="50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B166" s="49">
+        <v>6080</v>
+      </c>
+      <c r="C166" s="49">
+        <v>4678</v>
+      </c>
+      <c r="D166" s="49">
+        <v>1402</v>
+      </c>
+      <c r="E166" s="49">
+        <v>7041</v>
+      </c>
+      <c r="F166" s="49">
+        <v>5351</v>
+      </c>
+      <c r="G166" s="49">
+        <v>1690</v>
+      </c>
+      <c r="H166" s="49">
+        <v>5313</v>
+      </c>
+      <c r="I166" s="49">
+        <v>3816</v>
+      </c>
+      <c r="J166" s="49">
+        <v>1497</v>
+      </c>
+      <c r="K166" s="49">
+        <v>5381</v>
+      </c>
+      <c r="L166" s="49">
+        <v>4006</v>
+      </c>
+      <c r="M166" s="49">
+        <v>1375</v>
+      </c>
+      <c r="N166" s="49">
+        <v>5629</v>
+      </c>
+      <c r="O166" s="49">
+        <v>3903</v>
+      </c>
+      <c r="P166" s="49">
+        <v>1726</v>
+      </c>
+      <c r="Q166" s="49">
+        <v>5089</v>
+      </c>
+      <c r="R166" s="49">
+        <v>3395</v>
+      </c>
+      <c r="S166" s="49">
+        <v>1694</v>
+      </c>
+      <c r="T166" s="49">
+        <v>4008</v>
+      </c>
+      <c r="U166" s="49">
+        <v>2748</v>
+      </c>
+      <c r="V166" s="49">
+        <v>1260</v>
+      </c>
+      <c r="W166" s="49">
+        <v>4127</v>
+      </c>
+      <c r="X166" s="49">
+        <v>3119</v>
+      </c>
+      <c r="Y166" s="49">
+        <v>1008</v>
+      </c>
+      <c r="Z166" s="49">
+        <v>4638</v>
+      </c>
+      <c r="AA166" s="49">
+        <v>3151</v>
+      </c>
+      <c r="AB166" s="49">
+        <v>1487</v>
+      </c>
+      <c r="AC166" s="49">
+        <v>3777</v>
+      </c>
+      <c r="AD166" s="49">
+        <v>2610</v>
+      </c>
+      <c r="AE166" s="49">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="167" spans="1:31">
+      <c r="A167" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B167" s="49">
+        <v>7156</v>
+      </c>
+      <c r="C167" s="49">
+        <v>6506</v>
+      </c>
+      <c r="D167" s="49">
+        <v>650</v>
+      </c>
+      <c r="E167" s="49">
+        <v>6803</v>
+      </c>
+      <c r="F167" s="49">
+        <v>6282</v>
+      </c>
+      <c r="G167" s="49">
+        <v>521</v>
+      </c>
+      <c r="H167" s="49">
+        <v>7962</v>
+      </c>
+      <c r="I167" s="49">
+        <v>7088</v>
+      </c>
+      <c r="J167" s="49">
+        <v>874</v>
+      </c>
+      <c r="K167" s="49">
+        <v>5554</v>
+      </c>
+      <c r="L167" s="49">
+        <v>4879</v>
+      </c>
+      <c r="M167" s="49">
+        <v>675</v>
+      </c>
+      <c r="N167" s="49">
+        <v>3815</v>
+      </c>
+      <c r="O167" s="49">
+        <v>3442</v>
+      </c>
+      <c r="P167" s="49">
+        <v>373</v>
+      </c>
+      <c r="Q167" s="49">
+        <v>5456</v>
+      </c>
+      <c r="R167" s="49">
+        <v>4214</v>
+      </c>
+      <c r="S167" s="49">
+        <v>1242</v>
+      </c>
+      <c r="T167" s="49">
+        <v>5302</v>
+      </c>
+      <c r="U167" s="49">
+        <v>4025</v>
+      </c>
+      <c r="V167" s="49">
+        <v>1277</v>
+      </c>
+      <c r="W167" s="49">
+        <v>5638</v>
+      </c>
+      <c r="X167" s="49">
+        <v>4221</v>
+      </c>
+      <c r="Y167" s="49">
+        <v>1417</v>
+      </c>
+      <c r="Z167" s="49">
+        <v>6644</v>
+      </c>
+      <c r="AA167" s="49">
+        <v>5585</v>
+      </c>
+      <c r="AB167" s="49">
+        <v>1059</v>
+      </c>
+      <c r="AC167" s="49">
+        <v>6315</v>
+      </c>
+      <c r="AD167" s="49">
+        <v>4728</v>
+      </c>
+      <c r="AE167" s="49">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="168" spans="1:31">
+      <c r="A168" s="50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B168" s="49">
+        <v>2838</v>
+      </c>
+      <c r="C168" s="49">
+        <v>2638</v>
+      </c>
+      <c r="D168" s="49">
+        <v>200</v>
+      </c>
+      <c r="E168" s="49">
+        <v>3375</v>
+      </c>
+      <c r="F168" s="49">
+        <v>3058</v>
+      </c>
+      <c r="G168" s="49">
+        <v>317</v>
+      </c>
+      <c r="H168" s="49">
+        <v>3344</v>
+      </c>
+      <c r="I168" s="49">
+        <v>2454</v>
+      </c>
+      <c r="J168" s="49">
+        <v>890</v>
+      </c>
+      <c r="K168" s="49">
+        <v>2129</v>
+      </c>
+      <c r="L168" s="49">
+        <v>1844</v>
+      </c>
+      <c r="M168" s="49">
+        <v>285</v>
+      </c>
+      <c r="N168" s="49">
+        <v>1792</v>
+      </c>
+      <c r="O168" s="49">
+        <v>1608</v>
+      </c>
+      <c r="P168" s="49">
+        <v>184</v>
+      </c>
+      <c r="Q168" s="49">
+        <v>1287</v>
+      </c>
+      <c r="R168" s="49">
+        <v>1135</v>
+      </c>
+      <c r="S168" s="49">
+        <v>152</v>
+      </c>
+      <c r="T168" s="49">
+        <v>1594</v>
+      </c>
+      <c r="U168" s="49">
+        <v>1315</v>
+      </c>
+      <c r="V168" s="49">
+        <v>279</v>
+      </c>
+      <c r="W168" s="49">
+        <v>1594</v>
+      </c>
+      <c r="X168" s="49">
+        <v>1126</v>
+      </c>
+      <c r="Y168" s="49">
+        <v>468</v>
+      </c>
+      <c r="Z168" s="49">
+        <v>1474</v>
+      </c>
+      <c r="AA168" s="49">
+        <v>943</v>
+      </c>
+      <c r="AB168" s="49">
+        <v>531</v>
+      </c>
+      <c r="AC168" s="49">
+        <v>2027</v>
+      </c>
+      <c r="AD168" s="49">
+        <v>1475</v>
+      </c>
+      <c r="AE168" s="49">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="169" spans="1:31">
+      <c r="A169" s="50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B169" s="49">
+        <v>7476</v>
+      </c>
+      <c r="C169" s="49">
+        <v>6070</v>
+      </c>
+      <c r="D169" s="49">
+        <v>1406</v>
+      </c>
+      <c r="E169" s="49">
+        <v>8135</v>
+      </c>
+      <c r="F169" s="49">
+        <v>6379</v>
+      </c>
+      <c r="G169" s="49">
+        <v>1756</v>
+      </c>
+      <c r="H169" s="49">
+        <v>6604</v>
+      </c>
+      <c r="I169" s="49">
+        <v>5384</v>
+      </c>
+      <c r="J169" s="49">
+        <v>1220</v>
+      </c>
+      <c r="K169" s="49">
+        <v>6537</v>
+      </c>
+      <c r="L169" s="49">
+        <v>4877</v>
+      </c>
+      <c r="M169" s="49">
+        <v>1660</v>
+      </c>
+      <c r="N169" s="49">
+        <v>6548</v>
+      </c>
+      <c r="O169" s="49">
+        <v>5295</v>
+      </c>
+      <c r="P169" s="49">
+        <v>1253</v>
+      </c>
+      <c r="Q169" s="49">
+        <v>6369</v>
+      </c>
+      <c r="R169" s="49">
+        <v>5465</v>
+      </c>
+      <c r="S169" s="49">
+        <v>904</v>
+      </c>
+      <c r="T169" s="49">
+        <v>6230</v>
+      </c>
+      <c r="U169" s="49">
+        <v>5284</v>
+      </c>
+      <c r="V169" s="49">
+        <v>946</v>
+      </c>
+      <c r="W169" s="49">
+        <v>6125</v>
+      </c>
+      <c r="X169" s="49">
+        <v>5235</v>
+      </c>
+      <c r="Y169" s="49">
+        <v>890</v>
+      </c>
+      <c r="Z169" s="49">
+        <v>5845</v>
+      </c>
+      <c r="AA169" s="49">
+        <v>4827</v>
+      </c>
+      <c r="AB169" s="49">
+        <v>1018</v>
+      </c>
+      <c r="AC169" s="49">
+        <v>8063</v>
+      </c>
+      <c r="AD169" s="49">
+        <v>6639</v>
+      </c>
+      <c r="AE169" s="49">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="170" spans="1:31">
+      <c r="A170" s="50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B170" s="49">
+        <v>4791</v>
+      </c>
+      <c r="C170" s="49">
+        <v>3246</v>
+      </c>
+      <c r="D170" s="49">
+        <v>1545</v>
+      </c>
+      <c r="E170" s="49">
+        <v>6855</v>
+      </c>
+      <c r="F170" s="49">
+        <v>4997</v>
+      </c>
+      <c r="G170" s="49">
+        <v>1858</v>
+      </c>
+      <c r="H170" s="49">
+        <v>5772</v>
+      </c>
+      <c r="I170" s="49">
+        <v>4533</v>
+      </c>
+      <c r="J170" s="49">
+        <v>1239</v>
+      </c>
+      <c r="K170" s="49">
+        <v>5628</v>
+      </c>
+      <c r="L170" s="49">
+        <v>5041</v>
+      </c>
+      <c r="M170" s="49">
+        <v>587</v>
+      </c>
+      <c r="N170" s="49">
+        <v>7326</v>
+      </c>
+      <c r="O170" s="49">
+        <v>6691</v>
+      </c>
+      <c r="P170" s="49">
+        <v>635</v>
+      </c>
+      <c r="Q170" s="49">
+        <v>5843</v>
+      </c>
+      <c r="R170" s="49">
+        <v>4540</v>
+      </c>
+      <c r="S170" s="49">
+        <v>1303</v>
+      </c>
+      <c r="T170" s="49">
+        <v>5282</v>
+      </c>
+      <c r="U170" s="49">
+        <v>3636</v>
+      </c>
+      <c r="V170" s="49">
+        <v>1646</v>
+      </c>
+      <c r="W170" s="49">
+        <v>5200</v>
+      </c>
+      <c r="X170" s="49">
+        <v>4095</v>
+      </c>
+      <c r="Y170" s="49">
+        <v>1105</v>
+      </c>
+      <c r="Z170" s="49">
+        <v>3910</v>
+      </c>
+      <c r="AA170" s="49">
+        <v>2824</v>
+      </c>
+      <c r="AB170" s="49">
+        <v>1086</v>
+      </c>
+      <c r="AC170" s="49">
+        <v>2712</v>
+      </c>
+      <c r="AD170" s="49">
+        <v>1734</v>
+      </c>
+      <c r="AE170" s="49">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="171" spans="1:31">
+      <c r="A171" s="50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B171" s="49">
+        <v>3756</v>
+      </c>
+      <c r="C171" s="49">
+        <v>3537</v>
+      </c>
+      <c r="D171" s="49">
+        <v>219</v>
+      </c>
+      <c r="E171" s="49">
+        <v>4855</v>
+      </c>
+      <c r="F171" s="49">
+        <v>4556</v>
+      </c>
+      <c r="G171" s="49">
+        <v>299</v>
+      </c>
+      <c r="H171" s="49">
+        <v>3023</v>
+      </c>
+      <c r="I171" s="49">
+        <v>2496</v>
+      </c>
+      <c r="J171" s="49">
+        <v>527</v>
+      </c>
+      <c r="K171" s="49">
+        <v>2726</v>
+      </c>
+      <c r="L171" s="49">
+        <v>2544</v>
+      </c>
+      <c r="M171" s="49">
+        <v>182</v>
+      </c>
+      <c r="N171" s="49">
+        <v>2942</v>
+      </c>
+      <c r="O171" s="49">
+        <v>2426</v>
+      </c>
+      <c r="P171" s="49">
+        <v>516</v>
+      </c>
+      <c r="Q171" s="49">
+        <v>2771</v>
+      </c>
+      <c r="R171" s="49">
+        <v>2402</v>
+      </c>
+      <c r="S171" s="49">
+        <v>369</v>
+      </c>
+      <c r="T171" s="49">
+        <v>2030</v>
+      </c>
+      <c r="U171" s="49">
+        <v>1695</v>
+      </c>
+      <c r="V171" s="49">
+        <v>335</v>
+      </c>
+      <c r="W171" s="49">
+        <v>2193</v>
+      </c>
+      <c r="X171" s="49">
+        <v>1293</v>
+      </c>
+      <c r="Y171" s="49">
+        <v>900</v>
+      </c>
+      <c r="Z171" s="49">
+        <v>2711</v>
+      </c>
+      <c r="AA171" s="49">
+        <v>1669</v>
+      </c>
+      <c r="AB171" s="49">
+        <v>1042</v>
+      </c>
+      <c r="AC171" s="49">
+        <v>2873</v>
+      </c>
+      <c r="AD171" s="49">
+        <v>2255</v>
+      </c>
+      <c r="AE171" s="49">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="172" spans="1:31">
+      <c r="A172" s="50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B172" s="49">
+        <v>2910</v>
+      </c>
+      <c r="C172" s="49">
+        <v>2042</v>
+      </c>
+      <c r="D172" s="49">
+        <v>868</v>
+      </c>
+      <c r="E172" s="49">
+        <v>2769</v>
+      </c>
+      <c r="F172" s="49">
+        <v>2209</v>
+      </c>
+      <c r="G172" s="49">
+        <v>560</v>
+      </c>
+      <c r="H172" s="49">
+        <v>1985</v>
+      </c>
+      <c r="I172" s="49">
+        <v>1598</v>
+      </c>
+      <c r="J172" s="49">
+        <v>387</v>
+      </c>
+      <c r="K172" s="49">
+        <v>1623</v>
+      </c>
+      <c r="L172" s="49">
+        <v>1406</v>
+      </c>
+      <c r="M172" s="49">
+        <v>217</v>
+      </c>
+      <c r="N172" s="49">
+        <v>770</v>
+      </c>
+      <c r="O172" s="49">
+        <v>656</v>
+      </c>
+      <c r="P172" s="49">
+        <v>114</v>
+      </c>
+      <c r="Q172" s="49">
+        <v>915</v>
+      </c>
+      <c r="R172" s="49">
+        <v>753</v>
+      </c>
+      <c r="S172" s="49">
+        <v>162</v>
+      </c>
+      <c r="T172" s="49">
+        <v>897</v>
+      </c>
+      <c r="U172" s="49">
+        <v>648</v>
+      </c>
+      <c r="V172" s="49">
+        <v>249</v>
+      </c>
+      <c r="W172" s="49">
+        <v>455</v>
+      </c>
+      <c r="X172" s="49">
+        <v>421</v>
+      </c>
+      <c r="Y172" s="49">
+        <v>34</v>
+      </c>
+      <c r="Z172" s="49">
+        <v>1133</v>
+      </c>
+      <c r="AA172" s="49">
+        <v>890</v>
+      </c>
+      <c r="AB172" s="49">
+        <v>243</v>
+      </c>
+      <c r="AC172" s="49">
+        <v>1560</v>
+      </c>
+      <c r="AD172" s="49">
+        <v>1361</v>
+      </c>
+      <c r="AE172" s="49">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="173" spans="1:31">
+      <c r="A173" s="50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B173" s="49">
+        <v>7439</v>
+      </c>
+      <c r="C173" s="49">
+        <v>6775</v>
+      </c>
+      <c r="D173" s="49">
+        <v>664</v>
+      </c>
+      <c r="E173" s="49">
+        <v>5963</v>
+      </c>
+      <c r="F173" s="49">
+        <v>4837</v>
+      </c>
+      <c r="G173" s="49">
+        <v>1126</v>
+      </c>
+      <c r="H173" s="49">
+        <v>4735</v>
+      </c>
+      <c r="I173" s="49">
+        <v>4030</v>
+      </c>
+      <c r="J173" s="49">
+        <v>705</v>
+      </c>
+      <c r="K173" s="49">
+        <v>5056</v>
+      </c>
+      <c r="L173" s="49">
+        <v>4356</v>
+      </c>
+      <c r="M173" s="49">
+        <v>700</v>
+      </c>
+      <c r="N173" s="49">
+        <v>3721</v>
+      </c>
+      <c r="O173" s="49">
+        <v>3445</v>
+      </c>
+      <c r="P173" s="49">
+        <v>276</v>
+      </c>
+      <c r="Q173" s="49">
+        <v>4418</v>
+      </c>
+      <c r="R173" s="49">
+        <v>3944</v>
+      </c>
+      <c r="S173" s="49">
+        <v>474</v>
+      </c>
+      <c r="T173" s="49">
+        <v>4410</v>
+      </c>
+      <c r="U173" s="49">
+        <v>3423</v>
+      </c>
+      <c r="V173" s="49">
+        <v>987</v>
+      </c>
+      <c r="W173" s="49">
+        <v>4609</v>
+      </c>
+      <c r="X173" s="49">
+        <v>3543</v>
+      </c>
+      <c r="Y173" s="49">
+        <v>1066</v>
+      </c>
+      <c r="Z173" s="49">
+        <v>4060</v>
+      </c>
+      <c r="AA173" s="49">
+        <v>3216</v>
+      </c>
+      <c r="AB173" s="49">
+        <v>844</v>
+      </c>
+      <c r="AC173" s="49">
+        <v>5443</v>
+      </c>
+      <c r="AD173" s="49">
+        <v>4629</v>
+      </c>
+      <c r="AE173" s="49">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="174" spans="1:31">
+      <c r="A174" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="B174" s="49">
+        <v>109932</v>
+      </c>
+      <c r="C174" s="49">
+        <v>87129</v>
+      </c>
+      <c r="D174" s="49">
+        <v>22803</v>
+      </c>
+      <c r="E174" s="49">
+        <v>97532</v>
+      </c>
+      <c r="F174" s="49">
+        <v>77228</v>
+      </c>
+      <c r="G174" s="49">
+        <v>20304</v>
+      </c>
+      <c r="H174" s="49">
+        <v>101214</v>
+      </c>
+      <c r="I174" s="49">
+        <v>77116</v>
+      </c>
+      <c r="J174" s="49">
+        <v>24098</v>
+      </c>
+      <c r="K174" s="49">
+        <v>99811</v>
+      </c>
+      <c r="L174" s="49">
+        <v>79244</v>
+      </c>
+      <c r="M174" s="49">
+        <v>20567</v>
+      </c>
+      <c r="N174" s="49">
+        <v>103074</v>
+      </c>
+      <c r="O174" s="49">
+        <v>80953</v>
+      </c>
+      <c r="P174" s="49">
+        <v>22121</v>
+      </c>
+      <c r="Q174" s="49">
+        <v>105772</v>
+      </c>
+      <c r="R174" s="49">
+        <v>80388</v>
+      </c>
+      <c r="S174" s="49">
+        <v>25384</v>
+      </c>
+      <c r="T174" s="49">
+        <v>103870</v>
+      </c>
+      <c r="U174" s="49">
+        <v>81360</v>
+      </c>
+      <c r="V174" s="49">
+        <v>22510</v>
+      </c>
+      <c r="W174" s="49">
+        <v>103749</v>
+      </c>
+      <c r="X174" s="49">
+        <v>80960</v>
+      </c>
+      <c r="Y174" s="49">
+        <v>22789</v>
+      </c>
+      <c r="Z174" s="49">
+        <v>105413</v>
+      </c>
+      <c r="AA174" s="49">
+        <v>81335</v>
+      </c>
+      <c r="AB174" s="49">
+        <v>24078</v>
+      </c>
+      <c r="AC174" s="49">
+        <v>108463</v>
+      </c>
+      <c r="AD174" s="49">
+        <v>79951</v>
+      </c>
+      <c r="AE174" s="49">
+        <v>28512</v>
+      </c>
+    </row>
+    <row r="175" spans="1:31">
+      <c r="A175" s="50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B175" s="49">
+        <v>36569</v>
+      </c>
+      <c r="C175" s="49">
+        <v>26503</v>
+      </c>
+      <c r="D175" s="49">
+        <v>10066</v>
+      </c>
+      <c r="E175" s="49">
+        <v>31255</v>
+      </c>
+      <c r="F175" s="49">
+        <v>23129</v>
+      </c>
+      <c r="G175" s="49">
+        <v>8126</v>
+      </c>
+      <c r="H175" s="49">
+        <v>27648</v>
+      </c>
+      <c r="I175" s="49">
+        <v>21258</v>
+      </c>
+      <c r="J175" s="49">
+        <v>6390</v>
+      </c>
+      <c r="K175" s="49">
+        <v>21228</v>
+      </c>
+      <c r="L175" s="49">
+        <v>16413</v>
+      </c>
+      <c r="M175" s="49">
+        <v>4815</v>
+      </c>
+      <c r="N175" s="49">
+        <v>23006</v>
+      </c>
+      <c r="O175" s="49">
+        <v>18173</v>
+      </c>
+      <c r="P175" s="49">
+        <v>4833</v>
+      </c>
+      <c r="Q175" s="49">
+        <v>28665</v>
+      </c>
+      <c r="R175" s="49">
+        <v>18831</v>
+      </c>
+      <c r="S175" s="49">
+        <v>9834</v>
+      </c>
+      <c r="T175" s="49">
+        <v>31307</v>
+      </c>
+      <c r="U175" s="49">
+        <v>23993</v>
+      </c>
+      <c r="V175" s="49">
+        <v>7314</v>
+      </c>
+      <c r="W175" s="49">
+        <v>30542</v>
+      </c>
+      <c r="X175" s="49">
+        <v>25782</v>
+      </c>
+      <c r="Y175" s="49">
+        <v>4760</v>
+      </c>
+      <c r="Z175" s="49">
+        <v>29725</v>
+      </c>
+      <c r="AA175" s="49">
+        <v>23563</v>
+      </c>
+      <c r="AB175" s="49">
+        <v>6162</v>
+      </c>
+      <c r="AC175" s="49">
+        <v>37226</v>
+      </c>
+      <c r="AD175" s="49">
+        <v>27247</v>
+      </c>
+      <c r="AE175" s="49">
+        <v>9979</v>
+      </c>
+    </row>
+    <row r="176" spans="1:31">
+      <c r="A176" s="50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B176" s="49">
+        <v>30892</v>
+      </c>
+      <c r="C176" s="49">
+        <v>23948</v>
+      </c>
+      <c r="D176" s="49">
+        <v>6944</v>
+      </c>
+      <c r="E176" s="49">
+        <v>22090</v>
+      </c>
+      <c r="F176" s="49">
+        <v>16878</v>
+      </c>
+      <c r="G176" s="49">
+        <v>5212</v>
+      </c>
+      <c r="H176" s="49">
+        <v>29813</v>
+      </c>
+      <c r="I176" s="49">
+        <v>18188</v>
+      </c>
+      <c r="J176" s="49">
+        <v>11625</v>
+      </c>
+      <c r="K176" s="49">
+        <v>33402</v>
+      </c>
+      <c r="L176" s="49">
+        <v>22650</v>
+      </c>
+      <c r="M176" s="49">
+        <v>10752</v>
+      </c>
+      <c r="N176" s="49">
+        <v>34849</v>
+      </c>
+      <c r="O176" s="49">
+        <v>22633</v>
+      </c>
+      <c r="P176" s="49">
+        <v>12216</v>
+      </c>
+      <c r="Q176" s="49">
+        <v>36269</v>
+      </c>
+      <c r="R176" s="49">
+        <v>24785</v>
+      </c>
+      <c r="S176" s="49">
+        <v>11484</v>
+      </c>
+      <c r="T176" s="49">
+        <v>31595</v>
+      </c>
+      <c r="U176" s="49">
+        <v>23475</v>
+      </c>
+      <c r="V176" s="49">
+        <v>8120</v>
+      </c>
+      <c r="W176" s="49">
+        <v>34978</v>
+      </c>
+      <c r="X176" s="49">
+        <v>22287</v>
+      </c>
+      <c r="Y176" s="49">
+        <v>12691</v>
+      </c>
+      <c r="Z176" s="49">
+        <v>35622</v>
+      </c>
+      <c r="AA176" s="49">
+        <v>24084</v>
+      </c>
+      <c r="AB176" s="49">
+        <v>11538</v>
+      </c>
+      <c r="AC176" s="49">
+        <v>34685</v>
+      </c>
+      <c r="AD176" s="49">
+        <v>22441</v>
+      </c>
+      <c r="AE176" s="49">
+        <v>12244</v>
+      </c>
+    </row>
+    <row r="177" spans="1:31">
+      <c r="A177" s="50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B177" s="49">
+        <v>8116</v>
+      </c>
+      <c r="C177" s="49">
+        <v>7626</v>
+      </c>
+      <c r="D177" s="49">
+        <v>490</v>
+      </c>
+      <c r="E177" s="49">
+        <v>8307</v>
+      </c>
+      <c r="F177" s="49">
+        <v>7550</v>
+      </c>
+      <c r="G177" s="49">
+        <v>757</v>
+      </c>
+      <c r="H177" s="49">
+        <v>7427</v>
+      </c>
+      <c r="I177" s="49">
+        <v>6729</v>
+      </c>
+      <c r="J177" s="49">
+        <v>698</v>
+      </c>
+      <c r="K177" s="49">
+        <v>7731</v>
+      </c>
+      <c r="L177" s="49">
+        <v>6637</v>
+      </c>
+      <c r="M177" s="49">
+        <v>1094</v>
+      </c>
+      <c r="N177" s="49">
+        <v>8442</v>
+      </c>
+      <c r="O177" s="49">
+        <v>7606</v>
+      </c>
+      <c r="P177" s="49">
+        <v>836</v>
+      </c>
+      <c r="Q177" s="49">
+        <v>8016</v>
+      </c>
+      <c r="R177" s="49">
+        <v>6714</v>
+      </c>
+      <c r="S177" s="49">
+        <v>1302</v>
+      </c>
+      <c r="T177" s="49">
+        <v>8724</v>
+      </c>
+      <c r="U177" s="49">
+        <v>7538</v>
+      </c>
+      <c r="V177" s="49">
+        <v>1186</v>
+      </c>
+      <c r="W177" s="49">
+        <v>9034</v>
+      </c>
+      <c r="X177" s="49">
+        <v>8549</v>
+      </c>
+      <c r="Y177" s="49">
+        <v>485</v>
+      </c>
+      <c r="Z177" s="49">
+        <v>8679</v>
+      </c>
+      <c r="AA177" s="49">
+        <v>7533</v>
+      </c>
+      <c r="AB177" s="49">
+        <v>1146</v>
+      </c>
+      <c r="AC177" s="49">
+        <v>5564</v>
+      </c>
+      <c r="AD177" s="49">
+        <v>5051</v>
+      </c>
+      <c r="AE177" s="49">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="178" spans="1:31">
+      <c r="A178" s="50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B178" s="49">
+        <v>6938</v>
+      </c>
+      <c r="C178" s="49">
+        <v>5773</v>
+      </c>
+      <c r="D178" s="49">
+        <v>1165</v>
+      </c>
+      <c r="E178" s="49">
+        <v>7124</v>
+      </c>
+      <c r="F178" s="49">
+        <v>5286</v>
+      </c>
+      <c r="G178" s="49">
+        <v>1838</v>
+      </c>
+      <c r="H178" s="49">
+        <v>7471</v>
+      </c>
+      <c r="I178" s="49">
+        <v>5916</v>
+      </c>
+      <c r="J178" s="49">
+        <v>1555</v>
+      </c>
+      <c r="K178" s="49">
+        <v>5165</v>
+      </c>
+      <c r="L178" s="49">
+        <v>4502</v>
+      </c>
+      <c r="M178" s="49">
+        <v>663</v>
+      </c>
+      <c r="N178" s="49">
+        <v>4065</v>
+      </c>
+      <c r="O178" s="49">
+        <v>3552</v>
+      </c>
+      <c r="P178" s="49">
+        <v>513</v>
+      </c>
+      <c r="Q178" s="49">
+        <v>4671</v>
+      </c>
+      <c r="R178" s="49">
+        <v>4117</v>
+      </c>
+      <c r="S178" s="49">
+        <v>554</v>
+      </c>
+      <c r="T178" s="49">
+        <v>4050</v>
+      </c>
+      <c r="U178" s="49">
+        <v>3690</v>
+      </c>
+      <c r="V178" s="49">
+        <v>360</v>
+      </c>
+      <c r="W178" s="49">
+        <v>4055</v>
+      </c>
+      <c r="X178" s="49">
+        <v>3642</v>
+      </c>
+      <c r="Y178" s="49">
+        <v>413</v>
+      </c>
+      <c r="Z178" s="49">
+        <v>3981</v>
+      </c>
+      <c r="AA178" s="49">
+        <v>3167</v>
+      </c>
+      <c r="AB178" s="49">
+        <v>814</v>
+      </c>
+      <c r="AC178" s="49">
+        <v>3117</v>
+      </c>
+      <c r="AD178" s="49">
+        <v>2561</v>
+      </c>
+      <c r="AE178" s="49">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="179" spans="1:31">
+      <c r="A179" s="50" t="s">
+        <v>208</v>
+      </c>
+      <c r="B179" s="49">
+        <v>4849</v>
+      </c>
+      <c r="C179" s="49">
+        <v>4618</v>
+      </c>
+      <c r="D179" s="49">
+        <v>231</v>
+      </c>
+      <c r="E179" s="49">
+        <v>5406</v>
+      </c>
+      <c r="F179" s="49">
+        <v>5085</v>
+      </c>
+      <c r="G179" s="49">
+        <v>321</v>
+      </c>
+      <c r="H179" s="49">
+        <v>5013</v>
+      </c>
+      <c r="I179" s="49">
+        <v>4849</v>
+      </c>
+      <c r="J179" s="49">
+        <v>164</v>
+      </c>
+      <c r="K179" s="49">
+        <v>5353</v>
+      </c>
+      <c r="L179" s="49">
+        <v>5123</v>
+      </c>
+      <c r="M179" s="49">
+        <v>230</v>
+      </c>
+      <c r="N179" s="49">
+        <v>7278</v>
+      </c>
+      <c r="O179" s="49">
+        <v>7040</v>
+      </c>
+      <c r="P179" s="49">
+        <v>238</v>
+      </c>
+      <c r="Q179" s="49">
+        <v>7078</v>
+      </c>
+      <c r="R179" s="49">
+        <v>6832</v>
+      </c>
+      <c r="S179" s="49">
+        <v>246</v>
+      </c>
+      <c r="T179" s="49">
+        <v>6453</v>
+      </c>
+      <c r="U179" s="49">
+        <v>6092</v>
+      </c>
+      <c r="V179" s="49">
+        <v>361</v>
+      </c>
+      <c r="W179" s="49">
+        <v>6692</v>
+      </c>
+      <c r="X179" s="49">
+        <v>6358</v>
+      </c>
+      <c r="Y179" s="49">
+        <v>334</v>
+      </c>
+      <c r="Z179" s="49">
+        <v>5946</v>
+      </c>
+      <c r="AA179" s="49">
+        <v>5783</v>
+      </c>
+      <c r="AB179" s="49">
+        <v>163</v>
+      </c>
+      <c r="AC179" s="49">
+        <v>4100</v>
+      </c>
+      <c r="AD179" s="49">
+        <v>3682</v>
+      </c>
+      <c r="AE179" s="49">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="180" spans="1:31">
+      <c r="A180" s="50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B180" s="49">
+        <v>18908</v>
+      </c>
+      <c r="C180" s="49">
+        <v>15601</v>
+      </c>
+      <c r="D180" s="49">
+        <v>3307</v>
+      </c>
+      <c r="E180" s="49">
+        <v>19751</v>
+      </c>
+      <c r="F180" s="49">
+        <v>16092</v>
+      </c>
+      <c r="G180" s="49">
+        <v>3659</v>
+      </c>
+      <c r="H180" s="49">
+        <v>19988</v>
+      </c>
+      <c r="I180" s="49">
+        <v>16873</v>
+      </c>
+      <c r="J180" s="49">
+        <v>3115</v>
+      </c>
+      <c r="K180" s="49">
+        <v>22601</v>
+      </c>
+      <c r="L180" s="49">
+        <v>20193</v>
+      </c>
+      <c r="M180" s="49">
+        <v>2408</v>
+      </c>
+      <c r="N180" s="49">
+        <v>20845</v>
+      </c>
+      <c r="O180" s="49">
+        <v>18304</v>
+      </c>
+      <c r="P180" s="49">
+        <v>2541</v>
+      </c>
+      <c r="Q180" s="49">
+        <v>15882</v>
+      </c>
+      <c r="R180" s="49">
+        <v>14719</v>
+      </c>
+      <c r="S180" s="49">
+        <v>1163</v>
+      </c>
+      <c r="T180" s="49">
+        <v>17119</v>
+      </c>
+      <c r="U180" s="49">
+        <v>13224</v>
+      </c>
+      <c r="V180" s="49">
+        <v>3895</v>
+      </c>
+      <c r="W180" s="49">
+        <v>13660</v>
+      </c>
+      <c r="X180" s="49">
+        <v>10932</v>
+      </c>
+      <c r="Y180" s="49">
+        <v>2728</v>
+      </c>
+      <c r="Z180" s="49">
+        <v>16616</v>
+      </c>
+      <c r="AA180" s="49">
+        <v>13380</v>
+      </c>
+      <c r="AB180" s="49">
+        <v>3236</v>
+      </c>
+      <c r="AC180" s="49">
+        <v>18780</v>
+      </c>
+      <c r="AD180" s="49">
+        <v>14934</v>
+      </c>
+      <c r="AE180" s="49">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="181" spans="1:31">
+      <c r="A181" s="50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B181" s="49">
+        <v>3660</v>
+      </c>
+      <c r="C181" s="49">
+        <v>3060</v>
+      </c>
+      <c r="D181" s="49">
+        <v>600</v>
+      </c>
+      <c r="E181" s="49">
+        <v>3599</v>
+      </c>
+      <c r="F181" s="49">
+        <v>3208</v>
+      </c>
+      <c r="G181" s="49">
+        <v>391</v>
+      </c>
+      <c r="H181" s="49">
+        <v>3854</v>
+      </c>
+      <c r="I181" s="49">
+        <v>3303</v>
+      </c>
+      <c r="J181" s="49">
+        <v>551</v>
+      </c>
+      <c r="K181" s="49">
+        <v>4331</v>
+      </c>
+      <c r="L181" s="49">
+        <v>3726</v>
+      </c>
+      <c r="M181" s="49">
+        <v>605</v>
+      </c>
+      <c r="N181" s="49">
+        <v>4589</v>
+      </c>
+      <c r="O181" s="49">
+        <v>3645</v>
+      </c>
+      <c r="P181" s="49">
+        <v>944</v>
+      </c>
+      <c r="Q181" s="49">
+        <v>5191</v>
+      </c>
+      <c r="R181" s="49">
+        <v>4390</v>
+      </c>
+      <c r="S181" s="49">
+        <v>801</v>
+      </c>
+      <c r="T181" s="49">
+        <v>4622</v>
+      </c>
+      <c r="U181" s="49">
+        <v>3348</v>
+      </c>
+      <c r="V181" s="49">
+        <v>1274</v>
+      </c>
+      <c r="W181" s="49">
+        <v>4788</v>
+      </c>
+      <c r="X181" s="49">
+        <v>3410</v>
+      </c>
+      <c r="Y181" s="49">
+        <v>1378</v>
+      </c>
+      <c r="Z181" s="49">
+        <v>4844</v>
+      </c>
+      <c r="AA181" s="49">
+        <v>3825</v>
+      </c>
+      <c r="AB181" s="49">
+        <v>1019</v>
+      </c>
+      <c r="AC181" s="49">
+        <v>4991</v>
+      </c>
+      <c r="AD181" s="49">
+        <v>4035</v>
+      </c>
+      <c r="AE181" s="49">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="182" spans="1:31">
+      <c r="A182" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="B182" s="49">
+        <v>193368</v>
+      </c>
+      <c r="C182" s="49">
+        <v>152993</v>
+      </c>
+      <c r="D182" s="49">
+        <v>40375</v>
+      </c>
+      <c r="E182" s="49">
+        <v>165193</v>
+      </c>
+      <c r="F182" s="49">
+        <v>129612</v>
+      </c>
+      <c r="G182" s="49">
+        <v>35581</v>
+      </c>
+      <c r="H182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD182" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE182" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="183" spans="1:31">
+      <c r="A183" s="50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B183" s="49">
+        <v>68725</v>
+      </c>
+      <c r="C183" s="49">
+        <v>48422</v>
+      </c>
+      <c r="D183" s="49">
+        <v>20303</v>
+      </c>
+      <c r="E183" s="49">
+        <v>63070</v>
+      </c>
+      <c r="F183" s="49">
+        <v>42833</v>
+      </c>
+      <c r="G183" s="49">
+        <v>20237</v>
+      </c>
+      <c r="H183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD183" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE183" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="184" spans="1:31">
+      <c r="A184" s="50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B184" s="49">
+        <v>3434</v>
+      </c>
+      <c r="C184" s="49">
+        <v>2727</v>
+      </c>
+      <c r="D184" s="49">
+        <v>707</v>
+      </c>
+      <c r="E184" s="49">
+        <v>1190</v>
+      </c>
+      <c r="F184" s="49">
+        <v>711</v>
+      </c>
+      <c r="G184" s="49">
+        <v>479</v>
+      </c>
+      <c r="H184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD184" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE184" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:31">
+      <c r="A185" s="50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B185" s="49">
+        <v>9035</v>
+      </c>
+      <c r="C185" s="49">
+        <v>7380</v>
+      </c>
+      <c r="D185" s="49">
+        <v>1655</v>
+      </c>
+      <c r="E185" s="49">
+        <v>9612</v>
+      </c>
+      <c r="F185" s="49">
+        <v>8400</v>
+      </c>
+      <c r="G185" s="49">
+        <v>1212</v>
+      </c>
+      <c r="H185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD185" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE185" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="186" spans="1:31">
+      <c r="A186" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B186" s="49">
+        <v>22860</v>
+      </c>
+      <c r="C186" s="49">
+        <v>21232</v>
+      </c>
+      <c r="D186" s="49">
+        <v>1628</v>
+      </c>
+      <c r="E186" s="49">
+        <v>15561</v>
+      </c>
+      <c r="F186" s="49">
+        <v>14207</v>
+      </c>
+      <c r="G186" s="49">
+        <v>1354</v>
+      </c>
+      <c r="H186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD186" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE186" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:31">
+      <c r="A187" s="50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B187" s="49">
+        <v>4609</v>
+      </c>
+      <c r="C187" s="49">
+        <v>4459</v>
+      </c>
+      <c r="D187" s="49">
+        <v>150</v>
+      </c>
+      <c r="E187" s="49">
+        <v>4015</v>
+      </c>
+      <c r="F187" s="49">
+        <v>3443</v>
+      </c>
+      <c r="G187" s="49">
+        <v>572</v>
+      </c>
+      <c r="H187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD187" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE187" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="188" spans="1:31">
+      <c r="A188" s="50" t="s">
+        <v>217</v>
+      </c>
+      <c r="B188" s="49">
+        <v>8797</v>
+      </c>
+      <c r="C188" s="49">
+        <v>7034</v>
+      </c>
+      <c r="D188" s="49">
+        <v>1763</v>
+      </c>
+      <c r="E188" s="49">
+        <v>8825</v>
+      </c>
+      <c r="F188" s="49">
+        <v>6893</v>
+      </c>
+      <c r="G188" s="49">
+        <v>1932</v>
+      </c>
+      <c r="H188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD188" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE188" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:31">
+      <c r="A189" s="50" t="s">
+        <v>218</v>
+      </c>
+      <c r="B189" s="49">
+        <v>14442</v>
+      </c>
+      <c r="C189" s="49">
+        <v>8519</v>
+      </c>
+      <c r="D189" s="49">
+        <v>5923</v>
+      </c>
+      <c r="E189" s="49">
+        <v>7717</v>
+      </c>
+      <c r="F189" s="49">
+        <v>6095</v>
+      </c>
+      <c r="G189" s="49">
+        <v>1622</v>
+      </c>
+      <c r="H189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD189" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE189" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:31">
+      <c r="A190" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B190" s="49">
+        <v>5412</v>
+      </c>
+      <c r="C190" s="49">
+        <v>4966</v>
+      </c>
+      <c r="D190" s="49">
+        <v>446</v>
+      </c>
+      <c r="E190" s="49">
+        <v>2765</v>
+      </c>
+      <c r="F190" s="49">
+        <v>2592</v>
+      </c>
+      <c r="G190" s="49">
+        <v>173</v>
+      </c>
+      <c r="H190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD190" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE190" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="191" spans="1:31">
+      <c r="A191" s="50" t="s">
+        <v>220</v>
+      </c>
+      <c r="B191" s="49">
+        <v>3748</v>
+      </c>
+      <c r="C191" s="49">
+        <v>3064</v>
+      </c>
+      <c r="D191" s="49">
+        <v>684</v>
+      </c>
+      <c r="E191" s="49">
+        <v>3083</v>
+      </c>
+      <c r="F191" s="49">
+        <v>2172</v>
+      </c>
+      <c r="G191" s="49">
+        <v>911</v>
+      </c>
+      <c r="H191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD191" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE191" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="192" spans="1:31">
+      <c r="A192" s="50" t="s">
+        <v>221</v>
+      </c>
+      <c r="B192" s="49">
+        <v>16608</v>
+      </c>
+      <c r="C192" s="49">
+        <v>15472</v>
+      </c>
+      <c r="D192" s="49">
+        <v>1136</v>
+      </c>
+      <c r="E192" s="49">
+        <v>16732</v>
+      </c>
+      <c r="F192" s="49">
+        <v>15094</v>
+      </c>
+      <c r="G192" s="49">
+        <v>1638</v>
+      </c>
+      <c r="H192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD192" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE192" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="193" spans="1:31">
+      <c r="A193" s="50" t="s">
+        <v>222</v>
+      </c>
+      <c r="B193" s="49">
+        <v>10358</v>
+      </c>
+      <c r="C193" s="49">
+        <v>8475</v>
+      </c>
+      <c r="D193" s="49">
+        <v>1883</v>
+      </c>
+      <c r="E193" s="49">
+        <v>6462</v>
+      </c>
+      <c r="F193" s="49">
+        <v>6017</v>
+      </c>
+      <c r="G193" s="49">
+        <v>445</v>
+      </c>
+      <c r="H193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD193" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE193" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="194" spans="1:31">
+      <c r="A194" s="50" t="s">
+        <v>223</v>
+      </c>
+      <c r="B194" s="49">
+        <v>7947</v>
+      </c>
+      <c r="C194" s="49">
+        <v>5889</v>
+      </c>
+      <c r="D194" s="49">
+        <v>2058</v>
+      </c>
+      <c r="E194" s="49">
+        <v>6873</v>
+      </c>
+      <c r="F194" s="49">
+        <v>5492</v>
+      </c>
+      <c r="G194" s="49">
+        <v>1381</v>
+      </c>
+      <c r="H194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD194" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE194" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:31">
+      <c r="A195" s="50" t="s">
+        <v>224</v>
+      </c>
+      <c r="B195" s="49">
+        <v>4658</v>
+      </c>
+      <c r="C195" s="49">
+        <v>3858</v>
+      </c>
+      <c r="D195" s="49">
+        <v>800</v>
+      </c>
+      <c r="E195" s="49">
+        <v>7837</v>
+      </c>
+      <c r="F195" s="49">
+        <v>5877</v>
+      </c>
+      <c r="G195" s="49">
+        <v>1960</v>
+      </c>
+      <c r="H195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD195" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE195" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="196" spans="1:31">
+      <c r="A196" s="50" t="s">
+        <v>225</v>
+      </c>
+      <c r="B196" s="49">
+        <v>8716</v>
+      </c>
+      <c r="C196" s="49">
+        <v>7537</v>
+      </c>
+      <c r="D196" s="49">
+        <v>1179</v>
+      </c>
+      <c r="E196" s="49">
+        <v>5438</v>
+      </c>
+      <c r="F196" s="49">
+        <v>4724</v>
+      </c>
+      <c r="G196" s="49">
+        <v>714</v>
+      </c>
+      <c r="H196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD196" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE196" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="197" spans="1:31">
+      <c r="A197" s="50" t="s">
+        <v>226</v>
+      </c>
+      <c r="B197" s="49">
+        <v>4019</v>
+      </c>
+      <c r="C197" s="49">
+        <v>3959</v>
+      </c>
+      <c r="D197" s="49">
+        <v>60</v>
+      </c>
+      <c r="E197" s="49">
+        <v>6013</v>
+      </c>
+      <c r="F197" s="49">
+        <v>5062</v>
+      </c>
+      <c r="G197" s="49">
+        <v>951</v>
+      </c>
+      <c r="H197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD197" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE197" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="198" spans="1:31">
+      <c r="A198" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="B198" s="49">
+        <v>122798</v>
+      </c>
+      <c r="C198" s="49">
+        <v>81879</v>
+      </c>
+      <c r="D198" s="49">
+        <v>40919</v>
+      </c>
+      <c r="E198" s="49">
+        <v>119440</v>
+      </c>
+      <c r="F198" s="49">
+        <v>78197</v>
+      </c>
+      <c r="G198" s="49">
+        <v>41243</v>
+      </c>
+      <c r="H198" s="49">
+        <v>117320</v>
+      </c>
+      <c r="I198" s="49">
+        <v>76981</v>
+      </c>
+      <c r="J198" s="49">
+        <v>40339</v>
+      </c>
+      <c r="K198" s="49">
+        <v>115928</v>
+      </c>
+      <c r="L198" s="49">
+        <v>78925</v>
+      </c>
+      <c r="M198" s="49">
+        <v>37003</v>
+      </c>
+      <c r="N198" s="49">
+        <v>107639</v>
+      </c>
+      <c r="O198" s="49">
+        <v>75016</v>
+      </c>
+      <c r="P198" s="49">
+        <v>32623</v>
+      </c>
+      <c r="Q198" s="49">
+        <v>106932</v>
+      </c>
+      <c r="R198" s="49">
+        <v>74063</v>
+      </c>
+      <c r="S198" s="49">
+        <v>32869</v>
+      </c>
+      <c r="T198" s="49">
+        <v>107915</v>
+      </c>
+      <c r="U198" s="49">
+        <v>75719</v>
+      </c>
+      <c r="V198" s="49">
+        <v>32196</v>
+      </c>
+      <c r="W198" s="49">
+        <v>107603</v>
+      </c>
+      <c r="X198" s="49">
+        <v>77777</v>
+      </c>
+      <c r="Y198" s="49">
+        <v>29826</v>
+      </c>
+      <c r="Z198" s="49">
+        <v>107116</v>
+      </c>
+      <c r="AA198" s="49">
+        <v>78496</v>
+      </c>
+      <c r="AB198" s="49">
+        <v>28620</v>
+      </c>
+      <c r="AC198" s="49">
+        <v>105884</v>
+      </c>
+      <c r="AD198" s="49">
+        <v>78206</v>
+      </c>
+      <c r="AE198" s="49">
+        <v>27678</v>
+      </c>
+    </row>
+    <row r="199" spans="1:31">
+      <c r="A199" s="50" t="s">
+        <v>228</v>
+      </c>
+      <c r="B199" s="49">
+        <v>64543</v>
+      </c>
+      <c r="C199" s="49">
+        <v>42354</v>
+      </c>
+      <c r="D199" s="49">
+        <v>22189</v>
+      </c>
+      <c r="E199" s="49">
+        <v>61792</v>
+      </c>
+      <c r="F199" s="49">
+        <v>39936</v>
+      </c>
+      <c r="G199" s="49">
+        <v>21856</v>
+      </c>
+      <c r="H199" s="49">
+        <v>60445</v>
+      </c>
+      <c r="I199" s="49">
+        <v>38617</v>
+      </c>
+      <c r="J199" s="49">
+        <v>21828</v>
+      </c>
+      <c r="K199" s="49">
+        <v>58825</v>
+      </c>
+      <c r="L199" s="49">
+        <v>38660</v>
+      </c>
+      <c r="M199" s="49">
+        <v>20165</v>
+      </c>
+      <c r="N199" s="49">
+        <v>55491</v>
+      </c>
+      <c r="O199" s="49">
+        <v>38491</v>
+      </c>
+      <c r="P199" s="49">
+        <v>17000</v>
+      </c>
+      <c r="Q199" s="49">
+        <v>55159</v>
+      </c>
+      <c r="R199" s="49">
+        <v>37106</v>
+      </c>
+      <c r="S199" s="49">
+        <v>18053</v>
+      </c>
+      <c r="T199" s="49">
+        <v>55836</v>
+      </c>
+      <c r="U199" s="49">
+        <v>40175</v>
+      </c>
+      <c r="V199" s="49">
+        <v>15661</v>
+      </c>
+      <c r="W199" s="49">
+        <v>54864</v>
+      </c>
+      <c r="X199" s="49">
+        <v>39229</v>
+      </c>
+      <c r="Y199" s="49">
+        <v>15635</v>
+      </c>
+      <c r="Z199" s="49">
+        <v>54477</v>
+      </c>
+      <c r="AA199" s="49">
+        <v>40489</v>
+      </c>
+      <c r="AB199" s="49">
+        <v>13988</v>
+      </c>
+      <c r="AC199" s="49">
+        <v>53761</v>
+      </c>
+      <c r="AD199" s="49">
+        <v>40061</v>
+      </c>
+      <c r="AE199" s="49">
+        <v>13700</v>
+      </c>
+    </row>
+    <row r="200" spans="1:31">
+      <c r="A200" s="50" t="s">
+        <v>229</v>
+      </c>
+      <c r="B200" s="49">
+        <v>16827</v>
+      </c>
+      <c r="C200" s="49">
+        <v>11138</v>
+      </c>
+      <c r="D200" s="49">
+        <v>5689</v>
+      </c>
+      <c r="E200" s="49">
+        <v>16310</v>
+      </c>
+      <c r="F200" s="49">
+        <v>11346</v>
+      </c>
+      <c r="G200" s="49">
+        <v>4964</v>
+      </c>
+      <c r="H200" s="49">
+        <v>16336</v>
+      </c>
+      <c r="I200" s="49">
+        <v>11285</v>
+      </c>
+      <c r="J200" s="49">
+        <v>5051</v>
+      </c>
+      <c r="K200" s="49">
+        <v>14917</v>
+      </c>
+      <c r="L200" s="49">
+        <v>10714</v>
+      </c>
+      <c r="M200" s="49">
+        <v>4203</v>
+      </c>
+      <c r="N200" s="49">
+        <v>13649</v>
+      </c>
+      <c r="O200" s="49">
+        <v>9331</v>
+      </c>
+      <c r="P200" s="49">
+        <v>4318</v>
+      </c>
+      <c r="Q200" s="49">
+        <v>13561</v>
+      </c>
+      <c r="R200" s="49">
+        <v>9331</v>
+      </c>
+      <c r="S200" s="49">
+        <v>4230</v>
+      </c>
+      <c r="T200" s="49">
+        <v>14966</v>
+      </c>
+      <c r="U200" s="49">
+        <v>10277</v>
+      </c>
+      <c r="V200" s="49">
+        <v>4689</v>
+      </c>
+      <c r="W200" s="49">
+        <v>13417</v>
+      </c>
+      <c r="X200" s="49">
+        <v>9666</v>
+      </c>
+      <c r="Y200" s="49">
+        <v>3751</v>
+      </c>
+      <c r="Z200" s="49">
+        <v>13511</v>
+      </c>
+      <c r="AA200" s="49">
+        <v>10019</v>
+      </c>
+      <c r="AB200" s="49">
+        <v>3492</v>
+      </c>
+      <c r="AC200" s="49">
+        <v>13492</v>
+      </c>
+      <c r="AD200" s="49">
+        <v>10049</v>
+      </c>
+      <c r="AE200" s="49">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="201" spans="1:31">
+      <c r="A201" s="50" t="s">
+        <v>230</v>
+      </c>
+      <c r="B201" s="49">
+        <v>34659</v>
+      </c>
+      <c r="C201" s="49">
+        <v>23472</v>
+      </c>
+      <c r="D201" s="49">
+        <v>11187</v>
+      </c>
+      <c r="E201" s="49">
+        <v>34818</v>
+      </c>
+      <c r="F201" s="49">
+        <v>22054</v>
+      </c>
+      <c r="G201" s="49">
+        <v>12764</v>
+      </c>
+      <c r="H201" s="49">
+        <v>33898</v>
+      </c>
+      <c r="I201" s="49">
+        <v>21945</v>
+      </c>
+      <c r="J201" s="49">
+        <v>11953</v>
+      </c>
+      <c r="K201" s="49">
+        <v>35606</v>
+      </c>
+      <c r="L201" s="49">
+        <v>24708</v>
+      </c>
+      <c r="M201" s="49">
+        <v>10898</v>
+      </c>
+      <c r="N201" s="49">
+        <v>31853</v>
+      </c>
+      <c r="O201" s="49">
+        <v>21936</v>
+      </c>
+      <c r="P201" s="49">
+        <v>9917</v>
+      </c>
+      <c r="Q201" s="49">
+        <v>31735</v>
+      </c>
+      <c r="R201" s="49">
+        <v>22664</v>
+      </c>
+      <c r="S201" s="49">
+        <v>9071</v>
+      </c>
+      <c r="T201" s="49">
+        <v>30376</v>
+      </c>
+      <c r="U201" s="49">
+        <v>20197</v>
+      </c>
+      <c r="V201" s="49">
+        <v>10179</v>
+      </c>
+      <c r="W201" s="49">
+        <v>32473</v>
+      </c>
+      <c r="X201" s="49">
+        <v>23252</v>
+      </c>
+      <c r="Y201" s="49">
+        <v>9221</v>
+      </c>
+      <c r="Z201" s="49">
+        <v>32306</v>
+      </c>
+      <c r="AA201" s="49">
+        <v>22310</v>
+      </c>
+      <c r="AB201" s="49">
+        <v>9996</v>
+      </c>
+      <c r="AC201" s="49">
+        <v>32036</v>
+      </c>
+      <c r="AD201" s="49">
+        <v>22850</v>
+      </c>
+      <c r="AE201" s="49">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="202" spans="1:31">
+      <c r="A202" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B202" s="49">
+        <v>210</v>
+      </c>
+      <c r="C202" s="49">
+        <v>90</v>
+      </c>
+      <c r="D202" s="49">
+        <v>120</v>
+      </c>
+      <c r="E202" s="49">
+        <v>262</v>
+      </c>
+      <c r="F202" s="49">
+        <v>160</v>
+      </c>
+      <c r="G202" s="49">
+        <v>102</v>
+      </c>
+      <c r="H202" s="49">
+        <v>237</v>
+      </c>
+      <c r="I202" s="49">
+        <v>197</v>
+      </c>
+      <c r="J202" s="49">
+        <v>40</v>
+      </c>
+      <c r="K202" s="49">
+        <v>224</v>
+      </c>
+      <c r="L202" s="49">
+        <v>180</v>
+      </c>
+      <c r="M202" s="49">
+        <v>44</v>
+      </c>
+      <c r="N202" s="49">
+        <v>237</v>
+      </c>
+      <c r="O202" s="49">
+        <v>214</v>
+      </c>
+      <c r="P202" s="49">
+        <v>23</v>
+      </c>
+      <c r="Q202" s="49">
+        <v>239</v>
+      </c>
+      <c r="R202" s="49">
+        <v>172</v>
+      </c>
+      <c r="S202" s="49">
+        <v>67</v>
+      </c>
+      <c r="T202" s="49">
+        <v>287</v>
+      </c>
+      <c r="U202" s="49">
+        <v>202</v>
+      </c>
+      <c r="V202" s="49">
+        <v>85</v>
+      </c>
+      <c r="W202" s="49">
+        <v>284</v>
+      </c>
+      <c r="X202" s="49">
+        <v>242</v>
+      </c>
+      <c r="Y202" s="49">
+        <v>42</v>
+      </c>
+      <c r="Z202" s="49">
+        <v>298</v>
+      </c>
+      <c r="AA202" s="49">
+        <v>268</v>
+      </c>
+      <c r="AB202" s="49">
+        <v>30</v>
+      </c>
+      <c r="AC202" s="49">
+        <v>288</v>
+      </c>
+      <c r="AD202" s="49">
+        <v>200</v>
+      </c>
+      <c r="AE202" s="49">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="203" spans="1:31">
+      <c r="A203" s="50" t="s">
+        <v>231</v>
+      </c>
+      <c r="B203" s="49">
+        <v>2381</v>
+      </c>
+      <c r="C203" s="49">
+        <v>1842</v>
+      </c>
+      <c r="D203" s="49">
+        <v>539</v>
+      </c>
+      <c r="E203" s="49">
+        <v>2328</v>
+      </c>
+      <c r="F203" s="49">
+        <v>1802</v>
+      </c>
+      <c r="G203" s="49">
+        <v>526</v>
+      </c>
+      <c r="H203" s="49">
+        <v>2373</v>
+      </c>
+      <c r="I203" s="49">
+        <v>1687</v>
+      </c>
+      <c r="J203" s="49">
+        <v>686</v>
+      </c>
+      <c r="K203" s="49">
+        <v>2389</v>
+      </c>
+      <c r="L203" s="49">
+        <v>1857</v>
+      </c>
+      <c r="M203" s="49">
+        <v>532</v>
+      </c>
+      <c r="N203" s="49">
+        <v>2589</v>
+      </c>
+      <c r="O203" s="49">
+        <v>2137</v>
+      </c>
+      <c r="P203" s="49">
+        <v>452</v>
+      </c>
+      <c r="Q203" s="49">
+        <v>2584</v>
+      </c>
+      <c r="R203" s="49">
+        <v>1972</v>
+      </c>
+      <c r="S203" s="49">
+        <v>612</v>
+      </c>
+      <c r="T203" s="49">
+        <v>2525</v>
+      </c>
+      <c r="U203" s="49">
+        <v>1998</v>
+      </c>
+      <c r="V203" s="49">
+        <v>527</v>
+      </c>
+      <c r="W203" s="49">
+        <v>2574</v>
+      </c>
+      <c r="X203" s="49">
+        <v>2286</v>
+      </c>
+      <c r="Y203" s="49">
+        <v>288</v>
+      </c>
+      <c r="Z203" s="49">
+        <v>2625</v>
+      </c>
+      <c r="AA203" s="49">
+        <v>2296</v>
+      </c>
+      <c r="AB203" s="49">
+        <v>329</v>
+      </c>
+      <c r="AC203" s="49">
+        <v>2563</v>
+      </c>
+      <c r="AD203" s="49">
+        <v>2211</v>
+      </c>
+      <c r="AE203" s="49">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="204" spans="1:31">
+      <c r="A204" s="50" t="s">
+        <v>232</v>
+      </c>
+      <c r="B204" s="49">
+        <v>429</v>
+      </c>
+      <c r="C204" s="49">
+        <v>244</v>
+      </c>
+      <c r="D204" s="49">
+        <v>185</v>
+      </c>
+      <c r="E204" s="49">
+        <v>341</v>
+      </c>
+      <c r="F204" s="49">
+        <v>173</v>
+      </c>
+      <c r="G204" s="49">
+        <v>168</v>
+      </c>
+      <c r="H204" s="49">
+        <v>253</v>
+      </c>
+      <c r="I204" s="49">
+        <v>202</v>
+      </c>
+      <c r="J204" s="49">
+        <v>51</v>
+      </c>
+      <c r="K204" s="49">
+        <v>237</v>
+      </c>
+      <c r="L204" s="49">
+        <v>132</v>
+      </c>
+      <c r="M204" s="49">
+        <v>105</v>
+      </c>
+      <c r="N204" s="49">
+        <v>199</v>
+      </c>
+      <c r="O204" s="49">
+        <v>153</v>
+      </c>
+      <c r="P204" s="49">
+        <v>46</v>
+      </c>
+      <c r="Q204" s="49">
+        <v>204</v>
+      </c>
+      <c r="R204" s="49">
+        <v>143</v>
+      </c>
+      <c r="S204" s="49">
+        <v>61</v>
+      </c>
+      <c r="T204" s="49">
+        <v>196</v>
+      </c>
+      <c r="U204" s="49">
+        <v>141</v>
+      </c>
+      <c r="V204" s="49">
+        <v>55</v>
+      </c>
+      <c r="W204" s="49">
+        <v>225</v>
+      </c>
+      <c r="X204" s="49">
+        <v>183</v>
+      </c>
+      <c r="Y204" s="49">
+        <v>42</v>
+      </c>
+      <c r="Z204" s="49">
+        <v>238</v>
+      </c>
+      <c r="AA204" s="49">
+        <v>216</v>
+      </c>
+      <c r="AB204" s="49">
+        <v>22</v>
+      </c>
+      <c r="AC204" s="49">
+        <v>229</v>
+      </c>
+      <c r="AD204" s="49">
+        <v>155</v>
+      </c>
+      <c r="AE204" s="49">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="205" spans="1:31">
+      <c r="A205" s="50" t="s">
+        <v>233</v>
+      </c>
+      <c r="B205" s="49">
+        <v>322</v>
+      </c>
+      <c r="C205" s="49">
+        <v>249</v>
+      </c>
+      <c r="D205" s="49">
+        <v>73</v>
+      </c>
+      <c r="E205" s="49">
+        <v>379</v>
+      </c>
+      <c r="F205" s="49">
+        <v>292</v>
+      </c>
+      <c r="G205" s="49">
+        <v>87</v>
+      </c>
+      <c r="H205" s="49">
+        <v>396</v>
+      </c>
+      <c r="I205" s="49">
+        <v>340</v>
+      </c>
+      <c r="J205" s="49">
+        <v>56</v>
+      </c>
+      <c r="K205" s="49">
+        <v>396</v>
+      </c>
+      <c r="L205" s="49">
+        <v>260</v>
+      </c>
+      <c r="M205" s="49">
+        <v>136</v>
+      </c>
+      <c r="N205" s="49">
+        <v>357</v>
+      </c>
+      <c r="O205" s="49">
+        <v>249</v>
+      </c>
+      <c r="P205" s="49">
+        <v>108</v>
+      </c>
+      <c r="Q205" s="49">
+        <v>311</v>
+      </c>
+      <c r="R205" s="49">
+        <v>180</v>
+      </c>
+      <c r="S205" s="49">
+        <v>131</v>
+      </c>
+      <c r="T205" s="49">
+        <v>380</v>
+      </c>
+      <c r="U205" s="49">
+        <v>221</v>
+      </c>
+      <c r="V205" s="49">
+        <v>159</v>
+      </c>
+      <c r="W205" s="49">
+        <v>442</v>
+      </c>
+      <c r="X205" s="49">
+        <v>344</v>
+      </c>
+      <c r="Y205" s="49">
+        <v>98</v>
+      </c>
+      <c r="Z205" s="49">
+        <v>390</v>
+      </c>
+      <c r="AA205" s="49">
+        <v>243</v>
+      </c>
+      <c r="AB205" s="49">
+        <v>147</v>
+      </c>
+      <c r="AC205" s="49">
+        <v>342</v>
+      </c>
+      <c r="AD205" s="49">
+        <v>252</v>
+      </c>
+      <c r="AE205" s="49">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="206" spans="1:31">
+      <c r="A206" s="50" t="s">
+        <v>234</v>
+      </c>
+      <c r="B206" s="49">
+        <v>700</v>
+      </c>
+      <c r="C206" s="49">
+        <v>376</v>
+      </c>
+      <c r="D206" s="49">
+        <v>324</v>
+      </c>
+      <c r="E206" s="49">
+        <v>693</v>
+      </c>
+      <c r="F206" s="49">
+        <v>478</v>
+      </c>
+      <c r="G206" s="49">
+        <v>215</v>
+      </c>
+      <c r="H206" s="49">
+        <v>714</v>
+      </c>
+      <c r="I206" s="49">
+        <v>538</v>
+      </c>
+      <c r="J206" s="49">
+        <v>176</v>
+      </c>
+      <c r="K206" s="49">
+        <v>736</v>
+      </c>
+      <c r="L206" s="49">
+        <v>459</v>
+      </c>
+      <c r="M206" s="49">
+        <v>277</v>
+      </c>
+      <c r="N206" s="49">
+        <v>679</v>
+      </c>
+      <c r="O206" s="49">
+        <v>523</v>
+      </c>
+      <c r="P206" s="49">
+        <v>156</v>
+      </c>
+      <c r="Q206" s="49">
+        <v>685</v>
+      </c>
+      <c r="R206" s="49">
+        <v>570</v>
+      </c>
+      <c r="S206" s="49">
+        <v>115</v>
+      </c>
+      <c r="T206" s="49">
+        <v>651</v>
+      </c>
+      <c r="U206" s="49">
+        <v>505</v>
+      </c>
+      <c r="V206" s="49">
+        <v>146</v>
+      </c>
+      <c r="W206" s="49">
+        <v>799</v>
+      </c>
+      <c r="X206" s="49">
+        <v>704</v>
+      </c>
+      <c r="Y206" s="49">
+        <v>95</v>
+      </c>
+      <c r="Z206" s="49">
+        <v>737</v>
+      </c>
+      <c r="AA206" s="49">
+        <v>652</v>
+      </c>
+      <c r="AB206" s="49">
+        <v>85</v>
+      </c>
+      <c r="AC206" s="49">
+        <v>641</v>
+      </c>
+      <c r="AD206" s="49">
+        <v>504</v>
+      </c>
+      <c r="AE206" s="49">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="207" spans="1:31">
+      <c r="A207" s="50" t="s">
+        <v>235</v>
+      </c>
+      <c r="B207" s="49">
+        <v>202</v>
+      </c>
+      <c r="C207" s="49">
+        <v>133</v>
+      </c>
+      <c r="D207" s="49">
+        <v>69</v>
+      </c>
+      <c r="E207" s="49">
+        <v>247</v>
+      </c>
+      <c r="F207" s="49">
+        <v>204</v>
+      </c>
+      <c r="G207" s="49">
+        <v>43</v>
+      </c>
+      <c r="H207" s="49">
+        <v>297</v>
+      </c>
+      <c r="I207" s="49">
+        <v>230</v>
+      </c>
+      <c r="J207" s="49">
+        <v>67</v>
+      </c>
+      <c r="K207" s="49">
+        <v>283</v>
+      </c>
+      <c r="L207" s="49">
+        <v>258</v>
+      </c>
+      <c r="M207" s="49">
+        <v>25</v>
+      </c>
+      <c r="N207" s="49">
+        <v>249</v>
+      </c>
+      <c r="O207" s="49">
+        <v>203</v>
+      </c>
+      <c r="P207" s="49">
+        <v>46</v>
+      </c>
+      <c r="Q207" s="49">
+        <v>237</v>
+      </c>
+      <c r="R207" s="49">
+        <v>161</v>
+      </c>
+      <c r="S207" s="49">
+        <v>76</v>
+      </c>
+      <c r="T207" s="49">
+        <v>269</v>
+      </c>
+      <c r="U207" s="49">
+        <v>164</v>
+      </c>
+      <c r="V207" s="49">
+        <v>105</v>
+      </c>
+      <c r="W207" s="49">
+        <v>270</v>
+      </c>
+      <c r="X207" s="49">
+        <v>189</v>
+      </c>
+      <c r="Y207" s="49">
+        <v>81</v>
+      </c>
+      <c r="Z207" s="49">
+        <v>294</v>
+      </c>
+      <c r="AA207" s="49">
+        <v>188</v>
+      </c>
+      <c r="AB207" s="49">
+        <v>106</v>
+      </c>
+      <c r="AC207" s="49">
+        <v>291</v>
+      </c>
+      <c r="AD207" s="49">
+        <v>235</v>
+      </c>
+      <c r="AE207" s="49">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="208" spans="1:31">
+      <c r="A208" s="50" t="s">
+        <v>236</v>
+      </c>
+      <c r="B208" s="49">
+        <v>290</v>
+      </c>
+      <c r="C208" s="49">
+        <v>222</v>
+      </c>
+      <c r="D208" s="49">
+        <v>68</v>
+      </c>
+      <c r="E208" s="49">
+        <v>257</v>
+      </c>
+      <c r="F208" s="49">
+        <v>181</v>
+      </c>
+      <c r="G208" s="49">
+        <v>76</v>
+      </c>
+      <c r="H208" s="49">
+        <v>291</v>
+      </c>
+      <c r="I208" s="49">
+        <v>207</v>
+      </c>
+      <c r="J208" s="49">
+        <v>84</v>
+      </c>
+      <c r="K208" s="49">
+        <v>264</v>
+      </c>
+      <c r="L208" s="49">
+        <v>179</v>
+      </c>
+      <c r="M208" s="49">
+        <v>85</v>
+      </c>
+      <c r="N208" s="49">
+        <v>259</v>
+      </c>
+      <c r="O208" s="49">
+        <v>167</v>
+      </c>
+      <c r="P208" s="49">
+        <v>92</v>
+      </c>
+      <c r="Q208" s="49">
+        <v>236</v>
+      </c>
+      <c r="R208" s="49">
+        <v>173</v>
+      </c>
+      <c r="S208" s="49">
+        <v>63</v>
+      </c>
+      <c r="T208" s="49">
+        <v>264</v>
+      </c>
+      <c r="U208" s="49">
+        <v>168</v>
+      </c>
+      <c r="V208" s="49">
+        <v>96</v>
+      </c>
+      <c r="W208" s="49">
+        <v>247</v>
+      </c>
+      <c r="X208" s="49">
+        <v>120</v>
+      </c>
+      <c r="Y208" s="49">
+        <v>127</v>
+      </c>
+      <c r="Z208" s="49">
+        <v>236</v>
+      </c>
+      <c r="AA208" s="49">
+        <v>210</v>
+      </c>
+      <c r="AB208" s="49">
+        <v>26</v>
+      </c>
+      <c r="AC208" s="49">
+        <v>216</v>
+      </c>
+      <c r="AD208" s="49">
+        <v>160</v>
+      </c>
+      <c r="AE208" s="49">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="209" spans="1:31">
+      <c r="A209" s="50" t="s">
+        <v>237</v>
+      </c>
+      <c r="B209" s="49">
+        <v>1441</v>
+      </c>
+      <c r="C209" s="49">
+        <v>1154</v>
+      </c>
+      <c r="D209" s="49">
+        <v>287</v>
+      </c>
+      <c r="E209" s="49">
+        <v>1344</v>
+      </c>
+      <c r="F209" s="49">
+        <v>996</v>
+      </c>
+      <c r="G209" s="49">
+        <v>348</v>
+      </c>
+      <c r="H209" s="49">
+        <v>1489</v>
+      </c>
+      <c r="I209" s="49">
+        <v>1280</v>
+      </c>
+      <c r="J209" s="49">
+        <v>209</v>
+      </c>
+      <c r="K209" s="49">
+        <v>1445</v>
+      </c>
+      <c r="L209" s="49">
+        <v>1110</v>
+      </c>
+      <c r="M209" s="49">
+        <v>335</v>
+      </c>
+      <c r="N209" s="49">
+        <v>1467</v>
+      </c>
+      <c r="O209" s="49">
+        <v>1184</v>
+      </c>
+      <c r="P209" s="49">
+        <v>283</v>
+      </c>
+      <c r="Q209" s="49">
+        <v>1337</v>
+      </c>
+      <c r="R209" s="49">
+        <v>1126</v>
+      </c>
+      <c r="S209" s="49">
+        <v>211</v>
+      </c>
+      <c r="T209" s="49">
+        <v>1512</v>
+      </c>
+      <c r="U209" s="49">
+        <v>1169</v>
+      </c>
+      <c r="V209" s="49">
+        <v>343</v>
+      </c>
+      <c r="W209" s="49">
+        <v>1398</v>
+      </c>
+      <c r="X209" s="49">
+        <v>1192</v>
+      </c>
+      <c r="Y209" s="49">
+        <v>206</v>
+      </c>
+      <c r="Z209" s="49">
+        <v>1394</v>
+      </c>
+      <c r="AA209" s="49">
+        <v>1121</v>
+      </c>
+      <c r="AB209" s="49">
+        <v>273</v>
+      </c>
+      <c r="AC209" s="49">
+        <v>1380</v>
+      </c>
+      <c r="AD209" s="49">
+        <v>1067</v>
+      </c>
+      <c r="AE209" s="49">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="210" spans="1:31">
+      <c r="A210" s="50" t="s">
+        <v>238</v>
+      </c>
+      <c r="B210" s="49">
+        <v>205</v>
+      </c>
+      <c r="C210" s="49">
+        <v>169</v>
+      </c>
+      <c r="D210" s="49">
+        <v>36</v>
+      </c>
+      <c r="E210" s="49">
+        <v>184</v>
+      </c>
+      <c r="F210" s="49">
+        <v>145</v>
+      </c>
+      <c r="G210" s="49">
+        <v>39</v>
+      </c>
+      <c r="H210" s="49">
+        <v>179</v>
+      </c>
+      <c r="I210" s="49">
+        <v>143</v>
+      </c>
+      <c r="J210" s="49">
+        <v>36</v>
+      </c>
+      <c r="K210" s="49">
+        <v>165</v>
+      </c>
+      <c r="L210" s="49">
+        <v>138</v>
+      </c>
+      <c r="M210" s="49">
+        <v>27</v>
+      </c>
+      <c r="N210" s="49">
+        <v>172</v>
+      </c>
+      <c r="O210" s="49">
+        <v>123</v>
+      </c>
+      <c r="P210" s="49">
+        <v>49</v>
+      </c>
+      <c r="Q210" s="49">
+        <v>200</v>
+      </c>
+      <c r="R210" s="49">
+        <v>165</v>
+      </c>
+      <c r="S210" s="49">
+        <v>35</v>
+      </c>
+      <c r="T210" s="49">
+        <v>217</v>
+      </c>
+      <c r="U210" s="49">
+        <v>177</v>
+      </c>
+      <c r="V210" s="49">
+        <v>40</v>
+      </c>
+      <c r="W210" s="49">
+        <v>199</v>
+      </c>
+      <c r="X210" s="49">
+        <v>151</v>
+      </c>
+      <c r="Y210" s="49">
+        <v>48</v>
+      </c>
+      <c r="Z210" s="49">
+        <v>218</v>
+      </c>
+      <c r="AA210" s="49">
+        <v>184</v>
+      </c>
+      <c r="AB210" s="49">
+        <v>34</v>
+      </c>
+      <c r="AC210" s="49">
+        <v>227</v>
+      </c>
+      <c r="AD210" s="49">
+        <v>168</v>
+      </c>
+      <c r="AE210" s="49">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="211" spans="1:31">
+      <c r="A211" s="50" t="s">
+        <v>239</v>
+      </c>
+      <c r="B211" s="49">
+        <v>589</v>
+      </c>
+      <c r="C211" s="49">
+        <v>436</v>
+      </c>
+      <c r="D211" s="49">
+        <v>153</v>
+      </c>
+      <c r="E211" s="49">
+        <v>485</v>
+      </c>
+      <c r="F211" s="49">
+        <v>430</v>
+      </c>
+      <c r="G211" s="49">
+        <v>55</v>
+      </c>
+      <c r="H211" s="49">
+        <v>412</v>
+      </c>
+      <c r="I211" s="49">
+        <v>310</v>
+      </c>
+      <c r="J211" s="49">
+        <v>102</v>
+      </c>
+      <c r="K211" s="49">
+        <v>441</v>
+      </c>
+      <c r="L211" s="49">
+        <v>270</v>
+      </c>
+      <c r="M211" s="49">
+        <v>171</v>
+      </c>
+      <c r="N211" s="49">
+        <v>438</v>
+      </c>
+      <c r="O211" s="49">
+        <v>305</v>
+      </c>
+      <c r="P211" s="49">
+        <v>133</v>
+      </c>
+      <c r="Q211" s="49">
+        <v>444</v>
+      </c>
+      <c r="R211" s="49">
+        <v>300</v>
+      </c>
+      <c r="S211" s="49">
+        <v>144</v>
+      </c>
+      <c r="T211" s="49">
+        <v>436</v>
+      </c>
+      <c r="U211" s="49">
+        <v>325</v>
+      </c>
+      <c r="V211" s="49">
+        <v>111</v>
+      </c>
+      <c r="W211" s="49">
+        <v>411</v>
+      </c>
+      <c r="X211" s="49">
+        <v>219</v>
+      </c>
+      <c r="Y211" s="49">
+        <v>192</v>
+      </c>
+      <c r="Z211" s="49">
+        <v>392</v>
+      </c>
+      <c r="AA211" s="49">
+        <v>300</v>
+      </c>
+      <c r="AB211" s="49">
+        <v>92</v>
+      </c>
+      <c r="AC211" s="49">
+        <v>418</v>
+      </c>
+      <c r="AD211" s="49">
+        <v>294</v>
+      </c>
+      <c r="AE211" s="49">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="212" spans="1:31">
+      <c r="A212" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="B212" s="49">
+        <v>31303</v>
+      </c>
+      <c r="C212" s="49">
+        <v>21668</v>
+      </c>
+      <c r="D212" s="49">
+        <v>9635</v>
+      </c>
+      <c r="E212" s="49">
+        <v>31697</v>
+      </c>
+      <c r="F212" s="49">
+        <v>23475</v>
+      </c>
+      <c r="G212" s="49">
+        <v>8222</v>
+      </c>
+      <c r="H212" s="49">
+        <v>33294</v>
+      </c>
+      <c r="I212" s="49">
+        <v>24750</v>
+      </c>
+      <c r="J212" s="49">
+        <v>8544</v>
+      </c>
+      <c r="K212" s="49">
+        <v>33554</v>
+      </c>
+      <c r="L212" s="49">
+        <v>26533</v>
+      </c>
+      <c r="M212" s="49">
+        <v>7021</v>
+      </c>
+      <c r="N212" s="49">
+        <v>35242</v>
+      </c>
+      <c r="O212" s="49">
+        <v>24505</v>
+      </c>
+      <c r="P212" s="49">
+        <v>10737</v>
+      </c>
+      <c r="Q212" s="49">
+        <v>34956</v>
+      </c>
+      <c r="R212" s="49">
+        <v>26059</v>
+      </c>
+      <c r="S212" s="49">
+        <v>8897</v>
+      </c>
+      <c r="T212" s="49">
+        <v>37389</v>
+      </c>
+      <c r="U212" s="49">
+        <v>26392</v>
+      </c>
+      <c r="V212" s="49">
+        <v>10997</v>
+      </c>
+      <c r="W212" s="49">
+        <v>37174</v>
+      </c>
+      <c r="X212" s="49">
+        <v>26427</v>
+      </c>
+      <c r="Y212" s="49">
+        <v>10747</v>
+      </c>
+      <c r="Z212" s="49">
+        <v>37865</v>
+      </c>
+      <c r="AA212" s="49">
+        <v>26716</v>
+      </c>
+      <c r="AB212" s="49">
+        <v>11149</v>
+      </c>
+      <c r="AC212" s="49">
+        <v>37587</v>
+      </c>
+      <c r="AD212" s="49">
+        <v>25929</v>
+      </c>
+      <c r="AE212" s="49">
+        <v>11658</v>
+      </c>
+    </row>
+    <row r="213" spans="1:31">
+      <c r="A213" s="50" t="s">
+        <v>241</v>
+      </c>
+      <c r="B213" s="49">
+        <v>20188</v>
+      </c>
+      <c r="C213" s="49">
+        <v>13293</v>
+      </c>
+      <c r="D213" s="49">
+        <v>6895</v>
+      </c>
+      <c r="E213" s="49">
+        <v>19670</v>
+      </c>
+      <c r="F213" s="49">
+        <v>14452</v>
+      </c>
+      <c r="G213" s="49">
+        <v>5218</v>
+      </c>
+      <c r="H213" s="49">
+        <v>20173</v>
+      </c>
+      <c r="I213" s="49">
+        <v>14512</v>
+      </c>
+      <c r="J213" s="49">
+        <v>5661</v>
+      </c>
+      <c r="K213" s="49">
+        <v>20454</v>
+      </c>
+      <c r="L213" s="49">
+        <v>16380</v>
+      </c>
+      <c r="M213" s="49">
+        <v>4074</v>
+      </c>
+      <c r="N213" s="49">
+        <v>22210</v>
+      </c>
+      <c r="O213" s="49">
+        <v>14879</v>
+      </c>
+      <c r="P213" s="49">
+        <v>7331</v>
+      </c>
+      <c r="Q213" s="49">
+        <v>22681</v>
+      </c>
+      <c r="R213" s="49">
+        <v>16656</v>
+      </c>
+      <c r="S213" s="49">
+        <v>6025</v>
+      </c>
+      <c r="T213" s="49">
+        <v>23576</v>
+      </c>
+      <c r="U213" s="49">
+        <v>16071</v>
+      </c>
+      <c r="V213" s="49">
+        <v>7505</v>
+      </c>
+      <c r="W213" s="49">
+        <v>21125</v>
+      </c>
+      <c r="X213" s="49">
+        <v>14628</v>
+      </c>
+      <c r="Y213" s="49">
+        <v>6497</v>
+      </c>
+      <c r="Z213" s="49">
+        <v>19156</v>
+      </c>
+      <c r="AA213" s="49">
+        <v>12978</v>
+      </c>
+      <c r="AB213" s="49">
+        <v>6178</v>
+      </c>
+      <c r="AC213" s="49">
+        <v>20329</v>
+      </c>
+      <c r="AD213" s="49">
+        <v>12384</v>
+      </c>
+      <c r="AE213" s="49">
+        <v>7945</v>
+      </c>
+    </row>
+    <row r="214" spans="1:31">
+      <c r="A214" s="50" t="s">
+        <v>242</v>
+      </c>
+      <c r="B214" s="49">
+        <v>975</v>
+      </c>
+      <c r="C214" s="49">
+        <v>662</v>
+      </c>
+      <c r="D214" s="49">
+        <v>313</v>
+      </c>
+      <c r="E214" s="49">
+        <v>1388</v>
+      </c>
+      <c r="F214" s="49">
+        <v>1047</v>
+      </c>
+      <c r="G214" s="49">
+        <v>341</v>
+      </c>
+      <c r="H214" s="49">
+        <v>1214</v>
+      </c>
+      <c r="I214" s="49">
+        <v>1036</v>
+      </c>
+      <c r="J214" s="49">
+        <v>178</v>
+      </c>
+      <c r="K214" s="49">
+        <v>1230</v>
+      </c>
+      <c r="L214" s="49">
+        <v>867</v>
+      </c>
+      <c r="M214" s="49">
+        <v>363</v>
+      </c>
+      <c r="N214" s="49">
+        <v>1368</v>
+      </c>
+      <c r="O214" s="49">
+        <v>973</v>
+      </c>
+      <c r="P214" s="49">
+        <v>395</v>
+      </c>
+      <c r="Q214" s="49">
+        <v>1165</v>
+      </c>
+      <c r="R214" s="49">
+        <v>923</v>
+      </c>
+      <c r="S214" s="49">
+        <v>242</v>
+      </c>
+      <c r="T214" s="49">
+        <v>1085</v>
+      </c>
+      <c r="U214" s="49">
+        <v>831</v>
+      </c>
+      <c r="V214" s="49">
+        <v>254</v>
+      </c>
+      <c r="W214" s="49">
+        <v>1510</v>
+      </c>
+      <c r="X214" s="49">
+        <v>1281</v>
+      </c>
+      <c r="Y214" s="49">
+        <v>229</v>
+      </c>
+      <c r="Z214" s="49">
+        <v>2483</v>
+      </c>
+      <c r="AA214" s="49">
+        <v>2038</v>
+      </c>
+      <c r="AB214" s="49">
+        <v>445</v>
+      </c>
+      <c r="AC214" s="49">
+        <v>2419</v>
+      </c>
+      <c r="AD214" s="49">
+        <v>1975</v>
+      </c>
+      <c r="AE214" s="49">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="215" spans="1:31">
+      <c r="A215" s="50" t="s">
+        <v>243</v>
+      </c>
+      <c r="B215" s="49">
+        <v>552</v>
+      </c>
+      <c r="C215" s="49">
+        <v>460</v>
+      </c>
+      <c r="D215" s="49">
+        <v>92</v>
+      </c>
+      <c r="E215" s="49">
+        <v>591</v>
+      </c>
+      <c r="F215" s="49">
+        <v>460</v>
+      </c>
+      <c r="G215" s="49">
+        <v>131</v>
+      </c>
+      <c r="H215" s="49">
+        <v>515</v>
+      </c>
+      <c r="I215" s="49">
+        <v>375</v>
+      </c>
+      <c r="J215" s="49">
+        <v>140</v>
+      </c>
+      <c r="K215" s="49">
+        <v>541</v>
+      </c>
+      <c r="L215" s="49">
+        <v>409</v>
+      </c>
+      <c r="M215" s="49">
+        <v>132</v>
+      </c>
+      <c r="N215" s="49">
+        <v>510</v>
+      </c>
+      <c r="O215" s="49">
+        <v>393</v>
+      </c>
+      <c r="P215" s="49">
+        <v>117</v>
+      </c>
+      <c r="Q215" s="49">
+        <v>467</v>
+      </c>
+      <c r="R215" s="49">
+        <v>360</v>
+      </c>
+      <c r="S215" s="49">
+        <v>107</v>
+      </c>
+      <c r="T215" s="49">
+        <v>602</v>
+      </c>
+      <c r="U215" s="49">
+        <v>472</v>
+      </c>
+      <c r="V215" s="49">
+        <v>130</v>
+      </c>
+      <c r="W215" s="49">
+        <v>731</v>
+      </c>
+      <c r="X215" s="49">
+        <v>543</v>
+      </c>
+      <c r="Y215" s="49">
+        <v>188</v>
+      </c>
+      <c r="Z215" s="49">
+        <v>534</v>
+      </c>
+      <c r="AA215" s="49">
+        <v>376</v>
+      </c>
+      <c r="AB215" s="49">
+        <v>158</v>
+      </c>
+      <c r="AC215" s="49">
+        <v>418</v>
+      </c>
+      <c r="AD215" s="49">
+        <v>348</v>
+      </c>
+      <c r="AE215" s="49">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="216" spans="1:31">
+      <c r="A216" s="50" t="s">
+        <v>244</v>
+      </c>
+      <c r="B216" s="49">
+        <v>586</v>
+      </c>
+      <c r="C216" s="49">
+        <v>460</v>
+      </c>
+      <c r="D216" s="49">
+        <v>126</v>
+      </c>
+      <c r="E216" s="49">
+        <v>469</v>
+      </c>
+      <c r="F216" s="49">
+        <v>269</v>
+      </c>
+      <c r="G216" s="49">
+        <v>200</v>
+      </c>
+      <c r="H216" s="49">
+        <v>639</v>
+      </c>
+      <c r="I216" s="49">
+        <v>386</v>
+      </c>
+      <c r="J216" s="49">
+        <v>253</v>
+      </c>
+      <c r="K216" s="49">
+        <v>556</v>
+      </c>
+      <c r="L216" s="49">
+        <v>434</v>
+      </c>
+      <c r="M216" s="49">
+        <v>122</v>
+      </c>
+      <c r="N216" s="49">
+        <v>490</v>
+      </c>
+      <c r="O216" s="49">
+        <v>357</v>
+      </c>
+      <c r="P216" s="49">
+        <v>133</v>
+      </c>
+      <c r="Q216" s="49">
+        <v>808</v>
+      </c>
+      <c r="R216" s="49">
+        <v>557</v>
+      </c>
+      <c r="S216" s="49">
+        <v>251</v>
+      </c>
+      <c r="T216" s="49">
+        <v>884</v>
+      </c>
+      <c r="U216" s="49">
+        <v>640</v>
+      </c>
+      <c r="V216" s="49">
+        <v>244</v>
+      </c>
+      <c r="W216" s="49">
+        <v>580</v>
+      </c>
+      <c r="X216" s="49">
+        <v>367</v>
+      </c>
+      <c r="Y216" s="49">
+        <v>213</v>
+      </c>
+      <c r="Z216" s="49">
+        <v>756</v>
+      </c>
+      <c r="AA216" s="49">
+        <v>480</v>
+      </c>
+      <c r="AB216" s="49">
+        <v>276</v>
+      </c>
+      <c r="AC216" s="49">
+        <v>918</v>
+      </c>
+      <c r="AD216" s="49">
+        <v>772</v>
+      </c>
+      <c r="AE216" s="49">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="217" spans="1:31">
+      <c r="A217" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B217" s="49">
+        <v>515</v>
+      </c>
+      <c r="C217" s="49">
+        <v>353</v>
+      </c>
+      <c r="D217" s="49">
+        <v>162</v>
+      </c>
+      <c r="E217" s="49">
+        <v>728</v>
+      </c>
+      <c r="F217" s="49">
+        <v>562</v>
+      </c>
+      <c r="G217" s="49">
+        <v>166</v>
+      </c>
+      <c r="H217" s="49">
+        <v>898</v>
+      </c>
+      <c r="I217" s="49">
+        <v>724</v>
+      </c>
+      <c r="J217" s="49">
+        <v>174</v>
+      </c>
+      <c r="K217" s="49">
+        <v>1030</v>
+      </c>
+      <c r="L217" s="49">
+        <v>933</v>
+      </c>
+      <c r="M217" s="49">
+        <v>97</v>
+      </c>
+      <c r="N217" s="49">
+        <v>930</v>
+      </c>
+      <c r="O217" s="49">
+        <v>730</v>
+      </c>
+      <c r="P217" s="49">
+        <v>200</v>
+      </c>
+      <c r="Q217" s="49">
+        <v>825</v>
+      </c>
+      <c r="R217" s="49">
+        <v>612</v>
+      </c>
+      <c r="S217" s="49">
+        <v>213</v>
+      </c>
+      <c r="T217" s="49">
+        <v>1156</v>
+      </c>
+      <c r="U217" s="49">
+        <v>780</v>
+      </c>
+      <c r="V217" s="49">
+        <v>376</v>
+      </c>
+      <c r="W217" s="49">
+        <v>1226</v>
+      </c>
+      <c r="X217" s="49">
+        <v>888</v>
+      </c>
+      <c r="Y217" s="49">
+        <v>338</v>
+      </c>
+      <c r="Z217" s="49">
+        <v>1408</v>
+      </c>
+      <c r="AA217" s="49">
+        <v>1155</v>
+      </c>
+      <c r="AB217" s="49">
+        <v>253</v>
+      </c>
+      <c r="AC217" s="49">
+        <v>1203</v>
+      </c>
+      <c r="AD217" s="49">
+        <v>1003</v>
+      </c>
+      <c r="AE217" s="49">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="218" spans="1:31">
+      <c r="A218" s="50" t="s">
+        <v>101</v>
+      </c>
+      <c r="B218" s="49">
+        <v>431</v>
+      </c>
+      <c r="C218" s="49">
+        <v>381</v>
+      </c>
+      <c r="D218" s="49">
+        <v>50</v>
+      </c>
+      <c r="E218" s="49">
+        <v>469</v>
+      </c>
+      <c r="F218" s="49">
+        <v>404</v>
+      </c>
+      <c r="G218" s="49">
+        <v>65</v>
+      </c>
+      <c r="H218" s="49">
+        <v>601</v>
+      </c>
+      <c r="I218" s="49">
+        <v>518</v>
+      </c>
+      <c r="J218" s="49">
+        <v>83</v>
+      </c>
+      <c r="K218" s="49">
+        <v>565</v>
+      </c>
+      <c r="L218" s="49">
+        <v>489</v>
+      </c>
+      <c r="M218" s="49">
+        <v>76</v>
+      </c>
+      <c r="N218" s="49">
+        <v>422</v>
+      </c>
+      <c r="O218" s="49">
+        <v>326</v>
+      </c>
+      <c r="P218" s="49">
+        <v>96</v>
+      </c>
+      <c r="Q218" s="49">
+        <v>334</v>
+      </c>
+      <c r="R218" s="49">
+        <v>252</v>
+      </c>
+      <c r="S218" s="49">
+        <v>82</v>
+      </c>
+      <c r="T218" s="49">
+        <v>420</v>
+      </c>
+      <c r="U218" s="49">
+        <v>316</v>
+      </c>
+      <c r="V218" s="49">
+        <v>104</v>
+      </c>
+      <c r="W218" s="49">
+        <v>434</v>
+      </c>
+      <c r="X218" s="49">
+        <v>392</v>
+      </c>
+      <c r="Y218" s="49">
+        <v>42</v>
+      </c>
+      <c r="Z218" s="49">
+        <v>430</v>
+      </c>
+      <c r="AA218" s="49">
+        <v>344</v>
+      </c>
+      <c r="AB218" s="49">
+        <v>86</v>
+      </c>
+      <c r="AC218" s="49">
+        <v>451</v>
+      </c>
+      <c r="AD218" s="49">
+        <v>360</v>
+      </c>
+      <c r="AE218" s="49">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="219" spans="1:31">
+      <c r="A219" s="50" t="s">
+        <v>245</v>
+      </c>
+      <c r="B219" s="49">
+        <v>2508</v>
+      </c>
+      <c r="C219" s="49">
+        <v>1881</v>
+      </c>
+      <c r="D219" s="49">
+        <v>627</v>
+      </c>
+      <c r="E219" s="49">
+        <v>2654</v>
+      </c>
+      <c r="F219" s="49">
+        <v>2188</v>
+      </c>
+      <c r="G219" s="49">
+        <v>466</v>
+      </c>
+      <c r="H219" s="49">
+        <v>2811</v>
+      </c>
+      <c r="I219" s="49">
+        <v>2280</v>
+      </c>
+      <c r="J219" s="49">
+        <v>531</v>
+      </c>
+      <c r="K219" s="49">
+        <v>2845</v>
+      </c>
+      <c r="L219" s="49">
+        <v>2136</v>
+      </c>
+      <c r="M219" s="49">
+        <v>709</v>
+      </c>
+      <c r="N219" s="49">
+        <v>2621</v>
+      </c>
+      <c r="O219" s="49">
+        <v>1858</v>
+      </c>
+      <c r="P219" s="49">
+        <v>763</v>
+      </c>
+      <c r="Q219" s="49">
+        <v>2411</v>
+      </c>
+      <c r="R219" s="49">
+        <v>1827</v>
+      </c>
+      <c r="S219" s="49">
+        <v>584</v>
+      </c>
+      <c r="T219" s="49">
+        <v>2614</v>
+      </c>
+      <c r="U219" s="49">
+        <v>1945</v>
+      </c>
+      <c r="V219" s="49">
+        <v>669</v>
+      </c>
+      <c r="W219" s="49">
+        <v>3307</v>
+      </c>
+      <c r="X219" s="49">
+        <v>2260</v>
+      </c>
+      <c r="Y219" s="49">
+        <v>1047</v>
+      </c>
+      <c r="Z219" s="49">
+        <v>4400</v>
+      </c>
+      <c r="AA219" s="49">
+        <v>3188</v>
+      </c>
+      <c r="AB219" s="49">
+        <v>1212</v>
+      </c>
+      <c r="AC219" s="49">
+        <v>4138</v>
+      </c>
+      <c r="AD219" s="49">
+        <v>3109</v>
+      </c>
+      <c r="AE219" s="49">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="220" spans="1:31">
+      <c r="A220" s="50" t="s">
+        <v>246</v>
+      </c>
+      <c r="B220" s="49">
+        <v>590</v>
+      </c>
+      <c r="C220" s="49">
+        <v>480</v>
+      </c>
+      <c r="D220" s="49">
+        <v>110</v>
+      </c>
+      <c r="E220" s="49">
+        <v>566</v>
+      </c>
+      <c r="F220" s="49">
+        <v>368</v>
+      </c>
+      <c r="G220" s="49">
+        <v>198</v>
+      </c>
+      <c r="H220" s="49">
+        <v>630</v>
+      </c>
+      <c r="I220" s="49">
+        <v>500</v>
+      </c>
+      <c r="J220" s="49">
+        <v>130</v>
+      </c>
+      <c r="K220" s="49">
+        <v>625</v>
+      </c>
+      <c r="L220" s="49">
+        <v>468</v>
+      </c>
+      <c r="M220" s="49">
+        <v>157</v>
+      </c>
+      <c r="N220" s="49">
+        <v>529</v>
+      </c>
+      <c r="O220" s="49">
+        <v>445</v>
+      </c>
+      <c r="P220" s="49">
+        <v>84</v>
+      </c>
+      <c r="Q220" s="49">
+        <v>624</v>
+      </c>
+      <c r="R220" s="49">
+        <v>476</v>
+      </c>
+      <c r="S220" s="49">
+        <v>148</v>
+      </c>
+      <c r="T220" s="49">
+        <v>705</v>
+      </c>
+      <c r="U220" s="49">
+        <v>582</v>
+      </c>
+      <c r="V220" s="49">
+        <v>123</v>
+      </c>
+      <c r="W220" s="49">
+        <v>601</v>
+      </c>
+      <c r="X220" s="49">
+        <v>463</v>
+      </c>
+      <c r="Y220" s="49">
+        <v>138</v>
+      </c>
+      <c r="Z220" s="49">
+        <v>598</v>
+      </c>
+      <c r="AA220" s="49">
+        <v>528</v>
+      </c>
+      <c r="AB220" s="49">
+        <v>70</v>
+      </c>
+      <c r="AC220" s="49">
+        <v>590</v>
+      </c>
+      <c r="AD220" s="49">
+        <v>486</v>
+      </c>
+      <c r="AE220" s="49">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="221" spans="1:31">
+      <c r="A221" s="50" t="s">
+        <v>247</v>
+      </c>
+      <c r="B221" s="49">
+        <v>618</v>
+      </c>
+      <c r="C221" s="49">
+        <v>532</v>
+      </c>
+      <c r="D221" s="49">
+        <v>86</v>
+      </c>
+      <c r="E221" s="49">
+        <v>688</v>
+      </c>
+      <c r="F221" s="49">
+        <v>484</v>
+      </c>
+      <c r="G221" s="49">
+        <v>204</v>
+      </c>
+      <c r="H221" s="49">
+        <v>844</v>
+      </c>
+      <c r="I221" s="49">
+        <v>680</v>
+      </c>
+      <c r="J221" s="49">
+        <v>164</v>
+      </c>
+      <c r="K221" s="49">
+        <v>761</v>
+      </c>
+      <c r="L221" s="49">
+        <v>586</v>
+      </c>
+      <c r="M221" s="49">
+        <v>175</v>
+      </c>
+      <c r="N221" s="49">
+        <v>801</v>
+      </c>
+      <c r="O221" s="49">
+        <v>591</v>
+      </c>
+      <c r="P221" s="49">
+        <v>210</v>
+      </c>
+      <c r="Q221" s="49">
+        <v>622</v>
+      </c>
+      <c r="R221" s="49">
+        <v>555</v>
+      </c>
+      <c r="S221" s="49">
+        <v>67</v>
+      </c>
+      <c r="T221" s="49">
+        <v>750</v>
+      </c>
+      <c r="U221" s="49">
+        <v>552</v>
+      </c>
+      <c r="V221" s="49">
+        <v>198</v>
+      </c>
+      <c r="W221" s="49">
+        <v>778</v>
+      </c>
+      <c r="X221" s="49">
+        <v>608</v>
+      </c>
+      <c r="Y221" s="49">
+        <v>170</v>
+      </c>
+      <c r="Z221" s="49">
+        <v>820</v>
+      </c>
+      <c r="AA221" s="49">
+        <v>605</v>
+      </c>
+      <c r="AB221" s="49">
+        <v>215</v>
+      </c>
+      <c r="AC221" s="49">
+        <v>505</v>
+      </c>
+      <c r="AD221" s="49">
+        <v>399</v>
+      </c>
+      <c r="AE221" s="49">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="222" spans="1:31">
+      <c r="A222" s="50" t="s">
+        <v>248</v>
+      </c>
+      <c r="B222" s="49">
+        <v>502</v>
+      </c>
+      <c r="C222" s="49">
+        <v>370</v>
+      </c>
+      <c r="D222" s="49">
+        <v>132</v>
+      </c>
+      <c r="E222" s="49">
+        <v>540</v>
+      </c>
+      <c r="F222" s="49">
+        <v>360</v>
+      </c>
+      <c r="G222" s="49">
+        <v>180</v>
+      </c>
+      <c r="H222" s="49">
+        <v>502</v>
+      </c>
+      <c r="I222" s="49">
+        <v>392</v>
+      </c>
+      <c r="J222" s="49">
+        <v>110</v>
+      </c>
+      <c r="K222" s="49">
+        <v>539</v>
+      </c>
+      <c r="L222" s="49">
+        <v>528</v>
+      </c>
+      <c r="M222" s="49">
+        <v>11</v>
+      </c>
+      <c r="N222" s="49">
+        <v>540</v>
+      </c>
+      <c r="O222" s="49">
+        <v>370</v>
+      </c>
+      <c r="P222" s="49">
+        <v>170</v>
+      </c>
+      <c r="Q222" s="49">
+        <v>378</v>
+      </c>
+      <c r="R222" s="49">
+        <v>195</v>
+      </c>
+      <c r="S222" s="49">
+        <v>183</v>
+      </c>
+      <c r="T222" s="49">
+        <v>531</v>
+      </c>
+      <c r="U222" s="49">
+        <v>387</v>
+      </c>
+      <c r="V222" s="49">
+        <v>144</v>
+      </c>
+      <c r="W222" s="49">
+        <v>569</v>
+      </c>
+      <c r="X222" s="49">
+        <v>362</v>
+      </c>
+      <c r="Y222" s="49">
+        <v>207</v>
+      </c>
+      <c r="Z222" s="49">
+        <v>839</v>
+      </c>
+      <c r="AA222" s="49">
+        <v>473</v>
+      </c>
+      <c r="AB222" s="49">
+        <v>366</v>
+      </c>
+      <c r="AC222" s="49">
+        <v>832</v>
+      </c>
+      <c r="AD222" s="49">
+        <v>726</v>
+      </c>
+      <c r="AE222" s="49">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="223" spans="1:31">
+      <c r="A223" s="50" t="s">
+        <v>249</v>
+      </c>
+      <c r="B223" s="49">
+        <v>1544</v>
+      </c>
+      <c r="C223" s="49">
+        <v>1238</v>
+      </c>
+      <c r="D223" s="49">
+        <v>306</v>
+      </c>
+      <c r="E223" s="49">
+        <v>1404</v>
+      </c>
+      <c r="F223" s="49">
+        <v>1061</v>
+      </c>
+      <c r="G223" s="49">
+        <v>343</v>
+      </c>
+      <c r="H223" s="49">
+        <v>1528</v>
+      </c>
+      <c r="I223" s="49">
+        <v>995</v>
+      </c>
+      <c r="J223" s="49">
+        <v>533</v>
+      </c>
+      <c r="K223" s="49">
+        <v>1670</v>
+      </c>
+      <c r="L223" s="49">
+        <v>1412</v>
+      </c>
+      <c r="M223" s="49">
+        <v>258</v>
+      </c>
+      <c r="N223" s="49">
+        <v>1868</v>
+      </c>
+      <c r="O223" s="49">
+        <v>1418</v>
+      </c>
+      <c r="P223" s="49">
+        <v>450</v>
+      </c>
+      <c r="Q223" s="49">
+        <v>1860</v>
+      </c>
+      <c r="R223" s="49">
+        <v>1554</v>
+      </c>
+      <c r="S223" s="49">
+        <v>306</v>
+      </c>
+      <c r="T223" s="49">
+        <v>2484</v>
+      </c>
+      <c r="U223" s="49">
+        <v>1824</v>
+      </c>
+      <c r="V223" s="49">
+        <v>660</v>
+      </c>
+      <c r="W223" s="49">
+        <v>3355</v>
+      </c>
+      <c r="X223" s="49">
+        <v>2352</v>
+      </c>
+      <c r="Y223" s="49">
+        <v>1003</v>
+      </c>
+      <c r="Z223" s="49">
+        <v>3498</v>
+      </c>
+      <c r="AA223" s="49">
+        <v>2300</v>
+      </c>
+      <c r="AB223" s="49">
+        <v>1198</v>
+      </c>
+      <c r="AC223" s="49">
+        <v>2933</v>
+      </c>
+      <c r="AD223" s="49">
+        <v>2112</v>
+      </c>
+      <c r="AE223" s="49">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="224" spans="1:31">
+      <c r="A224" s="50" t="s">
+        <v>250</v>
+      </c>
+      <c r="B224" s="49">
+        <v>290</v>
+      </c>
+      <c r="C224" s="49">
+        <v>182</v>
+      </c>
+      <c r="D224" s="49">
+        <v>108</v>
+      </c>
+      <c r="E224" s="49">
+        <v>254</v>
+      </c>
+      <c r="F224" s="49">
+        <v>150</v>
+      </c>
+      <c r="G224" s="49">
+        <v>104</v>
+      </c>
+      <c r="H224" s="49">
+        <v>371</v>
+      </c>
+      <c r="I224" s="49">
+        <v>241</v>
+      </c>
+      <c r="J224" s="49">
+        <v>130</v>
+      </c>
+      <c r="K224" s="49">
+        <v>413</v>
+      </c>
+      <c r="L224" s="49">
+        <v>293</v>
+      </c>
+      <c r="M224" s="49">
+        <v>120</v>
+      </c>
+      <c r="N224" s="49">
+        <v>445</v>
+      </c>
+      <c r="O224" s="49">
+        <v>277</v>
+      </c>
+      <c r="P224" s="49">
+        <v>168</v>
+      </c>
+      <c r="Q224" s="49">
+        <v>380</v>
+      </c>
+      <c r="R224" s="49">
+        <v>252</v>
+      </c>
+      <c r="S224" s="49">
+        <v>128</v>
+      </c>
+      <c r="T224" s="49">
+        <v>341</v>
+      </c>
+      <c r="U224" s="49">
+        <v>231</v>
+      </c>
+      <c r="V224" s="49">
+        <v>110</v>
+      </c>
+      <c r="W224" s="49">
+        <v>311</v>
+      </c>
+      <c r="X224" s="49">
+        <v>224</v>
+      </c>
+      <c r="Y224" s="49">
+        <v>87</v>
+      </c>
+      <c r="Z224" s="49">
+        <v>197</v>
+      </c>
+      <c r="AA224" s="49">
+        <v>157</v>
+      </c>
+      <c r="AB224" s="49">
+        <v>40</v>
+      </c>
+      <c r="AC224" s="49">
+        <v>155</v>
+      </c>
+      <c r="AD224" s="49">
+        <v>107</v>
+      </c>
+      <c r="AE224" s="49">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="225" spans="1:31">
+      <c r="A225" s="50" t="s">
+        <v>251</v>
+      </c>
+      <c r="B225" s="49">
+        <v>610</v>
+      </c>
+      <c r="C225" s="49">
+        <v>404</v>
+      </c>
+      <c r="D225" s="49">
+        <v>206</v>
+      </c>
+      <c r="E225" s="49">
+        <v>702</v>
+      </c>
+      <c r="F225" s="49">
+        <v>592</v>
+      </c>
+      <c r="G225" s="49">
+        <v>110</v>
+      </c>
+      <c r="H225" s="49">
+        <v>786</v>
+      </c>
+      <c r="I225" s="49">
+        <v>613</v>
+      </c>
+      <c r="J225" s="49">
+        <v>173</v>
+      </c>
+      <c r="K225" s="49">
+        <v>682</v>
+      </c>
+      <c r="L225" s="49">
+        <v>440</v>
+      </c>
+      <c r="M225" s="49">
+        <v>242</v>
+      </c>
+      <c r="N225" s="49">
+        <v>781</v>
+      </c>
+      <c r="O225" s="49">
+        <v>658</v>
+      </c>
+      <c r="P225" s="49">
+        <v>123</v>
+      </c>
+      <c r="Q225" s="49">
+        <v>629</v>
+      </c>
+      <c r="R225" s="49">
+        <v>546</v>
+      </c>
+      <c r="S225" s="49">
+        <v>83</v>
+      </c>
+      <c r="T225" s="49">
+        <v>600</v>
+      </c>
+      <c r="U225" s="49">
+        <v>529</v>
+      </c>
+      <c r="V225" s="49">
+        <v>71</v>
+      </c>
+      <c r="W225" s="49">
+        <v>722</v>
+      </c>
+      <c r="X225" s="49">
+        <v>649</v>
+      </c>
+      <c r="Y225" s="49">
+        <v>73</v>
+      </c>
+      <c r="Z225" s="49">
+        <v>684</v>
+      </c>
+      <c r="AA225" s="49">
+        <v>486</v>
+      </c>
+      <c r="AB225" s="49">
+        <v>198</v>
+      </c>
+      <c r="AC225" s="49">
+        <v>502</v>
+      </c>
+      <c r="AD225" s="49">
+        <v>360</v>
+      </c>
+      <c r="AE225" s="49">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="226" spans="1:31" ht="22.5">
+      <c r="A226" s="50" t="s">
+        <v>252</v>
+      </c>
+      <c r="B226" s="49">
+        <v>1394</v>
+      </c>
+      <c r="C226" s="49">
+        <v>972</v>
+      </c>
+      <c r="D226" s="49">
+        <v>422</v>
+      </c>
+      <c r="E226" s="49">
+        <v>1574</v>
+      </c>
+      <c r="F226" s="49">
+        <v>1078</v>
+      </c>
+      <c r="G226" s="49">
+        <v>496</v>
+      </c>
+      <c r="H226" s="49">
+        <v>1782</v>
+      </c>
+      <c r="I226" s="49">
+        <v>1498</v>
+      </c>
+      <c r="J226" s="49">
+        <v>284</v>
+      </c>
+      <c r="K226" s="49">
+        <v>1643</v>
+      </c>
+      <c r="L226" s="49">
+        <v>1158</v>
+      </c>
+      <c r="M226" s="49">
+        <v>485</v>
+      </c>
+      <c r="N226" s="49">
+        <v>1727</v>
+      </c>
+      <c r="O226" s="49">
+        <v>1230</v>
+      </c>
+      <c r="P226" s="49">
+        <v>497</v>
+      </c>
+      <c r="Q226" s="49">
+        <v>1772</v>
+      </c>
+      <c r="R226" s="49">
+        <v>1294</v>
+      </c>
+      <c r="S226" s="49">
+        <v>478</v>
+      </c>
+      <c r="T226" s="49">
+        <v>1641</v>
+      </c>
+      <c r="U226" s="49">
+        <v>1232</v>
+      </c>
+      <c r="V226" s="49">
+        <v>409</v>
+      </c>
+      <c r="W226" s="49">
+        <v>1925</v>
+      </c>
+      <c r="X226" s="49">
+        <v>1410</v>
+      </c>
+      <c r="Y226" s="49">
+        <v>515</v>
+      </c>
+      <c r="Z226" s="49">
+        <v>2062</v>
+      </c>
+      <c r="AA226" s="49">
+        <v>1608</v>
+      </c>
+      <c r="AB226" s="49">
+        <v>454</v>
+      </c>
+      <c r="AC226" s="49">
+        <v>2194</v>
+      </c>
+      <c r="AD226" s="49">
+        <v>1788</v>
+      </c>
+      <c r="AE226" s="49">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="227" spans="1:31" ht="12.75">
+      <c r="A227" s="22" t="s">
+        <v>253</v>
+      </c>
+      <c r="B227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G227" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H227" s="49">
+        <v>99944</v>
+      </c>
+      <c r="I227" s="49">
+        <v>80846</v>
+      </c>
+      <c r="J227" s="49">
+        <v>19098</v>
+      </c>
+      <c r="K227" s="49">
+        <v>99880</v>
+      </c>
+      <c r="L227" s="49">
+        <v>76369</v>
+      </c>
+      <c r="M227" s="49">
+        <v>23511</v>
+      </c>
+      <c r="N227" s="49">
+        <v>98966</v>
+      </c>
+      <c r="O227" s="49">
+        <v>79696</v>
+      </c>
+      <c r="P227" s="49">
+        <v>19270</v>
+      </c>
+      <c r="Q227" s="49">
+        <v>106686</v>
+      </c>
+      <c r="R227" s="49">
+        <v>80172</v>
+      </c>
+      <c r="S227" s="49">
+        <v>26514</v>
+      </c>
+      <c r="T227" s="49">
+        <v>100343</v>
+      </c>
+      <c r="U227" s="49">
+        <v>80248</v>
+      </c>
+      <c r="V227" s="49">
+        <v>20095</v>
+      </c>
+      <c r="W227" s="49">
+        <v>98365</v>
+      </c>
+      <c r="X227" s="49">
+        <v>81304</v>
+      </c>
+      <c r="Y227" s="49">
+        <v>17061</v>
+      </c>
+      <c r="Z227" s="49">
+        <v>102851</v>
+      </c>
+      <c r="AA227" s="49">
+        <v>81279</v>
+      </c>
+      <c r="AB227" s="49">
+        <v>21572</v>
+      </c>
+      <c r="AC227" s="49">
+        <v>106359</v>
+      </c>
+      <c r="AD227" s="49">
+        <v>75463</v>
+      </c>
+      <c r="AE227" s="49">
+        <v>30896</v>
+      </c>
+    </row>
+    <row r="228" spans="1:31">
+      <c r="A228" s="50" t="s">
+        <v>254</v>
+      </c>
+      <c r="B228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G228" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H228" s="49">
+        <v>6886</v>
+      </c>
+      <c r="I228" s="49">
+        <v>5608</v>
+      </c>
+      <c r="J228" s="49">
+        <v>1278</v>
+      </c>
+      <c r="K228" s="49">
+        <v>11283</v>
+      </c>
+      <c r="L228" s="49">
+        <v>7333</v>
+      </c>
+      <c r="M228" s="49">
+        <v>3950</v>
+      </c>
+      <c r="N228" s="49">
+        <v>7471</v>
+      </c>
+      <c r="O228" s="49">
+        <v>6295</v>
+      </c>
+      <c r="P228" s="49">
+        <v>1176</v>
+      </c>
+      <c r="Q228" s="49">
+        <v>6507</v>
+      </c>
+      <c r="R228" s="49">
+        <v>5719</v>
+      </c>
+      <c r="S228" s="49">
+        <v>788</v>
+      </c>
+      <c r="T228" s="49">
+        <v>10471</v>
+      </c>
+      <c r="U228" s="49">
+        <v>9304</v>
+      </c>
+      <c r="V228" s="49">
+        <v>1167</v>
+      </c>
+      <c r="W228" s="49">
+        <v>8243</v>
+      </c>
+      <c r="X228" s="49">
+        <v>7337</v>
+      </c>
+      <c r="Y228" s="49">
+        <v>906</v>
+      </c>
+      <c r="Z228" s="49">
+        <v>8835</v>
+      </c>
+      <c r="AA228" s="49">
+        <v>6742</v>
+      </c>
+      <c r="AB228" s="49">
+        <v>2093</v>
+      </c>
+      <c r="AC228" s="49">
+        <v>9553</v>
+      </c>
+      <c r="AD228" s="49">
+        <v>7019</v>
+      </c>
+      <c r="AE228" s="49">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="229" spans="1:31">
+      <c r="A229" s="50" t="s">
+        <v>255</v>
+      </c>
+      <c r="B229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G229" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H229" s="49">
+        <v>2057</v>
+      </c>
+      <c r="I229" s="49">
+        <v>1235</v>
+      </c>
+      <c r="J229" s="49">
+        <v>822</v>
+      </c>
+      <c r="K229" s="49">
+        <v>3152</v>
+      </c>
+      <c r="L229" s="49">
+        <v>2068</v>
+      </c>
+      <c r="M229" s="49">
+        <v>1084</v>
+      </c>
+      <c r="N229" s="49">
+        <v>3961</v>
+      </c>
+      <c r="O229" s="49">
+        <v>2590</v>
+      </c>
+      <c r="P229" s="49">
+        <v>1371</v>
+      </c>
+      <c r="Q229" s="49">
+        <v>1975</v>
+      </c>
+      <c r="R229" s="49">
+        <v>1383</v>
+      </c>
+      <c r="S229" s="49">
+        <v>592</v>
+      </c>
+      <c r="T229" s="49">
+        <v>2622</v>
+      </c>
+      <c r="U229" s="49">
+        <v>1316</v>
+      </c>
+      <c r="V229" s="49">
+        <v>1306</v>
+      </c>
+      <c r="W229" s="49">
+        <v>3796</v>
+      </c>
+      <c r="X229" s="49">
+        <v>1467</v>
+      </c>
+      <c r="Y229" s="49">
+        <v>2329</v>
+      </c>
+      <c r="Z229" s="49">
+        <v>2619</v>
+      </c>
+      <c r="AA229" s="49">
+        <v>1604</v>
+      </c>
+      <c r="AB229" s="49">
+        <v>1015</v>
+      </c>
+      <c r="AC229" s="49">
+        <v>2294</v>
+      </c>
+      <c r="AD229" s="49">
+        <v>1723</v>
+      </c>
+      <c r="AE229" s="49">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="230" spans="1:31">
+      <c r="A230" s="50" t="s">
+        <v>256</v>
+      </c>
+      <c r="B230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G230" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H230" s="49">
+        <v>23126</v>
+      </c>
+      <c r="I230" s="49">
+        <v>20706</v>
+      </c>
+      <c r="J230" s="49">
+        <v>2420</v>
+      </c>
+      <c r="K230" s="49">
+        <v>16180</v>
+      </c>
+      <c r="L230" s="49">
+        <v>13845</v>
+      </c>
+      <c r="M230" s="49">
+        <v>2335</v>
+      </c>
+      <c r="N230" s="49">
+        <v>15742</v>
+      </c>
+      <c r="O230" s="49">
+        <v>13039</v>
+      </c>
+      <c r="P230" s="49">
+        <v>2703</v>
+      </c>
+      <c r="Q230" s="49">
+        <v>7840</v>
+      </c>
+      <c r="R230" s="49">
+        <v>5491</v>
+      </c>
+      <c r="S230" s="49">
+        <v>2349</v>
+      </c>
+      <c r="T230" s="49">
+        <v>7201</v>
+      </c>
+      <c r="U230" s="49">
+        <v>5713</v>
+      </c>
+      <c r="V230" s="49">
+        <v>1488</v>
+      </c>
+      <c r="W230" s="49">
+        <v>5423</v>
+      </c>
+      <c r="X230" s="49">
+        <v>4316</v>
+      </c>
+      <c r="Y230" s="49">
+        <v>1107</v>
+      </c>
+      <c r="Z230" s="49">
+        <v>7072</v>
+      </c>
+      <c r="AA230" s="49">
+        <v>4470</v>
+      </c>
+      <c r="AB230" s="49">
+        <v>2602</v>
+      </c>
+      <c r="AC230" s="49">
+        <v>6882</v>
+      </c>
+      <c r="AD230" s="49">
+        <v>5531</v>
+      </c>
+      <c r="AE230" s="49">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="231" spans="1:31">
+      <c r="A231" s="50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G231" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H231" s="49">
+        <v>2496</v>
+      </c>
+      <c r="I231" s="49">
+        <v>2238</v>
+      </c>
+      <c r="J231" s="49">
+        <v>258</v>
+      </c>
+      <c r="K231" s="49">
+        <v>1801</v>
+      </c>
+      <c r="L231" s="49">
+        <v>1561</v>
+      </c>
+      <c r="M231" s="49">
+        <v>240</v>
+      </c>
+      <c r="N231" s="49">
+        <v>3549</v>
+      </c>
+      <c r="O231" s="49">
+        <v>2862</v>
+      </c>
+      <c r="P231" s="49">
+        <v>687</v>
+      </c>
+      <c r="Q231" s="49">
+        <v>1903</v>
+      </c>
+      <c r="R231" s="49">
+        <v>1285</v>
+      </c>
+      <c r="S231" s="49">
+        <v>618</v>
+      </c>
+      <c r="T231" s="49">
+        <v>833</v>
+      </c>
+      <c r="U231" s="49">
+        <v>704</v>
+      </c>
+      <c r="V231" s="49">
+        <v>129</v>
+      </c>
+      <c r="W231" s="49">
+        <v>1245</v>
+      </c>
+      <c r="X231" s="49">
+        <v>857</v>
+      </c>
+      <c r="Y231" s="49">
+        <v>388</v>
+      </c>
+      <c r="Z231" s="49">
+        <v>1977</v>
+      </c>
+      <c r="AA231" s="49">
+        <v>1218</v>
+      </c>
+      <c r="AB231" s="49">
+        <v>759</v>
+      </c>
+      <c r="AC231" s="49">
+        <v>2655</v>
+      </c>
+      <c r="AD231" s="49">
+        <v>1827</v>
+      </c>
+      <c r="AE231" s="49">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="232" spans="1:31">
+      <c r="A232" s="50" t="s">
+        <v>257</v>
+      </c>
+      <c r="B232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G232" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H232" s="49">
+        <v>3490</v>
+      </c>
+      <c r="I232" s="49">
+        <v>2572</v>
+      </c>
+      <c r="J232" s="49">
+        <v>918</v>
+      </c>
+      <c r="K232" s="49">
+        <v>8835</v>
+      </c>
+      <c r="L232" s="49">
+        <v>6513</v>
+      </c>
+      <c r="M232" s="49">
+        <v>2322</v>
+      </c>
+      <c r="N232" s="49">
+        <v>4686</v>
+      </c>
+      <c r="O232" s="49">
+        <v>3983</v>
+      </c>
+      <c r="P232" s="49">
+        <v>703</v>
+      </c>
+      <c r="Q232" s="49">
+        <v>5149</v>
+      </c>
+      <c r="R232" s="49">
+        <v>3741</v>
+      </c>
+      <c r="S232" s="49">
+        <v>1408</v>
+      </c>
+      <c r="T232" s="49">
+        <v>5335</v>
+      </c>
+      <c r="U232" s="49">
+        <v>4537</v>
+      </c>
+      <c r="V232" s="49">
+        <v>798</v>
+      </c>
+      <c r="W232" s="49">
+        <v>6425</v>
+      </c>
+      <c r="X232" s="49">
+        <v>5309</v>
+      </c>
+      <c r="Y232" s="49">
+        <v>1116</v>
+      </c>
+      <c r="Z232" s="49">
+        <v>7248</v>
+      </c>
+      <c r="AA232" s="49">
+        <v>5227</v>
+      </c>
+      <c r="AB232" s="49">
+        <v>2021</v>
+      </c>
+      <c r="AC232" s="49">
+        <v>7139</v>
+      </c>
+      <c r="AD232" s="49">
+        <v>4479</v>
+      </c>
+      <c r="AE232" s="49">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="233" spans="1:31">
+      <c r="A233" s="50" t="s">
+        <v>258</v>
+      </c>
+      <c r="B233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G233" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H233" s="49">
+        <v>2562</v>
+      </c>
+      <c r="I233" s="49">
+        <v>1874</v>
+      </c>
+      <c r="J233" s="49">
+        <v>688</v>
+      </c>
+      <c r="K233" s="49">
+        <v>3777</v>
+      </c>
+      <c r="L233" s="49">
+        <v>2416</v>
+      </c>
+      <c r="M233" s="49">
+        <v>1361</v>
+      </c>
+      <c r="N233" s="49">
+        <v>4049</v>
+      </c>
+      <c r="O233" s="49">
+        <v>3534</v>
+      </c>
+      <c r="P233" s="49">
+        <v>515</v>
+      </c>
+      <c r="Q233" s="49">
+        <v>5832</v>
+      </c>
+      <c r="R233" s="49">
+        <v>4540</v>
+      </c>
+      <c r="S233" s="49">
+        <v>1292</v>
+      </c>
+      <c r="T233" s="49">
+        <v>4641</v>
+      </c>
+      <c r="U233" s="49">
+        <v>3604</v>
+      </c>
+      <c r="V233" s="49">
+        <v>1037</v>
+      </c>
+      <c r="W233" s="49">
+        <v>6720</v>
+      </c>
+      <c r="X233" s="49">
+        <v>5657</v>
+      </c>
+      <c r="Y233" s="49">
+        <v>1063</v>
+      </c>
+      <c r="Z233" s="49">
+        <v>6627</v>
+      </c>
+      <c r="AA233" s="49">
+        <v>5152</v>
+      </c>
+      <c r="AB233" s="49">
+        <v>1475</v>
+      </c>
+      <c r="AC233" s="49">
+        <v>5423</v>
+      </c>
+      <c r="AD233" s="49">
+        <v>3130</v>
+      </c>
+      <c r="AE233" s="49">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="234" spans="1:31">
+      <c r="A234" s="50" t="s">
+        <v>217</v>
+      </c>
+      <c r="B234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G234" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H234" s="49">
+        <v>6198</v>
+      </c>
+      <c r="I234" s="49">
+        <v>4486</v>
+      </c>
+      <c r="J234" s="49">
+        <v>1712</v>
+      </c>
+      <c r="K234" s="49">
+        <v>6190</v>
+      </c>
+      <c r="L234" s="49">
+        <v>5414</v>
+      </c>
+      <c r="M234" s="49">
+        <v>776</v>
+      </c>
+      <c r="N234" s="49">
+        <v>8424</v>
+      </c>
+      <c r="O234" s="49">
+        <v>7496</v>
+      </c>
+      <c r="P234" s="49">
+        <v>928</v>
+      </c>
+      <c r="Q234" s="49">
+        <v>10111</v>
+      </c>
+      <c r="R234" s="49">
+        <v>8908</v>
+      </c>
+      <c r="S234" s="49">
+        <v>1203</v>
+      </c>
+      <c r="T234" s="49">
+        <v>8050</v>
+      </c>
+      <c r="U234" s="49">
+        <v>6552</v>
+      </c>
+      <c r="V234" s="49">
+        <v>1498</v>
+      </c>
+      <c r="W234" s="49">
+        <v>12188</v>
+      </c>
+      <c r="X234" s="49">
+        <v>11083</v>
+      </c>
+      <c r="Y234" s="49">
+        <v>1105</v>
+      </c>
+      <c r="Z234" s="49">
+        <v>12013</v>
+      </c>
+      <c r="AA234" s="49">
+        <v>11606</v>
+      </c>
+      <c r="AB234" s="49">
+        <v>407</v>
+      </c>
+      <c r="AC234" s="49">
+        <v>12061</v>
+      </c>
+      <c r="AD234" s="49">
+        <v>8799</v>
+      </c>
+      <c r="AE234" s="49">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="235" spans="1:31">
+      <c r="A235" s="50" t="s">
+        <v>218</v>
+      </c>
+      <c r="B235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G235" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H235" s="49">
+        <v>4662</v>
+      </c>
+      <c r="I235" s="49">
+        <v>3821</v>
+      </c>
+      <c r="J235" s="49">
+        <v>841</v>
+      </c>
+      <c r="K235" s="49">
+        <v>4640</v>
+      </c>
+      <c r="L235" s="49">
+        <v>4040</v>
+      </c>
+      <c r="M235" s="49">
+        <v>600</v>
+      </c>
+      <c r="N235" s="49">
+        <v>7769</v>
+      </c>
+      <c r="O235" s="49">
+        <v>6720</v>
+      </c>
+      <c r="P235" s="49">
+        <v>1049</v>
+      </c>
+      <c r="Q235" s="49">
+        <v>7363</v>
+      </c>
+      <c r="R235" s="49">
+        <v>6215</v>
+      </c>
+      <c r="S235" s="49">
+        <v>1148</v>
+      </c>
+      <c r="T235" s="49">
+        <v>5293</v>
+      </c>
+      <c r="U235" s="49">
+        <v>4942</v>
+      </c>
+      <c r="V235" s="49">
+        <v>351</v>
+      </c>
+      <c r="W235" s="49">
+        <v>6081</v>
+      </c>
+      <c r="X235" s="49">
+        <v>4978</v>
+      </c>
+      <c r="Y235" s="49">
+        <v>1103</v>
+      </c>
+      <c r="Z235" s="49">
+        <v>6446</v>
+      </c>
+      <c r="AA235" s="49">
+        <v>4246</v>
+      </c>
+      <c r="AB235" s="49">
+        <v>2200</v>
+      </c>
+      <c r="AC235" s="49">
+        <v>7899</v>
+      </c>
+      <c r="AD235" s="49">
+        <v>4428</v>
+      </c>
+      <c r="AE235" s="49">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="236" spans="1:31">
+      <c r="A236" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G236" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H236" s="49">
+        <v>5009</v>
+      </c>
+      <c r="I236" s="49">
+        <v>4177</v>
+      </c>
+      <c r="J236" s="49">
+        <v>832</v>
+      </c>
+      <c r="K236" s="49">
+        <v>5422</v>
+      </c>
+      <c r="L236" s="49">
+        <v>4019</v>
+      </c>
+      <c r="M236" s="49">
+        <v>1403</v>
+      </c>
+      <c r="N236" s="49">
+        <v>7680</v>
+      </c>
+      <c r="O236" s="49">
+        <v>7155</v>
+      </c>
+      <c r="P236" s="49">
+        <v>525</v>
+      </c>
+      <c r="Q236" s="49">
+        <v>6844</v>
+      </c>
+      <c r="R236" s="49">
+        <v>4380</v>
+      </c>
+      <c r="S236" s="49">
+        <v>2464</v>
+      </c>
+      <c r="T236" s="49">
+        <v>5768</v>
+      </c>
+      <c r="U236" s="49">
+        <v>5012</v>
+      </c>
+      <c r="V236" s="49">
+        <v>756</v>
+      </c>
+      <c r="W236" s="49">
+        <v>5282</v>
+      </c>
+      <c r="X236" s="49">
+        <v>4019</v>
+      </c>
+      <c r="Y236" s="49">
+        <v>1263</v>
+      </c>
+      <c r="Z236" s="49">
+        <v>5864</v>
+      </c>
+      <c r="AA236" s="49">
+        <v>4410</v>
+      </c>
+      <c r="AB236" s="49">
+        <v>1454</v>
+      </c>
+      <c r="AC236" s="49">
+        <v>5892</v>
+      </c>
+      <c r="AD236" s="49">
+        <v>4066</v>
+      </c>
+      <c r="AE236" s="49">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="237" spans="1:31">
+      <c r="A237" s="50" t="s">
+        <v>220</v>
+      </c>
+      <c r="B237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G237" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H237" s="49">
+        <v>2887</v>
+      </c>
+      <c r="I237" s="49">
+        <v>2055</v>
+      </c>
+      <c r="J237" s="49">
+        <v>832</v>
+      </c>
+      <c r="K237" s="49">
+        <v>2313</v>
+      </c>
+      <c r="L237" s="49">
+        <v>1993</v>
+      </c>
+      <c r="M237" s="49">
+        <v>320</v>
+      </c>
+      <c r="N237" s="49">
+        <v>2349</v>
+      </c>
+      <c r="O237" s="49">
+        <v>1841</v>
+      </c>
+      <c r="P237" s="49">
+        <v>508</v>
+      </c>
+      <c r="Q237" s="49">
+        <v>2327</v>
+      </c>
+      <c r="R237" s="49">
+        <v>1977</v>
+      </c>
+      <c r="S237" s="49">
+        <v>350</v>
+      </c>
+      <c r="T237" s="49">
+        <v>1910</v>
+      </c>
+      <c r="U237" s="49">
+        <v>1484</v>
+      </c>
+      <c r="V237" s="49">
+        <v>426</v>
+      </c>
+      <c r="W237" s="49">
+        <v>1710</v>
+      </c>
+      <c r="X237" s="49">
+        <v>1543</v>
+      </c>
+      <c r="Y237" s="49">
+        <v>167</v>
+      </c>
+      <c r="Z237" s="49">
+        <v>1558</v>
+      </c>
+      <c r="AA237" s="49">
+        <v>1351</v>
+      </c>
+      <c r="AB237" s="49">
+        <v>207</v>
+      </c>
+      <c r="AC237" s="49">
+        <v>1659</v>
+      </c>
+      <c r="AD237" s="49">
+        <v>1380</v>
+      </c>
+      <c r="AE237" s="49">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="238" spans="1:31">
+      <c r="A238" s="50" t="s">
+        <v>221</v>
+      </c>
+      <c r="B238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G238" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H238" s="49">
+        <v>15536</v>
+      </c>
+      <c r="I238" s="49">
+        <v>13962</v>
+      </c>
+      <c r="J238" s="49">
+        <v>1574</v>
+      </c>
+      <c r="K238" s="49">
+        <v>13128</v>
+      </c>
+      <c r="L238" s="49">
+        <v>11542</v>
+      </c>
+      <c r="M238" s="49">
+        <v>1586</v>
+      </c>
+      <c r="N238" s="49">
+        <v>12985</v>
+      </c>
+      <c r="O238" s="49">
+        <v>11397</v>
+      </c>
+      <c r="P238" s="49">
+        <v>1588</v>
+      </c>
+      <c r="Q238" s="49">
+        <v>11971</v>
+      </c>
+      <c r="R238" s="49">
+        <v>10931</v>
+      </c>
+      <c r="S238" s="49">
+        <v>1040</v>
+      </c>
+      <c r="T238" s="49">
+        <v>14043</v>
+      </c>
+      <c r="U238" s="49">
+        <v>12791</v>
+      </c>
+      <c r="V238" s="49">
+        <v>1252</v>
+      </c>
+      <c r="W238" s="49">
+        <v>15417</v>
+      </c>
+      <c r="X238" s="49">
+        <v>14288</v>
+      </c>
+      <c r="Y238" s="49">
+        <v>1129</v>
+      </c>
+      <c r="Z238" s="49">
+        <v>15252</v>
+      </c>
+      <c r="AA238" s="49">
+        <v>14092</v>
+      </c>
+      <c r="AB238" s="49">
+        <v>1160</v>
+      </c>
+      <c r="AC238" s="49">
+        <v>14958</v>
+      </c>
+      <c r="AD238" s="49">
+        <v>12104</v>
+      </c>
+      <c r="AE238" s="49">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="239" spans="1:31">
+      <c r="A239" s="50" t="s">
+        <v>222</v>
+      </c>
+      <c r="B239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G239" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H239" s="49">
+        <v>4577</v>
+      </c>
+      <c r="I239" s="49">
+        <v>2910</v>
+      </c>
+      <c r="J239" s="49">
+        <v>1667</v>
+      </c>
+      <c r="K239" s="49">
+        <v>4798</v>
+      </c>
+      <c r="L239" s="49">
+        <v>2526</v>
+      </c>
+      <c r="M239" s="49">
+        <v>2272</v>
+      </c>
+      <c r="N239" s="49">
+        <v>4712</v>
+      </c>
+      <c r="O239" s="49">
+        <v>2540</v>
+      </c>
+      <c r="P239" s="49">
+        <v>2172</v>
+      </c>
+      <c r="Q239" s="49">
+        <v>9802</v>
+      </c>
+      <c r="R239" s="49">
+        <v>5418</v>
+      </c>
+      <c r="S239" s="49">
+        <v>4384</v>
+      </c>
+      <c r="T239" s="49">
+        <v>6390</v>
+      </c>
+      <c r="U239" s="49">
+        <v>5256</v>
+      </c>
+      <c r="V239" s="49">
+        <v>1134</v>
+      </c>
+      <c r="W239" s="49">
+        <v>5147</v>
+      </c>
+      <c r="X239" s="49">
+        <v>3681</v>
+      </c>
+      <c r="Y239" s="49">
+        <v>1466</v>
+      </c>
+      <c r="Z239" s="49">
+        <v>6128</v>
+      </c>
+      <c r="AA239" s="49">
+        <v>4236</v>
+      </c>
+      <c r="AB239" s="49">
+        <v>1892</v>
+      </c>
+      <c r="AC239" s="49">
+        <v>6676</v>
+      </c>
+      <c r="AD239" s="49">
+        <v>4904</v>
+      </c>
+      <c r="AE239" s="49">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="240" spans="1:31">
+      <c r="A240" s="50" t="s">
+        <v>259</v>
+      </c>
+      <c r="B240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P240" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q240" s="49">
+        <v>9010</v>
+      </c>
+      <c r="R240" s="49">
+        <v>6528</v>
+      </c>
+      <c r="S240" s="49">
+        <v>2482</v>
+      </c>
+      <c r="T240" s="49">
+        <v>6981</v>
+      </c>
+      <c r="U240" s="49">
+        <v>5928</v>
+      </c>
+      <c r="V240" s="49">
+        <v>1053</v>
+      </c>
+      <c r="W240" s="49">
+        <v>3610</v>
+      </c>
+      <c r="X240" s="49">
+        <v>3111</v>
+      </c>
+      <c r="Y240" s="49">
+        <v>499</v>
+      </c>
+      <c r="Z240" s="49">
+        <v>3984</v>
+      </c>
+      <c r="AA240" s="49">
+        <v>2946</v>
+      </c>
+      <c r="AB240" s="49">
+        <v>1038</v>
+      </c>
+      <c r="AC240" s="49">
+        <v>4138</v>
+      </c>
+      <c r="AD240" s="49">
+        <v>2576</v>
+      </c>
+      <c r="AE240" s="49">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="241" spans="1:31">
+      <c r="A241" s="50" t="s">
+        <v>223</v>
+      </c>
+      <c r="B241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="49">
+        <v>8127</v>
+      </c>
+      <c r="I241" s="49">
+        <v>5857</v>
+      </c>
+      <c r="J241" s="49">
+        <v>2270</v>
+      </c>
+      <c r="K241" s="49">
+        <v>7741</v>
+      </c>
+      <c r="L241" s="49">
+        <v>6067</v>
+      </c>
+      <c r="M241" s="49">
+        <v>1674</v>
+      </c>
+      <c r="N241" s="49">
+        <v>6322</v>
+      </c>
+      <c r="O241" s="49">
+        <v>4760</v>
+      </c>
+      <c r="P241" s="49">
+        <v>1562</v>
+      </c>
+      <c r="Q241" s="49">
+        <v>5690</v>
+      </c>
+      <c r="R241" s="49">
+        <v>4068</v>
+      </c>
+      <c r="S241" s="49">
+        <v>1622</v>
+      </c>
+      <c r="T241" s="49">
+        <v>7257</v>
+      </c>
+      <c r="U241" s="49">
+        <v>5246</v>
+      </c>
+      <c r="V241" s="49">
         <v>2011</v>
       </c>
-      <c r="D5" s="45">
-[...11 lines deleted...]
-      <c r="H5" s="45">
+      <c r="W241" s="49">
+        <v>8283</v>
+      </c>
+      <c r="X241" s="49">
+        <v>6605</v>
+      </c>
+      <c r="Y241" s="49">
+        <v>1678</v>
+      </c>
+      <c r="Z241" s="49">
+        <v>8532</v>
+      </c>
+      <c r="AA241" s="49">
+        <v>6891</v>
+      </c>
+      <c r="AB241" s="49">
+        <v>1641</v>
+      </c>
+      <c r="AC241" s="49">
+        <v>9696</v>
+      </c>
+      <c r="AD241" s="49">
+        <v>7226</v>
+      </c>
+      <c r="AE241" s="49">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="242" spans="1:31">
+      <c r="A242" s="50" t="s">
+        <v>224</v>
+      </c>
+      <c r="B242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H242" s="49">
+        <v>4311</v>
+      </c>
+      <c r="I242" s="49">
+        <v>2377</v>
+      </c>
+      <c r="J242" s="49">
+        <v>1934</v>
+      </c>
+      <c r="K242" s="49">
+        <v>3394</v>
+      </c>
+      <c r="L242" s="49">
+        <v>2783</v>
+      </c>
+      <c r="M242" s="49">
+        <v>611</v>
+      </c>
+      <c r="N242" s="49">
+        <v>3262</v>
+      </c>
+      <c r="O242" s="49">
+        <v>1650</v>
+      </c>
+      <c r="P242" s="49">
+        <v>1612</v>
+      </c>
+      <c r="Q242" s="49">
+        <v>5584</v>
+      </c>
+      <c r="R242" s="49">
+        <v>4137</v>
+      </c>
+      <c r="S242" s="49">
+        <v>1447</v>
+      </c>
+      <c r="T242" s="49">
+        <v>4921</v>
+      </c>
+      <c r="U242" s="49">
+        <v>3665</v>
+      </c>
+      <c r="V242" s="49">
+        <v>1256</v>
+      </c>
+      <c r="W242" s="49">
+        <v>4491</v>
+      </c>
+      <c r="X242" s="49">
+        <v>3779</v>
+      </c>
+      <c r="Y242" s="49">
+        <v>712</v>
+      </c>
+      <c r="Z242" s="49">
+        <v>4686</v>
+      </c>
+      <c r="AA242" s="49">
+        <v>4062</v>
+      </c>
+      <c r="AB242" s="49">
+        <v>624</v>
+      </c>
+      <c r="AC242" s="49">
+        <v>5031</v>
+      </c>
+      <c r="AD242" s="49">
+        <v>3747</v>
+      </c>
+      <c r="AE242" s="49">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="243" spans="1:31">
+      <c r="A243" s="50" t="s">
+        <v>225</v>
+      </c>
+      <c r="B243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H243" s="49">
+        <v>5841</v>
+      </c>
+      <c r="I243" s="49">
+        <v>5394</v>
+      </c>
+      <c r="J243" s="49">
+        <v>447</v>
+      </c>
+      <c r="K243" s="49">
+        <v>4070</v>
+      </c>
+      <c r="L243" s="49">
+        <v>2054</v>
+      </c>
+      <c r="M243" s="49">
         <v>2016</v>
       </c>
-      <c r="I5" s="45">
-[...84 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="N243" s="49">
+        <v>3975</v>
+      </c>
+      <c r="O243" s="49">
+        <v>2246</v>
+      </c>
+      <c r="P243" s="49">
+        <v>1729</v>
+      </c>
+      <c r="Q243" s="49">
+        <v>5985</v>
+      </c>
+      <c r="R243" s="49">
+        <v>3489</v>
+      </c>
+      <c r="S243" s="49">
+        <v>2496</v>
+      </c>
+      <c r="T243" s="49">
+        <v>6549</v>
+      </c>
+      <c r="U243" s="49">
+        <v>2883</v>
+      </c>
+      <c r="V243" s="49">
+        <v>3666</v>
+      </c>
+      <c r="W243" s="49">
+        <v>2422</v>
+      </c>
+      <c r="X243" s="49">
+        <v>1758</v>
+      </c>
+      <c r="Y243" s="49">
+        <v>664</v>
+      </c>
+      <c r="Z243" s="49">
+        <v>2514</v>
+      </c>
+      <c r="AA243" s="49">
+        <v>1839</v>
+      </c>
+      <c r="AB243" s="49">
+        <v>675</v>
+      </c>
+      <c r="AC243" s="49">
+        <v>2823</v>
+      </c>
+      <c r="AD243" s="49">
+        <v>1740</v>
+      </c>
+      <c r="AE243" s="49">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="244" spans="1:31">
+      <c r="A244" s="50" t="s">
+        <v>226</v>
+      </c>
+      <c r="B244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G244" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H244" s="49">
+        <v>2179</v>
+      </c>
+      <c r="I244" s="49">
+        <v>1574</v>
+      </c>
+      <c r="J244" s="49">
+        <v>605</v>
+      </c>
+      <c r="K244" s="49">
+        <v>3156</v>
+      </c>
+      <c r="L244" s="49">
+        <v>2195</v>
+      </c>
+      <c r="M244" s="49">
+        <v>961</v>
+      </c>
+      <c r="N244" s="49">
+        <v>2030</v>
+      </c>
+      <c r="O244" s="49">
+        <v>1588</v>
+      </c>
+      <c r="P244" s="49">
+        <v>442</v>
+      </c>
+      <c r="Q244" s="49">
+        <v>2793</v>
+      </c>
+      <c r="R244" s="49">
+        <v>1962</v>
+      </c>
+      <c r="S244" s="49">
+        <v>831</v>
+      </c>
+      <c r="T244" s="49">
+        <v>2078</v>
+      </c>
+      <c r="U244" s="49">
+        <v>1311</v>
+      </c>
+      <c r="V244" s="49">
+        <v>767</v>
+      </c>
+      <c r="W244" s="49">
+        <v>1882</v>
+      </c>
+      <c r="X244" s="49">
+        <v>1516</v>
+      </c>
+      <c r="Y244" s="49">
+        <v>366</v>
+      </c>
+      <c r="Z244" s="49">
+        <v>1496</v>
+      </c>
+      <c r="AA244" s="49">
+        <v>1187</v>
+      </c>
+      <c r="AB244" s="49">
+        <v>309</v>
+      </c>
+      <c r="AC244" s="49">
+        <v>1580</v>
+      </c>
+      <c r="AD244" s="49">
+        <v>784</v>
+      </c>
+      <c r="AE244" s="49">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="245" spans="1:31" ht="12.75">
+      <c r="A245" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S245" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T245" s="49">
+        <v>41390</v>
+      </c>
+      <c r="U245" s="49">
+        <v>31721</v>
+      </c>
+      <c r="V245" s="49">
+        <v>9669</v>
+      </c>
+      <c r="W245" s="49">
+        <v>40588</v>
+      </c>
+      <c r="X245" s="49">
+        <v>31076</v>
+      </c>
+      <c r="Y245" s="49">
+        <v>9512</v>
+      </c>
+      <c r="Z245" s="49">
+        <v>41547</v>
+      </c>
+      <c r="AA245" s="49">
+        <v>30586</v>
+      </c>
+      <c r="AB245" s="49">
+        <v>10961</v>
+      </c>
+      <c r="AC245" s="49">
+        <v>39867</v>
+      </c>
+      <c r="AD245" s="49">
+        <v>30339</v>
+      </c>
+      <c r="AE245" s="49">
+        <v>9528</v>
+      </c>
+    </row>
+    <row r="246" spans="1:31">
+      <c r="A246" s="50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S246" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T246" s="49">
+        <v>18772</v>
+      </c>
+      <c r="U246" s="49">
+        <v>14117</v>
+      </c>
+      <c r="V246" s="49">
+        <v>4655</v>
+      </c>
+      <c r="W246" s="49">
+        <v>18386</v>
+      </c>
+      <c r="X246" s="49">
+        <v>14132</v>
+      </c>
+      <c r="Y246" s="49">
+        <v>4254</v>
+      </c>
+      <c r="Z246" s="49">
+        <v>17614</v>
+      </c>
+      <c r="AA246" s="49">
+        <v>12671</v>
+      </c>
+      <c r="AB246" s="49">
+        <v>4943</v>
+      </c>
+      <c r="AC246" s="49">
+        <v>17095</v>
+      </c>
+      <c r="AD246" s="49">
+        <v>12765</v>
+      </c>
+      <c r="AE246" s="49">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="247" spans="1:31">
+      <c r="A247" s="50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S247" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T247" s="49">
+        <v>3745</v>
+      </c>
+      <c r="U247" s="49">
+        <v>2820</v>
+      </c>
+      <c r="V247" s="49">
+        <v>925</v>
+      </c>
+      <c r="W247" s="49">
+        <v>4161</v>
+      </c>
+      <c r="X247" s="49">
+        <v>3091</v>
+      </c>
+      <c r="Y247" s="49">
+        <v>1070</v>
+      </c>
+      <c r="Z247" s="49">
+        <v>4453</v>
+      </c>
+      <c r="AA247" s="49">
+        <v>3254</v>
+      </c>
+      <c r="AB247" s="49">
+        <v>1199</v>
+      </c>
+      <c r="AC247" s="49">
+        <v>3880</v>
+      </c>
+      <c r="AD247" s="49">
+        <v>2915</v>
+      </c>
+      <c r="AE247" s="49">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="248" spans="1:31">
+      <c r="A248" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="B248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S248" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T248" s="49">
+        <v>16225</v>
+      </c>
+      <c r="U248" s="49">
+        <v>12504</v>
+      </c>
+      <c r="V248" s="49">
+        <v>3721</v>
+      </c>
+      <c r="W248" s="49">
+        <v>15695</v>
+      </c>
+      <c r="X248" s="49">
+        <v>11959</v>
+      </c>
+      <c r="Y248" s="49">
+        <v>3736</v>
+      </c>
+      <c r="Z248" s="49">
+        <v>16454</v>
+      </c>
+      <c r="AA248" s="49">
+        <v>12106</v>
+      </c>
+      <c r="AB248" s="49">
+        <v>4348</v>
+      </c>
+      <c r="AC248" s="49">
+        <v>15913</v>
+      </c>
+      <c r="AD248" s="49">
+        <v>12152</v>
+      </c>
+      <c r="AE248" s="49">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="249" spans="1:31">
+      <c r="A249" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S249" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T249" s="49">
+        <v>1689</v>
+      </c>
+      <c r="U249" s="49">
+        <v>1436</v>
+      </c>
+      <c r="V249" s="49">
+        <v>253</v>
+      </c>
+      <c r="W249" s="49">
+        <v>1672</v>
+      </c>
+      <c r="X249" s="49">
+        <v>1419</v>
+      </c>
+      <c r="Y249" s="49">
+        <v>253</v>
+      </c>
+      <c r="Z249" s="49">
+        <v>2066</v>
+      </c>
+      <c r="AA249" s="49">
+        <v>1738</v>
+      </c>
+      <c r="AB249" s="49">
+        <v>328</v>
+      </c>
+      <c r="AC249" s="49">
+        <v>1735</v>
+      </c>
+      <c r="AD249" s="49">
+        <v>1448</v>
+      </c>
+      <c r="AE249" s="49">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="250" spans="1:31">
+      <c r="A250" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S250" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T250" s="49">
+        <v>959</v>
+      </c>
+      <c r="U250" s="49">
+        <v>844</v>
+      </c>
+      <c r="V250" s="49">
+        <v>115</v>
+      </c>
+      <c r="W250" s="49">
+        <v>674</v>
+      </c>
+      <c r="X250" s="49">
+        <v>475</v>
+      </c>
+      <c r="Y250" s="49">
+        <v>199</v>
+      </c>
+      <c r="Z250" s="49">
+        <v>960</v>
+      </c>
+      <c r="AA250" s="49">
+        <v>817</v>
+      </c>
+      <c r="AB250" s="49">
+        <v>143</v>
+      </c>
+      <c r="AC250" s="49">
+        <v>1244</v>
+      </c>
+      <c r="AD250" s="49">
+        <v>1059</v>
+      </c>
+      <c r="AE250" s="49">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="251" spans="1:31">
+      <c r="A251" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="B251" s="49">
+        <v>147768</v>
+      </c>
+      <c r="C251" s="49">
+        <v>108037</v>
+      </c>
+      <c r="D251" s="49">
+        <v>39731</v>
+      </c>
+      <c r="E251" s="48">
+        <v>145547</v>
+      </c>
+      <c r="F251" s="48">
+        <v>101826</v>
+      </c>
+      <c r="G251" s="48">
+        <v>43721</v>
+      </c>
+      <c r="H251" s="49">
+        <v>146673</v>
+      </c>
+      <c r="I251" s="49">
+        <v>99764</v>
+      </c>
+      <c r="J251" s="49">
+        <v>46909</v>
+      </c>
+      <c r="K251" s="49">
+        <v>144046</v>
+      </c>
+      <c r="L251" s="49">
+        <v>97710</v>
+      </c>
+      <c r="M251" s="49">
+        <v>46336</v>
+      </c>
+      <c r="N251" s="49">
+        <v>141076</v>
+      </c>
+      <c r="O251" s="49">
+        <v>92660</v>
+      </c>
+      <c r="P251" s="49">
+        <v>48416</v>
+      </c>
+      <c r="Q251" s="49">
+        <v>139576</v>
+      </c>
+      <c r="R251" s="49">
+        <v>94543</v>
+      </c>
+      <c r="S251" s="49">
+        <v>45033</v>
+      </c>
+      <c r="T251" s="48">
+        <v>97955</v>
+      </c>
+      <c r="U251" s="48">
+        <v>70367</v>
+      </c>
+      <c r="V251" s="48">
+        <v>27588</v>
+      </c>
+      <c r="W251" s="49">
+        <v>96325</v>
+      </c>
+      <c r="X251" s="49">
+        <v>72660</v>
+      </c>
+      <c r="Y251" s="49">
+        <v>23665</v>
+      </c>
+      <c r="Z251" s="49">
+        <v>99443</v>
+      </c>
+      <c r="AA251" s="49">
+        <v>69963</v>
+      </c>
+      <c r="AB251" s="49">
+        <v>29480</v>
+      </c>
+      <c r="AC251" s="48">
+        <v>103026</v>
+      </c>
+      <c r="AD251" s="48">
+        <v>74723</v>
+      </c>
+      <c r="AE251" s="48">
+        <v>28303</v>
+      </c>
+    </row>
+    <row r="252" spans="1:31">
+      <c r="A252" s="50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B252" s="49">
+        <v>49672</v>
+      </c>
+      <c r="C252" s="49">
+        <v>34414</v>
+      </c>
+      <c r="D252" s="49">
+        <v>15258</v>
+      </c>
+      <c r="E252" s="49">
+        <v>53481</v>
+      </c>
+      <c r="F252" s="49">
+        <v>34844</v>
+      </c>
+      <c r="G252" s="49">
+        <v>18637</v>
+      </c>
+      <c r="H252" s="49">
+        <v>53717</v>
+      </c>
+      <c r="I252" s="49">
+        <v>37088</v>
+      </c>
+      <c r="J252" s="49">
+        <v>16629</v>
+      </c>
+      <c r="K252" s="49">
+        <v>53336</v>
+      </c>
+      <c r="L252" s="49">
+        <v>34214</v>
+      </c>
+      <c r="M252" s="49">
+        <v>19122</v>
+      </c>
+      <c r="N252" s="49">
+        <v>51684</v>
+      </c>
+      <c r="O252" s="49">
+        <v>28942</v>
+      </c>
+      <c r="P252" s="49">
+        <v>22742</v>
+      </c>
+      <c r="Q252" s="49">
+        <v>51048</v>
+      </c>
+      <c r="R252" s="49">
+        <v>32858</v>
+      </c>
+      <c r="S252" s="49">
+        <v>18190</v>
+      </c>
+      <c r="T252" s="48">
+        <v>53088</v>
+      </c>
+      <c r="U252" s="48">
+        <v>37432</v>
+      </c>
+      <c r="V252" s="48">
+        <v>15656</v>
+      </c>
+      <c r="W252" s="49">
+        <v>53088</v>
+      </c>
+      <c r="X252" s="49">
+        <v>40234</v>
+      </c>
+      <c r="Y252" s="49">
+        <v>12854</v>
+      </c>
+      <c r="Z252" s="49">
+        <v>54541</v>
+      </c>
+      <c r="AA252" s="49">
+        <v>37099</v>
+      </c>
+      <c r="AB252" s="49">
+        <v>17442</v>
+      </c>
+      <c r="AC252" s="48">
+        <v>58365</v>
+      </c>
+      <c r="AD252" s="48">
+        <v>41612</v>
+      </c>
+      <c r="AE252" s="48">
+        <v>16753</v>
+      </c>
+    </row>
+    <row r="253" spans="1:31">
+      <c r="A253" s="50" t="s">
+        <v>263</v>
+      </c>
+      <c r="B253" s="49">
+        <v>14901</v>
+      </c>
+      <c r="C253" s="49">
+        <v>9436</v>
+      </c>
+      <c r="D253" s="49">
+        <v>5465</v>
+      </c>
+      <c r="E253" s="49">
+        <v>14006</v>
+      </c>
+      <c r="F253" s="49">
+        <v>9604</v>
+      </c>
+      <c r="G253" s="49">
+        <v>4402</v>
+      </c>
+      <c r="H253" s="49">
+        <v>13071</v>
+      </c>
+      <c r="I253" s="49">
+        <v>9262</v>
+      </c>
+      <c r="J253" s="49">
+        <v>3809</v>
+      </c>
+      <c r="K253" s="49">
+        <v>12238</v>
+      </c>
+      <c r="L253" s="49">
+        <v>9021</v>
+      </c>
+      <c r="M253" s="49">
+        <v>3217</v>
+      </c>
+      <c r="N253" s="49">
+        <v>12280</v>
+      </c>
+      <c r="O253" s="49">
+        <v>9191</v>
+      </c>
+      <c r="P253" s="49">
+        <v>3089</v>
+      </c>
+      <c r="Q253" s="49">
+        <v>13275</v>
+      </c>
+      <c r="R253" s="49">
+        <v>10018</v>
+      </c>
+      <c r="S253" s="49">
+        <v>3257</v>
+      </c>
+      <c r="T253" s="48">
+        <v>12326</v>
+      </c>
+      <c r="U253" s="48">
+        <v>8773</v>
+      </c>
+      <c r="V253" s="48">
+        <v>3553</v>
+      </c>
+      <c r="W253" s="49">
+        <v>10085</v>
+      </c>
+      <c r="X253" s="49">
+        <v>7856</v>
+      </c>
+      <c r="Y253" s="49">
+        <v>2229</v>
+      </c>
+      <c r="Z253" s="49">
+        <v>12043</v>
+      </c>
+      <c r="AA253" s="49">
+        <v>8548</v>
+      </c>
+      <c r="AB253" s="49">
+        <v>3495</v>
+      </c>
+      <c r="AC253" s="48">
+        <v>9894</v>
+      </c>
+      <c r="AD253" s="48">
+        <v>7150</v>
+      </c>
+      <c r="AE253" s="48">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="254" spans="1:31">
+      <c r="A254" s="50" t="s">
+        <v>264</v>
+      </c>
+      <c r="B254" s="49">
+        <v>9944</v>
+      </c>
+      <c r="C254" s="49">
+        <v>8660</v>
+      </c>
+      <c r="D254" s="49">
+        <v>1284</v>
+      </c>
+      <c r="E254" s="49">
+        <v>9219</v>
+      </c>
+      <c r="F254" s="49">
+        <v>7727</v>
+      </c>
+      <c r="G254" s="49">
+        <v>1492</v>
+      </c>
+      <c r="H254" s="49">
+        <v>9162</v>
+      </c>
+      <c r="I254" s="49">
+        <v>6938</v>
+      </c>
+      <c r="J254" s="49">
+        <v>2224</v>
+      </c>
+      <c r="K254" s="49">
+        <v>9489</v>
+      </c>
+      <c r="L254" s="49">
+        <v>7601</v>
+      </c>
+      <c r="M254" s="49">
+        <v>1888</v>
+      </c>
+      <c r="N254" s="49">
+        <v>8958</v>
+      </c>
+      <c r="O254" s="49">
+        <v>6957</v>
+      </c>
+      <c r="P254" s="49">
+        <v>2001</v>
+      </c>
+      <c r="Q254" s="49">
+        <v>9771</v>
+      </c>
+      <c r="R254" s="49">
+        <v>6592</v>
+      </c>
+      <c r="S254" s="49">
+        <v>3179</v>
+      </c>
+      <c r="T254" s="48">
+        <v>10834</v>
+      </c>
+      <c r="U254" s="48">
+        <v>7800</v>
+      </c>
+      <c r="V254" s="48">
+        <v>3034</v>
+      </c>
+      <c r="W254" s="49">
+        <v>9017</v>
+      </c>
+      <c r="X254" s="49">
+        <v>6562</v>
+      </c>
+      <c r="Y254" s="49">
+        <v>2455</v>
+      </c>
+      <c r="Z254" s="49">
+        <v>9051</v>
+      </c>
+      <c r="AA254" s="49">
+        <v>6617</v>
+      </c>
+      <c r="AB254" s="49">
+        <v>2434</v>
+      </c>
+      <c r="AC254" s="48">
+        <v>11119</v>
+      </c>
+      <c r="AD254" s="48">
+        <v>8259</v>
+      </c>
+      <c r="AE254" s="48">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="255" spans="1:31">
+      <c r="A255" s="50" t="s">
+        <v>265</v>
+      </c>
+      <c r="B255" s="49">
+        <v>2239</v>
+      </c>
+      <c r="C255" s="49">
+        <v>1850</v>
+      </c>
+      <c r="D255" s="49">
+        <v>389</v>
+      </c>
+      <c r="E255" s="49">
+        <v>2289</v>
+      </c>
+      <c r="F255" s="49">
+        <v>1861</v>
+      </c>
+      <c r="G255" s="49">
+        <v>428</v>
+      </c>
+      <c r="H255" s="49">
+        <v>1948</v>
+      </c>
+      <c r="I255" s="49">
+        <v>1601</v>
+      </c>
+      <c r="J255" s="49">
+        <v>347</v>
+      </c>
+      <c r="K255" s="49">
+        <v>2395</v>
+      </c>
+      <c r="L255" s="49">
+        <v>1734</v>
+      </c>
+      <c r="M255" s="49">
+        <v>661</v>
+      </c>
+      <c r="N255" s="49">
+        <v>1969</v>
+      </c>
+      <c r="O255" s="49">
+        <v>1542</v>
+      </c>
+      <c r="P255" s="49">
+        <v>427</v>
+      </c>
+      <c r="Q255" s="49">
+        <v>2197</v>
+      </c>
+      <c r="R255" s="49">
+        <v>1733</v>
+      </c>
+      <c r="S255" s="49">
+        <v>464</v>
+      </c>
+      <c r="T255" s="48">
+        <v>2411</v>
+      </c>
+      <c r="U255" s="48">
+        <v>1911</v>
+      </c>
+      <c r="V255" s="48">
+        <v>500</v>
+      </c>
+      <c r="W255" s="49">
+        <v>2297</v>
+      </c>
+      <c r="X255" s="49">
+        <v>1810</v>
+      </c>
+      <c r="Y255" s="49">
+        <v>487</v>
+      </c>
+      <c r="Z255" s="49">
+        <v>2293</v>
+      </c>
+      <c r="AA255" s="49">
+        <v>1797</v>
+      </c>
+      <c r="AB255" s="49">
+        <v>496</v>
+      </c>
+      <c r="AC255" s="48">
+        <v>1922</v>
+      </c>
+      <c r="AD255" s="48">
+        <v>1546</v>
+      </c>
+      <c r="AE255" s="48">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="256" spans="1:31">
+      <c r="A256" s="50" t="s">
+        <v>266</v>
+      </c>
+      <c r="B256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P256" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q256" s="49">
+        <v>10201</v>
+      </c>
+      <c r="R256" s="49">
+        <v>7711</v>
+      </c>
+      <c r="S256" s="49">
+        <v>2490</v>
+      </c>
+      <c r="T256" s="48">
+        <v>10526</v>
+      </c>
+      <c r="U256" s="48">
+        <v>8111</v>
+      </c>
+      <c r="V256" s="48">
+        <v>2415</v>
+      </c>
+      <c r="W256" s="49">
+        <v>11089</v>
+      </c>
+      <c r="X256" s="49">
+        <v>8057</v>
+      </c>
+      <c r="Y256" s="49">
+        <v>3032</v>
+      </c>
+      <c r="Z256" s="49">
+        <v>9465</v>
+      </c>
+      <c r="AA256" s="49">
+        <v>6990</v>
+      </c>
+      <c r="AB256" s="49">
+        <v>2475</v>
+      </c>
+      <c r="AC256" s="48">
+        <v>8484</v>
+      </c>
+      <c r="AD256" s="48">
+        <v>6507</v>
+      </c>
+      <c r="AE256" s="48">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="257" spans="1:31">
+      <c r="A257" s="50" t="s">
+        <v>267</v>
+      </c>
+      <c r="B257" s="49">
+        <v>987</v>
+      </c>
+      <c r="C257" s="49">
+        <v>772</v>
+      </c>
+      <c r="D257" s="49">
+        <v>215</v>
+      </c>
+      <c r="E257" s="49">
+        <v>896</v>
+      </c>
+      <c r="F257" s="49">
+        <v>678</v>
+      </c>
+      <c r="G257" s="49">
+        <v>218</v>
+      </c>
+      <c r="H257" s="49">
+        <v>332</v>
+      </c>
+      <c r="I257" s="49">
+        <v>220</v>
+      </c>
+      <c r="J257" s="49">
+        <v>112</v>
+      </c>
+      <c r="K257" s="49">
+        <v>830</v>
+      </c>
+      <c r="L257" s="49">
+        <v>316</v>
+      </c>
+      <c r="M257" s="49">
+        <v>514</v>
+      </c>
+      <c r="N257" s="49">
+        <v>233</v>
+      </c>
+      <c r="O257" s="49">
+        <v>113</v>
+      </c>
+      <c r="P257" s="49">
+        <v>120</v>
+      </c>
+      <c r="Q257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W257" s="48">
+        <v>156</v>
+      </c>
+      <c r="X257" s="48">
+        <v>156</v>
+      </c>
+      <c r="Y257" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z257" s="48">
+        <v>184</v>
+      </c>
+      <c r="AA257" s="49">
+        <v>163</v>
+      </c>
+      <c r="AB257" s="49">
+        <v>21</v>
+      </c>
+      <c r="AC257" s="48">
+        <v>447</v>
+      </c>
+      <c r="AD257" s="48">
+        <v>302</v>
+      </c>
+      <c r="AE257" s="48">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="258" spans="1:31">
+      <c r="A258" s="50" t="s">
+        <v>268</v>
+      </c>
+      <c r="B258" s="49">
+        <v>366</v>
+      </c>
+      <c r="C258" s="49">
+        <v>332</v>
+      </c>
+      <c r="D258" s="49">
+        <v>34</v>
+      </c>
+      <c r="E258" s="49">
+        <v>267</v>
+      </c>
+      <c r="F258" s="49">
+        <v>145</v>
+      </c>
+      <c r="G258" s="49">
+        <v>122</v>
+      </c>
+      <c r="H258" s="49">
+        <v>66</v>
+      </c>
+      <c r="I258" s="49">
+        <v>48</v>
+      </c>
+      <c r="J258" s="49">
+        <v>18</v>
+      </c>
+      <c r="K258" s="49">
+        <v>124</v>
+      </c>
+      <c r="L258" s="49">
+        <v>108</v>
+      </c>
+      <c r="M258" s="49">
+        <v>16</v>
+      </c>
+      <c r="N258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T258" s="48">
+        <v>14</v>
+      </c>
+      <c r="U258" s="48">
+        <v>14</v>
+      </c>
+      <c r="V258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y258" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z258" s="48">
+        <v>407</v>
+      </c>
+      <c r="AA258" s="49">
+        <v>281</v>
+      </c>
+      <c r="AB258" s="49">
+        <v>126</v>
+      </c>
+      <c r="AC258" s="48">
+        <v>376</v>
+      </c>
+      <c r="AD258" s="48">
+        <v>228</v>
+      </c>
+      <c r="AE258" s="48">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="259" spans="1:31">
+      <c r="A259" s="50" t="s">
+        <v>269</v>
+      </c>
+      <c r="B259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB259" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC259" s="48">
+        <v>223</v>
+      </c>
+      <c r="AD259" s="48">
+        <v>171</v>
+      </c>
+      <c r="AE259" s="48">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="260" spans="1:31">
+      <c r="A260" s="50" t="s">
+        <v>270</v>
+      </c>
+      <c r="B260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T260" s="48">
+        <v>23</v>
+      </c>
+      <c r="U260" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V260" s="48">
+        <v>23</v>
+      </c>
+      <c r="W260" s="49">
+        <v>191</v>
+      </c>
+      <c r="X260" s="49">
+        <v>103</v>
+      </c>
+      <c r="Y260" s="49">
+        <v>88</v>
+      </c>
+      <c r="Z260" s="49">
+        <v>364</v>
+      </c>
+      <c r="AA260" s="49">
+        <v>290</v>
+      </c>
+      <c r="AB260" s="49">
+        <v>74</v>
+      </c>
+      <c r="AC260" s="48">
+        <v>894</v>
+      </c>
+      <c r="AD260" s="48">
+        <v>612</v>
+      </c>
+      <c r="AE260" s="48">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="261" spans="1:31">
+      <c r="A261" s="50" t="s">
+        <v>271</v>
+      </c>
+      <c r="B261" s="49">
+        <v>1354</v>
+      </c>
+      <c r="C261" s="49">
+        <v>512</v>
+      </c>
+      <c r="D261" s="49">
+        <v>842</v>
+      </c>
+      <c r="E261" s="49">
+        <v>534</v>
+      </c>
+      <c r="F261" s="49">
+        <v>363</v>
+      </c>
+      <c r="G261" s="49">
+        <v>171</v>
+      </c>
+      <c r="H261" s="49">
+        <v>2290</v>
+      </c>
+      <c r="I261" s="49">
+        <v>1346</v>
+      </c>
+      <c r="J261" s="49">
+        <v>944</v>
+      </c>
+      <c r="K261" s="49">
+        <v>1779</v>
+      </c>
+      <c r="L261" s="49">
+        <v>1167</v>
+      </c>
+      <c r="M261" s="49">
+        <v>612</v>
+      </c>
+      <c r="N261" s="49">
+        <v>617</v>
+      </c>
+      <c r="O261" s="49">
+        <v>543</v>
+      </c>
+      <c r="P261" s="49">
+        <v>74</v>
+      </c>
+      <c r="Q261" s="49">
+        <v>378</v>
+      </c>
+      <c r="R261" s="49">
+        <v>282</v>
+      </c>
+      <c r="S261" s="49">
+        <v>96</v>
+      </c>
+      <c r="T261" s="48">
+        <v>165</v>
+      </c>
+      <c r="U261" s="48">
+        <v>165</v>
+      </c>
+      <c r="V261" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W261" s="49">
+        <v>975</v>
+      </c>
+      <c r="X261" s="49">
+        <v>838</v>
+      </c>
+      <c r="Y261" s="49">
+        <v>137</v>
+      </c>
+      <c r="Z261" s="49">
+        <v>1223</v>
+      </c>
+      <c r="AA261" s="49">
+        <v>1073</v>
+      </c>
+      <c r="AB261" s="49">
+        <v>150</v>
+      </c>
+      <c r="AC261" s="48">
+        <v>1218</v>
+      </c>
+      <c r="AD261" s="48">
+        <v>1069</v>
+      </c>
+      <c r="AE261" s="48">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="262" spans="1:31">
+      <c r="A262" s="50" t="s">
+        <v>272</v>
+      </c>
+      <c r="B262" s="49">
+        <v>2215</v>
+      </c>
+      <c r="C262" s="49">
+        <v>1473</v>
+      </c>
+      <c r="D262" s="49">
+        <v>742</v>
+      </c>
+      <c r="E262" s="49">
+        <v>2307</v>
+      </c>
+      <c r="F262" s="49">
+        <v>1661</v>
+      </c>
+      <c r="G262" s="49">
+        <v>646</v>
+      </c>
+      <c r="H262" s="49">
+        <v>1610</v>
+      </c>
+      <c r="I262" s="49">
+        <v>1299</v>
+      </c>
+      <c r="J262" s="49">
+        <v>311</v>
+      </c>
+      <c r="K262" s="49">
+        <v>2678</v>
+      </c>
+      <c r="L262" s="49">
+        <v>1784</v>
+      </c>
+      <c r="M262" s="49">
+        <v>894</v>
+      </c>
+      <c r="N262" s="49">
+        <v>2408</v>
+      </c>
+      <c r="O262" s="49">
+        <v>1462</v>
+      </c>
+      <c r="P262" s="49">
+        <v>946</v>
+      </c>
+      <c r="Q262" s="49">
+        <v>2367</v>
+      </c>
+      <c r="R262" s="49">
+        <v>1560</v>
+      </c>
+      <c r="S262" s="49">
+        <v>807</v>
+      </c>
+      <c r="T262" s="48">
+        <v>1427</v>
+      </c>
+      <c r="U262" s="48">
+        <v>1022</v>
+      </c>
+      <c r="V262" s="48">
+        <v>405</v>
+      </c>
+      <c r="W262" s="49">
+        <v>1871</v>
+      </c>
+      <c r="X262" s="49">
+        <v>1319</v>
+      </c>
+      <c r="Y262" s="49">
+        <v>552</v>
+      </c>
+      <c r="Z262" s="49">
+        <v>2110</v>
+      </c>
+      <c r="AA262" s="49">
+        <v>1474</v>
+      </c>
+      <c r="AB262" s="49">
+        <v>636</v>
+      </c>
+      <c r="AC262" s="48">
+        <v>2035</v>
+      </c>
+      <c r="AD262" s="48">
+        <v>1346</v>
+      </c>
+      <c r="AE262" s="48">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="263" spans="1:31">
+      <c r="A263" s="50" t="s">
+        <v>273</v>
+      </c>
+      <c r="B263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC263" s="48">
+        <v>3</v>
+      </c>
+      <c r="AD263" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE263" s="48">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:31">
+      <c r="A264" s="50" t="s">
+        <v>274</v>
+      </c>
+      <c r="B264" s="49">
+        <v>9132</v>
+      </c>
+      <c r="C264" s="49">
+        <v>6606</v>
+      </c>
+      <c r="D264" s="49">
+        <v>2526</v>
+      </c>
+      <c r="E264" s="49">
+        <v>7680</v>
+      </c>
+      <c r="F264" s="49">
+        <v>5455</v>
+      </c>
+      <c r="G264" s="49">
+        <v>2225</v>
+      </c>
+      <c r="H264" s="49">
+        <v>8169</v>
+      </c>
+      <c r="I264" s="49">
+        <v>5886</v>
+      </c>
+      <c r="J264" s="49">
+        <v>2283</v>
+      </c>
+      <c r="K264" s="49">
+        <v>7600</v>
+      </c>
+      <c r="L264" s="49">
+        <v>5351</v>
+      </c>
+      <c r="M264" s="49">
+        <v>2249</v>
+      </c>
+      <c r="N264" s="49">
+        <v>7351</v>
+      </c>
+      <c r="O264" s="49">
+        <v>5059</v>
+      </c>
+      <c r="P264" s="49">
+        <v>2292</v>
+      </c>
+      <c r="Q264" s="49">
+        <v>6893</v>
+      </c>
+      <c r="R264" s="49">
+        <v>4691</v>
+      </c>
+      <c r="S264" s="49">
+        <v>2202</v>
+      </c>
+      <c r="T264" s="48">
+        <v>7141</v>
+      </c>
+      <c r="U264" s="48">
+        <v>5139</v>
+      </c>
+      <c r="V264" s="48">
+        <v>2002</v>
+      </c>
+      <c r="W264" s="49">
+        <v>7556</v>
+      </c>
+      <c r="X264" s="49">
+        <v>5725</v>
+      </c>
+      <c r="Y264" s="49">
+        <v>1831</v>
+      </c>
+      <c r="Z264" s="49">
+        <v>7762</v>
+      </c>
+      <c r="AA264" s="49">
+        <v>5631</v>
+      </c>
+      <c r="AB264" s="49">
+        <v>2131</v>
+      </c>
+      <c r="AC264" s="48">
+        <v>8046</v>
+      </c>
+      <c r="AD264" s="48">
+        <v>5921</v>
+      </c>
+      <c r="AE264" s="48">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="265" spans="1:31">
+      <c r="A265" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B265" s="49">
+        <v>1217</v>
+      </c>
+      <c r="C265" s="49">
+        <v>698</v>
+      </c>
+      <c r="D265" s="49">
+        <v>519</v>
+      </c>
+      <c r="E265" s="49">
+        <v>1619</v>
+      </c>
+      <c r="F265" s="49">
+        <v>1029</v>
+      </c>
+      <c r="G265" s="49">
+        <v>590</v>
+      </c>
+      <c r="H265" s="49">
+        <v>1114</v>
+      </c>
+      <c r="I265" s="49">
+        <v>792</v>
+      </c>
+      <c r="J265" s="49">
+        <v>322</v>
+      </c>
+      <c r="K265" s="49">
+        <v>1463</v>
+      </c>
+      <c r="L265" s="49">
+        <v>902</v>
+      </c>
+      <c r="M265" s="49">
+        <v>561</v>
+      </c>
+      <c r="N265" s="49">
+        <v>1433</v>
+      </c>
+      <c r="O265" s="49">
+        <v>922</v>
+      </c>
+      <c r="P265" s="49">
+        <v>511</v>
+      </c>
+      <c r="Q265" s="49">
+        <v>1588</v>
+      </c>
+      <c r="R265" s="49">
+        <v>839</v>
+      </c>
+      <c r="S265" s="49">
+        <v>749</v>
+      </c>
+      <c r="T265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD265" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE265" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266" spans="1:31">
+      <c r="A266" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B266" s="49">
+        <v>31926</v>
+      </c>
+      <c r="C266" s="49">
+        <v>25085</v>
+      </c>
+      <c r="D266" s="49">
+        <v>6841</v>
+      </c>
+      <c r="E266" s="49">
+        <v>30486</v>
+      </c>
+      <c r="F266" s="49">
+        <v>21072</v>
+      </c>
+      <c r="G266" s="49">
+        <v>9414</v>
+      </c>
+      <c r="H266" s="49">
+        <v>33081</v>
+      </c>
+      <c r="I266" s="49">
+        <v>19905</v>
+      </c>
+      <c r="J266" s="49">
+        <v>13176</v>
+      </c>
+      <c r="K266" s="49">
+        <v>27569</v>
+      </c>
+      <c r="L266" s="49">
+        <v>18272</v>
+      </c>
+      <c r="M266" s="49">
+        <v>9297</v>
+      </c>
+      <c r="N266" s="49">
+        <v>29136</v>
+      </c>
+      <c r="O266" s="49">
+        <v>20351</v>
+      </c>
+      <c r="P266" s="49">
+        <v>8785</v>
+      </c>
+      <c r="Q266" s="49">
+        <v>29216</v>
+      </c>
+      <c r="R266" s="49">
+        <v>19824</v>
+      </c>
+      <c r="S266" s="49">
+        <v>9392</v>
+      </c>
+      <c r="T266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD266" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE266" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="267" spans="1:31">
+      <c r="A267" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B267" s="49">
+        <v>700</v>
+      </c>
+      <c r="C267" s="49">
+        <v>556</v>
+      </c>
+      <c r="D267" s="49">
+        <v>144</v>
+      </c>
+      <c r="E267" s="49">
+        <v>240</v>
+      </c>
+      <c r="F267" s="49">
+        <v>240</v>
+      </c>
+      <c r="G267" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="H267" s="49">
+        <v>568</v>
+      </c>
+      <c r="I267" s="49">
+        <v>268</v>
+      </c>
+      <c r="J267" s="49">
+        <v>300</v>
+      </c>
+      <c r="K267" s="49">
+        <v>382</v>
+      </c>
+      <c r="L267" s="49">
+        <v>330</v>
+      </c>
+      <c r="M267" s="49">
+        <v>52</v>
+      </c>
+      <c r="N267" s="49">
+        <v>199</v>
+      </c>
+      <c r="O267" s="49">
+        <v>60</v>
+      </c>
+      <c r="P267" s="49">
+        <v>139</v>
+      </c>
+      <c r="Q267" s="49">
+        <v>58</v>
+      </c>
+      <c r="R267" s="49">
+        <v>19</v>
+      </c>
+      <c r="S267" s="49">
+        <v>39</v>
+      </c>
+      <c r="T267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD267" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE267" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:31">
+      <c r="A268" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="B268" s="49">
+        <v>3271</v>
+      </c>
+      <c r="C268" s="49">
+        <v>2498</v>
+      </c>
+      <c r="D268" s="49">
+        <v>773</v>
+      </c>
+      <c r="E268" s="49">
+        <v>1248</v>
+      </c>
+      <c r="F268" s="49">
+        <v>911</v>
+      </c>
+      <c r="G268" s="49">
+        <v>337</v>
+      </c>
+      <c r="H268" s="49">
+        <v>3790</v>
+      </c>
+      <c r="I268" s="49">
+        <v>1495</v>
+      </c>
+      <c r="J268" s="49">
+        <v>2295</v>
+      </c>
+      <c r="K268" s="49">
+        <v>2786</v>
+      </c>
+      <c r="L268" s="49">
+        <v>1872</v>
+      </c>
+      <c r="M268" s="49">
+        <v>914</v>
+      </c>
+      <c r="N268" s="49">
+        <v>3698</v>
+      </c>
+      <c r="O268" s="49">
+        <v>2548</v>
+      </c>
+      <c r="P268" s="49">
+        <v>1150</v>
+      </c>
+      <c r="Q268" s="49">
+        <v>4608</v>
+      </c>
+      <c r="R268" s="49">
+        <v>3124</v>
+      </c>
+      <c r="S268" s="49">
+        <v>1484</v>
+      </c>
+      <c r="T268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD268" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE268" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="269" spans="1:31">
+      <c r="A269" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B269" s="49">
+        <v>525</v>
+      </c>
+      <c r="C269" s="49">
+        <v>497</v>
+      </c>
+      <c r="D269" s="49">
+        <v>28</v>
+      </c>
+      <c r="E269" s="49">
+        <v>460</v>
+      </c>
+      <c r="F269" s="49">
+        <v>432</v>
+      </c>
+      <c r="G269" s="49">
+        <v>28</v>
+      </c>
+      <c r="H269" s="49">
+        <v>85</v>
+      </c>
+      <c r="I269" s="49">
+        <v>69</v>
+      </c>
+      <c r="J269" s="49">
+        <v>16</v>
+      </c>
+      <c r="K269" s="49">
+        <v>293</v>
+      </c>
+      <c r="L269" s="49">
+        <v>260</v>
+      </c>
+      <c r="M269" s="49">
+        <v>33</v>
+      </c>
+      <c r="N269" s="49">
+        <v>82</v>
+      </c>
+      <c r="O269" s="49">
+        <v>59</v>
+      </c>
+      <c r="P269" s="49">
+        <v>23</v>
+      </c>
+      <c r="Q269" s="49">
+        <v>38</v>
+      </c>
+      <c r="R269" s="49">
+        <v>38</v>
+      </c>
+      <c r="S269" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="T269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD269" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE269" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="270" spans="1:31">
+      <c r="A270" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B270" s="49">
+        <v>603</v>
+      </c>
+      <c r="C270" s="49">
+        <v>443</v>
+      </c>
+      <c r="D270" s="49">
+        <v>160</v>
+      </c>
+      <c r="E270" s="49">
+        <v>996</v>
+      </c>
+      <c r="F270" s="49">
+        <v>837</v>
+      </c>
+      <c r="G270" s="49">
+        <v>159</v>
+      </c>
+      <c r="H270" s="49">
+        <v>1499</v>
+      </c>
+      <c r="I270" s="49">
+        <v>1345</v>
+      </c>
+      <c r="J270" s="49">
+        <v>154</v>
+      </c>
+      <c r="K270" s="49">
+        <v>2185</v>
+      </c>
+      <c r="L270" s="49">
+        <v>1632</v>
+      </c>
+      <c r="M270" s="49">
+        <v>553</v>
+      </c>
+      <c r="N270" s="49">
+        <v>2713</v>
+      </c>
+      <c r="O270" s="49">
+        <v>1767</v>
+      </c>
+      <c r="P270" s="49">
+        <v>946</v>
+      </c>
+      <c r="Q270" s="49">
+        <v>2734</v>
+      </c>
+      <c r="R270" s="49">
+        <v>2144</v>
+      </c>
+      <c r="S270" s="49">
+        <v>590</v>
+      </c>
+      <c r="T270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD270" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE270" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="271" spans="1:31">
+      <c r="A271" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B271" s="49">
+        <v>4445</v>
+      </c>
+      <c r="C271" s="49">
+        <v>3959</v>
+      </c>
+      <c r="D271" s="49">
+        <v>486</v>
+      </c>
+      <c r="E271" s="49">
+        <v>5967</v>
+      </c>
+      <c r="F271" s="49">
+        <v>4155</v>
+      </c>
+      <c r="G271" s="49">
+        <v>1812</v>
+      </c>
+      <c r="H271" s="49">
+        <v>1295</v>
+      </c>
+      <c r="I271" s="49">
+        <v>841</v>
+      </c>
+      <c r="J271" s="49">
+        <v>454</v>
+      </c>
+      <c r="K271" s="49">
+        <v>4325</v>
+      </c>
+      <c r="L271" s="49">
+        <v>2917</v>
+      </c>
+      <c r="M271" s="49">
+        <v>1408</v>
+      </c>
+      <c r="N271" s="49">
+        <v>4931</v>
+      </c>
+      <c r="O271" s="49">
+        <v>3664</v>
+      </c>
+      <c r="P271" s="49">
+        <v>1267</v>
+      </c>
+      <c r="Q271" s="49">
+        <v>3905</v>
+      </c>
+      <c r="R271" s="49">
+        <v>2142</v>
+      </c>
+      <c r="S271" s="49">
+        <v>1763</v>
+      </c>
+      <c r="T271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD271" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE271" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="272" spans="1:31">
+      <c r="A272" s="50" t="s">
+        <v>275</v>
+      </c>
+      <c r="B272" s="49">
+        <v>12742</v>
+      </c>
+      <c r="C272" s="49">
+        <v>9114</v>
+      </c>
+      <c r="D272" s="49">
+        <v>3628</v>
+      </c>
+      <c r="E272" s="49">
+        <v>12320</v>
+      </c>
+      <c r="F272" s="49">
+        <v>9412</v>
+      </c>
+      <c r="G272" s="49">
+        <v>2908</v>
+      </c>
+      <c r="H272" s="49">
+        <v>13828</v>
+      </c>
+      <c r="I272" s="49">
+        <v>10421</v>
+      </c>
+      <c r="J272" s="49">
+        <v>3407</v>
+      </c>
+      <c r="K272" s="49">
+        <v>12753</v>
+      </c>
+      <c r="L272" s="49">
+        <v>8749</v>
+      </c>
+      <c r="M272" s="49">
+        <v>4004</v>
+      </c>
+      <c r="N272" s="49">
+        <v>11718</v>
+      </c>
+      <c r="O272" s="49">
+        <v>8256</v>
+      </c>
+      <c r="P272" s="49">
+        <v>3462</v>
+      </c>
+      <c r="Q272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD272" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE272" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="273" spans="1:31">
+      <c r="A273" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="B273" s="49">
+        <v>1105</v>
+      </c>
+      <c r="C273" s="49">
+        <v>708</v>
+      </c>
+      <c r="D273" s="49">
+        <v>397</v>
+      </c>
+      <c r="E273" s="49">
+        <v>686</v>
+      </c>
+      <c r="F273" s="49">
+        <v>574</v>
+      </c>
+      <c r="G273" s="49">
+        <v>112</v>
+      </c>
+      <c r="H273" s="49">
+        <v>654</v>
+      </c>
+      <c r="I273" s="49">
+        <v>546</v>
+      </c>
+      <c r="J273" s="49">
+        <v>108</v>
+      </c>
+      <c r="K273" s="49">
+        <v>1009</v>
+      </c>
+      <c r="L273" s="49">
+        <v>790</v>
+      </c>
+      <c r="M273" s="49">
+        <v>219</v>
+      </c>
+      <c r="N273" s="49">
+        <v>353</v>
+      </c>
+      <c r="O273" s="49">
+        <v>124</v>
+      </c>
+      <c r="P273" s="49">
+        <v>229</v>
+      </c>
+      <c r="Q273" s="49">
+        <v>142</v>
+      </c>
+      <c r="R273" s="49">
+        <v>94</v>
+      </c>
+      <c r="S273" s="49">
+        <v>48</v>
+      </c>
+      <c r="T273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD273" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE273" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="274" spans="1:31">
+      <c r="A274" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B274" s="49">
+        <v>424</v>
+      </c>
+      <c r="C274" s="49">
+        <v>424</v>
+      </c>
+      <c r="D274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E274" s="49">
+        <v>846</v>
+      </c>
+      <c r="F274" s="49">
+        <v>826</v>
+      </c>
+      <c r="G274" s="49">
+        <v>20</v>
+      </c>
+      <c r="H274" s="49">
+        <v>394</v>
+      </c>
+      <c r="I274" s="49">
+        <v>394</v>
+      </c>
+      <c r="J274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K274" s="49">
+        <v>812</v>
+      </c>
+      <c r="L274" s="49">
+        <v>690</v>
+      </c>
+      <c r="M274" s="49">
+        <v>122</v>
+      </c>
+      <c r="N274" s="49">
+        <v>1313</v>
+      </c>
+      <c r="O274" s="49">
+        <v>1100</v>
+      </c>
+      <c r="P274" s="49">
+        <v>213</v>
+      </c>
+      <c r="Q274" s="49">
+        <v>1157</v>
+      </c>
+      <c r="R274" s="49">
+        <v>874</v>
+      </c>
+      <c r="S274" s="49">
+        <v>283</v>
+      </c>
+      <c r="T274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD274" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE274" s="48" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="275" spans="1:31">
+      <c r="A275" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B275" s="49">
+        <v>105804</v>
+      </c>
+      <c r="C275" s="49">
+        <v>69197</v>
+      </c>
+      <c r="D275" s="49">
+        <v>36607</v>
+      </c>
+      <c r="E275" s="49">
+        <v>101423</v>
+      </c>
+      <c r="F275" s="49">
+        <v>66166</v>
+      </c>
+      <c r="G275" s="49">
+        <v>35257</v>
+      </c>
+      <c r="H275" s="49">
+        <v>101064</v>
+      </c>
+      <c r="I275" s="49">
+        <v>66677</v>
+      </c>
+      <c r="J275" s="49">
+        <v>34387</v>
+      </c>
+      <c r="K275" s="49">
+        <v>102691</v>
+      </c>
+      <c r="L275" s="49">
+        <v>74908</v>
+      </c>
+      <c r="M275" s="49">
+        <v>27783</v>
+      </c>
+      <c r="N275" s="49">
+        <v>104237</v>
+      </c>
+      <c r="O275" s="49">
+        <v>65055</v>
+      </c>
+      <c r="P275" s="49">
+        <v>39182</v>
+      </c>
+      <c r="Q275" s="49">
+        <v>113045</v>
+      </c>
+      <c r="R275" s="49">
+        <v>79191</v>
+      </c>
+      <c r="S275" s="49">
+        <v>33854</v>
+      </c>
+      <c r="T275" s="49">
+        <v>121206</v>
+      </c>
+      <c r="U275" s="49">
+        <v>84505</v>
+      </c>
+      <c r="V275" s="49">
+        <v>36701</v>
+      </c>
+      <c r="W275" s="49">
+        <v>126725</v>
+      </c>
+      <c r="X275" s="49">
+        <v>86345</v>
+      </c>
+      <c r="Y275" s="49">
+        <v>40380</v>
+      </c>
+      <c r="Z275" s="49">
+        <v>133146</v>
+      </c>
+      <c r="AA275" s="49">
+        <v>87462</v>
+      </c>
+      <c r="AB275" s="49">
+        <v>45684</v>
+      </c>
+      <c r="AC275" s="49">
+        <v>131360</v>
+      </c>
+      <c r="AD275" s="49">
+        <v>87209</v>
+      </c>
+      <c r="AE275" s="49">
+        <v>44151</v>
+      </c>
+    </row>
+    <row r="276" spans="1:31">
+      <c r="A276" s="50" t="s">
+        <v>276</v>
+      </c>
+      <c r="B276" s="49">
+        <v>44728</v>
+      </c>
+      <c r="C276" s="49">
+        <v>28848</v>
+      </c>
+      <c r="D276" s="49">
+        <v>15880</v>
+      </c>
+      <c r="E276" s="49">
+        <v>43548</v>
+      </c>
+      <c r="F276" s="49">
+        <v>26629</v>
+      </c>
+      <c r="G276" s="49">
+        <v>16919</v>
+      </c>
+      <c r="H276" s="49">
+        <v>29188</v>
+      </c>
+      <c r="I276" s="49">
+        <v>20763</v>
+      </c>
+      <c r="J276" s="49">
+        <v>8425</v>
+      </c>
+      <c r="K276" s="49">
+        <v>25372</v>
+      </c>
+      <c r="L276" s="49">
+        <v>18479</v>
+      </c>
+      <c r="M276" s="49">
+        <v>6893</v>
+      </c>
+      <c r="N276" s="49">
+        <v>26070</v>
+      </c>
+      <c r="O276" s="49">
+        <v>17488</v>
+      </c>
+      <c r="P276" s="49">
+        <v>8582</v>
+      </c>
+      <c r="Q276" s="49">
+        <v>32767</v>
+      </c>
+      <c r="R276" s="49">
+        <v>22996</v>
+      </c>
+      <c r="S276" s="49">
+        <v>9771</v>
+      </c>
+      <c r="T276" s="49">
+        <v>35024</v>
+      </c>
+      <c r="U276" s="49">
+        <v>25228</v>
+      </c>
+      <c r="V276" s="49">
+        <v>9796</v>
+      </c>
+      <c r="W276" s="49">
+        <v>34883</v>
+      </c>
+      <c r="X276" s="49">
+        <v>24839</v>
+      </c>
+      <c r="Y276" s="49">
+        <v>10044</v>
+      </c>
+      <c r="Z276" s="49">
+        <v>32126</v>
+      </c>
+      <c r="AA276" s="49">
+        <v>24065</v>
+      </c>
+      <c r="AB276" s="49">
+        <v>8061</v>
+      </c>
+      <c r="AC276" s="49">
+        <v>36723</v>
+      </c>
+      <c r="AD276" s="49">
+        <v>21061</v>
+      </c>
+      <c r="AE276" s="49">
+        <v>15662</v>
+      </c>
+    </row>
+    <row r="277" spans="1:31">
+      <c r="A277" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B277" s="49">
+        <v>15936</v>
+      </c>
+      <c r="C277" s="49">
+        <v>11610</v>
+      </c>
+      <c r="D277" s="49">
+        <v>4326</v>
+      </c>
+      <c r="E277" s="49">
+        <v>18258</v>
+      </c>
+      <c r="F277" s="49">
+        <v>13960</v>
+      </c>
+      <c r="G277" s="49">
+        <v>4298</v>
+      </c>
+      <c r="H277" s="49">
+        <v>20888</v>
+      </c>
+      <c r="I277" s="49">
+        <v>13318</v>
+      </c>
+      <c r="J277" s="49">
+        <v>7570</v>
+      </c>
+      <c r="K277" s="49">
+        <v>20306</v>
+      </c>
+      <c r="L277" s="49">
+        <v>14070</v>
+      </c>
+      <c r="M277" s="49">
+        <v>6236</v>
+      </c>
+      <c r="N277" s="49">
+        <v>24862</v>
+      </c>
+      <c r="O277" s="49">
+        <v>14740</v>
+      </c>
+      <c r="P277" s="49">
+        <v>10122</v>
+      </c>
+      <c r="Q277" s="49">
+        <v>23108</v>
+      </c>
+      <c r="R277" s="49">
+        <v>15142</v>
+      </c>
+      <c r="S277" s="49">
+        <v>7966</v>
+      </c>
+      <c r="T277" s="49">
+        <v>29617</v>
+      </c>
+      <c r="U277" s="49">
+        <v>19408</v>
+      </c>
+      <c r="V277" s="49">
+        <v>10209</v>
+      </c>
+      <c r="W277" s="49">
+        <v>28957</v>
+      </c>
+      <c r="X277" s="49">
+        <v>17456</v>
+      </c>
+      <c r="Y277" s="49">
+        <v>11501</v>
+      </c>
+      <c r="Z277" s="49">
+        <v>20299</v>
+      </c>
+      <c r="AA277" s="49">
+        <v>11652</v>
+      </c>
+      <c r="AB277" s="49">
+        <v>8647</v>
+      </c>
+      <c r="AC277" s="49">
+        <v>16818</v>
+      </c>
+      <c r="AD277" s="49">
+        <v>11978</v>
+      </c>
+      <c r="AE277" s="49">
+        <v>4840</v>
+      </c>
+    </row>
+    <row r="278" spans="1:31">
+      <c r="A278" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="B278" s="49">
+        <v>45140</v>
+      </c>
+      <c r="C278" s="49">
+        <v>28739</v>
+      </c>
+      <c r="D278" s="49">
+        <v>16401</v>
+      </c>
+      <c r="E278" s="49">
+        <v>39617</v>
+      </c>
+      <c r="F278" s="49">
+        <v>25577</v>
+      </c>
+      <c r="G278" s="49">
+        <v>14040</v>
+      </c>
+      <c r="H278" s="49">
+        <v>29324</v>
+      </c>
+      <c r="I278" s="49">
+        <v>19694</v>
+      </c>
+      <c r="J278" s="49">
+        <v>9630</v>
+      </c>
+      <c r="K278" s="49">
+        <v>30723</v>
+      </c>
+      <c r="L278" s="49">
+        <v>21973</v>
+      </c>
+      <c r="M278" s="49">
+        <v>8750</v>
+      </c>
+      <c r="N278" s="49">
+        <v>30170</v>
+      </c>
+      <c r="O278" s="49">
+        <v>18486</v>
+      </c>
+      <c r="P278" s="49">
+        <v>11684</v>
+      </c>
+      <c r="Q278" s="49">
+        <v>32924</v>
+      </c>
+      <c r="R278" s="49">
+        <v>23078</v>
+      </c>
+      <c r="S278" s="49">
+        <v>9846</v>
+      </c>
+      <c r="T278" s="49">
+        <v>34918</v>
+      </c>
+      <c r="U278" s="49">
+        <v>25315</v>
+      </c>
+      <c r="V278" s="49">
+        <v>9603</v>
+      </c>
+      <c r="W278" s="49">
+        <v>37708</v>
+      </c>
+      <c r="X278" s="49">
+        <v>26283</v>
+      </c>
+      <c r="Y278" s="49">
+        <v>11425</v>
+      </c>
+      <c r="Z278" s="49">
+        <v>41021</v>
+      </c>
+      <c r="AA278" s="49">
+        <v>27043</v>
+      </c>
+      <c r="AB278" s="49">
+        <v>13978</v>
+      </c>
+      <c r="AC278" s="49">
+        <v>35884</v>
+      </c>
+      <c r="AD278" s="49">
+        <v>25174</v>
+      </c>
+      <c r="AE278" s="49">
+        <v>10710</v>
+      </c>
+    </row>
+    <row r="279" spans="1:31">
+      <c r="A279" s="50" t="s">
+        <v>278</v>
+      </c>
+      <c r="B279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G279" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H279" s="49">
+        <v>21664</v>
+      </c>
+      <c r="I279" s="49">
+        <v>12902</v>
+      </c>
+      <c r="J279" s="49">
+        <v>8762</v>
+      </c>
+      <c r="K279" s="49">
+        <v>26290</v>
+      </c>
+      <c r="L279" s="49">
+        <v>20386</v>
+      </c>
+      <c r="M279" s="49">
+        <v>5904</v>
+      </c>
+      <c r="N279" s="49">
+        <v>23135</v>
+      </c>
+      <c r="O279" s="49">
+        <v>14341</v>
+      </c>
+      <c r="P279" s="49">
+        <v>8794</v>
+      </c>
+      <c r="Q279" s="49">
+        <v>24246</v>
+      </c>
+      <c r="R279" s="49">
+        <v>17975</v>
+      </c>
+      <c r="S279" s="49">
+        <v>6271</v>
+      </c>
+      <c r="T279" s="49">
+        <v>21647</v>
+      </c>
+      <c r="U279" s="49">
+        <v>14554</v>
+      </c>
+      <c r="V279" s="49">
+        <v>7093</v>
+      </c>
+      <c r="W279" s="49">
+        <v>25177</v>
+      </c>
+      <c r="X279" s="49">
+        <v>17767</v>
+      </c>
+      <c r="Y279" s="49">
+        <v>7410</v>
+      </c>
+      <c r="Z279" s="49">
+        <v>25588</v>
+      </c>
+      <c r="AA279" s="49">
+        <v>17908</v>
+      </c>
+      <c r="AB279" s="49">
+        <v>7680</v>
+      </c>
+      <c r="AC279" s="49">
+        <v>23879</v>
+      </c>
+      <c r="AD279" s="49">
+        <v>17670</v>
+      </c>
+      <c r="AE279" s="49">
+        <v>6209</v>
+      </c>
+    </row>
+    <row r="280" spans="1:31">
+      <c r="A280" s="50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="O280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="P280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y280" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z280" s="49">
+        <v>14112</v>
+      </c>
+      <c r="AA280" s="49">
+        <v>6794</v>
+      </c>
+      <c r="AB280" s="49">
+        <v>7318</v>
+      </c>
+      <c r="AC280" s="49">
+        <v>18056</v>
+      </c>
+      <c r="AD280" s="49">
+        <v>11326</v>
+      </c>
+      <c r="AE280" s="49">
+        <v>6730</v>
+      </c>
+    </row>
+    <row r="281" spans="1:31">
+      <c r="A281" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="25" t="s">
-[...968 lines deleted...]
-      <c r="H25" s="23">
+      <c r="B281" s="49">
         <v>156553</v>
       </c>
-      <c r="I25" s="23">
+      <c r="C281" s="49">
+        <v>95770</v>
+      </c>
+      <c r="D281" s="49">
+        <v>60783</v>
+      </c>
+      <c r="E281" s="49">
         <v>134652</v>
       </c>
-      <c r="J25" s="23">
+      <c r="F281" s="49">
+        <v>80491</v>
+      </c>
+      <c r="G281" s="49">
+        <v>54161</v>
+      </c>
+      <c r="H281" s="49">
         <v>147972</v>
       </c>
-      <c r="K25" s="23">
+      <c r="I281" s="49">
+        <v>94765</v>
+      </c>
+      <c r="J281" s="49">
+        <v>53207</v>
+      </c>
+      <c r="K281" s="49">
         <v>152697</v>
       </c>
-      <c r="L25" s="23">
+      <c r="L281" s="49">
+        <v>92828</v>
+      </c>
+      <c r="M281" s="49">
+        <v>59869</v>
+      </c>
+      <c r="N281" s="49">
         <v>158387</v>
       </c>
-      <c r="M25" s="23">
+      <c r="O281" s="49">
+        <v>101327</v>
+      </c>
+      <c r="P281" s="49">
+        <v>57060</v>
+      </c>
+      <c r="Q281" s="49">
         <v>162354</v>
       </c>
-      <c r="N25" s="23">
+      <c r="R281" s="49">
+        <v>107001</v>
+      </c>
+      <c r="S281" s="49">
+        <v>55353</v>
+      </c>
+      <c r="T281" s="49">
         <v>155450</v>
       </c>
-      <c r="O25" s="23">
+      <c r="U281" s="49">
+        <v>104346</v>
+      </c>
+      <c r="V281" s="49">
+        <v>51104</v>
+      </c>
+      <c r="W281" s="49">
         <v>149749</v>
       </c>
-      <c r="P25" s="23">
+      <c r="X281" s="49">
+        <v>94290</v>
+      </c>
+      <c r="Y281" s="49">
+        <v>55459</v>
+      </c>
+      <c r="Z281" s="49">
         <v>155586</v>
       </c>
-      <c r="Q25" s="57">
+      <c r="AA281" s="49">
+        <v>99182</v>
+      </c>
+      <c r="AB281" s="49">
+        <v>56404</v>
+      </c>
+      <c r="AC281" s="49">
         <v>163359</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J26" s="23">
+      <c r="AD281" s="49">
+        <v>105340</v>
+      </c>
+      <c r="AE281" s="49">
+        <v>58019</v>
+      </c>
+    </row>
+    <row r="282" spans="1:31">
+      <c r="A282" s="50" t="s">
+        <v>279</v>
+      </c>
+      <c r="B282" s="49">
+        <v>20278</v>
+      </c>
+      <c r="C282" s="49">
+        <v>11559</v>
+      </c>
+      <c r="D282" s="49">
+        <v>8719</v>
+      </c>
+      <c r="E282" s="49">
+        <v>12065</v>
+      </c>
+      <c r="F282" s="49">
+        <v>6180</v>
+      </c>
+      <c r="G282" s="49">
+        <v>5885</v>
+      </c>
+      <c r="H282" s="49">
+        <v>17066</v>
+      </c>
+      <c r="I282" s="49">
+        <v>9102</v>
+      </c>
+      <c r="J282" s="49">
+        <v>7964</v>
+      </c>
+      <c r="K282" s="49">
+        <v>15017</v>
+      </c>
+      <c r="L282" s="49">
+        <v>7953</v>
+      </c>
+      <c r="M282" s="49">
+        <v>7064</v>
+      </c>
+      <c r="N282" s="49">
+        <v>15002</v>
+      </c>
+      <c r="O282" s="49">
+        <v>9275</v>
+      </c>
+      <c r="P282" s="49">
+        <v>5727</v>
+      </c>
+      <c r="Q282" s="49">
+        <v>12413</v>
+      </c>
+      <c r="R282" s="49">
+        <v>7305</v>
+      </c>
+      <c r="S282" s="49">
+        <v>5108</v>
+      </c>
+      <c r="T282" s="49">
+        <v>14214</v>
+      </c>
+      <c r="U282" s="49">
+        <v>9177</v>
+      </c>
+      <c r="V282" s="49">
+        <v>5037</v>
+      </c>
+      <c r="W282" s="49">
+        <v>14448</v>
+      </c>
+      <c r="X282" s="49">
+        <v>9458</v>
+      </c>
+      <c r="Y282" s="49">
+        <v>4990</v>
+      </c>
+      <c r="Z282" s="49">
+        <v>15470</v>
+      </c>
+      <c r="AA282" s="49">
+        <v>10179</v>
+      </c>
+      <c r="AB282" s="49">
+        <v>5291</v>
+      </c>
+      <c r="AC282" s="49">
+        <v>16778</v>
+      </c>
+      <c r="AD282" s="49">
+        <v>11008</v>
+      </c>
+      <c r="AE282" s="49">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="283" spans="1:31">
+      <c r="A283" s="50" t="s">
+        <v>280</v>
+      </c>
+      <c r="B283" s="49">
+        <v>15820</v>
+      </c>
+      <c r="C283" s="49">
+        <v>11394</v>
+      </c>
+      <c r="D283" s="49">
+        <v>4426</v>
+      </c>
+      <c r="E283" s="49">
+        <v>18256</v>
+      </c>
+      <c r="F283" s="49">
+        <v>10526</v>
+      </c>
+      <c r="G283" s="49">
+        <v>7730</v>
+      </c>
+      <c r="H283" s="49">
+        <v>22545</v>
+      </c>
+      <c r="I283" s="49">
+        <v>15078</v>
+      </c>
+      <c r="J283" s="49">
+        <v>7467</v>
+      </c>
+      <c r="K283" s="49">
+        <v>21415</v>
+      </c>
+      <c r="L283" s="49">
+        <v>12881</v>
+      </c>
+      <c r="M283" s="49">
+        <v>8534</v>
+      </c>
+      <c r="N283" s="49">
+        <v>22558</v>
+      </c>
+      <c r="O283" s="49">
+        <v>12768</v>
+      </c>
+      <c r="P283" s="49">
+        <v>9790</v>
+      </c>
+      <c r="Q283" s="49">
+        <v>20789</v>
+      </c>
+      <c r="R283" s="49">
+        <v>13887</v>
+      </c>
+      <c r="S283" s="49">
+        <v>6902</v>
+      </c>
+      <c r="T283" s="49">
+        <v>25927</v>
+      </c>
+      <c r="U283" s="49">
+        <v>16038</v>
+      </c>
+      <c r="V283" s="49">
+        <v>9889</v>
+      </c>
+      <c r="W283" s="49">
+        <v>21178</v>
+      </c>
+      <c r="X283" s="49">
+        <v>13656</v>
+      </c>
+      <c r="Y283" s="49">
+        <v>7522</v>
+      </c>
+      <c r="Z283" s="49">
+        <v>31313</v>
+      </c>
+      <c r="AA283" s="49">
+        <v>19040</v>
+      </c>
+      <c r="AB283" s="49">
+        <v>12273</v>
+      </c>
+      <c r="AC283" s="49">
+        <v>30497</v>
+      </c>
+      <c r="AD283" s="49">
+        <v>20479</v>
+      </c>
+      <c r="AE283" s="49">
+        <v>10018</v>
+      </c>
+    </row>
+    <row r="284" spans="1:31">
+      <c r="A284" s="50" t="s">
+        <v>281</v>
+      </c>
+      <c r="B284" s="49">
+        <v>24819</v>
+      </c>
+      <c r="C284" s="49">
+        <v>15318</v>
+      </c>
+      <c r="D284" s="49">
+        <v>9501</v>
+      </c>
+      <c r="E284" s="49">
+        <v>22716</v>
+      </c>
+      <c r="F284" s="49">
+        <v>12231</v>
+      </c>
+      <c r="G284" s="49">
+        <v>10485</v>
+      </c>
+      <c r="H284" s="49">
+        <v>24905</v>
+      </c>
+      <c r="I284" s="49">
+        <v>16128</v>
+      </c>
+      <c r="J284" s="49">
+        <v>8777</v>
+      </c>
+      <c r="K284" s="49">
+        <v>23320</v>
+      </c>
+      <c r="L284" s="49">
+        <v>14436</v>
+      </c>
+      <c r="M284" s="49">
+        <v>8884</v>
+      </c>
+      <c r="N284" s="49">
+        <v>24437</v>
+      </c>
+      <c r="O284" s="49">
+        <v>16701</v>
+      </c>
+      <c r="P284" s="49">
+        <v>7736</v>
+      </c>
+      <c r="Q284" s="49">
+        <v>29385</v>
+      </c>
+      <c r="R284" s="49">
+        <v>19166</v>
+      </c>
+      <c r="S284" s="49">
+        <v>10219</v>
+      </c>
+      <c r="T284" s="49">
+        <v>24980</v>
+      </c>
+      <c r="U284" s="49">
+        <v>17698</v>
+      </c>
+      <c r="V284" s="49">
+        <v>7282</v>
+      </c>
+      <c r="W284" s="49">
+        <v>22769</v>
+      </c>
+      <c r="X284" s="49">
+        <v>15244</v>
+      </c>
+      <c r="Y284" s="49">
+        <v>7525</v>
+      </c>
+      <c r="Z284" s="49">
+        <v>24636</v>
+      </c>
+      <c r="AA284" s="49">
+        <v>15925</v>
+      </c>
+      <c r="AB284" s="49">
+        <v>8711</v>
+      </c>
+      <c r="AC284" s="49">
+        <v>18398</v>
+      </c>
+      <c r="AD284" s="49">
+        <v>11946</v>
+      </c>
+      <c r="AE284" s="49">
+        <v>6452</v>
+      </c>
+    </row>
+    <row r="285" spans="1:31">
+      <c r="A285" s="50" t="s">
+        <v>282</v>
+      </c>
+      <c r="B285" s="49">
+        <v>33118</v>
+      </c>
+      <c r="C285" s="49">
+        <v>18766</v>
+      </c>
+      <c r="D285" s="49">
+        <v>14352</v>
+      </c>
+      <c r="E285" s="49">
+        <v>25612</v>
+      </c>
+      <c r="F285" s="49">
+        <v>13907</v>
+      </c>
+      <c r="G285" s="49">
+        <v>11705</v>
+      </c>
+      <c r="H285" s="49">
+        <v>28154</v>
+      </c>
+      <c r="I285" s="49">
+        <v>18006</v>
+      </c>
+      <c r="J285" s="49">
+        <v>10148</v>
+      </c>
+      <c r="K285" s="49">
+        <v>31980</v>
+      </c>
+      <c r="L285" s="49">
+        <v>17484</v>
+      </c>
+      <c r="M285" s="49">
+        <v>14496</v>
+      </c>
+      <c r="N285" s="49">
+        <v>27830</v>
+      </c>
+      <c r="O285" s="49">
+        <v>17132</v>
+      </c>
+      <c r="P285" s="49">
+        <v>10698</v>
+      </c>
+      <c r="Q285" s="49">
+        <v>32289</v>
+      </c>
+      <c r="R285" s="49">
+        <v>20635</v>
+      </c>
+      <c r="S285" s="49">
+        <v>11654</v>
+      </c>
+      <c r="T285" s="49">
+        <v>22959</v>
+      </c>
+      <c r="U285" s="49">
+        <v>14286</v>
+      </c>
+      <c r="V285" s="49">
+        <v>8673</v>
+      </c>
+      <c r="W285" s="49">
+        <v>29581</v>
+      </c>
+      <c r="X285" s="49">
+        <v>15613</v>
+      </c>
+      <c r="Y285" s="49">
+        <v>13968</v>
+      </c>
+      <c r="Z285" s="49">
+        <v>19915</v>
+      </c>
+      <c r="AA285" s="49">
+        <v>11896</v>
+      </c>
+      <c r="AB285" s="49">
+        <v>8019</v>
+      </c>
+      <c r="AC285" s="49">
+        <v>21075</v>
+      </c>
+      <c r="AD285" s="49">
+        <v>12454</v>
+      </c>
+      <c r="AE285" s="49">
+        <v>8621</v>
+      </c>
+    </row>
+    <row r="286" spans="1:31">
+      <c r="A286" s="50" t="s">
+        <v>283</v>
+      </c>
+      <c r="B286" s="49">
+        <v>12742</v>
+      </c>
+      <c r="C286" s="49">
+        <v>8988</v>
+      </c>
+      <c r="D286" s="49">
+        <v>3754</v>
+      </c>
+      <c r="E286" s="49">
+        <v>16702</v>
+      </c>
+      <c r="F286" s="49">
+        <v>10510</v>
+      </c>
+      <c r="G286" s="49">
+        <v>6192</v>
+      </c>
+      <c r="H286" s="49">
+        <v>14447</v>
+      </c>
+      <c r="I286" s="49">
+        <v>9482</v>
+      </c>
+      <c r="J286" s="49">
+        <v>4965</v>
+      </c>
+      <c r="K286" s="49">
+        <v>13021</v>
+      </c>
+      <c r="L286" s="49">
+        <v>9151</v>
+      </c>
+      <c r="M286" s="49">
+        <v>3870</v>
+      </c>
+      <c r="N286" s="49">
+        <v>14368</v>
+      </c>
+      <c r="O286" s="49">
+        <v>9471</v>
+      </c>
+      <c r="P286" s="49">
+        <v>4897</v>
+      </c>
+      <c r="Q286" s="49">
+        <v>15052</v>
+      </c>
+      <c r="R286" s="49">
+        <v>9643</v>
+      </c>
+      <c r="S286" s="49">
+        <v>5409</v>
+      </c>
+      <c r="T286" s="49">
+        <v>16484</v>
+      </c>
+      <c r="U286" s="49">
+        <v>10968</v>
+      </c>
+      <c r="V286" s="49">
+        <v>5516</v>
+      </c>
+      <c r="W286" s="49">
+        <v>13376</v>
+      </c>
+      <c r="X286" s="49">
+        <v>8586</v>
+      </c>
+      <c r="Y286" s="49">
+        <v>4790</v>
+      </c>
+      <c r="Z286" s="49">
+        <v>14255</v>
+      </c>
+      <c r="AA286" s="49">
+        <v>8736</v>
+      </c>
+      <c r="AB286" s="49">
+        <v>5519</v>
+      </c>
+      <c r="AC286" s="49">
+        <v>15347</v>
+      </c>
+      <c r="AD286" s="49">
+        <v>9612</v>
+      </c>
+      <c r="AE286" s="49">
+        <v>5735</v>
+      </c>
+    </row>
+    <row r="287" spans="1:31">
+      <c r="A287" s="50" t="s">
+        <v>284</v>
+      </c>
+      <c r="B287" s="49">
+        <v>21007</v>
+      </c>
+      <c r="C287" s="49">
+        <v>10498</v>
+      </c>
+      <c r="D287" s="49">
+        <v>10509</v>
+      </c>
+      <c r="E287" s="49">
+        <v>11570</v>
+      </c>
+      <c r="F287" s="49">
+        <v>7027</v>
+      </c>
+      <c r="G287" s="49">
+        <v>4543</v>
+      </c>
+      <c r="H287" s="49">
+        <v>17284</v>
+      </c>
+      <c r="I287" s="49">
+        <v>10089</v>
+      </c>
+      <c r="J287" s="49">
+        <v>7195</v>
+      </c>
+      <c r="K287" s="49">
+        <v>15930</v>
+      </c>
+      <c r="L287" s="49">
+        <v>9742</v>
+      </c>
+      <c r="M287" s="49">
+        <v>6188</v>
+      </c>
+      <c r="N287" s="49">
+        <v>18582</v>
+      </c>
+      <c r="O287" s="49">
+        <v>10687</v>
+      </c>
+      <c r="P287" s="49">
+        <v>7895</v>
+      </c>
+      <c r="Q287" s="49">
+        <v>17560</v>
+      </c>
+      <c r="R287" s="49">
+        <v>11295</v>
+      </c>
+      <c r="S287" s="49">
+        <v>6265</v>
+      </c>
+      <c r="T287" s="49">
+        <v>18349</v>
+      </c>
+      <c r="U287" s="49">
+        <v>12261</v>
+      </c>
+      <c r="V287" s="49">
+        <v>6088</v>
+      </c>
+      <c r="W287" s="49">
+        <v>17279</v>
+      </c>
+      <c r="X287" s="49">
+        <v>9998</v>
+      </c>
+      <c r="Y287" s="49">
+        <v>7281</v>
+      </c>
+      <c r="Z287" s="49">
+        <v>16724</v>
+      </c>
+      <c r="AA287" s="49">
+        <v>9729</v>
+      </c>
+      <c r="AB287" s="49">
+        <v>6995</v>
+      </c>
+      <c r="AC287" s="49">
+        <v>21523</v>
+      </c>
+      <c r="AD287" s="49">
+        <v>13353</v>
+      </c>
+      <c r="AE287" s="49">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="288" spans="1:31">
+      <c r="A288" s="50" t="s">
+        <v>285</v>
+      </c>
+      <c r="B288" s="49">
+        <v>7445</v>
+      </c>
+      <c r="C288" s="49">
+        <v>5930</v>
+      </c>
+      <c r="D288" s="49">
+        <v>1515</v>
+      </c>
+      <c r="E288" s="49">
+        <v>8520</v>
+      </c>
+      <c r="F288" s="49">
+        <v>7198</v>
+      </c>
+      <c r="G288" s="49">
+        <v>1322</v>
+      </c>
+      <c r="H288" s="49">
+        <v>9365</v>
+      </c>
+      <c r="I288" s="49">
+        <v>6716</v>
+      </c>
+      <c r="J288" s="49">
+        <v>2649</v>
+      </c>
+      <c r="K288" s="49">
+        <v>14200</v>
+      </c>
+      <c r="L288" s="49">
+        <v>9063</v>
+      </c>
+      <c r="M288" s="49">
+        <v>5137</v>
+      </c>
+      <c r="N288" s="49">
+        <v>14452</v>
+      </c>
+      <c r="O288" s="49">
+        <v>9796</v>
+      </c>
+      <c r="P288" s="49">
+        <v>4656</v>
+      </c>
+      <c r="Q288" s="49">
+        <v>13771</v>
+      </c>
+      <c r="R288" s="49">
+        <v>9677</v>
+      </c>
+      <c r="S288" s="49">
+        <v>4094</v>
+      </c>
+      <c r="T288" s="49">
+        <v>13453</v>
+      </c>
+      <c r="U288" s="49">
+        <v>9058</v>
+      </c>
+      <c r="V288" s="49">
+        <v>4395</v>
+      </c>
+      <c r="W288" s="49">
+        <v>14600</v>
+      </c>
+      <c r="X288" s="49">
+        <v>9741</v>
+      </c>
+      <c r="Y288" s="49">
+        <v>4859</v>
+      </c>
+      <c r="Z288" s="49">
+        <v>13813</v>
+      </c>
+      <c r="AA288" s="49">
+        <v>10382</v>
+      </c>
+      <c r="AB288" s="49">
+        <v>3431</v>
+      </c>
+      <c r="AC288" s="49">
+        <v>15872</v>
+      </c>
+      <c r="AD288" s="49">
+        <v>10224</v>
+      </c>
+      <c r="AE288" s="49">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="289" spans="1:137">
+      <c r="A289" s="50" t="s">
+        <v>286</v>
+      </c>
+      <c r="B289" s="49">
+        <v>21324</v>
+      </c>
+      <c r="C289" s="49">
+        <v>13317</v>
+      </c>
+      <c r="D289" s="49">
+        <v>8007</v>
+      </c>
+      <c r="E289" s="49">
+        <v>19211</v>
+      </c>
+      <c r="F289" s="49">
+        <v>12912</v>
+      </c>
+      <c r="G289" s="49">
+        <v>6299</v>
+      </c>
+      <c r="H289" s="49">
+        <v>14206</v>
+      </c>
+      <c r="I289" s="49">
+        <v>10164</v>
+      </c>
+      <c r="J289" s="49">
+        <v>4042</v>
+      </c>
+      <c r="K289" s="49">
+        <v>17814</v>
+      </c>
+      <c r="L289" s="49">
+        <v>12118</v>
+      </c>
+      <c r="M289" s="49">
+        <v>5696</v>
+      </c>
+      <c r="N289" s="49">
+        <v>21158</v>
+      </c>
+      <c r="O289" s="49">
+        <v>15497</v>
+      </c>
+      <c r="P289" s="49">
+        <v>5661</v>
+      </c>
+      <c r="Q289" s="49">
+        <v>21095</v>
+      </c>
+      <c r="R289" s="49">
+        <v>15393</v>
+      </c>
+      <c r="S289" s="49">
+        <v>5702</v>
+      </c>
+      <c r="T289" s="49">
+        <v>19084</v>
+      </c>
+      <c r="U289" s="49">
+        <v>14860</v>
+      </c>
+      <c r="V289" s="49">
+        <v>4224</v>
+      </c>
+      <c r="W289" s="49">
+        <v>16518</v>
+      </c>
+      <c r="X289" s="49">
+        <v>11994</v>
+      </c>
+      <c r="Y289" s="49">
+        <v>4524</v>
+      </c>
+      <c r="Z289" s="49">
+        <v>19460</v>
+      </c>
+      <c r="AA289" s="49">
+        <v>13295</v>
+      </c>
+      <c r="AB289" s="49">
+        <v>6165</v>
+      </c>
+      <c r="AC289" s="49">
+        <v>23869</v>
+      </c>
+      <c r="AD289" s="49">
+        <v>16264</v>
+      </c>
+      <c r="AE289" s="49">
+        <v>7605</v>
+      </c>
+    </row>
+    <row r="290" spans="1:137" ht="12.75">
+      <c r="A290" s="22" t="s">
+        <v>287</v>
+      </c>
+      <c r="B290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G290" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H290" s="49">
         <v>59637</v>
       </c>
-      <c r="K26" s="23">
+      <c r="I290" s="49">
+        <v>35331</v>
+      </c>
+      <c r="J290" s="49">
+        <v>24306</v>
+      </c>
+      <c r="K290" s="49">
         <v>58949</v>
       </c>
-      <c r="L26" s="23">
-[...2 lines deleted...]
-      <c r="M26" s="23">
+      <c r="L290" s="49">
+        <v>37735</v>
+      </c>
+      <c r="M290" s="49">
+        <v>21214</v>
+      </c>
+      <c r="N290" s="54">
+        <v>58077</v>
+      </c>
+      <c r="O290" s="54">
+        <v>35856</v>
+      </c>
+      <c r="P290" s="54">
+        <v>22221</v>
+      </c>
+      <c r="Q290" s="49">
         <v>57555</v>
       </c>
-      <c r="N26" s="23">
+      <c r="R290" s="49">
+        <v>37481</v>
+      </c>
+      <c r="S290" s="49">
+        <v>20074</v>
+      </c>
+      <c r="T290" s="49">
         <v>57451</v>
       </c>
-      <c r="O26" s="23">
+      <c r="U290" s="49">
+        <v>37050</v>
+      </c>
+      <c r="V290" s="49">
+        <v>20401</v>
+      </c>
+      <c r="W290" s="49">
         <v>58726</v>
       </c>
-      <c r="P26" s="23">
+      <c r="X290" s="49">
+        <v>39803</v>
+      </c>
+      <c r="Y290" s="49">
+        <v>18923</v>
+      </c>
+      <c r="Z290" s="49">
         <v>57687</v>
       </c>
-      <c r="Q26" s="58">
+      <c r="AA290" s="49">
+        <v>34702</v>
+      </c>
+      <c r="AB290" s="49">
+        <v>22985</v>
+      </c>
+      <c r="AC290" s="49">
         <v>60195</v>
       </c>
-    </row>
-[...4022 lines deleted...]
-      <c r="M232" s="6"/>
+      <c r="AD290" s="49">
+        <v>41192</v>
+      </c>
+      <c r="AE290" s="49">
+        <v>19003</v>
+      </c>
+    </row>
+    <row r="291" spans="1:137">
+      <c r="A291" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G291" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H291" s="49">
+        <v>13023</v>
+      </c>
+      <c r="I291" s="49">
+        <v>7811</v>
+      </c>
+      <c r="J291" s="49">
+        <v>5212</v>
+      </c>
+      <c r="K291" s="49">
+        <v>14392</v>
+      </c>
+      <c r="L291" s="49">
+        <v>9371</v>
+      </c>
+      <c r="M291" s="49">
+        <v>5021</v>
+      </c>
+      <c r="N291" s="54">
+        <v>10010</v>
+      </c>
+      <c r="O291" s="54">
+        <v>6358</v>
+      </c>
+      <c r="P291" s="54">
+        <v>3652</v>
+      </c>
+      <c r="Q291" s="49">
+        <v>13257</v>
+      </c>
+      <c r="R291" s="49">
+        <v>8810</v>
+      </c>
+      <c r="S291" s="49">
+        <v>4447</v>
+      </c>
+      <c r="T291" s="49">
+        <v>13723</v>
+      </c>
+      <c r="U291" s="49">
+        <v>9096</v>
+      </c>
+      <c r="V291" s="49">
+        <v>4627</v>
+      </c>
+      <c r="W291" s="49">
+        <v>16551</v>
+      </c>
+      <c r="X291" s="49">
+        <v>9849</v>
+      </c>
+      <c r="Y291" s="49">
+        <v>6702</v>
+      </c>
+      <c r="Z291" s="49">
+        <v>10752</v>
+      </c>
+      <c r="AA291" s="49">
+        <v>6152</v>
+      </c>
+      <c r="AB291" s="49">
+        <v>4600</v>
+      </c>
+      <c r="AC291" s="49">
+        <v>7676</v>
+      </c>
+      <c r="AD291" s="49">
+        <v>4758</v>
+      </c>
+      <c r="AE291" s="49">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="292" spans="1:137">
+      <c r="A292" s="50" t="s">
+        <v>288</v>
+      </c>
+      <c r="B292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G292" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H292" s="49">
+        <v>14962</v>
+      </c>
+      <c r="I292" s="49">
+        <v>8542</v>
+      </c>
+      <c r="J292" s="49">
+        <v>6420</v>
+      </c>
+      <c r="K292" s="49">
+        <v>8054</v>
+      </c>
+      <c r="L292" s="49">
+        <v>4990</v>
+      </c>
+      <c r="M292" s="49">
+        <v>3064</v>
+      </c>
+      <c r="N292" s="54">
+        <v>8526</v>
+      </c>
+      <c r="O292" s="54">
+        <v>5445</v>
+      </c>
+      <c r="P292" s="54">
+        <v>3081</v>
+      </c>
+      <c r="Q292" s="49">
+        <v>7740</v>
+      </c>
+      <c r="R292" s="49">
+        <v>4960</v>
+      </c>
+      <c r="S292" s="49">
+        <v>2780</v>
+      </c>
+      <c r="T292" s="49">
+        <v>11013</v>
+      </c>
+      <c r="U292" s="49">
+        <v>7030</v>
+      </c>
+      <c r="V292" s="49">
+        <v>3983</v>
+      </c>
+      <c r="W292" s="49">
+        <v>8239</v>
+      </c>
+      <c r="X292" s="49">
+        <v>5827</v>
+      </c>
+      <c r="Y292" s="49">
+        <v>2412</v>
+      </c>
+      <c r="Z292" s="49">
+        <v>13839</v>
+      </c>
+      <c r="AA292" s="49">
+        <v>11430</v>
+      </c>
+      <c r="AB292" s="49">
+        <v>2409</v>
+      </c>
+      <c r="AC292" s="49">
+        <v>9719</v>
+      </c>
+      <c r="AD292" s="49">
+        <v>5270</v>
+      </c>
+      <c r="AE292" s="49">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="293" spans="1:137">
+      <c r="A293" s="50" t="s">
+        <v>289</v>
+      </c>
+      <c r="B293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G293" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H293" s="49">
+        <v>19017</v>
+      </c>
+      <c r="I293" s="49">
+        <v>12447</v>
+      </c>
+      <c r="J293" s="49">
+        <v>6570</v>
+      </c>
+      <c r="K293" s="49">
+        <v>24251</v>
+      </c>
+      <c r="L293" s="49">
+        <v>15454</v>
+      </c>
+      <c r="M293" s="49">
+        <v>8797</v>
+      </c>
+      <c r="N293" s="54">
+        <v>27085</v>
+      </c>
+      <c r="O293" s="54">
+        <v>15875</v>
+      </c>
+      <c r="P293" s="54">
+        <v>11210</v>
+      </c>
+      <c r="Q293" s="49">
+        <v>27067</v>
+      </c>
+      <c r="R293" s="49">
+        <v>16335</v>
+      </c>
+      <c r="S293" s="49">
+        <v>10732</v>
+      </c>
+      <c r="T293" s="49">
+        <v>19879</v>
+      </c>
+      <c r="U293" s="49">
+        <v>11776</v>
+      </c>
+      <c r="V293" s="49">
+        <v>8103</v>
+      </c>
+      <c r="W293" s="49">
+        <v>20233</v>
+      </c>
+      <c r="X293" s="49">
+        <v>13177</v>
+      </c>
+      <c r="Y293" s="49">
+        <v>7056</v>
+      </c>
+      <c r="Z293" s="49">
+        <v>13201</v>
+      </c>
+      <c r="AA293" s="49">
+        <v>7942</v>
+      </c>
+      <c r="AB293" s="49">
+        <v>5259</v>
+      </c>
+      <c r="AC293" s="49">
+        <v>11767</v>
+      </c>
+      <c r="AD293" s="49">
+        <v>8399</v>
+      </c>
+      <c r="AE293" s="49">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="294" spans="1:137">
+      <c r="A294" s="50" t="s">
+        <v>290</v>
+      </c>
+      <c r="B294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G294" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H294" s="49">
+        <v>12635</v>
+      </c>
+      <c r="I294" s="49">
+        <v>6531</v>
+      </c>
+      <c r="J294" s="49">
+        <v>6104</v>
+      </c>
+      <c r="K294" s="49">
+        <v>12252</v>
+      </c>
+      <c r="L294" s="49">
+        <v>7920</v>
+      </c>
+      <c r="M294" s="49">
+        <v>4332</v>
+      </c>
+      <c r="N294" s="54">
+        <v>12456</v>
+      </c>
+      <c r="O294" s="54">
+        <v>8178</v>
+      </c>
+      <c r="P294" s="54">
+        <v>4278</v>
+      </c>
+      <c r="Q294" s="49">
+        <v>9491</v>
+      </c>
+      <c r="R294" s="49">
+        <v>7376</v>
+      </c>
+      <c r="S294" s="49">
+        <v>2115</v>
+      </c>
+      <c r="T294" s="49">
+        <v>12836</v>
+      </c>
+      <c r="U294" s="49">
+        <v>9148</v>
+      </c>
+      <c r="V294" s="49">
+        <v>3688</v>
+      </c>
+      <c r="W294" s="49">
+        <v>13703</v>
+      </c>
+      <c r="X294" s="49">
+        <v>10950</v>
+      </c>
+      <c r="Y294" s="49">
+        <v>2753</v>
+      </c>
+      <c r="Z294" s="49">
+        <v>9868</v>
+      </c>
+      <c r="AA294" s="49">
+        <v>4632</v>
+      </c>
+      <c r="AB294" s="49">
+        <v>5236</v>
+      </c>
+      <c r="AC294" s="49">
+        <v>20438</v>
+      </c>
+      <c r="AD294" s="49">
+        <v>14950</v>
+      </c>
+      <c r="AE294" s="49">
+        <v>5488</v>
+      </c>
+    </row>
+    <row r="295" spans="1:137">
+      <c r="A295" s="50" t="s">
+        <v>291</v>
+      </c>
+      <c r="B295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="D295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="E295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="F295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="G295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="I295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="J295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="K295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="L295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="M295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="N295" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="O295" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="P295" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="R295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="S295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="T295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="U295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="V295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="W295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="X295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y295" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z295" s="49">
+        <v>10027</v>
+      </c>
+      <c r="AA295" s="49">
+        <v>4546</v>
+      </c>
+      <c r="AB295" s="49">
+        <v>5481</v>
+      </c>
+      <c r="AC295" s="49">
+        <v>10595</v>
+      </c>
+      <c r="AD295" s="49">
+        <v>7815</v>
+      </c>
+      <c r="AE295" s="49">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="296" spans="1:137" s="8" customFormat="1" ht="12">
+      <c r="A296" s="59"/>
+      <c r="B296" s="59"/>
+      <c r="C296" s="59"/>
+      <c r="D296" s="59"/>
+      <c r="E296" s="59"/>
+      <c r="F296" s="59"/>
+      <c r="G296" s="59"/>
+      <c r="H296" s="59"/>
+      <c r="I296" s="59"/>
+      <c r="J296" s="59"/>
+      <c r="K296" s="59"/>
+      <c r="L296" s="59"/>
+      <c r="M296" s="59"/>
+      <c r="N296" s="59"/>
+      <c r="O296" s="59"/>
+      <c r="P296" s="59"/>
+      <c r="Q296" s="59"/>
+      <c r="R296" s="46"/>
+      <c r="S296" s="46"/>
+      <c r="T296" s="7"/>
+      <c r="U296" s="7"/>
+      <c r="V296" s="7"/>
+      <c r="W296" s="7"/>
+      <c r="X296" s="7"/>
+      <c r="Y296" s="7"/>
+      <c r="Z296" s="7"/>
+      <c r="AA296" s="7"/>
+      <c r="AB296" s="7"/>
+    </row>
+    <row r="297" spans="1:137" s="8" customFormat="1" ht="12.75">
+      <c r="A297" s="51" t="s">
+        <v>292</v>
+      </c>
+      <c r="B297" s="45"/>
+      <c r="C297" s="45"/>
+      <c r="D297" s="45"/>
+      <c r="E297" s="45"/>
+      <c r="F297" s="45"/>
+      <c r="G297" s="45"/>
+      <c r="H297" s="7"/>
+      <c r="I297" s="7"/>
+      <c r="J297" s="7"/>
+      <c r="K297" s="7"/>
+      <c r="L297" s="7"/>
+      <c r="M297" s="7"/>
+      <c r="N297" s="7"/>
+      <c r="O297" s="7"/>
+      <c r="P297" s="7"/>
+      <c r="Q297" s="7"/>
+      <c r="R297" s="7"/>
+      <c r="S297" s="7"/>
+      <c r="T297" s="7"/>
+      <c r="U297" s="7"/>
+      <c r="V297" s="7"/>
+      <c r="W297" s="7"/>
+      <c r="X297" s="7"/>
+      <c r="Y297" s="7"/>
+      <c r="Z297" s="7"/>
+      <c r="AA297" s="7"/>
+      <c r="AB297" s="7"/>
+      <c r="AC297" s="7"/>
+      <c r="AD297" s="7"/>
+      <c r="AE297" s="7"/>
+      <c r="AF297" s="7"/>
+      <c r="AG297" s="7"/>
+      <c r="AH297" s="7"/>
+      <c r="AI297" s="7"/>
+      <c r="AJ297" s="7"/>
+      <c r="AK297" s="7"/>
+      <c r="AL297" s="7"/>
+      <c r="AM297" s="7"/>
+      <c r="AN297" s="7"/>
+      <c r="AO297" s="7"/>
+      <c r="AP297" s="7"/>
+      <c r="AQ297" s="7"/>
+      <c r="AR297" s="7"/>
+      <c r="AS297" s="7"/>
+      <c r="CD297" s="7"/>
+      <c r="CE297" s="7"/>
+      <c r="CF297" s="7"/>
+      <c r="CG297" s="7"/>
+      <c r="CH297" s="7"/>
+      <c r="CI297" s="7"/>
+      <c r="CJ297" s="7"/>
+      <c r="CK297" s="7"/>
+      <c r="CL297" s="7"/>
+      <c r="CM297" s="7"/>
+      <c r="CN297" s="7"/>
+      <c r="CO297" s="7"/>
+      <c r="CZ297" s="7"/>
+      <c r="DH297" s="7"/>
+      <c r="DJ297" s="7"/>
+      <c r="DL297" s="7"/>
+      <c r="DO297" s="7"/>
+      <c r="DP297" s="7"/>
+      <c r="DQ297" s="7"/>
+      <c r="DR297" s="7"/>
+      <c r="DT297" s="7"/>
+      <c r="DU297" s="7"/>
+      <c r="DV297" s="7"/>
+      <c r="DW297" s="7"/>
+      <c r="DY297" s="7"/>
+      <c r="DZ297" s="7"/>
+      <c r="EA297" s="7"/>
+      <c r="EB297" s="7"/>
+      <c r="ED297" s="7"/>
+      <c r="EE297" s="7"/>
+      <c r="EF297" s="7"/>
+      <c r="EG297" s="7"/>
+    </row>
+    <row r="298" spans="1:137" s="8" customFormat="1" ht="12.75">
+      <c r="A298" s="52" t="s">
+        <v>293</v>
+      </c>
+      <c r="B298" s="45"/>
+      <c r="C298" s="45"/>
+      <c r="D298" s="45"/>
+      <c r="E298" s="45"/>
+      <c r="F298" s="45"/>
+      <c r="G298" s="45"/>
+      <c r="H298" s="3"/>
+      <c r="I298" s="3"/>
+      <c r="J298" s="3"/>
+      <c r="K298" s="3"/>
+      <c r="L298" s="3"/>
+      <c r="M298" s="3"/>
+      <c r="N298" s="3"/>
+      <c r="O298" s="3"/>
+      <c r="P298" s="3"/>
+      <c r="CD298" s="43"/>
+      <c r="CE298" s="44"/>
+      <c r="CZ298" s="7"/>
+      <c r="DH298" s="7"/>
+      <c r="DJ298" s="7"/>
+      <c r="DL298" s="7"/>
+      <c r="DO298" s="7"/>
+      <c r="DP298" s="7"/>
+      <c r="DQ298" s="42"/>
+      <c r="DR298" s="7"/>
+      <c r="DT298" s="7"/>
+      <c r="DU298" s="7"/>
+      <c r="DV298" s="42"/>
+      <c r="DW298" s="7"/>
+      <c r="DY298" s="7"/>
+      <c r="DZ298" s="7"/>
+      <c r="EA298" s="42"/>
+      <c r="EB298" s="7"/>
+      <c r="ED298" s="7"/>
+      <c r="EE298" s="7"/>
+      <c r="EF298" s="42"/>
+      <c r="EG298" s="7"/>
+    </row>
+    <row r="299" spans="1:137" ht="12.75">
+      <c r="A299" s="51" t="s">
+        <v>294</v>
+      </c>
+      <c r="B299" s="45"/>
+      <c r="C299" s="45"/>
+      <c r="D299" s="45"/>
+      <c r="E299" s="45"/>
+      <c r="F299" s="45"/>
+      <c r="G299" s="45"/>
+      <c r="H299" s="5"/>
+      <c r="I299" s="5"/>
+      <c r="J299" s="5"/>
+      <c r="K299" s="5"/>
+      <c r="L299" s="5"/>
+      <c r="M299" s="5"/>
+      <c r="N299" s="5"/>
+      <c r="O299" s="5"/>
+      <c r="P299" s="5"/>
+      <c r="Q299" s="5"/>
+      <c r="R299" s="5"/>
+      <c r="S299" s="5"/>
+      <c r="T299" s="5"/>
+      <c r="U299" s="5"/>
+      <c r="V299" s="5"/>
+      <c r="W299" s="5"/>
+      <c r="X299" s="5"/>
+      <c r="Y299" s="5"/>
+      <c r="Z299" s="5"/>
+      <c r="AA299" s="5"/>
+      <c r="AB299" s="5"/>
+      <c r="AC299" s="5"/>
+      <c r="AD299" s="5"/>
+      <c r="AE299" s="5"/>
+      <c r="AF299" s="5"/>
+      <c r="AG299" s="5"/>
+      <c r="AH299" s="5"/>
+      <c r="AI299" s="5"/>
+      <c r="AJ299" s="5"/>
+      <c r="AK299" s="5"/>
+      <c r="AL299" s="5"/>
+      <c r="AM299" s="5"/>
+      <c r="AN299" s="5"/>
+      <c r="AO299" s="5"/>
+      <c r="AP299" s="5"/>
+      <c r="AQ299" s="5"/>
+      <c r="AR299" s="5"/>
+      <c r="AS299" s="5"/>
+      <c r="AT299" s="5"/>
+      <c r="AU299" s="5"/>
+      <c r="AV299" s="5"/>
+      <c r="AW299" s="5"/>
+      <c r="AX299" s="5"/>
+      <c r="AY299" s="5"/>
+      <c r="AZ299" s="5"/>
+      <c r="BA299" s="5"/>
+      <c r="CZ299" s="5"/>
+      <c r="DH299" s="5"/>
+      <c r="DJ299" s="5"/>
+      <c r="DL299" s="5"/>
+      <c r="DO299" s="5"/>
+      <c r="DP299" s="5"/>
+      <c r="DQ299" s="42"/>
+      <c r="DR299" s="5"/>
+      <c r="DT299" s="5"/>
+      <c r="DU299" s="5"/>
+      <c r="DV299" s="42"/>
+      <c r="DW299" s="5"/>
+      <c r="DY299" s="5"/>
+      <c r="DZ299" s="5"/>
+      <c r="EA299" s="42"/>
+      <c r="EB299" s="5"/>
+      <c r="ED299" s="5"/>
+      <c r="EE299" s="5"/>
+      <c r="EF299" s="42"/>
+      <c r="EG299" s="5"/>
+    </row>
+    <row r="300" spans="1:137">
+      <c r="A300" s="5"/>
+      <c r="B300" s="5"/>
+      <c r="C300" s="5"/>
+      <c r="D300" s="5"/>
+      <c r="E300" s="5"/>
+      <c r="F300" s="5"/>
+      <c r="G300" s="5"/>
+      <c r="H300" s="5"/>
+      <c r="I300" s="5"/>
+      <c r="J300" s="5"/>
+      <c r="K300" s="5"/>
+      <c r="L300" s="5"/>
+      <c r="M300" s="5"/>
+      <c r="N300" s="5"/>
+      <c r="O300" s="5"/>
+      <c r="P300" s="5"/>
+      <c r="Q300" s="5"/>
+      <c r="R300" s="5"/>
+      <c r="S300" s="5"/>
+      <c r="T300" s="5"/>
+      <c r="U300" s="5"/>
+      <c r="V300" s="5"/>
+      <c r="W300" s="5"/>
+      <c r="X300" s="5"/>
+      <c r="Y300" s="5"/>
+      <c r="Z300" s="5"/>
+      <c r="AA300" s="5"/>
+      <c r="AB300" s="5"/>
+      <c r="AC300" s="5"/>
+    </row>
+    <row r="301" spans="1:137">
+      <c r="A301" s="5"/>
+      <c r="B301" s="5"/>
+      <c r="C301" s="5"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="5"/>
+      <c r="F301" s="5"/>
+      <c r="G301" s="5"/>
+      <c r="H301" s="5"/>
+      <c r="I301" s="5"/>
+      <c r="J301" s="5"/>
+      <c r="K301" s="5"/>
+      <c r="L301" s="5"/>
+      <c r="M301" s="5"/>
+      <c r="N301" s="5"/>
+      <c r="O301" s="5"/>
+      <c r="P301" s="5"/>
+      <c r="Q301" s="5"/>
+      <c r="R301" s="5"/>
+      <c r="S301" s="5"/>
+      <c r="T301" s="5"/>
+      <c r="U301" s="5"/>
+      <c r="V301" s="5"/>
+      <c r="W301" s="5"/>
+      <c r="X301" s="5"/>
+      <c r="Y301" s="5"/>
+      <c r="Z301" s="5"/>
+      <c r="AA301" s="5"/>
+      <c r="AB301" s="5"/>
+      <c r="AC301" s="5"/>
+    </row>
+    <row r="302" spans="1:137">
+      <c r="A302" s="5"/>
+      <c r="B302" s="5"/>
+      <c r="C302" s="5"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="5"/>
+      <c r="F302" s="5"/>
+      <c r="G302" s="5"/>
+      <c r="H302" s="5"/>
+      <c r="I302" s="5"/>
+      <c r="J302" s="5"/>
+      <c r="K302" s="5"/>
+      <c r="L302" s="5"/>
+      <c r="M302" s="5"/>
+      <c r="N302" s="5"/>
+      <c r="O302" s="5"/>
+      <c r="P302" s="5"/>
+      <c r="Q302" s="5"/>
+      <c r="R302" s="5"/>
+      <c r="S302" s="5"/>
+      <c r="T302" s="5"/>
+      <c r="U302" s="5"/>
+      <c r="V302" s="5"/>
+      <c r="W302" s="5"/>
+      <c r="X302" s="5"/>
+      <c r="Y302" s="5"/>
+      <c r="Z302" s="5"/>
+      <c r="AA302" s="5"/>
+      <c r="AB302" s="5"/>
+      <c r="AC302" s="5"/>
+    </row>
+    <row r="303" spans="1:137">
+      <c r="A303" s="5"/>
+      <c r="B303" s="5"/>
+      <c r="C303" s="5"/>
+      <c r="D303" s="5"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5"/>
+      <c r="H303" s="5"/>
+      <c r="I303" s="5"/>
+      <c r="J303" s="5"/>
+      <c r="K303" s="5"/>
+      <c r="L303" s="5"/>
+      <c r="M303" s="5"/>
+      <c r="N303" s="5"/>
+      <c r="O303" s="5"/>
+      <c r="P303" s="5"/>
+      <c r="Q303" s="5"/>
+      <c r="R303" s="5"/>
+      <c r="S303" s="5"/>
+      <c r="T303" s="5"/>
+      <c r="U303" s="5"/>
+      <c r="V303" s="5"/>
+      <c r="W303" s="5"/>
+      <c r="X303" s="5"/>
+      <c r="Y303" s="5"/>
+      <c r="Z303" s="5"/>
+      <c r="AA303" s="5"/>
+      <c r="AB303" s="5"/>
+      <c r="AC303" s="5"/>
+    </row>
+    <row r="304" spans="1:137">
+      <c r="A304" s="5"/>
+      <c r="B304" s="5"/>
+      <c r="C304" s="5"/>
+      <c r="D304" s="5"/>
+      <c r="E304" s="5"/>
+      <c r="F304" s="5"/>
+      <c r="G304" s="5"/>
+      <c r="H304" s="5"/>
+      <c r="I304" s="5"/>
+      <c r="J304" s="5"/>
+      <c r="K304" s="5"/>
+      <c r="L304" s="5"/>
+      <c r="M304" s="5"/>
+      <c r="N304" s="5"/>
+      <c r="O304" s="5"/>
+      <c r="P304" s="5"/>
+      <c r="Q304" s="5"/>
+      <c r="R304" s="5"/>
+      <c r="S304" s="5"/>
+      <c r="T304" s="5"/>
+      <c r="U304" s="5"/>
+      <c r="V304" s="5"/>
+      <c r="W304" s="5"/>
+      <c r="X304" s="5"/>
+      <c r="Y304" s="5"/>
+      <c r="Z304" s="5"/>
+      <c r="AA304" s="5"/>
+      <c r="AB304" s="5"/>
+      <c r="AC304" s="5"/>
+    </row>
+    <row r="305" spans="1:29">
+      <c r="A305" s="5"/>
+      <c r="B305" s="5"/>
+      <c r="C305" s="5"/>
+      <c r="D305" s="5"/>
+      <c r="E305" s="5"/>
+      <c r="F305" s="5"/>
+      <c r="G305" s="5"/>
+      <c r="H305" s="5"/>
+      <c r="I305" s="5"/>
+      <c r="J305" s="5"/>
+      <c r="K305" s="5"/>
+      <c r="L305" s="5"/>
+      <c r="M305" s="5"/>
+      <c r="N305" s="5"/>
+      <c r="O305" s="5"/>
+      <c r="P305" s="5"/>
+      <c r="Q305" s="5"/>
+      <c r="R305" s="5"/>
+      <c r="S305" s="5"/>
+      <c r="T305" s="5"/>
+      <c r="U305" s="5"/>
+      <c r="V305" s="5"/>
+      <c r="W305" s="5"/>
+      <c r="X305" s="5"/>
+      <c r="Y305" s="5"/>
+      <c r="Z305" s="5"/>
+      <c r="AA305" s="5"/>
+      <c r="AB305" s="5"/>
+      <c r="AC305" s="5"/>
+    </row>
+    <row r="306" spans="1:29">
+      <c r="A306" s="5"/>
+      <c r="B306" s="5"/>
+      <c r="C306" s="5"/>
+      <c r="D306" s="5"/>
+      <c r="E306" s="5"/>
+      <c r="F306" s="5"/>
+      <c r="G306" s="5"/>
+      <c r="H306" s="5"/>
+      <c r="I306" s="5"/>
+      <c r="J306" s="5"/>
+      <c r="K306" s="5"/>
+      <c r="L306" s="5"/>
+      <c r="M306" s="5"/>
+      <c r="N306" s="5"/>
+      <c r="O306" s="5"/>
+      <c r="P306" s="5"/>
+      <c r="Q306" s="5"/>
+      <c r="R306" s="5"/>
+      <c r="S306" s="5"/>
+      <c r="T306" s="5"/>
+      <c r="U306" s="5"/>
+      <c r="V306" s="5"/>
+      <c r="W306" s="5"/>
+      <c r="X306" s="5"/>
+      <c r="Y306" s="5"/>
+      <c r="Z306" s="5"/>
+      <c r="AA306" s="5"/>
+      <c r="AB306" s="5"/>
+      <c r="AC306" s="5"/>
+    </row>
+    <row r="307" spans="1:29">
+      <c r="A307" s="5"/>
+      <c r="B307" s="5"/>
+      <c r="C307" s="5"/>
+      <c r="D307" s="5"/>
+      <c r="E307" s="5"/>
+      <c r="F307" s="5"/>
+      <c r="G307" s="5"/>
+      <c r="H307" s="5"/>
+      <c r="I307" s="5"/>
+      <c r="J307" s="5"/>
+      <c r="K307" s="5"/>
+      <c r="L307" s="5"/>
+      <c r="M307" s="5"/>
+      <c r="N307" s="5"/>
+      <c r="O307" s="5"/>
+      <c r="P307" s="5"/>
+      <c r="Q307" s="5"/>
+      <c r="R307" s="5"/>
+      <c r="S307" s="5"/>
+      <c r="T307" s="5"/>
+      <c r="U307" s="5"/>
+      <c r="V307" s="5"/>
+      <c r="W307" s="5"/>
+      <c r="X307" s="5"/>
+      <c r="Y307" s="5"/>
+      <c r="Z307" s="5"/>
+      <c r="AA307" s="5"/>
+      <c r="AB307" s="5"/>
+      <c r="AC307" s="5"/>
+    </row>
+    <row r="308" spans="1:29">
+      <c r="A308" s="5"/>
+      <c r="B308" s="5"/>
+      <c r="C308" s="5"/>
+      <c r="D308" s="5"/>
+      <c r="E308" s="5"/>
+      <c r="F308" s="5"/>
+      <c r="G308" s="5"/>
+      <c r="H308" s="5"/>
+      <c r="I308" s="5"/>
+      <c r="J308" s="5"/>
+      <c r="K308" s="5"/>
+      <c r="L308" s="5"/>
+      <c r="M308" s="5"/>
+      <c r="N308" s="5"/>
+      <c r="O308" s="5"/>
+      <c r="P308" s="5"/>
+      <c r="Q308" s="5"/>
+      <c r="R308" s="5"/>
+      <c r="S308" s="5"/>
+      <c r="T308" s="5"/>
+      <c r="U308" s="5"/>
+      <c r="V308" s="5"/>
+      <c r="W308" s="5"/>
+      <c r="X308" s="5"/>
+      <c r="Y308" s="5"/>
+      <c r="Z308" s="5"/>
+      <c r="AA308" s="5"/>
+      <c r="AB308" s="5"/>
+      <c r="AC308" s="5"/>
+    </row>
+    <row r="309" spans="1:29">
+      <c r="A309" s="5"/>
+      <c r="B309" s="5"/>
+      <c r="C309" s="5"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="5"/>
+      <c r="F309" s="5"/>
+      <c r="G309" s="5"/>
+      <c r="H309" s="5"/>
+      <c r="I309" s="5"/>
+      <c r="J309" s="5"/>
+      <c r="K309" s="5"/>
+      <c r="L309" s="5"/>
+      <c r="M309" s="5"/>
+      <c r="N309" s="5"/>
+      <c r="O309" s="5"/>
+      <c r="P309" s="5"/>
+      <c r="Q309" s="5"/>
+      <c r="R309" s="5"/>
+      <c r="S309" s="5"/>
+      <c r="T309" s="5"/>
+      <c r="U309" s="5"/>
+      <c r="V309" s="5"/>
+      <c r="W309" s="5"/>
+      <c r="X309" s="5"/>
+      <c r="Y309" s="5"/>
+      <c r="Z309" s="5"/>
+      <c r="AA309" s="5"/>
+      <c r="AB309" s="5"/>
+      <c r="AC309" s="5"/>
+    </row>
+    <row r="310" spans="1:29">
+      <c r="A310" s="5"/>
+      <c r="B310" s="5"/>
+      <c r="C310" s="5"/>
+      <c r="D310" s="5"/>
+      <c r="E310" s="5"/>
+      <c r="F310" s="5"/>
+      <c r="G310" s="5"/>
+      <c r="H310" s="5"/>
+      <c r="I310" s="5"/>
+      <c r="J310" s="5"/>
+      <c r="K310" s="5"/>
+      <c r="L310" s="5"/>
+      <c r="M310" s="5"/>
+      <c r="N310" s="5"/>
+      <c r="O310" s="5"/>
+      <c r="P310" s="5"/>
+      <c r="Q310" s="5"/>
+      <c r="R310" s="5"/>
+      <c r="S310" s="5"/>
+      <c r="T310" s="5"/>
+      <c r="U310" s="5"/>
+      <c r="V310" s="5"/>
+      <c r="W310" s="5"/>
+      <c r="X310" s="5"/>
+      <c r="Y310" s="5"/>
+      <c r="Z310" s="5"/>
+      <c r="AA310" s="5"/>
+      <c r="AB310" s="5"/>
+      <c r="AC310" s="5"/>
+    </row>
+    <row r="311" spans="1:29">
+      <c r="A311" s="5"/>
+      <c r="B311" s="5"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="5"/>
+      <c r="E311" s="5"/>
+      <c r="F311" s="5"/>
+      <c r="G311" s="5"/>
+      <c r="H311" s="5"/>
+      <c r="I311" s="5"/>
+      <c r="J311" s="5"/>
+      <c r="K311" s="5"/>
+      <c r="L311" s="5"/>
+      <c r="M311" s="5"/>
+      <c r="N311" s="5"/>
+      <c r="O311" s="5"/>
+      <c r="P311" s="5"/>
+      <c r="Q311" s="5"/>
+      <c r="R311" s="5"/>
+      <c r="S311" s="5"/>
+      <c r="T311" s="5"/>
+      <c r="U311" s="5"/>
+      <c r="V311" s="5"/>
+      <c r="W311" s="5"/>
+      <c r="X311" s="5"/>
+      <c r="Y311" s="5"/>
+      <c r="Z311" s="5"/>
+      <c r="AA311" s="5"/>
+      <c r="AB311" s="5"/>
+      <c r="AC311" s="5"/>
+    </row>
+    <row r="312" spans="1:29">
+      <c r="A312" s="5"/>
+      <c r="B312" s="5"/>
+      <c r="C312" s="5"/>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5"/>
+      <c r="F312" s="5"/>
+      <c r="G312" s="5"/>
+      <c r="H312" s="5"/>
+      <c r="I312" s="5"/>
+      <c r="J312" s="5"/>
+      <c r="K312" s="5"/>
+      <c r="L312" s="5"/>
+      <c r="M312" s="5"/>
+      <c r="N312" s="5"/>
+      <c r="O312" s="5"/>
+      <c r="P312" s="5"/>
+      <c r="Q312" s="5"/>
+      <c r="R312" s="5"/>
+      <c r="S312" s="5"/>
+      <c r="T312" s="5"/>
+      <c r="U312" s="5"/>
+      <c r="V312" s="5"/>
+      <c r="W312" s="5"/>
+      <c r="X312" s="5"/>
+      <c r="Y312" s="5"/>
+      <c r="Z312" s="5"/>
+      <c r="AA312" s="5"/>
+      <c r="AB312" s="5"/>
+      <c r="AC312" s="5"/>
+    </row>
+    <row r="313" spans="1:29">
+      <c r="A313" s="5"/>
+      <c r="B313" s="5"/>
+      <c r="C313" s="5"/>
+      <c r="D313" s="5"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="5"/>
+      <c r="G313" s="5"/>
+      <c r="H313" s="5"/>
+      <c r="I313" s="5"/>
+      <c r="J313" s="5"/>
+      <c r="K313" s="5"/>
+      <c r="L313" s="5"/>
+      <c r="M313" s="5"/>
+      <c r="N313" s="5"/>
+      <c r="O313" s="5"/>
+      <c r="P313" s="5"/>
+      <c r="Q313" s="5"/>
+      <c r="R313" s="5"/>
+      <c r="S313" s="5"/>
+      <c r="T313" s="5"/>
+      <c r="U313" s="5"/>
+      <c r="V313" s="5"/>
+      <c r="W313" s="5"/>
+      <c r="X313" s="5"/>
+      <c r="Y313" s="5"/>
+      <c r="Z313" s="5"/>
+      <c r="AA313" s="5"/>
+      <c r="AB313" s="5"/>
+      <c r="AC313" s="5"/>
+    </row>
+    <row r="314" spans="1:29">
+      <c r="A314" s="5"/>
+      <c r="B314" s="5"/>
+      <c r="C314" s="5"/>
+      <c r="D314" s="5"/>
+      <c r="E314" s="5"/>
+      <c r="F314" s="5"/>
+      <c r="G314" s="5"/>
+      <c r="H314" s="5"/>
+      <c r="I314" s="5"/>
+      <c r="J314" s="5"/>
+      <c r="K314" s="5"/>
+      <c r="L314" s="5"/>
+      <c r="M314" s="5"/>
+      <c r="N314" s="5"/>
+      <c r="O314" s="5"/>
+      <c r="P314" s="5"/>
+      <c r="Q314" s="5"/>
+      <c r="R314" s="5"/>
+      <c r="S314" s="5"/>
+      <c r="T314" s="5"/>
+      <c r="U314" s="5"/>
+      <c r="V314" s="5"/>
+      <c r="W314" s="5"/>
+      <c r="X314" s="5"/>
+      <c r="Y314" s="5"/>
+      <c r="Z314" s="5"/>
+      <c r="AA314" s="5"/>
+      <c r="AB314" s="5"/>
+      <c r="AC314" s="5"/>
+    </row>
+    <row r="315" spans="1:29">
+      <c r="A315" s="5"/>
+      <c r="B315" s="5"/>
+      <c r="C315" s="5"/>
+      <c r="D315" s="5"/>
+      <c r="E315" s="5"/>
+      <c r="F315" s="5"/>
+      <c r="G315" s="5"/>
+      <c r="H315" s="5"/>
+      <c r="I315" s="5"/>
+      <c r="J315" s="5"/>
+      <c r="K315" s="5"/>
+      <c r="L315" s="5"/>
+      <c r="M315" s="5"/>
+      <c r="N315" s="5"/>
+      <c r="O315" s="5"/>
+      <c r="P315" s="5"/>
+      <c r="Q315" s="5"/>
+      <c r="R315" s="5"/>
+      <c r="S315" s="5"/>
+      <c r="T315" s="5"/>
+      <c r="U315" s="5"/>
+      <c r="V315" s="5"/>
+      <c r="W315" s="5"/>
+      <c r="X315" s="5"/>
+      <c r="Y315" s="5"/>
+      <c r="Z315" s="5"/>
+      <c r="AA315" s="5"/>
+      <c r="AB315" s="5"/>
+      <c r="AC315" s="5"/>
+    </row>
+    <row r="316" spans="1:29">
+      <c r="A316" s="5"/>
+      <c r="B316" s="5"/>
+      <c r="C316" s="5"/>
+      <c r="D316" s="5"/>
+      <c r="E316" s="5"/>
+      <c r="F316" s="5"/>
+      <c r="G316" s="5"/>
+      <c r="H316" s="5"/>
+      <c r="I316" s="5"/>
+      <c r="J316" s="5"/>
+      <c r="K316" s="5"/>
+      <c r="L316" s="5"/>
+      <c r="M316" s="5"/>
+      <c r="N316" s="5"/>
+      <c r="O316" s="5"/>
+      <c r="P316" s="5"/>
+      <c r="Q316" s="5"/>
+      <c r="R316" s="5"/>
+      <c r="S316" s="5"/>
+      <c r="T316" s="5"/>
+      <c r="U316" s="5"/>
+      <c r="V316" s="5"/>
+      <c r="W316" s="5"/>
+      <c r="X316" s="5"/>
+      <c r="Y316" s="5"/>
+      <c r="Z316" s="5"/>
+      <c r="AA316" s="5"/>
+      <c r="AB316" s="5"/>
+      <c r="AC316" s="5"/>
+    </row>
+    <row r="317" spans="1:29">
+      <c r="A317" s="5"/>
+      <c r="B317" s="5"/>
+      <c r="C317" s="5"/>
+      <c r="D317" s="5"/>
+      <c r="E317" s="5"/>
+      <c r="F317" s="5"/>
+      <c r="G317" s="5"/>
+      <c r="H317" s="5"/>
+      <c r="I317" s="5"/>
+      <c r="J317" s="5"/>
+      <c r="K317" s="5"/>
+      <c r="L317" s="5"/>
+      <c r="M317" s="5"/>
+      <c r="N317" s="5"/>
+      <c r="O317" s="5"/>
+      <c r="P317" s="5"/>
+      <c r="Q317" s="5"/>
+      <c r="R317" s="5"/>
+      <c r="S317" s="5"/>
+      <c r="T317" s="5"/>
+      <c r="U317" s="5"/>
+      <c r="V317" s="5"/>
+      <c r="W317" s="5"/>
+      <c r="X317" s="5"/>
+      <c r="Y317" s="5"/>
+      <c r="Z317" s="5"/>
+      <c r="AA317" s="5"/>
+      <c r="AB317" s="5"/>
+      <c r="AC317" s="5"/>
+    </row>
+    <row r="318" spans="1:29">
+      <c r="A318" s="5"/>
+      <c r="B318" s="5"/>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5"/>
+      <c r="E318" s="5"/>
+      <c r="F318" s="5"/>
+      <c r="G318" s="5"/>
+      <c r="H318" s="5"/>
+      <c r="I318" s="5"/>
+      <c r="J318" s="5"/>
+      <c r="K318" s="5"/>
+      <c r="L318" s="5"/>
+      <c r="M318" s="5"/>
+      <c r="N318" s="5"/>
+      <c r="O318" s="5"/>
+      <c r="P318" s="5"/>
+      <c r="Q318" s="5"/>
+      <c r="R318" s="5"/>
+      <c r="S318" s="5"/>
+      <c r="T318" s="5"/>
+      <c r="U318" s="5"/>
+      <c r="V318" s="5"/>
+      <c r="W318" s="5"/>
+      <c r="X318" s="5"/>
+      <c r="Y318" s="5"/>
+      <c r="Z318" s="5"/>
+      <c r="AA318" s="5"/>
+      <c r="AB318" s="5"/>
+      <c r="AC318" s="5"/>
+    </row>
+    <row r="319" spans="1:29">
+      <c r="A319" s="5"/>
+      <c r="B319" s="5"/>
+      <c r="C319" s="5"/>
+      <c r="D319" s="5"/>
+      <c r="E319" s="5"/>
+      <c r="F319" s="5"/>
+      <c r="G319" s="5"/>
+      <c r="H319" s="5"/>
+      <c r="I319" s="5"/>
+      <c r="J319" s="5"/>
+      <c r="K319" s="5"/>
+      <c r="L319" s="5"/>
+      <c r="M319" s="5"/>
+      <c r="N319" s="5"/>
+      <c r="O319" s="5"/>
+      <c r="P319" s="5"/>
+      <c r="Q319" s="5"/>
+      <c r="R319" s="5"/>
+      <c r="S319" s="5"/>
+      <c r="T319" s="5"/>
+      <c r="U319" s="5"/>
+      <c r="V319" s="5"/>
+      <c r="W319" s="5"/>
+      <c r="X319" s="5"/>
+      <c r="Y319" s="5"/>
+      <c r="Z319" s="5"/>
+      <c r="AA319" s="5"/>
+      <c r="AB319" s="5"/>
+      <c r="AC319" s="5"/>
+    </row>
+    <row r="320" spans="1:29">
+      <c r="A320" s="5"/>
+      <c r="B320" s="5"/>
+      <c r="C320" s="5"/>
+      <c r="D320" s="5"/>
+      <c r="E320" s="5"/>
+      <c r="F320" s="5"/>
+      <c r="G320" s="5"/>
+      <c r="H320" s="5"/>
+      <c r="I320" s="5"/>
+      <c r="J320" s="5"/>
+      <c r="K320" s="5"/>
+      <c r="L320" s="5"/>
+      <c r="M320" s="5"/>
+      <c r="N320" s="5"/>
+      <c r="O320" s="5"/>
+      <c r="P320" s="5"/>
+      <c r="Q320" s="5"/>
+      <c r="R320" s="5"/>
+      <c r="S320" s="5"/>
+      <c r="T320" s="5"/>
+      <c r="U320" s="5"/>
+      <c r="V320" s="5"/>
+      <c r="W320" s="5"/>
+      <c r="X320" s="5"/>
+      <c r="Y320" s="5"/>
+      <c r="Z320" s="5"/>
+      <c r="AA320" s="5"/>
+      <c r="AB320" s="5"/>
+      <c r="AC320" s="5"/>
+    </row>
+    <row r="321" spans="1:29">
+      <c r="A321" s="5"/>
+      <c r="B321" s="5"/>
+      <c r="C321" s="5"/>
+      <c r="D321" s="5"/>
+      <c r="E321" s="5"/>
+      <c r="F321" s="5"/>
+      <c r="G321" s="5"/>
+      <c r="H321" s="5"/>
+      <c r="I321" s="5"/>
+      <c r="J321" s="5"/>
+      <c r="K321" s="5"/>
+      <c r="L321" s="5"/>
+      <c r="M321" s="5"/>
+      <c r="N321" s="5"/>
+      <c r="O321" s="5"/>
+      <c r="P321" s="5"/>
+      <c r="Q321" s="5"/>
+      <c r="R321" s="5"/>
+      <c r="S321" s="5"/>
+      <c r="T321" s="5"/>
+      <c r="U321" s="5"/>
+      <c r="V321" s="5"/>
+      <c r="W321" s="5"/>
+      <c r="X321" s="5"/>
+      <c r="Y321" s="5"/>
+      <c r="Z321" s="5"/>
+      <c r="AA321" s="5"/>
+      <c r="AB321" s="5"/>
+      <c r="AC321" s="5"/>
+    </row>
+    <row r="322" spans="1:29">
+      <c r="A322" s="5"/>
+      <c r="B322" s="5"/>
+      <c r="C322" s="5"/>
+      <c r="D322" s="5"/>
+      <c r="E322" s="5"/>
+      <c r="F322" s="5"/>
+      <c r="G322" s="5"/>
+      <c r="H322" s="5"/>
+      <c r="I322" s="5"/>
+      <c r="J322" s="5"/>
+      <c r="K322" s="5"/>
+      <c r="L322" s="5"/>
+      <c r="M322" s="5"/>
+      <c r="N322" s="5"/>
+      <c r="O322" s="5"/>
+      <c r="P322" s="5"/>
+      <c r="Q322" s="5"/>
+      <c r="R322" s="5"/>
+      <c r="S322" s="5"/>
+      <c r="T322" s="5"/>
+      <c r="U322" s="5"/>
+      <c r="V322" s="5"/>
+      <c r="W322" s="5"/>
+      <c r="X322" s="5"/>
+      <c r="Y322" s="5"/>
+      <c r="Z322" s="5"/>
+      <c r="AA322" s="5"/>
+      <c r="AB322" s="5"/>
+      <c r="AC322" s="5"/>
+    </row>
+    <row r="323" spans="1:29">
+      <c r="A323" s="5"/>
+      <c r="B323" s="5"/>
+      <c r="C323" s="5"/>
+      <c r="D323" s="5"/>
+      <c r="E323" s="5"/>
+      <c r="F323" s="5"/>
+      <c r="G323" s="5"/>
+      <c r="H323" s="5"/>
+      <c r="I323" s="5"/>
+      <c r="J323" s="5"/>
+      <c r="K323" s="5"/>
+      <c r="L323" s="5"/>
+      <c r="M323" s="5"/>
+      <c r="N323" s="5"/>
+      <c r="O323" s="5"/>
+      <c r="P323" s="5"/>
+      <c r="Q323" s="5"/>
+      <c r="R323" s="5"/>
+      <c r="S323" s="5"/>
+      <c r="T323" s="5"/>
+      <c r="U323" s="5"/>
+      <c r="V323" s="5"/>
+      <c r="W323" s="5"/>
+      <c r="X323" s="5"/>
+      <c r="Y323" s="5"/>
+      <c r="Z323" s="5"/>
+      <c r="AA323" s="5"/>
+      <c r="AB323" s="5"/>
+      <c r="AC323" s="5"/>
+    </row>
+    <row r="324" spans="1:29">
+      <c r="A324" s="5"/>
+      <c r="B324" s="5"/>
+      <c r="C324" s="5"/>
+      <c r="D324" s="5"/>
+      <c r="E324" s="5"/>
+      <c r="F324" s="5"/>
+      <c r="G324" s="5"/>
+      <c r="H324" s="5"/>
+      <c r="I324" s="5"/>
+      <c r="J324" s="5"/>
+      <c r="K324" s="5"/>
+      <c r="L324" s="5"/>
+      <c r="M324" s="5"/>
+      <c r="N324" s="5"/>
+      <c r="O324" s="5"/>
+      <c r="P324" s="5"/>
+      <c r="Q324" s="5"/>
+      <c r="R324" s="5"/>
+      <c r="S324" s="5"/>
+      <c r="T324" s="5"/>
+      <c r="U324" s="5"/>
+      <c r="V324" s="5"/>
+      <c r="W324" s="5"/>
+      <c r="X324" s="5"/>
+      <c r="Y324" s="5"/>
+      <c r="Z324" s="5"/>
+      <c r="AA324" s="5"/>
+      <c r="AB324" s="5"/>
+      <c r="AC324" s="5"/>
+    </row>
+    <row r="325" spans="1:29">
+      <c r="A325" s="5"/>
+      <c r="B325" s="5"/>
+      <c r="C325" s="5"/>
+      <c r="D325" s="5"/>
+      <c r="E325" s="5"/>
+      <c r="F325" s="5"/>
+      <c r="G325" s="5"/>
+      <c r="H325" s="5"/>
+      <c r="I325" s="5"/>
+      <c r="J325" s="5"/>
+      <c r="K325" s="5"/>
+      <c r="L325" s="5"/>
+      <c r="M325" s="5"/>
+      <c r="N325" s="5"/>
+      <c r="O325" s="5"/>
+      <c r="P325" s="5"/>
+      <c r="Q325" s="5"/>
+      <c r="R325" s="5"/>
+      <c r="S325" s="5"/>
+      <c r="T325" s="5"/>
+      <c r="U325" s="5"/>
+      <c r="V325" s="5"/>
+      <c r="W325" s="5"/>
+      <c r="X325" s="5"/>
+      <c r="Y325" s="5"/>
+      <c r="Z325" s="5"/>
+      <c r="AA325" s="5"/>
+      <c r="AB325" s="5"/>
+      <c r="AC325" s="5"/>
+    </row>
+    <row r="326" spans="1:29">
+      <c r="A326" s="5"/>
+      <c r="B326" s="5"/>
+      <c r="C326" s="5"/>
+      <c r="D326" s="5"/>
+      <c r="E326" s="5"/>
+      <c r="F326" s="5"/>
+      <c r="G326" s="5"/>
+      <c r="H326" s="5"/>
+      <c r="I326" s="5"/>
+      <c r="J326" s="5"/>
+      <c r="K326" s="5"/>
+      <c r="L326" s="5"/>
+      <c r="M326" s="5"/>
+      <c r="N326" s="5"/>
+      <c r="O326" s="5"/>
+      <c r="P326" s="5"/>
+      <c r="Q326" s="5"/>
+      <c r="R326" s="5"/>
+      <c r="S326" s="5"/>
+      <c r="T326" s="5"/>
+      <c r="U326" s="5"/>
+      <c r="V326" s="5"/>
+      <c r="W326" s="5"/>
+      <c r="X326" s="5"/>
+      <c r="Y326" s="5"/>
+      <c r="Z326" s="5"/>
+      <c r="AA326" s="5"/>
+      <c r="AB326" s="5"/>
+      <c r="AC326" s="5"/>
+    </row>
+    <row r="327" spans="1:29">
+      <c r="A327" s="5"/>
+      <c r="B327" s="5"/>
+      <c r="C327" s="5"/>
+      <c r="D327" s="5"/>
+      <c r="E327" s="5"/>
+      <c r="F327" s="5"/>
+      <c r="G327" s="5"/>
+      <c r="H327" s="5"/>
+      <c r="I327" s="5"/>
+      <c r="J327" s="5"/>
+      <c r="K327" s="5"/>
+      <c r="L327" s="5"/>
+      <c r="M327" s="5"/>
+      <c r="N327" s="5"/>
+      <c r="O327" s="5"/>
+      <c r="P327" s="5"/>
+      <c r="Q327" s="5"/>
+      <c r="R327" s="5"/>
+      <c r="S327" s="5"/>
+      <c r="T327" s="5"/>
+      <c r="U327" s="5"/>
+      <c r="V327" s="5"/>
+      <c r="W327" s="5"/>
+      <c r="X327" s="5"/>
+      <c r="Y327" s="5"/>
+      <c r="Z327" s="5"/>
+      <c r="AA327" s="5"/>
+      <c r="AB327" s="5"/>
+      <c r="AC327" s="5"/>
+    </row>
+    <row r="328" spans="1:29">
+      <c r="A328" s="5"/>
+      <c r="B328" s="5"/>
+      <c r="C328" s="5"/>
+      <c r="D328" s="5"/>
+      <c r="E328" s="5"/>
+      <c r="F328" s="5"/>
+      <c r="G328" s="5"/>
+      <c r="H328" s="5"/>
+      <c r="I328" s="5"/>
+      <c r="J328" s="5"/>
+      <c r="K328" s="5"/>
+      <c r="L328" s="5"/>
+      <c r="M328" s="5"/>
+      <c r="N328" s="5"/>
+      <c r="O328" s="5"/>
+      <c r="P328" s="5"/>
+      <c r="Q328" s="5"/>
+      <c r="R328" s="5"/>
+      <c r="S328" s="5"/>
+      <c r="T328" s="5"/>
+      <c r="U328" s="5"/>
+      <c r="V328" s="5"/>
+      <c r="W328" s="5"/>
+      <c r="X328" s="5"/>
+      <c r="Y328" s="5"/>
+      <c r="Z328" s="5"/>
+      <c r="AA328" s="5"/>
+      <c r="AB328" s="5"/>
+      <c r="AC328" s="5"/>
+    </row>
+    <row r="329" spans="1:29">
+      <c r="A329" s="5"/>
+      <c r="B329" s="5"/>
+      <c r="C329" s="5"/>
+      <c r="D329" s="5"/>
+      <c r="E329" s="5"/>
+      <c r="F329" s="5"/>
+      <c r="G329" s="5"/>
+      <c r="H329" s="5"/>
+      <c r="I329" s="5"/>
+      <c r="J329" s="5"/>
+      <c r="K329" s="5"/>
+      <c r="L329" s="5"/>
+      <c r="M329" s="5"/>
+      <c r="N329" s="5"/>
+      <c r="O329" s="5"/>
+      <c r="P329" s="5"/>
+      <c r="Q329" s="5"/>
+      <c r="R329" s="5"/>
+      <c r="S329" s="5"/>
+      <c r="T329" s="5"/>
+      <c r="U329" s="5"/>
+      <c r="V329" s="5"/>
+      <c r="W329" s="5"/>
+      <c r="X329" s="5"/>
+      <c r="Y329" s="5"/>
+      <c r="Z329" s="5"/>
+      <c r="AA329" s="5"/>
+      <c r="AB329" s="5"/>
+      <c r="AC329" s="5"/>
+    </row>
+    <row r="330" spans="1:29">
+      <c r="A330" s="5"/>
+      <c r="B330" s="5"/>
+      <c r="C330" s="5"/>
+      <c r="D330" s="5"/>
+      <c r="E330" s="5"/>
+      <c r="F330" s="5"/>
+      <c r="G330" s="5"/>
+      <c r="H330" s="5"/>
+      <c r="I330" s="5"/>
+      <c r="J330" s="5"/>
+      <c r="K330" s="5"/>
+      <c r="L330" s="5"/>
+      <c r="M330" s="5"/>
+      <c r="N330" s="5"/>
+      <c r="O330" s="5"/>
+      <c r="P330" s="5"/>
+      <c r="Q330" s="5"/>
+      <c r="R330" s="5"/>
+      <c r="S330" s="5"/>
+      <c r="T330" s="5"/>
+      <c r="U330" s="5"/>
+      <c r="V330" s="5"/>
+      <c r="W330" s="5"/>
+      <c r="X330" s="5"/>
+      <c r="Y330" s="5"/>
+      <c r="Z330" s="5"/>
+      <c r="AA330" s="5"/>
+      <c r="AB330" s="5"/>
+      <c r="AC330" s="5"/>
+    </row>
+    <row r="331" spans="1:29">
+      <c r="A331" s="5"/>
+      <c r="B331" s="5"/>
+      <c r="C331" s="5"/>
+      <c r="D331" s="5"/>
+      <c r="E331" s="5"/>
+      <c r="F331" s="5"/>
+      <c r="G331" s="5"/>
+      <c r="H331" s="5"/>
+      <c r="I331" s="5"/>
+      <c r="J331" s="5"/>
+      <c r="K331" s="5"/>
+      <c r="L331" s="5"/>
+      <c r="M331" s="5"/>
+      <c r="N331" s="5"/>
+      <c r="O331" s="5"/>
+      <c r="P331" s="5"/>
+      <c r="Q331" s="5"/>
+      <c r="R331" s="5"/>
+      <c r="S331" s="5"/>
+      <c r="T331" s="5"/>
+      <c r="U331" s="5"/>
+      <c r="V331" s="5"/>
+      <c r="W331" s="5"/>
+      <c r="X331" s="5"/>
+      <c r="Y331" s="5"/>
+      <c r="Z331" s="5"/>
+      <c r="AA331" s="5"/>
+      <c r="AB331" s="5"/>
+      <c r="AC331" s="5"/>
+    </row>
+    <row r="332" spans="1:29">
+      <c r="A332" s="5"/>
+      <c r="B332" s="5"/>
+      <c r="C332" s="5"/>
+      <c r="D332" s="5"/>
+      <c r="E332" s="5"/>
+      <c r="F332" s="5"/>
+      <c r="G332" s="5"/>
+      <c r="H332" s="5"/>
+      <c r="I332" s="5"/>
+      <c r="J332" s="5"/>
+      <c r="K332" s="5"/>
+      <c r="L332" s="5"/>
+      <c r="M332" s="5"/>
+      <c r="N332" s="5"/>
+      <c r="O332" s="5"/>
+      <c r="P332" s="5"/>
+      <c r="Q332" s="5"/>
+      <c r="R332" s="5"/>
+      <c r="S332" s="5"/>
+      <c r="T332" s="5"/>
+      <c r="U332" s="5"/>
+      <c r="V332" s="5"/>
+      <c r="W332" s="5"/>
+      <c r="X332" s="5"/>
+      <c r="Y332" s="5"/>
+      <c r="Z332" s="5"/>
+      <c r="AA332" s="5"/>
+      <c r="AB332" s="5"/>
+      <c r="AC332" s="5"/>
+    </row>
+    <row r="333" spans="1:29">
+      <c r="A333" s="5"/>
+      <c r="B333" s="5"/>
+      <c r="C333" s="5"/>
+      <c r="D333" s="5"/>
+      <c r="E333" s="5"/>
+      <c r="F333" s="5"/>
+      <c r="G333" s="5"/>
+      <c r="H333" s="5"/>
+      <c r="I333" s="5"/>
+      <c r="J333" s="5"/>
+      <c r="K333" s="5"/>
+      <c r="L333" s="5"/>
+      <c r="M333" s="5"/>
+      <c r="N333" s="5"/>
+      <c r="O333" s="5"/>
+      <c r="P333" s="5"/>
+      <c r="Q333" s="5"/>
+      <c r="R333" s="5"/>
+      <c r="S333" s="5"/>
+      <c r="T333" s="5"/>
+      <c r="U333" s="5"/>
+      <c r="V333" s="5"/>
+      <c r="W333" s="5"/>
+      <c r="X333" s="5"/>
+      <c r="Y333" s="5"/>
+      <c r="Z333" s="5"/>
+      <c r="AA333" s="5"/>
+      <c r="AB333" s="5"/>
+      <c r="AC333" s="5"/>
+    </row>
+    <row r="334" spans="1:29">
+      <c r="A334" s="5"/>
+      <c r="B334" s="5"/>
+      <c r="C334" s="5"/>
+      <c r="D334" s="5"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+      <c r="G334" s="5"/>
+      <c r="H334" s="5"/>
+      <c r="I334" s="5"/>
+      <c r="J334" s="5"/>
+      <c r="K334" s="5"/>
+      <c r="L334" s="5"/>
+      <c r="M334" s="5"/>
+      <c r="N334" s="5"/>
+      <c r="O334" s="5"/>
+      <c r="P334" s="5"/>
+      <c r="Q334" s="5"/>
+      <c r="R334" s="5"/>
+      <c r="S334" s="5"/>
+      <c r="T334" s="5"/>
+      <c r="U334" s="5"/>
+      <c r="V334" s="5"/>
+      <c r="W334" s="5"/>
+      <c r="X334" s="5"/>
+      <c r="Y334" s="5"/>
+      <c r="Z334" s="5"/>
+      <c r="AA334" s="5"/>
+      <c r="AB334" s="5"/>
+      <c r="AC334" s="5"/>
+    </row>
+    <row r="335" spans="1:29">
+      <c r="A335" s="5"/>
+      <c r="B335" s="5"/>
+      <c r="C335" s="5"/>
+      <c r="D335" s="5"/>
+      <c r="E335" s="5"/>
+      <c r="F335" s="5"/>
+      <c r="G335" s="5"/>
+      <c r="H335" s="5"/>
+      <c r="I335" s="5"/>
+      <c r="J335" s="5"/>
+      <c r="K335" s="5"/>
+      <c r="L335" s="5"/>
+      <c r="M335" s="5"/>
+      <c r="N335" s="5"/>
+      <c r="O335" s="5"/>
+      <c r="P335" s="5"/>
+      <c r="Q335" s="5"/>
+      <c r="R335" s="5"/>
+      <c r="S335" s="5"/>
+      <c r="T335" s="5"/>
+      <c r="U335" s="5"/>
+      <c r="V335" s="5"/>
+      <c r="W335" s="5"/>
+      <c r="X335" s="5"/>
+      <c r="Y335" s="5"/>
+      <c r="Z335" s="5"/>
+      <c r="AA335" s="5"/>
+      <c r="AB335" s="5"/>
+      <c r="AC335" s="5"/>
+    </row>
+    <row r="336" spans="1:29">
+      <c r="A336" s="5"/>
+      <c r="B336" s="5"/>
+      <c r="C336" s="5"/>
+      <c r="D336" s="5"/>
+      <c r="E336" s="5"/>
+      <c r="F336" s="5"/>
+      <c r="G336" s="5"/>
+      <c r="H336" s="5"/>
+      <c r="I336" s="5"/>
+      <c r="J336" s="5"/>
+      <c r="K336" s="5"/>
+      <c r="L336" s="5"/>
+      <c r="M336" s="5"/>
+      <c r="N336" s="5"/>
+      <c r="O336" s="5"/>
+      <c r="P336" s="5"/>
+      <c r="Q336" s="5"/>
+      <c r="R336" s="5"/>
+      <c r="S336" s="5"/>
+      <c r="T336" s="5"/>
+      <c r="U336" s="5"/>
+      <c r="V336" s="5"/>
+      <c r="W336" s="5"/>
+      <c r="X336" s="5"/>
+      <c r="Y336" s="5"/>
+      <c r="Z336" s="5"/>
+      <c r="AA336" s="5"/>
+      <c r="AB336" s="5"/>
+      <c r="AC336" s="5"/>
+    </row>
+    <row r="337" spans="1:29">
+      <c r="A337" s="5"/>
+      <c r="B337" s="5"/>
+      <c r="C337" s="5"/>
+      <c r="D337" s="5"/>
+      <c r="E337" s="5"/>
+      <c r="F337" s="5"/>
+      <c r="G337" s="5"/>
+      <c r="H337" s="5"/>
+      <c r="I337" s="5"/>
+      <c r="J337" s="5"/>
+      <c r="K337" s="5"/>
+      <c r="L337" s="5"/>
+      <c r="M337" s="5"/>
+      <c r="N337" s="5"/>
+      <c r="O337" s="5"/>
+      <c r="P337" s="5"/>
+      <c r="Q337" s="5"/>
+      <c r="R337" s="5"/>
+      <c r="S337" s="5"/>
+      <c r="T337" s="5"/>
+      <c r="U337" s="5"/>
+      <c r="V337" s="5"/>
+      <c r="W337" s="5"/>
+      <c r="X337" s="5"/>
+      <c r="Y337" s="5"/>
+      <c r="Z337" s="5"/>
+      <c r="AA337" s="5"/>
+      <c r="AB337" s="5"/>
+      <c r="AC337" s="5"/>
+    </row>
+    <row r="338" spans="1:29">
+      <c r="A338" s="5"/>
+      <c r="B338" s="5"/>
+      <c r="C338" s="5"/>
+      <c r="D338" s="5"/>
+      <c r="E338" s="5"/>
+      <c r="F338" s="5"/>
+      <c r="G338" s="5"/>
+      <c r="H338" s="5"/>
+      <c r="I338" s="5"/>
+      <c r="J338" s="5"/>
+      <c r="K338" s="5"/>
+      <c r="L338" s="5"/>
+      <c r="M338" s="5"/>
+      <c r="N338" s="5"/>
+      <c r="O338" s="5"/>
+      <c r="P338" s="5"/>
+      <c r="Q338" s="5"/>
+      <c r="R338" s="5"/>
+      <c r="S338" s="5"/>
+      <c r="T338" s="5"/>
+      <c r="U338" s="5"/>
+      <c r="V338" s="5"/>
+      <c r="W338" s="5"/>
+      <c r="X338" s="5"/>
+      <c r="Y338" s="5"/>
+      <c r="Z338" s="5"/>
+      <c r="AA338" s="5"/>
+      <c r="AB338" s="5"/>
+      <c r="AC338" s="5"/>
+    </row>
+    <row r="339" spans="1:29">
+      <c r="A339" s="5"/>
+      <c r="B339" s="5"/>
+      <c r="C339" s="5"/>
+      <c r="D339" s="5"/>
+      <c r="E339" s="5"/>
+      <c r="F339" s="5"/>
+      <c r="G339" s="5"/>
+      <c r="H339" s="5"/>
+      <c r="I339" s="5"/>
+      <c r="J339" s="5"/>
+      <c r="K339" s="5"/>
+      <c r="L339" s="5"/>
+      <c r="M339" s="5"/>
+      <c r="N339" s="5"/>
+      <c r="O339" s="5"/>
+      <c r="P339" s="5"/>
+      <c r="Q339" s="5"/>
+      <c r="R339" s="5"/>
+      <c r="S339" s="5"/>
+      <c r="T339" s="5"/>
+      <c r="U339" s="5"/>
+      <c r="V339" s="5"/>
+      <c r="W339" s="5"/>
+      <c r="X339" s="5"/>
+      <c r="Y339" s="5"/>
+      <c r="Z339" s="5"/>
+      <c r="AA339" s="5"/>
+      <c r="AB339" s="5"/>
+      <c r="AC339" s="5"/>
+    </row>
+    <row r="340" spans="1:29">
+      <c r="A340" s="5"/>
+      <c r="B340" s="5"/>
+      <c r="C340" s="5"/>
+      <c r="D340" s="5"/>
+      <c r="E340" s="5"/>
+      <c r="F340" s="5"/>
+      <c r="G340" s="5"/>
+      <c r="H340" s="5"/>
+      <c r="I340" s="5"/>
+      <c r="J340" s="5"/>
+      <c r="K340" s="5"/>
+      <c r="L340" s="5"/>
+      <c r="M340" s="5"/>
+      <c r="N340" s="5"/>
+      <c r="O340" s="5"/>
+      <c r="P340" s="5"/>
+      <c r="Q340" s="5"/>
+      <c r="R340" s="5"/>
+      <c r="S340" s="5"/>
+      <c r="T340" s="5"/>
+      <c r="U340" s="5"/>
+      <c r="V340" s="5"/>
+      <c r="W340" s="5"/>
+      <c r="X340" s="5"/>
+      <c r="Y340" s="5"/>
+      <c r="Z340" s="5"/>
+      <c r="AA340" s="5"/>
+      <c r="AB340" s="5"/>
+      <c r="AC340" s="5"/>
+    </row>
+    <row r="341" spans="1:29">
+      <c r="A341" s="5"/>
+      <c r="B341" s="5"/>
+      <c r="C341" s="5"/>
+      <c r="D341" s="5"/>
+      <c r="E341" s="5"/>
+      <c r="F341" s="5"/>
+      <c r="G341" s="5"/>
+      <c r="H341" s="5"/>
+      <c r="I341" s="5"/>
+      <c r="J341" s="5"/>
+      <c r="K341" s="5"/>
+      <c r="L341" s="5"/>
+      <c r="M341" s="5"/>
+      <c r="N341" s="5"/>
+      <c r="O341" s="5"/>
+      <c r="P341" s="5"/>
+      <c r="Q341" s="5"/>
+      <c r="R341" s="5"/>
+      <c r="S341" s="5"/>
+      <c r="T341" s="5"/>
+      <c r="U341" s="5"/>
+      <c r="V341" s="5"/>
+      <c r="W341" s="5"/>
+      <c r="X341" s="5"/>
+      <c r="Y341" s="5"/>
+      <c r="Z341" s="5"/>
+      <c r="AA341" s="5"/>
+      <c r="AB341" s="5"/>
+      <c r="AC341" s="5"/>
+    </row>
+    <row r="342" spans="1:29">
+      <c r="A342" s="5"/>
+      <c r="B342" s="5"/>
+      <c r="C342" s="5"/>
+      <c r="D342" s="5"/>
+      <c r="E342" s="5"/>
+      <c r="F342" s="5"/>
+      <c r="G342" s="5"/>
+      <c r="H342" s="5"/>
+      <c r="I342" s="5"/>
+      <c r="J342" s="5"/>
+      <c r="K342" s="5"/>
+      <c r="L342" s="5"/>
+      <c r="M342" s="5"/>
+      <c r="N342" s="5"/>
+      <c r="O342" s="5"/>
+      <c r="P342" s="5"/>
+      <c r="Q342" s="5"/>
+      <c r="R342" s="5"/>
+      <c r="S342" s="5"/>
+      <c r="T342" s="5"/>
+      <c r="U342" s="5"/>
+      <c r="V342" s="5"/>
+      <c r="W342" s="5"/>
+      <c r="X342" s="5"/>
+      <c r="Y342" s="5"/>
+      <c r="Z342" s="5"/>
+      <c r="AA342" s="5"/>
+      <c r="AB342" s="5"/>
+      <c r="AC342" s="5"/>
+    </row>
+    <row r="343" spans="1:29">
+      <c r="A343" s="5"/>
+      <c r="B343" s="5"/>
+      <c r="C343" s="5"/>
+      <c r="D343" s="5"/>
+      <c r="E343" s="5"/>
+      <c r="F343" s="5"/>
+      <c r="G343" s="5"/>
+      <c r="H343" s="5"/>
+      <c r="I343" s="5"/>
+      <c r="J343" s="5"/>
+      <c r="K343" s="5"/>
+      <c r="L343" s="5"/>
+      <c r="M343" s="5"/>
+      <c r="N343" s="5"/>
+      <c r="O343" s="5"/>
+      <c r="P343" s="5"/>
+      <c r="Q343" s="5"/>
+      <c r="R343" s="5"/>
+      <c r="S343" s="5"/>
+      <c r="T343" s="5"/>
+      <c r="U343" s="5"/>
+      <c r="V343" s="5"/>
+      <c r="W343" s="5"/>
+      <c r="X343" s="5"/>
+      <c r="Y343" s="5"/>
+      <c r="Z343" s="5"/>
+      <c r="AA343" s="5"/>
+      <c r="AB343" s="5"/>
+      <c r="AC343" s="5"/>
+    </row>
+    <row r="344" spans="1:29">
+      <c r="A344" s="5"/>
+      <c r="B344" s="5"/>
+      <c r="C344" s="5"/>
+      <c r="D344" s="5"/>
+      <c r="E344" s="5"/>
+      <c r="F344" s="5"/>
+      <c r="G344" s="5"/>
+      <c r="H344" s="5"/>
+      <c r="I344" s="5"/>
+      <c r="J344" s="5"/>
+      <c r="K344" s="5"/>
+      <c r="L344" s="5"/>
+      <c r="M344" s="5"/>
+      <c r="N344" s="5"/>
+      <c r="O344" s="5"/>
+      <c r="P344" s="5"/>
+      <c r="Q344" s="5"/>
+      <c r="R344" s="5"/>
+      <c r="S344" s="5"/>
+      <c r="T344" s="5"/>
+      <c r="U344" s="5"/>
+      <c r="V344" s="5"/>
+      <c r="W344" s="5"/>
+      <c r="X344" s="5"/>
+      <c r="Y344" s="5"/>
+      <c r="Z344" s="5"/>
+      <c r="AA344" s="5"/>
+      <c r="AB344" s="5"/>
+      <c r="AC344" s="5"/>
+    </row>
+    <row r="345" spans="1:29">
+      <c r="A345" s="5"/>
+      <c r="B345" s="5"/>
+      <c r="C345" s="5"/>
+      <c r="D345" s="5"/>
+      <c r="E345" s="5"/>
+      <c r="F345" s="5"/>
+      <c r="G345" s="5"/>
+      <c r="H345" s="5"/>
+      <c r="I345" s="5"/>
+      <c r="J345" s="5"/>
+      <c r="K345" s="5"/>
+      <c r="L345" s="5"/>
+      <c r="M345" s="5"/>
+      <c r="N345" s="5"/>
+      <c r="O345" s="5"/>
+      <c r="P345" s="5"/>
+      <c r="Q345" s="5"/>
+      <c r="R345" s="5"/>
+      <c r="S345" s="5"/>
+      <c r="T345" s="5"/>
+      <c r="U345" s="5"/>
+      <c r="V345" s="5"/>
+      <c r="W345" s="5"/>
+      <c r="X345" s="5"/>
+      <c r="Y345" s="5"/>
+      <c r="Z345" s="5"/>
+      <c r="AA345" s="5"/>
+      <c r="AB345" s="5"/>
+      <c r="AC345" s="5"/>
+    </row>
+    <row r="346" spans="1:29">
+      <c r="A346" s="5"/>
+      <c r="B346" s="5"/>
+      <c r="C346" s="5"/>
+      <c r="D346" s="5"/>
+      <c r="E346" s="5"/>
+      <c r="F346" s="5"/>
+      <c r="G346" s="5"/>
+      <c r="H346" s="5"/>
+      <c r="I346" s="5"/>
+      <c r="J346" s="5"/>
+      <c r="K346" s="5"/>
+      <c r="L346" s="5"/>
+      <c r="M346" s="5"/>
+      <c r="N346" s="5"/>
+      <c r="O346" s="5"/>
+      <c r="P346" s="5"/>
+      <c r="Q346" s="5"/>
+      <c r="R346" s="5"/>
+      <c r="S346" s="5"/>
+      <c r="T346" s="5"/>
+      <c r="U346" s="5"/>
+      <c r="V346" s="5"/>
+      <c r="W346" s="5"/>
+      <c r="X346" s="5"/>
+      <c r="Y346" s="5"/>
+      <c r="Z346" s="5"/>
+      <c r="AA346" s="5"/>
+      <c r="AB346" s="5"/>
+      <c r="AC346" s="5"/>
+    </row>
+    <row r="347" spans="1:29">
+      <c r="A347" s="5"/>
+      <c r="B347" s="5"/>
+      <c r="C347" s="5"/>
+      <c r="D347" s="5"/>
+      <c r="E347" s="5"/>
+      <c r="F347" s="5"/>
+      <c r="G347" s="5"/>
+      <c r="H347" s="5"/>
+      <c r="I347" s="5"/>
+      <c r="J347" s="5"/>
+      <c r="K347" s="5"/>
+      <c r="L347" s="5"/>
+      <c r="M347" s="5"/>
+      <c r="N347" s="5"/>
+      <c r="O347" s="5"/>
+      <c r="P347" s="5"/>
+      <c r="Q347" s="5"/>
+      <c r="R347" s="5"/>
+      <c r="S347" s="5"/>
+      <c r="T347" s="5"/>
+      <c r="U347" s="5"/>
+      <c r="V347" s="5"/>
+      <c r="W347" s="5"/>
+      <c r="X347" s="5"/>
+      <c r="Y347" s="5"/>
+      <c r="Z347" s="5"/>
+      <c r="AA347" s="5"/>
+      <c r="AB347" s="5"/>
+      <c r="AC347" s="5"/>
+    </row>
+    <row r="348" spans="1:29">
+      <c r="A348" s="5"/>
+      <c r="B348" s="5"/>
+      <c r="C348" s="5"/>
+      <c r="D348" s="5"/>
+      <c r="E348" s="5"/>
+      <c r="F348" s="5"/>
+      <c r="G348" s="5"/>
+      <c r="H348" s="5"/>
+      <c r="I348" s="5"/>
+      <c r="J348" s="5"/>
+      <c r="K348" s="5"/>
+      <c r="L348" s="5"/>
+      <c r="M348" s="5"/>
+      <c r="N348" s="5"/>
+      <c r="O348" s="5"/>
+      <c r="P348" s="5"/>
+      <c r="Q348" s="5"/>
+      <c r="R348" s="5"/>
+      <c r="S348" s="5"/>
+      <c r="T348" s="5"/>
+      <c r="U348" s="5"/>
+      <c r="V348" s="5"/>
+      <c r="W348" s="5"/>
+      <c r="X348" s="5"/>
+      <c r="Y348" s="5"/>
+      <c r="Z348" s="5"/>
+      <c r="AA348" s="5"/>
+      <c r="AB348" s="5"/>
+      <c r="AC348" s="5"/>
+    </row>
+    <row r="349" spans="1:29">
+      <c r="A349" s="5"/>
+      <c r="B349" s="5"/>
+      <c r="C349" s="5"/>
+      <c r="D349" s="5"/>
+      <c r="E349" s="5"/>
+      <c r="F349" s="5"/>
+      <c r="G349" s="5"/>
+      <c r="H349" s="5"/>
+      <c r="I349" s="5"/>
+      <c r="J349" s="5"/>
+      <c r="K349" s="5"/>
+      <c r="L349" s="5"/>
+      <c r="M349" s="5"/>
+      <c r="N349" s="5"/>
+      <c r="O349" s="5"/>
+      <c r="P349" s="5"/>
+      <c r="Q349" s="5"/>
+      <c r="R349" s="5"/>
+      <c r="S349" s="5"/>
+      <c r="T349" s="5"/>
+      <c r="U349" s="5"/>
+      <c r="V349" s="5"/>
+      <c r="W349" s="5"/>
+      <c r="X349" s="5"/>
+      <c r="Y349" s="5"/>
+      <c r="Z349" s="5"/>
+      <c r="AA349" s="5"/>
+      <c r="AB349" s="5"/>
+      <c r="AC349" s="5"/>
+    </row>
+    <row r="350" spans="1:29">
+      <c r="A350" s="5"/>
+      <c r="B350" s="5"/>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
+      <c r="F350" s="5"/>
+      <c r="G350" s="5"/>
+      <c r="H350" s="5"/>
+      <c r="I350" s="5"/>
+      <c r="J350" s="5"/>
+      <c r="K350" s="5"/>
+      <c r="L350" s="5"/>
+      <c r="M350" s="5"/>
+      <c r="N350" s="5"/>
+      <c r="O350" s="5"/>
+      <c r="P350" s="5"/>
+      <c r="Q350" s="5"/>
+      <c r="R350" s="5"/>
+      <c r="S350" s="5"/>
+      <c r="T350" s="5"/>
+      <c r="U350" s="5"/>
+      <c r="V350" s="5"/>
+      <c r="W350" s="5"/>
+      <c r="X350" s="5"/>
+      <c r="Y350" s="5"/>
+      <c r="Z350" s="5"/>
+      <c r="AA350" s="5"/>
+      <c r="AB350" s="5"/>
+      <c r="AC350" s="5"/>
+    </row>
+    <row r="351" spans="1:29">
+      <c r="A351" s="5"/>
+      <c r="B351" s="5"/>
+      <c r="C351" s="5"/>
+      <c r="D351" s="5"/>
+      <c r="E351" s="5"/>
+      <c r="F351" s="5"/>
+      <c r="G351" s="5"/>
+      <c r="H351" s="5"/>
+      <c r="I351" s="5"/>
+      <c r="J351" s="5"/>
+      <c r="K351" s="5"/>
+      <c r="L351" s="5"/>
+      <c r="M351" s="5"/>
+      <c r="N351" s="5"/>
+      <c r="O351" s="5"/>
+      <c r="P351" s="5"/>
+      <c r="Q351" s="5"/>
+      <c r="R351" s="5"/>
+      <c r="S351" s="5"/>
+      <c r="T351" s="5"/>
+      <c r="U351" s="5"/>
+      <c r="V351" s="5"/>
+      <c r="W351" s="5"/>
+      <c r="X351" s="5"/>
+      <c r="Y351" s="5"/>
+      <c r="Z351" s="5"/>
+      <c r="AA351" s="5"/>
+      <c r="AB351" s="5"/>
+      <c r="AC351" s="5"/>
+    </row>
+    <row r="352" spans="1:29">
+      <c r="A352" s="5"/>
+      <c r="B352" s="5"/>
+      <c r="C352" s="5"/>
+      <c r="D352" s="5"/>
+      <c r="E352" s="5"/>
+      <c r="F352" s="5"/>
+      <c r="G352" s="5"/>
+      <c r="H352" s="5"/>
+      <c r="I352" s="5"/>
+      <c r="J352" s="5"/>
+      <c r="K352" s="5"/>
+      <c r="L352" s="5"/>
+      <c r="M352" s="5"/>
+      <c r="N352" s="5"/>
+      <c r="O352" s="5"/>
+      <c r="P352" s="5"/>
+      <c r="Q352" s="5"/>
+      <c r="R352" s="5"/>
+      <c r="S352" s="5"/>
+      <c r="T352" s="5"/>
+      <c r="U352" s="5"/>
+      <c r="V352" s="5"/>
+      <c r="W352" s="5"/>
+      <c r="X352" s="5"/>
+      <c r="Y352" s="5"/>
+      <c r="Z352" s="5"/>
+      <c r="AA352" s="5"/>
+      <c r="AB352" s="5"/>
+      <c r="AC352" s="5"/>
+    </row>
+    <row r="353" spans="1:29">
+      <c r="A353" s="5"/>
+      <c r="B353" s="5"/>
+      <c r="C353" s="5"/>
+      <c r="D353" s="5"/>
+      <c r="E353" s="5"/>
+      <c r="F353" s="5"/>
+      <c r="G353" s="5"/>
+      <c r="H353" s="5"/>
+      <c r="I353" s="5"/>
+      <c r="J353" s="5"/>
+      <c r="K353" s="5"/>
+      <c r="L353" s="5"/>
+      <c r="M353" s="5"/>
+      <c r="N353" s="5"/>
+      <c r="O353" s="5"/>
+      <c r="P353" s="5"/>
+      <c r="Q353" s="5"/>
+      <c r="R353" s="5"/>
+      <c r="S353" s="5"/>
+      <c r="T353" s="5"/>
+      <c r="U353" s="5"/>
+      <c r="V353" s="5"/>
+      <c r="W353" s="5"/>
+      <c r="X353" s="5"/>
+      <c r="Y353" s="5"/>
+      <c r="Z353" s="5"/>
+      <c r="AA353" s="5"/>
+      <c r="AB353" s="5"/>
+      <c r="AC353" s="5"/>
+    </row>
+    <row r="354" spans="1:29">
+      <c r="A354" s="5"/>
+      <c r="B354" s="5"/>
+      <c r="C354" s="5"/>
+      <c r="D354" s="5"/>
+      <c r="E354" s="5"/>
+      <c r="F354" s="5"/>
+      <c r="G354" s="5"/>
+      <c r="H354" s="5"/>
+      <c r="I354" s="5"/>
+      <c r="J354" s="5"/>
+      <c r="K354" s="5"/>
+      <c r="L354" s="5"/>
+      <c r="M354" s="5"/>
+      <c r="N354" s="5"/>
+      <c r="O354" s="5"/>
+      <c r="P354" s="5"/>
+      <c r="Q354" s="5"/>
+      <c r="R354" s="5"/>
+      <c r="S354" s="5"/>
+      <c r="T354" s="5"/>
+      <c r="U354" s="5"/>
+      <c r="V354" s="5"/>
+      <c r="W354" s="5"/>
+      <c r="X354" s="5"/>
+      <c r="Y354" s="5"/>
+      <c r="Z354" s="5"/>
+      <c r="AA354" s="5"/>
+      <c r="AB354" s="5"/>
+      <c r="AC354" s="5"/>
+    </row>
+    <row r="355" spans="1:29">
+      <c r="A355" s="5"/>
+      <c r="B355" s="5"/>
+      <c r="C355" s="5"/>
+      <c r="D355" s="5"/>
+      <c r="E355" s="5"/>
+      <c r="F355" s="5"/>
+      <c r="G355" s="5"/>
+      <c r="H355" s="5"/>
+      <c r="I355" s="5"/>
+      <c r="J355" s="5"/>
+      <c r="K355" s="5"/>
+      <c r="L355" s="5"/>
+      <c r="M355" s="5"/>
+      <c r="N355" s="5"/>
+      <c r="O355" s="5"/>
+      <c r="P355" s="5"/>
+      <c r="Q355" s="5"/>
+      <c r="R355" s="5"/>
+      <c r="S355" s="5"/>
+      <c r="T355" s="5"/>
+      <c r="U355" s="5"/>
+      <c r="V355" s="5"/>
+      <c r="W355" s="5"/>
+      <c r="X355" s="5"/>
+      <c r="Y355" s="5"/>
+      <c r="Z355" s="5"/>
+      <c r="AA355" s="5"/>
+      <c r="AB355" s="5"/>
+      <c r="AC355" s="5"/>
+    </row>
+    <row r="356" spans="1:29">
+      <c r="A356" s="5"/>
+      <c r="B356" s="5"/>
+      <c r="C356" s="5"/>
+      <c r="D356" s="5"/>
+      <c r="E356" s="5"/>
+      <c r="F356" s="5"/>
+      <c r="G356" s="5"/>
+      <c r="H356" s="5"/>
+      <c r="I356" s="5"/>
+      <c r="J356" s="5"/>
+      <c r="K356" s="5"/>
+      <c r="L356" s="5"/>
+      <c r="M356" s="5"/>
+      <c r="N356" s="5"/>
+      <c r="O356" s="5"/>
+      <c r="P356" s="5"/>
+      <c r="Q356" s="5"/>
+      <c r="R356" s="5"/>
+      <c r="S356" s="5"/>
+      <c r="T356" s="5"/>
+      <c r="U356" s="5"/>
+      <c r="V356" s="5"/>
+      <c r="W356" s="5"/>
+      <c r="X356" s="5"/>
+      <c r="Y356" s="5"/>
+      <c r="Z356" s="5"/>
+      <c r="AA356" s="5"/>
+      <c r="AB356" s="5"/>
+      <c r="AC356" s="5"/>
+    </row>
+    <row r="357" spans="1:29">
+      <c r="A357" s="5"/>
+      <c r="B357" s="5"/>
+      <c r="C357" s="5"/>
+      <c r="D357" s="5"/>
+      <c r="E357" s="5"/>
+      <c r="F357" s="5"/>
+      <c r="G357" s="5"/>
+      <c r="H357" s="5"/>
+      <c r="I357" s="5"/>
+      <c r="J357" s="5"/>
+      <c r="K357" s="5"/>
+      <c r="L357" s="5"/>
+      <c r="M357" s="5"/>
+      <c r="N357" s="5"/>
+      <c r="O357" s="5"/>
+      <c r="P357" s="5"/>
+      <c r="Q357" s="5"/>
+      <c r="R357" s="5"/>
+      <c r="S357" s="5"/>
+      <c r="T357" s="5"/>
+      <c r="U357" s="5"/>
+      <c r="V357" s="5"/>
+      <c r="W357" s="5"/>
+      <c r="X357" s="5"/>
+      <c r="Y357" s="5"/>
+      <c r="Z357" s="5"/>
+      <c r="AA357" s="5"/>
+      <c r="AB357" s="5"/>
+      <c r="AC357" s="5"/>
+    </row>
+    <row r="358" spans="1:29">
+      <c r="A358" s="5"/>
+      <c r="B358" s="5"/>
+      <c r="C358" s="5"/>
+      <c r="D358" s="5"/>
+      <c r="E358" s="5"/>
+      <c r="F358" s="5"/>
+      <c r="G358" s="5"/>
+      <c r="H358" s="5"/>
+      <c r="I358" s="5"/>
+      <c r="J358" s="5"/>
+      <c r="K358" s="5"/>
+      <c r="L358" s="5"/>
+      <c r="M358" s="5"/>
+      <c r="N358" s="5"/>
+      <c r="O358" s="5"/>
+      <c r="P358" s="5"/>
+      <c r="Q358" s="5"/>
+      <c r="R358" s="5"/>
+      <c r="S358" s="5"/>
+      <c r="T358" s="5"/>
+      <c r="U358" s="5"/>
+      <c r="V358" s="5"/>
+      <c r="W358" s="5"/>
+      <c r="X358" s="5"/>
+      <c r="Y358" s="5"/>
+      <c r="Z358" s="5"/>
+      <c r="AA358" s="5"/>
+      <c r="AB358" s="5"/>
+      <c r="AC358" s="5"/>
+    </row>
+    <row r="359" spans="1:29">
+      <c r="A359" s="5"/>
+      <c r="B359" s="5"/>
+      <c r="C359" s="5"/>
+      <c r="D359" s="5"/>
+      <c r="E359" s="5"/>
+      <c r="F359" s="5"/>
+      <c r="G359" s="5"/>
+      <c r="H359" s="5"/>
+      <c r="I359" s="5"/>
+      <c r="J359" s="5"/>
+      <c r="K359" s="5"/>
+      <c r="L359" s="5"/>
+      <c r="M359" s="5"/>
+      <c r="N359" s="5"/>
+      <c r="O359" s="5"/>
+      <c r="P359" s="5"/>
+      <c r="Q359" s="5"/>
+      <c r="R359" s="5"/>
+      <c r="S359" s="5"/>
+      <c r="T359" s="5"/>
+      <c r="U359" s="5"/>
+      <c r="V359" s="5"/>
+      <c r="W359" s="5"/>
+      <c r="X359" s="5"/>
+      <c r="Y359" s="5"/>
+      <c r="Z359" s="5"/>
+      <c r="AA359" s="5"/>
+      <c r="AB359" s="5"/>
+      <c r="AC359" s="5"/>
+    </row>
+    <row r="360" spans="1:29">
+      <c r="A360" s="5"/>
+      <c r="B360" s="5"/>
+      <c r="C360" s="5"/>
+      <c r="D360" s="5"/>
+      <c r="E360" s="5"/>
+      <c r="F360" s="5"/>
+      <c r="G360" s="5"/>
+      <c r="H360" s="5"/>
+      <c r="I360" s="5"/>
+      <c r="J360" s="5"/>
+      <c r="K360" s="5"/>
+      <c r="L360" s="5"/>
+      <c r="M360" s="5"/>
+      <c r="N360" s="5"/>
+      <c r="O360" s="5"/>
+      <c r="P360" s="5"/>
+      <c r="Q360" s="5"/>
+      <c r="R360" s="5"/>
+      <c r="S360" s="5"/>
+      <c r="T360" s="5"/>
+      <c r="U360" s="5"/>
+      <c r="V360" s="5"/>
+      <c r="W360" s="5"/>
+      <c r="X360" s="5"/>
+      <c r="Y360" s="5"/>
+      <c r="Z360" s="5"/>
+      <c r="AA360" s="5"/>
+      <c r="AB360" s="5"/>
+      <c r="AC360" s="5"/>
+    </row>
+    <row r="361" spans="1:29">
+      <c r="A361" s="5"/>
+      <c r="B361" s="5"/>
+      <c r="C361" s="5"/>
+      <c r="D361" s="5"/>
+      <c r="E361" s="5"/>
+      <c r="F361" s="5"/>
+      <c r="G361" s="5"/>
+      <c r="H361" s="5"/>
+      <c r="I361" s="5"/>
+      <c r="J361" s="5"/>
+      <c r="K361" s="5"/>
+      <c r="L361" s="5"/>
+      <c r="M361" s="5"/>
+      <c r="N361" s="5"/>
+      <c r="O361" s="5"/>
+      <c r="P361" s="5"/>
+      <c r="Q361" s="5"/>
+      <c r="R361" s="5"/>
+      <c r="S361" s="5"/>
+      <c r="T361" s="5"/>
+      <c r="U361" s="5"/>
+      <c r="V361" s="5"/>
+      <c r="W361" s="5"/>
+      <c r="X361" s="5"/>
+      <c r="Y361" s="5"/>
+      <c r="Z361" s="5"/>
+      <c r="AA361" s="5"/>
+      <c r="AB361" s="5"/>
+      <c r="AC361" s="5"/>
+    </row>
+    <row r="362" spans="1:29">
+      <c r="A362" s="5"/>
+      <c r="B362" s="5"/>
+      <c r="C362" s="5"/>
+      <c r="D362" s="5"/>
+      <c r="E362" s="5"/>
+      <c r="F362" s="5"/>
+      <c r="G362" s="5"/>
+      <c r="H362" s="5"/>
+      <c r="I362" s="5"/>
+      <c r="J362" s="5"/>
+      <c r="K362" s="5"/>
+      <c r="L362" s="5"/>
+      <c r="M362" s="5"/>
+      <c r="N362" s="5"/>
+      <c r="O362" s="5"/>
+      <c r="P362" s="5"/>
+      <c r="Q362" s="5"/>
+      <c r="R362" s="5"/>
+      <c r="S362" s="5"/>
+      <c r="T362" s="5"/>
+      <c r="U362" s="5"/>
+      <c r="V362" s="5"/>
+      <c r="W362" s="5"/>
+      <c r="X362" s="5"/>
+      <c r="Y362" s="5"/>
+      <c r="Z362" s="5"/>
+      <c r="AA362" s="5"/>
+      <c r="AB362" s="5"/>
+      <c r="AC362" s="5"/>
+    </row>
+    <row r="363" spans="1:29">
+      <c r="A363" s="5"/>
+      <c r="B363" s="5"/>
+      <c r="C363" s="5"/>
+      <c r="D363" s="5"/>
+      <c r="E363" s="5"/>
+      <c r="F363" s="5"/>
+      <c r="G363" s="5"/>
+      <c r="H363" s="5"/>
+      <c r="I363" s="5"/>
+      <c r="J363" s="5"/>
+      <c r="K363" s="5"/>
+      <c r="L363" s="5"/>
+      <c r="M363" s="5"/>
+      <c r="N363" s="5"/>
+      <c r="O363" s="5"/>
+      <c r="P363" s="5"/>
+      <c r="Q363" s="5"/>
+      <c r="R363" s="5"/>
+      <c r="S363" s="5"/>
+      <c r="T363" s="5"/>
+      <c r="U363" s="5"/>
+      <c r="V363" s="5"/>
+      <c r="W363" s="5"/>
+      <c r="X363" s="5"/>
+      <c r="Y363" s="5"/>
+      <c r="Z363" s="5"/>
+      <c r="AA363" s="5"/>
+      <c r="AB363" s="5"/>
+      <c r="AC363" s="5"/>
+    </row>
+    <row r="364" spans="1:29">
+      <c r="A364" s="5"/>
+      <c r="B364" s="5"/>
+      <c r="C364" s="5"/>
+      <c r="D364" s="5"/>
+      <c r="E364" s="5"/>
+      <c r="F364" s="5"/>
+      <c r="G364" s="5"/>
+      <c r="H364" s="5"/>
+      <c r="I364" s="5"/>
+      <c r="J364" s="5"/>
+      <c r="K364" s="5"/>
+      <c r="L364" s="5"/>
+      <c r="M364" s="5"/>
+      <c r="N364" s="5"/>
+      <c r="O364" s="5"/>
+      <c r="P364" s="5"/>
+      <c r="Q364" s="5"/>
+      <c r="R364" s="5"/>
+      <c r="S364" s="5"/>
+      <c r="T364" s="5"/>
+      <c r="U364" s="5"/>
+      <c r="V364" s="5"/>
+      <c r="W364" s="5"/>
+      <c r="X364" s="5"/>
+      <c r="Y364" s="5"/>
+      <c r="Z364" s="5"/>
+      <c r="AA364" s="5"/>
+      <c r="AB364" s="5"/>
+      <c r="AC364" s="5"/>
+    </row>
+    <row r="365" spans="1:29">
+      <c r="A365" s="5"/>
+      <c r="B365" s="5"/>
+      <c r="C365" s="5"/>
+      <c r="D365" s="5"/>
+      <c r="E365" s="5"/>
+      <c r="F365" s="5"/>
+      <c r="G365" s="5"/>
+      <c r="H365" s="5"/>
+      <c r="I365" s="5"/>
+      <c r="J365" s="5"/>
+      <c r="K365" s="5"/>
+      <c r="L365" s="5"/>
+      <c r="M365" s="5"/>
+      <c r="N365" s="5"/>
+      <c r="O365" s="5"/>
+      <c r="P365" s="5"/>
+      <c r="Q365" s="5"/>
+      <c r="R365" s="5"/>
+      <c r="S365" s="5"/>
+      <c r="T365" s="5"/>
+      <c r="U365" s="5"/>
+      <c r="V365" s="5"/>
+      <c r="W365" s="5"/>
+      <c r="X365" s="5"/>
+      <c r="Y365" s="5"/>
+      <c r="Z365" s="5"/>
+      <c r="AA365" s="5"/>
+      <c r="AB365" s="5"/>
+      <c r="AC365" s="5"/>
+    </row>
+    <row r="366" spans="1:29">
+      <c r="A366" s="5"/>
+      <c r="B366" s="5"/>
+      <c r="C366" s="5"/>
+      <c r="D366" s="5"/>
+      <c r="E366" s="5"/>
+      <c r="F366" s="5"/>
+      <c r="G366" s="5"/>
+      <c r="H366" s="5"/>
+      <c r="I366" s="5"/>
+      <c r="J366" s="5"/>
+      <c r="K366" s="5"/>
+      <c r="L366" s="5"/>
+      <c r="M366" s="5"/>
+      <c r="N366" s="5"/>
+      <c r="O366" s="5"/>
+      <c r="P366" s="5"/>
+      <c r="Q366" s="5"/>
+      <c r="R366" s="5"/>
+      <c r="S366" s="5"/>
+      <c r="T366" s="5"/>
+      <c r="U366" s="5"/>
+      <c r="V366" s="5"/>
+      <c r="W366" s="5"/>
+      <c r="X366" s="5"/>
+      <c r="Y366" s="5"/>
+      <c r="Z366" s="5"/>
+      <c r="AA366" s="5"/>
+      <c r="AB366" s="5"/>
+      <c r="AC366" s="5"/>
+    </row>
+    <row r="367" spans="1:29">
+      <c r="A367" s="5"/>
+      <c r="B367" s="5"/>
+      <c r="C367" s="5"/>
+      <c r="D367" s="5"/>
+      <c r="E367" s="5"/>
+      <c r="F367" s="5"/>
+      <c r="G367" s="5"/>
+      <c r="H367" s="5"/>
+      <c r="I367" s="5"/>
+      <c r="J367" s="5"/>
+      <c r="K367" s="5"/>
+      <c r="L367" s="5"/>
+      <c r="M367" s="5"/>
+      <c r="N367" s="5"/>
+      <c r="O367" s="5"/>
+      <c r="P367" s="5"/>
+      <c r="Q367" s="5"/>
+      <c r="R367" s="5"/>
+      <c r="S367" s="5"/>
+      <c r="T367" s="5"/>
+      <c r="U367" s="5"/>
+      <c r="V367" s="5"/>
+      <c r="W367" s="5"/>
+      <c r="X367" s="5"/>
+      <c r="Y367" s="5"/>
+      <c r="Z367" s="5"/>
+      <c r="AA367" s="5"/>
+      <c r="AB367" s="5"/>
+      <c r="AC367" s="5"/>
+    </row>
+    <row r="368" spans="1:29">
+      <c r="A368" s="5"/>
+      <c r="B368" s="5"/>
+      <c r="C368" s="5"/>
+      <c r="D368" s="5"/>
+      <c r="E368" s="5"/>
+      <c r="F368" s="5"/>
+      <c r="G368" s="5"/>
+      <c r="H368" s="5"/>
+      <c r="I368" s="5"/>
+      <c r="J368" s="5"/>
+      <c r="K368" s="5"/>
+      <c r="L368" s="5"/>
+      <c r="M368" s="5"/>
+      <c r="N368" s="5"/>
+      <c r="O368" s="5"/>
+      <c r="P368" s="5"/>
+      <c r="Q368" s="5"/>
+      <c r="R368" s="5"/>
+      <c r="S368" s="5"/>
+      <c r="T368" s="5"/>
+      <c r="U368" s="5"/>
+      <c r="V368" s="5"/>
+      <c r="W368" s="5"/>
+      <c r="X368" s="5"/>
+      <c r="Y368" s="5"/>
+      <c r="Z368" s="5"/>
+      <c r="AA368" s="5"/>
+      <c r="AB368" s="5"/>
+      <c r="AC368" s="5"/>
+    </row>
+    <row r="369" spans="1:29">
+      <c r="A369" s="5"/>
+      <c r="B369" s="5"/>
+      <c r="C369" s="5"/>
+      <c r="D369" s="5"/>
+      <c r="E369" s="5"/>
+      <c r="F369" s="5"/>
+      <c r="G369" s="5"/>
+      <c r="H369" s="5"/>
+      <c r="I369" s="5"/>
+      <c r="J369" s="5"/>
+      <c r="K369" s="5"/>
+      <c r="L369" s="5"/>
+      <c r="M369" s="5"/>
+      <c r="N369" s="5"/>
+      <c r="O369" s="5"/>
+      <c r="P369" s="5"/>
+      <c r="Q369" s="5"/>
+      <c r="R369" s="5"/>
+      <c r="S369" s="5"/>
+      <c r="T369" s="5"/>
+      <c r="U369" s="5"/>
+      <c r="V369" s="5"/>
+      <c r="W369" s="5"/>
+      <c r="X369" s="5"/>
+      <c r="Y369" s="5"/>
+      <c r="Z369" s="5"/>
+      <c r="AA369" s="5"/>
+      <c r="AB369" s="5"/>
+      <c r="AC369" s="5"/>
+    </row>
+    <row r="370" spans="1:29">
+      <c r="A370" s="5"/>
+      <c r="B370" s="5"/>
+      <c r="C370" s="5"/>
+      <c r="D370" s="5"/>
+      <c r="E370" s="5"/>
+      <c r="F370" s="5"/>
+      <c r="G370" s="5"/>
+      <c r="H370" s="5"/>
+      <c r="I370" s="5"/>
+      <c r="J370" s="5"/>
+      <c r="K370" s="5"/>
+      <c r="L370" s="5"/>
+      <c r="M370" s="5"/>
+      <c r="N370" s="5"/>
+      <c r="O370" s="5"/>
+      <c r="P370" s="5"/>
+      <c r="Q370" s="5"/>
+      <c r="R370" s="5"/>
+      <c r="S370" s="5"/>
+      <c r="T370" s="5"/>
+      <c r="U370" s="5"/>
+      <c r="V370" s="5"/>
+      <c r="W370" s="5"/>
+      <c r="X370" s="5"/>
+      <c r="Y370" s="5"/>
+      <c r="Z370" s="5"/>
+      <c r="AA370" s="5"/>
+      <c r="AB370" s="5"/>
+      <c r="AC370" s="5"/>
+    </row>
+    <row r="371" spans="1:29">
+      <c r="A371" s="5"/>
+      <c r="B371" s="5"/>
+      <c r="C371" s="5"/>
+      <c r="D371" s="5"/>
+      <c r="E371" s="5"/>
+      <c r="F371" s="5"/>
+      <c r="G371" s="5"/>
+      <c r="H371" s="5"/>
+      <c r="I371" s="5"/>
+      <c r="J371" s="5"/>
+      <c r="K371" s="5"/>
+      <c r="L371" s="5"/>
+      <c r="M371" s="5"/>
+      <c r="N371" s="5"/>
+      <c r="O371" s="5"/>
+      <c r="P371" s="5"/>
+      <c r="Q371" s="5"/>
+      <c r="R371" s="5"/>
+      <c r="S371" s="5"/>
+      <c r="T371" s="5"/>
+      <c r="U371" s="5"/>
+      <c r="V371" s="5"/>
+      <c r="W371" s="5"/>
+      <c r="X371" s="5"/>
+      <c r="Y371" s="5"/>
+      <c r="Z371" s="5"/>
+      <c r="AA371" s="5"/>
+      <c r="AB371" s="5"/>
+      <c r="AC371" s="5"/>
+    </row>
+    <row r="372" spans="1:29">
+      <c r="A372" s="5"/>
+      <c r="B372" s="5"/>
+      <c r="C372" s="5"/>
+      <c r="D372" s="5"/>
+      <c r="E372" s="5"/>
+      <c r="F372" s="5"/>
+      <c r="G372" s="5"/>
+      <c r="H372" s="5"/>
+      <c r="I372" s="5"/>
+      <c r="J372" s="5"/>
+      <c r="K372" s="5"/>
+      <c r="L372" s="5"/>
+      <c r="M372" s="5"/>
+      <c r="N372" s="5"/>
+      <c r="O372" s="5"/>
+      <c r="P372" s="5"/>
+      <c r="Q372" s="5"/>
+      <c r="R372" s="5"/>
+      <c r="S372" s="5"/>
+      <c r="T372" s="5"/>
+      <c r="U372" s="5"/>
+      <c r="V372" s="5"/>
+      <c r="W372" s="5"/>
+      <c r="X372" s="5"/>
+      <c r="Y372" s="5"/>
+      <c r="Z372" s="5"/>
+      <c r="AA372" s="5"/>
+      <c r="AB372" s="5"/>
+      <c r="AC372" s="5"/>
+    </row>
+    <row r="373" spans="1:29">
+      <c r="A373" s="5"/>
+      <c r="B373" s="5"/>
+      <c r="C373" s="5"/>
+      <c r="D373" s="5"/>
+      <c r="E373" s="5"/>
+      <c r="F373" s="5"/>
+      <c r="G373" s="5"/>
+      <c r="H373" s="5"/>
+      <c r="I373" s="5"/>
+      <c r="J373" s="5"/>
+      <c r="K373" s="5"/>
+      <c r="L373" s="5"/>
+      <c r="M373" s="5"/>
+      <c r="N373" s="5"/>
+      <c r="O373" s="5"/>
+      <c r="P373" s="5"/>
+      <c r="Q373" s="5"/>
+      <c r="R373" s="5"/>
+      <c r="S373" s="5"/>
+      <c r="T373" s="5"/>
+      <c r="U373" s="5"/>
+      <c r="V373" s="5"/>
+      <c r="W373" s="5"/>
+      <c r="X373" s="5"/>
+      <c r="Y373" s="5"/>
+      <c r="Z373" s="5"/>
+      <c r="AA373" s="5"/>
+      <c r="AB373" s="5"/>
+      <c r="AC373" s="5"/>
+    </row>
+    <row r="374" spans="1:29">
+      <c r="A374" s="5"/>
+      <c r="B374" s="5"/>
+      <c r="C374" s="5"/>
+      <c r="D374" s="5"/>
+      <c r="E374" s="5"/>
+      <c r="F374" s="5"/>
+      <c r="G374" s="5"/>
+      <c r="H374" s="5"/>
+      <c r="I374" s="5"/>
+      <c r="J374" s="5"/>
+      <c r="K374" s="5"/>
+      <c r="L374" s="5"/>
+      <c r="M374" s="5"/>
+      <c r="N374" s="5"/>
+      <c r="O374" s="5"/>
+      <c r="P374" s="5"/>
+      <c r="Q374" s="5"/>
+      <c r="R374" s="5"/>
+      <c r="S374" s="5"/>
+      <c r="T374" s="5"/>
+      <c r="U374" s="5"/>
+      <c r="V374" s="5"/>
+      <c r="W374" s="5"/>
+      <c r="X374" s="5"/>
+      <c r="Y374" s="5"/>
+      <c r="Z374" s="5"/>
+      <c r="AA374" s="5"/>
+      <c r="AB374" s="5"/>
+      <c r="AC374" s="5"/>
+    </row>
+    <row r="375" spans="1:29">
+      <c r="A375" s="5"/>
+      <c r="B375" s="5"/>
+      <c r="C375" s="5"/>
+      <c r="D375" s="5"/>
+      <c r="E375" s="5"/>
+      <c r="F375" s="5"/>
+      <c r="G375" s="5"/>
+      <c r="H375" s="5"/>
+      <c r="I375" s="5"/>
+      <c r="J375" s="5"/>
+      <c r="K375" s="5"/>
+      <c r="L375" s="5"/>
+      <c r="M375" s="5"/>
+      <c r="N375" s="5"/>
+      <c r="O375" s="5"/>
+      <c r="P375" s="5"/>
+      <c r="Q375" s="5"/>
+      <c r="R375" s="5"/>
+      <c r="S375" s="5"/>
+      <c r="T375" s="5"/>
+      <c r="U375" s="5"/>
+      <c r="V375" s="5"/>
+      <c r="W375" s="5"/>
+      <c r="X375" s="5"/>
+      <c r="Y375" s="5"/>
+      <c r="Z375" s="5"/>
+      <c r="AA375" s="5"/>
+      <c r="AB375" s="5"/>
+      <c r="AC375" s="5"/>
+    </row>
+    <row r="376" spans="1:29">
+      <c r="A376" s="5"/>
+      <c r="B376" s="5"/>
+      <c r="C376" s="5"/>
+      <c r="D376" s="5"/>
+      <c r="E376" s="5"/>
+      <c r="F376" s="5"/>
+      <c r="G376" s="5"/>
+      <c r="H376" s="5"/>
+      <c r="I376" s="5"/>
+      <c r="J376" s="5"/>
+      <c r="K376" s="5"/>
+      <c r="L376" s="5"/>
+      <c r="M376" s="5"/>
+      <c r="N376" s="5"/>
+      <c r="O376" s="5"/>
+      <c r="P376" s="5"/>
+      <c r="Q376" s="5"/>
+      <c r="R376" s="5"/>
+      <c r="S376" s="5"/>
+      <c r="T376" s="5"/>
+      <c r="U376" s="5"/>
+      <c r="V376" s="5"/>
+      <c r="W376" s="5"/>
+      <c r="X376" s="5"/>
+      <c r="Y376" s="5"/>
+      <c r="Z376" s="5"/>
+      <c r="AA376" s="5"/>
+      <c r="AB376" s="5"/>
+      <c r="AC376" s="5"/>
+    </row>
+    <row r="377" spans="1:29">
+      <c r="A377" s="5"/>
+      <c r="B377" s="5"/>
+      <c r="C377" s="5"/>
+      <c r="D377" s="5"/>
+      <c r="E377" s="5"/>
+      <c r="F377" s="5"/>
+      <c r="G377" s="5"/>
+      <c r="H377" s="5"/>
+      <c r="I377" s="5"/>
+      <c r="J377" s="5"/>
+      <c r="K377" s="5"/>
+      <c r="L377" s="5"/>
+      <c r="M377" s="5"/>
+      <c r="N377" s="5"/>
+      <c r="O377" s="5"/>
+      <c r="P377" s="5"/>
+      <c r="Q377" s="5"/>
+      <c r="R377" s="5"/>
+      <c r="S377" s="5"/>
+      <c r="T377" s="5"/>
+      <c r="U377" s="5"/>
+      <c r="V377" s="5"/>
+      <c r="W377" s="5"/>
+      <c r="X377" s="5"/>
+      <c r="Y377" s="5"/>
+      <c r="Z377" s="5"/>
+      <c r="AA377" s="5"/>
+      <c r="AB377" s="5"/>
+      <c r="AC377" s="5"/>
+    </row>
+    <row r="378" spans="1:29">
+      <c r="A378" s="5"/>
+      <c r="B378" s="5"/>
+      <c r="C378" s="5"/>
+      <c r="D378" s="5"/>
+      <c r="E378" s="5"/>
+      <c r="F378" s="5"/>
+      <c r="G378" s="5"/>
+      <c r="H378" s="5"/>
+      <c r="I378" s="5"/>
+      <c r="J378" s="5"/>
+      <c r="K378" s="5"/>
+      <c r="L378" s="5"/>
+      <c r="M378" s="5"/>
+      <c r="N378" s="5"/>
+      <c r="O378" s="5"/>
+      <c r="P378" s="5"/>
+      <c r="Q378" s="5"/>
+      <c r="R378" s="5"/>
+      <c r="S378" s="5"/>
+      <c r="T378" s="5"/>
+      <c r="U378" s="5"/>
+      <c r="V378" s="5"/>
+      <c r="W378" s="5"/>
+      <c r="X378" s="5"/>
+      <c r="Y378" s="5"/>
+      <c r="Z378" s="5"/>
+      <c r="AA378" s="5"/>
+      <c r="AB378" s="5"/>
+      <c r="AC378" s="5"/>
+    </row>
+    <row r="379" spans="1:29">
+      <c r="A379" s="5"/>
+      <c r="B379" s="5"/>
+      <c r="C379" s="5"/>
+      <c r="D379" s="5"/>
+      <c r="E379" s="5"/>
+      <c r="F379" s="5"/>
+      <c r="G379" s="5"/>
+      <c r="H379" s="5"/>
+      <c r="I379" s="5"/>
+      <c r="J379" s="5"/>
+      <c r="K379" s="5"/>
+      <c r="L379" s="5"/>
+      <c r="M379" s="5"/>
+      <c r="N379" s="5"/>
+      <c r="O379" s="5"/>
+      <c r="P379" s="5"/>
+      <c r="Q379" s="5"/>
+      <c r="R379" s="5"/>
+      <c r="S379" s="5"/>
+      <c r="T379" s="5"/>
+      <c r="U379" s="5"/>
+      <c r="V379" s="5"/>
+      <c r="W379" s="5"/>
+      <c r="X379" s="5"/>
+      <c r="Y379" s="5"/>
+      <c r="Z379" s="5"/>
+      <c r="AA379" s="5"/>
+      <c r="AB379" s="5"/>
+      <c r="AC379" s="5"/>
+    </row>
+    <row r="380" spans="1:29">
+      <c r="A380" s="5"/>
+      <c r="B380" s="5"/>
+      <c r="C380" s="5"/>
+      <c r="D380" s="5"/>
+      <c r="E380" s="5"/>
+      <c r="F380" s="5"/>
+      <c r="G380" s="5"/>
+      <c r="H380" s="5"/>
+      <c r="I380" s="5"/>
+      <c r="J380" s="5"/>
+      <c r="K380" s="5"/>
+      <c r="L380" s="5"/>
+      <c r="M380" s="5"/>
+      <c r="N380" s="5"/>
+      <c r="O380" s="5"/>
+      <c r="P380" s="5"/>
+      <c r="Q380" s="5"/>
+      <c r="R380" s="5"/>
+      <c r="S380" s="5"/>
+      <c r="T380" s="5"/>
+      <c r="U380" s="5"/>
+      <c r="V380" s="5"/>
+      <c r="W380" s="5"/>
+      <c r="X380" s="5"/>
+      <c r="Y380" s="5"/>
+      <c r="Z380" s="5"/>
+      <c r="AA380" s="5"/>
+      <c r="AB380" s="5"/>
+      <c r="AC380" s="5"/>
+    </row>
+    <row r="381" spans="1:29">
+      <c r="A381" s="5"/>
+      <c r="B381" s="5"/>
+      <c r="C381" s="5"/>
+      <c r="D381" s="5"/>
+      <c r="E381" s="5"/>
+      <c r="F381" s="5"/>
+      <c r="G381" s="5"/>
+      <c r="H381" s="5"/>
+      <c r="I381" s="5"/>
+      <c r="J381" s="5"/>
+      <c r="K381" s="5"/>
+      <c r="L381" s="5"/>
+      <c r="M381" s="5"/>
+      <c r="N381" s="5"/>
+      <c r="O381" s="5"/>
+      <c r="P381" s="5"/>
+      <c r="Q381" s="5"/>
+      <c r="R381" s="5"/>
+      <c r="S381" s="5"/>
+      <c r="T381" s="5"/>
+      <c r="U381" s="5"/>
+      <c r="V381" s="5"/>
+      <c r="W381" s="5"/>
+      <c r="X381" s="5"/>
+      <c r="Y381" s="5"/>
+      <c r="Z381" s="5"/>
+      <c r="AA381" s="5"/>
+      <c r="AB381" s="5"/>
+      <c r="AC381" s="5"/>
+    </row>
+    <row r="382" spans="1:29">
+      <c r="A382" s="5"/>
+      <c r="B382" s="5"/>
+      <c r="C382" s="5"/>
+      <c r="D382" s="5"/>
+      <c r="E382" s="5"/>
+      <c r="F382" s="5"/>
+      <c r="G382" s="5"/>
+      <c r="H382" s="5"/>
+      <c r="I382" s="5"/>
+      <c r="J382" s="5"/>
+      <c r="K382" s="5"/>
+      <c r="L382" s="5"/>
+      <c r="M382" s="5"/>
+      <c r="N382" s="5"/>
+      <c r="O382" s="5"/>
+      <c r="P382" s="5"/>
+      <c r="Q382" s="5"/>
+      <c r="R382" s="5"/>
+      <c r="S382" s="5"/>
+      <c r="T382" s="5"/>
+      <c r="U382" s="5"/>
+      <c r="V382" s="5"/>
+      <c r="W382" s="5"/>
+      <c r="X382" s="5"/>
+      <c r="Y382" s="5"/>
+      <c r="Z382" s="5"/>
+      <c r="AA382" s="5"/>
+      <c r="AB382" s="5"/>
+      <c r="AC382" s="5"/>
+    </row>
+    <row r="383" spans="1:29">
+      <c r="A383" s="5"/>
+      <c r="B383" s="5"/>
+      <c r="C383" s="5"/>
+      <c r="D383" s="5"/>
+      <c r="E383" s="5"/>
+      <c r="F383" s="5"/>
+      <c r="G383" s="5"/>
+      <c r="H383" s="5"/>
+      <c r="I383" s="5"/>
+      <c r="J383" s="5"/>
+      <c r="K383" s="5"/>
+      <c r="L383" s="5"/>
+      <c r="M383" s="5"/>
+      <c r="N383" s="5"/>
+      <c r="O383" s="5"/>
+      <c r="P383" s="5"/>
+      <c r="Q383" s="5"/>
+      <c r="R383" s="5"/>
+      <c r="S383" s="5"/>
+      <c r="T383" s="5"/>
+      <c r="U383" s="5"/>
+      <c r="V383" s="5"/>
+      <c r="W383" s="5"/>
+      <c r="X383" s="5"/>
+      <c r="Y383" s="5"/>
+      <c r="Z383" s="5"/>
+      <c r="AA383" s="5"/>
+      <c r="AB383" s="5"/>
+      <c r="AC383" s="5"/>
+    </row>
+    <row r="384" spans="1:29">
+      <c r="A384" s="5"/>
+      <c r="B384" s="5"/>
+      <c r="C384" s="5"/>
+      <c r="D384" s="5"/>
+      <c r="E384" s="5"/>
+      <c r="F384" s="5"/>
+      <c r="G384" s="5"/>
+      <c r="H384" s="5"/>
+      <c r="I384" s="5"/>
+      <c r="J384" s="5"/>
+      <c r="K384" s="5"/>
+      <c r="L384" s="5"/>
+      <c r="M384" s="5"/>
+      <c r="N384" s="5"/>
+      <c r="O384" s="5"/>
+      <c r="P384" s="5"/>
+      <c r="Q384" s="5"/>
+      <c r="R384" s="5"/>
+      <c r="S384" s="5"/>
+      <c r="T384" s="5"/>
+      <c r="U384" s="5"/>
+      <c r="V384" s="5"/>
+      <c r="W384" s="5"/>
+      <c r="X384" s="5"/>
+      <c r="Y384" s="5"/>
+      <c r="Z384" s="5"/>
+      <c r="AA384" s="5"/>
+      <c r="AB384" s="5"/>
+      <c r="AC384" s="5"/>
+    </row>
+    <row r="385" spans="1:29">
+      <c r="A385" s="5"/>
+      <c r="B385" s="5"/>
+      <c r="C385" s="5"/>
+      <c r="D385" s="5"/>
+      <c r="E385" s="5"/>
+      <c r="F385" s="5"/>
+      <c r="G385" s="5"/>
+      <c r="H385" s="5"/>
+      <c r="I385" s="5"/>
+      <c r="J385" s="5"/>
+      <c r="K385" s="5"/>
+      <c r="L385" s="5"/>
+      <c r="M385" s="5"/>
+      <c r="N385" s="5"/>
+      <c r="O385" s="5"/>
+      <c r="P385" s="5"/>
+      <c r="Q385" s="5"/>
+      <c r="R385" s="5"/>
+      <c r="S385" s="5"/>
+      <c r="T385" s="5"/>
+      <c r="U385" s="5"/>
+      <c r="V385" s="5"/>
+      <c r="W385" s="5"/>
+      <c r="X385" s="5"/>
+      <c r="Y385" s="5"/>
+      <c r="Z385" s="5"/>
+      <c r="AA385" s="5"/>
+      <c r="AB385" s="5"/>
+      <c r="AC385" s="5"/>
+    </row>
+    <row r="386" spans="1:29">
+      <c r="A386" s="5"/>
+      <c r="B386" s="5"/>
+      <c r="C386" s="5"/>
+      <c r="D386" s="5"/>
+      <c r="E386" s="5"/>
+      <c r="F386" s="5"/>
+      <c r="G386" s="5"/>
+      <c r="H386" s="5"/>
+      <c r="I386" s="5"/>
+      <c r="J386" s="5"/>
+      <c r="K386" s="5"/>
+      <c r="L386" s="5"/>
+      <c r="M386" s="5"/>
+      <c r="N386" s="5"/>
+      <c r="O386" s="5"/>
+      <c r="P386" s="5"/>
+      <c r="Q386" s="5"/>
+      <c r="R386" s="5"/>
+      <c r="S386" s="5"/>
+      <c r="T386" s="5"/>
+      <c r="U386" s="5"/>
+      <c r="V386" s="5"/>
+      <c r="W386" s="5"/>
+      <c r="X386" s="5"/>
+      <c r="Y386" s="5"/>
+      <c r="Z386" s="5"/>
+      <c r="AA386" s="5"/>
+      <c r="AB386" s="5"/>
+      <c r="AC386" s="5"/>
+    </row>
+    <row r="387" spans="1:29">
+      <c r="A387" s="5"/>
+      <c r="B387" s="5"/>
+      <c r="C387" s="5"/>
+      <c r="D387" s="5"/>
+      <c r="E387" s="5"/>
+      <c r="F387" s="5"/>
+      <c r="G387" s="5"/>
+      <c r="H387" s="5"/>
+      <c r="I387" s="5"/>
+      <c r="J387" s="5"/>
+      <c r="K387" s="5"/>
+      <c r="L387" s="5"/>
+      <c r="M387" s="5"/>
+      <c r="N387" s="5"/>
+      <c r="O387" s="5"/>
+      <c r="P387" s="5"/>
+      <c r="Q387" s="5"/>
+      <c r="R387" s="5"/>
+      <c r="S387" s="5"/>
+      <c r="T387" s="5"/>
+      <c r="U387" s="5"/>
+      <c r="V387" s="5"/>
+      <c r="W387" s="5"/>
+      <c r="X387" s="5"/>
+      <c r="Y387" s="5"/>
+      <c r="Z387" s="5"/>
+      <c r="AA387" s="5"/>
+      <c r="AB387" s="5"/>
+      <c r="AC387" s="5"/>
+    </row>
+    <row r="388" spans="1:29">
+      <c r="A388" s="5"/>
+      <c r="B388" s="5"/>
+      <c r="C388" s="5"/>
+      <c r="D388" s="5"/>
+      <c r="E388" s="5"/>
+      <c r="F388" s="5"/>
+      <c r="G388" s="5"/>
+      <c r="H388" s="5"/>
+      <c r="I388" s="5"/>
+      <c r="J388" s="5"/>
+      <c r="K388" s="5"/>
+      <c r="L388" s="5"/>
+      <c r="M388" s="5"/>
+      <c r="N388" s="5"/>
+      <c r="O388" s="5"/>
+      <c r="P388" s="5"/>
+      <c r="Q388" s="5"/>
+      <c r="R388" s="5"/>
+      <c r="S388" s="5"/>
+      <c r="T388" s="5"/>
+      <c r="U388" s="5"/>
+      <c r="V388" s="5"/>
+      <c r="W388" s="5"/>
+      <c r="X388" s="5"/>
+      <c r="Y388" s="5"/>
+      <c r="Z388" s="5"/>
+      <c r="AA388" s="5"/>
+      <c r="AB388" s="5"/>
+      <c r="AC388" s="5"/>
+    </row>
+    <row r="389" spans="1:29">
+      <c r="A389" s="5"/>
+      <c r="B389" s="5"/>
+      <c r="C389" s="5"/>
+      <c r="D389" s="5"/>
+      <c r="E389" s="5"/>
+      <c r="F389" s="5"/>
+      <c r="G389" s="5"/>
+      <c r="H389" s="5"/>
+      <c r="I389" s="5"/>
+      <c r="J389" s="5"/>
+      <c r="K389" s="5"/>
+      <c r="L389" s="5"/>
+      <c r="M389" s="5"/>
+      <c r="N389" s="5"/>
+      <c r="O389" s="5"/>
+      <c r="P389" s="5"/>
+      <c r="Q389" s="5"/>
+      <c r="R389" s="5"/>
+      <c r="S389" s="5"/>
+      <c r="T389" s="5"/>
+      <c r="U389" s="5"/>
+      <c r="V389" s="5"/>
+      <c r="W389" s="5"/>
+      <c r="X389" s="5"/>
+      <c r="Y389" s="5"/>
+      <c r="Z389" s="5"/>
+      <c r="AA389" s="5"/>
+      <c r="AB389" s="5"/>
+      <c r="AC389" s="5"/>
+    </row>
+    <row r="390" spans="1:29">
+      <c r="A390" s="5"/>
+      <c r="B390" s="5"/>
+      <c r="C390" s="5"/>
+      <c r="D390" s="5"/>
+      <c r="E390" s="5"/>
+      <c r="F390" s="5"/>
+      <c r="G390" s="5"/>
+      <c r="H390" s="5"/>
+      <c r="I390" s="5"/>
+      <c r="J390" s="5"/>
+      <c r="K390" s="5"/>
+      <c r="L390" s="5"/>
+      <c r="M390" s="5"/>
+      <c r="N390" s="5"/>
+      <c r="O390" s="5"/>
+      <c r="P390" s="5"/>
+      <c r="Q390" s="5"/>
+      <c r="R390" s="5"/>
+      <c r="S390" s="5"/>
+      <c r="T390" s="5"/>
+      <c r="U390" s="5"/>
+      <c r="V390" s="5"/>
+      <c r="W390" s="5"/>
+      <c r="X390" s="5"/>
+      <c r="Y390" s="5"/>
+      <c r="Z390" s="5"/>
+      <c r="AA390" s="5"/>
+      <c r="AB390" s="5"/>
+      <c r="AC390" s="5"/>
+    </row>
+    <row r="391" spans="1:29">
+      <c r="A391" s="5"/>
+      <c r="B391" s="5"/>
+      <c r="C391" s="5"/>
+      <c r="D391" s="5"/>
+      <c r="E391" s="5"/>
+      <c r="F391" s="5"/>
+      <c r="G391" s="5"/>
+      <c r="H391" s="5"/>
+      <c r="I391" s="5"/>
+      <c r="J391" s="5"/>
+      <c r="K391" s="5"/>
+      <c r="L391" s="5"/>
+      <c r="M391" s="5"/>
+      <c r="N391" s="5"/>
+      <c r="O391" s="5"/>
+      <c r="P391" s="5"/>
+      <c r="Q391" s="5"/>
+      <c r="R391" s="5"/>
+      <c r="S391" s="5"/>
+      <c r="T391" s="5"/>
+      <c r="U391" s="5"/>
+      <c r="V391" s="5"/>
+      <c r="W391" s="5"/>
+      <c r="X391" s="5"/>
+      <c r="Y391" s="5"/>
+      <c r="Z391" s="5"/>
+      <c r="AA391" s="5"/>
+      <c r="AB391" s="5"/>
+      <c r="AC391" s="5"/>
+    </row>
+    <row r="392" spans="1:29">
+      <c r="A392" s="5"/>
+      <c r="B392" s="5"/>
+      <c r="C392" s="5"/>
+      <c r="D392" s="5"/>
+      <c r="E392" s="5"/>
+      <c r="F392" s="5"/>
+      <c r="G392" s="5"/>
+      <c r="H392" s="5"/>
+      <c r="I392" s="5"/>
+      <c r="J392" s="5"/>
+      <c r="K392" s="5"/>
+      <c r="L392" s="5"/>
+      <c r="M392" s="5"/>
+      <c r="N392" s="5"/>
+      <c r="O392" s="5"/>
+      <c r="P392" s="5"/>
+      <c r="Q392" s="5"/>
+      <c r="R392" s="5"/>
+      <c r="S392" s="5"/>
+      <c r="T392" s="5"/>
+      <c r="U392" s="5"/>
+      <c r="V392" s="5"/>
+      <c r="W392" s="5"/>
+      <c r="X392" s="5"/>
+      <c r="Y392" s="5"/>
+      <c r="Z392" s="5"/>
+      <c r="AA392" s="5"/>
+      <c r="AB392" s="5"/>
+      <c r="AC392" s="5"/>
+    </row>
+    <row r="393" spans="1:29">
+      <c r="A393" s="5"/>
+      <c r="B393" s="5"/>
+      <c r="C393" s="5"/>
+      <c r="D393" s="5"/>
+      <c r="E393" s="5"/>
+      <c r="F393" s="5"/>
+      <c r="G393" s="5"/>
+      <c r="H393" s="5"/>
+      <c r="I393" s="5"/>
+      <c r="J393" s="5"/>
+      <c r="K393" s="5"/>
+      <c r="L393" s="5"/>
+      <c r="M393" s="5"/>
+      <c r="N393" s="5"/>
+      <c r="O393" s="5"/>
+      <c r="P393" s="5"/>
+      <c r="Q393" s="5"/>
+      <c r="R393" s="5"/>
+      <c r="S393" s="5"/>
+      <c r="T393" s="5"/>
+      <c r="U393" s="5"/>
+      <c r="V393" s="5"/>
+      <c r="W393" s="5"/>
+      <c r="X393" s="5"/>
+      <c r="Y393" s="5"/>
+      <c r="Z393" s="5"/>
+      <c r="AA393" s="5"/>
+      <c r="AB393" s="5"/>
+      <c r="AC393" s="5"/>
+    </row>
+    <row r="394" spans="1:29">
+      <c r="A394" s="5"/>
+      <c r="B394" s="5"/>
+      <c r="C394" s="5"/>
+      <c r="D394" s="5"/>
+      <c r="E394" s="5"/>
+      <c r="F394" s="5"/>
+      <c r="G394" s="5"/>
+      <c r="H394" s="5"/>
+      <c r="I394" s="5"/>
+      <c r="J394" s="5"/>
+      <c r="K394" s="5"/>
+      <c r="L394" s="5"/>
+      <c r="M394" s="5"/>
+      <c r="N394" s="5"/>
+      <c r="O394" s="5"/>
+      <c r="P394" s="5"/>
+      <c r="Q394" s="5"/>
+      <c r="R394" s="5"/>
+      <c r="S394" s="5"/>
+      <c r="T394" s="5"/>
+      <c r="U394" s="5"/>
+      <c r="V394" s="5"/>
+      <c r="W394" s="5"/>
+      <c r="X394" s="5"/>
+      <c r="Y394" s="5"/>
+      <c r="Z394" s="5"/>
+      <c r="AA394" s="5"/>
+      <c r="AB394" s="5"/>
+      <c r="AC394" s="5"/>
+    </row>
+    <row r="395" spans="1:29">
+      <c r="A395" s="5"/>
+      <c r="B395" s="5"/>
+      <c r="C395" s="5"/>
+      <c r="D395" s="5"/>
+      <c r="E395" s="5"/>
+      <c r="F395" s="5"/>
+      <c r="G395" s="5"/>
+      <c r="H395" s="5"/>
+      <c r="I395" s="5"/>
+      <c r="J395" s="5"/>
+      <c r="K395" s="5"/>
+      <c r="L395" s="5"/>
+      <c r="M395" s="5"/>
+      <c r="N395" s="5"/>
+      <c r="O395" s="5"/>
+      <c r="P395" s="5"/>
+      <c r="Q395" s="5"/>
+      <c r="R395" s="5"/>
+      <c r="S395" s="5"/>
+      <c r="T395" s="5"/>
+      <c r="U395" s="5"/>
+      <c r="V395" s="5"/>
+      <c r="W395" s="5"/>
+      <c r="X395" s="5"/>
+      <c r="Y395" s="5"/>
+      <c r="Z395" s="5"/>
+      <c r="AA395" s="5"/>
+      <c r="AB395" s="5"/>
+      <c r="AC395" s="5"/>
+    </row>
+    <row r="396" spans="1:29">
+      <c r="A396" s="5"/>
+      <c r="B396" s="5"/>
+      <c r="C396" s="5"/>
+      <c r="D396" s="5"/>
+      <c r="E396" s="5"/>
+      <c r="F396" s="5"/>
+      <c r="G396" s="5"/>
+      <c r="H396" s="5"/>
+      <c r="I396" s="5"/>
+      <c r="J396" s="5"/>
+      <c r="K396" s="5"/>
+      <c r="L396" s="5"/>
+      <c r="M396" s="5"/>
+      <c r="N396" s="5"/>
+      <c r="O396" s="5"/>
+      <c r="P396" s="5"/>
+      <c r="Q396" s="5"/>
+      <c r="R396" s="5"/>
+      <c r="S396" s="5"/>
+      <c r="T396" s="5"/>
+      <c r="U396" s="5"/>
+      <c r="V396" s="5"/>
+      <c r="W396" s="5"/>
+      <c r="X396" s="5"/>
+      <c r="Y396" s="5"/>
+      <c r="Z396" s="5"/>
+      <c r="AA396" s="5"/>
+      <c r="AB396" s="5"/>
+      <c r="AC396" s="5"/>
+    </row>
+    <row r="397" spans="1:29">
+      <c r="A397" s="5"/>
+      <c r="B397" s="5"/>
+      <c r="C397" s="5"/>
+      <c r="D397" s="5"/>
+      <c r="E397" s="5"/>
+      <c r="F397" s="5"/>
+      <c r="G397" s="5"/>
+      <c r="H397" s="5"/>
+      <c r="I397" s="5"/>
+      <c r="J397" s="5"/>
+      <c r="K397" s="5"/>
+      <c r="L397" s="5"/>
+      <c r="M397" s="5"/>
+      <c r="N397" s="5"/>
+      <c r="O397" s="5"/>
+      <c r="P397" s="5"/>
+      <c r="Q397" s="5"/>
+      <c r="R397" s="5"/>
+      <c r="S397" s="5"/>
+      <c r="T397" s="5"/>
+      <c r="U397" s="5"/>
+      <c r="V397" s="5"/>
+      <c r="W397" s="5"/>
+      <c r="X397" s="5"/>
+      <c r="Y397" s="5"/>
+      <c r="Z397" s="5"/>
+      <c r="AA397" s="5"/>
+      <c r="AB397" s="5"/>
+      <c r="AC397" s="5"/>
+    </row>
+    <row r="398" spans="1:29">
+      <c r="A398" s="5"/>
+      <c r="B398" s="5"/>
+      <c r="C398" s="5"/>
+      <c r="D398" s="5"/>
+      <c r="E398" s="5"/>
+      <c r="F398" s="5"/>
+      <c r="G398" s="5"/>
+      <c r="H398" s="5"/>
+      <c r="I398" s="5"/>
+      <c r="J398" s="5"/>
+      <c r="K398" s="5"/>
+      <c r="L398" s="5"/>
+      <c r="M398" s="5"/>
+      <c r="N398" s="5"/>
+      <c r="O398" s="5"/>
+      <c r="P398" s="5"/>
+      <c r="Q398" s="5"/>
+      <c r="R398" s="5"/>
+      <c r="S398" s="5"/>
+      <c r="T398" s="5"/>
+      <c r="U398" s="5"/>
+      <c r="V398" s="5"/>
+      <c r="W398" s="5"/>
+      <c r="X398" s="5"/>
+      <c r="Y398" s="5"/>
+      <c r="Z398" s="5"/>
+      <c r="AA398" s="5"/>
+      <c r="AB398" s="5"/>
+      <c r="AC398" s="5"/>
+    </row>
+    <row r="399" spans="1:29">
+      <c r="A399" s="5"/>
+      <c r="B399" s="5"/>
+      <c r="C399" s="5"/>
+      <c r="D399" s="5"/>
+      <c r="E399" s="5"/>
+      <c r="F399" s="5"/>
+      <c r="G399" s="5"/>
+      <c r="H399" s="5"/>
+      <c r="I399" s="5"/>
+      <c r="J399" s="5"/>
+      <c r="K399" s="5"/>
+      <c r="L399" s="5"/>
+      <c r="M399" s="5"/>
+      <c r="N399" s="5"/>
+      <c r="O399" s="5"/>
+      <c r="P399" s="5"/>
+      <c r="Q399" s="5"/>
+      <c r="R399" s="5"/>
+      <c r="S399" s="5"/>
+      <c r="T399" s="5"/>
+      <c r="U399" s="5"/>
+      <c r="V399" s="5"/>
+      <c r="W399" s="5"/>
+      <c r="X399" s="5"/>
+      <c r="Y399" s="5"/>
+      <c r="Z399" s="5"/>
+      <c r="AA399" s="5"/>
+      <c r="AB399" s="5"/>
+      <c r="AC399" s="5"/>
+    </row>
+    <row r="400" spans="1:29">
+      <c r="A400" s="5"/>
+      <c r="B400" s="5"/>
+      <c r="C400" s="5"/>
+      <c r="D400" s="5"/>
+      <c r="E400" s="5"/>
+      <c r="F400" s="5"/>
+      <c r="G400" s="5"/>
+      <c r="H400" s="5"/>
+      <c r="I400" s="5"/>
+      <c r="J400" s="5"/>
+      <c r="K400" s="5"/>
+      <c r="L400" s="5"/>
+      <c r="M400" s="5"/>
+      <c r="N400" s="5"/>
+      <c r="O400" s="5"/>
+      <c r="P400" s="5"/>
+      <c r="Q400" s="5"/>
+      <c r="R400" s="5"/>
+      <c r="S400" s="5"/>
+      <c r="T400" s="5"/>
+      <c r="U400" s="5"/>
+      <c r="V400" s="5"/>
+      <c r="W400" s="5"/>
+      <c r="X400" s="5"/>
+      <c r="Y400" s="5"/>
+      <c r="Z400" s="5"/>
+      <c r="AA400" s="5"/>
+      <c r="AB400" s="5"/>
+      <c r="AC400" s="5"/>
+    </row>
+    <row r="401" spans="1:29">
+      <c r="A401" s="5"/>
+      <c r="B401" s="5"/>
+      <c r="C401" s="5"/>
+      <c r="D401" s="5"/>
+      <c r="E401" s="5"/>
+      <c r="F401" s="5"/>
+      <c r="G401" s="5"/>
+      <c r="H401" s="5"/>
+      <c r="I401" s="5"/>
+      <c r="J401" s="5"/>
+      <c r="K401" s="5"/>
+      <c r="L401" s="5"/>
+      <c r="M401" s="5"/>
+      <c r="N401" s="5"/>
+      <c r="O401" s="5"/>
+      <c r="P401" s="5"/>
+      <c r="Q401" s="5"/>
+      <c r="R401" s="5"/>
+      <c r="S401" s="5"/>
+      <c r="T401" s="5"/>
+      <c r="U401" s="5"/>
+      <c r="V401" s="5"/>
+      <c r="W401" s="5"/>
+      <c r="X401" s="5"/>
+      <c r="Y401" s="5"/>
+      <c r="Z401" s="5"/>
+      <c r="AA401" s="5"/>
+      <c r="AB401" s="5"/>
+      <c r="AC401" s="5"/>
+    </row>
+    <row r="402" spans="1:29">
+      <c r="A402" s="5"/>
+      <c r="B402" s="5"/>
+      <c r="C402" s="5"/>
+      <c r="D402" s="5"/>
+      <c r="E402" s="5"/>
+      <c r="F402" s="5"/>
+      <c r="G402" s="5"/>
+      <c r="H402" s="5"/>
+      <c r="I402" s="5"/>
+      <c r="J402" s="5"/>
+      <c r="K402" s="5"/>
+      <c r="L402" s="5"/>
+      <c r="M402" s="5"/>
+      <c r="N402" s="5"/>
+      <c r="O402" s="5"/>
+      <c r="P402" s="5"/>
+      <c r="Q402" s="5"/>
+      <c r="R402" s="5"/>
+      <c r="S402" s="5"/>
+      <c r="T402" s="5"/>
+      <c r="U402" s="5"/>
+      <c r="V402" s="5"/>
+      <c r="W402" s="5"/>
+      <c r="X402" s="5"/>
+      <c r="Y402" s="5"/>
+      <c r="Z402" s="5"/>
+      <c r="AA402" s="5"/>
+      <c r="AB402" s="5"/>
+      <c r="AC402" s="5"/>
+    </row>
+    <row r="403" spans="1:29">
+      <c r="A403" s="5"/>
+      <c r="B403" s="5"/>
+      <c r="C403" s="5"/>
+      <c r="D403" s="5"/>
+      <c r="E403" s="5"/>
+      <c r="F403" s="5"/>
+      <c r="G403" s="5"/>
+      <c r="H403" s="5"/>
+      <c r="I403" s="5"/>
+      <c r="J403" s="5"/>
+      <c r="K403" s="5"/>
+      <c r="L403" s="5"/>
+      <c r="M403" s="5"/>
+      <c r="N403" s="5"/>
+      <c r="O403" s="5"/>
+      <c r="P403" s="5"/>
+      <c r="Q403" s="5"/>
+      <c r="R403" s="5"/>
+      <c r="S403" s="5"/>
+      <c r="T403" s="5"/>
+      <c r="U403" s="5"/>
+      <c r="V403" s="5"/>
+      <c r="W403" s="5"/>
+      <c r="X403" s="5"/>
+      <c r="Y403" s="5"/>
+      <c r="Z403" s="5"/>
+      <c r="AA403" s="5"/>
+      <c r="AB403" s="5"/>
+      <c r="AC403" s="5"/>
+    </row>
+    <row r="404" spans="1:29">
+      <c r="A404" s="5"/>
+      <c r="B404" s="5"/>
+      <c r="C404" s="5"/>
+      <c r="D404" s="5"/>
+      <c r="E404" s="5"/>
+      <c r="F404" s="5"/>
+      <c r="G404" s="5"/>
+      <c r="H404" s="5"/>
+      <c r="I404" s="5"/>
+      <c r="J404" s="5"/>
+      <c r="K404" s="5"/>
+      <c r="L404" s="5"/>
+      <c r="M404" s="5"/>
+      <c r="N404" s="5"/>
+      <c r="O404" s="5"/>
+      <c r="P404" s="5"/>
+      <c r="Q404" s="5"/>
+      <c r="R404" s="5"/>
+      <c r="S404" s="5"/>
+      <c r="T404" s="5"/>
+      <c r="U404" s="5"/>
+      <c r="V404" s="5"/>
+      <c r="W404" s="5"/>
+      <c r="X404" s="5"/>
+      <c r="Y404" s="5"/>
+      <c r="Z404" s="5"/>
+      <c r="AA404" s="5"/>
+      <c r="AB404" s="5"/>
+      <c r="AC404" s="5"/>
+    </row>
+    <row r="405" spans="1:29">
+      <c r="A405" s="5"/>
+      <c r="B405" s="5"/>
+      <c r="C405" s="5"/>
+      <c r="D405" s="5"/>
+      <c r="E405" s="5"/>
+      <c r="F405" s="5"/>
+      <c r="G405" s="5"/>
+      <c r="H405" s="5"/>
+      <c r="I405" s="5"/>
+      <c r="J405" s="5"/>
+      <c r="K405" s="5"/>
+      <c r="L405" s="5"/>
+      <c r="M405" s="5"/>
+      <c r="N405" s="5"/>
+      <c r="O405" s="5"/>
+      <c r="P405" s="5"/>
+      <c r="Q405" s="5"/>
+      <c r="R405" s="5"/>
+      <c r="S405" s="5"/>
+      <c r="T405" s="5"/>
+      <c r="U405" s="5"/>
+      <c r="V405" s="5"/>
+      <c r="W405" s="5"/>
+      <c r="X405" s="5"/>
+      <c r="Y405" s="5"/>
+      <c r="Z405" s="5"/>
+      <c r="AA405" s="5"/>
+      <c r="AB405" s="5"/>
+      <c r="AC405" s="5"/>
+    </row>
+    <row r="406" spans="1:29">
+      <c r="A406" s="5"/>
+      <c r="B406" s="5"/>
+      <c r="C406" s="5"/>
+      <c r="D406" s="5"/>
+      <c r="E406" s="5"/>
+      <c r="F406" s="5"/>
+      <c r="G406" s="5"/>
+      <c r="H406" s="5"/>
+      <c r="I406" s="5"/>
+      <c r="J406" s="5"/>
+      <c r="K406" s="5"/>
+      <c r="L406" s="5"/>
+      <c r="M406" s="5"/>
+      <c r="N406" s="5"/>
+      <c r="O406" s="5"/>
+      <c r="P406" s="5"/>
+      <c r="Q406" s="5"/>
+      <c r="R406" s="5"/>
+      <c r="S406" s="5"/>
+      <c r="T406" s="5"/>
+      <c r="U406" s="5"/>
+      <c r="V406" s="5"/>
+      <c r="W406" s="5"/>
+      <c r="X406" s="5"/>
+      <c r="Y406" s="5"/>
+      <c r="Z406" s="5"/>
+      <c r="AA406" s="5"/>
+      <c r="AB406" s="5"/>
+      <c r="AC406" s="5"/>
+    </row>
+    <row r="407" spans="1:29">
+      <c r="A407" s="5"/>
+      <c r="B407" s="5"/>
+      <c r="C407" s="5"/>
+      <c r="D407" s="5"/>
+      <c r="E407" s="5"/>
+      <c r="F407" s="5"/>
+      <c r="G407" s="5"/>
+      <c r="H407" s="5"/>
+      <c r="I407" s="5"/>
+      <c r="J407" s="5"/>
+      <c r="K407" s="5"/>
+      <c r="L407" s="5"/>
+      <c r="M407" s="5"/>
+      <c r="N407" s="5"/>
+      <c r="O407" s="5"/>
+      <c r="P407" s="5"/>
+      <c r="Q407" s="5"/>
+      <c r="R407" s="5"/>
+      <c r="S407" s="5"/>
+      <c r="T407" s="5"/>
+      <c r="U407" s="5"/>
+      <c r="V407" s="5"/>
+      <c r="W407" s="5"/>
+      <c r="X407" s="5"/>
+      <c r="Y407" s="5"/>
+      <c r="Z407" s="5"/>
+      <c r="AA407" s="5"/>
+      <c r="AB407" s="5"/>
+      <c r="AC407" s="5"/>
+    </row>
+    <row r="408" spans="1:29">
+      <c r="A408" s="5"/>
+      <c r="B408" s="5"/>
+      <c r="C408" s="5"/>
+      <c r="D408" s="5"/>
+      <c r="E408" s="5"/>
+      <c r="F408" s="5"/>
+      <c r="G408" s="5"/>
+      <c r="H408" s="5"/>
+      <c r="I408" s="5"/>
+      <c r="J408" s="5"/>
+      <c r="K408" s="5"/>
+      <c r="L408" s="5"/>
+      <c r="M408" s="5"/>
+      <c r="N408" s="5"/>
+      <c r="O408" s="5"/>
+      <c r="P408" s="5"/>
+      <c r="Q408" s="5"/>
+      <c r="R408" s="5"/>
+      <c r="S408" s="5"/>
+      <c r="T408" s="5"/>
+      <c r="U408" s="5"/>
+      <c r="V408" s="5"/>
+      <c r="W408" s="5"/>
+      <c r="X408" s="5"/>
+      <c r="Y408" s="5"/>
+      <c r="Z408" s="5"/>
+      <c r="AA408" s="5"/>
+      <c r="AB408" s="5"/>
+      <c r="AC408" s="5"/>
+    </row>
+    <row r="409" spans="1:29">
+      <c r="A409" s="5"/>
+      <c r="B409" s="5"/>
+      <c r="C409" s="5"/>
+      <c r="D409" s="5"/>
+      <c r="E409" s="5"/>
+      <c r="F409" s="5"/>
+      <c r="G409" s="5"/>
+      <c r="H409" s="5"/>
+      <c r="I409" s="5"/>
+      <c r="J409" s="5"/>
+      <c r="K409" s="5"/>
+      <c r="L409" s="5"/>
+      <c r="M409" s="5"/>
+      <c r="N409" s="5"/>
+      <c r="O409" s="5"/>
+      <c r="P409" s="5"/>
+      <c r="Q409" s="5"/>
+      <c r="R409" s="5"/>
+      <c r="S409" s="5"/>
+      <c r="T409" s="5"/>
+      <c r="U409" s="5"/>
+      <c r="V409" s="5"/>
+      <c r="W409" s="5"/>
+      <c r="X409" s="5"/>
+      <c r="Y409" s="5"/>
+      <c r="Z409" s="5"/>
+      <c r="AA409" s="5"/>
+      <c r="AB409" s="5"/>
+      <c r="AC409" s="5"/>
+    </row>
+    <row r="410" spans="1:29">
+      <c r="A410" s="5"/>
+      <c r="B410" s="5"/>
+      <c r="C410" s="5"/>
+      <c r="D410" s="5"/>
+      <c r="E410" s="5"/>
+      <c r="F410" s="5"/>
+      <c r="G410" s="5"/>
+      <c r="H410" s="5"/>
+      <c r="I410" s="5"/>
+      <c r="J410" s="5"/>
+      <c r="K410" s="5"/>
+      <c r="L410" s="5"/>
+      <c r="M410" s="5"/>
+      <c r="N410" s="5"/>
+      <c r="O410" s="5"/>
+      <c r="P410" s="5"/>
+      <c r="Q410" s="5"/>
+      <c r="R410" s="5"/>
+      <c r="S410" s="5"/>
+      <c r="T410" s="5"/>
+      <c r="U410" s="5"/>
+      <c r="V410" s="5"/>
+      <c r="W410" s="5"/>
+      <c r="X410" s="5"/>
+      <c r="Y410" s="5"/>
+      <c r="Z410" s="5"/>
+      <c r="AA410" s="5"/>
+      <c r="AB410" s="5"/>
+      <c r="AC410" s="5"/>
+    </row>
+    <row r="411" spans="1:29">
+      <c r="A411" s="5"/>
+      <c r="B411" s="5"/>
+      <c r="C411" s="5"/>
+      <c r="D411" s="5"/>
+      <c r="E411" s="5"/>
+      <c r="F411" s="5"/>
+      <c r="G411" s="5"/>
+      <c r="H411" s="5"/>
+      <c r="I411" s="5"/>
+      <c r="J411" s="5"/>
+      <c r="K411" s="5"/>
+      <c r="L411" s="5"/>
+      <c r="M411" s="5"/>
+      <c r="N411" s="5"/>
+      <c r="O411" s="5"/>
+      <c r="P411" s="5"/>
+      <c r="Q411" s="5"/>
+      <c r="R411" s="5"/>
+      <c r="S411" s="5"/>
+      <c r="T411" s="5"/>
+      <c r="U411" s="5"/>
+      <c r="V411" s="5"/>
+      <c r="W411" s="5"/>
+      <c r="X411" s="5"/>
+      <c r="Y411" s="5"/>
+      <c r="Z411" s="5"/>
+      <c r="AA411" s="5"/>
+      <c r="AB411" s="5"/>
+      <c r="AC411" s="5"/>
+    </row>
+    <row r="412" spans="1:29">
+      <c r="A412" s="5"/>
+      <c r="B412" s="5"/>
+      <c r="C412" s="5"/>
+      <c r="D412" s="5"/>
+      <c r="E412" s="5"/>
+      <c r="F412" s="5"/>
+      <c r="G412" s="5"/>
+      <c r="H412" s="5"/>
+      <c r="I412" s="5"/>
+      <c r="J412" s="5"/>
+      <c r="K412" s="5"/>
+      <c r="L412" s="5"/>
+      <c r="M412" s="5"/>
+      <c r="N412" s="5"/>
+      <c r="O412" s="5"/>
+      <c r="P412" s="5"/>
+      <c r="Q412" s="5"/>
+      <c r="R412" s="5"/>
+      <c r="S412" s="5"/>
+      <c r="T412" s="5"/>
+      <c r="U412" s="5"/>
+      <c r="V412" s="5"/>
+      <c r="W412" s="5"/>
+      <c r="X412" s="5"/>
+      <c r="Y412" s="5"/>
+      <c r="Z412" s="5"/>
+      <c r="AA412" s="5"/>
+      <c r="AB412" s="5"/>
+      <c r="AC412" s="5"/>
+    </row>
+    <row r="413" spans="1:29">
+      <c r="A413" s="5"/>
+      <c r="B413" s="5"/>
+      <c r="C413" s="5"/>
+      <c r="D413" s="5"/>
+      <c r="E413" s="5"/>
+      <c r="F413" s="5"/>
+      <c r="G413" s="5"/>
+      <c r="H413" s="5"/>
+      <c r="I413" s="5"/>
+      <c r="J413" s="5"/>
+      <c r="K413" s="5"/>
+      <c r="L413" s="5"/>
+      <c r="M413" s="5"/>
+      <c r="N413" s="5"/>
+      <c r="O413" s="5"/>
+      <c r="P413" s="5"/>
+      <c r="Q413" s="5"/>
+      <c r="R413" s="5"/>
+      <c r="S413" s="5"/>
+      <c r="T413" s="5"/>
+      <c r="U413" s="5"/>
+      <c r="V413" s="5"/>
+      <c r="W413" s="5"/>
+      <c r="X413" s="5"/>
+      <c r="Y413" s="5"/>
+      <c r="Z413" s="5"/>
+      <c r="AA413" s="5"/>
+      <c r="AB413" s="5"/>
+      <c r="AC413" s="5"/>
+    </row>
+    <row r="414" spans="1:29">
+      <c r="A414" s="5"/>
+      <c r="B414" s="5"/>
+      <c r="C414" s="5"/>
+      <c r="D414" s="5"/>
+      <c r="E414" s="5"/>
+      <c r="F414" s="5"/>
+      <c r="G414" s="5"/>
+      <c r="H414" s="5"/>
+      <c r="I414" s="5"/>
+      <c r="J414" s="5"/>
+      <c r="K414" s="5"/>
+      <c r="L414" s="5"/>
+      <c r="M414" s="5"/>
+      <c r="N414" s="5"/>
+      <c r="O414" s="5"/>
+      <c r="P414" s="5"/>
+      <c r="Q414" s="5"/>
+      <c r="R414" s="5"/>
+      <c r="S414" s="5"/>
+      <c r="T414" s="5"/>
+      <c r="U414" s="5"/>
+      <c r="V414" s="5"/>
+      <c r="W414" s="5"/>
+      <c r="X414" s="5"/>
+      <c r="Y414" s="5"/>
+      <c r="Z414" s="5"/>
+      <c r="AA414" s="5"/>
+      <c r="AB414" s="5"/>
+      <c r="AC414" s="5"/>
+    </row>
+    <row r="415" spans="1:29">
+      <c r="A415" s="5"/>
+      <c r="B415" s="5"/>
+      <c r="C415" s="5"/>
+      <c r="D415" s="5"/>
+      <c r="E415" s="5"/>
+      <c r="F415" s="5"/>
+      <c r="G415" s="5"/>
+      <c r="H415" s="5"/>
+      <c r="I415" s="5"/>
+      <c r="J415" s="5"/>
+      <c r="K415" s="5"/>
+      <c r="L415" s="5"/>
+      <c r="M415" s="5"/>
+      <c r="N415" s="5"/>
+      <c r="O415" s="5"/>
+      <c r="P415" s="5"/>
+      <c r="Q415" s="5"/>
+      <c r="R415" s="5"/>
+      <c r="S415" s="5"/>
+      <c r="T415" s="5"/>
+      <c r="U415" s="5"/>
+      <c r="V415" s="5"/>
+      <c r="W415" s="5"/>
+      <c r="X415" s="5"/>
+      <c r="Y415" s="5"/>
+      <c r="Z415" s="5"/>
+      <c r="AA415" s="5"/>
+      <c r="AB415" s="5"/>
+      <c r="AC415" s="5"/>
+    </row>
+    <row r="416" spans="1:29">
+      <c r="A416" s="5"/>
+      <c r="B416" s="5"/>
+      <c r="C416" s="5"/>
+      <c r="D416" s="5"/>
+      <c r="E416" s="5"/>
+      <c r="F416" s="5"/>
+      <c r="G416" s="5"/>
+      <c r="H416" s="5"/>
+      <c r="I416" s="5"/>
+      <c r="J416" s="5"/>
+      <c r="K416" s="5"/>
+      <c r="L416" s="5"/>
+      <c r="M416" s="5"/>
+      <c r="N416" s="5"/>
+      <c r="O416" s="5"/>
+      <c r="P416" s="5"/>
+      <c r="Q416" s="5"/>
+      <c r="R416" s="5"/>
+      <c r="S416" s="5"/>
+      <c r="T416" s="5"/>
+      <c r="U416" s="5"/>
+      <c r="V416" s="5"/>
+      <c r="W416" s="5"/>
+      <c r="X416" s="5"/>
+      <c r="Y416" s="5"/>
+      <c r="Z416" s="5"/>
+      <c r="AA416" s="5"/>
+      <c r="AB416" s="5"/>
+      <c r="AC416" s="5"/>
+    </row>
+    <row r="417" spans="1:29">
+      <c r="A417" s="5"/>
+      <c r="B417" s="5"/>
+      <c r="C417" s="5"/>
+      <c r="D417" s="5"/>
+      <c r="E417" s="5"/>
+      <c r="F417" s="5"/>
+      <c r="G417" s="5"/>
+      <c r="H417" s="5"/>
+      <c r="I417" s="5"/>
+      <c r="J417" s="5"/>
+      <c r="K417" s="5"/>
+      <c r="L417" s="5"/>
+      <c r="M417" s="5"/>
+      <c r="N417" s="5"/>
+      <c r="O417" s="5"/>
+      <c r="P417" s="5"/>
+      <c r="Q417" s="5"/>
+      <c r="R417" s="5"/>
+      <c r="S417" s="5"/>
+      <c r="T417" s="5"/>
+      <c r="U417" s="5"/>
+      <c r="V417" s="5"/>
+      <c r="W417" s="5"/>
+      <c r="X417" s="5"/>
+      <c r="Y417" s="5"/>
+      <c r="Z417" s="5"/>
+      <c r="AA417" s="5"/>
+      <c r="AB417" s="5"/>
+      <c r="AC417" s="5"/>
+    </row>
+    <row r="418" spans="1:29">
+      <c r="A418" s="5"/>
+      <c r="B418" s="5"/>
+      <c r="C418" s="5"/>
+      <c r="D418" s="5"/>
+      <c r="E418" s="5"/>
+      <c r="F418" s="5"/>
+      <c r="G418" s="5"/>
+      <c r="H418" s="5"/>
+      <c r="I418" s="5"/>
+      <c r="J418" s="5"/>
+      <c r="K418" s="5"/>
+      <c r="L418" s="5"/>
+      <c r="M418" s="5"/>
+      <c r="N418" s="5"/>
+      <c r="O418" s="5"/>
+      <c r="P418" s="5"/>
+      <c r="Q418" s="5"/>
+      <c r="R418" s="5"/>
+      <c r="S418" s="5"/>
+      <c r="T418" s="5"/>
+      <c r="U418" s="5"/>
+      <c r="V418" s="5"/>
+      <c r="W418" s="5"/>
+      <c r="X418" s="5"/>
+      <c r="Y418" s="5"/>
+      <c r="Z418" s="5"/>
+      <c r="AA418" s="5"/>
+      <c r="AB418" s="5"/>
+      <c r="AC418" s="5"/>
+    </row>
+    <row r="419" spans="1:29">
+      <c r="A419" s="5"/>
+      <c r="B419" s="5"/>
+      <c r="C419" s="5"/>
+      <c r="D419" s="5"/>
+      <c r="E419" s="5"/>
+      <c r="F419" s="5"/>
+      <c r="G419" s="5"/>
+      <c r="H419" s="5"/>
+      <c r="I419" s="5"/>
+      <c r="J419" s="5"/>
+      <c r="K419" s="5"/>
+      <c r="L419" s="5"/>
+      <c r="M419" s="5"/>
+      <c r="N419" s="5"/>
+      <c r="O419" s="5"/>
+      <c r="P419" s="5"/>
+      <c r="Q419" s="5"/>
+      <c r="R419" s="5"/>
+      <c r="S419" s="5"/>
+      <c r="T419" s="5"/>
+      <c r="U419" s="5"/>
+      <c r="V419" s="5"/>
+      <c r="W419" s="5"/>
+      <c r="X419" s="5"/>
+      <c r="Y419" s="5"/>
+      <c r="Z419" s="5"/>
+      <c r="AA419" s="5"/>
+      <c r="AB419" s="5"/>
+      <c r="AC419" s="5"/>
+    </row>
+    <row r="420" spans="1:29">
+      <c r="A420" s="5"/>
+      <c r="B420" s="5"/>
+      <c r="C420" s="5"/>
+      <c r="D420" s="5"/>
+      <c r="E420" s="5"/>
+      <c r="F420" s="5"/>
+      <c r="G420" s="5"/>
+      <c r="H420" s="5"/>
+      <c r="I420" s="5"/>
+      <c r="J420" s="5"/>
+      <c r="K420" s="5"/>
+      <c r="L420" s="5"/>
+      <c r="M420" s="5"/>
+      <c r="N420" s="5"/>
+      <c r="O420" s="5"/>
+      <c r="P420" s="5"/>
+      <c r="Q420" s="5"/>
+      <c r="R420" s="5"/>
+      <c r="S420" s="5"/>
+      <c r="T420" s="5"/>
+      <c r="U420" s="5"/>
+      <c r="V420" s="5"/>
+      <c r="W420" s="5"/>
+      <c r="X420" s="5"/>
+      <c r="Y420" s="5"/>
+      <c r="Z420" s="5"/>
+      <c r="AA420" s="5"/>
+      <c r="AB420" s="5"/>
+      <c r="AC420" s="5"/>
+    </row>
+    <row r="421" spans="1:29">
+      <c r="A421" s="5"/>
+      <c r="B421" s="5"/>
+      <c r="C421" s="5"/>
+      <c r="D421" s="5"/>
+      <c r="E421" s="5"/>
+      <c r="F421" s="5"/>
+      <c r="G421" s="5"/>
+      <c r="H421" s="5"/>
+      <c r="I421" s="5"/>
+      <c r="J421" s="5"/>
+      <c r="K421" s="5"/>
+      <c r="L421" s="5"/>
+      <c r="M421" s="5"/>
+      <c r="N421" s="5"/>
+      <c r="O421" s="5"/>
+      <c r="P421" s="5"/>
+      <c r="Q421" s="5"/>
+      <c r="R421" s="5"/>
+      <c r="S421" s="5"/>
+      <c r="T421" s="5"/>
+      <c r="U421" s="5"/>
+      <c r="V421" s="5"/>
+      <c r="W421" s="5"/>
+      <c r="X421" s="5"/>
+      <c r="Y421" s="5"/>
+      <c r="Z421" s="5"/>
+      <c r="AA421" s="5"/>
+      <c r="AB421" s="5"/>
+      <c r="AC421" s="5"/>
+    </row>
+    <row r="422" spans="1:29">
+      <c r="A422" s="5"/>
+      <c r="B422" s="5"/>
+      <c r="C422" s="5"/>
+      <c r="D422" s="5"/>
+      <c r="E422" s="5"/>
+      <c r="F422" s="5"/>
+      <c r="G422" s="5"/>
+      <c r="H422" s="5"/>
+      <c r="I422" s="5"/>
+      <c r="J422" s="5"/>
+      <c r="K422" s="5"/>
+      <c r="L422" s="5"/>
+      <c r="M422" s="5"/>
+      <c r="N422" s="5"/>
+      <c r="O422" s="5"/>
+      <c r="P422" s="5"/>
+      <c r="Q422" s="5"/>
+      <c r="R422" s="5"/>
+      <c r="S422" s="5"/>
+      <c r="T422" s="5"/>
+      <c r="U422" s="5"/>
+      <c r="V422" s="5"/>
+      <c r="W422" s="5"/>
+      <c r="X422" s="5"/>
+      <c r="Y422" s="5"/>
+      <c r="Z422" s="5"/>
+      <c r="AA422" s="5"/>
+      <c r="AB422" s="5"/>
+      <c r="AC422" s="5"/>
+    </row>
+    <row r="423" spans="1:29">
+      <c r="A423" s="5"/>
+      <c r="B423" s="5"/>
+      <c r="C423" s="5"/>
+      <c r="D423" s="5"/>
+      <c r="E423" s="5"/>
+      <c r="F423" s="5"/>
+      <c r="G423" s="5"/>
+      <c r="H423" s="5"/>
+      <c r="I423" s="5"/>
+      <c r="J423" s="5"/>
+      <c r="K423" s="5"/>
+      <c r="L423" s="5"/>
+      <c r="M423" s="5"/>
+      <c r="N423" s="5"/>
+      <c r="O423" s="5"/>
+      <c r="P423" s="5"/>
+      <c r="Q423" s="5"/>
+      <c r="R423" s="5"/>
+      <c r="S423" s="5"/>
+      <c r="T423" s="5"/>
+      <c r="U423" s="5"/>
+      <c r="V423" s="5"/>
+      <c r="W423" s="5"/>
+      <c r="X423" s="5"/>
+      <c r="Y423" s="5"/>
+      <c r="Z423" s="5"/>
+      <c r="AA423" s="5"/>
+      <c r="AB423" s="5"/>
+      <c r="AC423" s="5"/>
+    </row>
+    <row r="424" spans="1:29">
+      <c r="A424" s="5"/>
+      <c r="B424" s="5"/>
+      <c r="C424" s="5"/>
+      <c r="D424" s="5"/>
+      <c r="E424" s="5"/>
+      <c r="F424" s="5"/>
+      <c r="G424" s="5"/>
+      <c r="H424" s="5"/>
+      <c r="I424" s="5"/>
+      <c r="J424" s="5"/>
+      <c r="K424" s="5"/>
+      <c r="L424" s="5"/>
+      <c r="M424" s="5"/>
+      <c r="N424" s="5"/>
+      <c r="O424" s="5"/>
+      <c r="P424" s="5"/>
+      <c r="Q424" s="5"/>
+      <c r="R424" s="5"/>
+      <c r="S424" s="5"/>
+      <c r="T424" s="5"/>
+      <c r="U424" s="5"/>
+      <c r="V424" s="5"/>
+      <c r="W424" s="5"/>
+      <c r="X424" s="5"/>
+      <c r="Y424" s="5"/>
+      <c r="Z424" s="5"/>
+      <c r="AA424" s="5"/>
+      <c r="AB424" s="5"/>
+      <c r="AC424" s="5"/>
+    </row>
+    <row r="425" spans="1:29">
+      <c r="A425" s="5"/>
+      <c r="B425" s="5"/>
+      <c r="C425" s="5"/>
+      <c r="D425" s="5"/>
+      <c r="E425" s="5"/>
+      <c r="F425" s="5"/>
+      <c r="G425" s="5"/>
+      <c r="H425" s="5"/>
+      <c r="I425" s="5"/>
+      <c r="J425" s="5"/>
+      <c r="K425" s="5"/>
+      <c r="L425" s="5"/>
+      <c r="M425" s="5"/>
+      <c r="N425" s="5"/>
+      <c r="O425" s="5"/>
+      <c r="P425" s="5"/>
+      <c r="Q425" s="5"/>
+      <c r="R425" s="5"/>
+      <c r="S425" s="5"/>
+      <c r="T425" s="5"/>
+      <c r="U425" s="5"/>
+      <c r="V425" s="5"/>
+      <c r="W425" s="5"/>
+      <c r="X425" s="5"/>
+      <c r="Y425" s="5"/>
+      <c r="Z425" s="5"/>
+      <c r="AA425" s="5"/>
+      <c r="AB425" s="5"/>
+      <c r="AC425" s="5"/>
+    </row>
+    <row r="426" spans="1:29">
+      <c r="A426" s="5"/>
+      <c r="B426" s="5"/>
+      <c r="C426" s="5"/>
+      <c r="D426" s="5"/>
+      <c r="E426" s="5"/>
+      <c r="F426" s="5"/>
+      <c r="G426" s="5"/>
+      <c r="H426" s="5"/>
+      <c r="I426" s="5"/>
+      <c r="J426" s="5"/>
+      <c r="K426" s="5"/>
+      <c r="L426" s="5"/>
+      <c r="M426" s="5"/>
+      <c r="N426" s="5"/>
+      <c r="O426" s="5"/>
+      <c r="P426" s="5"/>
+      <c r="Q426" s="5"/>
+      <c r="R426" s="5"/>
+      <c r="S426" s="5"/>
+      <c r="T426" s="5"/>
+      <c r="U426" s="5"/>
+      <c r="V426" s="5"/>
+      <c r="W426" s="5"/>
+      <c r="X426" s="5"/>
+      <c r="Y426" s="5"/>
+      <c r="Z426" s="5"/>
+      <c r="AA426" s="5"/>
+      <c r="AB426" s="5"/>
+      <c r="AC426" s="5"/>
+    </row>
+    <row r="427" spans="1:29">
+      <c r="A427" s="5"/>
+      <c r="B427" s="5"/>
+      <c r="C427" s="5"/>
+      <c r="D427" s="5"/>
+      <c r="E427" s="5"/>
+      <c r="F427" s="5"/>
+      <c r="G427" s="5"/>
+      <c r="H427" s="5"/>
+      <c r="I427" s="5"/>
+      <c r="J427" s="5"/>
+      <c r="K427" s="5"/>
+      <c r="L427" s="5"/>
+      <c r="M427" s="5"/>
+      <c r="N427" s="5"/>
+      <c r="O427" s="5"/>
+      <c r="P427" s="5"/>
+      <c r="Q427" s="5"/>
+      <c r="R427" s="5"/>
+      <c r="S427" s="5"/>
+      <c r="T427" s="5"/>
+      <c r="U427" s="5"/>
+      <c r="V427" s="5"/>
+      <c r="W427" s="5"/>
+      <c r="X427" s="5"/>
+      <c r="Y427" s="5"/>
+      <c r="Z427" s="5"/>
+      <c r="AA427" s="5"/>
+      <c r="AB427" s="5"/>
+      <c r="AC427" s="5"/>
+    </row>
+    <row r="428" spans="1:29">
+      <c r="A428" s="5"/>
+      <c r="B428" s="5"/>
+      <c r="C428" s="5"/>
+      <c r="D428" s="5"/>
+      <c r="E428" s="5"/>
+      <c r="F428" s="5"/>
+      <c r="G428" s="5"/>
+      <c r="H428" s="5"/>
+      <c r="I428" s="5"/>
+      <c r="J428" s="5"/>
+      <c r="K428" s="5"/>
+      <c r="L428" s="5"/>
+      <c r="M428" s="5"/>
+      <c r="N428" s="5"/>
+      <c r="O428" s="5"/>
+      <c r="P428" s="5"/>
+      <c r="Q428" s="5"/>
+      <c r="R428" s="5"/>
+      <c r="S428" s="5"/>
+      <c r="T428" s="5"/>
+      <c r="U428" s="5"/>
+      <c r="V428" s="5"/>
+      <c r="W428" s="5"/>
+      <c r="X428" s="5"/>
+      <c r="Y428" s="5"/>
+      <c r="Z428" s="5"/>
+      <c r="AA428" s="5"/>
+      <c r="AB428" s="5"/>
+      <c r="AC428" s="5"/>
+    </row>
+    <row r="429" spans="1:29">
+      <c r="A429" s="5"/>
+      <c r="B429" s="5"/>
+      <c r="C429" s="5"/>
+      <c r="D429" s="5"/>
+      <c r="E429" s="5"/>
+      <c r="F429" s="5"/>
+      <c r="G429" s="5"/>
+      <c r="H429" s="5"/>
+      <c r="I429" s="5"/>
+      <c r="J429" s="5"/>
+      <c r="K429" s="5"/>
+      <c r="L429" s="5"/>
+      <c r="M429" s="5"/>
+      <c r="N429" s="5"/>
+      <c r="O429" s="5"/>
+      <c r="P429" s="5"/>
+      <c r="Q429" s="5"/>
+      <c r="R429" s="5"/>
+      <c r="S429" s="5"/>
+      <c r="T429" s="5"/>
+      <c r="U429" s="5"/>
+      <c r="V429" s="5"/>
+      <c r="W429" s="5"/>
+      <c r="X429" s="5"/>
+      <c r="Y429" s="5"/>
+      <c r="Z429" s="5"/>
+      <c r="AA429" s="5"/>
+      <c r="AB429" s="5"/>
+      <c r="AC429" s="5"/>
+    </row>
+    <row r="430" spans="1:29">
+      <c r="A430" s="5"/>
+      <c r="B430" s="5"/>
+      <c r="C430" s="5"/>
+      <c r="D430" s="5"/>
+      <c r="E430" s="5"/>
+      <c r="F430" s="5"/>
+      <c r="G430" s="5"/>
+      <c r="H430" s="5"/>
+      <c r="I430" s="5"/>
+      <c r="J430" s="5"/>
+      <c r="K430" s="5"/>
+      <c r="L430" s="5"/>
+      <c r="M430" s="5"/>
+      <c r="N430" s="5"/>
+      <c r="O430" s="5"/>
+      <c r="P430" s="5"/>
+      <c r="Q430" s="5"/>
+      <c r="R430" s="5"/>
+      <c r="S430" s="5"/>
+      <c r="T430" s="5"/>
+      <c r="U430" s="5"/>
+      <c r="V430" s="5"/>
+      <c r="W430" s="5"/>
+      <c r="X430" s="5"/>
+      <c r="Y430" s="5"/>
+      <c r="Z430" s="5"/>
+      <c r="AA430" s="5"/>
+      <c r="AB430" s="5"/>
+      <c r="AC430" s="5"/>
+    </row>
+    <row r="431" spans="1:29">
+      <c r="A431" s="5"/>
+      <c r="B431" s="5"/>
+      <c r="C431" s="5"/>
+      <c r="D431" s="5"/>
+      <c r="E431" s="5"/>
+      <c r="F431" s="5"/>
+      <c r="G431" s="5"/>
+      <c r="H431" s="5"/>
+      <c r="I431" s="5"/>
+      <c r="J431" s="5"/>
+      <c r="K431" s="5"/>
+      <c r="L431" s="5"/>
+      <c r="M431" s="5"/>
+      <c r="N431" s="5"/>
+      <c r="O431" s="5"/>
+      <c r="P431" s="5"/>
+      <c r="Q431" s="5"/>
+      <c r="R431" s="5"/>
+      <c r="S431" s="5"/>
+      <c r="T431" s="5"/>
+      <c r="U431" s="5"/>
+      <c r="V431" s="5"/>
+      <c r="W431" s="5"/>
+      <c r="X431" s="5"/>
+      <c r="Y431" s="5"/>
+      <c r="Z431" s="5"/>
+      <c r="AA431" s="5"/>
+      <c r="AB431" s="5"/>
+      <c r="AC431" s="5"/>
+    </row>
+    <row r="432" spans="1:29">
+      <c r="A432" s="5"/>
+      <c r="B432" s="5"/>
+      <c r="C432" s="5"/>
+      <c r="D432" s="5"/>
+      <c r="E432" s="5"/>
+      <c r="F432" s="5"/>
+      <c r="G432" s="5"/>
+      <c r="H432" s="5"/>
+      <c r="I432" s="5"/>
+      <c r="J432" s="5"/>
+      <c r="K432" s="5"/>
+      <c r="L432" s="5"/>
+      <c r="M432" s="5"/>
+      <c r="N432" s="5"/>
+      <c r="O432" s="5"/>
+      <c r="P432" s="5"/>
+      <c r="Q432" s="5"/>
+      <c r="R432" s="5"/>
+      <c r="S432" s="5"/>
+      <c r="T432" s="5"/>
+      <c r="U432" s="5"/>
+      <c r="V432" s="5"/>
+      <c r="W432" s="5"/>
+      <c r="X432" s="5"/>
+      <c r="Y432" s="5"/>
+      <c r="Z432" s="5"/>
+      <c r="AA432" s="5"/>
+      <c r="AB432" s="5"/>
+      <c r="AC432" s="5"/>
+    </row>
+    <row r="433" spans="1:29">
+      <c r="A433" s="5"/>
+      <c r="B433" s="5"/>
+      <c r="C433" s="5"/>
+      <c r="D433" s="5"/>
+      <c r="E433" s="5"/>
+      <c r="F433" s="5"/>
+      <c r="G433" s="5"/>
+      <c r="H433" s="5"/>
+      <c r="I433" s="5"/>
+      <c r="J433" s="5"/>
+      <c r="K433" s="5"/>
+      <c r="L433" s="5"/>
+      <c r="M433" s="5"/>
+      <c r="N433" s="5"/>
+      <c r="O433" s="5"/>
+      <c r="P433" s="5"/>
+      <c r="Q433" s="5"/>
+      <c r="R433" s="5"/>
+      <c r="S433" s="5"/>
+      <c r="T433" s="5"/>
+      <c r="U433" s="5"/>
+      <c r="V433" s="5"/>
+      <c r="W433" s="5"/>
+      <c r="X433" s="5"/>
+      <c r="Y433" s="5"/>
+      <c r="Z433" s="5"/>
+      <c r="AA433" s="5"/>
+      <c r="AB433" s="5"/>
+      <c r="AC433" s="5"/>
+    </row>
+    <row r="434" spans="1:29">
+      <c r="A434" s="5"/>
+      <c r="B434" s="5"/>
+      <c r="C434" s="5"/>
+      <c r="D434" s="5"/>
+      <c r="E434" s="5"/>
+      <c r="F434" s="5"/>
+      <c r="G434" s="5"/>
+      <c r="H434" s="5"/>
+      <c r="I434" s="5"/>
+      <c r="J434" s="5"/>
+      <c r="K434" s="5"/>
+      <c r="L434" s="5"/>
+      <c r="M434" s="5"/>
+      <c r="N434" s="5"/>
+      <c r="O434" s="5"/>
+      <c r="P434" s="5"/>
+      <c r="Q434" s="5"/>
+      <c r="R434" s="5"/>
+      <c r="S434" s="5"/>
+      <c r="T434" s="5"/>
+      <c r="U434" s="5"/>
+      <c r="V434" s="5"/>
+      <c r="W434" s="5"/>
+      <c r="X434" s="5"/>
+      <c r="Y434" s="5"/>
+      <c r="Z434" s="5"/>
+      <c r="AA434" s="5"/>
+      <c r="AB434" s="5"/>
+      <c r="AC434" s="5"/>
+    </row>
+    <row r="435" spans="1:29">
+      <c r="A435" s="5"/>
+      <c r="B435" s="5"/>
+      <c r="C435" s="5"/>
+      <c r="D435" s="5"/>
+      <c r="E435" s="5"/>
+      <c r="F435" s="5"/>
+      <c r="G435" s="5"/>
+      <c r="H435" s="5"/>
+      <c r="I435" s="5"/>
+      <c r="J435" s="5"/>
+      <c r="K435" s="5"/>
+      <c r="L435" s="5"/>
+      <c r="M435" s="5"/>
+      <c r="N435" s="5"/>
+      <c r="O435" s="5"/>
+      <c r="P435" s="5"/>
+      <c r="Q435" s="5"/>
+      <c r="R435" s="5"/>
+      <c r="S435" s="5"/>
+      <c r="T435" s="5"/>
+      <c r="U435" s="5"/>
+      <c r="V435" s="5"/>
+      <c r="W435" s="5"/>
+      <c r="X435" s="5"/>
+      <c r="Y435" s="5"/>
+      <c r="Z435" s="5"/>
+      <c r="AA435" s="5"/>
+      <c r="AB435" s="5"/>
+      <c r="AC435" s="5"/>
+    </row>
+    <row r="436" spans="1:29">
+      <c r="A436" s="5"/>
+      <c r="B436" s="5"/>
+      <c r="C436" s="5"/>
+      <c r="D436" s="5"/>
+      <c r="E436" s="5"/>
+      <c r="F436" s="5"/>
+      <c r="G436" s="5"/>
+      <c r="H436" s="5"/>
+      <c r="I436" s="5"/>
+      <c r="J436" s="5"/>
+      <c r="K436" s="5"/>
+      <c r="L436" s="5"/>
+      <c r="M436" s="5"/>
+      <c r="N436" s="5"/>
+      <c r="O436" s="5"/>
+      <c r="P436" s="5"/>
+      <c r="Q436" s="5"/>
+      <c r="R436" s="5"/>
+      <c r="S436" s="5"/>
+      <c r="T436" s="5"/>
+      <c r="U436" s="5"/>
+      <c r="V436" s="5"/>
+      <c r="W436" s="5"/>
+      <c r="X436" s="5"/>
+      <c r="Y436" s="5"/>
+      <c r="Z436" s="5"/>
+      <c r="AA436" s="5"/>
+      <c r="AB436" s="5"/>
+      <c r="AC436" s="5"/>
+    </row>
+    <row r="437" spans="1:29">
+      <c r="A437" s="5"/>
+      <c r="B437" s="5"/>
+      <c r="C437" s="5"/>
+      <c r="D437" s="5"/>
+      <c r="E437" s="5"/>
+      <c r="F437" s="5"/>
+      <c r="G437" s="5"/>
+      <c r="H437" s="5"/>
+      <c r="I437" s="5"/>
+      <c r="J437" s="5"/>
+      <c r="K437" s="5"/>
+      <c r="L437" s="5"/>
+      <c r="M437" s="5"/>
+      <c r="N437" s="5"/>
+      <c r="O437" s="5"/>
+      <c r="P437" s="5"/>
+      <c r="Q437" s="5"/>
+      <c r="R437" s="5"/>
+      <c r="S437" s="5"/>
+      <c r="T437" s="5"/>
+      <c r="U437" s="5"/>
+      <c r="V437" s="5"/>
+      <c r="W437" s="5"/>
+      <c r="X437" s="5"/>
+      <c r="Y437" s="5"/>
+      <c r="Z437" s="5"/>
+      <c r="AA437" s="5"/>
+      <c r="AB437" s="5"/>
+      <c r="AC437" s="5"/>
+    </row>
+    <row r="438" spans="1:29">
+      <c r="A438" s="5"/>
+      <c r="B438" s="5"/>
+      <c r="C438" s="5"/>
+      <c r="D438" s="5"/>
+      <c r="E438" s="5"/>
+      <c r="F438" s="5"/>
+      <c r="G438" s="5"/>
+      <c r="H438" s="5"/>
+      <c r="I438" s="5"/>
+      <c r="J438" s="5"/>
+      <c r="K438" s="5"/>
+      <c r="L438" s="5"/>
+      <c r="M438" s="5"/>
+      <c r="N438" s="5"/>
+      <c r="O438" s="5"/>
+      <c r="P438" s="5"/>
+      <c r="Q438" s="5"/>
+      <c r="R438" s="5"/>
+      <c r="S438" s="5"/>
+      <c r="T438" s="5"/>
+      <c r="U438" s="5"/>
+      <c r="V438" s="5"/>
+      <c r="W438" s="5"/>
+      <c r="X438" s="5"/>
+      <c r="Y438" s="5"/>
+      <c r="Z438" s="5"/>
+      <c r="AA438" s="5"/>
+      <c r="AB438" s="5"/>
+      <c r="AC438" s="5"/>
+    </row>
+    <row r="439" spans="1:29">
+      <c r="A439" s="5"/>
+      <c r="B439" s="5"/>
+      <c r="C439" s="5"/>
+      <c r="D439" s="5"/>
+      <c r="E439" s="5"/>
+      <c r="F439" s="5"/>
+      <c r="G439" s="5"/>
+      <c r="H439" s="5"/>
+      <c r="I439" s="5"/>
+      <c r="J439" s="5"/>
+      <c r="K439" s="5"/>
+      <c r="L439" s="5"/>
+      <c r="M439" s="5"/>
+      <c r="N439" s="5"/>
+      <c r="O439" s="5"/>
+      <c r="P439" s="5"/>
+      <c r="Q439" s="5"/>
+      <c r="R439" s="5"/>
+      <c r="S439" s="5"/>
+      <c r="T439" s="5"/>
+      <c r="U439" s="5"/>
+      <c r="V439" s="5"/>
+      <c r="W439" s="5"/>
+      <c r="X439" s="5"/>
+      <c r="Y439" s="5"/>
+      <c r="Z439" s="5"/>
+      <c r="AA439" s="5"/>
+      <c r="AB439" s="5"/>
+      <c r="AC439" s="5"/>
+    </row>
+    <row r="440" spans="1:29">
+      <c r="A440" s="5"/>
+      <c r="B440" s="5"/>
+      <c r="C440" s="5"/>
+      <c r="D440" s="5"/>
+      <c r="E440" s="5"/>
+      <c r="F440" s="5"/>
+      <c r="G440" s="5"/>
+      <c r="H440" s="5"/>
+      <c r="I440" s="5"/>
+      <c r="J440" s="5"/>
+      <c r="K440" s="5"/>
+      <c r="L440" s="5"/>
+      <c r="M440" s="5"/>
+      <c r="N440" s="5"/>
+      <c r="O440" s="5"/>
+      <c r="P440" s="5"/>
+      <c r="Q440" s="5"/>
+      <c r="R440" s="5"/>
+      <c r="S440" s="5"/>
+      <c r="T440" s="5"/>
+      <c r="U440" s="5"/>
+      <c r="V440" s="5"/>
+      <c r="W440" s="5"/>
+      <c r="X440" s="5"/>
+      <c r="Y440" s="5"/>
+      <c r="Z440" s="5"/>
+      <c r="AA440" s="5"/>
+      <c r="AB440" s="5"/>
+      <c r="AC440" s="5"/>
+    </row>
+    <row r="441" spans="1:29">
+      <c r="A441" s="5"/>
+      <c r="B441" s="5"/>
+      <c r="C441" s="5"/>
+      <c r="D441" s="5"/>
+      <c r="E441" s="5"/>
+      <c r="F441" s="5"/>
+      <c r="G441" s="5"/>
+      <c r="H441" s="5"/>
+      <c r="I441" s="5"/>
+      <c r="J441" s="5"/>
+      <c r="K441" s="5"/>
+      <c r="L441" s="5"/>
+      <c r="M441" s="5"/>
+      <c r="N441" s="5"/>
+      <c r="O441" s="5"/>
+      <c r="P441" s="5"/>
+      <c r="Q441" s="5"/>
+      <c r="R441" s="5"/>
+      <c r="S441" s="5"/>
+      <c r="T441" s="5"/>
+      <c r="U441" s="5"/>
+      <c r="V441" s="5"/>
+      <c r="W441" s="5"/>
+      <c r="X441" s="5"/>
+      <c r="Y441" s="5"/>
+      <c r="Z441" s="5"/>
+      <c r="AA441" s="5"/>
+      <c r="AB441" s="5"/>
+      <c r="AC441" s="5"/>
+    </row>
+    <row r="442" spans="1:29">
+      <c r="A442" s="5"/>
+      <c r="B442" s="5"/>
+      <c r="C442" s="5"/>
+      <c r="D442" s="5"/>
+      <c r="E442" s="5"/>
+      <c r="F442" s="5"/>
+      <c r="G442" s="5"/>
+      <c r="H442" s="5"/>
+      <c r="I442" s="5"/>
+      <c r="J442" s="5"/>
+      <c r="K442" s="5"/>
+      <c r="L442" s="5"/>
+      <c r="M442" s="5"/>
+      <c r="N442" s="5"/>
+      <c r="O442" s="5"/>
+      <c r="P442" s="5"/>
+      <c r="Q442" s="5"/>
+      <c r="R442" s="5"/>
+      <c r="S442" s="5"/>
+      <c r="T442" s="5"/>
+      <c r="U442" s="5"/>
+      <c r="V442" s="5"/>
+      <c r="W442" s="5"/>
+      <c r="X442" s="5"/>
+      <c r="Y442" s="5"/>
+      <c r="Z442" s="5"/>
+      <c r="AA442" s="5"/>
+      <c r="AB442" s="5"/>
+      <c r="AC442" s="5"/>
+    </row>
+    <row r="443" spans="1:29">
+      <c r="A443" s="5"/>
+      <c r="B443" s="5"/>
+      <c r="C443" s="5"/>
+      <c r="D443" s="5"/>
+      <c r="E443" s="5"/>
+      <c r="F443" s="5"/>
+      <c r="G443" s="5"/>
+      <c r="H443" s="5"/>
+      <c r="I443" s="5"/>
+      <c r="J443" s="5"/>
+      <c r="K443" s="5"/>
+      <c r="L443" s="5"/>
+      <c r="M443" s="5"/>
+      <c r="N443" s="5"/>
+      <c r="O443" s="5"/>
+      <c r="P443" s="5"/>
+      <c r="Q443" s="5"/>
+      <c r="R443" s="5"/>
+      <c r="S443" s="5"/>
+      <c r="T443" s="5"/>
+      <c r="U443" s="5"/>
+      <c r="V443" s="5"/>
+      <c r="W443" s="5"/>
+      <c r="X443" s="5"/>
+      <c r="Y443" s="5"/>
+      <c r="Z443" s="5"/>
+      <c r="AA443" s="5"/>
+      <c r="AB443" s="5"/>
+      <c r="AC443" s="5"/>
+    </row>
+    <row r="444" spans="1:29">
+      <c r="A444" s="5"/>
+      <c r="B444" s="5"/>
+      <c r="C444" s="5"/>
+      <c r="D444" s="5"/>
+      <c r="E444" s="5"/>
+      <c r="F444" s="5"/>
+      <c r="G444" s="5"/>
+      <c r="H444" s="5"/>
+      <c r="I444" s="5"/>
+      <c r="J444" s="5"/>
+      <c r="K444" s="5"/>
+      <c r="L444" s="5"/>
+      <c r="M444" s="5"/>
+      <c r="N444" s="5"/>
+      <c r="O444" s="5"/>
+      <c r="P444" s="5"/>
+      <c r="Q444" s="5"/>
+      <c r="R444" s="5"/>
+      <c r="S444" s="5"/>
+      <c r="T444" s="5"/>
+      <c r="U444" s="5"/>
+      <c r="V444" s="5"/>
+      <c r="W444" s="5"/>
+      <c r="X444" s="5"/>
+      <c r="Y444" s="5"/>
+      <c r="Z444" s="5"/>
+      <c r="AA444" s="5"/>
+      <c r="AB444" s="5"/>
+      <c r="AC444" s="5"/>
+    </row>
+    <row r="445" spans="1:29">
+      <c r="A445" s="5"/>
+      <c r="B445" s="5"/>
+      <c r="C445" s="5"/>
+      <c r="D445" s="5"/>
+      <c r="E445" s="5"/>
+      <c r="F445" s="5"/>
+      <c r="G445" s="5"/>
+      <c r="H445" s="5"/>
+      <c r="I445" s="5"/>
+      <c r="J445" s="5"/>
+      <c r="K445" s="5"/>
+      <c r="L445" s="5"/>
+      <c r="M445" s="5"/>
+      <c r="N445" s="5"/>
+      <c r="O445" s="5"/>
+      <c r="P445" s="5"/>
+      <c r="Q445" s="5"/>
+      <c r="R445" s="5"/>
+      <c r="S445" s="5"/>
+      <c r="T445" s="5"/>
+      <c r="U445" s="5"/>
+      <c r="V445" s="5"/>
+      <c r="W445" s="5"/>
+      <c r="X445" s="5"/>
+      <c r="Y445" s="5"/>
+      <c r="Z445" s="5"/>
+      <c r="AA445" s="5"/>
+      <c r="AB445" s="5"/>
+      <c r="AC445" s="5"/>
+    </row>
+    <row r="446" spans="1:29">
+      <c r="A446" s="5"/>
+      <c r="B446" s="5"/>
+      <c r="C446" s="5"/>
+      <c r="D446" s="5"/>
+      <c r="E446" s="5"/>
+      <c r="F446" s="5"/>
+      <c r="G446" s="5"/>
+      <c r="H446" s="5"/>
+      <c r="I446" s="5"/>
+      <c r="J446" s="5"/>
+      <c r="K446" s="5"/>
+      <c r="L446" s="5"/>
+      <c r="M446" s="5"/>
+      <c r="N446" s="5"/>
+      <c r="O446" s="5"/>
+      <c r="P446" s="5"/>
+      <c r="Q446" s="5"/>
+      <c r="R446" s="5"/>
+      <c r="S446" s="5"/>
+      <c r="T446" s="5"/>
+      <c r="U446" s="5"/>
+      <c r="V446" s="5"/>
+      <c r="W446" s="5"/>
+      <c r="X446" s="5"/>
+      <c r="Y446" s="5"/>
+      <c r="Z446" s="5"/>
+      <c r="AA446" s="5"/>
+      <c r="AB446" s="5"/>
+      <c r="AC446" s="5"/>
+    </row>
+    <row r="447" spans="1:29">
+      <c r="A447" s="5"/>
+      <c r="B447" s="5"/>
+      <c r="C447" s="5"/>
+      <c r="D447" s="5"/>
+      <c r="E447" s="5"/>
+      <c r="F447" s="5"/>
+      <c r="G447" s="5"/>
+      <c r="H447" s="5"/>
+      <c r="I447" s="5"/>
+      <c r="J447" s="5"/>
+      <c r="K447" s="5"/>
+      <c r="L447" s="5"/>
+      <c r="M447" s="5"/>
+      <c r="N447" s="5"/>
+      <c r="O447" s="5"/>
+      <c r="P447" s="5"/>
+      <c r="Q447" s="5"/>
+      <c r="R447" s="5"/>
+      <c r="S447" s="5"/>
+      <c r="T447" s="5"/>
+      <c r="U447" s="5"/>
+      <c r="V447" s="5"/>
+      <c r="W447" s="5"/>
+      <c r="X447" s="5"/>
+      <c r="Y447" s="5"/>
+      <c r="Z447" s="5"/>
+      <c r="AA447" s="5"/>
+      <c r="AB447" s="5"/>
+      <c r="AC447" s="5"/>
+    </row>
+    <row r="448" spans="1:29">
+      <c r="A448" s="5"/>
+      <c r="B448" s="5"/>
+      <c r="C448" s="5"/>
+      <c r="D448" s="5"/>
+      <c r="E448" s="5"/>
+      <c r="F448" s="5"/>
+      <c r="G448" s="5"/>
+      <c r="H448" s="5"/>
+      <c r="I448" s="5"/>
+      <c r="J448" s="5"/>
+      <c r="K448" s="5"/>
+      <c r="L448" s="5"/>
+      <c r="M448" s="5"/>
+      <c r="N448" s="5"/>
+      <c r="O448" s="5"/>
+      <c r="P448" s="5"/>
+      <c r="Q448" s="5"/>
+      <c r="R448" s="5"/>
+      <c r="S448" s="5"/>
+      <c r="T448" s="5"/>
+      <c r="U448" s="5"/>
+      <c r="V448" s="5"/>
+      <c r="W448" s="5"/>
+      <c r="X448" s="5"/>
+      <c r="Y448" s="5"/>
+      <c r="Z448" s="5"/>
+      <c r="AA448" s="5"/>
+      <c r="AB448" s="5"/>
+      <c r="AC448" s="5"/>
+    </row>
+    <row r="449" spans="1:29">
+      <c r="A449" s="5"/>
+      <c r="B449" s="5"/>
+      <c r="C449" s="5"/>
+      <c r="D449" s="5"/>
+      <c r="E449" s="5"/>
+      <c r="F449" s="5"/>
+      <c r="G449" s="5"/>
+      <c r="H449" s="5"/>
+      <c r="I449" s="5"/>
+      <c r="J449" s="5"/>
+      <c r="K449" s="5"/>
+      <c r="L449" s="5"/>
+      <c r="M449" s="5"/>
+      <c r="N449" s="5"/>
+      <c r="O449" s="5"/>
+      <c r="P449" s="5"/>
+      <c r="Q449" s="5"/>
+      <c r="R449" s="5"/>
+      <c r="S449" s="5"/>
+      <c r="T449" s="5"/>
+      <c r="U449" s="5"/>
+      <c r="V449" s="5"/>
+      <c r="W449" s="5"/>
+      <c r="X449" s="5"/>
+      <c r="Y449" s="5"/>
+      <c r="Z449" s="5"/>
+      <c r="AA449" s="5"/>
+      <c r="AB449" s="5"/>
+      <c r="AC449" s="5"/>
+    </row>
+    <row r="450" spans="1:29">
+      <c r="A450" s="5"/>
+      <c r="B450" s="5"/>
+      <c r="C450" s="5"/>
+      <c r="D450" s="5"/>
+      <c r="E450" s="5"/>
+      <c r="F450" s="5"/>
+      <c r="G450" s="5"/>
+      <c r="H450" s="5"/>
+      <c r="I450" s="5"/>
+      <c r="J450" s="5"/>
+      <c r="K450" s="5"/>
+      <c r="L450" s="5"/>
+      <c r="M450" s="5"/>
+      <c r="N450" s="5"/>
+      <c r="O450" s="5"/>
+      <c r="P450" s="5"/>
+      <c r="Q450" s="5"/>
+      <c r="R450" s="5"/>
+      <c r="S450" s="5"/>
+      <c r="T450" s="5"/>
+      <c r="U450" s="5"/>
+      <c r="V450" s="5"/>
+      <c r="W450" s="5"/>
+      <c r="X450" s="5"/>
+      <c r="Y450" s="5"/>
+      <c r="Z450" s="5"/>
+      <c r="AA450" s="5"/>
+      <c r="AB450" s="5"/>
+      <c r="AC450" s="5"/>
+    </row>
+    <row r="451" spans="1:29">
+      <c r="A451" s="5"/>
+      <c r="B451" s="5"/>
+      <c r="C451" s="5"/>
+      <c r="D451" s="5"/>
+      <c r="E451" s="5"/>
+      <c r="F451" s="5"/>
+      <c r="G451" s="5"/>
+      <c r="H451" s="5"/>
+      <c r="I451" s="5"/>
+      <c r="J451" s="5"/>
+      <c r="K451" s="5"/>
+      <c r="L451" s="5"/>
+      <c r="M451" s="5"/>
+      <c r="N451" s="5"/>
+      <c r="O451" s="5"/>
+      <c r="P451" s="5"/>
+      <c r="Q451" s="5"/>
+      <c r="R451" s="5"/>
+      <c r="S451" s="5"/>
+      <c r="T451" s="5"/>
+      <c r="U451" s="5"/>
+      <c r="V451" s="5"/>
+      <c r="W451" s="5"/>
+      <c r="X451" s="5"/>
+      <c r="Y451" s="5"/>
+      <c r="Z451" s="5"/>
+      <c r="AA451" s="5"/>
+      <c r="AB451" s="5"/>
+      <c r="AC451" s="5"/>
+    </row>
+    <row r="452" spans="1:29">
+      <c r="A452" s="5"/>
+      <c r="B452" s="5"/>
+      <c r="C452" s="5"/>
+      <c r="D452" s="5"/>
+      <c r="E452" s="5"/>
+      <c r="F452" s="5"/>
+      <c r="G452" s="5"/>
+      <c r="H452" s="5"/>
+      <c r="I452" s="5"/>
+      <c r="J452" s="5"/>
+      <c r="K452" s="5"/>
+      <c r="L452" s="5"/>
+      <c r="M452" s="5"/>
+      <c r="N452" s="5"/>
+      <c r="O452" s="5"/>
+      <c r="P452" s="5"/>
+      <c r="Q452" s="5"/>
+      <c r="R452" s="5"/>
+      <c r="S452" s="5"/>
+      <c r="T452" s="5"/>
+      <c r="U452" s="5"/>
+      <c r="V452" s="5"/>
+      <c r="W452" s="5"/>
+      <c r="X452" s="5"/>
+      <c r="Y452" s="5"/>
+      <c r="Z452" s="5"/>
+      <c r="AA452" s="5"/>
+      <c r="AB452" s="5"/>
+      <c r="AC452" s="5"/>
+    </row>
+    <row r="453" spans="1:29">
+      <c r="A453" s="5"/>
+      <c r="B453" s="5"/>
+      <c r="C453" s="5"/>
+      <c r="D453" s="5"/>
+      <c r="E453" s="5"/>
+      <c r="F453" s="5"/>
+      <c r="G453" s="5"/>
+      <c r="H453" s="5"/>
+      <c r="I453" s="5"/>
+      <c r="J453" s="5"/>
+      <c r="K453" s="5"/>
+      <c r="L453" s="5"/>
+      <c r="M453" s="5"/>
+      <c r="N453" s="5"/>
+      <c r="O453" s="5"/>
+      <c r="P453" s="5"/>
+      <c r="Q453" s="5"/>
+      <c r="R453" s="5"/>
+      <c r="S453" s="5"/>
+      <c r="T453" s="5"/>
+      <c r="U453" s="5"/>
+      <c r="V453" s="5"/>
+      <c r="W453" s="5"/>
+      <c r="X453" s="5"/>
+      <c r="Y453" s="5"/>
+      <c r="Z453" s="5"/>
+      <c r="AA453" s="5"/>
+      <c r="AB453" s="5"/>
+      <c r="AC453" s="5"/>
+    </row>
+    <row r="454" spans="1:29">
+      <c r="A454" s="5"/>
+      <c r="B454" s="5"/>
+      <c r="C454" s="5"/>
+      <c r="D454" s="5"/>
+      <c r="E454" s="5"/>
+      <c r="F454" s="5"/>
+      <c r="G454" s="5"/>
+      <c r="H454" s="5"/>
+      <c r="I454" s="5"/>
+      <c r="J454" s="5"/>
+      <c r="K454" s="5"/>
+      <c r="L454" s="5"/>
+      <c r="M454" s="5"/>
+      <c r="N454" s="5"/>
+      <c r="O454" s="5"/>
+      <c r="P454" s="5"/>
+      <c r="Q454" s="5"/>
+      <c r="R454" s="5"/>
+      <c r="S454" s="5"/>
+      <c r="T454" s="5"/>
+      <c r="U454" s="5"/>
+      <c r="V454" s="5"/>
+      <c r="W454" s="5"/>
+      <c r="X454" s="5"/>
+      <c r="Y454" s="5"/>
+      <c r="Z454" s="5"/>
+      <c r="AA454" s="5"/>
+      <c r="AB454" s="5"/>
+      <c r="AC454" s="5"/>
+    </row>
+    <row r="455" spans="1:29">
+      <c r="A455" s="5"/>
+      <c r="B455" s="5"/>
+      <c r="C455" s="5"/>
+      <c r="D455" s="5"/>
+      <c r="E455" s="5"/>
+      <c r="F455" s="5"/>
+      <c r="G455" s="5"/>
+      <c r="H455" s="5"/>
+      <c r="I455" s="5"/>
+      <c r="J455" s="5"/>
+      <c r="K455" s="5"/>
+      <c r="L455" s="5"/>
+      <c r="M455" s="5"/>
+      <c r="N455" s="5"/>
+      <c r="O455" s="5"/>
+      <c r="P455" s="5"/>
+      <c r="Q455" s="5"/>
+      <c r="R455" s="5"/>
+      <c r="S455" s="5"/>
+      <c r="T455" s="5"/>
+      <c r="U455" s="5"/>
+      <c r="V455" s="5"/>
+      <c r="W455" s="5"/>
+      <c r="X455" s="5"/>
+      <c r="Y455" s="5"/>
+      <c r="Z455" s="5"/>
+      <c r="AA455" s="5"/>
+      <c r="AB455" s="5"/>
+      <c r="AC455" s="5"/>
+    </row>
+    <row r="456" spans="1:29">
+      <c r="A456" s="5"/>
+      <c r="B456" s="5"/>
+      <c r="C456" s="5"/>
+      <c r="D456" s="5"/>
+      <c r="E456" s="5"/>
+      <c r="F456" s="5"/>
+      <c r="G456" s="5"/>
+      <c r="H456" s="5"/>
+      <c r="I456" s="5"/>
+      <c r="J456" s="5"/>
+      <c r="K456" s="5"/>
+      <c r="L456" s="5"/>
+      <c r="M456" s="5"/>
+      <c r="N456" s="5"/>
+      <c r="O456" s="5"/>
+      <c r="P456" s="5"/>
+      <c r="Q456" s="5"/>
+      <c r="R456" s="5"/>
+      <c r="S456" s="5"/>
+      <c r="T456" s="5"/>
+      <c r="U456" s="5"/>
+      <c r="V456" s="5"/>
+      <c r="W456" s="5"/>
+      <c r="X456" s="5"/>
+      <c r="Y456" s="5"/>
+      <c r="Z456" s="5"/>
+      <c r="AA456" s="5"/>
+      <c r="AB456" s="5"/>
+      <c r="AC456" s="5"/>
+    </row>
+    <row r="457" spans="1:29">
+      <c r="A457" s="5"/>
+      <c r="B457" s="5"/>
+      <c r="C457" s="5"/>
+      <c r="D457" s="5"/>
+      <c r="E457" s="5"/>
+      <c r="F457" s="5"/>
+      <c r="G457" s="5"/>
+      <c r="H457" s="5"/>
+      <c r="I457" s="5"/>
+      <c r="J457" s="5"/>
+      <c r="K457" s="5"/>
+      <c r="L457" s="5"/>
+      <c r="M457" s="5"/>
+      <c r="N457" s="5"/>
+      <c r="O457" s="5"/>
+      <c r="P457" s="5"/>
+      <c r="Q457" s="5"/>
+      <c r="R457" s="5"/>
+      <c r="S457" s="5"/>
+      <c r="T457" s="5"/>
+      <c r="U457" s="5"/>
+      <c r="V457" s="5"/>
+      <c r="W457" s="5"/>
+      <c r="X457" s="5"/>
+      <c r="Y457" s="5"/>
+      <c r="Z457" s="5"/>
+      <c r="AA457" s="5"/>
+      <c r="AB457" s="5"/>
+      <c r="AC457" s="5"/>
+    </row>
+    <row r="458" spans="1:29">
+      <c r="A458" s="5"/>
+      <c r="B458" s="5"/>
+      <c r="C458" s="5"/>
+      <c r="D458" s="5"/>
+      <c r="E458" s="5"/>
+      <c r="F458" s="5"/>
+      <c r="G458" s="5"/>
+      <c r="H458" s="5"/>
+      <c r="I458" s="5"/>
+      <c r="J458" s="5"/>
+      <c r="K458" s="5"/>
+      <c r="L458" s="5"/>
+      <c r="M458" s="5"/>
+      <c r="N458" s="5"/>
+      <c r="O458" s="5"/>
+      <c r="P458" s="5"/>
+      <c r="Q458" s="5"/>
+      <c r="R458" s="5"/>
+      <c r="S458" s="5"/>
+      <c r="T458" s="5"/>
+      <c r="U458" s="5"/>
+      <c r="V458" s="5"/>
+      <c r="W458" s="5"/>
+      <c r="X458" s="5"/>
+      <c r="Y458" s="5"/>
+      <c r="Z458" s="5"/>
+      <c r="AA458" s="5"/>
+      <c r="AB458" s="5"/>
+      <c r="AC458" s="5"/>
+    </row>
+    <row r="459" spans="1:29">
+      <c r="A459" s="5"/>
+      <c r="B459" s="5"/>
+      <c r="C459" s="5"/>
+      <c r="D459" s="5"/>
+      <c r="E459" s="5"/>
+      <c r="F459" s="5"/>
+      <c r="G459" s="5"/>
+      <c r="H459" s="5"/>
+      <c r="I459" s="5"/>
+      <c r="J459" s="5"/>
+      <c r="K459" s="5"/>
+      <c r="L459" s="5"/>
+      <c r="M459" s="5"/>
+      <c r="N459" s="5"/>
+      <c r="O459" s="5"/>
+      <c r="P459" s="5"/>
+      <c r="Q459" s="5"/>
+      <c r="R459" s="5"/>
+      <c r="S459" s="5"/>
+      <c r="T459" s="5"/>
+      <c r="U459" s="5"/>
+      <c r="V459" s="5"/>
+      <c r="W459" s="5"/>
+      <c r="X459" s="5"/>
+      <c r="Y459" s="5"/>
+      <c r="Z459" s="5"/>
+      <c r="AA459" s="5"/>
+      <c r="AB459" s="5"/>
+      <c r="AC459" s="5"/>
+    </row>
+    <row r="460" spans="1:29">
+      <c r="A460" s="5"/>
+      <c r="B460" s="5"/>
+      <c r="C460" s="5"/>
+      <c r="D460" s="5"/>
+      <c r="E460" s="5"/>
+      <c r="F460" s="5"/>
+      <c r="G460" s="5"/>
+      <c r="H460" s="5"/>
+      <c r="I460" s="5"/>
+      <c r="J460" s="5"/>
+      <c r="K460" s="5"/>
+      <c r="L460" s="5"/>
+      <c r="M460" s="5"/>
+      <c r="N460" s="5"/>
+      <c r="O460" s="5"/>
+      <c r="P460" s="5"/>
+      <c r="Q460" s="5"/>
+      <c r="R460" s="5"/>
+      <c r="S460" s="5"/>
+      <c r="T460" s="5"/>
+      <c r="U460" s="5"/>
+      <c r="V460" s="5"/>
+      <c r="W460" s="5"/>
+      <c r="X460" s="5"/>
+      <c r="Y460" s="5"/>
+      <c r="Z460" s="5"/>
+      <c r="AA460" s="5"/>
+      <c r="AB460" s="5"/>
+      <c r="AC460" s="5"/>
+    </row>
+    <row r="461" spans="1:29">
+      <c r="A461" s="5"/>
+      <c r="B461" s="5"/>
+      <c r="C461" s="5"/>
+      <c r="D461" s="5"/>
+      <c r="E461" s="5"/>
+      <c r="F461" s="5"/>
+      <c r="G461" s="5"/>
+      <c r="H461" s="5"/>
+      <c r="I461" s="5"/>
+      <c r="J461" s="5"/>
+      <c r="K461" s="5"/>
+      <c r="L461" s="5"/>
+      <c r="M461" s="5"/>
+      <c r="N461" s="5"/>
+      <c r="O461" s="5"/>
+      <c r="P461" s="5"/>
+      <c r="Q461" s="5"/>
+      <c r="R461" s="5"/>
+      <c r="S461" s="5"/>
+      <c r="T461" s="5"/>
+      <c r="U461" s="5"/>
+      <c r="V461" s="5"/>
+      <c r="W461" s="5"/>
+      <c r="X461" s="5"/>
+      <c r="Y461" s="5"/>
+      <c r="Z461" s="5"/>
+      <c r="AA461" s="5"/>
+      <c r="AB461" s="5"/>
+      <c r="AC461" s="5"/>
+    </row>
+    <row r="462" spans="1:29">
+      <c r="A462" s="5"/>
+      <c r="B462" s="5"/>
+      <c r="C462" s="5"/>
+      <c r="D462" s="5"/>
+      <c r="E462" s="5"/>
+      <c r="F462" s="5"/>
+      <c r="G462" s="5"/>
+      <c r="H462" s="5"/>
+      <c r="I462" s="5"/>
+      <c r="J462" s="5"/>
+      <c r="K462" s="5"/>
+      <c r="L462" s="5"/>
+      <c r="M462" s="5"/>
+      <c r="N462" s="5"/>
+      <c r="O462" s="5"/>
+      <c r="P462" s="5"/>
+      <c r="Q462" s="5"/>
+      <c r="R462" s="5"/>
+      <c r="S462" s="5"/>
+      <c r="T462" s="5"/>
+      <c r="U462" s="5"/>
+      <c r="V462" s="5"/>
+      <c r="W462" s="5"/>
+      <c r="X462" s="5"/>
+      <c r="Y462" s="5"/>
+      <c r="Z462" s="5"/>
+      <c r="AA462" s="5"/>
+      <c r="AB462" s="5"/>
+      <c r="AC462" s="5"/>
+    </row>
+    <row r="463" spans="1:29">
+      <c r="A463" s="5"/>
+      <c r="B463" s="5"/>
+      <c r="C463" s="5"/>
+      <c r="D463" s="5"/>
+      <c r="E463" s="5"/>
+      <c r="F463" s="5"/>
+      <c r="G463" s="5"/>
+      <c r="H463" s="5"/>
+      <c r="I463" s="5"/>
+      <c r="J463" s="5"/>
+      <c r="K463" s="5"/>
+      <c r="L463" s="5"/>
+      <c r="M463" s="5"/>
+      <c r="N463" s="5"/>
+      <c r="O463" s="5"/>
+      <c r="P463" s="5"/>
+      <c r="Q463" s="5"/>
+      <c r="R463" s="5"/>
+      <c r="S463" s="5"/>
+      <c r="T463" s="5"/>
+      <c r="U463" s="5"/>
+      <c r="V463" s="5"/>
+      <c r="W463" s="5"/>
+      <c r="X463" s="5"/>
+      <c r="Y463" s="5"/>
+      <c r="Z463" s="5"/>
+      <c r="AA463" s="5"/>
+      <c r="AB463" s="5"/>
+      <c r="AC463" s="5"/>
+    </row>
+    <row r="464" spans="1:29">
+      <c r="A464" s="5"/>
+      <c r="B464" s="5"/>
+      <c r="C464" s="5"/>
+      <c r="D464" s="5"/>
+      <c r="E464" s="5"/>
+      <c r="F464" s="5"/>
+      <c r="G464" s="5"/>
+      <c r="H464" s="5"/>
+      <c r="I464" s="5"/>
+      <c r="J464" s="5"/>
+      <c r="K464" s="5"/>
+      <c r="L464" s="5"/>
+      <c r="M464" s="5"/>
+      <c r="N464" s="5"/>
+      <c r="O464" s="5"/>
+      <c r="P464" s="5"/>
+      <c r="Q464" s="5"/>
+      <c r="R464" s="5"/>
+      <c r="S464" s="5"/>
+      <c r="T464" s="5"/>
+      <c r="U464" s="5"/>
+      <c r="V464" s="5"/>
+      <c r="W464" s="5"/>
+      <c r="X464" s="5"/>
+      <c r="Y464" s="5"/>
+      <c r="Z464" s="5"/>
+      <c r="AA464" s="5"/>
+      <c r="AB464" s="5"/>
+      <c r="AC464" s="5"/>
+    </row>
+    <row r="465" spans="1:29">
+      <c r="A465" s="5"/>
+      <c r="B465" s="5"/>
+      <c r="C465" s="5"/>
+      <c r="D465" s="5"/>
+      <c r="E465" s="5"/>
+      <c r="F465" s="5"/>
+      <c r="G465" s="5"/>
+      <c r="H465" s="5"/>
+      <c r="I465" s="5"/>
+      <c r="J465" s="5"/>
+      <c r="K465" s="5"/>
+      <c r="L465" s="5"/>
+      <c r="M465" s="5"/>
+      <c r="N465" s="5"/>
+      <c r="O465" s="5"/>
+      <c r="P465" s="5"/>
+      <c r="Q465" s="5"/>
+      <c r="R465" s="5"/>
+      <c r="S465" s="5"/>
+      <c r="T465" s="5"/>
+      <c r="U465" s="5"/>
+      <c r="V465" s="5"/>
+      <c r="W465" s="5"/>
+      <c r="X465" s="5"/>
+      <c r="Y465" s="5"/>
+      <c r="Z465" s="5"/>
+      <c r="AA465" s="5"/>
+      <c r="AB465" s="5"/>
+      <c r="AC465" s="5"/>
+    </row>
+    <row r="466" spans="1:29">
+      <c r="A466" s="5"/>
+      <c r="B466" s="5"/>
+      <c r="C466" s="5"/>
+      <c r="D466" s="5"/>
+      <c r="E466" s="5"/>
+      <c r="F466" s="5"/>
+      <c r="G466" s="5"/>
+      <c r="H466" s="5"/>
+      <c r="I466" s="5"/>
+      <c r="J466" s="5"/>
+      <c r="K466" s="5"/>
+      <c r="L466" s="5"/>
+      <c r="M466" s="5"/>
+      <c r="N466" s="5"/>
+      <c r="O466" s="5"/>
+      <c r="P466" s="5"/>
+      <c r="Q466" s="5"/>
+      <c r="R466" s="5"/>
+      <c r="S466" s="5"/>
+      <c r="T466" s="5"/>
+      <c r="U466" s="5"/>
+      <c r="V466" s="5"/>
+      <c r="W466" s="5"/>
+      <c r="X466" s="5"/>
+      <c r="Y466" s="5"/>
+      <c r="Z466" s="5"/>
+      <c r="AA466" s="5"/>
+      <c r="AB466" s="5"/>
+      <c r="AC466" s="5"/>
+    </row>
+    <row r="467" spans="1:29">
+      <c r="A467" s="5"/>
+      <c r="B467" s="5"/>
+      <c r="C467" s="5"/>
+      <c r="D467" s="5"/>
+      <c r="E467" s="5"/>
+      <c r="F467" s="5"/>
+      <c r="G467" s="5"/>
+      <c r="H467" s="5"/>
+      <c r="I467" s="5"/>
+      <c r="J467" s="5"/>
+      <c r="K467" s="5"/>
+      <c r="L467" s="5"/>
+      <c r="M467" s="5"/>
+      <c r="N467" s="5"/>
+      <c r="O467" s="5"/>
+      <c r="P467" s="5"/>
+      <c r="Q467" s="5"/>
+      <c r="R467" s="5"/>
+      <c r="S467" s="5"/>
+      <c r="T467" s="5"/>
+      <c r="U467" s="5"/>
+      <c r="V467" s="5"/>
+      <c r="W467" s="5"/>
+      <c r="X467" s="5"/>
+      <c r="Y467" s="5"/>
+      <c r="Z467" s="5"/>
+      <c r="AA467" s="5"/>
+      <c r="AB467" s="5"/>
+      <c r="AC467" s="5"/>
+    </row>
+    <row r="468" spans="1:29">
+      <c r="A468" s="5"/>
+      <c r="B468" s="5"/>
+      <c r="C468" s="5"/>
+      <c r="D468" s="5"/>
+      <c r="E468" s="5"/>
+      <c r="F468" s="5"/>
+      <c r="G468" s="5"/>
+      <c r="H468" s="5"/>
+      <c r="I468" s="5"/>
+      <c r="J468" s="5"/>
+      <c r="K468" s="5"/>
+      <c r="L468" s="5"/>
+      <c r="M468" s="5"/>
+      <c r="N468" s="5"/>
+      <c r="O468" s="5"/>
+      <c r="P468" s="5"/>
+      <c r="Q468" s="5"/>
+      <c r="R468" s="5"/>
+      <c r="S468" s="5"/>
+      <c r="T468" s="5"/>
+      <c r="U468" s="5"/>
+      <c r="V468" s="5"/>
+      <c r="W468" s="5"/>
+      <c r="X468" s="5"/>
+      <c r="Y468" s="5"/>
+      <c r="Z468" s="5"/>
+      <c r="AA468" s="5"/>
+      <c r="AB468" s="5"/>
+      <c r="AC468" s="5"/>
+    </row>
+    <row r="469" spans="1:29">
+      <c r="A469" s="5"/>
+      <c r="B469" s="5"/>
+      <c r="C469" s="5"/>
+      <c r="D469" s="5"/>
+      <c r="E469" s="5"/>
+      <c r="F469" s="5"/>
+      <c r="G469" s="5"/>
+      <c r="H469" s="5"/>
+      <c r="I469" s="5"/>
+      <c r="J469" s="5"/>
+      <c r="K469" s="5"/>
+      <c r="L469" s="5"/>
+      <c r="M469" s="5"/>
+      <c r="N469" s="5"/>
+      <c r="O469" s="5"/>
+      <c r="P469" s="5"/>
+      <c r="Q469" s="5"/>
+      <c r="R469" s="5"/>
+      <c r="S469" s="5"/>
+      <c r="T469" s="5"/>
+      <c r="U469" s="5"/>
+      <c r="V469" s="5"/>
+      <c r="W469" s="5"/>
+      <c r="X469" s="5"/>
+      <c r="Y469" s="5"/>
+      <c r="Z469" s="5"/>
+      <c r="AA469" s="5"/>
+      <c r="AB469" s="5"/>
+      <c r="AC469" s="5"/>
+    </row>
+    <row r="470" spans="1:29">
+      <c r="A470" s="5"/>
+      <c r="B470" s="5"/>
+      <c r="C470" s="5"/>
+      <c r="D470" s="5"/>
+      <c r="E470" s="5"/>
+      <c r="F470" s="5"/>
+      <c r="G470" s="5"/>
+      <c r="H470" s="5"/>
+      <c r="I470" s="5"/>
+      <c r="J470" s="5"/>
+      <c r="K470" s="5"/>
+      <c r="L470" s="5"/>
+      <c r="M470" s="5"/>
+      <c r="N470" s="5"/>
+      <c r="O470" s="5"/>
+      <c r="P470" s="5"/>
+      <c r="Q470" s="5"/>
+      <c r="R470" s="5"/>
+      <c r="S470" s="5"/>
+      <c r="T470" s="5"/>
+      <c r="U470" s="5"/>
+      <c r="V470" s="5"/>
+      <c r="W470" s="5"/>
+      <c r="X470" s="5"/>
+      <c r="Y470" s="5"/>
+      <c r="Z470" s="5"/>
+      <c r="AA470" s="5"/>
+      <c r="AB470" s="5"/>
+      <c r="AC470" s="5"/>
+    </row>
+    <row r="471" spans="1:29">
+      <c r="A471" s="5"/>
+      <c r="B471" s="5"/>
+      <c r="C471" s="5"/>
+      <c r="D471" s="5"/>
+      <c r="E471" s="5"/>
+      <c r="F471" s="5"/>
+      <c r="G471" s="5"/>
+      <c r="H471" s="5"/>
+      <c r="I471" s="5"/>
+      <c r="J471" s="5"/>
+      <c r="K471" s="5"/>
+      <c r="L471" s="5"/>
+      <c r="M471" s="5"/>
+      <c r="N471" s="5"/>
+      <c r="O471" s="5"/>
+      <c r="P471" s="5"/>
+      <c r="Q471" s="5"/>
+      <c r="R471" s="5"/>
+      <c r="S471" s="5"/>
+      <c r="T471" s="5"/>
+      <c r="U471" s="5"/>
+      <c r="V471" s="5"/>
+      <c r="W471" s="5"/>
+      <c r="X471" s="5"/>
+      <c r="Y471" s="5"/>
+      <c r="Z471" s="5"/>
+      <c r="AA471" s="5"/>
+      <c r="AB471" s="5"/>
+      <c r="AC471" s="5"/>
+    </row>
+    <row r="472" spans="1:29">
+      <c r="A472" s="5"/>
+      <c r="B472" s="5"/>
+      <c r="C472" s="5"/>
+      <c r="D472" s="5"/>
+      <c r="E472" s="5"/>
+      <c r="F472" s="5"/>
+      <c r="G472" s="5"/>
+      <c r="H472" s="5"/>
+      <c r="I472" s="5"/>
+      <c r="J472" s="5"/>
+      <c r="K472" s="5"/>
+      <c r="L472" s="5"/>
+      <c r="M472" s="5"/>
+      <c r="N472" s="5"/>
+      <c r="O472" s="5"/>
+      <c r="P472" s="5"/>
+      <c r="Q472" s="5"/>
+      <c r="R472" s="5"/>
+      <c r="S472" s="5"/>
+      <c r="T472" s="5"/>
+      <c r="U472" s="5"/>
+      <c r="V472" s="5"/>
+      <c r="W472" s="5"/>
+      <c r="X472" s="5"/>
+      <c r="Y472" s="5"/>
+      <c r="Z472" s="5"/>
+      <c r="AA472" s="5"/>
+      <c r="AB472" s="5"/>
+      <c r="AC472" s="5"/>
+    </row>
+    <row r="473" spans="1:29">
+      <c r="A473" s="5"/>
+      <c r="B473" s="5"/>
+      <c r="C473" s="5"/>
+      <c r="D473" s="5"/>
+      <c r="E473" s="5"/>
+      <c r="F473" s="5"/>
+      <c r="G473" s="5"/>
+      <c r="H473" s="5"/>
+      <c r="I473" s="5"/>
+      <c r="J473" s="5"/>
+      <c r="K473" s="5"/>
+      <c r="L473" s="5"/>
+      <c r="M473" s="5"/>
+      <c r="N473" s="5"/>
+      <c r="O473" s="5"/>
+      <c r="P473" s="5"/>
+      <c r="Q473" s="5"/>
+      <c r="R473" s="5"/>
+      <c r="S473" s="5"/>
+      <c r="T473" s="5"/>
+      <c r="U473" s="5"/>
+      <c r="V473" s="5"/>
+      <c r="W473" s="5"/>
+      <c r="X473" s="5"/>
+      <c r="Y473" s="5"/>
+      <c r="Z473" s="5"/>
+      <c r="AA473" s="5"/>
+      <c r="AB473" s="5"/>
+      <c r="AC473" s="5"/>
+    </row>
+    <row r="474" spans="1:29">
+      <c r="A474" s="5"/>
+      <c r="B474" s="5"/>
+      <c r="C474" s="5"/>
+      <c r="D474" s="5"/>
+      <c r="E474" s="5"/>
+      <c r="F474" s="5"/>
+      <c r="G474" s="5"/>
+      <c r="H474" s="5"/>
+      <c r="I474" s="5"/>
+      <c r="J474" s="5"/>
+      <c r="K474" s="5"/>
+      <c r="L474" s="5"/>
+      <c r="M474" s="5"/>
+      <c r="N474" s="5"/>
+      <c r="O474" s="5"/>
+      <c r="P474" s="5"/>
+      <c r="Q474" s="5"/>
+      <c r="R474" s="5"/>
+      <c r="S474" s="5"/>
+      <c r="T474" s="5"/>
+      <c r="U474" s="5"/>
+      <c r="V474" s="5"/>
+      <c r="W474" s="5"/>
+      <c r="X474" s="5"/>
+      <c r="Y474" s="5"/>
+      <c r="Z474" s="5"/>
+      <c r="AA474" s="5"/>
+      <c r="AB474" s="5"/>
+      <c r="AC474" s="5"/>
+    </row>
+    <row r="475" spans="1:29">
+      <c r="A475" s="5"/>
+      <c r="B475" s="5"/>
+      <c r="C475" s="5"/>
+      <c r="D475" s="5"/>
+      <c r="E475" s="5"/>
+      <c r="F475" s="5"/>
+      <c r="G475" s="5"/>
+      <c r="H475" s="5"/>
+      <c r="I475" s="5"/>
+      <c r="J475" s="5"/>
+      <c r="K475" s="5"/>
+      <c r="L475" s="5"/>
+      <c r="M475" s="5"/>
+      <c r="N475" s="5"/>
+      <c r="O475" s="5"/>
+      <c r="P475" s="5"/>
+      <c r="Q475" s="5"/>
+      <c r="R475" s="5"/>
+      <c r="S475" s="5"/>
+      <c r="T475" s="5"/>
+      <c r="U475" s="5"/>
+      <c r="V475" s="5"/>
+      <c r="W475" s="5"/>
+      <c r="X475" s="5"/>
+      <c r="Y475" s="5"/>
+      <c r="Z475" s="5"/>
+      <c r="AA475" s="5"/>
+      <c r="AB475" s="5"/>
+      <c r="AC475" s="5"/>
+    </row>
+    <row r="476" spans="1:29">
+      <c r="A476" s="5"/>
+      <c r="B476" s="5"/>
+      <c r="C476" s="5"/>
+      <c r="D476" s="5"/>
+      <c r="E476" s="5"/>
+      <c r="F476" s="5"/>
+      <c r="G476" s="5"/>
+      <c r="H476" s="5"/>
+      <c r="I476" s="5"/>
+      <c r="J476" s="5"/>
+      <c r="K476" s="5"/>
+      <c r="L476" s="5"/>
+      <c r="M476" s="5"/>
+      <c r="N476" s="5"/>
+      <c r="O476" s="5"/>
+      <c r="P476" s="5"/>
+      <c r="Q476" s="5"/>
+      <c r="R476" s="5"/>
+      <c r="S476" s="5"/>
+      <c r="T476" s="5"/>
+      <c r="U476" s="5"/>
+      <c r="V476" s="5"/>
+      <c r="W476" s="5"/>
+      <c r="X476" s="5"/>
+      <c r="Y476" s="5"/>
+      <c r="Z476" s="5"/>
+      <c r="AA476" s="5"/>
+      <c r="AB476" s="5"/>
+      <c r="AC476" s="5"/>
+    </row>
+    <row r="477" spans="1:29">
+      <c r="A477" s="5"/>
+      <c r="B477" s="5"/>
+      <c r="C477" s="5"/>
+      <c r="D477" s="5"/>
+      <c r="E477" s="5"/>
+      <c r="F477" s="5"/>
+      <c r="G477" s="5"/>
+      <c r="H477" s="5"/>
+      <c r="I477" s="5"/>
+      <c r="J477" s="5"/>
+      <c r="K477" s="5"/>
+      <c r="L477" s="5"/>
+      <c r="M477" s="5"/>
+      <c r="N477" s="5"/>
+      <c r="O477" s="5"/>
+      <c r="P477" s="5"/>
+      <c r="Q477" s="5"/>
+      <c r="R477" s="5"/>
+      <c r="S477" s="5"/>
+      <c r="T477" s="5"/>
+      <c r="U477" s="5"/>
+      <c r="V477" s="5"/>
+      <c r="W477" s="5"/>
+      <c r="X477" s="5"/>
+      <c r="Y477" s="5"/>
+      <c r="Z477" s="5"/>
+      <c r="AA477" s="5"/>
+      <c r="AB477" s="5"/>
+      <c r="AC477" s="5"/>
+    </row>
+    <row r="478" spans="1:29">
+      <c r="A478" s="5"/>
+      <c r="B478" s="5"/>
+      <c r="C478" s="5"/>
+      <c r="D478" s="5"/>
+      <c r="E478" s="5"/>
+      <c r="F478" s="5"/>
+      <c r="G478" s="5"/>
+      <c r="H478" s="5"/>
+      <c r="I478" s="5"/>
+      <c r="J478" s="5"/>
+      <c r="K478" s="5"/>
+      <c r="L478" s="5"/>
+      <c r="M478" s="5"/>
+      <c r="N478" s="5"/>
+      <c r="O478" s="5"/>
+      <c r="P478" s="5"/>
+      <c r="Q478" s="5"/>
+      <c r="R478" s="5"/>
+      <c r="S478" s="5"/>
+      <c r="T478" s="5"/>
+      <c r="U478" s="5"/>
+      <c r="V478" s="5"/>
+      <c r="W478" s="5"/>
+      <c r="X478" s="5"/>
+      <c r="Y478" s="5"/>
+      <c r="Z478" s="5"/>
+      <c r="AA478" s="5"/>
+      <c r="AB478" s="5"/>
+      <c r="AC478" s="5"/>
+    </row>
+    <row r="479" spans="1:29">
+      <c r="A479" s="5"/>
+      <c r="B479" s="5"/>
+      <c r="C479" s="5"/>
+      <c r="D479" s="5"/>
+      <c r="E479" s="5"/>
+      <c r="F479" s="5"/>
+      <c r="G479" s="5"/>
+      <c r="H479" s="5"/>
+      <c r="I479" s="5"/>
+      <c r="J479" s="5"/>
+      <c r="K479" s="5"/>
+      <c r="L479" s="5"/>
+      <c r="M479" s="5"/>
+      <c r="N479" s="5"/>
+      <c r="O479" s="5"/>
+      <c r="P479" s="5"/>
+      <c r="Q479" s="5"/>
+      <c r="R479" s="5"/>
+      <c r="S479" s="5"/>
+      <c r="T479" s="5"/>
+      <c r="U479" s="5"/>
+      <c r="V479" s="5"/>
+      <c r="W479" s="5"/>
+      <c r="X479" s="5"/>
+      <c r="Y479" s="5"/>
+      <c r="Z479" s="5"/>
+      <c r="AA479" s="5"/>
+      <c r="AB479" s="5"/>
+      <c r="AC479" s="5"/>
+    </row>
+    <row r="480" spans="1:29">
+      <c r="A480" s="5"/>
+      <c r="B480" s="5"/>
+      <c r="C480" s="5"/>
+      <c r="D480" s="5"/>
+      <c r="E480" s="5"/>
+      <c r="F480" s="5"/>
+      <c r="G480" s="5"/>
+      <c r="H480" s="5"/>
+      <c r="I480" s="5"/>
+      <c r="J480" s="5"/>
+      <c r="K480" s="5"/>
+      <c r="L480" s="5"/>
+      <c r="M480" s="5"/>
+      <c r="N480" s="5"/>
+      <c r="O480" s="5"/>
+      <c r="P480" s="5"/>
+      <c r="Q480" s="5"/>
+      <c r="R480" s="5"/>
+      <c r="S480" s="5"/>
+      <c r="T480" s="5"/>
+      <c r="U480" s="5"/>
+      <c r="V480" s="5"/>
+      <c r="W480" s="5"/>
+      <c r="X480" s="5"/>
+      <c r="Y480" s="5"/>
+      <c r="Z480" s="5"/>
+      <c r="AA480" s="5"/>
+      <c r="AB480" s="5"/>
+      <c r="AC480" s="5"/>
+    </row>
+    <row r="481" spans="1:29">
+      <c r="A481" s="5"/>
+      <c r="B481" s="5"/>
+      <c r="C481" s="5"/>
+      <c r="D481" s="5"/>
+      <c r="E481" s="5"/>
+      <c r="F481" s="5"/>
+      <c r="G481" s="5"/>
+      <c r="H481" s="5"/>
+      <c r="I481" s="5"/>
+      <c r="J481" s="5"/>
+      <c r="K481" s="5"/>
+      <c r="L481" s="5"/>
+      <c r="M481" s="5"/>
+      <c r="N481" s="5"/>
+      <c r="O481" s="5"/>
+      <c r="P481" s="5"/>
+      <c r="Q481" s="5"/>
+      <c r="R481" s="5"/>
+      <c r="S481" s="5"/>
+      <c r="T481" s="5"/>
+      <c r="U481" s="5"/>
+      <c r="V481" s="5"/>
+      <c r="W481" s="5"/>
+      <c r="X481" s="5"/>
+      <c r="Y481" s="5"/>
+      <c r="Z481" s="5"/>
+      <c r="AA481" s="5"/>
+      <c r="AB481" s="5"/>
+      <c r="AC481" s="5"/>
+    </row>
+    <row r="482" spans="1:29">
+      <c r="A482" s="5"/>
+      <c r="B482" s="5"/>
+      <c r="C482" s="5"/>
+      <c r="D482" s="5"/>
+      <c r="E482" s="5"/>
+      <c r="F482" s="5"/>
+      <c r="G482" s="5"/>
+      <c r="H482" s="5"/>
+      <c r="I482" s="5"/>
+      <c r="J482" s="5"/>
+      <c r="K482" s="5"/>
+      <c r="L482" s="5"/>
+      <c r="M482" s="5"/>
+      <c r="N482" s="5"/>
+      <c r="O482" s="5"/>
+      <c r="P482" s="5"/>
+      <c r="Q482" s="5"/>
+      <c r="R482" s="5"/>
+      <c r="S482" s="5"/>
+      <c r="T482" s="5"/>
+      <c r="U482" s="5"/>
+      <c r="V482" s="5"/>
+      <c r="W482" s="5"/>
+      <c r="X482" s="5"/>
+      <c r="Y482" s="5"/>
+      <c r="Z482" s="5"/>
+      <c r="AA482" s="5"/>
+      <c r="AB482" s="5"/>
+      <c r="AC482" s="5"/>
+    </row>
+    <row r="483" spans="1:29">
+      <c r="A483" s="5"/>
+      <c r="B483" s="5"/>
+      <c r="C483" s="5"/>
+      <c r="D483" s="5"/>
+      <c r="E483" s="5"/>
+      <c r="F483" s="5"/>
+      <c r="G483" s="5"/>
+      <c r="H483" s="5"/>
+      <c r="I483" s="5"/>
+      <c r="J483" s="5"/>
+      <c r="K483" s="5"/>
+      <c r="L483" s="5"/>
+      <c r="M483" s="5"/>
+      <c r="N483" s="5"/>
+      <c r="O483" s="5"/>
+      <c r="P483" s="5"/>
+      <c r="Q483" s="5"/>
+      <c r="R483" s="5"/>
+      <c r="S483" s="5"/>
+      <c r="T483" s="5"/>
+      <c r="U483" s="5"/>
+      <c r="V483" s="5"/>
+      <c r="W483" s="5"/>
+      <c r="X483" s="5"/>
+      <c r="Y483" s="5"/>
+      <c r="Z483" s="5"/>
+      <c r="AA483" s="5"/>
+      <c r="AB483" s="5"/>
+      <c r="AC483" s="5"/>
+    </row>
+    <row r="484" spans="1:29">
+      <c r="A484" s="5"/>
+      <c r="B484" s="5"/>
+      <c r="C484" s="5"/>
+      <c r="D484" s="5"/>
+      <c r="E484" s="5"/>
+      <c r="F484" s="5"/>
+      <c r="G484" s="5"/>
+      <c r="H484" s="5"/>
+      <c r="I484" s="5"/>
+      <c r="J484" s="5"/>
+      <c r="K484" s="5"/>
+      <c r="L484" s="5"/>
+      <c r="M484" s="5"/>
+      <c r="N484" s="5"/>
+      <c r="O484" s="5"/>
+      <c r="P484" s="5"/>
+      <c r="Q484" s="5"/>
+      <c r="R484" s="5"/>
+      <c r="S484" s="5"/>
+      <c r="T484" s="5"/>
+      <c r="U484" s="5"/>
+      <c r="V484" s="5"/>
+      <c r="W484" s="5"/>
+      <c r="X484" s="5"/>
+      <c r="Y484" s="5"/>
+      <c r="Z484" s="5"/>
+      <c r="AA484" s="5"/>
+      <c r="AB484" s="5"/>
+      <c r="AC484" s="5"/>
+    </row>
+    <row r="485" spans="1:29">
+      <c r="A485" s="5"/>
+      <c r="B485" s="5"/>
+      <c r="C485" s="5"/>
+      <c r="D485" s="5"/>
+      <c r="E485" s="5"/>
+      <c r="F485" s="5"/>
+      <c r="G485" s="5"/>
+      <c r="H485" s="5"/>
+      <c r="I485" s="5"/>
+      <c r="J485" s="5"/>
+      <c r="K485" s="5"/>
+      <c r="L485" s="5"/>
+      <c r="M485" s="5"/>
+      <c r="N485" s="5"/>
+      <c r="O485" s="5"/>
+      <c r="P485" s="5"/>
+      <c r="Q485" s="5"/>
+      <c r="R485" s="5"/>
+      <c r="S485" s="5"/>
+      <c r="T485" s="5"/>
+      <c r="U485" s="5"/>
+      <c r="V485" s="5"/>
+      <c r="W485" s="5"/>
+      <c r="X485" s="5"/>
+      <c r="Y485" s="5"/>
+      <c r="Z485" s="5"/>
+      <c r="AA485" s="5"/>
+      <c r="AB485" s="5"/>
+      <c r="AC485" s="5"/>
+    </row>
+    <row r="486" spans="1:29">
+      <c r="A486" s="5"/>
+      <c r="B486" s="5"/>
+      <c r="C486" s="5"/>
+      <c r="D486" s="5"/>
+      <c r="E486" s="5"/>
+      <c r="F486" s="5"/>
+      <c r="G486" s="5"/>
+      <c r="H486" s="5"/>
+      <c r="I486" s="5"/>
+      <c r="J486" s="5"/>
+      <c r="K486" s="5"/>
+      <c r="L486" s="5"/>
+      <c r="M486" s="5"/>
+      <c r="N486" s="5"/>
+      <c r="O486" s="5"/>
+      <c r="P486" s="5"/>
+      <c r="Q486" s="5"/>
+      <c r="R486" s="5"/>
+      <c r="S486" s="5"/>
+      <c r="T486" s="5"/>
+      <c r="U486" s="5"/>
+      <c r="V486" s="5"/>
+      <c r="W486" s="5"/>
+      <c r="X486" s="5"/>
+      <c r="Y486" s="5"/>
+      <c r="Z486" s="5"/>
+      <c r="AA486" s="5"/>
+      <c r="AB486" s="5"/>
+      <c r="AC486" s="5"/>
+    </row>
+    <row r="487" spans="1:29">
+      <c r="A487" s="5"/>
+      <c r="B487" s="5"/>
+      <c r="C487" s="5"/>
+      <c r="D487" s="5"/>
+      <c r="E487" s="5"/>
+      <c r="F487" s="5"/>
+      <c r="G487" s="5"/>
+      <c r="H487" s="5"/>
+      <c r="I487" s="5"/>
+      <c r="J487" s="5"/>
+      <c r="K487" s="5"/>
+      <c r="L487" s="5"/>
+      <c r="M487" s="5"/>
+      <c r="N487" s="5"/>
+      <c r="O487" s="5"/>
+      <c r="P487" s="5"/>
+      <c r="Q487" s="5"/>
+      <c r="R487" s="5"/>
+      <c r="S487" s="5"/>
+      <c r="T487" s="5"/>
+      <c r="U487" s="5"/>
+      <c r="V487" s="5"/>
+      <c r="W487" s="5"/>
+      <c r="X487" s="5"/>
+      <c r="Y487" s="5"/>
+      <c r="Z487" s="5"/>
+      <c r="AA487" s="5"/>
+      <c r="AB487" s="5"/>
+      <c r="AC487" s="5"/>
+    </row>
+    <row r="488" spans="1:29">
+      <c r="A488" s="5"/>
+      <c r="B488" s="5"/>
+      <c r="C488" s="5"/>
+      <c r="D488" s="5"/>
+      <c r="E488" s="5"/>
+      <c r="F488" s="5"/>
+      <c r="G488" s="5"/>
+      <c r="H488" s="5"/>
+      <c r="I488" s="5"/>
+      <c r="J488" s="5"/>
+      <c r="K488" s="5"/>
+      <c r="L488" s="5"/>
+      <c r="M488" s="5"/>
+      <c r="N488" s="5"/>
+      <c r="O488" s="5"/>
+      <c r="P488" s="5"/>
+      <c r="Q488" s="5"/>
+      <c r="R488" s="5"/>
+      <c r="S488" s="5"/>
+      <c r="T488" s="5"/>
+      <c r="U488" s="5"/>
+      <c r="V488" s="5"/>
+      <c r="W488" s="5"/>
+      <c r="X488" s="5"/>
+      <c r="Y488" s="5"/>
+      <c r="Z488" s="5"/>
+      <c r="AA488" s="5"/>
+      <c r="AB488" s="5"/>
+      <c r="AC488" s="5"/>
+    </row>
+    <row r="489" spans="1:29">
+      <c r="A489" s="5"/>
+      <c r="B489" s="5"/>
+      <c r="C489" s="5"/>
+      <c r="D489" s="5"/>
+      <c r="E489" s="5"/>
+      <c r="F489" s="5"/>
+      <c r="G489" s="5"/>
+      <c r="H489" s="5"/>
+      <c r="I489" s="5"/>
+      <c r="J489" s="5"/>
+      <c r="K489" s="5"/>
+      <c r="L489" s="5"/>
+      <c r="M489" s="5"/>
+      <c r="N489" s="5"/>
+      <c r="O489" s="5"/>
+      <c r="P489" s="5"/>
+      <c r="Q489" s="5"/>
+      <c r="R489" s="5"/>
+      <c r="S489" s="5"/>
+      <c r="T489" s="5"/>
+      <c r="U489" s="5"/>
+      <c r="V489" s="5"/>
+      <c r="W489" s="5"/>
+      <c r="X489" s="5"/>
+      <c r="Y489" s="5"/>
+      <c r="Z489" s="5"/>
+      <c r="AA489" s="5"/>
+      <c r="AB489" s="5"/>
+      <c r="AC489" s="5"/>
+    </row>
+    <row r="490" spans="1:29">
+      <c r="A490" s="5"/>
+      <c r="B490" s="5"/>
+      <c r="C490" s="5"/>
+      <c r="D490" s="5"/>
+      <c r="E490" s="5"/>
+      <c r="F490" s="5"/>
+      <c r="G490" s="5"/>
+      <c r="H490" s="5"/>
+      <c r="I490" s="5"/>
+      <c r="J490" s="5"/>
+      <c r="K490" s="5"/>
+      <c r="L490" s="5"/>
+      <c r="M490" s="5"/>
+      <c r="N490" s="5"/>
+      <c r="O490" s="5"/>
+      <c r="P490" s="5"/>
+      <c r="Q490" s="5"/>
+      <c r="R490" s="5"/>
+      <c r="S490" s="5"/>
+      <c r="T490" s="5"/>
+      <c r="U490" s="5"/>
+      <c r="V490" s="5"/>
+      <c r="W490" s="5"/>
+      <c r="X490" s="5"/>
+      <c r="Y490" s="5"/>
+      <c r="Z490" s="5"/>
+      <c r="AA490" s="5"/>
+      <c r="AB490" s="5"/>
+      <c r="AC490" s="5"/>
+    </row>
+    <row r="491" spans="1:29">
+      <c r="A491" s="5"/>
+      <c r="B491" s="5"/>
+      <c r="C491" s="5"/>
+      <c r="D491" s="5"/>
+      <c r="E491" s="5"/>
+      <c r="F491" s="5"/>
+      <c r="G491" s="5"/>
+      <c r="H491" s="5"/>
+      <c r="I491" s="5"/>
+      <c r="J491" s="5"/>
+      <c r="K491" s="5"/>
+      <c r="L491" s="5"/>
+      <c r="M491" s="5"/>
+      <c r="N491" s="5"/>
+      <c r="O491" s="5"/>
+      <c r="P491" s="5"/>
+      <c r="Q491" s="5"/>
+      <c r="R491" s="5"/>
+      <c r="S491" s="5"/>
+      <c r="T491" s="5"/>
+      <c r="U491" s="5"/>
+      <c r="V491" s="5"/>
+      <c r="W491" s="5"/>
+      <c r="X491" s="5"/>
+      <c r="Y491" s="5"/>
+      <c r="Z491" s="5"/>
+      <c r="AA491" s="5"/>
+      <c r="AB491" s="5"/>
+      <c r="AC491" s="5"/>
+    </row>
+    <row r="492" spans="1:29">
+      <c r="A492" s="5"/>
+      <c r="B492" s="5"/>
+      <c r="C492" s="5"/>
+      <c r="D492" s="5"/>
+      <c r="E492" s="5"/>
+      <c r="F492" s="5"/>
+      <c r="G492" s="5"/>
+      <c r="H492" s="5"/>
+      <c r="I492" s="5"/>
+      <c r="J492" s="5"/>
+      <c r="K492" s="5"/>
+      <c r="L492" s="5"/>
+      <c r="M492" s="5"/>
+      <c r="N492" s="5"/>
+      <c r="O492" s="5"/>
+      <c r="P492" s="5"/>
+      <c r="Q492" s="5"/>
+      <c r="R492" s="5"/>
+      <c r="S492" s="5"/>
+      <c r="T492" s="5"/>
+      <c r="U492" s="5"/>
+      <c r="V492" s="5"/>
+      <c r="W492" s="5"/>
+      <c r="X492" s="5"/>
+      <c r="Y492" s="5"/>
+      <c r="Z492" s="5"/>
+      <c r="AA492" s="5"/>
+      <c r="AB492" s="5"/>
+      <c r="AC492" s="5"/>
+    </row>
+    <row r="493" spans="1:29">
+      <c r="A493" s="5"/>
+      <c r="B493" s="5"/>
+      <c r="C493" s="5"/>
+      <c r="D493" s="5"/>
+      <c r="E493" s="5"/>
+      <c r="F493" s="5"/>
+      <c r="G493" s="5"/>
+      <c r="H493" s="5"/>
+      <c r="I493" s="5"/>
+      <c r="J493" s="5"/>
+      <c r="K493" s="5"/>
+      <c r="L493" s="5"/>
+      <c r="M493" s="5"/>
+      <c r="N493" s="5"/>
+      <c r="O493" s="5"/>
+      <c r="P493" s="5"/>
+      <c r="Q493" s="5"/>
+      <c r="R493" s="5"/>
+      <c r="S493" s="5"/>
+      <c r="T493" s="5"/>
+      <c r="U493" s="5"/>
+      <c r="V493" s="5"/>
+      <c r="W493" s="5"/>
+      <c r="X493" s="5"/>
+      <c r="Y493" s="5"/>
+      <c r="Z493" s="5"/>
+      <c r="AA493" s="5"/>
+      <c r="AB493" s="5"/>
+      <c r="AC493" s="5"/>
+    </row>
+    <row r="494" spans="1:29">
+      <c r="A494" s="5"/>
+      <c r="B494" s="5"/>
+      <c r="C494" s="5"/>
+      <c r="D494" s="5"/>
+      <c r="E494" s="5"/>
+      <c r="F494" s="5"/>
+      <c r="G494" s="5"/>
+      <c r="H494" s="5"/>
+      <c r="I494" s="5"/>
+      <c r="J494" s="5"/>
+      <c r="K494" s="5"/>
+      <c r="L494" s="5"/>
+      <c r="M494" s="5"/>
+      <c r="N494" s="5"/>
+      <c r="O494" s="5"/>
+      <c r="P494" s="5"/>
+      <c r="Q494" s="5"/>
+      <c r="R494" s="5"/>
+      <c r="S494" s="5"/>
+      <c r="T494" s="5"/>
+      <c r="U494" s="5"/>
+      <c r="V494" s="5"/>
+      <c r="W494" s="5"/>
+      <c r="X494" s="5"/>
+      <c r="Y494" s="5"/>
+      <c r="Z494" s="5"/>
+      <c r="AA494" s="5"/>
+      <c r="AB494" s="5"/>
+      <c r="AC494" s="5"/>
+    </row>
+    <row r="495" spans="1:29">
+      <c r="A495" s="5"/>
+      <c r="B495" s="5"/>
+      <c r="C495" s="5"/>
+      <c r="D495" s="5"/>
+      <c r="E495" s="5"/>
+      <c r="F495" s="5"/>
+      <c r="G495" s="5"/>
+      <c r="H495" s="5"/>
+      <c r="I495" s="5"/>
+      <c r="J495" s="5"/>
+      <c r="K495" s="5"/>
+      <c r="L495" s="5"/>
+      <c r="M495" s="5"/>
+      <c r="N495" s="5"/>
+      <c r="O495" s="5"/>
+      <c r="P495" s="5"/>
+      <c r="Q495" s="5"/>
+      <c r="R495" s="5"/>
+      <c r="S495" s="5"/>
+      <c r="T495" s="5"/>
+      <c r="U495" s="5"/>
+      <c r="V495" s="5"/>
+      <c r="W495" s="5"/>
+      <c r="X495" s="5"/>
+      <c r="Y495" s="5"/>
+      <c r="Z495" s="5"/>
+      <c r="AA495" s="5"/>
+      <c r="AB495" s="5"/>
+      <c r="AC495" s="5"/>
+    </row>
+    <row r="496" spans="1:29">
+      <c r="A496" s="5"/>
+      <c r="B496" s="5"/>
+      <c r="C496" s="5"/>
+      <c r="D496" s="5"/>
+      <c r="E496" s="5"/>
+      <c r="F496" s="5"/>
+      <c r="G496" s="5"/>
+      <c r="H496" s="5"/>
+      <c r="I496" s="5"/>
+      <c r="J496" s="5"/>
+      <c r="K496" s="5"/>
+      <c r="L496" s="5"/>
+      <c r="M496" s="5"/>
+      <c r="N496" s="5"/>
+      <c r="O496" s="5"/>
+      <c r="P496" s="5"/>
+      <c r="Q496" s="5"/>
+      <c r="R496" s="5"/>
+      <c r="S496" s="5"/>
+      <c r="T496" s="5"/>
+      <c r="U496" s="5"/>
+      <c r="V496" s="5"/>
+      <c r="W496" s="5"/>
+      <c r="X496" s="5"/>
+      <c r="Y496" s="5"/>
+      <c r="Z496" s="5"/>
+      <c r="AA496" s="5"/>
+      <c r="AB496" s="5"/>
+      <c r="AC496" s="5"/>
+    </row>
+    <row r="497" spans="1:29">
+      <c r="A497" s="5"/>
+      <c r="B497" s="5"/>
+      <c r="C497" s="5"/>
+      <c r="D497" s="5"/>
+      <c r="E497" s="5"/>
+      <c r="F497" s="5"/>
+      <c r="G497" s="5"/>
+      <c r="H497" s="5"/>
+      <c r="I497" s="5"/>
+      <c r="J497" s="5"/>
+      <c r="K497" s="5"/>
+      <c r="L497" s="5"/>
+      <c r="M497" s="5"/>
+      <c r="N497" s="5"/>
+      <c r="O497" s="5"/>
+      <c r="P497" s="5"/>
+      <c r="Q497" s="5"/>
+      <c r="R497" s="5"/>
+      <c r="S497" s="5"/>
+      <c r="T497" s="5"/>
+      <c r="U497" s="5"/>
+      <c r="V497" s="5"/>
+      <c r="W497" s="5"/>
+      <c r="X497" s="5"/>
+      <c r="Y497" s="5"/>
+      <c r="Z497" s="5"/>
+      <c r="AA497" s="5"/>
+      <c r="AB497" s="5"/>
+      <c r="AC497" s="5"/>
+    </row>
+    <row r="498" spans="1:29">
+      <c r="A498" s="5"/>
+      <c r="B498" s="5"/>
+      <c r="C498" s="5"/>
+      <c r="D498" s="5"/>
+      <c r="E498" s="5"/>
+      <c r="F498" s="5"/>
+      <c r="G498" s="5"/>
+      <c r="H498" s="5"/>
+      <c r="I498" s="5"/>
+      <c r="J498" s="5"/>
+      <c r="K498" s="5"/>
+      <c r="L498" s="5"/>
+      <c r="M498" s="5"/>
+      <c r="N498" s="5"/>
+      <c r="O498" s="5"/>
+      <c r="P498" s="5"/>
+      <c r="Q498" s="5"/>
+      <c r="R498" s="5"/>
+      <c r="S498" s="5"/>
+      <c r="T498" s="5"/>
+      <c r="U498" s="5"/>
+      <c r="V498" s="5"/>
+      <c r="W498" s="5"/>
+      <c r="X498" s="5"/>
+      <c r="Y498" s="5"/>
+      <c r="Z498" s="5"/>
+      <c r="AA498" s="5"/>
+      <c r="AB498" s="5"/>
+      <c r="AC498" s="5"/>
+    </row>
+    <row r="499" spans="1:29">
+      <c r="A499" s="5"/>
+      <c r="B499" s="5"/>
+      <c r="C499" s="5"/>
+      <c r="D499" s="5"/>
+      <c r="E499" s="5"/>
+      <c r="F499" s="5"/>
+      <c r="G499" s="5"/>
+      <c r="H499" s="5"/>
+      <c r="I499" s="5"/>
+      <c r="J499" s="5"/>
+      <c r="K499" s="5"/>
+      <c r="L499" s="5"/>
+      <c r="M499" s="5"/>
+      <c r="N499" s="5"/>
+      <c r="O499" s="5"/>
+      <c r="P499" s="5"/>
+      <c r="Q499" s="5"/>
+      <c r="R499" s="5"/>
+      <c r="S499" s="5"/>
+      <c r="T499" s="5"/>
+      <c r="U499" s="5"/>
+      <c r="V499" s="5"/>
+      <c r="W499" s="5"/>
+      <c r="X499" s="5"/>
+      <c r="Y499" s="5"/>
+      <c r="Z499" s="5"/>
+      <c r="AA499" s="5"/>
+      <c r="AB499" s="5"/>
+      <c r="AC499" s="5"/>
+    </row>
+    <row r="500" spans="1:29">
+      <c r="A500" s="5"/>
+      <c r="B500" s="5"/>
+      <c r="C500" s="5"/>
+      <c r="D500" s="5"/>
+      <c r="E500" s="5"/>
+      <c r="F500" s="5"/>
+      <c r="G500" s="5"/>
+      <c r="H500" s="5"/>
+      <c r="I500" s="5"/>
+      <c r="J500" s="5"/>
+      <c r="K500" s="5"/>
+      <c r="L500" s="5"/>
+      <c r="M500" s="5"/>
+      <c r="N500" s="5"/>
+      <c r="O500" s="5"/>
+      <c r="P500" s="5"/>
+      <c r="Q500" s="5"/>
+      <c r="R500" s="5"/>
+      <c r="S500" s="5"/>
+      <c r="T500" s="5"/>
+      <c r="U500" s="5"/>
+      <c r="V500" s="5"/>
+      <c r="W500" s="5"/>
+      <c r="X500" s="5"/>
+      <c r="Y500" s="5"/>
+      <c r="Z500" s="5"/>
+      <c r="AA500" s="5"/>
+      <c r="AB500" s="5"/>
+      <c r="AC500" s="5"/>
+    </row>
+    <row r="501" spans="1:29">
+      <c r="A501" s="5"/>
+      <c r="B501" s="5"/>
+      <c r="C501" s="5"/>
+      <c r="D501" s="5"/>
+      <c r="E501" s="5"/>
+      <c r="F501" s="5"/>
+      <c r="G501" s="5"/>
+      <c r="H501" s="5"/>
+      <c r="I501" s="5"/>
+      <c r="J501" s="5"/>
+      <c r="K501" s="5"/>
+      <c r="L501" s="5"/>
+      <c r="M501" s="5"/>
+      <c r="N501" s="5"/>
+      <c r="O501" s="5"/>
+      <c r="P501" s="5"/>
+      <c r="Q501" s="5"/>
+      <c r="R501" s="5"/>
+      <c r="S501" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A27:M27"/>
+  <mergeCells count="14">
+    <mergeCell ref="AC5:AE5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A296:Q296"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="W5:Y5"/>
+    <mergeCell ref="Z5:AB5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>