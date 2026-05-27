--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -4,63 +4,63 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="4620" yWindow="5265" windowWidth="19530" windowHeight="8475" tabRatio="872" activeTab="2"/>
+    <workbookView xWindow="13875" yWindow="90" windowWidth="11175" windowHeight="11565" tabRatio="872"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="22" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="23" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1934" uniqueCount="313">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
@@ -127,300 +127,1005 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>2021 год</t>
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve">человек </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
-    <t>Абай</t>
-[...60 lines deleted...]
-  <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t xml:space="preserve">г.Алматы </t>
-  </si>
-[...15 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>С 2010 года</t>
   </si>
   <si>
     <t>Занятое лицо – физическое лицо, осуществляющее деятельность за оплату или путем извлечения дохода посредством использования имущества, производства и продажи товаров, выполнения работ, оказания услуг.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702845</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Занятое население по группе сфера услуг </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Данные сформированы на основании итогов  выборочного обследования занятости населения. </t>
     </r>
   </si>
   <si>
+    <t>Занятое население по группе сфера услуг</t>
+  </si>
+  <si>
+    <t>Букенбаева Гульназ Октябрятовна</t>
+  </si>
+  <si>
+    <t>g.bukenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>Область Абай</t>
+    </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">3) </t>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Семей г.а.</t>
+  </si>
+  <si>
+    <t>Курчатов г.а.</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>район Аксуат</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>район Жаңасемей</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Акмолинская область </t>
+  </si>
+  <si>
+    <t>Кокшетау г.а.</t>
+  </si>
+  <si>
+    <t>Косшы г.а.</t>
+  </si>
+  <si>
+    <t>Степногорск г.а.</t>
+  </si>
+  <si>
+    <t>Аккольский район</t>
+  </si>
+  <si>
+    <t>Aршалынский район</t>
+  </si>
+  <si>
+    <t>Астраханский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атбасарский район </t>
+  </si>
+  <si>
+    <t>Буландынский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Егиндыкольский район </t>
+  </si>
+  <si>
+    <t>район Биржан сал</t>
+  </si>
+  <si>
+    <t>Ерейментауский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есильский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жаксынский район </t>
+  </si>
+  <si>
+    <t>Жаркаинский район</t>
+  </si>
+  <si>
+    <t>Зерендинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коргалжынский район </t>
+  </si>
+  <si>
+    <t>Сандыктауский район</t>
+  </si>
+  <si>
+    <t>Целиноградский район</t>
+  </si>
+  <si>
+    <t>Шортандинский район</t>
+  </si>
+  <si>
+    <t>Бурабайский район</t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>Актобе г.а.</t>
+  </si>
+  <si>
+    <t>Алгинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айтекебийский район </t>
+  </si>
+  <si>
+    <t>Байганинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каргалинский район </t>
+  </si>
+  <si>
+    <t>Хобдинский район</t>
+  </si>
+  <si>
+    <t>Мартукский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мугалжарский район </t>
+  </si>
+  <si>
+    <t>Уилский район</t>
+  </si>
+  <si>
+    <t>Темирский район</t>
+  </si>
+  <si>
+    <t>Хромтауский район</t>
+  </si>
+  <si>
+    <t>Шалкарский район</t>
+  </si>
+  <si>
+    <t>Иргизский район</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>Алатау г.а.</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>Талдыкорган  г.а.</t>
+  </si>
+  <si>
+    <t>Текели  г.а.</t>
+  </si>
+  <si>
+    <t>Аксуский район</t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>Кербулакский район</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>Каратальский район</t>
+  </si>
+  <si>
+    <t>Панфиловский район</t>
+  </si>
+  <si>
+    <t>Саркандский район</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t>Атырауская область</t>
+  </si>
+  <si>
+    <t>Атырау г.а.</t>
+  </si>
+  <si>
+    <t>Жылыойский район</t>
+  </si>
+  <si>
+    <t>Индерский район</t>
+  </si>
+  <si>
+    <t>Исатайский район</t>
+  </si>
+  <si>
+    <t>Курмангазинский район</t>
+  </si>
+  <si>
+    <t>Кзылкогинский район</t>
+  </si>
+  <si>
+    <t>Макатский район</t>
+  </si>
+  <si>
+    <t>Махамбетский район</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Уральск г.а.</t>
+  </si>
+  <si>
+    <t>Акжаикский район</t>
+  </si>
+  <si>
+    <t>Бурлинский район</t>
+  </si>
+  <si>
+    <t>Жангалинский район</t>
+  </si>
+  <si>
+    <t>Жанибекский район</t>
+  </si>
+  <si>
+    <t>Район Бәйтерек</t>
+  </si>
+  <si>
+    <t>Казталовский район</t>
+  </si>
+  <si>
+    <t>Каратобинский район</t>
+  </si>
+  <si>
+    <t>Бокейординский район</t>
+  </si>
+  <si>
+    <t>Сырымский район</t>
+  </si>
+  <si>
+    <t>Таскалинский район</t>
+  </si>
+  <si>
+    <t>Теректинский район</t>
+  </si>
+  <si>
+    <t>Чингирлауский район</t>
+  </si>
+  <si>
+    <t>Жамбылская область</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <r>
+      <t>Область Жетісу</t>
     </r>
     <r>
       <rPr>
+        <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные с 2010 по 2017 гг оценка на основе данных ЮКО</t>
+      <t>3)</t>
     </r>
   </si>
   <si>
-    <t>Занятое население по группе сфера услуг</t>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аксуский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алакольский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ескельдинский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кербулакский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Саркандский район </t>
+  </si>
+  <si>
+    <t>Карагандинская область</t>
+  </si>
+  <si>
+    <t>Караганда г.а.</t>
+  </si>
+  <si>
+    <t>Балхаш г.а.</t>
+  </si>
+  <si>
+    <t>Приозерск г.а.</t>
+  </si>
+  <si>
+    <t>Сарань г.а.</t>
+  </si>
+  <si>
+    <t>Темиртау г.а.</t>
+  </si>
+  <si>
+    <t>Шахтинск г.а.</t>
+  </si>
+  <si>
+    <t>Актогайский район</t>
+  </si>
+  <si>
+    <t>Бухар-Жырауский район</t>
+  </si>
+  <si>
+    <t>Каркаралинский район</t>
+  </si>
+  <si>
+    <t>Hуринский район</t>
+  </si>
+  <si>
+    <t>Осакаровский район</t>
+  </si>
+  <si>
+    <t>Шетский район</t>
+  </si>
+  <si>
+    <t>Жезказган г.а.</t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
+  </si>
+  <si>
+    <t>Жанааркинский район</t>
+  </si>
+  <si>
+    <t>Улытауский район</t>
+  </si>
+  <si>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>Аркалык г.а.</t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t>Алтынсаринский район</t>
+  </si>
+  <si>
+    <t>Амангельдинский район</t>
+  </si>
+  <si>
+    <t>Аулиекольский район</t>
+  </si>
+  <si>
+    <t>Денисовский район</t>
+  </si>
+  <si>
+    <t>Жангельдинский район</t>
+  </si>
+  <si>
+    <t>Житикаринский район</t>
+  </si>
+  <si>
+    <t>Камыстинский район</t>
+  </si>
+  <si>
+    <t>Карабалыкский район</t>
+  </si>
+  <si>
+    <t>Карасуский район</t>
+  </si>
+  <si>
+    <t>Костанайский район</t>
+  </si>
+  <si>
+    <t>Мендыкаринский район</t>
+  </si>
+  <si>
+    <t>Hаурзумский район</t>
+  </si>
+  <si>
+    <t>Сарыкольский район</t>
+  </si>
+  <si>
+    <t>Район Бейімбет Майлин</t>
+  </si>
+  <si>
+    <t>Узункольский район</t>
+  </si>
+  <si>
+    <t>Федоровский район</t>
+  </si>
+  <si>
+    <t>Кызылординская область</t>
+  </si>
+  <si>
+    <t>Кызылорда г.а.</t>
+  </si>
+  <si>
+    <t>Байконыр г.а.</t>
+  </si>
+  <si>
+    <t>Аральский район</t>
+  </si>
+  <si>
+    <t>Жалагашский район</t>
+  </si>
+  <si>
+    <t>Жанакорганский район</t>
+  </si>
+  <si>
+    <t>Казалинский район</t>
+  </si>
+  <si>
+    <t>Кармакшинский район</t>
+  </si>
+  <si>
+    <t>Сырдарьинский район</t>
+  </si>
+  <si>
+    <t>Шиелийский район</t>
+  </si>
+  <si>
+    <t>Мангистауская область</t>
+  </si>
+  <si>
+    <t>Актау г.а.</t>
+  </si>
+  <si>
+    <t>Жанаозен г.а.</t>
+  </si>
+  <si>
+    <t>Бейнеуский район</t>
+  </si>
+  <si>
+    <t>Каракиянский район</t>
+  </si>
+  <si>
+    <t>Мангистауский район</t>
+  </si>
+  <si>
+    <t>Мунайлинский район</t>
+  </si>
+  <si>
+    <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>Южно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>г.Арысь</t>
+  </si>
+  <si>
+    <t>г.Кентау</t>
+  </si>
+  <si>
+    <t>г.Туркестан</t>
+  </si>
+  <si>
+    <t>район Байдибека</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Павлодар г.а.</t>
+  </si>
+  <si>
+    <t>Аксу г.а.</t>
+  </si>
+  <si>
+    <t>Экибастуз г.а.</t>
+  </si>
+  <si>
+    <t>Баянаульский район</t>
+  </si>
+  <si>
+    <t>Железинский район</t>
+  </si>
+  <si>
+    <t>Иртышский район</t>
+  </si>
+  <si>
+    <t>район Тереңкөл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">район Аққулы </t>
+  </si>
+  <si>
+    <t>Майский район</t>
+  </si>
+  <si>
+    <t>Павлодарский район</t>
+  </si>
+  <si>
+    <t>Успенский район</t>
+  </si>
+  <si>
+    <t>Щербактинский район</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Петропавловск г.а.</t>
+  </si>
+  <si>
+    <t>Айыртауский район</t>
+  </si>
+  <si>
+    <t>Акжарский район</t>
+  </si>
+  <si>
+    <t>Район Магжана Жумабаева</t>
+  </si>
+  <si>
+    <t>Есильский район</t>
+  </si>
+  <si>
+    <t>Кызылжарский район</t>
+  </si>
+  <si>
+    <t>Мамлютский район</t>
+  </si>
+  <si>
+    <t>Район Шал акына</t>
+  </si>
+  <si>
+    <t>Аккайынский район</t>
+  </si>
+  <si>
+    <t>Тайыншинский район</t>
+  </si>
+  <si>
+    <t>Тимирязевский район</t>
+  </si>
+  <si>
+    <t>Уалихановский район</t>
+  </si>
+  <si>
+    <t>Район им.Габита Мусрепова</t>
+  </si>
+  <si>
+    <r>
+      <t>Туркестанская область</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>Жетисайский район</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казыгуртский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Махтааральский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отрарский район </t>
+  </si>
+  <si>
+    <t>район Сауран</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тюлькубасский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шардаринский район </t>
+  </si>
+  <si>
+    <r>
+      <t>Область Ұлытау</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Усть-Каменогорск г.а.</t>
+  </si>
+  <si>
+    <t>Риддер г.а.</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>район Марқакөл</t>
+  </si>
+  <si>
+    <t>район Самар</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>район Үлкен Нарын</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>Зыряновский район</t>
+  </si>
+  <si>
+    <t>район Алматы</t>
+  </si>
+  <si>
+    <t>район Есиль</t>
+  </si>
+  <si>
+    <t>район Сарыарка</t>
+  </si>
+  <si>
+    <t>район Байконыр</t>
+  </si>
+  <si>
+    <t>район Нура</t>
+  </si>
+  <si>
+    <t>Алмалинский район</t>
+  </si>
+  <si>
+    <t>Алатауский район</t>
+  </si>
+  <si>
+    <t>Ауэзовский район</t>
+  </si>
+  <si>
+    <t>Бостандыкский район</t>
+  </si>
+  <si>
+    <t>Жетысуский район</t>
+  </si>
+  <si>
+    <t>Медеуский район</t>
+  </si>
+  <si>
+    <t>Наурызбайский район</t>
+  </si>
+  <si>
+    <t>Турксибский район</t>
+  </si>
+  <si>
+    <r>
+      <t>г.Шымкент</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Аль-Фарабийский район</t>
+  </si>
+  <si>
+    <t>Енбекшинский район</t>
+  </si>
+  <si>
+    <t>Қаратауский район</t>
+  </si>
+  <si>
+    <t>район Туран</t>
+  </si>
+  <si>
+    <t xml:space="preserve">всего </t>
+  </si>
+  <si>
+    <t>мужчины</t>
+  </si>
+  <si>
+    <t>женщины</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">2) </t>
+      <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Здесь и далее данные сформированы в соответствии с новыми стандартами занятости  (19-я МКСТ МОТ).</t>
+      <t xml:space="preserve">  С 2018 года Южно-Казахстанская область была разделена на Туркестанскую область и город Шымкент.</t>
     </r>
   </si>
   <si>
-    <t>Букенбаева Гульназ Октябрятовна</t>
-[...2 lines deleted...]
-    <t>g.bukenbayeva@stat.kz</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  С 2022 года из Алматинской, Карагандинской, Восточно-Казахстанкских областей были выделены области Жетісу, Ұлытау, Абай.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -638,63 +1343,50 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
   </fonts>
@@ -764,51 +1456,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -890,87 +1582,61 @@
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="10"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
@@ -1263,50 +1929,128 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1895">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2515,839 +3259,857 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...556 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="15" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...87 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="36" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="25" applyFont="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="12" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="38" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="14" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="21" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="28" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="28" fillId="0" borderId="37" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="35" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="37" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="35" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="37" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="35" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="37" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="37" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="36" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="38" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1895">
     <cellStyle name="20% - Акцент1 10" xfId="26"/>
     <cellStyle name="20% - Акцент1 11" xfId="27"/>
     <cellStyle name="20% - Акцент1 12" xfId="28"/>
     <cellStyle name="20% - Акцент1 13" xfId="29"/>
     <cellStyle name="20% - Акцент1 14" xfId="30"/>
     <cellStyle name="20% - Акцент1 15" xfId="31"/>
     <cellStyle name="20% - Акцент1 16" xfId="32"/>
     <cellStyle name="20% - Акцент1 17" xfId="33"/>
     <cellStyle name="20% - Акцент1 18" xfId="34"/>
     <cellStyle name="20% - Акцент1 19" xfId="35"/>
     <cellStyle name="20% - Акцент1 2" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 3" xfId="43"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 5" xfId="47"/>
@@ -5223,2137 +5985,4243 @@
     <cellStyle name="Хороший 6" xfId="1204"/>
     <cellStyle name="Хороший 7" xfId="1205"/>
     <cellStyle name="Хороший 8" xfId="1206"/>
     <cellStyle name="Хороший 9" xfId="1207"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="56" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="66" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="68" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="70" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="72" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="73" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="207869"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="74" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="75" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="76" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="77" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="78" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="79" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="80" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="81" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="82" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="83" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="84" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="85" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="86" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="87" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="88" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="89" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="90" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="91" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="207869"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="92" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="93" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="94" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="95" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="96" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="97" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="98" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="99" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="100" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="101" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="102" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="103" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="104" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="105" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="106" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="107" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>64994</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="108" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="109" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="43672125"/>
+          <a:ext cx="76200" cy="207869"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -7540,9435 +10408,33901 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/35/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702845" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B7" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="42.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="14"/>
-[...3 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="A1" s="12"/>
+      <c r="B1" s="12"/>
+    </row>
+    <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="50">
+      <c r="B2" s="42">
         <v>25120105</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="18" customFormat="1" ht="36" customHeight="1">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:13" s="16" customFormat="1" ht="36" customHeight="1">
+      <c r="A3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="47" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="16" t="s">
+      <c r="B3" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="16" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="B4" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A5" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="47" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="20" t="s">
+      <c r="B5" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="B6" s="15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A7" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="B7" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="19" t="s">
+      <c r="B8" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="18" customFormat="1" ht="45" customHeight="1">
-      <c r="A9" s="16" t="s">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="18" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A10" s="16" t="s">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A10" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="18" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="B11" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="M11" s="23"/>
-[...2 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="24" t="s">
+      <c r="B12" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="23"/>
-[...2 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="24" t="s">
+      <c r="B13" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="M13" s="23"/>
-[...2 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="24" t="s">
+      <c r="B14" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="M14" s="23"/>
-[...2 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="23"/>
+      <c r="B15" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="54">
+      <c r="B16" s="45">
         <v>46111</v>
       </c>
-      <c r="M16" s="26"/>
+      <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="45">
         <v>46477</v>
       </c>
-      <c r="M17" s="27"/>
+      <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="19" t="s">
+      <c r="B18" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="M18" s="26"/>
+      <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="55" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="27"/>
+      <c r="B19" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="28" t="s">
+      <c r="B20" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="M20" s="26"/>
+      <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="16" t="s">
+      <c r="A21" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="56" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="27"/>
+      <c r="B21" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="29"/>
-      <c r="B22" s="30"/>
+      <c r="A22" s="27"/>
+      <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="27"/>
+      <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="26"/>
+      <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="27"/>
+      <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="26"/>
+      <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="32"/>
+      <c r="B2" s="30"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="32" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="34"/>
+      <c r="B11" s="32"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="33" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="34"/>
+      <c r="B13" s="32"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="34"/>
+      <c r="B14" s="32"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="34" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG168"/>
+  <dimension ref="A1:AS500"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R5" sqref="R5"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="6" topLeftCell="B279" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="G302" sqref="G302"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="9" customWidth="1"/>
-[...5007 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="9"/>
+    <col min="1" max="1" width="22" style="8" customWidth="1"/>
+    <col min="2" max="3" width="8.140625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="8.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8" max="10" width="9" style="8" customWidth="1"/>
+    <col min="11" max="13" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14" max="16" width="9.85546875" style="8" customWidth="1"/>
+    <col min="17" max="17" width="8.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="8.140625" style="8" customWidth="1"/>
+    <col min="19" max="19" width="8.5703125" style="8" customWidth="1"/>
+    <col min="20" max="22" width="8.85546875" style="8" customWidth="1"/>
+    <col min="23" max="28" width="9.28515625" style="8" customWidth="1"/>
+    <col min="29" max="29" width="9.5703125" style="8" customWidth="1"/>
+    <col min="30" max="30" width="8.28515625" style="8" customWidth="1"/>
+    <col min="31" max="31" width="9" style="8" customWidth="1"/>
+    <col min="32" max="32" width="8.85546875" style="8" customWidth="1"/>
+    <col min="33" max="33" width="9.85546875" style="8" customWidth="1"/>
+    <col min="34" max="35" width="9.140625" style="8"/>
+    <col min="36" max="36" width="8.140625" style="8" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" style="8" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="11"/>
+    <col min="39" max="39" width="9.140625" style="9"/>
+    <col min="40" max="40" width="10.140625" style="8" customWidth="1"/>
+    <col min="41" max="41" width="9" style="9" customWidth="1"/>
+    <col min="42" max="42" width="9.5703125" style="9" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" style="11"/>
+    <col min="44" max="44" width="9.140625" style="9"/>
+    <col min="45" max="45" width="10.140625" style="8" customWidth="1"/>
+    <col min="46" max="159" width="9.140625" style="8"/>
+    <col min="160" max="160" width="20" style="8" customWidth="1"/>
+    <col min="161" max="161" width="8.140625" style="8" customWidth="1"/>
+    <col min="162" max="162" width="9.42578125" style="8" customWidth="1"/>
+    <col min="163" max="163" width="9.7109375" style="8" customWidth="1"/>
+    <col min="164" max="164" width="10.85546875" style="8" customWidth="1"/>
+    <col min="165" max="165" width="8.85546875" style="8" customWidth="1"/>
+    <col min="166" max="166" width="8" style="8" customWidth="1"/>
+    <col min="167" max="167" width="10.85546875" style="8" customWidth="1"/>
+    <col min="168" max="168" width="10.140625" style="8" customWidth="1"/>
+    <col min="169" max="169" width="10.5703125" style="8" customWidth="1"/>
+    <col min="170" max="170" width="8.140625" style="8" customWidth="1"/>
+    <col min="171" max="171" width="8.28515625" style="8" customWidth="1"/>
+    <col min="172" max="172" width="10.28515625" style="8" customWidth="1"/>
+    <col min="173" max="173" width="9.85546875" style="8" customWidth="1"/>
+    <col min="174" max="174" width="10.85546875" style="8" customWidth="1"/>
+    <col min="175" max="175" width="8.5703125" style="8" customWidth="1"/>
+    <col min="176" max="176" width="8.42578125" style="8" customWidth="1"/>
+    <col min="177" max="177" width="9.140625" style="8" customWidth="1"/>
+    <col min="178" max="178" width="9.85546875" style="8" customWidth="1"/>
+    <col min="179" max="179" width="9.7109375" style="8" customWidth="1"/>
+    <col min="180" max="180" width="8.140625" style="8" customWidth="1"/>
+    <col min="181" max="181" width="8" style="8" customWidth="1"/>
+    <col min="182" max="182" width="9" style="8" customWidth="1"/>
+    <col min="183" max="183" width="9.5703125" style="8" customWidth="1"/>
+    <col min="184" max="184" width="9.85546875" style="8" customWidth="1"/>
+    <col min="185" max="185" width="7.7109375" style="8" customWidth="1"/>
+    <col min="186" max="186" width="8.85546875" style="8" customWidth="1"/>
+    <col min="187" max="188" width="9.28515625" style="8" customWidth="1"/>
+    <col min="189" max="189" width="9.7109375" style="8" customWidth="1"/>
+    <col min="190" max="190" width="8" style="8" customWidth="1"/>
+    <col min="191" max="191" width="9.140625" style="8" customWidth="1"/>
+    <col min="192" max="192" width="10.42578125" style="8" customWidth="1"/>
+    <col min="193" max="193" width="9.140625" style="8" customWidth="1"/>
+    <col min="194" max="194" width="9.5703125" style="8" customWidth="1"/>
+    <col min="195" max="196" width="8" style="8" customWidth="1"/>
+    <col min="197" max="197" width="9.7109375" style="8" customWidth="1"/>
+    <col min="198" max="198" width="10.140625" style="8" customWidth="1"/>
+    <col min="199" max="199" width="9.42578125" style="8" customWidth="1"/>
+    <col min="200" max="200" width="7.7109375" style="8" customWidth="1"/>
+    <col min="201" max="201" width="8.140625" style="8" customWidth="1"/>
+    <col min="202" max="202" width="8.7109375" style="8" customWidth="1"/>
+    <col min="203" max="203" width="9.28515625" style="8" customWidth="1"/>
+    <col min="204" max="205" width="9.140625" style="8"/>
+    <col min="206" max="206" width="8.28515625" style="8" customWidth="1"/>
+    <col min="207" max="207" width="10.7109375" style="8" customWidth="1"/>
+    <col min="208" max="208" width="10.140625" style="8" customWidth="1"/>
+    <col min="209" max="209" width="9.140625" style="8"/>
+    <col min="210" max="210" width="8.28515625" style="8" customWidth="1"/>
+    <col min="211" max="211" width="8" style="8" customWidth="1"/>
+    <col min="212" max="212" width="8.85546875" style="8" customWidth="1"/>
+    <col min="213" max="213" width="9.85546875" style="8" customWidth="1"/>
+    <col min="214" max="215" width="9.140625" style="8"/>
+    <col min="216" max="216" width="8.140625" style="8" customWidth="1"/>
+    <col min="217" max="217" width="9.140625" style="8" customWidth="1"/>
+    <col min="218" max="218" width="10.28515625" style="8" customWidth="1"/>
+    <col min="219" max="224" width="9.140625" style="8"/>
+    <col min="225" max="225" width="9.140625" style="8" customWidth="1"/>
+    <col min="226" max="226" width="9.42578125" style="8" customWidth="1"/>
+    <col min="227" max="229" width="9.140625" style="8"/>
+    <col min="230" max="230" width="9.140625" style="8" customWidth="1"/>
+    <col min="231" max="231" width="9.140625" style="8"/>
+    <col min="232" max="232" width="9.7109375" style="8" customWidth="1"/>
+    <col min="233" max="234" width="9.140625" style="8"/>
+    <col min="235" max="235" width="9.140625" style="8" customWidth="1"/>
+    <col min="236" max="236" width="10" style="8" customWidth="1"/>
+    <col min="237" max="237" width="9.7109375" style="8" customWidth="1"/>
+    <col min="238" max="239" width="9.140625" style="8"/>
+    <col min="240" max="240" width="9.140625" style="8" customWidth="1"/>
+    <col min="241" max="246" width="9.140625" style="8"/>
+    <col min="247" max="247" width="9.85546875" style="8" customWidth="1"/>
+    <col min="248" max="259" width="9.140625" style="8"/>
+    <col min="260" max="260" width="10.140625" style="8" customWidth="1"/>
+    <col min="261" max="264" width="9.140625" style="8"/>
+    <col min="265" max="265" width="10.140625" style="8" customWidth="1"/>
+    <col min="266" max="266" width="9.140625" style="8"/>
+    <col min="267" max="267" width="10.85546875" style="8" customWidth="1"/>
+    <col min="268" max="269" width="9.140625" style="8"/>
+    <col min="270" max="270" width="10.140625" style="8" customWidth="1"/>
+    <col min="271" max="415" width="9.140625" style="8"/>
+    <col min="416" max="416" width="20" style="8" customWidth="1"/>
+    <col min="417" max="417" width="8.140625" style="8" customWidth="1"/>
+    <col min="418" max="418" width="9.42578125" style="8" customWidth="1"/>
+    <col min="419" max="419" width="9.7109375" style="8" customWidth="1"/>
+    <col min="420" max="420" width="10.85546875" style="8" customWidth="1"/>
+    <col min="421" max="421" width="8.85546875" style="8" customWidth="1"/>
+    <col min="422" max="422" width="8" style="8" customWidth="1"/>
+    <col min="423" max="423" width="10.85546875" style="8" customWidth="1"/>
+    <col min="424" max="424" width="10.140625" style="8" customWidth="1"/>
+    <col min="425" max="425" width="10.5703125" style="8" customWidth="1"/>
+    <col min="426" max="426" width="8.140625" style="8" customWidth="1"/>
+    <col min="427" max="427" width="8.28515625" style="8" customWidth="1"/>
+    <col min="428" max="428" width="10.28515625" style="8" customWidth="1"/>
+    <col min="429" max="429" width="9.85546875" style="8" customWidth="1"/>
+    <col min="430" max="430" width="10.85546875" style="8" customWidth="1"/>
+    <col min="431" max="431" width="8.5703125" style="8" customWidth="1"/>
+    <col min="432" max="432" width="8.42578125" style="8" customWidth="1"/>
+    <col min="433" max="433" width="9.140625" style="8" customWidth="1"/>
+    <col min="434" max="434" width="9.85546875" style="8" customWidth="1"/>
+    <col min="435" max="435" width="9.7109375" style="8" customWidth="1"/>
+    <col min="436" max="436" width="8.140625" style="8" customWidth="1"/>
+    <col min="437" max="437" width="8" style="8" customWidth="1"/>
+    <col min="438" max="438" width="9" style="8" customWidth="1"/>
+    <col min="439" max="439" width="9.5703125" style="8" customWidth="1"/>
+    <col min="440" max="440" width="9.85546875" style="8" customWidth="1"/>
+    <col min="441" max="441" width="7.7109375" style="8" customWidth="1"/>
+    <col min="442" max="442" width="8.85546875" style="8" customWidth="1"/>
+    <col min="443" max="444" width="9.28515625" style="8" customWidth="1"/>
+    <col min="445" max="445" width="9.7109375" style="8" customWidth="1"/>
+    <col min="446" max="446" width="8" style="8" customWidth="1"/>
+    <col min="447" max="447" width="9.140625" style="8" customWidth="1"/>
+    <col min="448" max="448" width="10.42578125" style="8" customWidth="1"/>
+    <col min="449" max="449" width="9.140625" style="8" customWidth="1"/>
+    <col min="450" max="450" width="9.5703125" style="8" customWidth="1"/>
+    <col min="451" max="452" width="8" style="8" customWidth="1"/>
+    <col min="453" max="453" width="9.7109375" style="8" customWidth="1"/>
+    <col min="454" max="454" width="10.140625" style="8" customWidth="1"/>
+    <col min="455" max="455" width="9.42578125" style="8" customWidth="1"/>
+    <col min="456" max="456" width="7.7109375" style="8" customWidth="1"/>
+    <col min="457" max="457" width="8.140625" style="8" customWidth="1"/>
+    <col min="458" max="458" width="8.7109375" style="8" customWidth="1"/>
+    <col min="459" max="459" width="9.28515625" style="8" customWidth="1"/>
+    <col min="460" max="461" width="9.140625" style="8"/>
+    <col min="462" max="462" width="8.28515625" style="8" customWidth="1"/>
+    <col min="463" max="463" width="10.7109375" style="8" customWidth="1"/>
+    <col min="464" max="464" width="10.140625" style="8" customWidth="1"/>
+    <col min="465" max="465" width="9.140625" style="8"/>
+    <col min="466" max="466" width="8.28515625" style="8" customWidth="1"/>
+    <col min="467" max="467" width="8" style="8" customWidth="1"/>
+    <col min="468" max="468" width="8.85546875" style="8" customWidth="1"/>
+    <col min="469" max="469" width="9.85546875" style="8" customWidth="1"/>
+    <col min="470" max="471" width="9.140625" style="8"/>
+    <col min="472" max="472" width="8.140625" style="8" customWidth="1"/>
+    <col min="473" max="473" width="9.140625" style="8" customWidth="1"/>
+    <col min="474" max="474" width="10.28515625" style="8" customWidth="1"/>
+    <col min="475" max="480" width="9.140625" style="8"/>
+    <col min="481" max="481" width="9.140625" style="8" customWidth="1"/>
+    <col min="482" max="482" width="9.42578125" style="8" customWidth="1"/>
+    <col min="483" max="485" width="9.140625" style="8"/>
+    <col min="486" max="486" width="9.140625" style="8" customWidth="1"/>
+    <col min="487" max="487" width="9.140625" style="8"/>
+    <col min="488" max="488" width="9.7109375" style="8" customWidth="1"/>
+    <col min="489" max="490" width="9.140625" style="8"/>
+    <col min="491" max="491" width="9.140625" style="8" customWidth="1"/>
+    <col min="492" max="492" width="10" style="8" customWidth="1"/>
+    <col min="493" max="493" width="9.7109375" style="8" customWidth="1"/>
+    <col min="494" max="495" width="9.140625" style="8"/>
+    <col min="496" max="496" width="9.140625" style="8" customWidth="1"/>
+    <col min="497" max="502" width="9.140625" style="8"/>
+    <col min="503" max="503" width="9.85546875" style="8" customWidth="1"/>
+    <col min="504" max="515" width="9.140625" style="8"/>
+    <col min="516" max="516" width="10.140625" style="8" customWidth="1"/>
+    <col min="517" max="520" width="9.140625" style="8"/>
+    <col min="521" max="521" width="10.140625" style="8" customWidth="1"/>
+    <col min="522" max="522" width="9.140625" style="8"/>
+    <col min="523" max="523" width="10.85546875" style="8" customWidth="1"/>
+    <col min="524" max="525" width="9.140625" style="8"/>
+    <col min="526" max="526" width="10.140625" style="8" customWidth="1"/>
+    <col min="527" max="671" width="9.140625" style="8"/>
+    <col min="672" max="672" width="20" style="8" customWidth="1"/>
+    <col min="673" max="673" width="8.140625" style="8" customWidth="1"/>
+    <col min="674" max="674" width="9.42578125" style="8" customWidth="1"/>
+    <col min="675" max="675" width="9.7109375" style="8" customWidth="1"/>
+    <col min="676" max="676" width="10.85546875" style="8" customWidth="1"/>
+    <col min="677" max="677" width="8.85546875" style="8" customWidth="1"/>
+    <col min="678" max="678" width="8" style="8" customWidth="1"/>
+    <col min="679" max="679" width="10.85546875" style="8" customWidth="1"/>
+    <col min="680" max="680" width="10.140625" style="8" customWidth="1"/>
+    <col min="681" max="681" width="10.5703125" style="8" customWidth="1"/>
+    <col min="682" max="682" width="8.140625" style="8" customWidth="1"/>
+    <col min="683" max="683" width="8.28515625" style="8" customWidth="1"/>
+    <col min="684" max="684" width="10.28515625" style="8" customWidth="1"/>
+    <col min="685" max="685" width="9.85546875" style="8" customWidth="1"/>
+    <col min="686" max="686" width="10.85546875" style="8" customWidth="1"/>
+    <col min="687" max="687" width="8.5703125" style="8" customWidth="1"/>
+    <col min="688" max="688" width="8.42578125" style="8" customWidth="1"/>
+    <col min="689" max="689" width="9.140625" style="8" customWidth="1"/>
+    <col min="690" max="690" width="9.85546875" style="8" customWidth="1"/>
+    <col min="691" max="691" width="9.7109375" style="8" customWidth="1"/>
+    <col min="692" max="692" width="8.140625" style="8" customWidth="1"/>
+    <col min="693" max="693" width="8" style="8" customWidth="1"/>
+    <col min="694" max="694" width="9" style="8" customWidth="1"/>
+    <col min="695" max="695" width="9.5703125" style="8" customWidth="1"/>
+    <col min="696" max="696" width="9.85546875" style="8" customWidth="1"/>
+    <col min="697" max="697" width="7.7109375" style="8" customWidth="1"/>
+    <col min="698" max="698" width="8.85546875" style="8" customWidth="1"/>
+    <col min="699" max="700" width="9.28515625" style="8" customWidth="1"/>
+    <col min="701" max="701" width="9.7109375" style="8" customWidth="1"/>
+    <col min="702" max="702" width="8" style="8" customWidth="1"/>
+    <col min="703" max="703" width="9.140625" style="8" customWidth="1"/>
+    <col min="704" max="704" width="10.42578125" style="8" customWidth="1"/>
+    <col min="705" max="705" width="9.140625" style="8" customWidth="1"/>
+    <col min="706" max="706" width="9.5703125" style="8" customWidth="1"/>
+    <col min="707" max="708" width="8" style="8" customWidth="1"/>
+    <col min="709" max="709" width="9.7109375" style="8" customWidth="1"/>
+    <col min="710" max="710" width="10.140625" style="8" customWidth="1"/>
+    <col min="711" max="711" width="9.42578125" style="8" customWidth="1"/>
+    <col min="712" max="712" width="7.7109375" style="8" customWidth="1"/>
+    <col min="713" max="713" width="8.140625" style="8" customWidth="1"/>
+    <col min="714" max="714" width="8.7109375" style="8" customWidth="1"/>
+    <col min="715" max="715" width="9.28515625" style="8" customWidth="1"/>
+    <col min="716" max="717" width="9.140625" style="8"/>
+    <col min="718" max="718" width="8.28515625" style="8" customWidth="1"/>
+    <col min="719" max="719" width="10.7109375" style="8" customWidth="1"/>
+    <col min="720" max="720" width="10.140625" style="8" customWidth="1"/>
+    <col min="721" max="721" width="9.140625" style="8"/>
+    <col min="722" max="722" width="8.28515625" style="8" customWidth="1"/>
+    <col min="723" max="723" width="8" style="8" customWidth="1"/>
+    <col min="724" max="724" width="8.85546875" style="8" customWidth="1"/>
+    <col min="725" max="725" width="9.85546875" style="8" customWidth="1"/>
+    <col min="726" max="727" width="9.140625" style="8"/>
+    <col min="728" max="728" width="8.140625" style="8" customWidth="1"/>
+    <col min="729" max="729" width="9.140625" style="8" customWidth="1"/>
+    <col min="730" max="730" width="10.28515625" style="8" customWidth="1"/>
+    <col min="731" max="736" width="9.140625" style="8"/>
+    <col min="737" max="737" width="9.140625" style="8" customWidth="1"/>
+    <col min="738" max="738" width="9.42578125" style="8" customWidth="1"/>
+    <col min="739" max="741" width="9.140625" style="8"/>
+    <col min="742" max="742" width="9.140625" style="8" customWidth="1"/>
+    <col min="743" max="743" width="9.140625" style="8"/>
+    <col min="744" max="744" width="9.7109375" style="8" customWidth="1"/>
+    <col min="745" max="746" width="9.140625" style="8"/>
+    <col min="747" max="747" width="9.140625" style="8" customWidth="1"/>
+    <col min="748" max="748" width="10" style="8" customWidth="1"/>
+    <col min="749" max="749" width="9.7109375" style="8" customWidth="1"/>
+    <col min="750" max="751" width="9.140625" style="8"/>
+    <col min="752" max="752" width="9.140625" style="8" customWidth="1"/>
+    <col min="753" max="758" width="9.140625" style="8"/>
+    <col min="759" max="759" width="9.85546875" style="8" customWidth="1"/>
+    <col min="760" max="771" width="9.140625" style="8"/>
+    <col min="772" max="772" width="10.140625" style="8" customWidth="1"/>
+    <col min="773" max="776" width="9.140625" style="8"/>
+    <col min="777" max="777" width="10.140625" style="8" customWidth="1"/>
+    <col min="778" max="778" width="9.140625" style="8"/>
+    <col min="779" max="779" width="10.85546875" style="8" customWidth="1"/>
+    <col min="780" max="781" width="9.140625" style="8"/>
+    <col min="782" max="782" width="10.140625" style="8" customWidth="1"/>
+    <col min="783" max="927" width="9.140625" style="8"/>
+    <col min="928" max="928" width="20" style="8" customWidth="1"/>
+    <col min="929" max="929" width="8.140625" style="8" customWidth="1"/>
+    <col min="930" max="930" width="9.42578125" style="8" customWidth="1"/>
+    <col min="931" max="931" width="9.7109375" style="8" customWidth="1"/>
+    <col min="932" max="932" width="10.85546875" style="8" customWidth="1"/>
+    <col min="933" max="933" width="8.85546875" style="8" customWidth="1"/>
+    <col min="934" max="934" width="8" style="8" customWidth="1"/>
+    <col min="935" max="935" width="10.85546875" style="8" customWidth="1"/>
+    <col min="936" max="936" width="10.140625" style="8" customWidth="1"/>
+    <col min="937" max="937" width="10.5703125" style="8" customWidth="1"/>
+    <col min="938" max="938" width="8.140625" style="8" customWidth="1"/>
+    <col min="939" max="939" width="8.28515625" style="8" customWidth="1"/>
+    <col min="940" max="940" width="10.28515625" style="8" customWidth="1"/>
+    <col min="941" max="941" width="9.85546875" style="8" customWidth="1"/>
+    <col min="942" max="942" width="10.85546875" style="8" customWidth="1"/>
+    <col min="943" max="943" width="8.5703125" style="8" customWidth="1"/>
+    <col min="944" max="944" width="8.42578125" style="8" customWidth="1"/>
+    <col min="945" max="945" width="9.140625" style="8" customWidth="1"/>
+    <col min="946" max="946" width="9.85546875" style="8" customWidth="1"/>
+    <col min="947" max="947" width="9.7109375" style="8" customWidth="1"/>
+    <col min="948" max="948" width="8.140625" style="8" customWidth="1"/>
+    <col min="949" max="949" width="8" style="8" customWidth="1"/>
+    <col min="950" max="950" width="9" style="8" customWidth="1"/>
+    <col min="951" max="951" width="9.5703125" style="8" customWidth="1"/>
+    <col min="952" max="952" width="9.85546875" style="8" customWidth="1"/>
+    <col min="953" max="953" width="7.7109375" style="8" customWidth="1"/>
+    <col min="954" max="954" width="8.85546875" style="8" customWidth="1"/>
+    <col min="955" max="956" width="9.28515625" style="8" customWidth="1"/>
+    <col min="957" max="957" width="9.7109375" style="8" customWidth="1"/>
+    <col min="958" max="958" width="8" style="8" customWidth="1"/>
+    <col min="959" max="959" width="9.140625" style="8" customWidth="1"/>
+    <col min="960" max="960" width="10.42578125" style="8" customWidth="1"/>
+    <col min="961" max="961" width="9.140625" style="8" customWidth="1"/>
+    <col min="962" max="962" width="9.5703125" style="8" customWidth="1"/>
+    <col min="963" max="964" width="8" style="8" customWidth="1"/>
+    <col min="965" max="965" width="9.7109375" style="8" customWidth="1"/>
+    <col min="966" max="966" width="10.140625" style="8" customWidth="1"/>
+    <col min="967" max="967" width="9.42578125" style="8" customWidth="1"/>
+    <col min="968" max="968" width="7.7109375" style="8" customWidth="1"/>
+    <col min="969" max="969" width="8.140625" style="8" customWidth="1"/>
+    <col min="970" max="970" width="8.7109375" style="8" customWidth="1"/>
+    <col min="971" max="971" width="9.28515625" style="8" customWidth="1"/>
+    <col min="972" max="973" width="9.140625" style="8"/>
+    <col min="974" max="974" width="8.28515625" style="8" customWidth="1"/>
+    <col min="975" max="975" width="10.7109375" style="8" customWidth="1"/>
+    <col min="976" max="976" width="10.140625" style="8" customWidth="1"/>
+    <col min="977" max="977" width="9.140625" style="8"/>
+    <col min="978" max="978" width="8.28515625" style="8" customWidth="1"/>
+    <col min="979" max="979" width="8" style="8" customWidth="1"/>
+    <col min="980" max="980" width="8.85546875" style="8" customWidth="1"/>
+    <col min="981" max="981" width="9.85546875" style="8" customWidth="1"/>
+    <col min="982" max="983" width="9.140625" style="8"/>
+    <col min="984" max="984" width="8.140625" style="8" customWidth="1"/>
+    <col min="985" max="985" width="9.140625" style="8" customWidth="1"/>
+    <col min="986" max="986" width="10.28515625" style="8" customWidth="1"/>
+    <col min="987" max="992" width="9.140625" style="8"/>
+    <col min="993" max="993" width="9.140625" style="8" customWidth="1"/>
+    <col min="994" max="994" width="9.42578125" style="8" customWidth="1"/>
+    <col min="995" max="997" width="9.140625" style="8"/>
+    <col min="998" max="998" width="9.140625" style="8" customWidth="1"/>
+    <col min="999" max="999" width="9.140625" style="8"/>
+    <col min="1000" max="1000" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1001" max="1002" width="9.140625" style="8"/>
+    <col min="1003" max="1003" width="9.140625" style="8" customWidth="1"/>
+    <col min="1004" max="1004" width="10" style="8" customWidth="1"/>
+    <col min="1005" max="1005" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1006" max="1007" width="9.140625" style="8"/>
+    <col min="1008" max="1008" width="9.140625" style="8" customWidth="1"/>
+    <col min="1009" max="1014" width="9.140625" style="8"/>
+    <col min="1015" max="1015" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1016" max="1027" width="9.140625" style="8"/>
+    <col min="1028" max="1028" width="10.140625" style="8" customWidth="1"/>
+    <col min="1029" max="1032" width="9.140625" style="8"/>
+    <col min="1033" max="1033" width="10.140625" style="8" customWidth="1"/>
+    <col min="1034" max="1034" width="9.140625" style="8"/>
+    <col min="1035" max="1035" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1036" max="1037" width="9.140625" style="8"/>
+    <col min="1038" max="1038" width="10.140625" style="8" customWidth="1"/>
+    <col min="1039" max="1183" width="9.140625" style="8"/>
+    <col min="1184" max="1184" width="20" style="8" customWidth="1"/>
+    <col min="1185" max="1185" width="8.140625" style="8" customWidth="1"/>
+    <col min="1186" max="1186" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1187" max="1187" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1188" max="1188" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1189" max="1189" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1190" max="1190" width="8" style="8" customWidth="1"/>
+    <col min="1191" max="1191" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1192" max="1192" width="10.140625" style="8" customWidth="1"/>
+    <col min="1193" max="1193" width="10.5703125" style="8" customWidth="1"/>
+    <col min="1194" max="1194" width="8.140625" style="8" customWidth="1"/>
+    <col min="1195" max="1195" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1196" max="1196" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1197" max="1197" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1198" max="1198" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1199" max="1199" width="8.5703125" style="8" customWidth="1"/>
+    <col min="1200" max="1200" width="8.42578125" style="8" customWidth="1"/>
+    <col min="1201" max="1201" width="9.140625" style="8" customWidth="1"/>
+    <col min="1202" max="1202" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1203" max="1203" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1204" max="1204" width="8.140625" style="8" customWidth="1"/>
+    <col min="1205" max="1205" width="8" style="8" customWidth="1"/>
+    <col min="1206" max="1206" width="9" style="8" customWidth="1"/>
+    <col min="1207" max="1207" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1208" max="1208" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1209" max="1209" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1210" max="1210" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1211" max="1212" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1213" max="1213" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1214" max="1214" width="8" style="8" customWidth="1"/>
+    <col min="1215" max="1215" width="9.140625" style="8" customWidth="1"/>
+    <col min="1216" max="1216" width="10.42578125" style="8" customWidth="1"/>
+    <col min="1217" max="1217" width="9.140625" style="8" customWidth="1"/>
+    <col min="1218" max="1218" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1219" max="1220" width="8" style="8" customWidth="1"/>
+    <col min="1221" max="1221" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1222" max="1222" width="10.140625" style="8" customWidth="1"/>
+    <col min="1223" max="1223" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1224" max="1224" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1225" max="1225" width="8.140625" style="8" customWidth="1"/>
+    <col min="1226" max="1226" width="8.7109375" style="8" customWidth="1"/>
+    <col min="1227" max="1227" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1228" max="1229" width="9.140625" style="8"/>
+    <col min="1230" max="1230" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1231" max="1231" width="10.7109375" style="8" customWidth="1"/>
+    <col min="1232" max="1232" width="10.140625" style="8" customWidth="1"/>
+    <col min="1233" max="1233" width="9.140625" style="8"/>
+    <col min="1234" max="1234" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1235" max="1235" width="8" style="8" customWidth="1"/>
+    <col min="1236" max="1236" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1237" max="1237" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1238" max="1239" width="9.140625" style="8"/>
+    <col min="1240" max="1240" width="8.140625" style="8" customWidth="1"/>
+    <col min="1241" max="1241" width="9.140625" style="8" customWidth="1"/>
+    <col min="1242" max="1242" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1243" max="1248" width="9.140625" style="8"/>
+    <col min="1249" max="1249" width="9.140625" style="8" customWidth="1"/>
+    <col min="1250" max="1250" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1251" max="1253" width="9.140625" style="8"/>
+    <col min="1254" max="1254" width="9.140625" style="8" customWidth="1"/>
+    <col min="1255" max="1255" width="9.140625" style="8"/>
+    <col min="1256" max="1256" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1257" max="1258" width="9.140625" style="8"/>
+    <col min="1259" max="1259" width="9.140625" style="8" customWidth="1"/>
+    <col min="1260" max="1260" width="10" style="8" customWidth="1"/>
+    <col min="1261" max="1261" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1262" max="1263" width="9.140625" style="8"/>
+    <col min="1264" max="1264" width="9.140625" style="8" customWidth="1"/>
+    <col min="1265" max="1270" width="9.140625" style="8"/>
+    <col min="1271" max="1271" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1272" max="1283" width="9.140625" style="8"/>
+    <col min="1284" max="1284" width="10.140625" style="8" customWidth="1"/>
+    <col min="1285" max="1288" width="9.140625" style="8"/>
+    <col min="1289" max="1289" width="10.140625" style="8" customWidth="1"/>
+    <col min="1290" max="1290" width="9.140625" style="8"/>
+    <col min="1291" max="1291" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1292" max="1293" width="9.140625" style="8"/>
+    <col min="1294" max="1294" width="10.140625" style="8" customWidth="1"/>
+    <col min="1295" max="1439" width="9.140625" style="8"/>
+    <col min="1440" max="1440" width="20" style="8" customWidth="1"/>
+    <col min="1441" max="1441" width="8.140625" style="8" customWidth="1"/>
+    <col min="1442" max="1442" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1443" max="1443" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1444" max="1444" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1445" max="1445" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1446" max="1446" width="8" style="8" customWidth="1"/>
+    <col min="1447" max="1447" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1448" max="1448" width="10.140625" style="8" customWidth="1"/>
+    <col min="1449" max="1449" width="10.5703125" style="8" customWidth="1"/>
+    <col min="1450" max="1450" width="8.140625" style="8" customWidth="1"/>
+    <col min="1451" max="1451" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1452" max="1452" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1453" max="1453" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1454" max="1454" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1455" max="1455" width="8.5703125" style="8" customWidth="1"/>
+    <col min="1456" max="1456" width="8.42578125" style="8" customWidth="1"/>
+    <col min="1457" max="1457" width="9.140625" style="8" customWidth="1"/>
+    <col min="1458" max="1458" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1459" max="1459" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1460" max="1460" width="8.140625" style="8" customWidth="1"/>
+    <col min="1461" max="1461" width="8" style="8" customWidth="1"/>
+    <col min="1462" max="1462" width="9" style="8" customWidth="1"/>
+    <col min="1463" max="1463" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1464" max="1464" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1465" max="1465" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1466" max="1466" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1467" max="1468" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1469" max="1469" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1470" max="1470" width="8" style="8" customWidth="1"/>
+    <col min="1471" max="1471" width="9.140625" style="8" customWidth="1"/>
+    <col min="1472" max="1472" width="10.42578125" style="8" customWidth="1"/>
+    <col min="1473" max="1473" width="9.140625" style="8" customWidth="1"/>
+    <col min="1474" max="1474" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1475" max="1476" width="8" style="8" customWidth="1"/>
+    <col min="1477" max="1477" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1478" max="1478" width="10.140625" style="8" customWidth="1"/>
+    <col min="1479" max="1479" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1480" max="1480" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1481" max="1481" width="8.140625" style="8" customWidth="1"/>
+    <col min="1482" max="1482" width="8.7109375" style="8" customWidth="1"/>
+    <col min="1483" max="1483" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1484" max="1485" width="9.140625" style="8"/>
+    <col min="1486" max="1486" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1487" max="1487" width="10.7109375" style="8" customWidth="1"/>
+    <col min="1488" max="1488" width="10.140625" style="8" customWidth="1"/>
+    <col min="1489" max="1489" width="9.140625" style="8"/>
+    <col min="1490" max="1490" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1491" max="1491" width="8" style="8" customWidth="1"/>
+    <col min="1492" max="1492" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1493" max="1493" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1494" max="1495" width="9.140625" style="8"/>
+    <col min="1496" max="1496" width="8.140625" style="8" customWidth="1"/>
+    <col min="1497" max="1497" width="9.140625" style="8" customWidth="1"/>
+    <col min="1498" max="1498" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1499" max="1504" width="9.140625" style="8"/>
+    <col min="1505" max="1505" width="9.140625" style="8" customWidth="1"/>
+    <col min="1506" max="1506" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1507" max="1509" width="9.140625" style="8"/>
+    <col min="1510" max="1510" width="9.140625" style="8" customWidth="1"/>
+    <col min="1511" max="1511" width="9.140625" style="8"/>
+    <col min="1512" max="1512" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1513" max="1514" width="9.140625" style="8"/>
+    <col min="1515" max="1515" width="9.140625" style="8" customWidth="1"/>
+    <col min="1516" max="1516" width="10" style="8" customWidth="1"/>
+    <col min="1517" max="1517" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1518" max="1519" width="9.140625" style="8"/>
+    <col min="1520" max="1520" width="9.140625" style="8" customWidth="1"/>
+    <col min="1521" max="1526" width="9.140625" style="8"/>
+    <col min="1527" max="1527" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1528" max="1539" width="9.140625" style="8"/>
+    <col min="1540" max="1540" width="10.140625" style="8" customWidth="1"/>
+    <col min="1541" max="1544" width="9.140625" style="8"/>
+    <col min="1545" max="1545" width="10.140625" style="8" customWidth="1"/>
+    <col min="1546" max="1546" width="9.140625" style="8"/>
+    <col min="1547" max="1547" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1548" max="1549" width="9.140625" style="8"/>
+    <col min="1550" max="1550" width="10.140625" style="8" customWidth="1"/>
+    <col min="1551" max="1695" width="9.140625" style="8"/>
+    <col min="1696" max="1696" width="20" style="8" customWidth="1"/>
+    <col min="1697" max="1697" width="8.140625" style="8" customWidth="1"/>
+    <col min="1698" max="1698" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1699" max="1699" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1700" max="1700" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1701" max="1701" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1702" max="1702" width="8" style="8" customWidth="1"/>
+    <col min="1703" max="1703" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1704" max="1704" width="10.140625" style="8" customWidth="1"/>
+    <col min="1705" max="1705" width="10.5703125" style="8" customWidth="1"/>
+    <col min="1706" max="1706" width="8.140625" style="8" customWidth="1"/>
+    <col min="1707" max="1707" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1708" max="1708" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1709" max="1709" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1710" max="1710" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1711" max="1711" width="8.5703125" style="8" customWidth="1"/>
+    <col min="1712" max="1712" width="8.42578125" style="8" customWidth="1"/>
+    <col min="1713" max="1713" width="9.140625" style="8" customWidth="1"/>
+    <col min="1714" max="1714" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1715" max="1715" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1716" max="1716" width="8.140625" style="8" customWidth="1"/>
+    <col min="1717" max="1717" width="8" style="8" customWidth="1"/>
+    <col min="1718" max="1718" width="9" style="8" customWidth="1"/>
+    <col min="1719" max="1719" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1720" max="1720" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1721" max="1721" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1722" max="1722" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1723" max="1724" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1725" max="1725" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1726" max="1726" width="8" style="8" customWidth="1"/>
+    <col min="1727" max="1727" width="9.140625" style="8" customWidth="1"/>
+    <col min="1728" max="1728" width="10.42578125" style="8" customWidth="1"/>
+    <col min="1729" max="1729" width="9.140625" style="8" customWidth="1"/>
+    <col min="1730" max="1730" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1731" max="1732" width="8" style="8" customWidth="1"/>
+    <col min="1733" max="1733" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1734" max="1734" width="10.140625" style="8" customWidth="1"/>
+    <col min="1735" max="1735" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1736" max="1736" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1737" max="1737" width="8.140625" style="8" customWidth="1"/>
+    <col min="1738" max="1738" width="8.7109375" style="8" customWidth="1"/>
+    <col min="1739" max="1739" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1740" max="1741" width="9.140625" style="8"/>
+    <col min="1742" max="1742" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1743" max="1743" width="10.7109375" style="8" customWidth="1"/>
+    <col min="1744" max="1744" width="10.140625" style="8" customWidth="1"/>
+    <col min="1745" max="1745" width="9.140625" style="8"/>
+    <col min="1746" max="1746" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1747" max="1747" width="8" style="8" customWidth="1"/>
+    <col min="1748" max="1748" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1749" max="1749" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1750" max="1751" width="9.140625" style="8"/>
+    <col min="1752" max="1752" width="8.140625" style="8" customWidth="1"/>
+    <col min="1753" max="1753" width="9.140625" style="8" customWidth="1"/>
+    <col min="1754" max="1754" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1755" max="1760" width="9.140625" style="8"/>
+    <col min="1761" max="1761" width="9.140625" style="8" customWidth="1"/>
+    <col min="1762" max="1762" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1763" max="1765" width="9.140625" style="8"/>
+    <col min="1766" max="1766" width="9.140625" style="8" customWidth="1"/>
+    <col min="1767" max="1767" width="9.140625" style="8"/>
+    <col min="1768" max="1768" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1769" max="1770" width="9.140625" style="8"/>
+    <col min="1771" max="1771" width="9.140625" style="8" customWidth="1"/>
+    <col min="1772" max="1772" width="10" style="8" customWidth="1"/>
+    <col min="1773" max="1773" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1774" max="1775" width="9.140625" style="8"/>
+    <col min="1776" max="1776" width="9.140625" style="8" customWidth="1"/>
+    <col min="1777" max="1782" width="9.140625" style="8"/>
+    <col min="1783" max="1783" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1784" max="1795" width="9.140625" style="8"/>
+    <col min="1796" max="1796" width="10.140625" style="8" customWidth="1"/>
+    <col min="1797" max="1800" width="9.140625" style="8"/>
+    <col min="1801" max="1801" width="10.140625" style="8" customWidth="1"/>
+    <col min="1802" max="1802" width="9.140625" style="8"/>
+    <col min="1803" max="1803" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1804" max="1805" width="9.140625" style="8"/>
+    <col min="1806" max="1806" width="10.140625" style="8" customWidth="1"/>
+    <col min="1807" max="1951" width="9.140625" style="8"/>
+    <col min="1952" max="1952" width="20" style="8" customWidth="1"/>
+    <col min="1953" max="1953" width="8.140625" style="8" customWidth="1"/>
+    <col min="1954" max="1954" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1955" max="1955" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1956" max="1956" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1957" max="1957" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1958" max="1958" width="8" style="8" customWidth="1"/>
+    <col min="1959" max="1959" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1960" max="1960" width="10.140625" style="8" customWidth="1"/>
+    <col min="1961" max="1961" width="10.5703125" style="8" customWidth="1"/>
+    <col min="1962" max="1962" width="8.140625" style="8" customWidth="1"/>
+    <col min="1963" max="1963" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1964" max="1964" width="10.28515625" style="8" customWidth="1"/>
+    <col min="1965" max="1965" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1966" max="1966" width="10.85546875" style="8" customWidth="1"/>
+    <col min="1967" max="1967" width="8.5703125" style="8" customWidth="1"/>
+    <col min="1968" max="1968" width="8.42578125" style="8" customWidth="1"/>
+    <col min="1969" max="1969" width="9.140625" style="8" customWidth="1"/>
+    <col min="1970" max="1970" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1971" max="1971" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1972" max="1972" width="8.140625" style="8" customWidth="1"/>
+    <col min="1973" max="1973" width="8" style="8" customWidth="1"/>
+    <col min="1974" max="1974" width="9" style="8" customWidth="1"/>
+    <col min="1975" max="1975" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1976" max="1976" width="9.85546875" style="8" customWidth="1"/>
+    <col min="1977" max="1977" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1978" max="1978" width="8.85546875" style="8" customWidth="1"/>
+    <col min="1979" max="1980" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1981" max="1981" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1982" max="1982" width="8" style="8" customWidth="1"/>
+    <col min="1983" max="1983" width="9.140625" style="8" customWidth="1"/>
+    <col min="1984" max="1984" width="10.42578125" style="8" customWidth="1"/>
+    <col min="1985" max="1985" width="9.140625" style="8" customWidth="1"/>
+    <col min="1986" max="1986" width="9.5703125" style="8" customWidth="1"/>
+    <col min="1987" max="1988" width="8" style="8" customWidth="1"/>
+    <col min="1989" max="1989" width="9.7109375" style="8" customWidth="1"/>
+    <col min="1990" max="1990" width="10.140625" style="8" customWidth="1"/>
+    <col min="1991" max="1991" width="9.42578125" style="8" customWidth="1"/>
+    <col min="1992" max="1992" width="7.7109375" style="8" customWidth="1"/>
+    <col min="1993" max="1993" width="8.140625" style="8" customWidth="1"/>
+    <col min="1994" max="1994" width="8.7109375" style="8" customWidth="1"/>
+    <col min="1995" max="1995" width="9.28515625" style="8" customWidth="1"/>
+    <col min="1996" max="1997" width="9.140625" style="8"/>
+    <col min="1998" max="1998" width="8.28515625" style="8" customWidth="1"/>
+    <col min="1999" max="1999" width="10.7109375" style="8" customWidth="1"/>
+    <col min="2000" max="2000" width="10.140625" style="8" customWidth="1"/>
+    <col min="2001" max="2001" width="9.140625" style="8"/>
+    <col min="2002" max="2002" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2003" max="2003" width="8" style="8" customWidth="1"/>
+    <col min="2004" max="2004" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2005" max="2005" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2006" max="2007" width="9.140625" style="8"/>
+    <col min="2008" max="2008" width="8.140625" style="8" customWidth="1"/>
+    <col min="2009" max="2009" width="9.140625" style="8" customWidth="1"/>
+    <col min="2010" max="2010" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2011" max="2016" width="9.140625" style="8"/>
+    <col min="2017" max="2017" width="9.140625" style="8" customWidth="1"/>
+    <col min="2018" max="2018" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2019" max="2021" width="9.140625" style="8"/>
+    <col min="2022" max="2022" width="9.140625" style="8" customWidth="1"/>
+    <col min="2023" max="2023" width="9.140625" style="8"/>
+    <col min="2024" max="2024" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2025" max="2026" width="9.140625" style="8"/>
+    <col min="2027" max="2027" width="9.140625" style="8" customWidth="1"/>
+    <col min="2028" max="2028" width="10" style="8" customWidth="1"/>
+    <col min="2029" max="2029" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2030" max="2031" width="9.140625" style="8"/>
+    <col min="2032" max="2032" width="9.140625" style="8" customWidth="1"/>
+    <col min="2033" max="2038" width="9.140625" style="8"/>
+    <col min="2039" max="2039" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2040" max="2051" width="9.140625" style="8"/>
+    <col min="2052" max="2052" width="10.140625" style="8" customWidth="1"/>
+    <col min="2053" max="2056" width="9.140625" style="8"/>
+    <col min="2057" max="2057" width="10.140625" style="8" customWidth="1"/>
+    <col min="2058" max="2058" width="9.140625" style="8"/>
+    <col min="2059" max="2059" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2060" max="2061" width="9.140625" style="8"/>
+    <col min="2062" max="2062" width="10.140625" style="8" customWidth="1"/>
+    <col min="2063" max="2207" width="9.140625" style="8"/>
+    <col min="2208" max="2208" width="20" style="8" customWidth="1"/>
+    <col min="2209" max="2209" width="8.140625" style="8" customWidth="1"/>
+    <col min="2210" max="2210" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2211" max="2211" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2212" max="2212" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2213" max="2213" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2214" max="2214" width="8" style="8" customWidth="1"/>
+    <col min="2215" max="2215" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2216" max="2216" width="10.140625" style="8" customWidth="1"/>
+    <col min="2217" max="2217" width="10.5703125" style="8" customWidth="1"/>
+    <col min="2218" max="2218" width="8.140625" style="8" customWidth="1"/>
+    <col min="2219" max="2219" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2220" max="2220" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2221" max="2221" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2222" max="2222" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2223" max="2223" width="8.5703125" style="8" customWidth="1"/>
+    <col min="2224" max="2224" width="8.42578125" style="8" customWidth="1"/>
+    <col min="2225" max="2225" width="9.140625" style="8" customWidth="1"/>
+    <col min="2226" max="2226" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2227" max="2227" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2228" max="2228" width="8.140625" style="8" customWidth="1"/>
+    <col min="2229" max="2229" width="8" style="8" customWidth="1"/>
+    <col min="2230" max="2230" width="9" style="8" customWidth="1"/>
+    <col min="2231" max="2231" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2232" max="2232" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2233" max="2233" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2234" max="2234" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2235" max="2236" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2237" max="2237" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2238" max="2238" width="8" style="8" customWidth="1"/>
+    <col min="2239" max="2239" width="9.140625" style="8" customWidth="1"/>
+    <col min="2240" max="2240" width="10.42578125" style="8" customWidth="1"/>
+    <col min="2241" max="2241" width="9.140625" style="8" customWidth="1"/>
+    <col min="2242" max="2242" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2243" max="2244" width="8" style="8" customWidth="1"/>
+    <col min="2245" max="2245" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2246" max="2246" width="10.140625" style="8" customWidth="1"/>
+    <col min="2247" max="2247" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2248" max="2248" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2249" max="2249" width="8.140625" style="8" customWidth="1"/>
+    <col min="2250" max="2250" width="8.7109375" style="8" customWidth="1"/>
+    <col min="2251" max="2251" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2252" max="2253" width="9.140625" style="8"/>
+    <col min="2254" max="2254" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2255" max="2255" width="10.7109375" style="8" customWidth="1"/>
+    <col min="2256" max="2256" width="10.140625" style="8" customWidth="1"/>
+    <col min="2257" max="2257" width="9.140625" style="8"/>
+    <col min="2258" max="2258" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2259" max="2259" width="8" style="8" customWidth="1"/>
+    <col min="2260" max="2260" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2261" max="2261" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2262" max="2263" width="9.140625" style="8"/>
+    <col min="2264" max="2264" width="8.140625" style="8" customWidth="1"/>
+    <col min="2265" max="2265" width="9.140625" style="8" customWidth="1"/>
+    <col min="2266" max="2266" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2267" max="2272" width="9.140625" style="8"/>
+    <col min="2273" max="2273" width="9.140625" style="8" customWidth="1"/>
+    <col min="2274" max="2274" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2275" max="2277" width="9.140625" style="8"/>
+    <col min="2278" max="2278" width="9.140625" style="8" customWidth="1"/>
+    <col min="2279" max="2279" width="9.140625" style="8"/>
+    <col min="2280" max="2280" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2281" max="2282" width="9.140625" style="8"/>
+    <col min="2283" max="2283" width="9.140625" style="8" customWidth="1"/>
+    <col min="2284" max="2284" width="10" style="8" customWidth="1"/>
+    <col min="2285" max="2285" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2286" max="2287" width="9.140625" style="8"/>
+    <col min="2288" max="2288" width="9.140625" style="8" customWidth="1"/>
+    <col min="2289" max="2294" width="9.140625" style="8"/>
+    <col min="2295" max="2295" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2296" max="2307" width="9.140625" style="8"/>
+    <col min="2308" max="2308" width="10.140625" style="8" customWidth="1"/>
+    <col min="2309" max="2312" width="9.140625" style="8"/>
+    <col min="2313" max="2313" width="10.140625" style="8" customWidth="1"/>
+    <col min="2314" max="2314" width="9.140625" style="8"/>
+    <col min="2315" max="2315" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2316" max="2317" width="9.140625" style="8"/>
+    <col min="2318" max="2318" width="10.140625" style="8" customWidth="1"/>
+    <col min="2319" max="2463" width="9.140625" style="8"/>
+    <col min="2464" max="2464" width="20" style="8" customWidth="1"/>
+    <col min="2465" max="2465" width="8.140625" style="8" customWidth="1"/>
+    <col min="2466" max="2466" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2467" max="2467" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2468" max="2468" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2469" max="2469" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2470" max="2470" width="8" style="8" customWidth="1"/>
+    <col min="2471" max="2471" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2472" max="2472" width="10.140625" style="8" customWidth="1"/>
+    <col min="2473" max="2473" width="10.5703125" style="8" customWidth="1"/>
+    <col min="2474" max="2474" width="8.140625" style="8" customWidth="1"/>
+    <col min="2475" max="2475" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2476" max="2476" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2477" max="2477" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2478" max="2478" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2479" max="2479" width="8.5703125" style="8" customWidth="1"/>
+    <col min="2480" max="2480" width="8.42578125" style="8" customWidth="1"/>
+    <col min="2481" max="2481" width="9.140625" style="8" customWidth="1"/>
+    <col min="2482" max="2482" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2483" max="2483" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2484" max="2484" width="8.140625" style="8" customWidth="1"/>
+    <col min="2485" max="2485" width="8" style="8" customWidth="1"/>
+    <col min="2486" max="2486" width="9" style="8" customWidth="1"/>
+    <col min="2487" max="2487" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2488" max="2488" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2489" max="2489" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2490" max="2490" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2491" max="2492" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2493" max="2493" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2494" max="2494" width="8" style="8" customWidth="1"/>
+    <col min="2495" max="2495" width="9.140625" style="8" customWidth="1"/>
+    <col min="2496" max="2496" width="10.42578125" style="8" customWidth="1"/>
+    <col min="2497" max="2497" width="9.140625" style="8" customWidth="1"/>
+    <col min="2498" max="2498" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2499" max="2500" width="8" style="8" customWidth="1"/>
+    <col min="2501" max="2501" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2502" max="2502" width="10.140625" style="8" customWidth="1"/>
+    <col min="2503" max="2503" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2504" max="2504" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2505" max="2505" width="8.140625" style="8" customWidth="1"/>
+    <col min="2506" max="2506" width="8.7109375" style="8" customWidth="1"/>
+    <col min="2507" max="2507" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2508" max="2509" width="9.140625" style="8"/>
+    <col min="2510" max="2510" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2511" max="2511" width="10.7109375" style="8" customWidth="1"/>
+    <col min="2512" max="2512" width="10.140625" style="8" customWidth="1"/>
+    <col min="2513" max="2513" width="9.140625" style="8"/>
+    <col min="2514" max="2514" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2515" max="2515" width="8" style="8" customWidth="1"/>
+    <col min="2516" max="2516" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2517" max="2517" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2518" max="2519" width="9.140625" style="8"/>
+    <col min="2520" max="2520" width="8.140625" style="8" customWidth="1"/>
+    <col min="2521" max="2521" width="9.140625" style="8" customWidth="1"/>
+    <col min="2522" max="2522" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2523" max="2528" width="9.140625" style="8"/>
+    <col min="2529" max="2529" width="9.140625" style="8" customWidth="1"/>
+    <col min="2530" max="2530" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2531" max="2533" width="9.140625" style="8"/>
+    <col min="2534" max="2534" width="9.140625" style="8" customWidth="1"/>
+    <col min="2535" max="2535" width="9.140625" style="8"/>
+    <col min="2536" max="2536" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2537" max="2538" width="9.140625" style="8"/>
+    <col min="2539" max="2539" width="9.140625" style="8" customWidth="1"/>
+    <col min="2540" max="2540" width="10" style="8" customWidth="1"/>
+    <col min="2541" max="2541" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2542" max="2543" width="9.140625" style="8"/>
+    <col min="2544" max="2544" width="9.140625" style="8" customWidth="1"/>
+    <col min="2545" max="2550" width="9.140625" style="8"/>
+    <col min="2551" max="2551" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2552" max="2563" width="9.140625" style="8"/>
+    <col min="2564" max="2564" width="10.140625" style="8" customWidth="1"/>
+    <col min="2565" max="2568" width="9.140625" style="8"/>
+    <col min="2569" max="2569" width="10.140625" style="8" customWidth="1"/>
+    <col min="2570" max="2570" width="9.140625" style="8"/>
+    <col min="2571" max="2571" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2572" max="2573" width="9.140625" style="8"/>
+    <col min="2574" max="2574" width="10.140625" style="8" customWidth="1"/>
+    <col min="2575" max="2719" width="9.140625" style="8"/>
+    <col min="2720" max="2720" width="20" style="8" customWidth="1"/>
+    <col min="2721" max="2721" width="8.140625" style="8" customWidth="1"/>
+    <col min="2722" max="2722" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2723" max="2723" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2724" max="2724" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2725" max="2725" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2726" max="2726" width="8" style="8" customWidth="1"/>
+    <col min="2727" max="2727" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2728" max="2728" width="10.140625" style="8" customWidth="1"/>
+    <col min="2729" max="2729" width="10.5703125" style="8" customWidth="1"/>
+    <col min="2730" max="2730" width="8.140625" style="8" customWidth="1"/>
+    <col min="2731" max="2731" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2732" max="2732" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2733" max="2733" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2734" max="2734" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2735" max="2735" width="8.5703125" style="8" customWidth="1"/>
+    <col min="2736" max="2736" width="8.42578125" style="8" customWidth="1"/>
+    <col min="2737" max="2737" width="9.140625" style="8" customWidth="1"/>
+    <col min="2738" max="2738" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2739" max="2739" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2740" max="2740" width="8.140625" style="8" customWidth="1"/>
+    <col min="2741" max="2741" width="8" style="8" customWidth="1"/>
+    <col min="2742" max="2742" width="9" style="8" customWidth="1"/>
+    <col min="2743" max="2743" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2744" max="2744" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2745" max="2745" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2746" max="2746" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2747" max="2748" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2749" max="2749" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2750" max="2750" width="8" style="8" customWidth="1"/>
+    <col min="2751" max="2751" width="9.140625" style="8" customWidth="1"/>
+    <col min="2752" max="2752" width="10.42578125" style="8" customWidth="1"/>
+    <col min="2753" max="2753" width="9.140625" style="8" customWidth="1"/>
+    <col min="2754" max="2754" width="9.5703125" style="8" customWidth="1"/>
+    <col min="2755" max="2756" width="8" style="8" customWidth="1"/>
+    <col min="2757" max="2757" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2758" max="2758" width="10.140625" style="8" customWidth="1"/>
+    <col min="2759" max="2759" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2760" max="2760" width="7.7109375" style="8" customWidth="1"/>
+    <col min="2761" max="2761" width="8.140625" style="8" customWidth="1"/>
+    <col min="2762" max="2762" width="8.7109375" style="8" customWidth="1"/>
+    <col min="2763" max="2763" width="9.28515625" style="8" customWidth="1"/>
+    <col min="2764" max="2765" width="9.140625" style="8"/>
+    <col min="2766" max="2766" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2767" max="2767" width="10.7109375" style="8" customWidth="1"/>
+    <col min="2768" max="2768" width="10.140625" style="8" customWidth="1"/>
+    <col min="2769" max="2769" width="9.140625" style="8"/>
+    <col min="2770" max="2770" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2771" max="2771" width="8" style="8" customWidth="1"/>
+    <col min="2772" max="2772" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2773" max="2773" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2774" max="2775" width="9.140625" style="8"/>
+    <col min="2776" max="2776" width="8.140625" style="8" customWidth="1"/>
+    <col min="2777" max="2777" width="9.140625" style="8" customWidth="1"/>
+    <col min="2778" max="2778" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2779" max="2784" width="9.140625" style="8"/>
+    <col min="2785" max="2785" width="9.140625" style="8" customWidth="1"/>
+    <col min="2786" max="2786" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2787" max="2789" width="9.140625" style="8"/>
+    <col min="2790" max="2790" width="9.140625" style="8" customWidth="1"/>
+    <col min="2791" max="2791" width="9.140625" style="8"/>
+    <col min="2792" max="2792" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2793" max="2794" width="9.140625" style="8"/>
+    <col min="2795" max="2795" width="9.140625" style="8" customWidth="1"/>
+    <col min="2796" max="2796" width="10" style="8" customWidth="1"/>
+    <col min="2797" max="2797" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2798" max="2799" width="9.140625" style="8"/>
+    <col min="2800" max="2800" width="9.140625" style="8" customWidth="1"/>
+    <col min="2801" max="2806" width="9.140625" style="8"/>
+    <col min="2807" max="2807" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2808" max="2819" width="9.140625" style="8"/>
+    <col min="2820" max="2820" width="10.140625" style="8" customWidth="1"/>
+    <col min="2821" max="2824" width="9.140625" style="8"/>
+    <col min="2825" max="2825" width="10.140625" style="8" customWidth="1"/>
+    <col min="2826" max="2826" width="9.140625" style="8"/>
+    <col min="2827" max="2827" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2828" max="2829" width="9.140625" style="8"/>
+    <col min="2830" max="2830" width="10.140625" style="8" customWidth="1"/>
+    <col min="2831" max="2975" width="9.140625" style="8"/>
+    <col min="2976" max="2976" width="20" style="8" customWidth="1"/>
+    <col min="2977" max="2977" width="8.140625" style="8" customWidth="1"/>
+    <col min="2978" max="2978" width="9.42578125" style="8" customWidth="1"/>
+    <col min="2979" max="2979" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2980" max="2980" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2981" max="2981" width="8.85546875" style="8" customWidth="1"/>
+    <col min="2982" max="2982" width="8" style="8" customWidth="1"/>
+    <col min="2983" max="2983" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2984" max="2984" width="10.140625" style="8" customWidth="1"/>
+    <col min="2985" max="2985" width="10.5703125" style="8" customWidth="1"/>
+    <col min="2986" max="2986" width="8.140625" style="8" customWidth="1"/>
+    <col min="2987" max="2987" width="8.28515625" style="8" customWidth="1"/>
+    <col min="2988" max="2988" width="10.28515625" style="8" customWidth="1"/>
+    <col min="2989" max="2989" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2990" max="2990" width="10.85546875" style="8" customWidth="1"/>
+    <col min="2991" max="2991" width="8.5703125" style="8" customWidth="1"/>
+    <col min="2992" max="2992" width="8.42578125" style="8" customWidth="1"/>
+    <col min="2993" max="2993" width="9.140625" style="8" customWidth="1"/>
+    <col min="2994" max="2994" width="9.85546875" style="8" customWidth="1"/>
+    <col min="2995" max="2995" width="9.7109375" style="8" customWidth="1"/>
+    <col min="2996" max="2996" width="8.140625" style="8" customWidth="1"/>
+    <col min="2997" max="2997" width="8" style="8" customWidth="1"/>
+    <col min="2998" max="2998" width="9" style="8" customWidth="1"/>
+    <col min="2999" max="2999" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3000" max="3000" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3001" max="3001" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3002" max="3002" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3003" max="3004" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3005" max="3005" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3006" max="3006" width="8" style="8" customWidth="1"/>
+    <col min="3007" max="3007" width="9.140625" style="8" customWidth="1"/>
+    <col min="3008" max="3008" width="10.42578125" style="8" customWidth="1"/>
+    <col min="3009" max="3009" width="9.140625" style="8" customWidth="1"/>
+    <col min="3010" max="3010" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3011" max="3012" width="8" style="8" customWidth="1"/>
+    <col min="3013" max="3013" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3014" max="3014" width="10.140625" style="8" customWidth="1"/>
+    <col min="3015" max="3015" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3016" max="3016" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3017" max="3017" width="8.140625" style="8" customWidth="1"/>
+    <col min="3018" max="3018" width="8.7109375" style="8" customWidth="1"/>
+    <col min="3019" max="3019" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3020" max="3021" width="9.140625" style="8"/>
+    <col min="3022" max="3022" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3023" max="3023" width="10.7109375" style="8" customWidth="1"/>
+    <col min="3024" max="3024" width="10.140625" style="8" customWidth="1"/>
+    <col min="3025" max="3025" width="9.140625" style="8"/>
+    <col min="3026" max="3026" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3027" max="3027" width="8" style="8" customWidth="1"/>
+    <col min="3028" max="3028" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3029" max="3029" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3030" max="3031" width="9.140625" style="8"/>
+    <col min="3032" max="3032" width="8.140625" style="8" customWidth="1"/>
+    <col min="3033" max="3033" width="9.140625" style="8" customWidth="1"/>
+    <col min="3034" max="3034" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3035" max="3040" width="9.140625" style="8"/>
+    <col min="3041" max="3041" width="9.140625" style="8" customWidth="1"/>
+    <col min="3042" max="3042" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3043" max="3045" width="9.140625" style="8"/>
+    <col min="3046" max="3046" width="9.140625" style="8" customWidth="1"/>
+    <col min="3047" max="3047" width="9.140625" style="8"/>
+    <col min="3048" max="3048" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3049" max="3050" width="9.140625" style="8"/>
+    <col min="3051" max="3051" width="9.140625" style="8" customWidth="1"/>
+    <col min="3052" max="3052" width="10" style="8" customWidth="1"/>
+    <col min="3053" max="3053" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3054" max="3055" width="9.140625" style="8"/>
+    <col min="3056" max="3056" width="9.140625" style="8" customWidth="1"/>
+    <col min="3057" max="3062" width="9.140625" style="8"/>
+    <col min="3063" max="3063" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3064" max="3075" width="9.140625" style="8"/>
+    <col min="3076" max="3076" width="10.140625" style="8" customWidth="1"/>
+    <col min="3077" max="3080" width="9.140625" style="8"/>
+    <col min="3081" max="3081" width="10.140625" style="8" customWidth="1"/>
+    <col min="3082" max="3082" width="9.140625" style="8"/>
+    <col min="3083" max="3083" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3084" max="3085" width="9.140625" style="8"/>
+    <col min="3086" max="3086" width="10.140625" style="8" customWidth="1"/>
+    <col min="3087" max="3231" width="9.140625" style="8"/>
+    <col min="3232" max="3232" width="20" style="8" customWidth="1"/>
+    <col min="3233" max="3233" width="8.140625" style="8" customWidth="1"/>
+    <col min="3234" max="3234" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3235" max="3235" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3236" max="3236" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3237" max="3237" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3238" max="3238" width="8" style="8" customWidth="1"/>
+    <col min="3239" max="3239" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3240" max="3240" width="10.140625" style="8" customWidth="1"/>
+    <col min="3241" max="3241" width="10.5703125" style="8" customWidth="1"/>
+    <col min="3242" max="3242" width="8.140625" style="8" customWidth="1"/>
+    <col min="3243" max="3243" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3244" max="3244" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3245" max="3245" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3246" max="3246" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3247" max="3247" width="8.5703125" style="8" customWidth="1"/>
+    <col min="3248" max="3248" width="8.42578125" style="8" customWidth="1"/>
+    <col min="3249" max="3249" width="9.140625" style="8" customWidth="1"/>
+    <col min="3250" max="3250" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3251" max="3251" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3252" max="3252" width="8.140625" style="8" customWidth="1"/>
+    <col min="3253" max="3253" width="8" style="8" customWidth="1"/>
+    <col min="3254" max="3254" width="9" style="8" customWidth="1"/>
+    <col min="3255" max="3255" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3256" max="3256" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3257" max="3257" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3258" max="3258" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3259" max="3260" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3261" max="3261" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3262" max="3262" width="8" style="8" customWidth="1"/>
+    <col min="3263" max="3263" width="9.140625" style="8" customWidth="1"/>
+    <col min="3264" max="3264" width="10.42578125" style="8" customWidth="1"/>
+    <col min="3265" max="3265" width="9.140625" style="8" customWidth="1"/>
+    <col min="3266" max="3266" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3267" max="3268" width="8" style="8" customWidth="1"/>
+    <col min="3269" max="3269" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3270" max="3270" width="10.140625" style="8" customWidth="1"/>
+    <col min="3271" max="3271" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3272" max="3272" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3273" max="3273" width="8.140625" style="8" customWidth="1"/>
+    <col min="3274" max="3274" width="8.7109375" style="8" customWidth="1"/>
+    <col min="3275" max="3275" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3276" max="3277" width="9.140625" style="8"/>
+    <col min="3278" max="3278" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3279" max="3279" width="10.7109375" style="8" customWidth="1"/>
+    <col min="3280" max="3280" width="10.140625" style="8" customWidth="1"/>
+    <col min="3281" max="3281" width="9.140625" style="8"/>
+    <col min="3282" max="3282" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3283" max="3283" width="8" style="8" customWidth="1"/>
+    <col min="3284" max="3284" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3285" max="3285" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3286" max="3287" width="9.140625" style="8"/>
+    <col min="3288" max="3288" width="8.140625" style="8" customWidth="1"/>
+    <col min="3289" max="3289" width="9.140625" style="8" customWidth="1"/>
+    <col min="3290" max="3290" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3291" max="3296" width="9.140625" style="8"/>
+    <col min="3297" max="3297" width="9.140625" style="8" customWidth="1"/>
+    <col min="3298" max="3298" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3299" max="3301" width="9.140625" style="8"/>
+    <col min="3302" max="3302" width="9.140625" style="8" customWidth="1"/>
+    <col min="3303" max="3303" width="9.140625" style="8"/>
+    <col min="3304" max="3304" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3305" max="3306" width="9.140625" style="8"/>
+    <col min="3307" max="3307" width="9.140625" style="8" customWidth="1"/>
+    <col min="3308" max="3308" width="10" style="8" customWidth="1"/>
+    <col min="3309" max="3309" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3310" max="3311" width="9.140625" style="8"/>
+    <col min="3312" max="3312" width="9.140625" style="8" customWidth="1"/>
+    <col min="3313" max="3318" width="9.140625" style="8"/>
+    <col min="3319" max="3319" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3320" max="3331" width="9.140625" style="8"/>
+    <col min="3332" max="3332" width="10.140625" style="8" customWidth="1"/>
+    <col min="3333" max="3336" width="9.140625" style="8"/>
+    <col min="3337" max="3337" width="10.140625" style="8" customWidth="1"/>
+    <col min="3338" max="3338" width="9.140625" style="8"/>
+    <col min="3339" max="3339" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3340" max="3341" width="9.140625" style="8"/>
+    <col min="3342" max="3342" width="10.140625" style="8" customWidth="1"/>
+    <col min="3343" max="3487" width="9.140625" style="8"/>
+    <col min="3488" max="3488" width="20" style="8" customWidth="1"/>
+    <col min="3489" max="3489" width="8.140625" style="8" customWidth="1"/>
+    <col min="3490" max="3490" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3491" max="3491" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3492" max="3492" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3493" max="3493" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3494" max="3494" width="8" style="8" customWidth="1"/>
+    <col min="3495" max="3495" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3496" max="3496" width="10.140625" style="8" customWidth="1"/>
+    <col min="3497" max="3497" width="10.5703125" style="8" customWidth="1"/>
+    <col min="3498" max="3498" width="8.140625" style="8" customWidth="1"/>
+    <col min="3499" max="3499" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3500" max="3500" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3501" max="3501" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3502" max="3502" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3503" max="3503" width="8.5703125" style="8" customWidth="1"/>
+    <col min="3504" max="3504" width="8.42578125" style="8" customWidth="1"/>
+    <col min="3505" max="3505" width="9.140625" style="8" customWidth="1"/>
+    <col min="3506" max="3506" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3507" max="3507" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3508" max="3508" width="8.140625" style="8" customWidth="1"/>
+    <col min="3509" max="3509" width="8" style="8" customWidth="1"/>
+    <col min="3510" max="3510" width="9" style="8" customWidth="1"/>
+    <col min="3511" max="3511" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3512" max="3512" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3513" max="3513" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3514" max="3514" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3515" max="3516" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3517" max="3517" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3518" max="3518" width="8" style="8" customWidth="1"/>
+    <col min="3519" max="3519" width="9.140625" style="8" customWidth="1"/>
+    <col min="3520" max="3520" width="10.42578125" style="8" customWidth="1"/>
+    <col min="3521" max="3521" width="9.140625" style="8" customWidth="1"/>
+    <col min="3522" max="3522" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3523" max="3524" width="8" style="8" customWidth="1"/>
+    <col min="3525" max="3525" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3526" max="3526" width="10.140625" style="8" customWidth="1"/>
+    <col min="3527" max="3527" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3528" max="3528" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3529" max="3529" width="8.140625" style="8" customWidth="1"/>
+    <col min="3530" max="3530" width="8.7109375" style="8" customWidth="1"/>
+    <col min="3531" max="3531" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3532" max="3533" width="9.140625" style="8"/>
+    <col min="3534" max="3534" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3535" max="3535" width="10.7109375" style="8" customWidth="1"/>
+    <col min="3536" max="3536" width="10.140625" style="8" customWidth="1"/>
+    <col min="3537" max="3537" width="9.140625" style="8"/>
+    <col min="3538" max="3538" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3539" max="3539" width="8" style="8" customWidth="1"/>
+    <col min="3540" max="3540" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3541" max="3541" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3542" max="3543" width="9.140625" style="8"/>
+    <col min="3544" max="3544" width="8.140625" style="8" customWidth="1"/>
+    <col min="3545" max="3545" width="9.140625" style="8" customWidth="1"/>
+    <col min="3546" max="3546" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3547" max="3552" width="9.140625" style="8"/>
+    <col min="3553" max="3553" width="9.140625" style="8" customWidth="1"/>
+    <col min="3554" max="3554" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3555" max="3557" width="9.140625" style="8"/>
+    <col min="3558" max="3558" width="9.140625" style="8" customWidth="1"/>
+    <col min="3559" max="3559" width="9.140625" style="8"/>
+    <col min="3560" max="3560" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3561" max="3562" width="9.140625" style="8"/>
+    <col min="3563" max="3563" width="9.140625" style="8" customWidth="1"/>
+    <col min="3564" max="3564" width="10" style="8" customWidth="1"/>
+    <col min="3565" max="3565" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3566" max="3567" width="9.140625" style="8"/>
+    <col min="3568" max="3568" width="9.140625" style="8" customWidth="1"/>
+    <col min="3569" max="3574" width="9.140625" style="8"/>
+    <col min="3575" max="3575" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3576" max="3587" width="9.140625" style="8"/>
+    <col min="3588" max="3588" width="10.140625" style="8" customWidth="1"/>
+    <col min="3589" max="3592" width="9.140625" style="8"/>
+    <col min="3593" max="3593" width="10.140625" style="8" customWidth="1"/>
+    <col min="3594" max="3594" width="9.140625" style="8"/>
+    <col min="3595" max="3595" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3596" max="3597" width="9.140625" style="8"/>
+    <col min="3598" max="3598" width="10.140625" style="8" customWidth="1"/>
+    <col min="3599" max="3743" width="9.140625" style="8"/>
+    <col min="3744" max="3744" width="20" style="8" customWidth="1"/>
+    <col min="3745" max="3745" width="8.140625" style="8" customWidth="1"/>
+    <col min="3746" max="3746" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3747" max="3747" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3748" max="3748" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3749" max="3749" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3750" max="3750" width="8" style="8" customWidth="1"/>
+    <col min="3751" max="3751" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3752" max="3752" width="10.140625" style="8" customWidth="1"/>
+    <col min="3753" max="3753" width="10.5703125" style="8" customWidth="1"/>
+    <col min="3754" max="3754" width="8.140625" style="8" customWidth="1"/>
+    <col min="3755" max="3755" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3756" max="3756" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3757" max="3757" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3758" max="3758" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3759" max="3759" width="8.5703125" style="8" customWidth="1"/>
+    <col min="3760" max="3760" width="8.42578125" style="8" customWidth="1"/>
+    <col min="3761" max="3761" width="9.140625" style="8" customWidth="1"/>
+    <col min="3762" max="3762" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3763" max="3763" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3764" max="3764" width="8.140625" style="8" customWidth="1"/>
+    <col min="3765" max="3765" width="8" style="8" customWidth="1"/>
+    <col min="3766" max="3766" width="9" style="8" customWidth="1"/>
+    <col min="3767" max="3767" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3768" max="3768" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3769" max="3769" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3770" max="3770" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3771" max="3772" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3773" max="3773" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3774" max="3774" width="8" style="8" customWidth="1"/>
+    <col min="3775" max="3775" width="9.140625" style="8" customWidth="1"/>
+    <col min="3776" max="3776" width="10.42578125" style="8" customWidth="1"/>
+    <col min="3777" max="3777" width="9.140625" style="8" customWidth="1"/>
+    <col min="3778" max="3778" width="9.5703125" style="8" customWidth="1"/>
+    <col min="3779" max="3780" width="8" style="8" customWidth="1"/>
+    <col min="3781" max="3781" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3782" max="3782" width="10.140625" style="8" customWidth="1"/>
+    <col min="3783" max="3783" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3784" max="3784" width="7.7109375" style="8" customWidth="1"/>
+    <col min="3785" max="3785" width="8.140625" style="8" customWidth="1"/>
+    <col min="3786" max="3786" width="8.7109375" style="8" customWidth="1"/>
+    <col min="3787" max="3787" width="9.28515625" style="8" customWidth="1"/>
+    <col min="3788" max="3789" width="9.140625" style="8"/>
+    <col min="3790" max="3790" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3791" max="3791" width="10.7109375" style="8" customWidth="1"/>
+    <col min="3792" max="3792" width="10.140625" style="8" customWidth="1"/>
+    <col min="3793" max="3793" width="9.140625" style="8"/>
+    <col min="3794" max="3794" width="8.28515625" style="8" customWidth="1"/>
+    <col min="3795" max="3795" width="8" style="8" customWidth="1"/>
+    <col min="3796" max="3796" width="8.85546875" style="8" customWidth="1"/>
+    <col min="3797" max="3797" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3798" max="3799" width="9.140625" style="8"/>
+    <col min="3800" max="3800" width="8.140625" style="8" customWidth="1"/>
+    <col min="3801" max="3801" width="9.140625" style="8" customWidth="1"/>
+    <col min="3802" max="3802" width="10.28515625" style="8" customWidth="1"/>
+    <col min="3803" max="3808" width="9.140625" style="8"/>
+    <col min="3809" max="3809" width="9.140625" style="8" customWidth="1"/>
+    <col min="3810" max="3810" width="9.42578125" style="8" customWidth="1"/>
+    <col min="3811" max="3813" width="9.140625" style="8"/>
+    <col min="3814" max="3814" width="9.140625" style="8" customWidth="1"/>
+    <col min="3815" max="3815" width="9.140625" style="8"/>
+    <col min="3816" max="3816" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3817" max="3818" width="9.140625" style="8"/>
+    <col min="3819" max="3819" width="9.140625" style="8" customWidth="1"/>
+    <col min="3820" max="3820" width="10" style="8" customWidth="1"/>
+    <col min="3821" max="3821" width="9.7109375" style="8" customWidth="1"/>
+    <col min="3822" max="3823" width="9.140625" style="8"/>
+    <col min="3824" max="3824" width="9.140625" style="8" customWidth="1"/>
+    <col min="3825" max="3830" width="9.140625" style="8"/>
+    <col min="3831" max="3831" width="9.85546875" style="8" customWidth="1"/>
+    <col min="3832" max="3843" width="9.140625" style="8"/>
+    <col min="3844" max="3844" width="10.140625" style="8" customWidth="1"/>
+    <col min="3845" max="3848" width="9.140625" style="8"/>
+    <col min="3849" max="3849" width="10.140625" style="8" customWidth="1"/>
+    <col min="3850" max="3850" width="9.140625" style="8"/>
+    <col min="3851" max="3851" width="10.85546875" style="8" customWidth="1"/>
+    <col min="3852" max="3853" width="9.140625" style="8"/>
+    <col min="3854" max="3854" width="10.140625" style="8" customWidth="1"/>
+    <col min="3855" max="3999" width="9.140625" style="8"/>
+    <col min="4000" max="4000" width="20" style="8" customWidth="1"/>
+    <col min="4001" max="4001" width="8.140625" style="8" customWidth="1"/>
+    <col min="4002" max="4002" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4003" max="4003" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4004" max="4004" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4005" max="4005" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4006" max="4006" width="8" style="8" customWidth="1"/>
+    <col min="4007" max="4007" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4008" max="4008" width="10.140625" style="8" customWidth="1"/>
+    <col min="4009" max="4009" width="10.5703125" style="8" customWidth="1"/>
+    <col min="4010" max="4010" width="8.140625" style="8" customWidth="1"/>
+    <col min="4011" max="4011" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4012" max="4012" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4013" max="4013" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4014" max="4014" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4015" max="4015" width="8.5703125" style="8" customWidth="1"/>
+    <col min="4016" max="4016" width="8.42578125" style="8" customWidth="1"/>
+    <col min="4017" max="4017" width="9.140625" style="8" customWidth="1"/>
+    <col min="4018" max="4018" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4019" max="4019" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4020" max="4020" width="8.140625" style="8" customWidth="1"/>
+    <col min="4021" max="4021" width="8" style="8" customWidth="1"/>
+    <col min="4022" max="4022" width="9" style="8" customWidth="1"/>
+    <col min="4023" max="4023" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4024" max="4024" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4025" max="4025" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4026" max="4026" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4027" max="4028" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4029" max="4029" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4030" max="4030" width="8" style="8" customWidth="1"/>
+    <col min="4031" max="4031" width="9.140625" style="8" customWidth="1"/>
+    <col min="4032" max="4032" width="10.42578125" style="8" customWidth="1"/>
+    <col min="4033" max="4033" width="9.140625" style="8" customWidth="1"/>
+    <col min="4034" max="4034" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4035" max="4036" width="8" style="8" customWidth="1"/>
+    <col min="4037" max="4037" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4038" max="4038" width="10.140625" style="8" customWidth="1"/>
+    <col min="4039" max="4039" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4040" max="4040" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4041" max="4041" width="8.140625" style="8" customWidth="1"/>
+    <col min="4042" max="4042" width="8.7109375" style="8" customWidth="1"/>
+    <col min="4043" max="4043" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4044" max="4045" width="9.140625" style="8"/>
+    <col min="4046" max="4046" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4047" max="4047" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4048" max="4048" width="10.140625" style="8" customWidth="1"/>
+    <col min="4049" max="4049" width="9.140625" style="8"/>
+    <col min="4050" max="4050" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4051" max="4051" width="8" style="8" customWidth="1"/>
+    <col min="4052" max="4052" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4053" max="4053" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4054" max="4055" width="9.140625" style="8"/>
+    <col min="4056" max="4056" width="8.140625" style="8" customWidth="1"/>
+    <col min="4057" max="4057" width="9.140625" style="8" customWidth="1"/>
+    <col min="4058" max="4058" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4059" max="4064" width="9.140625" style="8"/>
+    <col min="4065" max="4065" width="9.140625" style="8" customWidth="1"/>
+    <col min="4066" max="4066" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4067" max="4069" width="9.140625" style="8"/>
+    <col min="4070" max="4070" width="9.140625" style="8" customWidth="1"/>
+    <col min="4071" max="4071" width="9.140625" style="8"/>
+    <col min="4072" max="4072" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4073" max="4074" width="9.140625" style="8"/>
+    <col min="4075" max="4075" width="9.140625" style="8" customWidth="1"/>
+    <col min="4076" max="4076" width="10" style="8" customWidth="1"/>
+    <col min="4077" max="4077" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4078" max="4079" width="9.140625" style="8"/>
+    <col min="4080" max="4080" width="9.140625" style="8" customWidth="1"/>
+    <col min="4081" max="4086" width="9.140625" style="8"/>
+    <col min="4087" max="4087" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4088" max="4099" width="9.140625" style="8"/>
+    <col min="4100" max="4100" width="10.140625" style="8" customWidth="1"/>
+    <col min="4101" max="4104" width="9.140625" style="8"/>
+    <col min="4105" max="4105" width="10.140625" style="8" customWidth="1"/>
+    <col min="4106" max="4106" width="9.140625" style="8"/>
+    <col min="4107" max="4107" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4108" max="4109" width="9.140625" style="8"/>
+    <col min="4110" max="4110" width="10.140625" style="8" customWidth="1"/>
+    <col min="4111" max="4255" width="9.140625" style="8"/>
+    <col min="4256" max="4256" width="20" style="8" customWidth="1"/>
+    <col min="4257" max="4257" width="8.140625" style="8" customWidth="1"/>
+    <col min="4258" max="4258" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4259" max="4259" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4260" max="4260" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4261" max="4261" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4262" max="4262" width="8" style="8" customWidth="1"/>
+    <col min="4263" max="4263" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4264" max="4264" width="10.140625" style="8" customWidth="1"/>
+    <col min="4265" max="4265" width="10.5703125" style="8" customWidth="1"/>
+    <col min="4266" max="4266" width="8.140625" style="8" customWidth="1"/>
+    <col min="4267" max="4267" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4268" max="4268" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4269" max="4269" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4270" max="4270" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4271" max="4271" width="8.5703125" style="8" customWidth="1"/>
+    <col min="4272" max="4272" width="8.42578125" style="8" customWidth="1"/>
+    <col min="4273" max="4273" width="9.140625" style="8" customWidth="1"/>
+    <col min="4274" max="4274" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4275" max="4275" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4276" max="4276" width="8.140625" style="8" customWidth="1"/>
+    <col min="4277" max="4277" width="8" style="8" customWidth="1"/>
+    <col min="4278" max="4278" width="9" style="8" customWidth="1"/>
+    <col min="4279" max="4279" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4280" max="4280" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4281" max="4281" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4282" max="4282" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4283" max="4284" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4285" max="4285" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4286" max="4286" width="8" style="8" customWidth="1"/>
+    <col min="4287" max="4287" width="9.140625" style="8" customWidth="1"/>
+    <col min="4288" max="4288" width="10.42578125" style="8" customWidth="1"/>
+    <col min="4289" max="4289" width="9.140625" style="8" customWidth="1"/>
+    <col min="4290" max="4290" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4291" max="4292" width="8" style="8" customWidth="1"/>
+    <col min="4293" max="4293" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4294" max="4294" width="10.140625" style="8" customWidth="1"/>
+    <col min="4295" max="4295" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4296" max="4296" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4297" max="4297" width="8.140625" style="8" customWidth="1"/>
+    <col min="4298" max="4298" width="8.7109375" style="8" customWidth="1"/>
+    <col min="4299" max="4299" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4300" max="4301" width="9.140625" style="8"/>
+    <col min="4302" max="4302" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4303" max="4303" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4304" max="4304" width="10.140625" style="8" customWidth="1"/>
+    <col min="4305" max="4305" width="9.140625" style="8"/>
+    <col min="4306" max="4306" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4307" max="4307" width="8" style="8" customWidth="1"/>
+    <col min="4308" max="4308" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4309" max="4309" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4310" max="4311" width="9.140625" style="8"/>
+    <col min="4312" max="4312" width="8.140625" style="8" customWidth="1"/>
+    <col min="4313" max="4313" width="9.140625" style="8" customWidth="1"/>
+    <col min="4314" max="4314" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4315" max="4320" width="9.140625" style="8"/>
+    <col min="4321" max="4321" width="9.140625" style="8" customWidth="1"/>
+    <col min="4322" max="4322" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4323" max="4325" width="9.140625" style="8"/>
+    <col min="4326" max="4326" width="9.140625" style="8" customWidth="1"/>
+    <col min="4327" max="4327" width="9.140625" style="8"/>
+    <col min="4328" max="4328" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4329" max="4330" width="9.140625" style="8"/>
+    <col min="4331" max="4331" width="9.140625" style="8" customWidth="1"/>
+    <col min="4332" max="4332" width="10" style="8" customWidth="1"/>
+    <col min="4333" max="4333" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4334" max="4335" width="9.140625" style="8"/>
+    <col min="4336" max="4336" width="9.140625" style="8" customWidth="1"/>
+    <col min="4337" max="4342" width="9.140625" style="8"/>
+    <col min="4343" max="4343" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4344" max="4355" width="9.140625" style="8"/>
+    <col min="4356" max="4356" width="10.140625" style="8" customWidth="1"/>
+    <col min="4357" max="4360" width="9.140625" style="8"/>
+    <col min="4361" max="4361" width="10.140625" style="8" customWidth="1"/>
+    <col min="4362" max="4362" width="9.140625" style="8"/>
+    <col min="4363" max="4363" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4364" max="4365" width="9.140625" style="8"/>
+    <col min="4366" max="4366" width="10.140625" style="8" customWidth="1"/>
+    <col min="4367" max="4511" width="9.140625" style="8"/>
+    <col min="4512" max="4512" width="20" style="8" customWidth="1"/>
+    <col min="4513" max="4513" width="8.140625" style="8" customWidth="1"/>
+    <col min="4514" max="4514" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4515" max="4515" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4516" max="4516" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4517" max="4517" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4518" max="4518" width="8" style="8" customWidth="1"/>
+    <col min="4519" max="4519" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4520" max="4520" width="10.140625" style="8" customWidth="1"/>
+    <col min="4521" max="4521" width="10.5703125" style="8" customWidth="1"/>
+    <col min="4522" max="4522" width="8.140625" style="8" customWidth="1"/>
+    <col min="4523" max="4523" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4524" max="4524" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4525" max="4525" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4526" max="4526" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4527" max="4527" width="8.5703125" style="8" customWidth="1"/>
+    <col min="4528" max="4528" width="8.42578125" style="8" customWidth="1"/>
+    <col min="4529" max="4529" width="9.140625" style="8" customWidth="1"/>
+    <col min="4530" max="4530" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4531" max="4531" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4532" max="4532" width="8.140625" style="8" customWidth="1"/>
+    <col min="4533" max="4533" width="8" style="8" customWidth="1"/>
+    <col min="4534" max="4534" width="9" style="8" customWidth="1"/>
+    <col min="4535" max="4535" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4536" max="4536" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4537" max="4537" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4538" max="4538" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4539" max="4540" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4541" max="4541" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4542" max="4542" width="8" style="8" customWidth="1"/>
+    <col min="4543" max="4543" width="9.140625" style="8" customWidth="1"/>
+    <col min="4544" max="4544" width="10.42578125" style="8" customWidth="1"/>
+    <col min="4545" max="4545" width="9.140625" style="8" customWidth="1"/>
+    <col min="4546" max="4546" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4547" max="4548" width="8" style="8" customWidth="1"/>
+    <col min="4549" max="4549" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4550" max="4550" width="10.140625" style="8" customWidth="1"/>
+    <col min="4551" max="4551" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4552" max="4552" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4553" max="4553" width="8.140625" style="8" customWidth="1"/>
+    <col min="4554" max="4554" width="8.7109375" style="8" customWidth="1"/>
+    <col min="4555" max="4555" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4556" max="4557" width="9.140625" style="8"/>
+    <col min="4558" max="4558" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4559" max="4559" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4560" max="4560" width="10.140625" style="8" customWidth="1"/>
+    <col min="4561" max="4561" width="9.140625" style="8"/>
+    <col min="4562" max="4562" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4563" max="4563" width="8" style="8" customWidth="1"/>
+    <col min="4564" max="4564" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4565" max="4565" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4566" max="4567" width="9.140625" style="8"/>
+    <col min="4568" max="4568" width="8.140625" style="8" customWidth="1"/>
+    <col min="4569" max="4569" width="9.140625" style="8" customWidth="1"/>
+    <col min="4570" max="4570" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4571" max="4576" width="9.140625" style="8"/>
+    <col min="4577" max="4577" width="9.140625" style="8" customWidth="1"/>
+    <col min="4578" max="4578" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4579" max="4581" width="9.140625" style="8"/>
+    <col min="4582" max="4582" width="9.140625" style="8" customWidth="1"/>
+    <col min="4583" max="4583" width="9.140625" style="8"/>
+    <col min="4584" max="4584" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4585" max="4586" width="9.140625" style="8"/>
+    <col min="4587" max="4587" width="9.140625" style="8" customWidth="1"/>
+    <col min="4588" max="4588" width="10" style="8" customWidth="1"/>
+    <col min="4589" max="4589" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4590" max="4591" width="9.140625" style="8"/>
+    <col min="4592" max="4592" width="9.140625" style="8" customWidth="1"/>
+    <col min="4593" max="4598" width="9.140625" style="8"/>
+    <col min="4599" max="4599" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4600" max="4611" width="9.140625" style="8"/>
+    <col min="4612" max="4612" width="10.140625" style="8" customWidth="1"/>
+    <col min="4613" max="4616" width="9.140625" style="8"/>
+    <col min="4617" max="4617" width="10.140625" style="8" customWidth="1"/>
+    <col min="4618" max="4618" width="9.140625" style="8"/>
+    <col min="4619" max="4619" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4620" max="4621" width="9.140625" style="8"/>
+    <col min="4622" max="4622" width="10.140625" style="8" customWidth="1"/>
+    <col min="4623" max="4767" width="9.140625" style="8"/>
+    <col min="4768" max="4768" width="20" style="8" customWidth="1"/>
+    <col min="4769" max="4769" width="8.140625" style="8" customWidth="1"/>
+    <col min="4770" max="4770" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4771" max="4771" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4772" max="4772" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4773" max="4773" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4774" max="4774" width="8" style="8" customWidth="1"/>
+    <col min="4775" max="4775" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4776" max="4776" width="10.140625" style="8" customWidth="1"/>
+    <col min="4777" max="4777" width="10.5703125" style="8" customWidth="1"/>
+    <col min="4778" max="4778" width="8.140625" style="8" customWidth="1"/>
+    <col min="4779" max="4779" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4780" max="4780" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4781" max="4781" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4782" max="4782" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4783" max="4783" width="8.5703125" style="8" customWidth="1"/>
+    <col min="4784" max="4784" width="8.42578125" style="8" customWidth="1"/>
+    <col min="4785" max="4785" width="9.140625" style="8" customWidth="1"/>
+    <col min="4786" max="4786" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4787" max="4787" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4788" max="4788" width="8.140625" style="8" customWidth="1"/>
+    <col min="4789" max="4789" width="8" style="8" customWidth="1"/>
+    <col min="4790" max="4790" width="9" style="8" customWidth="1"/>
+    <col min="4791" max="4791" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4792" max="4792" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4793" max="4793" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4794" max="4794" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4795" max="4796" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4797" max="4797" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4798" max="4798" width="8" style="8" customWidth="1"/>
+    <col min="4799" max="4799" width="9.140625" style="8" customWidth="1"/>
+    <col min="4800" max="4800" width="10.42578125" style="8" customWidth="1"/>
+    <col min="4801" max="4801" width="9.140625" style="8" customWidth="1"/>
+    <col min="4802" max="4802" width="9.5703125" style="8" customWidth="1"/>
+    <col min="4803" max="4804" width="8" style="8" customWidth="1"/>
+    <col min="4805" max="4805" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4806" max="4806" width="10.140625" style="8" customWidth="1"/>
+    <col min="4807" max="4807" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4808" max="4808" width="7.7109375" style="8" customWidth="1"/>
+    <col min="4809" max="4809" width="8.140625" style="8" customWidth="1"/>
+    <col min="4810" max="4810" width="8.7109375" style="8" customWidth="1"/>
+    <col min="4811" max="4811" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4812" max="4813" width="9.140625" style="8"/>
+    <col min="4814" max="4814" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4815" max="4815" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4816" max="4816" width="10.140625" style="8" customWidth="1"/>
+    <col min="4817" max="4817" width="9.140625" style="8"/>
+    <col min="4818" max="4818" width="8.28515625" style="8" customWidth="1"/>
+    <col min="4819" max="4819" width="8" style="8" customWidth="1"/>
+    <col min="4820" max="4820" width="8.85546875" style="8" customWidth="1"/>
+    <col min="4821" max="4821" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4822" max="4823" width="9.140625" style="8"/>
+    <col min="4824" max="4824" width="8.140625" style="8" customWidth="1"/>
+    <col min="4825" max="4825" width="9.140625" style="8" customWidth="1"/>
+    <col min="4826" max="4826" width="10.28515625" style="8" customWidth="1"/>
+    <col min="4827" max="4832" width="9.140625" style="8"/>
+    <col min="4833" max="4833" width="9.140625" style="8" customWidth="1"/>
+    <col min="4834" max="4834" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4835" max="4837" width="9.140625" style="8"/>
+    <col min="4838" max="4838" width="9.140625" style="8" customWidth="1"/>
+    <col min="4839" max="4839" width="9.140625" style="8"/>
+    <col min="4840" max="4840" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4841" max="4842" width="9.140625" style="8"/>
+    <col min="4843" max="4843" width="9.140625" style="8" customWidth="1"/>
+    <col min="4844" max="4844" width="10" style="8" customWidth="1"/>
+    <col min="4845" max="4845" width="9.7109375" style="8" customWidth="1"/>
+    <col min="4846" max="4847" width="9.140625" style="8"/>
+    <col min="4848" max="4848" width="9.140625" style="8" customWidth="1"/>
+    <col min="4849" max="4854" width="9.140625" style="8"/>
+    <col min="4855" max="4855" width="9.85546875" style="8" customWidth="1"/>
+    <col min="4856" max="4867" width="9.140625" style="8"/>
+    <col min="4868" max="4868" width="10.140625" style="8" customWidth="1"/>
+    <col min="4869" max="4872" width="9.140625" style="8"/>
+    <col min="4873" max="4873" width="10.140625" style="8" customWidth="1"/>
+    <col min="4874" max="4874" width="9.140625" style="8"/>
+    <col min="4875" max="4875" width="10.85546875" style="8" customWidth="1"/>
+    <col min="4876" max="4877" width="9.140625" style="8"/>
+    <col min="4878" max="4878" width="10.140625" style="8" customWidth="1"/>
+    <col min="4879" max="5023" width="9.140625" style="8"/>
+    <col min="5024" max="5024" width="20" style="8" customWidth="1"/>
+    <col min="5025" max="5025" width="8.140625" style="8" customWidth="1"/>
+    <col min="5026" max="5026" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5027" max="5027" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5028" max="5028" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5029" max="5029" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5030" max="5030" width="8" style="8" customWidth="1"/>
+    <col min="5031" max="5031" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5032" max="5032" width="10.140625" style="8" customWidth="1"/>
+    <col min="5033" max="5033" width="10.5703125" style="8" customWidth="1"/>
+    <col min="5034" max="5034" width="8.140625" style="8" customWidth="1"/>
+    <col min="5035" max="5035" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5036" max="5036" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5037" max="5037" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5038" max="5038" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5039" max="5039" width="8.5703125" style="8" customWidth="1"/>
+    <col min="5040" max="5040" width="8.42578125" style="8" customWidth="1"/>
+    <col min="5041" max="5041" width="9.140625" style="8" customWidth="1"/>
+    <col min="5042" max="5042" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5043" max="5043" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5044" max="5044" width="8.140625" style="8" customWidth="1"/>
+    <col min="5045" max="5045" width="8" style="8" customWidth="1"/>
+    <col min="5046" max="5046" width="9" style="8" customWidth="1"/>
+    <col min="5047" max="5047" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5048" max="5048" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5049" max="5049" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5050" max="5050" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5051" max="5052" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5053" max="5053" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5054" max="5054" width="8" style="8" customWidth="1"/>
+    <col min="5055" max="5055" width="9.140625" style="8" customWidth="1"/>
+    <col min="5056" max="5056" width="10.42578125" style="8" customWidth="1"/>
+    <col min="5057" max="5057" width="9.140625" style="8" customWidth="1"/>
+    <col min="5058" max="5058" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5059" max="5060" width="8" style="8" customWidth="1"/>
+    <col min="5061" max="5061" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5062" max="5062" width="10.140625" style="8" customWidth="1"/>
+    <col min="5063" max="5063" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5064" max="5064" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5065" max="5065" width="8.140625" style="8" customWidth="1"/>
+    <col min="5066" max="5066" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5067" max="5067" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5068" max="5069" width="9.140625" style="8"/>
+    <col min="5070" max="5070" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5071" max="5071" width="10.7109375" style="8" customWidth="1"/>
+    <col min="5072" max="5072" width="10.140625" style="8" customWidth="1"/>
+    <col min="5073" max="5073" width="9.140625" style="8"/>
+    <col min="5074" max="5074" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5075" max="5075" width="8" style="8" customWidth="1"/>
+    <col min="5076" max="5076" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5077" max="5077" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5078" max="5079" width="9.140625" style="8"/>
+    <col min="5080" max="5080" width="8.140625" style="8" customWidth="1"/>
+    <col min="5081" max="5081" width="9.140625" style="8" customWidth="1"/>
+    <col min="5082" max="5082" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5083" max="5088" width="9.140625" style="8"/>
+    <col min="5089" max="5089" width="9.140625" style="8" customWidth="1"/>
+    <col min="5090" max="5090" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5091" max="5093" width="9.140625" style="8"/>
+    <col min="5094" max="5094" width="9.140625" style="8" customWidth="1"/>
+    <col min="5095" max="5095" width="9.140625" style="8"/>
+    <col min="5096" max="5096" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5097" max="5098" width="9.140625" style="8"/>
+    <col min="5099" max="5099" width="9.140625" style="8" customWidth="1"/>
+    <col min="5100" max="5100" width="10" style="8" customWidth="1"/>
+    <col min="5101" max="5101" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5102" max="5103" width="9.140625" style="8"/>
+    <col min="5104" max="5104" width="9.140625" style="8" customWidth="1"/>
+    <col min="5105" max="5110" width="9.140625" style="8"/>
+    <col min="5111" max="5111" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5112" max="5123" width="9.140625" style="8"/>
+    <col min="5124" max="5124" width="10.140625" style="8" customWidth="1"/>
+    <col min="5125" max="5128" width="9.140625" style="8"/>
+    <col min="5129" max="5129" width="10.140625" style="8" customWidth="1"/>
+    <col min="5130" max="5130" width="9.140625" style="8"/>
+    <col min="5131" max="5131" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5132" max="5133" width="9.140625" style="8"/>
+    <col min="5134" max="5134" width="10.140625" style="8" customWidth="1"/>
+    <col min="5135" max="5279" width="9.140625" style="8"/>
+    <col min="5280" max="5280" width="20" style="8" customWidth="1"/>
+    <col min="5281" max="5281" width="8.140625" style="8" customWidth="1"/>
+    <col min="5282" max="5282" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5283" max="5283" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5284" max="5284" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5285" max="5285" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5286" max="5286" width="8" style="8" customWidth="1"/>
+    <col min="5287" max="5287" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5288" max="5288" width="10.140625" style="8" customWidth="1"/>
+    <col min="5289" max="5289" width="10.5703125" style="8" customWidth="1"/>
+    <col min="5290" max="5290" width="8.140625" style="8" customWidth="1"/>
+    <col min="5291" max="5291" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5292" max="5292" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5293" max="5293" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5294" max="5294" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5295" max="5295" width="8.5703125" style="8" customWidth="1"/>
+    <col min="5296" max="5296" width="8.42578125" style="8" customWidth="1"/>
+    <col min="5297" max="5297" width="9.140625" style="8" customWidth="1"/>
+    <col min="5298" max="5298" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5299" max="5299" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5300" max="5300" width="8.140625" style="8" customWidth="1"/>
+    <col min="5301" max="5301" width="8" style="8" customWidth="1"/>
+    <col min="5302" max="5302" width="9" style="8" customWidth="1"/>
+    <col min="5303" max="5303" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5304" max="5304" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5305" max="5305" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5306" max="5306" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5307" max="5308" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5309" max="5309" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5310" max="5310" width="8" style="8" customWidth="1"/>
+    <col min="5311" max="5311" width="9.140625" style="8" customWidth="1"/>
+    <col min="5312" max="5312" width="10.42578125" style="8" customWidth="1"/>
+    <col min="5313" max="5313" width="9.140625" style="8" customWidth="1"/>
+    <col min="5314" max="5314" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5315" max="5316" width="8" style="8" customWidth="1"/>
+    <col min="5317" max="5317" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5318" max="5318" width="10.140625" style="8" customWidth="1"/>
+    <col min="5319" max="5319" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5320" max="5320" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5321" max="5321" width="8.140625" style="8" customWidth="1"/>
+    <col min="5322" max="5322" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5323" max="5323" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5324" max="5325" width="9.140625" style="8"/>
+    <col min="5326" max="5326" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5327" max="5327" width="10.7109375" style="8" customWidth="1"/>
+    <col min="5328" max="5328" width="10.140625" style="8" customWidth="1"/>
+    <col min="5329" max="5329" width="9.140625" style="8"/>
+    <col min="5330" max="5330" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5331" max="5331" width="8" style="8" customWidth="1"/>
+    <col min="5332" max="5332" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5333" max="5333" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5334" max="5335" width="9.140625" style="8"/>
+    <col min="5336" max="5336" width="8.140625" style="8" customWidth="1"/>
+    <col min="5337" max="5337" width="9.140625" style="8" customWidth="1"/>
+    <col min="5338" max="5338" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5339" max="5344" width="9.140625" style="8"/>
+    <col min="5345" max="5345" width="9.140625" style="8" customWidth="1"/>
+    <col min="5346" max="5346" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5347" max="5349" width="9.140625" style="8"/>
+    <col min="5350" max="5350" width="9.140625" style="8" customWidth="1"/>
+    <col min="5351" max="5351" width="9.140625" style="8"/>
+    <col min="5352" max="5352" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5353" max="5354" width="9.140625" style="8"/>
+    <col min="5355" max="5355" width="9.140625" style="8" customWidth="1"/>
+    <col min="5356" max="5356" width="10" style="8" customWidth="1"/>
+    <col min="5357" max="5357" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5358" max="5359" width="9.140625" style="8"/>
+    <col min="5360" max="5360" width="9.140625" style="8" customWidth="1"/>
+    <col min="5361" max="5366" width="9.140625" style="8"/>
+    <col min="5367" max="5367" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5368" max="5379" width="9.140625" style="8"/>
+    <col min="5380" max="5380" width="10.140625" style="8" customWidth="1"/>
+    <col min="5381" max="5384" width="9.140625" style="8"/>
+    <col min="5385" max="5385" width="10.140625" style="8" customWidth="1"/>
+    <col min="5386" max="5386" width="9.140625" style="8"/>
+    <col min="5387" max="5387" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5388" max="5389" width="9.140625" style="8"/>
+    <col min="5390" max="5390" width="10.140625" style="8" customWidth="1"/>
+    <col min="5391" max="5535" width="9.140625" style="8"/>
+    <col min="5536" max="5536" width="20" style="8" customWidth="1"/>
+    <col min="5537" max="5537" width="8.140625" style="8" customWidth="1"/>
+    <col min="5538" max="5538" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5539" max="5539" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5540" max="5540" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5541" max="5541" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5542" max="5542" width="8" style="8" customWidth="1"/>
+    <col min="5543" max="5543" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5544" max="5544" width="10.140625" style="8" customWidth="1"/>
+    <col min="5545" max="5545" width="10.5703125" style="8" customWidth="1"/>
+    <col min="5546" max="5546" width="8.140625" style="8" customWidth="1"/>
+    <col min="5547" max="5547" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5548" max="5548" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5549" max="5549" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5550" max="5550" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5551" max="5551" width="8.5703125" style="8" customWidth="1"/>
+    <col min="5552" max="5552" width="8.42578125" style="8" customWidth="1"/>
+    <col min="5553" max="5553" width="9.140625" style="8" customWidth="1"/>
+    <col min="5554" max="5554" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5555" max="5555" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5556" max="5556" width="8.140625" style="8" customWidth="1"/>
+    <col min="5557" max="5557" width="8" style="8" customWidth="1"/>
+    <col min="5558" max="5558" width="9" style="8" customWidth="1"/>
+    <col min="5559" max="5559" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5560" max="5560" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5561" max="5561" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5562" max="5562" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5563" max="5564" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5565" max="5565" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5566" max="5566" width="8" style="8" customWidth="1"/>
+    <col min="5567" max="5567" width="9.140625" style="8" customWidth="1"/>
+    <col min="5568" max="5568" width="10.42578125" style="8" customWidth="1"/>
+    <col min="5569" max="5569" width="9.140625" style="8" customWidth="1"/>
+    <col min="5570" max="5570" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5571" max="5572" width="8" style="8" customWidth="1"/>
+    <col min="5573" max="5573" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5574" max="5574" width="10.140625" style="8" customWidth="1"/>
+    <col min="5575" max="5575" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5576" max="5576" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5577" max="5577" width="8.140625" style="8" customWidth="1"/>
+    <col min="5578" max="5578" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5579" max="5579" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5580" max="5581" width="9.140625" style="8"/>
+    <col min="5582" max="5582" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5583" max="5583" width="10.7109375" style="8" customWidth="1"/>
+    <col min="5584" max="5584" width="10.140625" style="8" customWidth="1"/>
+    <col min="5585" max="5585" width="9.140625" style="8"/>
+    <col min="5586" max="5586" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5587" max="5587" width="8" style="8" customWidth="1"/>
+    <col min="5588" max="5588" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5589" max="5589" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5590" max="5591" width="9.140625" style="8"/>
+    <col min="5592" max="5592" width="8.140625" style="8" customWidth="1"/>
+    <col min="5593" max="5593" width="9.140625" style="8" customWidth="1"/>
+    <col min="5594" max="5594" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5595" max="5600" width="9.140625" style="8"/>
+    <col min="5601" max="5601" width="9.140625" style="8" customWidth="1"/>
+    <col min="5602" max="5602" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5603" max="5605" width="9.140625" style="8"/>
+    <col min="5606" max="5606" width="9.140625" style="8" customWidth="1"/>
+    <col min="5607" max="5607" width="9.140625" style="8"/>
+    <col min="5608" max="5608" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5609" max="5610" width="9.140625" style="8"/>
+    <col min="5611" max="5611" width="9.140625" style="8" customWidth="1"/>
+    <col min="5612" max="5612" width="10" style="8" customWidth="1"/>
+    <col min="5613" max="5613" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5614" max="5615" width="9.140625" style="8"/>
+    <col min="5616" max="5616" width="9.140625" style="8" customWidth="1"/>
+    <col min="5617" max="5622" width="9.140625" style="8"/>
+    <col min="5623" max="5623" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5624" max="5635" width="9.140625" style="8"/>
+    <col min="5636" max="5636" width="10.140625" style="8" customWidth="1"/>
+    <col min="5637" max="5640" width="9.140625" style="8"/>
+    <col min="5641" max="5641" width="10.140625" style="8" customWidth="1"/>
+    <col min="5642" max="5642" width="9.140625" style="8"/>
+    <col min="5643" max="5643" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5644" max="5645" width="9.140625" style="8"/>
+    <col min="5646" max="5646" width="10.140625" style="8" customWidth="1"/>
+    <col min="5647" max="5791" width="9.140625" style="8"/>
+    <col min="5792" max="5792" width="20" style="8" customWidth="1"/>
+    <col min="5793" max="5793" width="8.140625" style="8" customWidth="1"/>
+    <col min="5794" max="5794" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5795" max="5795" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5796" max="5796" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5797" max="5797" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5798" max="5798" width="8" style="8" customWidth="1"/>
+    <col min="5799" max="5799" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5800" max="5800" width="10.140625" style="8" customWidth="1"/>
+    <col min="5801" max="5801" width="10.5703125" style="8" customWidth="1"/>
+    <col min="5802" max="5802" width="8.140625" style="8" customWidth="1"/>
+    <col min="5803" max="5803" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5804" max="5804" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5805" max="5805" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5806" max="5806" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5807" max="5807" width="8.5703125" style="8" customWidth="1"/>
+    <col min="5808" max="5808" width="8.42578125" style="8" customWidth="1"/>
+    <col min="5809" max="5809" width="9.140625" style="8" customWidth="1"/>
+    <col min="5810" max="5810" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5811" max="5811" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5812" max="5812" width="8.140625" style="8" customWidth="1"/>
+    <col min="5813" max="5813" width="8" style="8" customWidth="1"/>
+    <col min="5814" max="5814" width="9" style="8" customWidth="1"/>
+    <col min="5815" max="5815" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5816" max="5816" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5817" max="5817" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5818" max="5818" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5819" max="5820" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5821" max="5821" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5822" max="5822" width="8" style="8" customWidth="1"/>
+    <col min="5823" max="5823" width="9.140625" style="8" customWidth="1"/>
+    <col min="5824" max="5824" width="10.42578125" style="8" customWidth="1"/>
+    <col min="5825" max="5825" width="9.140625" style="8" customWidth="1"/>
+    <col min="5826" max="5826" width="9.5703125" style="8" customWidth="1"/>
+    <col min="5827" max="5828" width="8" style="8" customWidth="1"/>
+    <col min="5829" max="5829" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5830" max="5830" width="10.140625" style="8" customWidth="1"/>
+    <col min="5831" max="5831" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5832" max="5832" width="7.7109375" style="8" customWidth="1"/>
+    <col min="5833" max="5833" width="8.140625" style="8" customWidth="1"/>
+    <col min="5834" max="5834" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5835" max="5835" width="9.28515625" style="8" customWidth="1"/>
+    <col min="5836" max="5837" width="9.140625" style="8"/>
+    <col min="5838" max="5838" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5839" max="5839" width="10.7109375" style="8" customWidth="1"/>
+    <col min="5840" max="5840" width="10.140625" style="8" customWidth="1"/>
+    <col min="5841" max="5841" width="9.140625" style="8"/>
+    <col min="5842" max="5842" width="8.28515625" style="8" customWidth="1"/>
+    <col min="5843" max="5843" width="8" style="8" customWidth="1"/>
+    <col min="5844" max="5844" width="8.85546875" style="8" customWidth="1"/>
+    <col min="5845" max="5845" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5846" max="5847" width="9.140625" style="8"/>
+    <col min="5848" max="5848" width="8.140625" style="8" customWidth="1"/>
+    <col min="5849" max="5849" width="9.140625" style="8" customWidth="1"/>
+    <col min="5850" max="5850" width="10.28515625" style="8" customWidth="1"/>
+    <col min="5851" max="5856" width="9.140625" style="8"/>
+    <col min="5857" max="5857" width="9.140625" style="8" customWidth="1"/>
+    <col min="5858" max="5858" width="9.42578125" style="8" customWidth="1"/>
+    <col min="5859" max="5861" width="9.140625" style="8"/>
+    <col min="5862" max="5862" width="9.140625" style="8" customWidth="1"/>
+    <col min="5863" max="5863" width="9.140625" style="8"/>
+    <col min="5864" max="5864" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5865" max="5866" width="9.140625" style="8"/>
+    <col min="5867" max="5867" width="9.140625" style="8" customWidth="1"/>
+    <col min="5868" max="5868" width="10" style="8" customWidth="1"/>
+    <col min="5869" max="5869" width="9.7109375" style="8" customWidth="1"/>
+    <col min="5870" max="5871" width="9.140625" style="8"/>
+    <col min="5872" max="5872" width="9.140625" style="8" customWidth="1"/>
+    <col min="5873" max="5878" width="9.140625" style="8"/>
+    <col min="5879" max="5879" width="9.85546875" style="8" customWidth="1"/>
+    <col min="5880" max="5891" width="9.140625" style="8"/>
+    <col min="5892" max="5892" width="10.140625" style="8" customWidth="1"/>
+    <col min="5893" max="5896" width="9.140625" style="8"/>
+    <col min="5897" max="5897" width="10.140625" style="8" customWidth="1"/>
+    <col min="5898" max="5898" width="9.140625" style="8"/>
+    <col min="5899" max="5899" width="10.85546875" style="8" customWidth="1"/>
+    <col min="5900" max="5901" width="9.140625" style="8"/>
+    <col min="5902" max="5902" width="10.140625" style="8" customWidth="1"/>
+    <col min="5903" max="6047" width="9.140625" style="8"/>
+    <col min="6048" max="6048" width="20" style="8" customWidth="1"/>
+    <col min="6049" max="6049" width="8.140625" style="8" customWidth="1"/>
+    <col min="6050" max="6050" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6051" max="6051" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6052" max="6052" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6053" max="6053" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6054" max="6054" width="8" style="8" customWidth="1"/>
+    <col min="6055" max="6055" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6056" max="6056" width="10.140625" style="8" customWidth="1"/>
+    <col min="6057" max="6057" width="10.5703125" style="8" customWidth="1"/>
+    <col min="6058" max="6058" width="8.140625" style="8" customWidth="1"/>
+    <col min="6059" max="6059" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6060" max="6060" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6061" max="6061" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6062" max="6062" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6063" max="6063" width="8.5703125" style="8" customWidth="1"/>
+    <col min="6064" max="6064" width="8.42578125" style="8" customWidth="1"/>
+    <col min="6065" max="6065" width="9.140625" style="8" customWidth="1"/>
+    <col min="6066" max="6066" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6067" max="6067" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6068" max="6068" width="8.140625" style="8" customWidth="1"/>
+    <col min="6069" max="6069" width="8" style="8" customWidth="1"/>
+    <col min="6070" max="6070" width="9" style="8" customWidth="1"/>
+    <col min="6071" max="6071" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6072" max="6072" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6073" max="6073" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6074" max="6074" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6075" max="6076" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6077" max="6077" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6078" max="6078" width="8" style="8" customWidth="1"/>
+    <col min="6079" max="6079" width="9.140625" style="8" customWidth="1"/>
+    <col min="6080" max="6080" width="10.42578125" style="8" customWidth="1"/>
+    <col min="6081" max="6081" width="9.140625" style="8" customWidth="1"/>
+    <col min="6082" max="6082" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6083" max="6084" width="8" style="8" customWidth="1"/>
+    <col min="6085" max="6085" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6086" max="6086" width="10.140625" style="8" customWidth="1"/>
+    <col min="6087" max="6087" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6088" max="6088" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6089" max="6089" width="8.140625" style="8" customWidth="1"/>
+    <col min="6090" max="6090" width="8.7109375" style="8" customWidth="1"/>
+    <col min="6091" max="6091" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6092" max="6093" width="9.140625" style="8"/>
+    <col min="6094" max="6094" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6095" max="6095" width="10.7109375" style="8" customWidth="1"/>
+    <col min="6096" max="6096" width="10.140625" style="8" customWidth="1"/>
+    <col min="6097" max="6097" width="9.140625" style="8"/>
+    <col min="6098" max="6098" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6099" max="6099" width="8" style="8" customWidth="1"/>
+    <col min="6100" max="6100" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6101" max="6101" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6102" max="6103" width="9.140625" style="8"/>
+    <col min="6104" max="6104" width="8.140625" style="8" customWidth="1"/>
+    <col min="6105" max="6105" width="9.140625" style="8" customWidth="1"/>
+    <col min="6106" max="6106" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6107" max="6112" width="9.140625" style="8"/>
+    <col min="6113" max="6113" width="9.140625" style="8" customWidth="1"/>
+    <col min="6114" max="6114" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6115" max="6117" width="9.140625" style="8"/>
+    <col min="6118" max="6118" width="9.140625" style="8" customWidth="1"/>
+    <col min="6119" max="6119" width="9.140625" style="8"/>
+    <col min="6120" max="6120" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6121" max="6122" width="9.140625" style="8"/>
+    <col min="6123" max="6123" width="9.140625" style="8" customWidth="1"/>
+    <col min="6124" max="6124" width="10" style="8" customWidth="1"/>
+    <col min="6125" max="6125" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6126" max="6127" width="9.140625" style="8"/>
+    <col min="6128" max="6128" width="9.140625" style="8" customWidth="1"/>
+    <col min="6129" max="6134" width="9.140625" style="8"/>
+    <col min="6135" max="6135" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6136" max="6147" width="9.140625" style="8"/>
+    <col min="6148" max="6148" width="10.140625" style="8" customWidth="1"/>
+    <col min="6149" max="6152" width="9.140625" style="8"/>
+    <col min="6153" max="6153" width="10.140625" style="8" customWidth="1"/>
+    <col min="6154" max="6154" width="9.140625" style="8"/>
+    <col min="6155" max="6155" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6156" max="6157" width="9.140625" style="8"/>
+    <col min="6158" max="6158" width="10.140625" style="8" customWidth="1"/>
+    <col min="6159" max="6303" width="9.140625" style="8"/>
+    <col min="6304" max="6304" width="20" style="8" customWidth="1"/>
+    <col min="6305" max="6305" width="8.140625" style="8" customWidth="1"/>
+    <col min="6306" max="6306" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6307" max="6307" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6308" max="6308" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6309" max="6309" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6310" max="6310" width="8" style="8" customWidth="1"/>
+    <col min="6311" max="6311" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6312" max="6312" width="10.140625" style="8" customWidth="1"/>
+    <col min="6313" max="6313" width="10.5703125" style="8" customWidth="1"/>
+    <col min="6314" max="6314" width="8.140625" style="8" customWidth="1"/>
+    <col min="6315" max="6315" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6316" max="6316" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6317" max="6317" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6318" max="6318" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6319" max="6319" width="8.5703125" style="8" customWidth="1"/>
+    <col min="6320" max="6320" width="8.42578125" style="8" customWidth="1"/>
+    <col min="6321" max="6321" width="9.140625" style="8" customWidth="1"/>
+    <col min="6322" max="6322" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6323" max="6323" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6324" max="6324" width="8.140625" style="8" customWidth="1"/>
+    <col min="6325" max="6325" width="8" style="8" customWidth="1"/>
+    <col min="6326" max="6326" width="9" style="8" customWidth="1"/>
+    <col min="6327" max="6327" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6328" max="6328" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6329" max="6329" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6330" max="6330" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6331" max="6332" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6333" max="6333" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6334" max="6334" width="8" style="8" customWidth="1"/>
+    <col min="6335" max="6335" width="9.140625" style="8" customWidth="1"/>
+    <col min="6336" max="6336" width="10.42578125" style="8" customWidth="1"/>
+    <col min="6337" max="6337" width="9.140625" style="8" customWidth="1"/>
+    <col min="6338" max="6338" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6339" max="6340" width="8" style="8" customWidth="1"/>
+    <col min="6341" max="6341" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6342" max="6342" width="10.140625" style="8" customWidth="1"/>
+    <col min="6343" max="6343" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6344" max="6344" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6345" max="6345" width="8.140625" style="8" customWidth="1"/>
+    <col min="6346" max="6346" width="8.7109375" style="8" customWidth="1"/>
+    <col min="6347" max="6347" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6348" max="6349" width="9.140625" style="8"/>
+    <col min="6350" max="6350" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6351" max="6351" width="10.7109375" style="8" customWidth="1"/>
+    <col min="6352" max="6352" width="10.140625" style="8" customWidth="1"/>
+    <col min="6353" max="6353" width="9.140625" style="8"/>
+    <col min="6354" max="6354" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6355" max="6355" width="8" style="8" customWidth="1"/>
+    <col min="6356" max="6356" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6357" max="6357" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6358" max="6359" width="9.140625" style="8"/>
+    <col min="6360" max="6360" width="8.140625" style="8" customWidth="1"/>
+    <col min="6361" max="6361" width="9.140625" style="8" customWidth="1"/>
+    <col min="6362" max="6362" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6363" max="6368" width="9.140625" style="8"/>
+    <col min="6369" max="6369" width="9.140625" style="8" customWidth="1"/>
+    <col min="6370" max="6370" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6371" max="6373" width="9.140625" style="8"/>
+    <col min="6374" max="6374" width="9.140625" style="8" customWidth="1"/>
+    <col min="6375" max="6375" width="9.140625" style="8"/>
+    <col min="6376" max="6376" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6377" max="6378" width="9.140625" style="8"/>
+    <col min="6379" max="6379" width="9.140625" style="8" customWidth="1"/>
+    <col min="6380" max="6380" width="10" style="8" customWidth="1"/>
+    <col min="6381" max="6381" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6382" max="6383" width="9.140625" style="8"/>
+    <col min="6384" max="6384" width="9.140625" style="8" customWidth="1"/>
+    <col min="6385" max="6390" width="9.140625" style="8"/>
+    <col min="6391" max="6391" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6392" max="6403" width="9.140625" style="8"/>
+    <col min="6404" max="6404" width="10.140625" style="8" customWidth="1"/>
+    <col min="6405" max="6408" width="9.140625" style="8"/>
+    <col min="6409" max="6409" width="10.140625" style="8" customWidth="1"/>
+    <col min="6410" max="6410" width="9.140625" style="8"/>
+    <col min="6411" max="6411" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6412" max="6413" width="9.140625" style="8"/>
+    <col min="6414" max="6414" width="10.140625" style="8" customWidth="1"/>
+    <col min="6415" max="6559" width="9.140625" style="8"/>
+    <col min="6560" max="6560" width="20" style="8" customWidth="1"/>
+    <col min="6561" max="6561" width="8.140625" style="8" customWidth="1"/>
+    <col min="6562" max="6562" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6563" max="6563" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6564" max="6564" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6565" max="6565" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6566" max="6566" width="8" style="8" customWidth="1"/>
+    <col min="6567" max="6567" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6568" max="6568" width="10.140625" style="8" customWidth="1"/>
+    <col min="6569" max="6569" width="10.5703125" style="8" customWidth="1"/>
+    <col min="6570" max="6570" width="8.140625" style="8" customWidth="1"/>
+    <col min="6571" max="6571" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6572" max="6572" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6573" max="6573" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6574" max="6574" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6575" max="6575" width="8.5703125" style="8" customWidth="1"/>
+    <col min="6576" max="6576" width="8.42578125" style="8" customWidth="1"/>
+    <col min="6577" max="6577" width="9.140625" style="8" customWidth="1"/>
+    <col min="6578" max="6578" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6579" max="6579" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6580" max="6580" width="8.140625" style="8" customWidth="1"/>
+    <col min="6581" max="6581" width="8" style="8" customWidth="1"/>
+    <col min="6582" max="6582" width="9" style="8" customWidth="1"/>
+    <col min="6583" max="6583" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6584" max="6584" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6585" max="6585" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6586" max="6586" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6587" max="6588" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6589" max="6589" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6590" max="6590" width="8" style="8" customWidth="1"/>
+    <col min="6591" max="6591" width="9.140625" style="8" customWidth="1"/>
+    <col min="6592" max="6592" width="10.42578125" style="8" customWidth="1"/>
+    <col min="6593" max="6593" width="9.140625" style="8" customWidth="1"/>
+    <col min="6594" max="6594" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6595" max="6596" width="8" style="8" customWidth="1"/>
+    <col min="6597" max="6597" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6598" max="6598" width="10.140625" style="8" customWidth="1"/>
+    <col min="6599" max="6599" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6600" max="6600" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6601" max="6601" width="8.140625" style="8" customWidth="1"/>
+    <col min="6602" max="6602" width="8.7109375" style="8" customWidth="1"/>
+    <col min="6603" max="6603" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6604" max="6605" width="9.140625" style="8"/>
+    <col min="6606" max="6606" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6607" max="6607" width="10.7109375" style="8" customWidth="1"/>
+    <col min="6608" max="6608" width="10.140625" style="8" customWidth="1"/>
+    <col min="6609" max="6609" width="9.140625" style="8"/>
+    <col min="6610" max="6610" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6611" max="6611" width="8" style="8" customWidth="1"/>
+    <col min="6612" max="6612" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6613" max="6613" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6614" max="6615" width="9.140625" style="8"/>
+    <col min="6616" max="6616" width="8.140625" style="8" customWidth="1"/>
+    <col min="6617" max="6617" width="9.140625" style="8" customWidth="1"/>
+    <col min="6618" max="6618" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6619" max="6624" width="9.140625" style="8"/>
+    <col min="6625" max="6625" width="9.140625" style="8" customWidth="1"/>
+    <col min="6626" max="6626" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6627" max="6629" width="9.140625" style="8"/>
+    <col min="6630" max="6630" width="9.140625" style="8" customWidth="1"/>
+    <col min="6631" max="6631" width="9.140625" style="8"/>
+    <col min="6632" max="6632" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6633" max="6634" width="9.140625" style="8"/>
+    <col min="6635" max="6635" width="9.140625" style="8" customWidth="1"/>
+    <col min="6636" max="6636" width="10" style="8" customWidth="1"/>
+    <col min="6637" max="6637" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6638" max="6639" width="9.140625" style="8"/>
+    <col min="6640" max="6640" width="9.140625" style="8" customWidth="1"/>
+    <col min="6641" max="6646" width="9.140625" style="8"/>
+    <col min="6647" max="6647" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6648" max="6659" width="9.140625" style="8"/>
+    <col min="6660" max="6660" width="10.140625" style="8" customWidth="1"/>
+    <col min="6661" max="6664" width="9.140625" style="8"/>
+    <col min="6665" max="6665" width="10.140625" style="8" customWidth="1"/>
+    <col min="6666" max="6666" width="9.140625" style="8"/>
+    <col min="6667" max="6667" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6668" max="6669" width="9.140625" style="8"/>
+    <col min="6670" max="6670" width="10.140625" style="8" customWidth="1"/>
+    <col min="6671" max="6815" width="9.140625" style="8"/>
+    <col min="6816" max="6816" width="20" style="8" customWidth="1"/>
+    <col min="6817" max="6817" width="8.140625" style="8" customWidth="1"/>
+    <col min="6818" max="6818" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6819" max="6819" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6820" max="6820" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6821" max="6821" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6822" max="6822" width="8" style="8" customWidth="1"/>
+    <col min="6823" max="6823" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6824" max="6824" width="10.140625" style="8" customWidth="1"/>
+    <col min="6825" max="6825" width="10.5703125" style="8" customWidth="1"/>
+    <col min="6826" max="6826" width="8.140625" style="8" customWidth="1"/>
+    <col min="6827" max="6827" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6828" max="6828" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6829" max="6829" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6830" max="6830" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6831" max="6831" width="8.5703125" style="8" customWidth="1"/>
+    <col min="6832" max="6832" width="8.42578125" style="8" customWidth="1"/>
+    <col min="6833" max="6833" width="9.140625" style="8" customWidth="1"/>
+    <col min="6834" max="6834" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6835" max="6835" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6836" max="6836" width="8.140625" style="8" customWidth="1"/>
+    <col min="6837" max="6837" width="8" style="8" customWidth="1"/>
+    <col min="6838" max="6838" width="9" style="8" customWidth="1"/>
+    <col min="6839" max="6839" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6840" max="6840" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6841" max="6841" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6842" max="6842" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6843" max="6844" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6845" max="6845" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6846" max="6846" width="8" style="8" customWidth="1"/>
+    <col min="6847" max="6847" width="9.140625" style="8" customWidth="1"/>
+    <col min="6848" max="6848" width="10.42578125" style="8" customWidth="1"/>
+    <col min="6849" max="6849" width="9.140625" style="8" customWidth="1"/>
+    <col min="6850" max="6850" width="9.5703125" style="8" customWidth="1"/>
+    <col min="6851" max="6852" width="8" style="8" customWidth="1"/>
+    <col min="6853" max="6853" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6854" max="6854" width="10.140625" style="8" customWidth="1"/>
+    <col min="6855" max="6855" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6856" max="6856" width="7.7109375" style="8" customWidth="1"/>
+    <col min="6857" max="6857" width="8.140625" style="8" customWidth="1"/>
+    <col min="6858" max="6858" width="8.7109375" style="8" customWidth="1"/>
+    <col min="6859" max="6859" width="9.28515625" style="8" customWidth="1"/>
+    <col min="6860" max="6861" width="9.140625" style="8"/>
+    <col min="6862" max="6862" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6863" max="6863" width="10.7109375" style="8" customWidth="1"/>
+    <col min="6864" max="6864" width="10.140625" style="8" customWidth="1"/>
+    <col min="6865" max="6865" width="9.140625" style="8"/>
+    <col min="6866" max="6866" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6867" max="6867" width="8" style="8" customWidth="1"/>
+    <col min="6868" max="6868" width="8.85546875" style="8" customWidth="1"/>
+    <col min="6869" max="6869" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6870" max="6871" width="9.140625" style="8"/>
+    <col min="6872" max="6872" width="8.140625" style="8" customWidth="1"/>
+    <col min="6873" max="6873" width="9.140625" style="8" customWidth="1"/>
+    <col min="6874" max="6874" width="10.28515625" style="8" customWidth="1"/>
+    <col min="6875" max="6880" width="9.140625" style="8"/>
+    <col min="6881" max="6881" width="9.140625" style="8" customWidth="1"/>
+    <col min="6882" max="6882" width="9.42578125" style="8" customWidth="1"/>
+    <col min="6883" max="6885" width="9.140625" style="8"/>
+    <col min="6886" max="6886" width="9.140625" style="8" customWidth="1"/>
+    <col min="6887" max="6887" width="9.140625" style="8"/>
+    <col min="6888" max="6888" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6889" max="6890" width="9.140625" style="8"/>
+    <col min="6891" max="6891" width="9.140625" style="8" customWidth="1"/>
+    <col min="6892" max="6892" width="10" style="8" customWidth="1"/>
+    <col min="6893" max="6893" width="9.7109375" style="8" customWidth="1"/>
+    <col min="6894" max="6895" width="9.140625" style="8"/>
+    <col min="6896" max="6896" width="9.140625" style="8" customWidth="1"/>
+    <col min="6897" max="6902" width="9.140625" style="8"/>
+    <col min="6903" max="6903" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6904" max="6915" width="9.140625" style="8"/>
+    <col min="6916" max="6916" width="10.140625" style="8" customWidth="1"/>
+    <col min="6917" max="6920" width="9.140625" style="8"/>
+    <col min="6921" max="6921" width="10.140625" style="8" customWidth="1"/>
+    <col min="6922" max="6922" width="9.140625" style="8"/>
+    <col min="6923" max="6923" width="10.85546875" style="8" customWidth="1"/>
+    <col min="6924" max="6925" width="9.140625" style="8"/>
+    <col min="6926" max="6926" width="10.140625" style="8" customWidth="1"/>
+    <col min="6927" max="7071" width="9.140625" style="8"/>
+    <col min="7072" max="7072" width="20" style="8" customWidth="1"/>
+    <col min="7073" max="7073" width="8.140625" style="8" customWidth="1"/>
+    <col min="7074" max="7074" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7075" max="7075" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7076" max="7076" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7077" max="7077" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7078" max="7078" width="8" style="8" customWidth="1"/>
+    <col min="7079" max="7079" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7080" max="7080" width="10.140625" style="8" customWidth="1"/>
+    <col min="7081" max="7081" width="10.5703125" style="8" customWidth="1"/>
+    <col min="7082" max="7082" width="8.140625" style="8" customWidth="1"/>
+    <col min="7083" max="7083" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7084" max="7084" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7085" max="7085" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7086" max="7086" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7087" max="7087" width="8.5703125" style="8" customWidth="1"/>
+    <col min="7088" max="7088" width="8.42578125" style="8" customWidth="1"/>
+    <col min="7089" max="7089" width="9.140625" style="8" customWidth="1"/>
+    <col min="7090" max="7090" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7091" max="7091" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7092" max="7092" width="8.140625" style="8" customWidth="1"/>
+    <col min="7093" max="7093" width="8" style="8" customWidth="1"/>
+    <col min="7094" max="7094" width="9" style="8" customWidth="1"/>
+    <col min="7095" max="7095" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7096" max="7096" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7097" max="7097" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7098" max="7098" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7099" max="7100" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7101" max="7101" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7102" max="7102" width="8" style="8" customWidth="1"/>
+    <col min="7103" max="7103" width="9.140625" style="8" customWidth="1"/>
+    <col min="7104" max="7104" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7105" max="7105" width="9.140625" style="8" customWidth="1"/>
+    <col min="7106" max="7106" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7107" max="7108" width="8" style="8" customWidth="1"/>
+    <col min="7109" max="7109" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7110" max="7110" width="10.140625" style="8" customWidth="1"/>
+    <col min="7111" max="7111" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7112" max="7112" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7113" max="7113" width="8.140625" style="8" customWidth="1"/>
+    <col min="7114" max="7114" width="8.7109375" style="8" customWidth="1"/>
+    <col min="7115" max="7115" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7116" max="7117" width="9.140625" style="8"/>
+    <col min="7118" max="7118" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7119" max="7119" width="10.7109375" style="8" customWidth="1"/>
+    <col min="7120" max="7120" width="10.140625" style="8" customWidth="1"/>
+    <col min="7121" max="7121" width="9.140625" style="8"/>
+    <col min="7122" max="7122" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7123" max="7123" width="8" style="8" customWidth="1"/>
+    <col min="7124" max="7124" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7125" max="7125" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7126" max="7127" width="9.140625" style="8"/>
+    <col min="7128" max="7128" width="8.140625" style="8" customWidth="1"/>
+    <col min="7129" max="7129" width="9.140625" style="8" customWidth="1"/>
+    <col min="7130" max="7130" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7131" max="7136" width="9.140625" style="8"/>
+    <col min="7137" max="7137" width="9.140625" style="8" customWidth="1"/>
+    <col min="7138" max="7138" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7139" max="7141" width="9.140625" style="8"/>
+    <col min="7142" max="7142" width="9.140625" style="8" customWidth="1"/>
+    <col min="7143" max="7143" width="9.140625" style="8"/>
+    <col min="7144" max="7144" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7145" max="7146" width="9.140625" style="8"/>
+    <col min="7147" max="7147" width="9.140625" style="8" customWidth="1"/>
+    <col min="7148" max="7148" width="10" style="8" customWidth="1"/>
+    <col min="7149" max="7149" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7150" max="7151" width="9.140625" style="8"/>
+    <col min="7152" max="7152" width="9.140625" style="8" customWidth="1"/>
+    <col min="7153" max="7158" width="9.140625" style="8"/>
+    <col min="7159" max="7159" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7160" max="7171" width="9.140625" style="8"/>
+    <col min="7172" max="7172" width="10.140625" style="8" customWidth="1"/>
+    <col min="7173" max="7176" width="9.140625" style="8"/>
+    <col min="7177" max="7177" width="10.140625" style="8" customWidth="1"/>
+    <col min="7178" max="7178" width="9.140625" style="8"/>
+    <col min="7179" max="7179" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7180" max="7181" width="9.140625" style="8"/>
+    <col min="7182" max="7182" width="10.140625" style="8" customWidth="1"/>
+    <col min="7183" max="7327" width="9.140625" style="8"/>
+    <col min="7328" max="7328" width="20" style="8" customWidth="1"/>
+    <col min="7329" max="7329" width="8.140625" style="8" customWidth="1"/>
+    <col min="7330" max="7330" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7331" max="7331" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7332" max="7332" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7333" max="7333" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7334" max="7334" width="8" style="8" customWidth="1"/>
+    <col min="7335" max="7335" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7336" max="7336" width="10.140625" style="8" customWidth="1"/>
+    <col min="7337" max="7337" width="10.5703125" style="8" customWidth="1"/>
+    <col min="7338" max="7338" width="8.140625" style="8" customWidth="1"/>
+    <col min="7339" max="7339" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7340" max="7340" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7341" max="7341" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7342" max="7342" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7343" max="7343" width="8.5703125" style="8" customWidth="1"/>
+    <col min="7344" max="7344" width="8.42578125" style="8" customWidth="1"/>
+    <col min="7345" max="7345" width="9.140625" style="8" customWidth="1"/>
+    <col min="7346" max="7346" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7347" max="7347" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7348" max="7348" width="8.140625" style="8" customWidth="1"/>
+    <col min="7349" max="7349" width="8" style="8" customWidth="1"/>
+    <col min="7350" max="7350" width="9" style="8" customWidth="1"/>
+    <col min="7351" max="7351" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7352" max="7352" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7353" max="7353" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7354" max="7354" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7355" max="7356" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7357" max="7357" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7358" max="7358" width="8" style="8" customWidth="1"/>
+    <col min="7359" max="7359" width="9.140625" style="8" customWidth="1"/>
+    <col min="7360" max="7360" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7361" max="7361" width="9.140625" style="8" customWidth="1"/>
+    <col min="7362" max="7362" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7363" max="7364" width="8" style="8" customWidth="1"/>
+    <col min="7365" max="7365" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7366" max="7366" width="10.140625" style="8" customWidth="1"/>
+    <col min="7367" max="7367" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7368" max="7368" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7369" max="7369" width="8.140625" style="8" customWidth="1"/>
+    <col min="7370" max="7370" width="8.7109375" style="8" customWidth="1"/>
+    <col min="7371" max="7371" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7372" max="7373" width="9.140625" style="8"/>
+    <col min="7374" max="7374" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7375" max="7375" width="10.7109375" style="8" customWidth="1"/>
+    <col min="7376" max="7376" width="10.140625" style="8" customWidth="1"/>
+    <col min="7377" max="7377" width="9.140625" style="8"/>
+    <col min="7378" max="7378" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7379" max="7379" width="8" style="8" customWidth="1"/>
+    <col min="7380" max="7380" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7381" max="7381" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7382" max="7383" width="9.140625" style="8"/>
+    <col min="7384" max="7384" width="8.140625" style="8" customWidth="1"/>
+    <col min="7385" max="7385" width="9.140625" style="8" customWidth="1"/>
+    <col min="7386" max="7386" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7387" max="7392" width="9.140625" style="8"/>
+    <col min="7393" max="7393" width="9.140625" style="8" customWidth="1"/>
+    <col min="7394" max="7394" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7395" max="7397" width="9.140625" style="8"/>
+    <col min="7398" max="7398" width="9.140625" style="8" customWidth="1"/>
+    <col min="7399" max="7399" width="9.140625" style="8"/>
+    <col min="7400" max="7400" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7401" max="7402" width="9.140625" style="8"/>
+    <col min="7403" max="7403" width="9.140625" style="8" customWidth="1"/>
+    <col min="7404" max="7404" width="10" style="8" customWidth="1"/>
+    <col min="7405" max="7405" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7406" max="7407" width="9.140625" style="8"/>
+    <col min="7408" max="7408" width="9.140625" style="8" customWidth="1"/>
+    <col min="7409" max="7414" width="9.140625" style="8"/>
+    <col min="7415" max="7415" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7416" max="7427" width="9.140625" style="8"/>
+    <col min="7428" max="7428" width="10.140625" style="8" customWidth="1"/>
+    <col min="7429" max="7432" width="9.140625" style="8"/>
+    <col min="7433" max="7433" width="10.140625" style="8" customWidth="1"/>
+    <col min="7434" max="7434" width="9.140625" style="8"/>
+    <col min="7435" max="7435" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7436" max="7437" width="9.140625" style="8"/>
+    <col min="7438" max="7438" width="10.140625" style="8" customWidth="1"/>
+    <col min="7439" max="7583" width="9.140625" style="8"/>
+    <col min="7584" max="7584" width="20" style="8" customWidth="1"/>
+    <col min="7585" max="7585" width="8.140625" style="8" customWidth="1"/>
+    <col min="7586" max="7586" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7587" max="7587" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7588" max="7588" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7589" max="7589" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7590" max="7590" width="8" style="8" customWidth="1"/>
+    <col min="7591" max="7591" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7592" max="7592" width="10.140625" style="8" customWidth="1"/>
+    <col min="7593" max="7593" width="10.5703125" style="8" customWidth="1"/>
+    <col min="7594" max="7594" width="8.140625" style="8" customWidth="1"/>
+    <col min="7595" max="7595" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7596" max="7596" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7597" max="7597" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7598" max="7598" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7599" max="7599" width="8.5703125" style="8" customWidth="1"/>
+    <col min="7600" max="7600" width="8.42578125" style="8" customWidth="1"/>
+    <col min="7601" max="7601" width="9.140625" style="8" customWidth="1"/>
+    <col min="7602" max="7602" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7603" max="7603" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7604" max="7604" width="8.140625" style="8" customWidth="1"/>
+    <col min="7605" max="7605" width="8" style="8" customWidth="1"/>
+    <col min="7606" max="7606" width="9" style="8" customWidth="1"/>
+    <col min="7607" max="7607" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7608" max="7608" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7609" max="7609" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7610" max="7610" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7611" max="7612" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7613" max="7613" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7614" max="7614" width="8" style="8" customWidth="1"/>
+    <col min="7615" max="7615" width="9.140625" style="8" customWidth="1"/>
+    <col min="7616" max="7616" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7617" max="7617" width="9.140625" style="8" customWidth="1"/>
+    <col min="7618" max="7618" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7619" max="7620" width="8" style="8" customWidth="1"/>
+    <col min="7621" max="7621" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7622" max="7622" width="10.140625" style="8" customWidth="1"/>
+    <col min="7623" max="7623" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7624" max="7624" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7625" max="7625" width="8.140625" style="8" customWidth="1"/>
+    <col min="7626" max="7626" width="8.7109375" style="8" customWidth="1"/>
+    <col min="7627" max="7627" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7628" max="7629" width="9.140625" style="8"/>
+    <col min="7630" max="7630" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7631" max="7631" width="10.7109375" style="8" customWidth="1"/>
+    <col min="7632" max="7632" width="10.140625" style="8" customWidth="1"/>
+    <col min="7633" max="7633" width="9.140625" style="8"/>
+    <col min="7634" max="7634" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7635" max="7635" width="8" style="8" customWidth="1"/>
+    <col min="7636" max="7636" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7637" max="7637" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7638" max="7639" width="9.140625" style="8"/>
+    <col min="7640" max="7640" width="8.140625" style="8" customWidth="1"/>
+    <col min="7641" max="7641" width="9.140625" style="8" customWidth="1"/>
+    <col min="7642" max="7642" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7643" max="7648" width="9.140625" style="8"/>
+    <col min="7649" max="7649" width="9.140625" style="8" customWidth="1"/>
+    <col min="7650" max="7650" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7651" max="7653" width="9.140625" style="8"/>
+    <col min="7654" max="7654" width="9.140625" style="8" customWidth="1"/>
+    <col min="7655" max="7655" width="9.140625" style="8"/>
+    <col min="7656" max="7656" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7657" max="7658" width="9.140625" style="8"/>
+    <col min="7659" max="7659" width="9.140625" style="8" customWidth="1"/>
+    <col min="7660" max="7660" width="10" style="8" customWidth="1"/>
+    <col min="7661" max="7661" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7662" max="7663" width="9.140625" style="8"/>
+    <col min="7664" max="7664" width="9.140625" style="8" customWidth="1"/>
+    <col min="7665" max="7670" width="9.140625" style="8"/>
+    <col min="7671" max="7671" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7672" max="7683" width="9.140625" style="8"/>
+    <col min="7684" max="7684" width="10.140625" style="8" customWidth="1"/>
+    <col min="7685" max="7688" width="9.140625" style="8"/>
+    <col min="7689" max="7689" width="10.140625" style="8" customWidth="1"/>
+    <col min="7690" max="7690" width="9.140625" style="8"/>
+    <col min="7691" max="7691" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7692" max="7693" width="9.140625" style="8"/>
+    <col min="7694" max="7694" width="10.140625" style="8" customWidth="1"/>
+    <col min="7695" max="7839" width="9.140625" style="8"/>
+    <col min="7840" max="7840" width="20" style="8" customWidth="1"/>
+    <col min="7841" max="7841" width="8.140625" style="8" customWidth="1"/>
+    <col min="7842" max="7842" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7843" max="7843" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7844" max="7844" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7845" max="7845" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7846" max="7846" width="8" style="8" customWidth="1"/>
+    <col min="7847" max="7847" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7848" max="7848" width="10.140625" style="8" customWidth="1"/>
+    <col min="7849" max="7849" width="10.5703125" style="8" customWidth="1"/>
+    <col min="7850" max="7850" width="8.140625" style="8" customWidth="1"/>
+    <col min="7851" max="7851" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7852" max="7852" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7853" max="7853" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7854" max="7854" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7855" max="7855" width="8.5703125" style="8" customWidth="1"/>
+    <col min="7856" max="7856" width="8.42578125" style="8" customWidth="1"/>
+    <col min="7857" max="7857" width="9.140625" style="8" customWidth="1"/>
+    <col min="7858" max="7858" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7859" max="7859" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7860" max="7860" width="8.140625" style="8" customWidth="1"/>
+    <col min="7861" max="7861" width="8" style="8" customWidth="1"/>
+    <col min="7862" max="7862" width="9" style="8" customWidth="1"/>
+    <col min="7863" max="7863" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7864" max="7864" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7865" max="7865" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7866" max="7866" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7867" max="7868" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7869" max="7869" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7870" max="7870" width="8" style="8" customWidth="1"/>
+    <col min="7871" max="7871" width="9.140625" style="8" customWidth="1"/>
+    <col min="7872" max="7872" width="10.42578125" style="8" customWidth="1"/>
+    <col min="7873" max="7873" width="9.140625" style="8" customWidth="1"/>
+    <col min="7874" max="7874" width="9.5703125" style="8" customWidth="1"/>
+    <col min="7875" max="7876" width="8" style="8" customWidth="1"/>
+    <col min="7877" max="7877" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7878" max="7878" width="10.140625" style="8" customWidth="1"/>
+    <col min="7879" max="7879" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7880" max="7880" width="7.7109375" style="8" customWidth="1"/>
+    <col min="7881" max="7881" width="8.140625" style="8" customWidth="1"/>
+    <col min="7882" max="7882" width="8.7109375" style="8" customWidth="1"/>
+    <col min="7883" max="7883" width="9.28515625" style="8" customWidth="1"/>
+    <col min="7884" max="7885" width="9.140625" style="8"/>
+    <col min="7886" max="7886" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7887" max="7887" width="10.7109375" style="8" customWidth="1"/>
+    <col min="7888" max="7888" width="10.140625" style="8" customWidth="1"/>
+    <col min="7889" max="7889" width="9.140625" style="8"/>
+    <col min="7890" max="7890" width="8.28515625" style="8" customWidth="1"/>
+    <col min="7891" max="7891" width="8" style="8" customWidth="1"/>
+    <col min="7892" max="7892" width="8.85546875" style="8" customWidth="1"/>
+    <col min="7893" max="7893" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7894" max="7895" width="9.140625" style="8"/>
+    <col min="7896" max="7896" width="8.140625" style="8" customWidth="1"/>
+    <col min="7897" max="7897" width="9.140625" style="8" customWidth="1"/>
+    <col min="7898" max="7898" width="10.28515625" style="8" customWidth="1"/>
+    <col min="7899" max="7904" width="9.140625" style="8"/>
+    <col min="7905" max="7905" width="9.140625" style="8" customWidth="1"/>
+    <col min="7906" max="7906" width="9.42578125" style="8" customWidth="1"/>
+    <col min="7907" max="7909" width="9.140625" style="8"/>
+    <col min="7910" max="7910" width="9.140625" style="8" customWidth="1"/>
+    <col min="7911" max="7911" width="9.140625" style="8"/>
+    <col min="7912" max="7912" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7913" max="7914" width="9.140625" style="8"/>
+    <col min="7915" max="7915" width="9.140625" style="8" customWidth="1"/>
+    <col min="7916" max="7916" width="10" style="8" customWidth="1"/>
+    <col min="7917" max="7917" width="9.7109375" style="8" customWidth="1"/>
+    <col min="7918" max="7919" width="9.140625" style="8"/>
+    <col min="7920" max="7920" width="9.140625" style="8" customWidth="1"/>
+    <col min="7921" max="7926" width="9.140625" style="8"/>
+    <col min="7927" max="7927" width="9.85546875" style="8" customWidth="1"/>
+    <col min="7928" max="7939" width="9.140625" style="8"/>
+    <col min="7940" max="7940" width="10.140625" style="8" customWidth="1"/>
+    <col min="7941" max="7944" width="9.140625" style="8"/>
+    <col min="7945" max="7945" width="10.140625" style="8" customWidth="1"/>
+    <col min="7946" max="7946" width="9.140625" style="8"/>
+    <col min="7947" max="7947" width="10.85546875" style="8" customWidth="1"/>
+    <col min="7948" max="7949" width="9.140625" style="8"/>
+    <col min="7950" max="7950" width="10.140625" style="8" customWidth="1"/>
+    <col min="7951" max="8095" width="9.140625" style="8"/>
+    <col min="8096" max="8096" width="20" style="8" customWidth="1"/>
+    <col min="8097" max="8097" width="8.140625" style="8" customWidth="1"/>
+    <col min="8098" max="8098" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8099" max="8099" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8100" max="8100" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8101" max="8101" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8102" max="8102" width="8" style="8" customWidth="1"/>
+    <col min="8103" max="8103" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8104" max="8104" width="10.140625" style="8" customWidth="1"/>
+    <col min="8105" max="8105" width="10.5703125" style="8" customWidth="1"/>
+    <col min="8106" max="8106" width="8.140625" style="8" customWidth="1"/>
+    <col min="8107" max="8107" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8108" max="8108" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8109" max="8109" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8110" max="8110" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8111" max="8111" width="8.5703125" style="8" customWidth="1"/>
+    <col min="8112" max="8112" width="8.42578125" style="8" customWidth="1"/>
+    <col min="8113" max="8113" width="9.140625" style="8" customWidth="1"/>
+    <col min="8114" max="8114" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8115" max="8115" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8116" max="8116" width="8.140625" style="8" customWidth="1"/>
+    <col min="8117" max="8117" width="8" style="8" customWidth="1"/>
+    <col min="8118" max="8118" width="9" style="8" customWidth="1"/>
+    <col min="8119" max="8119" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8120" max="8120" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8121" max="8121" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8122" max="8122" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8123" max="8124" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8125" max="8125" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8126" max="8126" width="8" style="8" customWidth="1"/>
+    <col min="8127" max="8127" width="9.140625" style="8" customWidth="1"/>
+    <col min="8128" max="8128" width="10.42578125" style="8" customWidth="1"/>
+    <col min="8129" max="8129" width="9.140625" style="8" customWidth="1"/>
+    <col min="8130" max="8130" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8131" max="8132" width="8" style="8" customWidth="1"/>
+    <col min="8133" max="8133" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8134" max="8134" width="10.140625" style="8" customWidth="1"/>
+    <col min="8135" max="8135" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8136" max="8136" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8137" max="8137" width="8.140625" style="8" customWidth="1"/>
+    <col min="8138" max="8138" width="8.7109375" style="8" customWidth="1"/>
+    <col min="8139" max="8139" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8140" max="8141" width="9.140625" style="8"/>
+    <col min="8142" max="8142" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8143" max="8143" width="10.7109375" style="8" customWidth="1"/>
+    <col min="8144" max="8144" width="10.140625" style="8" customWidth="1"/>
+    <col min="8145" max="8145" width="9.140625" style="8"/>
+    <col min="8146" max="8146" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8147" max="8147" width="8" style="8" customWidth="1"/>
+    <col min="8148" max="8148" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8149" max="8149" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8150" max="8151" width="9.140625" style="8"/>
+    <col min="8152" max="8152" width="8.140625" style="8" customWidth="1"/>
+    <col min="8153" max="8153" width="9.140625" style="8" customWidth="1"/>
+    <col min="8154" max="8154" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8155" max="8160" width="9.140625" style="8"/>
+    <col min="8161" max="8161" width="9.140625" style="8" customWidth="1"/>
+    <col min="8162" max="8162" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8163" max="8165" width="9.140625" style="8"/>
+    <col min="8166" max="8166" width="9.140625" style="8" customWidth="1"/>
+    <col min="8167" max="8167" width="9.140625" style="8"/>
+    <col min="8168" max="8168" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8169" max="8170" width="9.140625" style="8"/>
+    <col min="8171" max="8171" width="9.140625" style="8" customWidth="1"/>
+    <col min="8172" max="8172" width="10" style="8" customWidth="1"/>
+    <col min="8173" max="8173" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8174" max="8175" width="9.140625" style="8"/>
+    <col min="8176" max="8176" width="9.140625" style="8" customWidth="1"/>
+    <col min="8177" max="8182" width="9.140625" style="8"/>
+    <col min="8183" max="8183" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8184" max="8195" width="9.140625" style="8"/>
+    <col min="8196" max="8196" width="10.140625" style="8" customWidth="1"/>
+    <col min="8197" max="8200" width="9.140625" style="8"/>
+    <col min="8201" max="8201" width="10.140625" style="8" customWidth="1"/>
+    <col min="8202" max="8202" width="9.140625" style="8"/>
+    <col min="8203" max="8203" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8204" max="8205" width="9.140625" style="8"/>
+    <col min="8206" max="8206" width="10.140625" style="8" customWidth="1"/>
+    <col min="8207" max="8351" width="9.140625" style="8"/>
+    <col min="8352" max="8352" width="20" style="8" customWidth="1"/>
+    <col min="8353" max="8353" width="8.140625" style="8" customWidth="1"/>
+    <col min="8354" max="8354" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8355" max="8355" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8356" max="8356" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8357" max="8357" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8358" max="8358" width="8" style="8" customWidth="1"/>
+    <col min="8359" max="8359" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8360" max="8360" width="10.140625" style="8" customWidth="1"/>
+    <col min="8361" max="8361" width="10.5703125" style="8" customWidth="1"/>
+    <col min="8362" max="8362" width="8.140625" style="8" customWidth="1"/>
+    <col min="8363" max="8363" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8364" max="8364" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8365" max="8365" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8366" max="8366" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8367" max="8367" width="8.5703125" style="8" customWidth="1"/>
+    <col min="8368" max="8368" width="8.42578125" style="8" customWidth="1"/>
+    <col min="8369" max="8369" width="9.140625" style="8" customWidth="1"/>
+    <col min="8370" max="8370" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8371" max="8371" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8372" max="8372" width="8.140625" style="8" customWidth="1"/>
+    <col min="8373" max="8373" width="8" style="8" customWidth="1"/>
+    <col min="8374" max="8374" width="9" style="8" customWidth="1"/>
+    <col min="8375" max="8375" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8376" max="8376" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8377" max="8377" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8378" max="8378" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8379" max="8380" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8381" max="8381" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8382" max="8382" width="8" style="8" customWidth="1"/>
+    <col min="8383" max="8383" width="9.140625" style="8" customWidth="1"/>
+    <col min="8384" max="8384" width="10.42578125" style="8" customWidth="1"/>
+    <col min="8385" max="8385" width="9.140625" style="8" customWidth="1"/>
+    <col min="8386" max="8386" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8387" max="8388" width="8" style="8" customWidth="1"/>
+    <col min="8389" max="8389" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8390" max="8390" width="10.140625" style="8" customWidth="1"/>
+    <col min="8391" max="8391" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8392" max="8392" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8393" max="8393" width="8.140625" style="8" customWidth="1"/>
+    <col min="8394" max="8394" width="8.7109375" style="8" customWidth="1"/>
+    <col min="8395" max="8395" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8396" max="8397" width="9.140625" style="8"/>
+    <col min="8398" max="8398" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8399" max="8399" width="10.7109375" style="8" customWidth="1"/>
+    <col min="8400" max="8400" width="10.140625" style="8" customWidth="1"/>
+    <col min="8401" max="8401" width="9.140625" style="8"/>
+    <col min="8402" max="8402" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8403" max="8403" width="8" style="8" customWidth="1"/>
+    <col min="8404" max="8404" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8405" max="8405" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8406" max="8407" width="9.140625" style="8"/>
+    <col min="8408" max="8408" width="8.140625" style="8" customWidth="1"/>
+    <col min="8409" max="8409" width="9.140625" style="8" customWidth="1"/>
+    <col min="8410" max="8410" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8411" max="8416" width="9.140625" style="8"/>
+    <col min="8417" max="8417" width="9.140625" style="8" customWidth="1"/>
+    <col min="8418" max="8418" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8419" max="8421" width="9.140625" style="8"/>
+    <col min="8422" max="8422" width="9.140625" style="8" customWidth="1"/>
+    <col min="8423" max="8423" width="9.140625" style="8"/>
+    <col min="8424" max="8424" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8425" max="8426" width="9.140625" style="8"/>
+    <col min="8427" max="8427" width="9.140625" style="8" customWidth="1"/>
+    <col min="8428" max="8428" width="10" style="8" customWidth="1"/>
+    <col min="8429" max="8429" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8430" max="8431" width="9.140625" style="8"/>
+    <col min="8432" max="8432" width="9.140625" style="8" customWidth="1"/>
+    <col min="8433" max="8438" width="9.140625" style="8"/>
+    <col min="8439" max="8439" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8440" max="8451" width="9.140625" style="8"/>
+    <col min="8452" max="8452" width="10.140625" style="8" customWidth="1"/>
+    <col min="8453" max="8456" width="9.140625" style="8"/>
+    <col min="8457" max="8457" width="10.140625" style="8" customWidth="1"/>
+    <col min="8458" max="8458" width="9.140625" style="8"/>
+    <col min="8459" max="8459" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8460" max="8461" width="9.140625" style="8"/>
+    <col min="8462" max="8462" width="10.140625" style="8" customWidth="1"/>
+    <col min="8463" max="8607" width="9.140625" style="8"/>
+    <col min="8608" max="8608" width="20" style="8" customWidth="1"/>
+    <col min="8609" max="8609" width="8.140625" style="8" customWidth="1"/>
+    <col min="8610" max="8610" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8611" max="8611" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8612" max="8612" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8613" max="8613" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8614" max="8614" width="8" style="8" customWidth="1"/>
+    <col min="8615" max="8615" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8616" max="8616" width="10.140625" style="8" customWidth="1"/>
+    <col min="8617" max="8617" width="10.5703125" style="8" customWidth="1"/>
+    <col min="8618" max="8618" width="8.140625" style="8" customWidth="1"/>
+    <col min="8619" max="8619" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8620" max="8620" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8621" max="8621" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8622" max="8622" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8623" max="8623" width="8.5703125" style="8" customWidth="1"/>
+    <col min="8624" max="8624" width="8.42578125" style="8" customWidth="1"/>
+    <col min="8625" max="8625" width="9.140625" style="8" customWidth="1"/>
+    <col min="8626" max="8626" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8627" max="8627" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8628" max="8628" width="8.140625" style="8" customWidth="1"/>
+    <col min="8629" max="8629" width="8" style="8" customWidth="1"/>
+    <col min="8630" max="8630" width="9" style="8" customWidth="1"/>
+    <col min="8631" max="8631" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8632" max="8632" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8633" max="8633" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8634" max="8634" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8635" max="8636" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8637" max="8637" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8638" max="8638" width="8" style="8" customWidth="1"/>
+    <col min="8639" max="8639" width="9.140625" style="8" customWidth="1"/>
+    <col min="8640" max="8640" width="10.42578125" style="8" customWidth="1"/>
+    <col min="8641" max="8641" width="9.140625" style="8" customWidth="1"/>
+    <col min="8642" max="8642" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8643" max="8644" width="8" style="8" customWidth="1"/>
+    <col min="8645" max="8645" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8646" max="8646" width="10.140625" style="8" customWidth="1"/>
+    <col min="8647" max="8647" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8648" max="8648" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8649" max="8649" width="8.140625" style="8" customWidth="1"/>
+    <col min="8650" max="8650" width="8.7109375" style="8" customWidth="1"/>
+    <col min="8651" max="8651" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8652" max="8653" width="9.140625" style="8"/>
+    <col min="8654" max="8654" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8655" max="8655" width="10.7109375" style="8" customWidth="1"/>
+    <col min="8656" max="8656" width="10.140625" style="8" customWidth="1"/>
+    <col min="8657" max="8657" width="9.140625" style="8"/>
+    <col min="8658" max="8658" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8659" max="8659" width="8" style="8" customWidth="1"/>
+    <col min="8660" max="8660" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8661" max="8661" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8662" max="8663" width="9.140625" style="8"/>
+    <col min="8664" max="8664" width="8.140625" style="8" customWidth="1"/>
+    <col min="8665" max="8665" width="9.140625" style="8" customWidth="1"/>
+    <col min="8666" max="8666" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8667" max="8672" width="9.140625" style="8"/>
+    <col min="8673" max="8673" width="9.140625" style="8" customWidth="1"/>
+    <col min="8674" max="8674" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8675" max="8677" width="9.140625" style="8"/>
+    <col min="8678" max="8678" width="9.140625" style="8" customWidth="1"/>
+    <col min="8679" max="8679" width="9.140625" style="8"/>
+    <col min="8680" max="8680" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8681" max="8682" width="9.140625" style="8"/>
+    <col min="8683" max="8683" width="9.140625" style="8" customWidth="1"/>
+    <col min="8684" max="8684" width="10" style="8" customWidth="1"/>
+    <col min="8685" max="8685" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8686" max="8687" width="9.140625" style="8"/>
+    <col min="8688" max="8688" width="9.140625" style="8" customWidth="1"/>
+    <col min="8689" max="8694" width="9.140625" style="8"/>
+    <col min="8695" max="8695" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8696" max="8707" width="9.140625" style="8"/>
+    <col min="8708" max="8708" width="10.140625" style="8" customWidth="1"/>
+    <col min="8709" max="8712" width="9.140625" style="8"/>
+    <col min="8713" max="8713" width="10.140625" style="8" customWidth="1"/>
+    <col min="8714" max="8714" width="9.140625" style="8"/>
+    <col min="8715" max="8715" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8716" max="8717" width="9.140625" style="8"/>
+    <col min="8718" max="8718" width="10.140625" style="8" customWidth="1"/>
+    <col min="8719" max="8863" width="9.140625" style="8"/>
+    <col min="8864" max="8864" width="20" style="8" customWidth="1"/>
+    <col min="8865" max="8865" width="8.140625" style="8" customWidth="1"/>
+    <col min="8866" max="8866" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8867" max="8867" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8868" max="8868" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8869" max="8869" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8870" max="8870" width="8" style="8" customWidth="1"/>
+    <col min="8871" max="8871" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8872" max="8872" width="10.140625" style="8" customWidth="1"/>
+    <col min="8873" max="8873" width="10.5703125" style="8" customWidth="1"/>
+    <col min="8874" max="8874" width="8.140625" style="8" customWidth="1"/>
+    <col min="8875" max="8875" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8876" max="8876" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8877" max="8877" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8878" max="8878" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8879" max="8879" width="8.5703125" style="8" customWidth="1"/>
+    <col min="8880" max="8880" width="8.42578125" style="8" customWidth="1"/>
+    <col min="8881" max="8881" width="9.140625" style="8" customWidth="1"/>
+    <col min="8882" max="8882" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8883" max="8883" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8884" max="8884" width="8.140625" style="8" customWidth="1"/>
+    <col min="8885" max="8885" width="8" style="8" customWidth="1"/>
+    <col min="8886" max="8886" width="9" style="8" customWidth="1"/>
+    <col min="8887" max="8887" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8888" max="8888" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8889" max="8889" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8890" max="8890" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8891" max="8892" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8893" max="8893" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8894" max="8894" width="8" style="8" customWidth="1"/>
+    <col min="8895" max="8895" width="9.140625" style="8" customWidth="1"/>
+    <col min="8896" max="8896" width="10.42578125" style="8" customWidth="1"/>
+    <col min="8897" max="8897" width="9.140625" style="8" customWidth="1"/>
+    <col min="8898" max="8898" width="9.5703125" style="8" customWidth="1"/>
+    <col min="8899" max="8900" width="8" style="8" customWidth="1"/>
+    <col min="8901" max="8901" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8902" max="8902" width="10.140625" style="8" customWidth="1"/>
+    <col min="8903" max="8903" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8904" max="8904" width="7.7109375" style="8" customWidth="1"/>
+    <col min="8905" max="8905" width="8.140625" style="8" customWidth="1"/>
+    <col min="8906" max="8906" width="8.7109375" style="8" customWidth="1"/>
+    <col min="8907" max="8907" width="9.28515625" style="8" customWidth="1"/>
+    <col min="8908" max="8909" width="9.140625" style="8"/>
+    <col min="8910" max="8910" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8911" max="8911" width="10.7109375" style="8" customWidth="1"/>
+    <col min="8912" max="8912" width="10.140625" style="8" customWidth="1"/>
+    <col min="8913" max="8913" width="9.140625" style="8"/>
+    <col min="8914" max="8914" width="8.28515625" style="8" customWidth="1"/>
+    <col min="8915" max="8915" width="8" style="8" customWidth="1"/>
+    <col min="8916" max="8916" width="8.85546875" style="8" customWidth="1"/>
+    <col min="8917" max="8917" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8918" max="8919" width="9.140625" style="8"/>
+    <col min="8920" max="8920" width="8.140625" style="8" customWidth="1"/>
+    <col min="8921" max="8921" width="9.140625" style="8" customWidth="1"/>
+    <col min="8922" max="8922" width="10.28515625" style="8" customWidth="1"/>
+    <col min="8923" max="8928" width="9.140625" style="8"/>
+    <col min="8929" max="8929" width="9.140625" style="8" customWidth="1"/>
+    <col min="8930" max="8930" width="9.42578125" style="8" customWidth="1"/>
+    <col min="8931" max="8933" width="9.140625" style="8"/>
+    <col min="8934" max="8934" width="9.140625" style="8" customWidth="1"/>
+    <col min="8935" max="8935" width="9.140625" style="8"/>
+    <col min="8936" max="8936" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8937" max="8938" width="9.140625" style="8"/>
+    <col min="8939" max="8939" width="9.140625" style="8" customWidth="1"/>
+    <col min="8940" max="8940" width="10" style="8" customWidth="1"/>
+    <col min="8941" max="8941" width="9.7109375" style="8" customWidth="1"/>
+    <col min="8942" max="8943" width="9.140625" style="8"/>
+    <col min="8944" max="8944" width="9.140625" style="8" customWidth="1"/>
+    <col min="8945" max="8950" width="9.140625" style="8"/>
+    <col min="8951" max="8951" width="9.85546875" style="8" customWidth="1"/>
+    <col min="8952" max="8963" width="9.140625" style="8"/>
+    <col min="8964" max="8964" width="10.140625" style="8" customWidth="1"/>
+    <col min="8965" max="8968" width="9.140625" style="8"/>
+    <col min="8969" max="8969" width="10.140625" style="8" customWidth="1"/>
+    <col min="8970" max="8970" width="9.140625" style="8"/>
+    <col min="8971" max="8971" width="10.85546875" style="8" customWidth="1"/>
+    <col min="8972" max="8973" width="9.140625" style="8"/>
+    <col min="8974" max="8974" width="10.140625" style="8" customWidth="1"/>
+    <col min="8975" max="9119" width="9.140625" style="8"/>
+    <col min="9120" max="9120" width="20" style="8" customWidth="1"/>
+    <col min="9121" max="9121" width="8.140625" style="8" customWidth="1"/>
+    <col min="9122" max="9122" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9123" max="9123" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9124" max="9124" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9125" max="9125" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9126" max="9126" width="8" style="8" customWidth="1"/>
+    <col min="9127" max="9127" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9128" max="9128" width="10.140625" style="8" customWidth="1"/>
+    <col min="9129" max="9129" width="10.5703125" style="8" customWidth="1"/>
+    <col min="9130" max="9130" width="8.140625" style="8" customWidth="1"/>
+    <col min="9131" max="9131" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9132" max="9132" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9133" max="9133" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9134" max="9134" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9135" max="9135" width="8.5703125" style="8" customWidth="1"/>
+    <col min="9136" max="9136" width="8.42578125" style="8" customWidth="1"/>
+    <col min="9137" max="9137" width="9.140625" style="8" customWidth="1"/>
+    <col min="9138" max="9138" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9139" max="9139" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9140" max="9140" width="8.140625" style="8" customWidth="1"/>
+    <col min="9141" max="9141" width="8" style="8" customWidth="1"/>
+    <col min="9142" max="9142" width="9" style="8" customWidth="1"/>
+    <col min="9143" max="9143" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9144" max="9144" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9145" max="9145" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9146" max="9146" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9147" max="9148" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9149" max="9149" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9150" max="9150" width="8" style="8" customWidth="1"/>
+    <col min="9151" max="9151" width="9.140625" style="8" customWidth="1"/>
+    <col min="9152" max="9152" width="10.42578125" style="8" customWidth="1"/>
+    <col min="9153" max="9153" width="9.140625" style="8" customWidth="1"/>
+    <col min="9154" max="9154" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9155" max="9156" width="8" style="8" customWidth="1"/>
+    <col min="9157" max="9157" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9158" max="9158" width="10.140625" style="8" customWidth="1"/>
+    <col min="9159" max="9159" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9160" max="9160" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9161" max="9161" width="8.140625" style="8" customWidth="1"/>
+    <col min="9162" max="9162" width="8.7109375" style="8" customWidth="1"/>
+    <col min="9163" max="9163" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9164" max="9165" width="9.140625" style="8"/>
+    <col min="9166" max="9166" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9167" max="9167" width="10.7109375" style="8" customWidth="1"/>
+    <col min="9168" max="9168" width="10.140625" style="8" customWidth="1"/>
+    <col min="9169" max="9169" width="9.140625" style="8"/>
+    <col min="9170" max="9170" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9171" max="9171" width="8" style="8" customWidth="1"/>
+    <col min="9172" max="9172" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9173" max="9173" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9174" max="9175" width="9.140625" style="8"/>
+    <col min="9176" max="9176" width="8.140625" style="8" customWidth="1"/>
+    <col min="9177" max="9177" width="9.140625" style="8" customWidth="1"/>
+    <col min="9178" max="9178" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9179" max="9184" width="9.140625" style="8"/>
+    <col min="9185" max="9185" width="9.140625" style="8" customWidth="1"/>
+    <col min="9186" max="9186" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9187" max="9189" width="9.140625" style="8"/>
+    <col min="9190" max="9190" width="9.140625" style="8" customWidth="1"/>
+    <col min="9191" max="9191" width="9.140625" style="8"/>
+    <col min="9192" max="9192" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9193" max="9194" width="9.140625" style="8"/>
+    <col min="9195" max="9195" width="9.140625" style="8" customWidth="1"/>
+    <col min="9196" max="9196" width="10" style="8" customWidth="1"/>
+    <col min="9197" max="9197" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9198" max="9199" width="9.140625" style="8"/>
+    <col min="9200" max="9200" width="9.140625" style="8" customWidth="1"/>
+    <col min="9201" max="9206" width="9.140625" style="8"/>
+    <col min="9207" max="9207" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9208" max="9219" width="9.140625" style="8"/>
+    <col min="9220" max="9220" width="10.140625" style="8" customWidth="1"/>
+    <col min="9221" max="9224" width="9.140625" style="8"/>
+    <col min="9225" max="9225" width="10.140625" style="8" customWidth="1"/>
+    <col min="9226" max="9226" width="9.140625" style="8"/>
+    <col min="9227" max="9227" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9228" max="9229" width="9.140625" style="8"/>
+    <col min="9230" max="9230" width="10.140625" style="8" customWidth="1"/>
+    <col min="9231" max="9375" width="9.140625" style="8"/>
+    <col min="9376" max="9376" width="20" style="8" customWidth="1"/>
+    <col min="9377" max="9377" width="8.140625" style="8" customWidth="1"/>
+    <col min="9378" max="9378" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9379" max="9379" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9380" max="9380" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9381" max="9381" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9382" max="9382" width="8" style="8" customWidth="1"/>
+    <col min="9383" max="9383" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9384" max="9384" width="10.140625" style="8" customWidth="1"/>
+    <col min="9385" max="9385" width="10.5703125" style="8" customWidth="1"/>
+    <col min="9386" max="9386" width="8.140625" style="8" customWidth="1"/>
+    <col min="9387" max="9387" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9388" max="9388" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9389" max="9389" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9390" max="9390" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9391" max="9391" width="8.5703125" style="8" customWidth="1"/>
+    <col min="9392" max="9392" width="8.42578125" style="8" customWidth="1"/>
+    <col min="9393" max="9393" width="9.140625" style="8" customWidth="1"/>
+    <col min="9394" max="9394" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9395" max="9395" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9396" max="9396" width="8.140625" style="8" customWidth="1"/>
+    <col min="9397" max="9397" width="8" style="8" customWidth="1"/>
+    <col min="9398" max="9398" width="9" style="8" customWidth="1"/>
+    <col min="9399" max="9399" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9400" max="9400" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9401" max="9401" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9402" max="9402" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9403" max="9404" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9405" max="9405" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9406" max="9406" width="8" style="8" customWidth="1"/>
+    <col min="9407" max="9407" width="9.140625" style="8" customWidth="1"/>
+    <col min="9408" max="9408" width="10.42578125" style="8" customWidth="1"/>
+    <col min="9409" max="9409" width="9.140625" style="8" customWidth="1"/>
+    <col min="9410" max="9410" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9411" max="9412" width="8" style="8" customWidth="1"/>
+    <col min="9413" max="9413" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9414" max="9414" width="10.140625" style="8" customWidth="1"/>
+    <col min="9415" max="9415" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9416" max="9416" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9417" max="9417" width="8.140625" style="8" customWidth="1"/>
+    <col min="9418" max="9418" width="8.7109375" style="8" customWidth="1"/>
+    <col min="9419" max="9419" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9420" max="9421" width="9.140625" style="8"/>
+    <col min="9422" max="9422" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9423" max="9423" width="10.7109375" style="8" customWidth="1"/>
+    <col min="9424" max="9424" width="10.140625" style="8" customWidth="1"/>
+    <col min="9425" max="9425" width="9.140625" style="8"/>
+    <col min="9426" max="9426" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9427" max="9427" width="8" style="8" customWidth="1"/>
+    <col min="9428" max="9428" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9429" max="9429" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9430" max="9431" width="9.140625" style="8"/>
+    <col min="9432" max="9432" width="8.140625" style="8" customWidth="1"/>
+    <col min="9433" max="9433" width="9.140625" style="8" customWidth="1"/>
+    <col min="9434" max="9434" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9435" max="9440" width="9.140625" style="8"/>
+    <col min="9441" max="9441" width="9.140625" style="8" customWidth="1"/>
+    <col min="9442" max="9442" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9443" max="9445" width="9.140625" style="8"/>
+    <col min="9446" max="9446" width="9.140625" style="8" customWidth="1"/>
+    <col min="9447" max="9447" width="9.140625" style="8"/>
+    <col min="9448" max="9448" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9449" max="9450" width="9.140625" style="8"/>
+    <col min="9451" max="9451" width="9.140625" style="8" customWidth="1"/>
+    <col min="9452" max="9452" width="10" style="8" customWidth="1"/>
+    <col min="9453" max="9453" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9454" max="9455" width="9.140625" style="8"/>
+    <col min="9456" max="9456" width="9.140625" style="8" customWidth="1"/>
+    <col min="9457" max="9462" width="9.140625" style="8"/>
+    <col min="9463" max="9463" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9464" max="9475" width="9.140625" style="8"/>
+    <col min="9476" max="9476" width="10.140625" style="8" customWidth="1"/>
+    <col min="9477" max="9480" width="9.140625" style="8"/>
+    <col min="9481" max="9481" width="10.140625" style="8" customWidth="1"/>
+    <col min="9482" max="9482" width="9.140625" style="8"/>
+    <col min="9483" max="9483" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9484" max="9485" width="9.140625" style="8"/>
+    <col min="9486" max="9486" width="10.140625" style="8" customWidth="1"/>
+    <col min="9487" max="9631" width="9.140625" style="8"/>
+    <col min="9632" max="9632" width="20" style="8" customWidth="1"/>
+    <col min="9633" max="9633" width="8.140625" style="8" customWidth="1"/>
+    <col min="9634" max="9634" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9635" max="9635" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9636" max="9636" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9637" max="9637" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9638" max="9638" width="8" style="8" customWidth="1"/>
+    <col min="9639" max="9639" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9640" max="9640" width="10.140625" style="8" customWidth="1"/>
+    <col min="9641" max="9641" width="10.5703125" style="8" customWidth="1"/>
+    <col min="9642" max="9642" width="8.140625" style="8" customWidth="1"/>
+    <col min="9643" max="9643" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9644" max="9644" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9645" max="9645" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9646" max="9646" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9647" max="9647" width="8.5703125" style="8" customWidth="1"/>
+    <col min="9648" max="9648" width="8.42578125" style="8" customWidth="1"/>
+    <col min="9649" max="9649" width="9.140625" style="8" customWidth="1"/>
+    <col min="9650" max="9650" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9651" max="9651" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9652" max="9652" width="8.140625" style="8" customWidth="1"/>
+    <col min="9653" max="9653" width="8" style="8" customWidth="1"/>
+    <col min="9654" max="9654" width="9" style="8" customWidth="1"/>
+    <col min="9655" max="9655" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9656" max="9656" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9657" max="9657" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9658" max="9658" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9659" max="9660" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9661" max="9661" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9662" max="9662" width="8" style="8" customWidth="1"/>
+    <col min="9663" max="9663" width="9.140625" style="8" customWidth="1"/>
+    <col min="9664" max="9664" width="10.42578125" style="8" customWidth="1"/>
+    <col min="9665" max="9665" width="9.140625" style="8" customWidth="1"/>
+    <col min="9666" max="9666" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9667" max="9668" width="8" style="8" customWidth="1"/>
+    <col min="9669" max="9669" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9670" max="9670" width="10.140625" style="8" customWidth="1"/>
+    <col min="9671" max="9671" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9672" max="9672" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9673" max="9673" width="8.140625" style="8" customWidth="1"/>
+    <col min="9674" max="9674" width="8.7109375" style="8" customWidth="1"/>
+    <col min="9675" max="9675" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9676" max="9677" width="9.140625" style="8"/>
+    <col min="9678" max="9678" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9679" max="9679" width="10.7109375" style="8" customWidth="1"/>
+    <col min="9680" max="9680" width="10.140625" style="8" customWidth="1"/>
+    <col min="9681" max="9681" width="9.140625" style="8"/>
+    <col min="9682" max="9682" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9683" max="9683" width="8" style="8" customWidth="1"/>
+    <col min="9684" max="9684" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9685" max="9685" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9686" max="9687" width="9.140625" style="8"/>
+    <col min="9688" max="9688" width="8.140625" style="8" customWidth="1"/>
+    <col min="9689" max="9689" width="9.140625" style="8" customWidth="1"/>
+    <col min="9690" max="9690" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9691" max="9696" width="9.140625" style="8"/>
+    <col min="9697" max="9697" width="9.140625" style="8" customWidth="1"/>
+    <col min="9698" max="9698" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9699" max="9701" width="9.140625" style="8"/>
+    <col min="9702" max="9702" width="9.140625" style="8" customWidth="1"/>
+    <col min="9703" max="9703" width="9.140625" style="8"/>
+    <col min="9704" max="9704" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9705" max="9706" width="9.140625" style="8"/>
+    <col min="9707" max="9707" width="9.140625" style="8" customWidth="1"/>
+    <col min="9708" max="9708" width="10" style="8" customWidth="1"/>
+    <col min="9709" max="9709" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9710" max="9711" width="9.140625" style="8"/>
+    <col min="9712" max="9712" width="9.140625" style="8" customWidth="1"/>
+    <col min="9713" max="9718" width="9.140625" style="8"/>
+    <col min="9719" max="9719" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9720" max="9731" width="9.140625" style="8"/>
+    <col min="9732" max="9732" width="10.140625" style="8" customWidth="1"/>
+    <col min="9733" max="9736" width="9.140625" style="8"/>
+    <col min="9737" max="9737" width="10.140625" style="8" customWidth="1"/>
+    <col min="9738" max="9738" width="9.140625" style="8"/>
+    <col min="9739" max="9739" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9740" max="9741" width="9.140625" style="8"/>
+    <col min="9742" max="9742" width="10.140625" style="8" customWidth="1"/>
+    <col min="9743" max="9887" width="9.140625" style="8"/>
+    <col min="9888" max="9888" width="20" style="8" customWidth="1"/>
+    <col min="9889" max="9889" width="8.140625" style="8" customWidth="1"/>
+    <col min="9890" max="9890" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9891" max="9891" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9892" max="9892" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9893" max="9893" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9894" max="9894" width="8" style="8" customWidth="1"/>
+    <col min="9895" max="9895" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9896" max="9896" width="10.140625" style="8" customWidth="1"/>
+    <col min="9897" max="9897" width="10.5703125" style="8" customWidth="1"/>
+    <col min="9898" max="9898" width="8.140625" style="8" customWidth="1"/>
+    <col min="9899" max="9899" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9900" max="9900" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9901" max="9901" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9902" max="9902" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9903" max="9903" width="8.5703125" style="8" customWidth="1"/>
+    <col min="9904" max="9904" width="8.42578125" style="8" customWidth="1"/>
+    <col min="9905" max="9905" width="9.140625" style="8" customWidth="1"/>
+    <col min="9906" max="9906" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9907" max="9907" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9908" max="9908" width="8.140625" style="8" customWidth="1"/>
+    <col min="9909" max="9909" width="8" style="8" customWidth="1"/>
+    <col min="9910" max="9910" width="9" style="8" customWidth="1"/>
+    <col min="9911" max="9911" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9912" max="9912" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9913" max="9913" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9914" max="9914" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9915" max="9916" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9917" max="9917" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9918" max="9918" width="8" style="8" customWidth="1"/>
+    <col min="9919" max="9919" width="9.140625" style="8" customWidth="1"/>
+    <col min="9920" max="9920" width="10.42578125" style="8" customWidth="1"/>
+    <col min="9921" max="9921" width="9.140625" style="8" customWidth="1"/>
+    <col min="9922" max="9922" width="9.5703125" style="8" customWidth="1"/>
+    <col min="9923" max="9924" width="8" style="8" customWidth="1"/>
+    <col min="9925" max="9925" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9926" max="9926" width="10.140625" style="8" customWidth="1"/>
+    <col min="9927" max="9927" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9928" max="9928" width="7.7109375" style="8" customWidth="1"/>
+    <col min="9929" max="9929" width="8.140625" style="8" customWidth="1"/>
+    <col min="9930" max="9930" width="8.7109375" style="8" customWidth="1"/>
+    <col min="9931" max="9931" width="9.28515625" style="8" customWidth="1"/>
+    <col min="9932" max="9933" width="9.140625" style="8"/>
+    <col min="9934" max="9934" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9935" max="9935" width="10.7109375" style="8" customWidth="1"/>
+    <col min="9936" max="9936" width="10.140625" style="8" customWidth="1"/>
+    <col min="9937" max="9937" width="9.140625" style="8"/>
+    <col min="9938" max="9938" width="8.28515625" style="8" customWidth="1"/>
+    <col min="9939" max="9939" width="8" style="8" customWidth="1"/>
+    <col min="9940" max="9940" width="8.85546875" style="8" customWidth="1"/>
+    <col min="9941" max="9941" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9942" max="9943" width="9.140625" style="8"/>
+    <col min="9944" max="9944" width="8.140625" style="8" customWidth="1"/>
+    <col min="9945" max="9945" width="9.140625" style="8" customWidth="1"/>
+    <col min="9946" max="9946" width="10.28515625" style="8" customWidth="1"/>
+    <col min="9947" max="9952" width="9.140625" style="8"/>
+    <col min="9953" max="9953" width="9.140625" style="8" customWidth="1"/>
+    <col min="9954" max="9954" width="9.42578125" style="8" customWidth="1"/>
+    <col min="9955" max="9957" width="9.140625" style="8"/>
+    <col min="9958" max="9958" width="9.140625" style="8" customWidth="1"/>
+    <col min="9959" max="9959" width="9.140625" style="8"/>
+    <col min="9960" max="9960" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9961" max="9962" width="9.140625" style="8"/>
+    <col min="9963" max="9963" width="9.140625" style="8" customWidth="1"/>
+    <col min="9964" max="9964" width="10" style="8" customWidth="1"/>
+    <col min="9965" max="9965" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9966" max="9967" width="9.140625" style="8"/>
+    <col min="9968" max="9968" width="9.140625" style="8" customWidth="1"/>
+    <col min="9969" max="9974" width="9.140625" style="8"/>
+    <col min="9975" max="9975" width="9.85546875" style="8" customWidth="1"/>
+    <col min="9976" max="9987" width="9.140625" style="8"/>
+    <col min="9988" max="9988" width="10.140625" style="8" customWidth="1"/>
+    <col min="9989" max="9992" width="9.140625" style="8"/>
+    <col min="9993" max="9993" width="10.140625" style="8" customWidth="1"/>
+    <col min="9994" max="9994" width="9.140625" style="8"/>
+    <col min="9995" max="9995" width="10.85546875" style="8" customWidth="1"/>
+    <col min="9996" max="9997" width="9.140625" style="8"/>
+    <col min="9998" max="9998" width="10.140625" style="8" customWidth="1"/>
+    <col min="9999" max="10143" width="9.140625" style="8"/>
+    <col min="10144" max="10144" width="20" style="8" customWidth="1"/>
+    <col min="10145" max="10145" width="8.140625" style="8" customWidth="1"/>
+    <col min="10146" max="10146" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10147" max="10147" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10148" max="10148" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10149" max="10149" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10150" max="10150" width="8" style="8" customWidth="1"/>
+    <col min="10151" max="10151" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10152" max="10152" width="10.140625" style="8" customWidth="1"/>
+    <col min="10153" max="10153" width="10.5703125" style="8" customWidth="1"/>
+    <col min="10154" max="10154" width="8.140625" style="8" customWidth="1"/>
+    <col min="10155" max="10155" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10156" max="10156" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10157" max="10157" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10158" max="10158" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10159" max="10159" width="8.5703125" style="8" customWidth="1"/>
+    <col min="10160" max="10160" width="8.42578125" style="8" customWidth="1"/>
+    <col min="10161" max="10161" width="9.140625" style="8" customWidth="1"/>
+    <col min="10162" max="10162" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10163" max="10163" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10164" max="10164" width="8.140625" style="8" customWidth="1"/>
+    <col min="10165" max="10165" width="8" style="8" customWidth="1"/>
+    <col min="10166" max="10166" width="9" style="8" customWidth="1"/>
+    <col min="10167" max="10167" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10168" max="10168" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10169" max="10169" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10170" max="10170" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10171" max="10172" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10173" max="10173" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10174" max="10174" width="8" style="8" customWidth="1"/>
+    <col min="10175" max="10175" width="9.140625" style="8" customWidth="1"/>
+    <col min="10176" max="10176" width="10.42578125" style="8" customWidth="1"/>
+    <col min="10177" max="10177" width="9.140625" style="8" customWidth="1"/>
+    <col min="10178" max="10178" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10179" max="10180" width="8" style="8" customWidth="1"/>
+    <col min="10181" max="10181" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10182" max="10182" width="10.140625" style="8" customWidth="1"/>
+    <col min="10183" max="10183" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10184" max="10184" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10185" max="10185" width="8.140625" style="8" customWidth="1"/>
+    <col min="10186" max="10186" width="8.7109375" style="8" customWidth="1"/>
+    <col min="10187" max="10187" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10188" max="10189" width="9.140625" style="8"/>
+    <col min="10190" max="10190" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10191" max="10191" width="10.7109375" style="8" customWidth="1"/>
+    <col min="10192" max="10192" width="10.140625" style="8" customWidth="1"/>
+    <col min="10193" max="10193" width="9.140625" style="8"/>
+    <col min="10194" max="10194" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10195" max="10195" width="8" style="8" customWidth="1"/>
+    <col min="10196" max="10196" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10197" max="10197" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10198" max="10199" width="9.140625" style="8"/>
+    <col min="10200" max="10200" width="8.140625" style="8" customWidth="1"/>
+    <col min="10201" max="10201" width="9.140625" style="8" customWidth="1"/>
+    <col min="10202" max="10202" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10203" max="10208" width="9.140625" style="8"/>
+    <col min="10209" max="10209" width="9.140625" style="8" customWidth="1"/>
+    <col min="10210" max="10210" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10211" max="10213" width="9.140625" style="8"/>
+    <col min="10214" max="10214" width="9.140625" style="8" customWidth="1"/>
+    <col min="10215" max="10215" width="9.140625" style="8"/>
+    <col min="10216" max="10216" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10217" max="10218" width="9.140625" style="8"/>
+    <col min="10219" max="10219" width="9.140625" style="8" customWidth="1"/>
+    <col min="10220" max="10220" width="10" style="8" customWidth="1"/>
+    <col min="10221" max="10221" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10222" max="10223" width="9.140625" style="8"/>
+    <col min="10224" max="10224" width="9.140625" style="8" customWidth="1"/>
+    <col min="10225" max="10230" width="9.140625" style="8"/>
+    <col min="10231" max="10231" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10232" max="10243" width="9.140625" style="8"/>
+    <col min="10244" max="10244" width="10.140625" style="8" customWidth="1"/>
+    <col min="10245" max="10248" width="9.140625" style="8"/>
+    <col min="10249" max="10249" width="10.140625" style="8" customWidth="1"/>
+    <col min="10250" max="10250" width="9.140625" style="8"/>
+    <col min="10251" max="10251" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10252" max="10253" width="9.140625" style="8"/>
+    <col min="10254" max="10254" width="10.140625" style="8" customWidth="1"/>
+    <col min="10255" max="10399" width="9.140625" style="8"/>
+    <col min="10400" max="10400" width="20" style="8" customWidth="1"/>
+    <col min="10401" max="10401" width="8.140625" style="8" customWidth="1"/>
+    <col min="10402" max="10402" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10403" max="10403" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10404" max="10404" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10405" max="10405" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10406" max="10406" width="8" style="8" customWidth="1"/>
+    <col min="10407" max="10407" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10408" max="10408" width="10.140625" style="8" customWidth="1"/>
+    <col min="10409" max="10409" width="10.5703125" style="8" customWidth="1"/>
+    <col min="10410" max="10410" width="8.140625" style="8" customWidth="1"/>
+    <col min="10411" max="10411" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10412" max="10412" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10413" max="10413" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10414" max="10414" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10415" max="10415" width="8.5703125" style="8" customWidth="1"/>
+    <col min="10416" max="10416" width="8.42578125" style="8" customWidth="1"/>
+    <col min="10417" max="10417" width="9.140625" style="8" customWidth="1"/>
+    <col min="10418" max="10418" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10419" max="10419" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10420" max="10420" width="8.140625" style="8" customWidth="1"/>
+    <col min="10421" max="10421" width="8" style="8" customWidth="1"/>
+    <col min="10422" max="10422" width="9" style="8" customWidth="1"/>
+    <col min="10423" max="10423" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10424" max="10424" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10425" max="10425" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10426" max="10426" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10427" max="10428" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10429" max="10429" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10430" max="10430" width="8" style="8" customWidth="1"/>
+    <col min="10431" max="10431" width="9.140625" style="8" customWidth="1"/>
+    <col min="10432" max="10432" width="10.42578125" style="8" customWidth="1"/>
+    <col min="10433" max="10433" width="9.140625" style="8" customWidth="1"/>
+    <col min="10434" max="10434" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10435" max="10436" width="8" style="8" customWidth="1"/>
+    <col min="10437" max="10437" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10438" max="10438" width="10.140625" style="8" customWidth="1"/>
+    <col min="10439" max="10439" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10440" max="10440" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10441" max="10441" width="8.140625" style="8" customWidth="1"/>
+    <col min="10442" max="10442" width="8.7109375" style="8" customWidth="1"/>
+    <col min="10443" max="10443" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10444" max="10445" width="9.140625" style="8"/>
+    <col min="10446" max="10446" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10447" max="10447" width="10.7109375" style="8" customWidth="1"/>
+    <col min="10448" max="10448" width="10.140625" style="8" customWidth="1"/>
+    <col min="10449" max="10449" width="9.140625" style="8"/>
+    <col min="10450" max="10450" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10451" max="10451" width="8" style="8" customWidth="1"/>
+    <col min="10452" max="10452" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10453" max="10453" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10454" max="10455" width="9.140625" style="8"/>
+    <col min="10456" max="10456" width="8.140625" style="8" customWidth="1"/>
+    <col min="10457" max="10457" width="9.140625" style="8" customWidth="1"/>
+    <col min="10458" max="10458" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10459" max="10464" width="9.140625" style="8"/>
+    <col min="10465" max="10465" width="9.140625" style="8" customWidth="1"/>
+    <col min="10466" max="10466" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10467" max="10469" width="9.140625" style="8"/>
+    <col min="10470" max="10470" width="9.140625" style="8" customWidth="1"/>
+    <col min="10471" max="10471" width="9.140625" style="8"/>
+    <col min="10472" max="10472" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10473" max="10474" width="9.140625" style="8"/>
+    <col min="10475" max="10475" width="9.140625" style="8" customWidth="1"/>
+    <col min="10476" max="10476" width="10" style="8" customWidth="1"/>
+    <col min="10477" max="10477" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10478" max="10479" width="9.140625" style="8"/>
+    <col min="10480" max="10480" width="9.140625" style="8" customWidth="1"/>
+    <col min="10481" max="10486" width="9.140625" style="8"/>
+    <col min="10487" max="10487" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10488" max="10499" width="9.140625" style="8"/>
+    <col min="10500" max="10500" width="10.140625" style="8" customWidth="1"/>
+    <col min="10501" max="10504" width="9.140625" style="8"/>
+    <col min="10505" max="10505" width="10.140625" style="8" customWidth="1"/>
+    <col min="10506" max="10506" width="9.140625" style="8"/>
+    <col min="10507" max="10507" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10508" max="10509" width="9.140625" style="8"/>
+    <col min="10510" max="10510" width="10.140625" style="8" customWidth="1"/>
+    <col min="10511" max="10655" width="9.140625" style="8"/>
+    <col min="10656" max="10656" width="20" style="8" customWidth="1"/>
+    <col min="10657" max="10657" width="8.140625" style="8" customWidth="1"/>
+    <col min="10658" max="10658" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10659" max="10659" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10660" max="10660" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10661" max="10661" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10662" max="10662" width="8" style="8" customWidth="1"/>
+    <col min="10663" max="10663" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10664" max="10664" width="10.140625" style="8" customWidth="1"/>
+    <col min="10665" max="10665" width="10.5703125" style="8" customWidth="1"/>
+    <col min="10666" max="10666" width="8.140625" style="8" customWidth="1"/>
+    <col min="10667" max="10667" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10668" max="10668" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10669" max="10669" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10670" max="10670" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10671" max="10671" width="8.5703125" style="8" customWidth="1"/>
+    <col min="10672" max="10672" width="8.42578125" style="8" customWidth="1"/>
+    <col min="10673" max="10673" width="9.140625" style="8" customWidth="1"/>
+    <col min="10674" max="10674" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10675" max="10675" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10676" max="10676" width="8.140625" style="8" customWidth="1"/>
+    <col min="10677" max="10677" width="8" style="8" customWidth="1"/>
+    <col min="10678" max="10678" width="9" style="8" customWidth="1"/>
+    <col min="10679" max="10679" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10680" max="10680" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10681" max="10681" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10682" max="10682" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10683" max="10684" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10685" max="10685" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10686" max="10686" width="8" style="8" customWidth="1"/>
+    <col min="10687" max="10687" width="9.140625" style="8" customWidth="1"/>
+    <col min="10688" max="10688" width="10.42578125" style="8" customWidth="1"/>
+    <col min="10689" max="10689" width="9.140625" style="8" customWidth="1"/>
+    <col min="10690" max="10690" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10691" max="10692" width="8" style="8" customWidth="1"/>
+    <col min="10693" max="10693" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10694" max="10694" width="10.140625" style="8" customWidth="1"/>
+    <col min="10695" max="10695" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10696" max="10696" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10697" max="10697" width="8.140625" style="8" customWidth="1"/>
+    <col min="10698" max="10698" width="8.7109375" style="8" customWidth="1"/>
+    <col min="10699" max="10699" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10700" max="10701" width="9.140625" style="8"/>
+    <col min="10702" max="10702" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10703" max="10703" width="10.7109375" style="8" customWidth="1"/>
+    <col min="10704" max="10704" width="10.140625" style="8" customWidth="1"/>
+    <col min="10705" max="10705" width="9.140625" style="8"/>
+    <col min="10706" max="10706" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10707" max="10707" width="8" style="8" customWidth="1"/>
+    <col min="10708" max="10708" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10709" max="10709" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10710" max="10711" width="9.140625" style="8"/>
+    <col min="10712" max="10712" width="8.140625" style="8" customWidth="1"/>
+    <col min="10713" max="10713" width="9.140625" style="8" customWidth="1"/>
+    <col min="10714" max="10714" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10715" max="10720" width="9.140625" style="8"/>
+    <col min="10721" max="10721" width="9.140625" style="8" customWidth="1"/>
+    <col min="10722" max="10722" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10723" max="10725" width="9.140625" style="8"/>
+    <col min="10726" max="10726" width="9.140625" style="8" customWidth="1"/>
+    <col min="10727" max="10727" width="9.140625" style="8"/>
+    <col min="10728" max="10728" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10729" max="10730" width="9.140625" style="8"/>
+    <col min="10731" max="10731" width="9.140625" style="8" customWidth="1"/>
+    <col min="10732" max="10732" width="10" style="8" customWidth="1"/>
+    <col min="10733" max="10733" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10734" max="10735" width="9.140625" style="8"/>
+    <col min="10736" max="10736" width="9.140625" style="8" customWidth="1"/>
+    <col min="10737" max="10742" width="9.140625" style="8"/>
+    <col min="10743" max="10743" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10744" max="10755" width="9.140625" style="8"/>
+    <col min="10756" max="10756" width="10.140625" style="8" customWidth="1"/>
+    <col min="10757" max="10760" width="9.140625" style="8"/>
+    <col min="10761" max="10761" width="10.140625" style="8" customWidth="1"/>
+    <col min="10762" max="10762" width="9.140625" style="8"/>
+    <col min="10763" max="10763" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10764" max="10765" width="9.140625" style="8"/>
+    <col min="10766" max="10766" width="10.140625" style="8" customWidth="1"/>
+    <col min="10767" max="10911" width="9.140625" style="8"/>
+    <col min="10912" max="10912" width="20" style="8" customWidth="1"/>
+    <col min="10913" max="10913" width="8.140625" style="8" customWidth="1"/>
+    <col min="10914" max="10914" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10915" max="10915" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10916" max="10916" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10917" max="10917" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10918" max="10918" width="8" style="8" customWidth="1"/>
+    <col min="10919" max="10919" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10920" max="10920" width="10.140625" style="8" customWidth="1"/>
+    <col min="10921" max="10921" width="10.5703125" style="8" customWidth="1"/>
+    <col min="10922" max="10922" width="8.140625" style="8" customWidth="1"/>
+    <col min="10923" max="10923" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10924" max="10924" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10925" max="10925" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10926" max="10926" width="10.85546875" style="8" customWidth="1"/>
+    <col min="10927" max="10927" width="8.5703125" style="8" customWidth="1"/>
+    <col min="10928" max="10928" width="8.42578125" style="8" customWidth="1"/>
+    <col min="10929" max="10929" width="9.140625" style="8" customWidth="1"/>
+    <col min="10930" max="10930" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10931" max="10931" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10932" max="10932" width="8.140625" style="8" customWidth="1"/>
+    <col min="10933" max="10933" width="8" style="8" customWidth="1"/>
+    <col min="10934" max="10934" width="9" style="8" customWidth="1"/>
+    <col min="10935" max="10935" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10936" max="10936" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10937" max="10937" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10938" max="10938" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10939" max="10940" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10941" max="10941" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10942" max="10942" width="8" style="8" customWidth="1"/>
+    <col min="10943" max="10943" width="9.140625" style="8" customWidth="1"/>
+    <col min="10944" max="10944" width="10.42578125" style="8" customWidth="1"/>
+    <col min="10945" max="10945" width="9.140625" style="8" customWidth="1"/>
+    <col min="10946" max="10946" width="9.5703125" style="8" customWidth="1"/>
+    <col min="10947" max="10948" width="8" style="8" customWidth="1"/>
+    <col min="10949" max="10949" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10950" max="10950" width="10.140625" style="8" customWidth="1"/>
+    <col min="10951" max="10951" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10952" max="10952" width="7.7109375" style="8" customWidth="1"/>
+    <col min="10953" max="10953" width="8.140625" style="8" customWidth="1"/>
+    <col min="10954" max="10954" width="8.7109375" style="8" customWidth="1"/>
+    <col min="10955" max="10955" width="9.28515625" style="8" customWidth="1"/>
+    <col min="10956" max="10957" width="9.140625" style="8"/>
+    <col min="10958" max="10958" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10959" max="10959" width="10.7109375" style="8" customWidth="1"/>
+    <col min="10960" max="10960" width="10.140625" style="8" customWidth="1"/>
+    <col min="10961" max="10961" width="9.140625" style="8"/>
+    <col min="10962" max="10962" width="8.28515625" style="8" customWidth="1"/>
+    <col min="10963" max="10963" width="8" style="8" customWidth="1"/>
+    <col min="10964" max="10964" width="8.85546875" style="8" customWidth="1"/>
+    <col min="10965" max="10965" width="9.85546875" style="8" customWidth="1"/>
+    <col min="10966" max="10967" width="9.140625" style="8"/>
+    <col min="10968" max="10968" width="8.140625" style="8" customWidth="1"/>
+    <col min="10969" max="10969" width="9.140625" style="8" customWidth="1"/>
+    <col min="10970" max="10970" width="10.28515625" style="8" customWidth="1"/>
+    <col min="10971" max="10976" width="9.140625" style="8"/>
+    <col min="10977" max="10977" width="9.140625" style="8" customWidth="1"/>
+    <col min="10978" max="10978" width="9.42578125" style="8" customWidth="1"/>
+    <col min="10979" max="10981" width="9.140625" style="8"/>
+    <col min="10982" max="10982" width="9.140625" style="8" customWidth="1"/>
+    <col min="10983" max="10983" width="9.140625" style="8"/>
+    <col min="10984" max="10984" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10985" max="10986" width="9.140625" style="8"/>
+    <col min="10987" max="10987" width="9.140625" style="8" customWidth="1"/>
+    <col min="10988" max="10988" width="10" style="8" customWidth="1"/>
+    <col min="10989" max="10989" width="9.7109375" style="8" customWidth="1"/>
+    <col min="10990" max="10991" width="9.140625" style="8"/>
+    <col min="10992" max="10992" width="9.140625" style="8" customWidth="1"/>
+    <col min="10993" max="10998" width="9.140625" style="8"/>
+    <col min="10999" max="10999" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11000" max="11011" width="9.140625" style="8"/>
+    <col min="11012" max="11012" width="10.140625" style="8" customWidth="1"/>
+    <col min="11013" max="11016" width="9.140625" style="8"/>
+    <col min="11017" max="11017" width="10.140625" style="8" customWidth="1"/>
+    <col min="11018" max="11018" width="9.140625" style="8"/>
+    <col min="11019" max="11019" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11020" max="11021" width="9.140625" style="8"/>
+    <col min="11022" max="11022" width="10.140625" style="8" customWidth="1"/>
+    <col min="11023" max="11167" width="9.140625" style="8"/>
+    <col min="11168" max="11168" width="20" style="8" customWidth="1"/>
+    <col min="11169" max="11169" width="8.140625" style="8" customWidth="1"/>
+    <col min="11170" max="11170" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11171" max="11171" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11172" max="11172" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11173" max="11173" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11174" max="11174" width="8" style="8" customWidth="1"/>
+    <col min="11175" max="11175" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11176" max="11176" width="10.140625" style="8" customWidth="1"/>
+    <col min="11177" max="11177" width="10.5703125" style="8" customWidth="1"/>
+    <col min="11178" max="11178" width="8.140625" style="8" customWidth="1"/>
+    <col min="11179" max="11179" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11180" max="11180" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11181" max="11181" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11182" max="11182" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11183" max="11183" width="8.5703125" style="8" customWidth="1"/>
+    <col min="11184" max="11184" width="8.42578125" style="8" customWidth="1"/>
+    <col min="11185" max="11185" width="9.140625" style="8" customWidth="1"/>
+    <col min="11186" max="11186" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11187" max="11187" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11188" max="11188" width="8.140625" style="8" customWidth="1"/>
+    <col min="11189" max="11189" width="8" style="8" customWidth="1"/>
+    <col min="11190" max="11190" width="9" style="8" customWidth="1"/>
+    <col min="11191" max="11191" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11192" max="11192" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11193" max="11193" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11194" max="11194" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11195" max="11196" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11197" max="11197" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11198" max="11198" width="8" style="8" customWidth="1"/>
+    <col min="11199" max="11199" width="9.140625" style="8" customWidth="1"/>
+    <col min="11200" max="11200" width="10.42578125" style="8" customWidth="1"/>
+    <col min="11201" max="11201" width="9.140625" style="8" customWidth="1"/>
+    <col min="11202" max="11202" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11203" max="11204" width="8" style="8" customWidth="1"/>
+    <col min="11205" max="11205" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11206" max="11206" width="10.140625" style="8" customWidth="1"/>
+    <col min="11207" max="11207" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11208" max="11208" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11209" max="11209" width="8.140625" style="8" customWidth="1"/>
+    <col min="11210" max="11210" width="8.7109375" style="8" customWidth="1"/>
+    <col min="11211" max="11211" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11212" max="11213" width="9.140625" style="8"/>
+    <col min="11214" max="11214" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11215" max="11215" width="10.7109375" style="8" customWidth="1"/>
+    <col min="11216" max="11216" width="10.140625" style="8" customWidth="1"/>
+    <col min="11217" max="11217" width="9.140625" style="8"/>
+    <col min="11218" max="11218" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11219" max="11219" width="8" style="8" customWidth="1"/>
+    <col min="11220" max="11220" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11221" max="11221" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11222" max="11223" width="9.140625" style="8"/>
+    <col min="11224" max="11224" width="8.140625" style="8" customWidth="1"/>
+    <col min="11225" max="11225" width="9.140625" style="8" customWidth="1"/>
+    <col min="11226" max="11226" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11227" max="11232" width="9.140625" style="8"/>
+    <col min="11233" max="11233" width="9.140625" style="8" customWidth="1"/>
+    <col min="11234" max="11234" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11235" max="11237" width="9.140625" style="8"/>
+    <col min="11238" max="11238" width="9.140625" style="8" customWidth="1"/>
+    <col min="11239" max="11239" width="9.140625" style="8"/>
+    <col min="11240" max="11240" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11241" max="11242" width="9.140625" style="8"/>
+    <col min="11243" max="11243" width="9.140625" style="8" customWidth="1"/>
+    <col min="11244" max="11244" width="10" style="8" customWidth="1"/>
+    <col min="11245" max="11245" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11246" max="11247" width="9.140625" style="8"/>
+    <col min="11248" max="11248" width="9.140625" style="8" customWidth="1"/>
+    <col min="11249" max="11254" width="9.140625" style="8"/>
+    <col min="11255" max="11255" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11256" max="11267" width="9.140625" style="8"/>
+    <col min="11268" max="11268" width="10.140625" style="8" customWidth="1"/>
+    <col min="11269" max="11272" width="9.140625" style="8"/>
+    <col min="11273" max="11273" width="10.140625" style="8" customWidth="1"/>
+    <col min="11274" max="11274" width="9.140625" style="8"/>
+    <col min="11275" max="11275" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11276" max="11277" width="9.140625" style="8"/>
+    <col min="11278" max="11278" width="10.140625" style="8" customWidth="1"/>
+    <col min="11279" max="11423" width="9.140625" style="8"/>
+    <col min="11424" max="11424" width="20" style="8" customWidth="1"/>
+    <col min="11425" max="11425" width="8.140625" style="8" customWidth="1"/>
+    <col min="11426" max="11426" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11427" max="11427" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11428" max="11428" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11429" max="11429" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11430" max="11430" width="8" style="8" customWidth="1"/>
+    <col min="11431" max="11431" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11432" max="11432" width="10.140625" style="8" customWidth="1"/>
+    <col min="11433" max="11433" width="10.5703125" style="8" customWidth="1"/>
+    <col min="11434" max="11434" width="8.140625" style="8" customWidth="1"/>
+    <col min="11435" max="11435" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11436" max="11436" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11437" max="11437" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11438" max="11438" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11439" max="11439" width="8.5703125" style="8" customWidth="1"/>
+    <col min="11440" max="11440" width="8.42578125" style="8" customWidth="1"/>
+    <col min="11441" max="11441" width="9.140625" style="8" customWidth="1"/>
+    <col min="11442" max="11442" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11443" max="11443" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11444" max="11444" width="8.140625" style="8" customWidth="1"/>
+    <col min="11445" max="11445" width="8" style="8" customWidth="1"/>
+    <col min="11446" max="11446" width="9" style="8" customWidth="1"/>
+    <col min="11447" max="11447" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11448" max="11448" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11449" max="11449" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11450" max="11450" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11451" max="11452" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11453" max="11453" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11454" max="11454" width="8" style="8" customWidth="1"/>
+    <col min="11455" max="11455" width="9.140625" style="8" customWidth="1"/>
+    <col min="11456" max="11456" width="10.42578125" style="8" customWidth="1"/>
+    <col min="11457" max="11457" width="9.140625" style="8" customWidth="1"/>
+    <col min="11458" max="11458" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11459" max="11460" width="8" style="8" customWidth="1"/>
+    <col min="11461" max="11461" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11462" max="11462" width="10.140625" style="8" customWidth="1"/>
+    <col min="11463" max="11463" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11464" max="11464" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11465" max="11465" width="8.140625" style="8" customWidth="1"/>
+    <col min="11466" max="11466" width="8.7109375" style="8" customWidth="1"/>
+    <col min="11467" max="11467" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11468" max="11469" width="9.140625" style="8"/>
+    <col min="11470" max="11470" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11471" max="11471" width="10.7109375" style="8" customWidth="1"/>
+    <col min="11472" max="11472" width="10.140625" style="8" customWidth="1"/>
+    <col min="11473" max="11473" width="9.140625" style="8"/>
+    <col min="11474" max="11474" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11475" max="11475" width="8" style="8" customWidth="1"/>
+    <col min="11476" max="11476" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11477" max="11477" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11478" max="11479" width="9.140625" style="8"/>
+    <col min="11480" max="11480" width="8.140625" style="8" customWidth="1"/>
+    <col min="11481" max="11481" width="9.140625" style="8" customWidth="1"/>
+    <col min="11482" max="11482" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11483" max="11488" width="9.140625" style="8"/>
+    <col min="11489" max="11489" width="9.140625" style="8" customWidth="1"/>
+    <col min="11490" max="11490" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11491" max="11493" width="9.140625" style="8"/>
+    <col min="11494" max="11494" width="9.140625" style="8" customWidth="1"/>
+    <col min="11495" max="11495" width="9.140625" style="8"/>
+    <col min="11496" max="11496" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11497" max="11498" width="9.140625" style="8"/>
+    <col min="11499" max="11499" width="9.140625" style="8" customWidth="1"/>
+    <col min="11500" max="11500" width="10" style="8" customWidth="1"/>
+    <col min="11501" max="11501" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11502" max="11503" width="9.140625" style="8"/>
+    <col min="11504" max="11504" width="9.140625" style="8" customWidth="1"/>
+    <col min="11505" max="11510" width="9.140625" style="8"/>
+    <col min="11511" max="11511" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11512" max="11523" width="9.140625" style="8"/>
+    <col min="11524" max="11524" width="10.140625" style="8" customWidth="1"/>
+    <col min="11525" max="11528" width="9.140625" style="8"/>
+    <col min="11529" max="11529" width="10.140625" style="8" customWidth="1"/>
+    <col min="11530" max="11530" width="9.140625" style="8"/>
+    <col min="11531" max="11531" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11532" max="11533" width="9.140625" style="8"/>
+    <col min="11534" max="11534" width="10.140625" style="8" customWidth="1"/>
+    <col min="11535" max="11679" width="9.140625" style="8"/>
+    <col min="11680" max="11680" width="20" style="8" customWidth="1"/>
+    <col min="11681" max="11681" width="8.140625" style="8" customWidth="1"/>
+    <col min="11682" max="11682" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11683" max="11683" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11684" max="11684" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11685" max="11685" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11686" max="11686" width="8" style="8" customWidth="1"/>
+    <col min="11687" max="11687" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11688" max="11688" width="10.140625" style="8" customWidth="1"/>
+    <col min="11689" max="11689" width="10.5703125" style="8" customWidth="1"/>
+    <col min="11690" max="11690" width="8.140625" style="8" customWidth="1"/>
+    <col min="11691" max="11691" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11692" max="11692" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11693" max="11693" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11694" max="11694" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11695" max="11695" width="8.5703125" style="8" customWidth="1"/>
+    <col min="11696" max="11696" width="8.42578125" style="8" customWidth="1"/>
+    <col min="11697" max="11697" width="9.140625" style="8" customWidth="1"/>
+    <col min="11698" max="11698" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11699" max="11699" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11700" max="11700" width="8.140625" style="8" customWidth="1"/>
+    <col min="11701" max="11701" width="8" style="8" customWidth="1"/>
+    <col min="11702" max="11702" width="9" style="8" customWidth="1"/>
+    <col min="11703" max="11703" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11704" max="11704" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11705" max="11705" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11706" max="11706" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11707" max="11708" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11709" max="11709" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11710" max="11710" width="8" style="8" customWidth="1"/>
+    <col min="11711" max="11711" width="9.140625" style="8" customWidth="1"/>
+    <col min="11712" max="11712" width="10.42578125" style="8" customWidth="1"/>
+    <col min="11713" max="11713" width="9.140625" style="8" customWidth="1"/>
+    <col min="11714" max="11714" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11715" max="11716" width="8" style="8" customWidth="1"/>
+    <col min="11717" max="11717" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11718" max="11718" width="10.140625" style="8" customWidth="1"/>
+    <col min="11719" max="11719" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11720" max="11720" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11721" max="11721" width="8.140625" style="8" customWidth="1"/>
+    <col min="11722" max="11722" width="8.7109375" style="8" customWidth="1"/>
+    <col min="11723" max="11723" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11724" max="11725" width="9.140625" style="8"/>
+    <col min="11726" max="11726" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11727" max="11727" width="10.7109375" style="8" customWidth="1"/>
+    <col min="11728" max="11728" width="10.140625" style="8" customWidth="1"/>
+    <col min="11729" max="11729" width="9.140625" style="8"/>
+    <col min="11730" max="11730" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11731" max="11731" width="8" style="8" customWidth="1"/>
+    <col min="11732" max="11732" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11733" max="11733" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11734" max="11735" width="9.140625" style="8"/>
+    <col min="11736" max="11736" width="8.140625" style="8" customWidth="1"/>
+    <col min="11737" max="11737" width="9.140625" style="8" customWidth="1"/>
+    <col min="11738" max="11738" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11739" max="11744" width="9.140625" style="8"/>
+    <col min="11745" max="11745" width="9.140625" style="8" customWidth="1"/>
+    <col min="11746" max="11746" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11747" max="11749" width="9.140625" style="8"/>
+    <col min="11750" max="11750" width="9.140625" style="8" customWidth="1"/>
+    <col min="11751" max="11751" width="9.140625" style="8"/>
+    <col min="11752" max="11752" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11753" max="11754" width="9.140625" style="8"/>
+    <col min="11755" max="11755" width="9.140625" style="8" customWidth="1"/>
+    <col min="11756" max="11756" width="10" style="8" customWidth="1"/>
+    <col min="11757" max="11757" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11758" max="11759" width="9.140625" style="8"/>
+    <col min="11760" max="11760" width="9.140625" style="8" customWidth="1"/>
+    <col min="11761" max="11766" width="9.140625" style="8"/>
+    <col min="11767" max="11767" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11768" max="11779" width="9.140625" style="8"/>
+    <col min="11780" max="11780" width="10.140625" style="8" customWidth="1"/>
+    <col min="11781" max="11784" width="9.140625" style="8"/>
+    <col min="11785" max="11785" width="10.140625" style="8" customWidth="1"/>
+    <col min="11786" max="11786" width="9.140625" style="8"/>
+    <col min="11787" max="11787" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11788" max="11789" width="9.140625" style="8"/>
+    <col min="11790" max="11790" width="10.140625" style="8" customWidth="1"/>
+    <col min="11791" max="11935" width="9.140625" style="8"/>
+    <col min="11936" max="11936" width="20" style="8" customWidth="1"/>
+    <col min="11937" max="11937" width="8.140625" style="8" customWidth="1"/>
+    <col min="11938" max="11938" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11939" max="11939" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11940" max="11940" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11941" max="11941" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11942" max="11942" width="8" style="8" customWidth="1"/>
+    <col min="11943" max="11943" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11944" max="11944" width="10.140625" style="8" customWidth="1"/>
+    <col min="11945" max="11945" width="10.5703125" style="8" customWidth="1"/>
+    <col min="11946" max="11946" width="8.140625" style="8" customWidth="1"/>
+    <col min="11947" max="11947" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11948" max="11948" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11949" max="11949" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11950" max="11950" width="10.85546875" style="8" customWidth="1"/>
+    <col min="11951" max="11951" width="8.5703125" style="8" customWidth="1"/>
+    <col min="11952" max="11952" width="8.42578125" style="8" customWidth="1"/>
+    <col min="11953" max="11953" width="9.140625" style="8" customWidth="1"/>
+    <col min="11954" max="11954" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11955" max="11955" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11956" max="11956" width="8.140625" style="8" customWidth="1"/>
+    <col min="11957" max="11957" width="8" style="8" customWidth="1"/>
+    <col min="11958" max="11958" width="9" style="8" customWidth="1"/>
+    <col min="11959" max="11959" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11960" max="11960" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11961" max="11961" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11962" max="11962" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11963" max="11964" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11965" max="11965" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11966" max="11966" width="8" style="8" customWidth="1"/>
+    <col min="11967" max="11967" width="9.140625" style="8" customWidth="1"/>
+    <col min="11968" max="11968" width="10.42578125" style="8" customWidth="1"/>
+    <col min="11969" max="11969" width="9.140625" style="8" customWidth="1"/>
+    <col min="11970" max="11970" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11971" max="11972" width="8" style="8" customWidth="1"/>
+    <col min="11973" max="11973" width="9.7109375" style="8" customWidth="1"/>
+    <col min="11974" max="11974" width="10.140625" style="8" customWidth="1"/>
+    <col min="11975" max="11975" width="9.42578125" style="8" customWidth="1"/>
+    <col min="11976" max="11976" width="7.7109375" style="8" customWidth="1"/>
+    <col min="11977" max="11977" width="8.140625" style="8" customWidth="1"/>
+    <col min="11978" max="11978" width="8.7109375" style="8" customWidth="1"/>
+    <col min="11979" max="11979" width="9.28515625" style="8" customWidth="1"/>
+    <col min="11980" max="11981" width="9.140625" style="8"/>
+    <col min="11982" max="11982" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11983" max="11983" width="10.7109375" style="8" customWidth="1"/>
+    <col min="11984" max="11984" width="10.140625" style="8" customWidth="1"/>
+    <col min="11985" max="11985" width="9.140625" style="8"/>
+    <col min="11986" max="11986" width="8.28515625" style="8" customWidth="1"/>
+    <col min="11987" max="11987" width="8" style="8" customWidth="1"/>
+    <col min="11988" max="11988" width="8.85546875" style="8" customWidth="1"/>
+    <col min="11989" max="11989" width="9.85546875" style="8" customWidth="1"/>
+    <col min="11990" max="11991" width="9.140625" style="8"/>
+    <col min="11992" max="11992" width="8.140625" style="8" customWidth="1"/>
+    <col min="11993" max="11993" width="9.140625" style="8" customWidth="1"/>
+    <col min="11994" max="11994" width="10.28515625" style="8" customWidth="1"/>
+    <col min="11995" max="12000" width="9.140625" style="8"/>
+    <col min="12001" max="12001" width="9.140625" style="8" customWidth="1"/>
+    <col min="12002" max="12002" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12003" max="12005" width="9.140625" style="8"/>
+    <col min="12006" max="12006" width="9.140625" style="8" customWidth="1"/>
+    <col min="12007" max="12007" width="9.140625" style="8"/>
+    <col min="12008" max="12008" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12009" max="12010" width="9.140625" style="8"/>
+    <col min="12011" max="12011" width="9.140625" style="8" customWidth="1"/>
+    <col min="12012" max="12012" width="10" style="8" customWidth="1"/>
+    <col min="12013" max="12013" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12014" max="12015" width="9.140625" style="8"/>
+    <col min="12016" max="12016" width="9.140625" style="8" customWidth="1"/>
+    <col min="12017" max="12022" width="9.140625" style="8"/>
+    <col min="12023" max="12023" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12024" max="12035" width="9.140625" style="8"/>
+    <col min="12036" max="12036" width="10.140625" style="8" customWidth="1"/>
+    <col min="12037" max="12040" width="9.140625" style="8"/>
+    <col min="12041" max="12041" width="10.140625" style="8" customWidth="1"/>
+    <col min="12042" max="12042" width="9.140625" style="8"/>
+    <col min="12043" max="12043" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12044" max="12045" width="9.140625" style="8"/>
+    <col min="12046" max="12046" width="10.140625" style="8" customWidth="1"/>
+    <col min="12047" max="12191" width="9.140625" style="8"/>
+    <col min="12192" max="12192" width="20" style="8" customWidth="1"/>
+    <col min="12193" max="12193" width="8.140625" style="8" customWidth="1"/>
+    <col min="12194" max="12194" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12195" max="12195" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12196" max="12196" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12197" max="12197" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12198" max="12198" width="8" style="8" customWidth="1"/>
+    <col min="12199" max="12199" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12200" max="12200" width="10.140625" style="8" customWidth="1"/>
+    <col min="12201" max="12201" width="10.5703125" style="8" customWidth="1"/>
+    <col min="12202" max="12202" width="8.140625" style="8" customWidth="1"/>
+    <col min="12203" max="12203" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12204" max="12204" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12205" max="12205" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12206" max="12206" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12207" max="12207" width="8.5703125" style="8" customWidth="1"/>
+    <col min="12208" max="12208" width="8.42578125" style="8" customWidth="1"/>
+    <col min="12209" max="12209" width="9.140625" style="8" customWidth="1"/>
+    <col min="12210" max="12210" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12211" max="12211" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12212" max="12212" width="8.140625" style="8" customWidth="1"/>
+    <col min="12213" max="12213" width="8" style="8" customWidth="1"/>
+    <col min="12214" max="12214" width="9" style="8" customWidth="1"/>
+    <col min="12215" max="12215" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12216" max="12216" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12217" max="12217" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12218" max="12218" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12219" max="12220" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12221" max="12221" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12222" max="12222" width="8" style="8" customWidth="1"/>
+    <col min="12223" max="12223" width="9.140625" style="8" customWidth="1"/>
+    <col min="12224" max="12224" width="10.42578125" style="8" customWidth="1"/>
+    <col min="12225" max="12225" width="9.140625" style="8" customWidth="1"/>
+    <col min="12226" max="12226" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12227" max="12228" width="8" style="8" customWidth="1"/>
+    <col min="12229" max="12229" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12230" max="12230" width="10.140625" style="8" customWidth="1"/>
+    <col min="12231" max="12231" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12232" max="12232" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12233" max="12233" width="8.140625" style="8" customWidth="1"/>
+    <col min="12234" max="12234" width="8.7109375" style="8" customWidth="1"/>
+    <col min="12235" max="12235" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12236" max="12237" width="9.140625" style="8"/>
+    <col min="12238" max="12238" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12239" max="12239" width="10.7109375" style="8" customWidth="1"/>
+    <col min="12240" max="12240" width="10.140625" style="8" customWidth="1"/>
+    <col min="12241" max="12241" width="9.140625" style="8"/>
+    <col min="12242" max="12242" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12243" max="12243" width="8" style="8" customWidth="1"/>
+    <col min="12244" max="12244" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12245" max="12245" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12246" max="12247" width="9.140625" style="8"/>
+    <col min="12248" max="12248" width="8.140625" style="8" customWidth="1"/>
+    <col min="12249" max="12249" width="9.140625" style="8" customWidth="1"/>
+    <col min="12250" max="12250" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12251" max="12256" width="9.140625" style="8"/>
+    <col min="12257" max="12257" width="9.140625" style="8" customWidth="1"/>
+    <col min="12258" max="12258" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12259" max="12261" width="9.140625" style="8"/>
+    <col min="12262" max="12262" width="9.140625" style="8" customWidth="1"/>
+    <col min="12263" max="12263" width="9.140625" style="8"/>
+    <col min="12264" max="12264" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12265" max="12266" width="9.140625" style="8"/>
+    <col min="12267" max="12267" width="9.140625" style="8" customWidth="1"/>
+    <col min="12268" max="12268" width="10" style="8" customWidth="1"/>
+    <col min="12269" max="12269" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12270" max="12271" width="9.140625" style="8"/>
+    <col min="12272" max="12272" width="9.140625" style="8" customWidth="1"/>
+    <col min="12273" max="12278" width="9.140625" style="8"/>
+    <col min="12279" max="12279" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12280" max="12291" width="9.140625" style="8"/>
+    <col min="12292" max="12292" width="10.140625" style="8" customWidth="1"/>
+    <col min="12293" max="12296" width="9.140625" style="8"/>
+    <col min="12297" max="12297" width="10.140625" style="8" customWidth="1"/>
+    <col min="12298" max="12298" width="9.140625" style="8"/>
+    <col min="12299" max="12299" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12300" max="12301" width="9.140625" style="8"/>
+    <col min="12302" max="12302" width="10.140625" style="8" customWidth="1"/>
+    <col min="12303" max="12447" width="9.140625" style="8"/>
+    <col min="12448" max="12448" width="20" style="8" customWidth="1"/>
+    <col min="12449" max="12449" width="8.140625" style="8" customWidth="1"/>
+    <col min="12450" max="12450" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12451" max="12451" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12452" max="12452" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12453" max="12453" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12454" max="12454" width="8" style="8" customWidth="1"/>
+    <col min="12455" max="12455" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12456" max="12456" width="10.140625" style="8" customWidth="1"/>
+    <col min="12457" max="12457" width="10.5703125" style="8" customWidth="1"/>
+    <col min="12458" max="12458" width="8.140625" style="8" customWidth="1"/>
+    <col min="12459" max="12459" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12460" max="12460" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12461" max="12461" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12462" max="12462" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12463" max="12463" width="8.5703125" style="8" customWidth="1"/>
+    <col min="12464" max="12464" width="8.42578125" style="8" customWidth="1"/>
+    <col min="12465" max="12465" width="9.140625" style="8" customWidth="1"/>
+    <col min="12466" max="12466" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12467" max="12467" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12468" max="12468" width="8.140625" style="8" customWidth="1"/>
+    <col min="12469" max="12469" width="8" style="8" customWidth="1"/>
+    <col min="12470" max="12470" width="9" style="8" customWidth="1"/>
+    <col min="12471" max="12471" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12472" max="12472" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12473" max="12473" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12474" max="12474" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12475" max="12476" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12477" max="12477" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12478" max="12478" width="8" style="8" customWidth="1"/>
+    <col min="12479" max="12479" width="9.140625" style="8" customWidth="1"/>
+    <col min="12480" max="12480" width="10.42578125" style="8" customWidth="1"/>
+    <col min="12481" max="12481" width="9.140625" style="8" customWidth="1"/>
+    <col min="12482" max="12482" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12483" max="12484" width="8" style="8" customWidth="1"/>
+    <col min="12485" max="12485" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12486" max="12486" width="10.140625" style="8" customWidth="1"/>
+    <col min="12487" max="12487" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12488" max="12488" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12489" max="12489" width="8.140625" style="8" customWidth="1"/>
+    <col min="12490" max="12490" width="8.7109375" style="8" customWidth="1"/>
+    <col min="12491" max="12491" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12492" max="12493" width="9.140625" style="8"/>
+    <col min="12494" max="12494" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12495" max="12495" width="10.7109375" style="8" customWidth="1"/>
+    <col min="12496" max="12496" width="10.140625" style="8" customWidth="1"/>
+    <col min="12497" max="12497" width="9.140625" style="8"/>
+    <col min="12498" max="12498" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12499" max="12499" width="8" style="8" customWidth="1"/>
+    <col min="12500" max="12500" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12501" max="12501" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12502" max="12503" width="9.140625" style="8"/>
+    <col min="12504" max="12504" width="8.140625" style="8" customWidth="1"/>
+    <col min="12505" max="12505" width="9.140625" style="8" customWidth="1"/>
+    <col min="12506" max="12506" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12507" max="12512" width="9.140625" style="8"/>
+    <col min="12513" max="12513" width="9.140625" style="8" customWidth="1"/>
+    <col min="12514" max="12514" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12515" max="12517" width="9.140625" style="8"/>
+    <col min="12518" max="12518" width="9.140625" style="8" customWidth="1"/>
+    <col min="12519" max="12519" width="9.140625" style="8"/>
+    <col min="12520" max="12520" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12521" max="12522" width="9.140625" style="8"/>
+    <col min="12523" max="12523" width="9.140625" style="8" customWidth="1"/>
+    <col min="12524" max="12524" width="10" style="8" customWidth="1"/>
+    <col min="12525" max="12525" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12526" max="12527" width="9.140625" style="8"/>
+    <col min="12528" max="12528" width="9.140625" style="8" customWidth="1"/>
+    <col min="12529" max="12534" width="9.140625" style="8"/>
+    <col min="12535" max="12535" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12536" max="12547" width="9.140625" style="8"/>
+    <col min="12548" max="12548" width="10.140625" style="8" customWidth="1"/>
+    <col min="12549" max="12552" width="9.140625" style="8"/>
+    <col min="12553" max="12553" width="10.140625" style="8" customWidth="1"/>
+    <col min="12554" max="12554" width="9.140625" style="8"/>
+    <col min="12555" max="12555" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12556" max="12557" width="9.140625" style="8"/>
+    <col min="12558" max="12558" width="10.140625" style="8" customWidth="1"/>
+    <col min="12559" max="12703" width="9.140625" style="8"/>
+    <col min="12704" max="12704" width="20" style="8" customWidth="1"/>
+    <col min="12705" max="12705" width="8.140625" style="8" customWidth="1"/>
+    <col min="12706" max="12706" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12707" max="12707" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12708" max="12708" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12709" max="12709" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12710" max="12710" width="8" style="8" customWidth="1"/>
+    <col min="12711" max="12711" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12712" max="12712" width="10.140625" style="8" customWidth="1"/>
+    <col min="12713" max="12713" width="10.5703125" style="8" customWidth="1"/>
+    <col min="12714" max="12714" width="8.140625" style="8" customWidth="1"/>
+    <col min="12715" max="12715" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12716" max="12716" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12717" max="12717" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12718" max="12718" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12719" max="12719" width="8.5703125" style="8" customWidth="1"/>
+    <col min="12720" max="12720" width="8.42578125" style="8" customWidth="1"/>
+    <col min="12721" max="12721" width="9.140625" style="8" customWidth="1"/>
+    <col min="12722" max="12722" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12723" max="12723" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12724" max="12724" width="8.140625" style="8" customWidth="1"/>
+    <col min="12725" max="12725" width="8" style="8" customWidth="1"/>
+    <col min="12726" max="12726" width="9" style="8" customWidth="1"/>
+    <col min="12727" max="12727" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12728" max="12728" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12729" max="12729" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12730" max="12730" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12731" max="12732" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12733" max="12733" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12734" max="12734" width="8" style="8" customWidth="1"/>
+    <col min="12735" max="12735" width="9.140625" style="8" customWidth="1"/>
+    <col min="12736" max="12736" width="10.42578125" style="8" customWidth="1"/>
+    <col min="12737" max="12737" width="9.140625" style="8" customWidth="1"/>
+    <col min="12738" max="12738" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12739" max="12740" width="8" style="8" customWidth="1"/>
+    <col min="12741" max="12741" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12742" max="12742" width="10.140625" style="8" customWidth="1"/>
+    <col min="12743" max="12743" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12744" max="12744" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12745" max="12745" width="8.140625" style="8" customWidth="1"/>
+    <col min="12746" max="12746" width="8.7109375" style="8" customWidth="1"/>
+    <col min="12747" max="12747" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12748" max="12749" width="9.140625" style="8"/>
+    <col min="12750" max="12750" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12751" max="12751" width="10.7109375" style="8" customWidth="1"/>
+    <col min="12752" max="12752" width="10.140625" style="8" customWidth="1"/>
+    <col min="12753" max="12753" width="9.140625" style="8"/>
+    <col min="12754" max="12754" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12755" max="12755" width="8" style="8" customWidth="1"/>
+    <col min="12756" max="12756" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12757" max="12757" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12758" max="12759" width="9.140625" style="8"/>
+    <col min="12760" max="12760" width="8.140625" style="8" customWidth="1"/>
+    <col min="12761" max="12761" width="9.140625" style="8" customWidth="1"/>
+    <col min="12762" max="12762" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12763" max="12768" width="9.140625" style="8"/>
+    <col min="12769" max="12769" width="9.140625" style="8" customWidth="1"/>
+    <col min="12770" max="12770" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12771" max="12773" width="9.140625" style="8"/>
+    <col min="12774" max="12774" width="9.140625" style="8" customWidth="1"/>
+    <col min="12775" max="12775" width="9.140625" style="8"/>
+    <col min="12776" max="12776" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12777" max="12778" width="9.140625" style="8"/>
+    <col min="12779" max="12779" width="9.140625" style="8" customWidth="1"/>
+    <col min="12780" max="12780" width="10" style="8" customWidth="1"/>
+    <col min="12781" max="12781" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12782" max="12783" width="9.140625" style="8"/>
+    <col min="12784" max="12784" width="9.140625" style="8" customWidth="1"/>
+    <col min="12785" max="12790" width="9.140625" style="8"/>
+    <col min="12791" max="12791" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12792" max="12803" width="9.140625" style="8"/>
+    <col min="12804" max="12804" width="10.140625" style="8" customWidth="1"/>
+    <col min="12805" max="12808" width="9.140625" style="8"/>
+    <col min="12809" max="12809" width="10.140625" style="8" customWidth="1"/>
+    <col min="12810" max="12810" width="9.140625" style="8"/>
+    <col min="12811" max="12811" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12812" max="12813" width="9.140625" style="8"/>
+    <col min="12814" max="12814" width="10.140625" style="8" customWidth="1"/>
+    <col min="12815" max="12959" width="9.140625" style="8"/>
+    <col min="12960" max="12960" width="20" style="8" customWidth="1"/>
+    <col min="12961" max="12961" width="8.140625" style="8" customWidth="1"/>
+    <col min="12962" max="12962" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12963" max="12963" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12964" max="12964" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12965" max="12965" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12966" max="12966" width="8" style="8" customWidth="1"/>
+    <col min="12967" max="12967" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12968" max="12968" width="10.140625" style="8" customWidth="1"/>
+    <col min="12969" max="12969" width="10.5703125" style="8" customWidth="1"/>
+    <col min="12970" max="12970" width="8.140625" style="8" customWidth="1"/>
+    <col min="12971" max="12971" width="8.28515625" style="8" customWidth="1"/>
+    <col min="12972" max="12972" width="10.28515625" style="8" customWidth="1"/>
+    <col min="12973" max="12973" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12974" max="12974" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12975" max="12975" width="8.5703125" style="8" customWidth="1"/>
+    <col min="12976" max="12976" width="8.42578125" style="8" customWidth="1"/>
+    <col min="12977" max="12977" width="9.140625" style="8" customWidth="1"/>
+    <col min="12978" max="12978" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12979" max="12979" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12980" max="12980" width="8.140625" style="8" customWidth="1"/>
+    <col min="12981" max="12981" width="8" style="8" customWidth="1"/>
+    <col min="12982" max="12982" width="9" style="8" customWidth="1"/>
+    <col min="12983" max="12983" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12984" max="12984" width="9.85546875" style="8" customWidth="1"/>
+    <col min="12985" max="12985" width="7.7109375" style="8" customWidth="1"/>
+    <col min="12986" max="12986" width="8.85546875" style="8" customWidth="1"/>
+    <col min="12987" max="12988" width="9.28515625" style="8" customWidth="1"/>
+    <col min="12989" max="12989" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12990" max="12990" width="8" style="8" customWidth="1"/>
+    <col min="12991" max="12991" width="9.140625" style="8" customWidth="1"/>
+    <col min="12992" max="12992" width="10.42578125" style="8" customWidth="1"/>
+    <col min="12993" max="12993" width="9.140625" style="8" customWidth="1"/>
+    <col min="12994" max="12994" width="9.5703125" style="8" customWidth="1"/>
+    <col min="12995" max="12996" width="8" style="8" customWidth="1"/>
+    <col min="12997" max="12997" width="9.7109375" style="8" customWidth="1"/>
+    <col min="12998" max="12998" width="10.140625" style="8" customWidth="1"/>
+    <col min="12999" max="12999" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13000" max="13000" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13001" max="13001" width="8.140625" style="8" customWidth="1"/>
+    <col min="13002" max="13002" width="8.7109375" style="8" customWidth="1"/>
+    <col min="13003" max="13003" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13004" max="13005" width="9.140625" style="8"/>
+    <col min="13006" max="13006" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13007" max="13007" width="10.7109375" style="8" customWidth="1"/>
+    <col min="13008" max="13008" width="10.140625" style="8" customWidth="1"/>
+    <col min="13009" max="13009" width="9.140625" style="8"/>
+    <col min="13010" max="13010" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13011" max="13011" width="8" style="8" customWidth="1"/>
+    <col min="13012" max="13012" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13013" max="13013" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13014" max="13015" width="9.140625" style="8"/>
+    <col min="13016" max="13016" width="8.140625" style="8" customWidth="1"/>
+    <col min="13017" max="13017" width="9.140625" style="8" customWidth="1"/>
+    <col min="13018" max="13018" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13019" max="13024" width="9.140625" style="8"/>
+    <col min="13025" max="13025" width="9.140625" style="8" customWidth="1"/>
+    <col min="13026" max="13026" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13027" max="13029" width="9.140625" style="8"/>
+    <col min="13030" max="13030" width="9.140625" style="8" customWidth="1"/>
+    <col min="13031" max="13031" width="9.140625" style="8"/>
+    <col min="13032" max="13032" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13033" max="13034" width="9.140625" style="8"/>
+    <col min="13035" max="13035" width="9.140625" style="8" customWidth="1"/>
+    <col min="13036" max="13036" width="10" style="8" customWidth="1"/>
+    <col min="13037" max="13037" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13038" max="13039" width="9.140625" style="8"/>
+    <col min="13040" max="13040" width="9.140625" style="8" customWidth="1"/>
+    <col min="13041" max="13046" width="9.140625" style="8"/>
+    <col min="13047" max="13047" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13048" max="13059" width="9.140625" style="8"/>
+    <col min="13060" max="13060" width="10.140625" style="8" customWidth="1"/>
+    <col min="13061" max="13064" width="9.140625" style="8"/>
+    <col min="13065" max="13065" width="10.140625" style="8" customWidth="1"/>
+    <col min="13066" max="13066" width="9.140625" style="8"/>
+    <col min="13067" max="13067" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13068" max="13069" width="9.140625" style="8"/>
+    <col min="13070" max="13070" width="10.140625" style="8" customWidth="1"/>
+    <col min="13071" max="13215" width="9.140625" style="8"/>
+    <col min="13216" max="13216" width="20" style="8" customWidth="1"/>
+    <col min="13217" max="13217" width="8.140625" style="8" customWidth="1"/>
+    <col min="13218" max="13218" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13219" max="13219" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13220" max="13220" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13221" max="13221" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13222" max="13222" width="8" style="8" customWidth="1"/>
+    <col min="13223" max="13223" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13224" max="13224" width="10.140625" style="8" customWidth="1"/>
+    <col min="13225" max="13225" width="10.5703125" style="8" customWidth="1"/>
+    <col min="13226" max="13226" width="8.140625" style="8" customWidth="1"/>
+    <col min="13227" max="13227" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13228" max="13228" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13229" max="13229" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13230" max="13230" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13231" max="13231" width="8.5703125" style="8" customWidth="1"/>
+    <col min="13232" max="13232" width="8.42578125" style="8" customWidth="1"/>
+    <col min="13233" max="13233" width="9.140625" style="8" customWidth="1"/>
+    <col min="13234" max="13234" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13235" max="13235" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13236" max="13236" width="8.140625" style="8" customWidth="1"/>
+    <col min="13237" max="13237" width="8" style="8" customWidth="1"/>
+    <col min="13238" max="13238" width="9" style="8" customWidth="1"/>
+    <col min="13239" max="13239" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13240" max="13240" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13241" max="13241" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13242" max="13242" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13243" max="13244" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13245" max="13245" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13246" max="13246" width="8" style="8" customWidth="1"/>
+    <col min="13247" max="13247" width="9.140625" style="8" customWidth="1"/>
+    <col min="13248" max="13248" width="10.42578125" style="8" customWidth="1"/>
+    <col min="13249" max="13249" width="9.140625" style="8" customWidth="1"/>
+    <col min="13250" max="13250" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13251" max="13252" width="8" style="8" customWidth="1"/>
+    <col min="13253" max="13253" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13254" max="13254" width="10.140625" style="8" customWidth="1"/>
+    <col min="13255" max="13255" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13256" max="13256" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13257" max="13257" width="8.140625" style="8" customWidth="1"/>
+    <col min="13258" max="13258" width="8.7109375" style="8" customWidth="1"/>
+    <col min="13259" max="13259" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13260" max="13261" width="9.140625" style="8"/>
+    <col min="13262" max="13262" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13263" max="13263" width="10.7109375" style="8" customWidth="1"/>
+    <col min="13264" max="13264" width="10.140625" style="8" customWidth="1"/>
+    <col min="13265" max="13265" width="9.140625" style="8"/>
+    <col min="13266" max="13266" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13267" max="13267" width="8" style="8" customWidth="1"/>
+    <col min="13268" max="13268" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13269" max="13269" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13270" max="13271" width="9.140625" style="8"/>
+    <col min="13272" max="13272" width="8.140625" style="8" customWidth="1"/>
+    <col min="13273" max="13273" width="9.140625" style="8" customWidth="1"/>
+    <col min="13274" max="13274" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13275" max="13280" width="9.140625" style="8"/>
+    <col min="13281" max="13281" width="9.140625" style="8" customWidth="1"/>
+    <col min="13282" max="13282" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13283" max="13285" width="9.140625" style="8"/>
+    <col min="13286" max="13286" width="9.140625" style="8" customWidth="1"/>
+    <col min="13287" max="13287" width="9.140625" style="8"/>
+    <col min="13288" max="13288" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13289" max="13290" width="9.140625" style="8"/>
+    <col min="13291" max="13291" width="9.140625" style="8" customWidth="1"/>
+    <col min="13292" max="13292" width="10" style="8" customWidth="1"/>
+    <col min="13293" max="13293" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13294" max="13295" width="9.140625" style="8"/>
+    <col min="13296" max="13296" width="9.140625" style="8" customWidth="1"/>
+    <col min="13297" max="13302" width="9.140625" style="8"/>
+    <col min="13303" max="13303" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13304" max="13315" width="9.140625" style="8"/>
+    <col min="13316" max="13316" width="10.140625" style="8" customWidth="1"/>
+    <col min="13317" max="13320" width="9.140625" style="8"/>
+    <col min="13321" max="13321" width="10.140625" style="8" customWidth="1"/>
+    <col min="13322" max="13322" width="9.140625" style="8"/>
+    <col min="13323" max="13323" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13324" max="13325" width="9.140625" style="8"/>
+    <col min="13326" max="13326" width="10.140625" style="8" customWidth="1"/>
+    <col min="13327" max="13471" width="9.140625" style="8"/>
+    <col min="13472" max="13472" width="20" style="8" customWidth="1"/>
+    <col min="13473" max="13473" width="8.140625" style="8" customWidth="1"/>
+    <col min="13474" max="13474" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13475" max="13475" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13476" max="13476" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13477" max="13477" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13478" max="13478" width="8" style="8" customWidth="1"/>
+    <col min="13479" max="13479" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13480" max="13480" width="10.140625" style="8" customWidth="1"/>
+    <col min="13481" max="13481" width="10.5703125" style="8" customWidth="1"/>
+    <col min="13482" max="13482" width="8.140625" style="8" customWidth="1"/>
+    <col min="13483" max="13483" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13484" max="13484" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13485" max="13485" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13486" max="13486" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13487" max="13487" width="8.5703125" style="8" customWidth="1"/>
+    <col min="13488" max="13488" width="8.42578125" style="8" customWidth="1"/>
+    <col min="13489" max="13489" width="9.140625" style="8" customWidth="1"/>
+    <col min="13490" max="13490" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13491" max="13491" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13492" max="13492" width="8.140625" style="8" customWidth="1"/>
+    <col min="13493" max="13493" width="8" style="8" customWidth="1"/>
+    <col min="13494" max="13494" width="9" style="8" customWidth="1"/>
+    <col min="13495" max="13495" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13496" max="13496" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13497" max="13497" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13498" max="13498" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13499" max="13500" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13501" max="13501" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13502" max="13502" width="8" style="8" customWidth="1"/>
+    <col min="13503" max="13503" width="9.140625" style="8" customWidth="1"/>
+    <col min="13504" max="13504" width="10.42578125" style="8" customWidth="1"/>
+    <col min="13505" max="13505" width="9.140625" style="8" customWidth="1"/>
+    <col min="13506" max="13506" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13507" max="13508" width="8" style="8" customWidth="1"/>
+    <col min="13509" max="13509" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13510" max="13510" width="10.140625" style="8" customWidth="1"/>
+    <col min="13511" max="13511" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13512" max="13512" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13513" max="13513" width="8.140625" style="8" customWidth="1"/>
+    <col min="13514" max="13514" width="8.7109375" style="8" customWidth="1"/>
+    <col min="13515" max="13515" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13516" max="13517" width="9.140625" style="8"/>
+    <col min="13518" max="13518" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13519" max="13519" width="10.7109375" style="8" customWidth="1"/>
+    <col min="13520" max="13520" width="10.140625" style="8" customWidth="1"/>
+    <col min="13521" max="13521" width="9.140625" style="8"/>
+    <col min="13522" max="13522" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13523" max="13523" width="8" style="8" customWidth="1"/>
+    <col min="13524" max="13524" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13525" max="13525" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13526" max="13527" width="9.140625" style="8"/>
+    <col min="13528" max="13528" width="8.140625" style="8" customWidth="1"/>
+    <col min="13529" max="13529" width="9.140625" style="8" customWidth="1"/>
+    <col min="13530" max="13530" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13531" max="13536" width="9.140625" style="8"/>
+    <col min="13537" max="13537" width="9.140625" style="8" customWidth="1"/>
+    <col min="13538" max="13538" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13539" max="13541" width="9.140625" style="8"/>
+    <col min="13542" max="13542" width="9.140625" style="8" customWidth="1"/>
+    <col min="13543" max="13543" width="9.140625" style="8"/>
+    <col min="13544" max="13544" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13545" max="13546" width="9.140625" style="8"/>
+    <col min="13547" max="13547" width="9.140625" style="8" customWidth="1"/>
+    <col min="13548" max="13548" width="10" style="8" customWidth="1"/>
+    <col min="13549" max="13549" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13550" max="13551" width="9.140625" style="8"/>
+    <col min="13552" max="13552" width="9.140625" style="8" customWidth="1"/>
+    <col min="13553" max="13558" width="9.140625" style="8"/>
+    <col min="13559" max="13559" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13560" max="13571" width="9.140625" style="8"/>
+    <col min="13572" max="13572" width="10.140625" style="8" customWidth="1"/>
+    <col min="13573" max="13576" width="9.140625" style="8"/>
+    <col min="13577" max="13577" width="10.140625" style="8" customWidth="1"/>
+    <col min="13578" max="13578" width="9.140625" style="8"/>
+    <col min="13579" max="13579" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13580" max="13581" width="9.140625" style="8"/>
+    <col min="13582" max="13582" width="10.140625" style="8" customWidth="1"/>
+    <col min="13583" max="13727" width="9.140625" style="8"/>
+    <col min="13728" max="13728" width="20" style="8" customWidth="1"/>
+    <col min="13729" max="13729" width="8.140625" style="8" customWidth="1"/>
+    <col min="13730" max="13730" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13731" max="13731" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13732" max="13732" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13733" max="13733" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13734" max="13734" width="8" style="8" customWidth="1"/>
+    <col min="13735" max="13735" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13736" max="13736" width="10.140625" style="8" customWidth="1"/>
+    <col min="13737" max="13737" width="10.5703125" style="8" customWidth="1"/>
+    <col min="13738" max="13738" width="8.140625" style="8" customWidth="1"/>
+    <col min="13739" max="13739" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13740" max="13740" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13741" max="13741" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13742" max="13742" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13743" max="13743" width="8.5703125" style="8" customWidth="1"/>
+    <col min="13744" max="13744" width="8.42578125" style="8" customWidth="1"/>
+    <col min="13745" max="13745" width="9.140625" style="8" customWidth="1"/>
+    <col min="13746" max="13746" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13747" max="13747" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13748" max="13748" width="8.140625" style="8" customWidth="1"/>
+    <col min="13749" max="13749" width="8" style="8" customWidth="1"/>
+    <col min="13750" max="13750" width="9" style="8" customWidth="1"/>
+    <col min="13751" max="13751" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13752" max="13752" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13753" max="13753" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13754" max="13754" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13755" max="13756" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13757" max="13757" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13758" max="13758" width="8" style="8" customWidth="1"/>
+    <col min="13759" max="13759" width="9.140625" style="8" customWidth="1"/>
+    <col min="13760" max="13760" width="10.42578125" style="8" customWidth="1"/>
+    <col min="13761" max="13761" width="9.140625" style="8" customWidth="1"/>
+    <col min="13762" max="13762" width="9.5703125" style="8" customWidth="1"/>
+    <col min="13763" max="13764" width="8" style="8" customWidth="1"/>
+    <col min="13765" max="13765" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13766" max="13766" width="10.140625" style="8" customWidth="1"/>
+    <col min="13767" max="13767" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13768" max="13768" width="7.7109375" style="8" customWidth="1"/>
+    <col min="13769" max="13769" width="8.140625" style="8" customWidth="1"/>
+    <col min="13770" max="13770" width="8.7109375" style="8" customWidth="1"/>
+    <col min="13771" max="13771" width="9.28515625" style="8" customWidth="1"/>
+    <col min="13772" max="13773" width="9.140625" style="8"/>
+    <col min="13774" max="13774" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13775" max="13775" width="10.7109375" style="8" customWidth="1"/>
+    <col min="13776" max="13776" width="10.140625" style="8" customWidth="1"/>
+    <col min="13777" max="13777" width="9.140625" style="8"/>
+    <col min="13778" max="13778" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13779" max="13779" width="8" style="8" customWidth="1"/>
+    <col min="13780" max="13780" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13781" max="13781" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13782" max="13783" width="9.140625" style="8"/>
+    <col min="13784" max="13784" width="8.140625" style="8" customWidth="1"/>
+    <col min="13785" max="13785" width="9.140625" style="8" customWidth="1"/>
+    <col min="13786" max="13786" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13787" max="13792" width="9.140625" style="8"/>
+    <col min="13793" max="13793" width="9.140625" style="8" customWidth="1"/>
+    <col min="13794" max="13794" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13795" max="13797" width="9.140625" style="8"/>
+    <col min="13798" max="13798" width="9.140625" style="8" customWidth="1"/>
+    <col min="13799" max="13799" width="9.140625" style="8"/>
+    <col min="13800" max="13800" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13801" max="13802" width="9.140625" style="8"/>
+    <col min="13803" max="13803" width="9.140625" style="8" customWidth="1"/>
+    <col min="13804" max="13804" width="10" style="8" customWidth="1"/>
+    <col min="13805" max="13805" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13806" max="13807" width="9.140625" style="8"/>
+    <col min="13808" max="13808" width="9.140625" style="8" customWidth="1"/>
+    <col min="13809" max="13814" width="9.140625" style="8"/>
+    <col min="13815" max="13815" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13816" max="13827" width="9.140625" style="8"/>
+    <col min="13828" max="13828" width="10.140625" style="8" customWidth="1"/>
+    <col min="13829" max="13832" width="9.140625" style="8"/>
+    <col min="13833" max="13833" width="10.140625" style="8" customWidth="1"/>
+    <col min="13834" max="13834" width="9.140625" style="8"/>
+    <col min="13835" max="13835" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13836" max="13837" width="9.140625" style="8"/>
+    <col min="13838" max="13838" width="10.140625" style="8" customWidth="1"/>
+    <col min="13839" max="13983" width="9.140625" style="8"/>
+    <col min="13984" max="13984" width="20" style="8" customWidth="1"/>
+    <col min="13985" max="13985" width="8.140625" style="8" customWidth="1"/>
+    <col min="13986" max="13986" width="9.42578125" style="8" customWidth="1"/>
+    <col min="13987" max="13987" width="9.7109375" style="8" customWidth="1"/>
+    <col min="13988" max="13988" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13989" max="13989" width="8.85546875" style="8" customWidth="1"/>
+    <col min="13990" max="13990" width="8" style="8" customWidth="1"/>
+    <col min="13991" max="13991" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13992" max="13992" width="10.140625" style="8" customWidth="1"/>
+    <col min="13993" max="13993" width="10.5703125" style="8" customWidth="1"/>
+    <col min="13994" max="13994" width="8.140625" style="8" customWidth="1"/>
+    <col min="13995" max="13995" width="8.28515625" style="8" customWidth="1"/>
+    <col min="13996" max="13996" width="10.28515625" style="8" customWidth="1"/>
+    <col min="13997" max="13997" width="9.85546875" style="8" customWidth="1"/>
+    <col min="13998" max="13998" width="10.85546875" style="8" customWidth="1"/>
+    <col min="13999" max="13999" width="8.5703125" style="8" customWidth="1"/>
+    <col min="14000" max="14000" width="8.42578125" style="8" customWidth="1"/>
+    <col min="14001" max="14001" width="9.140625" style="8" customWidth="1"/>
+    <col min="14002" max="14002" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14003" max="14003" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14004" max="14004" width="8.140625" style="8" customWidth="1"/>
+    <col min="14005" max="14005" width="8" style="8" customWidth="1"/>
+    <col min="14006" max="14006" width="9" style="8" customWidth="1"/>
+    <col min="14007" max="14007" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14008" max="14008" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14009" max="14009" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14010" max="14010" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14011" max="14012" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14013" max="14013" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14014" max="14014" width="8" style="8" customWidth="1"/>
+    <col min="14015" max="14015" width="9.140625" style="8" customWidth="1"/>
+    <col min="14016" max="14016" width="10.42578125" style="8" customWidth="1"/>
+    <col min="14017" max="14017" width="9.140625" style="8" customWidth="1"/>
+    <col min="14018" max="14018" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14019" max="14020" width="8" style="8" customWidth="1"/>
+    <col min="14021" max="14021" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14022" max="14022" width="10.140625" style="8" customWidth="1"/>
+    <col min="14023" max="14023" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14024" max="14024" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14025" max="14025" width="8.140625" style="8" customWidth="1"/>
+    <col min="14026" max="14026" width="8.7109375" style="8" customWidth="1"/>
+    <col min="14027" max="14027" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14028" max="14029" width="9.140625" style="8"/>
+    <col min="14030" max="14030" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14031" max="14031" width="10.7109375" style="8" customWidth="1"/>
+    <col min="14032" max="14032" width="10.140625" style="8" customWidth="1"/>
+    <col min="14033" max="14033" width="9.140625" style="8"/>
+    <col min="14034" max="14034" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14035" max="14035" width="8" style="8" customWidth="1"/>
+    <col min="14036" max="14036" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14037" max="14037" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14038" max="14039" width="9.140625" style="8"/>
+    <col min="14040" max="14040" width="8.140625" style="8" customWidth="1"/>
+    <col min="14041" max="14041" width="9.140625" style="8" customWidth="1"/>
+    <col min="14042" max="14042" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14043" max="14048" width="9.140625" style="8"/>
+    <col min="14049" max="14049" width="9.140625" style="8" customWidth="1"/>
+    <col min="14050" max="14050" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14051" max="14053" width="9.140625" style="8"/>
+    <col min="14054" max="14054" width="9.140625" style="8" customWidth="1"/>
+    <col min="14055" max="14055" width="9.140625" style="8"/>
+    <col min="14056" max="14056" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14057" max="14058" width="9.140625" style="8"/>
+    <col min="14059" max="14059" width="9.140625" style="8" customWidth="1"/>
+    <col min="14060" max="14060" width="10" style="8" customWidth="1"/>
+    <col min="14061" max="14061" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14062" max="14063" width="9.140625" style="8"/>
+    <col min="14064" max="14064" width="9.140625" style="8" customWidth="1"/>
+    <col min="14065" max="14070" width="9.140625" style="8"/>
+    <col min="14071" max="14071" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14072" max="14083" width="9.140625" style="8"/>
+    <col min="14084" max="14084" width="10.140625" style="8" customWidth="1"/>
+    <col min="14085" max="14088" width="9.140625" style="8"/>
+    <col min="14089" max="14089" width="10.140625" style="8" customWidth="1"/>
+    <col min="14090" max="14090" width="9.140625" style="8"/>
+    <col min="14091" max="14091" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14092" max="14093" width="9.140625" style="8"/>
+    <col min="14094" max="14094" width="10.140625" style="8" customWidth="1"/>
+    <col min="14095" max="14239" width="9.140625" style="8"/>
+    <col min="14240" max="14240" width="20" style="8" customWidth="1"/>
+    <col min="14241" max="14241" width="8.140625" style="8" customWidth="1"/>
+    <col min="14242" max="14242" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14243" max="14243" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14244" max="14244" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14245" max="14245" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14246" max="14246" width="8" style="8" customWidth="1"/>
+    <col min="14247" max="14247" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14248" max="14248" width="10.140625" style="8" customWidth="1"/>
+    <col min="14249" max="14249" width="10.5703125" style="8" customWidth="1"/>
+    <col min="14250" max="14250" width="8.140625" style="8" customWidth="1"/>
+    <col min="14251" max="14251" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14252" max="14252" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14253" max="14253" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14254" max="14254" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14255" max="14255" width="8.5703125" style="8" customWidth="1"/>
+    <col min="14256" max="14256" width="8.42578125" style="8" customWidth="1"/>
+    <col min="14257" max="14257" width="9.140625" style="8" customWidth="1"/>
+    <col min="14258" max="14258" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14259" max="14259" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14260" max="14260" width="8.140625" style="8" customWidth="1"/>
+    <col min="14261" max="14261" width="8" style="8" customWidth="1"/>
+    <col min="14262" max="14262" width="9" style="8" customWidth="1"/>
+    <col min="14263" max="14263" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14264" max="14264" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14265" max="14265" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14266" max="14266" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14267" max="14268" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14269" max="14269" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14270" max="14270" width="8" style="8" customWidth="1"/>
+    <col min="14271" max="14271" width="9.140625" style="8" customWidth="1"/>
+    <col min="14272" max="14272" width="10.42578125" style="8" customWidth="1"/>
+    <col min="14273" max="14273" width="9.140625" style="8" customWidth="1"/>
+    <col min="14274" max="14274" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14275" max="14276" width="8" style="8" customWidth="1"/>
+    <col min="14277" max="14277" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14278" max="14278" width="10.140625" style="8" customWidth="1"/>
+    <col min="14279" max="14279" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14280" max="14280" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14281" max="14281" width="8.140625" style="8" customWidth="1"/>
+    <col min="14282" max="14282" width="8.7109375" style="8" customWidth="1"/>
+    <col min="14283" max="14283" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14284" max="14285" width="9.140625" style="8"/>
+    <col min="14286" max="14286" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14287" max="14287" width="10.7109375" style="8" customWidth="1"/>
+    <col min="14288" max="14288" width="10.140625" style="8" customWidth="1"/>
+    <col min="14289" max="14289" width="9.140625" style="8"/>
+    <col min="14290" max="14290" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14291" max="14291" width="8" style="8" customWidth="1"/>
+    <col min="14292" max="14292" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14293" max="14293" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14294" max="14295" width="9.140625" style="8"/>
+    <col min="14296" max="14296" width="8.140625" style="8" customWidth="1"/>
+    <col min="14297" max="14297" width="9.140625" style="8" customWidth="1"/>
+    <col min="14298" max="14298" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14299" max="14304" width="9.140625" style="8"/>
+    <col min="14305" max="14305" width="9.140625" style="8" customWidth="1"/>
+    <col min="14306" max="14306" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14307" max="14309" width="9.140625" style="8"/>
+    <col min="14310" max="14310" width="9.140625" style="8" customWidth="1"/>
+    <col min="14311" max="14311" width="9.140625" style="8"/>
+    <col min="14312" max="14312" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14313" max="14314" width="9.140625" style="8"/>
+    <col min="14315" max="14315" width="9.140625" style="8" customWidth="1"/>
+    <col min="14316" max="14316" width="10" style="8" customWidth="1"/>
+    <col min="14317" max="14317" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14318" max="14319" width="9.140625" style="8"/>
+    <col min="14320" max="14320" width="9.140625" style="8" customWidth="1"/>
+    <col min="14321" max="14326" width="9.140625" style="8"/>
+    <col min="14327" max="14327" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14328" max="14339" width="9.140625" style="8"/>
+    <col min="14340" max="14340" width="10.140625" style="8" customWidth="1"/>
+    <col min="14341" max="14344" width="9.140625" style="8"/>
+    <col min="14345" max="14345" width="10.140625" style="8" customWidth="1"/>
+    <col min="14346" max="14346" width="9.140625" style="8"/>
+    <col min="14347" max="14347" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14348" max="14349" width="9.140625" style="8"/>
+    <col min="14350" max="14350" width="10.140625" style="8" customWidth="1"/>
+    <col min="14351" max="14495" width="9.140625" style="8"/>
+    <col min="14496" max="14496" width="20" style="8" customWidth="1"/>
+    <col min="14497" max="14497" width="8.140625" style="8" customWidth="1"/>
+    <col min="14498" max="14498" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14499" max="14499" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14500" max="14500" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14501" max="14501" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14502" max="14502" width="8" style="8" customWidth="1"/>
+    <col min="14503" max="14503" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14504" max="14504" width="10.140625" style="8" customWidth="1"/>
+    <col min="14505" max="14505" width="10.5703125" style="8" customWidth="1"/>
+    <col min="14506" max="14506" width="8.140625" style="8" customWidth="1"/>
+    <col min="14507" max="14507" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14508" max="14508" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14509" max="14509" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14510" max="14510" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14511" max="14511" width="8.5703125" style="8" customWidth="1"/>
+    <col min="14512" max="14512" width="8.42578125" style="8" customWidth="1"/>
+    <col min="14513" max="14513" width="9.140625" style="8" customWidth="1"/>
+    <col min="14514" max="14514" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14515" max="14515" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14516" max="14516" width="8.140625" style="8" customWidth="1"/>
+    <col min="14517" max="14517" width="8" style="8" customWidth="1"/>
+    <col min="14518" max="14518" width="9" style="8" customWidth="1"/>
+    <col min="14519" max="14519" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14520" max="14520" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14521" max="14521" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14522" max="14522" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14523" max="14524" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14525" max="14525" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14526" max="14526" width="8" style="8" customWidth="1"/>
+    <col min="14527" max="14527" width="9.140625" style="8" customWidth="1"/>
+    <col min="14528" max="14528" width="10.42578125" style="8" customWidth="1"/>
+    <col min="14529" max="14529" width="9.140625" style="8" customWidth="1"/>
+    <col min="14530" max="14530" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14531" max="14532" width="8" style="8" customWidth="1"/>
+    <col min="14533" max="14533" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14534" max="14534" width="10.140625" style="8" customWidth="1"/>
+    <col min="14535" max="14535" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14536" max="14536" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14537" max="14537" width="8.140625" style="8" customWidth="1"/>
+    <col min="14538" max="14538" width="8.7109375" style="8" customWidth="1"/>
+    <col min="14539" max="14539" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14540" max="14541" width="9.140625" style="8"/>
+    <col min="14542" max="14542" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14543" max="14543" width="10.7109375" style="8" customWidth="1"/>
+    <col min="14544" max="14544" width="10.140625" style="8" customWidth="1"/>
+    <col min="14545" max="14545" width="9.140625" style="8"/>
+    <col min="14546" max="14546" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14547" max="14547" width="8" style="8" customWidth="1"/>
+    <col min="14548" max="14548" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14549" max="14549" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14550" max="14551" width="9.140625" style="8"/>
+    <col min="14552" max="14552" width="8.140625" style="8" customWidth="1"/>
+    <col min="14553" max="14553" width="9.140625" style="8" customWidth="1"/>
+    <col min="14554" max="14554" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14555" max="14560" width="9.140625" style="8"/>
+    <col min="14561" max="14561" width="9.140625" style="8" customWidth="1"/>
+    <col min="14562" max="14562" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14563" max="14565" width="9.140625" style="8"/>
+    <col min="14566" max="14566" width="9.140625" style="8" customWidth="1"/>
+    <col min="14567" max="14567" width="9.140625" style="8"/>
+    <col min="14568" max="14568" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14569" max="14570" width="9.140625" style="8"/>
+    <col min="14571" max="14571" width="9.140625" style="8" customWidth="1"/>
+    <col min="14572" max="14572" width="10" style="8" customWidth="1"/>
+    <col min="14573" max="14573" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14574" max="14575" width="9.140625" style="8"/>
+    <col min="14576" max="14576" width="9.140625" style="8" customWidth="1"/>
+    <col min="14577" max="14582" width="9.140625" style="8"/>
+    <col min="14583" max="14583" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14584" max="14595" width="9.140625" style="8"/>
+    <col min="14596" max="14596" width="10.140625" style="8" customWidth="1"/>
+    <col min="14597" max="14600" width="9.140625" style="8"/>
+    <col min="14601" max="14601" width="10.140625" style="8" customWidth="1"/>
+    <col min="14602" max="14602" width="9.140625" style="8"/>
+    <col min="14603" max="14603" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14604" max="14605" width="9.140625" style="8"/>
+    <col min="14606" max="14606" width="10.140625" style="8" customWidth="1"/>
+    <col min="14607" max="14751" width="9.140625" style="8"/>
+    <col min="14752" max="14752" width="20" style="8" customWidth="1"/>
+    <col min="14753" max="14753" width="8.140625" style="8" customWidth="1"/>
+    <col min="14754" max="14754" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14755" max="14755" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14756" max="14756" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14757" max="14757" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14758" max="14758" width="8" style="8" customWidth="1"/>
+    <col min="14759" max="14759" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14760" max="14760" width="10.140625" style="8" customWidth="1"/>
+    <col min="14761" max="14761" width="10.5703125" style="8" customWidth="1"/>
+    <col min="14762" max="14762" width="8.140625" style="8" customWidth="1"/>
+    <col min="14763" max="14763" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14764" max="14764" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14765" max="14765" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14766" max="14766" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14767" max="14767" width="8.5703125" style="8" customWidth="1"/>
+    <col min="14768" max="14768" width="8.42578125" style="8" customWidth="1"/>
+    <col min="14769" max="14769" width="9.140625" style="8" customWidth="1"/>
+    <col min="14770" max="14770" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14771" max="14771" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14772" max="14772" width="8.140625" style="8" customWidth="1"/>
+    <col min="14773" max="14773" width="8" style="8" customWidth="1"/>
+    <col min="14774" max="14774" width="9" style="8" customWidth="1"/>
+    <col min="14775" max="14775" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14776" max="14776" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14777" max="14777" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14778" max="14778" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14779" max="14780" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14781" max="14781" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14782" max="14782" width="8" style="8" customWidth="1"/>
+    <col min="14783" max="14783" width="9.140625" style="8" customWidth="1"/>
+    <col min="14784" max="14784" width="10.42578125" style="8" customWidth="1"/>
+    <col min="14785" max="14785" width="9.140625" style="8" customWidth="1"/>
+    <col min="14786" max="14786" width="9.5703125" style="8" customWidth="1"/>
+    <col min="14787" max="14788" width="8" style="8" customWidth="1"/>
+    <col min="14789" max="14789" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14790" max="14790" width="10.140625" style="8" customWidth="1"/>
+    <col min="14791" max="14791" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14792" max="14792" width="7.7109375" style="8" customWidth="1"/>
+    <col min="14793" max="14793" width="8.140625" style="8" customWidth="1"/>
+    <col min="14794" max="14794" width="8.7109375" style="8" customWidth="1"/>
+    <col min="14795" max="14795" width="9.28515625" style="8" customWidth="1"/>
+    <col min="14796" max="14797" width="9.140625" style="8"/>
+    <col min="14798" max="14798" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14799" max="14799" width="10.7109375" style="8" customWidth="1"/>
+    <col min="14800" max="14800" width="10.140625" style="8" customWidth="1"/>
+    <col min="14801" max="14801" width="9.140625" style="8"/>
+    <col min="14802" max="14802" width="8.28515625" style="8" customWidth="1"/>
+    <col min="14803" max="14803" width="8" style="8" customWidth="1"/>
+    <col min="14804" max="14804" width="8.85546875" style="8" customWidth="1"/>
+    <col min="14805" max="14805" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14806" max="14807" width="9.140625" style="8"/>
+    <col min="14808" max="14808" width="8.140625" style="8" customWidth="1"/>
+    <col min="14809" max="14809" width="9.140625" style="8" customWidth="1"/>
+    <col min="14810" max="14810" width="10.28515625" style="8" customWidth="1"/>
+    <col min="14811" max="14816" width="9.140625" style="8"/>
+    <col min="14817" max="14817" width="9.140625" style="8" customWidth="1"/>
+    <col min="14818" max="14818" width="9.42578125" style="8" customWidth="1"/>
+    <col min="14819" max="14821" width="9.140625" style="8"/>
+    <col min="14822" max="14822" width="9.140625" style="8" customWidth="1"/>
+    <col min="14823" max="14823" width="9.140625" style="8"/>
+    <col min="14824" max="14824" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14825" max="14826" width="9.140625" style="8"/>
+    <col min="14827" max="14827" width="9.140625" style="8" customWidth="1"/>
+    <col min="14828" max="14828" width="10" style="8" customWidth="1"/>
+    <col min="14829" max="14829" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14830" max="14831" width="9.140625" style="8"/>
+    <col min="14832" max="14832" width="9.140625" style="8" customWidth="1"/>
+    <col min="14833" max="14838" width="9.140625" style="8"/>
+    <col min="14839" max="14839" width="9.85546875" style="8" customWidth="1"/>
+    <col min="14840" max="14851" width="9.140625" style="8"/>
+    <col min="14852" max="14852" width="10.140625" style="8" customWidth="1"/>
+    <col min="14853" max="14856" width="9.140625" style="8"/>
+    <col min="14857" max="14857" width="10.140625" style="8" customWidth="1"/>
+    <col min="14858" max="14858" width="9.140625" style="8"/>
+    <col min="14859" max="14859" width="10.85546875" style="8" customWidth="1"/>
+    <col min="14860" max="14861" width="9.140625" style="8"/>
+    <col min="14862" max="14862" width="10.140625" style="8" customWidth="1"/>
+    <col min="14863" max="15007" width="9.140625" style="8"/>
+    <col min="15008" max="15008" width="20" style="8" customWidth="1"/>
+    <col min="15009" max="15009" width="8.140625" style="8" customWidth="1"/>
+    <col min="15010" max="15010" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15011" max="15011" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15012" max="15012" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15013" max="15013" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15014" max="15014" width="8" style="8" customWidth="1"/>
+    <col min="15015" max="15015" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15016" max="15016" width="10.140625" style="8" customWidth="1"/>
+    <col min="15017" max="15017" width="10.5703125" style="8" customWidth="1"/>
+    <col min="15018" max="15018" width="8.140625" style="8" customWidth="1"/>
+    <col min="15019" max="15019" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15020" max="15020" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15021" max="15021" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15022" max="15022" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15023" max="15023" width="8.5703125" style="8" customWidth="1"/>
+    <col min="15024" max="15024" width="8.42578125" style="8" customWidth="1"/>
+    <col min="15025" max="15025" width="9.140625" style="8" customWidth="1"/>
+    <col min="15026" max="15026" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15027" max="15027" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15028" max="15028" width="8.140625" style="8" customWidth="1"/>
+    <col min="15029" max="15029" width="8" style="8" customWidth="1"/>
+    <col min="15030" max="15030" width="9" style="8" customWidth="1"/>
+    <col min="15031" max="15031" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15032" max="15032" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15033" max="15033" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15034" max="15034" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15035" max="15036" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15037" max="15037" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15038" max="15038" width="8" style="8" customWidth="1"/>
+    <col min="15039" max="15039" width="9.140625" style="8" customWidth="1"/>
+    <col min="15040" max="15040" width="10.42578125" style="8" customWidth="1"/>
+    <col min="15041" max="15041" width="9.140625" style="8" customWidth="1"/>
+    <col min="15042" max="15042" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15043" max="15044" width="8" style="8" customWidth="1"/>
+    <col min="15045" max="15045" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15046" max="15046" width="10.140625" style="8" customWidth="1"/>
+    <col min="15047" max="15047" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15048" max="15048" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15049" max="15049" width="8.140625" style="8" customWidth="1"/>
+    <col min="15050" max="15050" width="8.7109375" style="8" customWidth="1"/>
+    <col min="15051" max="15051" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15052" max="15053" width="9.140625" style="8"/>
+    <col min="15054" max="15054" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15055" max="15055" width="10.7109375" style="8" customWidth="1"/>
+    <col min="15056" max="15056" width="10.140625" style="8" customWidth="1"/>
+    <col min="15057" max="15057" width="9.140625" style="8"/>
+    <col min="15058" max="15058" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15059" max="15059" width="8" style="8" customWidth="1"/>
+    <col min="15060" max="15060" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15061" max="15061" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15062" max="15063" width="9.140625" style="8"/>
+    <col min="15064" max="15064" width="8.140625" style="8" customWidth="1"/>
+    <col min="15065" max="15065" width="9.140625" style="8" customWidth="1"/>
+    <col min="15066" max="15066" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15067" max="15072" width="9.140625" style="8"/>
+    <col min="15073" max="15073" width="9.140625" style="8" customWidth="1"/>
+    <col min="15074" max="15074" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15075" max="15077" width="9.140625" style="8"/>
+    <col min="15078" max="15078" width="9.140625" style="8" customWidth="1"/>
+    <col min="15079" max="15079" width="9.140625" style="8"/>
+    <col min="15080" max="15080" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15081" max="15082" width="9.140625" style="8"/>
+    <col min="15083" max="15083" width="9.140625" style="8" customWidth="1"/>
+    <col min="15084" max="15084" width="10" style="8" customWidth="1"/>
+    <col min="15085" max="15085" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15086" max="15087" width="9.140625" style="8"/>
+    <col min="15088" max="15088" width="9.140625" style="8" customWidth="1"/>
+    <col min="15089" max="15094" width="9.140625" style="8"/>
+    <col min="15095" max="15095" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15096" max="15107" width="9.140625" style="8"/>
+    <col min="15108" max="15108" width="10.140625" style="8" customWidth="1"/>
+    <col min="15109" max="15112" width="9.140625" style="8"/>
+    <col min="15113" max="15113" width="10.140625" style="8" customWidth="1"/>
+    <col min="15114" max="15114" width="9.140625" style="8"/>
+    <col min="15115" max="15115" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15116" max="15117" width="9.140625" style="8"/>
+    <col min="15118" max="15118" width="10.140625" style="8" customWidth="1"/>
+    <col min="15119" max="15263" width="9.140625" style="8"/>
+    <col min="15264" max="15264" width="20" style="8" customWidth="1"/>
+    <col min="15265" max="15265" width="8.140625" style="8" customWidth="1"/>
+    <col min="15266" max="15266" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15267" max="15267" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15268" max="15268" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15269" max="15269" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15270" max="15270" width="8" style="8" customWidth="1"/>
+    <col min="15271" max="15271" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15272" max="15272" width="10.140625" style="8" customWidth="1"/>
+    <col min="15273" max="15273" width="10.5703125" style="8" customWidth="1"/>
+    <col min="15274" max="15274" width="8.140625" style="8" customWidth="1"/>
+    <col min="15275" max="15275" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15276" max="15276" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15277" max="15277" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15278" max="15278" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15279" max="15279" width="8.5703125" style="8" customWidth="1"/>
+    <col min="15280" max="15280" width="8.42578125" style="8" customWidth="1"/>
+    <col min="15281" max="15281" width="9.140625" style="8" customWidth="1"/>
+    <col min="15282" max="15282" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15283" max="15283" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15284" max="15284" width="8.140625" style="8" customWidth="1"/>
+    <col min="15285" max="15285" width="8" style="8" customWidth="1"/>
+    <col min="15286" max="15286" width="9" style="8" customWidth="1"/>
+    <col min="15287" max="15287" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15288" max="15288" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15289" max="15289" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15290" max="15290" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15291" max="15292" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15293" max="15293" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15294" max="15294" width="8" style="8" customWidth="1"/>
+    <col min="15295" max="15295" width="9.140625" style="8" customWidth="1"/>
+    <col min="15296" max="15296" width="10.42578125" style="8" customWidth="1"/>
+    <col min="15297" max="15297" width="9.140625" style="8" customWidth="1"/>
+    <col min="15298" max="15298" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15299" max="15300" width="8" style="8" customWidth="1"/>
+    <col min="15301" max="15301" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15302" max="15302" width="10.140625" style="8" customWidth="1"/>
+    <col min="15303" max="15303" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15304" max="15304" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15305" max="15305" width="8.140625" style="8" customWidth="1"/>
+    <col min="15306" max="15306" width="8.7109375" style="8" customWidth="1"/>
+    <col min="15307" max="15307" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15308" max="15309" width="9.140625" style="8"/>
+    <col min="15310" max="15310" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15311" max="15311" width="10.7109375" style="8" customWidth="1"/>
+    <col min="15312" max="15312" width="10.140625" style="8" customWidth="1"/>
+    <col min="15313" max="15313" width="9.140625" style="8"/>
+    <col min="15314" max="15314" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15315" max="15315" width="8" style="8" customWidth="1"/>
+    <col min="15316" max="15316" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15317" max="15317" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15318" max="15319" width="9.140625" style="8"/>
+    <col min="15320" max="15320" width="8.140625" style="8" customWidth="1"/>
+    <col min="15321" max="15321" width="9.140625" style="8" customWidth="1"/>
+    <col min="15322" max="15322" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15323" max="15328" width="9.140625" style="8"/>
+    <col min="15329" max="15329" width="9.140625" style="8" customWidth="1"/>
+    <col min="15330" max="15330" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15331" max="15333" width="9.140625" style="8"/>
+    <col min="15334" max="15334" width="9.140625" style="8" customWidth="1"/>
+    <col min="15335" max="15335" width="9.140625" style="8"/>
+    <col min="15336" max="15336" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15337" max="15338" width="9.140625" style="8"/>
+    <col min="15339" max="15339" width="9.140625" style="8" customWidth="1"/>
+    <col min="15340" max="15340" width="10" style="8" customWidth="1"/>
+    <col min="15341" max="15341" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15342" max="15343" width="9.140625" style="8"/>
+    <col min="15344" max="15344" width="9.140625" style="8" customWidth="1"/>
+    <col min="15345" max="15350" width="9.140625" style="8"/>
+    <col min="15351" max="15351" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15352" max="15363" width="9.140625" style="8"/>
+    <col min="15364" max="15364" width="10.140625" style="8" customWidth="1"/>
+    <col min="15365" max="15368" width="9.140625" style="8"/>
+    <col min="15369" max="15369" width="10.140625" style="8" customWidth="1"/>
+    <col min="15370" max="15370" width="9.140625" style="8"/>
+    <col min="15371" max="15371" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15372" max="15373" width="9.140625" style="8"/>
+    <col min="15374" max="15374" width="10.140625" style="8" customWidth="1"/>
+    <col min="15375" max="15519" width="9.140625" style="8"/>
+    <col min="15520" max="15520" width="20" style="8" customWidth="1"/>
+    <col min="15521" max="15521" width="8.140625" style="8" customWidth="1"/>
+    <col min="15522" max="15522" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15523" max="15523" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15524" max="15524" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15525" max="15525" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15526" max="15526" width="8" style="8" customWidth="1"/>
+    <col min="15527" max="15527" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15528" max="15528" width="10.140625" style="8" customWidth="1"/>
+    <col min="15529" max="15529" width="10.5703125" style="8" customWidth="1"/>
+    <col min="15530" max="15530" width="8.140625" style="8" customWidth="1"/>
+    <col min="15531" max="15531" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15532" max="15532" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15533" max="15533" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15534" max="15534" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15535" max="15535" width="8.5703125" style="8" customWidth="1"/>
+    <col min="15536" max="15536" width="8.42578125" style="8" customWidth="1"/>
+    <col min="15537" max="15537" width="9.140625" style="8" customWidth="1"/>
+    <col min="15538" max="15538" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15539" max="15539" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15540" max="15540" width="8.140625" style="8" customWidth="1"/>
+    <col min="15541" max="15541" width="8" style="8" customWidth="1"/>
+    <col min="15542" max="15542" width="9" style="8" customWidth="1"/>
+    <col min="15543" max="15543" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15544" max="15544" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15545" max="15545" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15546" max="15546" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15547" max="15548" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15549" max="15549" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15550" max="15550" width="8" style="8" customWidth="1"/>
+    <col min="15551" max="15551" width="9.140625" style="8" customWidth="1"/>
+    <col min="15552" max="15552" width="10.42578125" style="8" customWidth="1"/>
+    <col min="15553" max="15553" width="9.140625" style="8" customWidth="1"/>
+    <col min="15554" max="15554" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15555" max="15556" width="8" style="8" customWidth="1"/>
+    <col min="15557" max="15557" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15558" max="15558" width="10.140625" style="8" customWidth="1"/>
+    <col min="15559" max="15559" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15560" max="15560" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15561" max="15561" width="8.140625" style="8" customWidth="1"/>
+    <col min="15562" max="15562" width="8.7109375" style="8" customWidth="1"/>
+    <col min="15563" max="15563" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15564" max="15565" width="9.140625" style="8"/>
+    <col min="15566" max="15566" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15567" max="15567" width="10.7109375" style="8" customWidth="1"/>
+    <col min="15568" max="15568" width="10.140625" style="8" customWidth="1"/>
+    <col min="15569" max="15569" width="9.140625" style="8"/>
+    <col min="15570" max="15570" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15571" max="15571" width="8" style="8" customWidth="1"/>
+    <col min="15572" max="15572" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15573" max="15573" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15574" max="15575" width="9.140625" style="8"/>
+    <col min="15576" max="15576" width="8.140625" style="8" customWidth="1"/>
+    <col min="15577" max="15577" width="9.140625" style="8" customWidth="1"/>
+    <col min="15578" max="15578" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15579" max="15584" width="9.140625" style="8"/>
+    <col min="15585" max="15585" width="9.140625" style="8" customWidth="1"/>
+    <col min="15586" max="15586" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15587" max="15589" width="9.140625" style="8"/>
+    <col min="15590" max="15590" width="9.140625" style="8" customWidth="1"/>
+    <col min="15591" max="15591" width="9.140625" style="8"/>
+    <col min="15592" max="15592" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15593" max="15594" width="9.140625" style="8"/>
+    <col min="15595" max="15595" width="9.140625" style="8" customWidth="1"/>
+    <col min="15596" max="15596" width="10" style="8" customWidth="1"/>
+    <col min="15597" max="15597" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15598" max="15599" width="9.140625" style="8"/>
+    <col min="15600" max="15600" width="9.140625" style="8" customWidth="1"/>
+    <col min="15601" max="15606" width="9.140625" style="8"/>
+    <col min="15607" max="15607" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15608" max="15619" width="9.140625" style="8"/>
+    <col min="15620" max="15620" width="10.140625" style="8" customWidth="1"/>
+    <col min="15621" max="15624" width="9.140625" style="8"/>
+    <col min="15625" max="15625" width="10.140625" style="8" customWidth="1"/>
+    <col min="15626" max="15626" width="9.140625" style="8"/>
+    <col min="15627" max="15627" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15628" max="15629" width="9.140625" style="8"/>
+    <col min="15630" max="15630" width="10.140625" style="8" customWidth="1"/>
+    <col min="15631" max="15775" width="9.140625" style="8"/>
+    <col min="15776" max="15776" width="20" style="8" customWidth="1"/>
+    <col min="15777" max="15777" width="8.140625" style="8" customWidth="1"/>
+    <col min="15778" max="15778" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15779" max="15779" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15780" max="15780" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15781" max="15781" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15782" max="15782" width="8" style="8" customWidth="1"/>
+    <col min="15783" max="15783" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15784" max="15784" width="10.140625" style="8" customWidth="1"/>
+    <col min="15785" max="15785" width="10.5703125" style="8" customWidth="1"/>
+    <col min="15786" max="15786" width="8.140625" style="8" customWidth="1"/>
+    <col min="15787" max="15787" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15788" max="15788" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15789" max="15789" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15790" max="15790" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15791" max="15791" width="8.5703125" style="8" customWidth="1"/>
+    <col min="15792" max="15792" width="8.42578125" style="8" customWidth="1"/>
+    <col min="15793" max="15793" width="9.140625" style="8" customWidth="1"/>
+    <col min="15794" max="15794" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15795" max="15795" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15796" max="15796" width="8.140625" style="8" customWidth="1"/>
+    <col min="15797" max="15797" width="8" style="8" customWidth="1"/>
+    <col min="15798" max="15798" width="9" style="8" customWidth="1"/>
+    <col min="15799" max="15799" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15800" max="15800" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15801" max="15801" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15802" max="15802" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15803" max="15804" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15805" max="15805" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15806" max="15806" width="8" style="8" customWidth="1"/>
+    <col min="15807" max="15807" width="9.140625" style="8" customWidth="1"/>
+    <col min="15808" max="15808" width="10.42578125" style="8" customWidth="1"/>
+    <col min="15809" max="15809" width="9.140625" style="8" customWidth="1"/>
+    <col min="15810" max="15810" width="9.5703125" style="8" customWidth="1"/>
+    <col min="15811" max="15812" width="8" style="8" customWidth="1"/>
+    <col min="15813" max="15813" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15814" max="15814" width="10.140625" style="8" customWidth="1"/>
+    <col min="15815" max="15815" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15816" max="15816" width="7.7109375" style="8" customWidth="1"/>
+    <col min="15817" max="15817" width="8.140625" style="8" customWidth="1"/>
+    <col min="15818" max="15818" width="8.7109375" style="8" customWidth="1"/>
+    <col min="15819" max="15819" width="9.28515625" style="8" customWidth="1"/>
+    <col min="15820" max="15821" width="9.140625" style="8"/>
+    <col min="15822" max="15822" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15823" max="15823" width="10.7109375" style="8" customWidth="1"/>
+    <col min="15824" max="15824" width="10.140625" style="8" customWidth="1"/>
+    <col min="15825" max="15825" width="9.140625" style="8"/>
+    <col min="15826" max="15826" width="8.28515625" style="8" customWidth="1"/>
+    <col min="15827" max="15827" width="8" style="8" customWidth="1"/>
+    <col min="15828" max="15828" width="8.85546875" style="8" customWidth="1"/>
+    <col min="15829" max="15829" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15830" max="15831" width="9.140625" style="8"/>
+    <col min="15832" max="15832" width="8.140625" style="8" customWidth="1"/>
+    <col min="15833" max="15833" width="9.140625" style="8" customWidth="1"/>
+    <col min="15834" max="15834" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15835" max="15840" width="9.140625" style="8"/>
+    <col min="15841" max="15841" width="9.140625" style="8" customWidth="1"/>
+    <col min="15842" max="15842" width="9.42578125" style="8" customWidth="1"/>
+    <col min="15843" max="15845" width="9.140625" style="8"/>
+    <col min="15846" max="15846" width="9.140625" style="8" customWidth="1"/>
+    <col min="15847" max="15847" width="9.140625" style="8"/>
+    <col min="15848" max="15848" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15849" max="15850" width="9.140625" style="8"/>
+    <col min="15851" max="15851" width="9.140625" style="8" customWidth="1"/>
+    <col min="15852" max="15852" width="10" style="8" customWidth="1"/>
+    <col min="15853" max="15853" width="9.7109375" style="8" customWidth="1"/>
+    <col min="15854" max="15855" width="9.140625" style="8"/>
+    <col min="15856" max="15856" width="9.140625" style="8" customWidth="1"/>
+    <col min="15857" max="15862" width="9.140625" style="8"/>
+    <col min="15863" max="15863" width="9.85546875" style="8" customWidth="1"/>
+    <col min="15864" max="15875" width="9.140625" style="8"/>
+    <col min="15876" max="15876" width="10.140625" style="8" customWidth="1"/>
+    <col min="15877" max="15880" width="9.140625" style="8"/>
+    <col min="15881" max="15881" width="10.140625" style="8" customWidth="1"/>
+    <col min="15882" max="15882" width="9.140625" style="8"/>
+    <col min="15883" max="15883" width="10.85546875" style="8" customWidth="1"/>
+    <col min="15884" max="15885" width="9.140625" style="8"/>
+    <col min="15886" max="15886" width="10.140625" style="8" customWidth="1"/>
+    <col min="15887" max="16031" width="9.140625" style="8"/>
+    <col min="16032" max="16032" width="20" style="8" customWidth="1"/>
+    <col min="16033" max="16033" width="8.140625" style="8" customWidth="1"/>
+    <col min="16034" max="16034" width="9.42578125" style="8" customWidth="1"/>
+    <col min="16035" max="16035" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16036" max="16036" width="10.85546875" style="8" customWidth="1"/>
+    <col min="16037" max="16037" width="8.85546875" style="8" customWidth="1"/>
+    <col min="16038" max="16038" width="8" style="8" customWidth="1"/>
+    <col min="16039" max="16039" width="10.85546875" style="8" customWidth="1"/>
+    <col min="16040" max="16040" width="10.140625" style="8" customWidth="1"/>
+    <col min="16041" max="16041" width="10.5703125" style="8" customWidth="1"/>
+    <col min="16042" max="16042" width="8.140625" style="8" customWidth="1"/>
+    <col min="16043" max="16043" width="8.28515625" style="8" customWidth="1"/>
+    <col min="16044" max="16044" width="10.28515625" style="8" customWidth="1"/>
+    <col min="16045" max="16045" width="9.85546875" style="8" customWidth="1"/>
+    <col min="16046" max="16046" width="10.85546875" style="8" customWidth="1"/>
+    <col min="16047" max="16047" width="8.5703125" style="8" customWidth="1"/>
+    <col min="16048" max="16048" width="8.42578125" style="8" customWidth="1"/>
+    <col min="16049" max="16049" width="9.140625" style="8" customWidth="1"/>
+    <col min="16050" max="16050" width="9.85546875" style="8" customWidth="1"/>
+    <col min="16051" max="16051" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16052" max="16052" width="8.140625" style="8" customWidth="1"/>
+    <col min="16053" max="16053" width="8" style="8" customWidth="1"/>
+    <col min="16054" max="16054" width="9" style="8" customWidth="1"/>
+    <col min="16055" max="16055" width="9.5703125" style="8" customWidth="1"/>
+    <col min="16056" max="16056" width="9.85546875" style="8" customWidth="1"/>
+    <col min="16057" max="16057" width="7.7109375" style="8" customWidth="1"/>
+    <col min="16058" max="16058" width="8.85546875" style="8" customWidth="1"/>
+    <col min="16059" max="16060" width="9.28515625" style="8" customWidth="1"/>
+    <col min="16061" max="16061" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16062" max="16062" width="8" style="8" customWidth="1"/>
+    <col min="16063" max="16063" width="9.140625" style="8" customWidth="1"/>
+    <col min="16064" max="16064" width="10.42578125" style="8" customWidth="1"/>
+    <col min="16065" max="16065" width="9.140625" style="8" customWidth="1"/>
+    <col min="16066" max="16066" width="9.5703125" style="8" customWidth="1"/>
+    <col min="16067" max="16068" width="8" style="8" customWidth="1"/>
+    <col min="16069" max="16069" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16070" max="16070" width="10.140625" style="8" customWidth="1"/>
+    <col min="16071" max="16071" width="9.42578125" style="8" customWidth="1"/>
+    <col min="16072" max="16072" width="7.7109375" style="8" customWidth="1"/>
+    <col min="16073" max="16073" width="8.140625" style="8" customWidth="1"/>
+    <col min="16074" max="16074" width="8.7109375" style="8" customWidth="1"/>
+    <col min="16075" max="16075" width="9.28515625" style="8" customWidth="1"/>
+    <col min="16076" max="16077" width="9.140625" style="8"/>
+    <col min="16078" max="16078" width="8.28515625" style="8" customWidth="1"/>
+    <col min="16079" max="16079" width="10.7109375" style="8" customWidth="1"/>
+    <col min="16080" max="16080" width="10.140625" style="8" customWidth="1"/>
+    <col min="16081" max="16081" width="9.140625" style="8"/>
+    <col min="16082" max="16082" width="8.28515625" style="8" customWidth="1"/>
+    <col min="16083" max="16083" width="8" style="8" customWidth="1"/>
+    <col min="16084" max="16084" width="8.85546875" style="8" customWidth="1"/>
+    <col min="16085" max="16085" width="9.85546875" style="8" customWidth="1"/>
+    <col min="16086" max="16087" width="9.140625" style="8"/>
+    <col min="16088" max="16088" width="8.140625" style="8" customWidth="1"/>
+    <col min="16089" max="16089" width="9.140625" style="8" customWidth="1"/>
+    <col min="16090" max="16090" width="10.28515625" style="8" customWidth="1"/>
+    <col min="16091" max="16096" width="9.140625" style="8"/>
+    <col min="16097" max="16097" width="9.140625" style="8" customWidth="1"/>
+    <col min="16098" max="16098" width="9.42578125" style="8" customWidth="1"/>
+    <col min="16099" max="16101" width="9.140625" style="8"/>
+    <col min="16102" max="16102" width="9.140625" style="8" customWidth="1"/>
+    <col min="16103" max="16103" width="9.140625" style="8"/>
+    <col min="16104" max="16104" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16105" max="16106" width="9.140625" style="8"/>
+    <col min="16107" max="16107" width="9.140625" style="8" customWidth="1"/>
+    <col min="16108" max="16108" width="10" style="8" customWidth="1"/>
+    <col min="16109" max="16109" width="9.7109375" style="8" customWidth="1"/>
+    <col min="16110" max="16111" width="9.140625" style="8"/>
+    <col min="16112" max="16112" width="9.140625" style="8" customWidth="1"/>
+    <col min="16113" max="16118" width="9.140625" style="8"/>
+    <col min="16119" max="16119" width="9.85546875" style="8" customWidth="1"/>
+    <col min="16120" max="16131" width="9.140625" style="8"/>
+    <col min="16132" max="16132" width="10.140625" style="8" customWidth="1"/>
+    <col min="16133" max="16136" width="9.140625" style="8"/>
+    <col min="16137" max="16137" width="10.140625" style="8" customWidth="1"/>
+    <col min="16138" max="16138" width="9.140625" style="8"/>
+    <col min="16139" max="16139" width="10.85546875" style="8" customWidth="1"/>
+    <col min="16140" max="16141" width="9.140625" style="8"/>
+    <col min="16142" max="16142" width="10.140625" style="8" customWidth="1"/>
+    <col min="16143" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="1" customFormat="1" ht="12">
-[...20 lines deleted...]
-      <c r="A2" s="59" t="s">
+    <row r="1" spans="1:45">
+      <c r="A1" s="1"/>
+    </row>
+    <row r="2" spans="1:45" s="1" customFormat="1" ht="12">
+      <c r="T2" s="35"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="2"/>
+      <c r="AP2" s="2"/>
+      <c r="AQ2" s="3"/>
+      <c r="AR2" s="2"/>
+    </row>
+    <row r="3" spans="1:45" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AL3" s="60"/>
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="60"/>
+    </row>
+    <row r="4" spans="1:45" ht="11.25">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="36"/>
+      <c r="U4" s="36"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+      <c r="AC4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL4" s="8"/>
+      <c r="AM4" s="8"/>
+      <c r="AO4" s="8"/>
+      <c r="AP4" s="8"/>
+      <c r="AQ4" s="8"/>
+      <c r="AR4" s="8"/>
+    </row>
+    <row r="5" spans="1:45" ht="11.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="64"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="63">
+        <v>2017</v>
+      </c>
+      <c r="F5" s="64"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="63">
+        <v>2018</v>
+      </c>
+      <c r="I5" s="64"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="63">
+        <v>2019</v>
+      </c>
+      <c r="L5" s="64"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="63">
+        <v>2020</v>
+      </c>
+      <c r="O5" s="64"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="63">
+        <v>2021</v>
+      </c>
+      <c r="R5" s="64"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="63">
+        <v>2022</v>
+      </c>
+      <c r="U5" s="64"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="63">
+        <v>2023</v>
+      </c>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="63">
+        <v>2024</v>
+      </c>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="58">
+        <v>2025</v>
+      </c>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AL5" s="8"/>
+      <c r="AM5" s="8"/>
+      <c r="AO5" s="8"/>
+      <c r="AP5" s="8"/>
+      <c r="AQ5" s="8"/>
+      <c r="AR5" s="8"/>
+    </row>
+    <row r="6" spans="1:45" ht="22.5">
+      <c r="A6" s="62"/>
+      <c r="B6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="C6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="D6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="E6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="F6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="G6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="H6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="I6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="J6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="K6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="L6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="M6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="N6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="O6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="P6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="R6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="S6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="T6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="U6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="V6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="W6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="X6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="Z6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="AB6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="AC6" s="52" t="s">
+        <v>307</v>
+      </c>
+      <c r="AD6" s="52" t="s">
+        <v>308</v>
+      </c>
+      <c r="AE6" s="52" t="s">
+        <v>309</v>
+      </c>
+      <c r="AL6" s="8"/>
+      <c r="AM6" s="8"/>
+      <c r="AO6" s="8"/>
+      <c r="AP6" s="8"/>
+      <c r="AQ6" s="8"/>
+      <c r="AR6" s="8"/>
+    </row>
+    <row r="7" spans="1:45" ht="11.25">
+      <c r="A7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="38">
+        <v>5401589</v>
+      </c>
+      <c r="C7" s="38">
+        <v>2402915</v>
+      </c>
+      <c r="D7" s="38">
+        <v>2998674</v>
+      </c>
+      <c r="E7" s="38">
+        <v>5561739</v>
+      </c>
+      <c r="F7" s="38">
+        <v>2495429</v>
+      </c>
+      <c r="G7" s="38">
+        <v>3066310</v>
+      </c>
+      <c r="H7" s="38">
+        <v>5739920</v>
+      </c>
+      <c r="I7" s="38">
+        <v>2546113</v>
+      </c>
+      <c r="J7" s="38">
+        <v>3193807</v>
+      </c>
+      <c r="K7" s="38">
+        <v>5865610</v>
+      </c>
+      <c r="L7" s="38">
+        <v>2614614</v>
+      </c>
+      <c r="M7" s="38">
+        <v>3250996</v>
+      </c>
+      <c r="N7" s="38">
+        <v>5836839</v>
+      </c>
+      <c r="O7" s="38">
+        <v>2614627</v>
+      </c>
+      <c r="P7" s="38">
+        <v>3222212</v>
+      </c>
+      <c r="Q7" s="38">
+        <v>5891350</v>
+      </c>
+      <c r="R7" s="38">
+        <v>2623209</v>
+      </c>
+      <c r="S7" s="38">
+        <v>3268141</v>
+      </c>
+      <c r="T7" s="38">
+        <v>6082579</v>
+      </c>
+      <c r="U7" s="38">
+        <v>2715832</v>
+      </c>
+      <c r="V7" s="38">
+        <v>3366747</v>
+      </c>
+      <c r="W7" s="38">
+        <v>6239408</v>
+      </c>
+      <c r="X7" s="38">
+        <v>2776963</v>
+      </c>
+      <c r="Y7" s="38">
+        <v>3462445</v>
+      </c>
+      <c r="Z7" s="38">
+        <v>6363057</v>
+      </c>
+      <c r="AA7" s="38">
+        <v>2819217</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>3543840</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>6530562</v>
+      </c>
+      <c r="AD7" s="38">
+        <v>2908069</v>
+      </c>
+      <c r="AE7" s="38">
+        <v>3622493</v>
+      </c>
+      <c r="AL7" s="8"/>
+      <c r="AM7" s="8"/>
+      <c r="AO7" s="8"/>
+      <c r="AP7" s="8"/>
+      <c r="AQ7" s="8"/>
+      <c r="AR7" s="8"/>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S8" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T8" s="38">
+        <v>205525</v>
+      </c>
+      <c r="U8" s="38">
+        <v>94829</v>
+      </c>
+      <c r="V8" s="38">
+        <v>110696</v>
+      </c>
+      <c r="W8" s="38">
+        <v>219757</v>
+      </c>
+      <c r="X8" s="38">
+        <v>100608</v>
+      </c>
+      <c r="Y8" s="38">
+        <v>119149</v>
+      </c>
+      <c r="Z8" s="38">
+        <v>215073</v>
+      </c>
+      <c r="AA8" s="38">
+        <v>95945</v>
+      </c>
+      <c r="AB8" s="38">
+        <v>119128</v>
+      </c>
+      <c r="AC8" s="38">
+        <v>220536</v>
+      </c>
+      <c r="AD8" s="38">
+        <v>100125</v>
+      </c>
+      <c r="AE8" s="38">
+        <v>120411</v>
+      </c>
+      <c r="AL8" s="8"/>
+      <c r="AM8" s="8"/>
+      <c r="AO8" s="8"/>
+      <c r="AP8" s="8"/>
+      <c r="AQ8" s="8"/>
+      <c r="AR8" s="8"/>
+    </row>
+    <row r="9" spans="1:45" ht="11.25">
+      <c r="A9" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S9" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T9" s="38">
+        <v>116410</v>
+      </c>
+      <c r="U9" s="38">
+        <v>50882</v>
+      </c>
+      <c r="V9" s="38">
+        <v>65528</v>
+      </c>
+      <c r="W9" s="38">
+        <v>119263</v>
+      </c>
+      <c r="X9" s="38">
+        <v>51881</v>
+      </c>
+      <c r="Y9" s="38">
+        <v>67382</v>
+      </c>
+      <c r="Z9" s="38">
+        <v>116674</v>
+      </c>
+      <c r="AA9" s="38">
+        <v>50659</v>
+      </c>
+      <c r="AB9" s="38">
+        <v>66015</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>114597</v>
+      </c>
+      <c r="AD9" s="38">
+        <v>52379</v>
+      </c>
+      <c r="AE9" s="38">
+        <v>62218</v>
+      </c>
+      <c r="AL9" s="8"/>
+      <c r="AM9" s="8"/>
+      <c r="AO9" s="8"/>
+      <c r="AP9" s="8"/>
+      <c r="AQ9" s="8"/>
+      <c r="AR9" s="8"/>
+    </row>
+    <row r="10" spans="1:45" ht="11.25">
+      <c r="A10" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S10" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T10" s="38">
+        <v>4544</v>
+      </c>
+      <c r="U10" s="38">
+        <v>2308</v>
+      </c>
+      <c r="V10" s="38">
+        <v>2236</v>
+      </c>
+      <c r="W10" s="38">
+        <v>4468</v>
+      </c>
+      <c r="X10" s="38">
+        <v>2253</v>
+      </c>
+      <c r="Y10" s="38">
+        <v>2215</v>
+      </c>
+      <c r="Z10" s="38">
+        <v>4690</v>
+      </c>
+      <c r="AA10" s="38">
+        <v>2144</v>
+      </c>
+      <c r="AB10" s="38">
+        <v>2546</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>4388</v>
+      </c>
+      <c r="AD10" s="38">
+        <v>2028</v>
+      </c>
+      <c r="AE10" s="38">
+        <v>2360</v>
+      </c>
+      <c r="AL10" s="8"/>
+      <c r="AM10" s="8"/>
+      <c r="AO10" s="8"/>
+      <c r="AP10" s="8"/>
+      <c r="AQ10" s="8"/>
+      <c r="AR10" s="8"/>
+    </row>
+    <row r="11" spans="1:45" ht="11.25">
+      <c r="A11" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S11" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T11" s="38">
+        <v>4471</v>
+      </c>
+      <c r="U11" s="38">
+        <v>1925</v>
+      </c>
+      <c r="V11" s="38">
+        <v>2546</v>
+      </c>
+      <c r="W11" s="38">
+        <v>4645</v>
+      </c>
+      <c r="X11" s="38">
+        <v>2128</v>
+      </c>
+      <c r="Y11" s="38">
+        <v>2517</v>
+      </c>
+      <c r="Z11" s="38">
+        <v>5747</v>
+      </c>
+      <c r="AA11" s="38">
+        <v>2579</v>
+      </c>
+      <c r="AB11" s="38">
+        <v>3168</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>5318</v>
+      </c>
+      <c r="AD11" s="38">
+        <v>2170</v>
+      </c>
+      <c r="AE11" s="38">
+        <v>3148</v>
+      </c>
+      <c r="AL11" s="8"/>
+      <c r="AM11" s="8"/>
+      <c r="AO11" s="8"/>
+      <c r="AP11" s="8"/>
+      <c r="AQ11" s="8"/>
+      <c r="AR11" s="8"/>
+    </row>
+    <row r="12" spans="1:45" ht="11.25">
+      <c r="A12" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S12" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T12" s="38">
+        <v>6860</v>
+      </c>
+      <c r="U12" s="38">
+        <v>3254</v>
+      </c>
+      <c r="V12" s="38">
+        <v>3606</v>
+      </c>
+      <c r="W12" s="38">
+        <v>7518</v>
+      </c>
+      <c r="X12" s="38">
+        <v>3476</v>
+      </c>
+      <c r="Y12" s="38">
+        <v>4042</v>
+      </c>
+      <c r="Z12" s="38">
+        <v>7166</v>
+      </c>
+      <c r="AA12" s="38">
+        <v>3343</v>
+      </c>
+      <c r="AB12" s="38">
+        <v>3823</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>6918</v>
+      </c>
+      <c r="AD12" s="38">
+        <v>3435</v>
+      </c>
+      <c r="AE12" s="38">
+        <v>3483</v>
+      </c>
+      <c r="AL12" s="8"/>
+      <c r="AM12" s="8"/>
+      <c r="AO12" s="8"/>
+      <c r="AP12" s="8"/>
+      <c r="AQ12" s="8"/>
+      <c r="AR12" s="8"/>
+    </row>
+    <row r="13" spans="1:45" ht="11.25">
+      <c r="A13" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S13" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T13" s="38">
+        <v>22032</v>
+      </c>
+      <c r="U13" s="38">
+        <v>11502</v>
+      </c>
+      <c r="V13" s="38">
+        <v>10530</v>
+      </c>
+      <c r="W13" s="38">
+        <v>22138</v>
+      </c>
+      <c r="X13" s="38">
+        <v>10893</v>
+      </c>
+      <c r="Y13" s="38">
+        <v>11245</v>
+      </c>
+      <c r="Z13" s="38">
+        <v>24646</v>
+      </c>
+      <c r="AA13" s="38">
+        <v>11930</v>
+      </c>
+      <c r="AB13" s="38">
+        <v>12716</v>
+      </c>
+      <c r="AC13" s="38">
+        <v>24215</v>
+      </c>
+      <c r="AD13" s="38">
+        <v>11251</v>
+      </c>
+      <c r="AE13" s="38">
+        <v>12964</v>
+      </c>
+      <c r="AL13" s="8"/>
+      <c r="AM13" s="8"/>
+      <c r="AO13" s="8"/>
+      <c r="AP13" s="8"/>
+      <c r="AQ13" s="8"/>
+      <c r="AR13" s="8"/>
+    </row>
+    <row r="14" spans="1:45" ht="11.25">
+      <c r="A14" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S14" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T14" s="38">
+        <v>4103</v>
+      </c>
+      <c r="U14" s="38">
+        <v>1700</v>
+      </c>
+      <c r="V14" s="38">
+        <v>2403</v>
+      </c>
+      <c r="W14" s="38">
+        <v>5131</v>
+      </c>
+      <c r="X14" s="38">
+        <v>2695</v>
+      </c>
+      <c r="Y14" s="38">
+        <v>2436</v>
+      </c>
+      <c r="Z14" s="38">
+        <v>4469</v>
+      </c>
+      <c r="AA14" s="38">
+        <v>1715</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>2754</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>4399</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>1531</v>
+      </c>
+      <c r="AE14" s="38">
+        <v>2868</v>
+      </c>
+      <c r="AL14" s="8"/>
+      <c r="AM14" s="8"/>
+      <c r="AO14" s="8"/>
+      <c r="AP14" s="8"/>
+      <c r="AQ14" s="8"/>
+      <c r="AR14" s="8"/>
+    </row>
+    <row r="15" spans="1:45" ht="11.25">
+      <c r="A15" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S15" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T15" s="38">
+        <v>8389</v>
+      </c>
+      <c r="U15" s="38">
+        <v>3291</v>
+      </c>
+      <c r="V15" s="38">
+        <v>5098</v>
+      </c>
+      <c r="W15" s="38">
+        <v>7356</v>
+      </c>
+      <c r="X15" s="38">
+        <v>2888</v>
+      </c>
+      <c r="Y15" s="38">
+        <v>4468</v>
+      </c>
+      <c r="Z15" s="38">
+        <v>9468</v>
+      </c>
+      <c r="AA15" s="38">
+        <v>3875</v>
+      </c>
+      <c r="AB15" s="38">
+        <v>5593</v>
+      </c>
+      <c r="AC15" s="38">
+        <v>10124</v>
+      </c>
+      <c r="AD15" s="38">
+        <v>4231</v>
+      </c>
+      <c r="AE15" s="38">
+        <v>5893</v>
+      </c>
+      <c r="AL15" s="8"/>
+      <c r="AM15" s="8"/>
+      <c r="AO15" s="8"/>
+      <c r="AP15" s="8"/>
+      <c r="AQ15" s="8"/>
+      <c r="AR15" s="8"/>
+    </row>
+    <row r="16" spans="1:45" ht="11.25">
+      <c r="A16" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB16" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC16" s="38">
+        <v>6833</v>
+      </c>
+      <c r="AD16" s="38">
+        <v>2725</v>
+      </c>
+      <c r="AE16" s="38">
+        <v>4108</v>
+      </c>
+      <c r="AL16" s="8"/>
+      <c r="AM16" s="8"/>
+      <c r="AO16" s="8"/>
+      <c r="AP16" s="8"/>
+      <c r="AQ16" s="8"/>
+      <c r="AR16" s="8"/>
+    </row>
+    <row r="17" spans="1:45" ht="11.25">
+      <c r="A17" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S17" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T17" s="38">
+        <v>11628</v>
+      </c>
+      <c r="U17" s="38">
+        <v>5694</v>
+      </c>
+      <c r="V17" s="38">
+        <v>5934</v>
+      </c>
+      <c r="W17" s="38">
+        <v>11751</v>
+      </c>
+      <c r="X17" s="38">
+        <v>5462</v>
+      </c>
+      <c r="Y17" s="38">
+        <v>6289</v>
+      </c>
+      <c r="Z17" s="38">
+        <v>11193</v>
+      </c>
+      <c r="AA17" s="38">
+        <v>5341</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>5852</v>
+      </c>
+      <c r="AC17" s="38">
+        <v>12552</v>
+      </c>
+      <c r="AD17" s="38">
+        <v>5680</v>
+      </c>
+      <c r="AE17" s="38">
+        <v>6872</v>
+      </c>
+      <c r="AL17" s="8"/>
+      <c r="AM17" s="8"/>
+      <c r="AO17" s="8"/>
+      <c r="AP17" s="8"/>
+      <c r="AQ17" s="8"/>
+      <c r="AR17" s="8"/>
+    </row>
+    <row r="18" spans="1:45" ht="11.25">
+      <c r="A18" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S18" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T18" s="38">
+        <v>902</v>
+      </c>
+      <c r="U18" s="38">
+        <v>522</v>
+      </c>
+      <c r="V18" s="38">
+        <v>380</v>
+      </c>
+      <c r="W18" s="38">
+        <v>1772</v>
+      </c>
+      <c r="X18" s="38">
+        <v>637</v>
+      </c>
+      <c r="Y18" s="38">
+        <v>1135</v>
+      </c>
+      <c r="Z18" s="38">
+        <v>2694</v>
+      </c>
+      <c r="AA18" s="38">
+        <v>1020</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>1674</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>3183</v>
+      </c>
+      <c r="AD18" s="38">
+        <v>1334</v>
+      </c>
+      <c r="AE18" s="38">
+        <v>1849</v>
+      </c>
+      <c r="AL18" s="8"/>
+      <c r="AM18" s="8"/>
+      <c r="AO18" s="8"/>
+      <c r="AP18" s="8"/>
+      <c r="AQ18" s="8"/>
+      <c r="AR18" s="8"/>
+    </row>
+    <row r="19" spans="1:45" ht="11.25">
+      <c r="A19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB19" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC19" s="38">
+        <v>10585</v>
+      </c>
+      <c r="AD19" s="38">
+        <v>5005</v>
+      </c>
+      <c r="AE19" s="38">
+        <v>5580</v>
+      </c>
+      <c r="AL19" s="8"/>
+      <c r="AM19" s="8"/>
+      <c r="AO19" s="8"/>
+      <c r="AP19" s="8"/>
+      <c r="AQ19" s="8"/>
+      <c r="AR19" s="8"/>
+    </row>
+    <row r="20" spans="1:45" ht="11.25">
+      <c r="A20" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S20" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T20" s="38">
+        <v>26186</v>
+      </c>
+      <c r="U20" s="38">
+        <v>13751</v>
+      </c>
+      <c r="V20" s="38">
+        <v>12435</v>
+      </c>
+      <c r="W20" s="38">
+        <v>35715</v>
+      </c>
+      <c r="X20" s="38">
+        <v>18295</v>
+      </c>
+      <c r="Y20" s="38">
+        <v>17420</v>
+      </c>
+      <c r="Z20" s="38">
+        <v>28326</v>
+      </c>
+      <c r="AA20" s="38">
+        <v>13339</v>
+      </c>
+      <c r="AB20" s="38">
+        <v>14987</v>
+      </c>
+      <c r="AC20" s="38">
+        <v>17424</v>
+      </c>
+      <c r="AD20" s="38">
+        <v>8356</v>
+      </c>
+      <c r="AE20" s="38">
+        <v>9068</v>
+      </c>
+      <c r="AL20" s="8"/>
+      <c r="AM20" s="8"/>
+      <c r="AO20" s="8"/>
+      <c r="AP20" s="8"/>
+      <c r="AQ20" s="8"/>
+      <c r="AR20" s="8"/>
+    </row>
+    <row r="21" spans="1:45" ht="11.25">
+      <c r="A21" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="38">
+        <v>204724</v>
+      </c>
+      <c r="C21" s="38">
+        <v>83280</v>
+      </c>
+      <c r="D21" s="38">
+        <v>121444</v>
+      </c>
+      <c r="E21" s="38">
+        <v>205402</v>
+      </c>
+      <c r="F21" s="38">
+        <v>84717</v>
+      </c>
+      <c r="G21" s="38">
+        <v>120685</v>
+      </c>
+      <c r="H21" s="38">
+        <v>210648</v>
+      </c>
+      <c r="I21" s="38">
+        <v>84353</v>
+      </c>
+      <c r="J21" s="38">
+        <v>126295</v>
+      </c>
+      <c r="K21" s="38">
+        <v>213880</v>
+      </c>
+      <c r="L21" s="38">
+        <v>91153</v>
+      </c>
+      <c r="M21" s="38">
+        <v>122727</v>
+      </c>
+      <c r="N21" s="38">
+        <v>211188</v>
+      </c>
+      <c r="O21" s="38">
+        <v>90404</v>
+      </c>
+      <c r="P21" s="38">
+        <v>120784</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>210274</v>
+      </c>
+      <c r="R21" s="38">
+        <v>90274</v>
+      </c>
+      <c r="S21" s="38">
+        <v>120000</v>
+      </c>
+      <c r="T21" s="38">
+        <v>234351</v>
+      </c>
+      <c r="U21" s="38">
+        <v>101519</v>
+      </c>
+      <c r="V21" s="38">
+        <v>132832</v>
+      </c>
+      <c r="W21" s="38">
+        <v>224968</v>
+      </c>
+      <c r="X21" s="38">
+        <v>95512</v>
+      </c>
+      <c r="Y21" s="38">
+        <v>129456</v>
+      </c>
+      <c r="Z21" s="38">
+        <v>231265</v>
+      </c>
+      <c r="AA21" s="38">
+        <v>98043</v>
+      </c>
+      <c r="AB21" s="38">
+        <v>133222</v>
+      </c>
+      <c r="AC21" s="38">
+        <v>230677</v>
+      </c>
+      <c r="AD21" s="38">
+        <v>94438</v>
+      </c>
+      <c r="AE21" s="38">
+        <v>136239</v>
+      </c>
+      <c r="AL21" s="8"/>
+      <c r="AM21" s="8"/>
+      <c r="AO21" s="8"/>
+      <c r="AP21" s="8"/>
+      <c r="AQ21" s="8"/>
+      <c r="AR21" s="8"/>
+    </row>
+    <row r="22" spans="1:45" ht="11.25">
+      <c r="A22" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="38">
+        <v>64776</v>
+      </c>
+      <c r="C22" s="38">
+        <v>27344</v>
+      </c>
+      <c r="D22" s="38">
+        <v>37432</v>
+      </c>
+      <c r="E22" s="38">
+        <v>65292</v>
+      </c>
+      <c r="F22" s="38">
+        <v>27447</v>
+      </c>
+      <c r="G22" s="38">
+        <v>37845</v>
+      </c>
+      <c r="H22" s="38">
+        <v>65652</v>
+      </c>
+      <c r="I22" s="38">
+        <v>26617</v>
+      </c>
+      <c r="J22" s="38">
+        <v>39035</v>
+      </c>
+      <c r="K22" s="38">
+        <v>65230</v>
+      </c>
+      <c r="L22" s="38">
+        <v>26897</v>
+      </c>
+      <c r="M22" s="38">
+        <v>38333</v>
+      </c>
+      <c r="N22" s="38">
+        <v>61808</v>
+      </c>
+      <c r="O22" s="38">
+        <v>25672</v>
+      </c>
+      <c r="P22" s="38">
+        <v>36136</v>
+      </c>
+      <c r="Q22" s="38">
+        <v>59916</v>
+      </c>
+      <c r="R22" s="38">
+        <v>26045</v>
+      </c>
+      <c r="S22" s="38">
+        <v>33871</v>
+      </c>
+      <c r="T22" s="38">
+        <v>69159</v>
+      </c>
+      <c r="U22" s="38">
+        <v>30344</v>
+      </c>
+      <c r="V22" s="38">
+        <v>38815</v>
+      </c>
+      <c r="W22" s="38">
+        <v>62137</v>
+      </c>
+      <c r="X22" s="38">
+        <v>25760</v>
+      </c>
+      <c r="Y22" s="38">
+        <v>36377</v>
+      </c>
+      <c r="Z22" s="38">
+        <v>65779</v>
+      </c>
+      <c r="AA22" s="38">
+        <v>27465</v>
+      </c>
+      <c r="AB22" s="38">
+        <v>38314</v>
+      </c>
+      <c r="AC22" s="38">
+        <v>67916</v>
+      </c>
+      <c r="AD22" s="38">
+        <v>29079</v>
+      </c>
+      <c r="AE22" s="38">
+        <v>38837</v>
+      </c>
+      <c r="AL22" s="8"/>
+      <c r="AM22" s="8"/>
+      <c r="AO22" s="8"/>
+      <c r="AP22" s="8"/>
+      <c r="AQ22" s="8"/>
+      <c r="AR22" s="8"/>
+    </row>
+    <row r="23" spans="1:45" ht="11.25">
+      <c r="A23" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P23" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>18769</v>
+      </c>
+      <c r="R23" s="38">
+        <v>7691</v>
+      </c>
+      <c r="S23" s="38">
+        <v>11078</v>
+      </c>
+      <c r="T23" s="38">
+        <v>18316</v>
+      </c>
+      <c r="U23" s="38">
+        <v>7354</v>
+      </c>
+      <c r="V23" s="38">
+        <v>10962</v>
+      </c>
+      <c r="W23" s="38">
+        <v>19176</v>
+      </c>
+      <c r="X23" s="38">
+        <v>7672</v>
+      </c>
+      <c r="Y23" s="38">
+        <v>11504</v>
+      </c>
+      <c r="Z23" s="38">
+        <v>22114</v>
+      </c>
+      <c r="AA23" s="38">
+        <v>9504</v>
+      </c>
+      <c r="AB23" s="38">
+        <v>12610</v>
+      </c>
+      <c r="AC23" s="38">
+        <v>20093</v>
+      </c>
+      <c r="AD23" s="38">
+        <v>7918</v>
+      </c>
+      <c r="AE23" s="38">
+        <v>12175</v>
+      </c>
+      <c r="AL23" s="8"/>
+      <c r="AM23" s="8"/>
+      <c r="AO23" s="8"/>
+      <c r="AP23" s="8"/>
+      <c r="AQ23" s="8"/>
+      <c r="AR23" s="8"/>
+    </row>
+    <row r="24" spans="1:45" ht="11.25">
+      <c r="A24" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="38">
+        <v>20412</v>
+      </c>
+      <c r="C24" s="38">
+        <v>7814</v>
+      </c>
+      <c r="D24" s="38">
+        <v>12598</v>
+      </c>
+      <c r="E24" s="38">
+        <v>19562</v>
+      </c>
+      <c r="F24" s="38">
+        <v>7701</v>
+      </c>
+      <c r="G24" s="38">
+        <v>11861</v>
+      </c>
+      <c r="H24" s="38">
+        <v>19684</v>
+      </c>
+      <c r="I24" s="38">
+        <v>6666</v>
+      </c>
+      <c r="J24" s="38">
+        <v>13018</v>
+      </c>
+      <c r="K24" s="38">
+        <v>19534</v>
+      </c>
+      <c r="L24" s="38">
+        <v>6933</v>
+      </c>
+      <c r="M24" s="38">
+        <v>12601</v>
+      </c>
+      <c r="N24" s="38">
+        <v>19039</v>
+      </c>
+      <c r="O24" s="38">
+        <v>7020</v>
+      </c>
+      <c r="P24" s="38">
+        <v>12019</v>
+      </c>
+      <c r="Q24" s="38">
+        <v>18769</v>
+      </c>
+      <c r="R24" s="38">
+        <v>7691</v>
+      </c>
+      <c r="S24" s="38">
+        <v>11078</v>
+      </c>
+      <c r="T24" s="38">
+        <v>17718</v>
+      </c>
+      <c r="U24" s="38">
+        <v>6590</v>
+      </c>
+      <c r="V24" s="38">
+        <v>11128</v>
+      </c>
+      <c r="W24" s="38">
+        <v>17305</v>
+      </c>
+      <c r="X24" s="38">
+        <v>6301</v>
+      </c>
+      <c r="Y24" s="38">
+        <v>11004</v>
+      </c>
+      <c r="Z24" s="38">
+        <v>17025</v>
+      </c>
+      <c r="AA24" s="38">
+        <v>6682</v>
+      </c>
+      <c r="AB24" s="38">
+        <v>10343</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>15712</v>
+      </c>
+      <c r="AD24" s="38">
+        <v>5195</v>
+      </c>
+      <c r="AE24" s="38">
+        <v>10517</v>
+      </c>
+      <c r="AL24" s="8"/>
+      <c r="AM24" s="8"/>
+      <c r="AO24" s="8"/>
+      <c r="AP24" s="8"/>
+      <c r="AQ24" s="8"/>
+      <c r="AR24" s="8"/>
+    </row>
+    <row r="25" spans="1:45" ht="11.25">
+      <c r="A25" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="38">
+        <v>6097</v>
+      </c>
+      <c r="C25" s="38">
+        <v>2377</v>
+      </c>
+      <c r="D25" s="38">
+        <v>3720</v>
+      </c>
+      <c r="E25" s="38">
+        <v>5783</v>
+      </c>
+      <c r="F25" s="38">
+        <v>2460</v>
+      </c>
+      <c r="G25" s="38">
+        <v>3323</v>
+      </c>
+      <c r="H25" s="38">
+        <v>6271</v>
+      </c>
+      <c r="I25" s="38">
+        <v>2583</v>
+      </c>
+      <c r="J25" s="38">
+        <v>3688</v>
+      </c>
+      <c r="K25" s="38">
+        <v>6517</v>
+      </c>
+      <c r="L25" s="38">
+        <v>3071</v>
+      </c>
+      <c r="M25" s="38">
+        <v>3446</v>
+      </c>
+      <c r="N25" s="38">
+        <v>6878</v>
+      </c>
+      <c r="O25" s="38">
+        <v>3168</v>
+      </c>
+      <c r="P25" s="38">
+        <v>3710</v>
+      </c>
+      <c r="Q25" s="38">
+        <v>6924</v>
+      </c>
+      <c r="R25" s="38">
+        <v>2893</v>
+      </c>
+      <c r="S25" s="38">
+        <v>4031</v>
+      </c>
+      <c r="T25" s="38">
+        <v>6746</v>
+      </c>
+      <c r="U25" s="38">
+        <v>3031</v>
+      </c>
+      <c r="V25" s="38">
+        <v>3715</v>
+      </c>
+      <c r="W25" s="38">
+        <v>6829</v>
+      </c>
+      <c r="X25" s="38">
+        <v>2976</v>
+      </c>
+      <c r="Y25" s="38">
+        <v>3853</v>
+      </c>
+      <c r="Z25" s="38">
+        <v>6722</v>
+      </c>
+      <c r="AA25" s="38">
+        <v>2755</v>
+      </c>
+      <c r="AB25" s="38">
+        <v>3967</v>
+      </c>
+      <c r="AC25" s="38">
+        <v>6558</v>
+      </c>
+      <c r="AD25" s="38">
+        <v>2809</v>
+      </c>
+      <c r="AE25" s="38">
+        <v>3749</v>
+      </c>
+      <c r="AL25" s="8"/>
+      <c r="AM25" s="8"/>
+      <c r="AO25" s="8"/>
+      <c r="AP25" s="8"/>
+      <c r="AQ25" s="8"/>
+      <c r="AR25" s="8"/>
+    </row>
+    <row r="26" spans="1:45" ht="11.25">
+      <c r="A26" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="38">
+        <v>5621</v>
+      </c>
+      <c r="C26" s="38">
+        <v>2108</v>
+      </c>
+      <c r="D26" s="38">
+        <v>3513</v>
+      </c>
+      <c r="E26" s="38">
+        <v>5438</v>
+      </c>
+      <c r="F26" s="38">
+        <v>1976</v>
+      </c>
+      <c r="G26" s="38">
+        <v>3462</v>
+      </c>
+      <c r="H26" s="38">
+        <v>5731</v>
+      </c>
+      <c r="I26" s="38">
+        <v>2132</v>
+      </c>
+      <c r="J26" s="38">
+        <v>3599</v>
+      </c>
+      <c r="K26" s="38">
+        <v>5685</v>
+      </c>
+      <c r="L26" s="38">
+        <v>2352</v>
+      </c>
+      <c r="M26" s="38">
+        <v>3333</v>
+      </c>
+      <c r="N26" s="38">
+        <v>6240</v>
+      </c>
+      <c r="O26" s="38">
+        <v>2563</v>
+      </c>
+      <c r="P26" s="38">
+        <v>3677</v>
+      </c>
+      <c r="Q26" s="38">
+        <v>6096</v>
+      </c>
+      <c r="R26" s="38">
+        <v>2556</v>
+      </c>
+      <c r="S26" s="38">
+        <v>3540</v>
+      </c>
+      <c r="T26" s="38">
+        <v>5564</v>
+      </c>
+      <c r="U26" s="38">
+        <v>2520</v>
+      </c>
+      <c r="V26" s="38">
+        <v>3044</v>
+      </c>
+      <c r="W26" s="38">
+        <v>6092</v>
+      </c>
+      <c r="X26" s="38">
+        <v>2426</v>
+      </c>
+      <c r="Y26" s="38">
+        <v>3666</v>
+      </c>
+      <c r="Z26" s="38">
+        <v>5466</v>
+      </c>
+      <c r="AA26" s="38">
+        <v>2342</v>
+      </c>
+      <c r="AB26" s="38">
+        <v>3124</v>
+      </c>
+      <c r="AC26" s="38">
+        <v>5857</v>
+      </c>
+      <c r="AD26" s="38">
+        <v>1982</v>
+      </c>
+      <c r="AE26" s="38">
+        <v>3875</v>
+      </c>
+      <c r="AL26" s="8"/>
+      <c r="AM26" s="8"/>
+      <c r="AO26" s="8"/>
+      <c r="AP26" s="8"/>
+      <c r="AQ26" s="8"/>
+      <c r="AR26" s="8"/>
+    </row>
+    <row r="27" spans="1:45" ht="11.25">
+      <c r="A27" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="38">
+        <v>4732</v>
+      </c>
+      <c r="C27" s="38">
+        <v>1762</v>
+      </c>
+      <c r="D27" s="38">
+        <v>2970</v>
+      </c>
+      <c r="E27" s="38">
+        <v>4707</v>
+      </c>
+      <c r="F27" s="38">
+        <v>1726</v>
+      </c>
+      <c r="G27" s="38">
+        <v>2981</v>
+      </c>
+      <c r="H27" s="38">
+        <v>5052</v>
+      </c>
+      <c r="I27" s="38">
+        <v>2006</v>
+      </c>
+      <c r="J27" s="38">
+        <v>3046</v>
+      </c>
+      <c r="K27" s="38">
+        <v>5115</v>
+      </c>
+      <c r="L27" s="38">
+        <v>2334</v>
+      </c>
+      <c r="M27" s="38">
+        <v>2781</v>
+      </c>
+      <c r="N27" s="38">
+        <v>4420</v>
+      </c>
+      <c r="O27" s="38">
+        <v>1886</v>
+      </c>
+      <c r="P27" s="38">
+        <v>2534</v>
+      </c>
+      <c r="Q27" s="38">
+        <v>4766</v>
+      </c>
+      <c r="R27" s="38">
+        <v>2274</v>
+      </c>
+      <c r="S27" s="38">
+        <v>2492</v>
+      </c>
+      <c r="T27" s="38">
+        <v>4143</v>
+      </c>
+      <c r="U27" s="38">
+        <v>1841</v>
+      </c>
+      <c r="V27" s="38">
+        <v>2302</v>
+      </c>
+      <c r="W27" s="38">
+        <v>4623</v>
+      </c>
+      <c r="X27" s="38">
+        <v>2059</v>
+      </c>
+      <c r="Y27" s="38">
+        <v>2564</v>
+      </c>
+      <c r="Z27" s="38">
+        <v>4545</v>
+      </c>
+      <c r="AA27" s="38">
+        <v>2086</v>
+      </c>
+      <c r="AB27" s="38">
+        <v>2459</v>
+      </c>
+      <c r="AC27" s="38">
+        <v>4268</v>
+      </c>
+      <c r="AD27" s="38">
+        <v>1748</v>
+      </c>
+      <c r="AE27" s="38">
+        <v>2520</v>
+      </c>
+      <c r="AF27" s="54"/>
+      <c r="AG27" s="54"/>
+      <c r="AH27" s="54"/>
+      <c r="AI27" s="54"/>
+      <c r="AL27" s="8"/>
+      <c r="AM27" s="8"/>
+      <c r="AO27" s="8"/>
+      <c r="AP27" s="8"/>
+      <c r="AQ27" s="8"/>
+      <c r="AR27" s="8"/>
+    </row>
+    <row r="28" spans="1:45" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A28" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="38">
+        <v>10770</v>
+      </c>
+      <c r="C28" s="38">
+        <v>4201</v>
+      </c>
+      <c r="D28" s="38">
+        <v>6569</v>
+      </c>
+      <c r="E28" s="38">
+        <v>11319</v>
+      </c>
+      <c r="F28" s="38">
+        <v>4755</v>
+      </c>
+      <c r="G28" s="38">
+        <v>6564</v>
+      </c>
+      <c r="H28" s="38">
+        <v>11933</v>
+      </c>
+      <c r="I28" s="38">
+        <v>4972</v>
+      </c>
+      <c r="J28" s="38">
+        <v>6961</v>
+      </c>
+      <c r="K28" s="38">
+        <v>12076</v>
+      </c>
+      <c r="L28" s="38">
+        <v>5272</v>
+      </c>
+      <c r="M28" s="38">
+        <v>6804</v>
+      </c>
+      <c r="N28" s="38">
+        <v>11414</v>
+      </c>
+      <c r="O28" s="38">
+        <v>4958</v>
+      </c>
+      <c r="P28" s="38">
+        <v>6456</v>
+      </c>
+      <c r="Q28" s="38">
+        <v>12147</v>
+      </c>
+      <c r="R28" s="38">
+        <v>5316</v>
+      </c>
+      <c r="S28" s="38">
+        <v>6831</v>
+      </c>
+      <c r="T28" s="38">
+        <v>11461</v>
+      </c>
+      <c r="U28" s="38">
+        <v>5297</v>
+      </c>
+      <c r="V28" s="38">
+        <v>6164</v>
+      </c>
+      <c r="W28" s="38">
+        <v>11519</v>
+      </c>
+      <c r="X28" s="38">
+        <v>5786</v>
+      </c>
+      <c r="Y28" s="38">
+        <v>5733</v>
+      </c>
+      <c r="Z28" s="38">
+        <v>11613</v>
+      </c>
+      <c r="AA28" s="38">
+        <v>4975</v>
+      </c>
+      <c r="AB28" s="38">
+        <v>6638</v>
+      </c>
+      <c r="AC28" s="38">
+        <v>11467</v>
+      </c>
+      <c r="AD28" s="38">
+        <v>4749</v>
+      </c>
+      <c r="AE28" s="38">
+        <v>6718</v>
+      </c>
+      <c r="AF28" s="54"/>
+      <c r="AG28" s="54"/>
+      <c r="AH28" s="54"/>
+      <c r="AI28" s="54"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="60"/>
+      <c r="AM28" s="60"/>
+      <c r="AN28" s="60"/>
+      <c r="AO28" s="60"/>
+      <c r="AP28" s="60"/>
+      <c r="AQ28" s="60"/>
+      <c r="AR28" s="60"/>
+      <c r="AS28" s="60"/>
+    </row>
+    <row r="29" spans="1:45" s="44" customFormat="1" ht="11.25">
+      <c r="A29" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="38">
+        <v>7390</v>
+      </c>
+      <c r="C29" s="38">
+        <v>3113</v>
+      </c>
+      <c r="D29" s="38">
+        <v>4277</v>
+      </c>
+      <c r="E29" s="38">
+        <v>7467</v>
+      </c>
+      <c r="F29" s="38">
+        <v>3014</v>
+      </c>
+      <c r="G29" s="38">
+        <v>4453</v>
+      </c>
+      <c r="H29" s="38">
+        <v>7804</v>
+      </c>
+      <c r="I29" s="38">
+        <v>2644</v>
+      </c>
+      <c r="J29" s="38">
+        <v>5160</v>
+      </c>
+      <c r="K29" s="38">
+        <v>7405</v>
+      </c>
+      <c r="L29" s="38">
+        <v>2821</v>
+      </c>
+      <c r="M29" s="38">
+        <v>4584</v>
+      </c>
+      <c r="N29" s="38">
+        <v>7501</v>
+      </c>
+      <c r="O29" s="38">
+        <v>2972</v>
+      </c>
+      <c r="P29" s="38">
+        <v>4529</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>7498</v>
+      </c>
+      <c r="R29" s="38">
+        <v>2963</v>
+      </c>
+      <c r="S29" s="38">
+        <v>4535</v>
+      </c>
+      <c r="T29" s="38">
+        <v>6978</v>
+      </c>
+      <c r="U29" s="38">
+        <v>2919</v>
+      </c>
+      <c r="V29" s="38">
+        <v>4059</v>
+      </c>
+      <c r="W29" s="38">
+        <v>6592</v>
+      </c>
+      <c r="X29" s="38">
+        <v>2421</v>
+      </c>
+      <c r="Y29" s="38">
+        <v>4171</v>
+      </c>
+      <c r="Z29" s="38">
+        <v>5879</v>
+      </c>
+      <c r="AA29" s="38">
+        <v>2147</v>
+      </c>
+      <c r="AB29" s="38">
+        <v>3732</v>
+      </c>
+      <c r="AC29" s="38">
+        <v>4918</v>
+      </c>
+      <c r="AD29" s="38">
+        <v>1289</v>
+      </c>
+      <c r="AE29" s="38">
+        <v>3629</v>
+      </c>
+      <c r="AF29" s="54"/>
+      <c r="AG29" s="54"/>
+      <c r="AH29" s="54"/>
+      <c r="AI29" s="54"/>
+    </row>
+    <row r="30" spans="1:45" s="44" customFormat="1" ht="11.25">
+      <c r="A30" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="38">
+        <v>1428</v>
+      </c>
+      <c r="C30" s="38">
+        <v>538</v>
+      </c>
+      <c r="D30" s="38">
+        <v>890</v>
+      </c>
+      <c r="E30" s="38">
+        <v>1488</v>
+      </c>
+      <c r="F30" s="38">
+        <v>523</v>
+      </c>
+      <c r="G30" s="38">
+        <v>965</v>
+      </c>
+      <c r="H30" s="38">
+        <v>1498</v>
+      </c>
+      <c r="I30" s="38">
+        <v>570</v>
+      </c>
+      <c r="J30" s="38">
+        <v>928</v>
+      </c>
+      <c r="K30" s="38">
+        <v>1488</v>
+      </c>
+      <c r="L30" s="38">
+        <v>530</v>
+      </c>
+      <c r="M30" s="38">
+        <v>958</v>
+      </c>
+      <c r="N30" s="38">
+        <v>1489</v>
+      </c>
+      <c r="O30" s="38">
+        <v>594</v>
+      </c>
+      <c r="P30" s="38">
+        <v>895</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>1013</v>
+      </c>
+      <c r="R30" s="38">
+        <v>290</v>
+      </c>
+      <c r="S30" s="38">
+        <v>723</v>
+      </c>
+      <c r="T30" s="38">
+        <v>1102</v>
+      </c>
+      <c r="U30" s="38">
+        <v>392</v>
+      </c>
+      <c r="V30" s="38">
+        <v>710</v>
+      </c>
+      <c r="W30" s="38">
+        <v>1081</v>
+      </c>
+      <c r="X30" s="38">
+        <v>336</v>
+      </c>
+      <c r="Y30" s="38">
+        <v>745</v>
+      </c>
+      <c r="Z30" s="38">
+        <v>1076</v>
+      </c>
+      <c r="AA30" s="38">
+        <v>347</v>
+      </c>
+      <c r="AB30" s="38">
+        <v>729</v>
+      </c>
+      <c r="AC30" s="38">
+        <v>830</v>
+      </c>
+      <c r="AD30" s="38">
+        <v>286</v>
+      </c>
+      <c r="AE30" s="38">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="44" customFormat="1" ht="11.25">
+      <c r="A31" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="38">
+        <v>3634</v>
+      </c>
+      <c r="C31" s="38">
+        <v>1540</v>
+      </c>
+      <c r="D31" s="38">
+        <v>2094</v>
+      </c>
+      <c r="E31" s="38">
+        <v>3609</v>
+      </c>
+      <c r="F31" s="38">
+        <v>1507</v>
+      </c>
+      <c r="G31" s="38">
+        <v>2102</v>
+      </c>
+      <c r="H31" s="38">
+        <v>3452</v>
+      </c>
+      <c r="I31" s="38">
+        <v>1552</v>
+      </c>
+      <c r="J31" s="38">
+        <v>1900</v>
+      </c>
+      <c r="K31" s="38">
+        <v>3239</v>
+      </c>
+      <c r="L31" s="38">
+        <v>1338</v>
+      </c>
+      <c r="M31" s="38">
+        <v>1901</v>
+      </c>
+      <c r="N31" s="38">
+        <v>3288</v>
+      </c>
+      <c r="O31" s="38">
+        <v>1463</v>
+      </c>
+      <c r="P31" s="38">
+        <v>1825</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>3259</v>
+      </c>
+      <c r="R31" s="38">
+        <v>1354</v>
+      </c>
+      <c r="S31" s="38">
+        <v>1905</v>
+      </c>
+      <c r="T31" s="38">
+        <v>2872</v>
+      </c>
+      <c r="U31" s="38">
+        <v>1157</v>
+      </c>
+      <c r="V31" s="38">
+        <v>1715</v>
+      </c>
+      <c r="W31" s="38">
+        <v>2690</v>
+      </c>
+      <c r="X31" s="38">
+        <v>892</v>
+      </c>
+      <c r="Y31" s="38">
+        <v>1798</v>
+      </c>
+      <c r="Z31" s="38">
+        <v>2715</v>
+      </c>
+      <c r="AA31" s="38">
+        <v>1019</v>
+      </c>
+      <c r="AB31" s="38">
+        <v>1696</v>
+      </c>
+      <c r="AC31" s="38">
+        <v>2715</v>
+      </c>
+      <c r="AD31" s="38">
+        <v>906</v>
+      </c>
+      <c r="AE31" s="38">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45">
+      <c r="A32" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="38">
+        <v>6845</v>
+      </c>
+      <c r="C32" s="38">
+        <v>3264</v>
+      </c>
+      <c r="D32" s="38">
+        <v>3581</v>
+      </c>
+      <c r="E32" s="38">
+        <v>6195</v>
+      </c>
+      <c r="F32" s="38">
+        <v>2585</v>
+      </c>
+      <c r="G32" s="38">
+        <v>3610</v>
+      </c>
+      <c r="H32" s="38">
+        <v>6145</v>
+      </c>
+      <c r="I32" s="38">
+        <v>2351</v>
+      </c>
+      <c r="J32" s="38">
+        <v>3794</v>
+      </c>
+      <c r="K32" s="38">
+        <v>6443</v>
+      </c>
+      <c r="L32" s="38">
+        <v>2748</v>
+      </c>
+      <c r="M32" s="38">
+        <v>3695</v>
+      </c>
+      <c r="N32" s="38">
+        <v>7110</v>
+      </c>
+      <c r="O32" s="38">
+        <v>3255</v>
+      </c>
+      <c r="P32" s="38">
+        <v>3855</v>
+      </c>
+      <c r="Q32" s="38">
+        <v>6245</v>
+      </c>
+      <c r="R32" s="38">
+        <v>2956</v>
+      </c>
+      <c r="S32" s="38">
+        <v>3289</v>
+      </c>
+      <c r="T32" s="38">
+        <v>7660</v>
+      </c>
+      <c r="U32" s="38">
+        <v>3686</v>
+      </c>
+      <c r="V32" s="38">
+        <v>3974</v>
+      </c>
+      <c r="W32" s="38">
+        <v>6905</v>
+      </c>
+      <c r="X32" s="38">
+        <v>3372</v>
+      </c>
+      <c r="Y32" s="38">
+        <v>3533</v>
+      </c>
+      <c r="Z32" s="38">
+        <v>7031</v>
+      </c>
+      <c r="AA32" s="38">
+        <v>3456</v>
+      </c>
+      <c r="AB32" s="38">
+        <v>3575</v>
+      </c>
+      <c r="AC32" s="38">
+        <v>7446</v>
+      </c>
+      <c r="AD32" s="38">
+        <v>3855</v>
+      </c>
+      <c r="AE32" s="38">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="38">
+        <v>7177</v>
+      </c>
+      <c r="C33" s="38">
+        <v>3011</v>
+      </c>
+      <c r="D33" s="38">
+        <v>4166</v>
+      </c>
+      <c r="E33" s="38">
+        <v>7076</v>
+      </c>
+      <c r="F33" s="38">
+        <v>3031</v>
+      </c>
+      <c r="G33" s="38">
+        <v>4045</v>
+      </c>
+      <c r="H33" s="38">
+        <v>7057</v>
+      </c>
+      <c r="I33" s="38">
+        <v>3156</v>
+      </c>
+      <c r="J33" s="38">
+        <v>3901</v>
+      </c>
+      <c r="K33" s="38">
+        <v>7089</v>
+      </c>
+      <c r="L33" s="38">
+        <v>3344</v>
+      </c>
+      <c r="M33" s="38">
+        <v>3745</v>
+      </c>
+      <c r="N33" s="38">
+        <v>6812</v>
+      </c>
+      <c r="O33" s="38">
+        <v>3025</v>
+      </c>
+      <c r="P33" s="38">
+        <v>3787</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>6110</v>
+      </c>
+      <c r="R33" s="38">
+        <v>2853</v>
+      </c>
+      <c r="S33" s="38">
+        <v>3257</v>
+      </c>
+      <c r="T33" s="38">
+        <v>6350</v>
+      </c>
+      <c r="U33" s="38">
+        <v>2816</v>
+      </c>
+      <c r="V33" s="38">
+        <v>3534</v>
+      </c>
+      <c r="W33" s="38">
+        <v>5857</v>
+      </c>
+      <c r="X33" s="38">
+        <v>2602</v>
+      </c>
+      <c r="Y33" s="38">
+        <v>3255</v>
+      </c>
+      <c r="Z33" s="38">
+        <v>5521</v>
+      </c>
+      <c r="AA33" s="38">
+        <v>2340</v>
+      </c>
+      <c r="AB33" s="38">
+        <v>3181</v>
+      </c>
+      <c r="AC33" s="38">
+        <v>6072</v>
+      </c>
+      <c r="AD33" s="38">
+        <v>2550</v>
+      </c>
+      <c r="AE33" s="38">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="38">
+        <v>3648</v>
+      </c>
+      <c r="C34" s="38">
+        <v>1358</v>
+      </c>
+      <c r="D34" s="38">
+        <v>2290</v>
+      </c>
+      <c r="E34" s="38">
+        <v>3717</v>
+      </c>
+      <c r="F34" s="38">
+        <v>1294</v>
+      </c>
+      <c r="G34" s="38">
+        <v>2423</v>
+      </c>
+      <c r="H34" s="38">
+        <v>3879</v>
+      </c>
+      <c r="I34" s="38">
+        <v>1543</v>
+      </c>
+      <c r="J34" s="38">
+        <v>2336</v>
+      </c>
+      <c r="K34" s="38">
+        <v>4163</v>
+      </c>
+      <c r="L34" s="38">
+        <v>1719</v>
+      </c>
+      <c r="M34" s="38">
+        <v>2444</v>
+      </c>
+      <c r="N34" s="38">
+        <v>4161</v>
+      </c>
+      <c r="O34" s="38">
+        <v>1789</v>
+      </c>
+      <c r="P34" s="38">
+        <v>2372</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>4076</v>
+      </c>
+      <c r="R34" s="38">
+        <v>1600</v>
+      </c>
+      <c r="S34" s="38">
+        <v>2476</v>
+      </c>
+      <c r="T34" s="38">
+        <v>3062</v>
+      </c>
+      <c r="U34" s="38">
+        <v>1248</v>
+      </c>
+      <c r="V34" s="38">
+        <v>1814</v>
+      </c>
+      <c r="W34" s="38">
+        <v>3412</v>
+      </c>
+      <c r="X34" s="38">
+        <v>1440</v>
+      </c>
+      <c r="Y34" s="38">
+        <v>1972</v>
+      </c>
+      <c r="Z34" s="38">
+        <v>3262</v>
+      </c>
+      <c r="AA34" s="38">
+        <v>1350</v>
+      </c>
+      <c r="AB34" s="38">
+        <v>1912</v>
+      </c>
+      <c r="AC34" s="38">
+        <v>3753</v>
+      </c>
+      <c r="AD34" s="38">
+        <v>1578</v>
+      </c>
+      <c r="AE34" s="38">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="38">
+        <v>3528</v>
+      </c>
+      <c r="C35" s="38">
+        <v>1245</v>
+      </c>
+      <c r="D35" s="38">
+        <v>2283</v>
+      </c>
+      <c r="E35" s="38">
+        <v>3726</v>
+      </c>
+      <c r="F35" s="38">
+        <v>1404</v>
+      </c>
+      <c r="G35" s="38">
+        <v>2322</v>
+      </c>
+      <c r="H35" s="38">
+        <v>3746</v>
+      </c>
+      <c r="I35" s="38">
+        <v>1321</v>
+      </c>
+      <c r="J35" s="38">
+        <v>2425</v>
+      </c>
+      <c r="K35" s="38">
+        <v>3791</v>
+      </c>
+      <c r="L35" s="38">
+        <v>1674</v>
+      </c>
+      <c r="M35" s="38">
+        <v>2117</v>
+      </c>
+      <c r="N35" s="38">
+        <v>3533</v>
+      </c>
+      <c r="O35" s="38">
+        <v>1521</v>
+      </c>
+      <c r="P35" s="38">
+        <v>2012</v>
+      </c>
+      <c r="Q35" s="38">
+        <v>3223</v>
+      </c>
+      <c r="R35" s="38">
+        <v>1274</v>
+      </c>
+      <c r="S35" s="38">
+        <v>1949</v>
+      </c>
+      <c r="T35" s="38">
+        <v>3324</v>
+      </c>
+      <c r="U35" s="38">
+        <v>1376</v>
+      </c>
+      <c r="V35" s="38">
+        <v>1948</v>
+      </c>
+      <c r="W35" s="38">
+        <v>3052</v>
+      </c>
+      <c r="X35" s="38">
+        <v>1206</v>
+      </c>
+      <c r="Y35" s="38">
+        <v>1846</v>
+      </c>
+      <c r="Z35" s="38">
+        <v>2537</v>
+      </c>
+      <c r="AA35" s="38">
+        <v>1074</v>
+      </c>
+      <c r="AB35" s="38">
+        <v>1463</v>
+      </c>
+      <c r="AC35" s="38">
+        <v>3117</v>
+      </c>
+      <c r="AD35" s="38">
+        <v>1401</v>
+      </c>
+      <c r="AE35" s="38">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="38">
+        <v>8554</v>
+      </c>
+      <c r="C36" s="38">
+        <v>2954</v>
+      </c>
+      <c r="D36" s="38">
+        <v>5600</v>
+      </c>
+      <c r="E36" s="38">
+        <v>8536</v>
+      </c>
+      <c r="F36" s="38">
+        <v>3362</v>
+      </c>
+      <c r="G36" s="38">
+        <v>5174</v>
+      </c>
+      <c r="H36" s="38">
+        <v>8512</v>
+      </c>
+      <c r="I36" s="38">
+        <v>3300</v>
+      </c>
+      <c r="J36" s="38">
+        <v>5212</v>
+      </c>
+      <c r="K36" s="38">
+        <v>8772</v>
+      </c>
+      <c r="L36" s="38">
+        <v>3842</v>
+      </c>
+      <c r="M36" s="38">
+        <v>4930</v>
+      </c>
+      <c r="N36" s="38">
+        <v>8232</v>
+      </c>
+      <c r="O36" s="38">
+        <v>3689</v>
+      </c>
+      <c r="P36" s="38">
+        <v>4543</v>
+      </c>
+      <c r="Q36" s="38">
+        <v>8837</v>
+      </c>
+      <c r="R36" s="38">
+        <v>3686</v>
+      </c>
+      <c r="S36" s="38">
+        <v>5151</v>
+      </c>
+      <c r="T36" s="38">
+        <v>8103</v>
+      </c>
+      <c r="U36" s="38">
+        <v>3593</v>
+      </c>
+      <c r="V36" s="38">
+        <v>4510</v>
+      </c>
+      <c r="W36" s="38">
+        <v>7530</v>
+      </c>
+      <c r="X36" s="38">
+        <v>2998</v>
+      </c>
+      <c r="Y36" s="38">
+        <v>4532</v>
+      </c>
+      <c r="Z36" s="38">
+        <v>8261</v>
+      </c>
+      <c r="AA36" s="38">
+        <v>3226</v>
+      </c>
+      <c r="AB36" s="38">
+        <v>5035</v>
+      </c>
+      <c r="AC36" s="38">
+        <v>7478</v>
+      </c>
+      <c r="AD36" s="38">
+        <v>3154</v>
+      </c>
+      <c r="AE36" s="38">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="53" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="59"/>
-[...46 lines deleted...]
-      <c r="Q3" s="7" t="s">
+      <c r="B37" s="38">
+        <v>2164</v>
+      </c>
+      <c r="C37" s="38">
+        <v>809</v>
+      </c>
+      <c r="D37" s="38">
+        <v>1355</v>
+      </c>
+      <c r="E37" s="38">
+        <v>2443</v>
+      </c>
+      <c r="F37" s="38">
+        <v>992</v>
+      </c>
+      <c r="G37" s="38">
+        <v>1451</v>
+      </c>
+      <c r="H37" s="38">
+        <v>2394</v>
+      </c>
+      <c r="I37" s="38">
+        <v>1096</v>
+      </c>
+      <c r="J37" s="38">
+        <v>1298</v>
+      </c>
+      <c r="K37" s="38">
+        <v>2450</v>
+      </c>
+      <c r="L37" s="38">
+        <v>1218</v>
+      </c>
+      <c r="M37" s="38">
+        <v>1232</v>
+      </c>
+      <c r="N37" s="38">
+        <v>2371</v>
+      </c>
+      <c r="O37" s="38">
+        <v>1093</v>
+      </c>
+      <c r="P37" s="38">
+        <v>1278</v>
+      </c>
+      <c r="Q37" s="38">
+        <v>2471</v>
+      </c>
+      <c r="R37" s="38">
+        <v>1031</v>
+      </c>
+      <c r="S37" s="38">
+        <v>1440</v>
+      </c>
+      <c r="T37" s="38">
+        <v>2224</v>
+      </c>
+      <c r="U37" s="38">
+        <v>1040</v>
+      </c>
+      <c r="V37" s="38">
+        <v>1184</v>
+      </c>
+      <c r="W37" s="38">
+        <v>1897</v>
+      </c>
+      <c r="X37" s="38">
+        <v>824</v>
+      </c>
+      <c r="Y37" s="38">
+        <v>1073</v>
+      </c>
+      <c r="Z37" s="38">
+        <v>1865</v>
+      </c>
+      <c r="AA37" s="38">
+        <v>831</v>
+      </c>
+      <c r="AB37" s="38">
+        <v>1034</v>
+      </c>
+      <c r="AC37" s="38">
+        <v>2015</v>
+      </c>
+      <c r="AD37" s="38">
+        <v>832</v>
+      </c>
+      <c r="AE37" s="38">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="38">
+        <v>3797</v>
+      </c>
+      <c r="C38" s="38">
+        <v>1550</v>
+      </c>
+      <c r="D38" s="38">
+        <v>2247</v>
+      </c>
+      <c r="E38" s="38">
+        <v>3934</v>
+      </c>
+      <c r="F38" s="38">
+        <v>1456</v>
+      </c>
+      <c r="G38" s="38">
+        <v>2478</v>
+      </c>
+      <c r="H38" s="38">
+        <v>4085</v>
+      </c>
+      <c r="I38" s="38">
+        <v>1552</v>
+      </c>
+      <c r="J38" s="38">
+        <v>2533</v>
+      </c>
+      <c r="K38" s="38">
+        <v>4284</v>
+      </c>
+      <c r="L38" s="38">
+        <v>1894</v>
+      </c>
+      <c r="M38" s="38">
+        <v>2390</v>
+      </c>
+      <c r="N38" s="38">
+        <v>4437</v>
+      </c>
+      <c r="O38" s="38">
+        <v>1758</v>
+      </c>
+      <c r="P38" s="38">
+        <v>2679</v>
+      </c>
+      <c r="Q38" s="38">
+        <v>4077</v>
+      </c>
+      <c r="R38" s="38">
+        <v>1517</v>
+      </c>
+      <c r="S38" s="38">
+        <v>2560</v>
+      </c>
+      <c r="T38" s="38">
+        <v>4409</v>
+      </c>
+      <c r="U38" s="38">
+        <v>1849</v>
+      </c>
+      <c r="V38" s="38">
+        <v>2560</v>
+      </c>
+      <c r="W38" s="38">
+        <v>3816</v>
+      </c>
+      <c r="X38" s="38">
+        <v>1448</v>
+      </c>
+      <c r="Y38" s="38">
+        <v>2368</v>
+      </c>
+      <c r="Z38" s="38">
+        <v>3448</v>
+      </c>
+      <c r="AA38" s="38">
+        <v>1216</v>
+      </c>
+      <c r="AB38" s="38">
+        <v>2232</v>
+      </c>
+      <c r="AC38" s="38">
+        <v>4297</v>
+      </c>
+      <c r="AD38" s="38">
+        <v>1531</v>
+      </c>
+      <c r="AE38" s="38">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="38">
+        <v>13064</v>
+      </c>
+      <c r="C39" s="38">
+        <v>5095</v>
+      </c>
+      <c r="D39" s="38">
+        <v>7969</v>
+      </c>
+      <c r="E39" s="38">
+        <v>13015</v>
+      </c>
+      <c r="F39" s="38">
+        <v>5800</v>
+      </c>
+      <c r="G39" s="38">
+        <v>7215</v>
+      </c>
+      <c r="H39" s="38">
+        <v>14973</v>
+      </c>
+      <c r="I39" s="38">
+        <v>6412</v>
+      </c>
+      <c r="J39" s="38">
+        <v>8561</v>
+      </c>
+      <c r="K39" s="38">
+        <v>17564</v>
+      </c>
+      <c r="L39" s="38">
+        <v>8189</v>
+      </c>
+      <c r="M39" s="38">
+        <v>9375</v>
+      </c>
+      <c r="N39" s="38">
+        <v>19934</v>
+      </c>
+      <c r="O39" s="38">
+        <v>9544</v>
+      </c>
+      <c r="P39" s="38">
+        <v>10390</v>
+      </c>
+      <c r="Q39" s="38">
+        <v>23182</v>
+      </c>
+      <c r="R39" s="38">
+        <v>10356</v>
+      </c>
+      <c r="S39" s="38">
+        <v>12826</v>
+      </c>
+      <c r="T39" s="38">
+        <v>23630</v>
+      </c>
+      <c r="U39" s="38">
+        <v>10691</v>
+      </c>
+      <c r="V39" s="38">
+        <v>12939</v>
+      </c>
+      <c r="W39" s="38">
+        <v>21699</v>
+      </c>
+      <c r="X39" s="38">
+        <v>10329</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>11370</v>
+      </c>
+      <c r="Z39" s="38">
+        <v>22787</v>
+      </c>
+      <c r="AA39" s="38">
+        <v>9996</v>
+      </c>
+      <c r="AB39" s="38">
+        <v>12791</v>
+      </c>
+      <c r="AC39" s="38">
+        <v>22106</v>
+      </c>
+      <c r="AD39" s="38">
+        <v>9376</v>
+      </c>
+      <c r="AE39" s="38">
+        <v>12730</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="38">
+        <v>6460</v>
+      </c>
+      <c r="C40" s="38">
+        <v>2516</v>
+      </c>
+      <c r="D40" s="38">
+        <v>3944</v>
+      </c>
+      <c r="E40" s="38">
+        <v>6003</v>
+      </c>
+      <c r="F40" s="38">
+        <v>2423</v>
+      </c>
+      <c r="G40" s="38">
+        <v>3580</v>
+      </c>
+      <c r="H40" s="38">
+        <v>6343</v>
+      </c>
+      <c r="I40" s="38">
+        <v>2480</v>
+      </c>
+      <c r="J40" s="38">
+        <v>3863</v>
+      </c>
+      <c r="K40" s="38">
+        <v>6540</v>
+      </c>
+      <c r="L40" s="38">
+        <v>3039</v>
+      </c>
+      <c r="M40" s="38">
+        <v>3501</v>
+      </c>
+      <c r="N40" s="38">
+        <v>6585</v>
+      </c>
+      <c r="O40" s="38">
+        <v>2914</v>
+      </c>
+      <c r="P40" s="38">
+        <v>3671</v>
+      </c>
+      <c r="Q40" s="38">
+        <v>6614</v>
+      </c>
+      <c r="R40" s="38">
+        <v>2654</v>
+      </c>
+      <c r="S40" s="38">
+        <v>3960</v>
+      </c>
+      <c r="T40" s="38">
+        <v>6348</v>
+      </c>
+      <c r="U40" s="38">
+        <v>2753</v>
+      </c>
+      <c r="V40" s="38">
+        <v>3595</v>
+      </c>
+      <c r="W40" s="38">
+        <v>5829</v>
+      </c>
+      <c r="X40" s="38">
+        <v>2562</v>
+      </c>
+      <c r="Y40" s="38">
+        <v>3267</v>
+      </c>
+      <c r="Z40" s="38">
+        <v>6111</v>
+      </c>
+      <c r="AA40" s="38">
+        <v>2821</v>
+      </c>
+      <c r="AB40" s="38">
+        <v>3290</v>
+      </c>
+      <c r="AC40" s="38">
+        <v>7032</v>
+      </c>
+      <c r="AD40" s="38">
+        <v>2516</v>
+      </c>
+      <c r="AE40" s="38">
+        <v>4516</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B41" s="38">
+        <v>24627</v>
+      </c>
+      <c r="C41" s="38">
+        <v>10681</v>
+      </c>
+      <c r="D41" s="38">
+        <v>13946</v>
+      </c>
+      <c r="E41" s="38">
+        <v>26092</v>
+      </c>
+      <c r="F41" s="38">
+        <v>11261</v>
+      </c>
+      <c r="G41" s="38">
+        <v>14831</v>
+      </c>
+      <c r="H41" s="38">
+        <v>26437</v>
+      </c>
+      <c r="I41" s="38">
+        <v>11400</v>
+      </c>
+      <c r="J41" s="38">
+        <v>15037</v>
+      </c>
+      <c r="K41" s="38">
+        <v>26495</v>
+      </c>
+      <c r="L41" s="38">
+        <v>11938</v>
+      </c>
+      <c r="M41" s="38">
+        <v>14557</v>
+      </c>
+      <c r="N41" s="38">
+        <v>25936</v>
+      </c>
+      <c r="O41" s="38">
+        <v>11520</v>
+      </c>
+      <c r="P41" s="38">
+        <v>14416</v>
+      </c>
+      <c r="Q41" s="38">
+        <v>25051</v>
+      </c>
+      <c r="R41" s="38">
+        <v>10965</v>
+      </c>
+      <c r="S41" s="38">
+        <v>14086</v>
+      </c>
+      <c r="T41" s="38">
+        <v>25182</v>
+      </c>
+      <c r="U41" s="38">
+        <v>11022</v>
+      </c>
+      <c r="V41" s="38">
+        <v>14160</v>
+      </c>
+      <c r="W41" s="38">
+        <v>26927</v>
+      </c>
+      <c r="X41" s="38">
+        <v>12102</v>
+      </c>
+      <c r="Y41" s="38">
+        <v>14825</v>
+      </c>
+      <c r="Z41" s="38">
+        <v>27508</v>
+      </c>
+      <c r="AA41" s="38">
+        <v>12411</v>
+      </c>
+      <c r="AB41" s="38">
+        <v>15097</v>
+      </c>
+      <c r="AC41" s="38">
+        <v>27027</v>
+      </c>
+      <c r="AD41" s="38">
+        <v>11684</v>
+      </c>
+      <c r="AE41" s="38">
+        <v>15343</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" s="38">
+        <v>247348</v>
+      </c>
+      <c r="C42" s="38">
+        <v>103156</v>
+      </c>
+      <c r="D42" s="38">
+        <v>144192</v>
+      </c>
+      <c r="E42" s="38">
+        <v>256484</v>
+      </c>
+      <c r="F42" s="38">
+        <v>108094</v>
+      </c>
+      <c r="G42" s="38">
+        <v>148390</v>
+      </c>
+      <c r="H42" s="38">
+        <v>269559</v>
+      </c>
+      <c r="I42" s="38">
+        <v>112667</v>
+      </c>
+      <c r="J42" s="38">
+        <v>156892</v>
+      </c>
+      <c r="K42" s="38">
+        <v>269804</v>
+      </c>
+      <c r="L42" s="38">
+        <v>114358</v>
+      </c>
+      <c r="M42" s="38">
+        <v>155446</v>
+      </c>
+      <c r="N42" s="38">
+        <v>268087</v>
+      </c>
+      <c r="O42" s="38">
+        <v>112748</v>
+      </c>
+      <c r="P42" s="38">
+        <v>155339</v>
+      </c>
+      <c r="Q42" s="38">
+        <v>270247</v>
+      </c>
+      <c r="R42" s="38">
+        <v>110236</v>
+      </c>
+      <c r="S42" s="38">
+        <v>160011</v>
+      </c>
+      <c r="T42" s="57">
+        <v>272554</v>
+      </c>
+      <c r="U42" s="57">
+        <v>115323</v>
+      </c>
+      <c r="V42" s="57">
+        <v>157231</v>
+      </c>
+      <c r="W42" s="38">
+        <v>280735</v>
+      </c>
+      <c r="X42" s="38">
+        <v>118360</v>
+      </c>
+      <c r="Y42" s="38">
+        <v>162375</v>
+      </c>
+      <c r="Z42" s="38">
+        <v>295314</v>
+      </c>
+      <c r="AA42" s="38">
+        <v>121048</v>
+      </c>
+      <c r="AB42" s="38">
+        <v>174266</v>
+      </c>
+      <c r="AC42" s="38">
+        <v>308030</v>
+      </c>
+      <c r="AD42" s="38">
+        <v>120758</v>
+      </c>
+      <c r="AE42" s="38">
+        <v>187272</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="38">
+        <v>151676</v>
+      </c>
+      <c r="C43" s="38">
+        <v>60886</v>
+      </c>
+      <c r="D43" s="38">
+        <v>90790</v>
+      </c>
+      <c r="E43" s="38">
+        <v>161857</v>
+      </c>
+      <c r="F43" s="38">
+        <v>66578</v>
+      </c>
+      <c r="G43" s="38">
+        <v>95279</v>
+      </c>
+      <c r="H43" s="38">
+        <v>163577</v>
+      </c>
+      <c r="I43" s="38">
+        <v>67909</v>
+      </c>
+      <c r="J43" s="38">
+        <v>95668</v>
+      </c>
+      <c r="K43" s="38">
+        <v>163529</v>
+      </c>
+      <c r="L43" s="38">
+        <v>68733</v>
+      </c>
+      <c r="M43" s="38">
+        <v>94796</v>
+      </c>
+      <c r="N43" s="38">
+        <v>163040</v>
+      </c>
+      <c r="O43" s="38">
+        <v>68632</v>
+      </c>
+      <c r="P43" s="38">
+        <v>94408</v>
+      </c>
+      <c r="Q43" s="38">
+        <v>165800</v>
+      </c>
+      <c r="R43" s="38">
+        <v>68096</v>
+      </c>
+      <c r="S43" s="38">
+        <v>97704</v>
+      </c>
+      <c r="T43" s="57">
+        <v>174394</v>
+      </c>
+      <c r="U43" s="57">
+        <v>74391</v>
+      </c>
+      <c r="V43" s="57">
+        <v>100003</v>
+      </c>
+      <c r="W43" s="38">
+        <v>181123</v>
+      </c>
+      <c r="X43" s="38">
+        <v>78412</v>
+      </c>
+      <c r="Y43" s="38">
+        <v>102711</v>
+      </c>
+      <c r="Z43" s="38">
+        <v>192468</v>
+      </c>
+      <c r="AA43" s="38">
+        <v>78865</v>
+      </c>
+      <c r="AB43" s="38">
+        <v>113603</v>
+      </c>
+      <c r="AC43" s="38">
+        <v>194752</v>
+      </c>
+      <c r="AD43" s="38">
+        <v>72409</v>
+      </c>
+      <c r="AE43" s="38">
+        <v>122343</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="38">
+        <v>8460</v>
+      </c>
+      <c r="C44" s="38">
+        <v>3621</v>
+      </c>
+      <c r="D44" s="38">
+        <v>4839</v>
+      </c>
+      <c r="E44" s="38">
+        <v>7577</v>
+      </c>
+      <c r="F44" s="38">
+        <v>3008</v>
+      </c>
+      <c r="G44" s="38">
+        <v>4569</v>
+      </c>
+      <c r="H44" s="38">
+        <v>8762</v>
+      </c>
+      <c r="I44" s="38">
+        <v>3181</v>
+      </c>
+      <c r="J44" s="38">
+        <v>5581</v>
+      </c>
+      <c r="K44" s="38">
+        <v>8769</v>
+      </c>
+      <c r="L44" s="38">
+        <v>3748</v>
+      </c>
+      <c r="M44" s="38">
+        <v>5021</v>
+      </c>
+      <c r="N44" s="38">
+        <v>9155</v>
+      </c>
+      <c r="O44" s="38">
+        <v>3687</v>
+      </c>
+      <c r="P44" s="38">
+        <v>5468</v>
+      </c>
+      <c r="Q44" s="38">
+        <v>9508</v>
+      </c>
+      <c r="R44" s="38">
+        <v>3494</v>
+      </c>
+      <c r="S44" s="38">
+        <v>6014</v>
+      </c>
+      <c r="T44" s="57">
+        <v>9007</v>
+      </c>
+      <c r="U44" s="57">
+        <v>3247</v>
+      </c>
+      <c r="V44" s="57">
+        <v>5760</v>
+      </c>
+      <c r="W44" s="38">
+        <v>8278</v>
+      </c>
+      <c r="X44" s="38">
+        <v>2586</v>
+      </c>
+      <c r="Y44" s="38">
+        <v>5692</v>
+      </c>
+      <c r="Z44" s="38">
+        <v>8621</v>
+      </c>
+      <c r="AA44" s="38">
+        <v>2809</v>
+      </c>
+      <c r="AB44" s="38">
+        <v>5812</v>
+      </c>
+      <c r="AC44" s="38">
+        <v>11160</v>
+      </c>
+      <c r="AD44" s="38">
+        <v>4301</v>
+      </c>
+      <c r="AE44" s="38">
+        <v>6859</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="38">
+        <v>6188</v>
+      </c>
+      <c r="C45" s="38">
+        <v>2944</v>
+      </c>
+      <c r="D45" s="38">
+        <v>3244</v>
+      </c>
+      <c r="E45" s="38">
+        <v>7316</v>
+      </c>
+      <c r="F45" s="38">
+        <v>3630</v>
+      </c>
+      <c r="G45" s="38">
+        <v>3686</v>
+      </c>
+      <c r="H45" s="38">
+        <v>7939</v>
+      </c>
+      <c r="I45" s="38">
+        <v>3307</v>
+      </c>
+      <c r="J45" s="38">
+        <v>4632</v>
+      </c>
+      <c r="K45" s="38">
+        <v>8259</v>
+      </c>
+      <c r="L45" s="38">
+        <v>4137</v>
+      </c>
+      <c r="M45" s="38">
+        <v>4122</v>
+      </c>
+      <c r="N45" s="38">
+        <v>8816</v>
+      </c>
+      <c r="O45" s="38">
+        <v>4255</v>
+      </c>
+      <c r="P45" s="38">
+        <v>4561</v>
+      </c>
+      <c r="Q45" s="38">
+        <v>9046</v>
+      </c>
+      <c r="R45" s="38">
+        <v>4228</v>
+      </c>
+      <c r="S45" s="38">
+        <v>4818</v>
+      </c>
+      <c r="T45" s="57">
+        <v>6742</v>
+      </c>
+      <c r="U45" s="57">
+        <v>3177</v>
+      </c>
+      <c r="V45" s="57">
+        <v>3565</v>
+      </c>
+      <c r="W45" s="38">
+        <v>7152</v>
+      </c>
+      <c r="X45" s="38">
+        <v>3217</v>
+      </c>
+      <c r="Y45" s="38">
+        <v>3935</v>
+      </c>
+      <c r="Z45" s="38">
+        <v>6954</v>
+      </c>
+      <c r="AA45" s="38">
+        <v>3426</v>
+      </c>
+      <c r="AB45" s="38">
+        <v>3528</v>
+      </c>
+      <c r="AC45" s="38">
+        <v>8196</v>
+      </c>
+      <c r="AD45" s="38">
+        <v>3982</v>
+      </c>
+      <c r="AE45" s="38">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" s="38">
+        <v>4672</v>
+      </c>
+      <c r="C46" s="38">
+        <v>1936</v>
+      </c>
+      <c r="D46" s="38">
+        <v>2736</v>
+      </c>
+      <c r="E46" s="38">
+        <v>4200</v>
+      </c>
+      <c r="F46" s="38">
+        <v>1748</v>
+      </c>
+      <c r="G46" s="38">
+        <v>2452</v>
+      </c>
+      <c r="H46" s="38">
+        <v>6105</v>
+      </c>
+      <c r="I46" s="38">
+        <v>2648</v>
+      </c>
+      <c r="J46" s="38">
+        <v>3457</v>
+      </c>
+      <c r="K46" s="38">
+        <v>6340</v>
+      </c>
+      <c r="L46" s="38">
+        <v>2664</v>
+      </c>
+      <c r="M46" s="38">
+        <v>3676</v>
+      </c>
+      <c r="N46" s="38">
+        <v>6906</v>
+      </c>
+      <c r="O46" s="38">
+        <v>2840</v>
+      </c>
+      <c r="P46" s="38">
+        <v>4066</v>
+      </c>
+      <c r="Q46" s="38">
+        <v>5741</v>
+      </c>
+      <c r="R46" s="38">
+        <v>1902</v>
+      </c>
+      <c r="S46" s="38">
+        <v>3839</v>
+      </c>
+      <c r="T46" s="57">
+        <v>5703</v>
+      </c>
+      <c r="U46" s="57">
+        <v>1788</v>
+      </c>
+      <c r="V46" s="57">
+        <v>3915</v>
+      </c>
+      <c r="W46" s="38">
+        <v>5773</v>
+      </c>
+      <c r="X46" s="38">
+        <v>1829</v>
+      </c>
+      <c r="Y46" s="38">
+        <v>3944</v>
+      </c>
+      <c r="Z46" s="38">
+        <v>6253</v>
+      </c>
+      <c r="AA46" s="38">
+        <v>2614</v>
+      </c>
+      <c r="AB46" s="38">
+        <v>3639</v>
+      </c>
+      <c r="AC46" s="38">
+        <v>7234</v>
+      </c>
+      <c r="AD46" s="38">
+        <v>3116</v>
+      </c>
+      <c r="AE46" s="38">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B47" s="38">
+        <v>4101</v>
+      </c>
+      <c r="C47" s="38">
+        <v>1743</v>
+      </c>
+      <c r="D47" s="38">
+        <v>2358</v>
+      </c>
+      <c r="E47" s="38">
+        <v>4427</v>
+      </c>
+      <c r="F47" s="38">
+        <v>1776</v>
+      </c>
+      <c r="G47" s="38">
+        <v>2651</v>
+      </c>
+      <c r="H47" s="38">
+        <v>4712</v>
+      </c>
+      <c r="I47" s="38">
+        <v>1852</v>
+      </c>
+      <c r="J47" s="38">
+        <v>2860</v>
+      </c>
+      <c r="K47" s="38">
+        <v>4809</v>
+      </c>
+      <c r="L47" s="38">
+        <v>1904</v>
+      </c>
+      <c r="M47" s="38">
+        <v>2905</v>
+      </c>
+      <c r="N47" s="38">
+        <v>4529</v>
+      </c>
+      <c r="O47" s="38">
+        <v>1777</v>
+      </c>
+      <c r="P47" s="38">
+        <v>2752</v>
+      </c>
+      <c r="Q47" s="38">
+        <v>4761</v>
+      </c>
+      <c r="R47" s="38">
+        <v>1926</v>
+      </c>
+      <c r="S47" s="38">
+        <v>2835</v>
+      </c>
+      <c r="T47" s="57">
+        <v>4031</v>
+      </c>
+      <c r="U47" s="57">
+        <v>1613</v>
+      </c>
+      <c r="V47" s="57">
+        <v>2418</v>
+      </c>
+      <c r="W47" s="38">
+        <v>4833</v>
+      </c>
+      <c r="X47" s="38">
+        <v>2062</v>
+      </c>
+      <c r="Y47" s="38">
+        <v>2771</v>
+      </c>
+      <c r="Z47" s="38">
+        <v>5218</v>
+      </c>
+      <c r="AA47" s="38">
+        <v>2191</v>
+      </c>
+      <c r="AB47" s="38">
+        <v>3027</v>
+      </c>
+      <c r="AC47" s="38">
+        <v>5149</v>
+      </c>
+      <c r="AD47" s="38">
+        <v>2078</v>
+      </c>
+      <c r="AE47" s="38">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="B48" s="38">
+        <v>5032</v>
+      </c>
+      <c r="C48" s="38">
+        <v>1995</v>
+      </c>
+      <c r="D48" s="38">
+        <v>3037</v>
+      </c>
+      <c r="E48" s="38">
+        <v>5881</v>
+      </c>
+      <c r="F48" s="38">
+        <v>2579</v>
+      </c>
+      <c r="G48" s="38">
+        <v>3302</v>
+      </c>
+      <c r="H48" s="38">
+        <v>6136</v>
+      </c>
+      <c r="I48" s="38">
+        <v>2703</v>
+      </c>
+      <c r="J48" s="38">
+        <v>3433</v>
+      </c>
+      <c r="K48" s="38">
+        <v>6663</v>
+      </c>
+      <c r="L48" s="38">
+        <v>3005</v>
+      </c>
+      <c r="M48" s="38">
+        <v>3658</v>
+      </c>
+      <c r="N48" s="38">
+        <v>5997</v>
+      </c>
+      <c r="O48" s="38">
+        <v>2614</v>
+      </c>
+      <c r="P48" s="38">
+        <v>3383</v>
+      </c>
+      <c r="Q48" s="38">
+        <v>6334</v>
+      </c>
+      <c r="R48" s="38">
+        <v>2640</v>
+      </c>
+      <c r="S48" s="38">
+        <v>3694</v>
+      </c>
+      <c r="T48" s="57">
+        <v>4538</v>
+      </c>
+      <c r="U48" s="57">
+        <v>2130</v>
+      </c>
+      <c r="V48" s="57">
+        <v>2408</v>
+      </c>
+      <c r="W48" s="38">
+        <v>6045</v>
+      </c>
+      <c r="X48" s="38">
+        <v>2969</v>
+      </c>
+      <c r="Y48" s="38">
+        <v>3076</v>
+      </c>
+      <c r="Z48" s="38">
+        <v>5713</v>
+      </c>
+      <c r="AA48" s="38">
+        <v>2911</v>
+      </c>
+      <c r="AB48" s="38">
+        <v>2802</v>
+      </c>
+      <c r="AC48" s="38">
+        <v>5638</v>
+      </c>
+      <c r="AD48" s="38">
+        <v>2764</v>
+      </c>
+      <c r="AE48" s="38">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="B49" s="38">
+        <v>6620</v>
+      </c>
+      <c r="C49" s="38">
+        <v>2945</v>
+      </c>
+      <c r="D49" s="38">
+        <v>3675</v>
+      </c>
+      <c r="E49" s="38">
+        <v>6899</v>
+      </c>
+      <c r="F49" s="38">
+        <v>3132</v>
+      </c>
+      <c r="G49" s="38">
+        <v>3767</v>
+      </c>
+      <c r="H49" s="38">
+        <v>8425</v>
+      </c>
+      <c r="I49" s="38">
+        <v>3461</v>
+      </c>
+      <c r="J49" s="38">
+        <v>4964</v>
+      </c>
+      <c r="K49" s="38">
+        <v>7904</v>
+      </c>
+      <c r="L49" s="38">
+        <v>3504</v>
+      </c>
+      <c r="M49" s="38">
+        <v>4400</v>
+      </c>
+      <c r="N49" s="38">
+        <v>6490</v>
+      </c>
+      <c r="O49" s="38">
+        <v>2835</v>
+      </c>
+      <c r="P49" s="38">
+        <v>3655</v>
+      </c>
+      <c r="Q49" s="38">
+        <v>6624</v>
+      </c>
+      <c r="R49" s="38">
+        <v>2839</v>
+      </c>
+      <c r="S49" s="38">
+        <v>3785</v>
+      </c>
+      <c r="T49" s="57">
+        <v>6505</v>
+      </c>
+      <c r="U49" s="57">
+        <v>3130</v>
+      </c>
+      <c r="V49" s="57">
+        <v>3375</v>
+      </c>
+      <c r="W49" s="38">
+        <v>7119</v>
+      </c>
+      <c r="X49" s="38">
+        <v>3084</v>
+      </c>
+      <c r="Y49" s="38">
+        <v>4035</v>
+      </c>
+      <c r="Z49" s="38">
+        <v>7869</v>
+      </c>
+      <c r="AA49" s="38">
+        <v>3809</v>
+      </c>
+      <c r="AB49" s="38">
+        <v>4060</v>
+      </c>
+      <c r="AC49" s="38">
+        <v>9356</v>
+      </c>
+      <c r="AD49" s="38">
+        <v>4394</v>
+      </c>
+      <c r="AE49" s="38">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B50" s="38">
+        <v>20160</v>
+      </c>
+      <c r="C50" s="38">
+        <v>8998</v>
+      </c>
+      <c r="D50" s="38">
+        <v>11162</v>
+      </c>
+      <c r="E50" s="38">
+        <v>20792</v>
+      </c>
+      <c r="F50" s="38">
+        <v>8806</v>
+      </c>
+      <c r="G50" s="38">
+        <v>11986</v>
+      </c>
+      <c r="H50" s="38">
+        <v>21918</v>
+      </c>
+      <c r="I50" s="38">
+        <v>9812</v>
+      </c>
+      <c r="J50" s="38">
+        <v>12106</v>
+      </c>
+      <c r="K50" s="38">
+        <v>23288</v>
+      </c>
+      <c r="L50" s="38">
+        <v>9550</v>
+      </c>
+      <c r="M50" s="38">
+        <v>13738</v>
+      </c>
+      <c r="N50" s="38">
+        <v>24069</v>
+      </c>
+      <c r="O50" s="38">
+        <v>9951</v>
+      </c>
+      <c r="P50" s="38">
+        <v>14118</v>
+      </c>
+      <c r="Q50" s="38">
+        <v>22659</v>
+      </c>
+      <c r="R50" s="38">
+        <v>9573</v>
+      </c>
+      <c r="S50" s="38">
+        <v>13086</v>
+      </c>
+      <c r="T50" s="57">
+        <v>23834</v>
+      </c>
+      <c r="U50" s="57">
+        <v>10137</v>
+      </c>
+      <c r="V50" s="57">
+        <v>13697</v>
+      </c>
+      <c r="W50" s="38">
+        <v>21769</v>
+      </c>
+      <c r="X50" s="38">
+        <v>8531</v>
+      </c>
+      <c r="Y50" s="38">
+        <v>13238</v>
+      </c>
+      <c r="Z50" s="38">
+        <v>22817</v>
+      </c>
+      <c r="AA50" s="38">
+        <v>8176</v>
+      </c>
+      <c r="AB50" s="38">
+        <v>14641</v>
+      </c>
+      <c r="AC50" s="38">
+        <v>22631</v>
+      </c>
+      <c r="AD50" s="38">
+        <v>8975</v>
+      </c>
+      <c r="AE50" s="38">
+        <v>13656</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" s="38">
+        <v>5234</v>
+      </c>
+      <c r="C51" s="38">
+        <v>2303</v>
+      </c>
+      <c r="D51" s="38">
+        <v>2931</v>
+      </c>
+      <c r="E51" s="38">
+        <v>4069</v>
+      </c>
+      <c r="F51" s="38">
+        <v>1899</v>
+      </c>
+      <c r="G51" s="38">
+        <v>2170</v>
+      </c>
+      <c r="H51" s="38">
+        <v>5601</v>
+      </c>
+      <c r="I51" s="38">
+        <v>2405</v>
+      </c>
+      <c r="J51" s="38">
+        <v>3196</v>
+      </c>
+      <c r="K51" s="38">
+        <v>5824</v>
+      </c>
+      <c r="L51" s="38">
+        <v>2568</v>
+      </c>
+      <c r="M51" s="38">
+        <v>3256</v>
+      </c>
+      <c r="N51" s="38">
+        <v>5219</v>
+      </c>
+      <c r="O51" s="38">
+        <v>2449</v>
+      </c>
+      <c r="P51" s="38">
+        <v>2770</v>
+      </c>
+      <c r="Q51" s="38">
+        <v>5384</v>
+      </c>
+      <c r="R51" s="38">
+        <v>2112</v>
+      </c>
+      <c r="S51" s="38">
+        <v>3272</v>
+      </c>
+      <c r="T51" s="57">
+        <v>4051</v>
+      </c>
+      <c r="U51" s="57">
+        <v>1635</v>
+      </c>
+      <c r="V51" s="57">
+        <v>2416</v>
+      </c>
+      <c r="W51" s="38">
+        <v>3565</v>
+      </c>
+      <c r="X51" s="38">
+        <v>1492</v>
+      </c>
+      <c r="Y51" s="38">
+        <v>2073</v>
+      </c>
+      <c r="Z51" s="38">
+        <v>3837</v>
+      </c>
+      <c r="AA51" s="38">
+        <v>1617</v>
+      </c>
+      <c r="AB51" s="38">
+        <v>2220</v>
+      </c>
+      <c r="AC51" s="38">
+        <v>4909</v>
+      </c>
+      <c r="AD51" s="38">
+        <v>2114</v>
+      </c>
+      <c r="AE51" s="38">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B52" s="38">
+        <v>9337</v>
+      </c>
+      <c r="C52" s="38">
+        <v>4871</v>
+      </c>
+      <c r="D52" s="38">
+        <v>4466</v>
+      </c>
+      <c r="E52" s="38">
+        <v>9229</v>
+      </c>
+      <c r="F52" s="38">
+        <v>4658</v>
+      </c>
+      <c r="G52" s="38">
+        <v>4571</v>
+      </c>
+      <c r="H52" s="38">
+        <v>9051</v>
+      </c>
+      <c r="I52" s="38">
+        <v>4039</v>
+      </c>
+      <c r="J52" s="38">
+        <v>5012</v>
+      </c>
+      <c r="K52" s="38">
+        <v>8198</v>
+      </c>
+      <c r="L52" s="38">
+        <v>4239</v>
+      </c>
+      <c r="M52" s="38">
+        <v>3959</v>
+      </c>
+      <c r="N52" s="38">
+        <v>8239</v>
+      </c>
+      <c r="O52" s="38">
+        <v>3729</v>
+      </c>
+      <c r="P52" s="38">
+        <v>4510</v>
+      </c>
+      <c r="Q52" s="38">
+        <v>8999</v>
+      </c>
+      <c r="R52" s="38">
+        <v>4210</v>
+      </c>
+      <c r="S52" s="38">
+        <v>4789</v>
+      </c>
+      <c r="T52" s="57">
+        <v>9429</v>
+      </c>
+      <c r="U52" s="57">
+        <v>4216</v>
+      </c>
+      <c r="V52" s="57">
+        <v>5213</v>
+      </c>
+      <c r="W52" s="38">
+        <v>10994</v>
+      </c>
+      <c r="X52" s="38">
+        <v>4668</v>
+      </c>
+      <c r="Y52" s="38">
+        <v>6326</v>
+      </c>
+      <c r="Z52" s="38">
+        <v>11227</v>
+      </c>
+      <c r="AA52" s="38">
+        <v>4828</v>
+      </c>
+      <c r="AB52" s="38">
+        <v>6399</v>
+      </c>
+      <c r="AC52" s="38">
+        <v>10904</v>
+      </c>
+      <c r="AD52" s="38">
+        <v>4863</v>
+      </c>
+      <c r="AE52" s="38">
+        <v>6041</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="B53" s="38">
+        <v>7996</v>
+      </c>
+      <c r="C53" s="38">
+        <v>2523</v>
+      </c>
+      <c r="D53" s="38">
+        <v>5473</v>
+      </c>
+      <c r="E53" s="38">
+        <v>7544</v>
+      </c>
+      <c r="F53" s="38">
+        <v>2573</v>
+      </c>
+      <c r="G53" s="38">
+        <v>4971</v>
+      </c>
+      <c r="H53" s="38">
+        <v>8459</v>
+      </c>
+      <c r="I53" s="38">
+        <v>2638</v>
+      </c>
+      <c r="J53" s="38">
+        <v>5821</v>
+      </c>
+      <c r="K53" s="38">
+        <v>8217</v>
+      </c>
+      <c r="L53" s="38">
+        <v>2316</v>
+      </c>
+      <c r="M53" s="38">
+        <v>5901</v>
+      </c>
+      <c r="N53" s="38">
+        <v>8018</v>
+      </c>
+      <c r="O53" s="38">
+        <v>2374</v>
+      </c>
+      <c r="P53" s="38">
+        <v>5644</v>
+      </c>
+      <c r="Q53" s="38">
+        <v>7635</v>
+      </c>
+      <c r="R53" s="38">
+        <v>1838</v>
+      </c>
+      <c r="S53" s="38">
+        <v>5797</v>
+      </c>
+      <c r="T53" s="57">
+        <v>7226</v>
+      </c>
+      <c r="U53" s="57">
+        <v>2170</v>
+      </c>
+      <c r="V53" s="57">
+        <v>5056</v>
+      </c>
+      <c r="W53" s="38">
+        <v>6813</v>
+      </c>
+      <c r="X53" s="38">
+        <v>2057</v>
+      </c>
+      <c r="Y53" s="38">
+        <v>4756</v>
+      </c>
+      <c r="Z53" s="38">
+        <v>6713</v>
+      </c>
+      <c r="AA53" s="38">
+        <v>2079</v>
+      </c>
+      <c r="AB53" s="38">
+        <v>4634</v>
+      </c>
+      <c r="AC53" s="38">
+        <v>9756</v>
+      </c>
+      <c r="AD53" s="38">
+        <v>3844</v>
+      </c>
+      <c r="AE53" s="38">
+        <v>5912</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="B54" s="38">
+        <v>14100</v>
+      </c>
+      <c r="C54" s="38">
+        <v>6591</v>
+      </c>
+      <c r="D54" s="38">
+        <v>7509</v>
+      </c>
+      <c r="E54" s="38">
+        <v>13385</v>
+      </c>
+      <c r="F54" s="38">
+        <v>6298</v>
+      </c>
+      <c r="G54" s="38">
+        <v>7087</v>
+      </c>
+      <c r="H54" s="38">
+        <v>14546</v>
+      </c>
+      <c r="I54" s="38">
+        <v>6802</v>
+      </c>
+      <c r="J54" s="38">
+        <v>7744</v>
+      </c>
+      <c r="K54" s="38">
+        <v>14074</v>
+      </c>
+      <c r="L54" s="38">
+        <v>6324</v>
+      </c>
+      <c r="M54" s="38">
+        <v>7750</v>
+      </c>
+      <c r="N54" s="38">
+        <v>13254</v>
+      </c>
+      <c r="O54" s="38">
+        <v>5630</v>
+      </c>
+      <c r="P54" s="38">
+        <v>7624</v>
+      </c>
+      <c r="Q54" s="38">
+        <v>13966</v>
+      </c>
+      <c r="R54" s="38">
+        <v>5791</v>
+      </c>
+      <c r="S54" s="38">
+        <v>8175</v>
+      </c>
+      <c r="T54" s="57">
+        <v>13108</v>
+      </c>
+      <c r="U54" s="57">
+        <v>5813</v>
+      </c>
+      <c r="V54" s="57">
+        <v>7295</v>
+      </c>
+      <c r="W54" s="38">
+        <v>12821</v>
+      </c>
+      <c r="X54" s="38">
+        <v>5541</v>
+      </c>
+      <c r="Y54" s="38">
+        <v>7280</v>
+      </c>
+      <c r="Z54" s="38">
+        <v>13110</v>
+      </c>
+      <c r="AA54" s="38">
+        <v>5680</v>
+      </c>
+      <c r="AB54" s="38">
+        <v>7430</v>
+      </c>
+      <c r="AC54" s="38">
+        <v>13373</v>
+      </c>
+      <c r="AD54" s="38">
+        <v>5630</v>
+      </c>
+      <c r="AE54" s="38">
+        <v>7743</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="53" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="38">
+        <v>3772</v>
+      </c>
+      <c r="C55" s="38">
+        <v>1800</v>
+      </c>
+      <c r="D55" s="38">
+        <v>1972</v>
+      </c>
+      <c r="E55" s="38">
+        <v>3308</v>
+      </c>
+      <c r="F55" s="38">
+        <v>1409</v>
+      </c>
+      <c r="G55" s="38">
+        <v>1899</v>
+      </c>
+      <c r="H55" s="38">
+        <v>4328</v>
+      </c>
+      <c r="I55" s="38">
+        <v>1910</v>
+      </c>
+      <c r="J55" s="38">
+        <v>2418</v>
+      </c>
+      <c r="K55" s="38">
+        <v>3930</v>
+      </c>
+      <c r="L55" s="38">
+        <v>1666</v>
+      </c>
+      <c r="M55" s="38">
+        <v>2264</v>
+      </c>
+      <c r="N55" s="38">
+        <v>4355</v>
+      </c>
+      <c r="O55" s="38">
+        <v>1975</v>
+      </c>
+      <c r="P55" s="38">
+        <v>2380</v>
+      </c>
+      <c r="Q55" s="38">
+        <v>3790</v>
+      </c>
+      <c r="R55" s="38">
+        <v>1587</v>
+      </c>
+      <c r="S55" s="38">
+        <v>2203</v>
+      </c>
+      <c r="T55" s="57">
+        <v>3986</v>
+      </c>
+      <c r="U55" s="57">
+        <v>1876</v>
+      </c>
+      <c r="V55" s="57">
+        <v>2110</v>
+      </c>
+      <c r="W55" s="38">
+        <v>4450</v>
+      </c>
+      <c r="X55" s="38">
+        <v>1912</v>
+      </c>
+      <c r="Y55" s="38">
+        <v>2538</v>
+      </c>
+      <c r="Z55" s="38">
+        <v>4514</v>
+      </c>
+      <c r="AA55" s="38">
+        <v>2043</v>
+      </c>
+      <c r="AB55" s="38">
+        <v>2471</v>
+      </c>
+      <c r="AC55" s="38">
+        <v>4972</v>
+      </c>
+      <c r="AD55" s="38">
+        <v>2288</v>
+      </c>
+      <c r="AE55" s="38">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="49" t="s">
+        <v>97</v>
+      </c>
+      <c r="B56" s="38">
+        <v>578174</v>
+      </c>
+      <c r="C56" s="38">
+        <v>283107</v>
+      </c>
+      <c r="D56" s="38">
+        <v>295067</v>
+      </c>
+      <c r="E56" s="38">
+        <v>608528</v>
+      </c>
+      <c r="F56" s="38">
+        <v>279891</v>
+      </c>
+      <c r="G56" s="38">
+        <v>328637</v>
+      </c>
+      <c r="H56" s="38">
+        <v>649169</v>
+      </c>
+      <c r="I56" s="38">
+        <v>298862</v>
+      </c>
+      <c r="J56" s="38">
+        <v>350307</v>
+      </c>
+      <c r="K56" s="38">
+        <v>646518</v>
+      </c>
+      <c r="L56" s="38">
+        <v>299134</v>
+      </c>
+      <c r="M56" s="38">
+        <v>347384</v>
+      </c>
+      <c r="N56" s="38">
+        <v>632255</v>
+      </c>
+      <c r="O56" s="38">
+        <v>297391</v>
+      </c>
+      <c r="P56" s="38">
+        <v>334864</v>
+      </c>
+      <c r="Q56" s="38">
+        <v>631609</v>
+      </c>
+      <c r="R56" s="38">
+        <v>294183</v>
+      </c>
+      <c r="S56" s="38">
+        <v>337426</v>
+      </c>
+      <c r="T56" s="38">
+        <v>458173</v>
+      </c>
+      <c r="U56" s="38">
+        <v>217813</v>
+      </c>
+      <c r="V56" s="38">
+        <v>240360</v>
+      </c>
+      <c r="W56" s="38">
+        <v>462709</v>
+      </c>
+      <c r="X56" s="38">
+        <v>219189</v>
+      </c>
+      <c r="Y56" s="38">
+        <v>243520</v>
+      </c>
+      <c r="Z56" s="38">
+        <v>468647</v>
+      </c>
+      <c r="AA56" s="38">
+        <v>214239</v>
+      </c>
+      <c r="AB56" s="38">
+        <v>254408</v>
+      </c>
+      <c r="AC56" s="38">
+        <v>485519</v>
+      </c>
+      <c r="AD56" s="38">
+        <v>225899</v>
+      </c>
+      <c r="AE56" s="38">
+        <v>259620</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B57" s="38">
+        <v>20078</v>
+      </c>
+      <c r="C57" s="38">
+        <v>8306</v>
+      </c>
+      <c r="D57" s="38">
+        <v>11772</v>
+      </c>
+      <c r="E57" s="38">
+        <v>18682</v>
+      </c>
+      <c r="F57" s="38">
+        <v>8341</v>
+      </c>
+      <c r="G57" s="38">
+        <v>10341</v>
+      </c>
+      <c r="H57" s="38">
+        <v>19827</v>
+      </c>
+      <c r="I57" s="38">
+        <v>8361</v>
+      </c>
+      <c r="J57" s="38">
+        <v>11466</v>
+      </c>
+      <c r="K57" s="38">
+        <v>19147</v>
+      </c>
+      <c r="L57" s="38">
+        <v>8290</v>
+      </c>
+      <c r="M57" s="38">
+        <v>10857</v>
+      </c>
+      <c r="N57" s="38">
+        <v>19074</v>
+      </c>
+      <c r="O57" s="38">
+        <v>8418</v>
+      </c>
+      <c r="P57" s="38">
+        <v>10656</v>
+      </c>
+      <c r="Q57" s="38">
+        <v>19000</v>
+      </c>
+      <c r="R57" s="38">
+        <v>8432</v>
+      </c>
+      <c r="S57" s="38">
+        <v>10568</v>
+      </c>
+      <c r="T57" s="38">
+        <v>23426</v>
+      </c>
+      <c r="U57" s="38">
+        <v>12282</v>
+      </c>
+      <c r="V57" s="38">
+        <v>11144</v>
+      </c>
+      <c r="W57" s="38">
+        <v>26116</v>
+      </c>
+      <c r="X57" s="38">
+        <v>12968</v>
+      </c>
+      <c r="Y57" s="38">
+        <v>13148</v>
+      </c>
+      <c r="Z57" s="38">
+        <v>26470</v>
+      </c>
+      <c r="AA57" s="38">
+        <v>13312</v>
+      </c>
+      <c r="AB57" s="38">
+        <v>13158</v>
+      </c>
+      <c r="AC57" s="38">
+        <v>25913</v>
+      </c>
+      <c r="AD57" s="38">
+        <v>13166</v>
+      </c>
+      <c r="AE57" s="38">
+        <v>12747</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="53" t="s">
+        <v>99</v>
+      </c>
+      <c r="B58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB58" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC58" s="38">
+        <v>18521</v>
+      </c>
+      <c r="AD58" s="38">
+        <v>8783</v>
+      </c>
+      <c r="AE58" s="38">
+        <v>9738</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="B59" s="38">
+        <v>7575</v>
+      </c>
+      <c r="C59" s="38">
+        <v>3363</v>
+      </c>
+      <c r="D59" s="38">
+        <v>4212</v>
+      </c>
+      <c r="E59" s="38">
+        <v>8289</v>
+      </c>
+      <c r="F59" s="38">
+        <v>3731</v>
+      </c>
+      <c r="G59" s="38">
+        <v>4558</v>
+      </c>
+      <c r="H59" s="38">
+        <v>8974</v>
+      </c>
+      <c r="I59" s="38">
+        <v>4740</v>
+      </c>
+      <c r="J59" s="38">
+        <v>4234</v>
+      </c>
+      <c r="K59" s="38">
+        <v>9706</v>
+      </c>
+      <c r="L59" s="38">
+        <v>4599</v>
+      </c>
+      <c r="M59" s="38">
+        <v>5107</v>
+      </c>
+      <c r="N59" s="38">
+        <v>9001</v>
+      </c>
+      <c r="O59" s="38">
+        <v>4094</v>
+      </c>
+      <c r="P59" s="38">
+        <v>4907</v>
+      </c>
+      <c r="Q59" s="38">
+        <v>8951</v>
+      </c>
+      <c r="R59" s="38">
+        <v>4167</v>
+      </c>
+      <c r="S59" s="38">
+        <v>4784</v>
+      </c>
+      <c r="T59" s="38">
+        <v>9192</v>
+      </c>
+      <c r="U59" s="38">
+        <v>4111</v>
+      </c>
+      <c r="V59" s="38">
+        <v>5081</v>
+      </c>
+      <c r="W59" s="38">
+        <v>8637</v>
+      </c>
+      <c r="X59" s="38">
+        <v>3989</v>
+      </c>
+      <c r="Y59" s="38">
+        <v>4648</v>
+      </c>
+      <c r="Z59" s="38">
+        <v>8868</v>
+      </c>
+      <c r="AA59" s="38">
+        <v>4018</v>
+      </c>
+      <c r="AB59" s="38">
+        <v>4850</v>
+      </c>
+      <c r="AC59" s="38">
+        <v>9587</v>
+      </c>
+      <c r="AD59" s="38">
+        <v>4682</v>
+      </c>
+      <c r="AE59" s="38">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="B60" s="38">
+        <v>76988</v>
+      </c>
+      <c r="C60" s="38">
+        <v>41707</v>
+      </c>
+      <c r="D60" s="38">
+        <v>35281</v>
+      </c>
+      <c r="E60" s="38">
+        <v>87158</v>
+      </c>
+      <c r="F60" s="38">
+        <v>41763</v>
+      </c>
+      <c r="G60" s="38">
+        <v>45395</v>
+      </c>
+      <c r="H60" s="38">
+        <v>95549</v>
+      </c>
+      <c r="I60" s="38">
+        <v>45717</v>
+      </c>
+      <c r="J60" s="38">
+        <v>49832</v>
+      </c>
+      <c r="K60" s="38">
+        <v>91508</v>
+      </c>
+      <c r="L60" s="38">
+        <v>43556</v>
+      </c>
+      <c r="M60" s="38">
+        <v>47952</v>
+      </c>
+      <c r="N60" s="38">
+        <v>72895</v>
+      </c>
+      <c r="O60" s="38">
+        <v>32001</v>
+      </c>
+      <c r="P60" s="38">
+        <v>40894</v>
+      </c>
+      <c r="Q60" s="38">
+        <v>76308</v>
+      </c>
+      <c r="R60" s="38">
+        <v>35762</v>
+      </c>
+      <c r="S60" s="38">
+        <v>40546</v>
+      </c>
+      <c r="T60" s="38">
+        <v>68481</v>
+      </c>
+      <c r="U60" s="38">
+        <v>31210</v>
+      </c>
+      <c r="V60" s="38">
+        <v>37271</v>
+      </c>
+      <c r="W60" s="38">
+        <v>68963</v>
+      </c>
+      <c r="X60" s="38">
+        <v>32535</v>
+      </c>
+      <c r="Y60" s="38">
+        <v>36428</v>
+      </c>
+      <c r="Z60" s="38">
+        <v>70416</v>
+      </c>
+      <c r="AA60" s="38">
+        <v>31549</v>
+      </c>
+      <c r="AB60" s="38">
+        <v>38867</v>
+      </c>
+      <c r="AC60" s="38">
+        <v>71034</v>
+      </c>
+      <c r="AD60" s="38">
+        <v>31216</v>
+      </c>
+      <c r="AE60" s="38">
+        <v>39818</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="B61" s="38">
+        <v>48255</v>
+      </c>
+      <c r="C61" s="38">
+        <v>24119</v>
+      </c>
+      <c r="D61" s="38">
+        <v>24136</v>
+      </c>
+      <c r="E61" s="38">
+        <v>50312</v>
+      </c>
+      <c r="F61" s="38">
+        <v>22930</v>
+      </c>
+      <c r="G61" s="38">
+        <v>27382</v>
+      </c>
+      <c r="H61" s="38">
+        <v>53976</v>
+      </c>
+      <c r="I61" s="38">
+        <v>25176</v>
+      </c>
+      <c r="J61" s="38">
+        <v>28800</v>
+      </c>
+      <c r="K61" s="38">
+        <v>55582</v>
+      </c>
+      <c r="L61" s="38">
+        <v>28830</v>
+      </c>
+      <c r="M61" s="38">
+        <v>26752</v>
+      </c>
+      <c r="N61" s="38">
+        <v>50630</v>
+      </c>
+      <c r="O61" s="38">
+        <v>22818</v>
+      </c>
+      <c r="P61" s="38">
+        <v>27812</v>
+      </c>
+      <c r="Q61" s="38">
+        <v>49884</v>
+      </c>
+      <c r="R61" s="38">
+        <v>23115</v>
+      </c>
+      <c r="S61" s="38">
+        <v>26769</v>
+      </c>
+      <c r="T61" s="38">
+        <v>48201</v>
+      </c>
+      <c r="U61" s="38">
+        <v>22992</v>
+      </c>
+      <c r="V61" s="38">
+        <v>25209</v>
+      </c>
+      <c r="W61" s="38">
+        <v>45223</v>
+      </c>
+      <c r="X61" s="38">
+        <v>20601</v>
+      </c>
+      <c r="Y61" s="38">
+        <v>24622</v>
+      </c>
+      <c r="Z61" s="38">
+        <v>48708</v>
+      </c>
+      <c r="AA61" s="38">
+        <v>19922</v>
+      </c>
+      <c r="AB61" s="38">
+        <v>28786</v>
+      </c>
+      <c r="AC61" s="38">
+        <v>45759</v>
+      </c>
+      <c r="AD61" s="38">
+        <v>19253</v>
+      </c>
+      <c r="AE61" s="38">
+        <v>26506</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="53" t="s">
+        <v>103</v>
+      </c>
+      <c r="B62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G62" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H62" s="38">
+        <v>6891</v>
+      </c>
+      <c r="I62" s="38">
+        <v>3416</v>
+      </c>
+      <c r="J62" s="38">
+        <v>3475</v>
+      </c>
+      <c r="K62" s="38">
+        <v>6786</v>
+      </c>
+      <c r="L62" s="38">
+        <v>3354</v>
+      </c>
+      <c r="M62" s="38">
+        <v>3432</v>
+      </c>
+      <c r="N62" s="38">
+        <v>7837</v>
+      </c>
+      <c r="O62" s="38">
+        <v>3760</v>
+      </c>
+      <c r="P62" s="38">
+        <v>4077</v>
+      </c>
+      <c r="Q62" s="38">
+        <v>8085</v>
+      </c>
+      <c r="R62" s="38">
+        <v>3774</v>
+      </c>
+      <c r="S62" s="38">
+        <v>4311</v>
+      </c>
+      <c r="T62" s="38">
+        <v>7432</v>
+      </c>
+      <c r="U62" s="38">
+        <v>3594</v>
+      </c>
+      <c r="V62" s="38">
+        <v>3838</v>
+      </c>
+      <c r="W62" s="38">
+        <v>7658</v>
+      </c>
+      <c r="X62" s="38">
+        <v>4074</v>
+      </c>
+      <c r="Y62" s="38">
+        <v>3584</v>
+      </c>
+      <c r="Z62" s="38">
+        <v>7002</v>
+      </c>
+      <c r="AA62" s="38">
+        <v>3687</v>
+      </c>
+      <c r="AB62" s="38">
+        <v>3315</v>
+      </c>
+      <c r="AC62" s="38">
+        <v>6968</v>
+      </c>
+      <c r="AD62" s="38">
+        <v>3790</v>
+      </c>
+      <c r="AE62" s="38">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="A63" s="53" t="s">
+        <v>104</v>
+      </c>
+      <c r="B63" s="38">
+        <v>79887</v>
+      </c>
+      <c r="C63" s="38">
+        <v>38852</v>
+      </c>
+      <c r="D63" s="38">
+        <v>41035</v>
+      </c>
+      <c r="E63" s="38">
+        <v>79632</v>
+      </c>
+      <c r="F63" s="38">
+        <v>31699</v>
+      </c>
+      <c r="G63" s="38">
+        <v>47933</v>
+      </c>
+      <c r="H63" s="38">
+        <v>86101</v>
+      </c>
+      <c r="I63" s="38">
+        <v>34330</v>
+      </c>
+      <c r="J63" s="38">
+        <v>51771</v>
+      </c>
+      <c r="K63" s="38">
+        <v>87531</v>
+      </c>
+      <c r="L63" s="38">
+        <v>35593</v>
+      </c>
+      <c r="M63" s="38">
+        <v>51938</v>
+      </c>
+      <c r="N63" s="38">
+        <v>98098</v>
+      </c>
+      <c r="O63" s="38">
+        <v>45533</v>
+      </c>
+      <c r="P63" s="38">
+        <v>52565</v>
+      </c>
+      <c r="Q63" s="38">
+        <v>102228</v>
+      </c>
+      <c r="R63" s="38">
+        <v>43056</v>
+      </c>
+      <c r="S63" s="38">
+        <v>59172</v>
+      </c>
+      <c r="T63" s="38">
+        <v>110086</v>
+      </c>
+      <c r="U63" s="38">
+        <v>51431</v>
+      </c>
+      <c r="V63" s="38">
+        <v>58655</v>
+      </c>
+      <c r="W63" s="38">
+        <v>120730</v>
+      </c>
+      <c r="X63" s="38">
+        <v>56628</v>
+      </c>
+      <c r="Y63" s="38">
+        <v>64102</v>
+      </c>
+      <c r="Z63" s="38">
+        <v>115053</v>
+      </c>
+      <c r="AA63" s="38">
+        <v>53035</v>
+      </c>
+      <c r="AB63" s="38">
+        <v>62018</v>
+      </c>
+      <c r="AC63" s="38">
+        <v>120507</v>
+      </c>
+      <c r="AD63" s="38">
+        <v>56615</v>
+      </c>
+      <c r="AE63" s="38">
+        <v>63892</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="53" t="s">
+        <v>105</v>
+      </c>
+      <c r="B64" s="38">
+        <v>20088</v>
+      </c>
+      <c r="C64" s="38">
+        <v>8781</v>
+      </c>
+      <c r="D64" s="38">
+        <v>11307</v>
+      </c>
+      <c r="E64" s="38">
+        <v>15168</v>
+      </c>
+      <c r="F64" s="38">
+        <v>4938</v>
+      </c>
+      <c r="G64" s="38">
+        <v>10230</v>
+      </c>
+      <c r="H64" s="38">
+        <v>10416</v>
+      </c>
+      <c r="I64" s="38">
+        <v>5128</v>
+      </c>
+      <c r="J64" s="38">
+        <v>5288</v>
+      </c>
+      <c r="K64" s="38">
+        <v>9205</v>
+      </c>
+      <c r="L64" s="38">
+        <v>4006</v>
+      </c>
+      <c r="M64" s="38">
+        <v>5199</v>
+      </c>
+      <c r="N64" s="38">
+        <v>11001</v>
+      </c>
+      <c r="O64" s="38">
+        <v>5055</v>
+      </c>
+      <c r="P64" s="38">
+        <v>5946</v>
+      </c>
+      <c r="Q64" s="38">
+        <v>10367</v>
+      </c>
+      <c r="R64" s="38">
+        <v>4559</v>
+      </c>
+      <c r="S64" s="38">
+        <v>5808</v>
+      </c>
+      <c r="T64" s="38">
+        <v>7465</v>
+      </c>
+      <c r="U64" s="38">
+        <v>3960</v>
+      </c>
+      <c r="V64" s="38">
+        <v>3505</v>
+      </c>
+      <c r="W64" s="38">
+        <v>3519</v>
+      </c>
+      <c r="X64" s="38">
+        <v>1759</v>
+      </c>
+      <c r="Y64" s="38">
+        <v>1760</v>
+      </c>
+      <c r="Z64" s="38">
+        <v>3844</v>
+      </c>
+      <c r="AA64" s="38">
+        <v>1780</v>
+      </c>
+      <c r="AB64" s="38">
+        <v>2064</v>
+      </c>
+      <c r="AC64" s="38">
+        <v>4390</v>
+      </c>
+      <c r="AD64" s="38">
+        <v>1816</v>
+      </c>
+      <c r="AE64" s="38">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="53" t="s">
+        <v>106</v>
+      </c>
+      <c r="B65" s="38">
+        <v>64444</v>
+      </c>
+      <c r="C65" s="38">
+        <v>33701</v>
+      </c>
+      <c r="D65" s="38">
+        <v>30743</v>
+      </c>
+      <c r="E65" s="38">
+        <v>65457</v>
+      </c>
+      <c r="F65" s="38">
+        <v>32346</v>
+      </c>
+      <c r="G65" s="38">
+        <v>33111</v>
+      </c>
+      <c r="H65" s="38">
+        <v>68532</v>
+      </c>
+      <c r="I65" s="38">
+        <v>32984</v>
+      </c>
+      <c r="J65" s="38">
+        <v>35548</v>
+      </c>
+      <c r="K65" s="38">
+        <v>70829</v>
+      </c>
+      <c r="L65" s="38">
+        <v>33748</v>
+      </c>
+      <c r="M65" s="38">
+        <v>37081</v>
+      </c>
+      <c r="N65" s="38">
+        <v>67594</v>
+      </c>
+      <c r="O65" s="38">
+        <v>32861</v>
+      </c>
+      <c r="P65" s="38">
+        <v>34733</v>
+      </c>
+      <c r="Q65" s="38">
+        <v>68467</v>
+      </c>
+      <c r="R65" s="38">
+        <v>33454</v>
+      </c>
+      <c r="S65" s="38">
+        <v>35013</v>
+      </c>
+      <c r="T65" s="38">
+        <v>80551</v>
+      </c>
+      <c r="U65" s="38">
+        <v>39774</v>
+      </c>
+      <c r="V65" s="38">
+        <v>40777</v>
+      </c>
+      <c r="W65" s="38">
+        <v>84029</v>
+      </c>
+      <c r="X65" s="38">
+        <v>40347</v>
+      </c>
+      <c r="Y65" s="38">
+        <v>43682</v>
+      </c>
+      <c r="Z65" s="38">
+        <v>86501</v>
+      </c>
+      <c r="AA65" s="38">
+        <v>41434</v>
+      </c>
+      <c r="AB65" s="38">
+        <v>45067</v>
+      </c>
+      <c r="AC65" s="38">
+        <v>87028</v>
+      </c>
+      <c r="AD65" s="38">
+        <v>42149</v>
+      </c>
+      <c r="AE65" s="38">
+        <v>44879</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B66" s="38">
+        <v>16706</v>
+      </c>
+      <c r="C66" s="38">
+        <v>8050</v>
+      </c>
+      <c r="D66" s="38">
+        <v>8656</v>
+      </c>
+      <c r="E66" s="38">
+        <v>18095</v>
+      </c>
+      <c r="F66" s="38">
+        <v>8593</v>
+      </c>
+      <c r="G66" s="38">
+        <v>9502</v>
+      </c>
+      <c r="H66" s="38">
+        <v>19076</v>
+      </c>
+      <c r="I66" s="38">
+        <v>9170</v>
+      </c>
+      <c r="J66" s="38">
+        <v>9906</v>
+      </c>
+      <c r="K66" s="38">
+        <v>18260</v>
+      </c>
+      <c r="L66" s="38">
+        <v>8551</v>
+      </c>
+      <c r="M66" s="38">
+        <v>9709</v>
+      </c>
+      <c r="N66" s="38">
+        <v>15643</v>
+      </c>
+      <c r="O66" s="38">
+        <v>7888</v>
+      </c>
+      <c r="P66" s="38">
+        <v>7755</v>
+      </c>
+      <c r="Q66" s="38">
+        <v>16302</v>
+      </c>
+      <c r="R66" s="38">
+        <v>7836</v>
+      </c>
+      <c r="S66" s="38">
+        <v>8466</v>
+      </c>
+      <c r="T66" s="38">
+        <v>18146</v>
+      </c>
+      <c r="U66" s="38">
+        <v>7853</v>
+      </c>
+      <c r="V66" s="38">
+        <v>10293</v>
+      </c>
+      <c r="W66" s="38">
+        <v>14370</v>
+      </c>
+      <c r="X66" s="38">
+        <v>6573</v>
+      </c>
+      <c r="Y66" s="38">
+        <v>7797</v>
+      </c>
+      <c r="Z66" s="38">
+        <v>15951</v>
+      </c>
+      <c r="AA66" s="38">
+        <v>7050</v>
+      </c>
+      <c r="AB66" s="38">
+        <v>8901</v>
+      </c>
+      <c r="AC66" s="38">
+        <v>16500</v>
+      </c>
+      <c r="AD66" s="38">
+        <v>7314</v>
+      </c>
+      <c r="AE66" s="38">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B67" s="38">
+        <v>48618</v>
+      </c>
+      <c r="C67" s="38">
+        <v>25364</v>
+      </c>
+      <c r="D67" s="38">
+        <v>23254</v>
+      </c>
+      <c r="E67" s="38">
+        <v>58775</v>
+      </c>
+      <c r="F67" s="38">
+        <v>27444</v>
+      </c>
+      <c r="G67" s="38">
+        <v>31331</v>
+      </c>
+      <c r="H67" s="38">
+        <v>62472</v>
+      </c>
+      <c r="I67" s="38">
+        <v>27261</v>
+      </c>
+      <c r="J67" s="38">
+        <v>35211</v>
+      </c>
+      <c r="K67" s="38">
+        <v>62935</v>
+      </c>
+      <c r="L67" s="38">
+        <v>30438</v>
+      </c>
+      <c r="M67" s="38">
+        <v>32497</v>
+      </c>
+      <c r="N67" s="38">
+        <v>67081</v>
+      </c>
+      <c r="O67" s="38">
+        <v>31861</v>
+      </c>
+      <c r="P67" s="38">
+        <v>35220</v>
+      </c>
+      <c r="Q67" s="38">
+        <v>69190</v>
+      </c>
+      <c r="R67" s="38">
+        <v>32332</v>
+      </c>
+      <c r="S67" s="38">
+        <v>36858</v>
+      </c>
+      <c r="T67" s="38">
+        <v>85193</v>
+      </c>
+      <c r="U67" s="38">
+        <v>40606</v>
+      </c>
+      <c r="V67" s="38">
+        <v>44587</v>
+      </c>
+      <c r="W67" s="38">
+        <v>83464</v>
+      </c>
+      <c r="X67" s="38">
+        <v>39715</v>
+      </c>
+      <c r="Y67" s="38">
+        <v>43749</v>
+      </c>
+      <c r="Z67" s="38">
+        <v>85834</v>
+      </c>
+      <c r="AA67" s="38">
+        <v>38452</v>
+      </c>
+      <c r="AB67" s="38">
+        <v>47382</v>
+      </c>
+      <c r="AC67" s="38">
+        <v>79312</v>
+      </c>
+      <c r="AD67" s="38">
+        <v>37115</v>
+      </c>
+      <c r="AE67" s="38">
+        <v>42197</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B68" s="38">
+        <v>60296</v>
+      </c>
+      <c r="C68" s="38">
+        <v>26752</v>
+      </c>
+      <c r="D68" s="38">
+        <v>33544</v>
+      </c>
+      <c r="E68" s="38">
+        <v>62453</v>
+      </c>
+      <c r="F68" s="38">
+        <v>26937</v>
+      </c>
+      <c r="G68" s="38">
+        <v>35516</v>
+      </c>
+      <c r="H68" s="38">
+        <v>64951</v>
+      </c>
+      <c r="I68" s="38">
+        <v>26907</v>
+      </c>
+      <c r="J68" s="38">
+        <v>38044</v>
+      </c>
+      <c r="K68" s="38">
+        <v>66110</v>
+      </c>
+      <c r="L68" s="38">
+        <v>29070</v>
+      </c>
+      <c r="M68" s="38">
+        <v>37040</v>
+      </c>
+      <c r="N68" s="38">
+        <v>64894</v>
+      </c>
+      <c r="O68" s="38">
+        <v>29533</v>
+      </c>
+      <c r="P68" s="38">
+        <v>35361</v>
+      </c>
+      <c r="Q68" s="38">
+        <v>62616</v>
+      </c>
+      <c r="R68" s="38">
+        <v>29841</v>
+      </c>
+      <c r="S68" s="38">
+        <v>32775</v>
+      </c>
+      <c r="T68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD68" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE68" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B69" s="38">
+        <v>7584</v>
+      </c>
+      <c r="C69" s="38">
+        <v>2545</v>
+      </c>
+      <c r="D69" s="38">
+        <v>5039</v>
+      </c>
+      <c r="E69" s="38">
+        <v>9290</v>
+      </c>
+      <c r="F69" s="38">
+        <v>3620</v>
+      </c>
+      <c r="G69" s="38">
+        <v>5670</v>
+      </c>
+      <c r="H69" s="38">
+        <v>9635</v>
+      </c>
+      <c r="I69" s="38">
+        <v>3482</v>
+      </c>
+      <c r="J69" s="38">
+        <v>6153</v>
+      </c>
+      <c r="K69" s="38">
+        <v>9340</v>
+      </c>
+      <c r="L69" s="38">
+        <v>3695</v>
+      </c>
+      <c r="M69" s="38">
+        <v>5645</v>
+      </c>
+      <c r="N69" s="38">
+        <v>8012</v>
+      </c>
+      <c r="O69" s="38">
+        <v>2759</v>
+      </c>
+      <c r="P69" s="38">
+        <v>5253</v>
+      </c>
+      <c r="Q69" s="38">
+        <v>8023</v>
+      </c>
+      <c r="R69" s="38">
+        <v>2984</v>
+      </c>
+      <c r="S69" s="38">
+        <v>5039</v>
+      </c>
+      <c r="T69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD69" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE69" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B70" s="38">
+        <v>9065</v>
+      </c>
+      <c r="C70" s="38">
+        <v>4473</v>
+      </c>
+      <c r="D70" s="38">
+        <v>4592</v>
+      </c>
+      <c r="E70" s="38">
+        <v>10539</v>
+      </c>
+      <c r="F70" s="38">
+        <v>4893</v>
+      </c>
+      <c r="G70" s="38">
+        <v>5646</v>
+      </c>
+      <c r="H70" s="38">
+        <v>11429</v>
+      </c>
+      <c r="I70" s="38">
+        <v>5500</v>
+      </c>
+      <c r="J70" s="38">
+        <v>5929</v>
+      </c>
+      <c r="K70" s="38">
+        <v>12250</v>
+      </c>
+      <c r="L70" s="38">
+        <v>5743</v>
+      </c>
+      <c r="M70" s="38">
+        <v>6507</v>
+      </c>
+      <c r="N70" s="38">
+        <v>11278</v>
+      </c>
+      <c r="O70" s="38">
+        <v>4977</v>
+      </c>
+      <c r="P70" s="38">
+        <v>6301</v>
+      </c>
+      <c r="Q70" s="38">
+        <v>10656</v>
+      </c>
+      <c r="R70" s="38">
+        <v>4915</v>
+      </c>
+      <c r="S70" s="38">
+        <v>5741</v>
+      </c>
+      <c r="T70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD70" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE70" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B71" s="38">
+        <v>23184</v>
+      </c>
+      <c r="C71" s="38">
+        <v>11391</v>
+      </c>
+      <c r="D71" s="38">
+        <v>11793</v>
+      </c>
+      <c r="E71" s="38">
+        <v>22201</v>
+      </c>
+      <c r="F71" s="38">
+        <v>10934</v>
+      </c>
+      <c r="G71" s="38">
+        <v>11267</v>
+      </c>
+      <c r="H71" s="38">
+        <v>23166</v>
+      </c>
+      <c r="I71" s="38">
+        <v>10802</v>
+      </c>
+      <c r="J71" s="38">
+        <v>12364</v>
+      </c>
+      <c r="K71" s="38">
+        <v>22271</v>
+      </c>
+      <c r="L71" s="38">
+        <v>10900</v>
+      </c>
+      <c r="M71" s="38">
+        <v>11371</v>
+      </c>
+      <c r="N71" s="38">
+        <v>19899</v>
+      </c>
+      <c r="O71" s="38">
+        <v>10121</v>
+      </c>
+      <c r="P71" s="38">
+        <v>9778</v>
+      </c>
+      <c r="Q71" s="38">
+        <v>20197</v>
+      </c>
+      <c r="R71" s="38">
+        <v>10165</v>
+      </c>
+      <c r="S71" s="38">
+        <v>10032</v>
+      </c>
+      <c r="T71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD71" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE71" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B72" s="38">
+        <v>15352</v>
+      </c>
+      <c r="C72" s="38">
+        <v>7508</v>
+      </c>
+      <c r="D72" s="38">
+        <v>7844</v>
+      </c>
+      <c r="E72" s="38">
+        <v>14175</v>
+      </c>
+      <c r="F72" s="38">
+        <v>6974</v>
+      </c>
+      <c r="G72" s="38">
+        <v>7201</v>
+      </c>
+      <c r="H72" s="38">
+        <v>14921</v>
+      </c>
+      <c r="I72" s="38">
+        <v>8205</v>
+      </c>
+      <c r="J72" s="38">
+        <v>6716</v>
+      </c>
+      <c r="K72" s="38">
+        <v>15171</v>
+      </c>
+      <c r="L72" s="38">
+        <v>7152</v>
+      </c>
+      <c r="M72" s="38">
+        <v>8019</v>
+      </c>
+      <c r="N72" s="38">
+        <v>18072</v>
+      </c>
+      <c r="O72" s="38">
+        <v>10480</v>
+      </c>
+      <c r="P72" s="38">
+        <v>7592</v>
+      </c>
+      <c r="Q72" s="38">
+        <v>15773</v>
+      </c>
+      <c r="R72" s="38">
+        <v>8374</v>
+      </c>
+      <c r="S72" s="38">
+        <v>7399</v>
+      </c>
+      <c r="T72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD72" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE72" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" s="38">
+        <v>10367</v>
+      </c>
+      <c r="C73" s="38">
+        <v>5372</v>
+      </c>
+      <c r="D73" s="38">
+        <v>4995</v>
+      </c>
+      <c r="E73" s="38">
+        <v>11661</v>
+      </c>
+      <c r="F73" s="38">
+        <v>5684</v>
+      </c>
+      <c r="G73" s="38">
+        <v>5977</v>
+      </c>
+      <c r="H73" s="38">
+        <v>12386</v>
+      </c>
+      <c r="I73" s="38">
+        <v>5553</v>
+      </c>
+      <c r="J73" s="38">
+        <v>6833</v>
+      </c>
+      <c r="K73" s="38">
+        <v>11708</v>
+      </c>
+      <c r="L73" s="38">
+        <v>5315</v>
+      </c>
+      <c r="M73" s="38">
+        <v>6393</v>
+      </c>
+      <c r="N73" s="38">
+        <v>11971</v>
+      </c>
+      <c r="O73" s="38">
+        <v>5679</v>
+      </c>
+      <c r="P73" s="38">
+        <v>6292</v>
+      </c>
+      <c r="Q73" s="38">
+        <v>11101</v>
+      </c>
+      <c r="R73" s="38">
+        <v>5173</v>
+      </c>
+      <c r="S73" s="38">
+        <v>5928</v>
+      </c>
+      <c r="T73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD73" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE73" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B74" s="38">
+        <v>8505</v>
+      </c>
+      <c r="C74" s="38">
+        <v>3772</v>
+      </c>
+      <c r="D74" s="38">
+        <v>4733</v>
+      </c>
+      <c r="E74" s="38">
+        <v>10505</v>
+      </c>
+      <c r="F74" s="38">
+        <v>4386</v>
+      </c>
+      <c r="G74" s="38">
+        <v>6119</v>
+      </c>
+      <c r="H74" s="38">
+        <v>11163</v>
+      </c>
+      <c r="I74" s="38">
+        <v>5133</v>
+      </c>
+      <c r="J74" s="38">
+        <v>6030</v>
+      </c>
+      <c r="K74" s="38">
+        <v>11761</v>
+      </c>
+      <c r="L74" s="38">
+        <v>5711</v>
+      </c>
+      <c r="M74" s="38">
+        <v>6050</v>
+      </c>
+      <c r="N74" s="38">
+        <v>13931</v>
+      </c>
+      <c r="O74" s="38">
+        <v>7258</v>
+      </c>
+      <c r="P74" s="38">
+        <v>6673</v>
+      </c>
+      <c r="Q74" s="38">
+        <v>13433</v>
+      </c>
+      <c r="R74" s="38">
+        <v>6881</v>
+      </c>
+      <c r="S74" s="38">
+        <v>6552</v>
+      </c>
+      <c r="T74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD74" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE74" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B75" s="38">
+        <v>36052</v>
+      </c>
+      <c r="C75" s="38">
+        <v>17408</v>
+      </c>
+      <c r="D75" s="38">
+        <v>18644</v>
+      </c>
+      <c r="E75" s="38">
+        <v>40187</v>
+      </c>
+      <c r="F75" s="38">
+        <v>21921</v>
+      </c>
+      <c r="G75" s="38">
+        <v>18266</v>
+      </c>
+      <c r="H75" s="38">
+        <v>42410</v>
+      </c>
+      <c r="I75" s="38">
+        <v>23034</v>
+      </c>
+      <c r="J75" s="38">
+        <v>19376</v>
+      </c>
+      <c r="K75" s="38">
+        <v>42254</v>
+      </c>
+      <c r="L75" s="38">
+        <v>19459</v>
+      </c>
+      <c r="M75" s="38">
+        <v>22795</v>
+      </c>
+      <c r="N75" s="38">
+        <v>42066</v>
+      </c>
+      <c r="O75" s="38">
+        <v>21090</v>
+      </c>
+      <c r="P75" s="38">
+        <v>20976</v>
+      </c>
+      <c r="Q75" s="38">
+        <v>39667</v>
+      </c>
+      <c r="R75" s="38">
+        <v>19523</v>
+      </c>
+      <c r="S75" s="38">
+        <v>20144</v>
+      </c>
+      <c r="T75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD75" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE75" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B76" s="38">
+        <v>10632</v>
+      </c>
+      <c r="C76" s="38">
+        <v>4870</v>
+      </c>
+      <c r="D76" s="38">
+        <v>5762</v>
+      </c>
+      <c r="E76" s="38">
+        <v>11673</v>
+      </c>
+      <c r="F76" s="38">
+        <v>6037</v>
+      </c>
+      <c r="G76" s="38">
+        <v>5636</v>
+      </c>
+      <c r="H76" s="38">
+        <v>12184</v>
+      </c>
+      <c r="I76" s="38">
+        <v>5917</v>
+      </c>
+      <c r="J76" s="38">
+        <v>6267</v>
+      </c>
+      <c r="K76" s="38">
+        <v>10872</v>
+      </c>
+      <c r="L76" s="38">
+        <v>5242</v>
+      </c>
+      <c r="M76" s="38">
+        <v>5630</v>
+      </c>
+      <c r="N76" s="38">
+        <v>10816</v>
+      </c>
+      <c r="O76" s="38">
+        <v>5420</v>
+      </c>
+      <c r="P76" s="38">
+        <v>5396</v>
+      </c>
+      <c r="Q76" s="38">
+        <v>9605</v>
+      </c>
+      <c r="R76" s="38">
+        <v>5016</v>
+      </c>
+      <c r="S76" s="38">
+        <v>4589</v>
+      </c>
+      <c r="T76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD76" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE76" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B77" s="38">
+        <v>14498</v>
+      </c>
+      <c r="C77" s="38">
+        <v>6773</v>
+      </c>
+      <c r="D77" s="38">
+        <v>7725</v>
+      </c>
+      <c r="E77" s="38">
+        <v>14276</v>
+      </c>
+      <c r="F77" s="38">
+        <v>6720</v>
+      </c>
+      <c r="G77" s="38">
+        <v>7556</v>
+      </c>
+      <c r="H77" s="38">
+        <v>15110</v>
+      </c>
+      <c r="I77" s="38">
+        <v>8046</v>
+      </c>
+      <c r="J77" s="38">
+        <v>7064</v>
+      </c>
+      <c r="K77" s="38">
+        <v>13292</v>
+      </c>
+      <c r="L77" s="38">
+        <v>5882</v>
+      </c>
+      <c r="M77" s="38">
+        <v>7410</v>
+      </c>
+      <c r="N77" s="38">
+        <v>12462</v>
+      </c>
+      <c r="O77" s="38">
+        <v>5785</v>
+      </c>
+      <c r="P77" s="38">
+        <v>6677</v>
+      </c>
+      <c r="Q77" s="38">
+        <v>11756</v>
+      </c>
+      <c r="R77" s="38">
+        <v>4824</v>
+      </c>
+      <c r="S77" s="38">
+        <v>6932</v>
+      </c>
+      <c r="T77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD77" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE77" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B78" s="38">
+        <v>196216</v>
+      </c>
+      <c r="C78" s="38">
+        <v>88700</v>
+      </c>
+      <c r="D78" s="38">
+        <v>107516</v>
+      </c>
+      <c r="E78" s="38">
+        <v>202271</v>
+      </c>
+      <c r="F78" s="38">
+        <v>88748</v>
+      </c>
+      <c r="G78" s="38">
+        <v>113523</v>
+      </c>
+      <c r="H78" s="38">
+        <v>204205</v>
+      </c>
+      <c r="I78" s="38">
+        <v>88795</v>
+      </c>
+      <c r="J78" s="38">
+        <v>115410</v>
+      </c>
+      <c r="K78" s="38">
+        <v>214615</v>
+      </c>
+      <c r="L78" s="38">
+        <v>91930</v>
+      </c>
+      <c r="M78" s="38">
+        <v>122685</v>
+      </c>
+      <c r="N78" s="38">
+        <v>213543</v>
+      </c>
+      <c r="O78" s="38">
+        <v>92231</v>
+      </c>
+      <c r="P78" s="38">
+        <v>121312</v>
+      </c>
+      <c r="Q78" s="38">
+        <v>215189</v>
+      </c>
+      <c r="R78" s="38">
+        <v>91309</v>
+      </c>
+      <c r="S78" s="38">
+        <v>123880</v>
+      </c>
+      <c r="T78" s="38">
+        <v>219979</v>
+      </c>
+      <c r="U78" s="38">
+        <v>86850</v>
+      </c>
+      <c r="V78" s="38">
+        <v>133129</v>
+      </c>
+      <c r="W78" s="38">
+        <v>230029</v>
+      </c>
+      <c r="X78" s="38">
+        <v>90616</v>
+      </c>
+      <c r="Y78" s="38">
+        <v>139413</v>
+      </c>
+      <c r="Z78" s="38">
+        <v>243933</v>
+      </c>
+      <c r="AA78" s="38">
+        <v>99378</v>
+      </c>
+      <c r="AB78" s="38">
+        <v>144555</v>
+      </c>
+      <c r="AC78" s="38">
+        <v>251212</v>
+      </c>
+      <c r="AD78" s="38">
+        <v>106627</v>
+      </c>
+      <c r="AE78" s="38">
+        <v>144585</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B79" s="38">
+        <v>110044</v>
+      </c>
+      <c r="C79" s="38">
+        <v>49080</v>
+      </c>
+      <c r="D79" s="38">
+        <v>60964</v>
+      </c>
+      <c r="E79" s="38">
+        <v>119280</v>
+      </c>
+      <c r="F79" s="38">
+        <v>50371</v>
+      </c>
+      <c r="G79" s="38">
+        <v>68909</v>
+      </c>
+      <c r="H79" s="38">
+        <v>117261</v>
+      </c>
+      <c r="I79" s="38">
+        <v>51578</v>
+      </c>
+      <c r="J79" s="38">
+        <v>65683</v>
+      </c>
+      <c r="K79" s="38">
+        <v>120864</v>
+      </c>
+      <c r="L79" s="38">
+        <v>53645</v>
+      </c>
+      <c r="M79" s="38">
+        <v>67219</v>
+      </c>
+      <c r="N79" s="38">
+        <v>126311</v>
+      </c>
+      <c r="O79" s="38">
+        <v>56653</v>
+      </c>
+      <c r="P79" s="38">
+        <v>69658</v>
+      </c>
+      <c r="Q79" s="38">
+        <v>127072</v>
+      </c>
+      <c r="R79" s="38">
+        <v>54263</v>
+      </c>
+      <c r="S79" s="38">
+        <v>72809</v>
+      </c>
+      <c r="T79" s="38">
+        <v>128733</v>
+      </c>
+      <c r="U79" s="38">
+        <v>48876</v>
+      </c>
+      <c r="V79" s="38">
+        <v>79857</v>
+      </c>
+      <c r="W79" s="38">
+        <v>147410</v>
+      </c>
+      <c r="X79" s="38">
+        <v>58765</v>
+      </c>
+      <c r="Y79" s="38">
+        <v>88645</v>
+      </c>
+      <c r="Z79" s="38">
+        <v>163995</v>
+      </c>
+      <c r="AA79" s="38">
+        <v>68754</v>
+      </c>
+      <c r="AB79" s="38">
+        <v>95241</v>
+      </c>
+      <c r="AC79" s="38">
+        <v>168419</v>
+      </c>
+      <c r="AD79" s="38">
+        <v>73748</v>
+      </c>
+      <c r="AE79" s="38">
+        <v>94671</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B80" s="38">
+        <v>21598</v>
+      </c>
+      <c r="C80" s="38">
+        <v>9103</v>
+      </c>
+      <c r="D80" s="38">
+        <v>12495</v>
+      </c>
+      <c r="E80" s="38">
+        <v>21245</v>
+      </c>
+      <c r="F80" s="38">
+        <v>9200</v>
+      </c>
+      <c r="G80" s="38">
+        <v>12045</v>
+      </c>
+      <c r="H80" s="38">
+        <v>23325</v>
+      </c>
+      <c r="I80" s="38">
+        <v>9872</v>
+      </c>
+      <c r="J80" s="38">
+        <v>13453</v>
+      </c>
+      <c r="K80" s="38">
+        <v>24556</v>
+      </c>
+      <c r="L80" s="38">
+        <v>10670</v>
+      </c>
+      <c r="M80" s="38">
+        <v>13886</v>
+      </c>
+      <c r="N80" s="38">
+        <v>24506</v>
+      </c>
+      <c r="O80" s="38">
+        <v>10067</v>
+      </c>
+      <c r="P80" s="38">
+        <v>14439</v>
+      </c>
+      <c r="Q80" s="38">
+        <v>26297</v>
+      </c>
+      <c r="R80" s="38">
+        <v>11475</v>
+      </c>
+      <c r="S80" s="38">
+        <v>14822</v>
+      </c>
+      <c r="T80" s="38">
+        <v>28786</v>
+      </c>
+      <c r="U80" s="38">
+        <v>12758</v>
+      </c>
+      <c r="V80" s="38">
+        <v>16028</v>
+      </c>
+      <c r="W80" s="38">
+        <v>23027</v>
+      </c>
+      <c r="X80" s="38">
+        <v>8409</v>
+      </c>
+      <c r="Y80" s="38">
+        <v>14618</v>
+      </c>
+      <c r="Z80" s="38">
+        <v>20015</v>
+      </c>
+      <c r="AA80" s="38">
+        <v>6559</v>
+      </c>
+      <c r="AB80" s="38">
+        <v>13456</v>
+      </c>
+      <c r="AC80" s="38">
+        <v>21345</v>
+      </c>
+      <c r="AD80" s="38">
+        <v>7733</v>
+      </c>
+      <c r="AE80" s="38">
+        <v>13612</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="A81" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B81" s="38">
+        <v>9164</v>
+      </c>
+      <c r="C81" s="38">
+        <v>4452</v>
+      </c>
+      <c r="D81" s="38">
+        <v>4712</v>
+      </c>
+      <c r="E81" s="38">
+        <v>9346</v>
+      </c>
+      <c r="F81" s="38">
+        <v>4218</v>
+      </c>
+      <c r="G81" s="38">
+        <v>5128</v>
+      </c>
+      <c r="H81" s="38">
+        <v>8682</v>
+      </c>
+      <c r="I81" s="38">
+        <v>2914</v>
+      </c>
+      <c r="J81" s="38">
+        <v>5768</v>
+      </c>
+      <c r="K81" s="38">
+        <v>9956</v>
+      </c>
+      <c r="L81" s="38">
+        <v>3856</v>
+      </c>
+      <c r="M81" s="38">
+        <v>6100</v>
+      </c>
+      <c r="N81" s="38">
+        <v>8003</v>
+      </c>
+      <c r="O81" s="38">
+        <v>2952</v>
+      </c>
+      <c r="P81" s="38">
+        <v>5051</v>
+      </c>
+      <c r="Q81" s="38">
+        <v>7198</v>
+      </c>
+      <c r="R81" s="38">
+        <v>2667</v>
+      </c>
+      <c r="S81" s="38">
+        <v>4531</v>
+      </c>
+      <c r="T81" s="38">
+        <v>8048</v>
+      </c>
+      <c r="U81" s="38">
+        <v>2956</v>
+      </c>
+      <c r="V81" s="38">
+        <v>5092</v>
+      </c>
+      <c r="W81" s="38">
+        <v>7802</v>
+      </c>
+      <c r="X81" s="38">
+        <v>3158</v>
+      </c>
+      <c r="Y81" s="38">
+        <v>4644</v>
+      </c>
+      <c r="Z81" s="38">
+        <v>8011</v>
+      </c>
+      <c r="AA81" s="38">
+        <v>3158</v>
+      </c>
+      <c r="AB81" s="38">
+        <v>4853</v>
+      </c>
+      <c r="AC81" s="38">
+        <v>8082</v>
+      </c>
+      <c r="AD81" s="38">
+        <v>2843</v>
+      </c>
+      <c r="AE81" s="38">
+        <v>5239</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="A82" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B82" s="38">
+        <v>8981</v>
+      </c>
+      <c r="C82" s="38">
+        <v>4367</v>
+      </c>
+      <c r="D82" s="38">
+        <v>4614</v>
+      </c>
+      <c r="E82" s="38">
+        <v>7607</v>
+      </c>
+      <c r="F82" s="38">
+        <v>3843</v>
+      </c>
+      <c r="G82" s="38">
+        <v>3764</v>
+      </c>
+      <c r="H82" s="38">
+        <v>6842</v>
+      </c>
+      <c r="I82" s="38">
+        <v>2761</v>
+      </c>
+      <c r="J82" s="38">
+        <v>4081</v>
+      </c>
+      <c r="K82" s="38">
+        <v>7831</v>
+      </c>
+      <c r="L82" s="38">
+        <v>2974</v>
+      </c>
+      <c r="M82" s="38">
+        <v>4857</v>
+      </c>
+      <c r="N82" s="38">
+        <v>7785</v>
+      </c>
+      <c r="O82" s="38">
+        <v>2992</v>
+      </c>
+      <c r="P82" s="38">
+        <v>4793</v>
+      </c>
+      <c r="Q82" s="38">
+        <v>8157</v>
+      </c>
+      <c r="R82" s="38">
+        <v>3338</v>
+      </c>
+      <c r="S82" s="38">
+        <v>4819</v>
+      </c>
+      <c r="T82" s="38">
+        <v>7846</v>
+      </c>
+      <c r="U82" s="38">
+        <v>3136</v>
+      </c>
+      <c r="V82" s="38">
+        <v>4710</v>
+      </c>
+      <c r="W82" s="38">
+        <v>7835</v>
+      </c>
+      <c r="X82" s="38">
+        <v>2757</v>
+      </c>
+      <c r="Y82" s="38">
+        <v>5078</v>
+      </c>
+      <c r="Z82" s="38">
+        <v>7486</v>
+      </c>
+      <c r="AA82" s="38">
+        <v>2866</v>
+      </c>
+      <c r="AB82" s="38">
+        <v>4620</v>
+      </c>
+      <c r="AC82" s="38">
+        <v>7717</v>
+      </c>
+      <c r="AD82" s="38">
+        <v>3080</v>
+      </c>
+      <c r="AE82" s="38">
+        <v>4637</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
+      <c r="A83" s="53" t="s">
+        <v>124</v>
+      </c>
+      <c r="B83" s="38">
+        <v>18163</v>
+      </c>
+      <c r="C83" s="38">
+        <v>8344</v>
+      </c>
+      <c r="D83" s="38">
+        <v>9819</v>
+      </c>
+      <c r="E83" s="38">
+        <v>16636</v>
+      </c>
+      <c r="F83" s="38">
+        <v>7929</v>
+      </c>
+      <c r="G83" s="38">
+        <v>8707</v>
+      </c>
+      <c r="H83" s="38">
+        <v>19626</v>
+      </c>
+      <c r="I83" s="38">
+        <v>9354</v>
+      </c>
+      <c r="J83" s="38">
+        <v>10272</v>
+      </c>
+      <c r="K83" s="38">
+        <v>19883</v>
+      </c>
+      <c r="L83" s="38">
+        <v>8370</v>
+      </c>
+      <c r="M83" s="38">
+        <v>11513</v>
+      </c>
+      <c r="N83" s="38">
+        <v>17737</v>
+      </c>
+      <c r="O83" s="38">
+        <v>7747</v>
+      </c>
+      <c r="P83" s="38">
+        <v>9990</v>
+      </c>
+      <c r="Q83" s="38">
+        <v>17189</v>
+      </c>
+      <c r="R83" s="38">
+        <v>7826</v>
+      </c>
+      <c r="S83" s="38">
+        <v>9363</v>
+      </c>
+      <c r="T83" s="38">
+        <v>17200</v>
+      </c>
+      <c r="U83" s="38">
+        <v>7780</v>
+      </c>
+      <c r="V83" s="38">
+        <v>9420</v>
+      </c>
+      <c r="W83" s="38">
+        <v>14805</v>
+      </c>
+      <c r="X83" s="38">
+        <v>6542</v>
+      </c>
+      <c r="Y83" s="38">
+        <v>8263</v>
+      </c>
+      <c r="Z83" s="38">
+        <v>14398</v>
+      </c>
+      <c r="AA83" s="38">
+        <v>6140</v>
+      </c>
+      <c r="AB83" s="38">
+        <v>8258</v>
+      </c>
+      <c r="AC83" s="38">
+        <v>16465</v>
+      </c>
+      <c r="AD83" s="38">
+        <v>7455</v>
+      </c>
+      <c r="AE83" s="38">
+        <v>9010</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
+      <c r="A84" s="53" t="s">
+        <v>125</v>
+      </c>
+      <c r="B84" s="38">
+        <v>8733</v>
+      </c>
+      <c r="C84" s="38">
+        <v>3970</v>
+      </c>
+      <c r="D84" s="38">
+        <v>4763</v>
+      </c>
+      <c r="E84" s="38">
+        <v>8570</v>
+      </c>
+      <c r="F84" s="38">
+        <v>3876</v>
+      </c>
+      <c r="G84" s="38">
+        <v>4694</v>
+      </c>
+      <c r="H84" s="38">
+        <v>7303</v>
+      </c>
+      <c r="I84" s="38">
+        <v>2752</v>
+      </c>
+      <c r="J84" s="38">
+        <v>4551</v>
+      </c>
+      <c r="K84" s="38">
+        <v>8759</v>
+      </c>
+      <c r="L84" s="38">
+        <v>3380</v>
+      </c>
+      <c r="M84" s="38">
+        <v>5379</v>
+      </c>
+      <c r="N84" s="38">
+        <v>8949</v>
+      </c>
+      <c r="O84" s="38">
+        <v>3552</v>
+      </c>
+      <c r="P84" s="38">
+        <v>5397</v>
+      </c>
+      <c r="Q84" s="38">
+        <v>9334</v>
+      </c>
+      <c r="R84" s="38">
+        <v>3792</v>
+      </c>
+      <c r="S84" s="38">
+        <v>5542</v>
+      </c>
+      <c r="T84" s="38">
+        <v>9041</v>
+      </c>
+      <c r="U84" s="38">
+        <v>3309</v>
+      </c>
+      <c r="V84" s="38">
+        <v>5732</v>
+      </c>
+      <c r="W84" s="38">
+        <v>9181</v>
+      </c>
+      <c r="X84" s="38">
+        <v>3335</v>
+      </c>
+      <c r="Y84" s="38">
+        <v>5846</v>
+      </c>
+      <c r="Z84" s="38">
+        <v>9256</v>
+      </c>
+      <c r="AA84" s="38">
+        <v>3370</v>
+      </c>
+      <c r="AB84" s="38">
+        <v>5886</v>
+      </c>
+      <c r="AC84" s="38">
+        <v>9661</v>
+      </c>
+      <c r="AD84" s="38">
+        <v>3682</v>
+      </c>
+      <c r="AE84" s="38">
+        <v>5979</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
+      <c r="A85" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="B85" s="38">
+        <v>9216</v>
+      </c>
+      <c r="C85" s="38">
+        <v>4479</v>
+      </c>
+      <c r="D85" s="38">
+        <v>4737</v>
+      </c>
+      <c r="E85" s="38">
+        <v>9441</v>
+      </c>
+      <c r="F85" s="38">
+        <v>4555</v>
+      </c>
+      <c r="G85" s="38">
+        <v>4886</v>
+      </c>
+      <c r="H85" s="38">
+        <v>10310</v>
+      </c>
+      <c r="I85" s="38">
+        <v>4538</v>
+      </c>
+      <c r="J85" s="38">
+        <v>5772</v>
+      </c>
+      <c r="K85" s="38">
+        <v>11272</v>
+      </c>
+      <c r="L85" s="38">
+        <v>4568</v>
+      </c>
+      <c r="M85" s="38">
+        <v>6704</v>
+      </c>
+      <c r="N85" s="38">
+        <v>10780</v>
+      </c>
+      <c r="O85" s="38">
+        <v>4580</v>
+      </c>
+      <c r="P85" s="38">
+        <v>6200</v>
+      </c>
+      <c r="Q85" s="38">
+        <v>10209</v>
+      </c>
+      <c r="R85" s="38">
+        <v>4355</v>
+      </c>
+      <c r="S85" s="38">
+        <v>5854</v>
+      </c>
+      <c r="T85" s="38">
+        <v>10740</v>
+      </c>
+      <c r="U85" s="38">
+        <v>4595</v>
+      </c>
+      <c r="V85" s="38">
+        <v>6145</v>
+      </c>
+      <c r="W85" s="38">
+        <v>11220</v>
+      </c>
+      <c r="X85" s="38">
+        <v>4602</v>
+      </c>
+      <c r="Y85" s="38">
+        <v>6618</v>
+      </c>
+      <c r="Z85" s="38">
+        <v>10756</v>
+      </c>
+      <c r="AA85" s="38">
+        <v>4541</v>
+      </c>
+      <c r="AB85" s="38">
+        <v>6215</v>
+      </c>
+      <c r="AC85" s="38">
+        <v>9986</v>
+      </c>
+      <c r="AD85" s="38">
+        <v>4274</v>
+      </c>
+      <c r="AE85" s="38">
+        <v>5712</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
+      <c r="A86" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B86" s="38">
+        <v>10317</v>
+      </c>
+      <c r="C86" s="38">
+        <v>4905</v>
+      </c>
+      <c r="D86" s="38">
+        <v>5412</v>
+      </c>
+      <c r="E86" s="38">
+        <v>10146</v>
+      </c>
+      <c r="F86" s="38">
+        <v>4756</v>
+      </c>
+      <c r="G86" s="38">
+        <v>5390</v>
+      </c>
+      <c r="H86" s="38">
+        <v>10856</v>
+      </c>
+      <c r="I86" s="38">
+        <v>5026</v>
+      </c>
+      <c r="J86" s="38">
+        <v>5830</v>
+      </c>
+      <c r="K86" s="38">
+        <v>11494</v>
+      </c>
+      <c r="L86" s="38">
+        <v>4467</v>
+      </c>
+      <c r="M86" s="38">
+        <v>7027</v>
+      </c>
+      <c r="N86" s="38">
+        <v>9472</v>
+      </c>
+      <c r="O86" s="38">
+        <v>3688</v>
+      </c>
+      <c r="P86" s="38">
+        <v>5784</v>
+      </c>
+      <c r="Q86" s="38">
+        <v>9733</v>
+      </c>
+      <c r="R86" s="38">
+        <v>3593</v>
+      </c>
+      <c r="S86" s="38">
+        <v>6140</v>
+      </c>
+      <c r="T86" s="38">
+        <v>9585</v>
+      </c>
+      <c r="U86" s="38">
+        <v>3440</v>
+      </c>
+      <c r="V86" s="38">
+        <v>6145</v>
+      </c>
+      <c r="W86" s="38">
+        <v>8749</v>
+      </c>
+      <c r="X86" s="38">
+        <v>3048</v>
+      </c>
+      <c r="Y86" s="38">
+        <v>5701</v>
+      </c>
+      <c r="Z86" s="38">
+        <v>10016</v>
+      </c>
+      <c r="AA86" s="38">
+        <v>3990</v>
+      </c>
+      <c r="AB86" s="38">
+        <v>6026</v>
+      </c>
+      <c r="AC86" s="38">
+        <v>9537</v>
+      </c>
+      <c r="AD86" s="38">
+        <v>3812</v>
+      </c>
+      <c r="AE86" s="38">
+        <v>5725</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="22.5">
+      <c r="A87" s="49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B87" s="38">
+        <v>193733</v>
+      </c>
+      <c r="C87" s="38">
+        <v>84810</v>
+      </c>
+      <c r="D87" s="38">
+        <v>108923</v>
+      </c>
+      <c r="E87" s="38">
+        <v>195236</v>
+      </c>
+      <c r="F87" s="38">
+        <v>87395</v>
+      </c>
+      <c r="G87" s="38">
+        <v>107841</v>
+      </c>
+      <c r="H87" s="38">
+        <v>197273</v>
+      </c>
+      <c r="I87" s="38">
+        <v>86553</v>
+      </c>
+      <c r="J87" s="38">
+        <v>110720</v>
+      </c>
+      <c r="K87" s="38">
+        <v>214100</v>
+      </c>
+      <c r="L87" s="38">
+        <v>91944</v>
+      </c>
+      <c r="M87" s="38">
+        <v>122156</v>
+      </c>
+      <c r="N87" s="38">
+        <v>213562</v>
+      </c>
+      <c r="O87" s="38">
+        <v>88349</v>
+      </c>
+      <c r="P87" s="38">
+        <v>125213</v>
+      </c>
+      <c r="Q87" s="38">
+        <v>215142</v>
+      </c>
+      <c r="R87" s="38">
+        <v>89331</v>
+      </c>
+      <c r="S87" s="38">
+        <v>125811</v>
+      </c>
+      <c r="T87" s="38">
+        <v>220744</v>
+      </c>
+      <c r="U87" s="38">
+        <v>91522</v>
+      </c>
+      <c r="V87" s="38">
+        <v>129222</v>
+      </c>
+      <c r="W87" s="38">
+        <v>227367</v>
+      </c>
+      <c r="X87" s="38">
+        <v>96749</v>
+      </c>
+      <c r="Y87" s="38">
+        <v>130618</v>
+      </c>
+      <c r="Z87" s="38">
+        <v>233572</v>
+      </c>
+      <c r="AA87" s="38">
+        <v>101562</v>
+      </c>
+      <c r="AB87" s="38">
+        <v>132010</v>
+      </c>
+      <c r="AC87" s="38">
+        <v>237530</v>
+      </c>
+      <c r="AD87" s="38">
+        <v>100906</v>
+      </c>
+      <c r="AE87" s="38">
+        <v>136624</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
+      <c r="A88" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B88" s="38">
+        <v>102729</v>
+      </c>
+      <c r="C88" s="38">
+        <v>43481</v>
+      </c>
+      <c r="D88" s="38">
+        <v>59248</v>
+      </c>
+      <c r="E88" s="38">
+        <v>106435</v>
+      </c>
+      <c r="F88" s="38">
+        <v>46253</v>
+      </c>
+      <c r="G88" s="38">
+        <v>60182</v>
+      </c>
+      <c r="H88" s="38">
+        <v>108348</v>
+      </c>
+      <c r="I88" s="38">
+        <v>46039</v>
+      </c>
+      <c r="J88" s="38">
+        <v>62309</v>
+      </c>
+      <c r="K88" s="38">
+        <v>107599</v>
+      </c>
+      <c r="L88" s="38">
+        <v>44477</v>
+      </c>
+      <c r="M88" s="38">
+        <v>63122</v>
+      </c>
+      <c r="N88" s="38">
+        <v>107047</v>
+      </c>
+      <c r="O88" s="38">
+        <v>43339</v>
+      </c>
+      <c r="P88" s="38">
+        <v>63708</v>
+      </c>
+      <c r="Q88" s="38">
+        <v>106112</v>
+      </c>
+      <c r="R88" s="38">
+        <v>42814</v>
+      </c>
+      <c r="S88" s="38">
+        <v>63298</v>
+      </c>
+      <c r="T88" s="38">
+        <v>118677</v>
+      </c>
+      <c r="U88" s="38">
+        <v>48424</v>
+      </c>
+      <c r="V88" s="38">
+        <v>70253</v>
+      </c>
+      <c r="W88" s="38">
+        <v>125113</v>
+      </c>
+      <c r="X88" s="38">
+        <v>54081</v>
+      </c>
+      <c r="Y88" s="38">
+        <v>71032</v>
+      </c>
+      <c r="Z88" s="38">
+        <v>129239</v>
+      </c>
+      <c r="AA88" s="38">
+        <v>57355</v>
+      </c>
+      <c r="AB88" s="38">
+        <v>71884</v>
+      </c>
+      <c r="AC88" s="38">
+        <v>134227</v>
+      </c>
+      <c r="AD88" s="38">
+        <v>57131</v>
+      </c>
+      <c r="AE88" s="38">
+        <v>77096</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
+      <c r="A89" s="53" t="s">
+        <v>130</v>
+      </c>
+      <c r="B89" s="38">
+        <v>10086</v>
+      </c>
+      <c r="C89" s="38">
+        <v>4650</v>
+      </c>
+      <c r="D89" s="38">
+        <v>5436</v>
+      </c>
+      <c r="E89" s="38">
+        <v>10113</v>
+      </c>
+      <c r="F89" s="38">
+        <v>4693</v>
+      </c>
+      <c r="G89" s="38">
+        <v>5420</v>
+      </c>
+      <c r="H89" s="38">
+        <v>9988</v>
+      </c>
+      <c r="I89" s="38">
+        <v>4317</v>
+      </c>
+      <c r="J89" s="38">
+        <v>5671</v>
+      </c>
+      <c r="K89" s="38">
+        <v>12418</v>
+      </c>
+      <c r="L89" s="38">
+        <v>5787</v>
+      </c>
+      <c r="M89" s="38">
+        <v>6631</v>
+      </c>
+      <c r="N89" s="38">
+        <v>12429</v>
+      </c>
+      <c r="O89" s="38">
+        <v>5301</v>
+      </c>
+      <c r="P89" s="38">
+        <v>7128</v>
+      </c>
+      <c r="Q89" s="38">
+        <v>12897</v>
+      </c>
+      <c r="R89" s="38">
+        <v>5722</v>
+      </c>
+      <c r="S89" s="38">
+        <v>7175</v>
+      </c>
+      <c r="T89" s="38">
+        <v>10595</v>
+      </c>
+      <c r="U89" s="38">
+        <v>4521</v>
+      </c>
+      <c r="V89" s="38">
+        <v>6074</v>
+      </c>
+      <c r="W89" s="38">
+        <v>10195</v>
+      </c>
+      <c r="X89" s="38">
+        <v>4216</v>
+      </c>
+      <c r="Y89" s="38">
+        <v>5979</v>
+      </c>
+      <c r="Z89" s="38">
+        <v>10817</v>
+      </c>
+      <c r="AA89" s="38">
+        <v>4434</v>
+      </c>
+      <c r="AB89" s="38">
+        <v>6383</v>
+      </c>
+      <c r="AC89" s="38">
+        <v>10462</v>
+      </c>
+      <c r="AD89" s="38">
+        <v>4091</v>
+      </c>
+      <c r="AE89" s="38">
+        <v>6371</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
+      <c r="A90" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B90" s="38">
+        <v>16357</v>
+      </c>
+      <c r="C90" s="38">
+        <v>6501</v>
+      </c>
+      <c r="D90" s="38">
+        <v>9856</v>
+      </c>
+      <c r="E90" s="38">
+        <v>16381</v>
+      </c>
+      <c r="F90" s="38">
+        <v>6358</v>
+      </c>
+      <c r="G90" s="38">
+        <v>10023</v>
+      </c>
+      <c r="H90" s="38">
+        <v>16869</v>
+      </c>
+      <c r="I90" s="38">
+        <v>6680</v>
+      </c>
+      <c r="J90" s="38">
+        <v>10189</v>
+      </c>
+      <c r="K90" s="38">
+        <v>17983</v>
+      </c>
+      <c r="L90" s="38">
+        <v>6800</v>
+      </c>
+      <c r="M90" s="38">
+        <v>11183</v>
+      </c>
+      <c r="N90" s="38">
+        <v>17889</v>
+      </c>
+      <c r="O90" s="38">
+        <v>6373</v>
+      </c>
+      <c r="P90" s="38">
+        <v>11516</v>
+      </c>
+      <c r="Q90" s="38">
+        <v>17058</v>
+      </c>
+      <c r="R90" s="38">
+        <v>5909</v>
+      </c>
+      <c r="S90" s="38">
+        <v>11149</v>
+      </c>
+      <c r="T90" s="38">
+        <v>18257</v>
+      </c>
+      <c r="U90" s="38">
+        <v>6799</v>
+      </c>
+      <c r="V90" s="38">
+        <v>11458</v>
+      </c>
+      <c r="W90" s="38">
+        <v>17402</v>
+      </c>
+      <c r="X90" s="38">
+        <v>5500</v>
+      </c>
+      <c r="Y90" s="38">
+        <v>11902</v>
+      </c>
+      <c r="Z90" s="38">
+        <v>17628</v>
+      </c>
+      <c r="AA90" s="38">
+        <v>5453</v>
+      </c>
+      <c r="AB90" s="38">
+        <v>12175</v>
+      </c>
+      <c r="AC90" s="38">
+        <v>17119</v>
+      </c>
+      <c r="AD90" s="38">
+        <v>5286</v>
+      </c>
+      <c r="AE90" s="38">
+        <v>11833</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31">
+      <c r="A91" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B91" s="38">
+        <v>5510</v>
+      </c>
+      <c r="C91" s="38">
+        <v>2750</v>
+      </c>
+      <c r="D91" s="38">
+        <v>2760</v>
+      </c>
+      <c r="E91" s="38">
+        <v>5410</v>
+      </c>
+      <c r="F91" s="38">
+        <v>2593</v>
+      </c>
+      <c r="G91" s="38">
+        <v>2817</v>
+      </c>
+      <c r="H91" s="38">
+        <v>5524</v>
+      </c>
+      <c r="I91" s="38">
+        <v>3031</v>
+      </c>
+      <c r="J91" s="38">
+        <v>2493</v>
+      </c>
+      <c r="K91" s="38">
+        <v>6924</v>
+      </c>
+      <c r="L91" s="38">
+        <v>3603</v>
+      </c>
+      <c r="M91" s="38">
+        <v>3321</v>
+      </c>
+      <c r="N91" s="38">
+        <v>6764</v>
+      </c>
+      <c r="O91" s="38">
+        <v>3100</v>
+      </c>
+      <c r="P91" s="38">
+        <v>3664</v>
+      </c>
+      <c r="Q91" s="38">
+        <v>6686</v>
+      </c>
+      <c r="R91" s="38">
+        <v>2397</v>
+      </c>
+      <c r="S91" s="38">
+        <v>4289</v>
+      </c>
+      <c r="T91" s="38">
+        <v>5458</v>
+      </c>
+      <c r="U91" s="38">
+        <v>2197</v>
+      </c>
+      <c r="V91" s="38">
+        <v>3261</v>
+      </c>
+      <c r="W91" s="38">
+        <v>5872</v>
+      </c>
+      <c r="X91" s="38">
+        <v>2592</v>
+      </c>
+      <c r="Y91" s="38">
+        <v>3280</v>
+      </c>
+      <c r="Z91" s="38">
+        <v>6470</v>
+      </c>
+      <c r="AA91" s="38">
+        <v>3072</v>
+      </c>
+      <c r="AB91" s="38">
+        <v>3398</v>
+      </c>
+      <c r="AC91" s="38">
+        <v>6074</v>
+      </c>
+      <c r="AD91" s="38">
+        <v>2646</v>
+      </c>
+      <c r="AE91" s="38">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
+      <c r="A92" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B92" s="38">
+        <v>4707</v>
+      </c>
+      <c r="C92" s="38">
+        <v>2373</v>
+      </c>
+      <c r="D92" s="38">
+        <v>2334</v>
+      </c>
+      <c r="E92" s="38">
+        <v>4543</v>
+      </c>
+      <c r="F92" s="38">
+        <v>2103</v>
+      </c>
+      <c r="G92" s="38">
+        <v>2440</v>
+      </c>
+      <c r="H92" s="38">
+        <v>4832</v>
+      </c>
+      <c r="I92" s="38">
+        <v>1968</v>
+      </c>
+      <c r="J92" s="38">
+        <v>2864</v>
+      </c>
+      <c r="K92" s="38">
+        <v>4809</v>
+      </c>
+      <c r="L92" s="38">
+        <v>2214</v>
+      </c>
+      <c r="M92" s="38">
+        <v>2595</v>
+      </c>
+      <c r="N92" s="38">
+        <v>4920</v>
+      </c>
+      <c r="O92" s="38">
+        <v>2028</v>
+      </c>
+      <c r="P92" s="38">
+        <v>2892</v>
+      </c>
+      <c r="Q92" s="38">
+        <v>5267</v>
+      </c>
+      <c r="R92" s="38">
+        <v>2429</v>
+      </c>
+      <c r="S92" s="38">
+        <v>2838</v>
+      </c>
+      <c r="T92" s="38">
+        <v>4457</v>
+      </c>
+      <c r="U92" s="38">
+        <v>1971</v>
+      </c>
+      <c r="V92" s="38">
+        <v>2486</v>
+      </c>
+      <c r="W92" s="38">
+        <v>4422</v>
+      </c>
+      <c r="X92" s="38">
+        <v>1941</v>
+      </c>
+      <c r="Y92" s="38">
+        <v>2481</v>
+      </c>
+      <c r="Z92" s="38">
+        <v>4582</v>
+      </c>
+      <c r="AA92" s="38">
+        <v>1856</v>
+      </c>
+      <c r="AB92" s="38">
+        <v>2726</v>
+      </c>
+      <c r="AC92" s="38">
+        <v>4506</v>
+      </c>
+      <c r="AD92" s="38">
+        <v>2106</v>
+      </c>
+      <c r="AE92" s="38">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
+      <c r="A93" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B93" s="38">
+        <v>14394</v>
+      </c>
+      <c r="C93" s="38">
+        <v>6597</v>
+      </c>
+      <c r="D93" s="38">
+        <v>7797</v>
+      </c>
+      <c r="E93" s="38">
+        <v>13541</v>
+      </c>
+      <c r="F93" s="38">
+        <v>6552</v>
+      </c>
+      <c r="G93" s="38">
+        <v>6989</v>
+      </c>
+      <c r="H93" s="38">
+        <v>14470</v>
+      </c>
+      <c r="I93" s="38">
+        <v>6986</v>
+      </c>
+      <c r="J93" s="38">
+        <v>7484</v>
+      </c>
+      <c r="K93" s="38">
+        <v>18368</v>
+      </c>
+      <c r="L93" s="38">
+        <v>7839</v>
+      </c>
+      <c r="M93" s="38">
+        <v>10529</v>
+      </c>
+      <c r="N93" s="38">
+        <v>19975</v>
+      </c>
+      <c r="O93" s="38">
+        <v>8378</v>
+      </c>
+      <c r="P93" s="38">
+        <v>11597</v>
+      </c>
+      <c r="Q93" s="38">
+        <v>22294</v>
+      </c>
+      <c r="R93" s="38">
+        <v>9600</v>
+      </c>
+      <c r="S93" s="38">
+        <v>12694</v>
+      </c>
+      <c r="T93" s="38">
+        <v>21615</v>
+      </c>
+      <c r="U93" s="38">
+        <v>9286</v>
+      </c>
+      <c r="V93" s="38">
+        <v>12329</v>
+      </c>
+      <c r="W93" s="38">
+        <v>22227</v>
+      </c>
+      <c r="X93" s="38">
+        <v>9959</v>
+      </c>
+      <c r="Y93" s="38">
+        <v>12268</v>
+      </c>
+      <c r="Z93" s="38">
+        <v>21201</v>
+      </c>
+      <c r="AA93" s="38">
+        <v>9254</v>
+      </c>
+      <c r="AB93" s="38">
+        <v>11947</v>
+      </c>
+      <c r="AC93" s="38">
+        <v>21909</v>
+      </c>
+      <c r="AD93" s="38">
+        <v>9570</v>
+      </c>
+      <c r="AE93" s="38">
+        <v>12339</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
+      <c r="A94" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B94" s="38">
+        <v>6632</v>
+      </c>
+      <c r="C94" s="38">
+        <v>3181</v>
+      </c>
+      <c r="D94" s="38">
+        <v>3451</v>
+      </c>
+      <c r="E94" s="38">
+        <v>6372</v>
+      </c>
+      <c r="F94" s="38">
+        <v>3016</v>
+      </c>
+      <c r="G94" s="38">
+        <v>3356</v>
+      </c>
+      <c r="H94" s="38">
+        <v>6166</v>
+      </c>
+      <c r="I94" s="38">
+        <v>2869</v>
+      </c>
+      <c r="J94" s="38">
+        <v>3297</v>
+      </c>
+      <c r="K94" s="38">
+        <v>8311</v>
+      </c>
+      <c r="L94" s="38">
+        <v>3762</v>
+      </c>
+      <c r="M94" s="38">
+        <v>4549</v>
+      </c>
+      <c r="N94" s="38">
+        <v>7605</v>
+      </c>
+      <c r="O94" s="38">
+        <v>3473</v>
+      </c>
+      <c r="P94" s="38">
+        <v>4132</v>
+      </c>
+      <c r="Q94" s="38">
+        <v>7819</v>
+      </c>
+      <c r="R94" s="38">
+        <v>4041</v>
+      </c>
+      <c r="S94" s="38">
+        <v>3778</v>
+      </c>
+      <c r="T94" s="38">
+        <v>7268</v>
+      </c>
+      <c r="U94" s="38">
+        <v>3147</v>
+      </c>
+      <c r="V94" s="38">
+        <v>4121</v>
+      </c>
+      <c r="W94" s="38">
+        <v>7421</v>
+      </c>
+      <c r="X94" s="38">
+        <v>3408</v>
+      </c>
+      <c r="Y94" s="38">
+        <v>4013</v>
+      </c>
+      <c r="Z94" s="38">
+        <v>7220</v>
+      </c>
+      <c r="AA94" s="38">
+        <v>3271</v>
+      </c>
+      <c r="AB94" s="38">
+        <v>3949</v>
+      </c>
+      <c r="AC94" s="38">
+        <v>7796</v>
+      </c>
+      <c r="AD94" s="38">
+        <v>3727</v>
+      </c>
+      <c r="AE94" s="38">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
+      <c r="A95" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B95" s="38">
+        <v>3717</v>
+      </c>
+      <c r="C95" s="38">
+        <v>1520</v>
+      </c>
+      <c r="D95" s="38">
+        <v>2197</v>
+      </c>
+      <c r="E95" s="38">
+        <v>3510</v>
+      </c>
+      <c r="F95" s="38">
+        <v>1948</v>
+      </c>
+      <c r="G95" s="38">
+        <v>1562</v>
+      </c>
+      <c r="H95" s="38">
+        <v>3567</v>
+      </c>
+      <c r="I95" s="38">
+        <v>1666</v>
+      </c>
+      <c r="J95" s="38">
+        <v>1901</v>
+      </c>
+      <c r="K95" s="38">
+        <v>4235</v>
+      </c>
+      <c r="L95" s="38">
+        <v>2079</v>
+      </c>
+      <c r="M95" s="38">
+        <v>2156</v>
+      </c>
+      <c r="N95" s="38">
+        <v>4215</v>
+      </c>
+      <c r="O95" s="38">
+        <v>1925</v>
+      </c>
+      <c r="P95" s="38">
+        <v>2290</v>
+      </c>
+      <c r="Q95" s="38">
+        <v>4077</v>
+      </c>
+      <c r="R95" s="38">
+        <v>1916</v>
+      </c>
+      <c r="S95" s="38">
+        <v>2161</v>
+      </c>
+      <c r="T95" s="38">
+        <v>3758</v>
+      </c>
+      <c r="U95" s="38">
+        <v>1799</v>
+      </c>
+      <c r="V95" s="38">
+        <v>1959</v>
+      </c>
+      <c r="W95" s="38">
+        <v>3919</v>
+      </c>
+      <c r="X95" s="38">
+        <v>1857</v>
+      </c>
+      <c r="Y95" s="38">
+        <v>2062</v>
+      </c>
+      <c r="Z95" s="38">
+        <v>3717</v>
+      </c>
+      <c r="AA95" s="38">
+        <v>1704</v>
+      </c>
+      <c r="AB95" s="38">
+        <v>2013</v>
+      </c>
+      <c r="AC95" s="38">
+        <v>4049</v>
+      </c>
+      <c r="AD95" s="38">
+        <v>1924</v>
+      </c>
+      <c r="AE95" s="38">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
+      <c r="A96" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B96" s="38">
+        <v>3576</v>
+      </c>
+      <c r="C96" s="38">
+        <v>1579</v>
+      </c>
+      <c r="D96" s="38">
+        <v>1997</v>
+      </c>
+      <c r="E96" s="38">
+        <v>3391</v>
+      </c>
+      <c r="F96" s="38">
+        <v>1491</v>
+      </c>
+      <c r="G96" s="38">
+        <v>1900</v>
+      </c>
+      <c r="H96" s="38">
+        <v>3218</v>
+      </c>
+      <c r="I96" s="38">
+        <v>1328</v>
+      </c>
+      <c r="J96" s="38">
+        <v>1890</v>
+      </c>
+      <c r="K96" s="38">
+        <v>4119</v>
+      </c>
+      <c r="L96" s="38">
+        <v>1928</v>
+      </c>
+      <c r="M96" s="38">
+        <v>2191</v>
+      </c>
+      <c r="N96" s="38">
+        <v>3751</v>
+      </c>
+      <c r="O96" s="38">
+        <v>1717</v>
+      </c>
+      <c r="P96" s="38">
+        <v>2034</v>
+      </c>
+      <c r="Q96" s="38">
+        <v>3985</v>
+      </c>
+      <c r="R96" s="38">
+        <v>1797</v>
+      </c>
+      <c r="S96" s="38">
+        <v>2188</v>
+      </c>
+      <c r="T96" s="38">
+        <v>3543</v>
+      </c>
+      <c r="U96" s="38">
+        <v>1662</v>
+      </c>
+      <c r="V96" s="38">
+        <v>1881</v>
+      </c>
+      <c r="W96" s="38">
+        <v>3732</v>
+      </c>
+      <c r="X96" s="38">
+        <v>1642</v>
+      </c>
+      <c r="Y96" s="38">
+        <v>2090</v>
+      </c>
+      <c r="Z96" s="38">
+        <v>3938</v>
+      </c>
+      <c r="AA96" s="38">
+        <v>2011</v>
+      </c>
+      <c r="AB96" s="38">
+        <v>1927</v>
+      </c>
+      <c r="AC96" s="38">
+        <v>3852</v>
+      </c>
+      <c r="AD96" s="38">
+        <v>1816</v>
+      </c>
+      <c r="AE96" s="38">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B97" s="38">
+        <v>5190</v>
+      </c>
+      <c r="C97" s="38">
+        <v>2418</v>
+      </c>
+      <c r="D97" s="38">
+        <v>2772</v>
+      </c>
+      <c r="E97" s="38">
+        <v>5048</v>
+      </c>
+      <c r="F97" s="38">
+        <v>2171</v>
+      </c>
+      <c r="G97" s="38">
+        <v>2877</v>
+      </c>
+      <c r="H97" s="38">
+        <v>4686</v>
+      </c>
+      <c r="I97" s="38">
+        <v>2066</v>
+      </c>
+      <c r="J97" s="38">
+        <v>2620</v>
+      </c>
+      <c r="K97" s="38">
+        <v>5695</v>
+      </c>
+      <c r="L97" s="38">
+        <v>2556</v>
+      </c>
+      <c r="M97" s="38">
+        <v>3139</v>
+      </c>
+      <c r="N97" s="38">
+        <v>5287</v>
+      </c>
+      <c r="O97" s="38">
+        <v>2480</v>
+      </c>
+      <c r="P97" s="38">
+        <v>2807</v>
+      </c>
+      <c r="Q97" s="38">
+        <v>5323</v>
+      </c>
+      <c r="R97" s="38">
+        <v>2432</v>
+      </c>
+      <c r="S97" s="38">
+        <v>2891</v>
+      </c>
+      <c r="T97" s="38">
+        <v>4838</v>
+      </c>
+      <c r="U97" s="38">
+        <v>2107</v>
+      </c>
+      <c r="V97" s="38">
+        <v>2731</v>
+      </c>
+      <c r="W97" s="38">
+        <v>4917</v>
+      </c>
+      <c r="X97" s="38">
+        <v>2201</v>
+      </c>
+      <c r="Y97" s="38">
+        <v>2716</v>
+      </c>
+      <c r="Z97" s="38">
+        <v>5448</v>
+      </c>
+      <c r="AA97" s="38">
+        <v>2582</v>
+      </c>
+      <c r="AB97" s="38">
+        <v>2866</v>
+      </c>
+      <c r="AC97" s="38">
+        <v>5201</v>
+      </c>
+      <c r="AD97" s="38">
+        <v>2510</v>
+      </c>
+      <c r="AE97" s="38">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B98" s="38">
+        <v>4497</v>
+      </c>
+      <c r="C98" s="38">
+        <v>1898</v>
+      </c>
+      <c r="D98" s="38">
+        <v>2599</v>
+      </c>
+      <c r="E98" s="38">
+        <v>4540</v>
+      </c>
+      <c r="F98" s="38">
+        <v>2184</v>
+      </c>
+      <c r="G98" s="38">
+        <v>2356</v>
+      </c>
+      <c r="H98" s="38">
+        <v>4301</v>
+      </c>
+      <c r="I98" s="38">
+        <v>2307</v>
+      </c>
+      <c r="J98" s="38">
+        <v>1994</v>
+      </c>
+      <c r="K98" s="38">
+        <v>5884</v>
+      </c>
+      <c r="L98" s="38">
+        <v>2789</v>
+      </c>
+      <c r="M98" s="38">
+        <v>3095</v>
+      </c>
+      <c r="N98" s="38">
+        <v>5399</v>
+      </c>
+      <c r="O98" s="38">
+        <v>2441</v>
+      </c>
+      <c r="P98" s="38">
+        <v>2958</v>
+      </c>
+      <c r="Q98" s="38">
+        <v>5541</v>
+      </c>
+      <c r="R98" s="38">
+        <v>2445</v>
+      </c>
+      <c r="S98" s="38">
+        <v>3096</v>
+      </c>
+      <c r="T98" s="38">
+        <v>4903</v>
+      </c>
+      <c r="U98" s="38">
+        <v>2131</v>
+      </c>
+      <c r="V98" s="38">
+        <v>2772</v>
+      </c>
+      <c r="W98" s="38">
+        <v>5117</v>
+      </c>
+      <c r="X98" s="38">
+        <v>2147</v>
+      </c>
+      <c r="Y98" s="38">
+        <v>2970</v>
+      </c>
+      <c r="Z98" s="38">
+        <v>5334</v>
+      </c>
+      <c r="AA98" s="38">
+        <v>2583</v>
+      </c>
+      <c r="AB98" s="38">
+        <v>2751</v>
+      </c>
+      <c r="AC98" s="38">
+        <v>5180</v>
+      </c>
+      <c r="AD98" s="38">
+        <v>2454</v>
+      </c>
+      <c r="AE98" s="38">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B99" s="38">
+        <v>11682</v>
+      </c>
+      <c r="C99" s="38">
+        <v>5658</v>
+      </c>
+      <c r="D99" s="38">
+        <v>6024</v>
+      </c>
+      <c r="E99" s="38">
+        <v>11500</v>
+      </c>
+      <c r="F99" s="38">
+        <v>5862</v>
+      </c>
+      <c r="G99" s="38">
+        <v>5638</v>
+      </c>
+      <c r="H99" s="38">
+        <v>10990</v>
+      </c>
+      <c r="I99" s="38">
+        <v>5336</v>
+      </c>
+      <c r="J99" s="38">
+        <v>5654</v>
+      </c>
+      <c r="K99" s="38">
+        <v>12477</v>
+      </c>
+      <c r="L99" s="38">
+        <v>5666</v>
+      </c>
+      <c r="M99" s="38">
+        <v>6811</v>
+      </c>
+      <c r="N99" s="38">
+        <v>13084</v>
+      </c>
+      <c r="O99" s="38">
+        <v>5528</v>
+      </c>
+      <c r="P99" s="38">
+        <v>7556</v>
+      </c>
+      <c r="Q99" s="38">
+        <v>12812</v>
+      </c>
+      <c r="R99" s="38">
+        <v>5422</v>
+      </c>
+      <c r="S99" s="38">
+        <v>7390</v>
+      </c>
+      <c r="T99" s="38">
+        <v>13280</v>
+      </c>
+      <c r="U99" s="38">
+        <v>5876</v>
+      </c>
+      <c r="V99" s="38">
+        <v>7404</v>
+      </c>
+      <c r="W99" s="38">
+        <v>12792</v>
+      </c>
+      <c r="X99" s="38">
+        <v>5377</v>
+      </c>
+      <c r="Y99" s="38">
+        <v>7415</v>
+      </c>
+      <c r="Z99" s="38">
+        <v>13592</v>
+      </c>
+      <c r="AA99" s="38">
+        <v>5935</v>
+      </c>
+      <c r="AB99" s="38">
+        <v>7657</v>
+      </c>
+      <c r="AC99" s="38">
+        <v>13010</v>
+      </c>
+      <c r="AD99" s="38">
+        <v>5760</v>
+      </c>
+      <c r="AE99" s="38">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B100" s="38">
+        <v>4656</v>
+      </c>
+      <c r="C100" s="38">
+        <v>2204</v>
+      </c>
+      <c r="D100" s="38">
+        <v>2452</v>
+      </c>
+      <c r="E100" s="38">
+        <v>4452</v>
+      </c>
+      <c r="F100" s="38">
+        <v>2171</v>
+      </c>
+      <c r="G100" s="38">
+        <v>2281</v>
+      </c>
+      <c r="H100" s="38">
+        <v>4314</v>
+      </c>
+      <c r="I100" s="38">
+        <v>1960</v>
+      </c>
+      <c r="J100" s="38">
+        <v>2354</v>
+      </c>
+      <c r="K100" s="38">
+        <v>5278</v>
+      </c>
+      <c r="L100" s="38">
+        <v>2444</v>
+      </c>
+      <c r="M100" s="38">
+        <v>2834</v>
+      </c>
+      <c r="N100" s="38">
+        <v>5197</v>
+      </c>
+      <c r="O100" s="38">
+        <v>2266</v>
+      </c>
+      <c r="P100" s="38">
+        <v>2931</v>
+      </c>
+      <c r="Q100" s="38">
+        <v>5271</v>
+      </c>
+      <c r="R100" s="38">
+        <v>2407</v>
+      </c>
+      <c r="S100" s="38">
+        <v>2864</v>
+      </c>
+      <c r="T100" s="38">
+        <v>4095</v>
+      </c>
+      <c r="U100" s="38">
+        <v>1602</v>
+      </c>
+      <c r="V100" s="38">
+        <v>2493</v>
+      </c>
+      <c r="W100" s="38">
+        <v>4238</v>
+      </c>
+      <c r="X100" s="38">
+        <v>1828</v>
+      </c>
+      <c r="Y100" s="38">
+        <v>2410</v>
+      </c>
+      <c r="Z100" s="38">
+        <v>4386</v>
+      </c>
+      <c r="AA100" s="38">
+        <v>2052</v>
+      </c>
+      <c r="AB100" s="38">
+        <v>2334</v>
+      </c>
+      <c r="AC100" s="38">
+        <v>4145</v>
+      </c>
+      <c r="AD100" s="38">
+        <v>1885</v>
+      </c>
+      <c r="AE100" s="38">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B101" s="38">
+        <v>300312</v>
+      </c>
+      <c r="C101" s="38">
+        <v>139155</v>
+      </c>
+      <c r="D101" s="38">
+        <v>161157</v>
+      </c>
+      <c r="E101" s="38">
+        <v>281257</v>
+      </c>
+      <c r="F101" s="38">
+        <v>129004</v>
+      </c>
+      <c r="G101" s="38">
+        <v>152253</v>
+      </c>
+      <c r="H101" s="38">
+        <v>286982</v>
+      </c>
+      <c r="I101" s="38">
+        <v>125999</v>
+      </c>
+      <c r="J101" s="38">
+        <v>160983</v>
+      </c>
+      <c r="K101" s="38">
+        <v>290643</v>
+      </c>
+      <c r="L101" s="38">
+        <v>132589</v>
+      </c>
+      <c r="M101" s="38">
+        <v>158054</v>
+      </c>
+      <c r="N101" s="38">
+        <v>291452</v>
+      </c>
+      <c r="O101" s="38">
+        <v>133793</v>
+      </c>
+      <c r="P101" s="38">
+        <v>157659</v>
+      </c>
+      <c r="Q101" s="38">
+        <v>294935</v>
+      </c>
+      <c r="R101" s="38">
+        <v>131038</v>
+      </c>
+      <c r="S101" s="38">
+        <v>163897</v>
+      </c>
+      <c r="T101" s="38">
+        <v>319866</v>
+      </c>
+      <c r="U101" s="38">
+        <v>143697</v>
+      </c>
+      <c r="V101" s="38">
+        <v>176169</v>
+      </c>
+      <c r="W101" s="38">
+        <v>325231</v>
+      </c>
+      <c r="X101" s="38">
+        <v>145796</v>
+      </c>
+      <c r="Y101" s="38">
+        <v>179435</v>
+      </c>
+      <c r="Z101" s="38">
+        <v>326685</v>
+      </c>
+      <c r="AA101" s="38">
+        <v>150639</v>
+      </c>
+      <c r="AB101" s="38">
+        <v>176046</v>
+      </c>
+      <c r="AC101" s="38">
+        <v>307188</v>
+      </c>
+      <c r="AD101" s="38">
+        <v>141654</v>
+      </c>
+      <c r="AE101" s="38">
+        <v>165534</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B102" s="38">
+        <v>124112</v>
+      </c>
+      <c r="C102" s="38">
+        <v>56064</v>
+      </c>
+      <c r="D102" s="38">
+        <v>68048</v>
+      </c>
+      <c r="E102" s="38">
+        <v>114983</v>
+      </c>
+      <c r="F102" s="38">
+        <v>52501</v>
+      </c>
+      <c r="G102" s="38">
+        <v>62482</v>
+      </c>
+      <c r="H102" s="38">
+        <v>116603</v>
+      </c>
+      <c r="I102" s="38">
+        <v>48778</v>
+      </c>
+      <c r="J102" s="38">
+        <v>67825</v>
+      </c>
+      <c r="K102" s="38">
+        <v>119845</v>
+      </c>
+      <c r="L102" s="38">
+        <v>52600</v>
+      </c>
+      <c r="M102" s="38">
+        <v>67245</v>
+      </c>
+      <c r="N102" s="38">
+        <v>114263</v>
+      </c>
+      <c r="O102" s="38">
+        <v>51301</v>
+      </c>
+      <c r="P102" s="38">
+        <v>62962</v>
+      </c>
+      <c r="Q102" s="38">
+        <v>108244</v>
+      </c>
+      <c r="R102" s="38">
+        <v>46118</v>
+      </c>
+      <c r="S102" s="38">
+        <v>62126</v>
+      </c>
+      <c r="T102" s="38">
+        <v>132369</v>
+      </c>
+      <c r="U102" s="38">
+        <v>59368</v>
+      </c>
+      <c r="V102" s="38">
+        <v>73001</v>
+      </c>
+      <c r="W102" s="38">
+        <v>133398</v>
+      </c>
+      <c r="X102" s="38">
+        <v>57108</v>
+      </c>
+      <c r="Y102" s="38">
+        <v>76290</v>
+      </c>
+      <c r="Z102" s="38">
+        <v>121009</v>
+      </c>
+      <c r="AA102" s="38">
+        <v>54879</v>
+      </c>
+      <c r="AB102" s="38">
+        <v>66130</v>
+      </c>
+      <c r="AC102" s="38">
+        <v>132693</v>
+      </c>
+      <c r="AD102" s="38">
+        <v>60576</v>
+      </c>
+      <c r="AE102" s="38">
+        <v>72117</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B103" s="38">
+        <v>13231</v>
+      </c>
+      <c r="C103" s="38">
+        <v>5761</v>
+      </c>
+      <c r="D103" s="38">
+        <v>7470</v>
+      </c>
+      <c r="E103" s="38">
+        <v>19009</v>
+      </c>
+      <c r="F103" s="38">
+        <v>6811</v>
+      </c>
+      <c r="G103" s="38">
+        <v>12198</v>
+      </c>
+      <c r="H103" s="38">
+        <v>27778</v>
+      </c>
+      <c r="I103" s="38">
+        <v>13381</v>
+      </c>
+      <c r="J103" s="38">
+        <v>14397</v>
+      </c>
+      <c r="K103" s="38">
+        <v>25322</v>
+      </c>
+      <c r="L103" s="38">
+        <v>12498</v>
+      </c>
+      <c r="M103" s="38">
+        <v>12824</v>
+      </c>
+      <c r="N103" s="38">
+        <v>27902</v>
+      </c>
+      <c r="O103" s="38">
+        <v>13587</v>
+      </c>
+      <c r="P103" s="38">
+        <v>14315</v>
+      </c>
+      <c r="Q103" s="38">
+        <v>29126</v>
+      </c>
+      <c r="R103" s="38">
+        <v>14610</v>
+      </c>
+      <c r="S103" s="38">
+        <v>14516</v>
+      </c>
+      <c r="T103" s="38">
+        <v>23550</v>
+      </c>
+      <c r="U103" s="38">
+        <v>11596</v>
+      </c>
+      <c r="V103" s="38">
+        <v>11954</v>
+      </c>
+      <c r="W103" s="38">
+        <v>29875</v>
+      </c>
+      <c r="X103" s="38">
+        <v>14774</v>
+      </c>
+      <c r="Y103" s="38">
+        <v>15101</v>
+      </c>
+      <c r="Z103" s="38">
+        <v>34543</v>
+      </c>
+      <c r="AA103" s="38">
+        <v>18190</v>
+      </c>
+      <c r="AB103" s="38">
+        <v>16353</v>
+      </c>
+      <c r="AC103" s="38">
+        <v>26149</v>
+      </c>
+      <c r="AD103" s="38">
+        <v>12557</v>
+      </c>
+      <c r="AE103" s="38">
+        <v>13592</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="B104" s="38">
+        <v>19484</v>
+      </c>
+      <c r="C104" s="38">
+        <v>8900</v>
+      </c>
+      <c r="D104" s="38">
+        <v>10584</v>
+      </c>
+      <c r="E104" s="38">
+        <v>18694</v>
+      </c>
+      <c r="F104" s="38">
+        <v>8784</v>
+      </c>
+      <c r="G104" s="38">
+        <v>9910</v>
+      </c>
+      <c r="H104" s="38">
+        <v>17149</v>
+      </c>
+      <c r="I104" s="38">
+        <v>8596</v>
+      </c>
+      <c r="J104" s="38">
+        <v>8553</v>
+      </c>
+      <c r="K104" s="38">
+        <v>19015</v>
+      </c>
+      <c r="L104" s="38">
+        <v>8884</v>
+      </c>
+      <c r="M104" s="38">
+        <v>10131</v>
+      </c>
+      <c r="N104" s="38">
+        <v>19215</v>
+      </c>
+      <c r="O104" s="38">
+        <v>9315</v>
+      </c>
+      <c r="P104" s="38">
+        <v>9900</v>
+      </c>
+      <c r="Q104" s="38">
+        <v>19641</v>
+      </c>
+      <c r="R104" s="38">
+        <v>8121</v>
+      </c>
+      <c r="S104" s="38">
+        <v>11520</v>
+      </c>
+      <c r="T104" s="38">
+        <v>27175</v>
+      </c>
+      <c r="U104" s="38">
+        <v>12555</v>
+      </c>
+      <c r="V104" s="38">
+        <v>14620</v>
+      </c>
+      <c r="W104" s="38">
+        <v>21155</v>
+      </c>
+      <c r="X104" s="38">
+        <v>9827</v>
+      </c>
+      <c r="Y104" s="38">
+        <v>11328</v>
+      </c>
+      <c r="Z104" s="38">
+        <v>21843</v>
+      </c>
+      <c r="AA104" s="38">
+        <v>9897</v>
+      </c>
+      <c r="AB104" s="38">
+        <v>11946</v>
+      </c>
+      <c r="AC104" s="38">
+        <v>15798</v>
+      </c>
+      <c r="AD104" s="38">
+        <v>6015</v>
+      </c>
+      <c r="AE104" s="38">
+        <v>9783</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B105" s="38">
+        <v>11029</v>
+      </c>
+      <c r="C105" s="38">
+        <v>5025</v>
+      </c>
+      <c r="D105" s="38">
+        <v>6004</v>
+      </c>
+      <c r="E105" s="38">
+        <v>10066</v>
+      </c>
+      <c r="F105" s="38">
+        <v>4750</v>
+      </c>
+      <c r="G105" s="38">
+        <v>5316</v>
+      </c>
+      <c r="H105" s="38">
+        <v>10370</v>
+      </c>
+      <c r="I105" s="38">
+        <v>4754</v>
+      </c>
+      <c r="J105" s="38">
+        <v>5616</v>
+      </c>
+      <c r="K105" s="38">
+        <v>12811</v>
+      </c>
+      <c r="L105" s="38">
+        <v>6269</v>
+      </c>
+      <c r="M105" s="38">
+        <v>6542</v>
+      </c>
+      <c r="N105" s="38">
+        <v>11341</v>
+      </c>
+      <c r="O105" s="38">
+        <v>5671</v>
+      </c>
+      <c r="P105" s="38">
+        <v>5670</v>
+      </c>
+      <c r="Q105" s="38">
+        <v>14281</v>
+      </c>
+      <c r="R105" s="38">
+        <v>6737</v>
+      </c>
+      <c r="S105" s="38">
+        <v>7544</v>
+      </c>
+      <c r="T105" s="38">
+        <v>15396</v>
+      </c>
+      <c r="U105" s="38">
+        <v>7196</v>
+      </c>
+      <c r="V105" s="38">
+        <v>8200</v>
+      </c>
+      <c r="W105" s="38">
+        <v>14756</v>
+      </c>
+      <c r="X105" s="38">
+        <v>7088</v>
+      </c>
+      <c r="Y105" s="38">
+        <v>7668</v>
+      </c>
+      <c r="Z105" s="38">
+        <v>15444</v>
+      </c>
+      <c r="AA105" s="38">
+        <v>6843</v>
+      </c>
+      <c r="AB105" s="38">
+        <v>8601</v>
+      </c>
+      <c r="AC105" s="38">
+        <v>8147</v>
+      </c>
+      <c r="AD105" s="38">
+        <v>4733</v>
+      </c>
+      <c r="AE105" s="38">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B106" s="38">
+        <v>28297</v>
+      </c>
+      <c r="C106" s="38">
+        <v>14311</v>
+      </c>
+      <c r="D106" s="38">
+        <v>13986</v>
+      </c>
+      <c r="E106" s="38">
+        <v>19617</v>
+      </c>
+      <c r="F106" s="38">
+        <v>9943</v>
+      </c>
+      <c r="G106" s="38">
+        <v>9674</v>
+      </c>
+      <c r="H106" s="38">
+        <v>22204</v>
+      </c>
+      <c r="I106" s="38">
+        <v>10336</v>
+      </c>
+      <c r="J106" s="38">
+        <v>11868</v>
+      </c>
+      <c r="K106" s="38">
+        <v>21468</v>
+      </c>
+      <c r="L106" s="38">
+        <v>10058</v>
+      </c>
+      <c r="M106" s="38">
+        <v>11410</v>
+      </c>
+      <c r="N106" s="38">
+        <v>19534</v>
+      </c>
+      <c r="O106" s="38">
+        <v>8351</v>
+      </c>
+      <c r="P106" s="38">
+        <v>11183</v>
+      </c>
+      <c r="Q106" s="38">
+        <v>26410</v>
+      </c>
+      <c r="R106" s="38">
+        <v>11577</v>
+      </c>
+      <c r="S106" s="38">
+        <v>14833</v>
+      </c>
+      <c r="T106" s="38">
+        <v>23822</v>
+      </c>
+      <c r="U106" s="38">
+        <v>10608</v>
+      </c>
+      <c r="V106" s="38">
+        <v>13214</v>
+      </c>
+      <c r="W106" s="38">
+        <v>28998</v>
+      </c>
+      <c r="X106" s="38">
+        <v>12483</v>
+      </c>
+      <c r="Y106" s="38">
+        <v>16515</v>
+      </c>
+      <c r="Z106" s="38">
+        <v>33546</v>
+      </c>
+      <c r="AA106" s="38">
+        <v>14197</v>
+      </c>
+      <c r="AB106" s="38">
+        <v>19349</v>
+      </c>
+      <c r="AC106" s="38">
+        <v>33817</v>
+      </c>
+      <c r="AD106" s="38">
+        <v>15290</v>
+      </c>
+      <c r="AE106" s="38">
+        <v>18527</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B107" s="38">
+        <v>18468</v>
+      </c>
+      <c r="C107" s="38">
+        <v>8896</v>
+      </c>
+      <c r="D107" s="38">
+        <v>9572</v>
+      </c>
+      <c r="E107" s="38">
+        <v>13900</v>
+      </c>
+      <c r="F107" s="38">
+        <v>6628</v>
+      </c>
+      <c r="G107" s="38">
+        <v>7272</v>
+      </c>
+      <c r="H107" s="38">
+        <v>14349</v>
+      </c>
+      <c r="I107" s="38">
+        <v>6237</v>
+      </c>
+      <c r="J107" s="38">
+        <v>8112</v>
+      </c>
+      <c r="K107" s="38">
+        <v>13953</v>
+      </c>
+      <c r="L107" s="38">
+        <v>7067</v>
+      </c>
+      <c r="M107" s="38">
+        <v>6886</v>
+      </c>
+      <c r="N107" s="38">
+        <v>14406</v>
+      </c>
+      <c r="O107" s="38">
+        <v>6905</v>
+      </c>
+      <c r="P107" s="38">
+        <v>7501</v>
+      </c>
+      <c r="Q107" s="38">
+        <v>14663</v>
+      </c>
+      <c r="R107" s="38">
+        <v>6770</v>
+      </c>
+      <c r="S107" s="38">
+        <v>7893</v>
+      </c>
+      <c r="T107" s="38">
+        <v>16947</v>
+      </c>
+      <c r="U107" s="38">
+        <v>7549</v>
+      </c>
+      <c r="V107" s="38">
+        <v>9398</v>
+      </c>
+      <c r="W107" s="38">
+        <v>18000</v>
+      </c>
+      <c r="X107" s="38">
+        <v>8374</v>
+      </c>
+      <c r="Y107" s="38">
+        <v>9626</v>
+      </c>
+      <c r="Z107" s="38">
+        <v>15096</v>
+      </c>
+      <c r="AA107" s="38">
+        <v>6762</v>
+      </c>
+      <c r="AB107" s="38">
+        <v>8334</v>
+      </c>
+      <c r="AC107" s="38">
+        <v>12177</v>
+      </c>
+      <c r="AD107" s="38">
+        <v>5675</v>
+      </c>
+      <c r="AE107" s="38">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31">
+      <c r="A108" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B108" s="38">
+        <v>25119</v>
+      </c>
+      <c r="C108" s="38">
+        <v>12355</v>
+      </c>
+      <c r="D108" s="38">
+        <v>12764</v>
+      </c>
+      <c r="E108" s="38">
+        <v>23862</v>
+      </c>
+      <c r="F108" s="38">
+        <v>11180</v>
+      </c>
+      <c r="G108" s="38">
+        <v>12682</v>
+      </c>
+      <c r="H108" s="38">
+        <v>20531</v>
+      </c>
+      <c r="I108" s="38">
+        <v>8731</v>
+      </c>
+      <c r="J108" s="38">
+        <v>11800</v>
+      </c>
+      <c r="K108" s="38">
+        <v>19160</v>
+      </c>
+      <c r="L108" s="38">
+        <v>9616</v>
+      </c>
+      <c r="M108" s="38">
+        <v>9544</v>
+      </c>
+      <c r="N108" s="38">
+        <v>18648</v>
+      </c>
+      <c r="O108" s="38">
+        <v>7840</v>
+      </c>
+      <c r="P108" s="38">
+        <v>10808</v>
+      </c>
+      <c r="Q108" s="38">
+        <v>19477</v>
+      </c>
+      <c r="R108" s="38">
+        <v>9000</v>
+      </c>
+      <c r="S108" s="38">
+        <v>10477</v>
+      </c>
+      <c r="T108" s="38">
+        <v>18914</v>
+      </c>
+      <c r="U108" s="38">
+        <v>8586</v>
+      </c>
+      <c r="V108" s="38">
+        <v>10328</v>
+      </c>
+      <c r="W108" s="38">
+        <v>22655</v>
+      </c>
+      <c r="X108" s="38">
+        <v>10684</v>
+      </c>
+      <c r="Y108" s="38">
+        <v>11971</v>
+      </c>
+      <c r="Z108" s="38">
+        <v>23977</v>
+      </c>
+      <c r="AA108" s="38">
+        <v>9897</v>
+      </c>
+      <c r="AB108" s="38">
+        <v>14080</v>
+      </c>
+      <c r="AC108" s="38">
+        <v>19215</v>
+      </c>
+      <c r="AD108" s="38">
+        <v>9986</v>
+      </c>
+      <c r="AE108" s="38">
+        <v>9229</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B109" s="38">
+        <v>5611</v>
+      </c>
+      <c r="C109" s="38">
+        <v>1507</v>
+      </c>
+      <c r="D109" s="38">
+        <v>4104</v>
+      </c>
+      <c r="E109" s="38">
+        <v>6718</v>
+      </c>
+      <c r="F109" s="38">
+        <v>2275</v>
+      </c>
+      <c r="G109" s="38">
+        <v>4443</v>
+      </c>
+      <c r="H109" s="38">
+        <v>7227</v>
+      </c>
+      <c r="I109" s="38">
+        <v>2892</v>
+      </c>
+      <c r="J109" s="38">
+        <v>4335</v>
+      </c>
+      <c r="K109" s="38">
+        <v>7485</v>
+      </c>
+      <c r="L109" s="38">
+        <v>2917</v>
+      </c>
+      <c r="M109" s="38">
+        <v>4568</v>
+      </c>
+      <c r="N109" s="38">
+        <v>8146</v>
+      </c>
+      <c r="O109" s="38">
+        <v>3296</v>
+      </c>
+      <c r="P109" s="38">
+        <v>4850</v>
+      </c>
+      <c r="Q109" s="38">
+        <v>8256</v>
+      </c>
+      <c r="R109" s="38">
+        <v>3571</v>
+      </c>
+      <c r="S109" s="38">
+        <v>4685</v>
+      </c>
+      <c r="T109" s="38">
+        <v>6638</v>
+      </c>
+      <c r="U109" s="38">
+        <v>2730</v>
+      </c>
+      <c r="V109" s="38">
+        <v>3908</v>
+      </c>
+      <c r="W109" s="38">
+        <v>3931</v>
+      </c>
+      <c r="X109" s="38">
+        <v>1514</v>
+      </c>
+      <c r="Y109" s="38">
+        <v>2417</v>
+      </c>
+      <c r="Z109" s="38">
+        <v>6927</v>
+      </c>
+      <c r="AA109" s="38">
+        <v>2566</v>
+      </c>
+      <c r="AB109" s="38">
+        <v>4361</v>
+      </c>
+      <c r="AC109" s="38">
+        <v>6381</v>
+      </c>
+      <c r="AD109" s="38">
+        <v>1814</v>
+      </c>
+      <c r="AE109" s="38">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="B110" s="38">
+        <v>12206</v>
+      </c>
+      <c r="C110" s="38">
+        <v>5274</v>
+      </c>
+      <c r="D110" s="38">
+        <v>6932</v>
+      </c>
+      <c r="E110" s="38">
+        <v>12054</v>
+      </c>
+      <c r="F110" s="38">
+        <v>4707</v>
+      </c>
+      <c r="G110" s="38">
+        <v>7347</v>
+      </c>
+      <c r="H110" s="38">
+        <v>9155</v>
+      </c>
+      <c r="I110" s="38">
+        <v>3377</v>
+      </c>
+      <c r="J110" s="38">
+        <v>5778</v>
+      </c>
+      <c r="K110" s="38">
+        <v>10689</v>
+      </c>
+      <c r="L110" s="38">
+        <v>4561</v>
+      </c>
+      <c r="M110" s="38">
+        <v>6128</v>
+      </c>
+      <c r="N110" s="38">
+        <v>9166</v>
+      </c>
+      <c r="O110" s="38">
+        <v>3617</v>
+      </c>
+      <c r="P110" s="38">
+        <v>5549</v>
+      </c>
+      <c r="Q110" s="38">
+        <v>9339</v>
+      </c>
+      <c r="R110" s="38">
+        <v>3667</v>
+      </c>
+      <c r="S110" s="38">
+        <v>5672</v>
+      </c>
+      <c r="T110" s="38">
+        <v>9942</v>
+      </c>
+      <c r="U110" s="38">
+        <v>4113</v>
+      </c>
+      <c r="V110" s="38">
+        <v>5829</v>
+      </c>
+      <c r="W110" s="38">
+        <v>9699</v>
+      </c>
+      <c r="X110" s="38">
+        <v>3945</v>
+      </c>
+      <c r="Y110" s="38">
+        <v>5754</v>
+      </c>
+      <c r="Z110" s="38">
+        <v>9772</v>
+      </c>
+      <c r="AA110" s="38">
+        <v>4121</v>
+      </c>
+      <c r="AB110" s="38">
+        <v>5651</v>
+      </c>
+      <c r="AC110" s="38">
+        <v>9843</v>
+      </c>
+      <c r="AD110" s="38">
+        <v>4220</v>
+      </c>
+      <c r="AE110" s="38">
+        <v>5623</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="B111" s="38">
+        <v>14235</v>
+      </c>
+      <c r="C111" s="38">
+        <v>6106</v>
+      </c>
+      <c r="D111" s="38">
+        <v>8129</v>
+      </c>
+      <c r="E111" s="38">
+        <v>11562</v>
+      </c>
+      <c r="F111" s="38">
+        <v>5000</v>
+      </c>
+      <c r="G111" s="38">
+        <v>6562</v>
+      </c>
+      <c r="H111" s="38">
+        <v>13045</v>
+      </c>
+      <c r="I111" s="38">
+        <v>5754</v>
+      </c>
+      <c r="J111" s="38">
+        <v>7291</v>
+      </c>
+      <c r="K111" s="38">
+        <v>12455</v>
+      </c>
+      <c r="L111" s="38">
+        <v>5005</v>
+      </c>
+      <c r="M111" s="38">
+        <v>7450</v>
+      </c>
+      <c r="N111" s="38">
+        <v>14630</v>
+      </c>
+      <c r="O111" s="38">
+        <v>6217</v>
+      </c>
+      <c r="P111" s="38">
+        <v>8413</v>
+      </c>
+      <c r="Q111" s="38">
+        <v>13791</v>
+      </c>
+      <c r="R111" s="38">
+        <v>5706</v>
+      </c>
+      <c r="S111" s="38">
+        <v>8085</v>
+      </c>
+      <c r="T111" s="38">
+        <v>11944</v>
+      </c>
+      <c r="U111" s="38">
+        <v>4378</v>
+      </c>
+      <c r="V111" s="38">
+        <v>7566</v>
+      </c>
+      <c r="W111" s="38">
+        <v>12673</v>
+      </c>
+      <c r="X111" s="38">
+        <v>5354</v>
+      </c>
+      <c r="Y111" s="38">
+        <v>7319</v>
+      </c>
+      <c r="Z111" s="38">
+        <v>12608</v>
+      </c>
+      <c r="AA111" s="38">
+        <v>5664</v>
+      </c>
+      <c r="AB111" s="38">
+        <v>6944</v>
+      </c>
+      <c r="AC111" s="38">
+        <v>11193</v>
+      </c>
+      <c r="AD111" s="38">
+        <v>4592</v>
+      </c>
+      <c r="AE111" s="38">
+        <v>6601</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="53" t="s">
+        <v>152</v>
+      </c>
+      <c r="B112" s="38">
+        <v>28520</v>
+      </c>
+      <c r="C112" s="38">
+        <v>14956</v>
+      </c>
+      <c r="D112" s="38">
+        <v>13564</v>
+      </c>
+      <c r="E112" s="38">
+        <v>30792</v>
+      </c>
+      <c r="F112" s="38">
+        <v>16425</v>
+      </c>
+      <c r="G112" s="38">
+        <v>14367</v>
+      </c>
+      <c r="H112" s="38">
+        <v>28571</v>
+      </c>
+      <c r="I112" s="38">
+        <v>13163</v>
+      </c>
+      <c r="J112" s="38">
+        <v>15408</v>
+      </c>
+      <c r="K112" s="38">
+        <v>28440</v>
+      </c>
+      <c r="L112" s="38">
+        <v>13114</v>
+      </c>
+      <c r="M112" s="38">
+        <v>15326</v>
+      </c>
+      <c r="N112" s="38">
+        <v>34201</v>
+      </c>
+      <c r="O112" s="38">
+        <v>17693</v>
+      </c>
+      <c r="P112" s="38">
+        <v>16508</v>
+      </c>
+      <c r="Q112" s="38">
+        <v>31707</v>
+      </c>
+      <c r="R112" s="38">
+        <v>15161</v>
+      </c>
+      <c r="S112" s="38">
+        <v>16546</v>
+      </c>
+      <c r="T112" s="38">
+        <v>33169</v>
+      </c>
+      <c r="U112" s="38">
+        <v>15018</v>
+      </c>
+      <c r="V112" s="38">
+        <v>18151</v>
+      </c>
+      <c r="W112" s="38">
+        <v>30091</v>
+      </c>
+      <c r="X112" s="38">
+        <v>14645</v>
+      </c>
+      <c r="Y112" s="38">
+        <v>15446</v>
+      </c>
+      <c r="Z112" s="38">
+        <v>31920</v>
+      </c>
+      <c r="AA112" s="38">
+        <v>17623</v>
+      </c>
+      <c r="AB112" s="38">
+        <v>14297</v>
+      </c>
+      <c r="AC112" s="38">
+        <v>31775</v>
+      </c>
+      <c r="AD112" s="38">
+        <v>16196</v>
+      </c>
+      <c r="AE112" s="38">
+        <v>15579</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
+      <c r="A113" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="B113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S113" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T113" s="38">
+        <v>215431</v>
+      </c>
+      <c r="U113" s="38">
+        <v>102458</v>
+      </c>
+      <c r="V113" s="38">
+        <v>112973</v>
+      </c>
+      <c r="W113" s="38">
+        <v>229294</v>
+      </c>
+      <c r="X113" s="38">
+        <v>111434</v>
+      </c>
+      <c r="Y113" s="38">
+        <v>117860</v>
+      </c>
+      <c r="Z113" s="38">
+        <v>215666</v>
+      </c>
+      <c r="AA113" s="38">
+        <v>105027</v>
+      </c>
+      <c r="AB113" s="38">
+        <v>110639</v>
+      </c>
+      <c r="AC113" s="38">
+        <v>224269</v>
+      </c>
+      <c r="AD113" s="38">
+        <v>106775</v>
+      </c>
+      <c r="AE113" s="38">
+        <v>117494</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S114" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T114" s="38">
+        <v>68251</v>
+      </c>
+      <c r="U114" s="38">
+        <v>31405</v>
+      </c>
+      <c r="V114" s="38">
+        <v>36846</v>
+      </c>
+      <c r="W114" s="38">
+        <v>75608</v>
+      </c>
+      <c r="X114" s="38">
+        <v>34205</v>
+      </c>
+      <c r="Y114" s="38">
+        <v>41403</v>
+      </c>
+      <c r="Z114" s="38">
+        <v>68977</v>
+      </c>
+      <c r="AA114" s="38">
+        <v>31015</v>
+      </c>
+      <c r="AB114" s="38">
+        <v>37962</v>
+      </c>
+      <c r="AC114" s="38">
+        <v>72344</v>
+      </c>
+      <c r="AD114" s="38">
+        <v>32448</v>
+      </c>
+      <c r="AE114" s="38">
+        <v>39896</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S115" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T115" s="38">
+        <v>7684</v>
+      </c>
+      <c r="U115" s="38">
+        <v>2677</v>
+      </c>
+      <c r="V115" s="38">
+        <v>5007</v>
+      </c>
+      <c r="W115" s="38">
+        <v>7135</v>
+      </c>
+      <c r="X115" s="38">
+        <v>2396</v>
+      </c>
+      <c r="Y115" s="38">
+        <v>4739</v>
+      </c>
+      <c r="Z115" s="38">
+        <v>7293</v>
+      </c>
+      <c r="AA115" s="38">
+        <v>2688</v>
+      </c>
+      <c r="AB115" s="38">
+        <v>4605</v>
+      </c>
+      <c r="AC115" s="38">
+        <v>6786</v>
+      </c>
+      <c r="AD115" s="38">
+        <v>2065</v>
+      </c>
+      <c r="AE115" s="38">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31">
+      <c r="A116" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="B116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S116" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T116" s="38">
+        <v>12173</v>
+      </c>
+      <c r="U116" s="38">
+        <v>5436</v>
+      </c>
+      <c r="V116" s="38">
+        <v>6737</v>
+      </c>
+      <c r="W116" s="38">
+        <v>11857</v>
+      </c>
+      <c r="X116" s="38">
+        <v>5326</v>
+      </c>
+      <c r="Y116" s="38">
+        <v>6531</v>
+      </c>
+      <c r="Z116" s="38">
+        <v>10021</v>
+      </c>
+      <c r="AA116" s="38">
+        <v>4971</v>
+      </c>
+      <c r="AB116" s="38">
+        <v>5050</v>
+      </c>
+      <c r="AC116" s="38">
+        <v>10391</v>
+      </c>
+      <c r="AD116" s="38">
+        <v>4942</v>
+      </c>
+      <c r="AE116" s="38">
+        <v>5449</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31">
+      <c r="A117" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S117" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T117" s="38">
+        <v>27710</v>
+      </c>
+      <c r="U117" s="38">
+        <v>14104</v>
+      </c>
+      <c r="V117" s="38">
+        <v>13606</v>
+      </c>
+      <c r="W117" s="38">
+        <v>30521</v>
+      </c>
+      <c r="X117" s="38">
+        <v>14836</v>
+      </c>
+      <c r="Y117" s="38">
+        <v>15685</v>
+      </c>
+      <c r="Z117" s="38">
+        <v>25892</v>
+      </c>
+      <c r="AA117" s="38">
+        <v>12508</v>
+      </c>
+      <c r="AB117" s="38">
+        <v>13384</v>
+      </c>
+      <c r="AC117" s="38">
+        <v>28009</v>
+      </c>
+      <c r="AD117" s="38">
+        <v>13250</v>
+      </c>
+      <c r="AE117" s="38">
+        <v>14759</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31">
+      <c r="A118" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="B118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S118" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T118" s="38">
+        <v>14369</v>
+      </c>
+      <c r="U118" s="38">
+        <v>6358</v>
+      </c>
+      <c r="V118" s="38">
+        <v>8011</v>
+      </c>
+      <c r="W118" s="38">
+        <v>15395</v>
+      </c>
+      <c r="X118" s="38">
+        <v>7184</v>
+      </c>
+      <c r="Y118" s="38">
+        <v>8211</v>
+      </c>
+      <c r="Z118" s="38">
+        <v>13529</v>
+      </c>
+      <c r="AA118" s="38">
+        <v>5994</v>
+      </c>
+      <c r="AB118" s="38">
+        <v>7535</v>
+      </c>
+      <c r="AC118" s="38">
+        <v>14363</v>
+      </c>
+      <c r="AD118" s="38">
+        <v>6648</v>
+      </c>
+      <c r="AE118" s="38">
+        <v>7715</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31">
+      <c r="A119" s="53" t="s">
+        <v>159</v>
+      </c>
+      <c r="B119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S119" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T119" s="38">
+        <v>12960</v>
+      </c>
+      <c r="U119" s="38">
+        <v>8002</v>
+      </c>
+      <c r="V119" s="38">
+        <v>4958</v>
+      </c>
+      <c r="W119" s="38">
+        <v>13647</v>
+      </c>
+      <c r="X119" s="38">
+        <v>8094</v>
+      </c>
+      <c r="Y119" s="38">
+        <v>5553</v>
+      </c>
+      <c r="Z119" s="38">
+        <v>14214</v>
+      </c>
+      <c r="AA119" s="38">
+        <v>8898</v>
+      </c>
+      <c r="AB119" s="38">
+        <v>5316</v>
+      </c>
+      <c r="AC119" s="38">
+        <v>14444</v>
+      </c>
+      <c r="AD119" s="38">
+        <v>8798</v>
+      </c>
+      <c r="AE119" s="38">
+        <v>5646</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31">
+      <c r="A120" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S120" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T120" s="38">
+        <v>10324</v>
+      </c>
+      <c r="U120" s="38">
+        <v>4935</v>
+      </c>
+      <c r="V120" s="38">
+        <v>5389</v>
+      </c>
+      <c r="W120" s="38">
+        <v>10367</v>
+      </c>
+      <c r="X120" s="38">
+        <v>4776</v>
+      </c>
+      <c r="Y120" s="38">
+        <v>5591</v>
+      </c>
+      <c r="Z120" s="38">
+        <v>10682</v>
+      </c>
+      <c r="AA120" s="38">
+        <v>5298</v>
+      </c>
+      <c r="AB120" s="38">
+        <v>5384</v>
+      </c>
+      <c r="AC120" s="38">
+        <v>11970</v>
+      </c>
+      <c r="AD120" s="38">
+        <v>5224</v>
+      </c>
+      <c r="AE120" s="38">
+        <v>6746</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31">
+      <c r="A121" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S121" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T121" s="38">
+        <v>10861</v>
+      </c>
+      <c r="U121" s="38">
+        <v>5475</v>
+      </c>
+      <c r="V121" s="38">
+        <v>5386</v>
+      </c>
+      <c r="W121" s="38">
+        <v>10954</v>
+      </c>
+      <c r="X121" s="38">
+        <v>5930</v>
+      </c>
+      <c r="Y121" s="38">
+        <v>5024</v>
+      </c>
+      <c r="Z121" s="38">
+        <v>10928</v>
+      </c>
+      <c r="AA121" s="38">
+        <v>5056</v>
+      </c>
+      <c r="AB121" s="38">
+        <v>5872</v>
+      </c>
+      <c r="AC121" s="38">
+        <v>10307</v>
+      </c>
+      <c r="AD121" s="38">
+        <v>5161</v>
+      </c>
+      <c r="AE121" s="38">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31">
+      <c r="A122" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S122" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T122" s="38">
+        <v>38067</v>
+      </c>
+      <c r="U122" s="38">
+        <v>17943</v>
+      </c>
+      <c r="V122" s="38">
+        <v>20124</v>
+      </c>
+      <c r="W122" s="38">
+        <v>37399</v>
+      </c>
+      <c r="X122" s="38">
+        <v>20712</v>
+      </c>
+      <c r="Y122" s="38">
+        <v>16687</v>
+      </c>
+      <c r="Z122" s="38">
+        <v>38405</v>
+      </c>
+      <c r="AA122" s="38">
+        <v>21126</v>
+      </c>
+      <c r="AB122" s="38">
+        <v>17279</v>
+      </c>
+      <c r="AC122" s="38">
+        <v>40565</v>
+      </c>
+      <c r="AD122" s="38">
+        <v>20925</v>
+      </c>
+      <c r="AE122" s="38">
+        <v>19640</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31">
+      <c r="A123" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="B123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S123" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T123" s="38">
+        <v>13032</v>
+      </c>
+      <c r="U123" s="38">
+        <v>6123</v>
+      </c>
+      <c r="V123" s="38">
+        <v>6909</v>
+      </c>
+      <c r="W123" s="38">
+        <v>16411</v>
+      </c>
+      <c r="X123" s="38">
+        <v>7975</v>
+      </c>
+      <c r="Y123" s="38">
+        <v>8436</v>
+      </c>
+      <c r="Z123" s="38">
+        <v>15725</v>
+      </c>
+      <c r="AA123" s="38">
+        <v>7473</v>
+      </c>
+      <c r="AB123" s="38">
+        <v>8252</v>
+      </c>
+      <c r="AC123" s="38">
+        <v>15090</v>
+      </c>
+      <c r="AD123" s="38">
+        <v>7314</v>
+      </c>
+      <c r="AE123" s="38">
+        <v>7776</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31">
+      <c r="A124" s="49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B124" s="38">
+        <v>407664</v>
+      </c>
+      <c r="C124" s="38">
+        <v>171456</v>
+      </c>
+      <c r="D124" s="38">
+        <v>236208</v>
+      </c>
+      <c r="E124" s="38">
+        <v>410610</v>
+      </c>
+      <c r="F124" s="38">
+        <v>172433</v>
+      </c>
+      <c r="G124" s="38">
+        <v>238177</v>
+      </c>
+      <c r="H124" s="38">
+        <v>406794</v>
+      </c>
+      <c r="I124" s="38">
+        <v>170958</v>
+      </c>
+      <c r="J124" s="38">
+        <v>235836</v>
+      </c>
+      <c r="K124" s="38">
+        <v>398934</v>
+      </c>
+      <c r="L124" s="38">
+        <v>167399</v>
+      </c>
+      <c r="M124" s="38">
+        <v>231535</v>
+      </c>
+      <c r="N124" s="38">
+        <v>386515</v>
+      </c>
+      <c r="O124" s="38">
+        <v>157712</v>
+      </c>
+      <c r="P124" s="38">
+        <v>228803</v>
+      </c>
+      <c r="Q124" s="38">
+        <v>393806</v>
+      </c>
+      <c r="R124" s="38">
+        <v>163728</v>
+      </c>
+      <c r="S124" s="38">
+        <v>230078</v>
+      </c>
+      <c r="T124" s="38">
+        <v>334743</v>
+      </c>
+      <c r="U124" s="38">
+        <v>140986</v>
+      </c>
+      <c r="V124" s="38">
+        <v>193757</v>
+      </c>
+      <c r="W124" s="38">
+        <v>332323</v>
+      </c>
+      <c r="X124" s="38">
+        <v>136296</v>
+      </c>
+      <c r="Y124" s="38">
+        <v>196027</v>
+      </c>
+      <c r="Z124" s="38">
+        <v>341731</v>
+      </c>
+      <c r="AA124" s="38">
+        <v>135090</v>
+      </c>
+      <c r="AB124" s="38">
+        <v>206641</v>
+      </c>
+      <c r="AC124" s="38">
+        <v>327175</v>
+      </c>
+      <c r="AD124" s="38">
+        <v>135089</v>
+      </c>
+      <c r="AE124" s="38">
+        <v>192086</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31">
+      <c r="A125" s="53" t="s">
+        <v>162</v>
+      </c>
+      <c r="B125" s="38">
+        <v>180516</v>
+      </c>
+      <c r="C125" s="38">
+        <v>78140</v>
+      </c>
+      <c r="D125" s="38">
+        <v>102376</v>
+      </c>
+      <c r="E125" s="38">
+        <v>177420</v>
+      </c>
+      <c r="F125" s="38">
+        <v>80210</v>
+      </c>
+      <c r="G125" s="38">
+        <v>97210</v>
+      </c>
+      <c r="H125" s="38">
+        <v>172579</v>
+      </c>
+      <c r="I125" s="38">
+        <v>80177</v>
+      </c>
+      <c r="J125" s="38">
+        <v>92402</v>
+      </c>
+      <c r="K125" s="38">
+        <v>161658</v>
+      </c>
+      <c r="L125" s="38">
+        <v>74340</v>
+      </c>
+      <c r="M125" s="38">
+        <v>87318</v>
+      </c>
+      <c r="N125" s="38">
+        <v>162436</v>
+      </c>
+      <c r="O125" s="38">
+        <v>71429</v>
+      </c>
+      <c r="P125" s="38">
+        <v>91007</v>
+      </c>
+      <c r="Q125" s="38">
+        <v>159758</v>
+      </c>
+      <c r="R125" s="38">
+        <v>74056</v>
+      </c>
+      <c r="S125" s="38">
+        <v>85702</v>
+      </c>
+      <c r="T125" s="38">
+        <v>163469</v>
+      </c>
+      <c r="U125" s="38">
+        <v>73644</v>
+      </c>
+      <c r="V125" s="38">
+        <v>89825</v>
+      </c>
+      <c r="W125" s="38">
+        <v>168506</v>
+      </c>
+      <c r="X125" s="38">
+        <v>74254</v>
+      </c>
+      <c r="Y125" s="38">
+        <v>94252</v>
+      </c>
+      <c r="Z125" s="38">
+        <v>178055</v>
+      </c>
+      <c r="AA125" s="38">
+        <v>72054</v>
+      </c>
+      <c r="AB125" s="38">
+        <v>106001</v>
+      </c>
+      <c r="AC125" s="38">
+        <v>162248</v>
+      </c>
+      <c r="AD125" s="38">
+        <v>72319</v>
+      </c>
+      <c r="AE125" s="38">
+        <v>89929</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31">
+      <c r="A126" s="53" t="s">
+        <v>163</v>
+      </c>
+      <c r="B126" s="38">
+        <v>21545</v>
+      </c>
+      <c r="C126" s="38">
+        <v>9513</v>
+      </c>
+      <c r="D126" s="38">
+        <v>12032</v>
+      </c>
+      <c r="E126" s="38">
+        <v>19278</v>
+      </c>
+      <c r="F126" s="38">
+        <v>7414</v>
+      </c>
+      <c r="G126" s="38">
+        <v>11864</v>
+      </c>
+      <c r="H126" s="38">
+        <v>20148</v>
+      </c>
+      <c r="I126" s="38">
+        <v>7622</v>
+      </c>
+      <c r="J126" s="38">
+        <v>12526</v>
+      </c>
+      <c r="K126" s="38">
+        <v>23421</v>
+      </c>
+      <c r="L126" s="38">
+        <v>8496</v>
+      </c>
+      <c r="M126" s="38">
+        <v>14925</v>
+      </c>
+      <c r="N126" s="38">
+        <v>20007</v>
+      </c>
+      <c r="O126" s="38">
+        <v>7789</v>
+      </c>
+      <c r="P126" s="38">
+        <v>12218</v>
+      </c>
+      <c r="Q126" s="38">
+        <v>22452</v>
+      </c>
+      <c r="R126" s="38">
+        <v>8340</v>
+      </c>
+      <c r="S126" s="38">
+        <v>14112</v>
+      </c>
+      <c r="T126" s="38">
+        <v>21093</v>
+      </c>
+      <c r="U126" s="38">
+        <v>7758</v>
+      </c>
+      <c r="V126" s="38">
+        <v>13335</v>
+      </c>
+      <c r="W126" s="38">
+        <v>22634</v>
+      </c>
+      <c r="X126" s="38">
+        <v>8334</v>
+      </c>
+      <c r="Y126" s="38">
+        <v>14300</v>
+      </c>
+      <c r="Z126" s="38">
+        <v>18268</v>
+      </c>
+      <c r="AA126" s="38">
+        <v>7828</v>
+      </c>
+      <c r="AB126" s="38">
+        <v>10440</v>
+      </c>
+      <c r="AC126" s="38">
+        <v>18602</v>
+      </c>
+      <c r="AD126" s="38">
+        <v>7969</v>
+      </c>
+      <c r="AE126" s="38">
+        <v>10633</v>
+      </c>
+    </row>
+    <row r="127" spans="1:31">
+      <c r="A127" s="53" t="s">
+        <v>164</v>
+      </c>
+      <c r="B127" s="38">
+        <v>6676</v>
+      </c>
+      <c r="C127" s="38">
+        <v>3477</v>
+      </c>
+      <c r="D127" s="38">
+        <v>3199</v>
+      </c>
+      <c r="E127" s="38">
+        <v>7124</v>
+      </c>
+      <c r="F127" s="38">
+        <v>3632</v>
+      </c>
+      <c r="G127" s="38">
+        <v>3492</v>
+      </c>
+      <c r="H127" s="38">
+        <v>7062</v>
+      </c>
+      <c r="I127" s="38">
+        <v>3510</v>
+      </c>
+      <c r="J127" s="38">
+        <v>3552</v>
+      </c>
+      <c r="K127" s="38">
+        <v>7316</v>
+      </c>
+      <c r="L127" s="38">
+        <v>3750</v>
+      </c>
+      <c r="M127" s="38">
+        <v>3566</v>
+      </c>
+      <c r="N127" s="38">
+        <v>6155</v>
+      </c>
+      <c r="O127" s="38">
+        <v>3169</v>
+      </c>
+      <c r="P127" s="38">
+        <v>2986</v>
+      </c>
+      <c r="Q127" s="38">
+        <v>6590</v>
+      </c>
+      <c r="R127" s="38">
+        <v>3370</v>
+      </c>
+      <c r="S127" s="38">
+        <v>3220</v>
+      </c>
+      <c r="T127" s="38">
+        <v>5644</v>
+      </c>
+      <c r="U127" s="38">
+        <v>2971</v>
+      </c>
+      <c r="V127" s="38">
+        <v>2673</v>
+      </c>
+      <c r="W127" s="38">
+        <v>5064</v>
+      </c>
+      <c r="X127" s="38">
+        <v>2494</v>
+      </c>
+      <c r="Y127" s="38">
+        <v>2570</v>
+      </c>
+      <c r="Z127" s="38">
+        <v>5248</v>
+      </c>
+      <c r="AA127" s="38">
+        <v>2722</v>
+      </c>
+      <c r="AB127" s="38">
+        <v>2526</v>
+      </c>
+      <c r="AC127" s="38">
+        <v>5016</v>
+      </c>
+      <c r="AD127" s="38">
+        <v>2901</v>
+      </c>
+      <c r="AE127" s="38">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31">
+      <c r="A128" s="53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B128" s="38">
+        <v>15453</v>
+      </c>
+      <c r="C128" s="38">
+        <v>6268</v>
+      </c>
+      <c r="D128" s="38">
+        <v>9185</v>
+      </c>
+      <c r="E128" s="38">
+        <v>15221</v>
+      </c>
+      <c r="F128" s="38">
+        <v>6431</v>
+      </c>
+      <c r="G128" s="38">
+        <v>8790</v>
+      </c>
+      <c r="H128" s="38">
+        <v>14766</v>
+      </c>
+      <c r="I128" s="38">
+        <v>6024</v>
+      </c>
+      <c r="J128" s="38">
+        <v>8742</v>
+      </c>
+      <c r="K128" s="38">
+        <v>13654</v>
+      </c>
+      <c r="L128" s="38">
+        <v>5632</v>
+      </c>
+      <c r="M128" s="38">
+        <v>8022</v>
+      </c>
+      <c r="N128" s="38">
+        <v>14557</v>
+      </c>
+      <c r="O128" s="38">
+        <v>5680</v>
+      </c>
+      <c r="P128" s="38">
+        <v>8877</v>
+      </c>
+      <c r="Q128" s="38">
+        <v>14784</v>
+      </c>
+      <c r="R128" s="38">
+        <v>5924</v>
+      </c>
+      <c r="S128" s="38">
+        <v>8860</v>
+      </c>
+      <c r="T128" s="38">
+        <v>11325</v>
+      </c>
+      <c r="U128" s="38">
+        <v>4508</v>
+      </c>
+      <c r="V128" s="38">
+        <v>6817</v>
+      </c>
+      <c r="W128" s="38">
+        <v>11967</v>
+      </c>
+      <c r="X128" s="38">
+        <v>4331</v>
+      </c>
+      <c r="Y128" s="38">
+        <v>7636</v>
+      </c>
+      <c r="Z128" s="38">
+        <v>10742</v>
+      </c>
+      <c r="AA128" s="38">
+        <v>3860</v>
+      </c>
+      <c r="AB128" s="38">
+        <v>6882</v>
+      </c>
+      <c r="AC128" s="38">
+        <v>11109</v>
+      </c>
+      <c r="AD128" s="38">
+        <v>4127</v>
+      </c>
+      <c r="AE128" s="38">
+        <v>6982</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31">
+      <c r="A129" s="53" t="s">
+        <v>166</v>
+      </c>
+      <c r="B129" s="38">
+        <v>43042</v>
+      </c>
+      <c r="C129" s="38">
+        <v>14018</v>
+      </c>
+      <c r="D129" s="38">
+        <v>29024</v>
+      </c>
+      <c r="E129" s="38">
+        <v>44504</v>
+      </c>
+      <c r="F129" s="38">
+        <v>14936</v>
+      </c>
+      <c r="G129" s="38">
+        <v>29568</v>
+      </c>
+      <c r="H129" s="38">
+        <v>45778</v>
+      </c>
+      <c r="I129" s="38">
+        <v>14004</v>
+      </c>
+      <c r="J129" s="38">
+        <v>31774</v>
+      </c>
+      <c r="K129" s="38">
+        <v>49034</v>
+      </c>
+      <c r="L129" s="38">
+        <v>15665</v>
+      </c>
+      <c r="M129" s="38">
+        <v>33369</v>
+      </c>
+      <c r="N129" s="38">
+        <v>48486</v>
+      </c>
+      <c r="O129" s="38">
+        <v>14299</v>
+      </c>
+      <c r="P129" s="38">
+        <v>34187</v>
+      </c>
+      <c r="Q129" s="38">
+        <v>48767</v>
+      </c>
+      <c r="R129" s="38">
+        <v>16197</v>
+      </c>
+      <c r="S129" s="38">
+        <v>32570</v>
+      </c>
+      <c r="T129" s="38">
+        <v>52742</v>
+      </c>
+      <c r="U129" s="38">
+        <v>18496</v>
+      </c>
+      <c r="V129" s="38">
+        <v>34246</v>
+      </c>
+      <c r="W129" s="38">
+        <v>44793</v>
+      </c>
+      <c r="X129" s="38">
+        <v>14037</v>
+      </c>
+      <c r="Y129" s="38">
+        <v>30756</v>
+      </c>
+      <c r="Z129" s="38">
+        <v>49781</v>
+      </c>
+      <c r="AA129" s="38">
+        <v>16269</v>
+      </c>
+      <c r="AB129" s="38">
+        <v>33512</v>
+      </c>
+      <c r="AC129" s="38">
+        <v>50729</v>
+      </c>
+      <c r="AD129" s="38">
+        <v>16103</v>
+      </c>
+      <c r="AE129" s="38">
+        <v>34626</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31">
+      <c r="A130" s="53" t="s">
+        <v>167</v>
+      </c>
+      <c r="B130" s="38">
+        <v>12043</v>
+      </c>
+      <c r="C130" s="38">
+        <v>4456</v>
+      </c>
+      <c r="D130" s="38">
+        <v>7587</v>
+      </c>
+      <c r="E130" s="38">
+        <v>13958</v>
+      </c>
+      <c r="F130" s="38">
+        <v>5012</v>
+      </c>
+      <c r="G130" s="38">
+        <v>8946</v>
+      </c>
+      <c r="H130" s="38">
+        <v>13278</v>
+      </c>
+      <c r="I130" s="38">
+        <v>4139</v>
+      </c>
+      <c r="J130" s="38">
+        <v>9139</v>
+      </c>
+      <c r="K130" s="38">
+        <v>12960</v>
+      </c>
+      <c r="L130" s="38">
+        <v>4720</v>
+      </c>
+      <c r="M130" s="38">
+        <v>8240</v>
+      </c>
+      <c r="N130" s="38">
+        <v>11518</v>
+      </c>
+      <c r="O130" s="38">
+        <v>3741</v>
+      </c>
+      <c r="P130" s="38">
+        <v>7777</v>
+      </c>
+      <c r="Q130" s="38">
+        <v>13497</v>
+      </c>
+      <c r="R130" s="38">
+        <v>4617</v>
+      </c>
+      <c r="S130" s="38">
+        <v>8880</v>
+      </c>
+      <c r="T130" s="38">
+        <v>13487</v>
+      </c>
+      <c r="U130" s="38">
+        <v>5081</v>
+      </c>
+      <c r="V130" s="38">
+        <v>8406</v>
+      </c>
+      <c r="W130" s="38">
+        <v>12896</v>
+      </c>
+      <c r="X130" s="38">
+        <v>4598</v>
+      </c>
+      <c r="Y130" s="38">
+        <v>8298</v>
+      </c>
+      <c r="Z130" s="38">
+        <v>12432</v>
+      </c>
+      <c r="AA130" s="38">
+        <v>4338</v>
+      </c>
+      <c r="AB130" s="38">
+        <v>8094</v>
+      </c>
+      <c r="AC130" s="38">
+        <v>11808</v>
+      </c>
+      <c r="AD130" s="38">
+        <v>3605</v>
+      </c>
+      <c r="AE130" s="38">
+        <v>8203</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31">
+      <c r="A131" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" s="38">
+        <v>13202</v>
+      </c>
+      <c r="C131" s="38">
+        <v>4572</v>
+      </c>
+      <c r="D131" s="38">
+        <v>8630</v>
+      </c>
+      <c r="E131" s="38">
+        <v>15767</v>
+      </c>
+      <c r="F131" s="38">
+        <v>6165</v>
+      </c>
+      <c r="G131" s="38">
+        <v>9602</v>
+      </c>
+      <c r="H131" s="38">
+        <v>14655</v>
+      </c>
+      <c r="I131" s="38">
+        <v>5118</v>
+      </c>
+      <c r="J131" s="38">
+        <v>9537</v>
+      </c>
+      <c r="K131" s="38">
+        <v>13566</v>
+      </c>
+      <c r="L131" s="38">
+        <v>4687</v>
+      </c>
+      <c r="M131" s="38">
+        <v>8879</v>
+      </c>
+      <c r="N131" s="38">
+        <v>15744</v>
+      </c>
+      <c r="O131" s="38">
+        <v>6156</v>
+      </c>
+      <c r="P131" s="38">
+        <v>9588</v>
+      </c>
+      <c r="Q131" s="38">
+        <v>17889</v>
+      </c>
+      <c r="R131" s="38">
+        <v>6321</v>
+      </c>
+      <c r="S131" s="38">
+        <v>11568</v>
+      </c>
+      <c r="T131" s="38">
+        <v>14029</v>
+      </c>
+      <c r="U131" s="38">
+        <v>4950</v>
+      </c>
+      <c r="V131" s="38">
+        <v>9079</v>
+      </c>
+      <c r="W131" s="38">
+        <v>15097</v>
+      </c>
+      <c r="X131" s="38">
+        <v>6133</v>
+      </c>
+      <c r="Y131" s="38">
+        <v>8964</v>
+      </c>
+      <c r="Z131" s="38">
+        <v>14558</v>
+      </c>
+      <c r="AA131" s="38">
+        <v>5856</v>
+      </c>
+      <c r="AB131" s="38">
+        <v>8702</v>
+      </c>
+      <c r="AC131" s="38">
+        <v>14107</v>
+      </c>
+      <c r="AD131" s="38">
+        <v>4812</v>
+      </c>
+      <c r="AE131" s="38">
+        <v>9295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31">
+      <c r="A132" s="53" t="s">
+        <v>168</v>
+      </c>
+      <c r="B132" s="38">
+        <v>5725</v>
+      </c>
+      <c r="C132" s="38">
+        <v>2712</v>
+      </c>
+      <c r="D132" s="38">
+        <v>3013</v>
+      </c>
+      <c r="E132" s="38">
+        <v>6042</v>
+      </c>
+      <c r="F132" s="38">
+        <v>3098</v>
+      </c>
+      <c r="G132" s="38">
+        <v>2944</v>
+      </c>
+      <c r="H132" s="38">
+        <v>5989</v>
+      </c>
+      <c r="I132" s="38">
+        <v>3011</v>
+      </c>
+      <c r="J132" s="38">
+        <v>2978</v>
+      </c>
+      <c r="K132" s="38">
+        <v>6180</v>
+      </c>
+      <c r="L132" s="38">
+        <v>3412</v>
+      </c>
+      <c r="M132" s="38">
+        <v>2768</v>
+      </c>
+      <c r="N132" s="38">
+        <v>5681</v>
+      </c>
+      <c r="O132" s="38">
+        <v>2900</v>
+      </c>
+      <c r="P132" s="38">
+        <v>2781</v>
+      </c>
+      <c r="Q132" s="38">
+        <v>5771</v>
+      </c>
+      <c r="R132" s="38">
+        <v>2728</v>
+      </c>
+      <c r="S132" s="38">
+        <v>3043</v>
+      </c>
+      <c r="T132" s="38">
+        <v>5812</v>
+      </c>
+      <c r="U132" s="38">
+        <v>3086</v>
+      </c>
+      <c r="V132" s="38">
+        <v>2726</v>
+      </c>
+      <c r="W132" s="38">
+        <v>5002</v>
+      </c>
+      <c r="X132" s="38">
+        <v>2473</v>
+      </c>
+      <c r="Y132" s="38">
+        <v>2529</v>
+      </c>
+      <c r="Z132" s="38">
+        <v>5164</v>
+      </c>
+      <c r="AA132" s="38">
+        <v>2352</v>
+      </c>
+      <c r="AB132" s="38">
+        <v>2812</v>
+      </c>
+      <c r="AC132" s="38">
+        <v>4555</v>
+      </c>
+      <c r="AD132" s="38">
+        <v>2268</v>
+      </c>
+      <c r="AE132" s="38">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31">
+      <c r="A133" s="53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B133" s="38">
+        <v>15919</v>
+      </c>
+      <c r="C133" s="38">
+        <v>7122</v>
+      </c>
+      <c r="D133" s="38">
+        <v>8797</v>
+      </c>
+      <c r="E133" s="38">
+        <v>14487</v>
+      </c>
+      <c r="F133" s="38">
+        <v>6085</v>
+      </c>
+      <c r="G133" s="38">
+        <v>8402</v>
+      </c>
+      <c r="H133" s="38">
+        <v>13568</v>
+      </c>
+      <c r="I133" s="38">
+        <v>6079</v>
+      </c>
+      <c r="J133" s="38">
+        <v>7489</v>
+      </c>
+      <c r="K133" s="38">
+        <v>12383</v>
+      </c>
+      <c r="L133" s="38">
+        <v>5583</v>
+      </c>
+      <c r="M133" s="38">
+        <v>6800</v>
+      </c>
+      <c r="N133" s="38">
+        <v>12364</v>
+      </c>
+      <c r="O133" s="38">
+        <v>5820</v>
+      </c>
+      <c r="P133" s="38">
+        <v>6544</v>
+      </c>
+      <c r="Q133" s="38">
+        <v>11097</v>
+      </c>
+      <c r="R133" s="38">
+        <v>4602</v>
+      </c>
+      <c r="S133" s="38">
+        <v>6495</v>
+      </c>
+      <c r="T133" s="38">
+        <v>11422</v>
+      </c>
+      <c r="U133" s="38">
+        <v>5168</v>
+      </c>
+      <c r="V133" s="38">
+        <v>6254</v>
+      </c>
+      <c r="W133" s="38">
+        <v>12089</v>
+      </c>
+      <c r="X133" s="38">
+        <v>5201</v>
+      </c>
+      <c r="Y133" s="38">
+        <v>6888</v>
+      </c>
+      <c r="Z133" s="38">
+        <v>11882</v>
+      </c>
+      <c r="AA133" s="38">
+        <v>4504</v>
+      </c>
+      <c r="AB133" s="38">
+        <v>7378</v>
+      </c>
+      <c r="AC133" s="38">
+        <v>11802</v>
+      </c>
+      <c r="AD133" s="38">
+        <v>5098</v>
+      </c>
+      <c r="AE133" s="38">
+        <v>6704</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31">
+      <c r="A134" s="53" t="s">
+        <v>170</v>
+      </c>
+      <c r="B134" s="38">
+        <v>10510</v>
+      </c>
+      <c r="C134" s="38">
+        <v>5021</v>
+      </c>
+      <c r="D134" s="38">
+        <v>5489</v>
+      </c>
+      <c r="E134" s="38">
+        <v>13157</v>
+      </c>
+      <c r="F134" s="38">
+        <v>4053</v>
+      </c>
+      <c r="G134" s="38">
+        <v>9104</v>
+      </c>
+      <c r="H134" s="38">
+        <v>13222</v>
+      </c>
+      <c r="I134" s="38">
+        <v>4819</v>
+      </c>
+      <c r="J134" s="38">
+        <v>8403</v>
+      </c>
+      <c r="K134" s="38">
+        <v>13266</v>
+      </c>
+      <c r="L134" s="38">
+        <v>4556</v>
+      </c>
+      <c r="M134" s="38">
+        <v>8710</v>
+      </c>
+      <c r="N134" s="38">
+        <v>10733</v>
+      </c>
+      <c r="O134" s="38">
+        <v>4251</v>
+      </c>
+      <c r="P134" s="38">
+        <v>6482</v>
+      </c>
+      <c r="Q134" s="38">
+        <v>11563</v>
+      </c>
+      <c r="R134" s="38">
+        <v>4590</v>
+      </c>
+      <c r="S134" s="38">
+        <v>6973</v>
+      </c>
+      <c r="T134" s="38">
+        <v>11418</v>
+      </c>
+      <c r="U134" s="38">
+        <v>5400</v>
+      </c>
+      <c r="V134" s="38">
+        <v>6018</v>
+      </c>
+      <c r="W134" s="38">
+        <v>10085</v>
+      </c>
+      <c r="X134" s="38">
+        <v>4599</v>
+      </c>
+      <c r="Y134" s="38">
+        <v>5486</v>
+      </c>
+      <c r="Z134" s="38">
+        <v>10006</v>
+      </c>
+      <c r="AA134" s="38">
+        <v>4636</v>
+      </c>
+      <c r="AB134" s="38">
+        <v>5370</v>
+      </c>
+      <c r="AC134" s="38">
+        <v>11362</v>
+      </c>
+      <c r="AD134" s="38">
+        <v>5143</v>
+      </c>
+      <c r="AE134" s="38">
+        <v>6219</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31">
+      <c r="A135" s="53" t="s">
+        <v>171</v>
+      </c>
+      <c r="B135" s="38">
+        <v>5647</v>
+      </c>
+      <c r="C135" s="38">
+        <v>2429</v>
+      </c>
+      <c r="D135" s="38">
+        <v>3218</v>
+      </c>
+      <c r="E135" s="38">
+        <v>5137</v>
+      </c>
+      <c r="F135" s="38">
+        <v>2063</v>
+      </c>
+      <c r="G135" s="38">
+        <v>3074</v>
+      </c>
+      <c r="H135" s="38">
+        <v>5510</v>
+      </c>
+      <c r="I135" s="38">
+        <v>2131</v>
+      </c>
+      <c r="J135" s="38">
+        <v>3379</v>
+      </c>
+      <c r="K135" s="38">
+        <v>5522</v>
+      </c>
+      <c r="L135" s="38">
+        <v>2216</v>
+      </c>
+      <c r="M135" s="38">
+        <v>3306</v>
+      </c>
+      <c r="N135" s="38">
+        <v>5563</v>
+      </c>
+      <c r="O135" s="38">
+        <v>2253</v>
+      </c>
+      <c r="P135" s="38">
+        <v>3310</v>
+      </c>
+      <c r="Q135" s="38">
+        <v>5298</v>
+      </c>
+      <c r="R135" s="38">
+        <v>2247</v>
+      </c>
+      <c r="S135" s="38">
+        <v>3051</v>
+      </c>
+      <c r="T135" s="38">
+        <v>5698</v>
+      </c>
+      <c r="U135" s="38">
+        <v>2355</v>
+      </c>
+      <c r="V135" s="38">
+        <v>3343</v>
+      </c>
+      <c r="W135" s="38">
+        <v>5700</v>
+      </c>
+      <c r="X135" s="38">
+        <v>2175</v>
+      </c>
+      <c r="Y135" s="38">
+        <v>3525</v>
+      </c>
+      <c r="Z135" s="38">
+        <v>6091</v>
+      </c>
+      <c r="AA135" s="38">
+        <v>2488</v>
+      </c>
+      <c r="AB135" s="38">
+        <v>3603</v>
+      </c>
+      <c r="AC135" s="38">
+        <v>6416</v>
+      </c>
+      <c r="AD135" s="38">
+        <v>2861</v>
+      </c>
+      <c r="AE135" s="38">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31">
+      <c r="A136" s="53" t="s">
+        <v>172</v>
+      </c>
+      <c r="B136" s="38">
+        <v>7320</v>
+      </c>
+      <c r="C136" s="38">
+        <v>2820</v>
+      </c>
+      <c r="D136" s="38">
+        <v>4500</v>
+      </c>
+      <c r="E136" s="38">
+        <v>7859</v>
+      </c>
+      <c r="F136" s="38">
+        <v>2885</v>
+      </c>
+      <c r="G136" s="38">
+        <v>4974</v>
+      </c>
+      <c r="H136" s="38">
+        <v>7075</v>
+      </c>
+      <c r="I136" s="38">
+        <v>2824</v>
+      </c>
+      <c r="J136" s="38">
+        <v>4251</v>
+      </c>
+      <c r="K136" s="38">
+        <v>7057</v>
+      </c>
+      <c r="L136" s="38">
+        <v>2200</v>
+      </c>
+      <c r="M136" s="38">
+        <v>4857</v>
+      </c>
+      <c r="N136" s="38">
+        <v>6384</v>
+      </c>
+      <c r="O136" s="38">
+        <v>2211</v>
+      </c>
+      <c r="P136" s="38">
+        <v>4173</v>
+      </c>
+      <c r="Q136" s="38">
+        <v>6307</v>
+      </c>
+      <c r="R136" s="38">
+        <v>1897</v>
+      </c>
+      <c r="S136" s="38">
+        <v>4410</v>
+      </c>
+      <c r="T136" s="38">
+        <v>6885</v>
+      </c>
+      <c r="U136" s="38">
+        <v>2542</v>
+      </c>
+      <c r="V136" s="38">
+        <v>4343</v>
+      </c>
+      <c r="W136" s="38">
+        <v>6336</v>
+      </c>
+      <c r="X136" s="38">
+        <v>1945</v>
+      </c>
+      <c r="Y136" s="38">
+        <v>4391</v>
+      </c>
+      <c r="Z136" s="38">
+        <v>7603</v>
+      </c>
+      <c r="AA136" s="38">
+        <v>2860</v>
+      </c>
+      <c r="AB136" s="38">
+        <v>4743</v>
+      </c>
+      <c r="AC136" s="38">
+        <v>8769</v>
+      </c>
+      <c r="AD136" s="38">
+        <v>3208</v>
+      </c>
+      <c r="AE136" s="38">
+        <v>5561</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31">
+      <c r="A137" s="53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B137" s="38">
+        <v>12231</v>
+      </c>
+      <c r="C137" s="38">
+        <v>6149</v>
+      </c>
+      <c r="D137" s="38">
+        <v>6082</v>
+      </c>
+      <c r="E137" s="38">
+        <v>11616</v>
+      </c>
+      <c r="F137" s="38">
+        <v>6476</v>
+      </c>
+      <c r="G137" s="38">
+        <v>5140</v>
+      </c>
+      <c r="H137" s="38">
+        <v>13393</v>
+      </c>
+      <c r="I137" s="38">
+        <v>6712</v>
+      </c>
+      <c r="J137" s="38">
+        <v>6681</v>
+      </c>
+      <c r="K137" s="38">
+        <v>13334</v>
+      </c>
+      <c r="L137" s="38">
+        <v>6854</v>
+      </c>
+      <c r="M137" s="38">
+        <v>6480</v>
+      </c>
+      <c r="N137" s="38">
+        <v>11541</v>
+      </c>
+      <c r="O137" s="38">
+        <v>5225</v>
+      </c>
+      <c r="P137" s="38">
+        <v>6316</v>
+      </c>
+      <c r="Q137" s="38">
+        <v>12840</v>
+      </c>
+      <c r="R137" s="38">
+        <v>6122</v>
+      </c>
+      <c r="S137" s="38">
+        <v>6718</v>
+      </c>
+      <c r="T137" s="38">
+        <v>11719</v>
+      </c>
+      <c r="U137" s="38">
+        <v>5027</v>
+      </c>
+      <c r="V137" s="38">
+        <v>6692</v>
+      </c>
+      <c r="W137" s="38">
+        <v>12154</v>
+      </c>
+      <c r="X137" s="38">
+        <v>5722</v>
+      </c>
+      <c r="Y137" s="38">
+        <v>6432</v>
+      </c>
+      <c r="Z137" s="38">
+        <v>11901</v>
+      </c>
+      <c r="AA137" s="38">
+        <v>5323</v>
+      </c>
+      <c r="AB137" s="38">
+        <v>6578</v>
+      </c>
+      <c r="AC137" s="38">
+        <v>10652</v>
+      </c>
+      <c r="AD137" s="38">
+        <v>4675</v>
+      </c>
+      <c r="AE137" s="38">
+        <v>5977</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31">
+      <c r="A138" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B138" s="38">
+        <v>24250</v>
+      </c>
+      <c r="C138" s="38">
+        <v>10214</v>
+      </c>
+      <c r="D138" s="38">
+        <v>14036</v>
+      </c>
+      <c r="E138" s="38">
+        <v>23320</v>
+      </c>
+      <c r="F138" s="38">
+        <v>8814</v>
+      </c>
+      <c r="G138" s="38">
+        <v>14506</v>
+      </c>
+      <c r="H138" s="38">
+        <v>24333</v>
+      </c>
+      <c r="I138" s="38">
+        <v>10247</v>
+      </c>
+      <c r="J138" s="38">
+        <v>14086</v>
+      </c>
+      <c r="K138" s="38">
+        <v>24074</v>
+      </c>
+      <c r="L138" s="38">
+        <v>10264</v>
+      </c>
+      <c r="M138" s="38">
+        <v>13810</v>
+      </c>
+      <c r="N138" s="38">
+        <v>22345</v>
+      </c>
+      <c r="O138" s="38">
+        <v>8956</v>
+      </c>
+      <c r="P138" s="38">
+        <v>13389</v>
+      </c>
+      <c r="Q138" s="38">
+        <v>22910</v>
+      </c>
+      <c r="R138" s="38">
+        <v>8269</v>
+      </c>
+      <c r="S138" s="38">
+        <v>14641</v>
+      </c>
+      <c r="T138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD138" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE138" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="139" spans="1:31">
+      <c r="A139" s="53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B139" s="38">
+        <v>4004</v>
+      </c>
+      <c r="C139" s="38">
+        <v>1712</v>
+      </c>
+      <c r="D139" s="38">
+        <v>2292</v>
+      </c>
+      <c r="E139" s="38">
+        <v>3317</v>
+      </c>
+      <c r="F139" s="38">
+        <v>1220</v>
+      </c>
+      <c r="G139" s="38">
+        <v>2097</v>
+      </c>
+      <c r="H139" s="38">
+        <v>3774</v>
+      </c>
+      <c r="I139" s="38">
+        <v>1145</v>
+      </c>
+      <c r="J139" s="38">
+        <v>2629</v>
+      </c>
+      <c r="K139" s="38">
+        <v>3914</v>
+      </c>
+      <c r="L139" s="38">
+        <v>1238</v>
+      </c>
+      <c r="M139" s="38">
+        <v>2676</v>
+      </c>
+      <c r="N139" s="38">
+        <v>4220</v>
+      </c>
+      <c r="O139" s="38">
+        <v>1372</v>
+      </c>
+      <c r="P139" s="38">
+        <v>2848</v>
+      </c>
+      <c r="Q139" s="38">
+        <v>3703</v>
+      </c>
+      <c r="R139" s="38">
+        <v>1166</v>
+      </c>
+      <c r="S139" s="38">
+        <v>2537</v>
+      </c>
+      <c r="T139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD139" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE139" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31">
+      <c r="A140" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B140" s="38">
+        <v>14484</v>
+      </c>
+      <c r="C140" s="38">
+        <v>5024</v>
+      </c>
+      <c r="D140" s="38">
+        <v>9460</v>
+      </c>
+      <c r="E140" s="38">
+        <v>15320</v>
+      </c>
+      <c r="F140" s="38">
+        <v>5644</v>
+      </c>
+      <c r="G140" s="38">
+        <v>9676</v>
+      </c>
+      <c r="H140" s="38">
+        <v>13872</v>
+      </c>
+      <c r="I140" s="38">
+        <v>4674</v>
+      </c>
+      <c r="J140" s="38">
+        <v>9198</v>
+      </c>
+      <c r="K140" s="38">
+        <v>15030</v>
+      </c>
+      <c r="L140" s="38">
+        <v>5586</v>
+      </c>
+      <c r="M140" s="38">
+        <v>9444</v>
+      </c>
+      <c r="N140" s="38">
+        <v>14151</v>
+      </c>
+      <c r="O140" s="38">
+        <v>5062</v>
+      </c>
+      <c r="P140" s="38">
+        <v>9089</v>
+      </c>
+      <c r="Q140" s="38">
+        <v>14694</v>
+      </c>
+      <c r="R140" s="38">
+        <v>5277</v>
+      </c>
+      <c r="S140" s="38">
+        <v>9417</v>
+      </c>
+      <c r="T140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD140" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE140" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31">
+      <c r="A141" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B141" s="38">
+        <v>9143</v>
+      </c>
+      <c r="C141" s="38">
+        <v>4699</v>
+      </c>
+      <c r="D141" s="38">
+        <v>4444</v>
+      </c>
+      <c r="E141" s="38">
+        <v>11915</v>
+      </c>
+      <c r="F141" s="38">
+        <v>5659</v>
+      </c>
+      <c r="G141" s="38">
+        <v>6256</v>
+      </c>
+      <c r="H141" s="38">
+        <v>12432</v>
+      </c>
+      <c r="I141" s="38">
+        <v>5910</v>
+      </c>
+      <c r="J141" s="38">
+        <v>6522</v>
+      </c>
+      <c r="K141" s="38">
+        <v>11972</v>
+      </c>
+      <c r="L141" s="38">
+        <v>6064</v>
+      </c>
+      <c r="M141" s="38">
+        <v>5908</v>
+      </c>
+      <c r="N141" s="38">
+        <v>10438</v>
+      </c>
+      <c r="O141" s="38">
+        <v>5438</v>
+      </c>
+      <c r="P141" s="38">
+        <v>5000</v>
+      </c>
+      <c r="Q141" s="38">
+        <v>11397</v>
+      </c>
+      <c r="R141" s="38">
+        <v>5712</v>
+      </c>
+      <c r="S141" s="38">
+        <v>5685</v>
+      </c>
+      <c r="T141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD141" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE141" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31">
+      <c r="A142" s="53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B142" s="38">
+        <v>5954</v>
+      </c>
+      <c r="C142" s="38">
+        <v>3110</v>
+      </c>
+      <c r="D142" s="38">
+        <v>2844</v>
+      </c>
+      <c r="E142" s="38">
+        <v>5168</v>
+      </c>
+      <c r="F142" s="38">
+        <v>2636</v>
+      </c>
+      <c r="G142" s="38">
+        <v>2532</v>
+      </c>
+      <c r="H142" s="38">
+        <v>5360</v>
+      </c>
+      <c r="I142" s="38">
+        <v>2812</v>
+      </c>
+      <c r="J142" s="38">
+        <v>2548</v>
+      </c>
+      <c r="K142" s="38">
+        <v>4593</v>
+      </c>
+      <c r="L142" s="38">
+        <v>2136</v>
+      </c>
+      <c r="M142" s="38">
+        <v>2457</v>
+      </c>
+      <c r="N142" s="38">
+        <v>4192</v>
+      </c>
+      <c r="O142" s="38">
+        <v>1961</v>
+      </c>
+      <c r="P142" s="38">
+        <v>2231</v>
+      </c>
+      <c r="Q142" s="38">
+        <v>4489</v>
+      </c>
+      <c r="R142" s="38">
+        <v>2293</v>
+      </c>
+      <c r="S142" s="38">
+        <v>2196</v>
+      </c>
+      <c r="T142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD142" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE142" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31">
+      <c r="A143" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="B143" s="38">
+        <v>238990</v>
+      </c>
+      <c r="C143" s="38">
+        <v>100616</v>
+      </c>
+      <c r="D143" s="38">
+        <v>138374</v>
+      </c>
+      <c r="E143" s="38">
+        <v>255976</v>
+      </c>
+      <c r="F143" s="38">
+        <v>104825</v>
+      </c>
+      <c r="G143" s="38">
+        <v>151151</v>
+      </c>
+      <c r="H143" s="38">
+        <v>274838</v>
+      </c>
+      <c r="I143" s="38">
+        <v>110405</v>
+      </c>
+      <c r="J143" s="38">
+        <v>164433</v>
+      </c>
+      <c r="K143" s="38">
+        <v>275357</v>
+      </c>
+      <c r="L143" s="38">
+        <v>109177</v>
+      </c>
+      <c r="M143" s="38">
+        <v>166180</v>
+      </c>
+      <c r="N143" s="38">
+        <v>263951</v>
+      </c>
+      <c r="O143" s="38">
+        <v>105955</v>
+      </c>
+      <c r="P143" s="38">
+        <v>157996</v>
+      </c>
+      <c r="Q143" s="38">
+        <v>269299</v>
+      </c>
+      <c r="R143" s="38">
+        <v>104801</v>
+      </c>
+      <c r="S143" s="38">
+        <v>164498</v>
+      </c>
+      <c r="T143" s="38">
+        <v>261839</v>
+      </c>
+      <c r="U143" s="38">
+        <v>103637</v>
+      </c>
+      <c r="V143" s="38">
+        <v>158202</v>
+      </c>
+      <c r="W143" s="38">
+        <v>261616</v>
+      </c>
+      <c r="X143" s="38">
+        <v>101732</v>
+      </c>
+      <c r="Y143" s="38">
+        <v>159884</v>
+      </c>
+      <c r="Z143" s="38">
+        <v>261885</v>
+      </c>
+      <c r="AA143" s="38">
+        <v>105974</v>
+      </c>
+      <c r="AB143" s="38">
+        <v>155911</v>
+      </c>
+      <c r="AC143" s="38">
+        <v>261750</v>
+      </c>
+      <c r="AD143" s="38">
+        <v>105759</v>
+      </c>
+      <c r="AE143" s="38">
+        <v>155991</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31">
+      <c r="A144" s="53" t="s">
+        <v>180</v>
+      </c>
+      <c r="B144" s="38">
+        <v>88581</v>
+      </c>
+      <c r="C144" s="38">
+        <v>39730</v>
+      </c>
+      <c r="D144" s="38">
+        <v>48851</v>
+      </c>
+      <c r="E144" s="38">
+        <v>83375</v>
+      </c>
+      <c r="F144" s="38">
+        <v>34914</v>
+      </c>
+      <c r="G144" s="38">
+        <v>48461</v>
+      </c>
+      <c r="H144" s="38">
+        <v>99938</v>
+      </c>
+      <c r="I144" s="38">
+        <v>40538</v>
+      </c>
+      <c r="J144" s="38">
+        <v>59400</v>
+      </c>
+      <c r="K144" s="38">
+        <v>104147</v>
+      </c>
+      <c r="L144" s="38">
+        <v>41828</v>
+      </c>
+      <c r="M144" s="38">
+        <v>62319</v>
+      </c>
+      <c r="N144" s="38">
+        <v>99586</v>
+      </c>
+      <c r="O144" s="38">
+        <v>41040</v>
+      </c>
+      <c r="P144" s="38">
+        <v>58546</v>
+      </c>
+      <c r="Q144" s="38">
+        <v>100971</v>
+      </c>
+      <c r="R144" s="38">
+        <v>39531</v>
+      </c>
+      <c r="S144" s="38">
+        <v>61440</v>
+      </c>
+      <c r="T144" s="38">
+        <v>99773</v>
+      </c>
+      <c r="U144" s="38">
+        <v>39260</v>
+      </c>
+      <c r="V144" s="38">
+        <v>60513</v>
+      </c>
+      <c r="W144" s="38">
+        <v>108099</v>
+      </c>
+      <c r="X144" s="38">
+        <v>41030</v>
+      </c>
+      <c r="Y144" s="38">
+        <v>67069</v>
+      </c>
+      <c r="Z144" s="38">
+        <v>107858</v>
+      </c>
+      <c r="AA144" s="38">
+        <v>44125</v>
+      </c>
+      <c r="AB144" s="38">
+        <v>63733</v>
+      </c>
+      <c r="AC144" s="38">
+        <v>105610</v>
+      </c>
+      <c r="AD144" s="38">
+        <v>43127</v>
+      </c>
+      <c r="AE144" s="38">
+        <v>62483</v>
+      </c>
+    </row>
+    <row r="145" spans="1:31">
+      <c r="A145" s="53" t="s">
+        <v>181</v>
+      </c>
+      <c r="B145" s="38">
+        <v>12289</v>
+      </c>
+      <c r="C145" s="38">
+        <v>5047</v>
+      </c>
+      <c r="D145" s="38">
+        <v>7242</v>
+      </c>
+      <c r="E145" s="38">
+        <v>14086</v>
+      </c>
+      <c r="F145" s="38">
+        <v>5545</v>
+      </c>
+      <c r="G145" s="38">
+        <v>8541</v>
+      </c>
+      <c r="H145" s="38">
+        <v>13278</v>
+      </c>
+      <c r="I145" s="38">
+        <v>5243</v>
+      </c>
+      <c r="J145" s="38">
+        <v>8035</v>
+      </c>
+      <c r="K145" s="38">
+        <v>13321</v>
+      </c>
+      <c r="L145" s="38">
+        <v>5537</v>
+      </c>
+      <c r="M145" s="38">
+        <v>7784</v>
+      </c>
+      <c r="N145" s="38">
+        <v>12339</v>
+      </c>
+      <c r="O145" s="38">
+        <v>5228</v>
+      </c>
+      <c r="P145" s="38">
+        <v>7111</v>
+      </c>
+      <c r="Q145" s="38">
+        <v>11644</v>
+      </c>
+      <c r="R145" s="38">
+        <v>4435</v>
+      </c>
+      <c r="S145" s="38">
+        <v>7209</v>
+      </c>
+      <c r="T145" s="38">
+        <v>11952</v>
+      </c>
+      <c r="U145" s="38">
+        <v>5048</v>
+      </c>
+      <c r="V145" s="38">
+        <v>6904</v>
+      </c>
+      <c r="W145" s="38">
+        <v>12280</v>
+      </c>
+      <c r="X145" s="38">
+        <v>5418</v>
+      </c>
+      <c r="Y145" s="38">
+        <v>6862</v>
+      </c>
+      <c r="Z145" s="38">
+        <v>12398</v>
+      </c>
+      <c r="AA145" s="38">
+        <v>5507</v>
+      </c>
+      <c r="AB145" s="38">
+        <v>6891</v>
+      </c>
+      <c r="AC145" s="38">
+        <v>11130</v>
+      </c>
+      <c r="AD145" s="38">
+        <v>5011</v>
+      </c>
+      <c r="AE145" s="38">
+        <v>6119</v>
+      </c>
+    </row>
+    <row r="146" spans="1:31">
+      <c r="A146" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B146" s="38">
+        <v>10522</v>
+      </c>
+      <c r="C146" s="38">
+        <v>3360</v>
+      </c>
+      <c r="D146" s="38">
+        <v>7162</v>
+      </c>
+      <c r="E146" s="38">
+        <v>10858</v>
+      </c>
+      <c r="F146" s="38">
+        <v>3414</v>
+      </c>
+      <c r="G146" s="38">
+        <v>7444</v>
+      </c>
+      <c r="H146" s="38">
+        <v>11339</v>
+      </c>
+      <c r="I146" s="38">
+        <v>3743</v>
+      </c>
+      <c r="J146" s="38">
+        <v>7596</v>
+      </c>
+      <c r="K146" s="38">
+        <v>11094</v>
+      </c>
+      <c r="L146" s="38">
+        <v>3186</v>
+      </c>
+      <c r="M146" s="38">
+        <v>7908</v>
+      </c>
+      <c r="N146" s="38">
+        <v>11387</v>
+      </c>
+      <c r="O146" s="38">
+        <v>3301</v>
+      </c>
+      <c r="P146" s="38">
+        <v>8086</v>
+      </c>
+      <c r="Q146" s="38">
+        <v>10889</v>
+      </c>
+      <c r="R146" s="38">
+        <v>3498</v>
+      </c>
+      <c r="S146" s="38">
+        <v>7391</v>
+      </c>
+      <c r="T146" s="38">
+        <v>9329</v>
+      </c>
+      <c r="U146" s="38">
+        <v>2597</v>
+      </c>
+      <c r="V146" s="38">
+        <v>6732</v>
+      </c>
+      <c r="W146" s="38">
+        <v>8871</v>
+      </c>
+      <c r="X146" s="38">
+        <v>2906</v>
+      </c>
+      <c r="Y146" s="38">
+        <v>5965</v>
+      </c>
+      <c r="Z146" s="38">
+        <v>8768</v>
+      </c>
+      <c r="AA146" s="38">
+        <v>2938</v>
+      </c>
+      <c r="AB146" s="38">
+        <v>5830</v>
+      </c>
+      <c r="AC146" s="38">
+        <v>9468</v>
+      </c>
+      <c r="AD146" s="38">
+        <v>3274</v>
+      </c>
+      <c r="AE146" s="38">
+        <v>6194</v>
+      </c>
+    </row>
+    <row r="147" spans="1:31">
+      <c r="A147" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B147" s="38">
+        <v>40119</v>
+      </c>
+      <c r="C147" s="38">
+        <v>16397</v>
+      </c>
+      <c r="D147" s="38">
+        <v>23722</v>
+      </c>
+      <c r="E147" s="38">
+        <v>43249</v>
+      </c>
+      <c r="F147" s="38">
+        <v>18023</v>
+      </c>
+      <c r="G147" s="38">
+        <v>25226</v>
+      </c>
+      <c r="H147" s="38">
+        <v>44289</v>
+      </c>
+      <c r="I147" s="38">
+        <v>17301</v>
+      </c>
+      <c r="J147" s="38">
+        <v>26988</v>
+      </c>
+      <c r="K147" s="38">
+        <v>43943</v>
+      </c>
+      <c r="L147" s="38">
+        <v>15861</v>
+      </c>
+      <c r="M147" s="38">
+        <v>28082</v>
+      </c>
+      <c r="N147" s="38">
+        <v>37678</v>
+      </c>
+      <c r="O147" s="38">
+        <v>13561</v>
+      </c>
+      <c r="P147" s="38">
+        <v>24117</v>
+      </c>
+      <c r="Q147" s="38">
+        <v>34689</v>
+      </c>
+      <c r="R147" s="38">
+        <v>11411</v>
+      </c>
+      <c r="S147" s="38">
+        <v>23278</v>
+      </c>
+      <c r="T147" s="38">
+        <v>36512</v>
+      </c>
+      <c r="U147" s="38">
+        <v>11964</v>
+      </c>
+      <c r="V147" s="38">
+        <v>24548</v>
+      </c>
+      <c r="W147" s="38">
+        <v>34206</v>
+      </c>
+      <c r="X147" s="38">
+        <v>10940</v>
+      </c>
+      <c r="Y147" s="38">
+        <v>23266</v>
+      </c>
+      <c r="Z147" s="38">
+        <v>34774</v>
+      </c>
+      <c r="AA147" s="38">
+        <v>11321</v>
+      </c>
+      <c r="AB147" s="38">
+        <v>23453</v>
+      </c>
+      <c r="AC147" s="38">
+        <v>32654</v>
+      </c>
+      <c r="AD147" s="38">
+        <v>9954</v>
+      </c>
+      <c r="AE147" s="38">
+        <v>22700</v>
+      </c>
+    </row>
+    <row r="148" spans="1:31">
+      <c r="A148" s="53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B148" s="38">
+        <v>3005</v>
+      </c>
+      <c r="C148" s="38">
+        <v>1309</v>
+      </c>
+      <c r="D148" s="38">
+        <v>1696</v>
+      </c>
+      <c r="E148" s="38">
+        <v>3088</v>
+      </c>
+      <c r="F148" s="38">
+        <v>1243</v>
+      </c>
+      <c r="G148" s="38">
+        <v>1845</v>
+      </c>
+      <c r="H148" s="38">
+        <v>3534</v>
+      </c>
+      <c r="I148" s="38">
+        <v>1531</v>
+      </c>
+      <c r="J148" s="38">
+        <v>2003</v>
+      </c>
+      <c r="K148" s="38">
+        <v>3504</v>
+      </c>
+      <c r="L148" s="38">
+        <v>1434</v>
+      </c>
+      <c r="M148" s="38">
+        <v>2070</v>
+      </c>
+      <c r="N148" s="38">
+        <v>3227</v>
+      </c>
+      <c r="O148" s="38">
+        <v>1419</v>
+      </c>
+      <c r="P148" s="38">
+        <v>1808</v>
+      </c>
+      <c r="Q148" s="38">
+        <v>3457</v>
+      </c>
+      <c r="R148" s="38">
+        <v>1317</v>
+      </c>
+      <c r="S148" s="38">
+        <v>2140</v>
+      </c>
+      <c r="T148" s="38">
+        <v>3384</v>
+      </c>
+      <c r="U148" s="38">
+        <v>1242</v>
+      </c>
+      <c r="V148" s="38">
+        <v>2142</v>
+      </c>
+      <c r="W148" s="38">
+        <v>3546</v>
+      </c>
+      <c r="X148" s="38">
+        <v>1342</v>
+      </c>
+      <c r="Y148" s="38">
+        <v>2204</v>
+      </c>
+      <c r="Z148" s="38">
+        <v>3516</v>
+      </c>
+      <c r="AA148" s="38">
+        <v>1302</v>
+      </c>
+      <c r="AB148" s="38">
+        <v>2214</v>
+      </c>
+      <c r="AC148" s="38">
+        <v>3983</v>
+      </c>
+      <c r="AD148" s="38">
+        <v>1370</v>
+      </c>
+      <c r="AE148" s="38">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="149" spans="1:31">
+      <c r="A149" s="53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B149" s="38">
+        <v>3605</v>
+      </c>
+      <c r="C149" s="38">
+        <v>1413</v>
+      </c>
+      <c r="D149" s="38">
+        <v>2192</v>
+      </c>
+      <c r="E149" s="38">
+        <v>4065</v>
+      </c>
+      <c r="F149" s="38">
+        <v>1707</v>
+      </c>
+      <c r="G149" s="38">
+        <v>2358</v>
+      </c>
+      <c r="H149" s="38">
+        <v>3824</v>
+      </c>
+      <c r="I149" s="38">
+        <v>1775</v>
+      </c>
+      <c r="J149" s="38">
+        <v>2049</v>
+      </c>
+      <c r="K149" s="38">
+        <v>3469</v>
+      </c>
+      <c r="L149" s="38">
+        <v>1466</v>
+      </c>
+      <c r="M149" s="38">
+        <v>2003</v>
+      </c>
+      <c r="N149" s="38">
+        <v>3205</v>
+      </c>
+      <c r="O149" s="38">
+        <v>1282</v>
+      </c>
+      <c r="P149" s="38">
+        <v>1923</v>
+      </c>
+      <c r="Q149" s="38">
+        <v>4140</v>
+      </c>
+      <c r="R149" s="38">
+        <v>1770</v>
+      </c>
+      <c r="S149" s="38">
+        <v>2370</v>
+      </c>
+      <c r="T149" s="38">
+        <v>3405</v>
+      </c>
+      <c r="U149" s="38">
+        <v>1504</v>
+      </c>
+      <c r="V149" s="38">
+        <v>1901</v>
+      </c>
+      <c r="W149" s="38">
+        <v>3141</v>
+      </c>
+      <c r="X149" s="38">
+        <v>1430</v>
+      </c>
+      <c r="Y149" s="38">
+        <v>1711</v>
+      </c>
+      <c r="Z149" s="38">
+        <v>3038</v>
+      </c>
+      <c r="AA149" s="38">
+        <v>1533</v>
+      </c>
+      <c r="AB149" s="38">
+        <v>1505</v>
+      </c>
+      <c r="AC149" s="38">
+        <v>3840</v>
+      </c>
+      <c r="AD149" s="38">
+        <v>2002</v>
+      </c>
+      <c r="AE149" s="38">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="150" spans="1:31">
+      <c r="A150" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B150" s="38">
+        <v>8169</v>
+      </c>
+      <c r="C150" s="38">
+        <v>3474</v>
+      </c>
+      <c r="D150" s="38">
+        <v>4695</v>
+      </c>
+      <c r="E150" s="38">
+        <v>12124</v>
+      </c>
+      <c r="F150" s="38">
+        <v>5333</v>
+      </c>
+      <c r="G150" s="38">
+        <v>6791</v>
+      </c>
+      <c r="H150" s="38">
+        <v>10898</v>
+      </c>
+      <c r="I150" s="38">
+        <v>4717</v>
+      </c>
+      <c r="J150" s="38">
+        <v>6181</v>
+      </c>
+      <c r="K150" s="38">
+        <v>10211</v>
+      </c>
+      <c r="L150" s="38">
+        <v>4709</v>
+      </c>
+      <c r="M150" s="38">
+        <v>5502</v>
+      </c>
+      <c r="N150" s="38">
+        <v>8861</v>
+      </c>
+      <c r="O150" s="38">
+        <v>3732</v>
+      </c>
+      <c r="P150" s="38">
+        <v>5129</v>
+      </c>
+      <c r="Q150" s="38">
+        <v>10368</v>
+      </c>
+      <c r="R150" s="38">
+        <v>4572</v>
+      </c>
+      <c r="S150" s="38">
+        <v>5796</v>
+      </c>
+      <c r="T150" s="38">
+        <v>9336</v>
+      </c>
+      <c r="U150" s="38">
+        <v>4481</v>
+      </c>
+      <c r="V150" s="38">
+        <v>4855</v>
+      </c>
+      <c r="W150" s="38">
+        <v>9481</v>
+      </c>
+      <c r="X150" s="38">
+        <v>4329</v>
+      </c>
+      <c r="Y150" s="38">
+        <v>5152</v>
+      </c>
+      <c r="Z150" s="38">
+        <v>8697</v>
+      </c>
+      <c r="AA150" s="38">
+        <v>4051</v>
+      </c>
+      <c r="AB150" s="38">
+        <v>4646</v>
+      </c>
+      <c r="AC150" s="38">
+        <v>9600</v>
+      </c>
+      <c r="AD150" s="38">
+        <v>4548</v>
+      </c>
+      <c r="AE150" s="38">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="151" spans="1:31">
+      <c r="A151" s="53" t="s">
+        <v>187</v>
+      </c>
+      <c r="B151" s="38">
+        <v>4056</v>
+      </c>
+      <c r="C151" s="38">
+        <v>1570</v>
+      </c>
+      <c r="D151" s="38">
+        <v>2486</v>
+      </c>
+      <c r="E151" s="38">
+        <v>4086</v>
+      </c>
+      <c r="F151" s="38">
+        <v>1593</v>
+      </c>
+      <c r="G151" s="38">
+        <v>2493</v>
+      </c>
+      <c r="H151" s="38">
+        <v>3773</v>
+      </c>
+      <c r="I151" s="38">
+        <v>1538</v>
+      </c>
+      <c r="J151" s="38">
+        <v>2235</v>
+      </c>
+      <c r="K151" s="38">
+        <v>3310</v>
+      </c>
+      <c r="L151" s="38">
+        <v>1111</v>
+      </c>
+      <c r="M151" s="38">
+        <v>2199</v>
+      </c>
+      <c r="N151" s="38">
+        <v>3446</v>
+      </c>
+      <c r="O151" s="38">
+        <v>1314</v>
+      </c>
+      <c r="P151" s="38">
+        <v>2132</v>
+      </c>
+      <c r="Q151" s="38">
+        <v>3892</v>
+      </c>
+      <c r="R151" s="38">
+        <v>1378</v>
+      </c>
+      <c r="S151" s="38">
+        <v>2514</v>
+      </c>
+      <c r="T151" s="38">
+        <v>3598</v>
+      </c>
+      <c r="U151" s="38">
+        <v>1357</v>
+      </c>
+      <c r="V151" s="38">
+        <v>2241</v>
+      </c>
+      <c r="W151" s="38">
+        <v>3871</v>
+      </c>
+      <c r="X151" s="38">
+        <v>1444</v>
+      </c>
+      <c r="Y151" s="38">
+        <v>2427</v>
+      </c>
+      <c r="Z151" s="38">
+        <v>3644</v>
+      </c>
+      <c r="AA151" s="38">
+        <v>1390</v>
+      </c>
+      <c r="AB151" s="38">
+        <v>2254</v>
+      </c>
+      <c r="AC151" s="38">
+        <v>3786</v>
+      </c>
+      <c r="AD151" s="38">
+        <v>1454</v>
+      </c>
+      <c r="AE151" s="38">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:31">
+      <c r="A152" s="53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B152" s="38">
+        <v>3015</v>
+      </c>
+      <c r="C152" s="38">
+        <v>1301</v>
+      </c>
+      <c r="D152" s="38">
+        <v>1714</v>
+      </c>
+      <c r="E152" s="38">
+        <v>3694</v>
+      </c>
+      <c r="F152" s="38">
+        <v>1447</v>
+      </c>
+      <c r="G152" s="38">
+        <v>2247</v>
+      </c>
+      <c r="H152" s="38">
+        <v>3640</v>
+      </c>
+      <c r="I152" s="38">
+        <v>1647</v>
+      </c>
+      <c r="J152" s="38">
+        <v>1993</v>
+      </c>
+      <c r="K152" s="38">
+        <v>3404</v>
+      </c>
+      <c r="L152" s="38">
+        <v>1613</v>
+      </c>
+      <c r="M152" s="38">
+        <v>1791</v>
+      </c>
+      <c r="N152" s="38">
+        <v>4025</v>
+      </c>
+      <c r="O152" s="38">
+        <v>1831</v>
+      </c>
+      <c r="P152" s="38">
+        <v>2194</v>
+      </c>
+      <c r="Q152" s="38">
+        <v>4647</v>
+      </c>
+      <c r="R152" s="38">
+        <v>2163</v>
+      </c>
+      <c r="S152" s="38">
+        <v>2484</v>
+      </c>
+      <c r="T152" s="38">
+        <v>4138</v>
+      </c>
+      <c r="U152" s="38">
+        <v>2095</v>
+      </c>
+      <c r="V152" s="38">
+        <v>2043</v>
+      </c>
+      <c r="W152" s="38">
+        <v>3915</v>
+      </c>
+      <c r="X152" s="38">
+        <v>1995</v>
+      </c>
+      <c r="Y152" s="38">
+        <v>1920</v>
+      </c>
+      <c r="Z152" s="38">
+        <v>4141</v>
+      </c>
+      <c r="AA152" s="38">
+        <v>2094</v>
+      </c>
+      <c r="AB152" s="38">
+        <v>2047</v>
+      </c>
+      <c r="AC152" s="38">
+        <v>2923</v>
+      </c>
+      <c r="AD152" s="38">
+        <v>1426</v>
+      </c>
+      <c r="AE152" s="38">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="153" spans="1:31">
+      <c r="A153" s="53" t="s">
+        <v>189</v>
+      </c>
+      <c r="B153" s="38">
+        <v>12598</v>
+      </c>
+      <c r="C153" s="38">
+        <v>4509</v>
+      </c>
+      <c r="D153" s="38">
+        <v>8089</v>
+      </c>
+      <c r="E153" s="38">
+        <v>12500</v>
+      </c>
+      <c r="F153" s="38">
+        <v>4416</v>
+      </c>
+      <c r="G153" s="38">
+        <v>8084</v>
+      </c>
+      <c r="H153" s="38">
+        <v>13956</v>
+      </c>
+      <c r="I153" s="38">
+        <v>4780</v>
+      </c>
+      <c r="J153" s="38">
+        <v>9176</v>
+      </c>
+      <c r="K153" s="38">
+        <v>13222</v>
+      </c>
+      <c r="L153" s="38">
+        <v>4201</v>
+      </c>
+      <c r="M153" s="38">
+        <v>9021</v>
+      </c>
+      <c r="N153" s="38">
+        <v>12591</v>
+      </c>
+      <c r="O153" s="38">
+        <v>4500</v>
+      </c>
+      <c r="P153" s="38">
+        <v>8091</v>
+      </c>
+      <c r="Q153" s="38">
+        <v>13267</v>
+      </c>
+      <c r="R153" s="38">
+        <v>4424</v>
+      </c>
+      <c r="S153" s="38">
+        <v>8843</v>
+      </c>
+      <c r="T153" s="38">
+        <v>11718</v>
+      </c>
+      <c r="U153" s="38">
+        <v>4129</v>
+      </c>
+      <c r="V153" s="38">
+        <v>7589</v>
+      </c>
+      <c r="W153" s="38">
+        <v>11180</v>
+      </c>
+      <c r="X153" s="38">
+        <v>3992</v>
+      </c>
+      <c r="Y153" s="38">
+        <v>7188</v>
+      </c>
+      <c r="Z153" s="38">
+        <v>11438</v>
+      </c>
+      <c r="AA153" s="38">
+        <v>4024</v>
+      </c>
+      <c r="AB153" s="38">
+        <v>7414</v>
+      </c>
+      <c r="AC153" s="38">
+        <v>11244</v>
+      </c>
+      <c r="AD153" s="38">
+        <v>4442</v>
+      </c>
+      <c r="AE153" s="38">
+        <v>6802</v>
+      </c>
+    </row>
+    <row r="154" spans="1:31">
+      <c r="A154" s="53" t="s">
+        <v>190</v>
+      </c>
+      <c r="B154" s="38">
+        <v>2606</v>
+      </c>
+      <c r="C154" s="38">
+        <v>1010</v>
+      </c>
+      <c r="D154" s="38">
+        <v>1596</v>
+      </c>
+      <c r="E154" s="38">
+        <v>3190</v>
+      </c>
+      <c r="F154" s="38">
+        <v>1200</v>
+      </c>
+      <c r="G154" s="38">
+        <v>1990</v>
+      </c>
+      <c r="H154" s="38">
+        <v>3336</v>
+      </c>
+      <c r="I154" s="38">
+        <v>1293</v>
+      </c>
+      <c r="J154" s="38">
+        <v>2043</v>
+      </c>
+      <c r="K154" s="38">
+        <v>3382</v>
+      </c>
+      <c r="L154" s="38">
+        <v>1259</v>
+      </c>
+      <c r="M154" s="38">
+        <v>2123</v>
+      </c>
+      <c r="N154" s="38">
+        <v>2924</v>
+      </c>
+      <c r="O154" s="38">
+        <v>1105</v>
+      </c>
+      <c r="P154" s="38">
+        <v>1819</v>
+      </c>
+      <c r="Q154" s="38">
+        <v>3402</v>
+      </c>
+      <c r="R154" s="38">
+        <v>1255</v>
+      </c>
+      <c r="S154" s="38">
+        <v>2147</v>
+      </c>
+      <c r="T154" s="38">
+        <v>3005</v>
+      </c>
+      <c r="U154" s="38">
+        <v>1187</v>
+      </c>
+      <c r="V154" s="38">
+        <v>1818</v>
+      </c>
+      <c r="W154" s="38">
+        <v>2530</v>
+      </c>
+      <c r="X154" s="38">
+        <v>1020</v>
+      </c>
+      <c r="Y154" s="38">
+        <v>1510</v>
+      </c>
+      <c r="Z154" s="38">
+        <v>2554</v>
+      </c>
+      <c r="AA154" s="38">
+        <v>1120</v>
+      </c>
+      <c r="AB154" s="38">
+        <v>1434</v>
+      </c>
+      <c r="AC154" s="38">
+        <v>3036</v>
+      </c>
+      <c r="AD154" s="38">
+        <v>1364</v>
+      </c>
+      <c r="AE154" s="38">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="155" spans="1:31">
+      <c r="A155" s="53" t="s">
+        <v>191</v>
+      </c>
+      <c r="B155" s="38">
+        <v>6042</v>
+      </c>
+      <c r="C155" s="38">
+        <v>2549</v>
+      </c>
+      <c r="D155" s="38">
+        <v>3493</v>
+      </c>
+      <c r="E155" s="38">
+        <v>6445</v>
+      </c>
+      <c r="F155" s="38">
+        <v>2766</v>
+      </c>
+      <c r="G155" s="38">
+        <v>3679</v>
+      </c>
+      <c r="H155" s="38">
+        <v>6995</v>
+      </c>
+      <c r="I155" s="38">
+        <v>2928</v>
+      </c>
+      <c r="J155" s="38">
+        <v>4067</v>
+      </c>
+      <c r="K155" s="38">
+        <v>6685</v>
+      </c>
+      <c r="L155" s="38">
+        <v>2734</v>
+      </c>
+      <c r="M155" s="38">
+        <v>3951</v>
+      </c>
+      <c r="N155" s="38">
+        <v>7303</v>
+      </c>
+      <c r="O155" s="38">
+        <v>3289</v>
+      </c>
+      <c r="P155" s="38">
+        <v>4014</v>
+      </c>
+      <c r="Q155" s="38">
+        <v>7612</v>
+      </c>
+      <c r="R155" s="38">
+        <v>3161</v>
+      </c>
+      <c r="S155" s="38">
+        <v>4451</v>
+      </c>
+      <c r="T155" s="38">
+        <v>7348</v>
+      </c>
+      <c r="U155" s="38">
+        <v>3484</v>
+      </c>
+      <c r="V155" s="38">
+        <v>3864</v>
+      </c>
+      <c r="W155" s="38">
+        <v>7385</v>
+      </c>
+      <c r="X155" s="38">
+        <v>3182</v>
+      </c>
+      <c r="Y155" s="38">
+        <v>4203</v>
+      </c>
+      <c r="Z155" s="38">
+        <v>6274</v>
+      </c>
+      <c r="AA155" s="38">
+        <v>2768</v>
+      </c>
+      <c r="AB155" s="38">
+        <v>3506</v>
+      </c>
+      <c r="AC155" s="38">
+        <v>7537</v>
+      </c>
+      <c r="AD155" s="38">
+        <v>3418</v>
+      </c>
+      <c r="AE155" s="38">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="156" spans="1:31">
+      <c r="A156" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="B156" s="38">
+        <v>3627</v>
+      </c>
+      <c r="C156" s="38">
+        <v>858</v>
+      </c>
+      <c r="D156" s="38">
+        <v>2769</v>
+      </c>
+      <c r="E156" s="38">
+        <v>4064</v>
+      </c>
+      <c r="F156" s="38">
+        <v>1308</v>
+      </c>
+      <c r="G156" s="38">
+        <v>2756</v>
+      </c>
+      <c r="H156" s="38">
+        <v>4079</v>
+      </c>
+      <c r="I156" s="38">
+        <v>1581</v>
+      </c>
+      <c r="J156" s="38">
+        <v>2498</v>
+      </c>
+      <c r="K156" s="38">
+        <v>5137</v>
+      </c>
+      <c r="L156" s="38">
+        <v>2220</v>
+      </c>
+      <c r="M156" s="38">
+        <v>2917</v>
+      </c>
+      <c r="N156" s="38">
+        <v>5063</v>
+      </c>
+      <c r="O156" s="38">
+        <v>1847</v>
+      </c>
+      <c r="P156" s="38">
+        <v>3216</v>
+      </c>
+      <c r="Q156" s="38">
+        <v>5278</v>
+      </c>
+      <c r="R156" s="38">
+        <v>1941</v>
+      </c>
+      <c r="S156" s="38">
+        <v>3337</v>
+      </c>
+      <c r="T156" s="38">
+        <v>5306</v>
+      </c>
+      <c r="U156" s="38">
+        <v>2631</v>
+      </c>
+      <c r="V156" s="38">
+        <v>2675</v>
+      </c>
+      <c r="W156" s="38">
+        <v>4943</v>
+      </c>
+      <c r="X156" s="38">
+        <v>1966</v>
+      </c>
+      <c r="Y156" s="38">
+        <v>2977</v>
+      </c>
+      <c r="Z156" s="38">
+        <v>4905</v>
+      </c>
+      <c r="AA156" s="38">
+        <v>2091</v>
+      </c>
+      <c r="AB156" s="38">
+        <v>2814</v>
+      </c>
+      <c r="AC156" s="38">
+        <v>6761</v>
+      </c>
+      <c r="AD156" s="38">
+        <v>2909</v>
+      </c>
+      <c r="AE156" s="38">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="157" spans="1:31">
+      <c r="A157" s="53" t="s">
+        <v>193</v>
+      </c>
+      <c r="B157" s="38">
+        <v>14432</v>
+      </c>
+      <c r="C157" s="38">
+        <v>7394</v>
+      </c>
+      <c r="D157" s="38">
+        <v>7038</v>
+      </c>
+      <c r="E157" s="38">
+        <v>21880</v>
+      </c>
+      <c r="F157" s="38">
+        <v>10196</v>
+      </c>
+      <c r="G157" s="38">
+        <v>11684</v>
+      </c>
+      <c r="H157" s="38">
+        <v>21540</v>
+      </c>
+      <c r="I157" s="38">
+        <v>9717</v>
+      </c>
+      <c r="J157" s="38">
+        <v>11823</v>
+      </c>
+      <c r="K157" s="38">
+        <v>20094</v>
+      </c>
+      <c r="L157" s="38">
+        <v>9574</v>
+      </c>
+      <c r="M157" s="38">
+        <v>10520</v>
+      </c>
+      <c r="N157" s="38">
+        <v>21614</v>
+      </c>
+      <c r="O157" s="38">
+        <v>10019</v>
+      </c>
+      <c r="P157" s="38">
+        <v>11595</v>
+      </c>
+      <c r="Q157" s="38">
+        <v>22035</v>
+      </c>
+      <c r="R157" s="38">
+        <v>9823</v>
+      </c>
+      <c r="S157" s="38">
+        <v>12212</v>
+      </c>
+      <c r="T157" s="38">
+        <v>21658</v>
+      </c>
+      <c r="U157" s="38">
+        <v>9059</v>
+      </c>
+      <c r="V157" s="38">
+        <v>12599</v>
+      </c>
+      <c r="W157" s="38">
+        <v>19588</v>
+      </c>
+      <c r="X157" s="38">
+        <v>8795</v>
+      </c>
+      <c r="Y157" s="38">
+        <v>10793</v>
+      </c>
+      <c r="Z157" s="38">
+        <v>21298</v>
+      </c>
+      <c r="AA157" s="38">
+        <v>9715</v>
+      </c>
+      <c r="AB157" s="38">
+        <v>11583</v>
+      </c>
+      <c r="AC157" s="38">
+        <v>21195</v>
+      </c>
+      <c r="AD157" s="38">
+        <v>9197</v>
+      </c>
+      <c r="AE157" s="38">
+        <v>11998</v>
+      </c>
+    </row>
+    <row r="158" spans="1:31">
+      <c r="A158" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B158" s="38">
+        <v>4563</v>
+      </c>
+      <c r="C158" s="38">
+        <v>1899</v>
+      </c>
+      <c r="D158" s="38">
+        <v>2664</v>
+      </c>
+      <c r="E158" s="38">
+        <v>5224</v>
+      </c>
+      <c r="F158" s="38">
+        <v>2161</v>
+      </c>
+      <c r="G158" s="38">
+        <v>3063</v>
+      </c>
+      <c r="H158" s="38">
+        <v>6413</v>
+      </c>
+      <c r="I158" s="38">
+        <v>2550</v>
+      </c>
+      <c r="J158" s="38">
+        <v>3863</v>
+      </c>
+      <c r="K158" s="38">
+        <v>6647</v>
+      </c>
+      <c r="L158" s="38">
+        <v>2588</v>
+      </c>
+      <c r="M158" s="38">
+        <v>4059</v>
+      </c>
+      <c r="N158" s="38">
+        <v>6205</v>
+      </c>
+      <c r="O158" s="38">
+        <v>2518</v>
+      </c>
+      <c r="P158" s="38">
+        <v>3687</v>
+      </c>
+      <c r="Q158" s="38">
+        <v>6413</v>
+      </c>
+      <c r="R158" s="38">
+        <v>2692</v>
+      </c>
+      <c r="S158" s="38">
+        <v>3721</v>
+      </c>
+      <c r="T158" s="38">
+        <v>5977</v>
+      </c>
+      <c r="U158" s="38">
+        <v>2623</v>
+      </c>
+      <c r="V158" s="38">
+        <v>3354</v>
+      </c>
+      <c r="W158" s="38">
+        <v>4970</v>
+      </c>
+      <c r="X158" s="38">
+        <v>2108</v>
+      </c>
+      <c r="Y158" s="38">
+        <v>2862</v>
+      </c>
+      <c r="Z158" s="38">
+        <v>5344</v>
+      </c>
+      <c r="AA158" s="38">
+        <v>2211</v>
+      </c>
+      <c r="AB158" s="38">
+        <v>3133</v>
+      </c>
+      <c r="AC158" s="38">
+        <v>5443</v>
+      </c>
+      <c r="AD158" s="38">
+        <v>2285</v>
+      </c>
+      <c r="AE158" s="38">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="159" spans="1:31">
+      <c r="A159" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B159" s="38">
+        <v>3070</v>
+      </c>
+      <c r="C159" s="38">
+        <v>1263</v>
+      </c>
+      <c r="D159" s="38">
+        <v>1807</v>
+      </c>
+      <c r="E159" s="38">
+        <v>3094</v>
+      </c>
+      <c r="F159" s="38">
+        <v>1254</v>
+      </c>
+      <c r="G159" s="38">
+        <v>1840</v>
+      </c>
+      <c r="H159" s="38">
+        <v>2948</v>
+      </c>
+      <c r="I159" s="38">
+        <v>1238</v>
+      </c>
+      <c r="J159" s="38">
+        <v>1710</v>
+      </c>
+      <c r="K159" s="38">
+        <v>2781</v>
+      </c>
+      <c r="L159" s="38">
+        <v>1209</v>
+      </c>
+      <c r="M159" s="38">
+        <v>1572</v>
+      </c>
+      <c r="N159" s="38">
+        <v>2733</v>
+      </c>
+      <c r="O159" s="38">
+        <v>1180</v>
+      </c>
+      <c r="P159" s="38">
+        <v>1553</v>
+      </c>
+      <c r="Q159" s="38">
+        <v>2943</v>
+      </c>
+      <c r="R159" s="38">
+        <v>1322</v>
+      </c>
+      <c r="S159" s="38">
+        <v>1621</v>
+      </c>
+      <c r="T159" s="38">
+        <v>2822</v>
+      </c>
+      <c r="U159" s="38">
+        <v>1266</v>
+      </c>
+      <c r="V159" s="38">
+        <v>1556</v>
+      </c>
+      <c r="W159" s="38">
+        <v>2633</v>
+      </c>
+      <c r="X159" s="38">
+        <v>1176</v>
+      </c>
+      <c r="Y159" s="38">
+        <v>1457</v>
+      </c>
+      <c r="Z159" s="38">
+        <v>2579</v>
+      </c>
+      <c r="AA159" s="38">
+        <v>1150</v>
+      </c>
+      <c r="AB159" s="38">
+        <v>1429</v>
+      </c>
+      <c r="AC159" s="38">
+        <v>2796</v>
+      </c>
+      <c r="AD159" s="38">
+        <v>1292</v>
+      </c>
+      <c r="AE159" s="38">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="160" spans="1:31">
+      <c r="A160" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="B160" s="38">
+        <v>4931</v>
+      </c>
+      <c r="C160" s="38">
+        <v>2056</v>
+      </c>
+      <c r="D160" s="38">
+        <v>2875</v>
+      </c>
+      <c r="E160" s="38">
+        <v>5196</v>
+      </c>
+      <c r="F160" s="38">
+        <v>2061</v>
+      </c>
+      <c r="G160" s="38">
+        <v>3135</v>
+      </c>
+      <c r="H160" s="38">
+        <v>4700</v>
+      </c>
+      <c r="I160" s="38">
+        <v>1733</v>
+      </c>
+      <c r="J160" s="38">
+        <v>2967</v>
+      </c>
+      <c r="K160" s="38">
+        <v>4588</v>
+      </c>
+      <c r="L160" s="38">
+        <v>1777</v>
+      </c>
+      <c r="M160" s="38">
+        <v>2811</v>
+      </c>
+      <c r="N160" s="38">
+        <v>4695</v>
+      </c>
+      <c r="O160" s="38">
+        <v>1849</v>
+      </c>
+      <c r="P160" s="38">
+        <v>2846</v>
+      </c>
+      <c r="Q160" s="38">
+        <v>5050</v>
+      </c>
+      <c r="R160" s="38">
+        <v>1915</v>
+      </c>
+      <c r="S160" s="38">
+        <v>3135</v>
+      </c>
+      <c r="T160" s="38">
+        <v>4653</v>
+      </c>
+      <c r="U160" s="38">
+        <v>1918</v>
+      </c>
+      <c r="V160" s="38">
+        <v>2735</v>
+      </c>
+      <c r="W160" s="38">
+        <v>4783</v>
+      </c>
+      <c r="X160" s="38">
+        <v>1731</v>
+      </c>
+      <c r="Y160" s="38">
+        <v>3052</v>
+      </c>
+      <c r="Z160" s="38">
+        <v>4645</v>
+      </c>
+      <c r="AA160" s="38">
+        <v>1979</v>
+      </c>
+      <c r="AB160" s="38">
+        <v>2666</v>
+      </c>
+      <c r="AC160" s="38">
+        <v>4382</v>
+      </c>
+      <c r="AD160" s="38">
+        <v>1658</v>
+      </c>
+      <c r="AE160" s="38">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="161" spans="1:31">
+      <c r="A161" s="53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B161" s="38">
+        <v>5407</v>
+      </c>
+      <c r="C161" s="38">
+        <v>2334</v>
+      </c>
+      <c r="D161" s="38">
+        <v>3073</v>
+      </c>
+      <c r="E161" s="38">
+        <v>6113</v>
+      </c>
+      <c r="F161" s="38">
+        <v>2728</v>
+      </c>
+      <c r="G161" s="38">
+        <v>3385</v>
+      </c>
+      <c r="H161" s="38">
+        <v>6200</v>
+      </c>
+      <c r="I161" s="38">
+        <v>2787</v>
+      </c>
+      <c r="J161" s="38">
+        <v>3413</v>
+      </c>
+      <c r="K161" s="38">
+        <v>5356</v>
+      </c>
+      <c r="L161" s="38">
+        <v>2440</v>
+      </c>
+      <c r="M161" s="38">
+        <v>2916</v>
+      </c>
+      <c r="N161" s="38">
+        <v>5721</v>
+      </c>
+      <c r="O161" s="38">
+        <v>2274</v>
+      </c>
+      <c r="P161" s="38">
+        <v>3447</v>
+      </c>
+      <c r="Q161" s="38">
+        <v>7635</v>
+      </c>
+      <c r="R161" s="38">
+        <v>3694</v>
+      </c>
+      <c r="S161" s="38">
+        <v>3941</v>
+      </c>
+      <c r="T161" s="38">
+        <v>7510</v>
+      </c>
+      <c r="U161" s="38">
+        <v>3388</v>
+      </c>
+      <c r="V161" s="38">
+        <v>4122</v>
+      </c>
+      <c r="W161" s="38">
+        <v>6138</v>
+      </c>
+      <c r="X161" s="38">
+        <v>2777</v>
+      </c>
+      <c r="Y161" s="38">
+        <v>3361</v>
+      </c>
+      <c r="Z161" s="38">
+        <v>6545</v>
+      </c>
+      <c r="AA161" s="38">
+        <v>2968</v>
+      </c>
+      <c r="AB161" s="38">
+        <v>3577</v>
+      </c>
+      <c r="AC161" s="38">
+        <v>6794</v>
+      </c>
+      <c r="AD161" s="38">
+        <v>3020</v>
+      </c>
+      <c r="AE161" s="38">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="162" spans="1:31">
+      <c r="A162" s="53" t="s">
+        <v>198</v>
+      </c>
+      <c r="B162" s="38">
+        <v>3131</v>
+      </c>
+      <c r="C162" s="38">
+        <v>988</v>
+      </c>
+      <c r="D162" s="38">
+        <v>2143</v>
+      </c>
+      <c r="E162" s="38">
+        <v>4111</v>
+      </c>
+      <c r="F162" s="38">
+        <v>1502</v>
+      </c>
+      <c r="G162" s="38">
+        <v>2609</v>
+      </c>
+      <c r="H162" s="38">
+        <v>4111</v>
+      </c>
+      <c r="I162" s="38">
+        <v>1455</v>
+      </c>
+      <c r="J162" s="38">
+        <v>2656</v>
+      </c>
+      <c r="K162" s="38">
+        <v>4439</v>
+      </c>
+      <c r="L162" s="38">
+        <v>1787</v>
+      </c>
+      <c r="M162" s="38">
+        <v>2652</v>
+      </c>
+      <c r="N162" s="38">
+        <v>5274</v>
+      </c>
+      <c r="O162" s="38">
+        <v>2208</v>
+      </c>
+      <c r="P162" s="38">
+        <v>3066</v>
+      </c>
+      <c r="Q162" s="38">
+        <v>4545</v>
+      </c>
+      <c r="R162" s="38">
+        <v>1808</v>
+      </c>
+      <c r="S162" s="38">
+        <v>2737</v>
+      </c>
+      <c r="T162" s="38">
+        <v>3615</v>
+      </c>
+      <c r="U162" s="38">
+        <v>1604</v>
+      </c>
+      <c r="V162" s="38">
+        <v>2011</v>
+      </c>
+      <c r="W162" s="38">
+        <v>3939</v>
+      </c>
+      <c r="X162" s="38">
+        <v>1769</v>
+      </c>
+      <c r="Y162" s="38">
+        <v>2170</v>
+      </c>
+      <c r="Z162" s="38">
+        <v>3577</v>
+      </c>
+      <c r="AA162" s="38">
+        <v>1369</v>
+      </c>
+      <c r="AB162" s="38">
+        <v>2208</v>
+      </c>
+      <c r="AC162" s="38">
+        <v>3739</v>
+      </c>
+      <c r="AD162" s="38">
+        <v>1493</v>
+      </c>
+      <c r="AE162" s="38">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="163" spans="1:31">
+      <c r="A163" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B163" s="38">
+        <v>5222</v>
+      </c>
+      <c r="C163" s="38">
+        <v>2155</v>
+      </c>
+      <c r="D163" s="38">
+        <v>3067</v>
+      </c>
+      <c r="E163" s="38">
+        <v>5534</v>
+      </c>
+      <c r="F163" s="38">
+        <v>2014</v>
+      </c>
+      <c r="G163" s="38">
+        <v>3520</v>
+      </c>
+      <c r="H163" s="38">
+        <v>6047</v>
+      </c>
+      <c r="I163" s="38">
+        <v>2310</v>
+      </c>
+      <c r="J163" s="38">
+        <v>3737</v>
+      </c>
+      <c r="K163" s="38">
+        <v>6623</v>
+      </c>
+      <c r="L163" s="38">
+        <v>2643</v>
+      </c>
+      <c r="M163" s="38">
+        <v>3980</v>
+      </c>
+      <c r="N163" s="38">
+        <v>6074</v>
+      </c>
+      <c r="O163" s="38">
+        <v>2458</v>
+      </c>
+      <c r="P163" s="38">
+        <v>3616</v>
+      </c>
+      <c r="Q163" s="38">
+        <v>6422</v>
+      </c>
+      <c r="R163" s="38">
+        <v>2691</v>
+      </c>
+      <c r="S163" s="38">
+        <v>3731</v>
+      </c>
+      <c r="T163" s="38">
+        <v>6800</v>
+      </c>
+      <c r="U163" s="38">
+        <v>2800</v>
+      </c>
+      <c r="V163" s="38">
+        <v>4000</v>
+      </c>
+      <c r="W163" s="38">
+        <v>6117</v>
+      </c>
+      <c r="X163" s="38">
+        <v>2382</v>
+      </c>
+      <c r="Y163" s="38">
+        <v>3735</v>
+      </c>
+      <c r="Z163" s="38">
+        <v>5892</v>
+      </c>
+      <c r="AA163" s="38">
+        <v>2318</v>
+      </c>
+      <c r="AB163" s="38">
+        <v>3574</v>
+      </c>
+      <c r="AC163" s="38">
+        <v>5829</v>
+      </c>
+      <c r="AD163" s="38">
+        <v>2515</v>
+      </c>
+      <c r="AE163" s="38">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="164" spans="1:31">
+      <c r="A164" s="49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B164" s="38">
+        <v>222642</v>
+      </c>
+      <c r="C164" s="38">
+        <v>95898</v>
+      </c>
+      <c r="D164" s="38">
+        <v>126744</v>
+      </c>
+      <c r="E164" s="38">
+        <v>227995</v>
+      </c>
+      <c r="F164" s="38">
+        <v>100789</v>
+      </c>
+      <c r="G164" s="38">
+        <v>127206</v>
+      </c>
+      <c r="H164" s="38">
+        <v>239604</v>
+      </c>
+      <c r="I164" s="38">
+        <v>113957</v>
+      </c>
+      <c r="J164" s="38">
+        <v>125647</v>
+      </c>
+      <c r="K164" s="38">
+        <v>244369</v>
+      </c>
+      <c r="L164" s="38">
+        <v>111401</v>
+      </c>
+      <c r="M164" s="38">
+        <v>132968</v>
+      </c>
+      <c r="N164" s="38">
+        <v>241286</v>
+      </c>
+      <c r="O164" s="38">
+        <v>109986</v>
+      </c>
+      <c r="P164" s="38">
+        <v>131300</v>
+      </c>
+      <c r="Q164" s="38">
+        <v>241823</v>
+      </c>
+      <c r="R164" s="38">
+        <v>109405</v>
+      </c>
+      <c r="S164" s="38">
+        <v>132418</v>
+      </c>
+      <c r="T164" s="38">
+        <v>244335</v>
+      </c>
+      <c r="U164" s="38">
+        <v>113076</v>
+      </c>
+      <c r="V164" s="38">
+        <v>131259</v>
+      </c>
+      <c r="W164" s="38">
+        <v>245690</v>
+      </c>
+      <c r="X164" s="38">
+        <v>109391</v>
+      </c>
+      <c r="Y164" s="38">
+        <v>136299</v>
+      </c>
+      <c r="Z164" s="38">
+        <v>247178</v>
+      </c>
+      <c r="AA164" s="38">
+        <v>114098</v>
+      </c>
+      <c r="AB164" s="38">
+        <v>133080</v>
+      </c>
+      <c r="AC164" s="38">
+        <v>260322</v>
+      </c>
+      <c r="AD164" s="38">
+        <v>119070</v>
+      </c>
+      <c r="AE164" s="38">
+        <v>141252</v>
+      </c>
+    </row>
+    <row r="165" spans="1:31">
+      <c r="A165" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B165" s="38">
+        <v>89401</v>
+      </c>
+      <c r="C165" s="38">
+        <v>37935</v>
+      </c>
+      <c r="D165" s="38">
+        <v>51466</v>
+      </c>
+      <c r="E165" s="38">
+        <v>90148</v>
+      </c>
+      <c r="F165" s="38">
+        <v>39579</v>
+      </c>
+      <c r="G165" s="38">
+        <v>50569</v>
+      </c>
+      <c r="H165" s="38">
+        <v>92044</v>
+      </c>
+      <c r="I165" s="38">
+        <v>42600</v>
+      </c>
+      <c r="J165" s="38">
+        <v>49444</v>
+      </c>
+      <c r="K165" s="38">
+        <v>95360</v>
+      </c>
+      <c r="L165" s="38">
+        <v>40814</v>
+      </c>
+      <c r="M165" s="38">
+        <v>54546</v>
+      </c>
+      <c r="N165" s="38">
+        <v>97959</v>
+      </c>
+      <c r="O165" s="38">
+        <v>44387</v>
+      </c>
+      <c r="P165" s="38">
+        <v>53572</v>
+      </c>
+      <c r="Q165" s="38">
+        <v>98806</v>
+      </c>
+      <c r="R165" s="38">
+        <v>43134</v>
+      </c>
+      <c r="S165" s="38">
+        <v>55672</v>
+      </c>
+      <c r="T165" s="38">
+        <v>108483</v>
+      </c>
+      <c r="U165" s="38">
+        <v>48445</v>
+      </c>
+      <c r="V165" s="38">
+        <v>60038</v>
+      </c>
+      <c r="W165" s="38">
+        <v>106995</v>
+      </c>
+      <c r="X165" s="38">
+        <v>44298</v>
+      </c>
+      <c r="Y165" s="38">
+        <v>62697</v>
+      </c>
+      <c r="Z165" s="38">
+        <v>110243</v>
+      </c>
+      <c r="AA165" s="38">
+        <v>49737</v>
+      </c>
+      <c r="AB165" s="38">
+        <v>60506</v>
+      </c>
+      <c r="AC165" s="38">
+        <v>113928</v>
+      </c>
+      <c r="AD165" s="38">
+        <v>49756</v>
+      </c>
+      <c r="AE165" s="38">
+        <v>64172</v>
+      </c>
+    </row>
+    <row r="166" spans="1:31">
+      <c r="A166" s="53" t="s">
+        <v>202</v>
+      </c>
+      <c r="B166" s="38">
+        <v>13228</v>
+      </c>
+      <c r="C166" s="38">
+        <v>4806</v>
+      </c>
+      <c r="D166" s="38">
+        <v>8422</v>
+      </c>
+      <c r="E166" s="38">
+        <v>11711</v>
+      </c>
+      <c r="F166" s="38">
+        <v>4362</v>
+      </c>
+      <c r="G166" s="38">
+        <v>7349</v>
+      </c>
+      <c r="H166" s="38">
+        <v>13850</v>
+      </c>
+      <c r="I166" s="38">
+        <v>6500</v>
+      </c>
+      <c r="J166" s="38">
+        <v>7350</v>
+      </c>
+      <c r="K166" s="38">
+        <v>13092</v>
+      </c>
+      <c r="L166" s="38">
+        <v>6029</v>
+      </c>
+      <c r="M166" s="38">
+        <v>7063</v>
+      </c>
+      <c r="N166" s="38">
+        <v>13426</v>
+      </c>
+      <c r="O166" s="38">
+        <v>5522</v>
+      </c>
+      <c r="P166" s="38">
+        <v>7904</v>
+      </c>
+      <c r="Q166" s="38">
+        <v>13258</v>
+      </c>
+      <c r="R166" s="38">
+        <v>5993</v>
+      </c>
+      <c r="S166" s="38">
+        <v>7265</v>
+      </c>
+      <c r="T166" s="38">
+        <v>10458</v>
+      </c>
+      <c r="U166" s="38">
+        <v>4390</v>
+      </c>
+      <c r="V166" s="38">
+        <v>6068</v>
+      </c>
+      <c r="W166" s="38">
+        <v>10441</v>
+      </c>
+      <c r="X166" s="38">
+        <v>3944</v>
+      </c>
+      <c r="Y166" s="38">
+        <v>6497</v>
+      </c>
+      <c r="Z166" s="38">
+        <v>9950</v>
+      </c>
+      <c r="AA166" s="38">
+        <v>4201</v>
+      </c>
+      <c r="AB166" s="38">
+        <v>5749</v>
+      </c>
+      <c r="AC166" s="38">
+        <v>10531</v>
+      </c>
+      <c r="AD166" s="38">
+        <v>4843</v>
+      </c>
+      <c r="AE166" s="38">
+        <v>5688</v>
+      </c>
+    </row>
+    <row r="167" spans="1:31">
+      <c r="A167" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B167" s="38">
+        <v>21634</v>
+      </c>
+      <c r="C167" s="38">
+        <v>8655</v>
+      </c>
+      <c r="D167" s="38">
+        <v>12979</v>
+      </c>
+      <c r="E167" s="38">
+        <v>19558</v>
+      </c>
+      <c r="F167" s="38">
+        <v>8425</v>
+      </c>
+      <c r="G167" s="38">
+        <v>11133</v>
+      </c>
+      <c r="H167" s="38">
+        <v>19618</v>
+      </c>
+      <c r="I167" s="38">
+        <v>8582</v>
+      </c>
+      <c r="J167" s="38">
+        <v>11036</v>
+      </c>
+      <c r="K167" s="38">
+        <v>24150</v>
+      </c>
+      <c r="L167" s="38">
+        <v>11811</v>
+      </c>
+      <c r="M167" s="38">
+        <v>12339</v>
+      </c>
+      <c r="N167" s="38">
+        <v>21840</v>
+      </c>
+      <c r="O167" s="38">
+        <v>9853</v>
+      </c>
+      <c r="P167" s="38">
+        <v>11987</v>
+      </c>
+      <c r="Q167" s="38">
+        <v>20340</v>
+      </c>
+      <c r="R167" s="38">
+        <v>9095</v>
+      </c>
+      <c r="S167" s="38">
+        <v>11245</v>
+      </c>
+      <c r="T167" s="38">
+        <v>19210</v>
+      </c>
+      <c r="U167" s="38">
+        <v>9038</v>
+      </c>
+      <c r="V167" s="38">
+        <v>10172</v>
+      </c>
+      <c r="W167" s="38">
+        <v>19062</v>
+      </c>
+      <c r="X167" s="38">
+        <v>8761</v>
+      </c>
+      <c r="Y167" s="38">
+        <v>10301</v>
+      </c>
+      <c r="Z167" s="38">
+        <v>20109</v>
+      </c>
+      <c r="AA167" s="38">
+        <v>9711</v>
+      </c>
+      <c r="AB167" s="38">
+        <v>10398</v>
+      </c>
+      <c r="AC167" s="38">
+        <v>22638</v>
+      </c>
+      <c r="AD167" s="38">
+        <v>10924</v>
+      </c>
+      <c r="AE167" s="38">
+        <v>11714</v>
+      </c>
+    </row>
+    <row r="168" spans="1:31">
+      <c r="A168" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B168" s="38">
+        <v>9276</v>
+      </c>
+      <c r="C168" s="38">
+        <v>4181</v>
+      </c>
+      <c r="D168" s="38">
+        <v>5095</v>
+      </c>
+      <c r="E168" s="38">
+        <v>11146</v>
+      </c>
+      <c r="F168" s="38">
+        <v>5071</v>
+      </c>
+      <c r="G168" s="38">
+        <v>6075</v>
+      </c>
+      <c r="H168" s="38">
+        <v>11582</v>
+      </c>
+      <c r="I168" s="38">
+        <v>5478</v>
+      </c>
+      <c r="J168" s="38">
+        <v>6104</v>
+      </c>
+      <c r="K168" s="38">
+        <v>10887</v>
+      </c>
+      <c r="L168" s="38">
+        <v>4994</v>
+      </c>
+      <c r="M168" s="38">
+        <v>5893</v>
+      </c>
+      <c r="N168" s="38">
+        <v>10125</v>
+      </c>
+      <c r="O168" s="38">
+        <v>4548</v>
+      </c>
+      <c r="P168" s="38">
+        <v>5577</v>
+      </c>
+      <c r="Q168" s="38">
+        <v>10183</v>
+      </c>
+      <c r="R168" s="38">
+        <v>4622</v>
+      </c>
+      <c r="S168" s="38">
+        <v>5561</v>
+      </c>
+      <c r="T168" s="38">
+        <v>9696</v>
+      </c>
+      <c r="U168" s="38">
+        <v>4356</v>
+      </c>
+      <c r="V168" s="38">
+        <v>5340</v>
+      </c>
+      <c r="W168" s="38">
+        <v>9836</v>
+      </c>
+      <c r="X168" s="38">
+        <v>4722</v>
+      </c>
+      <c r="Y168" s="38">
+        <v>5114</v>
+      </c>
+      <c r="Z168" s="38">
+        <v>9632</v>
+      </c>
+      <c r="AA168" s="38">
+        <v>4394</v>
+      </c>
+      <c r="AB168" s="38">
+        <v>5238</v>
+      </c>
+      <c r="AC168" s="38">
+        <v>10552</v>
+      </c>
+      <c r="AD168" s="38">
+        <v>5102</v>
+      </c>
+      <c r="AE168" s="38">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="169" spans="1:31">
+      <c r="A169" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B169" s="38">
+        <v>16456</v>
+      </c>
+      <c r="C169" s="38">
+        <v>6896</v>
+      </c>
+      <c r="D169" s="38">
+        <v>9560</v>
+      </c>
+      <c r="E169" s="38">
+        <v>18181</v>
+      </c>
+      <c r="F169" s="38">
+        <v>7811</v>
+      </c>
+      <c r="G169" s="38">
+        <v>10370</v>
+      </c>
+      <c r="H169" s="38">
+        <v>18642</v>
+      </c>
+      <c r="I169" s="38">
+        <v>8388</v>
+      </c>
+      <c r="J169" s="38">
+        <v>10254</v>
+      </c>
+      <c r="K169" s="38">
+        <v>20067</v>
+      </c>
+      <c r="L169" s="38">
+        <v>9899</v>
+      </c>
+      <c r="M169" s="38">
+        <v>10168</v>
+      </c>
+      <c r="N169" s="38">
+        <v>19876</v>
+      </c>
+      <c r="O169" s="38">
+        <v>8645</v>
+      </c>
+      <c r="P169" s="38">
+        <v>11231</v>
+      </c>
+      <c r="Q169" s="38">
+        <v>22520</v>
+      </c>
+      <c r="R169" s="38">
+        <v>10456</v>
+      </c>
+      <c r="S169" s="38">
+        <v>12064</v>
+      </c>
+      <c r="T169" s="38">
+        <v>19163</v>
+      </c>
+      <c r="U169" s="38">
+        <v>8313</v>
+      </c>
+      <c r="V169" s="38">
+        <v>10850</v>
+      </c>
+      <c r="W169" s="38">
+        <v>19236</v>
+      </c>
+      <c r="X169" s="38">
+        <v>8439</v>
+      </c>
+      <c r="Y169" s="38">
+        <v>10797</v>
+      </c>
+      <c r="Z169" s="38">
+        <v>19337</v>
+      </c>
+      <c r="AA169" s="38">
+        <v>8019</v>
+      </c>
+      <c r="AB169" s="38">
+        <v>11318</v>
+      </c>
+      <c r="AC169" s="38">
+        <v>20197</v>
+      </c>
+      <c r="AD169" s="38">
+        <v>8466</v>
+      </c>
+      <c r="AE169" s="38">
+        <v>11731</v>
+      </c>
+    </row>
+    <row r="170" spans="1:31">
+      <c r="A170" s="53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B170" s="38">
+        <v>24189</v>
+      </c>
+      <c r="C170" s="38">
+        <v>11411</v>
+      </c>
+      <c r="D170" s="38">
+        <v>12778</v>
+      </c>
+      <c r="E170" s="38">
+        <v>25675</v>
+      </c>
+      <c r="F170" s="38">
+        <v>11895</v>
+      </c>
+      <c r="G170" s="38">
+        <v>13780</v>
+      </c>
+      <c r="H170" s="38">
+        <v>26331</v>
+      </c>
+      <c r="I170" s="38">
+        <v>13162</v>
+      </c>
+      <c r="J170" s="38">
+        <v>13169</v>
+      </c>
+      <c r="K170" s="38">
+        <v>26527</v>
+      </c>
+      <c r="L170" s="38">
+        <v>11748</v>
+      </c>
+      <c r="M170" s="38">
+        <v>14779</v>
+      </c>
+      <c r="N170" s="38">
+        <v>24395</v>
+      </c>
+      <c r="O170" s="38">
+        <v>9581</v>
+      </c>
+      <c r="P170" s="38">
+        <v>14814</v>
+      </c>
+      <c r="Q170" s="38">
+        <v>24929</v>
+      </c>
+      <c r="R170" s="38">
+        <v>11851</v>
+      </c>
+      <c r="S170" s="38">
+        <v>13078</v>
+      </c>
+      <c r="T170" s="38">
+        <v>24001</v>
+      </c>
+      <c r="U170" s="38">
+        <v>12055</v>
+      </c>
+      <c r="V170" s="38">
+        <v>11946</v>
+      </c>
+      <c r="W170" s="38">
+        <v>24371</v>
+      </c>
+      <c r="X170" s="38">
+        <v>10762</v>
+      </c>
+      <c r="Y170" s="38">
+        <v>13609</v>
+      </c>
+      <c r="Z170" s="38">
+        <v>23419</v>
+      </c>
+      <c r="AA170" s="38">
+        <v>11732</v>
+      </c>
+      <c r="AB170" s="38">
+        <v>11687</v>
+      </c>
+      <c r="AC170" s="38">
+        <v>27088</v>
+      </c>
+      <c r="AD170" s="38">
+        <v>14399</v>
+      </c>
+      <c r="AE170" s="38">
+        <v>12689</v>
+      </c>
+    </row>
+    <row r="171" spans="1:31">
+      <c r="A171" s="53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B171" s="38">
+        <v>15163</v>
+      </c>
+      <c r="C171" s="38">
+        <v>6391</v>
+      </c>
+      <c r="D171" s="38">
+        <v>8772</v>
+      </c>
+      <c r="E171" s="38">
+        <v>16002</v>
+      </c>
+      <c r="F171" s="38">
+        <v>6758</v>
+      </c>
+      <c r="G171" s="38">
+        <v>9244</v>
+      </c>
+      <c r="H171" s="38">
+        <v>18206</v>
+      </c>
+      <c r="I171" s="38">
+        <v>8940</v>
+      </c>
+      <c r="J171" s="38">
+        <v>9266</v>
+      </c>
+      <c r="K171" s="38">
+        <v>16866</v>
+      </c>
+      <c r="L171" s="38">
+        <v>8448</v>
+      </c>
+      <c r="M171" s="38">
+        <v>8418</v>
+      </c>
+      <c r="N171" s="38">
+        <v>16246</v>
+      </c>
+      <c r="O171" s="38">
+        <v>8058</v>
+      </c>
+      <c r="P171" s="38">
+        <v>8188</v>
+      </c>
+      <c r="Q171" s="38">
+        <v>15598</v>
+      </c>
+      <c r="R171" s="38">
+        <v>7151</v>
+      </c>
+      <c r="S171" s="38">
+        <v>8447</v>
+      </c>
+      <c r="T171" s="38">
+        <v>16521</v>
+      </c>
+      <c r="U171" s="38">
+        <v>7869</v>
+      </c>
+      <c r="V171" s="38">
+        <v>8652</v>
+      </c>
+      <c r="W171" s="38">
+        <v>17027</v>
+      </c>
+      <c r="X171" s="38">
+        <v>8823</v>
+      </c>
+      <c r="Y171" s="38">
+        <v>8204</v>
+      </c>
+      <c r="Z171" s="38">
+        <v>15623</v>
+      </c>
+      <c r="AA171" s="38">
+        <v>7469</v>
+      </c>
+      <c r="AB171" s="38">
+        <v>8154</v>
+      </c>
+      <c r="AC171" s="38">
+        <v>17381</v>
+      </c>
+      <c r="AD171" s="38">
+        <v>8684</v>
+      </c>
+      <c r="AE171" s="38">
+        <v>8697</v>
+      </c>
+    </row>
+    <row r="172" spans="1:31">
+      <c r="A172" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B172" s="38">
+        <v>10993</v>
+      </c>
+      <c r="C172" s="38">
+        <v>5019</v>
+      </c>
+      <c r="D172" s="38">
+        <v>5974</v>
+      </c>
+      <c r="E172" s="38">
+        <v>11422</v>
+      </c>
+      <c r="F172" s="38">
+        <v>5400</v>
+      </c>
+      <c r="G172" s="38">
+        <v>6022</v>
+      </c>
+      <c r="H172" s="38">
+        <v>12184</v>
+      </c>
+      <c r="I172" s="38">
+        <v>6051</v>
+      </c>
+      <c r="J172" s="38">
+        <v>6133</v>
+      </c>
+      <c r="K172" s="38">
+        <v>12463</v>
+      </c>
+      <c r="L172" s="38">
+        <v>6147</v>
+      </c>
+      <c r="M172" s="38">
+        <v>6316</v>
+      </c>
+      <c r="N172" s="38">
+        <v>12602</v>
+      </c>
+      <c r="O172" s="38">
+        <v>7032</v>
+      </c>
+      <c r="P172" s="38">
+        <v>5570</v>
+      </c>
+      <c r="Q172" s="38">
+        <v>11924</v>
+      </c>
+      <c r="R172" s="38">
+        <v>5940</v>
+      </c>
+      <c r="S172" s="38">
+        <v>5984</v>
+      </c>
+      <c r="T172" s="38">
+        <v>10828</v>
+      </c>
+      <c r="U172" s="38">
+        <v>5503</v>
+      </c>
+      <c r="V172" s="38">
+        <v>5325</v>
+      </c>
+      <c r="W172" s="38">
+        <v>11662</v>
+      </c>
+      <c r="X172" s="38">
+        <v>5930</v>
+      </c>
+      <c r="Y172" s="38">
+        <v>5732</v>
+      </c>
+      <c r="Z172" s="38">
+        <v>11774</v>
+      </c>
+      <c r="AA172" s="38">
+        <v>5611</v>
+      </c>
+      <c r="AB172" s="38">
+        <v>6163</v>
+      </c>
+      <c r="AC172" s="38">
+        <v>10921</v>
+      </c>
+      <c r="AD172" s="38">
+        <v>4637</v>
+      </c>
+      <c r="AE172" s="38">
+        <v>6284</v>
+      </c>
+    </row>
+    <row r="173" spans="1:31">
+      <c r="A173" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B173" s="38">
+        <v>22302</v>
+      </c>
+      <c r="C173" s="38">
+        <v>10604</v>
+      </c>
+      <c r="D173" s="38">
+        <v>11698</v>
+      </c>
+      <c r="E173" s="38">
+        <v>24152</v>
+      </c>
+      <c r="F173" s="38">
+        <v>11488</v>
+      </c>
+      <c r="G173" s="38">
+        <v>12664</v>
+      </c>
+      <c r="H173" s="38">
+        <v>27147</v>
+      </c>
+      <c r="I173" s="38">
+        <v>14256</v>
+      </c>
+      <c r="J173" s="38">
+        <v>12891</v>
+      </c>
+      <c r="K173" s="38">
+        <v>24957</v>
+      </c>
+      <c r="L173" s="38">
+        <v>11511</v>
+      </c>
+      <c r="M173" s="38">
+        <v>13446</v>
+      </c>
+      <c r="N173" s="38">
+        <v>24817</v>
+      </c>
+      <c r="O173" s="38">
+        <v>12360</v>
+      </c>
+      <c r="P173" s="38">
+        <v>12457</v>
+      </c>
+      <c r="Q173" s="38">
+        <v>24265</v>
+      </c>
+      <c r="R173" s="38">
+        <v>11163</v>
+      </c>
+      <c r="S173" s="38">
+        <v>13102</v>
+      </c>
+      <c r="T173" s="38">
+        <v>25975</v>
+      </c>
+      <c r="U173" s="38">
+        <v>13107</v>
+      </c>
+      <c r="V173" s="38">
+        <v>12868</v>
+      </c>
+      <c r="W173" s="38">
+        <v>27060</v>
+      </c>
+      <c r="X173" s="38">
+        <v>13712</v>
+      </c>
+      <c r="Y173" s="38">
+        <v>13348</v>
+      </c>
+      <c r="Z173" s="38">
+        <v>27091</v>
+      </c>
+      <c r="AA173" s="38">
+        <v>13224</v>
+      </c>
+      <c r="AB173" s="38">
+        <v>13867</v>
+      </c>
+      <c r="AC173" s="38">
+        <v>27086</v>
+      </c>
+      <c r="AD173" s="38">
+        <v>12259</v>
+      </c>
+      <c r="AE173" s="38">
+        <v>14827</v>
+      </c>
+    </row>
+    <row r="174" spans="1:31">
+      <c r="A174" s="49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B174" s="38">
+        <v>164751</v>
+      </c>
+      <c r="C174" s="38">
+        <v>68599</v>
+      </c>
+      <c r="D174" s="38">
+        <v>96152</v>
+      </c>
+      <c r="E174" s="38">
+        <v>178149</v>
+      </c>
+      <c r="F174" s="38">
+        <v>76635</v>
+      </c>
+      <c r="G174" s="38">
+        <v>101514</v>
+      </c>
+      <c r="H174" s="38">
+        <v>202087</v>
+      </c>
+      <c r="I174" s="38">
+        <v>83970</v>
+      </c>
+      <c r="J174" s="38">
+        <v>118117</v>
+      </c>
+      <c r="K174" s="38">
+        <v>204256</v>
+      </c>
+      <c r="L174" s="38">
+        <v>83418</v>
+      </c>
+      <c r="M174" s="38">
+        <v>120838</v>
+      </c>
+      <c r="N174" s="38">
+        <v>202597</v>
+      </c>
+      <c r="O174" s="38">
+        <v>88281</v>
+      </c>
+      <c r="P174" s="38">
+        <v>114316</v>
+      </c>
+      <c r="Q174" s="56">
+        <v>221508</v>
+      </c>
+      <c r="R174" s="56">
+        <v>99866</v>
+      </c>
+      <c r="S174" s="56">
+        <v>121642</v>
+      </c>
+      <c r="T174" s="38">
+        <v>225933</v>
+      </c>
+      <c r="U174" s="38">
+        <v>101459</v>
+      </c>
+      <c r="V174" s="38">
+        <v>124474</v>
+      </c>
+      <c r="W174" s="38">
+        <v>229402</v>
+      </c>
+      <c r="X174" s="38">
+        <v>100247</v>
+      </c>
+      <c r="Y174" s="38">
+        <v>129155</v>
+      </c>
+      <c r="Z174" s="38">
+        <v>237381</v>
+      </c>
+      <c r="AA174" s="38">
+        <v>103646</v>
+      </c>
+      <c r="AB174" s="38">
+        <v>133735</v>
+      </c>
+      <c r="AC174" s="38">
+        <v>256600</v>
+      </c>
+      <c r="AD174" s="38">
+        <v>117804</v>
+      </c>
+      <c r="AE174" s="38">
+        <v>138796</v>
+      </c>
+    </row>
+    <row r="175" spans="1:31">
+      <c r="A175" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B175" s="38">
+        <v>56685</v>
+      </c>
+      <c r="C175" s="38">
+        <v>21282</v>
+      </c>
+      <c r="D175" s="38">
+        <v>35403</v>
+      </c>
+      <c r="E175" s="38">
+        <v>55504</v>
+      </c>
+      <c r="F175" s="38">
+        <v>21749</v>
+      </c>
+      <c r="G175" s="38">
+        <v>33755</v>
+      </c>
+      <c r="H175" s="38">
+        <v>61800</v>
+      </c>
+      <c r="I175" s="38">
+        <v>24234</v>
+      </c>
+      <c r="J175" s="38">
+        <v>37566</v>
+      </c>
+      <c r="K175" s="38">
+        <v>69011</v>
+      </c>
+      <c r="L175" s="38">
+        <v>26950</v>
+      </c>
+      <c r="M175" s="38">
+        <v>42061</v>
+      </c>
+      <c r="N175" s="38">
+        <v>63213</v>
+      </c>
+      <c r="O175" s="38">
+        <v>27204</v>
+      </c>
+      <c r="P175" s="38">
+        <v>36009</v>
+      </c>
+      <c r="Q175" s="56">
+        <v>67811</v>
+      </c>
+      <c r="R175" s="56">
+        <v>31096</v>
+      </c>
+      <c r="S175" s="56">
+        <v>36715</v>
+      </c>
+      <c r="T175" s="38">
+        <v>86719</v>
+      </c>
+      <c r="U175" s="38">
+        <v>37337</v>
+      </c>
+      <c r="V175" s="38">
+        <v>49382</v>
+      </c>
+      <c r="W175" s="38">
+        <v>88513</v>
+      </c>
+      <c r="X175" s="38">
+        <v>36284</v>
+      </c>
+      <c r="Y175" s="38">
+        <v>52229</v>
+      </c>
+      <c r="Z175" s="38">
+        <v>94102</v>
+      </c>
+      <c r="AA175" s="38">
+        <v>40397</v>
+      </c>
+      <c r="AB175" s="38">
+        <v>53705</v>
+      </c>
+      <c r="AC175" s="38">
+        <v>90480</v>
+      </c>
+      <c r="AD175" s="38">
+        <v>40719</v>
+      </c>
+      <c r="AE175" s="38">
+        <v>49761</v>
+      </c>
+    </row>
+    <row r="176" spans="1:31">
+      <c r="A176" s="53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B176" s="38">
+        <v>30902</v>
+      </c>
+      <c r="C176" s="38">
+        <v>12823</v>
+      </c>
+      <c r="D176" s="38">
+        <v>18079</v>
+      </c>
+      <c r="E176" s="38">
+        <v>37371</v>
+      </c>
+      <c r="F176" s="38">
+        <v>17785</v>
+      </c>
+      <c r="G176" s="38">
+        <v>19586</v>
+      </c>
+      <c r="H176" s="38">
+        <v>44055</v>
+      </c>
+      <c r="I176" s="38">
+        <v>20344</v>
+      </c>
+      <c r="J176" s="38">
+        <v>23711</v>
+      </c>
+      <c r="K176" s="38">
+        <v>44752</v>
+      </c>
+      <c r="L176" s="38">
+        <v>17347</v>
+      </c>
+      <c r="M176" s="38">
+        <v>27405</v>
+      </c>
+      <c r="N176" s="38">
+        <v>43524</v>
+      </c>
+      <c r="O176" s="38">
+        <v>16568</v>
+      </c>
+      <c r="P176" s="38">
+        <v>26956</v>
+      </c>
+      <c r="Q176" s="56">
+        <v>42753</v>
+      </c>
+      <c r="R176" s="56">
+        <v>15509</v>
+      </c>
+      <c r="S176" s="56">
+        <v>27244</v>
+      </c>
+      <c r="T176" s="38">
+        <v>38595</v>
+      </c>
+      <c r="U176" s="38">
+        <v>13511</v>
+      </c>
+      <c r="V176" s="38">
+        <v>25084</v>
+      </c>
+      <c r="W176" s="38">
+        <v>39027</v>
+      </c>
+      <c r="X176" s="38">
+        <v>16068</v>
+      </c>
+      <c r="Y176" s="38">
+        <v>22959</v>
+      </c>
+      <c r="Z176" s="38">
+        <v>38018</v>
+      </c>
+      <c r="AA176" s="38">
+        <v>13929</v>
+      </c>
+      <c r="AB176" s="38">
+        <v>24089</v>
+      </c>
+      <c r="AC176" s="38">
+        <v>42792</v>
+      </c>
+      <c r="AD176" s="38">
+        <v>17963</v>
+      </c>
+      <c r="AE176" s="38">
+        <v>24829</v>
+      </c>
+    </row>
+    <row r="177" spans="1:31">
+      <c r="A177" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B177" s="38">
+        <v>15655</v>
+      </c>
+      <c r="C177" s="38">
+        <v>7802</v>
+      </c>
+      <c r="D177" s="38">
+        <v>7853</v>
+      </c>
+      <c r="E177" s="38">
+        <v>15044</v>
+      </c>
+      <c r="F177" s="38">
+        <v>7014</v>
+      </c>
+      <c r="G177" s="38">
+        <v>8030</v>
+      </c>
+      <c r="H177" s="38">
+        <v>15094</v>
+      </c>
+      <c r="I177" s="38">
+        <v>6329</v>
+      </c>
+      <c r="J177" s="38">
+        <v>8765</v>
+      </c>
+      <c r="K177" s="38">
+        <v>15410</v>
+      </c>
+      <c r="L177" s="38">
+        <v>7418</v>
+      </c>
+      <c r="M177" s="38">
+        <v>7992</v>
+      </c>
+      <c r="N177" s="38">
+        <v>18559</v>
+      </c>
+      <c r="O177" s="38">
+        <v>7126</v>
+      </c>
+      <c r="P177" s="38">
+        <v>11433</v>
+      </c>
+      <c r="Q177" s="56">
+        <v>16680</v>
+      </c>
+      <c r="R177" s="56">
+        <v>7633</v>
+      </c>
+      <c r="S177" s="56">
+        <v>9047</v>
+      </c>
+      <c r="T177" s="38">
+        <v>17024</v>
+      </c>
+      <c r="U177" s="38">
+        <v>7875</v>
+      </c>
+      <c r="V177" s="38">
+        <v>9149</v>
+      </c>
+      <c r="W177" s="38">
+        <v>16104</v>
+      </c>
+      <c r="X177" s="38">
+        <v>6857</v>
+      </c>
+      <c r="Y177" s="38">
+        <v>9247</v>
+      </c>
+      <c r="Z177" s="38">
+        <v>17144</v>
+      </c>
+      <c r="AA177" s="38">
+        <v>7349</v>
+      </c>
+      <c r="AB177" s="38">
+        <v>9795</v>
+      </c>
+      <c r="AC177" s="38">
+        <v>22025</v>
+      </c>
+      <c r="AD177" s="38">
+        <v>11096</v>
+      </c>
+      <c r="AE177" s="38">
+        <v>10929</v>
+      </c>
+    </row>
+    <row r="178" spans="1:31">
+      <c r="A178" s="53" t="s">
+        <v>214</v>
+      </c>
+      <c r="B178" s="38">
+        <v>6084</v>
+      </c>
+      <c r="C178" s="38">
+        <v>1979</v>
+      </c>
+      <c r="D178" s="38">
+        <v>4105</v>
+      </c>
+      <c r="E178" s="38">
+        <v>6534</v>
+      </c>
+      <c r="F178" s="38">
+        <v>2224</v>
+      </c>
+      <c r="G178" s="38">
+        <v>4310</v>
+      </c>
+      <c r="H178" s="38">
+        <v>10183</v>
+      </c>
+      <c r="I178" s="38">
+        <v>3028</v>
+      </c>
+      <c r="J178" s="38">
+        <v>7155</v>
+      </c>
+      <c r="K178" s="38">
+        <v>6096</v>
+      </c>
+      <c r="L178" s="38">
+        <v>1996</v>
+      </c>
+      <c r="M178" s="38">
+        <v>4100</v>
+      </c>
+      <c r="N178" s="38">
+        <v>8142</v>
+      </c>
+      <c r="O178" s="38">
+        <v>3362</v>
+      </c>
+      <c r="P178" s="38">
+        <v>4780</v>
+      </c>
+      <c r="Q178" s="56">
+        <v>8652</v>
+      </c>
+      <c r="R178" s="56">
+        <v>3931</v>
+      </c>
+      <c r="S178" s="56">
+        <v>4721</v>
+      </c>
+      <c r="T178" s="38">
+        <v>8080</v>
+      </c>
+      <c r="U178" s="38">
+        <v>3944</v>
+      </c>
+      <c r="V178" s="38">
+        <v>4136</v>
+      </c>
+      <c r="W178" s="38">
+        <v>10019</v>
+      </c>
+      <c r="X178" s="38">
+        <v>4255</v>
+      </c>
+      <c r="Y178" s="38">
+        <v>5764</v>
+      </c>
+      <c r="Z178" s="38">
+        <v>9799</v>
+      </c>
+      <c r="AA178" s="38">
+        <v>4256</v>
+      </c>
+      <c r="AB178" s="38">
+        <v>5543</v>
+      </c>
+      <c r="AC178" s="38">
+        <v>9403</v>
+      </c>
+      <c r="AD178" s="38">
+        <v>4535</v>
+      </c>
+      <c r="AE178" s="38">
+        <v>4868</v>
+      </c>
+    </row>
+    <row r="179" spans="1:31">
+      <c r="A179" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B179" s="38">
+        <v>8162</v>
+      </c>
+      <c r="C179" s="38">
+        <v>2639</v>
+      </c>
+      <c r="D179" s="38">
+        <v>5523</v>
+      </c>
+      <c r="E179" s="38">
+        <v>8944</v>
+      </c>
+      <c r="F179" s="38">
+        <v>2919</v>
+      </c>
+      <c r="G179" s="38">
+        <v>6025</v>
+      </c>
+      <c r="H179" s="38">
+        <v>9274</v>
+      </c>
+      <c r="I179" s="38">
+        <v>3316</v>
+      </c>
+      <c r="J179" s="38">
+        <v>5958</v>
+      </c>
+      <c r="K179" s="38">
+        <v>8867</v>
+      </c>
+      <c r="L179" s="38">
+        <v>3377</v>
+      </c>
+      <c r="M179" s="38">
+        <v>5490</v>
+      </c>
+      <c r="N179" s="38">
+        <v>8763</v>
+      </c>
+      <c r="O179" s="38">
+        <v>2980</v>
+      </c>
+      <c r="P179" s="38">
+        <v>5783</v>
+      </c>
+      <c r="Q179" s="56">
+        <v>9395</v>
+      </c>
+      <c r="R179" s="56">
+        <v>3102</v>
+      </c>
+      <c r="S179" s="56">
+        <v>6293</v>
+      </c>
+      <c r="T179" s="38">
+        <v>9194</v>
+      </c>
+      <c r="U179" s="38">
+        <v>2780</v>
+      </c>
+      <c r="V179" s="38">
+        <v>6414</v>
+      </c>
+      <c r="W179" s="38">
+        <v>8694</v>
+      </c>
+      <c r="X179" s="38">
+        <v>2498</v>
+      </c>
+      <c r="Y179" s="38">
+        <v>6196</v>
+      </c>
+      <c r="Z179" s="38">
+        <v>9472</v>
+      </c>
+      <c r="AA179" s="38">
+        <v>2898</v>
+      </c>
+      <c r="AB179" s="38">
+        <v>6574</v>
+      </c>
+      <c r="AC179" s="38">
+        <v>7410</v>
+      </c>
+      <c r="AD179" s="38">
+        <v>2441</v>
+      </c>
+      <c r="AE179" s="38">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="180" spans="1:31">
+      <c r="A180" s="53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B180" s="38">
+        <v>40173</v>
+      </c>
+      <c r="C180" s="38">
+        <v>19072</v>
+      </c>
+      <c r="D180" s="38">
+        <v>21101</v>
+      </c>
+      <c r="E180" s="38">
+        <v>44952</v>
+      </c>
+      <c r="F180" s="38">
+        <v>20747</v>
+      </c>
+      <c r="G180" s="38">
+        <v>24205</v>
+      </c>
+      <c r="H180" s="38">
+        <v>52910</v>
+      </c>
+      <c r="I180" s="38">
+        <v>23244</v>
+      </c>
+      <c r="J180" s="38">
+        <v>29666</v>
+      </c>
+      <c r="K180" s="38">
+        <v>50770</v>
+      </c>
+      <c r="L180" s="38">
+        <v>22725</v>
+      </c>
+      <c r="M180" s="38">
+        <v>28045</v>
+      </c>
+      <c r="N180" s="38">
+        <v>52473</v>
+      </c>
+      <c r="O180" s="38">
+        <v>27526</v>
+      </c>
+      <c r="P180" s="38">
+        <v>24947</v>
+      </c>
+      <c r="Q180" s="56">
+        <v>68608</v>
+      </c>
+      <c r="R180" s="56">
+        <v>35289</v>
+      </c>
+      <c r="S180" s="56">
+        <v>33319</v>
+      </c>
+      <c r="T180" s="38">
+        <v>54344</v>
+      </c>
+      <c r="U180" s="38">
+        <v>30068</v>
+      </c>
+      <c r="V180" s="38">
+        <v>24276</v>
+      </c>
+      <c r="W180" s="38">
+        <v>55528</v>
+      </c>
+      <c r="X180" s="38">
+        <v>28575</v>
+      </c>
+      <c r="Y180" s="38">
+        <v>26953</v>
+      </c>
+      <c r="Z180" s="38">
+        <v>57148</v>
+      </c>
+      <c r="AA180" s="38">
+        <v>29658</v>
+      </c>
+      <c r="AB180" s="38">
+        <v>27490</v>
+      </c>
+      <c r="AC180" s="38">
+        <v>69716</v>
+      </c>
+      <c r="AD180" s="38">
+        <v>34946</v>
+      </c>
+      <c r="AE180" s="38">
+        <v>34770</v>
+      </c>
+    </row>
+    <row r="181" spans="1:31">
+      <c r="A181" s="53" t="s">
+        <v>217</v>
+      </c>
+      <c r="B181" s="38">
+        <v>7090</v>
+      </c>
+      <c r="C181" s="38">
+        <v>3002</v>
+      </c>
+      <c r="D181" s="38">
+        <v>4088</v>
+      </c>
+      <c r="E181" s="38">
+        <v>9800</v>
+      </c>
+      <c r="F181" s="38">
+        <v>4197</v>
+      </c>
+      <c r="G181" s="38">
+        <v>5603</v>
+      </c>
+      <c r="H181" s="38">
+        <v>8771</v>
+      </c>
+      <c r="I181" s="38">
+        <v>3475</v>
+      </c>
+      <c r="J181" s="38">
+        <v>5296</v>
+      </c>
+      <c r="K181" s="38">
+        <v>9350</v>
+      </c>
+      <c r="L181" s="38">
+        <v>3605</v>
+      </c>
+      <c r="M181" s="38">
+        <v>5745</v>
+      </c>
+      <c r="N181" s="38">
+        <v>7923</v>
+      </c>
+      <c r="O181" s="38">
+        <v>3515</v>
+      </c>
+      <c r="P181" s="38">
+        <v>4408</v>
+      </c>
+      <c r="Q181" s="56">
+        <v>7609</v>
+      </c>
+      <c r="R181" s="56">
+        <v>3306</v>
+      </c>
+      <c r="S181" s="56">
+        <v>4303</v>
+      </c>
+      <c r="T181" s="38">
+        <v>11977</v>
+      </c>
+      <c r="U181" s="38">
+        <v>5944</v>
+      </c>
+      <c r="V181" s="38">
+        <v>6033</v>
+      </c>
+      <c r="W181" s="38">
+        <v>11517</v>
+      </c>
+      <c r="X181" s="38">
+        <v>5710</v>
+      </c>
+      <c r="Y181" s="38">
+        <v>5807</v>
+      </c>
+      <c r="Z181" s="38">
+        <v>11698</v>
+      </c>
+      <c r="AA181" s="38">
+        <v>5159</v>
+      </c>
+      <c r="AB181" s="38">
+        <v>6539</v>
+      </c>
+      <c r="AC181" s="38">
+        <v>14774</v>
+      </c>
+      <c r="AD181" s="38">
+        <v>6104</v>
+      </c>
+      <c r="AE181" s="38">
+        <v>8670</v>
+      </c>
+    </row>
+    <row r="182" spans="1:31" ht="22.5">
+      <c r="A182" s="49" t="s">
+        <v>218</v>
+      </c>
+      <c r="B182" s="38">
+        <v>778187</v>
+      </c>
+      <c r="C182" s="38">
+        <v>359337</v>
+      </c>
+      <c r="D182" s="38">
+        <v>418850</v>
+      </c>
+      <c r="E182" s="38">
+        <v>783517</v>
+      </c>
+      <c r="F182" s="38">
+        <v>386369</v>
+      </c>
+      <c r="G182" s="38">
+        <v>397148</v>
+      </c>
+      <c r="H182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD182" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE182" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="183" spans="1:31">
+      <c r="A183" s="53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B183" s="38">
+        <v>283501</v>
+      </c>
+      <c r="C183" s="38">
+        <v>133825</v>
+      </c>
+      <c r="D183" s="38">
+        <v>149676</v>
+      </c>
+      <c r="E183" s="38">
+        <v>285542</v>
+      </c>
+      <c r="F183" s="38">
+        <v>149307</v>
+      </c>
+      <c r="G183" s="38">
+        <v>136235</v>
+      </c>
+      <c r="H183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD183" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE183" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="184" spans="1:31">
+      <c r="A184" s="53" t="s">
+        <v>220</v>
+      </c>
+      <c r="B184" s="38">
+        <v>24346</v>
+      </c>
+      <c r="C184" s="38">
+        <v>12469</v>
+      </c>
+      <c r="D184" s="38">
+        <v>11877</v>
+      </c>
+      <c r="E184" s="38">
+        <v>24766</v>
+      </c>
+      <c r="F184" s="38">
+        <v>13373</v>
+      </c>
+      <c r="G184" s="38">
+        <v>11393</v>
+      </c>
+      <c r="H184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD184" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE184" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="185" spans="1:31">
+      <c r="A185" s="53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B185" s="38">
+        <v>26438</v>
+      </c>
+      <c r="C185" s="38">
+        <v>10777</v>
+      </c>
+      <c r="D185" s="38">
+        <v>15661</v>
+      </c>
+      <c r="E185" s="38">
+        <v>26364</v>
+      </c>
+      <c r="F185" s="38">
+        <v>10613</v>
+      </c>
+      <c r="G185" s="38">
+        <v>15751</v>
+      </c>
+      <c r="H185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD185" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE185" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="186" spans="1:31">
+      <c r="A186" s="53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B186" s="38">
+        <v>64110</v>
+      </c>
+      <c r="C186" s="38">
+        <v>27024</v>
+      </c>
+      <c r="D186" s="38">
+        <v>37086</v>
+      </c>
+      <c r="E186" s="38">
+        <v>50186</v>
+      </c>
+      <c r="F186" s="38">
+        <v>22342</v>
+      </c>
+      <c r="G186" s="38">
+        <v>27844</v>
+      </c>
+      <c r="H186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD186" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE186" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="187" spans="1:31">
+      <c r="A187" s="53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B187" s="38">
+        <v>17675</v>
+      </c>
+      <c r="C187" s="38">
+        <v>7787</v>
+      </c>
+      <c r="D187" s="38">
+        <v>9888</v>
+      </c>
+      <c r="E187" s="38">
+        <v>11453</v>
+      </c>
+      <c r="F187" s="38">
+        <v>4863</v>
+      </c>
+      <c r="G187" s="38">
+        <v>6590</v>
+      </c>
+      <c r="H187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD187" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE187" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="188" spans="1:31">
+      <c r="A188" s="53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B188" s="38">
+        <v>24590</v>
+      </c>
+      <c r="C188" s="38">
+        <v>11975</v>
+      </c>
+      <c r="D188" s="38">
+        <v>12615</v>
+      </c>
+      <c r="E188" s="38">
+        <v>24212</v>
+      </c>
+      <c r="F188" s="38">
+        <v>11987</v>
+      </c>
+      <c r="G188" s="38">
+        <v>12225</v>
+      </c>
+      <c r="H188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD188" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE188" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="189" spans="1:31">
+      <c r="A189" s="53" t="s">
+        <v>225</v>
+      </c>
+      <c r="B189" s="38">
+        <v>65648</v>
+      </c>
+      <c r="C189" s="38">
+        <v>26334</v>
+      </c>
+      <c r="D189" s="38">
+        <v>39314</v>
+      </c>
+      <c r="E189" s="38">
+        <v>64881</v>
+      </c>
+      <c r="F189" s="38">
+        <v>30765</v>
+      </c>
+      <c r="G189" s="38">
+        <v>34116</v>
+      </c>
+      <c r="H189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD189" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE189" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="190" spans="1:31">
+      <c r="A190" s="53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B190" s="38">
+        <v>26066</v>
+      </c>
+      <c r="C190" s="38">
+        <v>11323</v>
+      </c>
+      <c r="D190" s="38">
+        <v>14743</v>
+      </c>
+      <c r="E190" s="38">
+        <v>38393</v>
+      </c>
+      <c r="F190" s="38">
+        <v>20333</v>
+      </c>
+      <c r="G190" s="38">
+        <v>18060</v>
+      </c>
+      <c r="H190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD190" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE190" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="191" spans="1:31">
+      <c r="A191" s="53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B191" s="38">
+        <v>16370</v>
+      </c>
+      <c r="C191" s="38">
+        <v>7079</v>
+      </c>
+      <c r="D191" s="38">
+        <v>9291</v>
+      </c>
+      <c r="E191" s="38">
+        <v>18651</v>
+      </c>
+      <c r="F191" s="38">
+        <v>8548</v>
+      </c>
+      <c r="G191" s="38">
+        <v>10103</v>
+      </c>
+      <c r="H191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD191" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE191" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="192" spans="1:31">
+      <c r="A192" s="53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B192" s="38">
+        <v>34798</v>
+      </c>
+      <c r="C192" s="38">
+        <v>15910</v>
+      </c>
+      <c r="D192" s="38">
+        <v>18888</v>
+      </c>
+      <c r="E192" s="38">
+        <v>35676</v>
+      </c>
+      <c r="F192" s="38">
+        <v>18900</v>
+      </c>
+      <c r="G192" s="38">
+        <v>16776</v>
+      </c>
+      <c r="H192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD192" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE192" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="193" spans="1:31">
+      <c r="A193" s="53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B193" s="38">
+        <v>86934</v>
+      </c>
+      <c r="C193" s="38">
+        <v>43577</v>
+      </c>
+      <c r="D193" s="38">
+        <v>43357</v>
+      </c>
+      <c r="E193" s="38">
+        <v>82109</v>
+      </c>
+      <c r="F193" s="38">
+        <v>39639</v>
+      </c>
+      <c r="G193" s="38">
+        <v>42470</v>
+      </c>
+      <c r="H193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD193" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE193" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="194" spans="1:31">
+      <c r="A194" s="53" t="s">
+        <v>230</v>
+      </c>
+      <c r="B194" s="38">
+        <v>17107</v>
+      </c>
+      <c r="C194" s="38">
+        <v>7804</v>
+      </c>
+      <c r="D194" s="38">
+        <v>9303</v>
+      </c>
+      <c r="E194" s="38">
+        <v>22243</v>
+      </c>
+      <c r="F194" s="38">
+        <v>10649</v>
+      </c>
+      <c r="G194" s="38">
+        <v>11594</v>
+      </c>
+      <c r="H194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD194" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE194" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="195" spans="1:31">
+      <c r="A195" s="53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B195" s="38">
+        <v>34165</v>
+      </c>
+      <c r="C195" s="38">
+        <v>18345</v>
+      </c>
+      <c r="D195" s="38">
+        <v>15820</v>
+      </c>
+      <c r="E195" s="38">
+        <v>29418</v>
+      </c>
+      <c r="F195" s="38">
+        <v>13458</v>
+      </c>
+      <c r="G195" s="38">
+        <v>15960</v>
+      </c>
+      <c r="H195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD195" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE195" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="196" spans="1:31">
+      <c r="A196" s="53" t="s">
+        <v>232</v>
+      </c>
+      <c r="B196" s="38">
+        <v>30987</v>
+      </c>
+      <c r="C196" s="38">
+        <v>14220</v>
+      </c>
+      <c r="D196" s="38">
+        <v>16767</v>
+      </c>
+      <c r="E196" s="38">
+        <v>45507</v>
+      </c>
+      <c r="F196" s="38">
+        <v>21084</v>
+      </c>
+      <c r="G196" s="38">
+        <v>24423</v>
+      </c>
+      <c r="H196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD196" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE196" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="197" spans="1:31">
+      <c r="A197" s="53" t="s">
+        <v>233</v>
+      </c>
+      <c r="B197" s="38">
+        <v>25452</v>
+      </c>
+      <c r="C197" s="38">
+        <v>10888</v>
+      </c>
+      <c r="D197" s="38">
+        <v>14564</v>
+      </c>
+      <c r="E197" s="38">
+        <v>24116</v>
+      </c>
+      <c r="F197" s="38">
+        <v>10508</v>
+      </c>
+      <c r="G197" s="38">
+        <v>13608</v>
+      </c>
+      <c r="H197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD197" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE197" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="198" spans="1:31">
+      <c r="A198" s="49" t="s">
+        <v>234</v>
+      </c>
+      <c r="B198" s="38">
+        <v>204679</v>
+      </c>
+      <c r="C198" s="38">
+        <v>75756</v>
+      </c>
+      <c r="D198" s="38">
+        <v>128923</v>
+      </c>
+      <c r="E198" s="38">
+        <v>207479</v>
+      </c>
+      <c r="F198" s="38">
+        <v>79028</v>
+      </c>
+      <c r="G198" s="38">
+        <v>128451</v>
+      </c>
+      <c r="H198" s="38">
+        <v>210129</v>
+      </c>
+      <c r="I198" s="38">
+        <v>79542</v>
+      </c>
+      <c r="J198" s="38">
+        <v>130587</v>
+      </c>
+      <c r="K198" s="38">
+        <v>210737</v>
+      </c>
+      <c r="L198" s="38">
+        <v>78367</v>
+      </c>
+      <c r="M198" s="38">
+        <v>132370</v>
+      </c>
+      <c r="N198" s="38">
+        <v>216632</v>
+      </c>
+      <c r="O198" s="38">
+        <v>82058</v>
+      </c>
+      <c r="P198" s="38">
+        <v>134574</v>
+      </c>
+      <c r="Q198" s="38">
+        <v>215440</v>
+      </c>
+      <c r="R198" s="38">
+        <v>81755</v>
+      </c>
+      <c r="S198" s="38">
+        <v>133685</v>
+      </c>
+      <c r="T198" s="38">
+        <v>214891</v>
+      </c>
+      <c r="U198" s="38">
+        <v>82782</v>
+      </c>
+      <c r="V198" s="38">
+        <v>132109</v>
+      </c>
+      <c r="W198" s="38">
+        <v>216770</v>
+      </c>
+      <c r="X198" s="38">
+        <v>79537</v>
+      </c>
+      <c r="Y198" s="38">
+        <v>137233</v>
+      </c>
+      <c r="Z198" s="38">
+        <v>218406</v>
+      </c>
+      <c r="AA198" s="38">
+        <v>78635</v>
+      </c>
+      <c r="AB198" s="38">
+        <v>139771</v>
+      </c>
+      <c r="AC198" s="38">
+        <v>216936</v>
+      </c>
+      <c r="AD198" s="38">
+        <v>79615</v>
+      </c>
+      <c r="AE198" s="38">
+        <v>137321</v>
+      </c>
+    </row>
+    <row r="199" spans="1:31">
+      <c r="A199" s="53" t="s">
+        <v>235</v>
+      </c>
+      <c r="B199" s="38">
+        <v>115009</v>
+      </c>
+      <c r="C199" s="38">
+        <v>43108</v>
+      </c>
+      <c r="D199" s="38">
+        <v>71901</v>
+      </c>
+      <c r="E199" s="38">
+        <v>116814</v>
+      </c>
+      <c r="F199" s="38">
+        <v>45407</v>
+      </c>
+      <c r="G199" s="38">
+        <v>71407</v>
+      </c>
+      <c r="H199" s="38">
+        <v>117676</v>
+      </c>
+      <c r="I199" s="38">
+        <v>45184</v>
+      </c>
+      <c r="J199" s="38">
+        <v>72492</v>
+      </c>
+      <c r="K199" s="38">
+        <v>118628</v>
+      </c>
+      <c r="L199" s="38">
+        <v>45582</v>
+      </c>
+      <c r="M199" s="38">
+        <v>73046</v>
+      </c>
+      <c r="N199" s="38">
+        <v>120816</v>
+      </c>
+      <c r="O199" s="38">
+        <v>45762</v>
+      </c>
+      <c r="P199" s="38">
+        <v>75054</v>
+      </c>
+      <c r="Q199" s="38">
+        <v>120853</v>
+      </c>
+      <c r="R199" s="38">
+        <v>46671</v>
+      </c>
+      <c r="S199" s="38">
+        <v>74182</v>
+      </c>
+      <c r="T199" s="38">
+        <v>120761</v>
+      </c>
+      <c r="U199" s="38">
+        <v>45927</v>
+      </c>
+      <c r="V199" s="38">
+        <v>74834</v>
+      </c>
+      <c r="W199" s="38">
+        <v>123100</v>
+      </c>
+      <c r="X199" s="38">
+        <v>46519</v>
+      </c>
+      <c r="Y199" s="38">
+        <v>76581</v>
+      </c>
+      <c r="Z199" s="38">
+        <v>124514</v>
+      </c>
+      <c r="AA199" s="38">
+        <v>45693</v>
+      </c>
+      <c r="AB199" s="38">
+        <v>78821</v>
+      </c>
+      <c r="AC199" s="38">
+        <v>125516</v>
+      </c>
+      <c r="AD199" s="38">
+        <v>46928</v>
+      </c>
+      <c r="AE199" s="38">
+        <v>78588</v>
+      </c>
+    </row>
+    <row r="200" spans="1:31">
+      <c r="A200" s="53" t="s">
+        <v>236</v>
+      </c>
+      <c r="B200" s="38">
+        <v>14876</v>
+      </c>
+      <c r="C200" s="38">
+        <v>4860</v>
+      </c>
+      <c r="D200" s="38">
+        <v>10016</v>
+      </c>
+      <c r="E200" s="38">
+        <v>14901</v>
+      </c>
+      <c r="F200" s="38">
+        <v>4127</v>
+      </c>
+      <c r="G200" s="38">
+        <v>10774</v>
+      </c>
+      <c r="H200" s="38">
+        <v>15204</v>
+      </c>
+      <c r="I200" s="38">
+        <v>4222</v>
+      </c>
+      <c r="J200" s="38">
+        <v>10982</v>
+      </c>
+      <c r="K200" s="38">
+        <v>15909</v>
+      </c>
+      <c r="L200" s="38">
+        <v>4751</v>
+      </c>
+      <c r="M200" s="38">
+        <v>11158</v>
+      </c>
+      <c r="N200" s="38">
+        <v>16356</v>
+      </c>
+      <c r="O200" s="38">
+        <v>5606</v>
+      </c>
+      <c r="P200" s="38">
+        <v>10750</v>
+      </c>
+      <c r="Q200" s="38">
+        <v>16305</v>
+      </c>
+      <c r="R200" s="38">
+        <v>5705</v>
+      </c>
+      <c r="S200" s="38">
+        <v>10600</v>
+      </c>
+      <c r="T200" s="38">
+        <v>16915</v>
+      </c>
+      <c r="U200" s="38">
+        <v>5959</v>
+      </c>
+      <c r="V200" s="38">
+        <v>10956</v>
+      </c>
+      <c r="W200" s="38">
+        <v>17541</v>
+      </c>
+      <c r="X200" s="38">
+        <v>5602</v>
+      </c>
+      <c r="Y200" s="38">
+        <v>11939</v>
+      </c>
+      <c r="Z200" s="38">
+        <v>17775</v>
+      </c>
+      <c r="AA200" s="38">
+        <v>6013</v>
+      </c>
+      <c r="AB200" s="38">
+        <v>11762</v>
+      </c>
+      <c r="AC200" s="38">
+        <v>17140</v>
+      </c>
+      <c r="AD200" s="38">
+        <v>5533</v>
+      </c>
+      <c r="AE200" s="38">
+        <v>11607</v>
+      </c>
+    </row>
+    <row r="201" spans="1:31">
+      <c r="A201" s="53" t="s">
+        <v>237</v>
+      </c>
+      <c r="B201" s="38">
+        <v>39580</v>
+      </c>
+      <c r="C201" s="38">
+        <v>13453</v>
+      </c>
+      <c r="D201" s="38">
+        <v>26127</v>
+      </c>
+      <c r="E201" s="38">
+        <v>40003</v>
+      </c>
+      <c r="F201" s="38">
+        <v>14900</v>
+      </c>
+      <c r="G201" s="38">
+        <v>25103</v>
+      </c>
+      <c r="H201" s="38">
+        <v>40937</v>
+      </c>
+      <c r="I201" s="38">
+        <v>15278</v>
+      </c>
+      <c r="J201" s="38">
+        <v>25659</v>
+      </c>
+      <c r="K201" s="38">
+        <v>39976</v>
+      </c>
+      <c r="L201" s="38">
+        <v>13467</v>
+      </c>
+      <c r="M201" s="38">
+        <v>26509</v>
+      </c>
+      <c r="N201" s="38">
+        <v>43106</v>
+      </c>
+      <c r="O201" s="38">
+        <v>15836</v>
+      </c>
+      <c r="P201" s="38">
+        <v>27270</v>
+      </c>
+      <c r="Q201" s="38">
+        <v>42592</v>
+      </c>
+      <c r="R201" s="38">
+        <v>14666</v>
+      </c>
+      <c r="S201" s="38">
+        <v>27926</v>
+      </c>
+      <c r="T201" s="38">
+        <v>39346</v>
+      </c>
+      <c r="U201" s="38">
+        <v>14686</v>
+      </c>
+      <c r="V201" s="38">
+        <v>24660</v>
+      </c>
+      <c r="W201" s="38">
+        <v>37247</v>
+      </c>
+      <c r="X201" s="38">
+        <v>11771</v>
+      </c>
+      <c r="Y201" s="38">
+        <v>25476</v>
+      </c>
+      <c r="Z201" s="38">
+        <v>37292</v>
+      </c>
+      <c r="AA201" s="38">
+        <v>12384</v>
+      </c>
+      <c r="AB201" s="38">
+        <v>24908</v>
+      </c>
+      <c r="AC201" s="38">
+        <v>36928</v>
+      </c>
+      <c r="AD201" s="38">
+        <v>12473</v>
+      </c>
+      <c r="AE201" s="38">
+        <v>24455</v>
+      </c>
+    </row>
+    <row r="202" spans="1:31">
+      <c r="A202" s="53" t="s">
+        <v>168</v>
+      </c>
+      <c r="B202" s="38">
+        <v>2654</v>
+      </c>
+      <c r="C202" s="38">
+        <v>1174</v>
+      </c>
+      <c r="D202" s="38">
+        <v>1480</v>
+      </c>
+      <c r="E202" s="38">
+        <v>2671</v>
+      </c>
+      <c r="F202" s="38">
+        <v>1175</v>
+      </c>
+      <c r="G202" s="38">
+        <v>1496</v>
+      </c>
+      <c r="H202" s="38">
+        <v>2763</v>
+      </c>
+      <c r="I202" s="38">
+        <v>1223</v>
+      </c>
+      <c r="J202" s="38">
+        <v>1540</v>
+      </c>
+      <c r="K202" s="38">
+        <v>2779</v>
+      </c>
+      <c r="L202" s="38">
+        <v>1061</v>
+      </c>
+      <c r="M202" s="38">
+        <v>1718</v>
+      </c>
+      <c r="N202" s="38">
+        <v>2721</v>
+      </c>
+      <c r="O202" s="38">
+        <v>1193</v>
+      </c>
+      <c r="P202" s="38">
+        <v>1528</v>
+      </c>
+      <c r="Q202" s="38">
+        <v>2774</v>
+      </c>
+      <c r="R202" s="38">
+        <v>1204</v>
+      </c>
+      <c r="S202" s="38">
+        <v>1570</v>
+      </c>
+      <c r="T202" s="38">
+        <v>3272</v>
+      </c>
+      <c r="U202" s="38">
+        <v>1468</v>
+      </c>
+      <c r="V202" s="38">
+        <v>1804</v>
+      </c>
+      <c r="W202" s="38">
+        <v>2961</v>
+      </c>
+      <c r="X202" s="38">
+        <v>1295</v>
+      </c>
+      <c r="Y202" s="38">
+        <v>1666</v>
+      </c>
+      <c r="Z202" s="38">
+        <v>2827</v>
+      </c>
+      <c r="AA202" s="38">
+        <v>1319</v>
+      </c>
+      <c r="AB202" s="38">
+        <v>1508</v>
+      </c>
+      <c r="AC202" s="38">
+        <v>2591</v>
+      </c>
+      <c r="AD202" s="38">
+        <v>1004</v>
+      </c>
+      <c r="AE202" s="38">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="203" spans="1:31">
+      <c r="A203" s="53" t="s">
+        <v>238</v>
+      </c>
+      <c r="B203" s="38">
+        <v>5042</v>
+      </c>
+      <c r="C203" s="38">
+        <v>1887</v>
+      </c>
+      <c r="D203" s="38">
+        <v>3155</v>
+      </c>
+      <c r="E203" s="38">
+        <v>5193</v>
+      </c>
+      <c r="F203" s="38">
+        <v>1953</v>
+      </c>
+      <c r="G203" s="38">
+        <v>3240</v>
+      </c>
+      <c r="H203" s="38">
+        <v>5288</v>
+      </c>
+      <c r="I203" s="38">
+        <v>1956</v>
+      </c>
+      <c r="J203" s="38">
+        <v>3332</v>
+      </c>
+      <c r="K203" s="38">
+        <v>4996</v>
+      </c>
+      <c r="L203" s="38">
+        <v>1748</v>
+      </c>
+      <c r="M203" s="38">
+        <v>3248</v>
+      </c>
+      <c r="N203" s="38">
+        <v>5298</v>
+      </c>
+      <c r="O203" s="38">
+        <v>1534</v>
+      </c>
+      <c r="P203" s="38">
+        <v>3764</v>
+      </c>
+      <c r="Q203" s="38">
+        <v>5303</v>
+      </c>
+      <c r="R203" s="38">
+        <v>1707</v>
+      </c>
+      <c r="S203" s="38">
+        <v>3596</v>
+      </c>
+      <c r="T203" s="38">
+        <v>4938</v>
+      </c>
+      <c r="U203" s="38">
+        <v>1658</v>
+      </c>
+      <c r="V203" s="38">
+        <v>3280</v>
+      </c>
+      <c r="W203" s="38">
+        <v>5301</v>
+      </c>
+      <c r="X203" s="38">
+        <v>1397</v>
+      </c>
+      <c r="Y203" s="38">
+        <v>3904</v>
+      </c>
+      <c r="Z203" s="38">
+        <v>5280</v>
+      </c>
+      <c r="AA203" s="38">
+        <v>1155</v>
+      </c>
+      <c r="AB203" s="38">
+        <v>4125</v>
+      </c>
+      <c r="AC203" s="38">
+        <v>4663</v>
+      </c>
+      <c r="AD203" s="38">
+        <v>1039</v>
+      </c>
+      <c r="AE203" s="38">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="204" spans="1:31">
+      <c r="A204" s="53" t="s">
+        <v>239</v>
+      </c>
+      <c r="B204" s="38">
+        <v>3517</v>
+      </c>
+      <c r="C204" s="38">
+        <v>1526</v>
+      </c>
+      <c r="D204" s="38">
+        <v>1991</v>
+      </c>
+      <c r="E204" s="38">
+        <v>3652</v>
+      </c>
+      <c r="F204" s="38">
+        <v>1623</v>
+      </c>
+      <c r="G204" s="38">
+        <v>2029</v>
+      </c>
+      <c r="H204" s="38">
+        <v>3419</v>
+      </c>
+      <c r="I204" s="38">
+        <v>1534</v>
+      </c>
+      <c r="J204" s="38">
+        <v>1885</v>
+      </c>
+      <c r="K204" s="38">
+        <v>3511</v>
+      </c>
+      <c r="L204" s="38">
+        <v>1501</v>
+      </c>
+      <c r="M204" s="38">
+        <v>2010</v>
+      </c>
+      <c r="N204" s="38">
+        <v>3513</v>
+      </c>
+      <c r="O204" s="38">
+        <v>1623</v>
+      </c>
+      <c r="P204" s="38">
+        <v>1890</v>
+      </c>
+      <c r="Q204" s="38">
+        <v>3511</v>
+      </c>
+      <c r="R204" s="38">
+        <v>1579</v>
+      </c>
+      <c r="S204" s="38">
+        <v>1932</v>
+      </c>
+      <c r="T204" s="38">
+        <v>3602</v>
+      </c>
+      <c r="U204" s="38">
+        <v>1576</v>
+      </c>
+      <c r="V204" s="38">
+        <v>2026</v>
+      </c>
+      <c r="W204" s="38">
+        <v>3834</v>
+      </c>
+      <c r="X204" s="38">
+        <v>1722</v>
+      </c>
+      <c r="Y204" s="38">
+        <v>2112</v>
+      </c>
+      <c r="Z204" s="38">
+        <v>3707</v>
+      </c>
+      <c r="AA204" s="38">
+        <v>1519</v>
+      </c>
+      <c r="AB204" s="38">
+        <v>2188</v>
+      </c>
+      <c r="AC204" s="38">
+        <v>3724</v>
+      </c>
+      <c r="AD204" s="38">
+        <v>1528</v>
+      </c>
+      <c r="AE204" s="38">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="205" spans="1:31">
+      <c r="A205" s="53" t="s">
+        <v>240</v>
+      </c>
+      <c r="B205" s="38">
+        <v>3333</v>
+      </c>
+      <c r="C205" s="38">
+        <v>1326</v>
+      </c>
+      <c r="D205" s="38">
+        <v>2007</v>
+      </c>
+      <c r="E205" s="38">
+        <v>3361</v>
+      </c>
+      <c r="F205" s="38">
+        <v>1283</v>
+      </c>
+      <c r="G205" s="38">
+        <v>2078</v>
+      </c>
+      <c r="H205" s="38">
+        <v>3306</v>
+      </c>
+      <c r="I205" s="38">
+        <v>1298</v>
+      </c>
+      <c r="J205" s="38">
+        <v>2008</v>
+      </c>
+      <c r="K205" s="38">
+        <v>3428</v>
+      </c>
+      <c r="L205" s="38">
+        <v>1267</v>
+      </c>
+      <c r="M205" s="38">
+        <v>2161</v>
+      </c>
+      <c r="N205" s="38">
+        <v>3303</v>
+      </c>
+      <c r="O205" s="38">
+        <v>1491</v>
+      </c>
+      <c r="P205" s="38">
+        <v>1812</v>
+      </c>
+      <c r="Q205" s="38">
+        <v>3178</v>
+      </c>
+      <c r="R205" s="38">
+        <v>1196</v>
+      </c>
+      <c r="S205" s="38">
+        <v>1982</v>
+      </c>
+      <c r="T205" s="38">
+        <v>3801</v>
+      </c>
+      <c r="U205" s="38">
+        <v>1650</v>
+      </c>
+      <c r="V205" s="38">
+        <v>2151</v>
+      </c>
+      <c r="W205" s="38">
+        <v>4025</v>
+      </c>
+      <c r="X205" s="38">
+        <v>1698</v>
+      </c>
+      <c r="Y205" s="38">
+        <v>2327</v>
+      </c>
+      <c r="Z205" s="38">
+        <v>4131</v>
+      </c>
+      <c r="AA205" s="38">
+        <v>1602</v>
+      </c>
+      <c r="AB205" s="38">
+        <v>2529</v>
+      </c>
+      <c r="AC205" s="38">
+        <v>3528</v>
+      </c>
+      <c r="AD205" s="38">
+        <v>1347</v>
+      </c>
+      <c r="AE205" s="38">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="206" spans="1:31">
+      <c r="A206" s="53" t="s">
+        <v>241</v>
+      </c>
+      <c r="B206" s="38">
+        <v>4146</v>
+      </c>
+      <c r="C206" s="38">
+        <v>1640</v>
+      </c>
+      <c r="D206" s="38">
+        <v>2506</v>
+      </c>
+      <c r="E206" s="38">
+        <v>4124</v>
+      </c>
+      <c r="F206" s="38">
+        <v>1630</v>
+      </c>
+      <c r="G206" s="38">
+        <v>2494</v>
+      </c>
+      <c r="H206" s="38">
+        <v>4338</v>
+      </c>
+      <c r="I206" s="38">
+        <v>1634</v>
+      </c>
+      <c r="J206" s="38">
+        <v>2704</v>
+      </c>
+      <c r="K206" s="38">
+        <v>4360</v>
+      </c>
+      <c r="L206" s="38">
+        <v>1837</v>
+      </c>
+      <c r="M206" s="38">
+        <v>2523</v>
+      </c>
+      <c r="N206" s="38">
+        <v>4486</v>
+      </c>
+      <c r="O206" s="38">
+        <v>1977</v>
+      </c>
+      <c r="P206" s="38">
+        <v>2509</v>
+      </c>
+      <c r="Q206" s="38">
+        <v>4417</v>
+      </c>
+      <c r="R206" s="38">
+        <v>1829</v>
+      </c>
+      <c r="S206" s="38">
+        <v>2588</v>
+      </c>
+      <c r="T206" s="38">
+        <v>4458</v>
+      </c>
+      <c r="U206" s="38">
+        <v>1932</v>
+      </c>
+      <c r="V206" s="38">
+        <v>2526</v>
+      </c>
+      <c r="W206" s="38">
+        <v>4819</v>
+      </c>
+      <c r="X206" s="38">
+        <v>2076</v>
+      </c>
+      <c r="Y206" s="38">
+        <v>2743</v>
+      </c>
+      <c r="Z206" s="38">
+        <v>4852</v>
+      </c>
+      <c r="AA206" s="38">
+        <v>1767</v>
+      </c>
+      <c r="AB206" s="38">
+        <v>3085</v>
+      </c>
+      <c r="AC206" s="38">
+        <v>4752</v>
+      </c>
+      <c r="AD206" s="38">
+        <v>1873</v>
+      </c>
+      <c r="AE206" s="38">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="207" spans="1:31">
+      <c r="A207" s="53" t="s">
+        <v>242</v>
+      </c>
+      <c r="B207" s="38">
+        <v>2895</v>
+      </c>
+      <c r="C207" s="38">
+        <v>1290</v>
+      </c>
+      <c r="D207" s="38">
+        <v>1605</v>
+      </c>
+      <c r="E207" s="38">
+        <v>3066</v>
+      </c>
+      <c r="F207" s="38">
+        <v>1332</v>
+      </c>
+      <c r="G207" s="38">
+        <v>1734</v>
+      </c>
+      <c r="H207" s="38">
+        <v>3237</v>
+      </c>
+      <c r="I207" s="38">
+        <v>1362</v>
+      </c>
+      <c r="J207" s="38">
+        <v>1875</v>
+      </c>
+      <c r="K207" s="38">
+        <v>3283</v>
+      </c>
+      <c r="L207" s="38">
+        <v>1330</v>
+      </c>
+      <c r="M207" s="38">
+        <v>1953</v>
+      </c>
+      <c r="N207" s="38">
+        <v>3209</v>
+      </c>
+      <c r="O207" s="38">
+        <v>1475</v>
+      </c>
+      <c r="P207" s="38">
+        <v>1734</v>
+      </c>
+      <c r="Q207" s="38">
+        <v>3141</v>
+      </c>
+      <c r="R207" s="38">
+        <v>1565</v>
+      </c>
+      <c r="S207" s="38">
+        <v>1576</v>
+      </c>
+      <c r="T207" s="38">
+        <v>3568</v>
+      </c>
+      <c r="U207" s="38">
+        <v>1651</v>
+      </c>
+      <c r="V207" s="38">
+        <v>1917</v>
+      </c>
+      <c r="W207" s="38">
+        <v>3634</v>
+      </c>
+      <c r="X207" s="38">
+        <v>1521</v>
+      </c>
+      <c r="Y207" s="38">
+        <v>2113</v>
+      </c>
+      <c r="Z207" s="38">
+        <v>3629</v>
+      </c>
+      <c r="AA207" s="38">
+        <v>1699</v>
+      </c>
+      <c r="AB207" s="38">
+        <v>1930</v>
+      </c>
+      <c r="AC207" s="38">
+        <v>3552</v>
+      </c>
+      <c r="AD207" s="38">
+        <v>1737</v>
+      </c>
+      <c r="AE207" s="38">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="208" spans="1:31">
+      <c r="A208" s="53" t="s">
+        <v>243</v>
+      </c>
+      <c r="B208" s="38">
+        <v>2686</v>
+      </c>
+      <c r="C208" s="38">
+        <v>1116</v>
+      </c>
+      <c r="D208" s="38">
+        <v>1570</v>
+      </c>
+      <c r="E208" s="38">
+        <v>2573</v>
+      </c>
+      <c r="F208" s="38">
+        <v>1161</v>
+      </c>
+      <c r="G208" s="38">
+        <v>1412</v>
+      </c>
+      <c r="H208" s="38">
+        <v>2554</v>
+      </c>
+      <c r="I208" s="38">
+        <v>990</v>
+      </c>
+      <c r="J208" s="38">
+        <v>1564</v>
+      </c>
+      <c r="K208" s="38">
+        <v>2546</v>
+      </c>
+      <c r="L208" s="38">
+        <v>948</v>
+      </c>
+      <c r="M208" s="38">
+        <v>1598</v>
+      </c>
+      <c r="N208" s="38">
+        <v>2457</v>
+      </c>
+      <c r="O208" s="38">
+        <v>1025</v>
+      </c>
+      <c r="P208" s="38">
+        <v>1432</v>
+      </c>
+      <c r="Q208" s="38">
+        <v>2426</v>
+      </c>
+      <c r="R208" s="38">
+        <v>996</v>
+      </c>
+      <c r="S208" s="38">
+        <v>1430</v>
+      </c>
+      <c r="T208" s="38">
+        <v>2679</v>
+      </c>
+      <c r="U208" s="38">
+        <v>1291</v>
+      </c>
+      <c r="V208" s="38">
+        <v>1388</v>
+      </c>
+      <c r="W208" s="38">
+        <v>2594</v>
+      </c>
+      <c r="X208" s="38">
+        <v>1153</v>
+      </c>
+      <c r="Y208" s="38">
+        <v>1441</v>
+      </c>
+      <c r="Z208" s="38">
+        <v>2587</v>
+      </c>
+      <c r="AA208" s="38">
+        <v>1121</v>
+      </c>
+      <c r="AB208" s="38">
+        <v>1466</v>
+      </c>
+      <c r="AC208" s="38">
+        <v>2537</v>
+      </c>
+      <c r="AD208" s="38">
+        <v>1113</v>
+      </c>
+      <c r="AE208" s="38">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="209" spans="1:31">
+      <c r="A209" s="53" t="s">
+        <v>244</v>
+      </c>
+      <c r="B209" s="38">
+        <v>4409</v>
+      </c>
+      <c r="C209" s="38">
+        <v>1836</v>
+      </c>
+      <c r="D209" s="38">
+        <v>2573</v>
+      </c>
+      <c r="E209" s="38">
+        <v>4240</v>
+      </c>
+      <c r="F209" s="38">
+        <v>1461</v>
+      </c>
+      <c r="G209" s="38">
+        <v>2779</v>
+      </c>
+      <c r="H209" s="38">
+        <v>4493</v>
+      </c>
+      <c r="I209" s="38">
+        <v>2072</v>
+      </c>
+      <c r="J209" s="38">
+        <v>2421</v>
+      </c>
+      <c r="K209" s="38">
+        <v>4604</v>
+      </c>
+      <c r="L209" s="38">
+        <v>2017</v>
+      </c>
+      <c r="M209" s="38">
+        <v>2587</v>
+      </c>
+      <c r="N209" s="38">
+        <v>4652</v>
+      </c>
+      <c r="O209" s="38">
+        <v>1912</v>
+      </c>
+      <c r="P209" s="38">
+        <v>2740</v>
+      </c>
+      <c r="Q209" s="38">
+        <v>4325</v>
+      </c>
+      <c r="R209" s="38">
+        <v>1742</v>
+      </c>
+      <c r="S209" s="38">
+        <v>2583</v>
+      </c>
+      <c r="T209" s="38">
+        <v>4666</v>
+      </c>
+      <c r="U209" s="38">
+        <v>1842</v>
+      </c>
+      <c r="V209" s="38">
+        <v>2824</v>
+      </c>
+      <c r="W209" s="38">
+        <v>4759</v>
+      </c>
+      <c r="X209" s="38">
+        <v>1799</v>
+      </c>
+      <c r="Y209" s="38">
+        <v>2960</v>
+      </c>
+      <c r="Z209" s="38">
+        <v>4760</v>
+      </c>
+      <c r="AA209" s="38">
+        <v>1917</v>
+      </c>
+      <c r="AB209" s="38">
+        <v>2843</v>
+      </c>
+      <c r="AC209" s="38">
+        <v>5033</v>
+      </c>
+      <c r="AD209" s="38">
+        <v>1973</v>
+      </c>
+      <c r="AE209" s="38">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="210" spans="1:31">
+      <c r="A210" s="53" t="s">
+        <v>245</v>
+      </c>
+      <c r="B210" s="38">
+        <v>2496</v>
+      </c>
+      <c r="C210" s="38">
+        <v>936</v>
+      </c>
+      <c r="D210" s="38">
+        <v>1560</v>
+      </c>
+      <c r="E210" s="38">
+        <v>2433</v>
+      </c>
+      <c r="F210" s="38">
+        <v>1018</v>
+      </c>
+      <c r="G210" s="38">
+        <v>1415</v>
+      </c>
+      <c r="H210" s="38">
+        <v>2579</v>
+      </c>
+      <c r="I210" s="38">
+        <v>1099</v>
+      </c>
+      <c r="J210" s="38">
+        <v>1480</v>
+      </c>
+      <c r="K210" s="38">
+        <v>2553</v>
+      </c>
+      <c r="L210" s="38">
+        <v>1051</v>
+      </c>
+      <c r="M210" s="38">
+        <v>1502</v>
+      </c>
+      <c r="N210" s="38">
+        <v>2565</v>
+      </c>
+      <c r="O210" s="38">
+        <v>1113</v>
+      </c>
+      <c r="P210" s="38">
+        <v>1452</v>
+      </c>
+      <c r="Q210" s="38">
+        <v>2457</v>
+      </c>
+      <c r="R210" s="38">
+        <v>1191</v>
+      </c>
+      <c r="S210" s="38">
+        <v>1266</v>
+      </c>
+      <c r="T210" s="38">
+        <v>2824</v>
+      </c>
+      <c r="U210" s="38">
+        <v>1277</v>
+      </c>
+      <c r="V210" s="38">
+        <v>1547</v>
+      </c>
+      <c r="W210" s="38">
+        <v>2813</v>
+      </c>
+      <c r="X210" s="38">
+        <v>1217</v>
+      </c>
+      <c r="Y210" s="38">
+        <v>1596</v>
+      </c>
+      <c r="Z210" s="38">
+        <v>2911</v>
+      </c>
+      <c r="AA210" s="38">
+        <v>1112</v>
+      </c>
+      <c r="AB210" s="38">
+        <v>1799</v>
+      </c>
+      <c r="AC210" s="38">
+        <v>2719</v>
+      </c>
+      <c r="AD210" s="38">
+        <v>1201</v>
+      </c>
+      <c r="AE210" s="38">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="211" spans="1:31">
+      <c r="A211" s="53" t="s">
+        <v>246</v>
+      </c>
+      <c r="B211" s="38">
+        <v>4036</v>
+      </c>
+      <c r="C211" s="38">
+        <v>1604</v>
+      </c>
+      <c r="D211" s="38">
+        <v>2432</v>
+      </c>
+      <c r="E211" s="38">
+        <v>4448</v>
+      </c>
+      <c r="F211" s="38">
+        <v>1958</v>
+      </c>
+      <c r="G211" s="38">
+        <v>2490</v>
+      </c>
+      <c r="H211" s="38">
+        <v>4335</v>
+      </c>
+      <c r="I211" s="38">
+        <v>1690</v>
+      </c>
+      <c r="J211" s="38">
+        <v>2645</v>
+      </c>
+      <c r="K211" s="38">
+        <v>4164</v>
+      </c>
+      <c r="L211" s="38">
+        <v>1807</v>
+      </c>
+      <c r="M211" s="38">
+        <v>2357</v>
+      </c>
+      <c r="N211" s="38">
+        <v>4150</v>
+      </c>
+      <c r="O211" s="38">
+        <v>1511</v>
+      </c>
+      <c r="P211" s="38">
+        <v>2639</v>
+      </c>
+      <c r="Q211" s="38">
+        <v>4158</v>
+      </c>
+      <c r="R211" s="38">
+        <v>1704</v>
+      </c>
+      <c r="S211" s="38">
+        <v>2454</v>
+      </c>
+      <c r="T211" s="38">
+        <v>4061</v>
+      </c>
+      <c r="U211" s="38">
+        <v>1865</v>
+      </c>
+      <c r="V211" s="38">
+        <v>2196</v>
+      </c>
+      <c r="W211" s="38">
+        <v>4142</v>
+      </c>
+      <c r="X211" s="38">
+        <v>1767</v>
+      </c>
+      <c r="Y211" s="38">
+        <v>2375</v>
+      </c>
+      <c r="Z211" s="38">
+        <v>4141</v>
+      </c>
+      <c r="AA211" s="38">
+        <v>1334</v>
+      </c>
+      <c r="AB211" s="38">
+        <v>2807</v>
+      </c>
+      <c r="AC211" s="38">
+        <v>4253</v>
+      </c>
+      <c r="AD211" s="38">
+        <v>1866</v>
+      </c>
+      <c r="AE211" s="38">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="212" spans="1:31" ht="22.5">
+      <c r="A212" s="49" t="s">
+        <v>247</v>
+      </c>
+      <c r="B212" s="38">
+        <v>169572</v>
+      </c>
+      <c r="C212" s="38">
+        <v>77426</v>
+      </c>
+      <c r="D212" s="38">
+        <v>92146</v>
+      </c>
+      <c r="E212" s="38">
+        <v>165642</v>
+      </c>
+      <c r="F212" s="38">
+        <v>72266</v>
+      </c>
+      <c r="G212" s="38">
+        <v>93376</v>
+      </c>
+      <c r="H212" s="38">
+        <v>168303</v>
+      </c>
+      <c r="I212" s="38">
+        <v>73120</v>
+      </c>
+      <c r="J212" s="38">
+        <v>95183</v>
+      </c>
+      <c r="K212" s="38">
+        <v>170777</v>
+      </c>
+      <c r="L212" s="38">
+        <v>71064</v>
+      </c>
+      <c r="M212" s="38">
+        <v>99713</v>
+      </c>
+      <c r="N212" s="38">
+        <v>167964</v>
+      </c>
+      <c r="O212" s="38">
+        <v>70933</v>
+      </c>
+      <c r="P212" s="38">
+        <v>97031</v>
+      </c>
+      <c r="Q212" s="38">
+        <v>167913</v>
+      </c>
+      <c r="R212" s="38">
+        <v>69999</v>
+      </c>
+      <c r="S212" s="38">
+        <v>97914</v>
+      </c>
+      <c r="T212" s="38">
+        <v>162944</v>
+      </c>
+      <c r="U212" s="38">
+        <v>70180</v>
+      </c>
+      <c r="V212" s="38">
+        <v>92764</v>
+      </c>
+      <c r="W212" s="38">
+        <v>162950</v>
+      </c>
+      <c r="X212" s="38">
+        <v>71581</v>
+      </c>
+      <c r="Y212" s="38">
+        <v>91369</v>
+      </c>
+      <c r="Z212" s="38">
+        <v>165552</v>
+      </c>
+      <c r="AA212" s="38">
+        <v>72577</v>
+      </c>
+      <c r="AB212" s="38">
+        <v>92975</v>
+      </c>
+      <c r="AC212" s="38">
+        <v>159439</v>
+      </c>
+      <c r="AD212" s="38">
+        <v>70440</v>
+      </c>
+      <c r="AE212" s="38">
+        <v>88999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:31">
+      <c r="A213" s="53" t="s">
+        <v>248</v>
+      </c>
+      <c r="B213" s="38">
+        <v>86198</v>
+      </c>
+      <c r="C213" s="38">
+        <v>40921</v>
+      </c>
+      <c r="D213" s="38">
+        <v>45277</v>
+      </c>
+      <c r="E213" s="38">
+        <v>83298</v>
+      </c>
+      <c r="F213" s="38">
+        <v>37678</v>
+      </c>
+      <c r="G213" s="38">
+        <v>45620</v>
+      </c>
+      <c r="H213" s="38">
+        <v>82274</v>
+      </c>
+      <c r="I213" s="38">
+        <v>36761</v>
+      </c>
+      <c r="J213" s="38">
+        <v>45513</v>
+      </c>
+      <c r="K213" s="38">
+        <v>84383</v>
+      </c>
+      <c r="L213" s="38">
+        <v>36030</v>
+      </c>
+      <c r="M213" s="38">
+        <v>48353</v>
+      </c>
+      <c r="N213" s="38">
+        <v>85482</v>
+      </c>
+      <c r="O213" s="38">
+        <v>37081</v>
+      </c>
+      <c r="P213" s="38">
+        <v>48401</v>
+      </c>
+      <c r="Q213" s="38">
+        <v>84230</v>
+      </c>
+      <c r="R213" s="38">
+        <v>35631</v>
+      </c>
+      <c r="S213" s="38">
+        <v>48599</v>
+      </c>
+      <c r="T213" s="38">
+        <v>80557</v>
+      </c>
+      <c r="U213" s="38">
+        <v>36330</v>
+      </c>
+      <c r="V213" s="38">
+        <v>44227</v>
+      </c>
+      <c r="W213" s="38">
+        <v>77983</v>
+      </c>
+      <c r="X213" s="38">
+        <v>35560</v>
+      </c>
+      <c r="Y213" s="38">
+        <v>42423</v>
+      </c>
+      <c r="Z213" s="38">
+        <v>79392</v>
+      </c>
+      <c r="AA213" s="38">
+        <v>36124</v>
+      </c>
+      <c r="AB213" s="38">
+        <v>43268</v>
+      </c>
+      <c r="AC213" s="38">
+        <v>78886</v>
+      </c>
+      <c r="AD213" s="38">
+        <v>35316</v>
+      </c>
+      <c r="AE213" s="38">
+        <v>43570</v>
+      </c>
+    </row>
+    <row r="214" spans="1:31">
+      <c r="A214" s="53" t="s">
+        <v>249</v>
+      </c>
+      <c r="B214" s="38">
+        <v>7975</v>
+      </c>
+      <c r="C214" s="38">
+        <v>3572</v>
+      </c>
+      <c r="D214" s="38">
+        <v>4403</v>
+      </c>
+      <c r="E214" s="38">
+        <v>8944</v>
+      </c>
+      <c r="F214" s="38">
+        <v>3817</v>
+      </c>
+      <c r="G214" s="38">
+        <v>5127</v>
+      </c>
+      <c r="H214" s="38">
+        <v>9321</v>
+      </c>
+      <c r="I214" s="38">
+        <v>4270</v>
+      </c>
+      <c r="J214" s="38">
+        <v>5051</v>
+      </c>
+      <c r="K214" s="38">
+        <v>8924</v>
+      </c>
+      <c r="L214" s="38">
+        <v>3276</v>
+      </c>
+      <c r="M214" s="38">
+        <v>5648</v>
+      </c>
+      <c r="N214" s="38">
+        <v>8452</v>
+      </c>
+      <c r="O214" s="38">
+        <v>3600</v>
+      </c>
+      <c r="P214" s="38">
+        <v>4852</v>
+      </c>
+      <c r="Q214" s="38">
+        <v>8745</v>
+      </c>
+      <c r="R214" s="38">
+        <v>3737</v>
+      </c>
+      <c r="S214" s="38">
+        <v>5008</v>
+      </c>
+      <c r="T214" s="38">
+        <v>8704</v>
+      </c>
+      <c r="U214" s="38">
+        <v>3742</v>
+      </c>
+      <c r="V214" s="38">
+        <v>4962</v>
+      </c>
+      <c r="W214" s="38">
+        <v>9155</v>
+      </c>
+      <c r="X214" s="38">
+        <v>4356</v>
+      </c>
+      <c r="Y214" s="38">
+        <v>4799</v>
+      </c>
+      <c r="Z214" s="38">
+        <v>10099</v>
+      </c>
+      <c r="AA214" s="38">
+        <v>4419</v>
+      </c>
+      <c r="AB214" s="38">
+        <v>5680</v>
+      </c>
+      <c r="AC214" s="38">
+        <v>9448</v>
+      </c>
+      <c r="AD214" s="38">
+        <v>4418</v>
+      </c>
+      <c r="AE214" s="38">
+        <v>5030</v>
+      </c>
+    </row>
+    <row r="215" spans="1:31">
+      <c r="A215" s="53" t="s">
+        <v>250</v>
+      </c>
+      <c r="B215" s="38">
+        <v>4502</v>
+      </c>
+      <c r="C215" s="38">
+        <v>1808</v>
+      </c>
+      <c r="D215" s="38">
+        <v>2694</v>
+      </c>
+      <c r="E215" s="38">
+        <v>4528</v>
+      </c>
+      <c r="F215" s="38">
+        <v>1780</v>
+      </c>
+      <c r="G215" s="38">
+        <v>2748</v>
+      </c>
+      <c r="H215" s="38">
+        <v>4657</v>
+      </c>
+      <c r="I215" s="38">
+        <v>1937</v>
+      </c>
+      <c r="J215" s="38">
+        <v>2720</v>
+      </c>
+      <c r="K215" s="38">
+        <v>4465</v>
+      </c>
+      <c r="L215" s="38">
+        <v>1844</v>
+      </c>
+      <c r="M215" s="38">
+        <v>2621</v>
+      </c>
+      <c r="N215" s="38">
+        <v>3941</v>
+      </c>
+      <c r="O215" s="38">
+        <v>1518</v>
+      </c>
+      <c r="P215" s="38">
+        <v>2423</v>
+      </c>
+      <c r="Q215" s="38">
+        <v>3857</v>
+      </c>
+      <c r="R215" s="38">
+        <v>1538</v>
+      </c>
+      <c r="S215" s="38">
+        <v>2319</v>
+      </c>
+      <c r="T215" s="38">
+        <v>3688</v>
+      </c>
+      <c r="U215" s="38">
+        <v>1584</v>
+      </c>
+      <c r="V215" s="38">
+        <v>2104</v>
+      </c>
+      <c r="W215" s="38">
+        <v>4485</v>
+      </c>
+      <c r="X215" s="38">
+        <v>1807</v>
+      </c>
+      <c r="Y215" s="38">
+        <v>2678</v>
+      </c>
+      <c r="Z215" s="38">
+        <v>4571</v>
+      </c>
+      <c r="AA215" s="38">
+        <v>1804</v>
+      </c>
+      <c r="AB215" s="38">
+        <v>2767</v>
+      </c>
+      <c r="AC215" s="38">
+        <v>3572</v>
+      </c>
+      <c r="AD215" s="38">
+        <v>1666</v>
+      </c>
+      <c r="AE215" s="38">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="216" spans="1:31" ht="22.5">
+      <c r="A216" s="53" t="s">
+        <v>251</v>
+      </c>
+      <c r="B216" s="38">
+        <v>6825</v>
+      </c>
+      <c r="C216" s="38">
+        <v>2839</v>
+      </c>
+      <c r="D216" s="38">
+        <v>3986</v>
+      </c>
+      <c r="E216" s="38">
+        <v>5966</v>
+      </c>
+      <c r="F216" s="38">
+        <v>2595</v>
+      </c>
+      <c r="G216" s="38">
+        <v>3371</v>
+      </c>
+      <c r="H216" s="38">
+        <v>6724</v>
+      </c>
+      <c r="I216" s="38">
+        <v>2715</v>
+      </c>
+      <c r="J216" s="38">
+        <v>4009</v>
+      </c>
+      <c r="K216" s="38">
+        <v>6078</v>
+      </c>
+      <c r="L216" s="38">
+        <v>2385</v>
+      </c>
+      <c r="M216" s="38">
+        <v>3693</v>
+      </c>
+      <c r="N216" s="38">
+        <v>5664</v>
+      </c>
+      <c r="O216" s="38">
+        <v>2055</v>
+      </c>
+      <c r="P216" s="38">
+        <v>3609</v>
+      </c>
+      <c r="Q216" s="38">
+        <v>6546</v>
+      </c>
+      <c r="R216" s="38">
+        <v>2857</v>
+      </c>
+      <c r="S216" s="38">
+        <v>3689</v>
+      </c>
+      <c r="T216" s="38">
+        <v>6699</v>
+      </c>
+      <c r="U216" s="38">
+        <v>3171</v>
+      </c>
+      <c r="V216" s="38">
+        <v>3528</v>
+      </c>
+      <c r="W216" s="38">
+        <v>6983</v>
+      </c>
+      <c r="X216" s="38">
+        <v>3231</v>
+      </c>
+      <c r="Y216" s="38">
+        <v>3752</v>
+      </c>
+      <c r="Z216" s="38">
+        <v>6949</v>
+      </c>
+      <c r="AA216" s="38">
+        <v>3393</v>
+      </c>
+      <c r="AB216" s="38">
+        <v>3556</v>
+      </c>
+      <c r="AC216" s="38">
+        <v>6808</v>
+      </c>
+      <c r="AD216" s="38">
+        <v>2838</v>
+      </c>
+      <c r="AE216" s="38">
+        <v>3970</v>
+      </c>
+    </row>
+    <row r="217" spans="1:31">
+      <c r="A217" s="53" t="s">
+        <v>252</v>
+      </c>
+      <c r="B217" s="38">
+        <v>5214</v>
+      </c>
+      <c r="C217" s="38">
+        <v>1996</v>
+      </c>
+      <c r="D217" s="38">
+        <v>3218</v>
+      </c>
+      <c r="E217" s="38">
+        <v>5893</v>
+      </c>
+      <c r="F217" s="38">
+        <v>2367</v>
+      </c>
+      <c r="G217" s="38">
+        <v>3526</v>
+      </c>
+      <c r="H217" s="38">
+        <v>6194</v>
+      </c>
+      <c r="I217" s="38">
+        <v>2508</v>
+      </c>
+      <c r="J217" s="38">
+        <v>3686</v>
+      </c>
+      <c r="K217" s="38">
+        <v>5988</v>
+      </c>
+      <c r="L217" s="38">
+        <v>2236</v>
+      </c>
+      <c r="M217" s="38">
+        <v>3752</v>
+      </c>
+      <c r="N217" s="38">
+        <v>5640</v>
+      </c>
+      <c r="O217" s="38">
+        <v>2114</v>
+      </c>
+      <c r="P217" s="38">
+        <v>3526</v>
+      </c>
+      <c r="Q217" s="38">
+        <v>5549</v>
+      </c>
+      <c r="R217" s="38">
+        <v>2191</v>
+      </c>
+      <c r="S217" s="38">
+        <v>3358</v>
+      </c>
+      <c r="T217" s="38">
+        <v>5749</v>
+      </c>
+      <c r="U217" s="38">
+        <v>1708</v>
+      </c>
+      <c r="V217" s="38">
+        <v>4041</v>
+      </c>
+      <c r="W217" s="38">
+        <v>5572</v>
+      </c>
+      <c r="X217" s="38">
+        <v>2158</v>
+      </c>
+      <c r="Y217" s="38">
+        <v>3414</v>
+      </c>
+      <c r="Z217" s="38">
+        <v>5500</v>
+      </c>
+      <c r="AA217" s="38">
+        <v>2008</v>
+      </c>
+      <c r="AB217" s="38">
+        <v>3492</v>
+      </c>
+      <c r="AC217" s="38">
+        <v>5577</v>
+      </c>
+      <c r="AD217" s="38">
+        <v>2206</v>
+      </c>
+      <c r="AE217" s="38">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="218" spans="1:31">
+      <c r="A218" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="B218" s="38">
+        <v>5786</v>
+      </c>
+      <c r="C218" s="38">
+        <v>2386</v>
+      </c>
+      <c r="D218" s="38">
+        <v>3400</v>
+      </c>
+      <c r="E218" s="38">
+        <v>5863</v>
+      </c>
+      <c r="F218" s="38">
+        <v>2569</v>
+      </c>
+      <c r="G218" s="38">
+        <v>3294</v>
+      </c>
+      <c r="H218" s="38">
+        <v>5678</v>
+      </c>
+      <c r="I218" s="38">
+        <v>2360</v>
+      </c>
+      <c r="J218" s="38">
+        <v>3318</v>
+      </c>
+      <c r="K218" s="38">
+        <v>5724</v>
+      </c>
+      <c r="L218" s="38">
+        <v>2333</v>
+      </c>
+      <c r="M218" s="38">
+        <v>3391</v>
+      </c>
+      <c r="N218" s="38">
+        <v>4867</v>
+      </c>
+      <c r="O218" s="38">
+        <v>2139</v>
+      </c>
+      <c r="P218" s="38">
+        <v>2728</v>
+      </c>
+      <c r="Q218" s="38">
+        <v>4927</v>
+      </c>
+      <c r="R218" s="38">
+        <v>2018</v>
+      </c>
+      <c r="S218" s="38">
+        <v>2909</v>
+      </c>
+      <c r="T218" s="38">
+        <v>5201</v>
+      </c>
+      <c r="U218" s="38">
+        <v>1901</v>
+      </c>
+      <c r="V218" s="38">
+        <v>3300</v>
+      </c>
+      <c r="W218" s="38">
+        <v>5313</v>
+      </c>
+      <c r="X218" s="38">
+        <v>1832</v>
+      </c>
+      <c r="Y218" s="38">
+        <v>3481</v>
+      </c>
+      <c r="Z218" s="38">
+        <v>5207</v>
+      </c>
+      <c r="AA218" s="38">
+        <v>1918</v>
+      </c>
+      <c r="AB218" s="38">
+        <v>3289</v>
+      </c>
+      <c r="AC218" s="38">
+        <v>5025</v>
+      </c>
+      <c r="AD218" s="38">
+        <v>1984</v>
+      </c>
+      <c r="AE218" s="38">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="219" spans="1:31">
+      <c r="A219" s="53" t="s">
+        <v>253</v>
+      </c>
+      <c r="B219" s="38">
+        <v>9789</v>
+      </c>
+      <c r="C219" s="38">
+        <v>4808</v>
+      </c>
+      <c r="D219" s="38">
+        <v>4981</v>
+      </c>
+      <c r="E219" s="38">
+        <v>9580</v>
+      </c>
+      <c r="F219" s="38">
+        <v>4164</v>
+      </c>
+      <c r="G219" s="38">
+        <v>5416</v>
+      </c>
+      <c r="H219" s="38">
+        <v>10608</v>
+      </c>
+      <c r="I219" s="38">
+        <v>4946</v>
+      </c>
+      <c r="J219" s="38">
+        <v>5662</v>
+      </c>
+      <c r="K219" s="38">
+        <v>11598</v>
+      </c>
+      <c r="L219" s="38">
+        <v>4768</v>
+      </c>
+      <c r="M219" s="38">
+        <v>6830</v>
+      </c>
+      <c r="N219" s="38">
+        <v>11182</v>
+      </c>
+      <c r="O219" s="38">
+        <v>5132</v>
+      </c>
+      <c r="P219" s="38">
+        <v>6050</v>
+      </c>
+      <c r="Q219" s="38">
+        <v>11188</v>
+      </c>
+      <c r="R219" s="38">
+        <v>4734</v>
+      </c>
+      <c r="S219" s="38">
+        <v>6454</v>
+      </c>
+      <c r="T219" s="38">
+        <v>11862</v>
+      </c>
+      <c r="U219" s="38">
+        <v>4982</v>
+      </c>
+      <c r="V219" s="38">
+        <v>6880</v>
+      </c>
+      <c r="W219" s="38">
+        <v>11434</v>
+      </c>
+      <c r="X219" s="38">
+        <v>5031</v>
+      </c>
+      <c r="Y219" s="38">
+        <v>6403</v>
+      </c>
+      <c r="Z219" s="38">
+        <v>12169</v>
+      </c>
+      <c r="AA219" s="38">
+        <v>5361</v>
+      </c>
+      <c r="AB219" s="38">
+        <v>6808</v>
+      </c>
+      <c r="AC219" s="38">
+        <v>12741</v>
+      </c>
+      <c r="AD219" s="38">
+        <v>5431</v>
+      </c>
+      <c r="AE219" s="38">
+        <v>7310</v>
+      </c>
+    </row>
+    <row r="220" spans="1:31">
+      <c r="A220" s="53" t="s">
+        <v>254</v>
+      </c>
+      <c r="B220" s="38">
+        <v>4769</v>
+      </c>
+      <c r="C220" s="38">
+        <v>2090</v>
+      </c>
+      <c r="D220" s="38">
+        <v>2679</v>
+      </c>
+      <c r="E220" s="38">
+        <v>4521</v>
+      </c>
+      <c r="F220" s="38">
+        <v>2048</v>
+      </c>
+      <c r="G220" s="38">
+        <v>2473</v>
+      </c>
+      <c r="H220" s="38">
+        <v>4381</v>
+      </c>
+      <c r="I220" s="38">
+        <v>1942</v>
+      </c>
+      <c r="J220" s="38">
+        <v>2439</v>
+      </c>
+      <c r="K220" s="38">
+        <v>4151</v>
+      </c>
+      <c r="L220" s="38">
+        <v>1761</v>
+      </c>
+      <c r="M220" s="38">
+        <v>2390</v>
+      </c>
+      <c r="N220" s="38">
+        <v>4188</v>
+      </c>
+      <c r="O220" s="38">
+        <v>1676</v>
+      </c>
+      <c r="P220" s="38">
+        <v>2512</v>
+      </c>
+      <c r="Q220" s="38">
+        <v>4236</v>
+      </c>
+      <c r="R220" s="38">
+        <v>1768</v>
+      </c>
+      <c r="S220" s="38">
+        <v>2468</v>
+      </c>
+      <c r="T220" s="38">
+        <v>4514</v>
+      </c>
+      <c r="U220" s="38">
+        <v>1831</v>
+      </c>
+      <c r="V220" s="38">
+        <v>2683</v>
+      </c>
+      <c r="W220" s="38">
+        <v>5186</v>
+      </c>
+      <c r="X220" s="38">
+        <v>2283</v>
+      </c>
+      <c r="Y220" s="38">
+        <v>2903</v>
+      </c>
+      <c r="Z220" s="38">
+        <v>5032</v>
+      </c>
+      <c r="AA220" s="38">
+        <v>2263</v>
+      </c>
+      <c r="AB220" s="38">
+        <v>2769</v>
+      </c>
+      <c r="AC220" s="38">
+        <v>5194</v>
+      </c>
+      <c r="AD220" s="38">
+        <v>2390</v>
+      </c>
+      <c r="AE220" s="38">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="221" spans="1:31">
+      <c r="A221" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="B221" s="38">
+        <v>4879</v>
+      </c>
+      <c r="C221" s="38">
+        <v>2242</v>
+      </c>
+      <c r="D221" s="38">
+        <v>2637</v>
+      </c>
+      <c r="E221" s="38">
+        <v>4775</v>
+      </c>
+      <c r="F221" s="38">
+        <v>2031</v>
+      </c>
+      <c r="G221" s="38">
+        <v>2744</v>
+      </c>
+      <c r="H221" s="38">
+        <v>4848</v>
+      </c>
+      <c r="I221" s="38">
+        <v>1906</v>
+      </c>
+      <c r="J221" s="38">
+        <v>2942</v>
+      </c>
+      <c r="K221" s="38">
+        <v>5256</v>
+      </c>
+      <c r="L221" s="38">
+        <v>2388</v>
+      </c>
+      <c r="M221" s="38">
+        <v>2868</v>
+      </c>
+      <c r="N221" s="38">
+        <v>4862</v>
+      </c>
+      <c r="O221" s="38">
+        <v>2134</v>
+      </c>
+      <c r="P221" s="38">
+        <v>2728</v>
+      </c>
+      <c r="Q221" s="38">
+        <v>4548</v>
+      </c>
+      <c r="R221" s="38">
+        <v>2000</v>
+      </c>
+      <c r="S221" s="38">
+        <v>2548</v>
+      </c>
+      <c r="T221" s="38">
+        <v>5316</v>
+      </c>
+      <c r="U221" s="38">
+        <v>2215</v>
+      </c>
+      <c r="V221" s="38">
+        <v>3101</v>
+      </c>
+      <c r="W221" s="38">
+        <v>4617</v>
+      </c>
+      <c r="X221" s="38">
+        <v>1680</v>
+      </c>
+      <c r="Y221" s="38">
+        <v>2937</v>
+      </c>
+      <c r="Z221" s="38">
+        <v>6019</v>
+      </c>
+      <c r="AA221" s="38">
+        <v>2615</v>
+      </c>
+      <c r="AB221" s="38">
+        <v>3404</v>
+      </c>
+      <c r="AC221" s="38">
+        <v>3810</v>
+      </c>
+      <c r="AD221" s="38">
+        <v>1670</v>
+      </c>
+      <c r="AE221" s="38">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="222" spans="1:31">
+      <c r="A222" s="53" t="s">
+        <v>256</v>
+      </c>
+      <c r="B222" s="38">
+        <v>5268</v>
+      </c>
+      <c r="C222" s="38">
+        <v>1988</v>
+      </c>
+      <c r="D222" s="38">
+        <v>3280</v>
+      </c>
+      <c r="E222" s="38">
+        <v>4538</v>
+      </c>
+      <c r="F222" s="38">
+        <v>1892</v>
+      </c>
+      <c r="G222" s="38">
+        <v>2646</v>
+      </c>
+      <c r="H222" s="38">
+        <v>4669</v>
+      </c>
+      <c r="I222" s="38">
+        <v>1799</v>
+      </c>
+      <c r="J222" s="38">
+        <v>2870</v>
+      </c>
+      <c r="K222" s="38">
+        <v>5020</v>
+      </c>
+      <c r="L222" s="38">
+        <v>2055</v>
+      </c>
+      <c r="M222" s="38">
+        <v>2965</v>
+      </c>
+      <c r="N222" s="38">
+        <v>5320</v>
+      </c>
+      <c r="O222" s="38">
+        <v>2360</v>
+      </c>
+      <c r="P222" s="38">
+        <v>2960</v>
+      </c>
+      <c r="Q222" s="38">
+        <v>5113</v>
+      </c>
+      <c r="R222" s="38">
+        <v>2382</v>
+      </c>
+      <c r="S222" s="38">
+        <v>2731</v>
+      </c>
+      <c r="T222" s="38">
+        <v>4780</v>
+      </c>
+      <c r="U222" s="38">
+        <v>2292</v>
+      </c>
+      <c r="V222" s="38">
+        <v>2488</v>
+      </c>
+      <c r="W222" s="38">
+        <v>5120</v>
+      </c>
+      <c r="X222" s="38">
+        <v>2319</v>
+      </c>
+      <c r="Y222" s="38">
+        <v>2801</v>
+      </c>
+      <c r="Z222" s="38">
+        <v>5235</v>
+      </c>
+      <c r="AA222" s="38">
+        <v>2380</v>
+      </c>
+      <c r="AB222" s="38">
+        <v>2855</v>
+      </c>
+      <c r="AC222" s="38">
+        <v>4769</v>
+      </c>
+      <c r="AD222" s="38">
+        <v>2200</v>
+      </c>
+      <c r="AE222" s="38">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="223" spans="1:31">
+      <c r="A223" s="53" t="s">
+        <v>257</v>
+      </c>
+      <c r="B223" s="38">
+        <v>10631</v>
+      </c>
+      <c r="C223" s="38">
+        <v>4874</v>
+      </c>
+      <c r="D223" s="38">
+        <v>5757</v>
+      </c>
+      <c r="E223" s="38">
+        <v>8972</v>
+      </c>
+      <c r="F223" s="38">
+        <v>3546</v>
+      </c>
+      <c r="G223" s="38">
+        <v>5426</v>
+      </c>
+      <c r="H223" s="38">
+        <v>9049</v>
+      </c>
+      <c r="I223" s="38">
+        <v>4134</v>
+      </c>
+      <c r="J223" s="38">
+        <v>4915</v>
+      </c>
+      <c r="K223" s="38">
+        <v>9386</v>
+      </c>
+      <c r="L223" s="38">
+        <v>3579</v>
+      </c>
+      <c r="M223" s="38">
+        <v>5807</v>
+      </c>
+      <c r="N223" s="38">
+        <v>9575</v>
+      </c>
+      <c r="O223" s="38">
+        <v>3390</v>
+      </c>
+      <c r="P223" s="38">
+        <v>6185</v>
+      </c>
+      <c r="Q223" s="38">
+        <v>10234</v>
+      </c>
+      <c r="R223" s="38">
+        <v>3737</v>
+      </c>
+      <c r="S223" s="38">
+        <v>6497</v>
+      </c>
+      <c r="T223" s="38">
+        <v>9356</v>
+      </c>
+      <c r="U223" s="38">
+        <v>3469</v>
+      </c>
+      <c r="V223" s="38">
+        <v>5887</v>
+      </c>
+      <c r="W223" s="38">
+        <v>11027</v>
+      </c>
+      <c r="X223" s="38">
+        <v>4687</v>
+      </c>
+      <c r="Y223" s="38">
+        <v>6340</v>
+      </c>
+      <c r="Z223" s="38">
+        <v>11175</v>
+      </c>
+      <c r="AA223" s="38">
+        <v>4751</v>
+      </c>
+      <c r="AB223" s="38">
+        <v>6424</v>
+      </c>
+      <c r="AC223" s="38">
+        <v>9256</v>
+      </c>
+      <c r="AD223" s="38">
+        <v>4295</v>
+      </c>
+      <c r="AE223" s="38">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="224" spans="1:31">
+      <c r="A224" s="53" t="s">
+        <v>258</v>
+      </c>
+      <c r="B224" s="38">
+        <v>3112</v>
+      </c>
+      <c r="C224" s="38">
+        <v>1264</v>
+      </c>
+      <c r="D224" s="38">
+        <v>1848</v>
+      </c>
+      <c r="E224" s="38">
+        <v>3660</v>
+      </c>
+      <c r="F224" s="38">
+        <v>1452</v>
+      </c>
+      <c r="G224" s="38">
+        <v>2208</v>
+      </c>
+      <c r="H224" s="38">
+        <v>3773</v>
+      </c>
+      <c r="I224" s="38">
+        <v>1376</v>
+      </c>
+      <c r="J224" s="38">
+        <v>2397</v>
+      </c>
+      <c r="K224" s="38">
+        <v>3729</v>
+      </c>
+      <c r="L224" s="38">
+        <v>1371</v>
+      </c>
+      <c r="M224" s="38">
+        <v>2358</v>
+      </c>
+      <c r="N224" s="38">
+        <v>3353</v>
+      </c>
+      <c r="O224" s="38">
+        <v>1271</v>
+      </c>
+      <c r="P224" s="38">
+        <v>2082</v>
+      </c>
+      <c r="Q224" s="38">
+        <v>3102</v>
+      </c>
+      <c r="R224" s="38">
+        <v>1131</v>
+      </c>
+      <c r="S224" s="38">
+        <v>1971</v>
+      </c>
+      <c r="T224" s="38">
+        <v>3003</v>
+      </c>
+      <c r="U224" s="38">
+        <v>1265</v>
+      </c>
+      <c r="V224" s="38">
+        <v>1738</v>
+      </c>
+      <c r="W224" s="38">
+        <v>2982</v>
+      </c>
+      <c r="X224" s="38">
+        <v>1304</v>
+      </c>
+      <c r="Y224" s="38">
+        <v>1678</v>
+      </c>
+      <c r="Z224" s="38">
+        <v>2708</v>
+      </c>
+      <c r="AA224" s="38">
+        <v>1131</v>
+      </c>
+      <c r="AB224" s="38">
+        <v>1577</v>
+      </c>
+      <c r="AC224" s="38">
+        <v>2482</v>
+      </c>
+      <c r="AD224" s="38">
+        <v>1216</v>
+      </c>
+      <c r="AE224" s="38">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="225" spans="1:31">
+      <c r="A225" s="53" t="s">
+        <v>259</v>
+      </c>
+      <c r="B225" s="38">
+        <v>4376</v>
+      </c>
+      <c r="C225" s="38">
+        <v>1744</v>
+      </c>
+      <c r="D225" s="38">
+        <v>2632</v>
+      </c>
+      <c r="E225" s="38">
+        <v>4971</v>
+      </c>
+      <c r="F225" s="38">
+        <v>1929</v>
+      </c>
+      <c r="G225" s="38">
+        <v>3042</v>
+      </c>
+      <c r="H225" s="38">
+        <v>5330</v>
+      </c>
+      <c r="I225" s="38">
+        <v>1902</v>
+      </c>
+      <c r="J225" s="38">
+        <v>3428</v>
+      </c>
+      <c r="K225" s="38">
+        <v>5221</v>
+      </c>
+      <c r="L225" s="38">
+        <v>2500</v>
+      </c>
+      <c r="M225" s="38">
+        <v>2721</v>
+      </c>
+      <c r="N225" s="38">
+        <v>4908</v>
+      </c>
+      <c r="O225" s="38">
+        <v>2003</v>
+      </c>
+      <c r="P225" s="38">
+        <v>2905</v>
+      </c>
+      <c r="Q225" s="38">
+        <v>4998</v>
+      </c>
+      <c r="R225" s="38">
+        <v>1986</v>
+      </c>
+      <c r="S225" s="38">
+        <v>3012</v>
+      </c>
+      <c r="T225" s="38">
+        <v>4112</v>
+      </c>
+      <c r="U225" s="38">
+        <v>1717</v>
+      </c>
+      <c r="V225" s="38">
+        <v>2395</v>
+      </c>
+      <c r="W225" s="38">
+        <v>4500</v>
+      </c>
+      <c r="X225" s="38">
+        <v>1873</v>
+      </c>
+      <c r="Y225" s="38">
+        <v>2627</v>
+      </c>
+      <c r="Z225" s="38">
+        <v>3677</v>
+      </c>
+      <c r="AA225" s="38">
+        <v>1510</v>
+      </c>
+      <c r="AB225" s="38">
+        <v>2167</v>
+      </c>
+      <c r="AC225" s="38">
+        <v>3891</v>
+      </c>
+      <c r="AD225" s="38">
+        <v>1644</v>
+      </c>
+      <c r="AE225" s="38">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="226" spans="1:31" ht="22.5">
+      <c r="A226" s="53" t="s">
+        <v>260</v>
+      </c>
+      <c r="B226" s="38">
+        <v>10248</v>
+      </c>
+      <c r="C226" s="38">
+        <v>4894</v>
+      </c>
+      <c r="D226" s="38">
+        <v>5354</v>
+      </c>
+      <c r="E226" s="38">
+        <v>10133</v>
+      </c>
+      <c r="F226" s="38">
+        <v>4398</v>
+      </c>
+      <c r="G226" s="38">
+        <v>5735</v>
+      </c>
+      <c r="H226" s="38">
+        <v>10797</v>
+      </c>
+      <c r="I226" s="38">
+        <v>4564</v>
+      </c>
+      <c r="J226" s="38">
+        <v>6233</v>
+      </c>
+      <c r="K226" s="38">
+        <v>10854</v>
+      </c>
+      <c r="L226" s="38">
+        <v>4538</v>
+      </c>
+      <c r="M226" s="38">
+        <v>6316</v>
+      </c>
+      <c r="N226" s="38">
+        <v>10530</v>
+      </c>
+      <c r="O226" s="38">
+        <v>4460</v>
+      </c>
+      <c r="P226" s="38">
+        <v>6070</v>
+      </c>
+      <c r="Q226" s="38">
+        <v>10640</v>
+      </c>
+      <c r="R226" s="38">
+        <v>4289</v>
+      </c>
+      <c r="S226" s="38">
+        <v>6351</v>
+      </c>
+      <c r="T226" s="38">
+        <v>9403</v>
+      </c>
+      <c r="U226" s="38">
+        <v>3973</v>
+      </c>
+      <c r="V226" s="38">
+        <v>5430</v>
+      </c>
+      <c r="W226" s="38">
+        <v>8593</v>
+      </c>
+      <c r="X226" s="38">
+        <v>3460</v>
+      </c>
+      <c r="Y226" s="38">
+        <v>5133</v>
+      </c>
+      <c r="Z226" s="38">
+        <v>7819</v>
+      </c>
+      <c r="AA226" s="38">
+        <v>2900</v>
+      </c>
+      <c r="AB226" s="38">
+        <v>4919</v>
+      </c>
+      <c r="AC226" s="38">
+        <v>7980</v>
+      </c>
+      <c r="AD226" s="38">
+        <v>3166</v>
+      </c>
+      <c r="AE226" s="38">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="227" spans="1:31">
+      <c r="A227" s="50" t="s">
+        <v>261</v>
+      </c>
+      <c r="B227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G227" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H227" s="38">
+        <v>509227</v>
+      </c>
+      <c r="I227" s="38">
+        <v>236213</v>
+      </c>
+      <c r="J227" s="38">
+        <v>273014</v>
+      </c>
+      <c r="K227" s="38">
+        <v>505684</v>
+      </c>
+      <c r="L227" s="38">
+        <v>258871</v>
+      </c>
+      <c r="M227" s="38">
+        <v>246813</v>
+      </c>
+      <c r="N227" s="38">
+        <v>502756</v>
+      </c>
+      <c r="O227" s="38">
+        <v>253451</v>
+      </c>
+      <c r="P227" s="38">
+        <v>249305</v>
+      </c>
+      <c r="Q227" s="38">
+        <v>486387</v>
+      </c>
+      <c r="R227" s="38">
+        <v>242585</v>
+      </c>
+      <c r="S227" s="38">
+        <v>243802</v>
+      </c>
+      <c r="T227" s="38">
+        <v>513967</v>
+      </c>
+      <c r="U227" s="38">
+        <v>254399</v>
+      </c>
+      <c r="V227" s="38">
+        <v>259568</v>
+      </c>
+      <c r="W227" s="38">
+        <v>514528</v>
+      </c>
+      <c r="X227" s="38">
+        <v>254865</v>
+      </c>
+      <c r="Y227" s="38">
+        <v>259663</v>
+      </c>
+      <c r="Z227" s="38">
+        <v>525594</v>
+      </c>
+      <c r="AA227" s="38">
+        <v>255270</v>
+      </c>
+      <c r="AB227" s="38">
+        <v>270324</v>
+      </c>
+      <c r="AC227" s="38">
+        <v>535184</v>
+      </c>
+      <c r="AD227" s="38">
+        <v>273322</v>
+      </c>
+      <c r="AE227" s="38">
+        <v>261862</v>
+      </c>
+    </row>
+    <row r="228" spans="1:31">
+      <c r="A228" s="53" t="s">
+        <v>262</v>
+      </c>
+      <c r="B228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G228" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H228" s="38">
+        <v>34933</v>
+      </c>
+      <c r="I228" s="38">
+        <v>16435</v>
+      </c>
+      <c r="J228" s="38">
+        <v>18498</v>
+      </c>
+      <c r="K228" s="38">
+        <v>42325</v>
+      </c>
+      <c r="L228" s="38">
+        <v>22295</v>
+      </c>
+      <c r="M228" s="38">
+        <v>20030</v>
+      </c>
+      <c r="N228" s="38">
+        <v>48573</v>
+      </c>
+      <c r="O228" s="38">
+        <v>26548</v>
+      </c>
+      <c r="P228" s="38">
+        <v>22025</v>
+      </c>
+      <c r="Q228" s="38">
+        <v>54776</v>
+      </c>
+      <c r="R228" s="38">
+        <v>27794</v>
+      </c>
+      <c r="S228" s="38">
+        <v>26982</v>
+      </c>
+      <c r="T228" s="38">
+        <v>63409</v>
+      </c>
+      <c r="U228" s="38">
+        <v>31988</v>
+      </c>
+      <c r="V228" s="38">
+        <v>31421</v>
+      </c>
+      <c r="W228" s="38">
+        <v>68294</v>
+      </c>
+      <c r="X228" s="38">
+        <v>35171</v>
+      </c>
+      <c r="Y228" s="38">
+        <v>33123</v>
+      </c>
+      <c r="Z228" s="38">
+        <v>69216</v>
+      </c>
+      <c r="AA228" s="38">
+        <v>33822</v>
+      </c>
+      <c r="AB228" s="38">
+        <v>35394</v>
+      </c>
+      <c r="AC228" s="38">
+        <v>71814</v>
+      </c>
+      <c r="AD228" s="38">
+        <v>34912</v>
+      </c>
+      <c r="AE228" s="38">
+        <v>36902</v>
+      </c>
+    </row>
+    <row r="229" spans="1:31">
+      <c r="A229" s="53" t="s">
+        <v>263</v>
+      </c>
+      <c r="B229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G229" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H229" s="38">
+        <v>24564</v>
+      </c>
+      <c r="I229" s="38">
+        <v>14979</v>
+      </c>
+      <c r="J229" s="38">
+        <v>9585</v>
+      </c>
+      <c r="K229" s="38">
+        <v>23648</v>
+      </c>
+      <c r="L229" s="38">
+        <v>13517</v>
+      </c>
+      <c r="M229" s="38">
+        <v>10131</v>
+      </c>
+      <c r="N229" s="38">
+        <v>24537</v>
+      </c>
+      <c r="O229" s="38">
+        <v>14550</v>
+      </c>
+      <c r="P229" s="38">
+        <v>9987</v>
+      </c>
+      <c r="Q229" s="38">
+        <v>23367</v>
+      </c>
+      <c r="R229" s="38">
+        <v>12066</v>
+      </c>
+      <c r="S229" s="38">
+        <v>11301</v>
+      </c>
+      <c r="T229" s="38">
+        <v>24565</v>
+      </c>
+      <c r="U229" s="38">
+        <v>14203</v>
+      </c>
+      <c r="V229" s="38">
+        <v>10362</v>
+      </c>
+      <c r="W229" s="38">
+        <v>21247</v>
+      </c>
+      <c r="X229" s="38">
+        <v>11461</v>
+      </c>
+      <c r="Y229" s="38">
+        <v>9786</v>
+      </c>
+      <c r="Z229" s="38">
+        <v>22890</v>
+      </c>
+      <c r="AA229" s="38">
+        <v>11394</v>
+      </c>
+      <c r="AB229" s="38">
+        <v>11496</v>
+      </c>
+      <c r="AC229" s="38">
+        <v>24038</v>
+      </c>
+      <c r="AD229" s="38">
+        <v>12931</v>
+      </c>
+      <c r="AE229" s="38">
+        <v>11107</v>
+      </c>
+    </row>
+    <row r="230" spans="1:31">
+      <c r="A230" s="53" t="s">
+        <v>264</v>
+      </c>
+      <c r="B230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G230" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H230" s="38">
+        <v>53018</v>
+      </c>
+      <c r="I230" s="38">
+        <v>19826</v>
+      </c>
+      <c r="J230" s="38">
+        <v>33192</v>
+      </c>
+      <c r="K230" s="38">
+        <v>45060</v>
+      </c>
+      <c r="L230" s="38">
+        <v>23768</v>
+      </c>
+      <c r="M230" s="38">
+        <v>21292</v>
+      </c>
+      <c r="N230" s="38">
+        <v>53769</v>
+      </c>
+      <c r="O230" s="38">
+        <v>28800</v>
+      </c>
+      <c r="P230" s="38">
+        <v>24969</v>
+      </c>
+      <c r="Q230" s="38">
+        <v>26199</v>
+      </c>
+      <c r="R230" s="38">
+        <v>12646</v>
+      </c>
+      <c r="S230" s="38">
+        <v>13553</v>
+      </c>
+      <c r="T230" s="38">
+        <v>23174</v>
+      </c>
+      <c r="U230" s="38">
+        <v>10764</v>
+      </c>
+      <c r="V230" s="38">
+        <v>12410</v>
+      </c>
+      <c r="W230" s="38">
+        <v>25606</v>
+      </c>
+      <c r="X230" s="38">
+        <v>12164</v>
+      </c>
+      <c r="Y230" s="38">
+        <v>13442</v>
+      </c>
+      <c r="Z230" s="38">
+        <v>25838</v>
+      </c>
+      <c r="AA230" s="38">
+        <v>12728</v>
+      </c>
+      <c r="AB230" s="38">
+        <v>13110</v>
+      </c>
+      <c r="AC230" s="38">
+        <v>25717</v>
+      </c>
+      <c r="AD230" s="38">
+        <v>12859</v>
+      </c>
+      <c r="AE230" s="38">
+        <v>12858</v>
+      </c>
+    </row>
+    <row r="231" spans="1:31">
+      <c r="A231" s="53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G231" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H231" s="38">
+        <v>11370</v>
+      </c>
+      <c r="I231" s="38">
+        <v>4744</v>
+      </c>
+      <c r="J231" s="38">
+        <v>6626</v>
+      </c>
+      <c r="K231" s="38">
+        <v>12107</v>
+      </c>
+      <c r="L231" s="38">
+        <v>5861</v>
+      </c>
+      <c r="M231" s="38">
+        <v>6246</v>
+      </c>
+      <c r="N231" s="38">
+        <v>14001</v>
+      </c>
+      <c r="O231" s="38">
+        <v>7181</v>
+      </c>
+      <c r="P231" s="38">
+        <v>6820</v>
+      </c>
+      <c r="Q231" s="38">
+        <v>15450</v>
+      </c>
+      <c r="R231" s="38">
+        <v>7721</v>
+      </c>
+      <c r="S231" s="38">
+        <v>7729</v>
+      </c>
+      <c r="T231" s="38">
+        <v>13872</v>
+      </c>
+      <c r="U231" s="38">
+        <v>7633</v>
+      </c>
+      <c r="V231" s="38">
+        <v>6239</v>
+      </c>
+      <c r="W231" s="38">
+        <v>13295</v>
+      </c>
+      <c r="X231" s="38">
+        <v>8130</v>
+      </c>
+      <c r="Y231" s="38">
+        <v>5165</v>
+      </c>
+      <c r="Z231" s="38">
+        <v>13445</v>
+      </c>
+      <c r="AA231" s="38">
+        <v>6823</v>
+      </c>
+      <c r="AB231" s="38">
+        <v>6622</v>
+      </c>
+      <c r="AC231" s="38">
+        <v>13034</v>
+      </c>
+      <c r="AD231" s="38">
+        <v>6672</v>
+      </c>
+      <c r="AE231" s="38">
+        <v>6362</v>
+      </c>
+    </row>
+    <row r="232" spans="1:31">
+      <c r="A232" s="53" t="s">
+        <v>265</v>
+      </c>
+      <c r="B232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G232" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H232" s="38">
+        <v>47865</v>
+      </c>
+      <c r="I232" s="38">
+        <v>21137</v>
+      </c>
+      <c r="J232" s="38">
+        <v>26728</v>
+      </c>
+      <c r="K232" s="38">
+        <v>38309</v>
+      </c>
+      <c r="L232" s="38">
+        <v>17427</v>
+      </c>
+      <c r="M232" s="38">
+        <v>20882</v>
+      </c>
+      <c r="N232" s="38">
+        <v>33008</v>
+      </c>
+      <c r="O232" s="38">
+        <v>15412</v>
+      </c>
+      <c r="P232" s="38">
+        <v>17596</v>
+      </c>
+      <c r="Q232" s="38">
+        <v>32780</v>
+      </c>
+      <c r="R232" s="38">
+        <v>14500</v>
+      </c>
+      <c r="S232" s="38">
+        <v>18280</v>
+      </c>
+      <c r="T232" s="38">
+        <v>45618</v>
+      </c>
+      <c r="U232" s="38">
+        <v>25061</v>
+      </c>
+      <c r="V232" s="38">
+        <v>20557</v>
+      </c>
+      <c r="W232" s="38">
+        <v>36579</v>
+      </c>
+      <c r="X232" s="38">
+        <v>15039</v>
+      </c>
+      <c r="Y232" s="38">
+        <v>21540</v>
+      </c>
+      <c r="Z232" s="38">
+        <v>38280</v>
+      </c>
+      <c r="AA232" s="38">
+        <v>18568</v>
+      </c>
+      <c r="AB232" s="38">
+        <v>19712</v>
+      </c>
+      <c r="AC232" s="38">
+        <v>38457</v>
+      </c>
+      <c r="AD232" s="38">
+        <v>20236</v>
+      </c>
+      <c r="AE232" s="38">
+        <v>18221</v>
+      </c>
+    </row>
+    <row r="233" spans="1:31">
+      <c r="A233" s="53" t="s">
+        <v>266</v>
+      </c>
+      <c r="B233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G233" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H233" s="38">
+        <v>39752</v>
+      </c>
+      <c r="I233" s="38">
+        <v>16380</v>
+      </c>
+      <c r="J233" s="38">
+        <v>23372</v>
+      </c>
+      <c r="K233" s="38">
+        <v>33280</v>
+      </c>
+      <c r="L233" s="38">
+        <v>16934</v>
+      </c>
+      <c r="M233" s="38">
+        <v>16346</v>
+      </c>
+      <c r="N233" s="38">
+        <v>34883</v>
+      </c>
+      <c r="O233" s="38">
+        <v>14414</v>
+      </c>
+      <c r="P233" s="38">
+        <v>20469</v>
+      </c>
+      <c r="Q233" s="38">
+        <v>37288</v>
+      </c>
+      <c r="R233" s="38">
+        <v>19618</v>
+      </c>
+      <c r="S233" s="38">
+        <v>17670</v>
+      </c>
+      <c r="T233" s="38">
+        <v>30635</v>
+      </c>
+      <c r="U233" s="38">
+        <v>14218</v>
+      </c>
+      <c r="V233" s="38">
+        <v>16417</v>
+      </c>
+      <c r="W233" s="38">
+        <v>29191</v>
+      </c>
+      <c r="X233" s="38">
+        <v>12186</v>
+      </c>
+      <c r="Y233" s="38">
+        <v>17005</v>
+      </c>
+      <c r="Z233" s="38">
+        <v>28895</v>
+      </c>
+      <c r="AA233" s="38">
+        <v>12811</v>
+      </c>
+      <c r="AB233" s="38">
+        <v>16084</v>
+      </c>
+      <c r="AC233" s="38">
+        <v>32253</v>
+      </c>
+      <c r="AD233" s="38">
+        <v>15688</v>
+      </c>
+      <c r="AE233" s="38">
+        <v>16565</v>
+      </c>
+    </row>
+    <row r="234" spans="1:31">
+      <c r="A234" s="53" t="s">
+        <v>267</v>
+      </c>
+      <c r="B234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G234" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H234" s="38">
+        <v>27471</v>
+      </c>
+      <c r="I234" s="38">
+        <v>14028</v>
+      </c>
+      <c r="J234" s="38">
+        <v>13443</v>
+      </c>
+      <c r="K234" s="38">
+        <v>31679</v>
+      </c>
+      <c r="L234" s="38">
+        <v>15358</v>
+      </c>
+      <c r="M234" s="38">
+        <v>16321</v>
+      </c>
+      <c r="N234" s="38">
+        <v>26498</v>
+      </c>
+      <c r="O234" s="38">
+        <v>13926</v>
+      </c>
+      <c r="P234" s="38">
+        <v>12572</v>
+      </c>
+      <c r="Q234" s="38">
+        <v>22970</v>
+      </c>
+      <c r="R234" s="38">
+        <v>10712</v>
+      </c>
+      <c r="S234" s="38">
+        <v>12258</v>
+      </c>
+      <c r="T234" s="38">
+        <v>24273</v>
+      </c>
+      <c r="U234" s="38">
+        <v>11700</v>
+      </c>
+      <c r="V234" s="38">
+        <v>12573</v>
+      </c>
+      <c r="W234" s="38">
+        <v>23795</v>
+      </c>
+      <c r="X234" s="38">
+        <v>12612</v>
+      </c>
+      <c r="Y234" s="38">
+        <v>11183</v>
+      </c>
+      <c r="Z234" s="38">
+        <v>24478</v>
+      </c>
+      <c r="AA234" s="38">
+        <v>11768</v>
+      </c>
+      <c r="AB234" s="38">
+        <v>12710</v>
+      </c>
+      <c r="AC234" s="38">
+        <v>25568</v>
+      </c>
+      <c r="AD234" s="38">
+        <v>13682</v>
+      </c>
+      <c r="AE234" s="38">
+        <v>11886</v>
+      </c>
+    </row>
+    <row r="235" spans="1:31">
+      <c r="A235" s="53" t="s">
+        <v>268</v>
+      </c>
+      <c r="B235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G235" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H235" s="38">
+        <v>24128</v>
+      </c>
+      <c r="I235" s="38">
+        <v>10529</v>
+      </c>
+      <c r="J235" s="38">
+        <v>13599</v>
+      </c>
+      <c r="K235" s="38">
+        <v>33182</v>
+      </c>
+      <c r="L235" s="38">
+        <v>16310</v>
+      </c>
+      <c r="M235" s="38">
+        <v>16872</v>
+      </c>
+      <c r="N235" s="38">
+        <v>28912</v>
+      </c>
+      <c r="O235" s="38">
+        <v>13825</v>
+      </c>
+      <c r="P235" s="38">
+        <v>15087</v>
+      </c>
+      <c r="Q235" s="38">
+        <v>24570</v>
+      </c>
+      <c r="R235" s="38">
+        <v>9946</v>
+      </c>
+      <c r="S235" s="38">
+        <v>14624</v>
+      </c>
+      <c r="T235" s="38">
+        <v>24438</v>
+      </c>
+      <c r="U235" s="38">
+        <v>11442</v>
+      </c>
+      <c r="V235" s="38">
+        <v>12996</v>
+      </c>
+      <c r="W235" s="38">
+        <v>21597</v>
+      </c>
+      <c r="X235" s="38">
+        <v>9751</v>
+      </c>
+      <c r="Y235" s="38">
+        <v>11846</v>
+      </c>
+      <c r="Z235" s="38">
+        <v>22188</v>
+      </c>
+      <c r="AA235" s="38">
+        <v>12059</v>
+      </c>
+      <c r="AB235" s="38">
+        <v>10129</v>
+      </c>
+      <c r="AC235" s="38">
+        <v>21128</v>
+      </c>
+      <c r="AD235" s="38">
+        <v>10937</v>
+      </c>
+      <c r="AE235" s="38">
+        <v>10191</v>
+      </c>
+    </row>
+    <row r="236" spans="1:31">
+      <c r="A236" s="53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G236" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H236" s="38">
+        <v>38982</v>
+      </c>
+      <c r="I236" s="38">
+        <v>19556</v>
+      </c>
+      <c r="J236" s="38">
+        <v>19426</v>
+      </c>
+      <c r="K236" s="38">
+        <v>33742</v>
+      </c>
+      <c r="L236" s="38">
+        <v>18735</v>
+      </c>
+      <c r="M236" s="38">
+        <v>15007</v>
+      </c>
+      <c r="N236" s="38">
+        <v>29831</v>
+      </c>
+      <c r="O236" s="38">
+        <v>14798</v>
+      </c>
+      <c r="P236" s="38">
+        <v>15033</v>
+      </c>
+      <c r="Q236" s="38">
+        <v>25157</v>
+      </c>
+      <c r="R236" s="38">
+        <v>11985</v>
+      </c>
+      <c r="S236" s="38">
+        <v>13172</v>
+      </c>
+      <c r="T236" s="38">
+        <v>24895</v>
+      </c>
+      <c r="U236" s="38">
+        <v>12535</v>
+      </c>
+      <c r="V236" s="38">
+        <v>12360</v>
+      </c>
+      <c r="W236" s="38">
+        <v>26069</v>
+      </c>
+      <c r="X236" s="38">
+        <v>14163</v>
+      </c>
+      <c r="Y236" s="38">
+        <v>11906</v>
+      </c>
+      <c r="Z236" s="38">
+        <v>26782</v>
+      </c>
+      <c r="AA236" s="38">
+        <v>15911</v>
+      </c>
+      <c r="AB236" s="38">
+        <v>10871</v>
+      </c>
+      <c r="AC236" s="38">
+        <v>27893</v>
+      </c>
+      <c r="AD236" s="38">
+        <v>16068</v>
+      </c>
+      <c r="AE236" s="38">
+        <v>11825</v>
+      </c>
+    </row>
+    <row r="237" spans="1:31">
+      <c r="A237" s="53" t="s">
+        <v>269</v>
+      </c>
+      <c r="B237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G237" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H237" s="38">
+        <v>17410</v>
+      </c>
+      <c r="I237" s="38">
+        <v>7894</v>
+      </c>
+      <c r="J237" s="38">
+        <v>9516</v>
+      </c>
+      <c r="K237" s="38">
+        <v>16766</v>
+      </c>
+      <c r="L237" s="38">
+        <v>8169</v>
+      </c>
+      <c r="M237" s="38">
+        <v>8597</v>
+      </c>
+      <c r="N237" s="38">
+        <v>15327</v>
+      </c>
+      <c r="O237" s="38">
+        <v>7309</v>
+      </c>
+      <c r="P237" s="38">
+        <v>8018</v>
+      </c>
+      <c r="Q237" s="38">
+        <v>14816</v>
+      </c>
+      <c r="R237" s="38">
+        <v>7344</v>
+      </c>
+      <c r="S237" s="38">
+        <v>7472</v>
+      </c>
+      <c r="T237" s="38">
+        <v>13087</v>
+      </c>
+      <c r="U237" s="38">
+        <v>6691</v>
+      </c>
+      <c r="V237" s="38">
+        <v>6396</v>
+      </c>
+      <c r="W237" s="38">
+        <v>16139</v>
+      </c>
+      <c r="X237" s="38">
+        <v>8368</v>
+      </c>
+      <c r="Y237" s="38">
+        <v>7771</v>
+      </c>
+      <c r="Z237" s="38">
+        <v>14714</v>
+      </c>
+      <c r="AA237" s="38">
+        <v>6611</v>
+      </c>
+      <c r="AB237" s="38">
+        <v>8103</v>
+      </c>
+      <c r="AC237" s="38">
+        <v>12566</v>
+      </c>
+      <c r="AD237" s="38">
+        <v>5940</v>
+      </c>
+      <c r="AE237" s="38">
+        <v>6626</v>
+      </c>
+    </row>
+    <row r="238" spans="1:31">
+      <c r="A238" s="53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G238" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H238" s="38">
+        <v>31630</v>
+      </c>
+      <c r="I238" s="38">
+        <v>15054</v>
+      </c>
+      <c r="J238" s="38">
+        <v>16576</v>
+      </c>
+      <c r="K238" s="38">
+        <v>43014</v>
+      </c>
+      <c r="L238" s="38">
+        <v>24013</v>
+      </c>
+      <c r="M238" s="38">
+        <v>19001</v>
+      </c>
+      <c r="N238" s="38">
+        <v>41738</v>
+      </c>
+      <c r="O238" s="38">
+        <v>17674</v>
+      </c>
+      <c r="P238" s="38">
+        <v>24064</v>
+      </c>
+      <c r="Q238" s="38">
+        <v>44446</v>
+      </c>
+      <c r="R238" s="38">
+        <v>21581</v>
+      </c>
+      <c r="S238" s="38">
+        <v>22865</v>
+      </c>
+      <c r="T238" s="38">
+        <v>52914</v>
+      </c>
+      <c r="U238" s="38">
+        <v>21571</v>
+      </c>
+      <c r="V238" s="38">
+        <v>31343</v>
+      </c>
+      <c r="W238" s="38">
+        <v>45361</v>
+      </c>
+      <c r="X238" s="38">
+        <v>25032</v>
+      </c>
+      <c r="Y238" s="38">
+        <v>20329</v>
+      </c>
+      <c r="Z238" s="38">
+        <v>45857</v>
+      </c>
+      <c r="AA238" s="38">
+        <v>21484</v>
+      </c>
+      <c r="AB238" s="38">
+        <v>24373</v>
+      </c>
+      <c r="AC238" s="38">
+        <v>48796</v>
+      </c>
+      <c r="AD238" s="38">
+        <v>24604</v>
+      </c>
+      <c r="AE238" s="38">
+        <v>24192</v>
+      </c>
+    </row>
+    <row r="239" spans="1:31">
+      <c r="A239" s="53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G239" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H239" s="38">
+        <v>39882</v>
+      </c>
+      <c r="I239" s="38">
+        <v>20224</v>
+      </c>
+      <c r="J239" s="38">
+        <v>19658</v>
+      </c>
+      <c r="K239" s="38">
+        <v>48063</v>
+      </c>
+      <c r="L239" s="38">
+        <v>24284</v>
+      </c>
+      <c r="M239" s="38">
+        <v>23779</v>
+      </c>
+      <c r="N239" s="38">
+        <v>44370</v>
+      </c>
+      <c r="O239" s="38">
+        <v>22167</v>
+      </c>
+      <c r="P239" s="38">
+        <v>22203</v>
+      </c>
+      <c r="Q239" s="38">
+        <v>45301</v>
+      </c>
+      <c r="R239" s="38">
+        <v>24834</v>
+      </c>
+      <c r="S239" s="38">
+        <v>20467</v>
+      </c>
+      <c r="T239" s="38">
+        <v>54652</v>
+      </c>
+      <c r="U239" s="38">
+        <v>29877</v>
+      </c>
+      <c r="V239" s="38">
+        <v>24775</v>
+      </c>
+      <c r="W239" s="38">
+        <v>58011</v>
+      </c>
+      <c r="X239" s="38">
+        <v>30197</v>
+      </c>
+      <c r="Y239" s="38">
+        <v>27814</v>
+      </c>
+      <c r="Z239" s="38">
+        <v>60250</v>
+      </c>
+      <c r="AA239" s="38">
+        <v>30438</v>
+      </c>
+      <c r="AB239" s="38">
+        <v>29812</v>
+      </c>
+      <c r="AC239" s="38">
+        <v>62525</v>
+      </c>
+      <c r="AD239" s="38">
+        <v>29963</v>
+      </c>
+      <c r="AE239" s="38">
+        <v>32562</v>
+      </c>
+    </row>
+    <row r="240" spans="1:31">
+      <c r="A240" s="53" t="s">
+        <v>270</v>
+      </c>
+      <c r="B240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P240" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q240" s="38">
+        <v>26632</v>
+      </c>
+      <c r="R240" s="38">
+        <v>14634</v>
+      </c>
+      <c r="S240" s="38">
+        <v>11998</v>
+      </c>
+      <c r="T240" s="38">
+        <v>26968</v>
+      </c>
+      <c r="U240" s="38">
+        <v>12536</v>
+      </c>
+      <c r="V240" s="38">
+        <v>14432</v>
+      </c>
+      <c r="W240" s="38">
+        <v>29278</v>
+      </c>
+      <c r="X240" s="38">
+        <v>14544</v>
+      </c>
+      <c r="Y240" s="38">
+        <v>14734</v>
+      </c>
+      <c r="Z240" s="38">
+        <v>30744</v>
+      </c>
+      <c r="AA240" s="38">
+        <v>14581</v>
+      </c>
+      <c r="AB240" s="38">
+        <v>16163</v>
+      </c>
+      <c r="AC240" s="38">
+        <v>31788</v>
+      </c>
+      <c r="AD240" s="38">
+        <v>17690</v>
+      </c>
+      <c r="AE240" s="38">
+        <v>14098</v>
+      </c>
+    </row>
+    <row r="241" spans="1:31">
+      <c r="A241" s="53" t="s">
+        <v>230</v>
+      </c>
+      <c r="B241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G241" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H241" s="38">
+        <v>19583</v>
+      </c>
+      <c r="I241" s="38">
+        <v>9396</v>
+      </c>
+      <c r="J241" s="38">
+        <v>10187</v>
+      </c>
+      <c r="K241" s="38">
+        <v>16671</v>
+      </c>
+      <c r="L241" s="38">
+        <v>7571</v>
+      </c>
+      <c r="M241" s="38">
+        <v>9100</v>
+      </c>
+      <c r="N241" s="38">
+        <v>17173</v>
+      </c>
+      <c r="O241" s="38">
+        <v>8509</v>
+      </c>
+      <c r="P241" s="38">
+        <v>8664</v>
+      </c>
+      <c r="Q241" s="38">
+        <v>18480</v>
+      </c>
+      <c r="R241" s="38">
+        <v>10071</v>
+      </c>
+      <c r="S241" s="38">
+        <v>8409</v>
+      </c>
+      <c r="T241" s="38">
+        <v>15383</v>
+      </c>
+      <c r="U241" s="38">
+        <v>7102</v>
+      </c>
+      <c r="V241" s="38">
+        <v>8281</v>
+      </c>
+      <c r="W241" s="38">
+        <v>14732</v>
+      </c>
+      <c r="X241" s="38">
+        <v>5986</v>
+      </c>
+      <c r="Y241" s="38">
+        <v>8746</v>
+      </c>
+      <c r="Z241" s="38">
+        <v>14643</v>
+      </c>
+      <c r="AA241" s="38">
+        <v>4932</v>
+      </c>
+      <c r="AB241" s="38">
+        <v>9711</v>
+      </c>
+      <c r="AC241" s="38">
+        <v>13827</v>
+      </c>
+      <c r="AD241" s="38">
+        <v>5815</v>
+      </c>
+      <c r="AE241" s="38">
+        <v>8012</v>
+      </c>
+    </row>
+    <row r="242" spans="1:31">
+      <c r="A242" s="53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G242" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H242" s="38">
+        <v>34741</v>
+      </c>
+      <c r="I242" s="38">
+        <v>16476</v>
+      </c>
+      <c r="J242" s="38">
+        <v>18265</v>
+      </c>
+      <c r="K242" s="38">
+        <v>36142</v>
+      </c>
+      <c r="L242" s="38">
+        <v>18451</v>
+      </c>
+      <c r="M242" s="38">
+        <v>17691</v>
+      </c>
+      <c r="N242" s="38">
+        <v>36195</v>
+      </c>
+      <c r="O242" s="38">
+        <v>19798</v>
+      </c>
+      <c r="P242" s="38">
+        <v>16397</v>
+      </c>
+      <c r="Q242" s="38">
+        <v>30692</v>
+      </c>
+      <c r="R242" s="38">
+        <v>14684</v>
+      </c>
+      <c r="S242" s="38">
+        <v>16008</v>
+      </c>
+      <c r="T242" s="38">
+        <v>32435</v>
+      </c>
+      <c r="U242" s="38">
+        <v>15104</v>
+      </c>
+      <c r="V242" s="38">
+        <v>17331</v>
+      </c>
+      <c r="W242" s="38">
+        <v>36159</v>
+      </c>
+      <c r="X242" s="38">
+        <v>17686</v>
+      </c>
+      <c r="Y242" s="38">
+        <v>18473</v>
+      </c>
+      <c r="Z242" s="38">
+        <v>36103</v>
+      </c>
+      <c r="AA242" s="38">
+        <v>16594</v>
+      </c>
+      <c r="AB242" s="38">
+        <v>19509</v>
+      </c>
+      <c r="AC242" s="38">
+        <v>35467</v>
+      </c>
+      <c r="AD242" s="38">
+        <v>18491</v>
+      </c>
+      <c r="AE242" s="38">
+        <v>16976</v>
+      </c>
+    </row>
+    <row r="243" spans="1:31">
+      <c r="A243" s="53" t="s">
+        <v>271</v>
+      </c>
+      <c r="B243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G243" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H243" s="38">
+        <v>40480</v>
+      </c>
+      <c r="I243" s="38">
+        <v>18702</v>
+      </c>
+      <c r="J243" s="38">
+        <v>21778</v>
+      </c>
+      <c r="K243" s="38">
+        <v>27788</v>
+      </c>
+      <c r="L243" s="38">
+        <v>13075</v>
+      </c>
+      <c r="M243" s="38">
+        <v>14713</v>
+      </c>
+      <c r="N243" s="38">
+        <v>32507</v>
+      </c>
+      <c r="O243" s="38">
+        <v>16316</v>
+      </c>
+      <c r="P243" s="38">
+        <v>16191</v>
+      </c>
+      <c r="Q243" s="38">
+        <v>28367</v>
+      </c>
+      <c r="R243" s="38">
+        <v>15238</v>
+      </c>
+      <c r="S243" s="38">
+        <v>13129</v>
+      </c>
+      <c r="T243" s="38">
+        <v>23914</v>
+      </c>
+      <c r="U243" s="38">
+        <v>12459</v>
+      </c>
+      <c r="V243" s="38">
+        <v>11455</v>
+      </c>
+      <c r="W243" s="38">
+        <v>30561</v>
+      </c>
+      <c r="X243" s="38">
+        <v>14195</v>
+      </c>
+      <c r="Y243" s="38">
+        <v>16366</v>
+      </c>
+      <c r="Z243" s="38">
+        <v>31693</v>
+      </c>
+      <c r="AA243" s="38">
+        <v>16020</v>
+      </c>
+      <c r="AB243" s="38">
+        <v>15673</v>
+      </c>
+      <c r="AC243" s="38">
+        <v>31057</v>
+      </c>
+      <c r="AD243" s="38">
+        <v>16293</v>
+      </c>
+      <c r="AE243" s="38">
+        <v>14764</v>
+      </c>
+    </row>
+    <row r="244" spans="1:31">
+      <c r="A244" s="53" t="s">
+        <v>272</v>
+      </c>
+      <c r="B244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G244" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H244" s="38">
+        <v>23418</v>
+      </c>
+      <c r="I244" s="38">
+        <v>10853</v>
+      </c>
+      <c r="J244" s="38">
+        <v>12565</v>
+      </c>
+      <c r="K244" s="38">
+        <v>23908</v>
+      </c>
+      <c r="L244" s="38">
+        <v>13103</v>
+      </c>
+      <c r="M244" s="38">
+        <v>10805</v>
+      </c>
+      <c r="N244" s="38">
+        <v>21434</v>
+      </c>
+      <c r="O244" s="38">
+        <v>12224</v>
+      </c>
+      <c r="P244" s="38">
+        <v>9210</v>
+      </c>
+      <c r="Q244" s="38">
+        <v>15096</v>
+      </c>
+      <c r="R244" s="38">
+        <v>7211</v>
+      </c>
+      <c r="S244" s="38">
+        <v>7885</v>
+      </c>
+      <c r="T244" s="38">
+        <v>19735</v>
+      </c>
+      <c r="U244" s="38">
+        <v>9515</v>
+      </c>
+      <c r="V244" s="38">
+        <v>10220</v>
+      </c>
+      <c r="W244" s="38">
+        <v>18614</v>
+      </c>
+      <c r="X244" s="38">
+        <v>8180</v>
+      </c>
+      <c r="Y244" s="38">
+        <v>10434</v>
+      </c>
+      <c r="Z244" s="38">
+        <v>19578</v>
+      </c>
+      <c r="AA244" s="38">
+        <v>8726</v>
+      </c>
+      <c r="AB244" s="38">
+        <v>10852</v>
+      </c>
+      <c r="AC244" s="38">
+        <v>19256</v>
+      </c>
+      <c r="AD244" s="38">
+        <v>10541</v>
+      </c>
+      <c r="AE244" s="38">
+        <v>8715</v>
+      </c>
+    </row>
+    <row r="245" spans="1:31">
+      <c r="A245" s="49" t="s">
+        <v>273</v>
+      </c>
+      <c r="B245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S245" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T245" s="38">
+        <v>55772</v>
+      </c>
+      <c r="U245" s="38">
+        <v>21408</v>
+      </c>
+      <c r="V245" s="38">
+        <v>34364</v>
+      </c>
+      <c r="W245" s="38">
+        <v>55286</v>
+      </c>
+      <c r="X245" s="38">
+        <v>21597</v>
+      </c>
+      <c r="Y245" s="38">
+        <v>33689</v>
+      </c>
+      <c r="Z245" s="38">
+        <v>52428</v>
+      </c>
+      <c r="AA245" s="38">
+        <v>20831</v>
+      </c>
+      <c r="AB245" s="38">
+        <v>31597</v>
+      </c>
+      <c r="AC245" s="38">
+        <v>53268</v>
+      </c>
+      <c r="AD245" s="38">
+        <v>21835</v>
+      </c>
+      <c r="AE245" s="38">
+        <v>31433</v>
+      </c>
+    </row>
+    <row r="246" spans="1:31">
+      <c r="A246" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S246" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T246" s="38">
+        <v>23757</v>
+      </c>
+      <c r="U246" s="38">
+        <v>8409</v>
+      </c>
+      <c r="V246" s="38">
+        <v>15348</v>
+      </c>
+      <c r="W246" s="38">
+        <v>23572</v>
+      </c>
+      <c r="X246" s="38">
+        <v>8229</v>
+      </c>
+      <c r="Y246" s="38">
+        <v>15343</v>
+      </c>
+      <c r="Z246" s="38">
+        <v>20527</v>
+      </c>
+      <c r="AA246" s="38">
+        <v>7995</v>
+      </c>
+      <c r="AB246" s="38">
+        <v>12532</v>
+      </c>
+      <c r="AC246" s="38">
+        <v>21519</v>
+      </c>
+      <c r="AD246" s="38">
+        <v>8530</v>
+      </c>
+      <c r="AE246" s="38">
+        <v>12989</v>
+      </c>
+    </row>
+    <row r="247" spans="1:31">
+      <c r="A247" s="53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S247" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T247" s="38">
+        <v>4065</v>
+      </c>
+      <c r="U247" s="38">
+        <v>1588</v>
+      </c>
+      <c r="V247" s="38">
+        <v>2477</v>
+      </c>
+      <c r="W247" s="38">
+        <v>3505</v>
+      </c>
+      <c r="X247" s="38">
+        <v>1291</v>
+      </c>
+      <c r="Y247" s="38">
+        <v>2214</v>
+      </c>
+      <c r="Z247" s="38">
+        <v>3470</v>
+      </c>
+      <c r="AA247" s="38">
+        <v>1263</v>
+      </c>
+      <c r="AB247" s="38">
+        <v>2207</v>
+      </c>
+      <c r="AC247" s="38">
+        <v>3783</v>
+      </c>
+      <c r="AD247" s="38">
+        <v>1344</v>
+      </c>
+      <c r="AE247" s="38">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="248" spans="1:31">
+      <c r="A248" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S248" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T248" s="38">
+        <v>14118</v>
+      </c>
+      <c r="U248" s="38">
+        <v>4623</v>
+      </c>
+      <c r="V248" s="38">
+        <v>9495</v>
+      </c>
+      <c r="W248" s="38">
+        <v>13281</v>
+      </c>
+      <c r="X248" s="38">
+        <v>4584</v>
+      </c>
+      <c r="Y248" s="38">
+        <v>8697</v>
+      </c>
+      <c r="Z248" s="38">
+        <v>13606</v>
+      </c>
+      <c r="AA248" s="38">
+        <v>4346</v>
+      </c>
+      <c r="AB248" s="38">
+        <v>9260</v>
+      </c>
+      <c r="AC248" s="38">
+        <v>13319</v>
+      </c>
+      <c r="AD248" s="38">
+        <v>4686</v>
+      </c>
+      <c r="AE248" s="38">
+        <v>8633</v>
+      </c>
+    </row>
+    <row r="249" spans="1:31">
+      <c r="A249" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S249" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T249" s="38">
+        <v>9213</v>
+      </c>
+      <c r="U249" s="38">
+        <v>4335</v>
+      </c>
+      <c r="V249" s="38">
+        <v>4878</v>
+      </c>
+      <c r="W249" s="38">
+        <v>10451</v>
+      </c>
+      <c r="X249" s="38">
+        <v>5025</v>
+      </c>
+      <c r="Y249" s="38">
+        <v>5426</v>
+      </c>
+      <c r="Z249" s="38">
+        <v>11015</v>
+      </c>
+      <c r="AA249" s="38">
+        <v>5392</v>
+      </c>
+      <c r="AB249" s="38">
+        <v>5623</v>
+      </c>
+      <c r="AC249" s="38">
+        <v>11131</v>
+      </c>
+      <c r="AD249" s="38">
+        <v>5724</v>
+      </c>
+      <c r="AE249" s="38">
+        <v>5407</v>
+      </c>
+    </row>
+    <row r="250" spans="1:31">
+      <c r="A250" s="53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S250" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T250" s="38">
+        <v>4619</v>
+      </c>
+      <c r="U250" s="38">
+        <v>2453</v>
+      </c>
+      <c r="V250" s="38">
+        <v>2166</v>
+      </c>
+      <c r="W250" s="38">
+        <v>4477</v>
+      </c>
+      <c r="X250" s="38">
+        <v>2468</v>
+      </c>
+      <c r="Y250" s="38">
+        <v>2009</v>
+      </c>
+      <c r="Z250" s="38">
+        <v>3810</v>
+      </c>
+      <c r="AA250" s="38">
+        <v>1835</v>
+      </c>
+      <c r="AB250" s="38">
+        <v>1975</v>
+      </c>
+      <c r="AC250" s="38">
+        <v>3516</v>
+      </c>
+      <c r="AD250" s="38">
+        <v>1551</v>
+      </c>
+      <c r="AE250" s="38">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="251" spans="1:31" ht="22.5">
+      <c r="A251" s="49" t="s">
+        <v>274</v>
+      </c>
+      <c r="B251" s="38">
+        <v>429584</v>
+      </c>
+      <c r="C251" s="38">
+        <v>186257</v>
+      </c>
+      <c r="D251" s="38">
+        <v>243327</v>
+      </c>
+      <c r="E251" s="38">
+        <v>436576</v>
+      </c>
+      <c r="F251" s="38">
+        <v>189660</v>
+      </c>
+      <c r="G251" s="38">
+        <v>246916</v>
+      </c>
+      <c r="H251" s="38">
+        <v>427520</v>
+      </c>
+      <c r="I251" s="38">
+        <v>189977</v>
+      </c>
+      <c r="J251" s="38">
+        <v>237543</v>
+      </c>
+      <c r="K251" s="38">
+        <v>433794</v>
+      </c>
+      <c r="L251" s="38">
+        <v>192303</v>
+      </c>
+      <c r="M251" s="38">
+        <v>241491</v>
+      </c>
+      <c r="N251" s="38">
+        <v>425849</v>
+      </c>
+      <c r="O251" s="38">
+        <v>193615</v>
+      </c>
+      <c r="P251" s="38">
+        <v>232234</v>
+      </c>
+      <c r="Q251" s="38">
+        <v>427131</v>
+      </c>
+      <c r="R251" s="38">
+        <v>189022</v>
+      </c>
+      <c r="S251" s="38">
+        <v>238109</v>
+      </c>
+      <c r="T251" s="38">
+        <v>221019</v>
+      </c>
+      <c r="U251" s="38">
+        <v>91943</v>
+      </c>
+      <c r="V251" s="38">
+        <v>129076</v>
+      </c>
+      <c r="W251" s="38">
+        <v>234311</v>
+      </c>
+      <c r="X251" s="38">
+        <v>96209</v>
+      </c>
+      <c r="Y251" s="38">
+        <v>138102</v>
+      </c>
+      <c r="Z251" s="38">
+        <v>232633</v>
+      </c>
+      <c r="AA251" s="38">
+        <v>98729</v>
+      </c>
+      <c r="AB251" s="38">
+        <v>133904</v>
+      </c>
+      <c r="AC251" s="38">
+        <v>230040</v>
+      </c>
+      <c r="AD251" s="38">
+        <v>94036</v>
+      </c>
+      <c r="AE251" s="38">
+        <v>136004</v>
+      </c>
+    </row>
+    <row r="252" spans="1:31">
+      <c r="A252" s="53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B252" s="38">
+        <v>117061</v>
+      </c>
+      <c r="C252" s="38">
+        <v>46264</v>
+      </c>
+      <c r="D252" s="38">
+        <v>70797</v>
+      </c>
+      <c r="E252" s="38">
+        <v>113310</v>
+      </c>
+      <c r="F252" s="38">
+        <v>44945</v>
+      </c>
+      <c r="G252" s="38">
+        <v>68365</v>
+      </c>
+      <c r="H252" s="38">
+        <v>112193</v>
+      </c>
+      <c r="I252" s="38">
+        <v>42365</v>
+      </c>
+      <c r="J252" s="38">
+        <v>69828</v>
+      </c>
+      <c r="K252" s="38">
+        <v>116421</v>
+      </c>
+      <c r="L252" s="38">
+        <v>48025</v>
+      </c>
+      <c r="M252" s="38">
+        <v>68396</v>
+      </c>
+      <c r="N252" s="38">
+        <v>116365</v>
+      </c>
+      <c r="O252" s="38">
+        <v>49764</v>
+      </c>
+      <c r="P252" s="38">
+        <v>66601</v>
+      </c>
+      <c r="Q252" s="38">
+        <v>117307</v>
+      </c>
+      <c r="R252" s="38">
+        <v>51224</v>
+      </c>
+      <c r="S252" s="38">
+        <v>66083</v>
+      </c>
+      <c r="T252" s="38">
+        <v>119546</v>
+      </c>
+      <c r="U252" s="38">
+        <v>49200</v>
+      </c>
+      <c r="V252" s="38">
+        <v>70346</v>
+      </c>
+      <c r="W252" s="38">
+        <v>128639</v>
+      </c>
+      <c r="X252" s="38">
+        <v>51608</v>
+      </c>
+      <c r="Y252" s="38">
+        <v>77031</v>
+      </c>
+      <c r="Z252" s="38">
+        <v>127360</v>
+      </c>
+      <c r="AA252" s="38">
+        <v>54643</v>
+      </c>
+      <c r="AB252" s="38">
+        <v>72717</v>
+      </c>
+      <c r="AC252" s="38">
+        <v>123116</v>
+      </c>
+      <c r="AD252" s="38">
+        <v>49804</v>
+      </c>
+      <c r="AE252" s="38">
+        <v>73312</v>
+      </c>
+    </row>
+    <row r="253" spans="1:31">
+      <c r="A253" s="53" t="s">
+        <v>276</v>
+      </c>
+      <c r="B253" s="38">
+        <v>14320</v>
+      </c>
+      <c r="C253" s="38">
+        <v>4790</v>
+      </c>
+      <c r="D253" s="38">
+        <v>9530</v>
+      </c>
+      <c r="E253" s="38">
+        <v>16217</v>
+      </c>
+      <c r="F253" s="38">
+        <v>5604</v>
+      </c>
+      <c r="G253" s="38">
+        <v>10613</v>
+      </c>
+      <c r="H253" s="38">
+        <v>16349</v>
+      </c>
+      <c r="I253" s="38">
+        <v>5832</v>
+      </c>
+      <c r="J253" s="38">
+        <v>10517</v>
+      </c>
+      <c r="K253" s="38">
+        <v>16853</v>
+      </c>
+      <c r="L253" s="38">
+        <v>5778</v>
+      </c>
+      <c r="M253" s="38">
+        <v>11075</v>
+      </c>
+      <c r="N253" s="38">
+        <v>15458</v>
+      </c>
+      <c r="O253" s="38">
+        <v>5648</v>
+      </c>
+      <c r="P253" s="38">
+        <v>9810</v>
+      </c>
+      <c r="Q253" s="38">
+        <v>14168</v>
+      </c>
+      <c r="R253" s="38">
+        <v>4892</v>
+      </c>
+      <c r="S253" s="38">
+        <v>9276</v>
+      </c>
+      <c r="T253" s="38">
+        <v>13897</v>
+      </c>
+      <c r="U253" s="38">
+        <v>4748</v>
+      </c>
+      <c r="V253" s="38">
+        <v>9149</v>
+      </c>
+      <c r="W253" s="38">
+        <v>15559</v>
+      </c>
+      <c r="X253" s="38">
+        <v>5194</v>
+      </c>
+      <c r="Y253" s="38">
+        <v>10365</v>
+      </c>
+      <c r="Z253" s="38">
+        <v>15806</v>
+      </c>
+      <c r="AA253" s="38">
+        <v>4979</v>
+      </c>
+      <c r="AB253" s="38">
+        <v>10827</v>
+      </c>
+      <c r="AC253" s="38">
+        <v>15841</v>
+      </c>
+      <c r="AD253" s="38">
+        <v>5479</v>
+      </c>
+      <c r="AE253" s="38">
+        <v>10362</v>
+      </c>
+    </row>
+    <row r="254" spans="1:31">
+      <c r="A254" s="53" t="s">
+        <v>277</v>
+      </c>
+      <c r="B254" s="38">
+        <v>14947</v>
+      </c>
+      <c r="C254" s="38">
+        <v>5349</v>
+      </c>
+      <c r="D254" s="38">
+        <v>9598</v>
+      </c>
+      <c r="E254" s="38">
+        <v>15939</v>
+      </c>
+      <c r="F254" s="38">
+        <v>5324</v>
+      </c>
+      <c r="G254" s="38">
+        <v>10615</v>
+      </c>
+      <c r="H254" s="38">
+        <v>14865</v>
+      </c>
+      <c r="I254" s="38">
+        <v>5478</v>
+      </c>
+      <c r="J254" s="38">
+        <v>9387</v>
+      </c>
+      <c r="K254" s="38">
+        <v>13969</v>
+      </c>
+      <c r="L254" s="38">
+        <v>5408</v>
+      </c>
+      <c r="M254" s="38">
+        <v>8561</v>
+      </c>
+      <c r="N254" s="38">
+        <v>14811</v>
+      </c>
+      <c r="O254" s="38">
+        <v>6348</v>
+      </c>
+      <c r="P254" s="38">
+        <v>8463</v>
+      </c>
+      <c r="Q254" s="38">
+        <v>14249</v>
+      </c>
+      <c r="R254" s="38">
+        <v>5358</v>
+      </c>
+      <c r="S254" s="38">
+        <v>8891</v>
+      </c>
+      <c r="T254" s="38">
+        <v>14654</v>
+      </c>
+      <c r="U254" s="38">
+        <v>5193</v>
+      </c>
+      <c r="V254" s="38">
+        <v>9461</v>
+      </c>
+      <c r="W254" s="38">
+        <v>17339</v>
+      </c>
+      <c r="X254" s="38">
+        <v>7006</v>
+      </c>
+      <c r="Y254" s="38">
+        <v>10333</v>
+      </c>
+      <c r="Z254" s="38">
+        <v>17801</v>
+      </c>
+      <c r="AA254" s="38">
+        <v>7131</v>
+      </c>
+      <c r="AB254" s="38">
+        <v>10670</v>
+      </c>
+      <c r="AC254" s="38">
+        <v>15669</v>
+      </c>
+      <c r="AD254" s="38">
+        <v>5341</v>
+      </c>
+      <c r="AE254" s="38">
+        <v>10328</v>
+      </c>
+    </row>
+    <row r="255" spans="1:31">
+      <c r="A255" s="53" t="s">
+        <v>278</v>
+      </c>
+      <c r="B255" s="38">
+        <v>9364</v>
+      </c>
+      <c r="C255" s="38">
+        <v>4348</v>
+      </c>
+      <c r="D255" s="38">
+        <v>5016</v>
+      </c>
+      <c r="E255" s="38">
+        <v>9507</v>
+      </c>
+      <c r="F255" s="38">
+        <v>4396</v>
+      </c>
+      <c r="G255" s="38">
+        <v>5111</v>
+      </c>
+      <c r="H255" s="38">
+        <v>9791</v>
+      </c>
+      <c r="I255" s="38">
+        <v>4468</v>
+      </c>
+      <c r="J255" s="38">
+        <v>5323</v>
+      </c>
+      <c r="K255" s="38">
+        <v>8693</v>
+      </c>
+      <c r="L255" s="38">
+        <v>4126</v>
+      </c>
+      <c r="M255" s="38">
+        <v>4567</v>
+      </c>
+      <c r="N255" s="38">
+        <v>8897</v>
+      </c>
+      <c r="O255" s="38">
+        <v>4001</v>
+      </c>
+      <c r="P255" s="38">
+        <v>4896</v>
+      </c>
+      <c r="Q255" s="38">
+        <v>8911</v>
+      </c>
+      <c r="R255" s="38">
+        <v>4257</v>
+      </c>
+      <c r="S255" s="38">
+        <v>4654</v>
+      </c>
+      <c r="T255" s="38">
+        <v>9598</v>
+      </c>
+      <c r="U255" s="38">
+        <v>4499</v>
+      </c>
+      <c r="V255" s="38">
+        <v>5099</v>
+      </c>
+      <c r="W255" s="38">
+        <v>10622</v>
+      </c>
+      <c r="X255" s="38">
+        <v>4800</v>
+      </c>
+      <c r="Y255" s="38">
+        <v>5822</v>
+      </c>
+      <c r="Z255" s="38">
+        <v>9909</v>
+      </c>
+      <c r="AA255" s="38">
+        <v>4483</v>
+      </c>
+      <c r="AB255" s="38">
+        <v>5426</v>
+      </c>
+      <c r="AC255" s="38">
+        <v>9891</v>
+      </c>
+      <c r="AD255" s="38">
+        <v>4872</v>
+      </c>
+      <c r="AE255" s="38">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="256" spans="1:31">
+      <c r="A256" s="53" t="s">
+        <v>279</v>
+      </c>
+      <c r="B256" s="38"/>
+      <c r="C256" s="38"/>
+      <c r="D256" s="38"/>
+      <c r="E256" s="38"/>
+      <c r="F256" s="38"/>
+      <c r="G256" s="38"/>
+      <c r="H256" s="38"/>
+      <c r="I256" s="38"/>
+      <c r="J256" s="38"/>
+      <c r="K256" s="38"/>
+      <c r="L256" s="38"/>
+      <c r="M256" s="38"/>
+      <c r="N256" s="38"/>
+      <c r="O256" s="38"/>
+      <c r="P256" s="38"/>
+      <c r="Q256" s="38">
+        <v>21337</v>
+      </c>
+      <c r="R256" s="38">
+        <v>8157</v>
+      </c>
+      <c r="S256" s="38">
+        <v>13180</v>
+      </c>
+      <c r="T256" s="38">
+        <v>20692</v>
+      </c>
+      <c r="U256" s="38">
+        <v>7919</v>
+      </c>
+      <c r="V256" s="38">
+        <v>12773</v>
+      </c>
+      <c r="W256" s="38">
+        <v>20246</v>
+      </c>
+      <c r="X256" s="38">
+        <v>8162</v>
+      </c>
+      <c r="Y256" s="38">
+        <v>12084</v>
+      </c>
+      <c r="Z256" s="38">
+        <v>21513</v>
+      </c>
+      <c r="AA256" s="38">
+        <v>8993</v>
+      </c>
+      <c r="AB256" s="38">
+        <v>12520</v>
+      </c>
+      <c r="AC256" s="38">
+        <v>21599</v>
+      </c>
+      <c r="AD256" s="38">
+        <v>8532</v>
+      </c>
+      <c r="AE256" s="38">
+        <v>13067</v>
+      </c>
+    </row>
+    <row r="257" spans="1:31">
+      <c r="A257" s="53" t="s">
+        <v>280</v>
+      </c>
+      <c r="B257" s="38">
+        <v>7001</v>
+      </c>
+      <c r="C257" s="38">
+        <v>3746</v>
+      </c>
+      <c r="D257" s="38">
+        <v>3255</v>
+      </c>
+      <c r="E257" s="38">
+        <v>6049</v>
+      </c>
+      <c r="F257" s="38">
+        <v>3122</v>
+      </c>
+      <c r="G257" s="38">
+        <v>2927</v>
+      </c>
+      <c r="H257" s="38">
+        <v>6173</v>
+      </c>
+      <c r="I257" s="38">
+        <v>3135</v>
+      </c>
+      <c r="J257" s="38">
+        <v>3038</v>
+      </c>
+      <c r="K257" s="38">
+        <v>5699</v>
+      </c>
+      <c r="L257" s="38">
+        <v>2969</v>
+      </c>
+      <c r="M257" s="38">
+        <v>2730</v>
+      </c>
+      <c r="N257" s="38">
+        <v>5328</v>
+      </c>
+      <c r="O257" s="38">
+        <v>3118</v>
+      </c>
+      <c r="P257" s="38">
+        <v>2210</v>
+      </c>
+      <c r="Q257" s="38">
+        <v>5091</v>
+      </c>
+      <c r="R257" s="38">
+        <v>2692</v>
+      </c>
+      <c r="S257" s="38">
+        <v>2399</v>
+      </c>
+      <c r="T257" s="38">
+        <v>5807</v>
+      </c>
+      <c r="U257" s="38">
+        <v>3141</v>
+      </c>
+      <c r="V257" s="38">
+        <v>2666</v>
+      </c>
+      <c r="W257" s="38">
+        <v>5365</v>
+      </c>
+      <c r="X257" s="38">
+        <v>2509</v>
+      </c>
+      <c r="Y257" s="38">
+        <v>2856</v>
+      </c>
+      <c r="Z257" s="38">
+        <v>5017</v>
+      </c>
+      <c r="AA257" s="38">
+        <v>2765</v>
+      </c>
+      <c r="AB257" s="38">
+        <v>2252</v>
+      </c>
+      <c r="AC257" s="38">
+        <v>3704</v>
+      </c>
+      <c r="AD257" s="38">
+        <v>1772</v>
+      </c>
+      <c r="AE257" s="38">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="258" spans="1:31">
+      <c r="A258" s="53" t="s">
+        <v>281</v>
+      </c>
+      <c r="B258" s="38">
+        <v>7730</v>
+      </c>
+      <c r="C258" s="38">
+        <v>3540</v>
+      </c>
+      <c r="D258" s="38">
+        <v>4190</v>
+      </c>
+      <c r="E258" s="38">
+        <v>10553</v>
+      </c>
+      <c r="F258" s="38">
+        <v>5912</v>
+      </c>
+      <c r="G258" s="38">
+        <v>4641</v>
+      </c>
+      <c r="H258" s="38">
+        <v>9730</v>
+      </c>
+      <c r="I258" s="38">
+        <v>5244</v>
+      </c>
+      <c r="J258" s="38">
+        <v>4486</v>
+      </c>
+      <c r="K258" s="38">
+        <v>9063</v>
+      </c>
+      <c r="L258" s="38">
+        <v>4845</v>
+      </c>
+      <c r="M258" s="38">
+        <v>4218</v>
+      </c>
+      <c r="N258" s="38">
+        <v>8912</v>
+      </c>
+      <c r="O258" s="38">
+        <v>5130</v>
+      </c>
+      <c r="P258" s="38">
+        <v>3782</v>
+      </c>
+      <c r="Q258" s="38">
+        <v>9166</v>
+      </c>
+      <c r="R258" s="38">
+        <v>5452</v>
+      </c>
+      <c r="S258" s="38">
+        <v>3714</v>
+      </c>
+      <c r="T258" s="38">
+        <v>8371</v>
+      </c>
+      <c r="U258" s="38">
+        <v>4429</v>
+      </c>
+      <c r="V258" s="38">
+        <v>3942</v>
+      </c>
+      <c r="W258" s="38">
+        <v>8261</v>
+      </c>
+      <c r="X258" s="38">
+        <v>4429</v>
+      </c>
+      <c r="Y258" s="38">
+        <v>3832</v>
+      </c>
+      <c r="Z258" s="38">
+        <v>7722</v>
+      </c>
+      <c r="AA258" s="38">
+        <v>3948</v>
+      </c>
+      <c r="AB258" s="38">
+        <v>3774</v>
+      </c>
+      <c r="AC258" s="38">
+        <v>3654</v>
+      </c>
+      <c r="AD258" s="38">
+        <v>1751</v>
+      </c>
+      <c r="AE258" s="38">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="259" spans="1:31">
+      <c r="A259" s="53" t="s">
+        <v>282</v>
+      </c>
+      <c r="B259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB259" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC259" s="38">
+        <v>1779</v>
+      </c>
+      <c r="AD259" s="38">
+        <v>885</v>
+      </c>
+      <c r="AE259" s="38">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="260" spans="1:31">
+      <c r="A260" s="53" t="s">
+        <v>283</v>
+      </c>
+      <c r="B260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S260" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T260" s="38">
+        <v>906</v>
+      </c>
+      <c r="U260" s="38">
+        <v>398</v>
+      </c>
+      <c r="V260" s="38">
+        <v>508</v>
+      </c>
+      <c r="W260" s="38">
+        <v>1419</v>
+      </c>
+      <c r="X260" s="38">
+        <v>672</v>
+      </c>
+      <c r="Y260" s="38">
+        <v>747</v>
+      </c>
+      <c r="Z260" s="38">
+        <v>2302</v>
+      </c>
+      <c r="AA260" s="38">
+        <v>1028</v>
+      </c>
+      <c r="AB260" s="38">
+        <v>1274</v>
+      </c>
+      <c r="AC260" s="38">
+        <v>2579</v>
+      </c>
+      <c r="AD260" s="38">
+        <v>1038</v>
+      </c>
+      <c r="AE260" s="38">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="261" spans="1:31">
+      <c r="A261" s="53" t="s">
+        <v>284</v>
+      </c>
+      <c r="B261" s="38">
+        <v>15336</v>
+      </c>
+      <c r="C261" s="38">
+        <v>7376</v>
+      </c>
+      <c r="D261" s="38">
+        <v>7960</v>
+      </c>
+      <c r="E261" s="38">
+        <v>15651</v>
+      </c>
+      <c r="F261" s="38">
+        <v>7752</v>
+      </c>
+      <c r="G261" s="38">
+        <v>7899</v>
+      </c>
+      <c r="H261" s="38">
+        <v>10560</v>
+      </c>
+      <c r="I261" s="38">
+        <v>5155</v>
+      </c>
+      <c r="J261" s="38">
+        <v>5405</v>
+      </c>
+      <c r="K261" s="38">
+        <v>9802</v>
+      </c>
+      <c r="L261" s="38">
+        <v>4359</v>
+      </c>
+      <c r="M261" s="38">
+        <v>5443</v>
+      </c>
+      <c r="N261" s="38">
+        <v>10844</v>
+      </c>
+      <c r="O261" s="38">
+        <v>4944</v>
+      </c>
+      <c r="P261" s="38">
+        <v>5900</v>
+      </c>
+      <c r="Q261" s="38">
+        <v>10710</v>
+      </c>
+      <c r="R261" s="38">
+        <v>5229</v>
+      </c>
+      <c r="S261" s="38">
+        <v>5481</v>
+      </c>
+      <c r="T261" s="38">
+        <v>6443</v>
+      </c>
+      <c r="U261" s="38">
+        <v>3174</v>
+      </c>
+      <c r="V261" s="38">
+        <v>3269</v>
+      </c>
+      <c r="W261" s="38">
+        <v>8118</v>
+      </c>
+      <c r="X261" s="38">
+        <v>4175</v>
+      </c>
+      <c r="Y261" s="38">
+        <v>3943</v>
+      </c>
+      <c r="Z261" s="38">
+        <v>6140</v>
+      </c>
+      <c r="AA261" s="38">
+        <v>2642</v>
+      </c>
+      <c r="AB261" s="38">
+        <v>3498</v>
+      </c>
+      <c r="AC261" s="38">
+        <v>5893</v>
+      </c>
+      <c r="AD261" s="38">
+        <v>2739</v>
+      </c>
+      <c r="AE261" s="38">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="262" spans="1:31">
+      <c r="A262" s="53" t="s">
+        <v>285</v>
+      </c>
+      <c r="B262" s="38">
+        <v>9191</v>
+      </c>
+      <c r="C262" s="38">
+        <v>3894</v>
+      </c>
+      <c r="D262" s="38">
+        <v>5297</v>
+      </c>
+      <c r="E262" s="38">
+        <v>11265</v>
+      </c>
+      <c r="F262" s="38">
+        <v>5088</v>
+      </c>
+      <c r="G262" s="38">
+        <v>6177</v>
+      </c>
+      <c r="H262" s="38">
+        <v>11430</v>
+      </c>
+      <c r="I262" s="38">
+        <v>5284</v>
+      </c>
+      <c r="J262" s="38">
+        <v>6146</v>
+      </c>
+      <c r="K262" s="38">
+        <v>10095</v>
+      </c>
+      <c r="L262" s="38">
+        <v>4549</v>
+      </c>
+      <c r="M262" s="38">
+        <v>5546</v>
+      </c>
+      <c r="N262" s="38">
+        <v>9579</v>
+      </c>
+      <c r="O262" s="38">
+        <v>4479</v>
+      </c>
+      <c r="P262" s="38">
+        <v>5100</v>
+      </c>
+      <c r="Q262" s="38">
+        <v>10604</v>
+      </c>
+      <c r="R262" s="38">
+        <v>4543</v>
+      </c>
+      <c r="S262" s="38">
+        <v>6061</v>
+      </c>
+      <c r="T262" s="38">
+        <v>8954</v>
+      </c>
+      <c r="U262" s="38">
+        <v>4060</v>
+      </c>
+      <c r="V262" s="38">
+        <v>4894</v>
+      </c>
+      <c r="W262" s="38">
+        <v>8745</v>
+      </c>
+      <c r="X262" s="38">
+        <v>4033</v>
+      </c>
+      <c r="Y262" s="38">
+        <v>4712</v>
+      </c>
+      <c r="Z262" s="38">
+        <v>9292</v>
+      </c>
+      <c r="AA262" s="38">
+        <v>4178</v>
+      </c>
+      <c r="AB262" s="38">
+        <v>5114</v>
+      </c>
+      <c r="AC262" s="38">
+        <v>9894</v>
+      </c>
+      <c r="AD262" s="38">
+        <v>4390</v>
+      </c>
+      <c r="AE262" s="38">
+        <v>5504</v>
+      </c>
+    </row>
+    <row r="263" spans="1:31">
+      <c r="A263" s="53" t="s">
+        <v>286</v>
+      </c>
+      <c r="B263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB263" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC263" s="38">
+        <v>4766</v>
+      </c>
+      <c r="AD263" s="38">
+        <v>2564</v>
+      </c>
+      <c r="AE263" s="38">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="264" spans="1:31">
+      <c r="A264" s="53" t="s">
+        <v>287</v>
+      </c>
+      <c r="B264" s="38">
+        <v>9102</v>
+      </c>
+      <c r="C264" s="38">
+        <v>3509</v>
+      </c>
+      <c r="D264" s="38">
+        <v>5593</v>
+      </c>
+      <c r="E264" s="38">
+        <v>9944</v>
+      </c>
+      <c r="F264" s="38">
+        <v>3711</v>
+      </c>
+      <c r="G264" s="38">
+        <v>6233</v>
+      </c>
+      <c r="H264" s="38">
+        <v>9133</v>
+      </c>
+      <c r="I264" s="38">
+        <v>3251</v>
+      </c>
+      <c r="J264" s="38">
+        <v>5882</v>
+      </c>
+      <c r="K264" s="38">
+        <v>10343</v>
+      </c>
+      <c r="L264" s="38">
+        <v>4463</v>
+      </c>
+      <c r="M264" s="38">
+        <v>5880</v>
+      </c>
+      <c r="N264" s="38">
+        <v>10460</v>
+      </c>
+      <c r="O264" s="38">
+        <v>4686</v>
+      </c>
+      <c r="P264" s="38">
+        <v>5774</v>
+      </c>
+      <c r="Q264" s="38">
+        <v>11236</v>
+      </c>
+      <c r="R264" s="38">
+        <v>5134</v>
+      </c>
+      <c r="S264" s="38">
+        <v>6102</v>
+      </c>
+      <c r="T264" s="38">
+        <v>12151</v>
+      </c>
+      <c r="U264" s="38">
+        <v>5182</v>
+      </c>
+      <c r="V264" s="38">
+        <v>6969</v>
+      </c>
+      <c r="W264" s="38">
+        <v>9998</v>
+      </c>
+      <c r="X264" s="38">
+        <v>3621</v>
+      </c>
+      <c r="Y264" s="38">
+        <v>6377</v>
+      </c>
+      <c r="Z264" s="38">
+        <v>9771</v>
+      </c>
+      <c r="AA264" s="38">
+        <v>3939</v>
+      </c>
+      <c r="AB264" s="38">
+        <v>5832</v>
+      </c>
+      <c r="AC264" s="38">
+        <v>11655</v>
+      </c>
+      <c r="AD264" s="38">
+        <v>4869</v>
+      </c>
+      <c r="AE264" s="38">
+        <v>6786</v>
+      </c>
+    </row>
+    <row r="265" spans="1:31">
+      <c r="A265" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="Z3" s="9"/>
-[...23 lines deleted...]
-      <c r="G4" s="38" t="s">
+      <c r="B265" s="38">
+        <v>6094</v>
+      </c>
+      <c r="C265" s="38">
+        <v>3324</v>
+      </c>
+      <c r="D265" s="38">
+        <v>2770</v>
+      </c>
+      <c r="E265" s="38">
+        <v>5964</v>
+      </c>
+      <c r="F265" s="38">
+        <v>2972</v>
+      </c>
+      <c r="G265" s="38">
+        <v>2992</v>
+      </c>
+      <c r="H265" s="38">
+        <v>5603</v>
+      </c>
+      <c r="I265" s="38">
+        <v>2832</v>
+      </c>
+      <c r="J265" s="38">
+        <v>2771</v>
+      </c>
+      <c r="K265" s="38">
+        <v>5982</v>
+      </c>
+      <c r="L265" s="38">
+        <v>3084</v>
+      </c>
+      <c r="M265" s="38">
+        <v>2898</v>
+      </c>
+      <c r="N265" s="38">
+        <v>5358</v>
+      </c>
+      <c r="O265" s="38">
+        <v>2753</v>
+      </c>
+      <c r="P265" s="38">
+        <v>2605</v>
+      </c>
+      <c r="Q265" s="38">
+        <v>5892</v>
+      </c>
+      <c r="R265" s="38">
+        <v>3134</v>
+      </c>
+      <c r="S265" s="38">
+        <v>2758</v>
+      </c>
+      <c r="T265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD265" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE265" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="266" spans="1:31">
+      <c r="A266" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="H4" s="38" t="s">
+      <c r="B266" s="38">
+        <v>133588</v>
+      </c>
+      <c r="C266" s="38">
+        <v>60832</v>
+      </c>
+      <c r="D266" s="38">
+        <v>72756</v>
+      </c>
+      <c r="E266" s="38">
+        <v>126545</v>
+      </c>
+      <c r="F266" s="38">
+        <v>53981</v>
+      </c>
+      <c r="G266" s="38">
+        <v>72564</v>
+      </c>
+      <c r="H266" s="38">
+        <v>128002</v>
+      </c>
+      <c r="I266" s="38">
+        <v>58816</v>
+      </c>
+      <c r="J266" s="38">
+        <v>69186</v>
+      </c>
+      <c r="K266" s="38">
+        <v>134905</v>
+      </c>
+      <c r="L266" s="38">
+        <v>61004</v>
+      </c>
+      <c r="M266" s="38">
+        <v>73901</v>
+      </c>
+      <c r="N266" s="38">
+        <v>131614</v>
+      </c>
+      <c r="O266" s="38">
+        <v>60199</v>
+      </c>
+      <c r="P266" s="38">
+        <v>71415</v>
+      </c>
+      <c r="Q266" s="38">
+        <v>130032</v>
+      </c>
+      <c r="R266" s="38">
+        <v>56914</v>
+      </c>
+      <c r="S266" s="38">
+        <v>73118</v>
+      </c>
+      <c r="T266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD266" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE266" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="267" spans="1:31">
+      <c r="A267" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B267" s="38">
+        <v>3075</v>
+      </c>
+      <c r="C267" s="38">
+        <v>1345</v>
+      </c>
+      <c r="D267" s="38">
+        <v>1730</v>
+      </c>
+      <c r="E267" s="38">
+        <v>3439</v>
+      </c>
+      <c r="F267" s="38">
+        <v>1448</v>
+      </c>
+      <c r="G267" s="38">
+        <v>1991</v>
+      </c>
+      <c r="H267" s="38">
+        <v>2326</v>
+      </c>
+      <c r="I267" s="38">
+        <v>884</v>
+      </c>
+      <c r="J267" s="38">
+        <v>1442</v>
+      </c>
+      <c r="K267" s="38">
+        <v>2824</v>
+      </c>
+      <c r="L267" s="38">
+        <v>1128</v>
+      </c>
+      <c r="M267" s="38">
+        <v>1696</v>
+      </c>
+      <c r="N267" s="38">
+        <v>3133</v>
+      </c>
+      <c r="O267" s="38">
+        <v>972</v>
+      </c>
+      <c r="P267" s="38">
+        <v>2161</v>
+      </c>
+      <c r="Q267" s="38">
+        <v>3939</v>
+      </c>
+      <c r="R267" s="38">
+        <v>1292</v>
+      </c>
+      <c r="S267" s="38">
+        <v>2647</v>
+      </c>
+      <c r="T267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD267" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE267" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="268" spans="1:31">
+      <c r="A268" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B268" s="38">
+        <v>15514</v>
+      </c>
+      <c r="C268" s="38">
+        <v>7983</v>
+      </c>
+      <c r="D268" s="38">
+        <v>7531</v>
+      </c>
+      <c r="E268" s="38">
+        <v>16726</v>
+      </c>
+      <c r="F268" s="38">
+        <v>8761</v>
+      </c>
+      <c r="G268" s="38">
+        <v>7965</v>
+      </c>
+      <c r="H268" s="38">
+        <v>19470</v>
+      </c>
+      <c r="I268" s="38">
+        <v>11615</v>
+      </c>
+      <c r="J268" s="38">
+        <v>7855</v>
+      </c>
+      <c r="K268" s="38">
+        <v>20623</v>
+      </c>
+      <c r="L268" s="38">
+        <v>10333</v>
+      </c>
+      <c r="M268" s="38">
+        <v>10290</v>
+      </c>
+      <c r="N268" s="38">
+        <v>19617</v>
+      </c>
+      <c r="O268" s="38">
+        <v>9901</v>
+      </c>
+      <c r="P268" s="38">
+        <v>9716</v>
+      </c>
+      <c r="Q268" s="38">
+        <v>17522</v>
+      </c>
+      <c r="R268" s="38">
+        <v>8461</v>
+      </c>
+      <c r="S268" s="38">
+        <v>9061</v>
+      </c>
+      <c r="T268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD268" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE268" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="269" spans="1:31">
+      <c r="A269" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B269" s="38">
+        <v>2652</v>
+      </c>
+      <c r="C269" s="38">
+        <v>709</v>
+      </c>
+      <c r="D269" s="38">
+        <v>1943</v>
+      </c>
+      <c r="E269" s="38">
+        <v>2383</v>
+      </c>
+      <c r="F269" s="38">
+        <v>893</v>
+      </c>
+      <c r="G269" s="38">
+        <v>1490</v>
+      </c>
+      <c r="H269" s="38">
+        <v>2562</v>
+      </c>
+      <c r="I269" s="38">
+        <v>939</v>
+      </c>
+      <c r="J269" s="38">
+        <v>1623</v>
+      </c>
+      <c r="K269" s="38">
+        <v>2959</v>
+      </c>
+      <c r="L269" s="38">
+        <v>1024</v>
+      </c>
+      <c r="M269" s="38">
+        <v>1935</v>
+      </c>
+      <c r="N269" s="38">
+        <v>3329</v>
+      </c>
+      <c r="O269" s="38">
+        <v>1479</v>
+      </c>
+      <c r="P269" s="38">
+        <v>1850</v>
+      </c>
+      <c r="Q269" s="38">
+        <v>4779</v>
+      </c>
+      <c r="R269" s="38">
+        <v>2414</v>
+      </c>
+      <c r="S269" s="38">
+        <v>2365</v>
+      </c>
+      <c r="T269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD269" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE269" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="270" spans="1:31">
+      <c r="A270" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B270" s="38">
+        <v>13387</v>
+      </c>
+      <c r="C270" s="38">
+        <v>7389</v>
+      </c>
+      <c r="D270" s="38">
+        <v>5998</v>
+      </c>
+      <c r="E270" s="38">
+        <v>12579</v>
+      </c>
+      <c r="F270" s="38">
+        <v>6926</v>
+      </c>
+      <c r="G270" s="38">
+        <v>5653</v>
+      </c>
+      <c r="H270" s="38">
+        <v>11776</v>
+      </c>
+      <c r="I270" s="38">
+        <v>5805</v>
+      </c>
+      <c r="J270" s="38">
+        <v>5971</v>
+      </c>
+      <c r="K270" s="38">
+        <v>10998</v>
+      </c>
+      <c r="L270" s="38">
+        <v>5448</v>
+      </c>
+      <c r="M270" s="38">
+        <v>5550</v>
+      </c>
+      <c r="N270" s="38">
+        <v>10847</v>
+      </c>
+      <c r="O270" s="38">
+        <v>5621</v>
+      </c>
+      <c r="P270" s="38">
+        <v>5226</v>
+      </c>
+      <c r="Q270" s="38">
+        <v>9225</v>
+      </c>
+      <c r="R270" s="38">
+        <v>4033</v>
+      </c>
+      <c r="S270" s="38">
+        <v>5192</v>
+      </c>
+      <c r="T270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD270" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE270" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="271" spans="1:31">
+      <c r="A271" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B271" s="38">
+        <v>15380</v>
+      </c>
+      <c r="C271" s="38">
+        <v>6671</v>
+      </c>
+      <c r="D271" s="38">
+        <v>8709</v>
+      </c>
+      <c r="E271" s="38">
+        <v>12941</v>
+      </c>
+      <c r="F271" s="38">
+        <v>6297</v>
+      </c>
+      <c r="G271" s="38">
+        <v>6644</v>
+      </c>
+      <c r="H271" s="38">
+        <v>12923</v>
+      </c>
+      <c r="I271" s="38">
+        <v>7186</v>
+      </c>
+      <c r="J271" s="38">
+        <v>5737</v>
+      </c>
+      <c r="K271" s="38">
+        <v>10405</v>
+      </c>
+      <c r="L271" s="38">
+        <v>4963</v>
+      </c>
+      <c r="M271" s="38">
+        <v>5442</v>
+      </c>
+      <c r="N271" s="38">
+        <v>8205</v>
+      </c>
+      <c r="O271" s="38">
+        <v>3585</v>
+      </c>
+      <c r="P271" s="38">
+        <v>4620</v>
+      </c>
+      <c r="Q271" s="38">
+        <v>8601</v>
+      </c>
+      <c r="R271" s="38">
+        <v>4039</v>
+      </c>
+      <c r="S271" s="38">
+        <v>4562</v>
+      </c>
+      <c r="T271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD271" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE271" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="272" spans="1:31">
+      <c r="A272" s="53" t="s">
+        <v>288</v>
+      </c>
+      <c r="B272" s="38">
+        <v>21585</v>
+      </c>
+      <c r="C272" s="38">
+        <v>8556</v>
+      </c>
+      <c r="D272" s="38">
+        <v>13029</v>
+      </c>
+      <c r="E272" s="38">
+        <v>20198</v>
+      </c>
+      <c r="F272" s="38">
+        <v>8027</v>
+      </c>
+      <c r="G272" s="38">
+        <v>12171</v>
+      </c>
+      <c r="H272" s="38">
+        <v>19188</v>
+      </c>
+      <c r="I272" s="38">
+        <v>7284</v>
+      </c>
+      <c r="J272" s="38">
+        <v>11904</v>
+      </c>
+      <c r="K272" s="38">
+        <v>20829</v>
+      </c>
+      <c r="L272" s="38">
+        <v>8537</v>
+      </c>
+      <c r="M272" s="38">
+        <v>12292</v>
+      </c>
+      <c r="N272" s="38">
+        <v>20179</v>
+      </c>
+      <c r="O272" s="38">
+        <v>8117</v>
+      </c>
+      <c r="P272" s="38">
+        <v>12062</v>
+      </c>
+      <c r="Q272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD272" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE272" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="273" spans="1:31">
+      <c r="A273" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B273" s="38">
+        <v>6729</v>
+      </c>
+      <c r="C273" s="38">
+        <v>2382</v>
+      </c>
+      <c r="D273" s="38">
+        <v>4347</v>
+      </c>
+      <c r="E273" s="38">
+        <v>5620</v>
+      </c>
+      <c r="F273" s="38">
+        <v>2384</v>
+      </c>
+      <c r="G273" s="38">
+        <v>3236</v>
+      </c>
+      <c r="H273" s="38">
+        <v>4048</v>
+      </c>
+      <c r="I273" s="38">
+        <v>2180</v>
+      </c>
+      <c r="J273" s="38">
+        <v>1868</v>
+      </c>
+      <c r="K273" s="38">
+        <v>1918</v>
+      </c>
+      <c r="L273" s="38">
+        <v>760</v>
+      </c>
+      <c r="M273" s="38">
+        <v>1158</v>
+      </c>
+      <c r="N273" s="38">
+        <v>2692</v>
+      </c>
+      <c r="O273" s="38">
+        <v>1335</v>
+      </c>
+      <c r="P273" s="38">
+        <v>1357</v>
+      </c>
+      <c r="Q273" s="38">
+        <v>2422</v>
+      </c>
+      <c r="R273" s="38">
+        <v>993</v>
+      </c>
+      <c r="S273" s="38">
+        <v>1429</v>
+      </c>
+      <c r="T273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD273" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE273" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="274" spans="1:31">
+      <c r="A274" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B274" s="38">
+        <v>7528</v>
+      </c>
+      <c r="C274" s="38">
+        <v>4250</v>
+      </c>
+      <c r="D274" s="38">
+        <v>3278</v>
+      </c>
+      <c r="E274" s="38">
+        <v>21746</v>
+      </c>
+      <c r="F274" s="38">
+        <v>12117</v>
+      </c>
+      <c r="G274" s="38">
+        <v>9629</v>
+      </c>
+      <c r="H274" s="38">
+        <v>21398</v>
+      </c>
+      <c r="I274" s="38">
+        <v>12224</v>
+      </c>
+      <c r="J274" s="38">
+        <v>9174</v>
+      </c>
+      <c r="K274" s="38">
+        <v>21413</v>
+      </c>
+      <c r="L274" s="38">
+        <v>11500</v>
+      </c>
+      <c r="M274" s="38">
+        <v>9913</v>
+      </c>
+      <c r="N274" s="38">
+        <v>20221</v>
+      </c>
+      <c r="O274" s="38">
+        <v>11535</v>
+      </c>
+      <c r="P274" s="38">
+        <v>8686</v>
+      </c>
+      <c r="Q274" s="38">
+        <v>21940</v>
+      </c>
+      <c r="R274" s="38">
+        <v>10804</v>
+      </c>
+      <c r="S274" s="38">
+        <v>11136</v>
+      </c>
+      <c r="T274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AB274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD274" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE274" s="55" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="275" spans="1:31">
+      <c r="A275" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B275" s="38">
+        <v>355438</v>
+      </c>
+      <c r="C275" s="38">
+        <v>163153</v>
+      </c>
+      <c r="D275" s="38">
+        <v>192285</v>
+      </c>
+      <c r="E275" s="38">
+        <v>394156</v>
+      </c>
+      <c r="F275" s="38">
+        <v>191308</v>
+      </c>
+      <c r="G275" s="38">
+        <v>202848</v>
+      </c>
+      <c r="H275" s="38">
+        <v>404105</v>
+      </c>
+      <c r="I275" s="38">
+        <v>192115</v>
+      </c>
+      <c r="J275" s="38">
+        <v>211990</v>
+      </c>
+      <c r="K275" s="38">
+        <v>447097</v>
+      </c>
+      <c r="L275" s="38">
+        <v>194844</v>
+      </c>
+      <c r="M275" s="38">
+        <v>252253</v>
+      </c>
+      <c r="N275" s="38">
+        <v>455772</v>
+      </c>
+      <c r="O275" s="38">
+        <v>213154</v>
+      </c>
+      <c r="P275" s="38">
+        <v>242618</v>
+      </c>
+      <c r="Q275" s="38">
+        <v>463528</v>
+      </c>
+      <c r="R275" s="38">
+        <v>214461</v>
+      </c>
+      <c r="S275" s="38">
+        <v>249067</v>
+      </c>
+      <c r="T275" s="38">
+        <v>499852</v>
+      </c>
+      <c r="U275" s="38">
+        <v>219067</v>
+      </c>
+      <c r="V275" s="38">
+        <v>280785</v>
+      </c>
+      <c r="W275" s="38">
+        <v>526933</v>
+      </c>
+      <c r="X275" s="38">
+        <v>232825</v>
+      </c>
+      <c r="Y275" s="38">
+        <v>294108</v>
+      </c>
+      <c r="Z275" s="38">
+        <v>546829</v>
+      </c>
+      <c r="AA275" s="38">
+        <v>248102</v>
+      </c>
+      <c r="AB275" s="38">
+        <v>298727</v>
+      </c>
+      <c r="AC275" s="38">
+        <v>627699</v>
+      </c>
+      <c r="AD275" s="38">
+        <v>278196</v>
+      </c>
+      <c r="AE275" s="38">
+        <v>349503</v>
+      </c>
+    </row>
+    <row r="276" spans="1:31">
+      <c r="A276" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="B276" s="38">
+        <v>153902</v>
+      </c>
+      <c r="C276" s="38">
+        <v>68602</v>
+      </c>
+      <c r="D276" s="38">
+        <v>85300</v>
+      </c>
+      <c r="E276" s="38">
+        <v>169113</v>
+      </c>
+      <c r="F276" s="38">
+        <v>82026</v>
+      </c>
+      <c r="G276" s="38">
+        <v>87087</v>
+      </c>
+      <c r="H276" s="38">
+        <v>119109</v>
+      </c>
+      <c r="I276" s="38">
+        <v>53569</v>
+      </c>
+      <c r="J276" s="38">
+        <v>65540</v>
+      </c>
+      <c r="K276" s="38">
+        <v>115278</v>
+      </c>
+      <c r="L276" s="38">
+        <v>50311</v>
+      </c>
+      <c r="M276" s="38">
+        <v>64967</v>
+      </c>
+      <c r="N276" s="38">
+        <v>109594</v>
+      </c>
+      <c r="O276" s="38">
+        <v>52126</v>
+      </c>
+      <c r="P276" s="38">
+        <v>57468</v>
+      </c>
+      <c r="Q276" s="38">
+        <v>102853</v>
+      </c>
+      <c r="R276" s="38">
+        <v>45566</v>
+      </c>
+      <c r="S276" s="38">
+        <v>57287</v>
+      </c>
+      <c r="T276" s="38">
+        <v>120691</v>
+      </c>
+      <c r="U276" s="38">
+        <v>51873</v>
+      </c>
+      <c r="V276" s="38">
+        <v>68818</v>
+      </c>
+      <c r="W276" s="38">
+        <v>132957</v>
+      </c>
+      <c r="X276" s="38">
+        <v>58077</v>
+      </c>
+      <c r="Y276" s="38">
+        <v>74880</v>
+      </c>
+      <c r="Z276" s="38">
+        <v>139820</v>
+      </c>
+      <c r="AA276" s="38">
+        <v>61923</v>
+      </c>
+      <c r="AB276" s="38">
+        <v>77897</v>
+      </c>
+      <c r="AC276" s="38">
+        <v>157548</v>
+      </c>
+      <c r="AD276" s="38">
+        <v>70626</v>
+      </c>
+      <c r="AE276" s="38">
+        <v>86922</v>
+      </c>
+    </row>
+    <row r="277" spans="1:31">
+      <c r="A277" s="53" t="s">
+        <v>290</v>
+      </c>
+      <c r="B277" s="38">
+        <v>55634</v>
+      </c>
+      <c r="C277" s="38">
+        <v>25004</v>
+      </c>
+      <c r="D277" s="38">
+        <v>30630</v>
+      </c>
+      <c r="E277" s="38">
+        <v>65638</v>
+      </c>
+      <c r="F277" s="38">
+        <v>29463</v>
+      </c>
+      <c r="G277" s="38">
+        <v>36175</v>
+      </c>
+      <c r="H277" s="38">
+        <v>74166</v>
+      </c>
+      <c r="I277" s="38">
+        <v>35060</v>
+      </c>
+      <c r="J277" s="38">
+        <v>39106</v>
+      </c>
+      <c r="K277" s="38">
+        <v>93129</v>
+      </c>
+      <c r="L277" s="38">
+        <v>40157</v>
+      </c>
+      <c r="M277" s="38">
+        <v>52972</v>
+      </c>
+      <c r="N277" s="38">
+        <v>108217</v>
+      </c>
+      <c r="O277" s="38">
+        <v>48001</v>
+      </c>
+      <c r="P277" s="38">
+        <v>60216</v>
+      </c>
+      <c r="Q277" s="38">
+        <v>124394</v>
+      </c>
+      <c r="R277" s="38">
+        <v>57123</v>
+      </c>
+      <c r="S277" s="38">
+        <v>67271</v>
+      </c>
+      <c r="T277" s="38">
+        <v>141545</v>
+      </c>
+      <c r="U277" s="38">
+        <v>63156</v>
+      </c>
+      <c r="V277" s="38">
+        <v>78389</v>
+      </c>
+      <c r="W277" s="38">
+        <v>168422</v>
+      </c>
+      <c r="X277" s="38">
+        <v>77309</v>
+      </c>
+      <c r="Y277" s="38">
+        <v>91113</v>
+      </c>
+      <c r="Z277" s="38">
+        <v>108399</v>
+      </c>
+      <c r="AA277" s="38">
+        <v>48342</v>
+      </c>
+      <c r="AB277" s="38">
+        <v>60057</v>
+      </c>
+      <c r="AC277" s="38">
+        <v>122642</v>
+      </c>
+      <c r="AD277" s="38">
+        <v>54497</v>
+      </c>
+      <c r="AE277" s="38">
+        <v>68145</v>
+      </c>
+    </row>
+    <row r="278" spans="1:31">
+      <c r="A278" s="53" t="s">
+        <v>291</v>
+      </c>
+      <c r="B278" s="38">
+        <v>145902</v>
+      </c>
+      <c r="C278" s="38">
+        <v>69547</v>
+      </c>
+      <c r="D278" s="38">
+        <v>76355</v>
+      </c>
+      <c r="E278" s="38">
+        <v>159405</v>
+      </c>
+      <c r="F278" s="38">
+        <v>79819</v>
+      </c>
+      <c r="G278" s="38">
+        <v>79586</v>
+      </c>
+      <c r="H278" s="38">
+        <v>130778</v>
+      </c>
+      <c r="I278" s="38">
+        <v>63804</v>
+      </c>
+      <c r="J278" s="38">
+        <v>66974</v>
+      </c>
+      <c r="K278" s="38">
+        <v>141902</v>
+      </c>
+      <c r="L278" s="38">
+        <v>63032</v>
+      </c>
+      <c r="M278" s="38">
+        <v>78870</v>
+      </c>
+      <c r="N278" s="38">
+        <v>143470</v>
+      </c>
+      <c r="O278" s="38">
+        <v>67480</v>
+      </c>
+      <c r="P278" s="38">
+        <v>75990</v>
+      </c>
+      <c r="Q278" s="38">
+        <v>142814</v>
+      </c>
+      <c r="R278" s="38">
+        <v>66027</v>
+      </c>
+      <c r="S278" s="38">
+        <v>76787</v>
+      </c>
+      <c r="T278" s="38">
+        <v>139732</v>
+      </c>
+      <c r="U278" s="38">
+        <v>61119</v>
+      </c>
+      <c r="V278" s="38">
+        <v>78613</v>
+      </c>
+      <c r="W278" s="38">
+        <v>132763</v>
+      </c>
+      <c r="X278" s="38">
+        <v>56033</v>
+      </c>
+      <c r="Y278" s="38">
+        <v>76730</v>
+      </c>
+      <c r="Z278" s="38">
+        <v>131201</v>
+      </c>
+      <c r="AA278" s="38">
+        <v>58499</v>
+      </c>
+      <c r="AB278" s="38">
+        <v>72702</v>
+      </c>
+      <c r="AC278" s="38">
+        <v>150214</v>
+      </c>
+      <c r="AD278" s="38">
+        <v>65874</v>
+      </c>
+      <c r="AE278" s="38">
+        <v>84340</v>
+      </c>
+    </row>
+    <row r="279" spans="1:31">
+      <c r="A279" s="53" t="s">
+        <v>292</v>
+      </c>
+      <c r="B279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G279" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H279" s="38">
+        <v>80052</v>
+      </c>
+      <c r="I279" s="38">
+        <v>39682</v>
+      </c>
+      <c r="J279" s="38">
+        <v>40370</v>
+      </c>
+      <c r="K279" s="38">
+        <v>96788</v>
+      </c>
+      <c r="L279" s="38">
+        <v>41344</v>
+      </c>
+      <c r="M279" s="38">
+        <v>55444</v>
+      </c>
+      <c r="N279" s="38">
+        <v>94491</v>
+      </c>
+      <c r="O279" s="38">
+        <v>45547</v>
+      </c>
+      <c r="P279" s="38">
+        <v>48944</v>
+      </c>
+      <c r="Q279" s="38">
+        <v>93467</v>
+      </c>
+      <c r="R279" s="38">
+        <v>45745</v>
+      </c>
+      <c r="S279" s="38">
+        <v>47722</v>
+      </c>
+      <c r="T279" s="38">
+        <v>97884</v>
+      </c>
+      <c r="U279" s="38">
+        <v>42919</v>
+      </c>
+      <c r="V279" s="38">
+        <v>54965</v>
+      </c>
+      <c r="W279" s="38">
+        <v>92791</v>
+      </c>
+      <c r="X279" s="38">
+        <v>41406</v>
+      </c>
+      <c r="Y279" s="38">
+        <v>51385</v>
+      </c>
+      <c r="Z279" s="38">
+        <v>91531</v>
+      </c>
+      <c r="AA279" s="38">
+        <v>41472</v>
+      </c>
+      <c r="AB279" s="38">
+        <v>50059</v>
+      </c>
+      <c r="AC279" s="38">
+        <v>100833</v>
+      </c>
+      <c r="AD279" s="38">
+        <v>43788</v>
+      </c>
+      <c r="AE279" s="38">
+        <v>57045</v>
+      </c>
+    </row>
+    <row r="280" spans="1:31">
+      <c r="A280" s="53" t="s">
+        <v>293</v>
+      </c>
+      <c r="B280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y280" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z280" s="38">
+        <v>75878</v>
+      </c>
+      <c r="AA280" s="38">
+        <v>37866</v>
+      </c>
+      <c r="AB280" s="38">
+        <v>38012</v>
+      </c>
+      <c r="AC280" s="38">
+        <v>96462</v>
+      </c>
+      <c r="AD280" s="38">
+        <v>43411</v>
+      </c>
+      <c r="AE280" s="38">
+        <v>53051</v>
+      </c>
+    </row>
+    <row r="281" spans="1:31">
+      <c r="A281" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B281" s="38">
+        <v>709575</v>
+      </c>
+      <c r="C281" s="38">
+        <v>322209</v>
+      </c>
+      <c r="D281" s="38">
+        <v>387366</v>
+      </c>
+      <c r="E281" s="38">
+        <v>752461</v>
+      </c>
+      <c r="F281" s="38">
+        <v>344267</v>
+      </c>
+      <c r="G281" s="38">
+        <v>408194</v>
+      </c>
+      <c r="H281" s="38">
+        <v>761150</v>
+      </c>
+      <c r="I281" s="38">
+        <v>350877</v>
+      </c>
+      <c r="J281" s="38">
+        <v>410273</v>
+      </c>
+      <c r="K281" s="38">
+        <v>780895</v>
+      </c>
+      <c r="L281" s="38">
+        <v>356673</v>
+      </c>
+      <c r="M281" s="38">
+        <v>424222</v>
+      </c>
+      <c r="N281" s="38">
+        <v>797810</v>
+      </c>
+      <c r="O281" s="38">
+        <v>352398</v>
+      </c>
+      <c r="P281" s="38">
+        <v>445412</v>
+      </c>
+      <c r="Q281" s="38">
+        <v>816768</v>
+      </c>
+      <c r="R281" s="38">
+        <v>366126</v>
+      </c>
+      <c r="S281" s="38">
+        <v>450642</v>
+      </c>
+      <c r="T281" s="38">
+        <v>838655</v>
+      </c>
+      <c r="U281" s="38">
+        <v>384050</v>
+      </c>
+      <c r="V281" s="38">
+        <v>454605</v>
+      </c>
+      <c r="W281" s="38">
+        <v>892484</v>
+      </c>
+      <c r="X281" s="38">
+        <v>412257</v>
+      </c>
+      <c r="Y281" s="38">
+        <v>480227</v>
+      </c>
+      <c r="Z281" s="38">
+        <v>922474</v>
+      </c>
+      <c r="AA281" s="38">
+        <v>423751</v>
+      </c>
+      <c r="AB281" s="38">
+        <v>498723</v>
+      </c>
+      <c r="AC281" s="38">
+        <v>951789</v>
+      </c>
+      <c r="AD281" s="38">
+        <v>435893</v>
+      </c>
+      <c r="AE281" s="38">
+        <v>515896</v>
+      </c>
+    </row>
+    <row r="282" spans="1:31">
+      <c r="A282" s="53" t="s">
+        <v>294</v>
+      </c>
+      <c r="B282" s="38">
+        <v>85518</v>
+      </c>
+      <c r="C282" s="38">
+        <v>33480</v>
+      </c>
+      <c r="D282" s="38">
+        <v>52038</v>
+      </c>
+      <c r="E282" s="38">
+        <v>93356</v>
+      </c>
+      <c r="F282" s="38">
+        <v>36535</v>
+      </c>
+      <c r="G282" s="38">
+        <v>56821</v>
+      </c>
+      <c r="H282" s="38">
+        <v>88713</v>
+      </c>
+      <c r="I282" s="38">
+        <v>35511</v>
+      </c>
+      <c r="J282" s="38">
+        <v>53202</v>
+      </c>
+      <c r="K282" s="38">
+        <v>89519</v>
+      </c>
+      <c r="L282" s="38">
+        <v>35507</v>
+      </c>
+      <c r="M282" s="38">
+        <v>54012</v>
+      </c>
+      <c r="N282" s="38">
+        <v>87436</v>
+      </c>
+      <c r="O282" s="38">
+        <v>33330</v>
+      </c>
+      <c r="P282" s="38">
+        <v>54106</v>
+      </c>
+      <c r="Q282" s="38">
+        <v>91428</v>
+      </c>
+      <c r="R282" s="38">
+        <v>33848</v>
+      </c>
+      <c r="S282" s="38">
+        <v>57580</v>
+      </c>
+      <c r="T282" s="38">
+        <v>108857</v>
+      </c>
+      <c r="U282" s="38">
+        <v>50182</v>
+      </c>
+      <c r="V282" s="38">
+        <v>58675</v>
+      </c>
+      <c r="W282" s="38">
+        <v>112309</v>
+      </c>
+      <c r="X282" s="38">
+        <v>52334</v>
+      </c>
+      <c r="Y282" s="38">
+        <v>59975</v>
+      </c>
+      <c r="Z282" s="38">
+        <v>115885</v>
+      </c>
+      <c r="AA282" s="38">
+        <v>52588</v>
+      </c>
+      <c r="AB282" s="38">
+        <v>63297</v>
+      </c>
+      <c r="AC282" s="38">
+        <v>115313</v>
+      </c>
+      <c r="AD282" s="38">
+        <v>54514</v>
+      </c>
+      <c r="AE282" s="38">
+        <v>60799</v>
+      </c>
+    </row>
+    <row r="283" spans="1:31">
+      <c r="A283" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="B283" s="38">
+        <v>92768</v>
+      </c>
+      <c r="C283" s="38">
+        <v>47916</v>
+      </c>
+      <c r="D283" s="38">
+        <v>44852</v>
+      </c>
+      <c r="E283" s="38">
+        <v>99510</v>
+      </c>
+      <c r="F283" s="38">
+        <v>48642</v>
+      </c>
+      <c r="G283" s="38">
+        <v>50868</v>
+      </c>
+      <c r="H283" s="38">
+        <v>104775</v>
+      </c>
+      <c r="I283" s="38">
+        <v>53222</v>
+      </c>
+      <c r="J283" s="38">
+        <v>51553</v>
+      </c>
+      <c r="K283" s="38">
+        <v>116020</v>
+      </c>
+      <c r="L283" s="38">
+        <v>59810</v>
+      </c>
+      <c r="M283" s="38">
+        <v>56210</v>
+      </c>
+      <c r="N283" s="38">
+        <v>123339</v>
+      </c>
+      <c r="O283" s="38">
+        <v>57576</v>
+      </c>
+      <c r="P283" s="38">
+        <v>65763</v>
+      </c>
+      <c r="Q283" s="38">
+        <v>132436</v>
+      </c>
+      <c r="R283" s="38">
+        <v>65704</v>
+      </c>
+      <c r="S283" s="38">
+        <v>66732</v>
+      </c>
+      <c r="T283" s="38">
+        <v>134701</v>
+      </c>
+      <c r="U283" s="38">
+        <v>64812</v>
+      </c>
+      <c r="V283" s="38">
+        <v>69889</v>
+      </c>
+      <c r="W283" s="38">
+        <v>151496</v>
+      </c>
+      <c r="X283" s="38">
+        <v>69780</v>
+      </c>
+      <c r="Y283" s="38">
+        <v>81716</v>
+      </c>
+      <c r="Z283" s="38">
+        <v>148332</v>
+      </c>
+      <c r="AA283" s="38">
+        <v>65705</v>
+      </c>
+      <c r="AB283" s="38">
+        <v>82627</v>
+      </c>
+      <c r="AC283" s="38">
+        <v>156557</v>
+      </c>
+      <c r="AD283" s="38">
+        <v>69494</v>
+      </c>
+      <c r="AE283" s="38">
+        <v>87063</v>
+      </c>
+    </row>
+    <row r="284" spans="1:31">
+      <c r="A284" s="53" t="s">
+        <v>296</v>
+      </c>
+      <c r="B284" s="38">
+        <v>110592</v>
+      </c>
+      <c r="C284" s="38">
+        <v>49962</v>
+      </c>
+      <c r="D284" s="38">
+        <v>60630</v>
+      </c>
+      <c r="E284" s="38">
+        <v>113657</v>
+      </c>
+      <c r="F284" s="38">
+        <v>54591</v>
+      </c>
+      <c r="G284" s="38">
+        <v>59066</v>
+      </c>
+      <c r="H284" s="38">
+        <v>111313</v>
+      </c>
+      <c r="I284" s="38">
+        <v>48737</v>
+      </c>
+      <c r="J284" s="38">
+        <v>62576</v>
+      </c>
+      <c r="K284" s="38">
+        <v>114378</v>
+      </c>
+      <c r="L284" s="38">
+        <v>49204</v>
+      </c>
+      <c r="M284" s="38">
+        <v>65174</v>
+      </c>
+      <c r="N284" s="38">
+        <v>119310</v>
+      </c>
+      <c r="O284" s="38">
+        <v>48935</v>
+      </c>
+      <c r="P284" s="38">
+        <v>70375</v>
+      </c>
+      <c r="Q284" s="38">
+        <v>115662</v>
+      </c>
+      <c r="R284" s="38">
+        <v>50679</v>
+      </c>
+      <c r="S284" s="38">
+        <v>64983</v>
+      </c>
+      <c r="T284" s="38">
+        <v>132261</v>
+      </c>
+      <c r="U284" s="38">
+        <v>55118</v>
+      </c>
+      <c r="V284" s="38">
+        <v>77143</v>
+      </c>
+      <c r="W284" s="38">
+        <v>139604</v>
+      </c>
+      <c r="X284" s="38">
+        <v>59531</v>
+      </c>
+      <c r="Y284" s="38">
+        <v>80073</v>
+      </c>
+      <c r="Z284" s="38">
+        <v>139137</v>
+      </c>
+      <c r="AA284" s="38">
+        <v>60498</v>
+      </c>
+      <c r="AB284" s="38">
+        <v>78639</v>
+      </c>
+      <c r="AC284" s="38">
+        <v>144970</v>
+      </c>
+      <c r="AD284" s="38">
+        <v>64708</v>
+      </c>
+      <c r="AE284" s="38">
+        <v>80262</v>
+      </c>
+    </row>
+    <row r="285" spans="1:31">
+      <c r="A285" s="53" t="s">
+        <v>297</v>
+      </c>
+      <c r="B285" s="38">
+        <v>141442</v>
+      </c>
+      <c r="C285" s="38">
+        <v>61010</v>
+      </c>
+      <c r="D285" s="38">
+        <v>80432</v>
+      </c>
+      <c r="E285" s="38">
+        <v>150310</v>
+      </c>
+      <c r="F285" s="38">
+        <v>68421</v>
+      </c>
+      <c r="G285" s="38">
+        <v>81889</v>
+      </c>
+      <c r="H285" s="38">
+        <v>152967</v>
+      </c>
+      <c r="I285" s="38">
+        <v>69974</v>
+      </c>
+      <c r="J285" s="38">
+        <v>82993</v>
+      </c>
+      <c r="K285" s="38">
+        <v>152573</v>
+      </c>
+      <c r="L285" s="38">
+        <v>70722</v>
+      </c>
+      <c r="M285" s="38">
+        <v>81851</v>
+      </c>
+      <c r="N285" s="38">
+        <v>159747</v>
+      </c>
+      <c r="O285" s="38">
+        <v>71808</v>
+      </c>
+      <c r="P285" s="38">
+        <v>87939</v>
+      </c>
+      <c r="Q285" s="38">
+        <v>160089</v>
+      </c>
+      <c r="R285" s="38">
+        <v>72170</v>
+      </c>
+      <c r="S285" s="38">
+        <v>87919</v>
+      </c>
+      <c r="T285" s="38">
+        <v>131523</v>
+      </c>
+      <c r="U285" s="38">
+        <v>58233</v>
+      </c>
+      <c r="V285" s="38">
+        <v>73290</v>
+      </c>
+      <c r="W285" s="38">
+        <v>134438</v>
+      </c>
+      <c r="X285" s="38">
+        <v>59134</v>
+      </c>
+      <c r="Y285" s="38">
+        <v>75304</v>
+      </c>
+      <c r="Z285" s="38">
+        <v>148841</v>
+      </c>
+      <c r="AA285" s="38">
+        <v>65686</v>
+      </c>
+      <c r="AB285" s="38">
+        <v>83155</v>
+      </c>
+      <c r="AC285" s="38">
+        <v>154003</v>
+      </c>
+      <c r="AD285" s="38">
+        <v>68353</v>
+      </c>
+      <c r="AE285" s="38">
+        <v>85650</v>
+      </c>
+    </row>
+    <row r="286" spans="1:31">
+      <c r="A286" s="53" t="s">
+        <v>298</v>
+      </c>
+      <c r="B286" s="38">
+        <v>66534</v>
+      </c>
+      <c r="C286" s="38">
+        <v>31626</v>
+      </c>
+      <c r="D286" s="38">
+        <v>34908</v>
+      </c>
+      <c r="E286" s="38">
+        <v>62520</v>
+      </c>
+      <c r="F286" s="38">
+        <v>29054</v>
+      </c>
+      <c r="G286" s="38">
+        <v>33466</v>
+      </c>
+      <c r="H286" s="38">
+        <v>65099</v>
+      </c>
+      <c r="I286" s="38">
+        <v>30706</v>
+      </c>
+      <c r="J286" s="38">
+        <v>34393</v>
+      </c>
+      <c r="K286" s="38">
+        <v>68310</v>
+      </c>
+      <c r="L286" s="38">
+        <v>30863</v>
+      </c>
+      <c r="M286" s="38">
+        <v>37447</v>
+      </c>
+      <c r="N286" s="38">
+        <v>68862</v>
+      </c>
+      <c r="O286" s="38">
+        <v>32316</v>
+      </c>
+      <c r="P286" s="38">
+        <v>36546</v>
+      </c>
+      <c r="Q286" s="38">
+        <v>69210</v>
+      </c>
+      <c r="R286" s="38">
+        <v>32793</v>
+      </c>
+      <c r="S286" s="38">
+        <v>36417</v>
+      </c>
+      <c r="T286" s="38">
+        <v>76024</v>
+      </c>
+      <c r="U286" s="38">
+        <v>35584</v>
+      </c>
+      <c r="V286" s="38">
+        <v>40440</v>
+      </c>
+      <c r="W286" s="38">
+        <v>81773</v>
+      </c>
+      <c r="X286" s="38">
+        <v>39110</v>
+      </c>
+      <c r="Y286" s="38">
+        <v>42663</v>
+      </c>
+      <c r="Z286" s="38">
+        <v>82139</v>
+      </c>
+      <c r="AA286" s="38">
+        <v>40279</v>
+      </c>
+      <c r="AB286" s="38">
+        <v>41860</v>
+      </c>
+      <c r="AC286" s="38">
+        <v>83558</v>
+      </c>
+      <c r="AD286" s="38">
+        <v>39407</v>
+      </c>
+      <c r="AE286" s="38">
+        <v>44151</v>
+      </c>
+    </row>
+    <row r="287" spans="1:31">
+      <c r="A287" s="53" t="s">
+        <v>299</v>
+      </c>
+      <c r="B287" s="38">
+        <v>86865</v>
+      </c>
+      <c r="C287" s="38">
+        <v>39341</v>
+      </c>
+      <c r="D287" s="38">
+        <v>47524</v>
+      </c>
+      <c r="E287" s="38">
+        <v>98829</v>
+      </c>
+      <c r="F287" s="38">
+        <v>44710</v>
+      </c>
+      <c r="G287" s="38">
+        <v>54119</v>
+      </c>
+      <c r="H287" s="38">
+        <v>93560</v>
+      </c>
+      <c r="I287" s="38">
+        <v>42470</v>
+      </c>
+      <c r="J287" s="38">
+        <v>51090</v>
+      </c>
+      <c r="K287" s="38">
+        <v>96388</v>
+      </c>
+      <c r="L287" s="38">
+        <v>44512</v>
+      </c>
+      <c r="M287" s="38">
+        <v>51876</v>
+      </c>
+      <c r="N287" s="38">
+        <v>94752</v>
+      </c>
+      <c r="O287" s="38">
+        <v>42870</v>
+      </c>
+      <c r="P287" s="38">
+        <v>51882</v>
+      </c>
+      <c r="Q287" s="38">
+        <v>97360</v>
+      </c>
+      <c r="R287" s="38">
+        <v>45227</v>
+      </c>
+      <c r="S287" s="38">
+        <v>52133</v>
+      </c>
+      <c r="T287" s="38">
+        <v>100670</v>
+      </c>
+      <c r="U287" s="38">
+        <v>48398</v>
+      </c>
+      <c r="V287" s="38">
+        <v>52272</v>
+      </c>
+      <c r="W287" s="38">
+        <v>106302</v>
+      </c>
+      <c r="X287" s="38">
+        <v>53598</v>
+      </c>
+      <c r="Y287" s="38">
+        <v>52704</v>
+      </c>
+      <c r="Z287" s="38">
+        <v>108301</v>
+      </c>
+      <c r="AA287" s="38">
+        <v>52508</v>
+      </c>
+      <c r="AB287" s="38">
+        <v>55793</v>
+      </c>
+      <c r="AC287" s="38">
+        <v>105172</v>
+      </c>
+      <c r="AD287" s="38">
+        <v>51155</v>
+      </c>
+      <c r="AE287" s="38">
+        <v>54017</v>
+      </c>
+    </row>
+    <row r="288" spans="1:31">
+      <c r="A288" s="53" t="s">
+        <v>300</v>
+      </c>
+      <c r="B288" s="38">
+        <v>40005</v>
+      </c>
+      <c r="C288" s="38">
+        <v>17164</v>
+      </c>
+      <c r="D288" s="38">
+        <v>22841</v>
+      </c>
+      <c r="E288" s="38">
+        <v>44068</v>
+      </c>
+      <c r="F288" s="38">
+        <v>18772</v>
+      </c>
+      <c r="G288" s="38">
+        <v>25296</v>
+      </c>
+      <c r="H288" s="38">
+        <v>48734</v>
+      </c>
+      <c r="I288" s="38">
+        <v>22740</v>
+      </c>
+      <c r="J288" s="38">
+        <v>25994</v>
+      </c>
+      <c r="K288" s="38">
+        <v>49401</v>
+      </c>
+      <c r="L288" s="38">
+        <v>22909</v>
+      </c>
+      <c r="M288" s="38">
+        <v>26492</v>
+      </c>
+      <c r="N288" s="38">
+        <v>51882</v>
+      </c>
+      <c r="O288" s="38">
+        <v>24334</v>
+      </c>
+      <c r="P288" s="38">
+        <v>27548</v>
+      </c>
+      <c r="Q288" s="38">
+        <v>56175</v>
+      </c>
+      <c r="R288" s="38">
+        <v>24407</v>
+      </c>
+      <c r="S288" s="38">
+        <v>31768</v>
+      </c>
+      <c r="T288" s="38">
+        <v>59243</v>
+      </c>
+      <c r="U288" s="38">
+        <v>25685</v>
+      </c>
+      <c r="V288" s="38">
+        <v>33558</v>
+      </c>
+      <c r="W288" s="38">
+        <v>67786</v>
+      </c>
+      <c r="X288" s="38">
+        <v>30700</v>
+      </c>
+      <c r="Y288" s="38">
+        <v>37086</v>
+      </c>
+      <c r="Z288" s="38">
+        <v>77920</v>
+      </c>
+      <c r="AA288" s="38">
+        <v>35713</v>
+      </c>
+      <c r="AB288" s="38">
+        <v>42207</v>
+      </c>
+      <c r="AC288" s="38">
+        <v>89084</v>
+      </c>
+      <c r="AD288" s="38">
+        <v>39549</v>
+      </c>
+      <c r="AE288" s="38">
+        <v>49535</v>
+      </c>
+    </row>
+    <row r="289" spans="1:44">
+      <c r="A289" s="53" t="s">
+        <v>301</v>
+      </c>
+      <c r="B289" s="38">
+        <v>85851</v>
+      </c>
+      <c r="C289" s="38">
+        <v>41710</v>
+      </c>
+      <c r="D289" s="38">
+        <v>44141</v>
+      </c>
+      <c r="E289" s="38">
+        <v>90211</v>
+      </c>
+      <c r="F289" s="38">
+        <v>43542</v>
+      </c>
+      <c r="G289" s="38">
+        <v>46669</v>
+      </c>
+      <c r="H289" s="38">
+        <v>95989</v>
+      </c>
+      <c r="I289" s="38">
+        <v>47517</v>
+      </c>
+      <c r="J289" s="38">
+        <v>48472</v>
+      </c>
+      <c r="K289" s="38">
+        <v>94306</v>
+      </c>
+      <c r="L289" s="38">
+        <v>43146</v>
+      </c>
+      <c r="M289" s="38">
+        <v>51160</v>
+      </c>
+      <c r="N289" s="38">
+        <v>92482</v>
+      </c>
+      <c r="O289" s="38">
+        <v>41229</v>
+      </c>
+      <c r="P289" s="38">
+        <v>51253</v>
+      </c>
+      <c r="Q289" s="38">
+        <v>94408</v>
+      </c>
+      <c r="R289" s="38">
+        <v>41298</v>
+      </c>
+      <c r="S289" s="38">
+        <v>53110</v>
+      </c>
+      <c r="T289" s="38">
+        <v>95376</v>
+      </c>
+      <c r="U289" s="38">
+        <v>46038</v>
+      </c>
+      <c r="V289" s="38">
+        <v>49338</v>
+      </c>
+      <c r="W289" s="38">
+        <v>98776</v>
+      </c>
+      <c r="X289" s="38">
+        <v>48070</v>
+      </c>
+      <c r="Y289" s="38">
+        <v>50706</v>
+      </c>
+      <c r="Z289" s="38">
+        <v>101919</v>
+      </c>
+      <c r="AA289" s="38">
+        <v>50774</v>
+      </c>
+      <c r="AB289" s="38">
+        <v>51145</v>
+      </c>
+      <c r="AC289" s="38">
+        <v>103132</v>
+      </c>
+      <c r="AD289" s="38">
+        <v>48713</v>
+      </c>
+      <c r="AE289" s="38">
+        <v>54419</v>
+      </c>
+    </row>
+    <row r="290" spans="1:44">
+      <c r="A290" s="51" t="s">
+        <v>302</v>
+      </c>
+      <c r="B290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G290" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H290" s="38">
+        <v>318327</v>
+      </c>
+      <c r="I290" s="38">
+        <v>147750</v>
+      </c>
+      <c r="J290" s="38">
+        <v>170577</v>
+      </c>
+      <c r="K290" s="38">
+        <v>344150</v>
+      </c>
+      <c r="L290" s="38">
+        <v>169989</v>
+      </c>
+      <c r="M290" s="38">
+        <v>174161</v>
+      </c>
+      <c r="N290" s="38">
+        <v>345620</v>
+      </c>
+      <c r="O290" s="38">
+        <v>172168</v>
+      </c>
+      <c r="P290" s="38">
+        <v>173452</v>
+      </c>
+      <c r="Q290" s="38">
+        <v>350351</v>
+      </c>
+      <c r="R290" s="38">
+        <v>175090</v>
+      </c>
+      <c r="S290" s="38">
+        <v>175261</v>
+      </c>
+      <c r="T290" s="38">
+        <v>362007</v>
+      </c>
+      <c r="U290" s="38">
+        <v>178846</v>
+      </c>
+      <c r="V290" s="38">
+        <v>183161</v>
+      </c>
+      <c r="W290" s="38">
+        <v>367025</v>
+      </c>
+      <c r="X290" s="38">
+        <v>182162</v>
+      </c>
+      <c r="Y290" s="38">
+        <v>184863</v>
+      </c>
+      <c r="Z290" s="38">
+        <v>380811</v>
+      </c>
+      <c r="AA290" s="38">
+        <v>176633</v>
+      </c>
+      <c r="AB290" s="38">
+        <v>204178</v>
+      </c>
+      <c r="AC290" s="38">
+        <v>385399</v>
+      </c>
+      <c r="AD290" s="38">
+        <v>179828</v>
+      </c>
+      <c r="AE290" s="38">
+        <v>205571</v>
+      </c>
+    </row>
+    <row r="291" spans="1:44">
+      <c r="A291" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G291" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H291" s="38">
+        <v>83640</v>
+      </c>
+      <c r="I291" s="38">
+        <v>41678</v>
+      </c>
+      <c r="J291" s="38">
+        <v>41962</v>
+      </c>
+      <c r="K291" s="38">
+        <v>87743</v>
+      </c>
+      <c r="L291" s="38">
+        <v>46057</v>
+      </c>
+      <c r="M291" s="38">
+        <v>41686</v>
+      </c>
+      <c r="N291" s="38">
+        <v>91567</v>
+      </c>
+      <c r="O291" s="38">
+        <v>47751</v>
+      </c>
+      <c r="P291" s="38">
+        <v>43816</v>
+      </c>
+      <c r="Q291" s="38">
+        <v>88997</v>
+      </c>
+      <c r="R291" s="38">
+        <v>46036</v>
+      </c>
+      <c r="S291" s="38">
+        <v>42961</v>
+      </c>
+      <c r="T291" s="38">
+        <v>102566</v>
+      </c>
+      <c r="U291" s="38">
+        <v>50056</v>
+      </c>
+      <c r="V291" s="38">
+        <v>52510</v>
+      </c>
+      <c r="W291" s="38">
+        <v>103376</v>
+      </c>
+      <c r="X291" s="38">
+        <v>50715</v>
+      </c>
+      <c r="Y291" s="38">
+        <v>52661</v>
+      </c>
+      <c r="Z291" s="38">
+        <v>66393</v>
+      </c>
+      <c r="AA291" s="38">
+        <v>33952</v>
+      </c>
+      <c r="AB291" s="38">
+        <v>32441</v>
+      </c>
+      <c r="AC291" s="38">
+        <v>72021</v>
+      </c>
+      <c r="AD291" s="38">
+        <v>33919</v>
+      </c>
+      <c r="AE291" s="38">
+        <v>38102</v>
+      </c>
+    </row>
+    <row r="292" spans="1:44">
+      <c r="A292" s="53" t="s">
+        <v>303</v>
+      </c>
+      <c r="B292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G292" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H292" s="38">
+        <v>57589</v>
+      </c>
+      <c r="I292" s="38">
+        <v>24642</v>
+      </c>
+      <c r="J292" s="38">
+        <v>32947</v>
+      </c>
+      <c r="K292" s="38">
+        <v>76597</v>
+      </c>
+      <c r="L292" s="38">
+        <v>35742</v>
+      </c>
+      <c r="M292" s="38">
+        <v>40855</v>
+      </c>
+      <c r="N292" s="38">
+        <v>74039</v>
+      </c>
+      <c r="O292" s="38">
+        <v>33618</v>
+      </c>
+      <c r="P292" s="38">
+        <v>40421</v>
+      </c>
+      <c r="Q292" s="38">
+        <v>76688</v>
+      </c>
+      <c r="R292" s="38">
+        <v>37168</v>
+      </c>
+      <c r="S292" s="38">
+        <v>39520</v>
+      </c>
+      <c r="T292" s="38">
+        <v>68097</v>
+      </c>
+      <c r="U292" s="38">
+        <v>33197</v>
+      </c>
+      <c r="V292" s="38">
+        <v>34900</v>
+      </c>
+      <c r="W292" s="38">
+        <v>70709</v>
+      </c>
+      <c r="X292" s="38">
+        <v>35330</v>
+      </c>
+      <c r="Y292" s="38">
+        <v>35379</v>
+      </c>
+      <c r="Z292" s="38">
+        <v>90086</v>
+      </c>
+      <c r="AA292" s="38">
+        <v>43659</v>
+      </c>
+      <c r="AB292" s="38">
+        <v>46427</v>
+      </c>
+      <c r="AC292" s="38">
+        <v>92591</v>
+      </c>
+      <c r="AD292" s="38">
+        <v>37641</v>
+      </c>
+      <c r="AE292" s="38">
+        <v>54950</v>
+      </c>
+    </row>
+    <row r="293" spans="1:44">
+      <c r="A293" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="B293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G293" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H293" s="38">
+        <v>100353</v>
+      </c>
+      <c r="I293" s="38">
+        <v>45162</v>
+      </c>
+      <c r="J293" s="38">
+        <v>55191</v>
+      </c>
+      <c r="K293" s="38">
+        <v>100492</v>
+      </c>
+      <c r="L293" s="38">
+        <v>48004</v>
+      </c>
+      <c r="M293" s="38">
+        <v>52488</v>
+      </c>
+      <c r="N293" s="38">
+        <v>99385</v>
+      </c>
+      <c r="O293" s="38">
+        <v>48771</v>
+      </c>
+      <c r="P293" s="38">
+        <v>50614</v>
+      </c>
+      <c r="Q293" s="38">
+        <v>99034</v>
+      </c>
+      <c r="R293" s="38">
+        <v>48848</v>
+      </c>
+      <c r="S293" s="38">
+        <v>50186</v>
+      </c>
+      <c r="T293" s="38">
+        <v>83117</v>
+      </c>
+      <c r="U293" s="38">
+        <v>39300</v>
+      </c>
+      <c r="V293" s="38">
+        <v>43817</v>
+      </c>
+      <c r="W293" s="38">
+        <v>84581</v>
+      </c>
+      <c r="X293" s="38">
+        <v>38981</v>
+      </c>
+      <c r="Y293" s="38">
+        <v>45600</v>
+      </c>
+      <c r="Z293" s="38">
+        <v>59165</v>
+      </c>
+      <c r="AA293" s="38">
+        <v>29081</v>
+      </c>
+      <c r="AB293" s="38">
+        <v>30084</v>
+      </c>
+      <c r="AC293" s="38">
+        <v>60403</v>
+      </c>
+      <c r="AD293" s="38">
+        <v>28972</v>
+      </c>
+      <c r="AE293" s="38">
+        <v>31431</v>
+      </c>
+    </row>
+    <row r="294" spans="1:44">
+      <c r="A294" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="B294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G294" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H294" s="38">
+        <v>76745</v>
+      </c>
+      <c r="I294" s="38">
+        <v>36268</v>
+      </c>
+      <c r="J294" s="38">
+        <v>40477</v>
+      </c>
+      <c r="K294" s="38">
+        <v>79318</v>
+      </c>
+      <c r="L294" s="38">
+        <v>40186</v>
+      </c>
+      <c r="M294" s="38">
+        <v>39132</v>
+      </c>
+      <c r="N294" s="38">
+        <v>80629</v>
+      </c>
+      <c r="O294" s="38">
+        <v>42028</v>
+      </c>
+      <c r="P294" s="38">
+        <v>38601</v>
+      </c>
+      <c r="Q294" s="38">
+        <v>85632</v>
+      </c>
+      <c r="R294" s="38">
+        <v>43038</v>
+      </c>
+      <c r="S294" s="38">
+        <v>42594</v>
+      </c>
+      <c r="T294" s="38">
+        <v>108227</v>
+      </c>
+      <c r="U294" s="38">
+        <v>56293</v>
+      </c>
+      <c r="V294" s="38">
+        <v>51934</v>
+      </c>
+      <c r="W294" s="38">
+        <v>108359</v>
+      </c>
+      <c r="X294" s="38">
+        <v>57136</v>
+      </c>
+      <c r="Y294" s="38">
+        <v>51223</v>
+      </c>
+      <c r="Z294" s="38">
+        <v>89470</v>
+      </c>
+      <c r="AA294" s="38">
+        <v>35878</v>
+      </c>
+      <c r="AB294" s="38">
+        <v>53592</v>
+      </c>
+      <c r="AC294" s="38">
+        <v>85430</v>
+      </c>
+      <c r="AD294" s="38">
+        <v>41829</v>
+      </c>
+      <c r="AE294" s="38">
+        <v>43601</v>
+      </c>
+    </row>
+    <row r="295" spans="1:44">
+      <c r="A295" s="53" t="s">
+        <v>306</v>
+      </c>
+      <c r="B295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="C295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="D295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="F295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="G295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="H295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="I295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="J295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="K295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="L295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="M295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="N295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="O295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="P295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="R295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="S295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="T295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="U295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="V295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="W295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="X295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Y295" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="Z295" s="38">
+        <v>75697</v>
+      </c>
+      <c r="AA295" s="38">
+        <v>34063</v>
+      </c>
+      <c r="AB295" s="38">
+        <v>41634</v>
+      </c>
+      <c r="AC295" s="38">
+        <v>74954</v>
+      </c>
+      <c r="AD295" s="38">
+        <v>37467</v>
+      </c>
+      <c r="AE295" s="38">
+        <v>37487</v>
+      </c>
+    </row>
+    <row r="296" spans="1:44">
+      <c r="A296" s="43"/>
+    </row>
+    <row r="297" spans="1:44">
+      <c r="A297" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="I4" s="38" t="s">
-[...3968 lines deleted...]
-      <c r="M168" s="11"/>
+    </row>
+    <row r="298" spans="1:44">
+      <c r="A298" s="43" t="s">
+        <v>311</v>
+      </c>
+      <c r="B298" s="43"/>
+      <c r="C298" s="43"/>
+      <c r="D298" s="43"/>
+      <c r="E298" s="43"/>
+      <c r="F298" s="43"/>
+      <c r="G298" s="43"/>
+      <c r="H298" s="43"/>
+      <c r="I298" s="43"/>
+      <c r="J298" s="43"/>
+      <c r="K298" s="9"/>
+      <c r="L298" s="9"/>
+      <c r="M298" s="9"/>
+      <c r="N298" s="9"/>
+      <c r="O298" s="9"/>
+      <c r="P298" s="9"/>
+      <c r="Q298" s="9"/>
+      <c r="R298" s="9"/>
+      <c r="S298" s="9"/>
+      <c r="T298" s="9"/>
+      <c r="U298" s="9"/>
+      <c r="V298" s="9"/>
+      <c r="W298" s="9"/>
+      <c r="X298" s="9"/>
+      <c r="Y298" s="9"/>
+      <c r="Z298" s="9"/>
+      <c r="AA298" s="9"/>
+      <c r="AB298" s="9"/>
+      <c r="AC298" s="9"/>
+      <c r="AL298" s="8"/>
+      <c r="AM298" s="8"/>
+      <c r="AO298" s="8"/>
+      <c r="AP298" s="8"/>
+      <c r="AQ298" s="8"/>
+      <c r="AR298" s="8"/>
+    </row>
+    <row r="299" spans="1:44">
+      <c r="A299" s="43" t="s">
+        <v>312</v>
+      </c>
+      <c r="B299" s="43"/>
+      <c r="C299" s="43"/>
+      <c r="D299" s="43"/>
+      <c r="E299" s="43"/>
+      <c r="F299" s="43"/>
+      <c r="G299" s="43"/>
+      <c r="H299" s="43"/>
+      <c r="I299" s="43"/>
+      <c r="J299" s="43"/>
+      <c r="K299" s="9"/>
+      <c r="L299" s="9"/>
+      <c r="M299" s="9"/>
+      <c r="N299" s="9"/>
+      <c r="O299" s="9"/>
+      <c r="P299" s="9"/>
+      <c r="Q299" s="9"/>
+      <c r="R299" s="9"/>
+      <c r="S299" s="9"/>
+      <c r="T299" s="9"/>
+      <c r="U299" s="9"/>
+      <c r="V299" s="9"/>
+      <c r="W299" s="9"/>
+      <c r="X299" s="9"/>
+      <c r="Y299" s="9"/>
+      <c r="Z299" s="9"/>
+      <c r="AA299" s="9"/>
+      <c r="AB299" s="9"/>
+      <c r="AC299" s="9"/>
+      <c r="AL299" s="8"/>
+      <c r="AM299" s="8"/>
+      <c r="AO299" s="8"/>
+      <c r="AP299" s="8"/>
+      <c r="AQ299" s="8"/>
+      <c r="AR299" s="8"/>
+    </row>
+    <row r="300" spans="1:44">
+      <c r="A300" s="9"/>
+    </row>
+    <row r="301" spans="1:44">
+      <c r="A301" s="9"/>
+    </row>
+    <row r="302" spans="1:44">
+      <c r="A302" s="9"/>
+    </row>
+    <row r="303" spans="1:44">
+      <c r="A303" s="9"/>
+    </row>
+    <row r="304" spans="1:44">
+      <c r="A304" s="9"/>
+    </row>
+    <row r="305" spans="1:1">
+      <c r="A305" s="9"/>
+    </row>
+    <row r="306" spans="1:1">
+      <c r="A306" s="9"/>
+    </row>
+    <row r="307" spans="1:1">
+      <c r="A307" s="9"/>
+    </row>
+    <row r="308" spans="1:1">
+      <c r="A308" s="9"/>
+    </row>
+    <row r="309" spans="1:1">
+      <c r="A309" s="9"/>
+    </row>
+    <row r="310" spans="1:1">
+      <c r="A310" s="9"/>
+    </row>
+    <row r="311" spans="1:1">
+      <c r="A311" s="9"/>
+    </row>
+    <row r="312" spans="1:1">
+      <c r="A312" s="9"/>
+    </row>
+    <row r="313" spans="1:1">
+      <c r="A313" s="9"/>
+    </row>
+    <row r="314" spans="1:1">
+      <c r="A314" s="9"/>
+    </row>
+    <row r="315" spans="1:1">
+      <c r="A315" s="9"/>
+    </row>
+    <row r="316" spans="1:1">
+      <c r="A316" s="9"/>
+    </row>
+    <row r="317" spans="1:1">
+      <c r="A317" s="9"/>
+    </row>
+    <row r="318" spans="1:1">
+      <c r="A318" s="9"/>
+    </row>
+    <row r="319" spans="1:1">
+      <c r="A319" s="9"/>
+    </row>
+    <row r="320" spans="1:1">
+      <c r="A320" s="9"/>
+    </row>
+    <row r="321" spans="1:1">
+      <c r="A321" s="9"/>
+    </row>
+    <row r="322" spans="1:1">
+      <c r="A322" s="9"/>
+    </row>
+    <row r="323" spans="1:1">
+      <c r="A323" s="9"/>
+    </row>
+    <row r="324" spans="1:1">
+      <c r="A324" s="9"/>
+    </row>
+    <row r="325" spans="1:1">
+      <c r="A325" s="9"/>
+    </row>
+    <row r="326" spans="1:1">
+      <c r="A326" s="9"/>
+    </row>
+    <row r="327" spans="1:1">
+      <c r="A327" s="9"/>
+    </row>
+    <row r="328" spans="1:1">
+      <c r="A328" s="9"/>
+    </row>
+    <row r="329" spans="1:1">
+      <c r="A329" s="9"/>
+    </row>
+    <row r="330" spans="1:1">
+      <c r="A330" s="9"/>
+    </row>
+    <row r="331" spans="1:1">
+      <c r="A331" s="9"/>
+    </row>
+    <row r="332" spans="1:1">
+      <c r="A332" s="9"/>
+    </row>
+    <row r="333" spans="1:1">
+      <c r="A333" s="9"/>
+    </row>
+    <row r="334" spans="1:1">
+      <c r="A334" s="9"/>
+    </row>
+    <row r="335" spans="1:1">
+      <c r="A335" s="9"/>
+    </row>
+    <row r="336" spans="1:1">
+      <c r="A336" s="9"/>
+    </row>
+    <row r="337" spans="1:1">
+      <c r="A337" s="9"/>
+    </row>
+    <row r="338" spans="1:1">
+      <c r="A338" s="9"/>
+    </row>
+    <row r="339" spans="1:1">
+      <c r="A339" s="9"/>
+    </row>
+    <row r="340" spans="1:1">
+      <c r="A340" s="9"/>
+    </row>
+    <row r="341" spans="1:1">
+      <c r="A341" s="9"/>
+    </row>
+    <row r="342" spans="1:1">
+      <c r="A342" s="9"/>
+    </row>
+    <row r="343" spans="1:1">
+      <c r="A343" s="9"/>
+    </row>
+    <row r="344" spans="1:1">
+      <c r="A344" s="9"/>
+    </row>
+    <row r="345" spans="1:1">
+      <c r="A345" s="9"/>
+    </row>
+    <row r="346" spans="1:1">
+      <c r="A346" s="9"/>
+    </row>
+    <row r="347" spans="1:1">
+      <c r="A347" s="9"/>
+    </row>
+    <row r="348" spans="1:1">
+      <c r="A348" s="9"/>
+    </row>
+    <row r="349" spans="1:1">
+      <c r="A349" s="9"/>
+    </row>
+    <row r="350" spans="1:1">
+      <c r="A350" s="9"/>
+    </row>
+    <row r="351" spans="1:1">
+      <c r="A351" s="9"/>
+    </row>
+    <row r="352" spans="1:1">
+      <c r="A352" s="9"/>
+    </row>
+    <row r="353" spans="1:1">
+      <c r="A353" s="9"/>
+    </row>
+    <row r="354" spans="1:1">
+      <c r="A354" s="9"/>
+    </row>
+    <row r="355" spans="1:1">
+      <c r="A355" s="9"/>
+    </row>
+    <row r="356" spans="1:1">
+      <c r="A356" s="9"/>
+    </row>
+    <row r="357" spans="1:1">
+      <c r="A357" s="9"/>
+    </row>
+    <row r="358" spans="1:1">
+      <c r="A358" s="9"/>
+    </row>
+    <row r="359" spans="1:1">
+      <c r="A359" s="9"/>
+    </row>
+    <row r="360" spans="1:1">
+      <c r="A360" s="9"/>
+    </row>
+    <row r="361" spans="1:1">
+      <c r="A361" s="9"/>
+    </row>
+    <row r="362" spans="1:1">
+      <c r="A362" s="9"/>
+    </row>
+    <row r="363" spans="1:1">
+      <c r="A363" s="9"/>
+    </row>
+    <row r="364" spans="1:1">
+      <c r="A364" s="9"/>
+    </row>
+    <row r="365" spans="1:1">
+      <c r="A365" s="9"/>
+    </row>
+    <row r="366" spans="1:1">
+      <c r="A366" s="9"/>
+    </row>
+    <row r="367" spans="1:1">
+      <c r="A367" s="9"/>
+    </row>
+    <row r="368" spans="1:1">
+      <c r="A368" s="9"/>
+    </row>
+    <row r="369" spans="1:1">
+      <c r="A369" s="9"/>
+    </row>
+    <row r="370" spans="1:1">
+      <c r="A370" s="9"/>
+    </row>
+    <row r="371" spans="1:1">
+      <c r="A371" s="9"/>
+    </row>
+    <row r="372" spans="1:1">
+      <c r="A372" s="9"/>
+    </row>
+    <row r="373" spans="1:1">
+      <c r="A373" s="9"/>
+    </row>
+    <row r="374" spans="1:1">
+      <c r="A374" s="9"/>
+    </row>
+    <row r="375" spans="1:1">
+      <c r="A375" s="9"/>
+    </row>
+    <row r="376" spans="1:1">
+      <c r="A376" s="9"/>
+    </row>
+    <row r="377" spans="1:1">
+      <c r="A377" s="9"/>
+    </row>
+    <row r="378" spans="1:1">
+      <c r="A378" s="9"/>
+    </row>
+    <row r="379" spans="1:1">
+      <c r="A379" s="9"/>
+    </row>
+    <row r="380" spans="1:1">
+      <c r="A380" s="9"/>
+    </row>
+    <row r="381" spans="1:1">
+      <c r="A381" s="9"/>
+    </row>
+    <row r="382" spans="1:1">
+      <c r="A382" s="9"/>
+    </row>
+    <row r="383" spans="1:1">
+      <c r="A383" s="9"/>
+    </row>
+    <row r="384" spans="1:1">
+      <c r="A384" s="9"/>
+    </row>
+    <row r="385" spans="1:1">
+      <c r="A385" s="9"/>
+    </row>
+    <row r="386" spans="1:1">
+      <c r="A386" s="9"/>
+    </row>
+    <row r="387" spans="1:1">
+      <c r="A387" s="9"/>
+    </row>
+    <row r="388" spans="1:1">
+      <c r="A388" s="9"/>
+    </row>
+    <row r="389" spans="1:1">
+      <c r="A389" s="9"/>
+    </row>
+    <row r="390" spans="1:1">
+      <c r="A390" s="9"/>
+    </row>
+    <row r="391" spans="1:1">
+      <c r="A391" s="9"/>
+    </row>
+    <row r="392" spans="1:1">
+      <c r="A392" s="9"/>
+    </row>
+    <row r="393" spans="1:1">
+      <c r="A393" s="9"/>
+    </row>
+    <row r="394" spans="1:1">
+      <c r="A394" s="9"/>
+    </row>
+    <row r="395" spans="1:1">
+      <c r="A395" s="9"/>
+    </row>
+    <row r="396" spans="1:1">
+      <c r="A396" s="9"/>
+    </row>
+    <row r="397" spans="1:1">
+      <c r="A397" s="9"/>
+    </row>
+    <row r="398" spans="1:1">
+      <c r="A398" s="9"/>
+    </row>
+    <row r="399" spans="1:1">
+      <c r="A399" s="9"/>
+    </row>
+    <row r="400" spans="1:1">
+      <c r="A400" s="9"/>
+    </row>
+    <row r="401" spans="1:1">
+      <c r="A401" s="9"/>
+    </row>
+    <row r="402" spans="1:1">
+      <c r="A402" s="9"/>
+    </row>
+    <row r="403" spans="1:1">
+      <c r="A403" s="9"/>
+    </row>
+    <row r="404" spans="1:1">
+      <c r="A404" s="9"/>
+    </row>
+    <row r="405" spans="1:1">
+      <c r="A405" s="9"/>
+    </row>
+    <row r="406" spans="1:1">
+      <c r="A406" s="9"/>
+    </row>
+    <row r="407" spans="1:1">
+      <c r="A407" s="9"/>
+    </row>
+    <row r="408" spans="1:1">
+      <c r="A408" s="9"/>
+    </row>
+    <row r="409" spans="1:1">
+      <c r="A409" s="9"/>
+    </row>
+    <row r="410" spans="1:1">
+      <c r="A410" s="9"/>
+    </row>
+    <row r="411" spans="1:1">
+      <c r="A411" s="9"/>
+    </row>
+    <row r="412" spans="1:1">
+      <c r="A412" s="9"/>
+    </row>
+    <row r="413" spans="1:1">
+      <c r="A413" s="9"/>
+    </row>
+    <row r="414" spans="1:1">
+      <c r="A414" s="9"/>
+    </row>
+    <row r="415" spans="1:1">
+      <c r="A415" s="9"/>
+    </row>
+    <row r="416" spans="1:1">
+      <c r="A416" s="9"/>
+    </row>
+    <row r="417" spans="1:1">
+      <c r="A417" s="9"/>
+    </row>
+    <row r="418" spans="1:1">
+      <c r="A418" s="9"/>
+    </row>
+    <row r="419" spans="1:1">
+      <c r="A419" s="9"/>
+    </row>
+    <row r="420" spans="1:1">
+      <c r="A420" s="9"/>
+    </row>
+    <row r="421" spans="1:1">
+      <c r="A421" s="9"/>
+    </row>
+    <row r="422" spans="1:1">
+      <c r="A422" s="9"/>
+    </row>
+    <row r="423" spans="1:1">
+      <c r="A423" s="9"/>
+    </row>
+    <row r="424" spans="1:1">
+      <c r="A424" s="9"/>
+    </row>
+    <row r="425" spans="1:1">
+      <c r="A425" s="9"/>
+    </row>
+    <row r="426" spans="1:1">
+      <c r="A426" s="9"/>
+    </row>
+    <row r="427" spans="1:1">
+      <c r="A427" s="9"/>
+    </row>
+    <row r="428" spans="1:1">
+      <c r="A428" s="9"/>
+    </row>
+    <row r="429" spans="1:1">
+      <c r="A429" s="9"/>
+    </row>
+    <row r="430" spans="1:1">
+      <c r="A430" s="9"/>
+    </row>
+    <row r="431" spans="1:1">
+      <c r="A431" s="9"/>
+    </row>
+    <row r="432" spans="1:1">
+      <c r="A432" s="9"/>
+    </row>
+    <row r="433" spans="1:1">
+      <c r="A433" s="9"/>
+    </row>
+    <row r="434" spans="1:1">
+      <c r="A434" s="9"/>
+    </row>
+    <row r="435" spans="1:1">
+      <c r="A435" s="9"/>
+    </row>
+    <row r="436" spans="1:1">
+      <c r="A436" s="9"/>
+    </row>
+    <row r="437" spans="1:1">
+      <c r="A437" s="9"/>
+    </row>
+    <row r="438" spans="1:1">
+      <c r="A438" s="9"/>
+    </row>
+    <row r="439" spans="1:1">
+      <c r="A439" s="9"/>
+    </row>
+    <row r="440" spans="1:1">
+      <c r="A440" s="9"/>
+    </row>
+    <row r="441" spans="1:1">
+      <c r="A441" s="9"/>
+    </row>
+    <row r="442" spans="1:1">
+      <c r="A442" s="9"/>
+    </row>
+    <row r="443" spans="1:1">
+      <c r="A443" s="9"/>
+    </row>
+    <row r="444" spans="1:1">
+      <c r="A444" s="9"/>
+    </row>
+    <row r="445" spans="1:1">
+      <c r="A445" s="9"/>
+    </row>
+    <row r="446" spans="1:1">
+      <c r="A446" s="9"/>
+    </row>
+    <row r="447" spans="1:1">
+      <c r="A447" s="9"/>
+    </row>
+    <row r="448" spans="1:1">
+      <c r="A448" s="9"/>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="9"/>
+    </row>
+    <row r="450" spans="1:1">
+      <c r="A450" s="9"/>
+    </row>
+    <row r="451" spans="1:1">
+      <c r="A451" s="9"/>
+    </row>
+    <row r="452" spans="1:1">
+      <c r="A452" s="9"/>
+    </row>
+    <row r="453" spans="1:1">
+      <c r="A453" s="9"/>
+    </row>
+    <row r="454" spans="1:1">
+      <c r="A454" s="9"/>
+    </row>
+    <row r="455" spans="1:1">
+      <c r="A455" s="9"/>
+    </row>
+    <row r="456" spans="1:1">
+      <c r="A456" s="9"/>
+    </row>
+    <row r="457" spans="1:1">
+      <c r="A457" s="9"/>
+    </row>
+    <row r="458" spans="1:1">
+      <c r="A458" s="9"/>
+    </row>
+    <row r="459" spans="1:1">
+      <c r="A459" s="9"/>
+    </row>
+    <row r="460" spans="1:1">
+      <c r="A460" s="9"/>
+    </row>
+    <row r="461" spans="1:1">
+      <c r="A461" s="9"/>
+    </row>
+    <row r="462" spans="1:1">
+      <c r="A462" s="9"/>
+    </row>
+    <row r="463" spans="1:1">
+      <c r="A463" s="9"/>
+    </row>
+    <row r="464" spans="1:1">
+      <c r="A464" s="9"/>
+    </row>
+    <row r="465" spans="1:1">
+      <c r="A465" s="9"/>
+    </row>
+    <row r="466" spans="1:1">
+      <c r="A466" s="9"/>
+    </row>
+    <row r="467" spans="1:1">
+      <c r="A467" s="9"/>
+    </row>
+    <row r="468" spans="1:1">
+      <c r="A468" s="9"/>
+    </row>
+    <row r="469" spans="1:1">
+      <c r="A469" s="9"/>
+    </row>
+    <row r="470" spans="1:1">
+      <c r="A470" s="9"/>
+    </row>
+    <row r="471" spans="1:1">
+      <c r="A471" s="9"/>
+    </row>
+    <row r="472" spans="1:1">
+      <c r="A472" s="9"/>
+    </row>
+    <row r="473" spans="1:1">
+      <c r="A473" s="9"/>
+    </row>
+    <row r="474" spans="1:1">
+      <c r="A474" s="9"/>
+    </row>
+    <row r="475" spans="1:1">
+      <c r="A475" s="9"/>
+    </row>
+    <row r="476" spans="1:1">
+      <c r="A476" s="9"/>
+    </row>
+    <row r="477" spans="1:1">
+      <c r="A477" s="9"/>
+    </row>
+    <row r="478" spans="1:1">
+      <c r="A478" s="9"/>
+    </row>
+    <row r="479" spans="1:1">
+      <c r="A479" s="9"/>
+    </row>
+    <row r="480" spans="1:1">
+      <c r="A480" s="9"/>
+    </row>
+    <row r="481" spans="1:1">
+      <c r="A481" s="9"/>
+    </row>
+    <row r="482" spans="1:1">
+      <c r="A482" s="9"/>
+    </row>
+    <row r="483" spans="1:1">
+      <c r="A483" s="9"/>
+    </row>
+    <row r="484" spans="1:1">
+      <c r="A484" s="9"/>
+    </row>
+    <row r="485" spans="1:1">
+      <c r="A485" s="9"/>
+    </row>
+    <row r="486" spans="1:1">
+      <c r="A486" s="9"/>
+    </row>
+    <row r="487" spans="1:1">
+      <c r="A487" s="9"/>
+    </row>
+    <row r="488" spans="1:1">
+      <c r="A488" s="9"/>
+    </row>
+    <row r="489" spans="1:1">
+      <c r="A489" s="9"/>
+    </row>
+    <row r="490" spans="1:1">
+      <c r="A490" s="9"/>
+    </row>
+    <row r="491" spans="1:1">
+      <c r="A491" s="9"/>
+    </row>
+    <row r="492" spans="1:1">
+      <c r="A492" s="9"/>
+    </row>
+    <row r="493" spans="1:1">
+      <c r="A493" s="9"/>
+    </row>
+    <row r="494" spans="1:1">
+      <c r="A494" s="9"/>
+    </row>
+    <row r="495" spans="1:1">
+      <c r="A495" s="9"/>
+    </row>
+    <row r="496" spans="1:1">
+      <c r="A496" s="9"/>
+    </row>
+    <row r="497" spans="1:1">
+      <c r="A497" s="9"/>
+    </row>
+    <row r="498" spans="1:1">
+      <c r="A498" s="9"/>
+    </row>
+    <row r="499" spans="1:1">
+      <c r="A499" s="9"/>
+    </row>
+    <row r="500" spans="1:1">
+      <c r="A500" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A2:Q2"/>
+  <mergeCells count="14">
+    <mergeCell ref="AC5:AE5"/>
+    <mergeCell ref="A3:AE3"/>
+    <mergeCell ref="AL3:AS3"/>
+    <mergeCell ref="AL28:AS28"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="W5:Y5"/>
+    <mergeCell ref="Z5:AB5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>