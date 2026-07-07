--- v0 (2026-04-16)
+++ v1 (2026-07-07)
@@ -1,66 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="510" windowWidth="12180" windowHeight="9690" tabRatio="872"/>
+    <workbookView xWindow="15570" yWindow="120" windowWidth="7440" windowHeight="11610" tabRatio="872" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="22" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="23" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AE249" i="7" l="1"/>
+  <c r="AE248" i="7"/>
+  <c r="AE247" i="7"/>
+  <c r="AE246" i="7"/>
+  <c r="AE245" i="7"/>
+  <c r="AE244" i="7"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1951" uniqueCount="347">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
@@ -127,376 +139,1088 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>Республика Казахстан</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>г.Астана</t>
   </si>
   <si>
-    <t>62,9</t>
+    <t xml:space="preserve">г.Алматы </t>
   </si>
   <si>
-    <t>63,9</t>
+    <t>-</t>
   </si>
   <si>
-    <t>64,0</t>
+    <t>Букенбаева Гульназ Октябрятовна</t>
   </si>
   <si>
-    <t>65,3</t>
+    <t>g.bukenbayeva@stat.kz</t>
   </si>
   <si>
-    <t>66,4</t>
+    <t xml:space="preserve">Акмолинская область </t>
   </si>
   <si>
-    <t>66,5</t>
+    <t>Аккольский район</t>
+  </si>
+  <si>
+    <t>Aршалынский район</t>
+  </si>
+  <si>
+    <t>Астраханский район</t>
+  </si>
+  <si>
+    <t>Буландынский район</t>
+  </si>
+  <si>
+    <t>Ерейментауский район</t>
+  </si>
+  <si>
+    <t>Есильский район</t>
+  </si>
+  <si>
+    <t>Жаркаинский район</t>
+  </si>
+  <si>
+    <t>Зерендинский район</t>
+  </si>
+  <si>
+    <t>Сандыктауский район</t>
+  </si>
+  <si>
+    <t>Целиноградский район</t>
+  </si>
+  <si>
+    <t>Шортандинский район</t>
+  </si>
+  <si>
+    <t>Бурабайский район</t>
+  </si>
+  <si>
+    <t>Алгинский район</t>
+  </si>
+  <si>
+    <t>Байганинский район</t>
+  </si>
+  <si>
+    <t>Хобдинский район</t>
+  </si>
+  <si>
+    <t>Мартукский район</t>
+  </si>
+  <si>
+    <t>Уилский район</t>
+  </si>
+  <si>
+    <t>Темирский район</t>
+  </si>
+  <si>
+    <t>Хромтауский район</t>
+  </si>
+  <si>
+    <t>Шалкарский район</t>
+  </si>
+  <si>
+    <t>Иргизский район</t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>Алматинская область</t>
+  </si>
+  <si>
+    <t>Аксуский район</t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>Балхашский район</t>
+  </si>
+  <si>
+    <t>Енбекшиказахский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Кербулакский район</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>Каратальский район</t>
+  </si>
+  <si>
+    <t>Карасайский район</t>
+  </si>
+  <si>
+    <t>Панфиловский район</t>
+  </si>
+  <si>
+    <t>Райымбекский район</t>
+  </si>
+  <si>
+    <t>Саркандский район</t>
+  </si>
+  <si>
+    <t>Талгарский район</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t>Уйгурский район</t>
+  </si>
+  <si>
+    <t>Илийский район</t>
+  </si>
+  <si>
+    <t>Атырауская область</t>
+  </si>
+  <si>
+    <t>Жылыойский район</t>
+  </si>
+  <si>
+    <t>Индерский район</t>
+  </si>
+  <si>
+    <t>Исатайский район</t>
+  </si>
+  <si>
+    <t>Курмангазинский район</t>
+  </si>
+  <si>
+    <t>Кзылкогинский район</t>
+  </si>
+  <si>
+    <t>Макатский район</t>
+  </si>
+  <si>
+    <t>Махамбетский район</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Акжаикский район</t>
+  </si>
+  <si>
+    <t>Бурлинский район</t>
+  </si>
+  <si>
+    <t>Жангалинский район</t>
+  </si>
+  <si>
+    <t>Жанибекский район</t>
+  </si>
+  <si>
+    <t>Казталовский район</t>
+  </si>
+  <si>
+    <t>Каратобинский район</t>
+  </si>
+  <si>
+    <t>Бокейординский район</t>
+  </si>
+  <si>
+    <t>Сырымский район</t>
+  </si>
+  <si>
+    <t>Таскалинский район</t>
+  </si>
+  <si>
+    <t>Теректинский район</t>
+  </si>
+  <si>
+    <t>Чингирлауский район</t>
+  </si>
+  <si>
+    <t>Жамбылская область</t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
+  </si>
+  <si>
+    <t>Карагандинская область</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>Актогайский район</t>
+  </si>
+  <si>
+    <t>Бухар-Жырауский район</t>
+  </si>
+  <si>
+    <t>Жанааркинский район</t>
+  </si>
+  <si>
+    <t>Каркаралинский район</t>
+  </si>
+  <si>
+    <t>Hуринский район</t>
+  </si>
+  <si>
+    <t>Осакаровский район</t>
+  </si>
+  <si>
+    <t>Улытауский район</t>
+  </si>
+  <si>
+    <t>Шетский район</t>
+  </si>
+  <si>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>Алтынсаринский район</t>
+  </si>
+  <si>
+    <t>Амангельдинский район</t>
+  </si>
+  <si>
+    <t>Аулиекольский район</t>
+  </si>
+  <si>
+    <t>Денисовский район</t>
+  </si>
+  <si>
+    <t>Жангельдинский район</t>
+  </si>
+  <si>
+    <t>Житикаринский район</t>
+  </si>
+  <si>
+    <t>Камыстинский район</t>
+  </si>
+  <si>
+    <t>Карабалыкский район</t>
+  </si>
+  <si>
+    <t>Карасуский район</t>
+  </si>
+  <si>
+    <t>Костанайский район</t>
+  </si>
+  <si>
+    <t>Мендыкаринский район</t>
+  </si>
+  <si>
+    <t>Hаурзумский район</t>
+  </si>
+  <si>
+    <t>Сарыкольский район</t>
+  </si>
+  <si>
+    <t>Узункольский район</t>
+  </si>
+  <si>
+    <t>Федоровский район</t>
+  </si>
+  <si>
+    <t>Кызылординская область</t>
+  </si>
+  <si>
+    <t>Аральский район</t>
+  </si>
+  <si>
+    <t>Жалагашский район</t>
+  </si>
+  <si>
+    <t>Жанакорганский район</t>
+  </si>
+  <si>
+    <t>Казалинский район</t>
+  </si>
+  <si>
+    <t>Кармакшинский район</t>
+  </si>
+  <si>
+    <t>Сырдарьинский район</t>
+  </si>
+  <si>
+    <t>Мангистауская область</t>
+  </si>
+  <si>
+    <t>Бейнеуский район</t>
+  </si>
+  <si>
+    <t>Каракиянский район</t>
+  </si>
+  <si>
+    <t>Мангистауский район</t>
+  </si>
+  <si>
+    <t>Мунайлинский район</t>
+  </si>
+  <si>
+    <t>Тупкараганский район</t>
+  </si>
+  <si>
+    <t>Южно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>г.Шымкент</t>
+  </si>
+  <si>
+    <t>г.Арысь</t>
+  </si>
+  <si>
+    <t>г.Кентау</t>
+  </si>
+  <si>
+    <t>г.Туркестан</t>
+  </si>
+  <si>
+    <t>район Байдибека</t>
+  </si>
+  <si>
+    <t>Казыгуртский район</t>
+  </si>
+  <si>
+    <t>Мактааральский район</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>Отрарский район</t>
+  </si>
+  <si>
+    <t>Сайрамский район</t>
+  </si>
+  <si>
+    <t>Сарыагашский район</t>
+  </si>
+  <si>
+    <t>Сузакский район</t>
+  </si>
+  <si>
+    <t>Толебийский район</t>
+  </si>
+  <si>
+    <t>Тюлькубасский район</t>
+  </si>
+  <si>
+    <t>Шардаринский район</t>
+  </si>
+  <si>
+    <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Баянаульский район</t>
+  </si>
+  <si>
+    <t>Железинский район</t>
+  </si>
+  <si>
+    <t>Иртышский район</t>
+  </si>
+  <si>
+    <t>Майский район</t>
+  </si>
+  <si>
+    <t>Павлодарский район</t>
+  </si>
+  <si>
+    <t>Успенский район</t>
+  </si>
+  <si>
+    <t>Щербактинский район</t>
+  </si>
+  <si>
+    <t>Северо-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Айыртауский район</t>
+  </si>
+  <si>
+    <t>Акжарский район</t>
+  </si>
+  <si>
+    <t>Район Магжана Жумабаева</t>
+  </si>
+  <si>
+    <t>Кызылжарский район</t>
+  </si>
+  <si>
+    <t>Мамлютский район</t>
+  </si>
+  <si>
+    <t>Район Шал акына</t>
+  </si>
+  <si>
+    <t>Аккайынский район</t>
+  </si>
+  <si>
+    <t>Тайыншинский район</t>
+  </si>
+  <si>
+    <t>Тимирязевский район</t>
+  </si>
+  <si>
+    <t>Уалихановский район</t>
+  </si>
+  <si>
+    <t>Район им.Габита Мусрепова</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>Зыряновский район</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>Алмалинский район</t>
+  </si>
+  <si>
+    <t>Алатауский район</t>
+  </si>
+  <si>
+    <t>Ауэзовский район</t>
+  </si>
+  <si>
+    <t>Бостандыкский район</t>
+  </si>
+  <si>
+    <t>Жетысуский район</t>
+  </si>
+  <si>
+    <t>Медеуский район</t>
+  </si>
+  <si>
+    <t>Наурызбайский район</t>
+  </si>
+  <si>
+    <t>Турксибский район</t>
+  </si>
+  <si>
+    <t>Семей г.а.</t>
+  </si>
+  <si>
+    <t>Курчатов г.а.</t>
+  </si>
+  <si>
+    <t>район Аксуат</t>
+  </si>
+  <si>
+    <t>район Жаңасемей</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
+  <si>
+    <t>Кокшетау г.а.</t>
+  </si>
+  <si>
+    <t>Косшы г.а.</t>
+  </si>
+  <si>
+    <t>Степногорск г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атбасарский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Егиндыкольский район </t>
+  </si>
+  <si>
+    <t>район Биржан сал</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есильский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жаксынский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коргалжынский район </t>
+  </si>
+  <si>
+    <t>Актобе г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Айтекебийский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каргалинский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мугалжарский район </t>
+  </si>
+  <si>
+    <t>Қонаев г.а.</t>
+  </si>
+  <si>
+    <t>Талдыкорган  г.а.</t>
+  </si>
+  <si>
+    <t>Текели  г.а.</t>
+  </si>
+  <si>
+    <t>Алатау г.а.</t>
+  </si>
+  <si>
+    <t>Кегенский район</t>
+  </si>
+  <si>
+    <t>Атырау г.а.</t>
+  </si>
+  <si>
+    <t>Район Бәйтерек</t>
+  </si>
+  <si>
+    <t>Уральск г.а.</t>
+  </si>
+  <si>
+    <t>Тараз г.а.</t>
+  </si>
+  <si>
+    <t>Область Жетісу</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
+  </si>
+  <si>
+    <t>Текели г.а.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аксуский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алакольский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ескельдинский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кербулакский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Саркандский район </t>
+  </si>
+  <si>
+    <t>Караганда г.а.</t>
+  </si>
+  <si>
+    <t>Балхаш г.а.</t>
+  </si>
+  <si>
+    <t>Жезказган г.а.</t>
+  </si>
+  <si>
+    <t>Каражал г.а.</t>
+  </si>
+  <si>
+    <t>Приозерск г.а.</t>
+  </si>
+  <si>
+    <t>Сарань г.а.</t>
+  </si>
+  <si>
+    <t>Сатпаев г.а.</t>
+  </si>
+  <si>
+    <t>Темиртау г.а.</t>
+  </si>
+  <si>
+    <t>Шахтинск г.а.</t>
+  </si>
+  <si>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>Аркалык г.а.</t>
+  </si>
+  <si>
+    <t>Лисаковск г.а.</t>
+  </si>
+  <si>
+    <t>Рудный г.а.</t>
+  </si>
+  <si>
+    <t>Район Бейімбет Майлин</t>
+  </si>
+  <si>
+    <t>Кызылорда г.а.</t>
+  </si>
+  <si>
+    <t>Байконыр г.а.</t>
+  </si>
+  <si>
+    <t>Шиелийский район</t>
+  </si>
+  <si>
+    <t>Актау г.а.</t>
+  </si>
+  <si>
+    <t>Жанаозен г.а.</t>
+  </si>
+  <si>
+    <t>Павлодар г.а.</t>
+  </si>
+  <si>
+    <t>Аксу г.а.</t>
+  </si>
+  <si>
+    <t>Экибастуз г.а.</t>
+  </si>
+  <si>
+    <t>район Тереңкөл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">район Аққулы </t>
+  </si>
+  <si>
+    <t>Петропавловск г.а.</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>Арысь г.а.</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>Жетисайский район</t>
+  </si>
+  <si>
+    <t>Келесский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казыгуртский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Махтааральский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отрарский район </t>
+  </si>
+  <si>
+    <t>район Сауран</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тюлькубасский район </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шардаринский район </t>
+  </si>
+  <si>
+    <t>Область Ұлытау</t>
+  </si>
+  <si>
+    <t>Усть-Каменогорск г.а.</t>
+  </si>
+  <si>
+    <t>Риддер г.а.</t>
+  </si>
+  <si>
+    <t>район Алматы</t>
+  </si>
+  <si>
+    <t>район Есиль</t>
+  </si>
+  <si>
+    <t>район Сарыарка</t>
+  </si>
+  <si>
+    <t>район Байконыр</t>
+  </si>
+  <si>
+    <t>район Нура</t>
+  </si>
+  <si>
+    <t>Аль-Фарабийский район</t>
+  </si>
+  <si>
+    <t>Енбекшинский район</t>
+  </si>
+  <si>
+    <t>Қаратауский район</t>
+  </si>
+  <si>
+    <t>район Туран</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>район Самар</t>
   </si>
   <si>
     <t>65,2</t>
   </si>
   <si>
     <t>65,0</t>
   </si>
   <si>
-    <t>67,4</t>
+    <t>процент</t>
   </si>
   <si>
-    <t>69,6</t>
+    <t>65,1</t>
   </si>
   <si>
     <t>68,3</t>
   </si>
   <si>
     <t>67,2</t>
   </si>
   <si>
-    <t>66,9</t>
-[...1 lines deleted...]
-  <si>
     <t>67,5</t>
   </si>
   <si>
     <t>70,2</t>
-  </si>
-[...10 lines deleted...]
-    <t>68,7</t>
   </si>
   <si>
     <t>68,1</t>
   </si>
   <si>
     <t>68,2</t>
   </si>
   <si>
+    <t>73,4</t>
+  </si>
+  <si>
     <t>74,7</t>
   </si>
   <si>
-    <t>73,4</t>
+    <t>66,5</t>
+  </si>
+  <si>
+    <t>66,4</t>
+  </si>
+  <si>
+    <t>65,7</t>
+  </si>
+  <si>
+    <t>63,9</t>
+  </si>
+  <si>
+    <t>60,8</t>
+  </si>
+  <si>
+    <t>62,1</t>
   </si>
   <si>
     <t>62,6</t>
   </si>
   <si>
-    <t>62,1</t>
+    <t>68,7</t>
   </si>
   <si>
-    <t>65,7</t>
-[...8 lines deleted...]
-    <t>64,8</t>
+    <t>66,9</t>
   </si>
   <si>
     <t>60,7</t>
   </si>
   <si>
     <t>60,4</t>
   </si>
   <si>
     <t>69,7</t>
   </si>
   <si>
+    <t>69,6</t>
+  </si>
+  <si>
+    <t>64,1</t>
+  </si>
+  <si>
+    <t>62,9</t>
+  </si>
+  <si>
+    <t>60,2</t>
+  </si>
+  <si>
+    <t>64,8</t>
+  </si>
+  <si>
     <t>64,5</t>
+  </si>
+  <si>
+    <t>64,0</t>
+  </si>
+  <si>
+    <t>68,5</t>
+  </si>
+  <si>
+    <t>67,4</t>
+  </si>
+  <si>
+    <t>65,3</t>
+  </si>
+  <si>
+    <t>65,4</t>
   </si>
   <si>
     <t>56,4</t>
   </si>
   <si>
     <t>56,6</t>
   </si>
   <si>
-    <t>60,2</t>
+    <t>район Марқакөл</t>
   </si>
   <si>
-    <t>Республика Казахстан</t>
+    <t>район Үлкен Нарын</t>
   </si>
   <si>
-    <t>Абай</t>
+    <t xml:space="preserve">всего </t>
   </si>
   <si>
-    <t xml:space="preserve">Акмолинская </t>
+    <t>мужчины</t>
   </si>
   <si>
-    <t xml:space="preserve">Актюбинская </t>
+    <t xml:space="preserve">женщины </t>
   </si>
   <si>
-    <t xml:space="preserve">Алматинская </t>
+    <t>Уровень занятости к населению в возрасте 15 лет и старше</t>
   </si>
   <si>
-    <t xml:space="preserve">Атырауская </t>
+    <t>Уровень занятости населения – доля численности занятых в экономике в общей численности населения в возрасте 15 лет и старше,  измеренные в процентах.</t>
   </si>
   <si>
-    <t xml:space="preserve">З-Казахстанская </t>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702842</t>
   </si>
   <si>
-    <t xml:space="preserve">Жамбылская </t>
-[...20 lines deleted...]
-    <t xml:space="preserve">С-Казахстанская </t>
+    <t>С 2016 года</t>
   </si>
   <si>
     <r>
-      <t>Туркестанская</t>
+      <t>Область Абай</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
-    <t>Ұлытау</t>
-[...10 lines deleted...]
-  <si>
     <r>
-      <t>г.Шымкент</t>
+      <t>Туркестанская область</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>3)</t>
-[...31 lines deleted...]
-      </rPr>
       <t>2)</t>
-    </r>
-[...13 lines deleted...]
-      <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Данные сформированы на основании итогов  выборочного обследования занятости населения. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Здесь и далее данные сформированы в соответствии с новыми стандартами занятости  (19-я МКСТ МОТ).</t>
+      <t>С 2018 года Южно-Казахстанская область была разделена на Туркестанскую область и город Шымкент.</t>
     </r>
   </si>
   <si>
-    <t>Букенбаева Гульназ Октябрятовна</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>С 2022 года из Алматинской, Карагандинской, Восточно-Казахстанкских областей были выделены области Жетісу, Ұлытау, Абай.</t>
+    </r>
   </si>
   <si>
-    <t>g.bukenbayeva@stat.kz</t>
+    <r>
+      <t>Уровень занятости к населению в возрасте 15 лет и старше, в процентах</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="50">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -647,69 +1371,56 @@
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -745,65 +1456,111 @@
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Roboto "/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="18">
+  <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
@@ -846,52 +1603,58 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -986,52 +1749,304 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1248">
+  <cellStyleXfs count="1511">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -2226,204 +3241,574 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="25" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="25" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="34" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="25" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="22" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="25" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="1238" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="23" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="23" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="25" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="41" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="27" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="11" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="10" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="18" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="18" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="28" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="18" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="18" borderId="28" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="39" fillId="18" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="43" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="29" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="28" xfId="25" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="18" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="18" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="18" borderId="23" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="18" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="29" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="29" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1248">
+  <cellStyles count="1511">
     <cellStyle name="20% - Акцент1 10" xfId="26"/>
     <cellStyle name="20% - Акцент1 11" xfId="27"/>
     <cellStyle name="20% - Акцент1 12" xfId="28"/>
     <cellStyle name="20% - Акцент1 13" xfId="29"/>
     <cellStyle name="20% - Акцент1 14" xfId="30"/>
     <cellStyle name="20% - Акцент1 15" xfId="31"/>
     <cellStyle name="20% - Акцент1 16" xfId="32"/>
     <cellStyle name="20% - Акцент1 17" xfId="33"/>
     <cellStyle name="20% - Акцент1 18" xfId="34"/>
     <cellStyle name="20% - Акцент1 19" xfId="35"/>
     <cellStyle name="20% - Акцент1 2" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="37"/>
     <cellStyle name="20% - Акцент1 20" xfId="38"/>
     <cellStyle name="20% - Акцент1 21" xfId="39"/>
     <cellStyle name="20% - Акцент1 22" xfId="40"/>
     <cellStyle name="20% - Акцент1 23" xfId="41"/>
     <cellStyle name="20% - Акцент1 24" xfId="42"/>
     <cellStyle name="20% - Акцент1 3" xfId="43"/>
     <cellStyle name="20% - Акцент1 3 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 4" xfId="45"/>
     <cellStyle name="20% - Акцент1 4 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 5" xfId="47"/>
     <cellStyle name="20% - Акцент1 6" xfId="48"/>
     <cellStyle name="20% - Акцент1 7" xfId="49"/>
     <cellStyle name="20% - Акцент1 8" xfId="50"/>
@@ -3005,127 +4390,283 @@
     <cellStyle name="Акцент6 12" xfId="626"/>
     <cellStyle name="Акцент6 13" xfId="627"/>
     <cellStyle name="Акцент6 14" xfId="628"/>
     <cellStyle name="Акцент6 15" xfId="629"/>
     <cellStyle name="Акцент6 16" xfId="630"/>
     <cellStyle name="Акцент6 17" xfId="631"/>
     <cellStyle name="Акцент6 18" xfId="632"/>
     <cellStyle name="Акцент6 19" xfId="633"/>
     <cellStyle name="Акцент6 2" xfId="634"/>
     <cellStyle name="Акцент6 2 2" xfId="635"/>
     <cellStyle name="Акцент6 20" xfId="636"/>
     <cellStyle name="Акцент6 21" xfId="637"/>
     <cellStyle name="Акцент6 22" xfId="638"/>
     <cellStyle name="Акцент6 23" xfId="639"/>
     <cellStyle name="Акцент6 24" xfId="640"/>
     <cellStyle name="Акцент6 3" xfId="641"/>
     <cellStyle name="Акцент6 3 2" xfId="642"/>
     <cellStyle name="Акцент6 4" xfId="643"/>
     <cellStyle name="Акцент6 4 2" xfId="644"/>
     <cellStyle name="Акцент6 5" xfId="645"/>
     <cellStyle name="Акцент6 6" xfId="646"/>
     <cellStyle name="Акцент6 7" xfId="647"/>
     <cellStyle name="Акцент6 8" xfId="648"/>
     <cellStyle name="Акцент6 9" xfId="649"/>
     <cellStyle name="Ввод  10" xfId="650"/>
+    <cellStyle name="Ввод  10 2" xfId="1318"/>
+    <cellStyle name="Ввод  10 3" xfId="1241"/>
     <cellStyle name="Ввод  11" xfId="651"/>
+    <cellStyle name="Ввод  11 2" xfId="1319"/>
+    <cellStyle name="Ввод  11 3" xfId="1242"/>
     <cellStyle name="Ввод  12" xfId="652"/>
+    <cellStyle name="Ввод  12 2" xfId="1320"/>
+    <cellStyle name="Ввод  12 3" xfId="1243"/>
     <cellStyle name="Ввод  13" xfId="653"/>
+    <cellStyle name="Ввод  13 2" xfId="1321"/>
+    <cellStyle name="Ввод  13 3" xfId="1244"/>
     <cellStyle name="Ввод  14" xfId="654"/>
+    <cellStyle name="Ввод  14 2" xfId="1322"/>
+    <cellStyle name="Ввод  14 3" xfId="1245"/>
     <cellStyle name="Ввод  15" xfId="655"/>
+    <cellStyle name="Ввод  15 2" xfId="1323"/>
+    <cellStyle name="Ввод  15 3" xfId="1246"/>
     <cellStyle name="Ввод  16" xfId="656"/>
+    <cellStyle name="Ввод  16 2" xfId="1324"/>
+    <cellStyle name="Ввод  16 3" xfId="1247"/>
     <cellStyle name="Ввод  17" xfId="657"/>
+    <cellStyle name="Ввод  17 2" xfId="1325"/>
+    <cellStyle name="Ввод  17 3" xfId="1248"/>
     <cellStyle name="Ввод  18" xfId="658"/>
+    <cellStyle name="Ввод  18 2" xfId="1326"/>
+    <cellStyle name="Ввод  18 3" xfId="1249"/>
     <cellStyle name="Ввод  19" xfId="659"/>
+    <cellStyle name="Ввод  19 2" xfId="1327"/>
+    <cellStyle name="Ввод  19 3" xfId="1250"/>
     <cellStyle name="Ввод  2" xfId="660"/>
     <cellStyle name="Ввод  2 2" xfId="661"/>
+    <cellStyle name="Ввод  2 2 2" xfId="1329"/>
+    <cellStyle name="Ввод  2 2 3" xfId="1252"/>
+    <cellStyle name="Ввод  2 3" xfId="1328"/>
+    <cellStyle name="Ввод  2 4" xfId="1251"/>
     <cellStyle name="Ввод  20" xfId="662"/>
+    <cellStyle name="Ввод  20 2" xfId="1330"/>
+    <cellStyle name="Ввод  20 3" xfId="1253"/>
     <cellStyle name="Ввод  21" xfId="663"/>
+    <cellStyle name="Ввод  21 2" xfId="1331"/>
+    <cellStyle name="Ввод  21 3" xfId="1254"/>
     <cellStyle name="Ввод  22" xfId="664"/>
+    <cellStyle name="Ввод  22 2" xfId="1332"/>
+    <cellStyle name="Ввод  22 3" xfId="1255"/>
     <cellStyle name="Ввод  23" xfId="665"/>
+    <cellStyle name="Ввод  23 2" xfId="1333"/>
+    <cellStyle name="Ввод  23 3" xfId="1256"/>
     <cellStyle name="Ввод  24" xfId="666"/>
+    <cellStyle name="Ввод  24 2" xfId="1334"/>
+    <cellStyle name="Ввод  24 3" xfId="1257"/>
     <cellStyle name="Ввод  3" xfId="667"/>
     <cellStyle name="Ввод  3 2" xfId="668"/>
+    <cellStyle name="Ввод  3 2 2" xfId="1336"/>
+    <cellStyle name="Ввод  3 2 3" xfId="1259"/>
+    <cellStyle name="Ввод  3 3" xfId="1335"/>
+    <cellStyle name="Ввод  3 4" xfId="1258"/>
     <cellStyle name="Ввод  4" xfId="669"/>
     <cellStyle name="Ввод  4 2" xfId="670"/>
+    <cellStyle name="Ввод  4 2 2" xfId="1338"/>
+    <cellStyle name="Ввод  4 2 3" xfId="1261"/>
+    <cellStyle name="Ввод  4 3" xfId="1337"/>
+    <cellStyle name="Ввод  4 4" xfId="1260"/>
     <cellStyle name="Ввод  5" xfId="671"/>
+    <cellStyle name="Ввод  5 2" xfId="1339"/>
+    <cellStyle name="Ввод  5 3" xfId="1262"/>
     <cellStyle name="Ввод  6" xfId="672"/>
+    <cellStyle name="Ввод  6 2" xfId="1340"/>
+    <cellStyle name="Ввод  6 3" xfId="1263"/>
     <cellStyle name="Ввод  7" xfId="673"/>
+    <cellStyle name="Ввод  7 2" xfId="1341"/>
+    <cellStyle name="Ввод  7 3" xfId="1264"/>
     <cellStyle name="Ввод  8" xfId="674"/>
+    <cellStyle name="Ввод  8 2" xfId="1342"/>
+    <cellStyle name="Ввод  8 3" xfId="1265"/>
     <cellStyle name="Ввод  9" xfId="675"/>
+    <cellStyle name="Ввод  9 2" xfId="1343"/>
+    <cellStyle name="Ввод  9 3" xfId="1266"/>
     <cellStyle name="Вывод 10" xfId="676"/>
+    <cellStyle name="Вывод 10 2" xfId="1344"/>
+    <cellStyle name="Вывод 10 3" xfId="1267"/>
     <cellStyle name="Вывод 11" xfId="677"/>
+    <cellStyle name="Вывод 11 2" xfId="1345"/>
+    <cellStyle name="Вывод 11 3" xfId="1268"/>
     <cellStyle name="Вывод 12" xfId="678"/>
+    <cellStyle name="Вывод 12 2" xfId="1346"/>
+    <cellStyle name="Вывод 12 3" xfId="1269"/>
     <cellStyle name="Вывод 13" xfId="679"/>
+    <cellStyle name="Вывод 13 2" xfId="1347"/>
+    <cellStyle name="Вывод 13 3" xfId="1270"/>
     <cellStyle name="Вывод 14" xfId="680"/>
+    <cellStyle name="Вывод 14 2" xfId="1348"/>
+    <cellStyle name="Вывод 14 3" xfId="1271"/>
     <cellStyle name="Вывод 15" xfId="681"/>
+    <cellStyle name="Вывод 15 2" xfId="1349"/>
+    <cellStyle name="Вывод 15 3" xfId="1272"/>
     <cellStyle name="Вывод 16" xfId="682"/>
+    <cellStyle name="Вывод 16 2" xfId="1350"/>
+    <cellStyle name="Вывод 16 3" xfId="1273"/>
     <cellStyle name="Вывод 17" xfId="683"/>
+    <cellStyle name="Вывод 17 2" xfId="1351"/>
+    <cellStyle name="Вывод 17 3" xfId="1274"/>
     <cellStyle name="Вывод 18" xfId="684"/>
+    <cellStyle name="Вывод 18 2" xfId="1352"/>
+    <cellStyle name="Вывод 18 3" xfId="1275"/>
     <cellStyle name="Вывод 19" xfId="685"/>
+    <cellStyle name="Вывод 19 2" xfId="1353"/>
+    <cellStyle name="Вывод 19 3" xfId="1276"/>
     <cellStyle name="Вывод 2" xfId="686"/>
     <cellStyle name="Вывод 2 2" xfId="687"/>
+    <cellStyle name="Вывод 2 2 2" xfId="1355"/>
+    <cellStyle name="Вывод 2 2 3" xfId="1278"/>
+    <cellStyle name="Вывод 2 3" xfId="1354"/>
+    <cellStyle name="Вывод 2 4" xfId="1277"/>
     <cellStyle name="Вывод 20" xfId="688"/>
+    <cellStyle name="Вывод 20 2" xfId="1356"/>
+    <cellStyle name="Вывод 20 3" xfId="1279"/>
     <cellStyle name="Вывод 21" xfId="689"/>
+    <cellStyle name="Вывод 21 2" xfId="1357"/>
+    <cellStyle name="Вывод 21 3" xfId="1280"/>
     <cellStyle name="Вывод 22" xfId="690"/>
+    <cellStyle name="Вывод 22 2" xfId="1358"/>
+    <cellStyle name="Вывод 22 3" xfId="1281"/>
     <cellStyle name="Вывод 23" xfId="691"/>
+    <cellStyle name="Вывод 23 2" xfId="1359"/>
+    <cellStyle name="Вывод 23 3" xfId="1282"/>
     <cellStyle name="Вывод 24" xfId="692"/>
+    <cellStyle name="Вывод 24 2" xfId="1360"/>
+    <cellStyle name="Вывод 24 3" xfId="1283"/>
     <cellStyle name="Вывод 3" xfId="693"/>
     <cellStyle name="Вывод 3 2" xfId="694"/>
+    <cellStyle name="Вывод 3 2 2" xfId="1362"/>
+    <cellStyle name="Вывод 3 2 3" xfId="1285"/>
+    <cellStyle name="Вывод 3 3" xfId="1361"/>
+    <cellStyle name="Вывод 3 4" xfId="1284"/>
     <cellStyle name="Вывод 4" xfId="695"/>
     <cellStyle name="Вывод 4 2" xfId="696"/>
+    <cellStyle name="Вывод 4 2 2" xfId="1364"/>
+    <cellStyle name="Вывод 4 2 3" xfId="1287"/>
+    <cellStyle name="Вывод 4 3" xfId="1363"/>
+    <cellStyle name="Вывод 4 4" xfId="1286"/>
     <cellStyle name="Вывод 5" xfId="697"/>
+    <cellStyle name="Вывод 5 2" xfId="1365"/>
+    <cellStyle name="Вывод 5 3" xfId="1288"/>
     <cellStyle name="Вывод 6" xfId="698"/>
+    <cellStyle name="Вывод 6 2" xfId="1366"/>
+    <cellStyle name="Вывод 6 3" xfId="1289"/>
     <cellStyle name="Вывод 7" xfId="699"/>
+    <cellStyle name="Вывод 7 2" xfId="1367"/>
+    <cellStyle name="Вывод 7 3" xfId="1290"/>
     <cellStyle name="Вывод 8" xfId="700"/>
+    <cellStyle name="Вывод 8 2" xfId="1368"/>
+    <cellStyle name="Вывод 8 3" xfId="1291"/>
     <cellStyle name="Вывод 9" xfId="701"/>
+    <cellStyle name="Вывод 9 2" xfId="1369"/>
+    <cellStyle name="Вывод 9 3" xfId="1292"/>
     <cellStyle name="Вычисление 10" xfId="702"/>
+    <cellStyle name="Вычисление 10 2" xfId="1370"/>
+    <cellStyle name="Вычисление 10 3" xfId="1293"/>
     <cellStyle name="Вычисление 11" xfId="703"/>
+    <cellStyle name="Вычисление 11 2" xfId="1371"/>
+    <cellStyle name="Вычисление 11 3" xfId="1294"/>
     <cellStyle name="Вычисление 12" xfId="704"/>
+    <cellStyle name="Вычисление 12 2" xfId="1372"/>
+    <cellStyle name="Вычисление 12 3" xfId="1295"/>
     <cellStyle name="Вычисление 13" xfId="705"/>
+    <cellStyle name="Вычисление 13 2" xfId="1373"/>
+    <cellStyle name="Вычисление 13 3" xfId="1296"/>
     <cellStyle name="Вычисление 14" xfId="706"/>
+    <cellStyle name="Вычисление 14 2" xfId="1374"/>
+    <cellStyle name="Вычисление 14 3" xfId="1297"/>
     <cellStyle name="Вычисление 15" xfId="707"/>
+    <cellStyle name="Вычисление 15 2" xfId="1375"/>
+    <cellStyle name="Вычисление 15 3" xfId="1298"/>
     <cellStyle name="Вычисление 16" xfId="708"/>
+    <cellStyle name="Вычисление 16 2" xfId="1376"/>
+    <cellStyle name="Вычисление 16 3" xfId="1299"/>
     <cellStyle name="Вычисление 17" xfId="709"/>
+    <cellStyle name="Вычисление 17 2" xfId="1377"/>
+    <cellStyle name="Вычисление 17 3" xfId="1300"/>
     <cellStyle name="Вычисление 18" xfId="710"/>
+    <cellStyle name="Вычисление 18 2" xfId="1378"/>
+    <cellStyle name="Вычисление 18 3" xfId="1301"/>
     <cellStyle name="Вычисление 19" xfId="711"/>
+    <cellStyle name="Вычисление 19 2" xfId="1379"/>
+    <cellStyle name="Вычисление 19 3" xfId="1302"/>
     <cellStyle name="Вычисление 2" xfId="712"/>
     <cellStyle name="Вычисление 2 2" xfId="713"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="1381"/>
+    <cellStyle name="Вычисление 2 2 3" xfId="1304"/>
+    <cellStyle name="Вычисление 2 3" xfId="1380"/>
+    <cellStyle name="Вычисление 2 4" xfId="1303"/>
     <cellStyle name="Вычисление 20" xfId="714"/>
+    <cellStyle name="Вычисление 20 2" xfId="1382"/>
+    <cellStyle name="Вычисление 20 3" xfId="1305"/>
     <cellStyle name="Вычисление 21" xfId="715"/>
+    <cellStyle name="Вычисление 21 2" xfId="1383"/>
+    <cellStyle name="Вычисление 21 3" xfId="1306"/>
     <cellStyle name="Вычисление 22" xfId="716"/>
+    <cellStyle name="Вычисление 22 2" xfId="1384"/>
+    <cellStyle name="Вычисление 22 3" xfId="1307"/>
     <cellStyle name="Вычисление 23" xfId="717"/>
+    <cellStyle name="Вычисление 23 2" xfId="1385"/>
+    <cellStyle name="Вычисление 23 3" xfId="1308"/>
     <cellStyle name="Вычисление 24" xfId="718"/>
+    <cellStyle name="Вычисление 24 2" xfId="1386"/>
+    <cellStyle name="Вычисление 24 3" xfId="1309"/>
     <cellStyle name="Вычисление 3" xfId="719"/>
     <cellStyle name="Вычисление 3 2" xfId="720"/>
+    <cellStyle name="Вычисление 3 2 2" xfId="1388"/>
+    <cellStyle name="Вычисление 3 2 3" xfId="1311"/>
+    <cellStyle name="Вычисление 3 3" xfId="1387"/>
+    <cellStyle name="Вычисление 3 4" xfId="1310"/>
     <cellStyle name="Вычисление 4" xfId="721"/>
     <cellStyle name="Вычисление 4 2" xfId="722"/>
+    <cellStyle name="Вычисление 4 2 2" xfId="1390"/>
+    <cellStyle name="Вычисление 4 2 3" xfId="1313"/>
+    <cellStyle name="Вычисление 4 3" xfId="1389"/>
+    <cellStyle name="Вычисление 4 4" xfId="1312"/>
     <cellStyle name="Вычисление 5" xfId="723"/>
+    <cellStyle name="Вычисление 5 2" xfId="1391"/>
+    <cellStyle name="Вычисление 5 3" xfId="1497"/>
     <cellStyle name="Вычисление 6" xfId="724"/>
+    <cellStyle name="Вычисление 6 2" xfId="1392"/>
+    <cellStyle name="Вычисление 6 3" xfId="1314"/>
     <cellStyle name="Вычисление 7" xfId="725"/>
+    <cellStyle name="Вычисление 7 2" xfId="1393"/>
+    <cellStyle name="Вычисление 7 3" xfId="1315"/>
     <cellStyle name="Вычисление 8" xfId="726"/>
+    <cellStyle name="Вычисление 8 2" xfId="1394"/>
+    <cellStyle name="Вычисление 8 3" xfId="1316"/>
     <cellStyle name="Вычисление 9" xfId="727"/>
+    <cellStyle name="Вычисление 9 2" xfId="1395"/>
+    <cellStyle name="Вычисление 9 3" xfId="1317"/>
     <cellStyle name="Гиперссылка" xfId="1238" builtinId="8"/>
     <cellStyle name="Заголовок 1 10" xfId="728"/>
     <cellStyle name="Заголовок 1 11" xfId="729"/>
     <cellStyle name="Заголовок 1 12" xfId="730"/>
     <cellStyle name="Заголовок 1 13" xfId="731"/>
     <cellStyle name="Заголовок 1 14" xfId="732"/>
     <cellStyle name="Заголовок 1 15" xfId="733"/>
     <cellStyle name="Заголовок 1 16" xfId="734"/>
     <cellStyle name="Заголовок 1 17" xfId="735"/>
     <cellStyle name="Заголовок 1 18" xfId="736"/>
     <cellStyle name="Заголовок 1 19" xfId="737"/>
     <cellStyle name="Заголовок 1 2" xfId="738"/>
     <cellStyle name="Заголовок 1 2 2" xfId="739"/>
     <cellStyle name="Заголовок 1 20" xfId="740"/>
     <cellStyle name="Заголовок 1 21" xfId="741"/>
     <cellStyle name="Заголовок 1 22" xfId="742"/>
     <cellStyle name="Заголовок 1 23" xfId="743"/>
     <cellStyle name="Заголовок 1 24" xfId="744"/>
     <cellStyle name="Заголовок 1 3" xfId="745"/>
     <cellStyle name="Заголовок 1 3 2" xfId="746"/>
     <cellStyle name="Заголовок 1 4" xfId="747"/>
     <cellStyle name="Заголовок 1 4 2" xfId="748"/>
     <cellStyle name="Заголовок 1 5" xfId="749"/>
     <cellStyle name="Заголовок 1 6" xfId="750"/>
     <cellStyle name="Заголовок 1 7" xfId="751"/>
@@ -3188,75 +4729,127 @@
     <cellStyle name="Заголовок 4 12" xfId="808"/>
     <cellStyle name="Заголовок 4 13" xfId="809"/>
     <cellStyle name="Заголовок 4 14" xfId="810"/>
     <cellStyle name="Заголовок 4 15" xfId="811"/>
     <cellStyle name="Заголовок 4 16" xfId="812"/>
     <cellStyle name="Заголовок 4 17" xfId="813"/>
     <cellStyle name="Заголовок 4 18" xfId="814"/>
     <cellStyle name="Заголовок 4 19" xfId="815"/>
     <cellStyle name="Заголовок 4 2" xfId="816"/>
     <cellStyle name="Заголовок 4 2 2" xfId="817"/>
     <cellStyle name="Заголовок 4 20" xfId="818"/>
     <cellStyle name="Заголовок 4 21" xfId="819"/>
     <cellStyle name="Заголовок 4 22" xfId="820"/>
     <cellStyle name="Заголовок 4 23" xfId="821"/>
     <cellStyle name="Заголовок 4 24" xfId="822"/>
     <cellStyle name="Заголовок 4 3" xfId="823"/>
     <cellStyle name="Заголовок 4 3 2" xfId="824"/>
     <cellStyle name="Заголовок 4 4" xfId="825"/>
     <cellStyle name="Заголовок 4 4 2" xfId="826"/>
     <cellStyle name="Заголовок 4 5" xfId="827"/>
     <cellStyle name="Заголовок 4 6" xfId="828"/>
     <cellStyle name="Заголовок 4 7" xfId="829"/>
     <cellStyle name="Заголовок 4 8" xfId="830"/>
     <cellStyle name="Заголовок 4 9" xfId="831"/>
     <cellStyle name="Итог 10" xfId="832"/>
+    <cellStyle name="Итог 10 2" xfId="1422"/>
+    <cellStyle name="Итог 10 3" xfId="1396"/>
     <cellStyle name="Итог 11" xfId="833"/>
+    <cellStyle name="Итог 11 2" xfId="1423"/>
+    <cellStyle name="Итог 11 3" xfId="1397"/>
     <cellStyle name="Итог 12" xfId="834"/>
+    <cellStyle name="Итог 12 2" xfId="1424"/>
+    <cellStyle name="Итог 12 3" xfId="1398"/>
     <cellStyle name="Итог 13" xfId="835"/>
+    <cellStyle name="Итог 13 2" xfId="1425"/>
+    <cellStyle name="Итог 13 3" xfId="1399"/>
     <cellStyle name="Итог 14" xfId="836"/>
+    <cellStyle name="Итог 14 2" xfId="1426"/>
+    <cellStyle name="Итог 14 3" xfId="1400"/>
     <cellStyle name="Итог 15" xfId="837"/>
+    <cellStyle name="Итог 15 2" xfId="1427"/>
+    <cellStyle name="Итог 15 3" xfId="1401"/>
     <cellStyle name="Итог 16" xfId="838"/>
+    <cellStyle name="Итог 16 2" xfId="1428"/>
+    <cellStyle name="Итог 16 3" xfId="1402"/>
     <cellStyle name="Итог 17" xfId="839"/>
+    <cellStyle name="Итог 17 2" xfId="1429"/>
+    <cellStyle name="Итог 17 3" xfId="1403"/>
     <cellStyle name="Итог 18" xfId="840"/>
+    <cellStyle name="Итог 18 2" xfId="1430"/>
+    <cellStyle name="Итог 18 3" xfId="1404"/>
     <cellStyle name="Итог 19" xfId="841"/>
+    <cellStyle name="Итог 19 2" xfId="1431"/>
+    <cellStyle name="Итог 19 3" xfId="1405"/>
     <cellStyle name="Итог 2" xfId="842"/>
     <cellStyle name="Итог 2 2" xfId="843"/>
+    <cellStyle name="Итог 2 2 2" xfId="1433"/>
+    <cellStyle name="Итог 2 2 3" xfId="1407"/>
+    <cellStyle name="Итог 2 3" xfId="1432"/>
+    <cellStyle name="Итог 2 4" xfId="1406"/>
     <cellStyle name="Итог 20" xfId="844"/>
+    <cellStyle name="Итог 20 2" xfId="1434"/>
+    <cellStyle name="Итог 20 3" xfId="1408"/>
     <cellStyle name="Итог 21" xfId="845"/>
+    <cellStyle name="Итог 21 2" xfId="1435"/>
+    <cellStyle name="Итог 21 3" xfId="1409"/>
     <cellStyle name="Итог 22" xfId="846"/>
+    <cellStyle name="Итог 22 2" xfId="1436"/>
+    <cellStyle name="Итог 22 3" xfId="1410"/>
     <cellStyle name="Итог 23" xfId="847"/>
+    <cellStyle name="Итог 23 2" xfId="1437"/>
+    <cellStyle name="Итог 23 3" xfId="1411"/>
     <cellStyle name="Итог 24" xfId="848"/>
+    <cellStyle name="Итог 24 2" xfId="1438"/>
+    <cellStyle name="Итог 24 3" xfId="1412"/>
     <cellStyle name="Итог 3" xfId="849"/>
     <cellStyle name="Итог 3 2" xfId="850"/>
+    <cellStyle name="Итог 3 2 2" xfId="1440"/>
+    <cellStyle name="Итог 3 2 3" xfId="1414"/>
+    <cellStyle name="Итог 3 3" xfId="1439"/>
+    <cellStyle name="Итог 3 4" xfId="1413"/>
     <cellStyle name="Итог 4" xfId="851"/>
     <cellStyle name="Итог 4 2" xfId="852"/>
+    <cellStyle name="Итог 4 2 2" xfId="1442"/>
+    <cellStyle name="Итог 4 2 3" xfId="1416"/>
+    <cellStyle name="Итог 4 3" xfId="1441"/>
+    <cellStyle name="Итог 4 4" xfId="1415"/>
     <cellStyle name="Итог 5" xfId="853"/>
+    <cellStyle name="Итог 5 2" xfId="1443"/>
+    <cellStyle name="Итог 5 3" xfId="1417"/>
     <cellStyle name="Итог 6" xfId="854"/>
+    <cellStyle name="Итог 6 2" xfId="1444"/>
+    <cellStyle name="Итог 6 3" xfId="1418"/>
     <cellStyle name="Итог 7" xfId="855"/>
+    <cellStyle name="Итог 7 2" xfId="1445"/>
+    <cellStyle name="Итог 7 3" xfId="1419"/>
     <cellStyle name="Итог 8" xfId="856"/>
+    <cellStyle name="Итог 8 2" xfId="1446"/>
+    <cellStyle name="Итог 8 3" xfId="1420"/>
     <cellStyle name="Итог 9" xfId="857"/>
+    <cellStyle name="Итог 9 2" xfId="1447"/>
+    <cellStyle name="Итог 9 3" xfId="1421"/>
     <cellStyle name="Контрольная ячейка 10" xfId="858"/>
     <cellStyle name="Контрольная ячейка 11" xfId="859"/>
     <cellStyle name="Контрольная ячейка 12" xfId="860"/>
     <cellStyle name="Контрольная ячейка 13" xfId="861"/>
     <cellStyle name="Контрольная ячейка 14" xfId="862"/>
     <cellStyle name="Контрольная ячейка 15" xfId="863"/>
     <cellStyle name="Контрольная ячейка 16" xfId="864"/>
     <cellStyle name="Контрольная ячейка 17" xfId="865"/>
     <cellStyle name="Контрольная ячейка 18" xfId="866"/>
     <cellStyle name="Контрольная ячейка 19" xfId="867"/>
     <cellStyle name="Контрольная ячейка 2" xfId="868"/>
     <cellStyle name="Контрольная ячейка 2 2" xfId="869"/>
     <cellStyle name="Контрольная ячейка 20" xfId="870"/>
     <cellStyle name="Контрольная ячейка 21" xfId="871"/>
     <cellStyle name="Контрольная ячейка 22" xfId="872"/>
     <cellStyle name="Контрольная ячейка 23" xfId="873"/>
     <cellStyle name="Контрольная ячейка 24" xfId="874"/>
     <cellStyle name="Контрольная ячейка 3" xfId="875"/>
     <cellStyle name="Контрольная ячейка 3 2" xfId="876"/>
     <cellStyle name="Контрольная ячейка 4" xfId="877"/>
     <cellStyle name="Контрольная ячейка 4 2" xfId="878"/>
     <cellStyle name="Контрольная ячейка 5" xfId="879"/>
     <cellStyle name="Контрольная ячейка 6" xfId="880"/>
     <cellStyle name="Контрольная ячейка 7" xfId="881"/>
     <cellStyle name="Контрольная ячейка 8" xfId="882"/>
@@ -3325,80 +4918,80 @@
     <cellStyle name="Обычный 18" xfId="16"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="936"/>
     <cellStyle name="Обычный 2 11" xfId="937"/>
     <cellStyle name="Обычный 2 12" xfId="938"/>
     <cellStyle name="Обычный 2 13" xfId="939"/>
     <cellStyle name="Обычный 2 14" xfId="940"/>
     <cellStyle name="Обычный 2 15" xfId="941"/>
     <cellStyle name="Обычный 2 16" xfId="942"/>
     <cellStyle name="Обычный 2 17" xfId="943"/>
     <cellStyle name="Обычный 2 18" xfId="944"/>
     <cellStyle name="Обычный 2 19" xfId="945"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 10" xfId="946"/>
     <cellStyle name="Обычный 2 2 11" xfId="947"/>
     <cellStyle name="Обычный 2 2 12" xfId="948"/>
     <cellStyle name="Обычный 2 2 13" xfId="949"/>
     <cellStyle name="Обычный 2 2 14" xfId="950"/>
     <cellStyle name="Обычный 2 2 15" xfId="951"/>
     <cellStyle name="Обычный 2 2 16" xfId="952"/>
     <cellStyle name="Обычный 2 2 17" xfId="953"/>
     <cellStyle name="Обычный 2 2 18" xfId="954"/>
     <cellStyle name="Обычный 2 2 19" xfId="955"/>
     <cellStyle name="Обычный 2 2 2" xfId="956"/>
-    <cellStyle name="Обычный 2 2 2 2" xfId="1246"/>
     <cellStyle name="Обычный 2 2 20" xfId="957"/>
     <cellStyle name="Обычный 2 2 21" xfId="958"/>
     <cellStyle name="Обычный 2 2 22" xfId="959"/>
     <cellStyle name="Обычный 2 2 23" xfId="960"/>
     <cellStyle name="Обычный 2 2 24" xfId="961"/>
     <cellStyle name="Обычный 2 2 25" xfId="962"/>
     <cellStyle name="Обычный 2 2 26" xfId="963"/>
     <cellStyle name="Обычный 2 2 27" xfId="964"/>
     <cellStyle name="Обычный 2 2 28" xfId="965"/>
     <cellStyle name="Обычный 2 2 29" xfId="966"/>
     <cellStyle name="Обычный 2 2 3" xfId="967"/>
     <cellStyle name="Обычный 2 2 30" xfId="968"/>
     <cellStyle name="Обычный 2 2 31" xfId="969"/>
     <cellStyle name="Обычный 2 2 32" xfId="970"/>
     <cellStyle name="Обычный 2 2 33" xfId="971"/>
     <cellStyle name="Обычный 2 2 34" xfId="972"/>
     <cellStyle name="Обычный 2 2 35" xfId="973"/>
     <cellStyle name="Обычный 2 2 36" xfId="974"/>
     <cellStyle name="Обычный 2 2 37" xfId="975"/>
     <cellStyle name="Обычный 2 2 4" xfId="976"/>
     <cellStyle name="Обычный 2 2 5" xfId="977"/>
     <cellStyle name="Обычный 2 2 6" xfId="978"/>
     <cellStyle name="Обычный 2 2 7" xfId="979"/>
     <cellStyle name="Обычный 2 2 8" xfId="980"/>
     <cellStyle name="Обычный 2 2 9" xfId="981"/>
     <cellStyle name="Обычный 2 20" xfId="982"/>
     <cellStyle name="Обычный 2 21" xfId="983"/>
     <cellStyle name="Обычный 2 22" xfId="984"/>
-    <cellStyle name="Обычный 2 23" xfId="1240"/>
+    <cellStyle name="Обычный 2 23" xfId="1503"/>
+    <cellStyle name="Обычный 2 24" xfId="1240"/>
     <cellStyle name="Обычный 2 3" xfId="985"/>
     <cellStyle name="Обычный 2 3 10" xfId="986"/>
     <cellStyle name="Обычный 2 3 11" xfId="987"/>
     <cellStyle name="Обычный 2 3 12" xfId="988"/>
     <cellStyle name="Обычный 2 3 13" xfId="989"/>
     <cellStyle name="Обычный 2 3 14" xfId="990"/>
     <cellStyle name="Обычный 2 3 15" xfId="991"/>
     <cellStyle name="Обычный 2 3 16" xfId="992"/>
     <cellStyle name="Обычный 2 3 17" xfId="993"/>
     <cellStyle name="Обычный 2 3 18" xfId="994"/>
     <cellStyle name="Обычный 2 3 19" xfId="995"/>
     <cellStyle name="Обычный 2 3 2" xfId="996"/>
     <cellStyle name="Обычный 2 3 20" xfId="997"/>
     <cellStyle name="Обычный 2 3 21" xfId="998"/>
     <cellStyle name="Обычный 2 3 22" xfId="999"/>
     <cellStyle name="Обычный 2 3 23" xfId="1000"/>
     <cellStyle name="Обычный 2 3 24" xfId="1001"/>
     <cellStyle name="Обычный 2 3 25" xfId="1002"/>
     <cellStyle name="Обычный 2 3 26" xfId="1003"/>
     <cellStyle name="Обычный 2 3 27" xfId="1004"/>
     <cellStyle name="Обычный 2 3 28" xfId="1005"/>
     <cellStyle name="Обычный 2 3 29" xfId="1006"/>
     <cellStyle name="Обычный 2 3 3" xfId="1007"/>
     <cellStyle name="Обычный 2 3 30" xfId="1008"/>
     <cellStyle name="Обычный 2 3 31" xfId="1009"/>
@@ -3411,92 +5004,95 @@
     <cellStyle name="Обычный 2 3 38" xfId="1208"/>
     <cellStyle name="Обычный 2 3 4" xfId="1016"/>
     <cellStyle name="Обычный 2 3 5" xfId="1017"/>
     <cellStyle name="Обычный 2 3 6" xfId="1018"/>
     <cellStyle name="Обычный 2 3 7" xfId="1019"/>
     <cellStyle name="Обычный 2 3 8" xfId="1020"/>
     <cellStyle name="Обычный 2 3 9" xfId="1021"/>
     <cellStyle name="Обычный 2 4" xfId="1022"/>
     <cellStyle name="Обычный 2 4 2" xfId="1229"/>
     <cellStyle name="Обычный 2 5" xfId="1023"/>
     <cellStyle name="Обычный 2 5 2" xfId="1233"/>
     <cellStyle name="Обычный 2 6" xfId="1024"/>
     <cellStyle name="Обычный 2 6 2" xfId="1234"/>
     <cellStyle name="Обычный 2 7" xfId="1025"/>
     <cellStyle name="Обычный 2 8" xfId="1026"/>
     <cellStyle name="Обычный 2 9" xfId="1027"/>
     <cellStyle name="Обычный 20" xfId="18"/>
     <cellStyle name="Обычный 21" xfId="19"/>
     <cellStyle name="Обычный 22" xfId="20"/>
     <cellStyle name="Обычный 23" xfId="21"/>
     <cellStyle name="Обычный 24" xfId="22"/>
     <cellStyle name="Обычный 25" xfId="3"/>
     <cellStyle name="Обычный 26" xfId="1028"/>
     <cellStyle name="Обычный 27" xfId="1228"/>
     <cellStyle name="Обычный 27 2" xfId="1237"/>
-    <cellStyle name="Обычный 27 2 2" xfId="1244"/>
-    <cellStyle name="Обычный 27 3" xfId="1241"/>
+    <cellStyle name="Обычный 27 2 2" xfId="1507"/>
+    <cellStyle name="Обычный 27 2 3" xfId="1502"/>
+    <cellStyle name="Обычный 27 3" xfId="1504"/>
+    <cellStyle name="Обычный 27 4" xfId="1499"/>
     <cellStyle name="Обычный 28" xfId="1029"/>
     <cellStyle name="Обычный 29" xfId="1030"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 3 2" xfId="1031"/>
     <cellStyle name="Обычный 3 3" xfId="1213"/>
     <cellStyle name="Обычный 3 4" xfId="1214"/>
     <cellStyle name="Обычный 3 5" xfId="1215"/>
     <cellStyle name="Обычный 3 6" xfId="1216"/>
     <cellStyle name="Обычный 3 7" xfId="1217"/>
     <cellStyle name="Обычный 3 8" xfId="1218"/>
-    <cellStyle name="Обычный 3 9" xfId="1247"/>
+    <cellStyle name="Обычный 3 9" xfId="1508"/>
     <cellStyle name="Обычный 30" xfId="1032"/>
     <cellStyle name="Обычный 31" xfId="1033"/>
     <cellStyle name="Обычный 32" xfId="1034"/>
     <cellStyle name="Обычный 33" xfId="1035"/>
     <cellStyle name="Обычный 34" xfId="1036"/>
     <cellStyle name="Обычный 35" xfId="1037"/>
     <cellStyle name="Обычный 36" xfId="1038"/>
     <cellStyle name="Обычный 37" xfId="1039"/>
     <cellStyle name="Обычный 38" xfId="1040"/>
     <cellStyle name="Обычный 39" xfId="1041"/>
     <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Обычный 4 2" xfId="1042"/>
     <cellStyle name="Обычный 4 3" xfId="1220"/>
     <cellStyle name="Обычный 4 4" xfId="1221"/>
     <cellStyle name="Обычный 4 5" xfId="1230"/>
     <cellStyle name="Обычный 4 6" xfId="1231"/>
-    <cellStyle name="Обычный 4 7" xfId="1245"/>
     <cellStyle name="Обычный 40" xfId="1043"/>
     <cellStyle name="Обычный 41" xfId="1044"/>
     <cellStyle name="Обычный 42" xfId="1045"/>
     <cellStyle name="Обычный 43" xfId="1046"/>
     <cellStyle name="Обычный 44" xfId="1047"/>
     <cellStyle name="Обычный 45" xfId="1048"/>
     <cellStyle name="Обычный 46" xfId="1049"/>
     <cellStyle name="Обычный 47" xfId="1050"/>
     <cellStyle name="Обычный 48" xfId="1235"/>
-    <cellStyle name="Обычный 48 2" xfId="1242"/>
+    <cellStyle name="Обычный 48 2" xfId="1505"/>
+    <cellStyle name="Обычный 48 3" xfId="1500"/>
     <cellStyle name="Обычный 49" xfId="1236"/>
-    <cellStyle name="Обычный 49 2" xfId="1243"/>
+    <cellStyle name="Обычный 49 2" xfId="1506"/>
+    <cellStyle name="Обычный 49 3" xfId="1501"/>
     <cellStyle name="Обычный 5" xfId="24"/>
     <cellStyle name="Обычный 5 2" xfId="1209"/>
     <cellStyle name="Обычный 5 3" xfId="1222"/>
     <cellStyle name="Обычный 5 4" xfId="1223"/>
     <cellStyle name="Обычный 5 5" xfId="1232"/>
     <cellStyle name="Обычный 6" xfId="6"/>
     <cellStyle name="Обычный 6 2" xfId="1210"/>
     <cellStyle name="Обычный 6 3" xfId="1224"/>
     <cellStyle name="Обычный 6 4" xfId="1225"/>
     <cellStyle name="Обычный 7" xfId="23"/>
     <cellStyle name="Обычный 7 2" xfId="1211"/>
     <cellStyle name="Обычный 7 3" xfId="1226"/>
     <cellStyle name="Обычный 7 4" xfId="1227"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 8 2" xfId="1219"/>
     <cellStyle name="Обычный 9" xfId="8"/>
     <cellStyle name="Обычный 9 2" xfId="1212"/>
     <cellStyle name="Обычный 98" xfId="1051"/>
     <cellStyle name="Плохой 10" xfId="1052"/>
     <cellStyle name="Плохой 11" xfId="1053"/>
     <cellStyle name="Плохой 12" xfId="1054"/>
     <cellStyle name="Плохой 13" xfId="1055"/>
     <cellStyle name="Плохой 14" xfId="1056"/>
     <cellStyle name="Плохой 15" xfId="1057"/>
     <cellStyle name="Плохой 16" xfId="1058"/>
@@ -3524,75 +5120,127 @@
     <cellStyle name="Пояснение 12" xfId="1080"/>
     <cellStyle name="Пояснение 13" xfId="1081"/>
     <cellStyle name="Пояснение 14" xfId="1082"/>
     <cellStyle name="Пояснение 15" xfId="1083"/>
     <cellStyle name="Пояснение 16" xfId="1084"/>
     <cellStyle name="Пояснение 17" xfId="1085"/>
     <cellStyle name="Пояснение 18" xfId="1086"/>
     <cellStyle name="Пояснение 19" xfId="1087"/>
     <cellStyle name="Пояснение 2" xfId="1088"/>
     <cellStyle name="Пояснение 2 2" xfId="1089"/>
     <cellStyle name="Пояснение 20" xfId="1090"/>
     <cellStyle name="Пояснение 21" xfId="1091"/>
     <cellStyle name="Пояснение 22" xfId="1092"/>
     <cellStyle name="Пояснение 23" xfId="1093"/>
     <cellStyle name="Пояснение 24" xfId="1094"/>
     <cellStyle name="Пояснение 3" xfId="1095"/>
     <cellStyle name="Пояснение 3 2" xfId="1096"/>
     <cellStyle name="Пояснение 4" xfId="1097"/>
     <cellStyle name="Пояснение 4 2" xfId="1098"/>
     <cellStyle name="Пояснение 5" xfId="1099"/>
     <cellStyle name="Пояснение 6" xfId="1100"/>
     <cellStyle name="Пояснение 7" xfId="1101"/>
     <cellStyle name="Пояснение 8" xfId="1102"/>
     <cellStyle name="Пояснение 9" xfId="1103"/>
     <cellStyle name="Примечание 10" xfId="1104"/>
+    <cellStyle name="Примечание 10 2" xfId="1468"/>
+    <cellStyle name="Примечание 10 3" xfId="1496"/>
     <cellStyle name="Примечание 11" xfId="1105"/>
+    <cellStyle name="Примечание 11 2" xfId="1469"/>
+    <cellStyle name="Примечание 11 3" xfId="1510"/>
     <cellStyle name="Примечание 12" xfId="1106"/>
+    <cellStyle name="Примечание 12 2" xfId="1470"/>
+    <cellStyle name="Примечание 12 3" xfId="1495"/>
     <cellStyle name="Примечание 13" xfId="1107"/>
+    <cellStyle name="Примечание 13 2" xfId="1471"/>
+    <cellStyle name="Примечание 13 3" xfId="1509"/>
     <cellStyle name="Примечание 14" xfId="1108"/>
+    <cellStyle name="Примечание 14 2" xfId="1472"/>
+    <cellStyle name="Примечание 14 3" xfId="1494"/>
     <cellStyle name="Примечание 15" xfId="1109"/>
+    <cellStyle name="Примечание 15 2" xfId="1473"/>
+    <cellStyle name="Примечание 15 3" xfId="1448"/>
     <cellStyle name="Примечание 16" xfId="1110"/>
+    <cellStyle name="Примечание 16 2" xfId="1474"/>
+    <cellStyle name="Примечание 16 3" xfId="1449"/>
     <cellStyle name="Примечание 17" xfId="1111"/>
+    <cellStyle name="Примечание 17 2" xfId="1475"/>
+    <cellStyle name="Примечание 17 3" xfId="1450"/>
     <cellStyle name="Примечание 18" xfId="1112"/>
+    <cellStyle name="Примечание 18 2" xfId="1476"/>
+    <cellStyle name="Примечание 18 3" xfId="1451"/>
     <cellStyle name="Примечание 19" xfId="1113"/>
+    <cellStyle name="Примечание 19 2" xfId="1477"/>
+    <cellStyle name="Примечание 19 3" xfId="1452"/>
     <cellStyle name="Примечание 2" xfId="1114"/>
     <cellStyle name="Примечание 2 2" xfId="1115"/>
+    <cellStyle name="Примечание 2 2 2" xfId="1479"/>
+    <cellStyle name="Примечание 2 2 3" xfId="1454"/>
+    <cellStyle name="Примечание 2 3" xfId="1478"/>
+    <cellStyle name="Примечание 2 4" xfId="1453"/>
     <cellStyle name="Примечание 20" xfId="1116"/>
+    <cellStyle name="Примечание 20 2" xfId="1480"/>
+    <cellStyle name="Примечание 20 3" xfId="1455"/>
     <cellStyle name="Примечание 21" xfId="1117"/>
+    <cellStyle name="Примечание 21 2" xfId="1481"/>
+    <cellStyle name="Примечание 21 3" xfId="1456"/>
     <cellStyle name="Примечание 22" xfId="1118"/>
+    <cellStyle name="Примечание 22 2" xfId="1482"/>
+    <cellStyle name="Примечание 22 3" xfId="1457"/>
     <cellStyle name="Примечание 23" xfId="1119"/>
+    <cellStyle name="Примечание 23 2" xfId="1483"/>
+    <cellStyle name="Примечание 23 3" xfId="1458"/>
     <cellStyle name="Примечание 24" xfId="1120"/>
+    <cellStyle name="Примечание 24 2" xfId="1484"/>
+    <cellStyle name="Примечание 24 3" xfId="1459"/>
     <cellStyle name="Примечание 3" xfId="1121"/>
     <cellStyle name="Примечание 3 2" xfId="1122"/>
+    <cellStyle name="Примечание 3 2 2" xfId="1486"/>
+    <cellStyle name="Примечание 3 2 3" xfId="1461"/>
+    <cellStyle name="Примечание 3 3" xfId="1485"/>
+    <cellStyle name="Примечание 3 4" xfId="1460"/>
     <cellStyle name="Примечание 4" xfId="1123"/>
     <cellStyle name="Примечание 4 2" xfId="1124"/>
+    <cellStyle name="Примечание 4 2 2" xfId="1488"/>
+    <cellStyle name="Примечание 4 2 3" xfId="1498"/>
+    <cellStyle name="Примечание 4 3" xfId="1487"/>
+    <cellStyle name="Примечание 4 4" xfId="1462"/>
     <cellStyle name="Примечание 5" xfId="1125"/>
+    <cellStyle name="Примечание 5 2" xfId="1489"/>
+    <cellStyle name="Примечание 5 3" xfId="1463"/>
     <cellStyle name="Примечание 6" xfId="1126"/>
+    <cellStyle name="Примечание 6 2" xfId="1490"/>
+    <cellStyle name="Примечание 6 3" xfId="1464"/>
     <cellStyle name="Примечание 7" xfId="1127"/>
+    <cellStyle name="Примечание 7 2" xfId="1491"/>
+    <cellStyle name="Примечание 7 3" xfId="1465"/>
     <cellStyle name="Примечание 8" xfId="1128"/>
+    <cellStyle name="Примечание 8 2" xfId="1492"/>
+    <cellStyle name="Примечание 8 3" xfId="1466"/>
     <cellStyle name="Примечание 9" xfId="1129"/>
+    <cellStyle name="Примечание 9 2" xfId="1493"/>
+    <cellStyle name="Примечание 9 3" xfId="1467"/>
     <cellStyle name="Связанная ячейка 10" xfId="1130"/>
     <cellStyle name="Связанная ячейка 11" xfId="1131"/>
     <cellStyle name="Связанная ячейка 12" xfId="1132"/>
     <cellStyle name="Связанная ячейка 13" xfId="1133"/>
     <cellStyle name="Связанная ячейка 14" xfId="1134"/>
     <cellStyle name="Связанная ячейка 15" xfId="1135"/>
     <cellStyle name="Связанная ячейка 16" xfId="1136"/>
     <cellStyle name="Связанная ячейка 17" xfId="1137"/>
     <cellStyle name="Связанная ячейка 18" xfId="1138"/>
     <cellStyle name="Связанная ячейка 19" xfId="1139"/>
     <cellStyle name="Связанная ячейка 2" xfId="1140"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="1141"/>
     <cellStyle name="Связанная ячейка 20" xfId="1142"/>
     <cellStyle name="Связанная ячейка 21" xfId="1143"/>
     <cellStyle name="Связанная ячейка 22" xfId="1144"/>
     <cellStyle name="Связанная ячейка 23" xfId="1145"/>
     <cellStyle name="Связанная ячейка 24" xfId="1146"/>
     <cellStyle name="Связанная ячейка 3" xfId="1147"/>
     <cellStyle name="Связанная ячейка 3 2" xfId="1148"/>
     <cellStyle name="Связанная ячейка 4" xfId="1149"/>
     <cellStyle name="Связанная ячейка 4 2" xfId="1150"/>
     <cellStyle name="Связанная ячейка 5" xfId="1151"/>
     <cellStyle name="Связанная ячейка 6" xfId="1152"/>
     <cellStyle name="Связанная ячейка 7" xfId="1153"/>
     <cellStyle name="Связанная ячейка 8" xfId="1154"/>
@@ -3640,2146 +5288,4252 @@
     <cellStyle name="Хороший 21" xfId="1195"/>
     <cellStyle name="Хороший 22" xfId="1196"/>
     <cellStyle name="Хороший 23" xfId="1197"/>
     <cellStyle name="Хороший 24" xfId="1198"/>
     <cellStyle name="Хороший 3" xfId="1199"/>
     <cellStyle name="Хороший 3 2" xfId="1200"/>
     <cellStyle name="Хороший 4" xfId="1201"/>
     <cellStyle name="Хороший 4 2" xfId="1202"/>
     <cellStyle name="Хороший 5" xfId="1203"/>
     <cellStyle name="Хороший 6" xfId="1204"/>
     <cellStyle name="Хороший 7" xfId="1205"/>
     <cellStyle name="Хороший 8" xfId="1206"/>
     <cellStyle name="Хороший 9" xfId="1207"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="26" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="27" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="28" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="29" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="30" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="31" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="32" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="33" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="34" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="35" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="36" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="37" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="38" name="Text Box 20"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="39" name="Text Box 21"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="40" name="Text Box 22"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="41" name="Text Box 23"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="42" name="Text Box 24"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="43" name="Text Box 25"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="44" name="Text Box 26"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="45" name="Text Box 27"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="46" name="Text Box 28"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="47" name="Text Box 29"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="48" name="Text Box 30"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="49" name="Text Box 31"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="50" name="Text Box 32"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="51" name="Text Box 33"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="52" name="Text Box 34"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="53" name="Text Box 35"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="54" name="Text Box 36"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="200025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="55" name="Text Box 37"/>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4267200" y="6115050"/>
           <a:ext cx="76200" cy="180975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="110" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm flipH="1">
+          <a:off x="0" y="43881675"/>
+          <a:ext cx="0" cy="2019300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="111" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="112" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="113" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="114" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="115" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="116" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="117" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="118" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="119" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="120" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="121" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="122" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="123" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="124" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="125" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="126" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>26894</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="127" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="207869"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="128" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="129" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="130" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="131" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="132" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="133" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="134" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="135" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="136" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="137" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="138" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="139" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="140" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="141" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="142" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="143" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="144" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>26894</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="145" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="207869"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="146" name="Text Box 20"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="147" name="Text Box 21"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="148" name="Text Box 22"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="149" name="Text Box 23"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="150" name="Text Box 24"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="151" name="Text Box 25"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="152" name="Text Box 26"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="153" name="Text Box 27"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="154" name="Text Box 28"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="155" name="Text Box 29"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="156" name="Text Box 30"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="157" name="Text Box 31"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="158" name="Text Box 32"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="159" name="Text Box 33"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="160" name="Text Box 34"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="161" name="Text Box 35"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>45944</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="162" name="Text Box 36"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="226919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>26894</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="163" name="Text Box 37"/>
+        <xdr:cNvSpPr txBox="1">
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1466850" y="48472725"/>
+          <a:ext cx="76200" cy="207869"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -5951,15043 +9705,39599 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/35/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702842" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="25" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="15"/>
-[...3 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51">
+      <c r="B2" s="36">
         <v>25120102</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1">
-      <c r="A3" s="17" t="s">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="17" t="s">
+      <c r="B3" s="41" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="B4" s="13" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A5" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="49" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="B5" s="41" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="18" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="B6" s="11" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="53" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="B7" s="35" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="20" t="s">
+      <c r="B8" s="13" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="19" customFormat="1" ht="45" customHeight="1">
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="15" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A10" s="17" t="s">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A10" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="23" t="s">
+      <c r="B11" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="M11" s="24"/>
-[...2 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="M11" s="17"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="24"/>
-[...2 lines deleted...]
-      <c r="A13" s="26" t="s">
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="25" t="s">
+      <c r="B13" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="M13" s="24"/>
-[...2 lines deleted...]
-      <c r="A14" s="26" t="s">
+      <c r="M13" s="17"/>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="M14" s="24"/>
-[...2 lines deleted...]
-      <c r="A15" s="26" t="s">
+      <c r="M14" s="17"/>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="50" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="24"/>
+      <c r="B15" s="37" t="s">
+        <v>339</v>
+      </c>
+      <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="17" t="s">
+      <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="52">
+      <c r="B16" s="40">
         <v>46111</v>
       </c>
-      <c r="M16" s="27"/>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="52">
+      <c r="B17" s="40">
         <v>46477</v>
       </c>
-      <c r="M17" s="28"/>
+      <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="17" t="s">
+      <c r="A18" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="20" t="s">
+      <c r="B18" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="M18" s="27"/>
+      <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="17" t="s">
+      <c r="A19" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="B19" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="M20" s="27"/>
+      <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="30" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="B21" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="31"/>
-      <c r="B22" s="32"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="28"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="27"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="28"/>
+      <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="27"/>
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
-  <hyperlinks>
-[...4 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="34"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="36" t="s">
+      <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="36" t="s">
+      <c r="B7" s="28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="36" t="s">
+      <c r="B8" s="28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="36" t="s">
+      <c r="B9" s="28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="36" t="s">
+      <c r="B10" s="28" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="36"/>
+      <c r="B11" s="28"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="29" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="36"/>
+      <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="36"/>
+      <c r="B14" s="28"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="30" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DM233"/>
+  <dimension ref="A1:AF497"/>
   <sheetViews>
-    <sheetView topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:Z26"/>
+    <sheetView tabSelected="1" topLeftCell="F262" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="10" customWidth="1"/>
-[...5065 lines deleted...]
-    <col min="16215" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="22" style="4" customWidth="1"/>
+    <col min="2" max="31" width="8.7109375" style="4" customWidth="1"/>
+    <col min="32" max="107" width="9.140625" style="4"/>
+    <col min="108" max="108" width="20" style="4" customWidth="1"/>
+    <col min="109" max="109" width="8.140625" style="4" customWidth="1"/>
+    <col min="110" max="110" width="9.42578125" style="4" customWidth="1"/>
+    <col min="111" max="111" width="9.7109375" style="4" customWidth="1"/>
+    <col min="112" max="112" width="10.85546875" style="4" customWidth="1"/>
+    <col min="113" max="113" width="8.85546875" style="4" customWidth="1"/>
+    <col min="114" max="114" width="8" style="4" customWidth="1"/>
+    <col min="115" max="115" width="10.85546875" style="4" customWidth="1"/>
+    <col min="116" max="116" width="10.140625" style="4" customWidth="1"/>
+    <col min="117" max="117" width="10.5703125" style="4" customWidth="1"/>
+    <col min="118" max="118" width="8.140625" style="4" customWidth="1"/>
+    <col min="119" max="119" width="8.28515625" style="4" customWidth="1"/>
+    <col min="120" max="120" width="10.28515625" style="4" customWidth="1"/>
+    <col min="121" max="121" width="9.85546875" style="4" customWidth="1"/>
+    <col min="122" max="122" width="10.85546875" style="4" customWidth="1"/>
+    <col min="123" max="123" width="8.5703125" style="4" customWidth="1"/>
+    <col min="124" max="124" width="8.42578125" style="4" customWidth="1"/>
+    <col min="125" max="125" width="9.140625" style="4" customWidth="1"/>
+    <col min="126" max="126" width="9.85546875" style="4" customWidth="1"/>
+    <col min="127" max="127" width="9.7109375" style="4" customWidth="1"/>
+    <col min="128" max="128" width="8.140625" style="4" customWidth="1"/>
+    <col min="129" max="129" width="8" style="4" customWidth="1"/>
+    <col min="130" max="130" width="9" style="4" customWidth="1"/>
+    <col min="131" max="131" width="9.5703125" style="4" customWidth="1"/>
+    <col min="132" max="132" width="9.85546875" style="4" customWidth="1"/>
+    <col min="133" max="133" width="7.7109375" style="4" customWidth="1"/>
+    <col min="134" max="134" width="8.85546875" style="4" customWidth="1"/>
+    <col min="135" max="136" width="9.28515625" style="4" customWidth="1"/>
+    <col min="137" max="137" width="9.7109375" style="4" customWidth="1"/>
+    <col min="138" max="138" width="8" style="4" customWidth="1"/>
+    <col min="139" max="139" width="9.140625" style="4" customWidth="1"/>
+    <col min="140" max="140" width="10.42578125" style="4" customWidth="1"/>
+    <col min="141" max="141" width="9.140625" style="4" customWidth="1"/>
+    <col min="142" max="142" width="9.5703125" style="4" customWidth="1"/>
+    <col min="143" max="144" width="8" style="4" customWidth="1"/>
+    <col min="145" max="145" width="9.7109375" style="4" customWidth="1"/>
+    <col min="146" max="146" width="10.140625" style="4" customWidth="1"/>
+    <col min="147" max="147" width="9.42578125" style="4" customWidth="1"/>
+    <col min="148" max="148" width="7.7109375" style="4" customWidth="1"/>
+    <col min="149" max="149" width="8.140625" style="4" customWidth="1"/>
+    <col min="150" max="150" width="8.7109375" style="4" customWidth="1"/>
+    <col min="151" max="151" width="9.28515625" style="4" customWidth="1"/>
+    <col min="152" max="153" width="9.140625" style="4"/>
+    <col min="154" max="154" width="8.28515625" style="4" customWidth="1"/>
+    <col min="155" max="155" width="10.7109375" style="4" customWidth="1"/>
+    <col min="156" max="156" width="10.140625" style="4" customWidth="1"/>
+    <col min="157" max="157" width="9.140625" style="4"/>
+    <col min="158" max="158" width="8.28515625" style="4" customWidth="1"/>
+    <col min="159" max="159" width="8" style="4" customWidth="1"/>
+    <col min="160" max="160" width="8.85546875" style="4" customWidth="1"/>
+    <col min="161" max="161" width="9.85546875" style="4" customWidth="1"/>
+    <col min="162" max="163" width="9.140625" style="4"/>
+    <col min="164" max="164" width="8.140625" style="4" customWidth="1"/>
+    <col min="165" max="165" width="9.140625" style="4" customWidth="1"/>
+    <col min="166" max="166" width="10.28515625" style="4" customWidth="1"/>
+    <col min="167" max="172" width="9.140625" style="4"/>
+    <col min="173" max="173" width="9.140625" style="4" customWidth="1"/>
+    <col min="174" max="174" width="9.42578125" style="4" customWidth="1"/>
+    <col min="175" max="177" width="9.140625" style="4"/>
+    <col min="178" max="178" width="9.140625" style="4" customWidth="1"/>
+    <col min="179" max="179" width="9.140625" style="4"/>
+    <col min="180" max="180" width="9.7109375" style="4" customWidth="1"/>
+    <col min="181" max="182" width="9.140625" style="4"/>
+    <col min="183" max="183" width="9.140625" style="4" customWidth="1"/>
+    <col min="184" max="184" width="10" style="4" customWidth="1"/>
+    <col min="185" max="185" width="9.7109375" style="4" customWidth="1"/>
+    <col min="186" max="187" width="9.140625" style="4"/>
+    <col min="188" max="188" width="9.140625" style="4" customWidth="1"/>
+    <col min="189" max="194" width="9.140625" style="4"/>
+    <col min="195" max="195" width="9.85546875" style="4" customWidth="1"/>
+    <col min="196" max="207" width="9.140625" style="4"/>
+    <col min="208" max="208" width="10.140625" style="4" customWidth="1"/>
+    <col min="209" max="212" width="9.140625" style="4"/>
+    <col min="213" max="213" width="10.140625" style="4" customWidth="1"/>
+    <col min="214" max="214" width="9.140625" style="4"/>
+    <col min="215" max="215" width="10.85546875" style="4" customWidth="1"/>
+    <col min="216" max="217" width="9.140625" style="4"/>
+    <col min="218" max="218" width="10.140625" style="4" customWidth="1"/>
+    <col min="219" max="363" width="9.140625" style="4"/>
+    <col min="364" max="364" width="20" style="4" customWidth="1"/>
+    <col min="365" max="365" width="8.140625" style="4" customWidth="1"/>
+    <col min="366" max="366" width="9.42578125" style="4" customWidth="1"/>
+    <col min="367" max="367" width="9.7109375" style="4" customWidth="1"/>
+    <col min="368" max="368" width="10.85546875" style="4" customWidth="1"/>
+    <col min="369" max="369" width="8.85546875" style="4" customWidth="1"/>
+    <col min="370" max="370" width="8" style="4" customWidth="1"/>
+    <col min="371" max="371" width="10.85546875" style="4" customWidth="1"/>
+    <col min="372" max="372" width="10.140625" style="4" customWidth="1"/>
+    <col min="373" max="373" width="10.5703125" style="4" customWidth="1"/>
+    <col min="374" max="374" width="8.140625" style="4" customWidth="1"/>
+    <col min="375" max="375" width="8.28515625" style="4" customWidth="1"/>
+    <col min="376" max="376" width="10.28515625" style="4" customWidth="1"/>
+    <col min="377" max="377" width="9.85546875" style="4" customWidth="1"/>
+    <col min="378" max="378" width="10.85546875" style="4" customWidth="1"/>
+    <col min="379" max="379" width="8.5703125" style="4" customWidth="1"/>
+    <col min="380" max="380" width="8.42578125" style="4" customWidth="1"/>
+    <col min="381" max="381" width="9.140625" style="4" customWidth="1"/>
+    <col min="382" max="382" width="9.85546875" style="4" customWidth="1"/>
+    <col min="383" max="383" width="9.7109375" style="4" customWidth="1"/>
+    <col min="384" max="384" width="8.140625" style="4" customWidth="1"/>
+    <col min="385" max="385" width="8" style="4" customWidth="1"/>
+    <col min="386" max="386" width="9" style="4" customWidth="1"/>
+    <col min="387" max="387" width="9.5703125" style="4" customWidth="1"/>
+    <col min="388" max="388" width="9.85546875" style="4" customWidth="1"/>
+    <col min="389" max="389" width="7.7109375" style="4" customWidth="1"/>
+    <col min="390" max="390" width="8.85546875" style="4" customWidth="1"/>
+    <col min="391" max="392" width="9.28515625" style="4" customWidth="1"/>
+    <col min="393" max="393" width="9.7109375" style="4" customWidth="1"/>
+    <col min="394" max="394" width="8" style="4" customWidth="1"/>
+    <col min="395" max="395" width="9.140625" style="4" customWidth="1"/>
+    <col min="396" max="396" width="10.42578125" style="4" customWidth="1"/>
+    <col min="397" max="397" width="9.140625" style="4" customWidth="1"/>
+    <col min="398" max="398" width="9.5703125" style="4" customWidth="1"/>
+    <col min="399" max="400" width="8" style="4" customWidth="1"/>
+    <col min="401" max="401" width="9.7109375" style="4" customWidth="1"/>
+    <col min="402" max="402" width="10.140625" style="4" customWidth="1"/>
+    <col min="403" max="403" width="9.42578125" style="4" customWidth="1"/>
+    <col min="404" max="404" width="7.7109375" style="4" customWidth="1"/>
+    <col min="405" max="405" width="8.140625" style="4" customWidth="1"/>
+    <col min="406" max="406" width="8.7109375" style="4" customWidth="1"/>
+    <col min="407" max="407" width="9.28515625" style="4" customWidth="1"/>
+    <col min="408" max="409" width="9.140625" style="4"/>
+    <col min="410" max="410" width="8.28515625" style="4" customWidth="1"/>
+    <col min="411" max="411" width="10.7109375" style="4" customWidth="1"/>
+    <col min="412" max="412" width="10.140625" style="4" customWidth="1"/>
+    <col min="413" max="413" width="9.140625" style="4"/>
+    <col min="414" max="414" width="8.28515625" style="4" customWidth="1"/>
+    <col min="415" max="415" width="8" style="4" customWidth="1"/>
+    <col min="416" max="416" width="8.85546875" style="4" customWidth="1"/>
+    <col min="417" max="417" width="9.85546875" style="4" customWidth="1"/>
+    <col min="418" max="419" width="9.140625" style="4"/>
+    <col min="420" max="420" width="8.140625" style="4" customWidth="1"/>
+    <col min="421" max="421" width="9.140625" style="4" customWidth="1"/>
+    <col min="422" max="422" width="10.28515625" style="4" customWidth="1"/>
+    <col min="423" max="428" width="9.140625" style="4"/>
+    <col min="429" max="429" width="9.140625" style="4" customWidth="1"/>
+    <col min="430" max="430" width="9.42578125" style="4" customWidth="1"/>
+    <col min="431" max="433" width="9.140625" style="4"/>
+    <col min="434" max="434" width="9.140625" style="4" customWidth="1"/>
+    <col min="435" max="435" width="9.140625" style="4"/>
+    <col min="436" max="436" width="9.7109375" style="4" customWidth="1"/>
+    <col min="437" max="438" width="9.140625" style="4"/>
+    <col min="439" max="439" width="9.140625" style="4" customWidth="1"/>
+    <col min="440" max="440" width="10" style="4" customWidth="1"/>
+    <col min="441" max="441" width="9.7109375" style="4" customWidth="1"/>
+    <col min="442" max="443" width="9.140625" style="4"/>
+    <col min="444" max="444" width="9.140625" style="4" customWidth="1"/>
+    <col min="445" max="450" width="9.140625" style="4"/>
+    <col min="451" max="451" width="9.85546875" style="4" customWidth="1"/>
+    <col min="452" max="463" width="9.140625" style="4"/>
+    <col min="464" max="464" width="10.140625" style="4" customWidth="1"/>
+    <col min="465" max="468" width="9.140625" style="4"/>
+    <col min="469" max="469" width="10.140625" style="4" customWidth="1"/>
+    <col min="470" max="470" width="9.140625" style="4"/>
+    <col min="471" max="471" width="10.85546875" style="4" customWidth="1"/>
+    <col min="472" max="473" width="9.140625" style="4"/>
+    <col min="474" max="474" width="10.140625" style="4" customWidth="1"/>
+    <col min="475" max="619" width="9.140625" style="4"/>
+    <col min="620" max="620" width="20" style="4" customWidth="1"/>
+    <col min="621" max="621" width="8.140625" style="4" customWidth="1"/>
+    <col min="622" max="622" width="9.42578125" style="4" customWidth="1"/>
+    <col min="623" max="623" width="9.7109375" style="4" customWidth="1"/>
+    <col min="624" max="624" width="10.85546875" style="4" customWidth="1"/>
+    <col min="625" max="625" width="8.85546875" style="4" customWidth="1"/>
+    <col min="626" max="626" width="8" style="4" customWidth="1"/>
+    <col min="627" max="627" width="10.85546875" style="4" customWidth="1"/>
+    <col min="628" max="628" width="10.140625" style="4" customWidth="1"/>
+    <col min="629" max="629" width="10.5703125" style="4" customWidth="1"/>
+    <col min="630" max="630" width="8.140625" style="4" customWidth="1"/>
+    <col min="631" max="631" width="8.28515625" style="4" customWidth="1"/>
+    <col min="632" max="632" width="10.28515625" style="4" customWidth="1"/>
+    <col min="633" max="633" width="9.85546875" style="4" customWidth="1"/>
+    <col min="634" max="634" width="10.85546875" style="4" customWidth="1"/>
+    <col min="635" max="635" width="8.5703125" style="4" customWidth="1"/>
+    <col min="636" max="636" width="8.42578125" style="4" customWidth="1"/>
+    <col min="637" max="637" width="9.140625" style="4" customWidth="1"/>
+    <col min="638" max="638" width="9.85546875" style="4" customWidth="1"/>
+    <col min="639" max="639" width="9.7109375" style="4" customWidth="1"/>
+    <col min="640" max="640" width="8.140625" style="4" customWidth="1"/>
+    <col min="641" max="641" width="8" style="4" customWidth="1"/>
+    <col min="642" max="642" width="9" style="4" customWidth="1"/>
+    <col min="643" max="643" width="9.5703125" style="4" customWidth="1"/>
+    <col min="644" max="644" width="9.85546875" style="4" customWidth="1"/>
+    <col min="645" max="645" width="7.7109375" style="4" customWidth="1"/>
+    <col min="646" max="646" width="8.85546875" style="4" customWidth="1"/>
+    <col min="647" max="648" width="9.28515625" style="4" customWidth="1"/>
+    <col min="649" max="649" width="9.7109375" style="4" customWidth="1"/>
+    <col min="650" max="650" width="8" style="4" customWidth="1"/>
+    <col min="651" max="651" width="9.140625" style="4" customWidth="1"/>
+    <col min="652" max="652" width="10.42578125" style="4" customWidth="1"/>
+    <col min="653" max="653" width="9.140625" style="4" customWidth="1"/>
+    <col min="654" max="654" width="9.5703125" style="4" customWidth="1"/>
+    <col min="655" max="656" width="8" style="4" customWidth="1"/>
+    <col min="657" max="657" width="9.7109375" style="4" customWidth="1"/>
+    <col min="658" max="658" width="10.140625" style="4" customWidth="1"/>
+    <col min="659" max="659" width="9.42578125" style="4" customWidth="1"/>
+    <col min="660" max="660" width="7.7109375" style="4" customWidth="1"/>
+    <col min="661" max="661" width="8.140625" style="4" customWidth="1"/>
+    <col min="662" max="662" width="8.7109375" style="4" customWidth="1"/>
+    <col min="663" max="663" width="9.28515625" style="4" customWidth="1"/>
+    <col min="664" max="665" width="9.140625" style="4"/>
+    <col min="666" max="666" width="8.28515625" style="4" customWidth="1"/>
+    <col min="667" max="667" width="10.7109375" style="4" customWidth="1"/>
+    <col min="668" max="668" width="10.140625" style="4" customWidth="1"/>
+    <col min="669" max="669" width="9.140625" style="4"/>
+    <col min="670" max="670" width="8.28515625" style="4" customWidth="1"/>
+    <col min="671" max="671" width="8" style="4" customWidth="1"/>
+    <col min="672" max="672" width="8.85546875" style="4" customWidth="1"/>
+    <col min="673" max="673" width="9.85546875" style="4" customWidth="1"/>
+    <col min="674" max="675" width="9.140625" style="4"/>
+    <col min="676" max="676" width="8.140625" style="4" customWidth="1"/>
+    <col min="677" max="677" width="9.140625" style="4" customWidth="1"/>
+    <col min="678" max="678" width="10.28515625" style="4" customWidth="1"/>
+    <col min="679" max="684" width="9.140625" style="4"/>
+    <col min="685" max="685" width="9.140625" style="4" customWidth="1"/>
+    <col min="686" max="686" width="9.42578125" style="4" customWidth="1"/>
+    <col min="687" max="689" width="9.140625" style="4"/>
+    <col min="690" max="690" width="9.140625" style="4" customWidth="1"/>
+    <col min="691" max="691" width="9.140625" style="4"/>
+    <col min="692" max="692" width="9.7109375" style="4" customWidth="1"/>
+    <col min="693" max="694" width="9.140625" style="4"/>
+    <col min="695" max="695" width="9.140625" style="4" customWidth="1"/>
+    <col min="696" max="696" width="10" style="4" customWidth="1"/>
+    <col min="697" max="697" width="9.7109375" style="4" customWidth="1"/>
+    <col min="698" max="699" width="9.140625" style="4"/>
+    <col min="700" max="700" width="9.140625" style="4" customWidth="1"/>
+    <col min="701" max="706" width="9.140625" style="4"/>
+    <col min="707" max="707" width="9.85546875" style="4" customWidth="1"/>
+    <col min="708" max="719" width="9.140625" style="4"/>
+    <col min="720" max="720" width="10.140625" style="4" customWidth="1"/>
+    <col min="721" max="724" width="9.140625" style="4"/>
+    <col min="725" max="725" width="10.140625" style="4" customWidth="1"/>
+    <col min="726" max="726" width="9.140625" style="4"/>
+    <col min="727" max="727" width="10.85546875" style="4" customWidth="1"/>
+    <col min="728" max="729" width="9.140625" style="4"/>
+    <col min="730" max="730" width="10.140625" style="4" customWidth="1"/>
+    <col min="731" max="875" width="9.140625" style="4"/>
+    <col min="876" max="876" width="20" style="4" customWidth="1"/>
+    <col min="877" max="877" width="8.140625" style="4" customWidth="1"/>
+    <col min="878" max="878" width="9.42578125" style="4" customWidth="1"/>
+    <col min="879" max="879" width="9.7109375" style="4" customWidth="1"/>
+    <col min="880" max="880" width="10.85546875" style="4" customWidth="1"/>
+    <col min="881" max="881" width="8.85546875" style="4" customWidth="1"/>
+    <col min="882" max="882" width="8" style="4" customWidth="1"/>
+    <col min="883" max="883" width="10.85546875" style="4" customWidth="1"/>
+    <col min="884" max="884" width="10.140625" style="4" customWidth="1"/>
+    <col min="885" max="885" width="10.5703125" style="4" customWidth="1"/>
+    <col min="886" max="886" width="8.140625" style="4" customWidth="1"/>
+    <col min="887" max="887" width="8.28515625" style="4" customWidth="1"/>
+    <col min="888" max="888" width="10.28515625" style="4" customWidth="1"/>
+    <col min="889" max="889" width="9.85546875" style="4" customWidth="1"/>
+    <col min="890" max="890" width="10.85546875" style="4" customWidth="1"/>
+    <col min="891" max="891" width="8.5703125" style="4" customWidth="1"/>
+    <col min="892" max="892" width="8.42578125" style="4" customWidth="1"/>
+    <col min="893" max="893" width="9.140625" style="4" customWidth="1"/>
+    <col min="894" max="894" width="9.85546875" style="4" customWidth="1"/>
+    <col min="895" max="895" width="9.7109375" style="4" customWidth="1"/>
+    <col min="896" max="896" width="8.140625" style="4" customWidth="1"/>
+    <col min="897" max="897" width="8" style="4" customWidth="1"/>
+    <col min="898" max="898" width="9" style="4" customWidth="1"/>
+    <col min="899" max="899" width="9.5703125" style="4" customWidth="1"/>
+    <col min="900" max="900" width="9.85546875" style="4" customWidth="1"/>
+    <col min="901" max="901" width="7.7109375" style="4" customWidth="1"/>
+    <col min="902" max="902" width="8.85546875" style="4" customWidth="1"/>
+    <col min="903" max="904" width="9.28515625" style="4" customWidth="1"/>
+    <col min="905" max="905" width="9.7109375" style="4" customWidth="1"/>
+    <col min="906" max="906" width="8" style="4" customWidth="1"/>
+    <col min="907" max="907" width="9.140625" style="4" customWidth="1"/>
+    <col min="908" max="908" width="10.42578125" style="4" customWidth="1"/>
+    <col min="909" max="909" width="9.140625" style="4" customWidth="1"/>
+    <col min="910" max="910" width="9.5703125" style="4" customWidth="1"/>
+    <col min="911" max="912" width="8" style="4" customWidth="1"/>
+    <col min="913" max="913" width="9.7109375" style="4" customWidth="1"/>
+    <col min="914" max="914" width="10.140625" style="4" customWidth="1"/>
+    <col min="915" max="915" width="9.42578125" style="4" customWidth="1"/>
+    <col min="916" max="916" width="7.7109375" style="4" customWidth="1"/>
+    <col min="917" max="917" width="8.140625" style="4" customWidth="1"/>
+    <col min="918" max="918" width="8.7109375" style="4" customWidth="1"/>
+    <col min="919" max="919" width="9.28515625" style="4" customWidth="1"/>
+    <col min="920" max="921" width="9.140625" style="4"/>
+    <col min="922" max="922" width="8.28515625" style="4" customWidth="1"/>
+    <col min="923" max="923" width="10.7109375" style="4" customWidth="1"/>
+    <col min="924" max="924" width="10.140625" style="4" customWidth="1"/>
+    <col min="925" max="925" width="9.140625" style="4"/>
+    <col min="926" max="926" width="8.28515625" style="4" customWidth="1"/>
+    <col min="927" max="927" width="8" style="4" customWidth="1"/>
+    <col min="928" max="928" width="8.85546875" style="4" customWidth="1"/>
+    <col min="929" max="929" width="9.85546875" style="4" customWidth="1"/>
+    <col min="930" max="931" width="9.140625" style="4"/>
+    <col min="932" max="932" width="8.140625" style="4" customWidth="1"/>
+    <col min="933" max="933" width="9.140625" style="4" customWidth="1"/>
+    <col min="934" max="934" width="10.28515625" style="4" customWidth="1"/>
+    <col min="935" max="940" width="9.140625" style="4"/>
+    <col min="941" max="941" width="9.140625" style="4" customWidth="1"/>
+    <col min="942" max="942" width="9.42578125" style="4" customWidth="1"/>
+    <col min="943" max="945" width="9.140625" style="4"/>
+    <col min="946" max="946" width="9.140625" style="4" customWidth="1"/>
+    <col min="947" max="947" width="9.140625" style="4"/>
+    <col min="948" max="948" width="9.7109375" style="4" customWidth="1"/>
+    <col min="949" max="950" width="9.140625" style="4"/>
+    <col min="951" max="951" width="9.140625" style="4" customWidth="1"/>
+    <col min="952" max="952" width="10" style="4" customWidth="1"/>
+    <col min="953" max="953" width="9.7109375" style="4" customWidth="1"/>
+    <col min="954" max="955" width="9.140625" style="4"/>
+    <col min="956" max="956" width="9.140625" style="4" customWidth="1"/>
+    <col min="957" max="962" width="9.140625" style="4"/>
+    <col min="963" max="963" width="9.85546875" style="4" customWidth="1"/>
+    <col min="964" max="975" width="9.140625" style="4"/>
+    <col min="976" max="976" width="10.140625" style="4" customWidth="1"/>
+    <col min="977" max="980" width="9.140625" style="4"/>
+    <col min="981" max="981" width="10.140625" style="4" customWidth="1"/>
+    <col min="982" max="982" width="9.140625" style="4"/>
+    <col min="983" max="983" width="10.85546875" style="4" customWidth="1"/>
+    <col min="984" max="985" width="9.140625" style="4"/>
+    <col min="986" max="986" width="10.140625" style="4" customWidth="1"/>
+    <col min="987" max="1131" width="9.140625" style="4"/>
+    <col min="1132" max="1132" width="20" style="4" customWidth="1"/>
+    <col min="1133" max="1133" width="8.140625" style="4" customWidth="1"/>
+    <col min="1134" max="1134" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1135" max="1135" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1136" max="1136" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1137" max="1137" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1138" max="1138" width="8" style="4" customWidth="1"/>
+    <col min="1139" max="1139" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1140" max="1140" width="10.140625" style="4" customWidth="1"/>
+    <col min="1141" max="1141" width="10.5703125" style="4" customWidth="1"/>
+    <col min="1142" max="1142" width="8.140625" style="4" customWidth="1"/>
+    <col min="1143" max="1143" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1144" max="1144" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1145" max="1145" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1146" max="1146" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1147" max="1147" width="8.5703125" style="4" customWidth="1"/>
+    <col min="1148" max="1148" width="8.42578125" style="4" customWidth="1"/>
+    <col min="1149" max="1149" width="9.140625" style="4" customWidth="1"/>
+    <col min="1150" max="1150" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1151" max="1151" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1152" max="1152" width="8.140625" style="4" customWidth="1"/>
+    <col min="1153" max="1153" width="8" style="4" customWidth="1"/>
+    <col min="1154" max="1154" width="9" style="4" customWidth="1"/>
+    <col min="1155" max="1155" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1156" max="1156" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1157" max="1157" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1158" max="1158" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1159" max="1160" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1161" max="1161" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1162" max="1162" width="8" style="4" customWidth="1"/>
+    <col min="1163" max="1163" width="9.140625" style="4" customWidth="1"/>
+    <col min="1164" max="1164" width="10.42578125" style="4" customWidth="1"/>
+    <col min="1165" max="1165" width="9.140625" style="4" customWidth="1"/>
+    <col min="1166" max="1166" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1167" max="1168" width="8" style="4" customWidth="1"/>
+    <col min="1169" max="1169" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1170" max="1170" width="10.140625" style="4" customWidth="1"/>
+    <col min="1171" max="1171" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1172" max="1172" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1173" max="1173" width="8.140625" style="4" customWidth="1"/>
+    <col min="1174" max="1174" width="8.7109375" style="4" customWidth="1"/>
+    <col min="1175" max="1175" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1176" max="1177" width="9.140625" style="4"/>
+    <col min="1178" max="1178" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1179" max="1179" width="10.7109375" style="4" customWidth="1"/>
+    <col min="1180" max="1180" width="10.140625" style="4" customWidth="1"/>
+    <col min="1181" max="1181" width="9.140625" style="4"/>
+    <col min="1182" max="1182" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1183" max="1183" width="8" style="4" customWidth="1"/>
+    <col min="1184" max="1184" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1185" max="1185" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1186" max="1187" width="9.140625" style="4"/>
+    <col min="1188" max="1188" width="8.140625" style="4" customWidth="1"/>
+    <col min="1189" max="1189" width="9.140625" style="4" customWidth="1"/>
+    <col min="1190" max="1190" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1191" max="1196" width="9.140625" style="4"/>
+    <col min="1197" max="1197" width="9.140625" style="4" customWidth="1"/>
+    <col min="1198" max="1198" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1199" max="1201" width="9.140625" style="4"/>
+    <col min="1202" max="1202" width="9.140625" style="4" customWidth="1"/>
+    <col min="1203" max="1203" width="9.140625" style="4"/>
+    <col min="1204" max="1204" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1205" max="1206" width="9.140625" style="4"/>
+    <col min="1207" max="1207" width="9.140625" style="4" customWidth="1"/>
+    <col min="1208" max="1208" width="10" style="4" customWidth="1"/>
+    <col min="1209" max="1209" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1210" max="1211" width="9.140625" style="4"/>
+    <col min="1212" max="1212" width="9.140625" style="4" customWidth="1"/>
+    <col min="1213" max="1218" width="9.140625" style="4"/>
+    <col min="1219" max="1219" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1220" max="1231" width="9.140625" style="4"/>
+    <col min="1232" max="1232" width="10.140625" style="4" customWidth="1"/>
+    <col min="1233" max="1236" width="9.140625" style="4"/>
+    <col min="1237" max="1237" width="10.140625" style="4" customWidth="1"/>
+    <col min="1238" max="1238" width="9.140625" style="4"/>
+    <col min="1239" max="1239" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1240" max="1241" width="9.140625" style="4"/>
+    <col min="1242" max="1242" width="10.140625" style="4" customWidth="1"/>
+    <col min="1243" max="1387" width="9.140625" style="4"/>
+    <col min="1388" max="1388" width="20" style="4" customWidth="1"/>
+    <col min="1389" max="1389" width="8.140625" style="4" customWidth="1"/>
+    <col min="1390" max="1390" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1391" max="1391" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1392" max="1392" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1393" max="1393" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1394" max="1394" width="8" style="4" customWidth="1"/>
+    <col min="1395" max="1395" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1396" max="1396" width="10.140625" style="4" customWidth="1"/>
+    <col min="1397" max="1397" width="10.5703125" style="4" customWidth="1"/>
+    <col min="1398" max="1398" width="8.140625" style="4" customWidth="1"/>
+    <col min="1399" max="1399" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1400" max="1400" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1401" max="1401" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1402" max="1402" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1403" max="1403" width="8.5703125" style="4" customWidth="1"/>
+    <col min="1404" max="1404" width="8.42578125" style="4" customWidth="1"/>
+    <col min="1405" max="1405" width="9.140625" style="4" customWidth="1"/>
+    <col min="1406" max="1406" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1407" max="1407" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1408" max="1408" width="8.140625" style="4" customWidth="1"/>
+    <col min="1409" max="1409" width="8" style="4" customWidth="1"/>
+    <col min="1410" max="1410" width="9" style="4" customWidth="1"/>
+    <col min="1411" max="1411" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1412" max="1412" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1413" max="1413" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1414" max="1414" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1415" max="1416" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1417" max="1417" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1418" max="1418" width="8" style="4" customWidth="1"/>
+    <col min="1419" max="1419" width="9.140625" style="4" customWidth="1"/>
+    <col min="1420" max="1420" width="10.42578125" style="4" customWidth="1"/>
+    <col min="1421" max="1421" width="9.140625" style="4" customWidth="1"/>
+    <col min="1422" max="1422" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1423" max="1424" width="8" style="4" customWidth="1"/>
+    <col min="1425" max="1425" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1426" max="1426" width="10.140625" style="4" customWidth="1"/>
+    <col min="1427" max="1427" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1428" max="1428" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1429" max="1429" width="8.140625" style="4" customWidth="1"/>
+    <col min="1430" max="1430" width="8.7109375" style="4" customWidth="1"/>
+    <col min="1431" max="1431" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1432" max="1433" width="9.140625" style="4"/>
+    <col min="1434" max="1434" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1435" max="1435" width="10.7109375" style="4" customWidth="1"/>
+    <col min="1436" max="1436" width="10.140625" style="4" customWidth="1"/>
+    <col min="1437" max="1437" width="9.140625" style="4"/>
+    <col min="1438" max="1438" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1439" max="1439" width="8" style="4" customWidth="1"/>
+    <col min="1440" max="1440" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1441" max="1441" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1442" max="1443" width="9.140625" style="4"/>
+    <col min="1444" max="1444" width="8.140625" style="4" customWidth="1"/>
+    <col min="1445" max="1445" width="9.140625" style="4" customWidth="1"/>
+    <col min="1446" max="1446" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1447" max="1452" width="9.140625" style="4"/>
+    <col min="1453" max="1453" width="9.140625" style="4" customWidth="1"/>
+    <col min="1454" max="1454" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1455" max="1457" width="9.140625" style="4"/>
+    <col min="1458" max="1458" width="9.140625" style="4" customWidth="1"/>
+    <col min="1459" max="1459" width="9.140625" style="4"/>
+    <col min="1460" max="1460" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1461" max="1462" width="9.140625" style="4"/>
+    <col min="1463" max="1463" width="9.140625" style="4" customWidth="1"/>
+    <col min="1464" max="1464" width="10" style="4" customWidth="1"/>
+    <col min="1465" max="1465" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1466" max="1467" width="9.140625" style="4"/>
+    <col min="1468" max="1468" width="9.140625" style="4" customWidth="1"/>
+    <col min="1469" max="1474" width="9.140625" style="4"/>
+    <col min="1475" max="1475" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1476" max="1487" width="9.140625" style="4"/>
+    <col min="1488" max="1488" width="10.140625" style="4" customWidth="1"/>
+    <col min="1489" max="1492" width="9.140625" style="4"/>
+    <col min="1493" max="1493" width="10.140625" style="4" customWidth="1"/>
+    <col min="1494" max="1494" width="9.140625" style="4"/>
+    <col min="1495" max="1495" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1496" max="1497" width="9.140625" style="4"/>
+    <col min="1498" max="1498" width="10.140625" style="4" customWidth="1"/>
+    <col min="1499" max="1643" width="9.140625" style="4"/>
+    <col min="1644" max="1644" width="20" style="4" customWidth="1"/>
+    <col min="1645" max="1645" width="8.140625" style="4" customWidth="1"/>
+    <col min="1646" max="1646" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1647" max="1647" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1648" max="1648" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1649" max="1649" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1650" max="1650" width="8" style="4" customWidth="1"/>
+    <col min="1651" max="1651" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1652" max="1652" width="10.140625" style="4" customWidth="1"/>
+    <col min="1653" max="1653" width="10.5703125" style="4" customWidth="1"/>
+    <col min="1654" max="1654" width="8.140625" style="4" customWidth="1"/>
+    <col min="1655" max="1655" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1656" max="1656" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1657" max="1657" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1658" max="1658" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1659" max="1659" width="8.5703125" style="4" customWidth="1"/>
+    <col min="1660" max="1660" width="8.42578125" style="4" customWidth="1"/>
+    <col min="1661" max="1661" width="9.140625" style="4" customWidth="1"/>
+    <col min="1662" max="1662" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1663" max="1663" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1664" max="1664" width="8.140625" style="4" customWidth="1"/>
+    <col min="1665" max="1665" width="8" style="4" customWidth="1"/>
+    <col min="1666" max="1666" width="9" style="4" customWidth="1"/>
+    <col min="1667" max="1667" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1668" max="1668" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1669" max="1669" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1670" max="1670" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1671" max="1672" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1673" max="1673" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1674" max="1674" width="8" style="4" customWidth="1"/>
+    <col min="1675" max="1675" width="9.140625" style="4" customWidth="1"/>
+    <col min="1676" max="1676" width="10.42578125" style="4" customWidth="1"/>
+    <col min="1677" max="1677" width="9.140625" style="4" customWidth="1"/>
+    <col min="1678" max="1678" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1679" max="1680" width="8" style="4" customWidth="1"/>
+    <col min="1681" max="1681" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1682" max="1682" width="10.140625" style="4" customWidth="1"/>
+    <col min="1683" max="1683" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1684" max="1684" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1685" max="1685" width="8.140625" style="4" customWidth="1"/>
+    <col min="1686" max="1686" width="8.7109375" style="4" customWidth="1"/>
+    <col min="1687" max="1687" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1688" max="1689" width="9.140625" style="4"/>
+    <col min="1690" max="1690" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1691" max="1691" width="10.7109375" style="4" customWidth="1"/>
+    <col min="1692" max="1692" width="10.140625" style="4" customWidth="1"/>
+    <col min="1693" max="1693" width="9.140625" style="4"/>
+    <col min="1694" max="1694" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1695" max="1695" width="8" style="4" customWidth="1"/>
+    <col min="1696" max="1696" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1697" max="1697" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1698" max="1699" width="9.140625" style="4"/>
+    <col min="1700" max="1700" width="8.140625" style="4" customWidth="1"/>
+    <col min="1701" max="1701" width="9.140625" style="4" customWidth="1"/>
+    <col min="1702" max="1702" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1703" max="1708" width="9.140625" style="4"/>
+    <col min="1709" max="1709" width="9.140625" style="4" customWidth="1"/>
+    <col min="1710" max="1710" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1711" max="1713" width="9.140625" style="4"/>
+    <col min="1714" max="1714" width="9.140625" style="4" customWidth="1"/>
+    <col min="1715" max="1715" width="9.140625" style="4"/>
+    <col min="1716" max="1716" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1717" max="1718" width="9.140625" style="4"/>
+    <col min="1719" max="1719" width="9.140625" style="4" customWidth="1"/>
+    <col min="1720" max="1720" width="10" style="4" customWidth="1"/>
+    <col min="1721" max="1721" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1722" max="1723" width="9.140625" style="4"/>
+    <col min="1724" max="1724" width="9.140625" style="4" customWidth="1"/>
+    <col min="1725" max="1730" width="9.140625" style="4"/>
+    <col min="1731" max="1731" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1732" max="1743" width="9.140625" style="4"/>
+    <col min="1744" max="1744" width="10.140625" style="4" customWidth="1"/>
+    <col min="1745" max="1748" width="9.140625" style="4"/>
+    <col min="1749" max="1749" width="10.140625" style="4" customWidth="1"/>
+    <col min="1750" max="1750" width="9.140625" style="4"/>
+    <col min="1751" max="1751" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1752" max="1753" width="9.140625" style="4"/>
+    <col min="1754" max="1754" width="10.140625" style="4" customWidth="1"/>
+    <col min="1755" max="1899" width="9.140625" style="4"/>
+    <col min="1900" max="1900" width="20" style="4" customWidth="1"/>
+    <col min="1901" max="1901" width="8.140625" style="4" customWidth="1"/>
+    <col min="1902" max="1902" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1903" max="1903" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1904" max="1904" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1905" max="1905" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1906" max="1906" width="8" style="4" customWidth="1"/>
+    <col min="1907" max="1907" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1908" max="1908" width="10.140625" style="4" customWidth="1"/>
+    <col min="1909" max="1909" width="10.5703125" style="4" customWidth="1"/>
+    <col min="1910" max="1910" width="8.140625" style="4" customWidth="1"/>
+    <col min="1911" max="1911" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1912" max="1912" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1913" max="1913" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1914" max="1914" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1915" max="1915" width="8.5703125" style="4" customWidth="1"/>
+    <col min="1916" max="1916" width="8.42578125" style="4" customWidth="1"/>
+    <col min="1917" max="1917" width="9.140625" style="4" customWidth="1"/>
+    <col min="1918" max="1918" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1919" max="1919" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1920" max="1920" width="8.140625" style="4" customWidth="1"/>
+    <col min="1921" max="1921" width="8" style="4" customWidth="1"/>
+    <col min="1922" max="1922" width="9" style="4" customWidth="1"/>
+    <col min="1923" max="1923" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1924" max="1924" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1925" max="1925" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1926" max="1926" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1927" max="1928" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1929" max="1929" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1930" max="1930" width="8" style="4" customWidth="1"/>
+    <col min="1931" max="1931" width="9.140625" style="4" customWidth="1"/>
+    <col min="1932" max="1932" width="10.42578125" style="4" customWidth="1"/>
+    <col min="1933" max="1933" width="9.140625" style="4" customWidth="1"/>
+    <col min="1934" max="1934" width="9.5703125" style="4" customWidth="1"/>
+    <col min="1935" max="1936" width="8" style="4" customWidth="1"/>
+    <col min="1937" max="1937" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1938" max="1938" width="10.140625" style="4" customWidth="1"/>
+    <col min="1939" max="1939" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1940" max="1940" width="7.7109375" style="4" customWidth="1"/>
+    <col min="1941" max="1941" width="8.140625" style="4" customWidth="1"/>
+    <col min="1942" max="1942" width="8.7109375" style="4" customWidth="1"/>
+    <col min="1943" max="1943" width="9.28515625" style="4" customWidth="1"/>
+    <col min="1944" max="1945" width="9.140625" style="4"/>
+    <col min="1946" max="1946" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1947" max="1947" width="10.7109375" style="4" customWidth="1"/>
+    <col min="1948" max="1948" width="10.140625" style="4" customWidth="1"/>
+    <col min="1949" max="1949" width="9.140625" style="4"/>
+    <col min="1950" max="1950" width="8.28515625" style="4" customWidth="1"/>
+    <col min="1951" max="1951" width="8" style="4" customWidth="1"/>
+    <col min="1952" max="1952" width="8.85546875" style="4" customWidth="1"/>
+    <col min="1953" max="1953" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1954" max="1955" width="9.140625" style="4"/>
+    <col min="1956" max="1956" width="8.140625" style="4" customWidth="1"/>
+    <col min="1957" max="1957" width="9.140625" style="4" customWidth="1"/>
+    <col min="1958" max="1958" width="10.28515625" style="4" customWidth="1"/>
+    <col min="1959" max="1964" width="9.140625" style="4"/>
+    <col min="1965" max="1965" width="9.140625" style="4" customWidth="1"/>
+    <col min="1966" max="1966" width="9.42578125" style="4" customWidth="1"/>
+    <col min="1967" max="1969" width="9.140625" style="4"/>
+    <col min="1970" max="1970" width="9.140625" style="4" customWidth="1"/>
+    <col min="1971" max="1971" width="9.140625" style="4"/>
+    <col min="1972" max="1972" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1973" max="1974" width="9.140625" style="4"/>
+    <col min="1975" max="1975" width="9.140625" style="4" customWidth="1"/>
+    <col min="1976" max="1976" width="10" style="4" customWidth="1"/>
+    <col min="1977" max="1977" width="9.7109375" style="4" customWidth="1"/>
+    <col min="1978" max="1979" width="9.140625" style="4"/>
+    <col min="1980" max="1980" width="9.140625" style="4" customWidth="1"/>
+    <col min="1981" max="1986" width="9.140625" style="4"/>
+    <col min="1987" max="1987" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1988" max="1999" width="9.140625" style="4"/>
+    <col min="2000" max="2000" width="10.140625" style="4" customWidth="1"/>
+    <col min="2001" max="2004" width="9.140625" style="4"/>
+    <col min="2005" max="2005" width="10.140625" style="4" customWidth="1"/>
+    <col min="2006" max="2006" width="9.140625" style="4"/>
+    <col min="2007" max="2007" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2008" max="2009" width="9.140625" style="4"/>
+    <col min="2010" max="2010" width="10.140625" style="4" customWidth="1"/>
+    <col min="2011" max="2155" width="9.140625" style="4"/>
+    <col min="2156" max="2156" width="20" style="4" customWidth="1"/>
+    <col min="2157" max="2157" width="8.140625" style="4" customWidth="1"/>
+    <col min="2158" max="2158" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2159" max="2159" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2160" max="2160" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2161" max="2161" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2162" max="2162" width="8" style="4" customWidth="1"/>
+    <col min="2163" max="2163" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2164" max="2164" width="10.140625" style="4" customWidth="1"/>
+    <col min="2165" max="2165" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2166" max="2166" width="8.140625" style="4" customWidth="1"/>
+    <col min="2167" max="2167" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2168" max="2168" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2169" max="2169" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2170" max="2170" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2171" max="2171" width="8.5703125" style="4" customWidth="1"/>
+    <col min="2172" max="2172" width="8.42578125" style="4" customWidth="1"/>
+    <col min="2173" max="2173" width="9.140625" style="4" customWidth="1"/>
+    <col min="2174" max="2174" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2175" max="2175" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2176" max="2176" width="8.140625" style="4" customWidth="1"/>
+    <col min="2177" max="2177" width="8" style="4" customWidth="1"/>
+    <col min="2178" max="2178" width="9" style="4" customWidth="1"/>
+    <col min="2179" max="2179" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2180" max="2180" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2181" max="2181" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2182" max="2182" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2183" max="2184" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2185" max="2185" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2186" max="2186" width="8" style="4" customWidth="1"/>
+    <col min="2187" max="2187" width="9.140625" style="4" customWidth="1"/>
+    <col min="2188" max="2188" width="10.42578125" style="4" customWidth="1"/>
+    <col min="2189" max="2189" width="9.140625" style="4" customWidth="1"/>
+    <col min="2190" max="2190" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2191" max="2192" width="8" style="4" customWidth="1"/>
+    <col min="2193" max="2193" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2194" max="2194" width="10.140625" style="4" customWidth="1"/>
+    <col min="2195" max="2195" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2196" max="2196" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2197" max="2197" width="8.140625" style="4" customWidth="1"/>
+    <col min="2198" max="2198" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2199" max="2199" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2200" max="2201" width="9.140625" style="4"/>
+    <col min="2202" max="2202" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2203" max="2203" width="10.7109375" style="4" customWidth="1"/>
+    <col min="2204" max="2204" width="10.140625" style="4" customWidth="1"/>
+    <col min="2205" max="2205" width="9.140625" style="4"/>
+    <col min="2206" max="2206" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2207" max="2207" width="8" style="4" customWidth="1"/>
+    <col min="2208" max="2208" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2209" max="2209" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2210" max="2211" width="9.140625" style="4"/>
+    <col min="2212" max="2212" width="8.140625" style="4" customWidth="1"/>
+    <col min="2213" max="2213" width="9.140625" style="4" customWidth="1"/>
+    <col min="2214" max="2214" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2215" max="2220" width="9.140625" style="4"/>
+    <col min="2221" max="2221" width="9.140625" style="4" customWidth="1"/>
+    <col min="2222" max="2222" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2223" max="2225" width="9.140625" style="4"/>
+    <col min="2226" max="2226" width="9.140625" style="4" customWidth="1"/>
+    <col min="2227" max="2227" width="9.140625" style="4"/>
+    <col min="2228" max="2228" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2229" max="2230" width="9.140625" style="4"/>
+    <col min="2231" max="2231" width="9.140625" style="4" customWidth="1"/>
+    <col min="2232" max="2232" width="10" style="4" customWidth="1"/>
+    <col min="2233" max="2233" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2234" max="2235" width="9.140625" style="4"/>
+    <col min="2236" max="2236" width="9.140625" style="4" customWidth="1"/>
+    <col min="2237" max="2242" width="9.140625" style="4"/>
+    <col min="2243" max="2243" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2244" max="2255" width="9.140625" style="4"/>
+    <col min="2256" max="2256" width="10.140625" style="4" customWidth="1"/>
+    <col min="2257" max="2260" width="9.140625" style="4"/>
+    <col min="2261" max="2261" width="10.140625" style="4" customWidth="1"/>
+    <col min="2262" max="2262" width="9.140625" style="4"/>
+    <col min="2263" max="2263" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2264" max="2265" width="9.140625" style="4"/>
+    <col min="2266" max="2266" width="10.140625" style="4" customWidth="1"/>
+    <col min="2267" max="2411" width="9.140625" style="4"/>
+    <col min="2412" max="2412" width="20" style="4" customWidth="1"/>
+    <col min="2413" max="2413" width="8.140625" style="4" customWidth="1"/>
+    <col min="2414" max="2414" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2415" max="2415" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2416" max="2416" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2417" max="2417" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2418" max="2418" width="8" style="4" customWidth="1"/>
+    <col min="2419" max="2419" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2420" max="2420" width="10.140625" style="4" customWidth="1"/>
+    <col min="2421" max="2421" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2422" max="2422" width="8.140625" style="4" customWidth="1"/>
+    <col min="2423" max="2423" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2424" max="2424" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2425" max="2425" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2426" max="2426" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2427" max="2427" width="8.5703125" style="4" customWidth="1"/>
+    <col min="2428" max="2428" width="8.42578125" style="4" customWidth="1"/>
+    <col min="2429" max="2429" width="9.140625" style="4" customWidth="1"/>
+    <col min="2430" max="2430" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2431" max="2431" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2432" max="2432" width="8.140625" style="4" customWidth="1"/>
+    <col min="2433" max="2433" width="8" style="4" customWidth="1"/>
+    <col min="2434" max="2434" width="9" style="4" customWidth="1"/>
+    <col min="2435" max="2435" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2436" max="2436" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2437" max="2437" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2438" max="2438" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2439" max="2440" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2441" max="2441" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2442" max="2442" width="8" style="4" customWidth="1"/>
+    <col min="2443" max="2443" width="9.140625" style="4" customWidth="1"/>
+    <col min="2444" max="2444" width="10.42578125" style="4" customWidth="1"/>
+    <col min="2445" max="2445" width="9.140625" style="4" customWidth="1"/>
+    <col min="2446" max="2446" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2447" max="2448" width="8" style="4" customWidth="1"/>
+    <col min="2449" max="2449" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2450" max="2450" width="10.140625" style="4" customWidth="1"/>
+    <col min="2451" max="2451" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2452" max="2452" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2453" max="2453" width="8.140625" style="4" customWidth="1"/>
+    <col min="2454" max="2454" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2455" max="2455" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2456" max="2457" width="9.140625" style="4"/>
+    <col min="2458" max="2458" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2459" max="2459" width="10.7109375" style="4" customWidth="1"/>
+    <col min="2460" max="2460" width="10.140625" style="4" customWidth="1"/>
+    <col min="2461" max="2461" width="9.140625" style="4"/>
+    <col min="2462" max="2462" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2463" max="2463" width="8" style="4" customWidth="1"/>
+    <col min="2464" max="2464" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2465" max="2465" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2466" max="2467" width="9.140625" style="4"/>
+    <col min="2468" max="2468" width="8.140625" style="4" customWidth="1"/>
+    <col min="2469" max="2469" width="9.140625" style="4" customWidth="1"/>
+    <col min="2470" max="2470" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2471" max="2476" width="9.140625" style="4"/>
+    <col min="2477" max="2477" width="9.140625" style="4" customWidth="1"/>
+    <col min="2478" max="2478" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2479" max="2481" width="9.140625" style="4"/>
+    <col min="2482" max="2482" width="9.140625" style="4" customWidth="1"/>
+    <col min="2483" max="2483" width="9.140625" style="4"/>
+    <col min="2484" max="2484" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2485" max="2486" width="9.140625" style="4"/>
+    <col min="2487" max="2487" width="9.140625" style="4" customWidth="1"/>
+    <col min="2488" max="2488" width="10" style="4" customWidth="1"/>
+    <col min="2489" max="2489" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2490" max="2491" width="9.140625" style="4"/>
+    <col min="2492" max="2492" width="9.140625" style="4" customWidth="1"/>
+    <col min="2493" max="2498" width="9.140625" style="4"/>
+    <col min="2499" max="2499" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2500" max="2511" width="9.140625" style="4"/>
+    <col min="2512" max="2512" width="10.140625" style="4" customWidth="1"/>
+    <col min="2513" max="2516" width="9.140625" style="4"/>
+    <col min="2517" max="2517" width="10.140625" style="4" customWidth="1"/>
+    <col min="2518" max="2518" width="9.140625" style="4"/>
+    <col min="2519" max="2519" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2520" max="2521" width="9.140625" style="4"/>
+    <col min="2522" max="2522" width="10.140625" style="4" customWidth="1"/>
+    <col min="2523" max="2667" width="9.140625" style="4"/>
+    <col min="2668" max="2668" width="20" style="4" customWidth="1"/>
+    <col min="2669" max="2669" width="8.140625" style="4" customWidth="1"/>
+    <col min="2670" max="2670" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2671" max="2671" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2672" max="2672" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2673" max="2673" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2674" max="2674" width="8" style="4" customWidth="1"/>
+    <col min="2675" max="2675" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2676" max="2676" width="10.140625" style="4" customWidth="1"/>
+    <col min="2677" max="2677" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2678" max="2678" width="8.140625" style="4" customWidth="1"/>
+    <col min="2679" max="2679" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2680" max="2680" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2681" max="2681" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2682" max="2682" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2683" max="2683" width="8.5703125" style="4" customWidth="1"/>
+    <col min="2684" max="2684" width="8.42578125" style="4" customWidth="1"/>
+    <col min="2685" max="2685" width="9.140625" style="4" customWidth="1"/>
+    <col min="2686" max="2686" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2687" max="2687" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2688" max="2688" width="8.140625" style="4" customWidth="1"/>
+    <col min="2689" max="2689" width="8" style="4" customWidth="1"/>
+    <col min="2690" max="2690" width="9" style="4" customWidth="1"/>
+    <col min="2691" max="2691" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2692" max="2692" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2693" max="2693" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2694" max="2694" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2695" max="2696" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2697" max="2697" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2698" max="2698" width="8" style="4" customWidth="1"/>
+    <col min="2699" max="2699" width="9.140625" style="4" customWidth="1"/>
+    <col min="2700" max="2700" width="10.42578125" style="4" customWidth="1"/>
+    <col min="2701" max="2701" width="9.140625" style="4" customWidth="1"/>
+    <col min="2702" max="2702" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2703" max="2704" width="8" style="4" customWidth="1"/>
+    <col min="2705" max="2705" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2706" max="2706" width="10.140625" style="4" customWidth="1"/>
+    <col min="2707" max="2707" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2708" max="2708" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2709" max="2709" width="8.140625" style="4" customWidth="1"/>
+    <col min="2710" max="2710" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2711" max="2711" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2712" max="2713" width="9.140625" style="4"/>
+    <col min="2714" max="2714" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2715" max="2715" width="10.7109375" style="4" customWidth="1"/>
+    <col min="2716" max="2716" width="10.140625" style="4" customWidth="1"/>
+    <col min="2717" max="2717" width="9.140625" style="4"/>
+    <col min="2718" max="2718" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2719" max="2719" width="8" style="4" customWidth="1"/>
+    <col min="2720" max="2720" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2721" max="2721" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2722" max="2723" width="9.140625" style="4"/>
+    <col min="2724" max="2724" width="8.140625" style="4" customWidth="1"/>
+    <col min="2725" max="2725" width="9.140625" style="4" customWidth="1"/>
+    <col min="2726" max="2726" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2727" max="2732" width="9.140625" style="4"/>
+    <col min="2733" max="2733" width="9.140625" style="4" customWidth="1"/>
+    <col min="2734" max="2734" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2735" max="2737" width="9.140625" style="4"/>
+    <col min="2738" max="2738" width="9.140625" style="4" customWidth="1"/>
+    <col min="2739" max="2739" width="9.140625" style="4"/>
+    <col min="2740" max="2740" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2741" max="2742" width="9.140625" style="4"/>
+    <col min="2743" max="2743" width="9.140625" style="4" customWidth="1"/>
+    <col min="2744" max="2744" width="10" style="4" customWidth="1"/>
+    <col min="2745" max="2745" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2746" max="2747" width="9.140625" style="4"/>
+    <col min="2748" max="2748" width="9.140625" style="4" customWidth="1"/>
+    <col min="2749" max="2754" width="9.140625" style="4"/>
+    <col min="2755" max="2755" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2756" max="2767" width="9.140625" style="4"/>
+    <col min="2768" max="2768" width="10.140625" style="4" customWidth="1"/>
+    <col min="2769" max="2772" width="9.140625" style="4"/>
+    <col min="2773" max="2773" width="10.140625" style="4" customWidth="1"/>
+    <col min="2774" max="2774" width="9.140625" style="4"/>
+    <col min="2775" max="2775" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2776" max="2777" width="9.140625" style="4"/>
+    <col min="2778" max="2778" width="10.140625" style="4" customWidth="1"/>
+    <col min="2779" max="2923" width="9.140625" style="4"/>
+    <col min="2924" max="2924" width="20" style="4" customWidth="1"/>
+    <col min="2925" max="2925" width="8.140625" style="4" customWidth="1"/>
+    <col min="2926" max="2926" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2927" max="2927" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2928" max="2928" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2929" max="2929" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2930" max="2930" width="8" style="4" customWidth="1"/>
+    <col min="2931" max="2931" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2932" max="2932" width="10.140625" style="4" customWidth="1"/>
+    <col min="2933" max="2933" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2934" max="2934" width="8.140625" style="4" customWidth="1"/>
+    <col min="2935" max="2935" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2936" max="2936" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2937" max="2937" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2938" max="2938" width="10.85546875" style="4" customWidth="1"/>
+    <col min="2939" max="2939" width="8.5703125" style="4" customWidth="1"/>
+    <col min="2940" max="2940" width="8.42578125" style="4" customWidth="1"/>
+    <col min="2941" max="2941" width="9.140625" style="4" customWidth="1"/>
+    <col min="2942" max="2942" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2943" max="2943" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2944" max="2944" width="8.140625" style="4" customWidth="1"/>
+    <col min="2945" max="2945" width="8" style="4" customWidth="1"/>
+    <col min="2946" max="2946" width="9" style="4" customWidth="1"/>
+    <col min="2947" max="2947" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2948" max="2948" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2949" max="2949" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2950" max="2950" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2951" max="2952" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2953" max="2953" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2954" max="2954" width="8" style="4" customWidth="1"/>
+    <col min="2955" max="2955" width="9.140625" style="4" customWidth="1"/>
+    <col min="2956" max="2956" width="10.42578125" style="4" customWidth="1"/>
+    <col min="2957" max="2957" width="9.140625" style="4" customWidth="1"/>
+    <col min="2958" max="2958" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2959" max="2960" width="8" style="4" customWidth="1"/>
+    <col min="2961" max="2961" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2962" max="2962" width="10.140625" style="4" customWidth="1"/>
+    <col min="2963" max="2963" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2964" max="2964" width="7.7109375" style="4" customWidth="1"/>
+    <col min="2965" max="2965" width="8.140625" style="4" customWidth="1"/>
+    <col min="2966" max="2966" width="8.7109375" style="4" customWidth="1"/>
+    <col min="2967" max="2967" width="9.28515625" style="4" customWidth="1"/>
+    <col min="2968" max="2969" width="9.140625" style="4"/>
+    <col min="2970" max="2970" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2971" max="2971" width="10.7109375" style="4" customWidth="1"/>
+    <col min="2972" max="2972" width="10.140625" style="4" customWidth="1"/>
+    <col min="2973" max="2973" width="9.140625" style="4"/>
+    <col min="2974" max="2974" width="8.28515625" style="4" customWidth="1"/>
+    <col min="2975" max="2975" width="8" style="4" customWidth="1"/>
+    <col min="2976" max="2976" width="8.85546875" style="4" customWidth="1"/>
+    <col min="2977" max="2977" width="9.85546875" style="4" customWidth="1"/>
+    <col min="2978" max="2979" width="9.140625" style="4"/>
+    <col min="2980" max="2980" width="8.140625" style="4" customWidth="1"/>
+    <col min="2981" max="2981" width="9.140625" style="4" customWidth="1"/>
+    <col min="2982" max="2982" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2983" max="2988" width="9.140625" style="4"/>
+    <col min="2989" max="2989" width="9.140625" style="4" customWidth="1"/>
+    <col min="2990" max="2990" width="9.42578125" style="4" customWidth="1"/>
+    <col min="2991" max="2993" width="9.140625" style="4"/>
+    <col min="2994" max="2994" width="9.140625" style="4" customWidth="1"/>
+    <col min="2995" max="2995" width="9.140625" style="4"/>
+    <col min="2996" max="2996" width="9.7109375" style="4" customWidth="1"/>
+    <col min="2997" max="2998" width="9.140625" style="4"/>
+    <col min="2999" max="2999" width="9.140625" style="4" customWidth="1"/>
+    <col min="3000" max="3000" width="10" style="4" customWidth="1"/>
+    <col min="3001" max="3001" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3002" max="3003" width="9.140625" style="4"/>
+    <col min="3004" max="3004" width="9.140625" style="4" customWidth="1"/>
+    <col min="3005" max="3010" width="9.140625" style="4"/>
+    <col min="3011" max="3011" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3012" max="3023" width="9.140625" style="4"/>
+    <col min="3024" max="3024" width="10.140625" style="4" customWidth="1"/>
+    <col min="3025" max="3028" width="9.140625" style="4"/>
+    <col min="3029" max="3029" width="10.140625" style="4" customWidth="1"/>
+    <col min="3030" max="3030" width="9.140625" style="4"/>
+    <col min="3031" max="3031" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3032" max="3033" width="9.140625" style="4"/>
+    <col min="3034" max="3034" width="10.140625" style="4" customWidth="1"/>
+    <col min="3035" max="3179" width="9.140625" style="4"/>
+    <col min="3180" max="3180" width="20" style="4" customWidth="1"/>
+    <col min="3181" max="3181" width="8.140625" style="4" customWidth="1"/>
+    <col min="3182" max="3182" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3183" max="3183" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3184" max="3184" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3185" max="3185" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3186" max="3186" width="8" style="4" customWidth="1"/>
+    <col min="3187" max="3187" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3188" max="3188" width="10.140625" style="4" customWidth="1"/>
+    <col min="3189" max="3189" width="10.5703125" style="4" customWidth="1"/>
+    <col min="3190" max="3190" width="8.140625" style="4" customWidth="1"/>
+    <col min="3191" max="3191" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3192" max="3192" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3193" max="3193" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3194" max="3194" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3195" max="3195" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3196" max="3196" width="8.42578125" style="4" customWidth="1"/>
+    <col min="3197" max="3197" width="9.140625" style="4" customWidth="1"/>
+    <col min="3198" max="3198" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3199" max="3199" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3200" max="3200" width="8.140625" style="4" customWidth="1"/>
+    <col min="3201" max="3201" width="8" style="4" customWidth="1"/>
+    <col min="3202" max="3202" width="9" style="4" customWidth="1"/>
+    <col min="3203" max="3203" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3204" max="3204" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3205" max="3205" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3206" max="3206" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3207" max="3208" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3209" max="3209" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3210" max="3210" width="8" style="4" customWidth="1"/>
+    <col min="3211" max="3211" width="9.140625" style="4" customWidth="1"/>
+    <col min="3212" max="3212" width="10.42578125" style="4" customWidth="1"/>
+    <col min="3213" max="3213" width="9.140625" style="4" customWidth="1"/>
+    <col min="3214" max="3214" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3215" max="3216" width="8" style="4" customWidth="1"/>
+    <col min="3217" max="3217" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3218" max="3218" width="10.140625" style="4" customWidth="1"/>
+    <col min="3219" max="3219" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3220" max="3220" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3221" max="3221" width="8.140625" style="4" customWidth="1"/>
+    <col min="3222" max="3222" width="8.7109375" style="4" customWidth="1"/>
+    <col min="3223" max="3223" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3224" max="3225" width="9.140625" style="4"/>
+    <col min="3226" max="3226" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3227" max="3227" width="10.7109375" style="4" customWidth="1"/>
+    <col min="3228" max="3228" width="10.140625" style="4" customWidth="1"/>
+    <col min="3229" max="3229" width="9.140625" style="4"/>
+    <col min="3230" max="3230" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3231" max="3231" width="8" style="4" customWidth="1"/>
+    <col min="3232" max="3232" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3233" max="3233" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3234" max="3235" width="9.140625" style="4"/>
+    <col min="3236" max="3236" width="8.140625" style="4" customWidth="1"/>
+    <col min="3237" max="3237" width="9.140625" style="4" customWidth="1"/>
+    <col min="3238" max="3238" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3239" max="3244" width="9.140625" style="4"/>
+    <col min="3245" max="3245" width="9.140625" style="4" customWidth="1"/>
+    <col min="3246" max="3246" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3247" max="3249" width="9.140625" style="4"/>
+    <col min="3250" max="3250" width="9.140625" style="4" customWidth="1"/>
+    <col min="3251" max="3251" width="9.140625" style="4"/>
+    <col min="3252" max="3252" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3253" max="3254" width="9.140625" style="4"/>
+    <col min="3255" max="3255" width="9.140625" style="4" customWidth="1"/>
+    <col min="3256" max="3256" width="10" style="4" customWidth="1"/>
+    <col min="3257" max="3257" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3258" max="3259" width="9.140625" style="4"/>
+    <col min="3260" max="3260" width="9.140625" style="4" customWidth="1"/>
+    <col min="3261" max="3266" width="9.140625" style="4"/>
+    <col min="3267" max="3267" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3268" max="3279" width="9.140625" style="4"/>
+    <col min="3280" max="3280" width="10.140625" style="4" customWidth="1"/>
+    <col min="3281" max="3284" width="9.140625" style="4"/>
+    <col min="3285" max="3285" width="10.140625" style="4" customWidth="1"/>
+    <col min="3286" max="3286" width="9.140625" style="4"/>
+    <col min="3287" max="3287" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3288" max="3289" width="9.140625" style="4"/>
+    <col min="3290" max="3290" width="10.140625" style="4" customWidth="1"/>
+    <col min="3291" max="3435" width="9.140625" style="4"/>
+    <col min="3436" max="3436" width="20" style="4" customWidth="1"/>
+    <col min="3437" max="3437" width="8.140625" style="4" customWidth="1"/>
+    <col min="3438" max="3438" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3439" max="3439" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3440" max="3440" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3441" max="3441" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3442" max="3442" width="8" style="4" customWidth="1"/>
+    <col min="3443" max="3443" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3444" max="3444" width="10.140625" style="4" customWidth="1"/>
+    <col min="3445" max="3445" width="10.5703125" style="4" customWidth="1"/>
+    <col min="3446" max="3446" width="8.140625" style="4" customWidth="1"/>
+    <col min="3447" max="3447" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3448" max="3448" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3449" max="3449" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3450" max="3450" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3451" max="3451" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3452" max="3452" width="8.42578125" style="4" customWidth="1"/>
+    <col min="3453" max="3453" width="9.140625" style="4" customWidth="1"/>
+    <col min="3454" max="3454" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3455" max="3455" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3456" max="3456" width="8.140625" style="4" customWidth="1"/>
+    <col min="3457" max="3457" width="8" style="4" customWidth="1"/>
+    <col min="3458" max="3458" width="9" style="4" customWidth="1"/>
+    <col min="3459" max="3459" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3460" max="3460" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3461" max="3461" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3462" max="3462" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3463" max="3464" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3465" max="3465" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3466" max="3466" width="8" style="4" customWidth="1"/>
+    <col min="3467" max="3467" width="9.140625" style="4" customWidth="1"/>
+    <col min="3468" max="3468" width="10.42578125" style="4" customWidth="1"/>
+    <col min="3469" max="3469" width="9.140625" style="4" customWidth="1"/>
+    <col min="3470" max="3470" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3471" max="3472" width="8" style="4" customWidth="1"/>
+    <col min="3473" max="3473" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3474" max="3474" width="10.140625" style="4" customWidth="1"/>
+    <col min="3475" max="3475" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3476" max="3476" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3477" max="3477" width="8.140625" style="4" customWidth="1"/>
+    <col min="3478" max="3478" width="8.7109375" style="4" customWidth="1"/>
+    <col min="3479" max="3479" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3480" max="3481" width="9.140625" style="4"/>
+    <col min="3482" max="3482" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3483" max="3483" width="10.7109375" style="4" customWidth="1"/>
+    <col min="3484" max="3484" width="10.140625" style="4" customWidth="1"/>
+    <col min="3485" max="3485" width="9.140625" style="4"/>
+    <col min="3486" max="3486" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3487" max="3487" width="8" style="4" customWidth="1"/>
+    <col min="3488" max="3488" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3489" max="3489" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3490" max="3491" width="9.140625" style="4"/>
+    <col min="3492" max="3492" width="8.140625" style="4" customWidth="1"/>
+    <col min="3493" max="3493" width="9.140625" style="4" customWidth="1"/>
+    <col min="3494" max="3494" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3495" max="3500" width="9.140625" style="4"/>
+    <col min="3501" max="3501" width="9.140625" style="4" customWidth="1"/>
+    <col min="3502" max="3502" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3503" max="3505" width="9.140625" style="4"/>
+    <col min="3506" max="3506" width="9.140625" style="4" customWidth="1"/>
+    <col min="3507" max="3507" width="9.140625" style="4"/>
+    <col min="3508" max="3508" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3509" max="3510" width="9.140625" style="4"/>
+    <col min="3511" max="3511" width="9.140625" style="4" customWidth="1"/>
+    <col min="3512" max="3512" width="10" style="4" customWidth="1"/>
+    <col min="3513" max="3513" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3514" max="3515" width="9.140625" style="4"/>
+    <col min="3516" max="3516" width="9.140625" style="4" customWidth="1"/>
+    <col min="3517" max="3522" width="9.140625" style="4"/>
+    <col min="3523" max="3523" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3524" max="3535" width="9.140625" style="4"/>
+    <col min="3536" max="3536" width="10.140625" style="4" customWidth="1"/>
+    <col min="3537" max="3540" width="9.140625" style="4"/>
+    <col min="3541" max="3541" width="10.140625" style="4" customWidth="1"/>
+    <col min="3542" max="3542" width="9.140625" style="4"/>
+    <col min="3543" max="3543" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3544" max="3545" width="9.140625" style="4"/>
+    <col min="3546" max="3546" width="10.140625" style="4" customWidth="1"/>
+    <col min="3547" max="3691" width="9.140625" style="4"/>
+    <col min="3692" max="3692" width="20" style="4" customWidth="1"/>
+    <col min="3693" max="3693" width="8.140625" style="4" customWidth="1"/>
+    <col min="3694" max="3694" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3695" max="3695" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3696" max="3696" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3697" max="3697" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3698" max="3698" width="8" style="4" customWidth="1"/>
+    <col min="3699" max="3699" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3700" max="3700" width="10.140625" style="4" customWidth="1"/>
+    <col min="3701" max="3701" width="10.5703125" style="4" customWidth="1"/>
+    <col min="3702" max="3702" width="8.140625" style="4" customWidth="1"/>
+    <col min="3703" max="3703" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3704" max="3704" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3705" max="3705" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3706" max="3706" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3707" max="3707" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3708" max="3708" width="8.42578125" style="4" customWidth="1"/>
+    <col min="3709" max="3709" width="9.140625" style="4" customWidth="1"/>
+    <col min="3710" max="3710" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3711" max="3711" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3712" max="3712" width="8.140625" style="4" customWidth="1"/>
+    <col min="3713" max="3713" width="8" style="4" customWidth="1"/>
+    <col min="3714" max="3714" width="9" style="4" customWidth="1"/>
+    <col min="3715" max="3715" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3716" max="3716" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3717" max="3717" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3718" max="3718" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3719" max="3720" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3721" max="3721" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3722" max="3722" width="8" style="4" customWidth="1"/>
+    <col min="3723" max="3723" width="9.140625" style="4" customWidth="1"/>
+    <col min="3724" max="3724" width="10.42578125" style="4" customWidth="1"/>
+    <col min="3725" max="3725" width="9.140625" style="4" customWidth="1"/>
+    <col min="3726" max="3726" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3727" max="3728" width="8" style="4" customWidth="1"/>
+    <col min="3729" max="3729" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3730" max="3730" width="10.140625" style="4" customWidth="1"/>
+    <col min="3731" max="3731" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3732" max="3732" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3733" max="3733" width="8.140625" style="4" customWidth="1"/>
+    <col min="3734" max="3734" width="8.7109375" style="4" customWidth="1"/>
+    <col min="3735" max="3735" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3736" max="3737" width="9.140625" style="4"/>
+    <col min="3738" max="3738" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3739" max="3739" width="10.7109375" style="4" customWidth="1"/>
+    <col min="3740" max="3740" width="10.140625" style="4" customWidth="1"/>
+    <col min="3741" max="3741" width="9.140625" style="4"/>
+    <col min="3742" max="3742" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3743" max="3743" width="8" style="4" customWidth="1"/>
+    <col min="3744" max="3744" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3745" max="3745" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3746" max="3747" width="9.140625" style="4"/>
+    <col min="3748" max="3748" width="8.140625" style="4" customWidth="1"/>
+    <col min="3749" max="3749" width="9.140625" style="4" customWidth="1"/>
+    <col min="3750" max="3750" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3751" max="3756" width="9.140625" style="4"/>
+    <col min="3757" max="3757" width="9.140625" style="4" customWidth="1"/>
+    <col min="3758" max="3758" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3759" max="3761" width="9.140625" style="4"/>
+    <col min="3762" max="3762" width="9.140625" style="4" customWidth="1"/>
+    <col min="3763" max="3763" width="9.140625" style="4"/>
+    <col min="3764" max="3764" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3765" max="3766" width="9.140625" style="4"/>
+    <col min="3767" max="3767" width="9.140625" style="4" customWidth="1"/>
+    <col min="3768" max="3768" width="10" style="4" customWidth="1"/>
+    <col min="3769" max="3769" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3770" max="3771" width="9.140625" style="4"/>
+    <col min="3772" max="3772" width="9.140625" style="4" customWidth="1"/>
+    <col min="3773" max="3778" width="9.140625" style="4"/>
+    <col min="3779" max="3779" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3780" max="3791" width="9.140625" style="4"/>
+    <col min="3792" max="3792" width="10.140625" style="4" customWidth="1"/>
+    <col min="3793" max="3796" width="9.140625" style="4"/>
+    <col min="3797" max="3797" width="10.140625" style="4" customWidth="1"/>
+    <col min="3798" max="3798" width="9.140625" style="4"/>
+    <col min="3799" max="3799" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3800" max="3801" width="9.140625" style="4"/>
+    <col min="3802" max="3802" width="10.140625" style="4" customWidth="1"/>
+    <col min="3803" max="3947" width="9.140625" style="4"/>
+    <col min="3948" max="3948" width="20" style="4" customWidth="1"/>
+    <col min="3949" max="3949" width="8.140625" style="4" customWidth="1"/>
+    <col min="3950" max="3950" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3951" max="3951" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3952" max="3952" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3953" max="3953" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3954" max="3954" width="8" style="4" customWidth="1"/>
+    <col min="3955" max="3955" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3956" max="3956" width="10.140625" style="4" customWidth="1"/>
+    <col min="3957" max="3957" width="10.5703125" style="4" customWidth="1"/>
+    <col min="3958" max="3958" width="8.140625" style="4" customWidth="1"/>
+    <col min="3959" max="3959" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3960" max="3960" width="10.28515625" style="4" customWidth="1"/>
+    <col min="3961" max="3961" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3962" max="3962" width="10.85546875" style="4" customWidth="1"/>
+    <col min="3963" max="3963" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3964" max="3964" width="8.42578125" style="4" customWidth="1"/>
+    <col min="3965" max="3965" width="9.140625" style="4" customWidth="1"/>
+    <col min="3966" max="3966" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3967" max="3967" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3968" max="3968" width="8.140625" style="4" customWidth="1"/>
+    <col min="3969" max="3969" width="8" style="4" customWidth="1"/>
+    <col min="3970" max="3970" width="9" style="4" customWidth="1"/>
+    <col min="3971" max="3971" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3972" max="3972" width="9.85546875" style="4" customWidth="1"/>
+    <col min="3973" max="3973" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3974" max="3974" width="8.85546875" style="4" customWidth="1"/>
+    <col min="3975" max="3976" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3977" max="3977" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3978" max="3978" width="8" style="4" customWidth="1"/>
+    <col min="3979" max="3979" width="9.140625" style="4" customWidth="1"/>
+    <col min="3980" max="3980" width="10.42578125" style="4" customWidth="1"/>
+    <col min="3981" max="3981" width="9.140625" style="4" customWidth="1"/>
+    <col min="3982" max="3982" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3983" max="3984" width="8" style="4" customWidth="1"/>
+    <col min="3985" max="3985" width="9.7109375" style="4" customWidth="1"/>
+    <col min="3986" max="3986" width="10.140625" style="4" customWidth="1"/>
+    <col min="3987" max="3987" width="9.42578125" style="4" customWidth="1"/>
+    <col min="3988" max="3988" width="7.7109375" style="4" customWidth="1"/>
+    <col min="3989" max="3989" width="8.140625" style="4" customWidth="1"/>
+    <col min="3990" max="3990" width="8.7109375" style="4" customWidth="1"/>
+    <col min="3991" max="3991" width="9.28515625" style="4" customWidth="1"/>
+    <col min="3992" max="3993" width="9.140625" style="4"/>
+    <col min="3994" max="3994" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3995" max="3995" width="10.7109375" style="4" customWidth="1"/>
+    <col min="3996" max="3996" width="10.140625" style="4" customWidth="1"/>
+    <col min="3997" max="3997" width="9.140625" style="4"/>
+    <col min="3998" max="3998" width="8.28515625" style="4" customWidth="1"/>
+    <col min="3999" max="3999" width="8" style="4" customWidth="1"/>
+    <col min="4000" max="4000" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4001" max="4001" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4002" max="4003" width="9.140625" style="4"/>
+    <col min="4004" max="4004" width="8.140625" style="4" customWidth="1"/>
+    <col min="4005" max="4005" width="9.140625" style="4" customWidth="1"/>
+    <col min="4006" max="4006" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4007" max="4012" width="9.140625" style="4"/>
+    <col min="4013" max="4013" width="9.140625" style="4" customWidth="1"/>
+    <col min="4014" max="4014" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4015" max="4017" width="9.140625" style="4"/>
+    <col min="4018" max="4018" width="9.140625" style="4" customWidth="1"/>
+    <col min="4019" max="4019" width="9.140625" style="4"/>
+    <col min="4020" max="4020" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4021" max="4022" width="9.140625" style="4"/>
+    <col min="4023" max="4023" width="9.140625" style="4" customWidth="1"/>
+    <col min="4024" max="4024" width="10" style="4" customWidth="1"/>
+    <col min="4025" max="4025" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4026" max="4027" width="9.140625" style="4"/>
+    <col min="4028" max="4028" width="9.140625" style="4" customWidth="1"/>
+    <col min="4029" max="4034" width="9.140625" style="4"/>
+    <col min="4035" max="4035" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4036" max="4047" width="9.140625" style="4"/>
+    <col min="4048" max="4048" width="10.140625" style="4" customWidth="1"/>
+    <col min="4049" max="4052" width="9.140625" style="4"/>
+    <col min="4053" max="4053" width="10.140625" style="4" customWidth="1"/>
+    <col min="4054" max="4054" width="9.140625" style="4"/>
+    <col min="4055" max="4055" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4056" max="4057" width="9.140625" style="4"/>
+    <col min="4058" max="4058" width="10.140625" style="4" customWidth="1"/>
+    <col min="4059" max="4203" width="9.140625" style="4"/>
+    <col min="4204" max="4204" width="20" style="4" customWidth="1"/>
+    <col min="4205" max="4205" width="8.140625" style="4" customWidth="1"/>
+    <col min="4206" max="4206" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4207" max="4207" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4208" max="4208" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4209" max="4209" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4210" max="4210" width="8" style="4" customWidth="1"/>
+    <col min="4211" max="4211" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4212" max="4212" width="10.140625" style="4" customWidth="1"/>
+    <col min="4213" max="4213" width="10.5703125" style="4" customWidth="1"/>
+    <col min="4214" max="4214" width="8.140625" style="4" customWidth="1"/>
+    <col min="4215" max="4215" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4216" max="4216" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4217" max="4217" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4218" max="4218" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4219" max="4219" width="8.5703125" style="4" customWidth="1"/>
+    <col min="4220" max="4220" width="8.42578125" style="4" customWidth="1"/>
+    <col min="4221" max="4221" width="9.140625" style="4" customWidth="1"/>
+    <col min="4222" max="4222" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4223" max="4223" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4224" max="4224" width="8.140625" style="4" customWidth="1"/>
+    <col min="4225" max="4225" width="8" style="4" customWidth="1"/>
+    <col min="4226" max="4226" width="9" style="4" customWidth="1"/>
+    <col min="4227" max="4227" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4228" max="4228" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4229" max="4229" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4230" max="4230" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4231" max="4232" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4233" max="4233" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4234" max="4234" width="8" style="4" customWidth="1"/>
+    <col min="4235" max="4235" width="9.140625" style="4" customWidth="1"/>
+    <col min="4236" max="4236" width="10.42578125" style="4" customWidth="1"/>
+    <col min="4237" max="4237" width="9.140625" style="4" customWidth="1"/>
+    <col min="4238" max="4238" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4239" max="4240" width="8" style="4" customWidth="1"/>
+    <col min="4241" max="4241" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4242" max="4242" width="10.140625" style="4" customWidth="1"/>
+    <col min="4243" max="4243" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4244" max="4244" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4245" max="4245" width="8.140625" style="4" customWidth="1"/>
+    <col min="4246" max="4246" width="8.7109375" style="4" customWidth="1"/>
+    <col min="4247" max="4247" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4248" max="4249" width="9.140625" style="4"/>
+    <col min="4250" max="4250" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4251" max="4251" width="10.7109375" style="4" customWidth="1"/>
+    <col min="4252" max="4252" width="10.140625" style="4" customWidth="1"/>
+    <col min="4253" max="4253" width="9.140625" style="4"/>
+    <col min="4254" max="4254" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4255" max="4255" width="8" style="4" customWidth="1"/>
+    <col min="4256" max="4256" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4257" max="4257" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4258" max="4259" width="9.140625" style="4"/>
+    <col min="4260" max="4260" width="8.140625" style="4" customWidth="1"/>
+    <col min="4261" max="4261" width="9.140625" style="4" customWidth="1"/>
+    <col min="4262" max="4262" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4263" max="4268" width="9.140625" style="4"/>
+    <col min="4269" max="4269" width="9.140625" style="4" customWidth="1"/>
+    <col min="4270" max="4270" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4271" max="4273" width="9.140625" style="4"/>
+    <col min="4274" max="4274" width="9.140625" style="4" customWidth="1"/>
+    <col min="4275" max="4275" width="9.140625" style="4"/>
+    <col min="4276" max="4276" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4277" max="4278" width="9.140625" style="4"/>
+    <col min="4279" max="4279" width="9.140625" style="4" customWidth="1"/>
+    <col min="4280" max="4280" width="10" style="4" customWidth="1"/>
+    <col min="4281" max="4281" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4282" max="4283" width="9.140625" style="4"/>
+    <col min="4284" max="4284" width="9.140625" style="4" customWidth="1"/>
+    <col min="4285" max="4290" width="9.140625" style="4"/>
+    <col min="4291" max="4291" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4292" max="4303" width="9.140625" style="4"/>
+    <col min="4304" max="4304" width="10.140625" style="4" customWidth="1"/>
+    <col min="4305" max="4308" width="9.140625" style="4"/>
+    <col min="4309" max="4309" width="10.140625" style="4" customWidth="1"/>
+    <col min="4310" max="4310" width="9.140625" style="4"/>
+    <col min="4311" max="4311" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4312" max="4313" width="9.140625" style="4"/>
+    <col min="4314" max="4314" width="10.140625" style="4" customWidth="1"/>
+    <col min="4315" max="4459" width="9.140625" style="4"/>
+    <col min="4460" max="4460" width="20" style="4" customWidth="1"/>
+    <col min="4461" max="4461" width="8.140625" style="4" customWidth="1"/>
+    <col min="4462" max="4462" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4463" max="4463" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4464" max="4464" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4465" max="4465" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4466" max="4466" width="8" style="4" customWidth="1"/>
+    <col min="4467" max="4467" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4468" max="4468" width="10.140625" style="4" customWidth="1"/>
+    <col min="4469" max="4469" width="10.5703125" style="4" customWidth="1"/>
+    <col min="4470" max="4470" width="8.140625" style="4" customWidth="1"/>
+    <col min="4471" max="4471" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4472" max="4472" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4473" max="4473" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4474" max="4474" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4475" max="4475" width="8.5703125" style="4" customWidth="1"/>
+    <col min="4476" max="4476" width="8.42578125" style="4" customWidth="1"/>
+    <col min="4477" max="4477" width="9.140625" style="4" customWidth="1"/>
+    <col min="4478" max="4478" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4479" max="4479" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4480" max="4480" width="8.140625" style="4" customWidth="1"/>
+    <col min="4481" max="4481" width="8" style="4" customWidth="1"/>
+    <col min="4482" max="4482" width="9" style="4" customWidth="1"/>
+    <col min="4483" max="4483" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4484" max="4484" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4485" max="4485" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4486" max="4486" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4487" max="4488" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4489" max="4489" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4490" max="4490" width="8" style="4" customWidth="1"/>
+    <col min="4491" max="4491" width="9.140625" style="4" customWidth="1"/>
+    <col min="4492" max="4492" width="10.42578125" style="4" customWidth="1"/>
+    <col min="4493" max="4493" width="9.140625" style="4" customWidth="1"/>
+    <col min="4494" max="4494" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4495" max="4496" width="8" style="4" customWidth="1"/>
+    <col min="4497" max="4497" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4498" max="4498" width="10.140625" style="4" customWidth="1"/>
+    <col min="4499" max="4499" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4500" max="4500" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4501" max="4501" width="8.140625" style="4" customWidth="1"/>
+    <col min="4502" max="4502" width="8.7109375" style="4" customWidth="1"/>
+    <col min="4503" max="4503" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4504" max="4505" width="9.140625" style="4"/>
+    <col min="4506" max="4506" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4507" max="4507" width="10.7109375" style="4" customWidth="1"/>
+    <col min="4508" max="4508" width="10.140625" style="4" customWidth="1"/>
+    <col min="4509" max="4509" width="9.140625" style="4"/>
+    <col min="4510" max="4510" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4511" max="4511" width="8" style="4" customWidth="1"/>
+    <col min="4512" max="4512" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4513" max="4513" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4514" max="4515" width="9.140625" style="4"/>
+    <col min="4516" max="4516" width="8.140625" style="4" customWidth="1"/>
+    <col min="4517" max="4517" width="9.140625" style="4" customWidth="1"/>
+    <col min="4518" max="4518" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4519" max="4524" width="9.140625" style="4"/>
+    <col min="4525" max="4525" width="9.140625" style="4" customWidth="1"/>
+    <col min="4526" max="4526" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4527" max="4529" width="9.140625" style="4"/>
+    <col min="4530" max="4530" width="9.140625" style="4" customWidth="1"/>
+    <col min="4531" max="4531" width="9.140625" style="4"/>
+    <col min="4532" max="4532" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4533" max="4534" width="9.140625" style="4"/>
+    <col min="4535" max="4535" width="9.140625" style="4" customWidth="1"/>
+    <col min="4536" max="4536" width="10" style="4" customWidth="1"/>
+    <col min="4537" max="4537" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4538" max="4539" width="9.140625" style="4"/>
+    <col min="4540" max="4540" width="9.140625" style="4" customWidth="1"/>
+    <col min="4541" max="4546" width="9.140625" style="4"/>
+    <col min="4547" max="4547" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4548" max="4559" width="9.140625" style="4"/>
+    <col min="4560" max="4560" width="10.140625" style="4" customWidth="1"/>
+    <col min="4561" max="4564" width="9.140625" style="4"/>
+    <col min="4565" max="4565" width="10.140625" style="4" customWidth="1"/>
+    <col min="4566" max="4566" width="9.140625" style="4"/>
+    <col min="4567" max="4567" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4568" max="4569" width="9.140625" style="4"/>
+    <col min="4570" max="4570" width="10.140625" style="4" customWidth="1"/>
+    <col min="4571" max="4715" width="9.140625" style="4"/>
+    <col min="4716" max="4716" width="20" style="4" customWidth="1"/>
+    <col min="4717" max="4717" width="8.140625" style="4" customWidth="1"/>
+    <col min="4718" max="4718" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4719" max="4719" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4720" max="4720" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4721" max="4721" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4722" max="4722" width="8" style="4" customWidth="1"/>
+    <col min="4723" max="4723" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4724" max="4724" width="10.140625" style="4" customWidth="1"/>
+    <col min="4725" max="4725" width="10.5703125" style="4" customWidth="1"/>
+    <col min="4726" max="4726" width="8.140625" style="4" customWidth="1"/>
+    <col min="4727" max="4727" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4728" max="4728" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4729" max="4729" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4730" max="4730" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4731" max="4731" width="8.5703125" style="4" customWidth="1"/>
+    <col min="4732" max="4732" width="8.42578125" style="4" customWidth="1"/>
+    <col min="4733" max="4733" width="9.140625" style="4" customWidth="1"/>
+    <col min="4734" max="4734" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4735" max="4735" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4736" max="4736" width="8.140625" style="4" customWidth="1"/>
+    <col min="4737" max="4737" width="8" style="4" customWidth="1"/>
+    <col min="4738" max="4738" width="9" style="4" customWidth="1"/>
+    <col min="4739" max="4739" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4740" max="4740" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4741" max="4741" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4742" max="4742" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4743" max="4744" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4745" max="4745" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4746" max="4746" width="8" style="4" customWidth="1"/>
+    <col min="4747" max="4747" width="9.140625" style="4" customWidth="1"/>
+    <col min="4748" max="4748" width="10.42578125" style="4" customWidth="1"/>
+    <col min="4749" max="4749" width="9.140625" style="4" customWidth="1"/>
+    <col min="4750" max="4750" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4751" max="4752" width="8" style="4" customWidth="1"/>
+    <col min="4753" max="4753" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4754" max="4754" width="10.140625" style="4" customWidth="1"/>
+    <col min="4755" max="4755" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4756" max="4756" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4757" max="4757" width="8.140625" style="4" customWidth="1"/>
+    <col min="4758" max="4758" width="8.7109375" style="4" customWidth="1"/>
+    <col min="4759" max="4759" width="9.28515625" style="4" customWidth="1"/>
+    <col min="4760" max="4761" width="9.140625" style="4"/>
+    <col min="4762" max="4762" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4763" max="4763" width="10.7109375" style="4" customWidth="1"/>
+    <col min="4764" max="4764" width="10.140625" style="4" customWidth="1"/>
+    <col min="4765" max="4765" width="9.140625" style="4"/>
+    <col min="4766" max="4766" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4767" max="4767" width="8" style="4" customWidth="1"/>
+    <col min="4768" max="4768" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4769" max="4769" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4770" max="4771" width="9.140625" style="4"/>
+    <col min="4772" max="4772" width="8.140625" style="4" customWidth="1"/>
+    <col min="4773" max="4773" width="9.140625" style="4" customWidth="1"/>
+    <col min="4774" max="4774" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4775" max="4780" width="9.140625" style="4"/>
+    <col min="4781" max="4781" width="9.140625" style="4" customWidth="1"/>
+    <col min="4782" max="4782" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4783" max="4785" width="9.140625" style="4"/>
+    <col min="4786" max="4786" width="9.140625" style="4" customWidth="1"/>
+    <col min="4787" max="4787" width="9.140625" style="4"/>
+    <col min="4788" max="4788" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4789" max="4790" width="9.140625" style="4"/>
+    <col min="4791" max="4791" width="9.140625" style="4" customWidth="1"/>
+    <col min="4792" max="4792" width="10" style="4" customWidth="1"/>
+    <col min="4793" max="4793" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4794" max="4795" width="9.140625" style="4"/>
+    <col min="4796" max="4796" width="9.140625" style="4" customWidth="1"/>
+    <col min="4797" max="4802" width="9.140625" style="4"/>
+    <col min="4803" max="4803" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4804" max="4815" width="9.140625" style="4"/>
+    <col min="4816" max="4816" width="10.140625" style="4" customWidth="1"/>
+    <col min="4817" max="4820" width="9.140625" style="4"/>
+    <col min="4821" max="4821" width="10.140625" style="4" customWidth="1"/>
+    <col min="4822" max="4822" width="9.140625" style="4"/>
+    <col min="4823" max="4823" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4824" max="4825" width="9.140625" style="4"/>
+    <col min="4826" max="4826" width="10.140625" style="4" customWidth="1"/>
+    <col min="4827" max="4971" width="9.140625" style="4"/>
+    <col min="4972" max="4972" width="20" style="4" customWidth="1"/>
+    <col min="4973" max="4973" width="8.140625" style="4" customWidth="1"/>
+    <col min="4974" max="4974" width="9.42578125" style="4" customWidth="1"/>
+    <col min="4975" max="4975" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4976" max="4976" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4977" max="4977" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4978" max="4978" width="8" style="4" customWidth="1"/>
+    <col min="4979" max="4979" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4980" max="4980" width="10.140625" style="4" customWidth="1"/>
+    <col min="4981" max="4981" width="10.5703125" style="4" customWidth="1"/>
+    <col min="4982" max="4982" width="8.140625" style="4" customWidth="1"/>
+    <col min="4983" max="4983" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4984" max="4984" width="10.28515625" style="4" customWidth="1"/>
+    <col min="4985" max="4985" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4986" max="4986" width="10.85546875" style="4" customWidth="1"/>
+    <col min="4987" max="4987" width="8.5703125" style="4" customWidth="1"/>
+    <col min="4988" max="4988" width="8.42578125" style="4" customWidth="1"/>
+    <col min="4989" max="4989" width="9.140625" style="4" customWidth="1"/>
+    <col min="4990" max="4990" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4991" max="4991" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4992" max="4992" width="8.140625" style="4" customWidth="1"/>
+    <col min="4993" max="4993" width="8" style="4" customWidth="1"/>
+    <col min="4994" max="4994" width="9" style="4" customWidth="1"/>
+    <col min="4995" max="4995" width="9.5703125" style="4" customWidth="1"/>
+    <col min="4996" max="4996" width="9.85546875" style="4" customWidth="1"/>
+    <col min="4997" max="4997" width="7.7109375" style="4" customWidth="1"/>
+    <col min="4998" max="4998" width="8.85546875" style="4" customWidth="1"/>
+    <col min="4999" max="5000" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5001" max="5001" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5002" max="5002" width="8" style="4" customWidth="1"/>
+    <col min="5003" max="5003" width="9.140625" style="4" customWidth="1"/>
+    <col min="5004" max="5004" width="10.42578125" style="4" customWidth="1"/>
+    <col min="5005" max="5005" width="9.140625" style="4" customWidth="1"/>
+    <col min="5006" max="5006" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5007" max="5008" width="8" style="4" customWidth="1"/>
+    <col min="5009" max="5009" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5010" max="5010" width="10.140625" style="4" customWidth="1"/>
+    <col min="5011" max="5011" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5012" max="5012" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5013" max="5013" width="8.140625" style="4" customWidth="1"/>
+    <col min="5014" max="5014" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5015" max="5015" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5016" max="5017" width="9.140625" style="4"/>
+    <col min="5018" max="5018" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5019" max="5019" width="10.7109375" style="4" customWidth="1"/>
+    <col min="5020" max="5020" width="10.140625" style="4" customWidth="1"/>
+    <col min="5021" max="5021" width="9.140625" style="4"/>
+    <col min="5022" max="5022" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5023" max="5023" width="8" style="4" customWidth="1"/>
+    <col min="5024" max="5024" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5025" max="5025" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5026" max="5027" width="9.140625" style="4"/>
+    <col min="5028" max="5028" width="8.140625" style="4" customWidth="1"/>
+    <col min="5029" max="5029" width="9.140625" style="4" customWidth="1"/>
+    <col min="5030" max="5030" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5031" max="5036" width="9.140625" style="4"/>
+    <col min="5037" max="5037" width="9.140625" style="4" customWidth="1"/>
+    <col min="5038" max="5038" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5039" max="5041" width="9.140625" style="4"/>
+    <col min="5042" max="5042" width="9.140625" style="4" customWidth="1"/>
+    <col min="5043" max="5043" width="9.140625" style="4"/>
+    <col min="5044" max="5044" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5045" max="5046" width="9.140625" style="4"/>
+    <col min="5047" max="5047" width="9.140625" style="4" customWidth="1"/>
+    <col min="5048" max="5048" width="10" style="4" customWidth="1"/>
+    <col min="5049" max="5049" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5050" max="5051" width="9.140625" style="4"/>
+    <col min="5052" max="5052" width="9.140625" style="4" customWidth="1"/>
+    <col min="5053" max="5058" width="9.140625" style="4"/>
+    <col min="5059" max="5059" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5060" max="5071" width="9.140625" style="4"/>
+    <col min="5072" max="5072" width="10.140625" style="4" customWidth="1"/>
+    <col min="5073" max="5076" width="9.140625" style="4"/>
+    <col min="5077" max="5077" width="10.140625" style="4" customWidth="1"/>
+    <col min="5078" max="5078" width="9.140625" style="4"/>
+    <col min="5079" max="5079" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5080" max="5081" width="9.140625" style="4"/>
+    <col min="5082" max="5082" width="10.140625" style="4" customWidth="1"/>
+    <col min="5083" max="5227" width="9.140625" style="4"/>
+    <col min="5228" max="5228" width="20" style="4" customWidth="1"/>
+    <col min="5229" max="5229" width="8.140625" style="4" customWidth="1"/>
+    <col min="5230" max="5230" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5231" max="5231" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5232" max="5232" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5233" max="5233" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5234" max="5234" width="8" style="4" customWidth="1"/>
+    <col min="5235" max="5235" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5236" max="5236" width="10.140625" style="4" customWidth="1"/>
+    <col min="5237" max="5237" width="10.5703125" style="4" customWidth="1"/>
+    <col min="5238" max="5238" width="8.140625" style="4" customWidth="1"/>
+    <col min="5239" max="5239" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5240" max="5240" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5241" max="5241" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5242" max="5242" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5243" max="5243" width="8.5703125" style="4" customWidth="1"/>
+    <col min="5244" max="5244" width="8.42578125" style="4" customWidth="1"/>
+    <col min="5245" max="5245" width="9.140625" style="4" customWidth="1"/>
+    <col min="5246" max="5246" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5247" max="5247" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5248" max="5248" width="8.140625" style="4" customWidth="1"/>
+    <col min="5249" max="5249" width="8" style="4" customWidth="1"/>
+    <col min="5250" max="5250" width="9" style="4" customWidth="1"/>
+    <col min="5251" max="5251" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5252" max="5252" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5253" max="5253" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5254" max="5254" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5255" max="5256" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5257" max="5257" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5258" max="5258" width="8" style="4" customWidth="1"/>
+    <col min="5259" max="5259" width="9.140625" style="4" customWidth="1"/>
+    <col min="5260" max="5260" width="10.42578125" style="4" customWidth="1"/>
+    <col min="5261" max="5261" width="9.140625" style="4" customWidth="1"/>
+    <col min="5262" max="5262" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5263" max="5264" width="8" style="4" customWidth="1"/>
+    <col min="5265" max="5265" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5266" max="5266" width="10.140625" style="4" customWidth="1"/>
+    <col min="5267" max="5267" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5268" max="5268" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5269" max="5269" width="8.140625" style="4" customWidth="1"/>
+    <col min="5270" max="5270" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5271" max="5271" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5272" max="5273" width="9.140625" style="4"/>
+    <col min="5274" max="5274" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5275" max="5275" width="10.7109375" style="4" customWidth="1"/>
+    <col min="5276" max="5276" width="10.140625" style="4" customWidth="1"/>
+    <col min="5277" max="5277" width="9.140625" style="4"/>
+    <col min="5278" max="5278" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5279" max="5279" width="8" style="4" customWidth="1"/>
+    <col min="5280" max="5280" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5281" max="5281" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5282" max="5283" width="9.140625" style="4"/>
+    <col min="5284" max="5284" width="8.140625" style="4" customWidth="1"/>
+    <col min="5285" max="5285" width="9.140625" style="4" customWidth="1"/>
+    <col min="5286" max="5286" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5287" max="5292" width="9.140625" style="4"/>
+    <col min="5293" max="5293" width="9.140625" style="4" customWidth="1"/>
+    <col min="5294" max="5294" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5295" max="5297" width="9.140625" style="4"/>
+    <col min="5298" max="5298" width="9.140625" style="4" customWidth="1"/>
+    <col min="5299" max="5299" width="9.140625" style="4"/>
+    <col min="5300" max="5300" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5301" max="5302" width="9.140625" style="4"/>
+    <col min="5303" max="5303" width="9.140625" style="4" customWidth="1"/>
+    <col min="5304" max="5304" width="10" style="4" customWidth="1"/>
+    <col min="5305" max="5305" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5306" max="5307" width="9.140625" style="4"/>
+    <col min="5308" max="5308" width="9.140625" style="4" customWidth="1"/>
+    <col min="5309" max="5314" width="9.140625" style="4"/>
+    <col min="5315" max="5315" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5316" max="5327" width="9.140625" style="4"/>
+    <col min="5328" max="5328" width="10.140625" style="4" customWidth="1"/>
+    <col min="5329" max="5332" width="9.140625" style="4"/>
+    <col min="5333" max="5333" width="10.140625" style="4" customWidth="1"/>
+    <col min="5334" max="5334" width="9.140625" style="4"/>
+    <col min="5335" max="5335" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5336" max="5337" width="9.140625" style="4"/>
+    <col min="5338" max="5338" width="10.140625" style="4" customWidth="1"/>
+    <col min="5339" max="5483" width="9.140625" style="4"/>
+    <col min="5484" max="5484" width="20" style="4" customWidth="1"/>
+    <col min="5485" max="5485" width="8.140625" style="4" customWidth="1"/>
+    <col min="5486" max="5486" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5487" max="5487" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5488" max="5488" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5489" max="5489" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5490" max="5490" width="8" style="4" customWidth="1"/>
+    <col min="5491" max="5491" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5492" max="5492" width="10.140625" style="4" customWidth="1"/>
+    <col min="5493" max="5493" width="10.5703125" style="4" customWidth="1"/>
+    <col min="5494" max="5494" width="8.140625" style="4" customWidth="1"/>
+    <col min="5495" max="5495" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5496" max="5496" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5497" max="5497" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5498" max="5498" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5499" max="5499" width="8.5703125" style="4" customWidth="1"/>
+    <col min="5500" max="5500" width="8.42578125" style="4" customWidth="1"/>
+    <col min="5501" max="5501" width="9.140625" style="4" customWidth="1"/>
+    <col min="5502" max="5502" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5503" max="5503" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5504" max="5504" width="8.140625" style="4" customWidth="1"/>
+    <col min="5505" max="5505" width="8" style="4" customWidth="1"/>
+    <col min="5506" max="5506" width="9" style="4" customWidth="1"/>
+    <col min="5507" max="5507" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5508" max="5508" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5509" max="5509" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5510" max="5510" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5511" max="5512" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5513" max="5513" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5514" max="5514" width="8" style="4" customWidth="1"/>
+    <col min="5515" max="5515" width="9.140625" style="4" customWidth="1"/>
+    <col min="5516" max="5516" width="10.42578125" style="4" customWidth="1"/>
+    <col min="5517" max="5517" width="9.140625" style="4" customWidth="1"/>
+    <col min="5518" max="5518" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5519" max="5520" width="8" style="4" customWidth="1"/>
+    <col min="5521" max="5521" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5522" max="5522" width="10.140625" style="4" customWidth="1"/>
+    <col min="5523" max="5523" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5524" max="5524" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5525" max="5525" width="8.140625" style="4" customWidth="1"/>
+    <col min="5526" max="5526" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5527" max="5527" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5528" max="5529" width="9.140625" style="4"/>
+    <col min="5530" max="5530" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5531" max="5531" width="10.7109375" style="4" customWidth="1"/>
+    <col min="5532" max="5532" width="10.140625" style="4" customWidth="1"/>
+    <col min="5533" max="5533" width="9.140625" style="4"/>
+    <col min="5534" max="5534" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5535" max="5535" width="8" style="4" customWidth="1"/>
+    <col min="5536" max="5536" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5537" max="5537" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5538" max="5539" width="9.140625" style="4"/>
+    <col min="5540" max="5540" width="8.140625" style="4" customWidth="1"/>
+    <col min="5541" max="5541" width="9.140625" style="4" customWidth="1"/>
+    <col min="5542" max="5542" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5543" max="5548" width="9.140625" style="4"/>
+    <col min="5549" max="5549" width="9.140625" style="4" customWidth="1"/>
+    <col min="5550" max="5550" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5551" max="5553" width="9.140625" style="4"/>
+    <col min="5554" max="5554" width="9.140625" style="4" customWidth="1"/>
+    <col min="5555" max="5555" width="9.140625" style="4"/>
+    <col min="5556" max="5556" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5557" max="5558" width="9.140625" style="4"/>
+    <col min="5559" max="5559" width="9.140625" style="4" customWidth="1"/>
+    <col min="5560" max="5560" width="10" style="4" customWidth="1"/>
+    <col min="5561" max="5561" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5562" max="5563" width="9.140625" style="4"/>
+    <col min="5564" max="5564" width="9.140625" style="4" customWidth="1"/>
+    <col min="5565" max="5570" width="9.140625" style="4"/>
+    <col min="5571" max="5571" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5572" max="5583" width="9.140625" style="4"/>
+    <col min="5584" max="5584" width="10.140625" style="4" customWidth="1"/>
+    <col min="5585" max="5588" width="9.140625" style="4"/>
+    <col min="5589" max="5589" width="10.140625" style="4" customWidth="1"/>
+    <col min="5590" max="5590" width="9.140625" style="4"/>
+    <col min="5591" max="5591" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5592" max="5593" width="9.140625" style="4"/>
+    <col min="5594" max="5594" width="10.140625" style="4" customWidth="1"/>
+    <col min="5595" max="5739" width="9.140625" style="4"/>
+    <col min="5740" max="5740" width="20" style="4" customWidth="1"/>
+    <col min="5741" max="5741" width="8.140625" style="4" customWidth="1"/>
+    <col min="5742" max="5742" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5743" max="5743" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5744" max="5744" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5745" max="5745" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5746" max="5746" width="8" style="4" customWidth="1"/>
+    <col min="5747" max="5747" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5748" max="5748" width="10.140625" style="4" customWidth="1"/>
+    <col min="5749" max="5749" width="10.5703125" style="4" customWidth="1"/>
+    <col min="5750" max="5750" width="8.140625" style="4" customWidth="1"/>
+    <col min="5751" max="5751" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5752" max="5752" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5753" max="5753" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5754" max="5754" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5755" max="5755" width="8.5703125" style="4" customWidth="1"/>
+    <col min="5756" max="5756" width="8.42578125" style="4" customWidth="1"/>
+    <col min="5757" max="5757" width="9.140625" style="4" customWidth="1"/>
+    <col min="5758" max="5758" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5759" max="5759" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5760" max="5760" width="8.140625" style="4" customWidth="1"/>
+    <col min="5761" max="5761" width="8" style="4" customWidth="1"/>
+    <col min="5762" max="5762" width="9" style="4" customWidth="1"/>
+    <col min="5763" max="5763" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5764" max="5764" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5765" max="5765" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5766" max="5766" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5767" max="5768" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5769" max="5769" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5770" max="5770" width="8" style="4" customWidth="1"/>
+    <col min="5771" max="5771" width="9.140625" style="4" customWidth="1"/>
+    <col min="5772" max="5772" width="10.42578125" style="4" customWidth="1"/>
+    <col min="5773" max="5773" width="9.140625" style="4" customWidth="1"/>
+    <col min="5774" max="5774" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5775" max="5776" width="8" style="4" customWidth="1"/>
+    <col min="5777" max="5777" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5778" max="5778" width="10.140625" style="4" customWidth="1"/>
+    <col min="5779" max="5779" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5780" max="5780" width="7.7109375" style="4" customWidth="1"/>
+    <col min="5781" max="5781" width="8.140625" style="4" customWidth="1"/>
+    <col min="5782" max="5782" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5783" max="5783" width="9.28515625" style="4" customWidth="1"/>
+    <col min="5784" max="5785" width="9.140625" style="4"/>
+    <col min="5786" max="5786" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5787" max="5787" width="10.7109375" style="4" customWidth="1"/>
+    <col min="5788" max="5788" width="10.140625" style="4" customWidth="1"/>
+    <col min="5789" max="5789" width="9.140625" style="4"/>
+    <col min="5790" max="5790" width="8.28515625" style="4" customWidth="1"/>
+    <col min="5791" max="5791" width="8" style="4" customWidth="1"/>
+    <col min="5792" max="5792" width="8.85546875" style="4" customWidth="1"/>
+    <col min="5793" max="5793" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5794" max="5795" width="9.140625" style="4"/>
+    <col min="5796" max="5796" width="8.140625" style="4" customWidth="1"/>
+    <col min="5797" max="5797" width="9.140625" style="4" customWidth="1"/>
+    <col min="5798" max="5798" width="10.28515625" style="4" customWidth="1"/>
+    <col min="5799" max="5804" width="9.140625" style="4"/>
+    <col min="5805" max="5805" width="9.140625" style="4" customWidth="1"/>
+    <col min="5806" max="5806" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5807" max="5809" width="9.140625" style="4"/>
+    <col min="5810" max="5810" width="9.140625" style="4" customWidth="1"/>
+    <col min="5811" max="5811" width="9.140625" style="4"/>
+    <col min="5812" max="5812" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5813" max="5814" width="9.140625" style="4"/>
+    <col min="5815" max="5815" width="9.140625" style="4" customWidth="1"/>
+    <col min="5816" max="5816" width="10" style="4" customWidth="1"/>
+    <col min="5817" max="5817" width="9.7109375" style="4" customWidth="1"/>
+    <col min="5818" max="5819" width="9.140625" style="4"/>
+    <col min="5820" max="5820" width="9.140625" style="4" customWidth="1"/>
+    <col min="5821" max="5826" width="9.140625" style="4"/>
+    <col min="5827" max="5827" width="9.85546875" style="4" customWidth="1"/>
+    <col min="5828" max="5839" width="9.140625" style="4"/>
+    <col min="5840" max="5840" width="10.140625" style="4" customWidth="1"/>
+    <col min="5841" max="5844" width="9.140625" style="4"/>
+    <col min="5845" max="5845" width="10.140625" style="4" customWidth="1"/>
+    <col min="5846" max="5846" width="9.140625" style="4"/>
+    <col min="5847" max="5847" width="10.85546875" style="4" customWidth="1"/>
+    <col min="5848" max="5849" width="9.140625" style="4"/>
+    <col min="5850" max="5850" width="10.140625" style="4" customWidth="1"/>
+    <col min="5851" max="5995" width="9.140625" style="4"/>
+    <col min="5996" max="5996" width="20" style="4" customWidth="1"/>
+    <col min="5997" max="5997" width="8.140625" style="4" customWidth="1"/>
+    <col min="5998" max="5998" width="9.42578125" style="4" customWidth="1"/>
+    <col min="5999" max="5999" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6000" max="6000" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6001" max="6001" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6002" max="6002" width="8" style="4" customWidth="1"/>
+    <col min="6003" max="6003" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6004" max="6004" width="10.140625" style="4" customWidth="1"/>
+    <col min="6005" max="6005" width="10.5703125" style="4" customWidth="1"/>
+    <col min="6006" max="6006" width="8.140625" style="4" customWidth="1"/>
+    <col min="6007" max="6007" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6008" max="6008" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6009" max="6009" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6010" max="6010" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6011" max="6011" width="8.5703125" style="4" customWidth="1"/>
+    <col min="6012" max="6012" width="8.42578125" style="4" customWidth="1"/>
+    <col min="6013" max="6013" width="9.140625" style="4" customWidth="1"/>
+    <col min="6014" max="6014" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6015" max="6015" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6016" max="6016" width="8.140625" style="4" customWidth="1"/>
+    <col min="6017" max="6017" width="8" style="4" customWidth="1"/>
+    <col min="6018" max="6018" width="9" style="4" customWidth="1"/>
+    <col min="6019" max="6019" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6020" max="6020" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6021" max="6021" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6022" max="6022" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6023" max="6024" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6025" max="6025" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6026" max="6026" width="8" style="4" customWidth="1"/>
+    <col min="6027" max="6027" width="9.140625" style="4" customWidth="1"/>
+    <col min="6028" max="6028" width="10.42578125" style="4" customWidth="1"/>
+    <col min="6029" max="6029" width="9.140625" style="4" customWidth="1"/>
+    <col min="6030" max="6030" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6031" max="6032" width="8" style="4" customWidth="1"/>
+    <col min="6033" max="6033" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6034" max="6034" width="10.140625" style="4" customWidth="1"/>
+    <col min="6035" max="6035" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6036" max="6036" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6037" max="6037" width="8.140625" style="4" customWidth="1"/>
+    <col min="6038" max="6038" width="8.7109375" style="4" customWidth="1"/>
+    <col min="6039" max="6039" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6040" max="6041" width="9.140625" style="4"/>
+    <col min="6042" max="6042" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6043" max="6043" width="10.7109375" style="4" customWidth="1"/>
+    <col min="6044" max="6044" width="10.140625" style="4" customWidth="1"/>
+    <col min="6045" max="6045" width="9.140625" style="4"/>
+    <col min="6046" max="6046" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6047" max="6047" width="8" style="4" customWidth="1"/>
+    <col min="6048" max="6048" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6049" max="6049" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6050" max="6051" width="9.140625" style="4"/>
+    <col min="6052" max="6052" width="8.140625" style="4" customWidth="1"/>
+    <col min="6053" max="6053" width="9.140625" style="4" customWidth="1"/>
+    <col min="6054" max="6054" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6055" max="6060" width="9.140625" style="4"/>
+    <col min="6061" max="6061" width="9.140625" style="4" customWidth="1"/>
+    <col min="6062" max="6062" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6063" max="6065" width="9.140625" style="4"/>
+    <col min="6066" max="6066" width="9.140625" style="4" customWidth="1"/>
+    <col min="6067" max="6067" width="9.140625" style="4"/>
+    <col min="6068" max="6068" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6069" max="6070" width="9.140625" style="4"/>
+    <col min="6071" max="6071" width="9.140625" style="4" customWidth="1"/>
+    <col min="6072" max="6072" width="10" style="4" customWidth="1"/>
+    <col min="6073" max="6073" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6074" max="6075" width="9.140625" style="4"/>
+    <col min="6076" max="6076" width="9.140625" style="4" customWidth="1"/>
+    <col min="6077" max="6082" width="9.140625" style="4"/>
+    <col min="6083" max="6083" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6084" max="6095" width="9.140625" style="4"/>
+    <col min="6096" max="6096" width="10.140625" style="4" customWidth="1"/>
+    <col min="6097" max="6100" width="9.140625" style="4"/>
+    <col min="6101" max="6101" width="10.140625" style="4" customWidth="1"/>
+    <col min="6102" max="6102" width="9.140625" style="4"/>
+    <col min="6103" max="6103" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6104" max="6105" width="9.140625" style="4"/>
+    <col min="6106" max="6106" width="10.140625" style="4" customWidth="1"/>
+    <col min="6107" max="6251" width="9.140625" style="4"/>
+    <col min="6252" max="6252" width="20" style="4" customWidth="1"/>
+    <col min="6253" max="6253" width="8.140625" style="4" customWidth="1"/>
+    <col min="6254" max="6254" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6255" max="6255" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6256" max="6256" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6257" max="6257" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6258" max="6258" width="8" style="4" customWidth="1"/>
+    <col min="6259" max="6259" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6260" max="6260" width="10.140625" style="4" customWidth="1"/>
+    <col min="6261" max="6261" width="10.5703125" style="4" customWidth="1"/>
+    <col min="6262" max="6262" width="8.140625" style="4" customWidth="1"/>
+    <col min="6263" max="6263" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6264" max="6264" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6265" max="6265" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6266" max="6266" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6267" max="6267" width="8.5703125" style="4" customWidth="1"/>
+    <col min="6268" max="6268" width="8.42578125" style="4" customWidth="1"/>
+    <col min="6269" max="6269" width="9.140625" style="4" customWidth="1"/>
+    <col min="6270" max="6270" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6271" max="6271" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6272" max="6272" width="8.140625" style="4" customWidth="1"/>
+    <col min="6273" max="6273" width="8" style="4" customWidth="1"/>
+    <col min="6274" max="6274" width="9" style="4" customWidth="1"/>
+    <col min="6275" max="6275" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6276" max="6276" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6277" max="6277" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6278" max="6278" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6279" max="6280" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6281" max="6281" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6282" max="6282" width="8" style="4" customWidth="1"/>
+    <col min="6283" max="6283" width="9.140625" style="4" customWidth="1"/>
+    <col min="6284" max="6284" width="10.42578125" style="4" customWidth="1"/>
+    <col min="6285" max="6285" width="9.140625" style="4" customWidth="1"/>
+    <col min="6286" max="6286" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6287" max="6288" width="8" style="4" customWidth="1"/>
+    <col min="6289" max="6289" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6290" max="6290" width="10.140625" style="4" customWidth="1"/>
+    <col min="6291" max="6291" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6292" max="6292" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6293" max="6293" width="8.140625" style="4" customWidth="1"/>
+    <col min="6294" max="6294" width="8.7109375" style="4" customWidth="1"/>
+    <col min="6295" max="6295" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6296" max="6297" width="9.140625" style="4"/>
+    <col min="6298" max="6298" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6299" max="6299" width="10.7109375" style="4" customWidth="1"/>
+    <col min="6300" max="6300" width="10.140625" style="4" customWidth="1"/>
+    <col min="6301" max="6301" width="9.140625" style="4"/>
+    <col min="6302" max="6302" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6303" max="6303" width="8" style="4" customWidth="1"/>
+    <col min="6304" max="6304" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6305" max="6305" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6306" max="6307" width="9.140625" style="4"/>
+    <col min="6308" max="6308" width="8.140625" style="4" customWidth="1"/>
+    <col min="6309" max="6309" width="9.140625" style="4" customWidth="1"/>
+    <col min="6310" max="6310" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6311" max="6316" width="9.140625" style="4"/>
+    <col min="6317" max="6317" width="9.140625" style="4" customWidth="1"/>
+    <col min="6318" max="6318" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6319" max="6321" width="9.140625" style="4"/>
+    <col min="6322" max="6322" width="9.140625" style="4" customWidth="1"/>
+    <col min="6323" max="6323" width="9.140625" style="4"/>
+    <col min="6324" max="6324" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6325" max="6326" width="9.140625" style="4"/>
+    <col min="6327" max="6327" width="9.140625" style="4" customWidth="1"/>
+    <col min="6328" max="6328" width="10" style="4" customWidth="1"/>
+    <col min="6329" max="6329" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6330" max="6331" width="9.140625" style="4"/>
+    <col min="6332" max="6332" width="9.140625" style="4" customWidth="1"/>
+    <col min="6333" max="6338" width="9.140625" style="4"/>
+    <col min="6339" max="6339" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6340" max="6351" width="9.140625" style="4"/>
+    <col min="6352" max="6352" width="10.140625" style="4" customWidth="1"/>
+    <col min="6353" max="6356" width="9.140625" style="4"/>
+    <col min="6357" max="6357" width="10.140625" style="4" customWidth="1"/>
+    <col min="6358" max="6358" width="9.140625" style="4"/>
+    <col min="6359" max="6359" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6360" max="6361" width="9.140625" style="4"/>
+    <col min="6362" max="6362" width="10.140625" style="4" customWidth="1"/>
+    <col min="6363" max="6507" width="9.140625" style="4"/>
+    <col min="6508" max="6508" width="20" style="4" customWidth="1"/>
+    <col min="6509" max="6509" width="8.140625" style="4" customWidth="1"/>
+    <col min="6510" max="6510" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6511" max="6511" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6512" max="6512" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6513" max="6513" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6514" max="6514" width="8" style="4" customWidth="1"/>
+    <col min="6515" max="6515" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6516" max="6516" width="10.140625" style="4" customWidth="1"/>
+    <col min="6517" max="6517" width="10.5703125" style="4" customWidth="1"/>
+    <col min="6518" max="6518" width="8.140625" style="4" customWidth="1"/>
+    <col min="6519" max="6519" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6520" max="6520" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6521" max="6521" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6522" max="6522" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6523" max="6523" width="8.5703125" style="4" customWidth="1"/>
+    <col min="6524" max="6524" width="8.42578125" style="4" customWidth="1"/>
+    <col min="6525" max="6525" width="9.140625" style="4" customWidth="1"/>
+    <col min="6526" max="6526" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6527" max="6527" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6528" max="6528" width="8.140625" style="4" customWidth="1"/>
+    <col min="6529" max="6529" width="8" style="4" customWidth="1"/>
+    <col min="6530" max="6530" width="9" style="4" customWidth="1"/>
+    <col min="6531" max="6531" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6532" max="6532" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6533" max="6533" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6534" max="6534" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6535" max="6536" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6537" max="6537" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6538" max="6538" width="8" style="4" customWidth="1"/>
+    <col min="6539" max="6539" width="9.140625" style="4" customWidth="1"/>
+    <col min="6540" max="6540" width="10.42578125" style="4" customWidth="1"/>
+    <col min="6541" max="6541" width="9.140625" style="4" customWidth="1"/>
+    <col min="6542" max="6542" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6543" max="6544" width="8" style="4" customWidth="1"/>
+    <col min="6545" max="6545" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6546" max="6546" width="10.140625" style="4" customWidth="1"/>
+    <col min="6547" max="6547" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6548" max="6548" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6549" max="6549" width="8.140625" style="4" customWidth="1"/>
+    <col min="6550" max="6550" width="8.7109375" style="4" customWidth="1"/>
+    <col min="6551" max="6551" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6552" max="6553" width="9.140625" style="4"/>
+    <col min="6554" max="6554" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6555" max="6555" width="10.7109375" style="4" customWidth="1"/>
+    <col min="6556" max="6556" width="10.140625" style="4" customWidth="1"/>
+    <col min="6557" max="6557" width="9.140625" style="4"/>
+    <col min="6558" max="6558" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6559" max="6559" width="8" style="4" customWidth="1"/>
+    <col min="6560" max="6560" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6561" max="6561" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6562" max="6563" width="9.140625" style="4"/>
+    <col min="6564" max="6564" width="8.140625" style="4" customWidth="1"/>
+    <col min="6565" max="6565" width="9.140625" style="4" customWidth="1"/>
+    <col min="6566" max="6566" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6567" max="6572" width="9.140625" style="4"/>
+    <col min="6573" max="6573" width="9.140625" style="4" customWidth="1"/>
+    <col min="6574" max="6574" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6575" max="6577" width="9.140625" style="4"/>
+    <col min="6578" max="6578" width="9.140625" style="4" customWidth="1"/>
+    <col min="6579" max="6579" width="9.140625" style="4"/>
+    <col min="6580" max="6580" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6581" max="6582" width="9.140625" style="4"/>
+    <col min="6583" max="6583" width="9.140625" style="4" customWidth="1"/>
+    <col min="6584" max="6584" width="10" style="4" customWidth="1"/>
+    <col min="6585" max="6585" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6586" max="6587" width="9.140625" style="4"/>
+    <col min="6588" max="6588" width="9.140625" style="4" customWidth="1"/>
+    <col min="6589" max="6594" width="9.140625" style="4"/>
+    <col min="6595" max="6595" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6596" max="6607" width="9.140625" style="4"/>
+    <col min="6608" max="6608" width="10.140625" style="4" customWidth="1"/>
+    <col min="6609" max="6612" width="9.140625" style="4"/>
+    <col min="6613" max="6613" width="10.140625" style="4" customWidth="1"/>
+    <col min="6614" max="6614" width="9.140625" style="4"/>
+    <col min="6615" max="6615" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6616" max="6617" width="9.140625" style="4"/>
+    <col min="6618" max="6618" width="10.140625" style="4" customWidth="1"/>
+    <col min="6619" max="6763" width="9.140625" style="4"/>
+    <col min="6764" max="6764" width="20" style="4" customWidth="1"/>
+    <col min="6765" max="6765" width="8.140625" style="4" customWidth="1"/>
+    <col min="6766" max="6766" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6767" max="6767" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6768" max="6768" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6769" max="6769" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6770" max="6770" width="8" style="4" customWidth="1"/>
+    <col min="6771" max="6771" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6772" max="6772" width="10.140625" style="4" customWidth="1"/>
+    <col min="6773" max="6773" width="10.5703125" style="4" customWidth="1"/>
+    <col min="6774" max="6774" width="8.140625" style="4" customWidth="1"/>
+    <col min="6775" max="6775" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6776" max="6776" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6777" max="6777" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6778" max="6778" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6779" max="6779" width="8.5703125" style="4" customWidth="1"/>
+    <col min="6780" max="6780" width="8.42578125" style="4" customWidth="1"/>
+    <col min="6781" max="6781" width="9.140625" style="4" customWidth="1"/>
+    <col min="6782" max="6782" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6783" max="6783" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6784" max="6784" width="8.140625" style="4" customWidth="1"/>
+    <col min="6785" max="6785" width="8" style="4" customWidth="1"/>
+    <col min="6786" max="6786" width="9" style="4" customWidth="1"/>
+    <col min="6787" max="6787" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6788" max="6788" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6789" max="6789" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6790" max="6790" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6791" max="6792" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6793" max="6793" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6794" max="6794" width="8" style="4" customWidth="1"/>
+    <col min="6795" max="6795" width="9.140625" style="4" customWidth="1"/>
+    <col min="6796" max="6796" width="10.42578125" style="4" customWidth="1"/>
+    <col min="6797" max="6797" width="9.140625" style="4" customWidth="1"/>
+    <col min="6798" max="6798" width="9.5703125" style="4" customWidth="1"/>
+    <col min="6799" max="6800" width="8" style="4" customWidth="1"/>
+    <col min="6801" max="6801" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6802" max="6802" width="10.140625" style="4" customWidth="1"/>
+    <col min="6803" max="6803" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6804" max="6804" width="7.7109375" style="4" customWidth="1"/>
+    <col min="6805" max="6805" width="8.140625" style="4" customWidth="1"/>
+    <col min="6806" max="6806" width="8.7109375" style="4" customWidth="1"/>
+    <col min="6807" max="6807" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6808" max="6809" width="9.140625" style="4"/>
+    <col min="6810" max="6810" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6811" max="6811" width="10.7109375" style="4" customWidth="1"/>
+    <col min="6812" max="6812" width="10.140625" style="4" customWidth="1"/>
+    <col min="6813" max="6813" width="9.140625" style="4"/>
+    <col min="6814" max="6814" width="8.28515625" style="4" customWidth="1"/>
+    <col min="6815" max="6815" width="8" style="4" customWidth="1"/>
+    <col min="6816" max="6816" width="8.85546875" style="4" customWidth="1"/>
+    <col min="6817" max="6817" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6818" max="6819" width="9.140625" style="4"/>
+    <col min="6820" max="6820" width="8.140625" style="4" customWidth="1"/>
+    <col min="6821" max="6821" width="9.140625" style="4" customWidth="1"/>
+    <col min="6822" max="6822" width="10.28515625" style="4" customWidth="1"/>
+    <col min="6823" max="6828" width="9.140625" style="4"/>
+    <col min="6829" max="6829" width="9.140625" style="4" customWidth="1"/>
+    <col min="6830" max="6830" width="9.42578125" style="4" customWidth="1"/>
+    <col min="6831" max="6833" width="9.140625" style="4"/>
+    <col min="6834" max="6834" width="9.140625" style="4" customWidth="1"/>
+    <col min="6835" max="6835" width="9.140625" style="4"/>
+    <col min="6836" max="6836" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6837" max="6838" width="9.140625" style="4"/>
+    <col min="6839" max="6839" width="9.140625" style="4" customWidth="1"/>
+    <col min="6840" max="6840" width="10" style="4" customWidth="1"/>
+    <col min="6841" max="6841" width="9.7109375" style="4" customWidth="1"/>
+    <col min="6842" max="6843" width="9.140625" style="4"/>
+    <col min="6844" max="6844" width="9.140625" style="4" customWidth="1"/>
+    <col min="6845" max="6850" width="9.140625" style="4"/>
+    <col min="6851" max="6851" width="9.85546875" style="4" customWidth="1"/>
+    <col min="6852" max="6863" width="9.140625" style="4"/>
+    <col min="6864" max="6864" width="10.140625" style="4" customWidth="1"/>
+    <col min="6865" max="6868" width="9.140625" style="4"/>
+    <col min="6869" max="6869" width="10.140625" style="4" customWidth="1"/>
+    <col min="6870" max="6870" width="9.140625" style="4"/>
+    <col min="6871" max="6871" width="10.85546875" style="4" customWidth="1"/>
+    <col min="6872" max="6873" width="9.140625" style="4"/>
+    <col min="6874" max="6874" width="10.140625" style="4" customWidth="1"/>
+    <col min="6875" max="7019" width="9.140625" style="4"/>
+    <col min="7020" max="7020" width="20" style="4" customWidth="1"/>
+    <col min="7021" max="7021" width="8.140625" style="4" customWidth="1"/>
+    <col min="7022" max="7022" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7023" max="7023" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7024" max="7024" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7025" max="7025" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7026" max="7026" width="8" style="4" customWidth="1"/>
+    <col min="7027" max="7027" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7028" max="7028" width="10.140625" style="4" customWidth="1"/>
+    <col min="7029" max="7029" width="10.5703125" style="4" customWidth="1"/>
+    <col min="7030" max="7030" width="8.140625" style="4" customWidth="1"/>
+    <col min="7031" max="7031" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7032" max="7032" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7033" max="7033" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7034" max="7034" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7035" max="7035" width="8.5703125" style="4" customWidth="1"/>
+    <col min="7036" max="7036" width="8.42578125" style="4" customWidth="1"/>
+    <col min="7037" max="7037" width="9.140625" style="4" customWidth="1"/>
+    <col min="7038" max="7038" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7039" max="7039" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7040" max="7040" width="8.140625" style="4" customWidth="1"/>
+    <col min="7041" max="7041" width="8" style="4" customWidth="1"/>
+    <col min="7042" max="7042" width="9" style="4" customWidth="1"/>
+    <col min="7043" max="7043" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7044" max="7044" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7045" max="7045" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7046" max="7046" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7047" max="7048" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7049" max="7049" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7050" max="7050" width="8" style="4" customWidth="1"/>
+    <col min="7051" max="7051" width="9.140625" style="4" customWidth="1"/>
+    <col min="7052" max="7052" width="10.42578125" style="4" customWidth="1"/>
+    <col min="7053" max="7053" width="9.140625" style="4" customWidth="1"/>
+    <col min="7054" max="7054" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7055" max="7056" width="8" style="4" customWidth="1"/>
+    <col min="7057" max="7057" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7058" max="7058" width="10.140625" style="4" customWidth="1"/>
+    <col min="7059" max="7059" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7060" max="7060" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7061" max="7061" width="8.140625" style="4" customWidth="1"/>
+    <col min="7062" max="7062" width="8.7109375" style="4" customWidth="1"/>
+    <col min="7063" max="7063" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7064" max="7065" width="9.140625" style="4"/>
+    <col min="7066" max="7066" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7067" max="7067" width="10.7109375" style="4" customWidth="1"/>
+    <col min="7068" max="7068" width="10.140625" style="4" customWidth="1"/>
+    <col min="7069" max="7069" width="9.140625" style="4"/>
+    <col min="7070" max="7070" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7071" max="7071" width="8" style="4" customWidth="1"/>
+    <col min="7072" max="7072" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7073" max="7073" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7074" max="7075" width="9.140625" style="4"/>
+    <col min="7076" max="7076" width="8.140625" style="4" customWidth="1"/>
+    <col min="7077" max="7077" width="9.140625" style="4" customWidth="1"/>
+    <col min="7078" max="7078" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7079" max="7084" width="9.140625" style="4"/>
+    <col min="7085" max="7085" width="9.140625" style="4" customWidth="1"/>
+    <col min="7086" max="7086" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7087" max="7089" width="9.140625" style="4"/>
+    <col min="7090" max="7090" width="9.140625" style="4" customWidth="1"/>
+    <col min="7091" max="7091" width="9.140625" style="4"/>
+    <col min="7092" max="7092" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7093" max="7094" width="9.140625" style="4"/>
+    <col min="7095" max="7095" width="9.140625" style="4" customWidth="1"/>
+    <col min="7096" max="7096" width="10" style="4" customWidth="1"/>
+    <col min="7097" max="7097" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7098" max="7099" width="9.140625" style="4"/>
+    <col min="7100" max="7100" width="9.140625" style="4" customWidth="1"/>
+    <col min="7101" max="7106" width="9.140625" style="4"/>
+    <col min="7107" max="7107" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7108" max="7119" width="9.140625" style="4"/>
+    <col min="7120" max="7120" width="10.140625" style="4" customWidth="1"/>
+    <col min="7121" max="7124" width="9.140625" style="4"/>
+    <col min="7125" max="7125" width="10.140625" style="4" customWidth="1"/>
+    <col min="7126" max="7126" width="9.140625" style="4"/>
+    <col min="7127" max="7127" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7128" max="7129" width="9.140625" style="4"/>
+    <col min="7130" max="7130" width="10.140625" style="4" customWidth="1"/>
+    <col min="7131" max="7275" width="9.140625" style="4"/>
+    <col min="7276" max="7276" width="20" style="4" customWidth="1"/>
+    <col min="7277" max="7277" width="8.140625" style="4" customWidth="1"/>
+    <col min="7278" max="7278" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7279" max="7279" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7280" max="7280" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7281" max="7281" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7282" max="7282" width="8" style="4" customWidth="1"/>
+    <col min="7283" max="7283" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7284" max="7284" width="10.140625" style="4" customWidth="1"/>
+    <col min="7285" max="7285" width="10.5703125" style="4" customWidth="1"/>
+    <col min="7286" max="7286" width="8.140625" style="4" customWidth="1"/>
+    <col min="7287" max="7287" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7288" max="7288" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7289" max="7289" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7290" max="7290" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7291" max="7291" width="8.5703125" style="4" customWidth="1"/>
+    <col min="7292" max="7292" width="8.42578125" style="4" customWidth="1"/>
+    <col min="7293" max="7293" width="9.140625" style="4" customWidth="1"/>
+    <col min="7294" max="7294" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7295" max="7295" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7296" max="7296" width="8.140625" style="4" customWidth="1"/>
+    <col min="7297" max="7297" width="8" style="4" customWidth="1"/>
+    <col min="7298" max="7298" width="9" style="4" customWidth="1"/>
+    <col min="7299" max="7299" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7300" max="7300" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7301" max="7301" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7302" max="7302" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7303" max="7304" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7305" max="7305" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7306" max="7306" width="8" style="4" customWidth="1"/>
+    <col min="7307" max="7307" width="9.140625" style="4" customWidth="1"/>
+    <col min="7308" max="7308" width="10.42578125" style="4" customWidth="1"/>
+    <col min="7309" max="7309" width="9.140625" style="4" customWidth="1"/>
+    <col min="7310" max="7310" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7311" max="7312" width="8" style="4" customWidth="1"/>
+    <col min="7313" max="7313" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7314" max="7314" width="10.140625" style="4" customWidth="1"/>
+    <col min="7315" max="7315" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7316" max="7316" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7317" max="7317" width="8.140625" style="4" customWidth="1"/>
+    <col min="7318" max="7318" width="8.7109375" style="4" customWidth="1"/>
+    <col min="7319" max="7319" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7320" max="7321" width="9.140625" style="4"/>
+    <col min="7322" max="7322" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7323" max="7323" width="10.7109375" style="4" customWidth="1"/>
+    <col min="7324" max="7324" width="10.140625" style="4" customWidth="1"/>
+    <col min="7325" max="7325" width="9.140625" style="4"/>
+    <col min="7326" max="7326" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7327" max="7327" width="8" style="4" customWidth="1"/>
+    <col min="7328" max="7328" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7329" max="7329" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7330" max="7331" width="9.140625" style="4"/>
+    <col min="7332" max="7332" width="8.140625" style="4" customWidth="1"/>
+    <col min="7333" max="7333" width="9.140625" style="4" customWidth="1"/>
+    <col min="7334" max="7334" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7335" max="7340" width="9.140625" style="4"/>
+    <col min="7341" max="7341" width="9.140625" style="4" customWidth="1"/>
+    <col min="7342" max="7342" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7343" max="7345" width="9.140625" style="4"/>
+    <col min="7346" max="7346" width="9.140625" style="4" customWidth="1"/>
+    <col min="7347" max="7347" width="9.140625" style="4"/>
+    <col min="7348" max="7348" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7349" max="7350" width="9.140625" style="4"/>
+    <col min="7351" max="7351" width="9.140625" style="4" customWidth="1"/>
+    <col min="7352" max="7352" width="10" style="4" customWidth="1"/>
+    <col min="7353" max="7353" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7354" max="7355" width="9.140625" style="4"/>
+    <col min="7356" max="7356" width="9.140625" style="4" customWidth="1"/>
+    <col min="7357" max="7362" width="9.140625" style="4"/>
+    <col min="7363" max="7363" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7364" max="7375" width="9.140625" style="4"/>
+    <col min="7376" max="7376" width="10.140625" style="4" customWidth="1"/>
+    <col min="7377" max="7380" width="9.140625" style="4"/>
+    <col min="7381" max="7381" width="10.140625" style="4" customWidth="1"/>
+    <col min="7382" max="7382" width="9.140625" style="4"/>
+    <col min="7383" max="7383" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7384" max="7385" width="9.140625" style="4"/>
+    <col min="7386" max="7386" width="10.140625" style="4" customWidth="1"/>
+    <col min="7387" max="7531" width="9.140625" style="4"/>
+    <col min="7532" max="7532" width="20" style="4" customWidth="1"/>
+    <col min="7533" max="7533" width="8.140625" style="4" customWidth="1"/>
+    <col min="7534" max="7534" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7535" max="7535" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7536" max="7536" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7537" max="7537" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7538" max="7538" width="8" style="4" customWidth="1"/>
+    <col min="7539" max="7539" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7540" max="7540" width="10.140625" style="4" customWidth="1"/>
+    <col min="7541" max="7541" width="10.5703125" style="4" customWidth="1"/>
+    <col min="7542" max="7542" width="8.140625" style="4" customWidth="1"/>
+    <col min="7543" max="7543" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7544" max="7544" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7545" max="7545" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7546" max="7546" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7547" max="7547" width="8.5703125" style="4" customWidth="1"/>
+    <col min="7548" max="7548" width="8.42578125" style="4" customWidth="1"/>
+    <col min="7549" max="7549" width="9.140625" style="4" customWidth="1"/>
+    <col min="7550" max="7550" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7551" max="7551" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7552" max="7552" width="8.140625" style="4" customWidth="1"/>
+    <col min="7553" max="7553" width="8" style="4" customWidth="1"/>
+    <col min="7554" max="7554" width="9" style="4" customWidth="1"/>
+    <col min="7555" max="7555" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7556" max="7556" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7557" max="7557" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7558" max="7558" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7559" max="7560" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7561" max="7561" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7562" max="7562" width="8" style="4" customWidth="1"/>
+    <col min="7563" max="7563" width="9.140625" style="4" customWidth="1"/>
+    <col min="7564" max="7564" width="10.42578125" style="4" customWidth="1"/>
+    <col min="7565" max="7565" width="9.140625" style="4" customWidth="1"/>
+    <col min="7566" max="7566" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7567" max="7568" width="8" style="4" customWidth="1"/>
+    <col min="7569" max="7569" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7570" max="7570" width="10.140625" style="4" customWidth="1"/>
+    <col min="7571" max="7571" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7572" max="7572" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7573" max="7573" width="8.140625" style="4" customWidth="1"/>
+    <col min="7574" max="7574" width="8.7109375" style="4" customWidth="1"/>
+    <col min="7575" max="7575" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7576" max="7577" width="9.140625" style="4"/>
+    <col min="7578" max="7578" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7579" max="7579" width="10.7109375" style="4" customWidth="1"/>
+    <col min="7580" max="7580" width="10.140625" style="4" customWidth="1"/>
+    <col min="7581" max="7581" width="9.140625" style="4"/>
+    <col min="7582" max="7582" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7583" max="7583" width="8" style="4" customWidth="1"/>
+    <col min="7584" max="7584" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7585" max="7585" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7586" max="7587" width="9.140625" style="4"/>
+    <col min="7588" max="7588" width="8.140625" style="4" customWidth="1"/>
+    <col min="7589" max="7589" width="9.140625" style="4" customWidth="1"/>
+    <col min="7590" max="7590" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7591" max="7596" width="9.140625" style="4"/>
+    <col min="7597" max="7597" width="9.140625" style="4" customWidth="1"/>
+    <col min="7598" max="7598" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7599" max="7601" width="9.140625" style="4"/>
+    <col min="7602" max="7602" width="9.140625" style="4" customWidth="1"/>
+    <col min="7603" max="7603" width="9.140625" style="4"/>
+    <col min="7604" max="7604" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7605" max="7606" width="9.140625" style="4"/>
+    <col min="7607" max="7607" width="9.140625" style="4" customWidth="1"/>
+    <col min="7608" max="7608" width="10" style="4" customWidth="1"/>
+    <col min="7609" max="7609" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7610" max="7611" width="9.140625" style="4"/>
+    <col min="7612" max="7612" width="9.140625" style="4" customWidth="1"/>
+    <col min="7613" max="7618" width="9.140625" style="4"/>
+    <col min="7619" max="7619" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7620" max="7631" width="9.140625" style="4"/>
+    <col min="7632" max="7632" width="10.140625" style="4" customWidth="1"/>
+    <col min="7633" max="7636" width="9.140625" style="4"/>
+    <col min="7637" max="7637" width="10.140625" style="4" customWidth="1"/>
+    <col min="7638" max="7638" width="9.140625" style="4"/>
+    <col min="7639" max="7639" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7640" max="7641" width="9.140625" style="4"/>
+    <col min="7642" max="7642" width="10.140625" style="4" customWidth="1"/>
+    <col min="7643" max="7787" width="9.140625" style="4"/>
+    <col min="7788" max="7788" width="20" style="4" customWidth="1"/>
+    <col min="7789" max="7789" width="8.140625" style="4" customWidth="1"/>
+    <col min="7790" max="7790" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7791" max="7791" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7792" max="7792" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7793" max="7793" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7794" max="7794" width="8" style="4" customWidth="1"/>
+    <col min="7795" max="7795" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7796" max="7796" width="10.140625" style="4" customWidth="1"/>
+    <col min="7797" max="7797" width="10.5703125" style="4" customWidth="1"/>
+    <col min="7798" max="7798" width="8.140625" style="4" customWidth="1"/>
+    <col min="7799" max="7799" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7800" max="7800" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7801" max="7801" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7802" max="7802" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7803" max="7803" width="8.5703125" style="4" customWidth="1"/>
+    <col min="7804" max="7804" width="8.42578125" style="4" customWidth="1"/>
+    <col min="7805" max="7805" width="9.140625" style="4" customWidth="1"/>
+    <col min="7806" max="7806" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7807" max="7807" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7808" max="7808" width="8.140625" style="4" customWidth="1"/>
+    <col min="7809" max="7809" width="8" style="4" customWidth="1"/>
+    <col min="7810" max="7810" width="9" style="4" customWidth="1"/>
+    <col min="7811" max="7811" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7812" max="7812" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7813" max="7813" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7814" max="7814" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7815" max="7816" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7817" max="7817" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7818" max="7818" width="8" style="4" customWidth="1"/>
+    <col min="7819" max="7819" width="9.140625" style="4" customWidth="1"/>
+    <col min="7820" max="7820" width="10.42578125" style="4" customWidth="1"/>
+    <col min="7821" max="7821" width="9.140625" style="4" customWidth="1"/>
+    <col min="7822" max="7822" width="9.5703125" style="4" customWidth="1"/>
+    <col min="7823" max="7824" width="8" style="4" customWidth="1"/>
+    <col min="7825" max="7825" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7826" max="7826" width="10.140625" style="4" customWidth="1"/>
+    <col min="7827" max="7827" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7828" max="7828" width="7.7109375" style="4" customWidth="1"/>
+    <col min="7829" max="7829" width="8.140625" style="4" customWidth="1"/>
+    <col min="7830" max="7830" width="8.7109375" style="4" customWidth="1"/>
+    <col min="7831" max="7831" width="9.28515625" style="4" customWidth="1"/>
+    <col min="7832" max="7833" width="9.140625" style="4"/>
+    <col min="7834" max="7834" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7835" max="7835" width="10.7109375" style="4" customWidth="1"/>
+    <col min="7836" max="7836" width="10.140625" style="4" customWidth="1"/>
+    <col min="7837" max="7837" width="9.140625" style="4"/>
+    <col min="7838" max="7838" width="8.28515625" style="4" customWidth="1"/>
+    <col min="7839" max="7839" width="8" style="4" customWidth="1"/>
+    <col min="7840" max="7840" width="8.85546875" style="4" customWidth="1"/>
+    <col min="7841" max="7841" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7842" max="7843" width="9.140625" style="4"/>
+    <col min="7844" max="7844" width="8.140625" style="4" customWidth="1"/>
+    <col min="7845" max="7845" width="9.140625" style="4" customWidth="1"/>
+    <col min="7846" max="7846" width="10.28515625" style="4" customWidth="1"/>
+    <col min="7847" max="7852" width="9.140625" style="4"/>
+    <col min="7853" max="7853" width="9.140625" style="4" customWidth="1"/>
+    <col min="7854" max="7854" width="9.42578125" style="4" customWidth="1"/>
+    <col min="7855" max="7857" width="9.140625" style="4"/>
+    <col min="7858" max="7858" width="9.140625" style="4" customWidth="1"/>
+    <col min="7859" max="7859" width="9.140625" style="4"/>
+    <col min="7860" max="7860" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7861" max="7862" width="9.140625" style="4"/>
+    <col min="7863" max="7863" width="9.140625" style="4" customWidth="1"/>
+    <col min="7864" max="7864" width="10" style="4" customWidth="1"/>
+    <col min="7865" max="7865" width="9.7109375" style="4" customWidth="1"/>
+    <col min="7866" max="7867" width="9.140625" style="4"/>
+    <col min="7868" max="7868" width="9.140625" style="4" customWidth="1"/>
+    <col min="7869" max="7874" width="9.140625" style="4"/>
+    <col min="7875" max="7875" width="9.85546875" style="4" customWidth="1"/>
+    <col min="7876" max="7887" width="9.140625" style="4"/>
+    <col min="7888" max="7888" width="10.140625" style="4" customWidth="1"/>
+    <col min="7889" max="7892" width="9.140625" style="4"/>
+    <col min="7893" max="7893" width="10.140625" style="4" customWidth="1"/>
+    <col min="7894" max="7894" width="9.140625" style="4"/>
+    <col min="7895" max="7895" width="10.85546875" style="4" customWidth="1"/>
+    <col min="7896" max="7897" width="9.140625" style="4"/>
+    <col min="7898" max="7898" width="10.140625" style="4" customWidth="1"/>
+    <col min="7899" max="8043" width="9.140625" style="4"/>
+    <col min="8044" max="8044" width="20" style="4" customWidth="1"/>
+    <col min="8045" max="8045" width="8.140625" style="4" customWidth="1"/>
+    <col min="8046" max="8046" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8047" max="8047" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8048" max="8048" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8049" max="8049" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8050" max="8050" width="8" style="4" customWidth="1"/>
+    <col min="8051" max="8051" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8052" max="8052" width="10.140625" style="4" customWidth="1"/>
+    <col min="8053" max="8053" width="10.5703125" style="4" customWidth="1"/>
+    <col min="8054" max="8054" width="8.140625" style="4" customWidth="1"/>
+    <col min="8055" max="8055" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8056" max="8056" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8057" max="8057" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8058" max="8058" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8059" max="8059" width="8.5703125" style="4" customWidth="1"/>
+    <col min="8060" max="8060" width="8.42578125" style="4" customWidth="1"/>
+    <col min="8061" max="8061" width="9.140625" style="4" customWidth="1"/>
+    <col min="8062" max="8062" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8063" max="8063" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8064" max="8064" width="8.140625" style="4" customWidth="1"/>
+    <col min="8065" max="8065" width="8" style="4" customWidth="1"/>
+    <col min="8066" max="8066" width="9" style="4" customWidth="1"/>
+    <col min="8067" max="8067" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8068" max="8068" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8069" max="8069" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8070" max="8070" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8071" max="8072" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8073" max="8073" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8074" max="8074" width="8" style="4" customWidth="1"/>
+    <col min="8075" max="8075" width="9.140625" style="4" customWidth="1"/>
+    <col min="8076" max="8076" width="10.42578125" style="4" customWidth="1"/>
+    <col min="8077" max="8077" width="9.140625" style="4" customWidth="1"/>
+    <col min="8078" max="8078" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8079" max="8080" width="8" style="4" customWidth="1"/>
+    <col min="8081" max="8081" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8082" max="8082" width="10.140625" style="4" customWidth="1"/>
+    <col min="8083" max="8083" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8084" max="8084" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8085" max="8085" width="8.140625" style="4" customWidth="1"/>
+    <col min="8086" max="8086" width="8.7109375" style="4" customWidth="1"/>
+    <col min="8087" max="8087" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8088" max="8089" width="9.140625" style="4"/>
+    <col min="8090" max="8090" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8091" max="8091" width="10.7109375" style="4" customWidth="1"/>
+    <col min="8092" max="8092" width="10.140625" style="4" customWidth="1"/>
+    <col min="8093" max="8093" width="9.140625" style="4"/>
+    <col min="8094" max="8094" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8095" max="8095" width="8" style="4" customWidth="1"/>
+    <col min="8096" max="8096" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8097" max="8097" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8098" max="8099" width="9.140625" style="4"/>
+    <col min="8100" max="8100" width="8.140625" style="4" customWidth="1"/>
+    <col min="8101" max="8101" width="9.140625" style="4" customWidth="1"/>
+    <col min="8102" max="8102" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8103" max="8108" width="9.140625" style="4"/>
+    <col min="8109" max="8109" width="9.140625" style="4" customWidth="1"/>
+    <col min="8110" max="8110" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8111" max="8113" width="9.140625" style="4"/>
+    <col min="8114" max="8114" width="9.140625" style="4" customWidth="1"/>
+    <col min="8115" max="8115" width="9.140625" style="4"/>
+    <col min="8116" max="8116" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8117" max="8118" width="9.140625" style="4"/>
+    <col min="8119" max="8119" width="9.140625" style="4" customWidth="1"/>
+    <col min="8120" max="8120" width="10" style="4" customWidth="1"/>
+    <col min="8121" max="8121" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8122" max="8123" width="9.140625" style="4"/>
+    <col min="8124" max="8124" width="9.140625" style="4" customWidth="1"/>
+    <col min="8125" max="8130" width="9.140625" style="4"/>
+    <col min="8131" max="8131" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8132" max="8143" width="9.140625" style="4"/>
+    <col min="8144" max="8144" width="10.140625" style="4" customWidth="1"/>
+    <col min="8145" max="8148" width="9.140625" style="4"/>
+    <col min="8149" max="8149" width="10.140625" style="4" customWidth="1"/>
+    <col min="8150" max="8150" width="9.140625" style="4"/>
+    <col min="8151" max="8151" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8152" max="8153" width="9.140625" style="4"/>
+    <col min="8154" max="8154" width="10.140625" style="4" customWidth="1"/>
+    <col min="8155" max="8299" width="9.140625" style="4"/>
+    <col min="8300" max="8300" width="20" style="4" customWidth="1"/>
+    <col min="8301" max="8301" width="8.140625" style="4" customWidth="1"/>
+    <col min="8302" max="8302" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8303" max="8303" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8304" max="8304" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8305" max="8305" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8306" max="8306" width="8" style="4" customWidth="1"/>
+    <col min="8307" max="8307" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8308" max="8308" width="10.140625" style="4" customWidth="1"/>
+    <col min="8309" max="8309" width="10.5703125" style="4" customWidth="1"/>
+    <col min="8310" max="8310" width="8.140625" style="4" customWidth="1"/>
+    <col min="8311" max="8311" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8312" max="8312" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8313" max="8313" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8314" max="8314" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8315" max="8315" width="8.5703125" style="4" customWidth="1"/>
+    <col min="8316" max="8316" width="8.42578125" style="4" customWidth="1"/>
+    <col min="8317" max="8317" width="9.140625" style="4" customWidth="1"/>
+    <col min="8318" max="8318" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8319" max="8319" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8320" max="8320" width="8.140625" style="4" customWidth="1"/>
+    <col min="8321" max="8321" width="8" style="4" customWidth="1"/>
+    <col min="8322" max="8322" width="9" style="4" customWidth="1"/>
+    <col min="8323" max="8323" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8324" max="8324" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8325" max="8325" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8326" max="8326" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8327" max="8328" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8329" max="8329" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8330" max="8330" width="8" style="4" customWidth="1"/>
+    <col min="8331" max="8331" width="9.140625" style="4" customWidth="1"/>
+    <col min="8332" max="8332" width="10.42578125" style="4" customWidth="1"/>
+    <col min="8333" max="8333" width="9.140625" style="4" customWidth="1"/>
+    <col min="8334" max="8334" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8335" max="8336" width="8" style="4" customWidth="1"/>
+    <col min="8337" max="8337" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8338" max="8338" width="10.140625" style="4" customWidth="1"/>
+    <col min="8339" max="8339" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8340" max="8340" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8341" max="8341" width="8.140625" style="4" customWidth="1"/>
+    <col min="8342" max="8342" width="8.7109375" style="4" customWidth="1"/>
+    <col min="8343" max="8343" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8344" max="8345" width="9.140625" style="4"/>
+    <col min="8346" max="8346" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8347" max="8347" width="10.7109375" style="4" customWidth="1"/>
+    <col min="8348" max="8348" width="10.140625" style="4" customWidth="1"/>
+    <col min="8349" max="8349" width="9.140625" style="4"/>
+    <col min="8350" max="8350" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8351" max="8351" width="8" style="4" customWidth="1"/>
+    <col min="8352" max="8352" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8353" max="8353" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8354" max="8355" width="9.140625" style="4"/>
+    <col min="8356" max="8356" width="8.140625" style="4" customWidth="1"/>
+    <col min="8357" max="8357" width="9.140625" style="4" customWidth="1"/>
+    <col min="8358" max="8358" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8359" max="8364" width="9.140625" style="4"/>
+    <col min="8365" max="8365" width="9.140625" style="4" customWidth="1"/>
+    <col min="8366" max="8366" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8367" max="8369" width="9.140625" style="4"/>
+    <col min="8370" max="8370" width="9.140625" style="4" customWidth="1"/>
+    <col min="8371" max="8371" width="9.140625" style="4"/>
+    <col min="8372" max="8372" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8373" max="8374" width="9.140625" style="4"/>
+    <col min="8375" max="8375" width="9.140625" style="4" customWidth="1"/>
+    <col min="8376" max="8376" width="10" style="4" customWidth="1"/>
+    <col min="8377" max="8377" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8378" max="8379" width="9.140625" style="4"/>
+    <col min="8380" max="8380" width="9.140625" style="4" customWidth="1"/>
+    <col min="8381" max="8386" width="9.140625" style="4"/>
+    <col min="8387" max="8387" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8388" max="8399" width="9.140625" style="4"/>
+    <col min="8400" max="8400" width="10.140625" style="4" customWidth="1"/>
+    <col min="8401" max="8404" width="9.140625" style="4"/>
+    <col min="8405" max="8405" width="10.140625" style="4" customWidth="1"/>
+    <col min="8406" max="8406" width="9.140625" style="4"/>
+    <col min="8407" max="8407" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8408" max="8409" width="9.140625" style="4"/>
+    <col min="8410" max="8410" width="10.140625" style="4" customWidth="1"/>
+    <col min="8411" max="8555" width="9.140625" style="4"/>
+    <col min="8556" max="8556" width="20" style="4" customWidth="1"/>
+    <col min="8557" max="8557" width="8.140625" style="4" customWidth="1"/>
+    <col min="8558" max="8558" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8559" max="8559" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8560" max="8560" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8561" max="8561" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8562" max="8562" width="8" style="4" customWidth="1"/>
+    <col min="8563" max="8563" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8564" max="8564" width="10.140625" style="4" customWidth="1"/>
+    <col min="8565" max="8565" width="10.5703125" style="4" customWidth="1"/>
+    <col min="8566" max="8566" width="8.140625" style="4" customWidth="1"/>
+    <col min="8567" max="8567" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8568" max="8568" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8569" max="8569" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8570" max="8570" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8571" max="8571" width="8.5703125" style="4" customWidth="1"/>
+    <col min="8572" max="8572" width="8.42578125" style="4" customWidth="1"/>
+    <col min="8573" max="8573" width="9.140625" style="4" customWidth="1"/>
+    <col min="8574" max="8574" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8575" max="8575" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8576" max="8576" width="8.140625" style="4" customWidth="1"/>
+    <col min="8577" max="8577" width="8" style="4" customWidth="1"/>
+    <col min="8578" max="8578" width="9" style="4" customWidth="1"/>
+    <col min="8579" max="8579" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8580" max="8580" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8581" max="8581" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8582" max="8582" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8583" max="8584" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8585" max="8585" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8586" max="8586" width="8" style="4" customWidth="1"/>
+    <col min="8587" max="8587" width="9.140625" style="4" customWidth="1"/>
+    <col min="8588" max="8588" width="10.42578125" style="4" customWidth="1"/>
+    <col min="8589" max="8589" width="9.140625" style="4" customWidth="1"/>
+    <col min="8590" max="8590" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8591" max="8592" width="8" style="4" customWidth="1"/>
+    <col min="8593" max="8593" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8594" max="8594" width="10.140625" style="4" customWidth="1"/>
+    <col min="8595" max="8595" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8596" max="8596" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8597" max="8597" width="8.140625" style="4" customWidth="1"/>
+    <col min="8598" max="8598" width="8.7109375" style="4" customWidth="1"/>
+    <col min="8599" max="8599" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8600" max="8601" width="9.140625" style="4"/>
+    <col min="8602" max="8602" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8603" max="8603" width="10.7109375" style="4" customWidth="1"/>
+    <col min="8604" max="8604" width="10.140625" style="4" customWidth="1"/>
+    <col min="8605" max="8605" width="9.140625" style="4"/>
+    <col min="8606" max="8606" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8607" max="8607" width="8" style="4" customWidth="1"/>
+    <col min="8608" max="8608" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8609" max="8609" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8610" max="8611" width="9.140625" style="4"/>
+    <col min="8612" max="8612" width="8.140625" style="4" customWidth="1"/>
+    <col min="8613" max="8613" width="9.140625" style="4" customWidth="1"/>
+    <col min="8614" max="8614" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8615" max="8620" width="9.140625" style="4"/>
+    <col min="8621" max="8621" width="9.140625" style="4" customWidth="1"/>
+    <col min="8622" max="8622" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8623" max="8625" width="9.140625" style="4"/>
+    <col min="8626" max="8626" width="9.140625" style="4" customWidth="1"/>
+    <col min="8627" max="8627" width="9.140625" style="4"/>
+    <col min="8628" max="8628" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8629" max="8630" width="9.140625" style="4"/>
+    <col min="8631" max="8631" width="9.140625" style="4" customWidth="1"/>
+    <col min="8632" max="8632" width="10" style="4" customWidth="1"/>
+    <col min="8633" max="8633" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8634" max="8635" width="9.140625" style="4"/>
+    <col min="8636" max="8636" width="9.140625" style="4" customWidth="1"/>
+    <col min="8637" max="8642" width="9.140625" style="4"/>
+    <col min="8643" max="8643" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8644" max="8655" width="9.140625" style="4"/>
+    <col min="8656" max="8656" width="10.140625" style="4" customWidth="1"/>
+    <col min="8657" max="8660" width="9.140625" style="4"/>
+    <col min="8661" max="8661" width="10.140625" style="4" customWidth="1"/>
+    <col min="8662" max="8662" width="9.140625" style="4"/>
+    <col min="8663" max="8663" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8664" max="8665" width="9.140625" style="4"/>
+    <col min="8666" max="8666" width="10.140625" style="4" customWidth="1"/>
+    <col min="8667" max="8811" width="9.140625" style="4"/>
+    <col min="8812" max="8812" width="20" style="4" customWidth="1"/>
+    <col min="8813" max="8813" width="8.140625" style="4" customWidth="1"/>
+    <col min="8814" max="8814" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8815" max="8815" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8816" max="8816" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8817" max="8817" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8818" max="8818" width="8" style="4" customWidth="1"/>
+    <col min="8819" max="8819" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8820" max="8820" width="10.140625" style="4" customWidth="1"/>
+    <col min="8821" max="8821" width="10.5703125" style="4" customWidth="1"/>
+    <col min="8822" max="8822" width="8.140625" style="4" customWidth="1"/>
+    <col min="8823" max="8823" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8824" max="8824" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8825" max="8825" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8826" max="8826" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8827" max="8827" width="8.5703125" style="4" customWidth="1"/>
+    <col min="8828" max="8828" width="8.42578125" style="4" customWidth="1"/>
+    <col min="8829" max="8829" width="9.140625" style="4" customWidth="1"/>
+    <col min="8830" max="8830" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8831" max="8831" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8832" max="8832" width="8.140625" style="4" customWidth="1"/>
+    <col min="8833" max="8833" width="8" style="4" customWidth="1"/>
+    <col min="8834" max="8834" width="9" style="4" customWidth="1"/>
+    <col min="8835" max="8835" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8836" max="8836" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8837" max="8837" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8838" max="8838" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8839" max="8840" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8841" max="8841" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8842" max="8842" width="8" style="4" customWidth="1"/>
+    <col min="8843" max="8843" width="9.140625" style="4" customWidth="1"/>
+    <col min="8844" max="8844" width="10.42578125" style="4" customWidth="1"/>
+    <col min="8845" max="8845" width="9.140625" style="4" customWidth="1"/>
+    <col min="8846" max="8846" width="9.5703125" style="4" customWidth="1"/>
+    <col min="8847" max="8848" width="8" style="4" customWidth="1"/>
+    <col min="8849" max="8849" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8850" max="8850" width="10.140625" style="4" customWidth="1"/>
+    <col min="8851" max="8851" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8852" max="8852" width="7.7109375" style="4" customWidth="1"/>
+    <col min="8853" max="8853" width="8.140625" style="4" customWidth="1"/>
+    <col min="8854" max="8854" width="8.7109375" style="4" customWidth="1"/>
+    <col min="8855" max="8855" width="9.28515625" style="4" customWidth="1"/>
+    <col min="8856" max="8857" width="9.140625" style="4"/>
+    <col min="8858" max="8858" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8859" max="8859" width="10.7109375" style="4" customWidth="1"/>
+    <col min="8860" max="8860" width="10.140625" style="4" customWidth="1"/>
+    <col min="8861" max="8861" width="9.140625" style="4"/>
+    <col min="8862" max="8862" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8863" max="8863" width="8" style="4" customWidth="1"/>
+    <col min="8864" max="8864" width="8.85546875" style="4" customWidth="1"/>
+    <col min="8865" max="8865" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8866" max="8867" width="9.140625" style="4"/>
+    <col min="8868" max="8868" width="8.140625" style="4" customWidth="1"/>
+    <col min="8869" max="8869" width="9.140625" style="4" customWidth="1"/>
+    <col min="8870" max="8870" width="10.28515625" style="4" customWidth="1"/>
+    <col min="8871" max="8876" width="9.140625" style="4"/>
+    <col min="8877" max="8877" width="9.140625" style="4" customWidth="1"/>
+    <col min="8878" max="8878" width="9.42578125" style="4" customWidth="1"/>
+    <col min="8879" max="8881" width="9.140625" style="4"/>
+    <col min="8882" max="8882" width="9.140625" style="4" customWidth="1"/>
+    <col min="8883" max="8883" width="9.140625" style="4"/>
+    <col min="8884" max="8884" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8885" max="8886" width="9.140625" style="4"/>
+    <col min="8887" max="8887" width="9.140625" style="4" customWidth="1"/>
+    <col min="8888" max="8888" width="10" style="4" customWidth="1"/>
+    <col min="8889" max="8889" width="9.7109375" style="4" customWidth="1"/>
+    <col min="8890" max="8891" width="9.140625" style="4"/>
+    <col min="8892" max="8892" width="9.140625" style="4" customWidth="1"/>
+    <col min="8893" max="8898" width="9.140625" style="4"/>
+    <col min="8899" max="8899" width="9.85546875" style="4" customWidth="1"/>
+    <col min="8900" max="8911" width="9.140625" style="4"/>
+    <col min="8912" max="8912" width="10.140625" style="4" customWidth="1"/>
+    <col min="8913" max="8916" width="9.140625" style="4"/>
+    <col min="8917" max="8917" width="10.140625" style="4" customWidth="1"/>
+    <col min="8918" max="8918" width="9.140625" style="4"/>
+    <col min="8919" max="8919" width="10.85546875" style="4" customWidth="1"/>
+    <col min="8920" max="8921" width="9.140625" style="4"/>
+    <col min="8922" max="8922" width="10.140625" style="4" customWidth="1"/>
+    <col min="8923" max="9067" width="9.140625" style="4"/>
+    <col min="9068" max="9068" width="20" style="4" customWidth="1"/>
+    <col min="9069" max="9069" width="8.140625" style="4" customWidth="1"/>
+    <col min="9070" max="9070" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9071" max="9071" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9072" max="9072" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9073" max="9073" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9074" max="9074" width="8" style="4" customWidth="1"/>
+    <col min="9075" max="9075" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9076" max="9076" width="10.140625" style="4" customWidth="1"/>
+    <col min="9077" max="9077" width="10.5703125" style="4" customWidth="1"/>
+    <col min="9078" max="9078" width="8.140625" style="4" customWidth="1"/>
+    <col min="9079" max="9079" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9080" max="9080" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9081" max="9081" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9082" max="9082" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9083" max="9083" width="8.5703125" style="4" customWidth="1"/>
+    <col min="9084" max="9084" width="8.42578125" style="4" customWidth="1"/>
+    <col min="9085" max="9085" width="9.140625" style="4" customWidth="1"/>
+    <col min="9086" max="9086" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9087" max="9087" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9088" max="9088" width="8.140625" style="4" customWidth="1"/>
+    <col min="9089" max="9089" width="8" style="4" customWidth="1"/>
+    <col min="9090" max="9090" width="9" style="4" customWidth="1"/>
+    <col min="9091" max="9091" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9092" max="9092" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9093" max="9093" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9094" max="9094" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9095" max="9096" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9097" max="9097" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9098" max="9098" width="8" style="4" customWidth="1"/>
+    <col min="9099" max="9099" width="9.140625" style="4" customWidth="1"/>
+    <col min="9100" max="9100" width="10.42578125" style="4" customWidth="1"/>
+    <col min="9101" max="9101" width="9.140625" style="4" customWidth="1"/>
+    <col min="9102" max="9102" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9103" max="9104" width="8" style="4" customWidth="1"/>
+    <col min="9105" max="9105" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9106" max="9106" width="10.140625" style="4" customWidth="1"/>
+    <col min="9107" max="9107" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9108" max="9108" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9109" max="9109" width="8.140625" style="4" customWidth="1"/>
+    <col min="9110" max="9110" width="8.7109375" style="4" customWidth="1"/>
+    <col min="9111" max="9111" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9112" max="9113" width="9.140625" style="4"/>
+    <col min="9114" max="9114" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9115" max="9115" width="10.7109375" style="4" customWidth="1"/>
+    <col min="9116" max="9116" width="10.140625" style="4" customWidth="1"/>
+    <col min="9117" max="9117" width="9.140625" style="4"/>
+    <col min="9118" max="9118" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9119" max="9119" width="8" style="4" customWidth="1"/>
+    <col min="9120" max="9120" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9121" max="9121" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9122" max="9123" width="9.140625" style="4"/>
+    <col min="9124" max="9124" width="8.140625" style="4" customWidth="1"/>
+    <col min="9125" max="9125" width="9.140625" style="4" customWidth="1"/>
+    <col min="9126" max="9126" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9127" max="9132" width="9.140625" style="4"/>
+    <col min="9133" max="9133" width="9.140625" style="4" customWidth="1"/>
+    <col min="9134" max="9134" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9135" max="9137" width="9.140625" style="4"/>
+    <col min="9138" max="9138" width="9.140625" style="4" customWidth="1"/>
+    <col min="9139" max="9139" width="9.140625" style="4"/>
+    <col min="9140" max="9140" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9141" max="9142" width="9.140625" style="4"/>
+    <col min="9143" max="9143" width="9.140625" style="4" customWidth="1"/>
+    <col min="9144" max="9144" width="10" style="4" customWidth="1"/>
+    <col min="9145" max="9145" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9146" max="9147" width="9.140625" style="4"/>
+    <col min="9148" max="9148" width="9.140625" style="4" customWidth="1"/>
+    <col min="9149" max="9154" width="9.140625" style="4"/>
+    <col min="9155" max="9155" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9156" max="9167" width="9.140625" style="4"/>
+    <col min="9168" max="9168" width="10.140625" style="4" customWidth="1"/>
+    <col min="9169" max="9172" width="9.140625" style="4"/>
+    <col min="9173" max="9173" width="10.140625" style="4" customWidth="1"/>
+    <col min="9174" max="9174" width="9.140625" style="4"/>
+    <col min="9175" max="9175" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9176" max="9177" width="9.140625" style="4"/>
+    <col min="9178" max="9178" width="10.140625" style="4" customWidth="1"/>
+    <col min="9179" max="9323" width="9.140625" style="4"/>
+    <col min="9324" max="9324" width="20" style="4" customWidth="1"/>
+    <col min="9325" max="9325" width="8.140625" style="4" customWidth="1"/>
+    <col min="9326" max="9326" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9327" max="9327" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9328" max="9328" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9329" max="9329" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9330" max="9330" width="8" style="4" customWidth="1"/>
+    <col min="9331" max="9331" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9332" max="9332" width="10.140625" style="4" customWidth="1"/>
+    <col min="9333" max="9333" width="10.5703125" style="4" customWidth="1"/>
+    <col min="9334" max="9334" width="8.140625" style="4" customWidth="1"/>
+    <col min="9335" max="9335" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9336" max="9336" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9337" max="9337" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9338" max="9338" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9339" max="9339" width="8.5703125" style="4" customWidth="1"/>
+    <col min="9340" max="9340" width="8.42578125" style="4" customWidth="1"/>
+    <col min="9341" max="9341" width="9.140625" style="4" customWidth="1"/>
+    <col min="9342" max="9342" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9343" max="9343" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9344" max="9344" width="8.140625" style="4" customWidth="1"/>
+    <col min="9345" max="9345" width="8" style="4" customWidth="1"/>
+    <col min="9346" max="9346" width="9" style="4" customWidth="1"/>
+    <col min="9347" max="9347" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9348" max="9348" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9349" max="9349" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9350" max="9350" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9351" max="9352" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9353" max="9353" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9354" max="9354" width="8" style="4" customWidth="1"/>
+    <col min="9355" max="9355" width="9.140625" style="4" customWidth="1"/>
+    <col min="9356" max="9356" width="10.42578125" style="4" customWidth="1"/>
+    <col min="9357" max="9357" width="9.140625" style="4" customWidth="1"/>
+    <col min="9358" max="9358" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9359" max="9360" width="8" style="4" customWidth="1"/>
+    <col min="9361" max="9361" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9362" max="9362" width="10.140625" style="4" customWidth="1"/>
+    <col min="9363" max="9363" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9364" max="9364" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9365" max="9365" width="8.140625" style="4" customWidth="1"/>
+    <col min="9366" max="9366" width="8.7109375" style="4" customWidth="1"/>
+    <col min="9367" max="9367" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9368" max="9369" width="9.140625" style="4"/>
+    <col min="9370" max="9370" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9371" max="9371" width="10.7109375" style="4" customWidth="1"/>
+    <col min="9372" max="9372" width="10.140625" style="4" customWidth="1"/>
+    <col min="9373" max="9373" width="9.140625" style="4"/>
+    <col min="9374" max="9374" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9375" max="9375" width="8" style="4" customWidth="1"/>
+    <col min="9376" max="9376" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9377" max="9377" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9378" max="9379" width="9.140625" style="4"/>
+    <col min="9380" max="9380" width="8.140625" style="4" customWidth="1"/>
+    <col min="9381" max="9381" width="9.140625" style="4" customWidth="1"/>
+    <col min="9382" max="9382" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9383" max="9388" width="9.140625" style="4"/>
+    <col min="9389" max="9389" width="9.140625" style="4" customWidth="1"/>
+    <col min="9390" max="9390" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9391" max="9393" width="9.140625" style="4"/>
+    <col min="9394" max="9394" width="9.140625" style="4" customWidth="1"/>
+    <col min="9395" max="9395" width="9.140625" style="4"/>
+    <col min="9396" max="9396" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9397" max="9398" width="9.140625" style="4"/>
+    <col min="9399" max="9399" width="9.140625" style="4" customWidth="1"/>
+    <col min="9400" max="9400" width="10" style="4" customWidth="1"/>
+    <col min="9401" max="9401" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9402" max="9403" width="9.140625" style="4"/>
+    <col min="9404" max="9404" width="9.140625" style="4" customWidth="1"/>
+    <col min="9405" max="9410" width="9.140625" style="4"/>
+    <col min="9411" max="9411" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9412" max="9423" width="9.140625" style="4"/>
+    <col min="9424" max="9424" width="10.140625" style="4" customWidth="1"/>
+    <col min="9425" max="9428" width="9.140625" style="4"/>
+    <col min="9429" max="9429" width="10.140625" style="4" customWidth="1"/>
+    <col min="9430" max="9430" width="9.140625" style="4"/>
+    <col min="9431" max="9431" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9432" max="9433" width="9.140625" style="4"/>
+    <col min="9434" max="9434" width="10.140625" style="4" customWidth="1"/>
+    <col min="9435" max="9579" width="9.140625" style="4"/>
+    <col min="9580" max="9580" width="20" style="4" customWidth="1"/>
+    <col min="9581" max="9581" width="8.140625" style="4" customWidth="1"/>
+    <col min="9582" max="9582" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9583" max="9583" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9584" max="9584" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9585" max="9585" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9586" max="9586" width="8" style="4" customWidth="1"/>
+    <col min="9587" max="9587" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9588" max="9588" width="10.140625" style="4" customWidth="1"/>
+    <col min="9589" max="9589" width="10.5703125" style="4" customWidth="1"/>
+    <col min="9590" max="9590" width="8.140625" style="4" customWidth="1"/>
+    <col min="9591" max="9591" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9592" max="9592" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9593" max="9593" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9594" max="9594" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9595" max="9595" width="8.5703125" style="4" customWidth="1"/>
+    <col min="9596" max="9596" width="8.42578125" style="4" customWidth="1"/>
+    <col min="9597" max="9597" width="9.140625" style="4" customWidth="1"/>
+    <col min="9598" max="9598" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9599" max="9599" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9600" max="9600" width="8.140625" style="4" customWidth="1"/>
+    <col min="9601" max="9601" width="8" style="4" customWidth="1"/>
+    <col min="9602" max="9602" width="9" style="4" customWidth="1"/>
+    <col min="9603" max="9603" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9604" max="9604" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9605" max="9605" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9606" max="9606" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9607" max="9608" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9609" max="9609" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9610" max="9610" width="8" style="4" customWidth="1"/>
+    <col min="9611" max="9611" width="9.140625" style="4" customWidth="1"/>
+    <col min="9612" max="9612" width="10.42578125" style="4" customWidth="1"/>
+    <col min="9613" max="9613" width="9.140625" style="4" customWidth="1"/>
+    <col min="9614" max="9614" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9615" max="9616" width="8" style="4" customWidth="1"/>
+    <col min="9617" max="9617" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9618" max="9618" width="10.140625" style="4" customWidth="1"/>
+    <col min="9619" max="9619" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9620" max="9620" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9621" max="9621" width="8.140625" style="4" customWidth="1"/>
+    <col min="9622" max="9622" width="8.7109375" style="4" customWidth="1"/>
+    <col min="9623" max="9623" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9624" max="9625" width="9.140625" style="4"/>
+    <col min="9626" max="9626" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9627" max="9627" width="10.7109375" style="4" customWidth="1"/>
+    <col min="9628" max="9628" width="10.140625" style="4" customWidth="1"/>
+    <col min="9629" max="9629" width="9.140625" style="4"/>
+    <col min="9630" max="9630" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9631" max="9631" width="8" style="4" customWidth="1"/>
+    <col min="9632" max="9632" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9633" max="9633" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9634" max="9635" width="9.140625" style="4"/>
+    <col min="9636" max="9636" width="8.140625" style="4" customWidth="1"/>
+    <col min="9637" max="9637" width="9.140625" style="4" customWidth="1"/>
+    <col min="9638" max="9638" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9639" max="9644" width="9.140625" style="4"/>
+    <col min="9645" max="9645" width="9.140625" style="4" customWidth="1"/>
+    <col min="9646" max="9646" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9647" max="9649" width="9.140625" style="4"/>
+    <col min="9650" max="9650" width="9.140625" style="4" customWidth="1"/>
+    <col min="9651" max="9651" width="9.140625" style="4"/>
+    <col min="9652" max="9652" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9653" max="9654" width="9.140625" style="4"/>
+    <col min="9655" max="9655" width="9.140625" style="4" customWidth="1"/>
+    <col min="9656" max="9656" width="10" style="4" customWidth="1"/>
+    <col min="9657" max="9657" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9658" max="9659" width="9.140625" style="4"/>
+    <col min="9660" max="9660" width="9.140625" style="4" customWidth="1"/>
+    <col min="9661" max="9666" width="9.140625" style="4"/>
+    <col min="9667" max="9667" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9668" max="9679" width="9.140625" style="4"/>
+    <col min="9680" max="9680" width="10.140625" style="4" customWidth="1"/>
+    <col min="9681" max="9684" width="9.140625" style="4"/>
+    <col min="9685" max="9685" width="10.140625" style="4" customWidth="1"/>
+    <col min="9686" max="9686" width="9.140625" style="4"/>
+    <col min="9687" max="9687" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9688" max="9689" width="9.140625" style="4"/>
+    <col min="9690" max="9690" width="10.140625" style="4" customWidth="1"/>
+    <col min="9691" max="9835" width="9.140625" style="4"/>
+    <col min="9836" max="9836" width="20" style="4" customWidth="1"/>
+    <col min="9837" max="9837" width="8.140625" style="4" customWidth="1"/>
+    <col min="9838" max="9838" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9839" max="9839" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9840" max="9840" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9841" max="9841" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9842" max="9842" width="8" style="4" customWidth="1"/>
+    <col min="9843" max="9843" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9844" max="9844" width="10.140625" style="4" customWidth="1"/>
+    <col min="9845" max="9845" width="10.5703125" style="4" customWidth="1"/>
+    <col min="9846" max="9846" width="8.140625" style="4" customWidth="1"/>
+    <col min="9847" max="9847" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9848" max="9848" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9849" max="9849" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9850" max="9850" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9851" max="9851" width="8.5703125" style="4" customWidth="1"/>
+    <col min="9852" max="9852" width="8.42578125" style="4" customWidth="1"/>
+    <col min="9853" max="9853" width="9.140625" style="4" customWidth="1"/>
+    <col min="9854" max="9854" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9855" max="9855" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9856" max="9856" width="8.140625" style="4" customWidth="1"/>
+    <col min="9857" max="9857" width="8" style="4" customWidth="1"/>
+    <col min="9858" max="9858" width="9" style="4" customWidth="1"/>
+    <col min="9859" max="9859" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9860" max="9860" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9861" max="9861" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9862" max="9862" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9863" max="9864" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9865" max="9865" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9866" max="9866" width="8" style="4" customWidth="1"/>
+    <col min="9867" max="9867" width="9.140625" style="4" customWidth="1"/>
+    <col min="9868" max="9868" width="10.42578125" style="4" customWidth="1"/>
+    <col min="9869" max="9869" width="9.140625" style="4" customWidth="1"/>
+    <col min="9870" max="9870" width="9.5703125" style="4" customWidth="1"/>
+    <col min="9871" max="9872" width="8" style="4" customWidth="1"/>
+    <col min="9873" max="9873" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9874" max="9874" width="10.140625" style="4" customWidth="1"/>
+    <col min="9875" max="9875" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9876" max="9876" width="7.7109375" style="4" customWidth="1"/>
+    <col min="9877" max="9877" width="8.140625" style="4" customWidth="1"/>
+    <col min="9878" max="9878" width="8.7109375" style="4" customWidth="1"/>
+    <col min="9879" max="9879" width="9.28515625" style="4" customWidth="1"/>
+    <col min="9880" max="9881" width="9.140625" style="4"/>
+    <col min="9882" max="9882" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9883" max="9883" width="10.7109375" style="4" customWidth="1"/>
+    <col min="9884" max="9884" width="10.140625" style="4" customWidth="1"/>
+    <col min="9885" max="9885" width="9.140625" style="4"/>
+    <col min="9886" max="9886" width="8.28515625" style="4" customWidth="1"/>
+    <col min="9887" max="9887" width="8" style="4" customWidth="1"/>
+    <col min="9888" max="9888" width="8.85546875" style="4" customWidth="1"/>
+    <col min="9889" max="9889" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9890" max="9891" width="9.140625" style="4"/>
+    <col min="9892" max="9892" width="8.140625" style="4" customWidth="1"/>
+    <col min="9893" max="9893" width="9.140625" style="4" customWidth="1"/>
+    <col min="9894" max="9894" width="10.28515625" style="4" customWidth="1"/>
+    <col min="9895" max="9900" width="9.140625" style="4"/>
+    <col min="9901" max="9901" width="9.140625" style="4" customWidth="1"/>
+    <col min="9902" max="9902" width="9.42578125" style="4" customWidth="1"/>
+    <col min="9903" max="9905" width="9.140625" style="4"/>
+    <col min="9906" max="9906" width="9.140625" style="4" customWidth="1"/>
+    <col min="9907" max="9907" width="9.140625" style="4"/>
+    <col min="9908" max="9908" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9909" max="9910" width="9.140625" style="4"/>
+    <col min="9911" max="9911" width="9.140625" style="4" customWidth="1"/>
+    <col min="9912" max="9912" width="10" style="4" customWidth="1"/>
+    <col min="9913" max="9913" width="9.7109375" style="4" customWidth="1"/>
+    <col min="9914" max="9915" width="9.140625" style="4"/>
+    <col min="9916" max="9916" width="9.140625" style="4" customWidth="1"/>
+    <col min="9917" max="9922" width="9.140625" style="4"/>
+    <col min="9923" max="9923" width="9.85546875" style="4" customWidth="1"/>
+    <col min="9924" max="9935" width="9.140625" style="4"/>
+    <col min="9936" max="9936" width="10.140625" style="4" customWidth="1"/>
+    <col min="9937" max="9940" width="9.140625" style="4"/>
+    <col min="9941" max="9941" width="10.140625" style="4" customWidth="1"/>
+    <col min="9942" max="9942" width="9.140625" style="4"/>
+    <col min="9943" max="9943" width="10.85546875" style="4" customWidth="1"/>
+    <col min="9944" max="9945" width="9.140625" style="4"/>
+    <col min="9946" max="9946" width="10.140625" style="4" customWidth="1"/>
+    <col min="9947" max="10091" width="9.140625" style="4"/>
+    <col min="10092" max="10092" width="20" style="4" customWidth="1"/>
+    <col min="10093" max="10093" width="8.140625" style="4" customWidth="1"/>
+    <col min="10094" max="10094" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10095" max="10095" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10096" max="10096" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10097" max="10097" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10098" max="10098" width="8" style="4" customWidth="1"/>
+    <col min="10099" max="10099" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10100" max="10100" width="10.140625" style="4" customWidth="1"/>
+    <col min="10101" max="10101" width="10.5703125" style="4" customWidth="1"/>
+    <col min="10102" max="10102" width="8.140625" style="4" customWidth="1"/>
+    <col min="10103" max="10103" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10104" max="10104" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10105" max="10105" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10106" max="10106" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10107" max="10107" width="8.5703125" style="4" customWidth="1"/>
+    <col min="10108" max="10108" width="8.42578125" style="4" customWidth="1"/>
+    <col min="10109" max="10109" width="9.140625" style="4" customWidth="1"/>
+    <col min="10110" max="10110" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10111" max="10111" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10112" max="10112" width="8.140625" style="4" customWidth="1"/>
+    <col min="10113" max="10113" width="8" style="4" customWidth="1"/>
+    <col min="10114" max="10114" width="9" style="4" customWidth="1"/>
+    <col min="10115" max="10115" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10116" max="10116" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10117" max="10117" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10118" max="10118" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10119" max="10120" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10121" max="10121" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10122" max="10122" width="8" style="4" customWidth="1"/>
+    <col min="10123" max="10123" width="9.140625" style="4" customWidth="1"/>
+    <col min="10124" max="10124" width="10.42578125" style="4" customWidth="1"/>
+    <col min="10125" max="10125" width="9.140625" style="4" customWidth="1"/>
+    <col min="10126" max="10126" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10127" max="10128" width="8" style="4" customWidth="1"/>
+    <col min="10129" max="10129" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10130" max="10130" width="10.140625" style="4" customWidth="1"/>
+    <col min="10131" max="10131" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10132" max="10132" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10133" max="10133" width="8.140625" style="4" customWidth="1"/>
+    <col min="10134" max="10134" width="8.7109375" style="4" customWidth="1"/>
+    <col min="10135" max="10135" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10136" max="10137" width="9.140625" style="4"/>
+    <col min="10138" max="10138" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10139" max="10139" width="10.7109375" style="4" customWidth="1"/>
+    <col min="10140" max="10140" width="10.140625" style="4" customWidth="1"/>
+    <col min="10141" max="10141" width="9.140625" style="4"/>
+    <col min="10142" max="10142" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10143" max="10143" width="8" style="4" customWidth="1"/>
+    <col min="10144" max="10144" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10145" max="10145" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10146" max="10147" width="9.140625" style="4"/>
+    <col min="10148" max="10148" width="8.140625" style="4" customWidth="1"/>
+    <col min="10149" max="10149" width="9.140625" style="4" customWidth="1"/>
+    <col min="10150" max="10150" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10151" max="10156" width="9.140625" style="4"/>
+    <col min="10157" max="10157" width="9.140625" style="4" customWidth="1"/>
+    <col min="10158" max="10158" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10159" max="10161" width="9.140625" style="4"/>
+    <col min="10162" max="10162" width="9.140625" style="4" customWidth="1"/>
+    <col min="10163" max="10163" width="9.140625" style="4"/>
+    <col min="10164" max="10164" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10165" max="10166" width="9.140625" style="4"/>
+    <col min="10167" max="10167" width="9.140625" style="4" customWidth="1"/>
+    <col min="10168" max="10168" width="10" style="4" customWidth="1"/>
+    <col min="10169" max="10169" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10170" max="10171" width="9.140625" style="4"/>
+    <col min="10172" max="10172" width="9.140625" style="4" customWidth="1"/>
+    <col min="10173" max="10178" width="9.140625" style="4"/>
+    <col min="10179" max="10179" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10180" max="10191" width="9.140625" style="4"/>
+    <col min="10192" max="10192" width="10.140625" style="4" customWidth="1"/>
+    <col min="10193" max="10196" width="9.140625" style="4"/>
+    <col min="10197" max="10197" width="10.140625" style="4" customWidth="1"/>
+    <col min="10198" max="10198" width="9.140625" style="4"/>
+    <col min="10199" max="10199" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10200" max="10201" width="9.140625" style="4"/>
+    <col min="10202" max="10202" width="10.140625" style="4" customWidth="1"/>
+    <col min="10203" max="10347" width="9.140625" style="4"/>
+    <col min="10348" max="10348" width="20" style="4" customWidth="1"/>
+    <col min="10349" max="10349" width="8.140625" style="4" customWidth="1"/>
+    <col min="10350" max="10350" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10351" max="10351" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10352" max="10352" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10353" max="10353" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10354" max="10354" width="8" style="4" customWidth="1"/>
+    <col min="10355" max="10355" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10356" max="10356" width="10.140625" style="4" customWidth="1"/>
+    <col min="10357" max="10357" width="10.5703125" style="4" customWidth="1"/>
+    <col min="10358" max="10358" width="8.140625" style="4" customWidth="1"/>
+    <col min="10359" max="10359" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10360" max="10360" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10361" max="10361" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10362" max="10362" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10363" max="10363" width="8.5703125" style="4" customWidth="1"/>
+    <col min="10364" max="10364" width="8.42578125" style="4" customWidth="1"/>
+    <col min="10365" max="10365" width="9.140625" style="4" customWidth="1"/>
+    <col min="10366" max="10366" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10367" max="10367" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10368" max="10368" width="8.140625" style="4" customWidth="1"/>
+    <col min="10369" max="10369" width="8" style="4" customWidth="1"/>
+    <col min="10370" max="10370" width="9" style="4" customWidth="1"/>
+    <col min="10371" max="10371" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10372" max="10372" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10373" max="10373" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10374" max="10374" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10375" max="10376" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10377" max="10377" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10378" max="10378" width="8" style="4" customWidth="1"/>
+    <col min="10379" max="10379" width="9.140625" style="4" customWidth="1"/>
+    <col min="10380" max="10380" width="10.42578125" style="4" customWidth="1"/>
+    <col min="10381" max="10381" width="9.140625" style="4" customWidth="1"/>
+    <col min="10382" max="10382" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10383" max="10384" width="8" style="4" customWidth="1"/>
+    <col min="10385" max="10385" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10386" max="10386" width="10.140625" style="4" customWidth="1"/>
+    <col min="10387" max="10387" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10388" max="10388" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10389" max="10389" width="8.140625" style="4" customWidth="1"/>
+    <col min="10390" max="10390" width="8.7109375" style="4" customWidth="1"/>
+    <col min="10391" max="10391" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10392" max="10393" width="9.140625" style="4"/>
+    <col min="10394" max="10394" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10395" max="10395" width="10.7109375" style="4" customWidth="1"/>
+    <col min="10396" max="10396" width="10.140625" style="4" customWidth="1"/>
+    <col min="10397" max="10397" width="9.140625" style="4"/>
+    <col min="10398" max="10398" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10399" max="10399" width="8" style="4" customWidth="1"/>
+    <col min="10400" max="10400" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10401" max="10401" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10402" max="10403" width="9.140625" style="4"/>
+    <col min="10404" max="10404" width="8.140625" style="4" customWidth="1"/>
+    <col min="10405" max="10405" width="9.140625" style="4" customWidth="1"/>
+    <col min="10406" max="10406" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10407" max="10412" width="9.140625" style="4"/>
+    <col min="10413" max="10413" width="9.140625" style="4" customWidth="1"/>
+    <col min="10414" max="10414" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10415" max="10417" width="9.140625" style="4"/>
+    <col min="10418" max="10418" width="9.140625" style="4" customWidth="1"/>
+    <col min="10419" max="10419" width="9.140625" style="4"/>
+    <col min="10420" max="10420" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10421" max="10422" width="9.140625" style="4"/>
+    <col min="10423" max="10423" width="9.140625" style="4" customWidth="1"/>
+    <col min="10424" max="10424" width="10" style="4" customWidth="1"/>
+    <col min="10425" max="10425" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10426" max="10427" width="9.140625" style="4"/>
+    <col min="10428" max="10428" width="9.140625" style="4" customWidth="1"/>
+    <col min="10429" max="10434" width="9.140625" style="4"/>
+    <col min="10435" max="10435" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10436" max="10447" width="9.140625" style="4"/>
+    <col min="10448" max="10448" width="10.140625" style="4" customWidth="1"/>
+    <col min="10449" max="10452" width="9.140625" style="4"/>
+    <col min="10453" max="10453" width="10.140625" style="4" customWidth="1"/>
+    <col min="10454" max="10454" width="9.140625" style="4"/>
+    <col min="10455" max="10455" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10456" max="10457" width="9.140625" style="4"/>
+    <col min="10458" max="10458" width="10.140625" style="4" customWidth="1"/>
+    <col min="10459" max="10603" width="9.140625" style="4"/>
+    <col min="10604" max="10604" width="20" style="4" customWidth="1"/>
+    <col min="10605" max="10605" width="8.140625" style="4" customWidth="1"/>
+    <col min="10606" max="10606" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10607" max="10607" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10608" max="10608" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10609" max="10609" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10610" max="10610" width="8" style="4" customWidth="1"/>
+    <col min="10611" max="10611" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10612" max="10612" width="10.140625" style="4" customWidth="1"/>
+    <col min="10613" max="10613" width="10.5703125" style="4" customWidth="1"/>
+    <col min="10614" max="10614" width="8.140625" style="4" customWidth="1"/>
+    <col min="10615" max="10615" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10616" max="10616" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10617" max="10617" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10618" max="10618" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10619" max="10619" width="8.5703125" style="4" customWidth="1"/>
+    <col min="10620" max="10620" width="8.42578125" style="4" customWidth="1"/>
+    <col min="10621" max="10621" width="9.140625" style="4" customWidth="1"/>
+    <col min="10622" max="10622" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10623" max="10623" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10624" max="10624" width="8.140625" style="4" customWidth="1"/>
+    <col min="10625" max="10625" width="8" style="4" customWidth="1"/>
+    <col min="10626" max="10626" width="9" style="4" customWidth="1"/>
+    <col min="10627" max="10627" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10628" max="10628" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10629" max="10629" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10630" max="10630" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10631" max="10632" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10633" max="10633" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10634" max="10634" width="8" style="4" customWidth="1"/>
+    <col min="10635" max="10635" width="9.140625" style="4" customWidth="1"/>
+    <col min="10636" max="10636" width="10.42578125" style="4" customWidth="1"/>
+    <col min="10637" max="10637" width="9.140625" style="4" customWidth="1"/>
+    <col min="10638" max="10638" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10639" max="10640" width="8" style="4" customWidth="1"/>
+    <col min="10641" max="10641" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10642" max="10642" width="10.140625" style="4" customWidth="1"/>
+    <col min="10643" max="10643" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10644" max="10644" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10645" max="10645" width="8.140625" style="4" customWidth="1"/>
+    <col min="10646" max="10646" width="8.7109375" style="4" customWidth="1"/>
+    <col min="10647" max="10647" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10648" max="10649" width="9.140625" style="4"/>
+    <col min="10650" max="10650" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10651" max="10651" width="10.7109375" style="4" customWidth="1"/>
+    <col min="10652" max="10652" width="10.140625" style="4" customWidth="1"/>
+    <col min="10653" max="10653" width="9.140625" style="4"/>
+    <col min="10654" max="10654" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10655" max="10655" width="8" style="4" customWidth="1"/>
+    <col min="10656" max="10656" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10657" max="10657" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10658" max="10659" width="9.140625" style="4"/>
+    <col min="10660" max="10660" width="8.140625" style="4" customWidth="1"/>
+    <col min="10661" max="10661" width="9.140625" style="4" customWidth="1"/>
+    <col min="10662" max="10662" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10663" max="10668" width="9.140625" style="4"/>
+    <col min="10669" max="10669" width="9.140625" style="4" customWidth="1"/>
+    <col min="10670" max="10670" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10671" max="10673" width="9.140625" style="4"/>
+    <col min="10674" max="10674" width="9.140625" style="4" customWidth="1"/>
+    <col min="10675" max="10675" width="9.140625" style="4"/>
+    <col min="10676" max="10676" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10677" max="10678" width="9.140625" style="4"/>
+    <col min="10679" max="10679" width="9.140625" style="4" customWidth="1"/>
+    <col min="10680" max="10680" width="10" style="4" customWidth="1"/>
+    <col min="10681" max="10681" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10682" max="10683" width="9.140625" style="4"/>
+    <col min="10684" max="10684" width="9.140625" style="4" customWidth="1"/>
+    <col min="10685" max="10690" width="9.140625" style="4"/>
+    <col min="10691" max="10691" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10692" max="10703" width="9.140625" style="4"/>
+    <col min="10704" max="10704" width="10.140625" style="4" customWidth="1"/>
+    <col min="10705" max="10708" width="9.140625" style="4"/>
+    <col min="10709" max="10709" width="10.140625" style="4" customWidth="1"/>
+    <col min="10710" max="10710" width="9.140625" style="4"/>
+    <col min="10711" max="10711" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10712" max="10713" width="9.140625" style="4"/>
+    <col min="10714" max="10714" width="10.140625" style="4" customWidth="1"/>
+    <col min="10715" max="10859" width="9.140625" style="4"/>
+    <col min="10860" max="10860" width="20" style="4" customWidth="1"/>
+    <col min="10861" max="10861" width="8.140625" style="4" customWidth="1"/>
+    <col min="10862" max="10862" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10863" max="10863" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10864" max="10864" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10865" max="10865" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10866" max="10866" width="8" style="4" customWidth="1"/>
+    <col min="10867" max="10867" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10868" max="10868" width="10.140625" style="4" customWidth="1"/>
+    <col min="10869" max="10869" width="10.5703125" style="4" customWidth="1"/>
+    <col min="10870" max="10870" width="8.140625" style="4" customWidth="1"/>
+    <col min="10871" max="10871" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10872" max="10872" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10873" max="10873" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10874" max="10874" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10875" max="10875" width="8.5703125" style="4" customWidth="1"/>
+    <col min="10876" max="10876" width="8.42578125" style="4" customWidth="1"/>
+    <col min="10877" max="10877" width="9.140625" style="4" customWidth="1"/>
+    <col min="10878" max="10878" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10879" max="10879" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10880" max="10880" width="8.140625" style="4" customWidth="1"/>
+    <col min="10881" max="10881" width="8" style="4" customWidth="1"/>
+    <col min="10882" max="10882" width="9" style="4" customWidth="1"/>
+    <col min="10883" max="10883" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10884" max="10884" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10885" max="10885" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10886" max="10886" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10887" max="10888" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10889" max="10889" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10890" max="10890" width="8" style="4" customWidth="1"/>
+    <col min="10891" max="10891" width="9.140625" style="4" customWidth="1"/>
+    <col min="10892" max="10892" width="10.42578125" style="4" customWidth="1"/>
+    <col min="10893" max="10893" width="9.140625" style="4" customWidth="1"/>
+    <col min="10894" max="10894" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10895" max="10896" width="8" style="4" customWidth="1"/>
+    <col min="10897" max="10897" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10898" max="10898" width="10.140625" style="4" customWidth="1"/>
+    <col min="10899" max="10899" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10900" max="10900" width="7.7109375" style="4" customWidth="1"/>
+    <col min="10901" max="10901" width="8.140625" style="4" customWidth="1"/>
+    <col min="10902" max="10902" width="8.7109375" style="4" customWidth="1"/>
+    <col min="10903" max="10903" width="9.28515625" style="4" customWidth="1"/>
+    <col min="10904" max="10905" width="9.140625" style="4"/>
+    <col min="10906" max="10906" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10907" max="10907" width="10.7109375" style="4" customWidth="1"/>
+    <col min="10908" max="10908" width="10.140625" style="4" customWidth="1"/>
+    <col min="10909" max="10909" width="9.140625" style="4"/>
+    <col min="10910" max="10910" width="8.28515625" style="4" customWidth="1"/>
+    <col min="10911" max="10911" width="8" style="4" customWidth="1"/>
+    <col min="10912" max="10912" width="8.85546875" style="4" customWidth="1"/>
+    <col min="10913" max="10913" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10914" max="10915" width="9.140625" style="4"/>
+    <col min="10916" max="10916" width="8.140625" style="4" customWidth="1"/>
+    <col min="10917" max="10917" width="9.140625" style="4" customWidth="1"/>
+    <col min="10918" max="10918" width="10.28515625" style="4" customWidth="1"/>
+    <col min="10919" max="10924" width="9.140625" style="4"/>
+    <col min="10925" max="10925" width="9.140625" style="4" customWidth="1"/>
+    <col min="10926" max="10926" width="9.42578125" style="4" customWidth="1"/>
+    <col min="10927" max="10929" width="9.140625" style="4"/>
+    <col min="10930" max="10930" width="9.140625" style="4" customWidth="1"/>
+    <col min="10931" max="10931" width="9.140625" style="4"/>
+    <col min="10932" max="10932" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10933" max="10934" width="9.140625" style="4"/>
+    <col min="10935" max="10935" width="9.140625" style="4" customWidth="1"/>
+    <col min="10936" max="10936" width="10" style="4" customWidth="1"/>
+    <col min="10937" max="10937" width="9.7109375" style="4" customWidth="1"/>
+    <col min="10938" max="10939" width="9.140625" style="4"/>
+    <col min="10940" max="10940" width="9.140625" style="4" customWidth="1"/>
+    <col min="10941" max="10946" width="9.140625" style="4"/>
+    <col min="10947" max="10947" width="9.85546875" style="4" customWidth="1"/>
+    <col min="10948" max="10959" width="9.140625" style="4"/>
+    <col min="10960" max="10960" width="10.140625" style="4" customWidth="1"/>
+    <col min="10961" max="10964" width="9.140625" style="4"/>
+    <col min="10965" max="10965" width="10.140625" style="4" customWidth="1"/>
+    <col min="10966" max="10966" width="9.140625" style="4"/>
+    <col min="10967" max="10967" width="10.85546875" style="4" customWidth="1"/>
+    <col min="10968" max="10969" width="9.140625" style="4"/>
+    <col min="10970" max="10970" width="10.140625" style="4" customWidth="1"/>
+    <col min="10971" max="11115" width="9.140625" style="4"/>
+    <col min="11116" max="11116" width="20" style="4" customWidth="1"/>
+    <col min="11117" max="11117" width="8.140625" style="4" customWidth="1"/>
+    <col min="11118" max="11118" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11119" max="11119" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11120" max="11120" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11121" max="11121" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11122" max="11122" width="8" style="4" customWidth="1"/>
+    <col min="11123" max="11123" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11124" max="11124" width="10.140625" style="4" customWidth="1"/>
+    <col min="11125" max="11125" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11126" max="11126" width="8.140625" style="4" customWidth="1"/>
+    <col min="11127" max="11127" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11128" max="11128" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11129" max="11129" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11130" max="11130" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11131" max="11131" width="8.5703125" style="4" customWidth="1"/>
+    <col min="11132" max="11132" width="8.42578125" style="4" customWidth="1"/>
+    <col min="11133" max="11133" width="9.140625" style="4" customWidth="1"/>
+    <col min="11134" max="11134" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11135" max="11135" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11136" max="11136" width="8.140625" style="4" customWidth="1"/>
+    <col min="11137" max="11137" width="8" style="4" customWidth="1"/>
+    <col min="11138" max="11138" width="9" style="4" customWidth="1"/>
+    <col min="11139" max="11139" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11140" max="11140" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11141" max="11141" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11142" max="11142" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11143" max="11144" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11145" max="11145" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11146" max="11146" width="8" style="4" customWidth="1"/>
+    <col min="11147" max="11147" width="9.140625" style="4" customWidth="1"/>
+    <col min="11148" max="11148" width="10.42578125" style="4" customWidth="1"/>
+    <col min="11149" max="11149" width="9.140625" style="4" customWidth="1"/>
+    <col min="11150" max="11150" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11151" max="11152" width="8" style="4" customWidth="1"/>
+    <col min="11153" max="11153" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11154" max="11154" width="10.140625" style="4" customWidth="1"/>
+    <col min="11155" max="11155" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11156" max="11156" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11157" max="11157" width="8.140625" style="4" customWidth="1"/>
+    <col min="11158" max="11158" width="8.7109375" style="4" customWidth="1"/>
+    <col min="11159" max="11159" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11160" max="11161" width="9.140625" style="4"/>
+    <col min="11162" max="11162" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11163" max="11163" width="10.7109375" style="4" customWidth="1"/>
+    <col min="11164" max="11164" width="10.140625" style="4" customWidth="1"/>
+    <col min="11165" max="11165" width="9.140625" style="4"/>
+    <col min="11166" max="11166" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11167" max="11167" width="8" style="4" customWidth="1"/>
+    <col min="11168" max="11168" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11169" max="11169" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11170" max="11171" width="9.140625" style="4"/>
+    <col min="11172" max="11172" width="8.140625" style="4" customWidth="1"/>
+    <col min="11173" max="11173" width="9.140625" style="4" customWidth="1"/>
+    <col min="11174" max="11174" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11175" max="11180" width="9.140625" style="4"/>
+    <col min="11181" max="11181" width="9.140625" style="4" customWidth="1"/>
+    <col min="11182" max="11182" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11183" max="11185" width="9.140625" style="4"/>
+    <col min="11186" max="11186" width="9.140625" style="4" customWidth="1"/>
+    <col min="11187" max="11187" width="9.140625" style="4"/>
+    <col min="11188" max="11188" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11189" max="11190" width="9.140625" style="4"/>
+    <col min="11191" max="11191" width="9.140625" style="4" customWidth="1"/>
+    <col min="11192" max="11192" width="10" style="4" customWidth="1"/>
+    <col min="11193" max="11193" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11194" max="11195" width="9.140625" style="4"/>
+    <col min="11196" max="11196" width="9.140625" style="4" customWidth="1"/>
+    <col min="11197" max="11202" width="9.140625" style="4"/>
+    <col min="11203" max="11203" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11204" max="11215" width="9.140625" style="4"/>
+    <col min="11216" max="11216" width="10.140625" style="4" customWidth="1"/>
+    <col min="11217" max="11220" width="9.140625" style="4"/>
+    <col min="11221" max="11221" width="10.140625" style="4" customWidth="1"/>
+    <col min="11222" max="11222" width="9.140625" style="4"/>
+    <col min="11223" max="11223" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11224" max="11225" width="9.140625" style="4"/>
+    <col min="11226" max="11226" width="10.140625" style="4" customWidth="1"/>
+    <col min="11227" max="11371" width="9.140625" style="4"/>
+    <col min="11372" max="11372" width="20" style="4" customWidth="1"/>
+    <col min="11373" max="11373" width="8.140625" style="4" customWidth="1"/>
+    <col min="11374" max="11374" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11375" max="11375" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11376" max="11376" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11377" max="11377" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11378" max="11378" width="8" style="4" customWidth="1"/>
+    <col min="11379" max="11379" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11380" max="11380" width="10.140625" style="4" customWidth="1"/>
+    <col min="11381" max="11381" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11382" max="11382" width="8.140625" style="4" customWidth="1"/>
+    <col min="11383" max="11383" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11384" max="11384" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11385" max="11385" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11386" max="11386" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11387" max="11387" width="8.5703125" style="4" customWidth="1"/>
+    <col min="11388" max="11388" width="8.42578125" style="4" customWidth="1"/>
+    <col min="11389" max="11389" width="9.140625" style="4" customWidth="1"/>
+    <col min="11390" max="11390" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11391" max="11391" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11392" max="11392" width="8.140625" style="4" customWidth="1"/>
+    <col min="11393" max="11393" width="8" style="4" customWidth="1"/>
+    <col min="11394" max="11394" width="9" style="4" customWidth="1"/>
+    <col min="11395" max="11395" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11396" max="11396" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11397" max="11397" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11398" max="11398" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11399" max="11400" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11401" max="11401" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11402" max="11402" width="8" style="4" customWidth="1"/>
+    <col min="11403" max="11403" width="9.140625" style="4" customWidth="1"/>
+    <col min="11404" max="11404" width="10.42578125" style="4" customWidth="1"/>
+    <col min="11405" max="11405" width="9.140625" style="4" customWidth="1"/>
+    <col min="11406" max="11406" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11407" max="11408" width="8" style="4" customWidth="1"/>
+    <col min="11409" max="11409" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11410" max="11410" width="10.140625" style="4" customWidth="1"/>
+    <col min="11411" max="11411" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11412" max="11412" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11413" max="11413" width="8.140625" style="4" customWidth="1"/>
+    <col min="11414" max="11414" width="8.7109375" style="4" customWidth="1"/>
+    <col min="11415" max="11415" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11416" max="11417" width="9.140625" style="4"/>
+    <col min="11418" max="11418" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11419" max="11419" width="10.7109375" style="4" customWidth="1"/>
+    <col min="11420" max="11420" width="10.140625" style="4" customWidth="1"/>
+    <col min="11421" max="11421" width="9.140625" style="4"/>
+    <col min="11422" max="11422" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11423" max="11423" width="8" style="4" customWidth="1"/>
+    <col min="11424" max="11424" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11425" max="11425" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11426" max="11427" width="9.140625" style="4"/>
+    <col min="11428" max="11428" width="8.140625" style="4" customWidth="1"/>
+    <col min="11429" max="11429" width="9.140625" style="4" customWidth="1"/>
+    <col min="11430" max="11430" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11431" max="11436" width="9.140625" style="4"/>
+    <col min="11437" max="11437" width="9.140625" style="4" customWidth="1"/>
+    <col min="11438" max="11438" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11439" max="11441" width="9.140625" style="4"/>
+    <col min="11442" max="11442" width="9.140625" style="4" customWidth="1"/>
+    <col min="11443" max="11443" width="9.140625" style="4"/>
+    <col min="11444" max="11444" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11445" max="11446" width="9.140625" style="4"/>
+    <col min="11447" max="11447" width="9.140625" style="4" customWidth="1"/>
+    <col min="11448" max="11448" width="10" style="4" customWidth="1"/>
+    <col min="11449" max="11449" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11450" max="11451" width="9.140625" style="4"/>
+    <col min="11452" max="11452" width="9.140625" style="4" customWidth="1"/>
+    <col min="11453" max="11458" width="9.140625" style="4"/>
+    <col min="11459" max="11459" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11460" max="11471" width="9.140625" style="4"/>
+    <col min="11472" max="11472" width="10.140625" style="4" customWidth="1"/>
+    <col min="11473" max="11476" width="9.140625" style="4"/>
+    <col min="11477" max="11477" width="10.140625" style="4" customWidth="1"/>
+    <col min="11478" max="11478" width="9.140625" style="4"/>
+    <col min="11479" max="11479" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11480" max="11481" width="9.140625" style="4"/>
+    <col min="11482" max="11482" width="10.140625" style="4" customWidth="1"/>
+    <col min="11483" max="11627" width="9.140625" style="4"/>
+    <col min="11628" max="11628" width="20" style="4" customWidth="1"/>
+    <col min="11629" max="11629" width="8.140625" style="4" customWidth="1"/>
+    <col min="11630" max="11630" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11631" max="11631" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11632" max="11632" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11633" max="11633" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11634" max="11634" width="8" style="4" customWidth="1"/>
+    <col min="11635" max="11635" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11636" max="11636" width="10.140625" style="4" customWidth="1"/>
+    <col min="11637" max="11637" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11638" max="11638" width="8.140625" style="4" customWidth="1"/>
+    <col min="11639" max="11639" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11640" max="11640" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11641" max="11641" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11642" max="11642" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11643" max="11643" width="8.5703125" style="4" customWidth="1"/>
+    <col min="11644" max="11644" width="8.42578125" style="4" customWidth="1"/>
+    <col min="11645" max="11645" width="9.140625" style="4" customWidth="1"/>
+    <col min="11646" max="11646" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11647" max="11647" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11648" max="11648" width="8.140625" style="4" customWidth="1"/>
+    <col min="11649" max="11649" width="8" style="4" customWidth="1"/>
+    <col min="11650" max="11650" width="9" style="4" customWidth="1"/>
+    <col min="11651" max="11651" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11652" max="11652" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11653" max="11653" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11654" max="11654" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11655" max="11656" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11657" max="11657" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11658" max="11658" width="8" style="4" customWidth="1"/>
+    <col min="11659" max="11659" width="9.140625" style="4" customWidth="1"/>
+    <col min="11660" max="11660" width="10.42578125" style="4" customWidth="1"/>
+    <col min="11661" max="11661" width="9.140625" style="4" customWidth="1"/>
+    <col min="11662" max="11662" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11663" max="11664" width="8" style="4" customWidth="1"/>
+    <col min="11665" max="11665" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11666" max="11666" width="10.140625" style="4" customWidth="1"/>
+    <col min="11667" max="11667" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11668" max="11668" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11669" max="11669" width="8.140625" style="4" customWidth="1"/>
+    <col min="11670" max="11670" width="8.7109375" style="4" customWidth="1"/>
+    <col min="11671" max="11671" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11672" max="11673" width="9.140625" style="4"/>
+    <col min="11674" max="11674" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11675" max="11675" width="10.7109375" style="4" customWidth="1"/>
+    <col min="11676" max="11676" width="10.140625" style="4" customWidth="1"/>
+    <col min="11677" max="11677" width="9.140625" style="4"/>
+    <col min="11678" max="11678" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11679" max="11679" width="8" style="4" customWidth="1"/>
+    <col min="11680" max="11680" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11681" max="11681" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11682" max="11683" width="9.140625" style="4"/>
+    <col min="11684" max="11684" width="8.140625" style="4" customWidth="1"/>
+    <col min="11685" max="11685" width="9.140625" style="4" customWidth="1"/>
+    <col min="11686" max="11686" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11687" max="11692" width="9.140625" style="4"/>
+    <col min="11693" max="11693" width="9.140625" style="4" customWidth="1"/>
+    <col min="11694" max="11694" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11695" max="11697" width="9.140625" style="4"/>
+    <col min="11698" max="11698" width="9.140625" style="4" customWidth="1"/>
+    <col min="11699" max="11699" width="9.140625" style="4"/>
+    <col min="11700" max="11700" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11701" max="11702" width="9.140625" style="4"/>
+    <col min="11703" max="11703" width="9.140625" style="4" customWidth="1"/>
+    <col min="11704" max="11704" width="10" style="4" customWidth="1"/>
+    <col min="11705" max="11705" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11706" max="11707" width="9.140625" style="4"/>
+    <col min="11708" max="11708" width="9.140625" style="4" customWidth="1"/>
+    <col min="11709" max="11714" width="9.140625" style="4"/>
+    <col min="11715" max="11715" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11716" max="11727" width="9.140625" style="4"/>
+    <col min="11728" max="11728" width="10.140625" style="4" customWidth="1"/>
+    <col min="11729" max="11732" width="9.140625" style="4"/>
+    <col min="11733" max="11733" width="10.140625" style="4" customWidth="1"/>
+    <col min="11734" max="11734" width="9.140625" style="4"/>
+    <col min="11735" max="11735" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11736" max="11737" width="9.140625" style="4"/>
+    <col min="11738" max="11738" width="10.140625" style="4" customWidth="1"/>
+    <col min="11739" max="11883" width="9.140625" style="4"/>
+    <col min="11884" max="11884" width="20" style="4" customWidth="1"/>
+    <col min="11885" max="11885" width="8.140625" style="4" customWidth="1"/>
+    <col min="11886" max="11886" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11887" max="11887" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11888" max="11888" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11889" max="11889" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11890" max="11890" width="8" style="4" customWidth="1"/>
+    <col min="11891" max="11891" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11892" max="11892" width="10.140625" style="4" customWidth="1"/>
+    <col min="11893" max="11893" width="10.5703125" style="4" customWidth="1"/>
+    <col min="11894" max="11894" width="8.140625" style="4" customWidth="1"/>
+    <col min="11895" max="11895" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11896" max="11896" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11897" max="11897" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11898" max="11898" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11899" max="11899" width="8.5703125" style="4" customWidth="1"/>
+    <col min="11900" max="11900" width="8.42578125" style="4" customWidth="1"/>
+    <col min="11901" max="11901" width="9.140625" style="4" customWidth="1"/>
+    <col min="11902" max="11902" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11903" max="11903" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11904" max="11904" width="8.140625" style="4" customWidth="1"/>
+    <col min="11905" max="11905" width="8" style="4" customWidth="1"/>
+    <col min="11906" max="11906" width="9" style="4" customWidth="1"/>
+    <col min="11907" max="11907" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11908" max="11908" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11909" max="11909" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11910" max="11910" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11911" max="11912" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11913" max="11913" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11914" max="11914" width="8" style="4" customWidth="1"/>
+    <col min="11915" max="11915" width="9.140625" style="4" customWidth="1"/>
+    <col min="11916" max="11916" width="10.42578125" style="4" customWidth="1"/>
+    <col min="11917" max="11917" width="9.140625" style="4" customWidth="1"/>
+    <col min="11918" max="11918" width="9.5703125" style="4" customWidth="1"/>
+    <col min="11919" max="11920" width="8" style="4" customWidth="1"/>
+    <col min="11921" max="11921" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11922" max="11922" width="10.140625" style="4" customWidth="1"/>
+    <col min="11923" max="11923" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11924" max="11924" width="7.7109375" style="4" customWidth="1"/>
+    <col min="11925" max="11925" width="8.140625" style="4" customWidth="1"/>
+    <col min="11926" max="11926" width="8.7109375" style="4" customWidth="1"/>
+    <col min="11927" max="11927" width="9.28515625" style="4" customWidth="1"/>
+    <col min="11928" max="11929" width="9.140625" style="4"/>
+    <col min="11930" max="11930" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11931" max="11931" width="10.7109375" style="4" customWidth="1"/>
+    <col min="11932" max="11932" width="10.140625" style="4" customWidth="1"/>
+    <col min="11933" max="11933" width="9.140625" style="4"/>
+    <col min="11934" max="11934" width="8.28515625" style="4" customWidth="1"/>
+    <col min="11935" max="11935" width="8" style="4" customWidth="1"/>
+    <col min="11936" max="11936" width="8.85546875" style="4" customWidth="1"/>
+    <col min="11937" max="11937" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11938" max="11939" width="9.140625" style="4"/>
+    <col min="11940" max="11940" width="8.140625" style="4" customWidth="1"/>
+    <col min="11941" max="11941" width="9.140625" style="4" customWidth="1"/>
+    <col min="11942" max="11942" width="10.28515625" style="4" customWidth="1"/>
+    <col min="11943" max="11948" width="9.140625" style="4"/>
+    <col min="11949" max="11949" width="9.140625" style="4" customWidth="1"/>
+    <col min="11950" max="11950" width="9.42578125" style="4" customWidth="1"/>
+    <col min="11951" max="11953" width="9.140625" style="4"/>
+    <col min="11954" max="11954" width="9.140625" style="4" customWidth="1"/>
+    <col min="11955" max="11955" width="9.140625" style="4"/>
+    <col min="11956" max="11956" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11957" max="11958" width="9.140625" style="4"/>
+    <col min="11959" max="11959" width="9.140625" style="4" customWidth="1"/>
+    <col min="11960" max="11960" width="10" style="4" customWidth="1"/>
+    <col min="11961" max="11961" width="9.7109375" style="4" customWidth="1"/>
+    <col min="11962" max="11963" width="9.140625" style="4"/>
+    <col min="11964" max="11964" width="9.140625" style="4" customWidth="1"/>
+    <col min="11965" max="11970" width="9.140625" style="4"/>
+    <col min="11971" max="11971" width="9.85546875" style="4" customWidth="1"/>
+    <col min="11972" max="11983" width="9.140625" style="4"/>
+    <col min="11984" max="11984" width="10.140625" style="4" customWidth="1"/>
+    <col min="11985" max="11988" width="9.140625" style="4"/>
+    <col min="11989" max="11989" width="10.140625" style="4" customWidth="1"/>
+    <col min="11990" max="11990" width="9.140625" style="4"/>
+    <col min="11991" max="11991" width="10.85546875" style="4" customWidth="1"/>
+    <col min="11992" max="11993" width="9.140625" style="4"/>
+    <col min="11994" max="11994" width="10.140625" style="4" customWidth="1"/>
+    <col min="11995" max="12139" width="9.140625" style="4"/>
+    <col min="12140" max="12140" width="20" style="4" customWidth="1"/>
+    <col min="12141" max="12141" width="8.140625" style="4" customWidth="1"/>
+    <col min="12142" max="12142" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12143" max="12143" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12144" max="12144" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12145" max="12145" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12146" max="12146" width="8" style="4" customWidth="1"/>
+    <col min="12147" max="12147" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12148" max="12148" width="10.140625" style="4" customWidth="1"/>
+    <col min="12149" max="12149" width="10.5703125" style="4" customWidth="1"/>
+    <col min="12150" max="12150" width="8.140625" style="4" customWidth="1"/>
+    <col min="12151" max="12151" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12152" max="12152" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12153" max="12153" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12154" max="12154" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12155" max="12155" width="8.5703125" style="4" customWidth="1"/>
+    <col min="12156" max="12156" width="8.42578125" style="4" customWidth="1"/>
+    <col min="12157" max="12157" width="9.140625" style="4" customWidth="1"/>
+    <col min="12158" max="12158" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12159" max="12159" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12160" max="12160" width="8.140625" style="4" customWidth="1"/>
+    <col min="12161" max="12161" width="8" style="4" customWidth="1"/>
+    <col min="12162" max="12162" width="9" style="4" customWidth="1"/>
+    <col min="12163" max="12163" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12164" max="12164" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12165" max="12165" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12166" max="12166" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12167" max="12168" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12169" max="12169" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12170" max="12170" width="8" style="4" customWidth="1"/>
+    <col min="12171" max="12171" width="9.140625" style="4" customWidth="1"/>
+    <col min="12172" max="12172" width="10.42578125" style="4" customWidth="1"/>
+    <col min="12173" max="12173" width="9.140625" style="4" customWidth="1"/>
+    <col min="12174" max="12174" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12175" max="12176" width="8" style="4" customWidth="1"/>
+    <col min="12177" max="12177" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12178" max="12178" width="10.140625" style="4" customWidth="1"/>
+    <col min="12179" max="12179" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12180" max="12180" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12181" max="12181" width="8.140625" style="4" customWidth="1"/>
+    <col min="12182" max="12182" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12183" max="12183" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12184" max="12185" width="9.140625" style="4"/>
+    <col min="12186" max="12186" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12187" max="12187" width="10.7109375" style="4" customWidth="1"/>
+    <col min="12188" max="12188" width="10.140625" style="4" customWidth="1"/>
+    <col min="12189" max="12189" width="9.140625" style="4"/>
+    <col min="12190" max="12190" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12191" max="12191" width="8" style="4" customWidth="1"/>
+    <col min="12192" max="12192" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12193" max="12193" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12194" max="12195" width="9.140625" style="4"/>
+    <col min="12196" max="12196" width="8.140625" style="4" customWidth="1"/>
+    <col min="12197" max="12197" width="9.140625" style="4" customWidth="1"/>
+    <col min="12198" max="12198" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12199" max="12204" width="9.140625" style="4"/>
+    <col min="12205" max="12205" width="9.140625" style="4" customWidth="1"/>
+    <col min="12206" max="12206" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12207" max="12209" width="9.140625" style="4"/>
+    <col min="12210" max="12210" width="9.140625" style="4" customWidth="1"/>
+    <col min="12211" max="12211" width="9.140625" style="4"/>
+    <col min="12212" max="12212" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12213" max="12214" width="9.140625" style="4"/>
+    <col min="12215" max="12215" width="9.140625" style="4" customWidth="1"/>
+    <col min="12216" max="12216" width="10" style="4" customWidth="1"/>
+    <col min="12217" max="12217" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12218" max="12219" width="9.140625" style="4"/>
+    <col min="12220" max="12220" width="9.140625" style="4" customWidth="1"/>
+    <col min="12221" max="12226" width="9.140625" style="4"/>
+    <col min="12227" max="12227" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12228" max="12239" width="9.140625" style="4"/>
+    <col min="12240" max="12240" width="10.140625" style="4" customWidth="1"/>
+    <col min="12241" max="12244" width="9.140625" style="4"/>
+    <col min="12245" max="12245" width="10.140625" style="4" customWidth="1"/>
+    <col min="12246" max="12246" width="9.140625" style="4"/>
+    <col min="12247" max="12247" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12248" max="12249" width="9.140625" style="4"/>
+    <col min="12250" max="12250" width="10.140625" style="4" customWidth="1"/>
+    <col min="12251" max="12395" width="9.140625" style="4"/>
+    <col min="12396" max="12396" width="20" style="4" customWidth="1"/>
+    <col min="12397" max="12397" width="8.140625" style="4" customWidth="1"/>
+    <col min="12398" max="12398" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12399" max="12399" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12400" max="12400" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12401" max="12401" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12402" max="12402" width="8" style="4" customWidth="1"/>
+    <col min="12403" max="12403" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12404" max="12404" width="10.140625" style="4" customWidth="1"/>
+    <col min="12405" max="12405" width="10.5703125" style="4" customWidth="1"/>
+    <col min="12406" max="12406" width="8.140625" style="4" customWidth="1"/>
+    <col min="12407" max="12407" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12408" max="12408" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12409" max="12409" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12410" max="12410" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12411" max="12411" width="8.5703125" style="4" customWidth="1"/>
+    <col min="12412" max="12412" width="8.42578125" style="4" customWidth="1"/>
+    <col min="12413" max="12413" width="9.140625" style="4" customWidth="1"/>
+    <col min="12414" max="12414" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12415" max="12415" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12416" max="12416" width="8.140625" style="4" customWidth="1"/>
+    <col min="12417" max="12417" width="8" style="4" customWidth="1"/>
+    <col min="12418" max="12418" width="9" style="4" customWidth="1"/>
+    <col min="12419" max="12419" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12420" max="12420" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12421" max="12421" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12422" max="12422" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12423" max="12424" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12425" max="12425" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12426" max="12426" width="8" style="4" customWidth="1"/>
+    <col min="12427" max="12427" width="9.140625" style="4" customWidth="1"/>
+    <col min="12428" max="12428" width="10.42578125" style="4" customWidth="1"/>
+    <col min="12429" max="12429" width="9.140625" style="4" customWidth="1"/>
+    <col min="12430" max="12430" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12431" max="12432" width="8" style="4" customWidth="1"/>
+    <col min="12433" max="12433" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12434" max="12434" width="10.140625" style="4" customWidth="1"/>
+    <col min="12435" max="12435" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12436" max="12436" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12437" max="12437" width="8.140625" style="4" customWidth="1"/>
+    <col min="12438" max="12438" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12439" max="12439" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12440" max="12441" width="9.140625" style="4"/>
+    <col min="12442" max="12442" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12443" max="12443" width="10.7109375" style="4" customWidth="1"/>
+    <col min="12444" max="12444" width="10.140625" style="4" customWidth="1"/>
+    <col min="12445" max="12445" width="9.140625" style="4"/>
+    <col min="12446" max="12446" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12447" max="12447" width="8" style="4" customWidth="1"/>
+    <col min="12448" max="12448" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12449" max="12449" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12450" max="12451" width="9.140625" style="4"/>
+    <col min="12452" max="12452" width="8.140625" style="4" customWidth="1"/>
+    <col min="12453" max="12453" width="9.140625" style="4" customWidth="1"/>
+    <col min="12454" max="12454" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12455" max="12460" width="9.140625" style="4"/>
+    <col min="12461" max="12461" width="9.140625" style="4" customWidth="1"/>
+    <col min="12462" max="12462" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12463" max="12465" width="9.140625" style="4"/>
+    <col min="12466" max="12466" width="9.140625" style="4" customWidth="1"/>
+    <col min="12467" max="12467" width="9.140625" style="4"/>
+    <col min="12468" max="12468" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12469" max="12470" width="9.140625" style="4"/>
+    <col min="12471" max="12471" width="9.140625" style="4" customWidth="1"/>
+    <col min="12472" max="12472" width="10" style="4" customWidth="1"/>
+    <col min="12473" max="12473" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12474" max="12475" width="9.140625" style="4"/>
+    <col min="12476" max="12476" width="9.140625" style="4" customWidth="1"/>
+    <col min="12477" max="12482" width="9.140625" style="4"/>
+    <col min="12483" max="12483" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12484" max="12495" width="9.140625" style="4"/>
+    <col min="12496" max="12496" width="10.140625" style="4" customWidth="1"/>
+    <col min="12497" max="12500" width="9.140625" style="4"/>
+    <col min="12501" max="12501" width="10.140625" style="4" customWidth="1"/>
+    <col min="12502" max="12502" width="9.140625" style="4"/>
+    <col min="12503" max="12503" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12504" max="12505" width="9.140625" style="4"/>
+    <col min="12506" max="12506" width="10.140625" style="4" customWidth="1"/>
+    <col min="12507" max="12651" width="9.140625" style="4"/>
+    <col min="12652" max="12652" width="20" style="4" customWidth="1"/>
+    <col min="12653" max="12653" width="8.140625" style="4" customWidth="1"/>
+    <col min="12654" max="12654" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12655" max="12655" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12656" max="12656" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12657" max="12657" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12658" max="12658" width="8" style="4" customWidth="1"/>
+    <col min="12659" max="12659" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12660" max="12660" width="10.140625" style="4" customWidth="1"/>
+    <col min="12661" max="12661" width="10.5703125" style="4" customWidth="1"/>
+    <col min="12662" max="12662" width="8.140625" style="4" customWidth="1"/>
+    <col min="12663" max="12663" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12664" max="12664" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12665" max="12665" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12666" max="12666" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12667" max="12667" width="8.5703125" style="4" customWidth="1"/>
+    <col min="12668" max="12668" width="8.42578125" style="4" customWidth="1"/>
+    <col min="12669" max="12669" width="9.140625" style="4" customWidth="1"/>
+    <col min="12670" max="12670" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12671" max="12671" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12672" max="12672" width="8.140625" style="4" customWidth="1"/>
+    <col min="12673" max="12673" width="8" style="4" customWidth="1"/>
+    <col min="12674" max="12674" width="9" style="4" customWidth="1"/>
+    <col min="12675" max="12675" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12676" max="12676" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12677" max="12677" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12678" max="12678" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12679" max="12680" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12681" max="12681" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12682" max="12682" width="8" style="4" customWidth="1"/>
+    <col min="12683" max="12683" width="9.140625" style="4" customWidth="1"/>
+    <col min="12684" max="12684" width="10.42578125" style="4" customWidth="1"/>
+    <col min="12685" max="12685" width="9.140625" style="4" customWidth="1"/>
+    <col min="12686" max="12686" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12687" max="12688" width="8" style="4" customWidth="1"/>
+    <col min="12689" max="12689" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12690" max="12690" width="10.140625" style="4" customWidth="1"/>
+    <col min="12691" max="12691" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12692" max="12692" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12693" max="12693" width="8.140625" style="4" customWidth="1"/>
+    <col min="12694" max="12694" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12695" max="12695" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12696" max="12697" width="9.140625" style="4"/>
+    <col min="12698" max="12698" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12699" max="12699" width="10.7109375" style="4" customWidth="1"/>
+    <col min="12700" max="12700" width="10.140625" style="4" customWidth="1"/>
+    <col min="12701" max="12701" width="9.140625" style="4"/>
+    <col min="12702" max="12702" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12703" max="12703" width="8" style="4" customWidth="1"/>
+    <col min="12704" max="12704" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12705" max="12705" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12706" max="12707" width="9.140625" style="4"/>
+    <col min="12708" max="12708" width="8.140625" style="4" customWidth="1"/>
+    <col min="12709" max="12709" width="9.140625" style="4" customWidth="1"/>
+    <col min="12710" max="12710" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12711" max="12716" width="9.140625" style="4"/>
+    <col min="12717" max="12717" width="9.140625" style="4" customWidth="1"/>
+    <col min="12718" max="12718" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12719" max="12721" width="9.140625" style="4"/>
+    <col min="12722" max="12722" width="9.140625" style="4" customWidth="1"/>
+    <col min="12723" max="12723" width="9.140625" style="4"/>
+    <col min="12724" max="12724" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12725" max="12726" width="9.140625" style="4"/>
+    <col min="12727" max="12727" width="9.140625" style="4" customWidth="1"/>
+    <col min="12728" max="12728" width="10" style="4" customWidth="1"/>
+    <col min="12729" max="12729" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12730" max="12731" width="9.140625" style="4"/>
+    <col min="12732" max="12732" width="9.140625" style="4" customWidth="1"/>
+    <col min="12733" max="12738" width="9.140625" style="4"/>
+    <col min="12739" max="12739" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12740" max="12751" width="9.140625" style="4"/>
+    <col min="12752" max="12752" width="10.140625" style="4" customWidth="1"/>
+    <col min="12753" max="12756" width="9.140625" style="4"/>
+    <col min="12757" max="12757" width="10.140625" style="4" customWidth="1"/>
+    <col min="12758" max="12758" width="9.140625" style="4"/>
+    <col min="12759" max="12759" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12760" max="12761" width="9.140625" style="4"/>
+    <col min="12762" max="12762" width="10.140625" style="4" customWidth="1"/>
+    <col min="12763" max="12907" width="9.140625" style="4"/>
+    <col min="12908" max="12908" width="20" style="4" customWidth="1"/>
+    <col min="12909" max="12909" width="8.140625" style="4" customWidth="1"/>
+    <col min="12910" max="12910" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12911" max="12911" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12912" max="12912" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12913" max="12913" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12914" max="12914" width="8" style="4" customWidth="1"/>
+    <col min="12915" max="12915" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12916" max="12916" width="10.140625" style="4" customWidth="1"/>
+    <col min="12917" max="12917" width="10.5703125" style="4" customWidth="1"/>
+    <col min="12918" max="12918" width="8.140625" style="4" customWidth="1"/>
+    <col min="12919" max="12919" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12920" max="12920" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12921" max="12921" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12922" max="12922" width="10.85546875" style="4" customWidth="1"/>
+    <col min="12923" max="12923" width="8.5703125" style="4" customWidth="1"/>
+    <col min="12924" max="12924" width="8.42578125" style="4" customWidth="1"/>
+    <col min="12925" max="12925" width="9.140625" style="4" customWidth="1"/>
+    <col min="12926" max="12926" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12927" max="12927" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12928" max="12928" width="8.140625" style="4" customWidth="1"/>
+    <col min="12929" max="12929" width="8" style="4" customWidth="1"/>
+    <col min="12930" max="12930" width="9" style="4" customWidth="1"/>
+    <col min="12931" max="12931" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12932" max="12932" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12933" max="12933" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12934" max="12934" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12935" max="12936" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12937" max="12937" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12938" max="12938" width="8" style="4" customWidth="1"/>
+    <col min="12939" max="12939" width="9.140625" style="4" customWidth="1"/>
+    <col min="12940" max="12940" width="10.42578125" style="4" customWidth="1"/>
+    <col min="12941" max="12941" width="9.140625" style="4" customWidth="1"/>
+    <col min="12942" max="12942" width="9.5703125" style="4" customWidth="1"/>
+    <col min="12943" max="12944" width="8" style="4" customWidth="1"/>
+    <col min="12945" max="12945" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12946" max="12946" width="10.140625" style="4" customWidth="1"/>
+    <col min="12947" max="12947" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12948" max="12948" width="7.7109375" style="4" customWidth="1"/>
+    <col min="12949" max="12949" width="8.140625" style="4" customWidth="1"/>
+    <col min="12950" max="12950" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12951" max="12951" width="9.28515625" style="4" customWidth="1"/>
+    <col min="12952" max="12953" width="9.140625" style="4"/>
+    <col min="12954" max="12954" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12955" max="12955" width="10.7109375" style="4" customWidth="1"/>
+    <col min="12956" max="12956" width="10.140625" style="4" customWidth="1"/>
+    <col min="12957" max="12957" width="9.140625" style="4"/>
+    <col min="12958" max="12958" width="8.28515625" style="4" customWidth="1"/>
+    <col min="12959" max="12959" width="8" style="4" customWidth="1"/>
+    <col min="12960" max="12960" width="8.85546875" style="4" customWidth="1"/>
+    <col min="12961" max="12961" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12962" max="12963" width="9.140625" style="4"/>
+    <col min="12964" max="12964" width="8.140625" style="4" customWidth="1"/>
+    <col min="12965" max="12965" width="9.140625" style="4" customWidth="1"/>
+    <col min="12966" max="12966" width="10.28515625" style="4" customWidth="1"/>
+    <col min="12967" max="12972" width="9.140625" style="4"/>
+    <col min="12973" max="12973" width="9.140625" style="4" customWidth="1"/>
+    <col min="12974" max="12974" width="9.42578125" style="4" customWidth="1"/>
+    <col min="12975" max="12977" width="9.140625" style="4"/>
+    <col min="12978" max="12978" width="9.140625" style="4" customWidth="1"/>
+    <col min="12979" max="12979" width="9.140625" style="4"/>
+    <col min="12980" max="12980" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12981" max="12982" width="9.140625" style="4"/>
+    <col min="12983" max="12983" width="9.140625" style="4" customWidth="1"/>
+    <col min="12984" max="12984" width="10" style="4" customWidth="1"/>
+    <col min="12985" max="12985" width="9.7109375" style="4" customWidth="1"/>
+    <col min="12986" max="12987" width="9.140625" style="4"/>
+    <col min="12988" max="12988" width="9.140625" style="4" customWidth="1"/>
+    <col min="12989" max="12994" width="9.140625" style="4"/>
+    <col min="12995" max="12995" width="9.85546875" style="4" customWidth="1"/>
+    <col min="12996" max="13007" width="9.140625" style="4"/>
+    <col min="13008" max="13008" width="10.140625" style="4" customWidth="1"/>
+    <col min="13009" max="13012" width="9.140625" style="4"/>
+    <col min="13013" max="13013" width="10.140625" style="4" customWidth="1"/>
+    <col min="13014" max="13014" width="9.140625" style="4"/>
+    <col min="13015" max="13015" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13016" max="13017" width="9.140625" style="4"/>
+    <col min="13018" max="13018" width="10.140625" style="4" customWidth="1"/>
+    <col min="13019" max="13163" width="9.140625" style="4"/>
+    <col min="13164" max="13164" width="20" style="4" customWidth="1"/>
+    <col min="13165" max="13165" width="8.140625" style="4" customWidth="1"/>
+    <col min="13166" max="13166" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13167" max="13167" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13168" max="13168" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13169" max="13169" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13170" max="13170" width="8" style="4" customWidth="1"/>
+    <col min="13171" max="13171" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13172" max="13172" width="10.140625" style="4" customWidth="1"/>
+    <col min="13173" max="13173" width="10.5703125" style="4" customWidth="1"/>
+    <col min="13174" max="13174" width="8.140625" style="4" customWidth="1"/>
+    <col min="13175" max="13175" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13176" max="13176" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13177" max="13177" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13178" max="13178" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13179" max="13179" width="8.5703125" style="4" customWidth="1"/>
+    <col min="13180" max="13180" width="8.42578125" style="4" customWidth="1"/>
+    <col min="13181" max="13181" width="9.140625" style="4" customWidth="1"/>
+    <col min="13182" max="13182" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13183" max="13183" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13184" max="13184" width="8.140625" style="4" customWidth="1"/>
+    <col min="13185" max="13185" width="8" style="4" customWidth="1"/>
+    <col min="13186" max="13186" width="9" style="4" customWidth="1"/>
+    <col min="13187" max="13187" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13188" max="13188" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13189" max="13189" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13190" max="13190" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13191" max="13192" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13193" max="13193" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13194" max="13194" width="8" style="4" customWidth="1"/>
+    <col min="13195" max="13195" width="9.140625" style="4" customWidth="1"/>
+    <col min="13196" max="13196" width="10.42578125" style="4" customWidth="1"/>
+    <col min="13197" max="13197" width="9.140625" style="4" customWidth="1"/>
+    <col min="13198" max="13198" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13199" max="13200" width="8" style="4" customWidth="1"/>
+    <col min="13201" max="13201" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13202" max="13202" width="10.140625" style="4" customWidth="1"/>
+    <col min="13203" max="13203" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13204" max="13204" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13205" max="13205" width="8.140625" style="4" customWidth="1"/>
+    <col min="13206" max="13206" width="8.7109375" style="4" customWidth="1"/>
+    <col min="13207" max="13207" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13208" max="13209" width="9.140625" style="4"/>
+    <col min="13210" max="13210" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13211" max="13211" width="10.7109375" style="4" customWidth="1"/>
+    <col min="13212" max="13212" width="10.140625" style="4" customWidth="1"/>
+    <col min="13213" max="13213" width="9.140625" style="4"/>
+    <col min="13214" max="13214" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13215" max="13215" width="8" style="4" customWidth="1"/>
+    <col min="13216" max="13216" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13217" max="13217" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13218" max="13219" width="9.140625" style="4"/>
+    <col min="13220" max="13220" width="8.140625" style="4" customWidth="1"/>
+    <col min="13221" max="13221" width="9.140625" style="4" customWidth="1"/>
+    <col min="13222" max="13222" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13223" max="13228" width="9.140625" style="4"/>
+    <col min="13229" max="13229" width="9.140625" style="4" customWidth="1"/>
+    <col min="13230" max="13230" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13231" max="13233" width="9.140625" style="4"/>
+    <col min="13234" max="13234" width="9.140625" style="4" customWidth="1"/>
+    <col min="13235" max="13235" width="9.140625" style="4"/>
+    <col min="13236" max="13236" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13237" max="13238" width="9.140625" style="4"/>
+    <col min="13239" max="13239" width="9.140625" style="4" customWidth="1"/>
+    <col min="13240" max="13240" width="10" style="4" customWidth="1"/>
+    <col min="13241" max="13241" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13242" max="13243" width="9.140625" style="4"/>
+    <col min="13244" max="13244" width="9.140625" style="4" customWidth="1"/>
+    <col min="13245" max="13250" width="9.140625" style="4"/>
+    <col min="13251" max="13251" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13252" max="13263" width="9.140625" style="4"/>
+    <col min="13264" max="13264" width="10.140625" style="4" customWidth="1"/>
+    <col min="13265" max="13268" width="9.140625" style="4"/>
+    <col min="13269" max="13269" width="10.140625" style="4" customWidth="1"/>
+    <col min="13270" max="13270" width="9.140625" style="4"/>
+    <col min="13271" max="13271" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13272" max="13273" width="9.140625" style="4"/>
+    <col min="13274" max="13274" width="10.140625" style="4" customWidth="1"/>
+    <col min="13275" max="13419" width="9.140625" style="4"/>
+    <col min="13420" max="13420" width="20" style="4" customWidth="1"/>
+    <col min="13421" max="13421" width="8.140625" style="4" customWidth="1"/>
+    <col min="13422" max="13422" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13423" max="13423" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13424" max="13424" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13425" max="13425" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13426" max="13426" width="8" style="4" customWidth="1"/>
+    <col min="13427" max="13427" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13428" max="13428" width="10.140625" style="4" customWidth="1"/>
+    <col min="13429" max="13429" width="10.5703125" style="4" customWidth="1"/>
+    <col min="13430" max="13430" width="8.140625" style="4" customWidth="1"/>
+    <col min="13431" max="13431" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13432" max="13432" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13433" max="13433" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13434" max="13434" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13435" max="13435" width="8.5703125" style="4" customWidth="1"/>
+    <col min="13436" max="13436" width="8.42578125" style="4" customWidth="1"/>
+    <col min="13437" max="13437" width="9.140625" style="4" customWidth="1"/>
+    <col min="13438" max="13438" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13439" max="13439" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13440" max="13440" width="8.140625" style="4" customWidth="1"/>
+    <col min="13441" max="13441" width="8" style="4" customWidth="1"/>
+    <col min="13442" max="13442" width="9" style="4" customWidth="1"/>
+    <col min="13443" max="13443" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13444" max="13444" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13445" max="13445" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13446" max="13446" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13447" max="13448" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13449" max="13449" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13450" max="13450" width="8" style="4" customWidth="1"/>
+    <col min="13451" max="13451" width="9.140625" style="4" customWidth="1"/>
+    <col min="13452" max="13452" width="10.42578125" style="4" customWidth="1"/>
+    <col min="13453" max="13453" width="9.140625" style="4" customWidth="1"/>
+    <col min="13454" max="13454" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13455" max="13456" width="8" style="4" customWidth="1"/>
+    <col min="13457" max="13457" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13458" max="13458" width="10.140625" style="4" customWidth="1"/>
+    <col min="13459" max="13459" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13460" max="13460" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13461" max="13461" width="8.140625" style="4" customWidth="1"/>
+    <col min="13462" max="13462" width="8.7109375" style="4" customWidth="1"/>
+    <col min="13463" max="13463" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13464" max="13465" width="9.140625" style="4"/>
+    <col min="13466" max="13466" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13467" max="13467" width="10.7109375" style="4" customWidth="1"/>
+    <col min="13468" max="13468" width="10.140625" style="4" customWidth="1"/>
+    <col min="13469" max="13469" width="9.140625" style="4"/>
+    <col min="13470" max="13470" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13471" max="13471" width="8" style="4" customWidth="1"/>
+    <col min="13472" max="13472" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13473" max="13473" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13474" max="13475" width="9.140625" style="4"/>
+    <col min="13476" max="13476" width="8.140625" style="4" customWidth="1"/>
+    <col min="13477" max="13477" width="9.140625" style="4" customWidth="1"/>
+    <col min="13478" max="13478" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13479" max="13484" width="9.140625" style="4"/>
+    <col min="13485" max="13485" width="9.140625" style="4" customWidth="1"/>
+    <col min="13486" max="13486" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13487" max="13489" width="9.140625" style="4"/>
+    <col min="13490" max="13490" width="9.140625" style="4" customWidth="1"/>
+    <col min="13491" max="13491" width="9.140625" style="4"/>
+    <col min="13492" max="13492" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13493" max="13494" width="9.140625" style="4"/>
+    <col min="13495" max="13495" width="9.140625" style="4" customWidth="1"/>
+    <col min="13496" max="13496" width="10" style="4" customWidth="1"/>
+    <col min="13497" max="13497" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13498" max="13499" width="9.140625" style="4"/>
+    <col min="13500" max="13500" width="9.140625" style="4" customWidth="1"/>
+    <col min="13501" max="13506" width="9.140625" style="4"/>
+    <col min="13507" max="13507" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13508" max="13519" width="9.140625" style="4"/>
+    <col min="13520" max="13520" width="10.140625" style="4" customWidth="1"/>
+    <col min="13521" max="13524" width="9.140625" style="4"/>
+    <col min="13525" max="13525" width="10.140625" style="4" customWidth="1"/>
+    <col min="13526" max="13526" width="9.140625" style="4"/>
+    <col min="13527" max="13527" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13528" max="13529" width="9.140625" style="4"/>
+    <col min="13530" max="13530" width="10.140625" style="4" customWidth="1"/>
+    <col min="13531" max="13675" width="9.140625" style="4"/>
+    <col min="13676" max="13676" width="20" style="4" customWidth="1"/>
+    <col min="13677" max="13677" width="8.140625" style="4" customWidth="1"/>
+    <col min="13678" max="13678" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13679" max="13679" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13680" max="13680" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13681" max="13681" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13682" max="13682" width="8" style="4" customWidth="1"/>
+    <col min="13683" max="13683" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13684" max="13684" width="10.140625" style="4" customWidth="1"/>
+    <col min="13685" max="13685" width="10.5703125" style="4" customWidth="1"/>
+    <col min="13686" max="13686" width="8.140625" style="4" customWidth="1"/>
+    <col min="13687" max="13687" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13688" max="13688" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13689" max="13689" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13690" max="13690" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13691" max="13691" width="8.5703125" style="4" customWidth="1"/>
+    <col min="13692" max="13692" width="8.42578125" style="4" customWidth="1"/>
+    <col min="13693" max="13693" width="9.140625" style="4" customWidth="1"/>
+    <col min="13694" max="13694" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13695" max="13695" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13696" max="13696" width="8.140625" style="4" customWidth="1"/>
+    <col min="13697" max="13697" width="8" style="4" customWidth="1"/>
+    <col min="13698" max="13698" width="9" style="4" customWidth="1"/>
+    <col min="13699" max="13699" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13700" max="13700" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13701" max="13701" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13702" max="13702" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13703" max="13704" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13705" max="13705" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13706" max="13706" width="8" style="4" customWidth="1"/>
+    <col min="13707" max="13707" width="9.140625" style="4" customWidth="1"/>
+    <col min="13708" max="13708" width="10.42578125" style="4" customWidth="1"/>
+    <col min="13709" max="13709" width="9.140625" style="4" customWidth="1"/>
+    <col min="13710" max="13710" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13711" max="13712" width="8" style="4" customWidth="1"/>
+    <col min="13713" max="13713" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13714" max="13714" width="10.140625" style="4" customWidth="1"/>
+    <col min="13715" max="13715" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13716" max="13716" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13717" max="13717" width="8.140625" style="4" customWidth="1"/>
+    <col min="13718" max="13718" width="8.7109375" style="4" customWidth="1"/>
+    <col min="13719" max="13719" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13720" max="13721" width="9.140625" style="4"/>
+    <col min="13722" max="13722" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13723" max="13723" width="10.7109375" style="4" customWidth="1"/>
+    <col min="13724" max="13724" width="10.140625" style="4" customWidth="1"/>
+    <col min="13725" max="13725" width="9.140625" style="4"/>
+    <col min="13726" max="13726" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13727" max="13727" width="8" style="4" customWidth="1"/>
+    <col min="13728" max="13728" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13729" max="13729" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13730" max="13731" width="9.140625" style="4"/>
+    <col min="13732" max="13732" width="8.140625" style="4" customWidth="1"/>
+    <col min="13733" max="13733" width="9.140625" style="4" customWidth="1"/>
+    <col min="13734" max="13734" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13735" max="13740" width="9.140625" style="4"/>
+    <col min="13741" max="13741" width="9.140625" style="4" customWidth="1"/>
+    <col min="13742" max="13742" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13743" max="13745" width="9.140625" style="4"/>
+    <col min="13746" max="13746" width="9.140625" style="4" customWidth="1"/>
+    <col min="13747" max="13747" width="9.140625" style="4"/>
+    <col min="13748" max="13748" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13749" max="13750" width="9.140625" style="4"/>
+    <col min="13751" max="13751" width="9.140625" style="4" customWidth="1"/>
+    <col min="13752" max="13752" width="10" style="4" customWidth="1"/>
+    <col min="13753" max="13753" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13754" max="13755" width="9.140625" style="4"/>
+    <col min="13756" max="13756" width="9.140625" style="4" customWidth="1"/>
+    <col min="13757" max="13762" width="9.140625" style="4"/>
+    <col min="13763" max="13763" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13764" max="13775" width="9.140625" style="4"/>
+    <col min="13776" max="13776" width="10.140625" style="4" customWidth="1"/>
+    <col min="13777" max="13780" width="9.140625" style="4"/>
+    <col min="13781" max="13781" width="10.140625" style="4" customWidth="1"/>
+    <col min="13782" max="13782" width="9.140625" style="4"/>
+    <col min="13783" max="13783" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13784" max="13785" width="9.140625" style="4"/>
+    <col min="13786" max="13786" width="10.140625" style="4" customWidth="1"/>
+    <col min="13787" max="13931" width="9.140625" style="4"/>
+    <col min="13932" max="13932" width="20" style="4" customWidth="1"/>
+    <col min="13933" max="13933" width="8.140625" style="4" customWidth="1"/>
+    <col min="13934" max="13934" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13935" max="13935" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13936" max="13936" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13937" max="13937" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13938" max="13938" width="8" style="4" customWidth="1"/>
+    <col min="13939" max="13939" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13940" max="13940" width="10.140625" style="4" customWidth="1"/>
+    <col min="13941" max="13941" width="10.5703125" style="4" customWidth="1"/>
+    <col min="13942" max="13942" width="8.140625" style="4" customWidth="1"/>
+    <col min="13943" max="13943" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13944" max="13944" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13945" max="13945" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13946" max="13946" width="10.85546875" style="4" customWidth="1"/>
+    <col min="13947" max="13947" width="8.5703125" style="4" customWidth="1"/>
+    <col min="13948" max="13948" width="8.42578125" style="4" customWidth="1"/>
+    <col min="13949" max="13949" width="9.140625" style="4" customWidth="1"/>
+    <col min="13950" max="13950" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13951" max="13951" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13952" max="13952" width="8.140625" style="4" customWidth="1"/>
+    <col min="13953" max="13953" width="8" style="4" customWidth="1"/>
+    <col min="13954" max="13954" width="9" style="4" customWidth="1"/>
+    <col min="13955" max="13955" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13956" max="13956" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13957" max="13957" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13958" max="13958" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13959" max="13960" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13961" max="13961" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13962" max="13962" width="8" style="4" customWidth="1"/>
+    <col min="13963" max="13963" width="9.140625" style="4" customWidth="1"/>
+    <col min="13964" max="13964" width="10.42578125" style="4" customWidth="1"/>
+    <col min="13965" max="13965" width="9.140625" style="4" customWidth="1"/>
+    <col min="13966" max="13966" width="9.5703125" style="4" customWidth="1"/>
+    <col min="13967" max="13968" width="8" style="4" customWidth="1"/>
+    <col min="13969" max="13969" width="9.7109375" style="4" customWidth="1"/>
+    <col min="13970" max="13970" width="10.140625" style="4" customWidth="1"/>
+    <col min="13971" max="13971" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13972" max="13972" width="7.7109375" style="4" customWidth="1"/>
+    <col min="13973" max="13973" width="8.140625" style="4" customWidth="1"/>
+    <col min="13974" max="13974" width="8.7109375" style="4" customWidth="1"/>
+    <col min="13975" max="13975" width="9.28515625" style="4" customWidth="1"/>
+    <col min="13976" max="13977" width="9.140625" style="4"/>
+    <col min="13978" max="13978" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13979" max="13979" width="10.7109375" style="4" customWidth="1"/>
+    <col min="13980" max="13980" width="10.140625" style="4" customWidth="1"/>
+    <col min="13981" max="13981" width="9.140625" style="4"/>
+    <col min="13982" max="13982" width="8.28515625" style="4" customWidth="1"/>
+    <col min="13983" max="13983" width="8" style="4" customWidth="1"/>
+    <col min="13984" max="13984" width="8.85546875" style="4" customWidth="1"/>
+    <col min="13985" max="13985" width="9.85546875" style="4" customWidth="1"/>
+    <col min="13986" max="13987" width="9.140625" style="4"/>
+    <col min="13988" max="13988" width="8.140625" style="4" customWidth="1"/>
+    <col min="13989" max="13989" width="9.140625" style="4" customWidth="1"/>
+    <col min="13990" max="13990" width="10.28515625" style="4" customWidth="1"/>
+    <col min="13991" max="13996" width="9.140625" style="4"/>
+    <col min="13997" max="13997" width="9.140625" style="4" customWidth="1"/>
+    <col min="13998" max="13998" width="9.42578125" style="4" customWidth="1"/>
+    <col min="13999" max="14001" width="9.140625" style="4"/>
+    <col min="14002" max="14002" width="9.140625" style="4" customWidth="1"/>
+    <col min="14003" max="14003" width="9.140625" style="4"/>
+    <col min="14004" max="14004" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14005" max="14006" width="9.140625" style="4"/>
+    <col min="14007" max="14007" width="9.140625" style="4" customWidth="1"/>
+    <col min="14008" max="14008" width="10" style="4" customWidth="1"/>
+    <col min="14009" max="14009" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14010" max="14011" width="9.140625" style="4"/>
+    <col min="14012" max="14012" width="9.140625" style="4" customWidth="1"/>
+    <col min="14013" max="14018" width="9.140625" style="4"/>
+    <col min="14019" max="14019" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14020" max="14031" width="9.140625" style="4"/>
+    <col min="14032" max="14032" width="10.140625" style="4" customWidth="1"/>
+    <col min="14033" max="14036" width="9.140625" style="4"/>
+    <col min="14037" max="14037" width="10.140625" style="4" customWidth="1"/>
+    <col min="14038" max="14038" width="9.140625" style="4"/>
+    <col min="14039" max="14039" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14040" max="14041" width="9.140625" style="4"/>
+    <col min="14042" max="14042" width="10.140625" style="4" customWidth="1"/>
+    <col min="14043" max="14187" width="9.140625" style="4"/>
+    <col min="14188" max="14188" width="20" style="4" customWidth="1"/>
+    <col min="14189" max="14189" width="8.140625" style="4" customWidth="1"/>
+    <col min="14190" max="14190" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14191" max="14191" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14192" max="14192" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14193" max="14193" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14194" max="14194" width="8" style="4" customWidth="1"/>
+    <col min="14195" max="14195" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14196" max="14196" width="10.140625" style="4" customWidth="1"/>
+    <col min="14197" max="14197" width="10.5703125" style="4" customWidth="1"/>
+    <col min="14198" max="14198" width="8.140625" style="4" customWidth="1"/>
+    <col min="14199" max="14199" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14200" max="14200" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14201" max="14201" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14202" max="14202" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14203" max="14203" width="8.5703125" style="4" customWidth="1"/>
+    <col min="14204" max="14204" width="8.42578125" style="4" customWidth="1"/>
+    <col min="14205" max="14205" width="9.140625" style="4" customWidth="1"/>
+    <col min="14206" max="14206" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14207" max="14207" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14208" max="14208" width="8.140625" style="4" customWidth="1"/>
+    <col min="14209" max="14209" width="8" style="4" customWidth="1"/>
+    <col min="14210" max="14210" width="9" style="4" customWidth="1"/>
+    <col min="14211" max="14211" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14212" max="14212" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14213" max="14213" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14214" max="14214" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14215" max="14216" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14217" max="14217" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14218" max="14218" width="8" style="4" customWidth="1"/>
+    <col min="14219" max="14219" width="9.140625" style="4" customWidth="1"/>
+    <col min="14220" max="14220" width="10.42578125" style="4" customWidth="1"/>
+    <col min="14221" max="14221" width="9.140625" style="4" customWidth="1"/>
+    <col min="14222" max="14222" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14223" max="14224" width="8" style="4" customWidth="1"/>
+    <col min="14225" max="14225" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14226" max="14226" width="10.140625" style="4" customWidth="1"/>
+    <col min="14227" max="14227" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14228" max="14228" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14229" max="14229" width="8.140625" style="4" customWidth="1"/>
+    <col min="14230" max="14230" width="8.7109375" style="4" customWidth="1"/>
+    <col min="14231" max="14231" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14232" max="14233" width="9.140625" style="4"/>
+    <col min="14234" max="14234" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14235" max="14235" width="10.7109375" style="4" customWidth="1"/>
+    <col min="14236" max="14236" width="10.140625" style="4" customWidth="1"/>
+    <col min="14237" max="14237" width="9.140625" style="4"/>
+    <col min="14238" max="14238" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14239" max="14239" width="8" style="4" customWidth="1"/>
+    <col min="14240" max="14240" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14241" max="14241" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14242" max="14243" width="9.140625" style="4"/>
+    <col min="14244" max="14244" width="8.140625" style="4" customWidth="1"/>
+    <col min="14245" max="14245" width="9.140625" style="4" customWidth="1"/>
+    <col min="14246" max="14246" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14247" max="14252" width="9.140625" style="4"/>
+    <col min="14253" max="14253" width="9.140625" style="4" customWidth="1"/>
+    <col min="14254" max="14254" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14255" max="14257" width="9.140625" style="4"/>
+    <col min="14258" max="14258" width="9.140625" style="4" customWidth="1"/>
+    <col min="14259" max="14259" width="9.140625" style="4"/>
+    <col min="14260" max="14260" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14261" max="14262" width="9.140625" style="4"/>
+    <col min="14263" max="14263" width="9.140625" style="4" customWidth="1"/>
+    <col min="14264" max="14264" width="10" style="4" customWidth="1"/>
+    <col min="14265" max="14265" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14266" max="14267" width="9.140625" style="4"/>
+    <col min="14268" max="14268" width="9.140625" style="4" customWidth="1"/>
+    <col min="14269" max="14274" width="9.140625" style="4"/>
+    <col min="14275" max="14275" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14276" max="14287" width="9.140625" style="4"/>
+    <col min="14288" max="14288" width="10.140625" style="4" customWidth="1"/>
+    <col min="14289" max="14292" width="9.140625" style="4"/>
+    <col min="14293" max="14293" width="10.140625" style="4" customWidth="1"/>
+    <col min="14294" max="14294" width="9.140625" style="4"/>
+    <col min="14295" max="14295" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14296" max="14297" width="9.140625" style="4"/>
+    <col min="14298" max="14298" width="10.140625" style="4" customWidth="1"/>
+    <col min="14299" max="14443" width="9.140625" style="4"/>
+    <col min="14444" max="14444" width="20" style="4" customWidth="1"/>
+    <col min="14445" max="14445" width="8.140625" style="4" customWidth="1"/>
+    <col min="14446" max="14446" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14447" max="14447" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14448" max="14448" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14449" max="14449" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14450" max="14450" width="8" style="4" customWidth="1"/>
+    <col min="14451" max="14451" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14452" max="14452" width="10.140625" style="4" customWidth="1"/>
+    <col min="14453" max="14453" width="10.5703125" style="4" customWidth="1"/>
+    <col min="14454" max="14454" width="8.140625" style="4" customWidth="1"/>
+    <col min="14455" max="14455" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14456" max="14456" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14457" max="14457" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14458" max="14458" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14459" max="14459" width="8.5703125" style="4" customWidth="1"/>
+    <col min="14460" max="14460" width="8.42578125" style="4" customWidth="1"/>
+    <col min="14461" max="14461" width="9.140625" style="4" customWidth="1"/>
+    <col min="14462" max="14462" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14463" max="14463" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14464" max="14464" width="8.140625" style="4" customWidth="1"/>
+    <col min="14465" max="14465" width="8" style="4" customWidth="1"/>
+    <col min="14466" max="14466" width="9" style="4" customWidth="1"/>
+    <col min="14467" max="14467" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14468" max="14468" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14469" max="14469" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14470" max="14470" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14471" max="14472" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14473" max="14473" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14474" max="14474" width="8" style="4" customWidth="1"/>
+    <col min="14475" max="14475" width="9.140625" style="4" customWidth="1"/>
+    <col min="14476" max="14476" width="10.42578125" style="4" customWidth="1"/>
+    <col min="14477" max="14477" width="9.140625" style="4" customWidth="1"/>
+    <col min="14478" max="14478" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14479" max="14480" width="8" style="4" customWidth="1"/>
+    <col min="14481" max="14481" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14482" max="14482" width="10.140625" style="4" customWidth="1"/>
+    <col min="14483" max="14483" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14484" max="14484" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14485" max="14485" width="8.140625" style="4" customWidth="1"/>
+    <col min="14486" max="14486" width="8.7109375" style="4" customWidth="1"/>
+    <col min="14487" max="14487" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14488" max="14489" width="9.140625" style="4"/>
+    <col min="14490" max="14490" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14491" max="14491" width="10.7109375" style="4" customWidth="1"/>
+    <col min="14492" max="14492" width="10.140625" style="4" customWidth="1"/>
+    <col min="14493" max="14493" width="9.140625" style="4"/>
+    <col min="14494" max="14494" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14495" max="14495" width="8" style="4" customWidth="1"/>
+    <col min="14496" max="14496" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14497" max="14497" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14498" max="14499" width="9.140625" style="4"/>
+    <col min="14500" max="14500" width="8.140625" style="4" customWidth="1"/>
+    <col min="14501" max="14501" width="9.140625" style="4" customWidth="1"/>
+    <col min="14502" max="14502" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14503" max="14508" width="9.140625" style="4"/>
+    <col min="14509" max="14509" width="9.140625" style="4" customWidth="1"/>
+    <col min="14510" max="14510" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14511" max="14513" width="9.140625" style="4"/>
+    <col min="14514" max="14514" width="9.140625" style="4" customWidth="1"/>
+    <col min="14515" max="14515" width="9.140625" style="4"/>
+    <col min="14516" max="14516" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14517" max="14518" width="9.140625" style="4"/>
+    <col min="14519" max="14519" width="9.140625" style="4" customWidth="1"/>
+    <col min="14520" max="14520" width="10" style="4" customWidth="1"/>
+    <col min="14521" max="14521" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14522" max="14523" width="9.140625" style="4"/>
+    <col min="14524" max="14524" width="9.140625" style="4" customWidth="1"/>
+    <col min="14525" max="14530" width="9.140625" style="4"/>
+    <col min="14531" max="14531" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14532" max="14543" width="9.140625" style="4"/>
+    <col min="14544" max="14544" width="10.140625" style="4" customWidth="1"/>
+    <col min="14545" max="14548" width="9.140625" style="4"/>
+    <col min="14549" max="14549" width="10.140625" style="4" customWidth="1"/>
+    <col min="14550" max="14550" width="9.140625" style="4"/>
+    <col min="14551" max="14551" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14552" max="14553" width="9.140625" style="4"/>
+    <col min="14554" max="14554" width="10.140625" style="4" customWidth="1"/>
+    <col min="14555" max="14699" width="9.140625" style="4"/>
+    <col min="14700" max="14700" width="20" style="4" customWidth="1"/>
+    <col min="14701" max="14701" width="8.140625" style="4" customWidth="1"/>
+    <col min="14702" max="14702" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14703" max="14703" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14704" max="14704" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14705" max="14705" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14706" max="14706" width="8" style="4" customWidth="1"/>
+    <col min="14707" max="14707" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14708" max="14708" width="10.140625" style="4" customWidth="1"/>
+    <col min="14709" max="14709" width="10.5703125" style="4" customWidth="1"/>
+    <col min="14710" max="14710" width="8.140625" style="4" customWidth="1"/>
+    <col min="14711" max="14711" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14712" max="14712" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14713" max="14713" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14714" max="14714" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14715" max="14715" width="8.5703125" style="4" customWidth="1"/>
+    <col min="14716" max="14716" width="8.42578125" style="4" customWidth="1"/>
+    <col min="14717" max="14717" width="9.140625" style="4" customWidth="1"/>
+    <col min="14718" max="14718" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14719" max="14719" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14720" max="14720" width="8.140625" style="4" customWidth="1"/>
+    <col min="14721" max="14721" width="8" style="4" customWidth="1"/>
+    <col min="14722" max="14722" width="9" style="4" customWidth="1"/>
+    <col min="14723" max="14723" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14724" max="14724" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14725" max="14725" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14726" max="14726" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14727" max="14728" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14729" max="14729" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14730" max="14730" width="8" style="4" customWidth="1"/>
+    <col min="14731" max="14731" width="9.140625" style="4" customWidth="1"/>
+    <col min="14732" max="14732" width="10.42578125" style="4" customWidth="1"/>
+    <col min="14733" max="14733" width="9.140625" style="4" customWidth="1"/>
+    <col min="14734" max="14734" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14735" max="14736" width="8" style="4" customWidth="1"/>
+    <col min="14737" max="14737" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14738" max="14738" width="10.140625" style="4" customWidth="1"/>
+    <col min="14739" max="14739" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14740" max="14740" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14741" max="14741" width="8.140625" style="4" customWidth="1"/>
+    <col min="14742" max="14742" width="8.7109375" style="4" customWidth="1"/>
+    <col min="14743" max="14743" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14744" max="14745" width="9.140625" style="4"/>
+    <col min="14746" max="14746" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14747" max="14747" width="10.7109375" style="4" customWidth="1"/>
+    <col min="14748" max="14748" width="10.140625" style="4" customWidth="1"/>
+    <col min="14749" max="14749" width="9.140625" style="4"/>
+    <col min="14750" max="14750" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14751" max="14751" width="8" style="4" customWidth="1"/>
+    <col min="14752" max="14752" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14753" max="14753" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14754" max="14755" width="9.140625" style="4"/>
+    <col min="14756" max="14756" width="8.140625" style="4" customWidth="1"/>
+    <col min="14757" max="14757" width="9.140625" style="4" customWidth="1"/>
+    <col min="14758" max="14758" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14759" max="14764" width="9.140625" style="4"/>
+    <col min="14765" max="14765" width="9.140625" style="4" customWidth="1"/>
+    <col min="14766" max="14766" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14767" max="14769" width="9.140625" style="4"/>
+    <col min="14770" max="14770" width="9.140625" style="4" customWidth="1"/>
+    <col min="14771" max="14771" width="9.140625" style="4"/>
+    <col min="14772" max="14772" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14773" max="14774" width="9.140625" style="4"/>
+    <col min="14775" max="14775" width="9.140625" style="4" customWidth="1"/>
+    <col min="14776" max="14776" width="10" style="4" customWidth="1"/>
+    <col min="14777" max="14777" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14778" max="14779" width="9.140625" style="4"/>
+    <col min="14780" max="14780" width="9.140625" style="4" customWidth="1"/>
+    <col min="14781" max="14786" width="9.140625" style="4"/>
+    <col min="14787" max="14787" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14788" max="14799" width="9.140625" style="4"/>
+    <col min="14800" max="14800" width="10.140625" style="4" customWidth="1"/>
+    <col min="14801" max="14804" width="9.140625" style="4"/>
+    <col min="14805" max="14805" width="10.140625" style="4" customWidth="1"/>
+    <col min="14806" max="14806" width="9.140625" style="4"/>
+    <col min="14807" max="14807" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14808" max="14809" width="9.140625" style="4"/>
+    <col min="14810" max="14810" width="10.140625" style="4" customWidth="1"/>
+    <col min="14811" max="14955" width="9.140625" style="4"/>
+    <col min="14956" max="14956" width="20" style="4" customWidth="1"/>
+    <col min="14957" max="14957" width="8.140625" style="4" customWidth="1"/>
+    <col min="14958" max="14958" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14959" max="14959" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14960" max="14960" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14961" max="14961" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14962" max="14962" width="8" style="4" customWidth="1"/>
+    <col min="14963" max="14963" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14964" max="14964" width="10.140625" style="4" customWidth="1"/>
+    <col min="14965" max="14965" width="10.5703125" style="4" customWidth="1"/>
+    <col min="14966" max="14966" width="8.140625" style="4" customWidth="1"/>
+    <col min="14967" max="14967" width="8.28515625" style="4" customWidth="1"/>
+    <col min="14968" max="14968" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14969" max="14969" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14970" max="14970" width="10.85546875" style="4" customWidth="1"/>
+    <col min="14971" max="14971" width="8.5703125" style="4" customWidth="1"/>
+    <col min="14972" max="14972" width="8.42578125" style="4" customWidth="1"/>
+    <col min="14973" max="14973" width="9.140625" style="4" customWidth="1"/>
+    <col min="14974" max="14974" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14975" max="14975" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14976" max="14976" width="8.140625" style="4" customWidth="1"/>
+    <col min="14977" max="14977" width="8" style="4" customWidth="1"/>
+    <col min="14978" max="14978" width="9" style="4" customWidth="1"/>
+    <col min="14979" max="14979" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14980" max="14980" width="9.85546875" style="4" customWidth="1"/>
+    <col min="14981" max="14981" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14982" max="14982" width="8.85546875" style="4" customWidth="1"/>
+    <col min="14983" max="14984" width="9.28515625" style="4" customWidth="1"/>
+    <col min="14985" max="14985" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14986" max="14986" width="8" style="4" customWidth="1"/>
+    <col min="14987" max="14987" width="9.140625" style="4" customWidth="1"/>
+    <col min="14988" max="14988" width="10.42578125" style="4" customWidth="1"/>
+    <col min="14989" max="14989" width="9.140625" style="4" customWidth="1"/>
+    <col min="14990" max="14990" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14991" max="14992" width="8" style="4" customWidth="1"/>
+    <col min="14993" max="14993" width="9.7109375" style="4" customWidth="1"/>
+    <col min="14994" max="14994" width="10.140625" style="4" customWidth="1"/>
+    <col min="14995" max="14995" width="9.42578125" style="4" customWidth="1"/>
+    <col min="14996" max="14996" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14997" max="14997" width="8.140625" style="4" customWidth="1"/>
+    <col min="14998" max="14998" width="8.7109375" style="4" customWidth="1"/>
+    <col min="14999" max="14999" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15000" max="15001" width="9.140625" style="4"/>
+    <col min="15002" max="15002" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15003" max="15003" width="10.7109375" style="4" customWidth="1"/>
+    <col min="15004" max="15004" width="10.140625" style="4" customWidth="1"/>
+    <col min="15005" max="15005" width="9.140625" style="4"/>
+    <col min="15006" max="15006" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15007" max="15007" width="8" style="4" customWidth="1"/>
+    <col min="15008" max="15008" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15009" max="15009" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15010" max="15011" width="9.140625" style="4"/>
+    <col min="15012" max="15012" width="8.140625" style="4" customWidth="1"/>
+    <col min="15013" max="15013" width="9.140625" style="4" customWidth="1"/>
+    <col min="15014" max="15014" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15015" max="15020" width="9.140625" style="4"/>
+    <col min="15021" max="15021" width="9.140625" style="4" customWidth="1"/>
+    <col min="15022" max="15022" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15023" max="15025" width="9.140625" style="4"/>
+    <col min="15026" max="15026" width="9.140625" style="4" customWidth="1"/>
+    <col min="15027" max="15027" width="9.140625" style="4"/>
+    <col min="15028" max="15028" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15029" max="15030" width="9.140625" style="4"/>
+    <col min="15031" max="15031" width="9.140625" style="4" customWidth="1"/>
+    <col min="15032" max="15032" width="10" style="4" customWidth="1"/>
+    <col min="15033" max="15033" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15034" max="15035" width="9.140625" style="4"/>
+    <col min="15036" max="15036" width="9.140625" style="4" customWidth="1"/>
+    <col min="15037" max="15042" width="9.140625" style="4"/>
+    <col min="15043" max="15043" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15044" max="15055" width="9.140625" style="4"/>
+    <col min="15056" max="15056" width="10.140625" style="4" customWidth="1"/>
+    <col min="15057" max="15060" width="9.140625" style="4"/>
+    <col min="15061" max="15061" width="10.140625" style="4" customWidth="1"/>
+    <col min="15062" max="15062" width="9.140625" style="4"/>
+    <col min="15063" max="15063" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15064" max="15065" width="9.140625" style="4"/>
+    <col min="15066" max="15066" width="10.140625" style="4" customWidth="1"/>
+    <col min="15067" max="15211" width="9.140625" style="4"/>
+    <col min="15212" max="15212" width="20" style="4" customWidth="1"/>
+    <col min="15213" max="15213" width="8.140625" style="4" customWidth="1"/>
+    <col min="15214" max="15214" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15215" max="15215" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15216" max="15216" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15217" max="15217" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15218" max="15218" width="8" style="4" customWidth="1"/>
+    <col min="15219" max="15219" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15220" max="15220" width="10.140625" style="4" customWidth="1"/>
+    <col min="15221" max="15221" width="10.5703125" style="4" customWidth="1"/>
+    <col min="15222" max="15222" width="8.140625" style="4" customWidth="1"/>
+    <col min="15223" max="15223" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15224" max="15224" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15225" max="15225" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15226" max="15226" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15227" max="15227" width="8.5703125" style="4" customWidth="1"/>
+    <col min="15228" max="15228" width="8.42578125" style="4" customWidth="1"/>
+    <col min="15229" max="15229" width="9.140625" style="4" customWidth="1"/>
+    <col min="15230" max="15230" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15231" max="15231" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15232" max="15232" width="8.140625" style="4" customWidth="1"/>
+    <col min="15233" max="15233" width="8" style="4" customWidth="1"/>
+    <col min="15234" max="15234" width="9" style="4" customWidth="1"/>
+    <col min="15235" max="15235" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15236" max="15236" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15237" max="15237" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15238" max="15238" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15239" max="15240" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15241" max="15241" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15242" max="15242" width="8" style="4" customWidth="1"/>
+    <col min="15243" max="15243" width="9.140625" style="4" customWidth="1"/>
+    <col min="15244" max="15244" width="10.42578125" style="4" customWidth="1"/>
+    <col min="15245" max="15245" width="9.140625" style="4" customWidth="1"/>
+    <col min="15246" max="15246" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15247" max="15248" width="8" style="4" customWidth="1"/>
+    <col min="15249" max="15249" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15250" max="15250" width="10.140625" style="4" customWidth="1"/>
+    <col min="15251" max="15251" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15252" max="15252" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15253" max="15253" width="8.140625" style="4" customWidth="1"/>
+    <col min="15254" max="15254" width="8.7109375" style="4" customWidth="1"/>
+    <col min="15255" max="15255" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15256" max="15257" width="9.140625" style="4"/>
+    <col min="15258" max="15258" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15259" max="15259" width="10.7109375" style="4" customWidth="1"/>
+    <col min="15260" max="15260" width="10.140625" style="4" customWidth="1"/>
+    <col min="15261" max="15261" width="9.140625" style="4"/>
+    <col min="15262" max="15262" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15263" max="15263" width="8" style="4" customWidth="1"/>
+    <col min="15264" max="15264" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15265" max="15265" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15266" max="15267" width="9.140625" style="4"/>
+    <col min="15268" max="15268" width="8.140625" style="4" customWidth="1"/>
+    <col min="15269" max="15269" width="9.140625" style="4" customWidth="1"/>
+    <col min="15270" max="15270" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15271" max="15276" width="9.140625" style="4"/>
+    <col min="15277" max="15277" width="9.140625" style="4" customWidth="1"/>
+    <col min="15278" max="15278" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15279" max="15281" width="9.140625" style="4"/>
+    <col min="15282" max="15282" width="9.140625" style="4" customWidth="1"/>
+    <col min="15283" max="15283" width="9.140625" style="4"/>
+    <col min="15284" max="15284" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15285" max="15286" width="9.140625" style="4"/>
+    <col min="15287" max="15287" width="9.140625" style="4" customWidth="1"/>
+    <col min="15288" max="15288" width="10" style="4" customWidth="1"/>
+    <col min="15289" max="15289" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15290" max="15291" width="9.140625" style="4"/>
+    <col min="15292" max="15292" width="9.140625" style="4" customWidth="1"/>
+    <col min="15293" max="15298" width="9.140625" style="4"/>
+    <col min="15299" max="15299" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15300" max="15311" width="9.140625" style="4"/>
+    <col min="15312" max="15312" width="10.140625" style="4" customWidth="1"/>
+    <col min="15313" max="15316" width="9.140625" style="4"/>
+    <col min="15317" max="15317" width="10.140625" style="4" customWidth="1"/>
+    <col min="15318" max="15318" width="9.140625" style="4"/>
+    <col min="15319" max="15319" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15320" max="15321" width="9.140625" style="4"/>
+    <col min="15322" max="15322" width="10.140625" style="4" customWidth="1"/>
+    <col min="15323" max="15467" width="9.140625" style="4"/>
+    <col min="15468" max="15468" width="20" style="4" customWidth="1"/>
+    <col min="15469" max="15469" width="8.140625" style="4" customWidth="1"/>
+    <col min="15470" max="15470" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15471" max="15471" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15472" max="15472" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15473" max="15473" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15474" max="15474" width="8" style="4" customWidth="1"/>
+    <col min="15475" max="15475" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15476" max="15476" width="10.140625" style="4" customWidth="1"/>
+    <col min="15477" max="15477" width="10.5703125" style="4" customWidth="1"/>
+    <col min="15478" max="15478" width="8.140625" style="4" customWidth="1"/>
+    <col min="15479" max="15479" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15480" max="15480" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15481" max="15481" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15482" max="15482" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15483" max="15483" width="8.5703125" style="4" customWidth="1"/>
+    <col min="15484" max="15484" width="8.42578125" style="4" customWidth="1"/>
+    <col min="15485" max="15485" width="9.140625" style="4" customWidth="1"/>
+    <col min="15486" max="15486" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15487" max="15487" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15488" max="15488" width="8.140625" style="4" customWidth="1"/>
+    <col min="15489" max="15489" width="8" style="4" customWidth="1"/>
+    <col min="15490" max="15490" width="9" style="4" customWidth="1"/>
+    <col min="15491" max="15491" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15492" max="15492" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15493" max="15493" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15494" max="15494" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15495" max="15496" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15497" max="15497" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15498" max="15498" width="8" style="4" customWidth="1"/>
+    <col min="15499" max="15499" width="9.140625" style="4" customWidth="1"/>
+    <col min="15500" max="15500" width="10.42578125" style="4" customWidth="1"/>
+    <col min="15501" max="15501" width="9.140625" style="4" customWidth="1"/>
+    <col min="15502" max="15502" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15503" max="15504" width="8" style="4" customWidth="1"/>
+    <col min="15505" max="15505" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15506" max="15506" width="10.140625" style="4" customWidth="1"/>
+    <col min="15507" max="15507" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15508" max="15508" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15509" max="15509" width="8.140625" style="4" customWidth="1"/>
+    <col min="15510" max="15510" width="8.7109375" style="4" customWidth="1"/>
+    <col min="15511" max="15511" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15512" max="15513" width="9.140625" style="4"/>
+    <col min="15514" max="15514" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15515" max="15515" width="10.7109375" style="4" customWidth="1"/>
+    <col min="15516" max="15516" width="10.140625" style="4" customWidth="1"/>
+    <col min="15517" max="15517" width="9.140625" style="4"/>
+    <col min="15518" max="15518" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15519" max="15519" width="8" style="4" customWidth="1"/>
+    <col min="15520" max="15520" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15521" max="15521" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15522" max="15523" width="9.140625" style="4"/>
+    <col min="15524" max="15524" width="8.140625" style="4" customWidth="1"/>
+    <col min="15525" max="15525" width="9.140625" style="4" customWidth="1"/>
+    <col min="15526" max="15526" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15527" max="15532" width="9.140625" style="4"/>
+    <col min="15533" max="15533" width="9.140625" style="4" customWidth="1"/>
+    <col min="15534" max="15534" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15535" max="15537" width="9.140625" style="4"/>
+    <col min="15538" max="15538" width="9.140625" style="4" customWidth="1"/>
+    <col min="15539" max="15539" width="9.140625" style="4"/>
+    <col min="15540" max="15540" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15541" max="15542" width="9.140625" style="4"/>
+    <col min="15543" max="15543" width="9.140625" style="4" customWidth="1"/>
+    <col min="15544" max="15544" width="10" style="4" customWidth="1"/>
+    <col min="15545" max="15545" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15546" max="15547" width="9.140625" style="4"/>
+    <col min="15548" max="15548" width="9.140625" style="4" customWidth="1"/>
+    <col min="15549" max="15554" width="9.140625" style="4"/>
+    <col min="15555" max="15555" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15556" max="15567" width="9.140625" style="4"/>
+    <col min="15568" max="15568" width="10.140625" style="4" customWidth="1"/>
+    <col min="15569" max="15572" width="9.140625" style="4"/>
+    <col min="15573" max="15573" width="10.140625" style="4" customWidth="1"/>
+    <col min="15574" max="15574" width="9.140625" style="4"/>
+    <col min="15575" max="15575" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15576" max="15577" width="9.140625" style="4"/>
+    <col min="15578" max="15578" width="10.140625" style="4" customWidth="1"/>
+    <col min="15579" max="15723" width="9.140625" style="4"/>
+    <col min="15724" max="15724" width="20" style="4" customWidth="1"/>
+    <col min="15725" max="15725" width="8.140625" style="4" customWidth="1"/>
+    <col min="15726" max="15726" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15727" max="15727" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15728" max="15728" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15729" max="15729" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15730" max="15730" width="8" style="4" customWidth="1"/>
+    <col min="15731" max="15731" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15732" max="15732" width="10.140625" style="4" customWidth="1"/>
+    <col min="15733" max="15733" width="10.5703125" style="4" customWidth="1"/>
+    <col min="15734" max="15734" width="8.140625" style="4" customWidth="1"/>
+    <col min="15735" max="15735" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15736" max="15736" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15737" max="15737" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15738" max="15738" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15739" max="15739" width="8.5703125" style="4" customWidth="1"/>
+    <col min="15740" max="15740" width="8.42578125" style="4" customWidth="1"/>
+    <col min="15741" max="15741" width="9.140625" style="4" customWidth="1"/>
+    <col min="15742" max="15742" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15743" max="15743" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15744" max="15744" width="8.140625" style="4" customWidth="1"/>
+    <col min="15745" max="15745" width="8" style="4" customWidth="1"/>
+    <col min="15746" max="15746" width="9" style="4" customWidth="1"/>
+    <col min="15747" max="15747" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15748" max="15748" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15749" max="15749" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15750" max="15750" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15751" max="15752" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15753" max="15753" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15754" max="15754" width="8" style="4" customWidth="1"/>
+    <col min="15755" max="15755" width="9.140625" style="4" customWidth="1"/>
+    <col min="15756" max="15756" width="10.42578125" style="4" customWidth="1"/>
+    <col min="15757" max="15757" width="9.140625" style="4" customWidth="1"/>
+    <col min="15758" max="15758" width="9.5703125" style="4" customWidth="1"/>
+    <col min="15759" max="15760" width="8" style="4" customWidth="1"/>
+    <col min="15761" max="15761" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15762" max="15762" width="10.140625" style="4" customWidth="1"/>
+    <col min="15763" max="15763" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15764" max="15764" width="7.7109375" style="4" customWidth="1"/>
+    <col min="15765" max="15765" width="8.140625" style="4" customWidth="1"/>
+    <col min="15766" max="15766" width="8.7109375" style="4" customWidth="1"/>
+    <col min="15767" max="15767" width="9.28515625" style="4" customWidth="1"/>
+    <col min="15768" max="15769" width="9.140625" style="4"/>
+    <col min="15770" max="15770" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15771" max="15771" width="10.7109375" style="4" customWidth="1"/>
+    <col min="15772" max="15772" width="10.140625" style="4" customWidth="1"/>
+    <col min="15773" max="15773" width="9.140625" style="4"/>
+    <col min="15774" max="15774" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15775" max="15775" width="8" style="4" customWidth="1"/>
+    <col min="15776" max="15776" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15777" max="15777" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15778" max="15779" width="9.140625" style="4"/>
+    <col min="15780" max="15780" width="8.140625" style="4" customWidth="1"/>
+    <col min="15781" max="15781" width="9.140625" style="4" customWidth="1"/>
+    <col min="15782" max="15782" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15783" max="15788" width="9.140625" style="4"/>
+    <col min="15789" max="15789" width="9.140625" style="4" customWidth="1"/>
+    <col min="15790" max="15790" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15791" max="15793" width="9.140625" style="4"/>
+    <col min="15794" max="15794" width="9.140625" style="4" customWidth="1"/>
+    <col min="15795" max="15795" width="9.140625" style="4"/>
+    <col min="15796" max="15796" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15797" max="15798" width="9.140625" style="4"/>
+    <col min="15799" max="15799" width="9.140625" style="4" customWidth="1"/>
+    <col min="15800" max="15800" width="10" style="4" customWidth="1"/>
+    <col min="15801" max="15801" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15802" max="15803" width="9.140625" style="4"/>
+    <col min="15804" max="15804" width="9.140625" style="4" customWidth="1"/>
+    <col min="15805" max="15810" width="9.140625" style="4"/>
+    <col min="15811" max="15811" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15812" max="15823" width="9.140625" style="4"/>
+    <col min="15824" max="15824" width="10.140625" style="4" customWidth="1"/>
+    <col min="15825" max="15828" width="9.140625" style="4"/>
+    <col min="15829" max="15829" width="10.140625" style="4" customWidth="1"/>
+    <col min="15830" max="15830" width="9.140625" style="4"/>
+    <col min="15831" max="15831" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15832" max="15833" width="9.140625" style="4"/>
+    <col min="15834" max="15834" width="10.140625" style="4" customWidth="1"/>
+    <col min="15835" max="15979" width="9.140625" style="4"/>
+    <col min="15980" max="15980" width="20" style="4" customWidth="1"/>
+    <col min="15981" max="15981" width="8.140625" style="4" customWidth="1"/>
+    <col min="15982" max="15982" width="9.42578125" style="4" customWidth="1"/>
+    <col min="15983" max="15983" width="9.7109375" style="4" customWidth="1"/>
+    <col min="15984" max="15984" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15985" max="15985" width="8.85546875" style="4" customWidth="1"/>
+    <col min="15986" max="15986" width="8" style="4" customWidth="1"/>
+    <col min="15987" max="15987" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15988" max="15988" width="10.140625" style="4" customWidth="1"/>
+    <col min="15989" max="15989" width="10.5703125" style="4" customWidth="1"/>
+    <col min="15990" max="15990" width="8.140625" style="4" customWidth="1"/>
+    <col min="15991" max="15991" width="8.28515625" style="4" customWidth="1"/>
+    <col min="15992" max="15992" width="10.28515625" style="4" customWidth="1"/>
+    <col min="15993" max="15993" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15994" max="15994" width="10.85546875" style="4" customWidth="1"/>
+    <col min="15995" max="15995" width="8.5703125" style="4" customWidth="1"/>
+    <col min="15996" max="15996" width="8.42578125" style="4" customWidth="1"/>
+    <col min="15997" max="15997" width="9.140625" style="4" customWidth="1"/>
+    <col min="15998" max="15998" width="9.85546875" style="4" customWidth="1"/>
+    <col min="15999" max="15999" width="9.7109375" style="4" customWidth="1"/>
+    <col min="16000" max="16000" width="8.140625" style="4" customWidth="1"/>
+    <col min="16001" max="16001" width="8" style="4" customWidth="1"/>
+    <col min="16002" max="16002" width="9" style="4" customWidth="1"/>
+    <col min="16003" max="16003" width="9.5703125" style="4" customWidth="1"/>
+    <col min="16004" max="16004" width="9.85546875" style="4" customWidth="1"/>
+    <col min="16005" max="16005" width="7.7109375" style="4" customWidth="1"/>
+    <col min="16006" max="16006" width="8.85546875" style="4" customWidth="1"/>
+    <col min="16007" max="16008" width="9.28515625" style="4" customWidth="1"/>
+    <col min="16009" max="16009" width="9.7109375" style="4" customWidth="1"/>
+    <col min="16010" max="16010" width="8" style="4" customWidth="1"/>
+    <col min="16011" max="16011" width="9.140625" style="4" customWidth="1"/>
+    <col min="16012" max="16012" width="10.42578125" style="4" customWidth="1"/>
+    <col min="16013" max="16013" width="9.140625" style="4" customWidth="1"/>
+    <col min="16014" max="16014" width="9.5703125" style="4" customWidth="1"/>
+    <col min="16015" max="16016" width="8" style="4" customWidth="1"/>
+    <col min="16017" max="16017" width="9.7109375" style="4" customWidth="1"/>
+    <col min="16018" max="16018" width="10.140625" style="4" customWidth="1"/>
+    <col min="16019" max="16019" width="9.42578125" style="4" customWidth="1"/>
+    <col min="16020" max="16020" width="7.7109375" style="4" customWidth="1"/>
+    <col min="16021" max="16021" width="8.140625" style="4" customWidth="1"/>
+    <col min="16022" max="16022" width="8.7109375" style="4" customWidth="1"/>
+    <col min="16023" max="16023" width="9.28515625" style="4" customWidth="1"/>
+    <col min="16024" max="16025" width="9.140625" style="4"/>
+    <col min="16026" max="16026" width="8.28515625" style="4" customWidth="1"/>
+    <col min="16027" max="16027" width="10.7109375" style="4" customWidth="1"/>
+    <col min="16028" max="16028" width="10.140625" style="4" customWidth="1"/>
+    <col min="16029" max="16029" width="9.140625" style="4"/>
+    <col min="16030" max="16030" width="8.28515625" style="4" customWidth="1"/>
+    <col min="16031" max="16031" width="8" style="4" customWidth="1"/>
+    <col min="16032" max="16032" width="8.85546875" style="4" customWidth="1"/>
+    <col min="16033" max="16033" width="9.85546875" style="4" customWidth="1"/>
+    <col min="16034" max="16035" width="9.140625" style="4"/>
+    <col min="16036" max="16036" width="8.140625" style="4" customWidth="1"/>
+    <col min="16037" max="16037" width="9.140625" style="4" customWidth="1"/>
+    <col min="16038" max="16038" width="10.28515625" style="4" customWidth="1"/>
+    <col min="16039" max="16044" width="9.140625" style="4"/>
+    <col min="16045" max="16045" width="9.140625" style="4" customWidth="1"/>
+    <col min="16046" max="16046" width="9.42578125" style="4" customWidth="1"/>
+    <col min="16047" max="16049" width="9.140625" style="4"/>
+    <col min="16050" max="16050" width="9.140625" style="4" customWidth="1"/>
+    <col min="16051" max="16051" width="9.140625" style="4"/>
+    <col min="16052" max="16052" width="9.7109375" style="4" customWidth="1"/>
+    <col min="16053" max="16054" width="9.140625" style="4"/>
+    <col min="16055" max="16055" width="9.140625" style="4" customWidth="1"/>
+    <col min="16056" max="16056" width="10" style="4" customWidth="1"/>
+    <col min="16057" max="16057" width="9.7109375" style="4" customWidth="1"/>
+    <col min="16058" max="16059" width="9.140625" style="4"/>
+    <col min="16060" max="16060" width="9.140625" style="4" customWidth="1"/>
+    <col min="16061" max="16066" width="9.140625" style="4"/>
+    <col min="16067" max="16067" width="9.85546875" style="4" customWidth="1"/>
+    <col min="16068" max="16079" width="9.140625" style="4"/>
+    <col min="16080" max="16080" width="10.140625" style="4" customWidth="1"/>
+    <col min="16081" max="16084" width="9.140625" style="4"/>
+    <col min="16085" max="16085" width="10.140625" style="4" customWidth="1"/>
+    <col min="16086" max="16086" width="9.140625" style="4"/>
+    <col min="16087" max="16087" width="10.85546875" style="4" customWidth="1"/>
+    <col min="16088" max="16089" width="9.140625" style="4"/>
+    <col min="16090" max="16090" width="10.140625" style="4" customWidth="1"/>
+    <col min="16091" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117" s="1" customFormat="1" ht="12">
-[...67 lines deleted...]
-      <c r="A2" s="61" t="s">
+    <row r="1" spans="1:32" s="1" customFormat="1" ht="12">
+      <c r="V1" s="31"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="31"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="31"/>
+    </row>
+    <row r="2" spans="1:32" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="91" t="s">
+        <v>346</v>
+      </c>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="AE3" s="48" t="s">
+        <v>297</v>
+      </c>
+      <c r="AF3" s="5"/>
+    </row>
+    <row r="4" spans="1:32" ht="12.75" customHeight="1">
+      <c r="A4" s="46"/>
+      <c r="B4" s="92">
+        <v>2016</v>
+      </c>
+      <c r="C4" s="93"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="92">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="93"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="92">
+        <v>2018</v>
+      </c>
+      <c r="I4" s="93"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="92">
+        <v>2019</v>
+      </c>
+      <c r="L4" s="93"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="92">
+        <v>2020</v>
+      </c>
+      <c r="O4" s="93"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="92">
+        <v>2021</v>
+      </c>
+      <c r="R4" s="93"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="92">
+        <v>2022</v>
+      </c>
+      <c r="U4" s="93"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="92">
+        <v>2023</v>
+      </c>
+      <c r="X4" s="93"/>
+      <c r="Y4" s="94"/>
+      <c r="Z4" s="92">
+        <v>2024</v>
+      </c>
+      <c r="AA4" s="93"/>
+      <c r="AB4" s="94"/>
+      <c r="AC4" s="92">
+        <v>2025</v>
+      </c>
+      <c r="AD4" s="93"/>
+      <c r="AE4" s="94"/>
+    </row>
+    <row r="5" spans="1:32" ht="22.5">
+      <c r="A5" s="46"/>
+      <c r="B5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="C5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="D5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="E5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="F5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="G5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="H5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="I5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="J5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="K5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="L5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="M5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="N5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="O5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="P5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="R5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="S5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="T5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="U5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="V5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="W5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="X5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="Y5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="Z5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="AB5" s="90" t="s">
+        <v>336</v>
+      </c>
+      <c r="AC5" s="90" t="s">
+        <v>334</v>
+      </c>
+      <c r="AD5" s="90" t="s">
+        <v>335</v>
+      </c>
+      <c r="AE5" s="95" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="C6" s="47">
+        <v>73.208175230137527</v>
+      </c>
+      <c r="D6" s="47">
+        <v>60.588581211609295</v>
+      </c>
+      <c r="E6" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="F6" s="47">
+        <v>72.887311050636271</v>
+      </c>
+      <c r="G6" s="47">
+        <v>60.350407880447698</v>
+      </c>
+      <c r="H6" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="I6" s="47">
+        <v>72.887311050636271</v>
+      </c>
+      <c r="J6" s="47">
+        <v>60.350407880447698</v>
+      </c>
+      <c r="K6" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="L6" s="47">
+        <v>72.971129228002368</v>
+      </c>
+      <c r="M6" s="47">
+        <v>61.172017400150146</v>
+      </c>
+      <c r="N6" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="O6" s="47">
+        <v>72.107104913540894</v>
+      </c>
+      <c r="P6" s="47">
+        <v>60.266437420268424</v>
+      </c>
+      <c r="Q6" s="47">
+        <v>66</v>
+      </c>
+      <c r="R6" s="54">
+        <v>72.169364245558313</v>
+      </c>
+      <c r="S6" s="78">
+        <v>60.41226444675204</v>
+      </c>
+      <c r="T6" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="U6" s="47">
+        <v>71.408183322861333</v>
+      </c>
+      <c r="V6" s="47">
+        <v>59.807834234242257</v>
+      </c>
+      <c r="W6" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="X6" s="47">
+        <v>70.938857229148127</v>
+      </c>
+      <c r="Y6" s="47">
+        <v>59.983188912808004</v>
+      </c>
+      <c r="Z6" s="47" t="s">
+        <v>296</v>
+      </c>
+      <c r="AA6" s="47">
+        <v>70.407499377539253</v>
+      </c>
+      <c r="AB6" s="47">
+        <v>60.051081803767488</v>
+      </c>
+      <c r="AC6" s="47">
+        <v>64.66027068735329</v>
+      </c>
+      <c r="AD6" s="47">
+        <v>69.79630831496992</v>
+      </c>
+      <c r="AE6" s="47">
+        <v>59.956835696950392</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" ht="12.75">
+      <c r="A7" s="89" t="s">
+        <v>341</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S7" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T7" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="U7" s="47">
+        <v>67.90992324054379</v>
+      </c>
+      <c r="V7" s="47">
+        <v>59.582260517840609</v>
+      </c>
+      <c r="W7" s="47" t="s">
+        <v>298</v>
+      </c>
+      <c r="X7" s="47">
+        <v>70.345174872127231</v>
+      </c>
+      <c r="Y7" s="47">
+        <v>60.317196605664044</v>
+      </c>
+      <c r="Z7" s="47" t="s">
+        <v>298</v>
+      </c>
+      <c r="AA7" s="47">
+        <v>70.926828817847706</v>
+      </c>
+      <c r="AB7" s="47">
+        <v>59.58379864272829</v>
+      </c>
+      <c r="AC7" s="47">
+        <v>66.187935527890573</v>
+      </c>
+      <c r="AD7" s="47">
+        <v>71.055700896362964</v>
+      </c>
+      <c r="AE7" s="47">
+        <v>61.668938622676997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S8" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T8" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="U8" s="47">
+        <v>63.692999074767599</v>
+      </c>
+      <c r="V8" s="47">
+        <v>57.051237951093476</v>
+      </c>
+      <c r="W8" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="X8" s="47">
+        <v>68.200700281347295</v>
+      </c>
+      <c r="Y8" s="47">
+        <v>57.423618848389765</v>
+      </c>
+      <c r="Z8" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="AA8" s="47">
+        <v>68.064044817539695</v>
+      </c>
+      <c r="AB8" s="47">
+        <v>56.376235822162911</v>
+      </c>
+      <c r="AC8" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="AD8" s="47">
+        <v>68.004439878178559</v>
+      </c>
+      <c r="AE8" s="47">
+        <v>57.896838708646825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S9" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T9" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="U9" s="47">
+        <v>76.561232765612317</v>
+      </c>
+      <c r="V9" s="47">
+        <v>62.619502868068828</v>
+      </c>
+      <c r="W9" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="X9" s="47">
+        <v>75.034482758620683</v>
+      </c>
+      <c r="Y9" s="47">
+        <v>62.426614481408997</v>
+      </c>
+      <c r="Z9" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="AA9" s="47">
+        <v>76.113036523593706</v>
+      </c>
+      <c r="AB9" s="47">
+        <v>64.115606936416185</v>
+      </c>
+      <c r="AC9" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AD9" s="47">
+        <v>77.563230894751143</v>
+      </c>
+      <c r="AE9" s="47">
+        <v>68.472258743097555</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S10" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T10" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="U10" s="47">
+        <v>72.748583707755429</v>
+      </c>
+      <c r="V10" s="47">
+        <v>63.089963398189177</v>
+      </c>
+      <c r="W10" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="X10" s="47">
+        <v>73.958129524554877</v>
+      </c>
+      <c r="Y10" s="47">
+        <v>60.971786833855802</v>
+      </c>
+      <c r="Z10" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="AA10" s="47">
+        <v>81.205813040062836</v>
+      </c>
+      <c r="AB10" s="47">
+        <v>73.317161916312912</v>
+      </c>
+      <c r="AC10" s="47">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="AD10" s="47">
+        <v>80.489272107479451</v>
+      </c>
+      <c r="AE10" s="47">
+        <v>72.261591415266253</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S11" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T11" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="U11" s="47">
+        <v>77.546628407460545</v>
+      </c>
+      <c r="V11" s="47">
+        <v>58.163707232568214</v>
+      </c>
+      <c r="W11" s="47">
+        <v>73.7</v>
+      </c>
+      <c r="X11" s="47">
+        <v>79.405737704918039</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>67.873303167420815</v>
+      </c>
+      <c r="Z11" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="AA11" s="47">
+        <v>84.918177797434765</v>
+      </c>
+      <c r="AB11" s="47">
+        <v>63.295995089765228</v>
+      </c>
+      <c r="AC11" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="AD11" s="47">
+        <v>75.604626708727665</v>
+      </c>
+      <c r="AE11" s="47">
+        <v>63.031831074692718</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S12" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T12" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="U12" s="47">
+        <v>72.373794421756884</v>
+      </c>
+      <c r="V12" s="47">
+        <v>61.487475251786172</v>
+      </c>
+      <c r="W12" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="X12" s="47">
+        <v>70.814071236736666</v>
+      </c>
+      <c r="Y12" s="47">
+        <v>64.485654303708898</v>
+      </c>
+      <c r="Z12" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="AA12" s="47">
+        <v>72.828251537814751</v>
+      </c>
+      <c r="AB12" s="47">
+        <v>63.548401284250339</v>
+      </c>
+      <c r="AC12" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="AD12" s="47">
+        <v>71.460846776015543</v>
+      </c>
+      <c r="AE12" s="47">
+        <v>67.066433095270185</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T13" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="U13" s="47">
+        <v>64.585816448152556</v>
+      </c>
+      <c r="V13" s="47">
+        <v>55.508065628015991</v>
+      </c>
+      <c r="W13" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="X13" s="47">
+        <v>70.501207729468604</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>60.668858082035158</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="AA13" s="47">
+        <v>70.725034199726394</v>
+      </c>
+      <c r="AB13" s="47">
+        <v>61.195745903995402</v>
+      </c>
+      <c r="AC13" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="AD13" s="47">
+        <v>70.796728264162383</v>
+      </c>
+      <c r="AE13" s="47">
+        <v>59.777942264988901</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" s="45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S14" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T14" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U14" s="47">
+        <v>72.579121398205004</v>
+      </c>
+      <c r="V14" s="47">
+        <v>63.117018893286534</v>
+      </c>
+      <c r="W14" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="X14" s="47">
+        <v>68.467049838595386</v>
+      </c>
+      <c r="Y14" s="47">
+        <v>56.684774407725975</v>
+      </c>
+      <c r="Z14" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="AA14" s="47">
+        <v>71.284714027220517</v>
+      </c>
+      <c r="AB14" s="47">
+        <v>60.570898120213499</v>
+      </c>
+      <c r="AC14" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="AD14" s="47">
+        <v>73.555537446010931</v>
+      </c>
+      <c r="AE14" s="47">
+        <v>63.968464600733739</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U15" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="V15" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="W15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X15" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y15" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB15" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC15" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="AD15" s="58">
+        <v>77.828804694476332</v>
+      </c>
+      <c r="AE15" s="47">
+        <v>61.8188894654904</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S16" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T16" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="U16" s="53">
+        <v>76.237328562909966</v>
+      </c>
+      <c r="V16" s="63">
+        <v>65.41935483870968</v>
+      </c>
+      <c r="W16" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="X16" s="53">
+        <v>71.708022530065463</v>
+      </c>
+      <c r="Y16" s="63">
+        <v>62.177135584337805</v>
+      </c>
+      <c r="Z16" s="47">
+        <v>66</v>
+      </c>
+      <c r="AA16" s="58">
+        <v>72.435057426963695</v>
+      </c>
+      <c r="AB16" s="58">
+        <v>59.381604696673193</v>
+      </c>
+      <c r="AC16" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="AD16" s="53">
+        <v>73.408509277031342</v>
+      </c>
+      <c r="AE16" s="47">
+        <v>66.719543147208128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S17" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T17" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="U17" s="47">
+        <v>73.814898419864562</v>
+      </c>
+      <c r="V17" s="47">
+        <v>67.082096933728991</v>
+      </c>
+      <c r="W17" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="X17" s="47">
+        <v>76.906187624750501</v>
+      </c>
+      <c r="Y17" s="47">
+        <v>65.599194360523668</v>
+      </c>
+      <c r="Z17" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="AA17" s="47">
+        <v>71.192443919716652</v>
+      </c>
+      <c r="AB17" s="47">
+        <v>67.144612863580505</v>
+      </c>
+      <c r="AC17" s="47">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AD17" s="53">
+        <v>76.861167002012067</v>
+      </c>
+      <c r="AE17" s="47">
+        <v>71.24168989920652</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U18" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="V18" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="W18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB18" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC18" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="AD18" s="58">
+        <v>74.986493787142081</v>
+      </c>
+      <c r="AE18" s="47">
+        <v>65.693112467306008</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S19" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T19" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U19" s="47">
+        <v>70.688920729582151</v>
+      </c>
+      <c r="V19" s="47">
+        <v>64.677968696184607</v>
+      </c>
+      <c r="W19" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="X19" s="47">
+        <v>74.575669061340491</v>
+      </c>
+      <c r="Y19" s="47">
+        <v>68.889932675747616</v>
+      </c>
+      <c r="Z19" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA19" s="47">
+        <v>74.766281409017395</v>
+      </c>
+      <c r="AB19" s="47">
+        <v>66.136948825233347</v>
+      </c>
+      <c r="AC19" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="AD19" s="47">
+        <v>74.042358478232458</v>
+      </c>
+      <c r="AE19" s="47">
+        <v>68.245591453211489</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="C20" s="47">
+        <v>77.872403123618682</v>
+      </c>
+      <c r="D20" s="47">
+        <v>68.075159459845338</v>
+      </c>
+      <c r="E20" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="F20" s="47">
+        <v>77.103637662886712</v>
+      </c>
+      <c r="G20" s="47">
+        <v>68.606241156890746</v>
+      </c>
+      <c r="H20" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="I20" s="47">
+        <v>76.6214554532921</v>
+      </c>
+      <c r="J20" s="47">
+        <v>68.661813484992436</v>
+      </c>
+      <c r="K20" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="L20" s="47">
+        <v>77.310495028827575</v>
+      </c>
+      <c r="M20" s="47">
+        <v>68.063105989439379</v>
+      </c>
+      <c r="N20" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="O20" s="47">
+        <v>75.951371832504634</v>
+      </c>
+      <c r="P20" s="47">
+        <v>66.71908921520027</v>
+      </c>
+      <c r="Q20" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="R20" s="47">
+        <v>76.181407735445802</v>
+      </c>
+      <c r="S20" s="56">
+        <v>66.40374989743168</v>
+      </c>
+      <c r="T20" s="47">
+        <v>71</v>
+      </c>
+      <c r="U20" s="47">
+        <v>76.465723856644289</v>
+      </c>
+      <c r="V20" s="47">
+        <v>65.892445914825984</v>
+      </c>
+      <c r="W20" s="47" t="s">
+        <v>299</v>
+      </c>
+      <c r="X20" s="47">
+        <v>73.363548321918529</v>
+      </c>
+      <c r="Y20" s="47">
+        <v>63.547275990879548</v>
+      </c>
+      <c r="Z20" s="47" t="s">
+        <v>300</v>
+      </c>
+      <c r="AA20" s="47">
+        <v>72.638927287807576</v>
+      </c>
+      <c r="AB20" s="47">
+        <v>62.016083361649109</v>
+      </c>
+      <c r="AC20" s="47">
+        <v>66.380588967233507</v>
+      </c>
+      <c r="AD20" s="47">
+        <v>71.651700027419793</v>
+      </c>
+      <c r="AE20" s="47">
+        <v>61.43541592977266</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="B21" s="47">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C21" s="47">
+        <v>80.81055958356572</v>
+      </c>
+      <c r="D21" s="47">
+        <v>72.307163460819922</v>
+      </c>
+      <c r="E21" s="47">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="F21" s="47">
+        <v>79.483413801332773</v>
+      </c>
+      <c r="G21" s="47">
+        <v>73.802190537718417</v>
+      </c>
+      <c r="H21" s="47">
+        <v>76.7</v>
+      </c>
+      <c r="I21" s="47">
+        <v>79.702646668783501</v>
+      </c>
+      <c r="J21" s="47">
+        <v>74.328071672354938</v>
+      </c>
+      <c r="K21" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="L21" s="47">
+        <v>81.625054338581336</v>
+      </c>
+      <c r="M21" s="47">
+        <v>73.413326368510809</v>
+      </c>
+      <c r="N21" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="O21" s="47">
+        <v>76.397609788485255</v>
+      </c>
+      <c r="P21" s="47">
+        <v>70.782608695652172</v>
+      </c>
+      <c r="Q21" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="R21" s="47">
+        <v>76.892820175025875</v>
+      </c>
+      <c r="S21" s="47">
+        <v>68.935853865760407</v>
+      </c>
+      <c r="T21" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="U21" s="47">
+        <v>74.210002297618132</v>
+      </c>
+      <c r="V21" s="47">
+        <v>65.231937788226787</v>
+      </c>
+      <c r="W21" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="X21" s="47">
+        <v>68.014633630138022</v>
+      </c>
+      <c r="Y21" s="47">
+        <v>58.137702037494023</v>
+      </c>
+      <c r="Z21" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="AA21" s="47">
+        <v>66.646330575560981</v>
+      </c>
+      <c r="AB21" s="47">
+        <v>58.952284420266615</v>
+      </c>
+      <c r="AC21" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="AD21" s="47">
+        <v>68.78367132407692</v>
+      </c>
+      <c r="AE21" s="47">
+        <v>59.122016148272785</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="45" t="s">
+        <v>216</v>
+      </c>
+      <c r="B22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S22" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T22" s="47">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="U22" s="47">
+        <v>87.515855531076852</v>
+      </c>
+      <c r="V22" s="47">
+        <v>71.572047785178128</v>
+      </c>
+      <c r="W22" s="47">
+        <v>75.2</v>
+      </c>
+      <c r="X22" s="47">
+        <v>81.861084220716364</v>
+      </c>
+      <c r="Y22" s="47">
+        <v>69.786070137735663</v>
+      </c>
+      <c r="Z22" s="47">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="AA22" s="47">
+        <v>82.160549425805002</v>
+      </c>
+      <c r="AB22" s="47">
+        <v>66.640689465480889</v>
+      </c>
+      <c r="AC22" s="47">
+        <v>67</v>
+      </c>
+      <c r="AD22" s="47">
+        <v>76.060241593892172</v>
+      </c>
+      <c r="AE22" s="47">
+        <v>59.662570119470729</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" s="45" t="s">
+        <v>217</v>
+      </c>
+      <c r="B23" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="C23" s="55">
+        <v>76.144171655884591</v>
+      </c>
+      <c r="D23" s="55">
+        <v>70.978452364819077</v>
+      </c>
+      <c r="E23" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="F23" s="53">
+        <v>79.041505167958661</v>
+      </c>
+      <c r="G23" s="63">
+        <v>68.494616234124791</v>
+      </c>
+      <c r="H23" s="47">
+        <v>73</v>
+      </c>
+      <c r="I23" s="66">
+        <v>76.935575595093013</v>
+      </c>
+      <c r="J23" s="68">
+        <v>69.746308216584623</v>
+      </c>
+      <c r="K23" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="L23" s="53">
+        <v>77.906455164539409</v>
+      </c>
+      <c r="M23" s="63">
+        <v>67.975421787127686</v>
+      </c>
+      <c r="N23" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O23" s="55">
+        <v>77.342524560389663</v>
+      </c>
+      <c r="P23" s="57">
+        <v>63.503623703282642</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="R23" s="58">
+        <v>77.303296612617075</v>
+      </c>
+      <c r="S23" s="53">
+        <v>61.130742049469958</v>
+      </c>
+      <c r="T23" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="U23" s="47">
+        <v>74.850466544381533</v>
+      </c>
+      <c r="V23" s="47">
+        <v>60.5254838596368</v>
+      </c>
+      <c r="W23" s="47">
+        <v>64</v>
+      </c>
+      <c r="X23" s="47">
+        <v>70.804377346433427</v>
+      </c>
+      <c r="Y23" s="47">
+        <v>58.002488004265146</v>
+      </c>
+      <c r="Z23" s="47">
+        <v>64</v>
+      </c>
+      <c r="AA23" s="47">
+        <v>71.521643550901317</v>
+      </c>
+      <c r="AB23" s="47">
+        <v>57.358611825192803</v>
+      </c>
+      <c r="AC23" s="47">
+        <v>63</v>
+      </c>
+      <c r="AD23" s="47">
+        <v>69.997578497053837</v>
+      </c>
+      <c r="AE23" s="47">
+        <v>56.796979926676102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="C24" s="47">
+        <v>70.656844689993861</v>
+      </c>
+      <c r="D24" s="47">
+        <v>62.128785651279038</v>
+      </c>
+      <c r="E24" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="F24" s="47">
+        <v>71.076022168775495</v>
+      </c>
+      <c r="G24" s="47">
+        <v>58.703276881451046</v>
+      </c>
+      <c r="H24" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="I24" s="47">
+        <v>71.614844533600802</v>
+      </c>
+      <c r="J24" s="47">
+        <v>58.130525479288764</v>
+      </c>
+      <c r="K24" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="L24" s="47">
+        <v>71.607451898605305</v>
+      </c>
+      <c r="M24" s="47">
+        <v>57.885805550009977</v>
+      </c>
+      <c r="N24" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="O24" s="47">
+        <v>72.205867424626945</v>
+      </c>
+      <c r="P24" s="47">
+        <v>57.785503581963759</v>
+      </c>
+      <c r="Q24" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="R24" s="47">
+        <v>71.981065565515152</v>
+      </c>
+      <c r="S24" s="57">
+        <v>59.097596861206469</v>
+      </c>
+      <c r="T24" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="U24" s="47">
+        <v>70.174890693316669</v>
+      </c>
+      <c r="V24" s="47">
+        <v>63.89154704944179</v>
+      </c>
+      <c r="W24" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="X24" s="47">
+        <v>73.377739578856904</v>
+      </c>
+      <c r="Y24" s="47">
+        <v>65.274748104290026</v>
+      </c>
+      <c r="Z24" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="AA24" s="47">
+        <v>68.057696542611765</v>
+      </c>
+      <c r="AB24" s="47">
+        <v>61.539277006254636</v>
+      </c>
+      <c r="AC24" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AD24" s="47">
+        <v>69.005130492973464</v>
+      </c>
+      <c r="AE24" s="47">
+        <v>59.882646962946865</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="C25" s="47">
+        <v>75.220740184106717</v>
+      </c>
+      <c r="D25" s="47">
+        <v>63.990783410138249</v>
+      </c>
+      <c r="E25" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="F25" s="47">
+        <v>74.256837098692031</v>
+      </c>
+      <c r="G25" s="47">
+        <v>64.725039545919799</v>
+      </c>
+      <c r="H25" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="I25" s="47">
+        <v>76.057025681085833</v>
+      </c>
+      <c r="J25" s="47">
+        <v>63.013824041014374</v>
+      </c>
+      <c r="K25" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="L25" s="47">
+        <v>78.090491546955931</v>
+      </c>
+      <c r="M25" s="47">
+        <v>62.128484400959941</v>
+      </c>
+      <c r="N25" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O25" s="47">
+        <v>75.26149595421353</v>
+      </c>
+      <c r="P25" s="47">
+        <v>65.016018306636155</v>
+      </c>
+      <c r="Q25" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="R25" s="47">
+        <v>74.927452118398151</v>
+      </c>
+      <c r="S25" s="47">
+        <v>64.466636404902403</v>
+      </c>
+      <c r="T25" s="47">
+        <v>72</v>
+      </c>
+      <c r="U25" s="47">
+        <v>79.648623946379615</v>
+      </c>
+      <c r="V25" s="47">
+        <v>63.919726729291199</v>
+      </c>
+      <c r="W25" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="X25" s="47">
+        <v>75.997635234998526</v>
+      </c>
+      <c r="Y25" s="47">
+        <v>67.458611051386796</v>
+      </c>
+      <c r="Z25" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="AA25" s="47">
+        <v>77.310164724789075</v>
+      </c>
+      <c r="AB25" s="47">
+        <v>62.965293069099296</v>
+      </c>
+      <c r="AC25" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AD25" s="47">
+        <v>76.175163151423433</v>
+      </c>
+      <c r="AE25" s="47">
+        <v>64.329105829691997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C26" s="47">
+        <v>79.677962534203331</v>
+      </c>
+      <c r="D26" s="47">
+        <v>66.443157573910383</v>
+      </c>
+      <c r="E26" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="F26" s="47">
+        <v>79.149354909249951</v>
+      </c>
+      <c r="G26" s="47">
+        <v>69.320156385751517</v>
+      </c>
+      <c r="H26" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="I26" s="47">
+        <v>78.903177808481232</v>
+      </c>
+      <c r="J26" s="47">
+        <v>68.80017357344326</v>
+      </c>
+      <c r="K26" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="L26" s="47">
+        <v>77.981065844059145</v>
+      </c>
+      <c r="M26" s="47">
+        <v>69.669538662885813</v>
+      </c>
+      <c r="N26" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="O26" s="47">
+        <v>79.073738128268062</v>
+      </c>
+      <c r="P26" s="47">
+        <v>67.077788596775932</v>
+      </c>
+      <c r="Q26" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="R26" s="47">
+        <v>77.255844439589239</v>
+      </c>
+      <c r="S26" s="47">
+        <v>65.522620904836202</v>
+      </c>
+      <c r="T26" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="U26" s="47">
+        <v>80.215449290593796</v>
+      </c>
+      <c r="V26" s="47">
+        <v>67.705235940530059</v>
+      </c>
+      <c r="W26" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="X26" s="47">
+        <v>75.401069518716582</v>
+      </c>
+      <c r="Y26" s="47">
+        <v>65.156169994879662</v>
+      </c>
+      <c r="Z26" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="AA26" s="47">
+        <v>74.307981725342643</v>
+      </c>
+      <c r="AB26" s="47">
+        <v>63.252541047693512</v>
+      </c>
+      <c r="AC26" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="AD26" s="47">
+        <v>68.402054699430792</v>
+      </c>
+      <c r="AE26" s="47">
+        <v>61.796991462257751</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" s="45" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27" s="47">
+        <v>72.8</v>
+      </c>
+      <c r="C27" s="47">
+        <v>78.636709824828642</v>
+      </c>
+      <c r="D27" s="47">
+        <v>67.433083378854846</v>
+      </c>
+      <c r="E27" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="F27" s="47">
+        <v>73.97730417935233</v>
+      </c>
+      <c r="G27" s="47">
+        <v>70.678513731825518</v>
+      </c>
+      <c r="H27" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="I27" s="47">
+        <v>78.11957191684877</v>
+      </c>
+      <c r="J27" s="47">
+        <v>67.098832124299022</v>
+      </c>
+      <c r="K27" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="L27" s="47">
+        <v>77.68627672175532</v>
+      </c>
+      <c r="M27" s="47">
+        <v>67.290496984820123</v>
+      </c>
+      <c r="N27" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="O27" s="47">
+        <v>76.256439610761305</v>
+      </c>
+      <c r="P27" s="47">
+        <v>64.481707317073173</v>
+      </c>
+      <c r="Q27" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="R27" s="47">
+        <v>73.322959889349931</v>
+      </c>
+      <c r="S27" s="47">
+        <v>65.901164350485587</v>
+      </c>
+      <c r="T27" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="U27" s="47">
+        <v>73.922645338426648</v>
+      </c>
+      <c r="V27" s="47">
+        <v>62.070167286245358</v>
+      </c>
+      <c r="W27" s="47">
+        <v>68</v>
+      </c>
+      <c r="X27" s="47">
+        <v>74.167920553716513</v>
+      </c>
+      <c r="Y27" s="47">
+        <v>61.953222638814495</v>
+      </c>
+      <c r="Z27" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="AA27" s="47">
+        <v>74.438910410133431</v>
+      </c>
+      <c r="AB27" s="47">
+        <v>64.446444644464449</v>
+      </c>
+      <c r="AC27" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="AD27" s="47">
+        <v>71.072582649763859</v>
+      </c>
+      <c r="AE27" s="47">
+        <v>62.857495069033526</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="C28" s="47">
+        <v>74.577459303684094</v>
+      </c>
+      <c r="D28" s="47">
+        <v>60.308065321257935</v>
+      </c>
+      <c r="E28" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F28" s="47">
+        <v>73.989538754160719</v>
+      </c>
+      <c r="G28" s="47">
+        <v>61.515303562468645</v>
+      </c>
+      <c r="H28" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="I28" s="47">
+        <v>68.924430227908843</v>
+      </c>
+      <c r="J28" s="47">
+        <v>66.065033662799024</v>
+      </c>
+      <c r="K28" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="L28" s="47">
+        <v>71.989445066368148</v>
+      </c>
+      <c r="M28" s="47">
+        <v>62.320730117340283</v>
+      </c>
+      <c r="N28" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="O28" s="47">
+        <v>71.962915601023013</v>
+      </c>
+      <c r="P28" s="47">
+        <v>63.299810523247338</v>
+      </c>
+      <c r="Q28" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="R28" s="47">
+        <v>76.685667752442995</v>
+      </c>
+      <c r="S28" s="47">
+        <v>67.870170475694181</v>
+      </c>
+      <c r="T28" s="47">
+        <v>74</v>
+      </c>
+      <c r="U28" s="47">
+        <v>76.999634769905043</v>
+      </c>
+      <c r="V28" s="47">
+        <v>71.301247771836003</v>
+      </c>
+      <c r="W28" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="X28" s="47">
+        <v>70.46120058565154</v>
+      </c>
+      <c r="Y28" s="47">
+        <v>62.68914829226113</v>
+      </c>
+      <c r="Z28" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="AA28" s="47">
+        <v>70.4646427249167</v>
+      </c>
+      <c r="AB28" s="47">
+        <v>58.923239065519056</v>
+      </c>
+      <c r="AC28" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="AD28" s="47">
+        <v>72.567354874548656</v>
+      </c>
+      <c r="AE28" s="47">
+        <v>59.141873399841089</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="C29" s="47">
+        <v>77.138018628281117</v>
+      </c>
+      <c r="D29" s="47">
+        <v>63.793797825211442</v>
+      </c>
+      <c r="E29" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="F29" s="47">
+        <v>73.06802406293383</v>
+      </c>
+      <c r="G29" s="47">
+        <v>66.385435168738894</v>
+      </c>
+      <c r="H29" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="I29" s="47">
+        <v>75.550755939524848</v>
+      </c>
+      <c r="J29" s="47">
+        <v>62.180874080484642</v>
+      </c>
+      <c r="K29" s="47">
+        <v>69</v>
+      </c>
+      <c r="L29" s="47">
+        <v>75.329395729213985</v>
+      </c>
+      <c r="M29" s="47">
+        <v>63.483146067415724</v>
+      </c>
+      <c r="N29" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="O29" s="47">
+        <v>71.684901531728656</v>
+      </c>
+      <c r="P29" s="47">
+        <v>62.143768609102509</v>
+      </c>
+      <c r="Q29" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="R29" s="47">
+        <v>71.465295629820048</v>
+      </c>
+      <c r="S29" s="47">
+        <v>60.230115057528771</v>
+      </c>
+      <c r="T29" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U29" s="47">
+        <v>74.976122254059206</v>
+      </c>
+      <c r="V29" s="47">
+        <v>60.040363269424823</v>
+      </c>
+      <c r="W29" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="X29" s="47">
+        <v>79.174484052532833</v>
+      </c>
+      <c r="Y29" s="47">
+        <v>63.002680965147455</v>
+      </c>
+      <c r="Z29" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="AA29" s="47">
+        <v>79.638752052545158</v>
+      </c>
+      <c r="AB29" s="47">
+        <v>60.902664491571507</v>
+      </c>
+      <c r="AC29" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="AD29" s="47">
+        <v>73.977695167286257</v>
+      </c>
+      <c r="AE29" s="47">
+        <v>60.760931289040322</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="B30" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="C30" s="47">
+        <v>74.93837304847986</v>
+      </c>
+      <c r="D30" s="47">
+        <v>65.629860031104201</v>
+      </c>
+      <c r="E30" s="47">
+        <v>70</v>
+      </c>
+      <c r="F30" s="47">
+        <v>74.776144619023484</v>
+      </c>
+      <c r="G30" s="47">
+        <v>64.875959307513824</v>
+      </c>
+      <c r="H30" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="I30" s="47">
+        <v>74.836080099237989</v>
+      </c>
+      <c r="J30" s="47">
+        <v>63.285474547827704</v>
+      </c>
+      <c r="K30" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="L30" s="47">
+        <v>75.848587169006578</v>
+      </c>
+      <c r="M30" s="47">
+        <v>61.096049573973666</v>
+      </c>
+      <c r="N30" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="O30" s="47">
+        <v>72.61727475800447</v>
+      </c>
+      <c r="P30" s="47">
+        <v>60.142067876874506</v>
+      </c>
+      <c r="Q30" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="R30" s="47">
+        <v>72.817614964925951</v>
+      </c>
+      <c r="S30" s="47">
+        <v>60.410613984117759</v>
+      </c>
+      <c r="T30" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="U30" s="47">
+        <v>72.676544160092362</v>
+      </c>
+      <c r="V30" s="47">
+        <v>61.754104925911093</v>
+      </c>
+      <c r="W30" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="X30" s="47">
+        <v>68.656414407122625</v>
+      </c>
+      <c r="Y30" s="47">
+        <v>62.95719844357977</v>
+      </c>
+      <c r="Z30" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="AA30" s="47">
+        <v>66.039215686274517</v>
+      </c>
+      <c r="AB30" s="47">
+        <v>58.763708873379862</v>
+      </c>
+      <c r="AC30" s="47">
+        <v>64</v>
+      </c>
+      <c r="AD30" s="47">
+        <v>69.67179902755268</v>
+      </c>
+      <c r="AE30" s="47">
+        <v>58.299676898222934</v>
+      </c>
+      <c r="AF30" s="49"/>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="47">
+        <v>71</v>
+      </c>
+      <c r="C31" s="47">
+        <v>77.689204763734153</v>
+      </c>
+      <c r="D31" s="47">
+        <v>64.285714285714278</v>
+      </c>
+      <c r="E31" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="F31" s="47">
+        <v>75.19049070405363</v>
+      </c>
+      <c r="G31" s="47">
+        <v>66.398846312319733</v>
+      </c>
+      <c r="H31" s="47">
+        <v>71</v>
+      </c>
+      <c r="I31" s="47">
+        <v>73.129707976473014</v>
+      </c>
+      <c r="J31" s="47">
+        <v>68.811677631578945</v>
+      </c>
+      <c r="K31" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="L31" s="47">
+        <v>74.439646308862834</v>
+      </c>
+      <c r="M31" s="47">
+        <v>66.109264644786037</v>
+      </c>
+      <c r="N31" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="O31" s="47">
+        <v>76.439034454301634</v>
+      </c>
+      <c r="P31" s="47">
+        <v>67.141200042180742</v>
+      </c>
+      <c r="Q31" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="R31" s="47">
+        <v>73.911644863821564</v>
+      </c>
+      <c r="S31" s="47">
+        <v>65.325797872340431</v>
+      </c>
+      <c r="T31" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="U31" s="47">
+        <v>74.135307840551775</v>
+      </c>
+      <c r="V31" s="47">
+        <v>63.107577739760487</v>
+      </c>
+      <c r="W31" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="X31" s="47">
+        <v>70.334276432987522</v>
+      </c>
+      <c r="Y31" s="47">
+        <v>58.158147476256538</v>
+      </c>
+      <c r="Z31" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="AA31" s="47">
+        <v>70.424279962836792</v>
+      </c>
+      <c r="AB31" s="47">
+        <v>59.127414803559802</v>
+      </c>
+      <c r="AC31" s="47">
+        <v>64</v>
+      </c>
+      <c r="AD31" s="47">
+        <v>73.629438901405436</v>
+      </c>
+      <c r="AE31" s="47">
+        <v>53.988950276243095</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="B32" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="C32" s="47">
+        <v>77.682002284764764</v>
+      </c>
+      <c r="D32" s="47">
+        <v>69.078098640468397</v>
+      </c>
+      <c r="E32" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="F32" s="47">
+        <v>75.650243180376407</v>
+      </c>
+      <c r="G32" s="47">
+        <v>69.843395837626204</v>
+      </c>
+      <c r="H32" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="I32" s="47">
+        <v>77.813012575177694</v>
+      </c>
+      <c r="J32" s="47">
+        <v>66.704746079551356</v>
+      </c>
+      <c r="K32" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="L32" s="47">
+        <v>77.409738323948332</v>
+      </c>
+      <c r="M32" s="47">
+        <v>66.062533121356651</v>
+      </c>
+      <c r="N32" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="O32" s="47">
+        <v>75.914221218961629</v>
+      </c>
+      <c r="P32" s="47">
+        <v>66.820834709833719</v>
+      </c>
+      <c r="Q32" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="R32" s="47">
+        <v>74.813306177868299</v>
+      </c>
+      <c r="S32" s="47">
+        <v>63.765580581675053</v>
+      </c>
+      <c r="T32" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="U32" s="47">
+        <v>78.101920236336781</v>
+      </c>
+      <c r="V32" s="47">
+        <v>67.967122018985876</v>
+      </c>
+      <c r="W32" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="X32" s="47">
+        <v>77.887537993920972</v>
+      </c>
+      <c r="Y32" s="47">
+        <v>67.630597014925371</v>
+      </c>
+      <c r="Z32" s="47">
+        <v>71</v>
+      </c>
+      <c r="AA32" s="47">
+        <v>78.712169993560849</v>
+      </c>
+      <c r="AB32" s="47">
+        <v>63.648715415019765</v>
+      </c>
+      <c r="AC32" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="AD32" s="47">
+        <v>77.33421750663129</v>
+      </c>
+      <c r="AE32" s="47">
+        <v>64.562569213732004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="B33" s="47">
+        <v>75</v>
+      </c>
+      <c r="C33" s="47">
+        <v>79.940160478716166</v>
+      </c>
+      <c r="D33" s="47">
+        <v>70.35527823761619</v>
+      </c>
+      <c r="E33" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="F33" s="47">
+        <v>79.964073511123388</v>
+      </c>
+      <c r="G33" s="47">
+        <v>68.898260411175542</v>
+      </c>
+      <c r="H33" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="I33" s="47">
+        <v>79.568106312292358</v>
+      </c>
+      <c r="J33" s="47">
+        <v>69.600431965442766</v>
+      </c>
+      <c r="K33" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="L33" s="47">
+        <v>81.119977201481902</v>
+      </c>
+      <c r="M33" s="47">
+        <v>68.302548200080892</v>
+      </c>
+      <c r="N33" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="O33" s="47">
+        <v>78.346568349404436</v>
+      </c>
+      <c r="P33" s="47">
+        <v>67.090395480225993</v>
+      </c>
+      <c r="Q33" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="R33" s="47">
+        <v>77.264679846562402</v>
+      </c>
+      <c r="S33" s="47">
+        <v>68.836623267534648</v>
+      </c>
+      <c r="T33" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="U33" s="47">
+        <v>76.098042441190984</v>
+      </c>
+      <c r="V33" s="47">
+        <v>66.508662961752208</v>
+      </c>
+      <c r="W33" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="X33" s="47">
+        <v>73.953170398222525</v>
+      </c>
+      <c r="Y33" s="47">
+        <v>68.689075630252105</v>
+      </c>
+      <c r="Z33" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="AA33" s="47">
+        <v>77.48039549948858</v>
+      </c>
+      <c r="AB33" s="47">
+        <v>65.229485396383865</v>
+      </c>
+      <c r="AC33" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AD33" s="47">
+        <v>80.495356037151709</v>
+      </c>
+      <c r="AE33" s="47">
+        <v>66.32566069906224</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="47">
+        <v>75</v>
+      </c>
+      <c r="C34" s="47">
+        <v>80.803486829638047</v>
+      </c>
+      <c r="D34" s="47">
+        <v>69.823297306570595</v>
+      </c>
+      <c r="E34" s="47">
+        <v>73.7</v>
+      </c>
+      <c r="F34" s="47">
+        <v>80.324909747292423</v>
+      </c>
+      <c r="G34" s="47">
+        <v>68</v>
+      </c>
+      <c r="H34" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="I34" s="47">
+        <v>75.438938743659776</v>
+      </c>
+      <c r="J34" s="47">
+        <v>71.803977272727266</v>
+      </c>
+      <c r="K34" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="L34" s="47">
+        <v>78.763493621197242</v>
+      </c>
+      <c r="M34" s="47">
+        <v>68.565708045140155</v>
+      </c>
+      <c r="N34" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="O34" s="47">
+        <v>77.432137903705168</v>
+      </c>
+      <c r="P34" s="47">
+        <v>66.047297297297291</v>
+      </c>
+      <c r="Q34" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="R34" s="47">
+        <v>78.216560509554142</v>
+      </c>
+      <c r="S34" s="47">
+        <v>65.749470848566489</v>
+      </c>
+      <c r="T34" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="U34" s="47">
+        <v>78.410008071025018</v>
+      </c>
+      <c r="V34" s="47">
+        <v>65.831344470962605</v>
+      </c>
+      <c r="W34" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="X34" s="47">
+        <v>74.155405405405403</v>
+      </c>
+      <c r="Y34" s="47">
+        <v>68.873774754950986</v>
+      </c>
+      <c r="Z34" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="AA34" s="47">
+        <v>71.81418706842436</v>
+      </c>
+      <c r="AB34" s="47">
+        <v>61.202185792349731</v>
+      </c>
+      <c r="AC34" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="AD34" s="47">
+        <v>74.832214765100673</v>
+      </c>
+      <c r="AE34" s="47">
+        <v>60.783889129493289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="C35" s="47">
+        <v>76.628664495113995</v>
+      </c>
+      <c r="D35" s="47">
+        <v>66.145365978720676</v>
+      </c>
+      <c r="E35" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="F35" s="47">
+        <v>74.587143442063606</v>
+      </c>
+      <c r="G35" s="47">
+        <v>65.933420365535255</v>
+      </c>
+      <c r="H35" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="I35" s="47">
+        <v>72.82864662695664</v>
+      </c>
+      <c r="J35" s="47">
+        <v>67.546451316394197</v>
+      </c>
+      <c r="K35" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="L35" s="47">
+        <v>71.961907390794295</v>
+      </c>
+      <c r="M35" s="47">
+        <v>68.04898593922114</v>
+      </c>
+      <c r="N35" s="47">
+        <v>67</v>
+      </c>
+      <c r="O35" s="47">
+        <v>70.051755490278367</v>
+      </c>
+      <c r="P35" s="47">
+        <v>64.145133217298167</v>
+      </c>
+      <c r="Q35" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="R35" s="47">
+        <v>69.220505617977523</v>
+      </c>
+      <c r="S35" s="47">
+        <v>65.814717917756766</v>
+      </c>
+      <c r="T35" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="U35" s="47">
+        <v>73.231343819579124</v>
+      </c>
+      <c r="V35" s="47">
+        <v>65.766583465698503</v>
+      </c>
+      <c r="W35" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="X35" s="47">
+        <v>67.983367983367984</v>
+      </c>
+      <c r="Y35" s="47">
+        <v>67.002784257656714</v>
+      </c>
+      <c r="Z35" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="AA35" s="47">
+        <v>68.568502669885149</v>
+      </c>
+      <c r="AB35" s="47">
+        <v>62.609295904279797</v>
+      </c>
+      <c r="AC35" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AD35" s="47">
+        <v>67.816854678168554</v>
+      </c>
+      <c r="AE35" s="47">
+        <v>60.078431372549019</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="45" t="s">
+        <v>223</v>
+      </c>
+      <c r="B36" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C36" s="47">
+        <v>69.923484402589764</v>
+      </c>
+      <c r="D36" s="47">
+        <v>68.195266272189357</v>
+      </c>
+      <c r="E36" s="47">
+        <v>69</v>
+      </c>
+      <c r="F36" s="47">
+        <v>69.37935402153262</v>
+      </c>
+      <c r="G36" s="47">
+        <v>68.589540412044371</v>
+      </c>
+      <c r="H36" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="I36" s="47">
+        <v>70.955534531693473</v>
+      </c>
+      <c r="J36" s="47">
+        <v>63.570487483530961</v>
+      </c>
+      <c r="K36" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="L36" s="47">
+        <v>73.207301173402868</v>
+      </c>
+      <c r="M36" s="47">
+        <v>62.039563437926333</v>
+      </c>
+      <c r="N36" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="O36" s="47">
+        <v>74.817760106030491</v>
+      </c>
+      <c r="P36" s="47">
+        <v>58.965062623599209</v>
+      </c>
+      <c r="Q36" s="47">
+        <v>68</v>
+      </c>
+      <c r="R36" s="47">
+        <v>73.04712717882505</v>
+      </c>
+      <c r="S36" s="47">
+        <v>62.847896440129453</v>
+      </c>
+      <c r="T36" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="U36" s="47">
+        <v>77.559501322251606</v>
+      </c>
+      <c r="V36" s="47">
+        <v>65.330739299610897</v>
+      </c>
+      <c r="W36" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="X36" s="47">
+        <v>75.411033978808916</v>
+      </c>
+      <c r="Y36" s="47">
+        <v>67.960426179604255</v>
+      </c>
+      <c r="Z36" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="AA36" s="47">
+        <v>72.569854388036205</v>
+      </c>
+      <c r="AB36" s="47">
+        <v>63.553431798436144</v>
+      </c>
+      <c r="AC36" s="47">
+        <v>68</v>
+      </c>
+      <c r="AD36" s="47">
+        <v>70.669216061185466</v>
+      </c>
+      <c r="AE36" s="47">
+        <v>64.93115318416524</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="C37" s="47">
+        <v>74.571661680717966</v>
+      </c>
+      <c r="D37" s="47">
+        <v>59.513132607303014</v>
+      </c>
+      <c r="E37" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="F37" s="47">
+        <v>70.10773216964408</v>
+      </c>
+      <c r="G37" s="47">
+        <v>60.429366551815534</v>
+      </c>
+      <c r="H37" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="I37" s="47">
+        <v>70.981328092096021</v>
+      </c>
+      <c r="J37" s="47">
+        <v>60.034215028293204</v>
+      </c>
+      <c r="K37" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L37" s="47">
+        <v>71.48611710545245</v>
+      </c>
+      <c r="M37" s="47">
+        <v>59.24957510785724</v>
+      </c>
+      <c r="N37" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="O37" s="47">
+        <v>70.932597327135383</v>
+      </c>
+      <c r="P37" s="47">
+        <v>62.1058257616248</v>
+      </c>
+      <c r="Q37" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="R37" s="47">
+        <v>69.486762313267263</v>
+      </c>
+      <c r="S37" s="47">
+        <v>61.295307670694008</v>
+      </c>
+      <c r="T37" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="U37" s="47">
+        <v>75.507442489851144</v>
+      </c>
+      <c r="V37" s="47">
+        <v>63.475438855288388</v>
+      </c>
+      <c r="W37" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="X37" s="47">
+        <v>76.567555076259438</v>
+      </c>
+      <c r="Y37" s="47">
+        <v>68.158198614318707</v>
+      </c>
+      <c r="Z37" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="AA37" s="47">
+        <v>71.520074988283071</v>
+      </c>
+      <c r="AB37" s="47">
+        <v>62.514810426540286</v>
+      </c>
+      <c r="AC37" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AD37" s="47">
+        <v>70.88864594721224</v>
+      </c>
+      <c r="AE37" s="47">
+        <v>62.540959189752755</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C38" s="47">
+        <v>78.189618521238344</v>
+      </c>
+      <c r="D38" s="47">
+        <v>66.202324195470794</v>
+      </c>
+      <c r="E38" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="F38" s="47">
+        <v>80.399274047186935</v>
+      </c>
+      <c r="G38" s="47">
+        <v>64.494338898483974</v>
+      </c>
+      <c r="H38" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="I38" s="47">
+        <v>76.343623391058046</v>
+      </c>
+      <c r="J38" s="47">
+        <v>64.769895039842737</v>
+      </c>
+      <c r="K38" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="L38" s="47">
+        <v>75.669435158700068</v>
+      </c>
+      <c r="M38" s="47">
+        <v>66.577786893651933</v>
+      </c>
+      <c r="N38" s="47">
+        <v>72</v>
+      </c>
+      <c r="O38" s="47">
+        <v>77.529994350094725</v>
+      </c>
+      <c r="P38" s="47">
+        <v>66.380634390651082</v>
+      </c>
+      <c r="Q38" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="R38" s="47">
+        <v>79.899448902639463</v>
+      </c>
+      <c r="S38" s="47">
+        <v>67.235852350271372</v>
+      </c>
+      <c r="T38" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="U38" s="47">
+        <v>75.939333630717499</v>
+      </c>
+      <c r="V38" s="47">
+        <v>65.520248351878337</v>
+      </c>
+      <c r="W38" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="X38" s="47">
+        <v>74.303579699596369</v>
+      </c>
+      <c r="Y38" s="47">
+        <v>60.290921250626987</v>
+      </c>
+      <c r="Z38" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="AA38" s="47">
+        <v>76.219571019712504</v>
+      </c>
+      <c r="AB38" s="47">
+        <v>61.929888203673777</v>
+      </c>
+      <c r="AC38" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="AD38" s="47">
+        <v>72.399950208501906</v>
+      </c>
+      <c r="AE38" s="47">
+        <v>66.0585353274884</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C39" s="47">
+        <v>80.26362038664324</v>
+      </c>
+      <c r="D39" s="47">
+        <v>66.035699460356994</v>
+      </c>
+      <c r="E39" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="F39" s="47">
+        <v>76.87425259865698</v>
+      </c>
+      <c r="G39" s="47">
+        <v>68.321513002364071</v>
+      </c>
+      <c r="H39" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="I39" s="47">
+        <v>78.93518518518519</v>
+      </c>
+      <c r="J39" s="47">
+        <v>66.09706083390293</v>
+      </c>
+      <c r="K39" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="L39" s="47">
+        <v>76.796504601654746</v>
+      </c>
+      <c r="M39" s="47">
+        <v>68.233964887884582</v>
+      </c>
+      <c r="N39" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="O39" s="47">
+        <v>76.916712630998347</v>
+      </c>
+      <c r="P39" s="47">
+        <v>67.989068147756328</v>
+      </c>
+      <c r="Q39" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="R39" s="47">
+        <v>76.18870035427932</v>
+      </c>
+      <c r="S39" s="47">
+        <v>69.242397296816648</v>
+      </c>
+      <c r="T39" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="U39" s="47">
+        <v>76.453012048192775</v>
+      </c>
+      <c r="V39" s="47">
+        <v>72.029679721987421</v>
+      </c>
+      <c r="W39" s="47">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="X39" s="47">
+        <v>77.442134170262847</v>
+      </c>
+      <c r="Y39" s="47">
+        <v>75.799531981279245</v>
+      </c>
+      <c r="Z39" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="AA39" s="47">
+        <v>72.273603082851636</v>
+      </c>
+      <c r="AB39" s="47">
+        <v>67.223787775726365</v>
+      </c>
+      <c r="AC39" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="AD39" s="47">
+        <v>68.125723100655605</v>
+      </c>
+      <c r="AE39" s="47">
+        <v>67.206281504459099</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="C40" s="47">
+        <v>78.651847055861296</v>
+      </c>
+      <c r="D40" s="47">
+        <v>70.315211560912502</v>
+      </c>
+      <c r="E40" s="47">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="F40" s="47">
+        <v>78.395419626032762</v>
+      </c>
+      <c r="G40" s="47">
+        <v>71.763617218162679</v>
+      </c>
+      <c r="H40" s="47">
+        <v>75</v>
+      </c>
+      <c r="I40" s="47">
+        <v>78.318999783189994</v>
+      </c>
+      <c r="J40" s="47">
+        <v>72.016723582165767</v>
+      </c>
+      <c r="K40" s="47">
+        <v>75</v>
+      </c>
+      <c r="L40" s="47">
+        <v>79.021203683872358</v>
+      </c>
+      <c r="M40" s="47">
+        <v>71.467563793322341</v>
+      </c>
+      <c r="N40" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="O40" s="47">
+        <v>78.336748134055327</v>
+      </c>
+      <c r="P40" s="47">
+        <v>71.392915426706352</v>
+      </c>
+      <c r="Q40" s="47">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="R40" s="47">
+        <v>80.026450167150372</v>
+      </c>
+      <c r="S40" s="47">
+        <v>70.804485616772311</v>
+      </c>
+      <c r="T40" s="47">
+        <v>75.8</v>
+      </c>
+      <c r="U40" s="47">
+        <v>82.132916460136499</v>
+      </c>
+      <c r="V40" s="47">
+        <v>70.148188430426202</v>
+      </c>
+      <c r="W40" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="X40" s="47">
+        <v>82.125382262996936</v>
+      </c>
+      <c r="Y40" s="47">
+        <v>72.551506633300207</v>
+      </c>
+      <c r="Z40" s="47">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="AA40" s="47">
+        <v>78.799790356394126</v>
+      </c>
+      <c r="AB40" s="47">
+        <v>68.889879014292077</v>
+      </c>
+      <c r="AC40" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="AD40" s="47">
+        <v>75.494655446895607</v>
+      </c>
+      <c r="AE40" s="47">
+        <v>67.299721410613586</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="C41" s="47">
+        <v>73.632417792284457</v>
+      </c>
+      <c r="D41" s="47">
+        <v>60.674608320828007</v>
+      </c>
+      <c r="E41" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="F41" s="47">
+        <v>74.653559734177051</v>
+      </c>
+      <c r="G41" s="47">
+        <v>59.744571366574192</v>
+      </c>
+      <c r="H41" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="I41" s="47">
+        <v>76.323244780158603</v>
+      </c>
+      <c r="J41" s="47">
+        <v>59.898386610652182</v>
+      </c>
+      <c r="K41" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="L41" s="47">
+        <v>74.981377867723339</v>
+      </c>
+      <c r="M41" s="47">
+        <v>59.675514068769829</v>
+      </c>
+      <c r="N41" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="O41" s="47">
+        <v>74.01010795129497</v>
+      </c>
+      <c r="P41" s="47">
+        <v>59.887780624140788</v>
+      </c>
+      <c r="Q41" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="R41" s="47">
+        <v>72.699489747835813</v>
+      </c>
+      <c r="S41" s="47">
+        <v>61.476344462275421</v>
+      </c>
+      <c r="T41" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="U41" s="47">
+        <v>73.969378053178588</v>
+      </c>
+      <c r="V41" s="47">
+        <v>59.806598714863782</v>
+      </c>
+      <c r="W41" s="47" t="s">
+        <v>301</v>
+      </c>
+      <c r="X41" s="47">
+        <v>74.712517015621955</v>
+      </c>
+      <c r="Y41" s="47">
+        <v>60.920811081441926</v>
+      </c>
+      <c r="Z41" s="47" t="s">
+        <v>302</v>
+      </c>
+      <c r="AA41" s="47">
+        <v>75.02722892801313</v>
+      </c>
+      <c r="AB41" s="47">
+        <v>65.811915509702018</v>
+      </c>
+      <c r="AC41" s="47">
+        <v>69.723212334496353</v>
+      </c>
+      <c r="AD41" s="47">
+        <v>74.633604528211904</v>
+      </c>
+      <c r="AE41" s="47">
+        <v>65.184227012227666</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="45" t="s">
+        <v>224</v>
+      </c>
+      <c r="B42" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="C42" s="47">
+        <v>72.388852459016391</v>
+      </c>
+      <c r="D42" s="47">
+        <v>61.541712403951699</v>
+      </c>
+      <c r="E42" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="F42" s="47">
+        <v>74.884818009214555</v>
+      </c>
+      <c r="G42" s="47">
+        <v>60.610786224821311</v>
+      </c>
+      <c r="H42" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="I42" s="47">
+        <v>75.906607996358389</v>
+      </c>
+      <c r="J42" s="47">
+        <v>59.783486316505183</v>
+      </c>
+      <c r="K42" s="47">
+        <v>66</v>
+      </c>
+      <c r="L42" s="47">
+        <v>73.728474919144375</v>
+      </c>
+      <c r="M42" s="47">
+        <v>59.513662572073201</v>
+      </c>
+      <c r="N42" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="O42" s="47">
+        <v>72.738406622149739</v>
+      </c>
+      <c r="P42" s="47">
+        <v>59.501384471276083</v>
+      </c>
+      <c r="Q42" s="47">
+        <v>65</v>
+      </c>
+      <c r="R42" s="47">
+        <v>70.358379532992942</v>
+      </c>
+      <c r="S42" s="47">
+        <v>60.50002538199908</v>
+      </c>
+      <c r="T42" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="U42" s="47">
+        <v>72.30158864336957</v>
+      </c>
+      <c r="V42" s="47">
+        <v>58.880861339332128</v>
+      </c>
+      <c r="W42" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="X42" s="47">
+        <v>73.036435460022517</v>
+      </c>
+      <c r="Y42" s="47">
+        <v>58.821369823825307</v>
+      </c>
+      <c r="Z42" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="AA42" s="47">
+        <v>73.55053263396961</v>
+      </c>
+      <c r="AB42" s="47">
+        <v>66.288013640877651</v>
+      </c>
+      <c r="AC42" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="AD42" s="47">
+        <v>72.135982858070903</v>
+      </c>
+      <c r="AE42" s="47">
+        <v>64.654045659688222</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="C43" s="47">
+        <v>72.215852085423535</v>
+      </c>
+      <c r="D43" s="47">
+        <v>53.707804845312396</v>
+      </c>
+      <c r="E43" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="F43" s="47">
+        <v>69.753574251023778</v>
+      </c>
+      <c r="G43" s="47">
+        <v>52.789699570815451</v>
+      </c>
+      <c r="H43" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="I43" s="47">
+        <v>75.671001660210294</v>
+      </c>
+      <c r="J43" s="47">
+        <v>49.986539238120876</v>
+      </c>
+      <c r="K43" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="L43" s="47">
+        <v>75.647158131682616</v>
+      </c>
+      <c r="M43" s="47">
+        <v>46.792885055922383</v>
+      </c>
+      <c r="N43" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="O43" s="47">
+        <v>74.195592480461869</v>
+      </c>
+      <c r="P43" s="47">
+        <v>47.456134408237922</v>
+      </c>
+      <c r="Q43" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="R43" s="47">
+        <v>72.189223589308455</v>
+      </c>
+      <c r="S43" s="47">
+        <v>50.166180560265886</v>
+      </c>
+      <c r="T43" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="U43" s="47">
+        <v>72.971882147181489</v>
+      </c>
+      <c r="V43" s="47">
+        <v>48.251981088100159</v>
+      </c>
+      <c r="W43" s="47">
+        <v>59.4</v>
+      </c>
+      <c r="X43" s="47">
+        <v>73.333333333333329</v>
+      </c>
+      <c r="Y43" s="47">
+        <v>45.726692545562209</v>
+      </c>
+      <c r="Z43" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="AA43" s="47">
+        <v>74.20602605863192</v>
+      </c>
+      <c r="AB43" s="47">
+        <v>49.196787148594382</v>
+      </c>
+      <c r="AC43" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="AD43" s="47">
+        <v>78.52115036535497</v>
+      </c>
+      <c r="AE43" s="47">
+        <v>53.724110462028683</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="45" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="C44" s="47">
+        <v>69.984639016897077</v>
+      </c>
+      <c r="D44" s="47">
+        <v>49.759615384615387</v>
+      </c>
+      <c r="E44" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="F44" s="47">
+        <v>70.845837501389354</v>
+      </c>
+      <c r="G44" s="47">
+        <v>54.918032786885249</v>
+      </c>
+      <c r="H44" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="I44" s="47">
+        <v>68.201851035698539</v>
+      </c>
+      <c r="J44" s="47">
+        <v>59.562780269058294</v>
+      </c>
+      <c r="K44" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="L44" s="47">
+        <v>75.070406668919688</v>
+      </c>
+      <c r="M44" s="47">
+        <v>55.958077010708585</v>
+      </c>
+      <c r="N44" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="O44" s="47">
+        <v>72.890875745071071</v>
+      </c>
+      <c r="P44" s="47">
+        <v>60.655737704918032</v>
+      </c>
+      <c r="Q44" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="R44" s="47">
+        <v>72.716736207695874</v>
+      </c>
+      <c r="S44" s="47">
+        <v>64.271687651611416</v>
+      </c>
+      <c r="T44" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="U44" s="47">
+        <v>73.379940844312998</v>
+      </c>
+      <c r="V44" s="47">
+        <v>63.641643676491938</v>
+      </c>
+      <c r="W44" s="47">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="X44" s="47">
+        <v>79.324434758921271</v>
+      </c>
+      <c r="Y44" s="47">
+        <v>71.092486399058956</v>
+      </c>
+      <c r="Z44" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="AA44" s="47">
+        <v>76.577070762479423</v>
+      </c>
+      <c r="AB44" s="47">
+        <v>65.879860795884397</v>
+      </c>
+      <c r="AC44" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="AD44" s="47">
+        <v>77.768595041322314</v>
+      </c>
+      <c r="AE44" s="47">
+        <v>68.363258643715682</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="C45" s="47">
+        <v>77.289194253591504</v>
+      </c>
+      <c r="D45" s="47">
+        <v>56.908310179338208</v>
+      </c>
+      <c r="E45" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="F45" s="47">
+        <v>74.744961433192344</v>
+      </c>
+      <c r="G45" s="47">
+        <v>61.465721040189123</v>
+      </c>
+      <c r="H45" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="I45" s="47">
+        <v>80.493951612903231</v>
+      </c>
+      <c r="J45" s="47">
+        <v>60.103626943005182</v>
+      </c>
+      <c r="K45" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="L45" s="47">
+        <v>83.146924250127086</v>
+      </c>
+      <c r="M45" s="47">
+        <v>62.287685774946922</v>
+      </c>
+      <c r="N45" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="O45" s="47">
+        <v>85.234643265929037</v>
+      </c>
+      <c r="P45" s="47">
+        <v>63.740856844305121</v>
+      </c>
+      <c r="Q45" s="47">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="R45" s="47">
+        <v>82.270488698067936</v>
+      </c>
+      <c r="S45" s="47">
+        <v>72.381326010200084</v>
+      </c>
+      <c r="T45" s="47">
+        <v>77.2</v>
+      </c>
+      <c r="U45" s="47">
+        <v>83.833396632485133</v>
+      </c>
+      <c r="V45" s="47">
+        <v>70.098306936100499</v>
+      </c>
+      <c r="W45" s="47">
+        <v>75.7</v>
+      </c>
+      <c r="X45" s="47">
+        <v>81.897905759162299</v>
+      </c>
+      <c r="Y45" s="47">
+        <v>69.326410711845881</v>
+      </c>
+      <c r="Z45" s="47">
+        <v>77.8</v>
+      </c>
+      <c r="AA45" s="47">
+        <v>85.608424336973471</v>
+      </c>
+      <c r="AB45" s="47">
+        <v>69.390869987512147</v>
+      </c>
+      <c r="AC45" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="AD45" s="47">
+        <v>80.657911513451481</v>
+      </c>
+      <c r="AE45" s="47">
+        <v>67.510834236186341</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="B46" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="C46" s="47">
+        <v>72.572263721987667</v>
+      </c>
+      <c r="D46" s="47">
+        <v>57.932111915921034</v>
+      </c>
+      <c r="E46" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="F46" s="47">
+        <v>73.206260653959404</v>
+      </c>
+      <c r="G46" s="47">
+        <v>56.814400242020874</v>
+      </c>
+      <c r="H46" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="I46" s="47">
+        <v>70.033508855911919</v>
+      </c>
+      <c r="J46" s="47">
+        <v>55.500747384155453</v>
+      </c>
+      <c r="K46" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="L46" s="47">
+        <v>74.689984101748806</v>
+      </c>
+      <c r="M46" s="47">
+        <v>54.077863029269679</v>
+      </c>
+      <c r="N46" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="O46" s="47">
+        <v>70.031389393689082</v>
+      </c>
+      <c r="P46" s="47">
+        <v>56.606675896015993</v>
+      </c>
+      <c r="Q46" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="R46" s="47">
+        <v>70.720443349753708</v>
+      </c>
+      <c r="S46" s="47">
+        <v>56.778875849289683</v>
+      </c>
+      <c r="T46" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="U46" s="47">
+        <v>69.405684754521971</v>
+      </c>
+      <c r="V46" s="47">
+        <v>55.651105651105652</v>
+      </c>
+      <c r="W46" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="X46" s="47">
+        <v>73.916133617626159</v>
+      </c>
+      <c r="Y46" s="47">
+        <v>63.473774720550303</v>
+      </c>
+      <c r="Z46" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA46" s="47">
+        <v>74.61794019933555</v>
+      </c>
+      <c r="AB46" s="47">
+        <v>66.18507051943584</v>
+      </c>
+      <c r="AC46" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="AD46" s="47">
+        <v>73.475449938843269</v>
+      </c>
+      <c r="AE46" s="47">
+        <v>67.191601049868765</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="C47" s="47">
+        <v>80.37887168141593</v>
+      </c>
+      <c r="D47" s="47">
+        <v>63.049814520402755</v>
+      </c>
+      <c r="E47" s="47">
+        <v>70</v>
+      </c>
+      <c r="F47" s="47">
+        <v>79.293493437587259</v>
+      </c>
+      <c r="G47" s="47">
+        <v>61.096184846856531</v>
+      </c>
+      <c r="H47" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="I47" s="47">
+        <v>74.669603524229075</v>
+      </c>
+      <c r="J47" s="47">
+        <v>57.617348339280809</v>
+      </c>
+      <c r="K47" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="L47" s="47">
+        <v>71.310140636565507</v>
+      </c>
+      <c r="M47" s="47">
+        <v>61.769480519480517</v>
+      </c>
+      <c r="N47" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="O47" s="47">
+        <v>69.703670942061038</v>
+      </c>
+      <c r="P47" s="47">
+        <v>58.805640033176665</v>
+      </c>
+      <c r="Q47" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="R47" s="47">
+        <v>71.743091406012752</v>
+      </c>
+      <c r="S47" s="47">
+        <v>61.747732893652099</v>
+      </c>
+      <c r="T47" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="U47" s="47">
+        <v>69.709127382146434</v>
+      </c>
+      <c r="V47" s="47">
+        <v>59.763929873285889</v>
+      </c>
+      <c r="W47" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="X47" s="47">
+        <v>78.191834089436171</v>
+      </c>
+      <c r="Y47" s="47">
+        <v>69.37857019214124</v>
+      </c>
+      <c r="Z47" s="47">
+        <v>76.8</v>
+      </c>
+      <c r="AA47" s="47">
+        <v>80.957963490202644</v>
+      </c>
+      <c r="AB47" s="47">
+        <v>72.279371954520855</v>
+      </c>
+      <c r="AC47" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="AD47" s="47">
+        <v>78.929306794783798</v>
+      </c>
+      <c r="AE47" s="47">
+        <v>69.938428105758788</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="C48" s="47">
+        <v>69.899343544857771</v>
+      </c>
+      <c r="D48" s="47">
+        <v>59.099483310095955</v>
+      </c>
+      <c r="E48" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="F48" s="47">
+        <v>69.638265043716785</v>
+      </c>
+      <c r="G48" s="47">
+        <v>52.116112747160287</v>
+      </c>
+      <c r="H48" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="I48" s="47">
+        <v>68.799013128910033</v>
+      </c>
+      <c r="J48" s="47">
+        <v>57.840985820391623</v>
+      </c>
+      <c r="K48" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="L48" s="47">
+        <v>66.368755027258914</v>
+      </c>
+      <c r="M48" s="47">
+        <v>58.452422446845588</v>
+      </c>
+      <c r="N48" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="O48" s="47">
+        <v>70.083496180493867</v>
+      </c>
+      <c r="P48" s="47">
+        <v>58.454647256438967</v>
+      </c>
+      <c r="Q48" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="R48" s="47">
+        <v>70.934439248213181</v>
+      </c>
+      <c r="S48" s="47">
+        <v>59.732488560366065</v>
+      </c>
+      <c r="T48" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="U48" s="47">
+        <v>72.829902286310599</v>
+      </c>
+      <c r="V48" s="47">
+        <v>57.431713373536709</v>
+      </c>
+      <c r="W48" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="X48" s="47">
+        <v>75.645342312008978</v>
+      </c>
+      <c r="Y48" s="47">
+        <v>58.883869753434965</v>
+      </c>
+      <c r="Z48" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="AA48" s="47">
+        <v>75.236294896030245</v>
+      </c>
+      <c r="AB48" s="47">
+        <v>59.213759213759211</v>
+      </c>
+      <c r="AC48" s="47">
+        <v>72</v>
+      </c>
+      <c r="AD48" s="47">
+        <v>77.875369822485212</v>
+      </c>
+      <c r="AE48" s="47">
+        <v>66.066507440749589</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="45" t="s">
+        <v>227</v>
+      </c>
+      <c r="B49" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="C49" s="47">
+        <v>79.878448690481392</v>
+      </c>
+      <c r="D49" s="47">
+        <v>64.404752412088357</v>
+      </c>
+      <c r="E49" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="F49" s="47">
+        <v>81.011604992336331</v>
+      </c>
+      <c r="G49" s="47">
+        <v>68.197022913530688</v>
+      </c>
+      <c r="H49" s="47">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="I49" s="47">
+        <v>83.50287483414418</v>
+      </c>
+      <c r="J49" s="47">
+        <v>68.975687860784561</v>
+      </c>
+      <c r="K49" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="L49" s="47">
+        <v>83.008101751023602</v>
+      </c>
+      <c r="M49" s="47">
+        <v>71.453855878634641</v>
+      </c>
+      <c r="N49" s="47">
+        <v>77.2</v>
+      </c>
+      <c r="O49" s="47">
+        <v>80.272679138722211</v>
+      </c>
+      <c r="P49" s="47">
+        <v>74.217061490867479</v>
+      </c>
+      <c r="Q49" s="47">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="R49" s="47">
+        <v>82.52237011975248</v>
+      </c>
+      <c r="S49" s="47">
+        <v>75.311839095342918</v>
+      </c>
+      <c r="T49" s="47">
+        <v>78.2</v>
+      </c>
+      <c r="U49" s="47">
+        <v>83.550190029063273</v>
+      </c>
+      <c r="V49" s="47">
+        <v>72.927204750384874</v>
+      </c>
+      <c r="W49" s="47">
+        <v>79.7</v>
+      </c>
+      <c r="X49" s="47">
+        <v>82.922763474717541</v>
+      </c>
+      <c r="Y49" s="47">
+        <v>76.504490014743325</v>
+      </c>
+      <c r="Z49" s="47">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AA49" s="47">
+        <v>82.655876402427808</v>
+      </c>
+      <c r="AB49" s="47">
+        <v>79.26802827284159</v>
+      </c>
+      <c r="AC49" s="47">
+        <v>81.5</v>
+      </c>
+      <c r="AD49" s="47">
+        <v>84.566135403895927</v>
+      </c>
+      <c r="AE49" s="47">
+        <v>78.466550631499089</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="C50" s="47">
+        <v>73.441979779689149</v>
+      </c>
+      <c r="D50" s="47">
+        <v>69.48278477172758</v>
+      </c>
+      <c r="E50" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="F50" s="47">
+        <v>70.211820471041321</v>
+      </c>
+      <c r="G50" s="47">
+        <v>59.426103054612781</v>
+      </c>
+      <c r="H50" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="I50" s="47">
+        <v>80.576952122035948</v>
+      </c>
+      <c r="J50" s="47">
+        <v>68.408951563458004</v>
+      </c>
+      <c r="K50" s="47">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="L50" s="47">
+        <v>78.31361389845739</v>
+      </c>
+      <c r="M50" s="47">
+        <v>68.753865182436599</v>
+      </c>
+      <c r="N50" s="47">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="O50" s="47">
+        <v>82.572115384615387</v>
+      </c>
+      <c r="P50" s="47">
+        <v>65.792384262916727</v>
+      </c>
+      <c r="Q50" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="R50" s="47">
+        <v>81.401981386970874</v>
+      </c>
+      <c r="S50" s="47">
+        <v>70.633914421553087</v>
+      </c>
+      <c r="T50" s="47">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="U50" s="47">
+        <v>82.847778587035691</v>
+      </c>
+      <c r="V50" s="47">
+        <v>63.831829525820687</v>
+      </c>
+      <c r="W50" s="47">
+        <v>76.3</v>
+      </c>
+      <c r="X50" s="47">
+        <v>81.348433905503455</v>
+      </c>
+      <c r="Y50" s="47">
+        <v>70.776794493608648</v>
+      </c>
+      <c r="Z50" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="AA50" s="47">
+        <v>72.60348583877996</v>
+      </c>
+      <c r="AB50" s="47">
+        <v>67.396403440187655</v>
+      </c>
+      <c r="AC50" s="47">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AD50" s="47">
+        <v>81.88876850848682</v>
+      </c>
+      <c r="AE50" s="47">
+        <v>73.833833833833836</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="C51" s="47">
+        <v>74.564947172156621</v>
+      </c>
+      <c r="D51" s="47">
+        <v>58.516566265060234</v>
+      </c>
+      <c r="E51" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="F51" s="47">
+        <v>71.589234468316135</v>
+      </c>
+      <c r="G51" s="47">
+        <v>56.015348732224815</v>
+      </c>
+      <c r="H51" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="I51" s="47">
+        <v>75.247058823529414</v>
+      </c>
+      <c r="J51" s="47">
+        <v>57.162683114880501</v>
+      </c>
+      <c r="K51" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="L51" s="47">
+        <v>74.741631960512109</v>
+      </c>
+      <c r="M51" s="47">
+        <v>53.099125590033282</v>
+      </c>
+      <c r="N51" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="O51" s="47">
+        <v>75.706741223982604</v>
+      </c>
+      <c r="P51" s="47">
+        <v>50.668125341877001</v>
+      </c>
+      <c r="Q51" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="R51" s="47">
+        <v>75.331564986737391</v>
+      </c>
+      <c r="S51" s="47">
+        <v>51.890954932240781</v>
+      </c>
+      <c r="T51" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="U51" s="47">
+        <v>72.621326895862822</v>
+      </c>
+      <c r="V51" s="47">
+        <v>55.875774260151417</v>
+      </c>
+      <c r="W51" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="X51" s="47">
+        <v>70.82508250825083</v>
+      </c>
+      <c r="Y51" s="47">
+        <v>67.807625649913348</v>
+      </c>
+      <c r="Z51" s="47">
+        <v>71</v>
+      </c>
+      <c r="AA51" s="47">
+        <v>75.915446071904128</v>
+      </c>
+      <c r="AB51" s="47">
+        <v>66.020078271226808</v>
+      </c>
+      <c r="AC51" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="AD51" s="47">
+        <v>75.257817011797712</v>
+      </c>
+      <c r="AE51" s="47">
+        <v>62.95650658066765</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="C52" s="47">
+        <v>76.16329819378231</v>
+      </c>
+      <c r="D52" s="47">
+        <v>61.718311615437379</v>
+      </c>
+      <c r="E52" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="F52" s="47">
+        <v>80.251096054204865</v>
+      </c>
+      <c r="G52" s="47">
+        <v>57.864265036989387</v>
+      </c>
+      <c r="H52" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="I52" s="47">
+        <v>80.545087483176317</v>
+      </c>
+      <c r="J52" s="47">
+        <v>61.150070126227206</v>
+      </c>
+      <c r="K52" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="L52" s="47">
+        <v>77.443461160275319</v>
+      </c>
+      <c r="M52" s="47">
+        <v>62.914077016723269</v>
+      </c>
+      <c r="N52" s="47">
+        <v>68</v>
+      </c>
+      <c r="O52" s="47">
+        <v>75.348124458658134</v>
+      </c>
+      <c r="P52" s="47">
+        <v>60.94610165151709</v>
+      </c>
+      <c r="Q52" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="R52" s="47">
+        <v>76.092680358083214</v>
+      </c>
+      <c r="S52" s="47">
+        <v>62.973324658425511</v>
+      </c>
+      <c r="T52" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="U52" s="47">
+        <v>79.868191992041773</v>
+      </c>
+      <c r="V52" s="47">
+        <v>59.005729291000236</v>
+      </c>
+      <c r="W52" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="X52" s="47">
+        <v>77.603942100400374</v>
+      </c>
+      <c r="Y52" s="47">
+        <v>52.801018552200802</v>
+      </c>
+      <c r="Z52" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="AA52" s="47">
+        <v>80.471969034835809</v>
+      </c>
+      <c r="AB52" s="47">
+        <v>54.920807641155847</v>
+      </c>
+      <c r="AC52" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="AD52" s="47">
+        <v>76.909200240529159</v>
+      </c>
+      <c r="AE52" s="47">
+        <v>58.058287576178124</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="C53" s="47">
+        <v>75.063154095994236</v>
+      </c>
+      <c r="D53" s="47">
+        <v>57.758672518487337</v>
+      </c>
+      <c r="E53" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="F53" s="47">
+        <v>72.639373355363816</v>
+      </c>
+      <c r="G53" s="47">
+        <v>56.392028192976056</v>
+      </c>
+      <c r="H53" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="I53" s="47">
+        <v>77.675288251791841</v>
+      </c>
+      <c r="J53" s="47">
+        <v>56.789497050802311</v>
+      </c>
+      <c r="K53" s="47">
+        <v>66</v>
+      </c>
+      <c r="L53" s="47">
+        <v>75.4383751734578</v>
+      </c>
+      <c r="M53" s="47">
+        <v>56.805246226181644</v>
+      </c>
+      <c r="N53" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="O53" s="47">
+        <v>72.950348265064861</v>
+      </c>
+      <c r="P53" s="47">
+        <v>59.521158129175952</v>
+      </c>
+      <c r="Q53" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="R53" s="47">
+        <v>73.045890065557245</v>
+      </c>
+      <c r="S53" s="47">
+        <v>61.804985799936894</v>
+      </c>
+      <c r="T53" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="U53" s="47">
+        <v>71.429561841375474</v>
+      </c>
+      <c r="V53" s="47">
+        <v>62.170801195191437</v>
+      </c>
+      <c r="W53" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="X53" s="47">
+        <v>74.063781004655041</v>
+      </c>
+      <c r="Y53" s="47">
+        <v>68.803478748772619</v>
+      </c>
+      <c r="Z53" s="47">
+        <v>68</v>
+      </c>
+      <c r="AA53" s="47">
+        <v>70.031282586027118</v>
+      </c>
+      <c r="AB53" s="47">
+        <v>65.946487337244236</v>
+      </c>
+      <c r="AC53" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="AD53" s="47">
+        <v>75.17455928102315</v>
+      </c>
+      <c r="AE53" s="47">
+        <v>63.702862012641148</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="C54" s="47">
+        <v>73.844330304227583</v>
+      </c>
+      <c r="D54" s="47">
+        <v>61.605452480121166</v>
+      </c>
+      <c r="E54" s="47">
+        <v>65</v>
+      </c>
+      <c r="F54" s="47">
+        <v>69.465198584349196</v>
+      </c>
+      <c r="G54" s="47">
+        <v>60.590277777777771</v>
+      </c>
+      <c r="H54" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="I54" s="47">
+        <v>74.471086036671366</v>
+      </c>
+      <c r="J54" s="47">
+        <v>66.471033699356298</v>
+      </c>
+      <c r="K54" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="L54" s="47">
+        <v>75.172134467395708</v>
+      </c>
+      <c r="M54" s="47">
+        <v>62.798092209856918</v>
+      </c>
+      <c r="N54" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="O54" s="47">
+        <v>73.766383962991512</v>
+      </c>
+      <c r="P54" s="47">
+        <v>59.926041261191124</v>
+      </c>
+      <c r="Q54" s="47">
+        <v>67</v>
+      </c>
+      <c r="R54" s="47">
+        <v>69.649722340879961</v>
+      </c>
+      <c r="S54" s="47">
+        <v>64.465472115965369</v>
+      </c>
+      <c r="T54" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="U54" s="47">
+        <v>73.14138375590889</v>
+      </c>
+      <c r="V54" s="47">
+        <v>64.090287277701776</v>
+      </c>
+      <c r="W54" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="X54" s="47">
+        <v>75.430587258767389</v>
+      </c>
+      <c r="Y54" s="47">
+        <v>70.13274336283186</v>
+      </c>
+      <c r="Z54" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AA54" s="47">
+        <v>70.524984187223282</v>
+      </c>
+      <c r="AB54" s="47">
+        <v>70.588235294117652</v>
+      </c>
+      <c r="AC54" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="AD54" s="47">
+        <v>71.018835616438352</v>
+      </c>
+      <c r="AE54" s="47">
+        <v>71.31747483989021</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="C55" s="47">
+        <v>76.674111322317643</v>
+      </c>
+      <c r="D55" s="47">
+        <v>66.41744251128172</v>
+      </c>
+      <c r="E55" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="F55" s="47">
+        <v>74.485589363790496</v>
+      </c>
+      <c r="G55" s="47">
+        <v>67.977414520232827</v>
+      </c>
+      <c r="H55" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="I55" s="73">
+        <v>74.815707285354705</v>
+      </c>
+      <c r="J55" s="87">
+        <v>67.571679279549883</v>
+      </c>
+      <c r="K55" s="73">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="L55" s="64">
+        <v>74.987117747437779</v>
+      </c>
+      <c r="M55" s="75">
+        <v>66.083689991733735</v>
+      </c>
+      <c r="N55" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="O55" s="47">
+        <v>74.65681545792043</v>
+      </c>
+      <c r="P55" s="47">
+        <v>63.906090281676732</v>
+      </c>
+      <c r="Q55" s="47">
+        <v>69</v>
+      </c>
+      <c r="R55" s="66">
+        <v>74.06092087802277</v>
+      </c>
+      <c r="S55" s="66">
+        <v>64.133699997791169</v>
+      </c>
+      <c r="T55" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="U55" s="47">
+        <v>74.550194316055467</v>
+      </c>
+      <c r="V55" s="47">
+        <v>63.103826835452871</v>
+      </c>
+      <c r="W55" s="47" t="s">
+        <v>303</v>
+      </c>
+      <c r="X55" s="47">
+        <v>72.46216424631649</v>
+      </c>
+      <c r="Y55" s="47">
+        <v>63.87828355437918</v>
+      </c>
+      <c r="Z55" s="47" t="s">
+        <v>304</v>
+      </c>
+      <c r="AA55" s="47">
+        <v>72.304129827381644</v>
+      </c>
+      <c r="AB55" s="47">
+        <v>64.188625097834603</v>
+      </c>
+      <c r="AC55" s="47">
+        <v>68.189509150070378</v>
+      </c>
+      <c r="AD55" s="47">
+        <v>72.060651997774656</v>
+      </c>
+      <c r="AE55" s="47">
+        <v>64.403418790934111</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="C56" s="47">
+        <v>79.595679318204347</v>
+      </c>
+      <c r="D56" s="47">
+        <v>67.391398689406756</v>
+      </c>
+      <c r="E56" s="47">
+        <v>72.8</v>
+      </c>
+      <c r="F56" s="47">
+        <v>81.142540210759833</v>
+      </c>
+      <c r="G56" s="47">
+        <v>65.493940186589938</v>
+      </c>
+      <c r="H56" s="47">
+        <v>73</v>
+      </c>
+      <c r="I56" s="73">
+        <v>79.689508553347181</v>
+      </c>
+      <c r="J56" s="87">
+        <v>67.181384145554645</v>
+      </c>
+      <c r="K56" s="73">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L56" s="64">
+        <v>75.143967496908672</v>
+      </c>
+      <c r="M56" s="74">
+        <v>67.584322482077795</v>
+      </c>
+      <c r="N56" s="47">
+        <v>69</v>
+      </c>
+      <c r="O56" s="58">
+        <v>74.61804102134785</v>
+      </c>
+      <c r="P56" s="57">
+        <v>64.370475088891737</v>
+      </c>
+      <c r="Q56" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="R56" s="67">
+        <v>75.496191395772996</v>
+      </c>
+      <c r="S56" s="67">
+        <v>63.142907211075091</v>
+      </c>
+      <c r="T56" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="U56" s="47">
+        <v>75.316730473220986</v>
+      </c>
+      <c r="V56" s="47">
+        <v>62.39742994271559</v>
+      </c>
+      <c r="W56" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="X56" s="47">
+        <v>74.053015135741163</v>
+      </c>
+      <c r="Y56" s="47">
+        <v>63.47349318506506</v>
+      </c>
+      <c r="Z56" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AA56" s="47">
+        <v>76.706471494607086</v>
+      </c>
+      <c r="AB56" s="47">
+        <v>60.804434124784663</v>
+      </c>
+      <c r="AC56" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="AD56" s="47">
+        <v>76.510716957880376</v>
+      </c>
+      <c r="AE56" s="47">
+        <v>60.91801432134524</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="85" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" s="55"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K57" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="L57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB57" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC57" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="AD57" s="55">
+        <v>74.233645844306324</v>
+      </c>
+      <c r="AE57" s="47">
+        <v>70.357420357420352</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="C58" s="47">
+        <v>77.087084241447926</v>
+      </c>
+      <c r="D58" s="47">
+        <v>62.051915945611867</v>
+      </c>
+      <c r="E58" s="47">
+        <v>69</v>
+      </c>
+      <c r="F58" s="47">
+        <v>72.556531489441227</v>
+      </c>
+      <c r="G58" s="47">
+        <v>65.424510180560887</v>
+      </c>
+      <c r="H58" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="I58" s="73">
+        <v>74.36377245508983</v>
+      </c>
+      <c r="J58" s="87">
+        <v>63.464380727165242</v>
+      </c>
+      <c r="K58" s="73">
+        <v>68.7</v>
+      </c>
+      <c r="L58" s="65">
+        <v>76.460958428415509</v>
+      </c>
+      <c r="M58" s="63">
+        <v>66.183738120380141</v>
+      </c>
+      <c r="N58" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="O58" s="47">
+        <v>71.918642796888179</v>
+      </c>
+      <c r="P58" s="47">
+        <v>64.392947103274565</v>
+      </c>
+      <c r="Q58" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="R58" s="66">
+        <v>74.041694687289848</v>
+      </c>
+      <c r="S58" s="66">
+        <v>63.214615621471822</v>
+      </c>
+      <c r="T58" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="U58" s="66">
+        <v>74.969770253929866</v>
+      </c>
+      <c r="V58" s="68">
+        <v>61.442933175635723</v>
+      </c>
+      <c r="W58" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="X58" s="53">
+        <v>76.988947525639745</v>
+      </c>
+      <c r="Y58" s="63">
+        <v>59.079653322327694</v>
+      </c>
+      <c r="Z58" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="AA58" s="53">
+        <v>77.644115099605429</v>
+      </c>
+      <c r="AB58" s="53">
+        <v>58.245114006514662</v>
+      </c>
+      <c r="AC58" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="AD58" s="47">
+        <v>74.05541561712846</v>
+      </c>
+      <c r="AE58" s="47">
+        <v>61.973027503451206</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="47">
+        <v>74.8</v>
+      </c>
+      <c r="C59" s="47">
+        <v>77.701288205567622</v>
+      </c>
+      <c r="D59" s="47">
+        <v>72.098583098721562</v>
+      </c>
+      <c r="E59" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F59" s="47">
+        <v>76.592131333144636</v>
+      </c>
+      <c r="G59" s="47">
+        <v>71.326831772103176</v>
+      </c>
+      <c r="H59" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="I59" s="73">
+        <v>77.061957474686167</v>
+      </c>
+      <c r="J59" s="87">
+        <v>70.760451782323059</v>
+      </c>
+      <c r="K59" s="73">
+        <v>71</v>
+      </c>
+      <c r="L59" s="64">
+        <v>75.188295385680888</v>
+      </c>
+      <c r="M59" s="74">
+        <v>65.335004053954449</v>
+      </c>
+      <c r="N59" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="O59" s="47">
+        <v>73.152447281872711</v>
+      </c>
+      <c r="P59" s="47">
+        <v>65.829841501184191</v>
+      </c>
+      <c r="Q59" s="47">
+        <v>69</v>
+      </c>
+      <c r="R59" s="66">
+        <v>73.691001174680821</v>
+      </c>
+      <c r="S59" s="66">
+        <v>64.641727460552545</v>
+      </c>
+      <c r="T59" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="U59" s="47">
+        <v>72.267024626981254</v>
+      </c>
+      <c r="V59" s="47">
+        <v>63.059595673135355</v>
+      </c>
+      <c r="W59" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="X59" s="47">
+        <v>70.855752777949576</v>
+      </c>
+      <c r="Y59" s="47">
+        <v>63.707358416321092</v>
+      </c>
+      <c r="Z59" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="AA59" s="47">
+        <v>68.477232256423306</v>
+      </c>
+      <c r="AB59" s="47">
+        <v>66.183473599089524</v>
+      </c>
+      <c r="AC59" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="AD59" s="47">
+        <v>70.177266932432161</v>
+      </c>
+      <c r="AE59" s="47">
+        <v>64.001917660454239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="C60" s="47">
+        <v>75.708812260536405</v>
+      </c>
+      <c r="D60" s="47">
+        <v>61.455770670659959</v>
+      </c>
+      <c r="E60" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="F60" s="47">
+        <v>73.945193562418439</v>
+      </c>
+      <c r="G60" s="47">
+        <v>64.974540433244144</v>
+      </c>
+      <c r="H60" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="I60" s="73">
+        <v>74.959730822923007</v>
+      </c>
+      <c r="J60" s="87">
+        <v>65.383557877371459</v>
+      </c>
+      <c r="K60" s="73">
+        <v>70.5</v>
+      </c>
+      <c r="L60" s="64">
+        <v>72.650283553875241</v>
+      </c>
+      <c r="M60" s="74">
+        <v>65.562812139838641</v>
+      </c>
+      <c r="N60" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="O60" s="47">
+        <v>75.047931118625158</v>
+      </c>
+      <c r="P60" s="47">
+        <v>64.200617491106783</v>
+      </c>
+      <c r="Q60" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="R60" s="66">
+        <v>76.304686542602539</v>
+      </c>
+      <c r="S60" s="66">
+        <v>63.410512083826255</v>
+      </c>
+      <c r="T60" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="U60" s="47">
+        <v>77.595413008421431</v>
+      </c>
+      <c r="V60" s="47">
+        <v>62.002026558583545</v>
+      </c>
+      <c r="W60" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="X60" s="47">
+        <v>73.164337212804028</v>
+      </c>
+      <c r="Y60" s="47">
+        <v>65.414023960535587</v>
+      </c>
+      <c r="Z60" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="AA60" s="47">
+        <v>70.739510274393993</v>
+      </c>
+      <c r="AB60" s="47">
+        <v>67.806971448589948</v>
+      </c>
+      <c r="AC60" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="AD60" s="47">
+        <v>70.132614147799501</v>
+      </c>
+      <c r="AE60" s="47">
+        <v>68.407552174216505</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="45" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G61" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H61" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="I61" s="79">
+        <v>69.528966821385595</v>
+      </c>
+      <c r="J61" s="87">
+        <v>67.96746481447633</v>
+      </c>
+      <c r="K61" s="73">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="L61" s="64">
+        <v>74.459636482724747</v>
+      </c>
+      <c r="M61" s="74">
+        <v>66.72227551403428</v>
+      </c>
+      <c r="N61" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="O61" s="47">
+        <v>72.247951549697191</v>
+      </c>
+      <c r="P61" s="47">
+        <v>63.17893710385178</v>
+      </c>
+      <c r="Q61" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="R61" s="66">
+        <v>71.953937592867746</v>
+      </c>
+      <c r="S61" s="66">
+        <v>63.962282683429919</v>
+      </c>
+      <c r="T61" s="47">
+        <v>66</v>
+      </c>
+      <c r="U61" s="47">
+        <v>72.184999069421181</v>
+      </c>
+      <c r="V61" s="47">
+        <v>59.106957424714437</v>
+      </c>
+      <c r="W61" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="X61" s="47">
+        <v>72.119613016710645</v>
+      </c>
+      <c r="Y61" s="47">
+        <v>58.815368196371395</v>
+      </c>
+      <c r="Z61" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="AA61" s="47">
+        <v>70.262954369682916</v>
+      </c>
+      <c r="AB61" s="47">
+        <v>60.558408215661103</v>
+      </c>
+      <c r="AC61" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="AD61" s="47">
+        <v>69.016697588126164</v>
+      </c>
+      <c r="AE61" s="47">
+        <v>59.131225835797139</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C62" s="47">
+        <v>75.676764002909692</v>
+      </c>
+      <c r="D62" s="47">
+        <v>63.36100490280505</v>
+      </c>
+      <c r="E62" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="F62" s="47">
+        <v>68.887513921544368</v>
+      </c>
+      <c r="G62" s="47">
+        <v>72.366920789644297</v>
+      </c>
+      <c r="H62" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="I62" s="73">
+        <v>74.427503454466006</v>
+      </c>
+      <c r="J62" s="87">
+        <v>67.34126686053375</v>
+      </c>
+      <c r="K62" s="73">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L62" s="64">
+        <v>73.432373313889897</v>
+      </c>
+      <c r="M62" s="74">
+        <v>63.532065110806037</v>
+      </c>
+      <c r="N62" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="O62" s="47">
+        <v>76.214345661696242</v>
+      </c>
+      <c r="P62" s="47">
+        <v>65.409159159159159</v>
+      </c>
+      <c r="Q62" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="R62" s="66">
+        <v>70.508581325775467</v>
+      </c>
+      <c r="S62" s="66">
+        <v>69.268904797169427</v>
+      </c>
+      <c r="T62" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="U62" s="47">
+        <v>75.380326799323868</v>
+      </c>
+      <c r="V62" s="47">
+        <v>64.641996687245907</v>
+      </c>
+      <c r="W62" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="X62" s="47">
+        <v>73.419797538032313</v>
+      </c>
+      <c r="Y62" s="47">
+        <v>64.552652344685114</v>
+      </c>
+      <c r="Z62" s="47">
+        <v>69</v>
+      </c>
+      <c r="AA62" s="47">
+        <v>74.122026217834602</v>
+      </c>
+      <c r="AB62" s="47">
+        <v>64.1551768433673</v>
+      </c>
+      <c r="AC62" s="47">
+        <v>69</v>
+      </c>
+      <c r="AD62" s="47">
+        <v>73.026763824570963</v>
+      </c>
+      <c r="AE62" s="47">
+        <v>65.196366725478669</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="A63" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B63" s="47">
+        <v>76.8</v>
+      </c>
+      <c r="C63" s="47">
+        <v>79.435915744376999</v>
+      </c>
+      <c r="D63" s="47">
+        <v>73.907582216808763</v>
+      </c>
+      <c r="E63" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="F63" s="47">
+        <v>72.276832674380643</v>
+      </c>
+      <c r="G63" s="47">
+        <v>71.898291925465827</v>
+      </c>
+      <c r="H63" s="47">
+        <v>76.3</v>
+      </c>
+      <c r="I63" s="73">
+        <v>76.138929472705527</v>
+      </c>
+      <c r="J63" s="87">
+        <v>76.464788732394368</v>
+      </c>
+      <c r="K63" s="73">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L63" s="64">
+        <v>74.879361455145499</v>
+      </c>
+      <c r="M63" s="74">
+        <v>67.379752009810602</v>
+      </c>
+      <c r="N63" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="O63" s="47">
+        <v>74.053382991930476</v>
+      </c>
+      <c r="P63" s="47">
+        <v>63.305833394173909</v>
+      </c>
+      <c r="Q63" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="R63" s="66">
+        <v>71.162296243798721</v>
+      </c>
+      <c r="S63" s="66">
+        <v>63.09121621621621</v>
+      </c>
+      <c r="T63" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="U63" s="47">
+        <v>72.906987337159521</v>
+      </c>
+      <c r="V63" s="47">
+        <v>53.406730369754882</v>
+      </c>
+      <c r="W63" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="X63" s="47">
+        <v>64.443604761005105</v>
+      </c>
+      <c r="Y63" s="47">
+        <v>56.124354608370865</v>
+      </c>
+      <c r="Z63" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="AA63" s="47">
+        <v>68.66234645516974</v>
+      </c>
+      <c r="AB63" s="47">
+        <v>51.2497185318622</v>
+      </c>
+      <c r="AC63" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="AD63" s="47">
+        <v>61.646527163768539</v>
+      </c>
+      <c r="AE63" s="47">
+        <v>59.297402448792766</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B64" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="C64" s="47">
+        <v>77.80284868142715</v>
+      </c>
+      <c r="D64" s="47">
+        <v>63.008247721024453</v>
+      </c>
+      <c r="E64" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="F64" s="47">
+        <v>75.300902708124369</v>
+      </c>
+      <c r="G64" s="47">
+        <v>64.978759075344897</v>
+      </c>
+      <c r="H64" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="I64" s="73">
+        <v>71.807232626909808</v>
+      </c>
+      <c r="J64" s="87">
+        <v>68.039091874515648</v>
+      </c>
+      <c r="K64" s="73">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L64" s="64">
+        <v>80.584354382657864</v>
+      </c>
+      <c r="M64" s="74">
+        <v>60.647394136807812</v>
+      </c>
+      <c r="N64" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="O64" s="47">
+        <v>77.805973936797486</v>
+      </c>
+      <c r="P64" s="47">
+        <v>62.003288190380644</v>
+      </c>
+      <c r="Q64" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="R64" s="66">
+        <v>75.930847180445639</v>
+      </c>
+      <c r="S64" s="66">
+        <v>62.374918425059825</v>
+      </c>
+      <c r="T64" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="U64" s="47">
+        <v>76.199697654951834</v>
+      </c>
+      <c r="V64" s="47">
+        <v>61.410495063502914</v>
+      </c>
+      <c r="W64" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="X64" s="47">
+        <v>72.539178901904961</v>
+      </c>
+      <c r="Y64" s="47">
+        <v>64.880904917584601</v>
+      </c>
+      <c r="Z64" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="AA64" s="47">
+        <v>74.23837018260339</v>
+      </c>
+      <c r="AB64" s="47">
+        <v>63.433000374853918</v>
+      </c>
+      <c r="AC64" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="AD64" s="47">
+        <v>74.261689214389861</v>
+      </c>
+      <c r="AE64" s="47">
+        <v>63.518433499535561</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="B65" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="C65" s="47">
+        <v>81.24093546047861</v>
+      </c>
+      <c r="D65" s="47">
+        <v>67.419186899521989</v>
+      </c>
+      <c r="E65" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="F65" s="47">
+        <v>78.457183933866474</v>
+      </c>
+      <c r="G65" s="47">
+        <v>64.636913767019664</v>
+      </c>
+      <c r="H65" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I65" s="73">
+        <v>74.749316317228804</v>
+      </c>
+      <c r="J65" s="87">
+        <v>68.307426597582037</v>
+      </c>
+      <c r="K65" s="73">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="L65" s="64">
+        <v>71.26755678862493</v>
+      </c>
+      <c r="M65" s="74">
+        <v>63.198494825964254</v>
+      </c>
+      <c r="N65" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="O65" s="47">
+        <v>74.991836544292582</v>
+      </c>
+      <c r="P65" s="47">
+        <v>62.266343825665857</v>
+      </c>
+      <c r="Q65" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="R65" s="66">
+        <v>74.952596771955797</v>
+      </c>
+      <c r="S65" s="66">
+        <v>63.020702792119906</v>
+      </c>
+      <c r="T65" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="U65" s="47">
+        <v>67.853347502656746</v>
+      </c>
+      <c r="V65" s="47">
+        <v>63.970621367097735</v>
+      </c>
+      <c r="W65" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="X65" s="47">
+        <v>67.111911771167456</v>
+      </c>
+      <c r="Y65" s="47">
+        <v>59.44033451270505</v>
+      </c>
+      <c r="Z65" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="AA65" s="47">
+        <v>67.127084171471992</v>
+      </c>
+      <c r="AB65" s="47">
+        <v>59.684664038866991</v>
+      </c>
+      <c r="AC65" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="AD65" s="47">
+        <v>70.505441136792882</v>
+      </c>
+      <c r="AE65" s="47">
+        <v>56.570678172779289</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="45" t="s">
+        <v>81</v>
+      </c>
+      <c r="B66" s="47">
+        <v>72</v>
+      </c>
+      <c r="C66" s="47">
+        <v>76.158993791824557</v>
+      </c>
+      <c r="D66" s="47">
+        <v>68.321760775579719</v>
+      </c>
+      <c r="E66" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="F66" s="47">
+        <v>76.363636363636374</v>
+      </c>
+      <c r="G66" s="47">
+        <v>67.818501188244497</v>
+      </c>
+      <c r="H66" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="I66" s="73">
+        <v>72.618303265063361</v>
+      </c>
+      <c r="J66" s="87">
+        <v>67.869607403009283</v>
+      </c>
+      <c r="K66" s="73">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L66" s="64">
+        <v>76.28730339094551</v>
+      </c>
+      <c r="M66" s="74">
+        <v>62.782545630363828</v>
+      </c>
+      <c r="N66" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="O66" s="47">
+        <v>75.571298659391601</v>
+      </c>
+      <c r="P66" s="47">
+        <v>64.035399682661264</v>
+      </c>
+      <c r="Q66" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="R66" s="66">
+        <v>75.060320560693981</v>
+      </c>
+      <c r="S66" s="66">
+        <v>64.805887864427035</v>
+      </c>
+      <c r="T66" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="U66" s="47">
+        <v>74.619017705497782</v>
+      </c>
+      <c r="V66" s="47">
+        <v>65.237149160839934</v>
+      </c>
+      <c r="W66" s="47">
+        <v>69</v>
+      </c>
+      <c r="X66" s="47">
+        <v>73.965505564710924</v>
+      </c>
+      <c r="Y66" s="47">
+        <v>64.279792857681173</v>
+      </c>
+      <c r="Z66" s="47">
+        <v>69</v>
+      </c>
+      <c r="AA66" s="47">
+        <v>73.428231207052889</v>
+      </c>
+      <c r="AB66" s="47">
+        <v>64.838381401009272</v>
+      </c>
+      <c r="AC66" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="AD66" s="47">
+        <v>72.026395240703707</v>
+      </c>
+      <c r="AE66" s="47">
+        <v>65.087453021104366</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="45" t="s">
+        <v>229</v>
+      </c>
+      <c r="B67" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="C67" s="47">
+        <v>74.639115878901322</v>
+      </c>
+      <c r="D67" s="47">
+        <v>65.033751205400193</v>
+      </c>
+      <c r="E67" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="F67" s="47">
+        <v>72.40648756431483</v>
+      </c>
+      <c r="G67" s="47">
+        <v>66.904852549272263</v>
+      </c>
+      <c r="H67" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="I67" s="73">
+        <v>73.151125401929264</v>
+      </c>
+      <c r="J67" s="87">
+        <v>66.590536425392372</v>
+      </c>
+      <c r="K67" s="73">
+        <v>71</v>
+      </c>
+      <c r="L67" s="64">
+        <v>76.315974418441215</v>
+      </c>
+      <c r="M67" s="74">
+        <v>64.683115626511849</v>
+      </c>
+      <c r="N67" s="47">
+        <v>69</v>
+      </c>
+      <c r="O67" s="47">
+        <v>73.259121396214496</v>
+      </c>
+      <c r="P67" s="47">
+        <v>65.430669343846645</v>
+      </c>
+      <c r="Q67" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="R67" s="66">
+        <v>76.335824544248098</v>
+      </c>
+      <c r="S67" s="66">
+        <v>64.594956965529178</v>
+      </c>
+      <c r="T67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD67" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE67" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="C68" s="47">
+        <v>77.161821071328404</v>
+      </c>
+      <c r="D68" s="47">
+        <v>65.521827570020349</v>
+      </c>
+      <c r="E68" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="F68" s="47">
+        <v>77.464177160225788</v>
+      </c>
+      <c r="G68" s="47">
+        <v>65.595049430231683</v>
+      </c>
+      <c r="H68" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="I68" s="73">
+        <v>77.298574053013738</v>
+      </c>
+      <c r="J68" s="87">
+        <v>66.162218577605501</v>
+      </c>
+      <c r="K68" s="73">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="L68" s="64">
+        <v>69.830466526419997</v>
+      </c>
+      <c r="M68" s="74">
+        <v>68.60635124861102</v>
+      </c>
+      <c r="N68" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O68" s="47">
+        <v>73.259121396214496</v>
+      </c>
+      <c r="P68" s="47">
+        <v>66.614998523767355</v>
+      </c>
+      <c r="Q68" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="R68" s="66">
+        <v>71.41636767469673</v>
+      </c>
+      <c r="S68" s="56">
+        <v>64.335205309605414</v>
+      </c>
+      <c r="T68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD68" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE68" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="C69" s="47">
+        <v>74.237047551454936</v>
+      </c>
+      <c r="D69" s="47">
+        <v>63.247094113235846</v>
+      </c>
+      <c r="E69" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="F69" s="47">
+        <v>70.729785862636973</v>
+      </c>
+      <c r="G69" s="47">
+        <v>67.788749251944935</v>
+      </c>
+      <c r="H69" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="I69" s="73">
+        <v>72.555322966507177</v>
+      </c>
+      <c r="J69" s="87">
+        <v>66.040982324417328</v>
+      </c>
+      <c r="K69" s="73">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L69" s="64">
+        <v>74.302255847211327</v>
+      </c>
+      <c r="M69" s="74">
+        <v>67.739497050869829</v>
+      </c>
+      <c r="N69" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="O69" s="47">
+        <v>72.683806239222449</v>
+      </c>
+      <c r="P69" s="47">
+        <v>64.408533672982003</v>
+      </c>
+      <c r="Q69" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="R69" s="66">
+        <v>74.171979474420766</v>
+      </c>
+      <c r="S69" s="66">
+        <v>62.058111380145277</v>
+      </c>
+      <c r="T69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD69" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE69" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B70" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="C70" s="47">
+        <v>72.797865562280975</v>
+      </c>
+      <c r="D70" s="47">
+        <v>68.327778229412246</v>
+      </c>
+      <c r="E70" s="47">
+        <v>71</v>
+      </c>
+      <c r="F70" s="47">
+        <v>76.983105390185031</v>
+      </c>
+      <c r="G70" s="47">
+        <v>64.947698319019906</v>
+      </c>
+      <c r="H70" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="I70" s="73">
+        <v>76.054625764882275</v>
+      </c>
+      <c r="J70" s="87">
+        <v>66.409187510217421</v>
+      </c>
+      <c r="K70" s="73">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="L70" s="64">
+        <v>74.238664038037811</v>
+      </c>
+      <c r="M70" s="74">
+        <v>67.625832501798442</v>
+      </c>
+      <c r="N70" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="O70" s="47">
+        <v>73.634919988598881</v>
+      </c>
+      <c r="P70" s="47">
+        <v>63.823369223679251</v>
+      </c>
+      <c r="Q70" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="R70" s="66">
+        <v>71.23173277661796</v>
+      </c>
+      <c r="S70" s="66">
+        <v>64.859077998689102</v>
+      </c>
+      <c r="T70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD70" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE70" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B71" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="C71" s="47">
+        <v>76.770918426887619</v>
+      </c>
+      <c r="D71" s="47">
+        <v>64.191658448865951</v>
+      </c>
+      <c r="E71" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="F71" s="47">
+        <v>72.493679073322753</v>
+      </c>
+      <c r="G71" s="47">
+        <v>68.213210554276614</v>
+      </c>
+      <c r="H71" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I71" s="73">
+        <v>77.736029104789182</v>
+      </c>
+      <c r="J71" s="87">
+        <v>62.964082718587498</v>
+      </c>
+      <c r="K71" s="73">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L71" s="64">
+        <v>71.830508474576277</v>
+      </c>
+      <c r="M71" s="74">
+        <v>66.171428571428578</v>
+      </c>
+      <c r="N71" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="O71" s="47">
+        <v>72.812725958062174</v>
+      </c>
+      <c r="P71" s="47">
+        <v>61.325591450985243</v>
+      </c>
+      <c r="Q71" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="R71" s="66">
+        <v>71.425074955638493</v>
+      </c>
+      <c r="S71" s="66">
+        <v>62.852935527242465</v>
+      </c>
+      <c r="T71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD71" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE71" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="A72" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B72" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="C72" s="47">
+        <v>77.701230228471005</v>
+      </c>
+      <c r="D72" s="47">
+        <v>71.421791307885272</v>
+      </c>
+      <c r="E72" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="F72" s="47">
+        <v>73.806523869522607</v>
+      </c>
+      <c r="G72" s="47">
+        <v>71.30890765459003</v>
+      </c>
+      <c r="H72" s="47">
+        <v>72.8</v>
+      </c>
+      <c r="I72" s="73">
+        <v>76.596351197263402</v>
+      </c>
+      <c r="J72" s="87">
+        <v>69.210347174948936</v>
+      </c>
+      <c r="K72" s="73">
+        <v>70.5</v>
+      </c>
+      <c r="L72" s="64">
+        <v>75.169012964288555</v>
+      </c>
+      <c r="M72" s="74">
+        <v>63.83301404853129</v>
+      </c>
+      <c r="N72" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="O72" s="47">
+        <v>78.813004582151422</v>
+      </c>
+      <c r="P72" s="47">
+        <v>60.132036136205699</v>
+      </c>
+      <c r="Q72" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="R72" s="66">
+        <v>78.509469423160326</v>
+      </c>
+      <c r="S72" s="66">
+        <v>60.363983368550201</v>
+      </c>
+      <c r="T72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD72" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE72" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B73" s="47">
+        <v>69</v>
+      </c>
+      <c r="C73" s="47">
+        <v>71.031421562901528</v>
+      </c>
+      <c r="D73" s="47">
+        <v>67.051346378993145</v>
+      </c>
+      <c r="E73" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="F73" s="47">
+        <v>66.041543026706236</v>
+      </c>
+      <c r="G73" s="47">
+        <v>72.131798332671693</v>
+      </c>
+      <c r="H73" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="I73" s="73">
+        <v>71.211278056019296</v>
+      </c>
+      <c r="J73" s="87">
+        <v>67.247386759581872</v>
+      </c>
+      <c r="K73" s="73">
+        <v>69.2</v>
+      </c>
+      <c r="L73" s="64">
+        <v>75.995413328505265</v>
+      </c>
+      <c r="M73" s="74">
+        <v>66.194892967225627</v>
+      </c>
+      <c r="N73" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="O73" s="47">
+        <v>73.479024154004478</v>
+      </c>
+      <c r="P73" s="47">
+        <v>60.294879917065025</v>
+      </c>
+      <c r="Q73" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="R73" s="66">
+        <v>75.51288466349763</v>
+      </c>
+      <c r="S73" s="66">
+        <v>52.772265670596475</v>
+      </c>
+      <c r="T73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD73" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE73" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B74" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="C74" s="47">
+        <v>79.279783561899436</v>
+      </c>
+      <c r="D74" s="47">
+        <v>63.233805668016188</v>
+      </c>
+      <c r="E74" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F74" s="47">
+        <v>68.887513921544368</v>
+      </c>
+      <c r="G74" s="47">
+        <v>72.366920789644297</v>
+      </c>
+      <c r="H74" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="I74" s="73">
+        <v>77.591598599766627</v>
+      </c>
+      <c r="J74" s="87">
+        <v>65.075277797109521</v>
+      </c>
+      <c r="K74" s="73">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L74" s="64">
+        <v>72.372731854838705</v>
+      </c>
+      <c r="M74" s="74">
+        <v>65.663170882171499</v>
+      </c>
+      <c r="N74" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="O74" s="47">
+        <v>74.228825877304288</v>
+      </c>
+      <c r="P74" s="47">
+        <v>60.85653900643333</v>
+      </c>
+      <c r="Q74" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="R74" s="66">
+        <v>74.717399847430599</v>
+      </c>
+      <c r="S74" s="66">
+        <v>62.448383055723099</v>
+      </c>
+      <c r="T74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD74" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE74" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B75" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="C75" s="47">
+        <v>76.919291338582667</v>
+      </c>
+      <c r="D75" s="47">
+        <v>67.596999855762292</v>
+      </c>
+      <c r="E75" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="F75" s="47">
+        <v>78.893720484406415</v>
+      </c>
+      <c r="G75" s="47">
+        <v>63.934199612938897</v>
+      </c>
+      <c r="H75" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I75" s="73">
+        <v>72.700097152679177</v>
+      </c>
+      <c r="J75" s="87">
+        <v>67.97258353454319</v>
+      </c>
+      <c r="K75" s="73">
+        <v>69.5</v>
+      </c>
+      <c r="L75" s="64">
+        <v>72.447303586093625</v>
+      </c>
+      <c r="M75" s="74">
+        <v>68.197131581480406</v>
+      </c>
+      <c r="N75" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="O75" s="47">
+        <v>72.787067121008008</v>
+      </c>
+      <c r="P75" s="47">
+        <v>62.195018277650263</v>
+      </c>
+      <c r="Q75" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="R75" s="66">
+        <v>70.8669765924476</v>
+      </c>
+      <c r="S75" s="66">
+        <v>61.200701139351452</v>
+      </c>
+      <c r="T75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD75" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE75" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B76" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="C76" s="47">
+        <v>73.447780835028112</v>
+      </c>
+      <c r="D76" s="47">
+        <v>67.265434251831181</v>
+      </c>
+      <c r="E76" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="F76" s="47">
+        <v>75.700934579439249</v>
+      </c>
+      <c r="G76" s="47">
+        <v>65.709039213363354</v>
+      </c>
+      <c r="H76" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="I76" s="73">
+        <v>77.277532491760468</v>
+      </c>
+      <c r="J76" s="73">
+        <v>64.145216124332194</v>
+      </c>
+      <c r="K76" s="73">
+        <v>69</v>
+      </c>
+      <c r="L76" s="64">
+        <v>74.422543655849509</v>
+      </c>
+      <c r="M76" s="74">
+        <v>64.99893880438627</v>
+      </c>
+      <c r="N76" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="O76" s="47">
+        <v>74.304450245113642</v>
+      </c>
+      <c r="P76" s="47">
+        <v>60.966869931476708</v>
+      </c>
+      <c r="Q76" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="R76" s="66">
+        <v>72.916531971293722</v>
+      </c>
+      <c r="S76" s="66">
+        <v>63.311878291398479</v>
+      </c>
+      <c r="T76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="U76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="V76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="W76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="X76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD76" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE76" s="56" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B77" s="47">
+        <v>73</v>
+      </c>
+      <c r="C77" s="47">
+        <v>79.085408579217358</v>
+      </c>
+      <c r="D77" s="47">
+        <v>67.399056657600951</v>
+      </c>
+      <c r="E77" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="F77" s="47">
+        <v>77.398448843715698</v>
+      </c>
+      <c r="G77" s="47">
+        <v>69.34947891380277</v>
+      </c>
+      <c r="H77" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="I77" s="47">
+        <v>78.825433180641298</v>
+      </c>
+      <c r="J77" s="47">
+        <v>67.812219331841092</v>
+      </c>
+      <c r="K77" s="47">
+        <v>74.7</v>
+      </c>
+      <c r="L77" s="47">
+        <v>80.005873427634484</v>
+      </c>
+      <c r="M77" s="47">
+        <v>69.823572149897416</v>
+      </c>
+      <c r="N77" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="O77" s="47">
+        <v>77.396698028434457</v>
+      </c>
+      <c r="P77" s="47">
+        <v>69.918003243827727</v>
+      </c>
+      <c r="Q77" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="R77" s="47">
+        <v>78.060858332137215</v>
+      </c>
+      <c r="S77" s="47">
+        <v>69.162006174220394</v>
+      </c>
+      <c r="T77" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="U77" s="47">
+        <v>76.430594638625593</v>
+      </c>
+      <c r="V77" s="47">
+        <v>69.225824698531866</v>
+      </c>
+      <c r="W77" s="47" t="s">
+        <v>305</v>
+      </c>
+      <c r="X77" s="47">
+        <v>76.790526263172481</v>
+      </c>
+      <c r="Y77" s="47">
+        <v>70.273105245126445</v>
+      </c>
+      <c r="Z77" s="47" t="s">
+        <v>306</v>
+      </c>
+      <c r="AA77" s="47">
+        <v>79.005824070457052</v>
+      </c>
+      <c r="AB77" s="47">
+        <v>70.613821696045775</v>
+      </c>
+      <c r="AC77" s="47">
+        <v>74.319559112312348</v>
+      </c>
+      <c r="AD77" s="47">
+        <v>77.67828352810966</v>
+      </c>
+      <c r="AE77" s="47">
+        <v>71.161756030414267</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B78" s="47">
+        <v>75.7</v>
+      </c>
+      <c r="C78" s="47">
+        <v>80.984547922321994</v>
+      </c>
+      <c r="D78" s="47">
+        <v>71.07467200275255</v>
+      </c>
+      <c r="E78" s="47">
+        <v>77.7</v>
+      </c>
+      <c r="F78" s="47">
+        <v>79.54134531896419</v>
+      </c>
+      <c r="G78" s="47">
+        <v>76.00745275485761</v>
+      </c>
+      <c r="H78" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="I78" s="47">
+        <v>82.936370731129045</v>
+      </c>
+      <c r="J78" s="47">
+        <v>72.753369086908691</v>
+      </c>
+      <c r="K78" s="47">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="L78" s="47">
+        <v>82.937379511427821</v>
+      </c>
+      <c r="M78" s="47">
+        <v>72.554733491774229</v>
+      </c>
+      <c r="N78" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="O78" s="47">
+        <v>80.563927151705641</v>
+      </c>
+      <c r="P78" s="47">
+        <v>74.353842912932862</v>
+      </c>
+      <c r="Q78" s="47">
+        <v>76.5</v>
+      </c>
+      <c r="R78" s="47">
+        <v>80.836946584233246</v>
+      </c>
+      <c r="S78" s="47">
+        <v>72.619283310235602</v>
+      </c>
+      <c r="T78" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="U78" s="47">
+        <v>77.035568532466243</v>
+      </c>
+      <c r="V78" s="47">
+        <v>71.101854418652152</v>
+      </c>
+      <c r="W78" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="X78" s="47">
+        <v>79.377538521049573</v>
+      </c>
+      <c r="Y78" s="47">
+        <v>75.004095937542303</v>
+      </c>
+      <c r="Z78" s="47">
+        <v>79.7</v>
+      </c>
+      <c r="AA78" s="47">
+        <v>83.502401311936282</v>
+      </c>
+      <c r="AB78" s="47">
+        <v>76.402673407902483</v>
+      </c>
+      <c r="AC78" s="47">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AD78" s="47">
+        <v>83.173607437079596</v>
+      </c>
+      <c r="AE78" s="47">
+        <v>77.073851568663159</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="47">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="C79" s="47">
+        <v>80.078802206461773</v>
+      </c>
+      <c r="D79" s="47">
+        <v>70.273497688751917</v>
+      </c>
+      <c r="E79" s="47">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="F79" s="47">
+        <v>79.532827294780489</v>
+      </c>
+      <c r="G79" s="47">
+        <v>69.557216359334518</v>
+      </c>
+      <c r="H79" s="47">
+        <v>70</v>
+      </c>
+      <c r="I79" s="47">
+        <v>75.316774518541479</v>
+      </c>
+      <c r="J79" s="47">
+        <v>64.888253442696978</v>
+      </c>
+      <c r="K79" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L79" s="47">
+        <v>75.565314534458196</v>
+      </c>
+      <c r="M79" s="47">
+        <v>66.451612903225808</v>
+      </c>
+      <c r="N79" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="O79" s="47">
+        <v>71.555022998724439</v>
+      </c>
+      <c r="P79" s="47">
+        <v>66.423304105367436</v>
+      </c>
+      <c r="Q79" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="R79" s="47">
+        <v>73.201708809606288</v>
+      </c>
+      <c r="S79" s="47">
+        <v>66.615581098339717</v>
+      </c>
+      <c r="T79" s="47">
+        <v>72.8</v>
+      </c>
+      <c r="U79" s="47">
+        <v>77.032481985890527</v>
+      </c>
+      <c r="V79" s="47">
+        <v>68.809155360420334</v>
+      </c>
+      <c r="W79" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="X79" s="47">
+        <v>75.032606670393136</v>
+      </c>
+      <c r="Y79" s="47">
+        <v>67.852808908558785</v>
+      </c>
+      <c r="Z79" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="AA79" s="47">
+        <v>74.199424387045056</v>
+      </c>
+      <c r="AB79" s="47">
+        <v>62.712161593491366</v>
+      </c>
+      <c r="AC79" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="AD79" s="47">
+        <v>70.648289943848908</v>
+      </c>
+      <c r="AE79" s="47">
+        <v>63.585978550349097</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="C80" s="47">
+        <v>72.859618717504333</v>
+      </c>
+      <c r="D80" s="47">
+        <v>56.404029501708933</v>
+      </c>
+      <c r="E80" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="F80" s="47">
+        <v>68.382417198287158</v>
+      </c>
+      <c r="G80" s="47">
+        <v>58.62254025044723</v>
+      </c>
+      <c r="H80" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="I80" s="47">
+        <v>76.133217993079583</v>
+      </c>
+      <c r="J80" s="47">
+        <v>63.069852941176471</v>
+      </c>
+      <c r="K80" s="47">
+        <v>70</v>
+      </c>
+      <c r="L80" s="47">
+        <v>75.613389414651238</v>
+      </c>
+      <c r="M80" s="47">
+        <v>64.161319890009167</v>
+      </c>
+      <c r="N80" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="O80" s="47">
+        <v>71.01501072194425</v>
+      </c>
+      <c r="P80" s="47">
+        <v>59.615558980868613</v>
+      </c>
+      <c r="Q80" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="R80" s="47">
+        <v>69.829854411506759</v>
+      </c>
+      <c r="S80" s="47">
+        <v>59.145894428152488</v>
+      </c>
+      <c r="T80" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="U80" s="47">
+        <v>68.300975216963408</v>
+      </c>
+      <c r="V80" s="47">
+        <v>58.047348137272891</v>
+      </c>
+      <c r="W80" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="X80" s="47">
+        <v>70.394913584669112</v>
+      </c>
+      <c r="Y80" s="47">
+        <v>52.773171181131374</v>
+      </c>
+      <c r="Z80" s="47">
+        <v>60</v>
+      </c>
+      <c r="AA80" s="47">
+        <v>66.011063306699441</v>
+      </c>
+      <c r="AB80" s="47">
+        <v>53.739587106120972</v>
+      </c>
+      <c r="AC80" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="AD80" s="47">
+        <v>66.417512012813674</v>
+      </c>
+      <c r="AE80" s="47">
+        <v>57.061680872513975</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32">
+      <c r="A81" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="B81" s="47">
+        <v>72</v>
+      </c>
+      <c r="C81" s="47">
+        <v>78.492548515063802</v>
+      </c>
+      <c r="D81" s="47">
+        <v>65.22666068222621</v>
+      </c>
+      <c r="E81" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="F81" s="47">
+        <v>72.561768530559164</v>
+      </c>
+      <c r="G81" s="47">
+        <v>55.074626865671647</v>
+      </c>
+      <c r="H81" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="I81" s="47">
+        <v>68.324895443539518</v>
+      </c>
+      <c r="J81" s="47">
+        <v>55.366655332653288</v>
+      </c>
+      <c r="K81" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L81" s="47">
+        <v>73.764795308936911</v>
+      </c>
+      <c r="M81" s="47">
+        <v>64.071645984546947</v>
+      </c>
+      <c r="N81" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="O81" s="47">
+        <v>73.355191256830608</v>
+      </c>
+      <c r="P81" s="47">
+        <v>63.300125959006067</v>
+      </c>
+      <c r="Q81" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="R81" s="47">
+        <v>75.178721614802356</v>
+      </c>
+      <c r="S81" s="47">
+        <v>63.923004251299005</v>
+      </c>
+      <c r="T81" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="U81" s="47">
+        <v>73.190657001495808</v>
+      </c>
+      <c r="V81" s="47">
+        <v>63.145048814504875</v>
+      </c>
+      <c r="W81" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="X81" s="47">
+        <v>72.014585232452134</v>
+      </c>
+      <c r="Y81" s="47">
+        <v>64.315545243619482</v>
+      </c>
+      <c r="Z81" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="AA81" s="47">
+        <v>69.2954902400718</v>
+      </c>
+      <c r="AB81" s="47">
+        <v>58.957952468007313</v>
+      </c>
+      <c r="AC81" s="47">
+        <v>64</v>
+      </c>
+      <c r="AD81" s="47">
+        <v>68.954639399543126</v>
+      </c>
+      <c r="AE81" s="47">
+        <v>58.853691886964448</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32">
+      <c r="A82" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="C82" s="47">
+        <v>78.711030603489363</v>
+      </c>
+      <c r="D82" s="47">
+        <v>63.104665585344911</v>
+      </c>
+      <c r="E82" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F82" s="47">
+        <v>76.59051474840949</v>
+      </c>
+      <c r="G82" s="47">
+        <v>59.126984126984134</v>
+      </c>
+      <c r="H82" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="I82" s="47">
+        <v>75.928253722684204</v>
+      </c>
+      <c r="J82" s="47">
+        <v>64.252070008428774</v>
+      </c>
+      <c r="K82" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="L82" s="47">
+        <v>80.331523846452114</v>
+      </c>
+      <c r="M82" s="47">
+        <v>67.425889328063235</v>
+      </c>
+      <c r="N82" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O82" s="47">
+        <v>75.579583089811024</v>
+      </c>
+      <c r="P82" s="47">
+        <v>61.25159893732166</v>
+      </c>
+      <c r="Q82" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="R82" s="47">
+        <v>75.361469323954665</v>
+      </c>
+      <c r="S82" s="47">
+        <v>61.065903154510742</v>
+      </c>
+      <c r="T82" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="U82" s="47">
+        <v>76.365759545085297</v>
+      </c>
+      <c r="V82" s="47">
+        <v>64.30847673677502</v>
+      </c>
+      <c r="W82" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="X82" s="47">
+        <v>69.485105947384582</v>
+      </c>
+      <c r="Y82" s="47">
+        <v>56.453095431197625</v>
+      </c>
+      <c r="Z82" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="AA82" s="47">
+        <v>71.213302156404268</v>
+      </c>
+      <c r="AB82" s="47">
+        <v>55.00916639706675</v>
+      </c>
+      <c r="AC82" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="AD82" s="47">
+        <v>70.121511687776746</v>
+      </c>
+      <c r="AE82" s="47">
+        <v>59.428602058319036</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32">
+      <c r="A83" s="45" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="C83" s="47">
+        <v>71.051412691060676</v>
+      </c>
+      <c r="D83" s="47">
+        <v>54.166666666666671</v>
+      </c>
+      <c r="E83" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="F83" s="47">
+        <v>68.852013057671385</v>
+      </c>
+      <c r="G83" s="47">
+        <v>54.652498564043654</v>
+      </c>
+      <c r="H83" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="I83" s="47">
+        <v>67.998530357306876</v>
+      </c>
+      <c r="J83" s="47">
+        <v>52.363208472249461</v>
+      </c>
+      <c r="K83" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="L83" s="47">
+        <v>74.125357703313952</v>
+      </c>
+      <c r="M83" s="47">
+        <v>61.849433454964469</v>
+      </c>
+      <c r="N83" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="O83" s="47">
+        <v>68.331493745401033</v>
+      </c>
+      <c r="P83" s="47">
+        <v>60.304314329738055</v>
+      </c>
+      <c r="Q83" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="R83" s="47">
+        <v>74.231019421986801</v>
+      </c>
+      <c r="S83" s="47">
+        <v>62.122370936902492</v>
+      </c>
+      <c r="T83" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="U83" s="47">
+        <v>75.758443045220389</v>
+      </c>
+      <c r="V83" s="47">
+        <v>67.214099739635486</v>
+      </c>
+      <c r="W83" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="X83" s="47">
+        <v>75.873196659073656</v>
+      </c>
+      <c r="Y83" s="47">
+        <v>65.641424956200126</v>
+      </c>
+      <c r="Z83" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="AA83" s="47">
+        <v>76.603525881470361</v>
+      </c>
+      <c r="AB83" s="47">
+        <v>67.737315875613746</v>
+      </c>
+      <c r="AC83" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AD83" s="47">
+        <v>73.949340669765675</v>
+      </c>
+      <c r="AE83" s="47">
+        <v>66.916835699797161</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32">
+      <c r="A84" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="B84" s="47">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="C84" s="47">
+        <v>83.45484001620089</v>
+      </c>
+      <c r="D84" s="47">
+        <v>67.419322609651317</v>
+      </c>
+      <c r="E84" s="47">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="F84" s="47">
+        <v>80.754828537642879</v>
+      </c>
+      <c r="G84" s="47">
+        <v>67.957249445452703</v>
+      </c>
+      <c r="H84" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="I84" s="47">
+        <v>82.528480693618306</v>
+      </c>
+      <c r="J84" s="47">
+        <v>69.857229036798714</v>
+      </c>
+      <c r="K84" s="47">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="L84" s="47">
+        <v>82.874251497005986</v>
+      </c>
+      <c r="M84" s="47">
+        <v>75.420478017114192</v>
+      </c>
+      <c r="N84" s="47">
+        <v>78.8</v>
+      </c>
+      <c r="O84" s="47">
+        <v>83.654518222665999</v>
+      </c>
+      <c r="P84" s="47">
+        <v>74.062739097169086</v>
+      </c>
+      <c r="Q84" s="47">
+        <v>79.8</v>
+      </c>
+      <c r="R84" s="47">
+        <v>84.166502656957292</v>
+      </c>
+      <c r="S84" s="47">
+        <v>75.290046814573572</v>
+      </c>
+      <c r="T84" s="47">
+        <v>80.7</v>
+      </c>
+      <c r="U84" s="47">
+        <v>84.955185659411015</v>
+      </c>
+      <c r="V84" s="47">
+        <v>76.767380463479029</v>
+      </c>
+      <c r="W84" s="47">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="X84" s="47">
+        <v>85.310913705583758</v>
+      </c>
+      <c r="Y84" s="47">
+        <v>75.225948985740104</v>
+      </c>
+      <c r="Z84" s="47">
+        <v>79.7</v>
+      </c>
+      <c r="AA84" s="47">
+        <v>83.873297565002062</v>
+      </c>
+      <c r="AB84" s="47">
+        <v>75.494641384995873</v>
+      </c>
+      <c r="AC84" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AD84" s="47">
+        <v>78.285298095931751</v>
+      </c>
+      <c r="AE84" s="47">
+        <v>68.641079883146972</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32">
+      <c r="A85" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="B85" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="C85" s="47">
+        <v>72.47319091446424</v>
+      </c>
+      <c r="D85" s="47">
+        <v>58.584041857423159</v>
+      </c>
+      <c r="E85" s="47">
+        <v>66</v>
+      </c>
+      <c r="F85" s="47">
+        <v>73.990181724227028</v>
+      </c>
+      <c r="G85" s="47">
+        <v>58.161035468145904</v>
+      </c>
+      <c r="H85" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="I85" s="47">
+        <v>73.8560411311054</v>
+      </c>
+      <c r="J85" s="47">
+        <v>57.19668425018839</v>
+      </c>
+      <c r="K85" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="L85" s="47">
+        <v>75.454848940076786</v>
+      </c>
+      <c r="M85" s="47">
+        <v>65.928201811125476</v>
+      </c>
+      <c r="N85" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="O85" s="47">
+        <v>76.416873449131515</v>
+      </c>
+      <c r="P85" s="47">
+        <v>65.266106442577026</v>
+      </c>
+      <c r="Q85" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="R85" s="47">
+        <v>75.646656905807703</v>
+      </c>
+      <c r="S85" s="47">
+        <v>65.405616224648981</v>
+      </c>
+      <c r="T85" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="U85" s="47">
+        <v>72.106855890639679</v>
+      </c>
+      <c r="V85" s="47">
+        <v>65.618090452261313</v>
+      </c>
+      <c r="W85" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="X85" s="47">
+        <v>67.615106052767715</v>
+      </c>
+      <c r="Y85" s="47">
+        <v>59.977612699704899</v>
+      </c>
+      <c r="Z85" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="AA85" s="47">
+        <v>70.802919708029194</v>
+      </c>
+      <c r="AB85" s="47">
+        <v>65.286036497847036</v>
+      </c>
+      <c r="AC85" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="AD85" s="47">
+        <v>62.575617758638366</v>
+      </c>
+      <c r="AE85" s="47">
+        <v>59.13466409970615</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32" ht="22.5">
+      <c r="A86" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B86" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="C86" s="47">
+        <v>72.462977742307345</v>
+      </c>
+      <c r="D86" s="47">
+        <v>61.463739240685761</v>
+      </c>
+      <c r="E86" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="F86" s="47">
+        <v>73.201193840348097</v>
+      </c>
+      <c r="G86" s="47">
+        <v>60.736824688984662</v>
+      </c>
+      <c r="H86" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="I86" s="47">
+        <v>72.480579328505598</v>
+      </c>
+      <c r="J86" s="47">
+        <v>61.287392301128214</v>
+      </c>
+      <c r="K86" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="L86" s="47">
+        <v>72.083932265189489</v>
+      </c>
+      <c r="M86" s="47">
+        <v>61.562142599758737</v>
+      </c>
+      <c r="N86" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="O86" s="47">
+        <v>70.890682755929333</v>
+      </c>
+      <c r="P86" s="47">
+        <v>62.576234178830759</v>
+      </c>
+      <c r="Q86" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="R86" s="47">
+        <v>71.535495676040696</v>
+      </c>
+      <c r="S86" s="47">
+        <v>62.281510552114362</v>
+      </c>
+      <c r="T86" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="U86" s="47">
+        <v>70.768611737486694</v>
+      </c>
+      <c r="V86" s="47">
+        <v>62.0204339341063</v>
+      </c>
+      <c r="W86" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="X86" s="47">
+        <v>71.922715796941191</v>
+      </c>
+      <c r="Y86" s="47">
+        <v>61.453083478420233</v>
+      </c>
+      <c r="Z86" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA86" s="47">
+        <v>71.320025066376431</v>
+      </c>
+      <c r="AB86" s="47">
+        <v>62.106196971649979</v>
+      </c>
+      <c r="AC86" s="47">
+        <v>66.641654634115753</v>
+      </c>
+      <c r="AD86" s="47">
+        <v>70.952149811756357</v>
+      </c>
+      <c r="AE86" s="47">
+        <v>62.657769735353995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32">
+      <c r="A87" s="45" t="s">
+        <v>235</v>
+      </c>
+      <c r="B87" s="47">
+        <v>61</v>
+      </c>
+      <c r="C87" s="47">
+        <v>66.978011286242463</v>
+      </c>
+      <c r="D87" s="47">
+        <v>56.183221129798035</v>
+      </c>
+      <c r="E87" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="F87" s="47">
+        <v>68.377458510285834</v>
+      </c>
+      <c r="G87" s="47">
+        <v>55.740979381443303</v>
+      </c>
+      <c r="H87" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="I87" s="47">
+        <v>67.69562667143866</v>
+      </c>
+      <c r="J87" s="47">
+        <v>56.481019673039619</v>
+      </c>
+      <c r="K87" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="L87" s="47">
+        <v>67.675601643513986</v>
+      </c>
+      <c r="M87" s="47">
+        <v>56.552116594480097</v>
+      </c>
+      <c r="N87" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="O87" s="47">
+        <v>65.757990421268687</v>
+      </c>
+      <c r="P87" s="47">
+        <v>58.068615996716034</v>
+      </c>
+      <c r="Q87" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="R87" s="47">
+        <v>66.790732116062912</v>
+      </c>
+      <c r="S87" s="47">
+        <v>57.827407962751053</v>
+      </c>
+      <c r="T87" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="U87" s="47">
+        <v>66.509458099510468</v>
+      </c>
+      <c r="V87" s="47">
+        <v>57.976701233929099</v>
+      </c>
+      <c r="W87" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="X87" s="47">
+        <v>68.791408106542164</v>
+      </c>
+      <c r="Y87" s="47">
+        <v>56.910952156594</v>
+      </c>
+      <c r="Z87" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="AA87" s="47">
+        <v>68.332495612264239</v>
+      </c>
+      <c r="AB87" s="47">
+        <v>57.902173607400954</v>
+      </c>
+      <c r="AC87" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="AD87" s="47">
+        <v>67.730676124528514</v>
+      </c>
+      <c r="AE87" s="47">
+        <v>59.330412544308921</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32">
+      <c r="A88" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="B88" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="C88" s="47">
+        <v>79.315887610107367</v>
+      </c>
+      <c r="D88" s="47">
+        <v>66.931200000000004</v>
+      </c>
+      <c r="E88" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="F88" s="47">
+        <v>78.79359708485164</v>
+      </c>
+      <c r="G88" s="47">
+        <v>66.323068893528188</v>
+      </c>
+      <c r="H88" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="I88" s="47">
+        <v>76.106484820667504</v>
+      </c>
+      <c r="J88" s="47">
+        <v>68.140172540627304</v>
+      </c>
+      <c r="K88" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="L88" s="47">
+        <v>77.242212674543495</v>
+      </c>
+      <c r="M88" s="47">
+        <v>67.251581309936753</v>
+      </c>
+      <c r="N88" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="O88" s="47">
+        <v>75.285426460711889</v>
+      </c>
+      <c r="P88" s="47">
+        <v>68.775625618549412</v>
+      </c>
+      <c r="Q88" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="R88" s="47">
+        <v>77.442996742670999</v>
+      </c>
+      <c r="S88" s="47">
+        <v>66.75142601883033</v>
+      </c>
+      <c r="T88" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="U88" s="47">
+        <v>76.65016501650166</v>
+      </c>
+      <c r="V88" s="47">
+        <v>66.71071039950256</v>
+      </c>
+      <c r="W88" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="X88" s="47">
+        <v>77.570238929099531</v>
+      </c>
+      <c r="Y88" s="47">
+        <v>65.592515592515596</v>
+      </c>
+      <c r="Z88" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="AA88" s="47">
+        <v>74.793710104312623</v>
+      </c>
+      <c r="AB88" s="47">
+        <v>67.948124131542386</v>
+      </c>
+      <c r="AC88" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="AD88" s="47">
+        <v>72.407449988503103</v>
+      </c>
+      <c r="AE88" s="47">
+        <v>70.614250614250622</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32">
+      <c r="A89" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="B89" s="47">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="C89" s="47">
+        <v>81.539261570462813</v>
+      </c>
+      <c r="D89" s="47">
+        <v>70.535554361454416</v>
+      </c>
+      <c r="E89" s="47">
+        <v>74.7</v>
+      </c>
+      <c r="F89" s="47">
+        <v>79.82397789489842</v>
+      </c>
+      <c r="G89" s="47">
+        <v>70.148438211456153</v>
+      </c>
+      <c r="H89" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="I89" s="47">
+        <v>80.863794057016449</v>
+      </c>
+      <c r="J89" s="47">
+        <v>68.915706710550381</v>
+      </c>
+      <c r="K89" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="L89" s="47">
+        <v>80.348484848484844</v>
+      </c>
+      <c r="M89" s="47">
+        <v>69.456363073384352</v>
+      </c>
+      <c r="N89" s="47">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="O89" s="47">
+        <v>79.146943297411624</v>
+      </c>
+      <c r="P89" s="47">
+        <v>69.739107402992985</v>
+      </c>
+      <c r="Q89" s="47">
+        <v>74</v>
+      </c>
+      <c r="R89" s="47">
+        <v>77.098086484857618</v>
+      </c>
+      <c r="S89" s="47">
+        <v>71.148889994122172</v>
+      </c>
+      <c r="T89" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="U89" s="47">
+        <v>78.533908638964448</v>
+      </c>
+      <c r="V89" s="47">
+        <v>69.480859989512325</v>
+      </c>
+      <c r="W89" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="X89" s="47">
+        <v>78.114969360957105</v>
+      </c>
+      <c r="Y89" s="47">
+        <v>69.32193089077964</v>
+      </c>
+      <c r="Z89" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="AA89" s="47">
+        <v>77.341741450400193</v>
+      </c>
+      <c r="AB89" s="47">
+        <v>69.298245614035082</v>
+      </c>
+      <c r="AC89" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AD89" s="47">
+        <v>77.45619600761384</v>
+      </c>
+      <c r="AE89" s="47">
+        <v>68.135008846345784</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32">
+      <c r="A90" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="B90" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="C90" s="47">
+        <v>79.06789413118527</v>
+      </c>
+      <c r="D90" s="47">
+        <v>62.081784386617102</v>
+      </c>
+      <c r="E90" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="F90" s="47">
+        <v>76.142697881828312</v>
+      </c>
+      <c r="G90" s="47">
+        <v>65.314447592067992</v>
+      </c>
+      <c r="H90" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="I90" s="47">
+        <v>76.763534098898518</v>
+      </c>
+      <c r="J90" s="47">
+        <v>63.568817077485548</v>
+      </c>
+      <c r="K90" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="L90" s="47">
+        <v>76.933514246947084</v>
+      </c>
+      <c r="M90" s="47">
+        <v>63.142758541355107</v>
+      </c>
+      <c r="N90" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="O90" s="47">
+        <v>74.498938929497768</v>
+      </c>
+      <c r="P90" s="47">
+        <v>66.442251886244918</v>
+      </c>
+      <c r="Q90" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="R90" s="47">
+        <v>74.979375368296999</v>
+      </c>
+      <c r="S90" s="47">
+        <v>66.09696546913149</v>
+      </c>
+      <c r="T90" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="U90" s="47">
+        <v>73.418056658723856</v>
+      </c>
+      <c r="V90" s="47">
+        <v>64.241845229971346</v>
+      </c>
+      <c r="W90" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="X90" s="47">
+        <v>75.411099691675233</v>
+      </c>
+      <c r="Y90" s="47">
+        <v>63.356585966352071</v>
+      </c>
+      <c r="Z90" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="AA90" s="47">
+        <v>72.806109241522122</v>
+      </c>
+      <c r="AB90" s="47">
+        <v>64.632322957727339</v>
+      </c>
+      <c r="AC90" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="AD90" s="47">
+        <v>72.441248234236539</v>
+      </c>
+      <c r="AE90" s="47">
+        <v>65.581524763494713</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32">
+      <c r="A91" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="B91" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="C91" s="47">
+        <v>78.816855753646678</v>
+      </c>
+      <c r="D91" s="47">
+        <v>67.886178861788622</v>
+      </c>
+      <c r="E91" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="F91" s="47">
+        <v>80.600610245704189</v>
+      </c>
+      <c r="G91" s="47">
+        <v>66.06486125041792</v>
+      </c>
+      <c r="H91" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="I91" s="47">
+        <v>80.114401076716021</v>
+      </c>
+      <c r="J91" s="47">
+        <v>67.21207307386814</v>
+      </c>
+      <c r="K91" s="47">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="L91" s="47">
+        <v>79.246552304069965</v>
+      </c>
+      <c r="M91" s="47">
+        <v>67.89291882556131</v>
+      </c>
+      <c r="N91" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="O91" s="47">
+        <v>79.943997199859993</v>
+      </c>
+      <c r="P91" s="47">
+        <v>68.567078328540006</v>
+      </c>
+      <c r="Q91" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="R91" s="47">
+        <v>79.856115107913681</v>
+      </c>
+      <c r="S91" s="47">
+        <v>68.122724908996361</v>
+      </c>
+      <c r="T91" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="U91" s="47">
+        <v>77.133233532934142</v>
+      </c>
+      <c r="V91" s="47">
+        <v>69.608216051730693</v>
+      </c>
+      <c r="W91" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="X91" s="47">
+        <v>78.22671156004489</v>
+      </c>
+      <c r="Y91" s="47">
+        <v>68.172084874440344</v>
+      </c>
+      <c r="Z91" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AA91" s="47">
+        <v>75.903165735567967</v>
+      </c>
+      <c r="AB91" s="47">
+        <v>69.242367131549187</v>
+      </c>
+      <c r="AC91" s="47">
+        <v>72</v>
+      </c>
+      <c r="AD91" s="47">
+        <v>78.601941747572809</v>
+      </c>
+      <c r="AE91" s="47">
+        <v>65.187984881639139</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32">
+      <c r="A92" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B92" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="C92" s="47">
+        <v>73.010218430674044</v>
+      </c>
+      <c r="D92" s="47">
+        <v>66.20339730862564</v>
+      </c>
+      <c r="E92" s="47">
+        <v>69</v>
+      </c>
+      <c r="F92" s="47">
+        <v>73.770100682349579</v>
+      </c>
+      <c r="G92" s="47">
+        <v>64.541886588171607</v>
+      </c>
+      <c r="H92" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="I92" s="47">
+        <v>74.536994799744548</v>
+      </c>
+      <c r="J92" s="47">
+        <v>65.170854046307497</v>
+      </c>
+      <c r="K92" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="L92" s="47">
+        <v>73.695832183273538</v>
+      </c>
+      <c r="M92" s="47">
+        <v>66.360029646422802</v>
+      </c>
+      <c r="N92" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="O92" s="47">
+        <v>72.558055480256613</v>
+      </c>
+      <c r="P92" s="47">
+        <v>67.136230888163539</v>
+      </c>
+      <c r="Q92" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="R92" s="47">
+        <v>72.514569018004693</v>
+      </c>
+      <c r="S92" s="47">
+        <v>67.18615092384735</v>
+      </c>
+      <c r="T92" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="U92" s="47">
+        <v>72.892607074656723</v>
+      </c>
+      <c r="V92" s="47">
+        <v>67.415389942006399</v>
+      </c>
+      <c r="W92" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="X92" s="47">
+        <v>73.053283219102369</v>
+      </c>
+      <c r="Y92" s="47">
+        <v>67.723888444874447</v>
+      </c>
+      <c r="Z92" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA92" s="47">
+        <v>74.434011934011934</v>
+      </c>
+      <c r="AB92" s="47">
+        <v>66.782726848116852</v>
+      </c>
+      <c r="AC92" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AD92" s="47">
+        <v>74.877692901896836</v>
+      </c>
+      <c r="AE92" s="47">
+        <v>66.182121971595649</v>
+      </c>
+      <c r="AF92" s="51"/>
+    </row>
+    <row r="93" spans="1:32">
+      <c r="A93" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B93" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="C93" s="47">
+        <v>69.790235412659158</v>
+      </c>
+      <c r="D93" s="47">
+        <v>62.996562261268146</v>
+      </c>
+      <c r="E93" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="F93" s="47">
+        <v>71.890071890071894</v>
+      </c>
+      <c r="G93" s="47">
+        <v>61.562829989440338</v>
+      </c>
+      <c r="H93" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="I93" s="47">
+        <v>70.653087919274967</v>
+      </c>
+      <c r="J93" s="47">
+        <v>63.664319015970634</v>
+      </c>
+      <c r="K93" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="L93" s="47">
+        <v>70.4543307830358</v>
+      </c>
+      <c r="M93" s="47">
+        <v>63.589274832419264</v>
+      </c>
+      <c r="N93" s="47">
+        <v>67</v>
+      </c>
+      <c r="O93" s="47">
+        <v>70.46780917091246</v>
+      </c>
+      <c r="P93" s="47">
+        <v>63.170355120946986</v>
+      </c>
+      <c r="Q93" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="R93" s="47">
+        <v>69.871244635193136</v>
+      </c>
+      <c r="S93" s="47">
+        <v>64.561474992360189</v>
+      </c>
+      <c r="T93" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="U93" s="47">
+        <v>70.393748121430718</v>
+      </c>
+      <c r="V93" s="47">
+        <v>63.790664780763791</v>
+      </c>
+      <c r="W93" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="X93" s="47">
+        <v>70.464997445068988</v>
+      </c>
+      <c r="Y93" s="47">
+        <v>64.99787865931269</v>
+      </c>
+      <c r="Z93" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="AA93" s="47">
+        <v>69.77511863008047</v>
+      </c>
+      <c r="AB93" s="47">
+        <v>64.72035794183445</v>
+      </c>
+      <c r="AC93" s="47">
+        <v>68</v>
+      </c>
+      <c r="AD93" s="47">
+        <v>70.643723437338039</v>
+      </c>
+      <c r="AE93" s="47">
+        <v>65.098901098901095</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32">
+      <c r="A94" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="C94" s="47">
+        <v>72.478746457742957</v>
+      </c>
+      <c r="D94" s="47">
+        <v>64.293085655314755</v>
+      </c>
+      <c r="E94" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="F94" s="47">
+        <v>76.130319148936181</v>
+      </c>
+      <c r="G94" s="47">
+        <v>59.863349684653123</v>
+      </c>
+      <c r="H94" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="I94" s="47">
+        <v>72.59107933265237</v>
+      </c>
+      <c r="J94" s="47">
+        <v>63.584838823946157</v>
+      </c>
+      <c r="K94" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="L94" s="47">
+        <v>71.074238795757779</v>
+      </c>
+      <c r="M94" s="47">
+        <v>64.510427712972785</v>
+      </c>
+      <c r="N94" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="O94" s="47">
+        <v>73.951019010104474</v>
+      </c>
+      <c r="P94" s="47">
+        <v>62.295677442789682</v>
+      </c>
+      <c r="Q94" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="R94" s="47">
+        <v>74.920071047957379</v>
+      </c>
+      <c r="S94" s="47">
+        <v>61.451032392498583</v>
+      </c>
+      <c r="T94" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U94" s="47">
+        <v>70.051261829653001</v>
+      </c>
+      <c r="V94" s="47">
+        <v>65.180245884559284</v>
+      </c>
+      <c r="W94" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="X94" s="47">
+        <v>70.454074227659135</v>
+      </c>
+      <c r="Y94" s="47">
+        <v>65.635359116022101</v>
+      </c>
+      <c r="Z94" s="47">
+        <v>68</v>
+      </c>
+      <c r="AA94" s="47">
+        <v>71.780264496439472</v>
+      </c>
+      <c r="AB94" s="47">
+        <v>63.600372612948306</v>
+      </c>
+      <c r="AC94" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AD94" s="47">
+        <v>70</v>
+      </c>
+      <c r="AE94" s="47">
+        <v>67.017937219730939</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32">
+      <c r="A95" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="B95" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="C95" s="47">
+        <v>77.134756504336224</v>
+      </c>
+      <c r="D95" s="47">
+        <v>63.139180494412457</v>
+      </c>
+      <c r="E95" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="F95" s="47">
+        <v>75.315568022440388</v>
+      </c>
+      <c r="G95" s="47">
+        <v>64.313586378148273</v>
+      </c>
+      <c r="H95" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I95" s="47">
+        <v>77.628318584070797</v>
+      </c>
+      <c r="J95" s="47">
+        <v>62.640289138291799</v>
+      </c>
+      <c r="K95" s="47">
+        <v>70</v>
+      </c>
+      <c r="L95" s="47">
+        <v>75.805032553228926</v>
+      </c>
+      <c r="M95" s="47">
+        <v>63.979665940450253</v>
+      </c>
+      <c r="N95" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="O95" s="47">
+        <v>76.028012210450711</v>
+      </c>
+      <c r="P95" s="47">
+        <v>64.085014409221898</v>
+      </c>
+      <c r="Q95" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="R95" s="47">
+        <v>77.59896411394746</v>
+      </c>
+      <c r="S95" s="47">
+        <v>60.736781828593244</v>
+      </c>
+      <c r="T95" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="U95" s="47">
+        <v>76.195028680688338</v>
+      </c>
+      <c r="V95" s="47">
+        <v>61.759352881698682</v>
+      </c>
+      <c r="W95" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="X95" s="47">
+        <v>72.974483143974666</v>
+      </c>
+      <c r="Y95" s="47">
+        <v>65.641347562251525</v>
+      </c>
+      <c r="Z95" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="AA95" s="47">
+        <v>73.735481453727985</v>
+      </c>
+      <c r="AB95" s="47">
+        <v>64.241928892521457</v>
+      </c>
+      <c r="AC95" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="AD95" s="47">
+        <v>74.971164936562857</v>
+      </c>
+      <c r="AE95" s="47">
+        <v>63.3125</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32">
+      <c r="A96" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="B96" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="C96" s="47">
+        <v>78.674892703862653</v>
+      </c>
+      <c r="D96" s="47">
+        <v>69.631512071156294</v>
+      </c>
+      <c r="E96" s="47">
+        <v>74</v>
+      </c>
+      <c r="F96" s="47">
+        <v>77.721622729135376</v>
+      </c>
+      <c r="G96" s="47">
+        <v>70.28745163073522</v>
+      </c>
+      <c r="H96" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="I96" s="47">
+        <v>76.556675410741391</v>
+      </c>
+      <c r="J96" s="47">
+        <v>70.282881306503356</v>
+      </c>
+      <c r="K96" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="L96" s="47">
+        <v>75.405174864941714</v>
+      </c>
+      <c r="M96" s="47">
+        <v>69.376293230860185</v>
+      </c>
+      <c r="N96" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="O96" s="47">
+        <v>77.447245017585004</v>
+      </c>
+      <c r="P96" s="47">
+        <v>67.530251318647231</v>
+      </c>
+      <c r="Q96" s="47">
+        <v>73</v>
+      </c>
+      <c r="R96" s="47">
+        <v>78.423116015681714</v>
+      </c>
+      <c r="S96" s="47">
+        <v>67.186775838096708</v>
+      </c>
+      <c r="T96" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="U96" s="47">
+        <v>76.055460352079763</v>
+      </c>
+      <c r="V96" s="47">
+        <v>69.506356281987777</v>
+      </c>
+      <c r="W96" s="47">
+        <v>73</v>
+      </c>
+      <c r="X96" s="47">
+        <v>76.288160232595715</v>
+      </c>
+      <c r="Y96" s="47">
+        <v>69.567456230690013</v>
+      </c>
+      <c r="Z96" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="AA96" s="47">
+        <v>77.085330776605943</v>
+      </c>
+      <c r="AB96" s="47">
+        <v>69.607843137254903</v>
+      </c>
+      <c r="AC96" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="AD96" s="47">
+        <v>75.726275016139439</v>
+      </c>
+      <c r="AE96" s="47">
+        <v>70.426775278909162</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="B97" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C97" s="47">
+        <v>77.810513257869445</v>
+      </c>
+      <c r="D97" s="47">
+        <v>66.646715546910073</v>
+      </c>
+      <c r="E97" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="F97" s="47">
+        <v>80.331093263399438</v>
+      </c>
+      <c r="G97" s="47">
+        <v>66.132688529545106</v>
+      </c>
+      <c r="H97" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="I97" s="47">
+        <v>80.073155216284988</v>
+      </c>
+      <c r="J97" s="47">
+        <v>65.885093167701854</v>
+      </c>
+      <c r="K97" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="L97" s="47">
+        <v>77.17940087512622</v>
+      </c>
+      <c r="M97" s="47">
+        <v>67.819148936170208</v>
+      </c>
+      <c r="N97" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="O97" s="47">
+        <v>78.929821636939494</v>
+      </c>
+      <c r="P97" s="47">
+        <v>66.024759284731772</v>
+      </c>
+      <c r="Q97" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="R97" s="47">
+        <v>77.097987894650743</v>
+      </c>
+      <c r="S97" s="47">
+        <v>67.532467532467521</v>
+      </c>
+      <c r="T97" s="47">
+        <v>71</v>
+      </c>
+      <c r="U97" s="47">
+        <v>75.430674025756815</v>
+      </c>
+      <c r="V97" s="47">
+        <v>66.699266503667474</v>
+      </c>
+      <c r="W97" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="X97" s="47">
+        <v>74.478147423352908</v>
+      </c>
+      <c r="Y97" s="47">
+        <v>66.938110749185668</v>
+      </c>
+      <c r="Z97" s="47">
+        <v>71</v>
+      </c>
+      <c r="AA97" s="47">
+        <v>75.604609641292001</v>
+      </c>
+      <c r="AB97" s="47">
+        <v>66.220238095238102</v>
+      </c>
+      <c r="AC97" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AD97" s="47">
+        <v>74.910699098486134</v>
+      </c>
+      <c r="AE97" s="47">
+        <v>64.395457581830328</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="C98" s="47">
+        <v>75.531256447286978</v>
+      </c>
+      <c r="D98" s="47">
+        <v>63.005820885055051</v>
+      </c>
+      <c r="E98" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="F98" s="47">
+        <v>77.181869369369366</v>
+      </c>
+      <c r="G98" s="47">
+        <v>61.441517983574052</v>
+      </c>
+      <c r="H98" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="I98" s="47">
+        <v>74.081062194269748</v>
+      </c>
+      <c r="J98" s="47">
+        <v>63.234981957121626</v>
+      </c>
+      <c r="K98" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="L98" s="47">
+        <v>73.372109519080723</v>
+      </c>
+      <c r="M98" s="47">
+        <v>63.66461821007276</v>
+      </c>
+      <c r="N98" s="47">
+        <v>69</v>
+      </c>
+      <c r="O98" s="47">
+        <v>71.981841395942695</v>
+      </c>
+      <c r="P98" s="47">
+        <v>66.063768944809837</v>
+      </c>
+      <c r="Q98" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="R98" s="47">
+        <v>74.534931789995866</v>
+      </c>
+      <c r="S98" s="47">
+        <v>63.449254790631649</v>
+      </c>
+      <c r="T98" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="U98" s="47">
+        <v>75.027793218454704</v>
+      </c>
+      <c r="V98" s="47">
+        <v>63.252231990731282</v>
+      </c>
+      <c r="W98" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="X98" s="47">
+        <v>75.160256410256409</v>
+      </c>
+      <c r="Y98" s="47">
+        <v>63.297323333103968</v>
+      </c>
+      <c r="Z98" s="47">
+        <v>69</v>
+      </c>
+      <c r="AA98" s="47">
+        <v>72.204670329670336</v>
+      </c>
+      <c r="AB98" s="47">
+        <v>65.725447193475432</v>
+      </c>
+      <c r="AC98" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="AD98" s="47">
+        <v>73.160351455244367</v>
+      </c>
+      <c r="AE98" s="47">
+        <v>64.695712309820195</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="C99" s="47">
+        <v>76.383896477354426</v>
+      </c>
+      <c r="D99" s="47">
+        <v>69.051878354203936</v>
+      </c>
+      <c r="E99" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="F99" s="47">
+        <v>78.743131868131869</v>
+      </c>
+      <c r="G99" s="47">
+        <v>66.508271735304476</v>
+      </c>
+      <c r="H99" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I99" s="47">
+        <v>76.357206012378427</v>
+      </c>
+      <c r="J99" s="47">
+        <v>66.885536823425014</v>
+      </c>
+      <c r="K99" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="L99" s="47">
+        <v>75.657657657657651</v>
+      </c>
+      <c r="M99" s="47">
+        <v>68.317349607672185</v>
+      </c>
+      <c r="N99" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="O99" s="47">
+        <v>75.617228329428727</v>
+      </c>
+      <c r="P99" s="47">
+        <v>67.974322396576326</v>
+      </c>
+      <c r="Q99" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="R99" s="47">
+        <v>76.369132290184922</v>
+      </c>
+      <c r="S99" s="47">
+        <v>67.920072661217077</v>
+      </c>
+      <c r="T99" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="U99" s="47">
+        <v>73.010821133036274</v>
+      </c>
+      <c r="V99" s="47">
+        <v>67.793522267206484</v>
+      </c>
+      <c r="W99" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="X99" s="47">
+        <v>74.693963697762769</v>
+      </c>
+      <c r="Y99" s="47">
+        <v>66.749379652605455</v>
+      </c>
+      <c r="Z99" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="AA99" s="47">
+        <v>73.597560975609753</v>
+      </c>
+      <c r="AB99" s="47">
+        <v>68.102519922463927</v>
+      </c>
+      <c r="AC99" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="AD99" s="47">
+        <v>72.604822941559846</v>
+      </c>
+      <c r="AE99" s="47">
+        <v>67.22393312802464</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="32" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="61"/>
-[...343 lines deleted...]
-      <c r="B6" s="46">
+      <c r="B100" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="C100" s="47">
+        <v>73.807602158146111</v>
+      </c>
+      <c r="D100" s="47">
+        <v>59.903165297144859</v>
+      </c>
+      <c r="E100" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="F100" s="47">
+        <v>75.935068008742988</v>
+      </c>
+      <c r="G100" s="47">
+        <v>59.862854671770151</v>
+      </c>
+      <c r="H100" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="I100" s="47">
+        <v>72.670991224348526</v>
+      </c>
+      <c r="J100" s="47">
+        <v>63.801203479016728</v>
+      </c>
+      <c r="K100" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="L100" s="47">
+        <v>74.884289412273361</v>
+      </c>
+      <c r="M100" s="47">
+        <v>61.085190945222053</v>
+      </c>
+      <c r="N100" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="O100" s="47">
+        <v>74.266427042078519</v>
+      </c>
+      <c r="P100" s="47">
+        <v>60.852773136975848</v>
+      </c>
+      <c r="Q100" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="R100" s="47">
+        <v>74.742990979938384</v>
+      </c>
+      <c r="S100" s="47">
+        <v>60.2720228552637</v>
+      </c>
+      <c r="T100" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="U100" s="47">
+        <v>71.808937684407809</v>
+      </c>
+      <c r="V100" s="47">
+        <v>61.335770953187634</v>
+      </c>
+      <c r="W100" s="47" t="s">
+        <v>308</v>
+      </c>
+      <c r="X100" s="47">
+        <v>74.333213970015606</v>
+      </c>
+      <c r="Y100" s="47">
+        <v>58.857262762322385</v>
+      </c>
+      <c r="Z100" s="47" t="s">
+        <v>309</v>
+      </c>
+      <c r="AA100" s="47">
+        <v>73.332675927866191</v>
+      </c>
+      <c r="AB100" s="47">
+        <v>58.322762874347497</v>
+      </c>
+      <c r="AC100" s="47">
+        <v>61.873067756539719</v>
+      </c>
+      <c r="AD100" s="47">
+        <v>68.494995396940439</v>
+      </c>
+      <c r="AE100" s="47">
+        <v>55.545026579814312</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B101" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="C101" s="47">
+        <v>69.26538587355337</v>
+      </c>
+      <c r="D101" s="47">
+        <v>55.285303258651396</v>
+      </c>
+      <c r="E101" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="F101" s="47">
+        <v>72.036125236544962</v>
+      </c>
+      <c r="G101" s="47">
+        <v>54.668965264277588</v>
+      </c>
+      <c r="H101" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="I101" s="47">
+        <v>68.637328896202391</v>
+      </c>
+      <c r="J101" s="47">
+        <v>59.846737538033885</v>
+      </c>
+      <c r="K101" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="L101" s="47">
+        <v>75.53867760653435</v>
+      </c>
+      <c r="M101" s="47">
+        <v>62.626087611586122</v>
+      </c>
+      <c r="N101" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="O101" s="47">
+        <v>78.664292074799647</v>
+      </c>
+      <c r="P101" s="47">
+        <v>58.813755293000604</v>
+      </c>
+      <c r="Q101" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="R101" s="47">
+        <v>76.675946708796133</v>
+      </c>
+      <c r="S101" s="47">
+        <v>63.4908605898936</v>
+      </c>
+      <c r="T101" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="U101" s="47">
+        <v>72.119375354572867</v>
+      </c>
+      <c r="V101" s="47">
+        <v>63.415292990230448</v>
+      </c>
+      <c r="W101" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="X101" s="47">
+        <v>73.705038617138655</v>
+      </c>
+      <c r="Y101" s="47">
+        <v>59.138372041104013</v>
+      </c>
+      <c r="Z101" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="AA101" s="47">
+        <v>72.687087625882626</v>
+      </c>
+      <c r="AB101" s="47">
+        <v>54.124126644426262</v>
+      </c>
+      <c r="AC101" s="47">
+        <v>69</v>
+      </c>
+      <c r="AD101" s="47">
+        <v>75.878618207268914</v>
+      </c>
+      <c r="AE101" s="47">
+        <v>62.94573066329189</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="C102" s="47">
+        <v>73.01318495221966</v>
+      </c>
+      <c r="D102" s="47">
+        <v>68.012271429439281</v>
+      </c>
+      <c r="E102" s="47">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="F102" s="47">
+        <v>78.468069839751251</v>
+      </c>
+      <c r="G102" s="47">
+        <v>74.799101867170876</v>
+      </c>
+      <c r="H102" s="47">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="I102" s="47">
+        <v>78.202704667733016</v>
+      </c>
+      <c r="J102" s="47">
+        <v>72.561063946918551</v>
+      </c>
+      <c r="K102" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="L102" s="47">
+        <v>71.548260237667776</v>
+      </c>
+      <c r="M102" s="47">
+        <v>62.800862851952772</v>
+      </c>
+      <c r="N102" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="O102" s="47">
+        <v>71.048100422128414</v>
+      </c>
+      <c r="P102" s="47">
+        <v>64.826289001991597</v>
+      </c>
+      <c r="Q102" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="R102" s="47">
+        <v>73.311506872512766</v>
+      </c>
+      <c r="S102" s="47">
+        <v>61.47572390388089</v>
+      </c>
+      <c r="T102" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="U102" s="47">
+        <v>71.936139332365741</v>
+      </c>
+      <c r="V102" s="47">
+        <v>59.021952003741482</v>
+      </c>
+      <c r="W102" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="X102" s="47">
+        <v>75.76577614002764</v>
+      </c>
+      <c r="Y102" s="47">
+        <v>62.839091119870155</v>
+      </c>
+      <c r="Z102" s="47">
+        <v>71</v>
+      </c>
+      <c r="AA102" s="47">
+        <v>77.092461203606874</v>
+      </c>
+      <c r="AB102" s="47">
+        <v>64.892008331193466</v>
+      </c>
+      <c r="AC102" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="AD102" s="47">
+        <v>65.717546203518154</v>
+      </c>
+      <c r="AE102" s="47">
+        <v>59.070413748121261</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B103" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="C103" s="47">
+        <v>76.637246903508114</v>
+      </c>
+      <c r="D103" s="47">
+        <v>60.836330935251802</v>
+      </c>
+      <c r="E103" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="F103" s="47">
+        <v>77.780269058295957</v>
+      </c>
+      <c r="G103" s="47">
+        <v>61.71149326668408</v>
+      </c>
+      <c r="H103" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="I103" s="47">
+        <v>75.932278410977091</v>
+      </c>
+      <c r="J103" s="47">
+        <v>63.103937179627003</v>
+      </c>
+      <c r="K103" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="L103" s="47">
+        <v>80.075730256040387</v>
+      </c>
+      <c r="M103" s="47">
+        <v>65.091779158631525</v>
+      </c>
+      <c r="N103" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="O103" s="47">
+        <v>76.423465172252762</v>
+      </c>
+      <c r="P103" s="47">
+        <v>62.571356765878008</v>
+      </c>
+      <c r="Q103" s="47">
+        <v>68</v>
+      </c>
+      <c r="R103" s="47">
+        <v>78.020593317972356</v>
+      </c>
+      <c r="S103" s="47">
+        <v>58.112736353906527</v>
+      </c>
+      <c r="T103" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="U103" s="47">
+        <v>71.721863220247712</v>
+      </c>
+      <c r="V103" s="47">
+        <v>59.583694709453596</v>
+      </c>
+      <c r="W103" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="X103" s="47">
+        <v>67.585420648492772</v>
+      </c>
+      <c r="Y103" s="47">
+        <v>51.973027832249628</v>
+      </c>
+      <c r="Z103" s="47">
+        <v>56.7</v>
+      </c>
+      <c r="AA103" s="47">
+        <v>66.745405125550093</v>
+      </c>
+      <c r="AB103" s="47">
+        <v>46.31664083035654</v>
+      </c>
+      <c r="AC103" s="47">
+        <v>47.6</v>
+      </c>
+      <c r="AD103" s="47">
+        <v>53.281448538754766</v>
+      </c>
+      <c r="AE103" s="47">
+        <v>41.680954782316356</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="B104" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="C104" s="47">
+        <v>69.61310203149965</v>
+      </c>
+      <c r="D104" s="47">
+        <v>60.603786654352341</v>
+      </c>
+      <c r="E104" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="F104" s="47">
+        <v>75.982127313874543</v>
+      </c>
+      <c r="G104" s="47">
+        <v>66.598948374760994</v>
+      </c>
+      <c r="H104" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="I104" s="47">
+        <v>75.938993853858406</v>
+      </c>
+      <c r="J104" s="47">
+        <v>67.486242828708583</v>
+      </c>
+      <c r="K104" s="47">
+        <v>70</v>
+      </c>
+      <c r="L104" s="47">
+        <v>77.952091767881242</v>
+      </c>
+      <c r="M104" s="47">
+        <v>61.968642101092435</v>
+      </c>
+      <c r="N104" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="O104" s="47">
+        <v>75.981765255121658</v>
+      </c>
+      <c r="P104" s="47">
+        <v>65.000833842904001</v>
+      </c>
+      <c r="Q104" s="47">
+        <v>69</v>
+      </c>
+      <c r="R104" s="47">
+        <v>75.884331597222229</v>
+      </c>
+      <c r="S104" s="47">
+        <v>61.854738506720885</v>
+      </c>
+      <c r="T104" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="U104" s="47">
+        <v>74.017582883169155</v>
+      </c>
+      <c r="V104" s="47">
+        <v>65.357162618270351</v>
+      </c>
+      <c r="W104" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="X104" s="47">
+        <v>75.074436410038274</v>
+      </c>
+      <c r="Y104" s="47">
+        <v>57.142074706977759</v>
+      </c>
+      <c r="Z104" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="AA104" s="47">
+        <v>67.513084935482198</v>
+      </c>
+      <c r="AB104" s="47">
+        <v>63.731086848085127</v>
+      </c>
+      <c r="AC104" s="47">
+        <v>46.1</v>
+      </c>
+      <c r="AD104" s="47">
+        <v>55.265885767596146</v>
+      </c>
+      <c r="AE104" s="47">
+        <v>36.578362858226342</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="B105" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="C105" s="47">
+        <v>77.774920516177303</v>
+      </c>
+      <c r="D105" s="47">
+        <v>55.141879653853898</v>
+      </c>
+      <c r="E105" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="F105" s="47">
+        <v>80.323576171327034</v>
+      </c>
+      <c r="G105" s="47">
+        <v>54.793599569718971</v>
+      </c>
+      <c r="H105" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I105" s="47">
+        <v>74.811723285690974</v>
+      </c>
+      <c r="J105" s="47">
+        <v>62.133369294046254</v>
+      </c>
+      <c r="K105" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="L105" s="47">
+        <v>85.557536689068712</v>
+      </c>
+      <c r="M105" s="47">
+        <v>58.549618320610691</v>
+      </c>
+      <c r="N105" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="O105" s="47">
+        <v>77.825111080573492</v>
+      </c>
+      <c r="P105" s="47">
+        <v>63.97367777506058</v>
+      </c>
+      <c r="Q105" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="R105" s="47">
+        <v>76.980001361995789</v>
+      </c>
+      <c r="S105" s="47">
+        <v>60.872761293771717</v>
+      </c>
+      <c r="T105" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="U105" s="47">
+        <v>73.061430010070495</v>
+      </c>
+      <c r="V105" s="47">
+        <v>66.672495870980285</v>
+      </c>
+      <c r="W105" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="X105" s="47">
+        <v>81.212591222732613</v>
+      </c>
+      <c r="Y105" s="47">
+        <v>67.340945536042042</v>
+      </c>
+      <c r="Z105" s="47">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="AA105" s="47">
+        <v>78.470896242199956</v>
+      </c>
+      <c r="AB105" s="47">
+        <v>76.79754156248211</v>
+      </c>
+      <c r="AC105" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="AD105" s="47">
+        <v>65.135839519823094</v>
+      </c>
+      <c r="AE105" s="47">
+        <v>51.350423437857636</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="45" t="s">
+        <v>106</v>
+      </c>
+      <c r="B106" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="C106" s="47">
+        <v>74.220124039618625</v>
+      </c>
+      <c r="D106" s="47">
+        <v>62.311627906976746</v>
+      </c>
+      <c r="E106" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="F106" s="47">
+        <v>71.294284364666979</v>
+      </c>
+      <c r="G106" s="47">
+        <v>61.689858940144873</v>
+      </c>
+      <c r="H106" s="47">
+        <v>66</v>
+      </c>
+      <c r="I106" s="47">
+        <v>68.50875943597778</v>
+      </c>
+      <c r="J106" s="47">
+        <v>63.487339610674731</v>
+      </c>
+      <c r="K106" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="L106" s="47">
+        <v>69.04682513218691</v>
+      </c>
+      <c r="M106" s="47">
+        <v>50.90127497435396</v>
+      </c>
+      <c r="N106" s="47">
+        <v>61</v>
+      </c>
+      <c r="O106" s="47">
+        <v>66.556976306882291</v>
+      </c>
+      <c r="P106" s="47">
+        <v>55.24526469159786</v>
+      </c>
+      <c r="Q106" s="47">
+        <v>58.8</v>
+      </c>
+      <c r="R106" s="47">
+        <v>67.832983438301838</v>
+      </c>
+      <c r="S106" s="47">
+        <v>49.463044851547693</v>
+      </c>
+      <c r="T106" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="U106" s="47">
+        <v>63.51875225387667</v>
+      </c>
+      <c r="V106" s="47">
+        <v>54.182249384292625</v>
+      </c>
+      <c r="W106" s="47">
+        <v>59</v>
+      </c>
+      <c r="X106" s="47">
+        <v>65.383426780274604</v>
+      </c>
+      <c r="Y106" s="47">
+        <v>52.404718693284934</v>
+      </c>
+      <c r="Z106" s="47">
+        <v>58.7</v>
+      </c>
+      <c r="AA106" s="47">
+        <v>70.149058005857412</v>
+      </c>
+      <c r="AB106" s="47">
+        <v>46.85340123681339</v>
+      </c>
+      <c r="AC106" s="47">
+        <v>57</v>
+      </c>
+      <c r="AD106" s="47">
+        <v>63.580870405340121</v>
+      </c>
+      <c r="AE106" s="47">
+        <v>50.233825198637909</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="B107" s="47">
+        <v>74.8</v>
+      </c>
+      <c r="C107" s="47">
+        <v>79.832404193401359</v>
+      </c>
+      <c r="D107" s="47">
+        <v>69.96161554400625</v>
+      </c>
+      <c r="E107" s="47">
+        <v>75.2</v>
+      </c>
+      <c r="F107" s="47">
+        <v>86.543414599724798</v>
+      </c>
+      <c r="G107" s="47">
+        <v>64.350290109296992</v>
+      </c>
+      <c r="H107" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="I107" s="47">
+        <v>78.784338714245251</v>
+      </c>
+      <c r="J107" s="47">
+        <v>70.35338548691665</v>
+      </c>
+      <c r="K107" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="L107" s="47">
+        <v>82.391366089179215</v>
+      </c>
+      <c r="M107" s="47">
+        <v>61.43577169322981</v>
+      </c>
+      <c r="N107" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="O107" s="47">
+        <v>77.218208349645863</v>
+      </c>
+      <c r="P107" s="47">
+        <v>60.818576678917474</v>
+      </c>
+      <c r="Q107" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="R107" s="47">
+        <v>77.086771780735333</v>
+      </c>
+      <c r="S107" s="47">
+        <v>58.686583232404786</v>
+      </c>
+      <c r="T107" s="47">
+        <v>67</v>
+      </c>
+      <c r="U107" s="47">
+        <v>81.074876780771035</v>
+      </c>
+      <c r="V107" s="47">
+        <v>53.135598856154814</v>
+      </c>
+      <c r="W107" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="X107" s="47">
+        <v>80.944143185069365</v>
+      </c>
+      <c r="Y107" s="47">
+        <v>57.1943536704511</v>
+      </c>
+      <c r="Z107" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="AA107" s="47">
+        <v>78.557634680695216</v>
+      </c>
+      <c r="AB107" s="47">
+        <v>62.061200158961455</v>
+      </c>
+      <c r="AC107" s="47">
         <v>62.9</v>
       </c>
-      <c r="C6" s="46">
+      <c r="AD107" s="47">
+        <v>74.653413549568413</v>
+      </c>
+      <c r="AE107" s="47">
+        <v>51.304878832679826</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31">
+      <c r="A108" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="B108" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="C108" s="47">
+        <v>74.460928066241166</v>
+      </c>
+      <c r="D108" s="47">
+        <v>70.90877437325905</v>
+      </c>
+      <c r="E108" s="47">
+        <v>73</v>
+      </c>
+      <c r="F108" s="47">
+        <v>76.693981848621021</v>
+      </c>
+      <c r="G108" s="47">
+        <v>69.250440917107582</v>
+      </c>
+      <c r="H108" s="47">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="I108" s="47">
+        <v>79.231240696961748</v>
+      </c>
+      <c r="J108" s="47">
+        <v>70.877886602569859</v>
+      </c>
+      <c r="K108" s="47">
+        <v>82.6</v>
+      </c>
+      <c r="L108" s="47">
+        <v>86.106437616222436</v>
+      </c>
+      <c r="M108" s="47">
+        <v>79.125653985989189</v>
+      </c>
+      <c r="N108" s="47">
+        <v>81.8</v>
+      </c>
+      <c r="O108" s="47">
+        <v>85.127288968289406</v>
+      </c>
+      <c r="P108" s="47">
+        <v>78.357664233576642</v>
+      </c>
+      <c r="Q108" s="47">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="R108" s="47">
+        <v>84.525819927117581</v>
+      </c>
+      <c r="S108" s="47">
+        <v>78.1645858015128</v>
+      </c>
+      <c r="T108" s="47">
+        <v>78.7</v>
+      </c>
+      <c r="U108" s="47">
+        <v>82.712927372041264</v>
+      </c>
+      <c r="V108" s="47">
+        <v>74.532268236283372</v>
+      </c>
+      <c r="W108" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="X108" s="47">
+        <v>80.62481225593271</v>
+      </c>
+      <c r="Y108" s="47">
+        <v>73.811762247989137</v>
+      </c>
+      <c r="Z108" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="AA108" s="47">
+        <v>79.406631762652708</v>
+      </c>
+      <c r="AB108" s="47">
+        <v>68.036624700863598</v>
+      </c>
+      <c r="AC108" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="AD108" s="47">
+        <v>71.097922848664695</v>
+      </c>
+      <c r="AE108" s="47">
+        <v>59.042609153077329</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="B109" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="C109" s="47">
+        <v>69.450229071220321</v>
+      </c>
+      <c r="D109" s="47">
+        <v>64.030526102519076</v>
+      </c>
+      <c r="E109" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="F109" s="47">
+        <v>68.436845778087928</v>
+      </c>
+      <c r="G109" s="47">
+        <v>63.179605085204223</v>
+      </c>
+      <c r="H109" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="I109" s="47">
+        <v>65.624121450660667</v>
+      </c>
+      <c r="J109" s="47">
+        <v>62.806727322856347</v>
+      </c>
+      <c r="K109" s="47">
+        <v>57.8</v>
+      </c>
+      <c r="L109" s="47">
+        <v>61.554404145077719</v>
+      </c>
+      <c r="M109" s="47">
+        <v>54.130210127454355</v>
+      </c>
+      <c r="N109" s="47">
+        <v>51.8</v>
+      </c>
+      <c r="O109" s="47">
+        <v>56.220624827204865</v>
+      </c>
+      <c r="P109" s="47">
+        <v>47.453609643776247</v>
+      </c>
+      <c r="Q109" s="47">
+        <v>50.7</v>
+      </c>
+      <c r="R109" s="47">
+        <v>55.06759075001716</v>
+      </c>
+      <c r="S109" s="47">
+        <v>46.46014712829858</v>
+      </c>
+      <c r="T109" s="47">
+        <v>52.6</v>
+      </c>
+      <c r="U109" s="47">
+        <v>57.639171068671274</v>
+      </c>
+      <c r="V109" s="47">
+        <v>47.433701089563485</v>
+      </c>
+      <c r="W109" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="X109" s="47">
+        <v>67.868295994568896</v>
+      </c>
+      <c r="Y109" s="47">
+        <v>52.734564060015209</v>
+      </c>
+      <c r="Z109" s="47">
+        <v>61.3</v>
+      </c>
+      <c r="AA109" s="47">
+        <v>68.645590682196342</v>
+      </c>
+      <c r="AB109" s="47">
+        <v>53.618398402533913</v>
+      </c>
+      <c r="AC109" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="AD109" s="47">
+        <v>64.938718103275065</v>
+      </c>
+      <c r="AE109" s="47">
+        <v>59.644246803779886</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="B110" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="C110" s="47">
+        <v>75.965688390159684</v>
+      </c>
+      <c r="D110" s="47">
+        <v>63.424041139918572</v>
+      </c>
+      <c r="E110" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="F110" s="47">
+        <v>69.055216051051858</v>
+      </c>
+      <c r="G110" s="47">
+        <v>54.286467950408863</v>
+      </c>
+      <c r="H110" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="I110" s="47">
+        <v>68.118253841654706</v>
+      </c>
+      <c r="J110" s="47">
+        <v>57.383835247852637</v>
+      </c>
+      <c r="K110" s="47">
+        <v>59.1</v>
+      </c>
+      <c r="L110" s="47">
+        <v>66.806436396037526</v>
+      </c>
+      <c r="M110" s="47">
+        <v>51.27989487516426</v>
+      </c>
+      <c r="N110" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="O110" s="47">
+        <v>66.154742360853675</v>
+      </c>
+      <c r="P110" s="47">
+        <v>57.666440748657521</v>
+      </c>
+      <c r="Q110" s="47">
+        <v>63</v>
+      </c>
+      <c r="R110" s="47">
+        <v>70.073800738007378</v>
+      </c>
+      <c r="S110" s="47">
+        <v>56.016140865737349</v>
+      </c>
+      <c r="T110" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="U110" s="47">
+        <v>67.694160144491278</v>
+      </c>
+      <c r="V110" s="47">
+        <v>58.581975715418885</v>
+      </c>
+      <c r="W110" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="X110" s="47">
+        <v>70.33561033561034</v>
+      </c>
+      <c r="Y110" s="47">
+        <v>53.851722265789945</v>
+      </c>
+      <c r="Z110" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="AA110" s="47">
+        <v>67.537313432835816</v>
+      </c>
+      <c r="AB110" s="47">
+        <v>51.837991187300055</v>
+      </c>
+      <c r="AC110" s="47">
+        <v>55.8</v>
+      </c>
+      <c r="AD110" s="47">
+        <v>63.827993254637441</v>
+      </c>
+      <c r="AE110" s="47">
+        <v>47.821626840453774</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B111" s="47">
+        <v>69</v>
+      </c>
+      <c r="C111" s="47">
+        <v>79.802897174067922</v>
+      </c>
+      <c r="D111" s="47">
+        <v>58.401621543361806</v>
+      </c>
+      <c r="E111" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="F111" s="47">
+        <v>79.957330804788427</v>
+      </c>
+      <c r="G111" s="47">
+        <v>61.174319382364885</v>
+      </c>
+      <c r="H111" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="I111" s="47">
+        <v>73.76262551464707</v>
+      </c>
+      <c r="J111" s="47">
+        <v>67.437374028217675</v>
+      </c>
+      <c r="K111" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="L111" s="47">
+        <v>60.633418061764111</v>
+      </c>
+      <c r="M111" s="47">
+        <v>61.153306010145876</v>
+      </c>
+      <c r="N111" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="O111" s="47">
+        <v>67.661313868613135</v>
+      </c>
+      <c r="P111" s="47">
+        <v>62.096658540083183</v>
+      </c>
+      <c r="Q111" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="R111" s="47">
+        <v>74.337979094076658</v>
+      </c>
+      <c r="S111" s="47">
+        <v>57.29211392586231</v>
+      </c>
+      <c r="T111" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="U111" s="47">
+        <v>69.871009994589826</v>
+      </c>
+      <c r="V111" s="47">
+        <v>60.925694406696742</v>
+      </c>
+      <c r="W111" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="X111" s="47">
+        <v>73.788515208750312</v>
+      </c>
+      <c r="Y111" s="47">
+        <v>54.244588626574341</v>
+      </c>
+      <c r="Z111" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="AA111" s="47">
+        <v>74.240904785781936</v>
+      </c>
+      <c r="AB111" s="47">
+        <v>56.96093708022137</v>
+      </c>
+      <c r="AC111" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="AD111" s="47">
+        <v>68.440906443291823</v>
+      </c>
+      <c r="AE111" s="47">
+        <v>54.176545935191996</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="32" t="s">
+        <v>237</v>
+      </c>
+      <c r="B112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S112" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T112" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="U112" s="47">
+        <v>71.799818093364635</v>
+      </c>
+      <c r="V112" s="47">
+        <v>60.040189579530541</v>
+      </c>
+      <c r="W112" s="47" t="s">
+        <v>310</v>
+      </c>
+      <c r="X112" s="47">
+        <v>72.106420909760075</v>
+      </c>
+      <c r="Y112" s="47">
+        <v>56.178912762143611</v>
+      </c>
+      <c r="Z112" s="47" t="s">
+        <v>311</v>
+      </c>
+      <c r="AA112" s="47">
+        <v>69.630209780787069</v>
+      </c>
+      <c r="AB112" s="47">
+        <v>52.473530704382917</v>
+      </c>
+      <c r="AC112" s="47">
+        <v>60.433628282213881</v>
+      </c>
+      <c r="AD112" s="47">
+        <v>67.096565296373541</v>
+      </c>
+      <c r="AE112" s="47">
+        <v>54.065828075392837</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
+      <c r="A113" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S113" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T113" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="U113" s="47">
+        <v>73.455621490048841</v>
+      </c>
+      <c r="V113" s="47">
+        <v>59.672708306167692</v>
+      </c>
+      <c r="W113" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="X113" s="47">
+        <v>71.826179518487208</v>
+      </c>
+      <c r="Y113" s="47">
+        <v>60.147055002728052</v>
+      </c>
+      <c r="Z113" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="AA113" s="47">
+        <v>66.291532690246513</v>
+      </c>
+      <c r="AB113" s="47">
+        <v>54.882215198781843</v>
+      </c>
+      <c r="AC113" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="AD113" s="47">
+        <v>68.544981893041211</v>
+      </c>
+      <c r="AE113" s="47">
+        <v>55.787124119078072</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="45" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S114" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T114" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="U114" s="47">
+        <v>70.194119864304554</v>
+      </c>
+      <c r="V114" s="47">
+        <v>58.500116813332298</v>
+      </c>
+      <c r="W114" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="X114" s="47">
+        <v>67.837145297523008</v>
+      </c>
+      <c r="Y114" s="47">
+        <v>50.205598608255578</v>
+      </c>
+      <c r="Z114" s="47">
+        <v>55.9</v>
+      </c>
+      <c r="AA114" s="47">
+        <v>66.917293233082717</v>
+      </c>
+      <c r="AB114" s="47">
+        <v>46.80234833659491</v>
+      </c>
+      <c r="AC114" s="47">
+        <v>53.1</v>
+      </c>
+      <c r="AD114" s="47">
+        <v>62.406447898675879</v>
+      </c>
+      <c r="AE114" s="47">
+        <v>45.738396624472578</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="45" t="s">
+        <v>240</v>
+      </c>
+      <c r="B115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S115" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T115" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="U115" s="47">
+        <v>69.648966235311619</v>
+      </c>
+      <c r="V115" s="47">
+        <v>63.036405886909378</v>
+      </c>
+      <c r="W115" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="X115" s="47">
+        <v>65.71318129107074</v>
+      </c>
+      <c r="Y115" s="47">
+        <v>60.801295022258195</v>
+      </c>
+      <c r="Z115" s="47">
+        <v>62.9</v>
+      </c>
+      <c r="AA115" s="47">
+        <v>65.944560913114373</v>
+      </c>
+      <c r="AB115" s="47">
+        <v>59.606112609299664</v>
+      </c>
+      <c r="AC115" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="AD115" s="47">
+        <v>67.452681388012621</v>
+      </c>
+      <c r="AE115" s="47">
+        <v>53.900530169149206</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31">
+      <c r="A116" s="45" t="s">
+        <v>241</v>
+      </c>
+      <c r="B116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S116" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T116" s="47">
+        <v>68</v>
+      </c>
+      <c r="U116" s="47">
+        <v>70.96178980548936</v>
+      </c>
+      <c r="V116" s="47">
+        <v>64.927675602035507</v>
+      </c>
+      <c r="W116" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="X116" s="47">
+        <v>71.688059120964596</v>
+      </c>
+      <c r="Y116" s="47">
+        <v>69.115985506681724</v>
+      </c>
+      <c r="Z116" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="AA116" s="47">
+        <v>66.329113924050645</v>
+      </c>
+      <c r="AB116" s="47">
+        <v>60.529047637356307</v>
+      </c>
+      <c r="AC116" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="AD116" s="47">
+        <v>66.043321840803486</v>
+      </c>
+      <c r="AE116" s="47">
+        <v>67.312151661852653</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31">
+      <c r="A117" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="B117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S117" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T117" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="U117" s="47">
+        <v>72.22281279897949</v>
+      </c>
+      <c r="V117" s="47">
+        <v>63.139699334765076</v>
+      </c>
+      <c r="W117" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="X117" s="47">
+        <v>65.466090390053893</v>
+      </c>
+      <c r="Y117" s="47">
+        <v>56.099234626550547</v>
+      </c>
+      <c r="Z117" s="47">
+        <v>53.5</v>
+      </c>
+      <c r="AA117" s="47">
+        <v>59.887246037655565</v>
+      </c>
+      <c r="AB117" s="47">
+        <v>47.130480441060648</v>
+      </c>
+      <c r="AC117" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="AD117" s="47">
+        <v>64.120320276996324</v>
+      </c>
+      <c r="AE117" s="47">
+        <v>52.269800386348997</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31">
+      <c r="A118" s="45" t="s">
+        <v>243</v>
+      </c>
+      <c r="B118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S118" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T118" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="U118" s="47">
+        <v>72.844879700157179</v>
+      </c>
+      <c r="V118" s="47">
+        <v>55.783212161268999</v>
+      </c>
+      <c r="W118" s="47">
+        <v>54.2</v>
+      </c>
+      <c r="X118" s="47">
+        <v>65.898959881129272</v>
+      </c>
+      <c r="Y118" s="47">
+        <v>41.558441558441558</v>
+      </c>
+      <c r="Z118" s="47">
+        <v>55.2</v>
+      </c>
+      <c r="AA118" s="47">
+        <v>69.799809342230702</v>
+      </c>
+      <c r="AB118" s="47">
+        <v>39.739347693969883</v>
+      </c>
+      <c r="AC118" s="47">
+        <v>56.4</v>
+      </c>
+      <c r="AD118" s="47">
+        <v>68.179177693151743</v>
+      </c>
+      <c r="AE118" s="47">
+        <v>43.651905829596416</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31">
+      <c r="A119" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S119" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T119" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="U119" s="47">
+        <v>76.520421516633377</v>
+      </c>
+      <c r="V119" s="47">
+        <v>56.826176412026285</v>
+      </c>
+      <c r="W119" s="47">
+        <v>53.3</v>
+      </c>
+      <c r="X119" s="47">
+        <v>62.621359223300978</v>
+      </c>
+      <c r="Y119" s="47">
+        <v>44.411921234699307</v>
+      </c>
+      <c r="Z119" s="47">
+        <v>52.1</v>
+      </c>
+      <c r="AA119" s="47">
+        <v>64.772017489069327</v>
+      </c>
+      <c r="AB119" s="47">
+        <v>40.059820538384848</v>
+      </c>
+      <c r="AC119" s="47">
+        <v>56.2</v>
+      </c>
+      <c r="AD119" s="47">
+        <v>60.31326139923425</v>
+      </c>
+      <c r="AE119" s="47">
+        <v>52.141464398574605</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31">
+      <c r="A120" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S120" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T120" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="U120" s="47">
+        <v>72.043156680464136</v>
+      </c>
+      <c r="V120" s="47">
+        <v>51.21754338759586</v>
+      </c>
+      <c r="W120" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="X120" s="47">
+        <v>73.180233750256306</v>
+      </c>
+      <c r="Y120" s="47">
+        <v>51.349294215333515</v>
+      </c>
+      <c r="Z120" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="AA120" s="47">
+        <v>70.355731225296438</v>
+      </c>
+      <c r="AB120" s="47">
+        <v>54.576952394151476</v>
+      </c>
+      <c r="AC120" s="47">
+        <v>58.7</v>
+      </c>
+      <c r="AD120" s="47">
+        <v>68.490063511575499</v>
+      </c>
+      <c r="AE120" s="47">
+        <v>48.619599578503689</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31">
+      <c r="A121" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="D121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="E121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="G121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="H121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="J121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="K121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="N121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="P121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="S121" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="T121" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="U121" s="47">
+        <v>69.425524287506718</v>
+      </c>
+      <c r="V121" s="47">
+        <v>59.86280929155253</v>
+      </c>
+      <c r="W121" s="47">
+        <v>61.3</v>
+      </c>
+      <c r="X121" s="47">
+        <v>77.759480249949235</v>
+      </c>
+      <c r="Y121" s="47">
+        <v>45.104662015021553</v>
+      </c>
+      <c r="Z121" s="47">
+        <v>61</v>
+      </c>
+      <c r="AA121" s="47">
+        <v>77.509363710910662</v>
+      </c>
+      <c r="AB121" s="47">
+        <v>44.298773690078036</v>
+      </c>
+      <c r="AC121" s="47">
+        <v>55.2</v>
+      </c>
+      <c r="AD121" s="47">
+        <v>64.100002220297966</v>
+      </c>
+      <c r="AE121" s="47">
+        <v>46.297285269247887</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31">
+      <c r="A122" s="45" t="s">
+        <v>244</v>
+      </c>
+      <c r="B122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C122" s="55"/>
+      <c r="D122" s="55"/>
+      <c r="E122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F122" s="55"/>
+      <c r="G122" s="56"/>
+      <c r="H122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="I122" s="55"/>
+      <c r="J122" s="56"/>
+      <c r="K122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="L122" s="55"/>
+      <c r="M122" s="56"/>
+      <c r="N122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="O122" s="55"/>
+      <c r="P122" s="56"/>
+      <c r="Q122" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="R122" s="55"/>
+      <c r="S122" s="56"/>
+      <c r="T122" s="47">
+        <v>68</v>
+      </c>
+      <c r="U122" s="47">
+        <v>69.849423022797637</v>
+      </c>
+      <c r="V122" s="47">
+        <v>66.03307640499888</v>
+      </c>
+      <c r="W122" s="47">
+        <v>87</v>
+      </c>
+      <c r="X122" s="47">
+        <v>90.476190476190482</v>
+      </c>
+      <c r="Y122" s="47">
+        <v>83.201812641612634</v>
+      </c>
+      <c r="Z122" s="47">
+        <v>86.4</v>
+      </c>
+      <c r="AA122" s="47">
+        <v>89.19316843345112</v>
+      </c>
+      <c r="AB122" s="47">
+        <v>83.451847271603029</v>
+      </c>
+      <c r="AC122" s="47">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AD122" s="47">
+        <v>83.92445534984013</v>
+      </c>
+      <c r="AE122" s="47">
+        <v>76.633145933961515</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31">
+      <c r="A123" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B123" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="C123" s="47">
+        <v>70.628969332219413</v>
+      </c>
+      <c r="D123" s="47">
+        <v>53.549808905241683</v>
+      </c>
+      <c r="E123" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="F123" s="47">
+        <v>71.289809566529371</v>
+      </c>
+      <c r="G123" s="47">
+        <v>52.965930426049027</v>
+      </c>
+      <c r="H123" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="I123" s="47">
+        <v>72.083827356927699</v>
+      </c>
+      <c r="J123" s="47">
+        <v>53.152728175214342</v>
+      </c>
+      <c r="K123" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="L123" s="47">
+        <v>71.923543327026451</v>
+      </c>
+      <c r="M123" s="47">
+        <v>53.019408524035462</v>
+      </c>
+      <c r="N123" s="47">
+        <v>61.3</v>
+      </c>
+      <c r="O123" s="47">
+        <v>71.267344479124816</v>
+      </c>
+      <c r="P123" s="47">
+        <v>52.623490552445794</v>
+      </c>
+      <c r="Q123" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="R123" s="47">
+        <v>71.850425027539472</v>
+      </c>
+      <c r="S123" s="63">
+        <v>52.837939494218702</v>
+      </c>
+      <c r="T123" s="47">
+        <v>62</v>
+      </c>
+      <c r="U123" s="47">
+        <v>71.99446973495435</v>
+      </c>
+      <c r="V123" s="47">
+        <v>53.181915949881926</v>
+      </c>
+      <c r="W123" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="X123" s="47">
+        <v>69.875634605936384</v>
+      </c>
+      <c r="Y123" s="47">
+        <v>55.229503708821653</v>
+      </c>
+      <c r="Z123" s="47" t="s">
+        <v>313</v>
+      </c>
+      <c r="AA123" s="47">
+        <v>69.849159674204586</v>
+      </c>
+      <c r="AB123" s="47">
+        <v>56.126091350303383</v>
+      </c>
+      <c r="AC123" s="47">
+        <v>59.008788445137164</v>
+      </c>
+      <c r="AD123" s="47">
+        <v>66.814277618172582</v>
+      </c>
+      <c r="AE123" s="47">
+        <v>52.128338267701551</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31">
+      <c r="A124" s="45" t="s">
+        <v>245</v>
+      </c>
+      <c r="B124" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="C124" s="47">
+        <v>69.350751993305281</v>
+      </c>
+      <c r="D124" s="47">
+        <v>55.130035837010695</v>
+      </c>
+      <c r="E124" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="F124" s="47">
+        <v>68.64064289909345</v>
+      </c>
+      <c r="G124" s="47">
+        <v>51.217731613892909</v>
+      </c>
+      <c r="H124" s="47">
+        <v>59.1</v>
+      </c>
+      <c r="I124" s="47">
+        <v>71.079674284948211</v>
+      </c>
+      <c r="J124" s="47">
+        <v>49.573800952270354</v>
+      </c>
+      <c r="K124" s="47">
+        <v>58</v>
+      </c>
+      <c r="L124" s="47">
+        <v>69.649956479804274</v>
+      </c>
+      <c r="M124" s="47">
+        <v>48.736774622249058</v>
+      </c>
+      <c r="N124" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="O124" s="47">
+        <v>70.927176513571169</v>
+      </c>
+      <c r="P124" s="47">
+        <v>50.43853882993708</v>
+      </c>
+      <c r="Q124" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="R124" s="47">
+        <v>70.154680724628292</v>
+      </c>
+      <c r="S124" s="47">
+        <v>48.482130277556003</v>
+      </c>
+      <c r="T124" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="U124" s="47">
+        <v>71.37715930902111</v>
+      </c>
+      <c r="V124" s="47">
+        <v>50.421838297635766</v>
+      </c>
+      <c r="W124" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="X124" s="47">
+        <v>68.209949877238827</v>
+      </c>
+      <c r="Y124" s="47">
+        <v>54.307093712057096</v>
+      </c>
+      <c r="Z124" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="AA124" s="47">
+        <v>67.345997120350447</v>
+      </c>
+      <c r="AB124" s="47">
+        <v>56.661112505991639</v>
+      </c>
+      <c r="AC124" s="47">
+        <v>54.2</v>
+      </c>
+      <c r="AD124" s="47">
+        <v>61.332543417920107</v>
+      </c>
+      <c r="AE124" s="47">
+        <v>48.367772221747138</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31">
+      <c r="A125" s="45" t="s">
+        <v>246</v>
+      </c>
+      <c r="B125" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="C125" s="47">
+        <v>70.354921068718767</v>
+      </c>
+      <c r="D125" s="47">
+        <v>53.192733990147779</v>
+      </c>
+      <c r="E125" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="F125" s="47">
+        <v>69.458943806472504</v>
+      </c>
+      <c r="G125" s="47">
+        <v>53.243243243243242</v>
+      </c>
+      <c r="H125" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="I125" s="47">
+        <v>69.777469214747683</v>
+      </c>
+      <c r="J125" s="47">
+        <v>56.029626863349208</v>
+      </c>
+      <c r="K125" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="L125" s="47">
+        <v>72.932882949038031</v>
+      </c>
+      <c r="M125" s="47">
+        <v>61.248007846021828</v>
+      </c>
+      <c r="N125" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="O125" s="47">
+        <v>68.287759221875575</v>
+      </c>
+      <c r="P125" s="47">
+        <v>56.927842793666692</v>
+      </c>
+      <c r="Q125" s="47">
+        <v>64</v>
+      </c>
+      <c r="R125" s="47">
+        <v>69.575793314414184</v>
+      </c>
+      <c r="S125" s="47">
+        <v>59.278109095450716</v>
+      </c>
+      <c r="T125" s="47">
+        <v>61</v>
+      </c>
+      <c r="U125" s="47">
+        <v>66.206445518293791</v>
+      </c>
+      <c r="V125" s="47">
+        <v>56.362876791567579</v>
+      </c>
+      <c r="W125" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="X125" s="47">
+        <v>69.598540145985396</v>
+      </c>
+      <c r="Y125" s="47">
+        <v>59.180804811872768</v>
+      </c>
+      <c r="Z125" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="AA125" s="47">
+        <v>71.938775510204081</v>
+      </c>
+      <c r="AB125" s="47">
+        <v>48.821032005225348</v>
+      </c>
+      <c r="AC125" s="47">
+        <v>56.1</v>
+      </c>
+      <c r="AD125" s="47">
+        <v>67.474658439841349</v>
+      </c>
+      <c r="AE125" s="47">
+        <v>46.100260416666671</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31">
+      <c r="A126" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="B126" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="C126" s="47">
+        <v>83.381206401313079</v>
+      </c>
+      <c r="D126" s="47">
+        <v>63.966588966588972</v>
+      </c>
+      <c r="E126" s="47">
+        <v>75.5</v>
+      </c>
+      <c r="F126" s="47">
+        <v>84.168251955189177</v>
+      </c>
+      <c r="G126" s="47">
+        <v>67.687653620722259</v>
+      </c>
+      <c r="H126" s="47">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="I126" s="47">
+        <v>73.884205711298435</v>
+      </c>
+      <c r="J126" s="47">
+        <v>53.287725448069203</v>
+      </c>
+      <c r="K126" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="L126" s="47">
+        <v>75.731739187246831</v>
+      </c>
+      <c r="M126" s="47">
+        <v>52.643190259431989</v>
+      </c>
+      <c r="N126" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="O126" s="47">
+        <v>70.476346374201995</v>
+      </c>
+      <c r="P126" s="47">
+        <v>51.783607662490873</v>
+      </c>
+      <c r="Q126" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="R126" s="47">
+        <v>70.756007032623558</v>
+      </c>
+      <c r="S126" s="47">
+        <v>55.208863263806457</v>
+      </c>
+      <c r="T126" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="U126" s="47">
+        <v>82.148499210110586</v>
+      </c>
+      <c r="V126" s="47">
+        <v>67.467789890981166</v>
+      </c>
+      <c r="W126" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="X126" s="47">
+        <v>75.673376807485113</v>
+      </c>
+      <c r="Y126" s="47">
+        <v>62.091038406827884</v>
+      </c>
+      <c r="Z126" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AA126" s="47">
+        <v>78.40583485282626</v>
+      </c>
+      <c r="AB126" s="47">
+        <v>61.492750178274306</v>
+      </c>
+      <c r="AC126" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="AD126" s="47">
+        <v>80.849961129826369</v>
+      </c>
+      <c r="AE126" s="47">
+        <v>57.19989353207346</v>
+      </c>
+    </row>
+    <row r="127" spans="1:31">
+      <c r="A127" s="45" t="s">
+        <v>250</v>
+      </c>
+      <c r="B127" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="C127" s="47">
+        <v>67.081064420014386</v>
+      </c>
+      <c r="D127" s="47">
+        <v>51.357485814054996</v>
+      </c>
+      <c r="E127" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="F127" s="47">
+        <v>70.180486528903998</v>
+      </c>
+      <c r="G127" s="47">
+        <v>48.767277611681614</v>
+      </c>
+      <c r="H127" s="47">
+        <v>58</v>
+      </c>
+      <c r="I127" s="47">
+        <v>74.188034188034194</v>
+      </c>
+      <c r="J127" s="47">
+        <v>57.436118288831473</v>
+      </c>
+      <c r="K127" s="47">
+        <v>57.3</v>
+      </c>
+      <c r="L127" s="47">
+        <v>75.293361195949203</v>
+      </c>
+      <c r="M127" s="47">
+        <v>58.412042502951593</v>
+      </c>
+      <c r="N127" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="O127" s="47">
+        <v>77.756410256410263</v>
+      </c>
+      <c r="P127" s="47">
+        <v>61.138283681636281</v>
+      </c>
+      <c r="Q127" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="R127" s="47">
+        <v>74.495030458480272</v>
+      </c>
+      <c r="S127" s="47">
+        <v>57.348484848484851</v>
+      </c>
+      <c r="T127" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="U127" s="47">
+        <v>69.787341135019503</v>
+      </c>
+      <c r="V127" s="47">
+        <v>47.18768502072232</v>
+      </c>
+      <c r="W127" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="X127" s="47">
+        <v>70.040637699281035</v>
+      </c>
+      <c r="Y127" s="47">
+        <v>52.806499261447563</v>
+      </c>
+      <c r="Z127" s="47">
+        <v>58</v>
+      </c>
+      <c r="AA127" s="47">
+        <v>68.774137286657535</v>
+      </c>
+      <c r="AB127" s="47">
+        <v>49.039449352784054</v>
+      </c>
+      <c r="AC127" s="47">
+        <v>58.8</v>
+      </c>
+      <c r="AD127" s="47">
+        <v>69.083076923076916</v>
+      </c>
+      <c r="AE127" s="47">
+        <v>49.761534751621021</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31">
+      <c r="A128" s="45" t="s">
+        <v>252</v>
+      </c>
+      <c r="B128" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="C128" s="47">
+        <v>70.534736083804844</v>
+      </c>
+      <c r="D128" s="47">
+        <v>53.228424509014317</v>
+      </c>
+      <c r="E128" s="47">
+        <v>62</v>
+      </c>
+      <c r="F128" s="47">
+        <v>73.871999034865482</v>
+      </c>
+      <c r="G128" s="47">
+        <v>52.189322621964109</v>
+      </c>
+      <c r="H128" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="I128" s="47">
+        <v>80.363175675675677</v>
+      </c>
+      <c r="J128" s="47">
+        <v>68.57570653191091</v>
+      </c>
+      <c r="K128" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="L128" s="47">
+        <v>83.220373793386742</v>
+      </c>
+      <c r="M128" s="47">
+        <v>66.727873668747705</v>
+      </c>
+      <c r="N128" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="O128" s="47">
+        <v>78.77938322191072</v>
+      </c>
+      <c r="P128" s="47">
+        <v>65.358948432760357</v>
+      </c>
+      <c r="Q128" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="R128" s="47">
+        <v>77.214101461736888</v>
+      </c>
+      <c r="S128" s="47">
+        <v>64.009424700569411</v>
+      </c>
+      <c r="T128" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="U128" s="47">
+        <v>75.769461930218583</v>
+      </c>
+      <c r="V128" s="47">
+        <v>57.748959115418749</v>
+      </c>
+      <c r="W128" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="X128" s="47">
+        <v>73.767342921548078</v>
+      </c>
+      <c r="Y128" s="47">
+        <v>56.655932758432485</v>
+      </c>
+      <c r="Z128" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="AA128" s="47">
+        <v>76.153193094991039</v>
+      </c>
+      <c r="AB128" s="47">
+        <v>59.543417789166455</v>
+      </c>
+      <c r="AC128" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="AD128" s="47">
+        <v>74.585279179835524</v>
+      </c>
+      <c r="AE128" s="47">
+        <v>62.023542219500577</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31">
+      <c r="A129" s="45" t="s">
+        <v>253</v>
+      </c>
+      <c r="B129" s="47">
+        <v>50.2</v>
+      </c>
+      <c r="C129" s="47">
+        <v>61.263380214083419</v>
+      </c>
+      <c r="D129" s="47">
+        <v>40.959929192146767</v>
+      </c>
+      <c r="E129" s="47">
+        <v>53.6</v>
+      </c>
+      <c r="F129" s="47">
+        <v>63.928081520674112</v>
+      </c>
+      <c r="G129" s="47">
+        <v>45.192733717323883</v>
+      </c>
+      <c r="H129" s="47">
+        <v>55.7</v>
+      </c>
+      <c r="I129" s="47">
+        <v>69.661222020568658</v>
+      </c>
+      <c r="J129" s="47">
+        <v>47.678985895375824</v>
+      </c>
+      <c r="K129" s="47">
+        <v>53.9</v>
+      </c>
+      <c r="L129" s="47">
+        <v>67.755018224754863</v>
+      </c>
+      <c r="M129" s="47">
+        <v>48.258070206385611</v>
+      </c>
+      <c r="N129" s="47">
+        <v>52.7</v>
+      </c>
+      <c r="O129" s="47">
+        <v>71.47390691114245</v>
+      </c>
+      <c r="P129" s="47">
+        <v>49.441578829333935</v>
+      </c>
+      <c r="Q129" s="47">
+        <v>54.8</v>
+      </c>
+      <c r="R129" s="47">
+        <v>70.398239148239142</v>
+      </c>
+      <c r="S129" s="47">
+        <v>48.418084075085929</v>
+      </c>
+      <c r="T129" s="47">
+        <v>54.8</v>
+      </c>
+      <c r="U129" s="47">
+        <v>65.836362820340199</v>
+      </c>
+      <c r="V129" s="47">
+        <v>44.604495219172975</v>
+      </c>
+      <c r="W129" s="47">
+        <v>55.9</v>
+      </c>
+      <c r="X129" s="47">
+        <v>67.305128433028173</v>
+      </c>
+      <c r="Y129" s="47">
+        <v>45.189067764882068</v>
+      </c>
+      <c r="Z129" s="47">
+        <v>53.4</v>
+      </c>
+      <c r="AA129" s="47">
+        <v>61.608410220014193</v>
+      </c>
+      <c r="AB129" s="47">
+        <v>45.568925480261768</v>
+      </c>
+      <c r="AC129" s="47">
+        <v>52.2</v>
+      </c>
+      <c r="AD129" s="47">
+        <v>61.650312221231047</v>
+      </c>
+      <c r="AE129" s="47">
+        <v>43.31081931451105</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31">
+      <c r="A130" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B130" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="C130" s="47">
+        <v>73.038573874509012</v>
+      </c>
+      <c r="D130" s="47">
+        <v>52.231967535017674</v>
+      </c>
+      <c r="E130" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="F130" s="47">
+        <v>76.804939027501405</v>
+      </c>
+      <c r="G130" s="47">
+        <v>60.694204630982419</v>
+      </c>
+      <c r="H130" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="I130" s="47">
+        <v>74.33243197566334</v>
+      </c>
+      <c r="J130" s="47">
+        <v>47.143382352941174</v>
+      </c>
+      <c r="K130" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="L130" s="47">
+        <v>75.115657230168495</v>
+      </c>
+      <c r="M130" s="47">
+        <v>50.297385254180227</v>
+      </c>
+      <c r="N130" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="O130" s="47">
+        <v>75.425623387790196</v>
+      </c>
+      <c r="P130" s="47">
+        <v>50.534488578822994</v>
+      </c>
+      <c r="Q130" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="R130" s="47">
+        <v>74.277569003498769</v>
+      </c>
+      <c r="S130" s="47">
+        <v>51.884974173155499</v>
+      </c>
+      <c r="T130" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="U130" s="47">
+        <v>70.109559992931608</v>
+      </c>
+      <c r="V130" s="47">
+        <v>57.199052533626599</v>
+      </c>
+      <c r="W130" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="X130" s="47">
+        <v>68.735836480782041</v>
+      </c>
+      <c r="Y130" s="47">
+        <v>52.420800956365809</v>
+      </c>
+      <c r="Z130" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="AA130" s="47">
+        <v>65.984258931729755</v>
+      </c>
+      <c r="AB130" s="47">
+        <v>49.452095680723147</v>
+      </c>
+      <c r="AC130" s="47">
+        <v>60.3</v>
+      </c>
+      <c r="AD130" s="47">
+        <v>67.374932759548145</v>
+      </c>
+      <c r="AE130" s="47">
+        <v>53.492268041237111</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31">
+      <c r="A131" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="B131" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="C131" s="47">
+        <v>79.014212276988204</v>
+      </c>
+      <c r="D131" s="47">
+        <v>67.744</v>
+      </c>
+      <c r="E131" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="F131" s="47">
+        <v>77.102873306535656</v>
+      </c>
+      <c r="G131" s="47">
+        <v>60.586319218241044</v>
+      </c>
+      <c r="H131" s="47">
+        <v>65</v>
+      </c>
+      <c r="I131" s="47">
+        <v>70.201003515308116</v>
+      </c>
+      <c r="J131" s="47">
+        <v>55.517877253994385</v>
+      </c>
+      <c r="K131" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="L131" s="47">
+        <v>73.397910220189246</v>
+      </c>
+      <c r="M131" s="47">
+        <v>56.236312835099554</v>
+      </c>
+      <c r="N131" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="O131" s="47">
+        <v>72.988770729530742</v>
+      </c>
+      <c r="P131" s="47">
+        <v>55.392028687759144</v>
+      </c>
+      <c r="Q131" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="R131" s="47">
+        <v>73.243178338786663</v>
+      </c>
+      <c r="S131" s="47">
+        <v>53.656728606787034</v>
+      </c>
+      <c r="T131" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="U131" s="47">
+        <v>69.784768211920536</v>
+      </c>
+      <c r="V131" s="47">
+        <v>52.344675808362958</v>
+      </c>
+      <c r="W131" s="47">
+        <v>62</v>
+      </c>
+      <c r="X131" s="47">
+        <v>68.537332688276081</v>
+      </c>
+      <c r="Y131" s="47">
+        <v>55.392962841170664</v>
+      </c>
+      <c r="Z131" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="AA131" s="47">
+        <v>66.576637407157321</v>
+      </c>
+      <c r="AB131" s="47">
+        <v>58.836689038031324</v>
+      </c>
+      <c r="AC131" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="AD131" s="47">
+        <v>65.550322693179837</v>
+      </c>
+      <c r="AE131" s="47">
+        <v>52.824040550325847</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31">
+      <c r="A132" s="45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B132" s="47">
+        <v>63</v>
+      </c>
+      <c r="C132" s="47">
+        <v>72.570559405103936</v>
+      </c>
+      <c r="D132" s="47">
+        <v>53.666308036083755</v>
+      </c>
+      <c r="E132" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="F132" s="47">
+        <v>68.90615609169744</v>
+      </c>
+      <c r="G132" s="47">
+        <v>52.203061095416793</v>
+      </c>
+      <c r="H132" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="I132" s="47">
+        <v>64.369846878680804</v>
+      </c>
+      <c r="J132" s="47">
+        <v>48.548393664237139</v>
+      </c>
+      <c r="K132" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="L132" s="47">
+        <v>66.221917001864014</v>
+      </c>
+      <c r="M132" s="47">
+        <v>43.541829233233393</v>
+      </c>
+      <c r="N132" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="O132" s="47">
+        <v>64.189356129861139</v>
+      </c>
+      <c r="P132" s="47">
+        <v>43.174318654010676</v>
+      </c>
+      <c r="Q132" s="47">
+        <v>59</v>
+      </c>
+      <c r="R132" s="47">
+        <v>66.511212542171066</v>
+      </c>
+      <c r="S132" s="47">
+        <v>45.108362923962289</v>
+      </c>
+      <c r="T132" s="47">
+        <v>59.7</v>
+      </c>
+      <c r="U132" s="47">
+        <v>70.156733651058815</v>
+      </c>
+      <c r="V132" s="47">
+        <v>48.803292850246457</v>
+      </c>
+      <c r="W132" s="47">
+        <v>57.9</v>
+      </c>
+      <c r="X132" s="47">
+        <v>66.015743263699662</v>
+      </c>
+      <c r="Y132" s="47">
+        <v>49.527693181231612</v>
+      </c>
+      <c r="Z132" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="AA132" s="47">
+        <v>71.061558415644015</v>
+      </c>
+      <c r="AB132" s="47">
+        <v>55.270422247213986</v>
+      </c>
+      <c r="AC132" s="47">
+        <v>58.3</v>
+      </c>
+      <c r="AD132" s="47">
+        <v>68.653643348566263</v>
+      </c>
+      <c r="AE132" s="47">
+        <v>47.669404517453799</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31">
+      <c r="A133" s="45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B133" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="C133" s="47">
+        <v>77.991025198481196</v>
+      </c>
+      <c r="D133" s="47">
+        <v>63.133944954128438</v>
+      </c>
+      <c r="E133" s="47">
+        <v>80.7</v>
+      </c>
+      <c r="F133" s="47">
+        <v>82.581374002683049</v>
+      </c>
+      <c r="G133" s="47">
+        <v>78.798820928518793</v>
+      </c>
+      <c r="H133" s="47">
+        <v>83.9</v>
+      </c>
+      <c r="I133" s="47">
+        <v>73.153334290775049</v>
+      </c>
+      <c r="J133" s="47">
+        <v>56.942258305028581</v>
+      </c>
+      <c r="K133" s="47">
+        <v>82</v>
+      </c>
+      <c r="L133" s="47">
+        <v>76.165728309513497</v>
+      </c>
+      <c r="M133" s="47">
+        <v>62.540959807540752</v>
+      </c>
+      <c r="N133" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="O133" s="47">
+        <v>68.843672927338261</v>
+      </c>
+      <c r="P133" s="47">
+        <v>53.821499013806701</v>
+      </c>
+      <c r="Q133" s="47">
+        <v>77.3</v>
+      </c>
+      <c r="R133" s="47">
+        <v>77.965454718961723</v>
+      </c>
+      <c r="S133" s="47">
+        <v>65.760461037333997</v>
+      </c>
+      <c r="T133" s="47">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="U133" s="47">
+        <v>82.540633019674928</v>
+      </c>
+      <c r="V133" s="47">
+        <v>72.831514703162568</v>
+      </c>
+      <c r="W133" s="47">
+        <v>75</v>
+      </c>
+      <c r="X133" s="47">
+        <v>78.724896956941151</v>
+      </c>
+      <c r="Y133" s="47">
+        <v>70.862249263237956</v>
+      </c>
+      <c r="Z133" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="AA133" s="47">
+        <v>79.658316367177122</v>
+      </c>
+      <c r="AB133" s="47">
+        <v>66.206764395899199</v>
+      </c>
+      <c r="AC133" s="47">
+        <v>84</v>
+      </c>
+      <c r="AD133" s="47">
+        <v>88.85816975393972</v>
+      </c>
+      <c r="AE133" s="47">
+        <v>78.909444985394344</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31">
+      <c r="A134" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B134" s="47">
+        <v>56.4</v>
+      </c>
+      <c r="C134" s="47">
+        <v>65.138695512477241</v>
+      </c>
+      <c r="D134" s="47">
+        <v>47.89424182255199</v>
+      </c>
+      <c r="E134" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="F134" s="47">
+        <v>72.887767969735179</v>
+      </c>
+      <c r="G134" s="47">
+        <v>59.899272523782884</v>
+      </c>
+      <c r="H134" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="I134" s="47">
+        <v>70.584698632195995</v>
+      </c>
+      <c r="J134" s="47">
+        <v>58.964338055691258</v>
+      </c>
+      <c r="K134" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="L134" s="47">
+        <v>71.824712643678168</v>
+      </c>
+      <c r="M134" s="47">
+        <v>52.260659694288016</v>
+      </c>
+      <c r="N134" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="O134" s="47">
+        <v>67.987053020961781</v>
+      </c>
+      <c r="P134" s="47">
+        <v>51.686132587596646</v>
+      </c>
+      <c r="Q134" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="R134" s="47">
+        <v>71.302706104468214</v>
+      </c>
+      <c r="S134" s="47">
+        <v>56.158794916052095</v>
+      </c>
+      <c r="T134" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="U134" s="47">
+        <v>74.725399162042805</v>
+      </c>
+      <c r="V134" s="47">
+        <v>59.449055695897997</v>
+      </c>
+      <c r="W134" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="X134" s="47">
+        <v>75.999048525214079</v>
+      </c>
+      <c r="Y134" s="47">
+        <v>66.579144786196551</v>
+      </c>
+      <c r="Z134" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AA134" s="47">
+        <v>76.398395090866188</v>
+      </c>
+      <c r="AB134" s="47">
+        <v>68.362396748393863</v>
+      </c>
+      <c r="AC134" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="AD134" s="47">
+        <v>74.13895840781791</v>
+      </c>
+      <c r="AE134" s="47">
+        <v>63.018284831315995</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31">
+      <c r="A135" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B135" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="C135" s="47">
+        <v>78.196161353285632</v>
+      </c>
+      <c r="D135" s="47">
+        <v>63.262783871466084</v>
+      </c>
+      <c r="E135" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F135" s="47">
+        <v>77.936368710629139</v>
+      </c>
+      <c r="G135" s="47">
+        <v>60.592891510166062</v>
+      </c>
+      <c r="H135" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="I135" s="47">
+        <v>70.478085847392464</v>
+      </c>
+      <c r="J135" s="47">
+        <v>49.727884881468498</v>
+      </c>
+      <c r="K135" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="L135" s="47">
+        <v>70.379036031820306</v>
+      </c>
+      <c r="M135" s="47">
+        <v>48.931850689798367</v>
+      </c>
+      <c r="N135" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="O135" s="47">
+        <v>68.859548235727104</v>
+      </c>
+      <c r="P135" s="47">
+        <v>50.20091580226147</v>
+      </c>
+      <c r="Q135" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="R135" s="47">
+        <v>70.284201727500701</v>
+      </c>
+      <c r="S135" s="47">
+        <v>47.523679374204796</v>
+      </c>
+      <c r="T135" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="U135" s="47">
+        <v>76.656886434242324</v>
+      </c>
+      <c r="V135" s="47">
+        <v>60.460853626603829</v>
+      </c>
+      <c r="W135" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="X135" s="47">
+        <v>71.62017167381974</v>
+      </c>
+      <c r="Y135" s="47">
+        <v>61.95303699852699</v>
+      </c>
+      <c r="Z135" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="AA135" s="47">
+        <v>73.816619915848534</v>
+      </c>
+      <c r="AB135" s="47">
+        <v>63.706064782908342</v>
+      </c>
+      <c r="AC135" s="47">
+        <v>72</v>
+      </c>
+      <c r="AD135" s="47">
+        <v>77.273529931131904</v>
+      </c>
+      <c r="AE135" s="47">
+        <v>66.570605187319885</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31">
+      <c r="A136" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B136" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="C136" s="47">
+        <v>76.03265799818567</v>
+      </c>
+      <c r="D136" s="47">
+        <v>48.06464225205265</v>
+      </c>
+      <c r="E136" s="47">
+        <v>55.3</v>
+      </c>
+      <c r="F136" s="47">
+        <v>68.576594550782474</v>
+      </c>
+      <c r="G136" s="47">
+        <v>40.986451311486348</v>
+      </c>
+      <c r="H136" s="47">
+        <v>63</v>
+      </c>
+      <c r="I136" s="47">
+        <v>86.040776060506417</v>
+      </c>
+      <c r="J136" s="47">
+        <v>77.899271040424125</v>
+      </c>
+      <c r="K136" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="L136" s="47">
+        <v>65.253045923149017</v>
+      </c>
+      <c r="M136" s="47">
+        <v>57.561460144027812</v>
+      </c>
+      <c r="N136" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="O136" s="47">
+        <v>64.386189258312015</v>
+      </c>
+      <c r="P136" s="47">
+        <v>48.202908021565101</v>
+      </c>
+      <c r="Q136" s="53">
+        <v>63.1</v>
+      </c>
+      <c r="R136" s="47">
+        <v>75.611493706957972</v>
+      </c>
+      <c r="S136" s="47">
+        <v>64.727784213139174</v>
+      </c>
+      <c r="T136" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="U136" s="47">
+        <v>75.891961599082961</v>
+      </c>
+      <c r="V136" s="47">
+        <v>58.472500556668898</v>
+      </c>
+      <c r="W136" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="X136" s="47">
+        <v>71.984898273089556</v>
+      </c>
+      <c r="Y136" s="47">
+        <v>61.164517389605315</v>
+      </c>
+      <c r="Z136" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="AA136" s="47">
+        <v>72.32613562504514</v>
+      </c>
+      <c r="AB136" s="47">
+        <v>63.538363982244768</v>
+      </c>
+      <c r="AC136" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AD136" s="47">
+        <v>70.600938267927617</v>
+      </c>
+      <c r="AE136" s="47">
+        <v>57.002755714054146</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31">
+      <c r="A137" s="45" t="s">
+        <v>247</v>
+      </c>
+      <c r="B137" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="C137" s="47">
+        <v>71.846977614347466</v>
+      </c>
+      <c r="D137" s="47">
+        <v>54.205994369928803</v>
+      </c>
+      <c r="E137" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="F137" s="47">
+        <v>72.584196891191709</v>
+      </c>
+      <c r="G137" s="47">
+        <v>54.1846419327006</v>
+      </c>
+      <c r="H137" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="I137" s="47">
+        <v>89.11359724612737</v>
+      </c>
+      <c r="J137" s="47">
+        <v>78.391300994833045</v>
+      </c>
+      <c r="K137" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="L137" s="47">
+        <v>84.439442346790585</v>
+      </c>
+      <c r="M137" s="47">
+        <v>79.472073450650356</v>
+      </c>
+      <c r="N137" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="O137" s="47">
+        <v>79.296674252991693</v>
+      </c>
+      <c r="P137" s="47">
+        <v>68.758292359322567</v>
+      </c>
+      <c r="Q137" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="R137" s="47">
+        <v>83.530788357466719</v>
+      </c>
+      <c r="S137" s="53">
+        <v>70.638763079806338</v>
+      </c>
+      <c r="T137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD137" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE137" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31">
+      <c r="A138" s="45" t="s">
+        <v>248</v>
+      </c>
+      <c r="B138" s="47">
+        <v>57.3</v>
+      </c>
+      <c r="C138" s="47">
+        <v>67.340686274509807</v>
+      </c>
+      <c r="D138" s="47">
+        <v>47.753303964757713</v>
+      </c>
+      <c r="E138" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="F138" s="47">
+        <v>68.970959595959599</v>
+      </c>
+      <c r="G138" s="47">
+        <v>47.336448598130836</v>
+      </c>
+      <c r="H138" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="I138" s="47">
+        <v>74.83660130718954</v>
+      </c>
+      <c r="J138" s="47">
+        <v>61.297615010738106</v>
+      </c>
+      <c r="K138" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="L138" s="47">
+        <v>70.981754995655962</v>
+      </c>
+      <c r="M138" s="47">
+        <v>56.042222761465659</v>
+      </c>
+      <c r="N138" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="O138" s="47">
+        <v>74.06934941435695</v>
+      </c>
+      <c r="P138" s="47">
+        <v>63.430420711974115</v>
+      </c>
+      <c r="Q138" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="R138" s="47">
+        <v>73.8574473123372</v>
+      </c>
+      <c r="S138" s="47">
+        <v>57.265382224984464</v>
+      </c>
+      <c r="T138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD138" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE138" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="139" spans="1:31">
+      <c r="A139" s="45" t="s">
+        <v>251</v>
+      </c>
+      <c r="B139" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="C139" s="47">
+        <v>72.265263157894736</v>
+      </c>
+      <c r="D139" s="47">
+        <v>50.973323720259557</v>
+      </c>
+      <c r="E139" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="F139" s="47">
+        <v>75.450711214025802</v>
+      </c>
+      <c r="G139" s="47">
+        <v>50.878626890069469</v>
+      </c>
+      <c r="H139" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="I139" s="47">
+        <v>70.877308707124016</v>
+      </c>
+      <c r="J139" s="47">
+        <v>54.083216891786989</v>
+      </c>
+      <c r="K139" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="L139" s="47">
+        <v>75.397302637230482</v>
+      </c>
+      <c r="M139" s="47">
+        <v>60.750058234334965</v>
+      </c>
+      <c r="N139" s="47">
+        <v>62.1</v>
+      </c>
+      <c r="O139" s="47">
+        <v>77.30705790433197</v>
+      </c>
+      <c r="P139" s="47">
+        <v>59.447983014861997</v>
+      </c>
+      <c r="Q139" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="R139" s="47">
+        <v>74.90729295426452</v>
+      </c>
+      <c r="S139" s="47">
+        <v>64.02324388993334</v>
+      </c>
+      <c r="T139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD139" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE139" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31">
+      <c r="A140" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B140" s="47">
+        <v>53</v>
+      </c>
+      <c r="C140" s="47">
+        <v>64.765749852805115</v>
+      </c>
+      <c r="D140" s="47">
+        <v>41.341901026454146</v>
+      </c>
+      <c r="E140" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="F140" s="47">
+        <v>75.160811479465607</v>
+      </c>
+      <c r="G140" s="47">
+        <v>64.364504445176152</v>
+      </c>
+      <c r="H140" s="47">
+        <v>82</v>
+      </c>
+      <c r="I140" s="47">
+        <v>69.449209071850589</v>
+      </c>
+      <c r="J140" s="47">
+        <v>59.732000908471498</v>
+      </c>
+      <c r="K140" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="L140" s="47">
+        <v>66.423637759017652</v>
+      </c>
+      <c r="M140" s="47">
+        <v>59.790289491679964</v>
+      </c>
+      <c r="N140" s="47">
+        <v>56.4</v>
+      </c>
+      <c r="O140" s="47">
+        <v>72.192214565095924</v>
+      </c>
+      <c r="P140" s="47">
+        <v>60.068965517241381</v>
+      </c>
+      <c r="Q140" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="R140" s="47">
+        <v>70.690298507462686</v>
+      </c>
+      <c r="S140" s="47">
+        <v>56.942205848491824</v>
+      </c>
+      <c r="T140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD140" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE140" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31">
+      <c r="A141" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B141" s="47">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="C141" s="47">
+        <v>82.143505903723891</v>
+      </c>
+      <c r="D141" s="47">
+        <v>66.209150326797385</v>
+      </c>
+      <c r="E141" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="F141" s="47">
+        <v>65.438786565547119</v>
+      </c>
+      <c r="G141" s="47">
+        <v>57.094017094017097</v>
+      </c>
+      <c r="H141" s="47">
+        <v>65</v>
+      </c>
+      <c r="I141" s="47">
+        <v>73.761874604179852</v>
+      </c>
+      <c r="J141" s="47">
+        <v>51.62024638457418</v>
+      </c>
+      <c r="K141" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="L141" s="47">
+        <v>74.739237625640058</v>
+      </c>
+      <c r="M141" s="47">
+        <v>53.953488372093027</v>
+      </c>
+      <c r="N141" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="O141" s="47">
+        <v>72.376154492023502</v>
+      </c>
+      <c r="P141" s="47">
+        <v>55.588478500551268</v>
+      </c>
+      <c r="Q141" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="R141" s="47">
+        <v>70.912633972068861</v>
+      </c>
+      <c r="S141" s="47">
+        <v>54.653672119735468</v>
+      </c>
+      <c r="T141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD141" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE141" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31">
+      <c r="A142" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B142" s="47">
+        <v>70</v>
+      </c>
+      <c r="C142" s="47">
+        <v>75.382178363154296</v>
+      </c>
+      <c r="D142" s="47">
+        <v>65.37013071220818</v>
+      </c>
+      <c r="E142" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="F142" s="47">
+        <v>75.970473322333916</v>
+      </c>
+      <c r="G142" s="47">
+        <v>64.991861355802371</v>
+      </c>
+      <c r="H142" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="I142" s="47">
+        <v>75.096930508281758</v>
+      </c>
+      <c r="J142" s="47">
+        <v>65.18808727163885</v>
+      </c>
+      <c r="K142" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="L142" s="47">
+        <v>74.635873177820031</v>
+      </c>
+      <c r="M142" s="47">
+        <v>65.119440044522449</v>
+      </c>
+      <c r="N142" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="O142" s="47">
+        <v>72.886298284364884</v>
+      </c>
+      <c r="P142" s="47">
+        <v>62.943961687650329</v>
+      </c>
+      <c r="Q142" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="R142" s="47">
+        <v>73.643010485050254</v>
+      </c>
+      <c r="S142" s="47">
+        <v>64.726745779545894</v>
+      </c>
+      <c r="T142" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="U142" s="47">
+        <v>73.359230520219356</v>
+      </c>
+      <c r="V142" s="47">
+        <v>64.808626361913113</v>
+      </c>
+      <c r="W142" s="47" t="s">
+        <v>314</v>
+      </c>
+      <c r="X142" s="47">
+        <v>73.508774746712476</v>
+      </c>
+      <c r="Y142" s="47">
+        <v>64.366481516056751</v>
+      </c>
+      <c r="Z142" s="47" t="s">
+        <v>315</v>
+      </c>
+      <c r="AA142" s="47">
+        <v>71.885711722909548</v>
+      </c>
+      <c r="AB142" s="47">
+        <v>62.450345943841157</v>
+      </c>
+      <c r="AC142" s="47">
+        <v>65.737589323597902</v>
+      </c>
+      <c r="AD142" s="47">
+        <v>70.690341383250527</v>
+      </c>
+      <c r="AE142" s="47">
+        <v>61.247330101325197</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31">
+      <c r="A143" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="B143" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="C143" s="47">
+        <v>71.072343780800324</v>
+      </c>
+      <c r="D143" s="47">
+        <v>65.437696602148108</v>
+      </c>
+      <c r="E143" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="F143" s="47">
+        <v>73.819201292818491</v>
+      </c>
+      <c r="G143" s="47">
+        <v>60.909518434913466</v>
+      </c>
+      <c r="H143" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="I143" s="47">
+        <v>71.493266880720753</v>
+      </c>
+      <c r="J143" s="47">
+        <v>63.67457275639245</v>
+      </c>
+      <c r="K143" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="L143" s="47">
+        <v>72.462521650839165</v>
+      </c>
+      <c r="M143" s="47">
+        <v>64.041636096845195</v>
+      </c>
+      <c r="N143" s="47">
+        <v>70</v>
+      </c>
+      <c r="O143" s="47">
+        <v>74.968584481320974</v>
+      </c>
+      <c r="P143" s="47">
+        <v>66.181146691888472</v>
+      </c>
+      <c r="Q143" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="R143" s="47">
+        <v>76.322204680534909</v>
+      </c>
+      <c r="S143" s="47">
+        <v>66.807143751901364</v>
+      </c>
+      <c r="T143" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="U143" s="47">
+        <v>73.764662518158758</v>
+      </c>
+      <c r="V143" s="47">
+        <v>67.867296893880166</v>
+      </c>
+      <c r="W143" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="X143" s="47">
+        <v>73.682695690178974</v>
+      </c>
+      <c r="Y143" s="47">
+        <v>67.695816156477505</v>
+      </c>
+      <c r="Z143" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AA143" s="47">
+        <v>73.27761156557942</v>
+      </c>
+      <c r="AB143" s="47">
+        <v>64.776410992297784</v>
+      </c>
+      <c r="AC143" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="AD143" s="47">
+        <v>71.19439141056435</v>
+      </c>
+      <c r="AE143" s="47">
+        <v>64.355747637811959</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31">
+      <c r="A144" s="45" t="s">
+        <v>255</v>
+      </c>
+      <c r="B144" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C144" s="47">
+        <v>78.45277320153761</v>
+      </c>
+      <c r="D144" s="47">
+        <v>65.721973094170409</v>
+      </c>
+      <c r="E144" s="47">
+        <v>77.7</v>
+      </c>
+      <c r="F144" s="47">
+        <v>82.714925791094927</v>
+      </c>
+      <c r="G144" s="47">
+        <v>73.245966495641952</v>
+      </c>
+      <c r="H144" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="I144" s="47">
+        <v>76.802218114602596</v>
+      </c>
+      <c r="J144" s="47">
+        <v>69.096810436302349</v>
+      </c>
+      <c r="K144" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="L144" s="47">
+        <v>74.529494382022463</v>
+      </c>
+      <c r="M144" s="47">
+        <v>62.950386719486886</v>
+      </c>
+      <c r="N144" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="O144" s="47">
+        <v>67.397260273972606</v>
+      </c>
+      <c r="P144" s="47">
+        <v>62.485399091499026</v>
+      </c>
+      <c r="Q144" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="R144" s="47">
+        <v>68.16865859995545</v>
+      </c>
+      <c r="S144" s="47">
+        <v>65.659488559892324</v>
+      </c>
+      <c r="T144" s="47">
+        <v>66</v>
+      </c>
+      <c r="U144" s="47">
+        <v>70.245901639344268</v>
+      </c>
+      <c r="V144" s="47">
+        <v>62.005887300252311</v>
+      </c>
+      <c r="W144" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="X144" s="47">
+        <v>73.813546306250956</v>
+      </c>
+      <c r="Y144" s="47">
+        <v>58.005324890264085</v>
+      </c>
+      <c r="Z144" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="AA144" s="47">
+        <v>70.852428964252979</v>
+      </c>
+      <c r="AB144" s="47">
+        <v>59.16672683948299</v>
+      </c>
+      <c r="AC144" s="47">
+        <v>59.1</v>
+      </c>
+      <c r="AD144" s="47">
+        <v>66.09920297144626</v>
+      </c>
+      <c r="AE144" s="47">
+        <v>52.535646038512418</v>
+      </c>
+    </row>
+    <row r="145" spans="1:32">
+      <c r="A145" s="45" t="s">
+        <v>256</v>
+      </c>
+      <c r="B145" s="47">
+        <v>66</v>
+      </c>
+      <c r="C145" s="47">
+        <v>73.965169106511865</v>
+      </c>
+      <c r="D145" s="47">
+        <v>59.375498696739186</v>
+      </c>
+      <c r="E145" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="F145" s="47">
+        <v>73.777609967906358</v>
+      </c>
+      <c r="G145" s="47">
+        <v>60.467001783687373</v>
+      </c>
+      <c r="H145" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="I145" s="47">
+        <v>73.391570490339859</v>
+      </c>
+      <c r="J145" s="47">
+        <v>57.518715417163932</v>
+      </c>
+      <c r="K145" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="L145" s="47">
+        <v>72.300499147027224</v>
+      </c>
+      <c r="M145" s="47">
+        <v>60.149220978714062</v>
+      </c>
+      <c r="N145" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="O145" s="47">
+        <v>69.448051948051955</v>
+      </c>
+      <c r="P145" s="47">
+        <v>57.08731572979103</v>
+      </c>
+      <c r="Q145" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="R145" s="47">
+        <v>71.333038924988969</v>
+      </c>
+      <c r="S145" s="47">
+        <v>54.321323609448129</v>
+      </c>
+      <c r="T145" s="47">
+        <v>64</v>
+      </c>
+      <c r="U145" s="47">
+        <v>72.134865436951912</v>
+      </c>
+      <c r="V145" s="47">
+        <v>57.286432160804019</v>
+      </c>
+      <c r="W145" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="X145" s="47">
+        <v>74.903417533432389</v>
+      </c>
+      <c r="Y145" s="47">
+        <v>56.344941956882252</v>
+      </c>
+      <c r="Z145" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="AA145" s="47">
+        <v>73.08163577883289</v>
+      </c>
+      <c r="AB145" s="47">
+        <v>54.930318169865892</v>
+      </c>
+      <c r="AC145" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AD145" s="47">
+        <v>74.321249810404964</v>
+      </c>
+      <c r="AE145" s="47">
+        <v>59.927092826454889</v>
+      </c>
+    </row>
+    <row r="146" spans="1:32">
+      <c r="A146" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="B146" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C146" s="47">
+        <v>76.855607486256673</v>
+      </c>
+      <c r="D146" s="47">
+        <v>62.533096432552952</v>
+      </c>
+      <c r="E146" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="F146" s="47">
+        <v>73.278111410229869</v>
+      </c>
+      <c r="G146" s="47">
+        <v>62.261802499868523</v>
+      </c>
+      <c r="H146" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="I146" s="47">
+        <v>73.71555907282837</v>
+      </c>
+      <c r="J146" s="47">
+        <v>61.491064845697437</v>
+      </c>
+      <c r="K146" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="L146" s="47">
+        <v>72.616081069856307</v>
+      </c>
+      <c r="M146" s="47">
+        <v>60.94416064822969</v>
+      </c>
+      <c r="N146" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="O146" s="47">
+        <v>73.083170213652068</v>
+      </c>
+      <c r="P146" s="47">
+        <v>58.602522484167949</v>
+      </c>
+      <c r="Q146" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="R146" s="47">
+        <v>74.309721380348222</v>
+      </c>
+      <c r="S146" s="47">
+        <v>65.757710425739944</v>
+      </c>
+      <c r="T146" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="U146" s="47">
+        <v>73.444517113581867</v>
+      </c>
+      <c r="V146" s="47">
+        <v>66.436976372022968</v>
+      </c>
+      <c r="W146" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="X146" s="47">
+        <v>73.796896483991361</v>
+      </c>
+      <c r="Y146" s="47">
+        <v>65.436451521182832</v>
+      </c>
+      <c r="Z146" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="AA146" s="47">
+        <v>70.926186101804817</v>
+      </c>
+      <c r="AB146" s="47">
+        <v>64.303840297749957</v>
+      </c>
+      <c r="AC146" s="47">
+        <v>63</v>
+      </c>
+      <c r="AD146" s="47">
+        <v>70.522218618229005</v>
+      </c>
+      <c r="AE146" s="47">
+        <v>56.534053607938027</v>
+      </c>
+    </row>
+    <row r="147" spans="1:32">
+      <c r="A147" s="45" t="s">
+        <v>123</v>
+      </c>
+      <c r="B147" s="47">
+        <v>68</v>
+      </c>
+      <c r="C147" s="47">
+        <v>76.933725558055031</v>
+      </c>
+      <c r="D147" s="47">
+        <v>58.394698085419734</v>
+      </c>
+      <c r="E147" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="F147" s="47">
+        <v>76.277372262773724</v>
+      </c>
+      <c r="G147" s="47">
+        <v>61.330967169476487</v>
+      </c>
+      <c r="H147" s="47">
+        <v>67</v>
+      </c>
+      <c r="I147" s="47">
+        <v>73.019801980198011</v>
+      </c>
+      <c r="J147" s="47">
+        <v>61.144118146324907</v>
+      </c>
+      <c r="K147" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="L147" s="47">
+        <v>74.148520379676157</v>
+      </c>
+      <c r="M147" s="47">
+        <v>58.549981691688032</v>
+      </c>
+      <c r="N147" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="O147" s="47">
+        <v>74.582701062215477</v>
+      </c>
+      <c r="P147" s="47">
+        <v>54.609164420485179</v>
+      </c>
+      <c r="Q147" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="R147" s="47">
+        <v>73.894542090656799</v>
+      </c>
+      <c r="S147" s="47">
+        <v>61.496315888909884</v>
+      </c>
+      <c r="T147" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="U147" s="47">
+        <v>75.251798561151077</v>
+      </c>
+      <c r="V147" s="47">
+        <v>63.914728682170541</v>
+      </c>
+      <c r="W147" s="47">
+        <v>83.9</v>
+      </c>
+      <c r="X147" s="47">
+        <v>87.879911045218677</v>
+      </c>
+      <c r="Y147" s="47">
+        <v>79.215519079087613</v>
+      </c>
+      <c r="Z147" s="47">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AA147" s="47">
+        <v>80.518428513568239</v>
+      </c>
+      <c r="AB147" s="47">
+        <v>72.407087294727745</v>
+      </c>
+      <c r="AC147" s="47">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="AD147" s="47">
+        <v>80.99733223886723</v>
+      </c>
+      <c r="AE147" s="47">
+        <v>75.808510638297875</v>
+      </c>
+    </row>
+    <row r="148" spans="1:32">
+      <c r="A148" s="45" t="s">
+        <v>124</v>
+      </c>
+      <c r="B148" s="47">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="C148" s="47">
+        <v>80.818370165745847</v>
+      </c>
+      <c r="D148" s="47">
+        <v>70.831361413472152</v>
+      </c>
+      <c r="E148" s="47">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="F148" s="47">
+        <v>81.065602221450888</v>
+      </c>
+      <c r="G148" s="47">
+        <v>76.24979239329015</v>
+      </c>
+      <c r="H148" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="I148" s="47">
+        <v>77.061181802335724</v>
+      </c>
+      <c r="J148" s="47">
+        <v>65.604451188669699</v>
+      </c>
+      <c r="K148" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="L148" s="47">
+        <v>73.16096139839766</v>
+      </c>
+      <c r="M148" s="47">
+        <v>64.940369220715567</v>
+      </c>
+      <c r="N148" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="O148" s="47">
+        <v>71.524584365051297</v>
+      </c>
+      <c r="P148" s="47">
+        <v>63.319386331938631</v>
+      </c>
+      <c r="Q148" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="R148" s="47">
+        <v>67.776228651097938</v>
+      </c>
+      <c r="S148" s="47">
+        <v>67.184401850627893</v>
+      </c>
+      <c r="T148" s="47">
+        <v>62</v>
+      </c>
+      <c r="U148" s="47">
+        <v>62.470862470862471</v>
+      </c>
+      <c r="V148" s="47">
+        <v>61.463745199909638</v>
+      </c>
+      <c r="W148" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="X148" s="47">
+        <v>62.800080693968127</v>
+      </c>
+      <c r="Y148" s="47">
+        <v>58.62305580969808</v>
+      </c>
+      <c r="Z148" s="47">
+        <v>52.6</v>
+      </c>
+      <c r="AA148" s="47">
+        <v>58.448240378678733</v>
+      </c>
+      <c r="AB148" s="47">
+        <v>45.78884934756821</v>
+      </c>
+      <c r="AC148" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="AD148" s="47">
+        <v>61.30346232179226</v>
+      </c>
+      <c r="AE148" s="47">
+        <v>56.740593072514322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:32">
+      <c r="A149" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B149" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="C149" s="47">
+        <v>78.155453798285777</v>
+      </c>
+      <c r="D149" s="47">
+        <v>67.205592017501729</v>
+      </c>
+      <c r="E149" s="47">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F149" s="47">
+        <v>78.873491816987226</v>
+      </c>
+      <c r="G149" s="47">
+        <v>72.262532981530342</v>
+      </c>
+      <c r="H149" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="I149" s="47">
+        <v>75.152335815842932</v>
+      </c>
+      <c r="J149" s="47">
+        <v>63.495811547759601</v>
+      </c>
+      <c r="K149" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="L149" s="47">
+        <v>75.194910497099727</v>
+      </c>
+      <c r="M149" s="47">
+        <v>63.578826237054081</v>
+      </c>
+      <c r="N149" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="O149" s="47">
+        <v>70.758191516383036</v>
+      </c>
+      <c r="P149" s="47">
+        <v>57.914827627341047</v>
+      </c>
+      <c r="Q149" s="47">
+        <v>59.2</v>
+      </c>
+      <c r="R149" s="47">
+        <v>65.383881432478844</v>
+      </c>
+      <c r="S149" s="47">
+        <v>53.507178435394081</v>
+      </c>
+      <c r="T149" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="U149" s="47">
+        <v>67.567567567567579</v>
+      </c>
+      <c r="V149" s="47">
+        <v>53.064639843804478</v>
+      </c>
+      <c r="W149" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="X149" s="47">
+        <v>67.463687150837984</v>
+      </c>
+      <c r="Y149" s="47">
+        <v>52.734489855924728</v>
+      </c>
+      <c r="Z149" s="47">
+        <v>54.9</v>
+      </c>
+      <c r="AA149" s="47">
+        <v>62.210912356859509</v>
+      </c>
+      <c r="AB149" s="47">
+        <v>47.793853019506223</v>
+      </c>
+      <c r="AC149" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="AD149" s="47">
+        <v>64.007633587786259</v>
+      </c>
+      <c r="AE149" s="47">
+        <v>53.805243445692881</v>
+      </c>
+    </row>
+    <row r="150" spans="1:32">
+      <c r="A150" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B150" s="47">
+        <v>78.3</v>
+      </c>
+      <c r="C150" s="47">
+        <v>81.644719161515724</v>
+      </c>
+      <c r="D150" s="47">
+        <v>75.363188858206257</v>
+      </c>
+      <c r="E150" s="47">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="F150" s="47">
+        <v>82.034080236146522</v>
+      </c>
+      <c r="G150" s="47">
+        <v>76.383905689390048</v>
+      </c>
+      <c r="H150" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="I150" s="47">
+        <v>77.774813233724657</v>
+      </c>
+      <c r="J150" s="47">
+        <v>69.163719050025264</v>
+      </c>
+      <c r="K150" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="L150" s="47">
+        <v>76.970954356846477</v>
+      </c>
+      <c r="M150" s="47">
+        <v>73.736029803086751</v>
+      </c>
+      <c r="N150" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="O150" s="47">
+        <v>71.948160535117054</v>
+      </c>
+      <c r="P150" s="47">
+        <v>64.917808219178085</v>
+      </c>
+      <c r="Q150" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="R150" s="47">
+        <v>70.046145494028224</v>
+      </c>
+      <c r="S150" s="47">
+        <v>63.014452856159664</v>
+      </c>
+      <c r="T150" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="U150" s="47">
+        <v>74.338507021433841</v>
+      </c>
+      <c r="V150" s="47">
+        <v>61.949127477077781</v>
+      </c>
+      <c r="W150" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="X150" s="47">
+        <v>72.738112982560736</v>
+      </c>
+      <c r="Y150" s="47">
+        <v>63.507180650037789</v>
+      </c>
+      <c r="Z150" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="AA150" s="47">
+        <v>69.06268836648583</v>
+      </c>
+      <c r="AB150" s="47">
+        <v>61.799297388116699</v>
+      </c>
+      <c r="AC150" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="AD150" s="47">
+        <v>68.151062155782853</v>
+      </c>
+      <c r="AE150" s="47">
+        <v>56.957127379662595</v>
+      </c>
+    </row>
+    <row r="151" spans="1:32">
+      <c r="A151" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B151" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="C151" s="47">
+        <v>77.557755775577562</v>
+      </c>
+      <c r="D151" s="47">
+        <v>60.02928257686677</v>
+      </c>
+      <c r="E151" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="F151" s="47">
+        <v>76.641672347193818</v>
+      </c>
+      <c r="G151" s="47">
+        <v>62.254259501965926</v>
+      </c>
+      <c r="H151" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="I151" s="47">
+        <v>71.015467383994618</v>
+      </c>
+      <c r="J151" s="47">
+        <v>56.026132011714353</v>
+      </c>
+      <c r="K151" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="L151" s="47">
+        <v>73.841834347215723</v>
+      </c>
+      <c r="M151" s="47">
+        <v>51.674641148325357</v>
+      </c>
+      <c r="N151" s="47">
+        <v>72</v>
+      </c>
+      <c r="O151" s="47">
+        <v>76.438104003681545</v>
+      </c>
+      <c r="P151" s="47">
+        <v>67.741935483870975</v>
+      </c>
+      <c r="Q151" s="47">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="R151" s="47">
+        <v>79.960185799601859</v>
+      </c>
+      <c r="S151" s="47">
+        <v>79.289544235924936</v>
+      </c>
+      <c r="T151" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="U151" s="47">
+        <v>82.120901639344268</v>
+      </c>
+      <c r="V151" s="47">
+        <v>72.739119103466251</v>
+      </c>
+      <c r="W151" s="47">
+        <v>80.2</v>
+      </c>
+      <c r="X151" s="47">
+        <v>81.09602815485168</v>
+      </c>
+      <c r="Y151" s="47">
+        <v>79.296346414073071</v>
+      </c>
+      <c r="Z151" s="47">
+        <v>83.6</v>
+      </c>
+      <c r="AA151" s="47">
+        <v>85.531135531135533</v>
+      </c>
+      <c r="AB151" s="47">
+        <v>81.571959638874148</v>
+      </c>
+      <c r="AC151" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AD151" s="47">
+        <v>71.694962426941274</v>
+      </c>
+      <c r="AE151" s="47">
+        <v>69.22624301265077</v>
+      </c>
+    </row>
+    <row r="152" spans="1:32">
+      <c r="A152" s="45" t="s">
+        <v>128</v>
+      </c>
+      <c r="B152" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="C152" s="47">
+        <v>74.837696335078533</v>
+      </c>
+      <c r="D152" s="47">
+        <v>65.202909983346473</v>
+      </c>
+      <c r="E152" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="F152" s="47">
+        <v>69.392953929539289</v>
+      </c>
+      <c r="G152" s="47">
+        <v>58.992741285061385</v>
+      </c>
+      <c r="H152" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="I152" s="47">
+        <v>76.746452940539371</v>
+      </c>
+      <c r="J152" s="47">
+        <v>66.766356860219005</v>
+      </c>
+      <c r="K152" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="L152" s="47">
+        <v>73.432098765432102</v>
+      </c>
+      <c r="M152" s="47">
+        <v>68.029424877396337</v>
+      </c>
+      <c r="N152" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="O152" s="47">
+        <v>74.079839875458688</v>
+      </c>
+      <c r="P152" s="47">
+        <v>61.376223001661437</v>
+      </c>
+      <c r="Q152" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="R152" s="47">
+        <v>77.341424318754292</v>
+      </c>
+      <c r="S152" s="47">
+        <v>68.884577161516262</v>
+      </c>
+      <c r="T152" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U152" s="47">
+        <v>74.633501562124493</v>
+      </c>
+      <c r="V152" s="47">
+        <v>61.545478937483232</v>
+      </c>
+      <c r="W152" s="47">
+        <v>67</v>
+      </c>
+      <c r="X152" s="47">
+        <v>75.391366223908918</v>
+      </c>
+      <c r="Y152" s="47">
+        <v>59.170197545809721</v>
+      </c>
+      <c r="Z152" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AA152" s="47">
+        <v>71.709151692436279</v>
+      </c>
+      <c r="AB152" s="47">
+        <v>57.085817426024171</v>
+      </c>
+      <c r="AC152" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="AD152" s="47">
+        <v>67.341463414634148</v>
+      </c>
+      <c r="AE152" s="47">
+        <v>52.35682568598429</v>
+      </c>
+    </row>
+    <row r="153" spans="1:32" ht="12" customHeight="1">
+      <c r="A153" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B153" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="C153" s="47">
+        <v>76.539478655081226</v>
+      </c>
+      <c r="D153" s="47">
+        <v>69.19964819700968</v>
+      </c>
+      <c r="E153" s="47">
+        <v>79</v>
+      </c>
+      <c r="F153" s="47">
+        <v>84.608030592734224</v>
+      </c>
+      <c r="G153" s="47">
+        <v>73.442745244311823</v>
+      </c>
+      <c r="H153" s="47">
+        <v>80.2</v>
+      </c>
+      <c r="I153" s="47">
+        <v>84.41794664510914</v>
+      </c>
+      <c r="J153" s="47">
+        <v>76.189577039274923</v>
+      </c>
+      <c r="K153" s="47">
+        <v>82.3</v>
+      </c>
+      <c r="L153" s="47">
+        <v>87.54932912391476</v>
+      </c>
+      <c r="M153" s="47">
+        <v>76.878147029204428</v>
+      </c>
+      <c r="N153" s="47">
+        <v>81.8</v>
+      </c>
+      <c r="O153" s="47">
+        <v>84.196428571428584</v>
+      </c>
+      <c r="P153" s="47">
+        <v>79.586827572100631</v>
+      </c>
+      <c r="Q153" s="47">
+        <v>82.7</v>
+      </c>
+      <c r="R153" s="47">
+        <v>84.334996745497932</v>
+      </c>
+      <c r="S153" s="47">
+        <v>81.222086885911494</v>
+      </c>
+      <c r="T153" s="47">
+        <v>84.1</v>
+      </c>
+      <c r="U153" s="47">
+        <v>85.630562187974817</v>
+      </c>
+      <c r="V153" s="47">
+        <v>82.539682539682531</v>
+      </c>
+      <c r="W153" s="47">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="X153" s="47">
+        <v>82.327790973871728</v>
+      </c>
+      <c r="Y153" s="47">
+        <v>77.791380999020561</v>
+      </c>
+      <c r="Z153" s="47">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AA153" s="47">
+        <v>82.260785731501556</v>
+      </c>
+      <c r="AB153" s="47">
+        <v>73.9431573919274</v>
+      </c>
+      <c r="AC153" s="47">
+        <v>81.3</v>
+      </c>
+      <c r="AD153" s="47">
+        <v>83.459357277882802</v>
+      </c>
+      <c r="AE153" s="47">
+        <v>79.077388454751699</v>
+      </c>
+    </row>
+    <row r="154" spans="1:32">
+      <c r="A154" s="45" t="s">
+        <v>130</v>
+      </c>
+      <c r="B154" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="C154" s="47">
+        <v>76.150356448476984</v>
+      </c>
+      <c r="D154" s="47">
+        <v>67.715287049399194</v>
+      </c>
+      <c r="E154" s="47">
+        <v>72.7</v>
+      </c>
+      <c r="F154" s="47">
+        <v>77.023147317423295</v>
+      </c>
+      <c r="G154" s="47">
+        <v>68.695797198132084</v>
+      </c>
+      <c r="H154" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="I154" s="47">
+        <v>77.363407620416965</v>
+      </c>
+      <c r="J154" s="47">
+        <v>67.88990825688073</v>
+      </c>
+      <c r="K154" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="L154" s="47">
+        <v>74.6875</v>
+      </c>
+      <c r="M154" s="47">
+        <v>72.344384303112321</v>
+      </c>
+      <c r="N154" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="O154" s="47">
+        <v>73.078344419807834</v>
+      </c>
+      <c r="P154" s="47">
+        <v>63.367058609060251</v>
+      </c>
+      <c r="Q154" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="R154" s="47">
+        <v>68.740941153734667</v>
+      </c>
+      <c r="S154" s="47">
+        <v>61.379554925082005</v>
+      </c>
+      <c r="T154" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="U154" s="47">
+        <v>77.244597747793449</v>
+      </c>
+      <c r="V154" s="47">
+        <v>67.601335240820219</v>
+      </c>
+      <c r="W154" s="47">
+        <v>76.7</v>
+      </c>
+      <c r="X154" s="47">
+        <v>81.016152116131678</v>
+      </c>
+      <c r="Y154" s="47">
+        <v>72.739489345363793</v>
+      </c>
+      <c r="Z154" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="AA154" s="47">
+        <v>74.733899580690249</v>
+      </c>
+      <c r="AB154" s="47">
+        <v>62.407271967401527</v>
+      </c>
+      <c r="AC154" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="AD154" s="47">
+        <v>70.998746343501878</v>
+      </c>
+      <c r="AE154" s="47">
+        <v>60.154700515668381</v>
+      </c>
+    </row>
+    <row r="155" spans="1:32">
+      <c r="A155" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="B155" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="C155" s="47">
+        <v>79.601518026565458</v>
+      </c>
+      <c r="D155" s="47">
+        <v>64.743894326712919</v>
+      </c>
+      <c r="E155" s="47">
+        <v>75.8</v>
+      </c>
+      <c r="F155" s="47">
+        <v>83.674669279764828</v>
+      </c>
+      <c r="G155" s="47">
+        <v>68.246130471939992</v>
+      </c>
+      <c r="H155" s="47">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="I155" s="47">
+        <v>81.270801815431156</v>
+      </c>
+      <c r="J155" s="47">
+        <v>75.051224509708263</v>
+      </c>
+      <c r="K155" s="47">
+        <v>81.3</v>
+      </c>
+      <c r="L155" s="47">
+        <v>83.857213683688656</v>
+      </c>
+      <c r="M155" s="47">
+        <v>78.838052317037338</v>
+      </c>
+      <c r="N155" s="47">
+        <v>71</v>
+      </c>
+      <c r="O155" s="47">
+        <v>76.867068857915541</v>
+      </c>
+      <c r="P155" s="47">
+        <v>65.307745848662634</v>
+      </c>
+      <c r="Q155" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="R155" s="47">
+        <v>72.546557857292328</v>
+      </c>
+      <c r="S155" s="47">
+        <v>62.337662337662337</v>
+      </c>
+      <c r="T155" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="U155" s="47">
+        <v>81.975757575757569</v>
+      </c>
+      <c r="V155" s="47">
+        <v>66.271604938271608</v>
+      </c>
+      <c r="W155" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="X155" s="47">
+        <v>77.79995011224743</v>
+      </c>
+      <c r="Y155" s="47">
+        <v>63.597104026419402</v>
+      </c>
+      <c r="Z155" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="AA155" s="47">
+        <v>71.337172104926424</v>
+      </c>
+      <c r="AB155" s="47">
+        <v>54.056860963261066</v>
+      </c>
+      <c r="AC155" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="AD155" s="47">
+        <v>76.448230668414155</v>
+      </c>
+      <c r="AE155" s="47">
+        <v>64.953512396694222</v>
+      </c>
+    </row>
+    <row r="156" spans="1:32">
+      <c r="A156" s="45" t="s">
+        <v>132</v>
+      </c>
+      <c r="B156" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="C156" s="47">
+        <v>76.262551683402251</v>
+      </c>
+      <c r="D156" s="47">
+        <v>67.127195243495891</v>
+      </c>
+      <c r="E156" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="F156" s="47">
+        <v>75.549119903715962</v>
+      </c>
+      <c r="G156" s="47">
+        <v>63.98870017569849</v>
+      </c>
+      <c r="H156" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="I156" s="47">
+        <v>76.197424579579035</v>
+      </c>
+      <c r="J156" s="47">
+        <v>66.287462194116031</v>
+      </c>
+      <c r="K156" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="L156" s="47">
+        <v>74.598715890850727</v>
+      </c>
+      <c r="M156" s="47">
+        <v>67.280665848001092</v>
+      </c>
+      <c r="N156" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="O156" s="47">
+        <v>70.96146074433301</v>
+      </c>
+      <c r="P156" s="47">
+        <v>63.405609157243141</v>
+      </c>
+      <c r="Q156" s="47">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="R156" s="47">
+        <v>78.148998779875114</v>
+      </c>
+      <c r="S156" s="47">
+        <v>70.836042572122793</v>
+      </c>
+      <c r="T156" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="U156" s="47">
+        <v>73.824065145183752</v>
+      </c>
+      <c r="V156" s="47">
+        <v>64.668289713937909</v>
+      </c>
+      <c r="W156" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="X156" s="47">
+        <v>68.797816170396175</v>
+      </c>
+      <c r="Y156" s="47">
+        <v>59.247175189751687</v>
+      </c>
+      <c r="Z156" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="AA156" s="47">
+        <v>70.584272849748274</v>
+      </c>
+      <c r="AB156" s="47">
+        <v>65.223577235772353</v>
+      </c>
+      <c r="AC156" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="AD156" s="47">
+        <v>67.364592895981914</v>
+      </c>
+      <c r="AE156" s="47">
+        <v>60.593234686621749</v>
+      </c>
+    </row>
+    <row r="157" spans="1:32">
+      <c r="A157" s="45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B157" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="C157" s="47">
+        <v>75.301516195727089</v>
+      </c>
+      <c r="D157" s="47">
+        <v>67.763885344900913</v>
+      </c>
+      <c r="E157" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F157" s="47">
+        <v>75.513528187494344</v>
+      </c>
+      <c r="G157" s="47">
+        <v>66.696721311475414</v>
+      </c>
+      <c r="H157" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="I157" s="47">
+        <v>76.145785876993173</v>
+      </c>
+      <c r="J157" s="47">
+        <v>66.900008642295404</v>
+      </c>
+      <c r="K157" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="L157" s="47">
+        <v>76.767769890292243</v>
+      </c>
+      <c r="M157" s="47">
+        <v>68.023910595165901</v>
+      </c>
+      <c r="N157" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="O157" s="47">
+        <v>71.807410193718255</v>
+      </c>
+      <c r="P157" s="47">
+        <v>65.903826554248113</v>
+      </c>
+      <c r="Q157" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="R157" s="47">
+        <v>67.526613599309485</v>
+      </c>
+      <c r="S157" s="47">
+        <v>55.204477746682315</v>
+      </c>
+      <c r="T157" s="47">
+        <v>62.1</v>
+      </c>
+      <c r="U157" s="47">
+        <v>66.799822458943623</v>
+      </c>
+      <c r="V157" s="47">
+        <v>57.383136740934901</v>
+      </c>
+      <c r="W157" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="X157" s="47">
+        <v>66.879646840148695</v>
+      </c>
+      <c r="Y157" s="47">
+        <v>53.349102247070206</v>
+      </c>
+      <c r="Z157" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="AA157" s="47">
+        <v>72.980844628654651</v>
+      </c>
+      <c r="AB157" s="47">
+        <v>58.706467661691541</v>
+      </c>
+      <c r="AC157" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="AD157" s="47">
+        <v>68.65357643758766</v>
+      </c>
+      <c r="AE157" s="47">
+        <v>55.27297388945405</v>
+      </c>
+    </row>
+    <row r="158" spans="1:32">
+      <c r="A158" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="B158" s="47">
+        <v>75.5</v>
+      </c>
+      <c r="C158" s="47">
+        <v>78.693051081454215</v>
+      </c>
+      <c r="D158" s="47">
+        <v>72.410810810810815</v>
+      </c>
+      <c r="E158" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="F158" s="47">
+        <v>81.100635825476871</v>
+      </c>
+      <c r="G158" s="47">
+        <v>73.901345291479814</v>
+      </c>
+      <c r="H158" s="47">
+        <v>75</v>
+      </c>
+      <c r="I158" s="47">
+        <v>80.086678832116789</v>
+      </c>
+      <c r="J158" s="47">
+        <v>69.725864123957081</v>
+      </c>
+      <c r="K158" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="L158" s="47">
+        <v>80.155642023346303</v>
+      </c>
+      <c r="M158" s="47">
+        <v>65.476466496638068</v>
+      </c>
+      <c r="N158" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="O158" s="47">
+        <v>71.574903969270167</v>
+      </c>
+      <c r="P158" s="47">
+        <v>57.872961791190065</v>
+      </c>
+      <c r="Q158" s="47">
+        <v>64</v>
+      </c>
+      <c r="R158" s="47">
+        <v>68.444013572467284</v>
+      </c>
+      <c r="S158" s="47">
+        <v>59.173126614987076</v>
+      </c>
+      <c r="T158" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="U158" s="47">
+        <v>65.521831735889236</v>
+      </c>
+      <c r="V158" s="47">
+        <v>64.247471743010124</v>
+      </c>
+      <c r="W158" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="X158" s="47">
+        <v>73.218884120171666</v>
+      </c>
+      <c r="Y158" s="47">
+        <v>68.139390168014927</v>
+      </c>
+      <c r="Z158" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA158" s="47">
+        <v>75.006989097008656</v>
+      </c>
+      <c r="AB158" s="47">
+        <v>65.668906536346967</v>
+      </c>
+      <c r="AC158" s="47">
+        <v>74.7</v>
+      </c>
+      <c r="AD158" s="47">
+        <v>78.291814946619226</v>
+      </c>
+      <c r="AE158" s="47">
+        <v>70.599999999999994</v>
+      </c>
+    </row>
+    <row r="159" spans="1:32">
+      <c r="A159" s="45" t="s">
+        <v>135</v>
+      </c>
+      <c r="B159" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="C159" s="47">
+        <v>75.795895729339989</v>
+      </c>
+      <c r="D159" s="47">
+        <v>65.337763012181625</v>
+      </c>
+      <c r="E159" s="47">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F159" s="47">
+        <v>77.538746241036321</v>
+      </c>
+      <c r="G159" s="47">
+        <v>73.262092238470188</v>
+      </c>
+      <c r="H159" s="47">
+        <v>79.8</v>
+      </c>
+      <c r="I159" s="47">
+        <v>82.209826726797999</v>
+      </c>
+      <c r="J159" s="47">
+        <v>77.470581514909171</v>
+      </c>
+      <c r="K159" s="47">
+        <v>81.7</v>
+      </c>
+      <c r="L159" s="47">
+        <v>86.204397197390676</v>
+      </c>
+      <c r="M159" s="47">
+        <v>77.421993689377118</v>
+      </c>
+      <c r="N159" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="O159" s="47">
+        <v>75.562384757221892</v>
+      </c>
+      <c r="P159" s="47">
+        <v>68.779194546143174</v>
+      </c>
+      <c r="Q159" s="47">
+        <v>70</v>
+      </c>
+      <c r="R159" s="47">
+        <v>73.154187320636581</v>
+      </c>
+      <c r="S159" s="47">
+        <v>66.916322314049594</v>
+      </c>
+      <c r="T159" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="U159" s="47">
+        <v>74.381205425814571</v>
+      </c>
+      <c r="V159" s="47">
+        <v>65.104602510460253</v>
+      </c>
+      <c r="W159" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="X159" s="47">
+        <v>78.439794928640708</v>
+      </c>
+      <c r="Y159" s="47">
+        <v>76.428675294459794</v>
+      </c>
+      <c r="Z159" s="47">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="AA159" s="47">
+        <v>76.748796374964598</v>
+      </c>
+      <c r="AB159" s="47">
+        <v>73.458133797707163</v>
+      </c>
+      <c r="AC159" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="AD159" s="47">
+        <v>74.375</v>
+      </c>
+      <c r="AE159" s="47">
+        <v>70.018450184501845</v>
+      </c>
+    </row>
+    <row r="160" spans="1:32">
+      <c r="A160" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="B160" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="C160" s="47">
+        <v>78.4171167428334</v>
+      </c>
+      <c r="D160" s="47">
+        <v>65.58765408864214</v>
+      </c>
+      <c r="E160" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F160" s="47">
+        <v>77.984857309260335</v>
+      </c>
+      <c r="G160" s="47">
+        <v>69.876308277830645</v>
+      </c>
+      <c r="H160" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I160" s="47">
+        <v>74.331497245868803</v>
+      </c>
+      <c r="J160" s="47">
+        <v>66.676212294768987</v>
+      </c>
+      <c r="K160" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="L160" s="47">
+        <v>76.22533418204965</v>
+      </c>
+      <c r="M160" s="47">
+        <v>66.434343434343432</v>
+      </c>
+      <c r="N160" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="O160" s="47">
+        <v>69.4253859348199</v>
+      </c>
+      <c r="P160" s="47">
+        <v>65.014906960008233</v>
+      </c>
+      <c r="Q160" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="R160" s="47">
+        <v>72.792130580477789</v>
+      </c>
+      <c r="S160" s="47">
+        <v>60.882170221577965</v>
+      </c>
+      <c r="T160" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="U160" s="47">
+        <v>74.364544862046486</v>
+      </c>
+      <c r="V160" s="47">
+        <v>64.36492990165307</v>
+      </c>
+      <c r="W160" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="X160" s="47">
+        <v>69.470404984423681</v>
+      </c>
+      <c r="Y160" s="47">
+        <v>57.432131731197153</v>
+      </c>
+      <c r="Z160" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="AA160" s="47">
+        <v>65.816102067751871</v>
+      </c>
+      <c r="AB160" s="47">
+        <v>53.383788526927717</v>
+      </c>
+      <c r="AC160" s="47">
+        <v>62.1</v>
+      </c>
+      <c r="AD160" s="47">
+        <v>66.288755205923181</v>
+      </c>
+      <c r="AE160" s="47">
+        <v>58.051033875934884</v>
+      </c>
+      <c r="AF160" s="51"/>
+    </row>
+    <row r="161" spans="1:31">
+      <c r="A161" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="B161" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="C161" s="47">
+        <v>74.199955859633633</v>
+      </c>
+      <c r="D161" s="47">
+        <v>64.72681599330123</v>
+      </c>
+      <c r="E161" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="F161" s="47">
+        <v>79.706011408512509</v>
+      </c>
+      <c r="G161" s="47">
+        <v>71.145260097601493</v>
+      </c>
+      <c r="H161" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="I161" s="47">
+        <v>78.098242451554754</v>
+      </c>
+      <c r="J161" s="47">
+        <v>68.541713263252063</v>
+      </c>
+      <c r="K161" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="L161" s="47">
+        <v>78.146480208580243</v>
+      </c>
+      <c r="M161" s="47">
+        <v>66.401853690830848</v>
+      </c>
+      <c r="N161" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="O161" s="47">
+        <v>71.127439171284038</v>
+      </c>
+      <c r="P161" s="47">
+        <v>61.335578002244674</v>
+      </c>
+      <c r="Q161" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="R161" s="47">
+        <v>70.773568713987999</v>
+      </c>
+      <c r="S161" s="47">
+        <v>59.574719432959242</v>
+      </c>
+      <c r="T161" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="U161" s="47">
+        <v>73.055859802847763</v>
+      </c>
+      <c r="V161" s="47">
+        <v>65.389568576947852</v>
+      </c>
+      <c r="W161" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="X161" s="47">
+        <v>75.25</v>
+      </c>
+      <c r="Y161" s="47">
+        <v>63.569250521585616</v>
+      </c>
+      <c r="Z161" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="AA161" s="47">
+        <v>67.957689178193647</v>
+      </c>
+      <c r="AB161" s="47">
+        <v>58.337531486146098</v>
+      </c>
+      <c r="AC161" s="47">
+        <v>70</v>
+      </c>
+      <c r="AD161" s="47">
+        <v>74.873779872096932</v>
+      </c>
+      <c r="AE161" s="47">
+        <v>64.786967418546368</v>
+      </c>
+    </row>
+    <row r="162" spans="1:31">
+      <c r="A162" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="B162" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="C162" s="47">
+        <v>75.820688287216115</v>
+      </c>
+      <c r="D162" s="47">
+        <v>67.565492755013921</v>
+      </c>
+      <c r="E162" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="F162" s="47">
+        <v>78.506271379703534</v>
+      </c>
+      <c r="G162" s="47">
+        <v>72.266493699036317</v>
+      </c>
+      <c r="H162" s="47">
+        <v>76</v>
+      </c>
+      <c r="I162" s="47">
+        <v>81.377705846651835</v>
+      </c>
+      <c r="J162" s="47">
+        <v>71.147086031452361</v>
+      </c>
+      <c r="K162" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="L162" s="47">
+        <v>73.059802593381065</v>
+      </c>
+      <c r="M162" s="47">
+        <v>61.440325413700656</v>
+      </c>
+      <c r="N162" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="O162" s="47">
+        <v>67.596977329974806</v>
+      </c>
+      <c r="P162" s="47">
+        <v>56.946826758147516</v>
+      </c>
+      <c r="Q162" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="R162" s="47">
+        <v>68.554351129571472</v>
+      </c>
+      <c r="S162" s="47">
+        <v>57.859023698602392</v>
+      </c>
+      <c r="T162" s="47">
+        <v>64</v>
+      </c>
+      <c r="U162" s="47">
+        <v>70.959290608625551</v>
+      </c>
+      <c r="V162" s="47">
+        <v>57.161419290354821</v>
+      </c>
+      <c r="W162" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="X162" s="47">
+        <v>71.542468374614657</v>
+      </c>
+      <c r="Y162" s="47">
+        <v>66.377373902389223</v>
+      </c>
+      <c r="Z162" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA162" s="47">
+        <v>74.642406394615065</v>
+      </c>
+      <c r="AB162" s="47">
+        <v>66.455696202531655</v>
+      </c>
+      <c r="AC162" s="47">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="AD162" s="47">
+        <v>80.67879561655495</v>
+      </c>
+      <c r="AE162" s="47">
+        <v>75.646415808282526</v>
+      </c>
+    </row>
+    <row r="163" spans="1:31">
+      <c r="A163" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B163" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="C163" s="47">
+        <v>68.603170747950216</v>
+      </c>
+      <c r="D163" s="47">
+        <v>58.128177733324243</v>
+      </c>
+      <c r="E163" s="47">
         <v>63.6</v>
       </c>
-      <c r="D6" s="46">
+      <c r="F163" s="47">
+        <v>69.930920488390598</v>
+      </c>
+      <c r="G163" s="47">
+        <v>57.498744884453309</v>
+      </c>
+      <c r="H163" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="I163" s="47">
+        <v>70.410298539851823</v>
+      </c>
+      <c r="J163" s="47">
+        <v>57.301876569965032</v>
+      </c>
+      <c r="K163" s="47">
+        <v>63</v>
+      </c>
+      <c r="L163" s="47">
+        <v>69.327443181600671</v>
+      </c>
+      <c r="M163" s="47">
+        <v>56.772919583898009</v>
+      </c>
+      <c r="N163" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="O163" s="47">
+        <v>67.826659153566013</v>
+      </c>
+      <c r="P163" s="47">
+        <v>55.687320734834117</v>
+      </c>
+      <c r="Q163" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="R163" s="47">
+        <v>66.6014201450201</v>
+      </c>
+      <c r="S163" s="47">
+        <v>56.25333622933379</v>
+      </c>
+      <c r="T163" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="U163" s="47">
+        <v>66.664165328450721</v>
+      </c>
+      <c r="V163" s="47">
+        <v>55.704874546470968</v>
+      </c>
+      <c r="W163" s="47" t="s">
+        <v>316</v>
+      </c>
+      <c r="X163" s="47">
+        <v>63.783583883434105</v>
+      </c>
+      <c r="Y163" s="47">
+        <v>57.655155409227376</v>
+      </c>
+      <c r="Z163" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="AA163" s="47">
+        <v>65.309771977460514</v>
+      </c>
+      <c r="AB163" s="47">
+        <v>55.646981801009581</v>
+      </c>
+      <c r="AC163" s="47">
+        <v>59.942456668587155</v>
+      </c>
+      <c r="AD163" s="47">
+        <v>63.878093238467436</v>
+      </c>
+      <c r="AE163" s="47">
+        <v>56.067107061180856</v>
+      </c>
+    </row>
+    <row r="164" spans="1:31">
+      <c r="A164" s="45" t="s">
+        <v>259</v>
+      </c>
+      <c r="B164" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="C164" s="47">
+        <v>65.240002256190422</v>
+      </c>
+      <c r="D164" s="47">
+        <v>58.518865236680369</v>
+      </c>
+      <c r="E164" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="F164" s="47">
+        <v>68.249175505838309</v>
+      </c>
+      <c r="G164" s="47">
+        <v>56.822328169255428</v>
+      </c>
+      <c r="H164" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="I164" s="47">
+        <v>69.255663430420711</v>
+      </c>
+      <c r="J164" s="47">
+        <v>56.657527118440534</v>
+      </c>
+      <c r="K164" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="L164" s="47">
+        <v>67.622942022452619</v>
+      </c>
+      <c r="M164" s="47">
+        <v>59.220186617006128</v>
+      </c>
+      <c r="N164" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="O164" s="47">
+        <v>68.821249192422314</v>
+      </c>
+      <c r="P164" s="47">
+        <v>58.54076762596096</v>
+      </c>
+      <c r="Q164" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="R164" s="47">
+        <v>66.084728779066765</v>
+      </c>
+      <c r="S164" s="47">
+        <v>60.766284246091878</v>
+      </c>
+      <c r="T164" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="U164" s="47">
+        <v>68.096702464872038</v>
+      </c>
+      <c r="V164" s="47">
+        <v>59.352728524703046</v>
+      </c>
+      <c r="W164" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="X164" s="47">
+        <v>63.077095159531339</v>
+      </c>
+      <c r="Y164" s="47">
+        <v>61.509469119490461</v>
+      </c>
+      <c r="Z164" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="AA164" s="47">
+        <v>67.13161691971213</v>
+      </c>
+      <c r="AB164" s="47">
+        <v>58.475314015669689</v>
+      </c>
+      <c r="AC164" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="AD164" s="47">
+        <v>64.502943245674174</v>
+      </c>
+      <c r="AE164" s="47">
+        <v>57.957936044626067</v>
+      </c>
+    </row>
+    <row r="165" spans="1:31">
+      <c r="A165" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="B165" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="C165" s="47">
+        <v>69.041215381260457</v>
+      </c>
+      <c r="D165" s="47">
+        <v>64.335297969875583</v>
+      </c>
+      <c r="E165" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="F165" s="47">
+        <v>70.629726585223963</v>
+      </c>
+      <c r="G165" s="47">
+        <v>60.73372303970973</v>
+      </c>
+      <c r="H165" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="I165" s="47">
+        <v>72.781148581910543</v>
+      </c>
+      <c r="J165" s="47">
+        <v>57.92954426401257</v>
+      </c>
+      <c r="K165" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="L165" s="47">
+        <v>71.089543780107675</v>
+      </c>
+      <c r="M165" s="47">
+        <v>56.752757600215226</v>
+      </c>
+      <c r="N165" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="O165" s="47">
+        <v>66.247276305616083</v>
+      </c>
+      <c r="P165" s="47">
+        <v>61.42756905020093</v>
+      </c>
+      <c r="Q165" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="R165" s="47">
+        <v>65.926966292134836</v>
+      </c>
+      <c r="S165" s="47">
+        <v>57.673490408136992</v>
+      </c>
+      <c r="T165" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="U165" s="47">
+        <v>62.900951709552345</v>
+      </c>
+      <c r="V165" s="47">
+        <v>56.762199845081334</v>
+      </c>
+      <c r="W165" s="47">
+        <v>61</v>
+      </c>
+      <c r="X165" s="47">
+        <v>62.092307692307692</v>
+      </c>
+      <c r="Y165" s="47">
+        <v>60.068833039859136</v>
+      </c>
+      <c r="Z165" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="AA165" s="47">
+        <v>65.80148572451445</v>
+      </c>
+      <c r="AB165" s="47">
+        <v>56.900212314225051</v>
+      </c>
+      <c r="AC165" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="AD165" s="47">
+        <v>67.140160028769216</v>
+      </c>
+      <c r="AE165" s="47">
+        <v>55.246615087040617</v>
+      </c>
+    </row>
+    <row r="166" spans="1:31">
+      <c r="A166" s="45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B166" s="47">
         <v>63.9</v>
       </c>
-      <c r="E6" s="46">
+      <c r="C166" s="47">
+        <v>69.973087274125334</v>
+      </c>
+      <c r="D166" s="47">
+        <v>57.864928818030172</v>
+      </c>
+      <c r="E166" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="F166" s="47">
+        <v>70.119414483821259</v>
+      </c>
+      <c r="G166" s="47">
+        <v>52.722063037249285</v>
+      </c>
+      <c r="H166" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="I166" s="47">
+        <v>69.277337800791969</v>
+      </c>
+      <c r="J166" s="47">
+        <v>52.929778328941246</v>
+      </c>
+      <c r="K166" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="L166" s="47">
+        <v>67.220911508070259</v>
+      </c>
+      <c r="M166" s="47">
+        <v>52.9012062910368</v>
+      </c>
+      <c r="N166" s="47">
+        <v>55</v>
+      </c>
+      <c r="O166" s="47">
+        <v>59.133660583804847</v>
+      </c>
+      <c r="P166" s="47">
+        <v>50.659824046920818</v>
+      </c>
+      <c r="Q166" s="47">
+        <v>54.4</v>
+      </c>
+      <c r="R166" s="47">
+        <v>59.058866949621702</v>
+      </c>
+      <c r="S166" s="47">
+        <v>49.635173762599671</v>
+      </c>
+      <c r="T166" s="47">
+        <v>55.7</v>
+      </c>
+      <c r="U166" s="47">
+        <v>60.933115060804489</v>
+      </c>
+      <c r="V166" s="47">
+        <v>50.282351069752643</v>
+      </c>
+      <c r="W166" s="47">
+        <v>54.7</v>
+      </c>
+      <c r="X166" s="47">
+        <v>58.883035577950835</v>
+      </c>
+      <c r="Y166" s="47">
+        <v>50.278139424784001</v>
+      </c>
+      <c r="Z166" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="AA166" s="47">
+        <v>65.220688609130889</v>
+      </c>
+      <c r="AB166" s="47">
+        <v>49.888589187287437</v>
+      </c>
+      <c r="AC166" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="AD166" s="47">
+        <v>62.78628792385485</v>
+      </c>
+      <c r="AE166" s="47">
+        <v>53.029824838251542</v>
+      </c>
+    </row>
+    <row r="167" spans="1:31">
+      <c r="A167" s="45" t="s">
+        <v>140</v>
+      </c>
+      <c r="B167" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="C167" s="47">
+        <v>69.99687304565353</v>
+      </c>
+      <c r="D167" s="47">
+        <v>59.609296579414725</v>
+      </c>
+      <c r="E167" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="F167" s="47">
+        <v>74.679841897233203</v>
+      </c>
+      <c r="G167" s="47">
+        <v>58.390424442869516</v>
+      </c>
+      <c r="H167" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="I167" s="47">
+        <v>72.557917363267251</v>
+      </c>
+      <c r="J167" s="47">
+        <v>58.069696483057648</v>
+      </c>
+      <c r="K167" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="L167" s="47">
+        <v>68.845907928388741</v>
+      </c>
+      <c r="M167" s="47">
+        <v>52.64835703776361</v>
+      </c>
+      <c r="N167" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="O167" s="47">
+        <v>64.440775897647541</v>
+      </c>
+      <c r="P167" s="47">
+        <v>50.947175164816827</v>
+      </c>
+      <c r="Q167" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="R167" s="47">
+        <v>64.317325028683825</v>
+      </c>
+      <c r="S167" s="47">
+        <v>52.529601722282024</v>
+      </c>
+      <c r="T167" s="47">
+        <v>57.2</v>
+      </c>
+      <c r="U167" s="47">
+        <v>62.125557680050989</v>
+      </c>
+      <c r="V167" s="47">
+        <v>51.927802728582321</v>
+      </c>
+      <c r="W167" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="X167" s="47">
+        <v>61.595694158619594</v>
+      </c>
+      <c r="Y167" s="47">
+        <v>54.365761430044692</v>
+      </c>
+      <c r="Z167" s="47">
+        <v>57.2</v>
+      </c>
+      <c r="AA167" s="47">
+        <v>60.426800564883102</v>
+      </c>
+      <c r="AB167" s="47">
+        <v>53.570810997752034</v>
+      </c>
+      <c r="AC167" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="AD167" s="47">
+        <v>62.317130722038698</v>
+      </c>
+      <c r="AE167" s="47">
+        <v>54.289350869749683</v>
+      </c>
+    </row>
+    <row r="168" spans="1:31">
+      <c r="A168" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="B168" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="C168" s="47">
+        <v>68.349790544584081</v>
+      </c>
+      <c r="D168" s="47">
+        <v>53.921531959456928</v>
+      </c>
+      <c r="E168" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="F168" s="47">
+        <v>68.166408725771987</v>
+      </c>
+      <c r="G168" s="47">
+        <v>60.241008804656019</v>
+      </c>
+      <c r="H168" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="I168" s="47">
+        <v>66.410408042578354</v>
+      </c>
+      <c r="J168" s="47">
+        <v>60.219386612939338</v>
+      </c>
+      <c r="K168" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="L168" s="47">
+        <v>69.922916742775726</v>
+      </c>
+      <c r="M168" s="47">
+        <v>54.452478177799421</v>
+      </c>
+      <c r="N168" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="O168" s="47">
+        <v>65.82500182441801</v>
+      </c>
+      <c r="P168" s="47">
+        <v>54.17242796816025</v>
+      </c>
+      <c r="Q168" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="R168" s="47">
+        <v>68.791099420609257</v>
+      </c>
+      <c r="S168" s="47">
+        <v>51.544322616614011</v>
+      </c>
+      <c r="T168" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="U168" s="47">
+        <v>66.292715916776061</v>
+      </c>
+      <c r="V168" s="47">
+        <v>52.732431432213495</v>
+      </c>
+      <c r="W168" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="X168" s="47">
+        <v>66.793336404114854</v>
+      </c>
+      <c r="Y168" s="47">
+        <v>51.899612324015507</v>
+      </c>
+      <c r="Z168" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="AA168" s="47">
+        <v>62.704195106986738</v>
+      </c>
+      <c r="AB168" s="47">
+        <v>53.303964757709252</v>
+      </c>
+      <c r="AC168" s="47">
+        <v>57.9</v>
+      </c>
+      <c r="AD168" s="47">
+        <v>62.030995106035881</v>
+      </c>
+      <c r="AE168" s="47">
+        <v>53.486177199260688</v>
+      </c>
+    </row>
+    <row r="169" spans="1:31">
+      <c r="A169" s="45" t="s">
+        <v>142</v>
+      </c>
+      <c r="B169" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="C169" s="47">
+        <v>67.808426795998784</v>
+      </c>
+      <c r="D169" s="47">
+        <v>63.799738320634184</v>
+      </c>
+      <c r="E169" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="F169" s="47">
+        <v>67.691661255204551</v>
+      </c>
+      <c r="G169" s="47">
+        <v>61.803952259831732</v>
+      </c>
+      <c r="H169" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="I169" s="47">
+        <v>70.205674027498958</v>
+      </c>
+      <c r="J169" s="47">
+        <v>57.8528749903003</v>
+      </c>
+      <c r="K169" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="L169" s="47">
+        <v>68.830634606035673</v>
+      </c>
+      <c r="M169" s="47">
+        <v>60.453758892520668</v>
+      </c>
+      <c r="N169" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="O169" s="47">
+        <v>68.292862941914521</v>
+      </c>
+      <c r="P169" s="47">
+        <v>60.806266717615593</v>
+      </c>
+      <c r="Q169" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="R169" s="47">
+        <v>70.784975342059397</v>
+      </c>
+      <c r="S169" s="47">
+        <v>57.557760833748418</v>
+      </c>
+      <c r="T169" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="U169" s="47">
+        <v>67.397073318674657</v>
+      </c>
+      <c r="V169" s="47">
+        <v>57.008180755746011</v>
+      </c>
+      <c r="W169" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="X169" s="47">
+        <v>64.814604830479652</v>
+      </c>
+      <c r="Y169" s="47">
+        <v>60.351147983793176</v>
+      </c>
+      <c r="Z169" s="47">
+        <v>57.8</v>
+      </c>
+      <c r="AA169" s="47">
+        <v>63.694435050539212</v>
+      </c>
+      <c r="AB169" s="47">
+        <v>51.688381774728235</v>
+      </c>
+      <c r="AC169" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="AD169" s="47">
+        <v>62.112284602556969</v>
+      </c>
+      <c r="AE169" s="47">
+        <v>54.064396428433383</v>
+      </c>
+    </row>
+    <row r="170" spans="1:31">
+      <c r="A170" s="45" t="s">
+        <v>143</v>
+      </c>
+      <c r="B170" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="C170" s="47">
+        <v>69.053202021781047</v>
+      </c>
+      <c r="D170" s="47">
+        <v>57.222695337449437</v>
+      </c>
+      <c r="E170" s="47">
+        <v>63</v>
+      </c>
+      <c r="F170" s="47">
+        <v>69.859909353110837</v>
+      </c>
+      <c r="G170" s="47">
+        <v>55.711488250652742</v>
+      </c>
+      <c r="H170" s="47">
         <v>64</v>
       </c>
-      <c r="F6" s="46">
+      <c r="I170" s="47">
+        <v>70.414108014485905</v>
+      </c>
+      <c r="J170" s="47">
+        <v>57.416783367445866</v>
+      </c>
+      <c r="K170" s="47">
+        <v>60</v>
+      </c>
+      <c r="L170" s="47">
+        <v>70.62699367254092</v>
+      </c>
+      <c r="M170" s="47">
+        <v>49.084209385499079</v>
+      </c>
+      <c r="N170" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="O170" s="47">
+        <v>70.315878289300215</v>
+      </c>
+      <c r="P170" s="47">
+        <v>49.638011476376896</v>
+      </c>
+      <c r="Q170" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="R170" s="47">
+        <v>67.945263380356096</v>
+      </c>
+      <c r="S170" s="47">
+        <v>51.181441412347276</v>
+      </c>
+      <c r="T170" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="U170" s="47">
+        <v>66.60907127429806</v>
+      </c>
+      <c r="V170" s="47">
+        <v>51.79916317991632</v>
+      </c>
+      <c r="W170" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="X170" s="47">
+        <v>65.611407807080326</v>
+      </c>
+      <c r="Y170" s="47">
+        <v>54.948183578180164</v>
+      </c>
+      <c r="Z170" s="47">
+        <v>59.2</v>
+      </c>
+      <c r="AA170" s="47">
+        <v>61.799771353911481</v>
+      </c>
+      <c r="AB170" s="47">
+        <v>56.480798683986613</v>
+      </c>
+      <c r="AC170" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="AD170" s="47">
+        <v>65.490430622009569</v>
+      </c>
+      <c r="AE170" s="47">
+        <v>53.843085864053336</v>
+      </c>
+    </row>
+    <row r="171" spans="1:31">
+      <c r="A171" s="45" t="s">
+        <v>144</v>
+      </c>
+      <c r="B171" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="C171" s="47">
+        <v>71.22080827856243</v>
+      </c>
+      <c r="D171" s="47">
+        <v>56.864501679731248</v>
+      </c>
+      <c r="E171" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="F171" s="47">
+        <v>71.763036537779357</v>
+      </c>
+      <c r="G171" s="47">
+        <v>53.910700538876057</v>
+      </c>
+      <c r="H171" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="I171" s="47">
+        <v>69.277108433734938</v>
+      </c>
+      <c r="J171" s="47">
+        <v>53.98409480742243</v>
+      </c>
+      <c r="K171" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="L171" s="47">
+        <v>69.929969987137341</v>
+      </c>
+      <c r="M171" s="47">
+        <v>54.536171549760425</v>
+      </c>
+      <c r="N171" s="47">
+        <v>59.1</v>
+      </c>
+      <c r="O171" s="47">
+        <v>68.443138900545534</v>
+      </c>
+      <c r="P171" s="47">
+        <v>48.471615720524014</v>
+      </c>
+      <c r="Q171" s="47">
+        <v>58.7</v>
+      </c>
+      <c r="R171" s="47">
+        <v>65.177096055751136</v>
+      </c>
+      <c r="S171" s="47">
+        <v>51.703577512776839</v>
+      </c>
+      <c r="T171" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="U171" s="47">
+        <v>65.419492494094342</v>
+      </c>
+      <c r="V171" s="47">
+        <v>49.208163265306119</v>
+      </c>
+      <c r="W171" s="47">
+        <v>58</v>
+      </c>
+      <c r="X171" s="47">
+        <v>63.7177887086117</v>
+      </c>
+      <c r="Y171" s="47">
+        <v>51.762464274372817</v>
+      </c>
+      <c r="Z171" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="AA171" s="47">
+        <v>64.570482924627655</v>
+      </c>
+      <c r="AB171" s="47">
+        <v>54.676374109928794</v>
+      </c>
+      <c r="AC171" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="AD171" s="47">
+        <v>62.665581292089101</v>
+      </c>
+      <c r="AE171" s="47">
+        <v>55.986509274873526</v>
+      </c>
+    </row>
+    <row r="172" spans="1:31">
+      <c r="A172" s="45" t="s">
+        <v>261</v>
+      </c>
+      <c r="B172" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="C172" s="47">
+        <v>76.630474386067192</v>
+      </c>
+      <c r="D172" s="47">
+        <v>52.652817217157377</v>
+      </c>
+      <c r="E172" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="F172" s="47">
+        <v>75.676361790092116</v>
+      </c>
+      <c r="G172" s="47">
+        <v>58.512720156555766</v>
+      </c>
+      <c r="H172" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="I172" s="47">
+        <v>77.834450597493444</v>
+      </c>
+      <c r="J172" s="47">
+        <v>61.303708174582226</v>
+      </c>
+      <c r="K172" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="L172" s="47">
+        <v>75.144592775817529</v>
+      </c>
+      <c r="M172" s="47">
+        <v>58.190966094694552</v>
+      </c>
+      <c r="N172" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="O172" s="47">
+        <v>74.558137853760797</v>
+      </c>
+      <c r="P172" s="47">
+        <v>52.24582757719449</v>
+      </c>
+      <c r="Q172" s="47">
+        <v>62.9</v>
+      </c>
+      <c r="R172" s="47">
+        <v>70.611864285201918</v>
+      </c>
+      <c r="S172" s="47">
+        <v>54.941925814911954</v>
+      </c>
+      <c r="T172" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="U172" s="47">
+        <v>70.314666666666668</v>
+      </c>
+      <c r="V172" s="47">
+        <v>53.227097431419629</v>
+      </c>
+      <c r="W172" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="X172" s="47">
+        <v>67.733370598099498</v>
+      </c>
+      <c r="Y172" s="47">
+        <v>55.232242906199176</v>
+      </c>
+      <c r="Z172" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="AA172" s="47">
+        <v>66.803784450843267</v>
+      </c>
+      <c r="AB172" s="47">
+        <v>54.678237268766523</v>
+      </c>
+      <c r="AC172" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="AD172" s="47">
+        <v>64.799562557670612</v>
+      </c>
+      <c r="AE172" s="47">
+        <v>57.21203124447743</v>
+      </c>
+    </row>
+    <row r="173" spans="1:31">
+      <c r="A173" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B173" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="C173" s="47">
+        <v>77.337811994311778</v>
+      </c>
+      <c r="D173" s="47">
+        <v>56.417278082050224</v>
+      </c>
+      <c r="E173" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="F173" s="47">
+        <v>74.92854974046567</v>
+      </c>
+      <c r="G173" s="47">
+        <v>56.534357424429381</v>
+      </c>
+      <c r="H173" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="I173" s="47">
+        <v>76.648775546909746</v>
+      </c>
+      <c r="J173" s="47">
+        <v>64.849459288831966</v>
+      </c>
+      <c r="K173" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="L173" s="47">
+        <v>76.346950582263361</v>
+      </c>
+      <c r="M173" s="47">
+        <v>63.045516554908261</v>
+      </c>
+      <c r="N173" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O173" s="47">
+        <v>77.633724759806483</v>
+      </c>
+      <c r="P173" s="47">
+        <v>59.690669305177643</v>
+      </c>
+      <c r="Q173" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="R173" s="47">
+        <v>81.400617184852209</v>
+      </c>
+      <c r="S173" s="47">
+        <v>63.301046698189289</v>
+      </c>
+      <c r="T173" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="U173" s="47">
+        <v>80.508278109485374</v>
+      </c>
+      <c r="V173" s="47">
+        <v>61.639058774748626</v>
+      </c>
+      <c r="W173" s="47" t="s">
+        <v>318</v>
+      </c>
+      <c r="X173" s="47">
+        <v>77.991874341277665</v>
+      </c>
+      <c r="Y173" s="47">
+        <v>61.877705627705623</v>
+      </c>
+      <c r="Z173" s="47" t="s">
+        <v>319</v>
+      </c>
+      <c r="AA173" s="47">
+        <v>69.546056800506932</v>
+      </c>
+      <c r="AB173" s="47">
+        <v>54.197582878855258</v>
+      </c>
+      <c r="AC173" s="47">
+        <v>72.430889861769984</v>
+      </c>
+      <c r="AD173" s="47">
+        <v>80.529605591612579</v>
+      </c>
+      <c r="AE173" s="47">
+        <v>64.730722200703283</v>
+      </c>
+    </row>
+    <row r="174" spans="1:31">
+      <c r="A174" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="B174" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="C174" s="47">
+        <v>77.189248456118278</v>
+      </c>
+      <c r="D174" s="47">
+        <v>65.579949932379947</v>
+      </c>
+      <c r="E174" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="F174" s="47">
+        <v>74.126897958512231</v>
+      </c>
+      <c r="G174" s="47">
+        <v>62.152623305750808</v>
+      </c>
+      <c r="H174" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="I174" s="47">
+        <v>75.137501032290032</v>
+      </c>
+      <c r="J174" s="47">
+        <v>64.372327338761636</v>
+      </c>
+      <c r="K174" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L174" s="47">
+        <v>71.683859022680693</v>
+      </c>
+      <c r="M174" s="47">
+        <v>67.755196238226432</v>
+      </c>
+      <c r="N174" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="O174" s="47">
+        <v>73.347070850169843</v>
+      </c>
+      <c r="P174" s="47">
+        <v>57.009254477184854</v>
+      </c>
+      <c r="Q174" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="R174" s="47">
+        <v>80.130841121495322</v>
+      </c>
+      <c r="S174" s="47">
+        <v>63.049237356168049</v>
+      </c>
+      <c r="T174" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="U174" s="47">
+        <v>76.732234848012368</v>
+      </c>
+      <c r="V174" s="47">
+        <v>62.036130155620853</v>
+      </c>
+      <c r="W174" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="X174" s="47">
+        <v>75.575651921260985</v>
+      </c>
+      <c r="Y174" s="47">
+        <v>59.861421733586937</v>
+      </c>
+      <c r="Z174" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="AA174" s="47">
+        <v>59.358569926393272</v>
+      </c>
+      <c r="AB174" s="47">
+        <v>47.408827248459545</v>
+      </c>
+      <c r="AC174" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="AD174" s="47">
+        <v>77.564905392140275</v>
+      </c>
+      <c r="AE174" s="47">
+        <v>58.757671814932216</v>
+      </c>
+    </row>
+    <row r="175" spans="1:31">
+      <c r="A175" s="45" t="s">
+        <v>263</v>
+      </c>
+      <c r="B175" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="C175" s="47">
+        <v>83.509720203488371</v>
+      </c>
+      <c r="D175" s="47">
+        <v>53.600805415131525</v>
+      </c>
+      <c r="E175" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="F175" s="47">
+        <v>76.814315696454216</v>
+      </c>
+      <c r="G175" s="47">
+        <v>52.35851041447507</v>
+      </c>
+      <c r="H175" s="47">
+        <v>78.8</v>
+      </c>
+      <c r="I175" s="47">
+        <v>84.364942088323517</v>
+      </c>
+      <c r="J175" s="47">
+        <v>73.452927848338078</v>
+      </c>
+      <c r="K175" s="47">
+        <v>82.1</v>
+      </c>
+      <c r="L175" s="47">
+        <v>86.603585657370516</v>
+      </c>
+      <c r="M175" s="47">
+        <v>77.798393345023044</v>
+      </c>
+      <c r="N175" s="47">
+        <v>81.5</v>
+      </c>
+      <c r="O175" s="47">
+        <v>84.358793776810302</v>
+      </c>
+      <c r="P175" s="47">
+        <v>78.858614722099247</v>
+      </c>
+      <c r="Q175" s="47">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="R175" s="47">
+        <v>84.410162202784804</v>
+      </c>
+      <c r="S175" s="47">
+        <v>77.535571320994009</v>
+      </c>
+      <c r="T175" s="47">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="U175" s="47">
+        <v>87.907163242682259</v>
+      </c>
+      <c r="V175" s="47">
+        <v>75.148141497575864</v>
+      </c>
+      <c r="W175" s="47">
+        <v>82.8</v>
+      </c>
+      <c r="X175" s="47">
+        <v>86.466854409726878</v>
+      </c>
+      <c r="Y175" s="47">
+        <v>79.07987844102837</v>
+      </c>
+      <c r="Z175" s="47">
+        <v>80</v>
+      </c>
+      <c r="AA175" s="47">
+        <v>80.151027158774383</v>
+      </c>
+      <c r="AB175" s="47">
+        <v>69.907456880890805</v>
+      </c>
+      <c r="AC175" s="47">
+        <v>82.8</v>
+      </c>
+      <c r="AD175" s="47">
+        <v>87.349192863211556</v>
+      </c>
+      <c r="AE175" s="47">
+        <v>78.406078443651239</v>
+      </c>
+    </row>
+    <row r="176" spans="1:31">
+      <c r="A176" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="B176" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="C176" s="47">
+        <v>76.451126356249702</v>
+      </c>
+      <c r="D176" s="47">
+        <v>40.794928066325284</v>
+      </c>
+      <c r="E176" s="47">
+        <v>55.6</v>
+      </c>
+      <c r="F176" s="47">
+        <v>70.021125408104481</v>
+      </c>
+      <c r="G176" s="47">
+        <v>41.36421409405451</v>
+      </c>
+      <c r="H176" s="47">
+        <v>53.3</v>
+      </c>
+      <c r="I176" s="47">
+        <v>62.216958787304598</v>
+      </c>
+      <c r="J176" s="47">
+        <v>44.435574755822685</v>
+      </c>
+      <c r="K176" s="47">
+        <v>54.8</v>
+      </c>
+      <c r="L176" s="47">
+        <v>67.084846483988116</v>
+      </c>
+      <c r="M176" s="47">
+        <v>42.669666291713533</v>
+      </c>
+      <c r="N176" s="47">
         <v>63.8</v>
       </c>
-      <c r="G6" s="46">
+      <c r="O176" s="47">
+        <v>69.423466568428807</v>
+      </c>
+      <c r="P176" s="47">
+        <v>58.148268348092166</v>
+      </c>
+      <c r="Q176" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="R176" s="47">
+        <v>66.711094769739859</v>
+      </c>
+      <c r="S176" s="47">
+        <v>48.278596753125584</v>
+      </c>
+      <c r="T176" s="47">
+        <v>59.8</v>
+      </c>
+      <c r="U176" s="47">
+        <v>71.110100090991807</v>
+      </c>
+      <c r="V176" s="47">
+        <v>48.172880727137823</v>
+      </c>
+      <c r="W176" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="X176" s="47">
+        <v>70.498954830500779</v>
+      </c>
+      <c r="Y176" s="47">
+        <v>44.63401210787012</v>
+      </c>
+      <c r="Z176" s="47">
+        <v>61</v>
+      </c>
+      <c r="AA176" s="47">
+        <v>66.335073820669791</v>
+      </c>
+      <c r="AB176" s="47">
+        <v>44.621771217712173</v>
+      </c>
+      <c r="AC176" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AD176" s="47">
+        <v>74.100687315897531</v>
+      </c>
+      <c r="AE176" s="47">
+        <v>54.540511147362693</v>
+      </c>
+    </row>
+    <row r="177" spans="1:31">
+      <c r="A177" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="B177" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="C177" s="47">
+        <v>68.365817091454275</v>
+      </c>
+      <c r="D177" s="47">
+        <v>48.543689320388353</v>
+      </c>
+      <c r="E177" s="47">
+        <v>59.1</v>
+      </c>
+      <c r="F177" s="47">
+        <v>64.13687955276977</v>
+      </c>
+      <c r="G177" s="47">
+        <v>53.911297363366508</v>
+      </c>
+      <c r="H177" s="47">
+        <v>76.3</v>
+      </c>
+      <c r="I177" s="47">
+        <v>76.945318479462543</v>
+      </c>
+      <c r="J177" s="47">
+        <v>75.574837310195221</v>
+      </c>
+      <c r="K177" s="47">
+        <v>48.8</v>
+      </c>
+      <c r="L177" s="47">
+        <v>56.428811847862669</v>
+      </c>
+      <c r="M177" s="47">
+        <v>41.124765318313706</v>
+      </c>
+      <c r="N177" s="47">
+        <v>51.6</v>
+      </c>
+      <c r="O177" s="47">
+        <v>57.257077588316882</v>
+      </c>
+      <c r="P177" s="47">
+        <v>45.664739884393065</v>
+      </c>
+      <c r="Q177" s="47">
+        <v>56.5</v>
+      </c>
+      <c r="R177" s="47">
+        <v>67.478042659974903</v>
+      </c>
+      <c r="S177" s="47">
+        <v>45.166538231012929</v>
+      </c>
+      <c r="T177" s="47">
+        <v>54.1</v>
+      </c>
+      <c r="U177" s="47">
+        <v>67.307353200493736</v>
+      </c>
+      <c r="V177" s="47">
+        <v>40.526410672435553</v>
+      </c>
+      <c r="W177" s="47">
         <v>64.3</v>
       </c>
-      <c r="H6" s="46">
+      <c r="X177" s="47">
+        <v>71.241483054596941</v>
+      </c>
+      <c r="Y177" s="47">
+        <v>57.210444909471384</v>
+      </c>
+      <c r="Z177" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AA177" s="47">
+        <v>61.667263610315182</v>
+      </c>
+      <c r="AB177" s="47">
+        <v>51.886369746393044</v>
+      </c>
+      <c r="AC177" s="47">
+        <v>58.3</v>
+      </c>
+      <c r="AD177" s="47">
+        <v>65.743670886075947</v>
+      </c>
+      <c r="AE177" s="47">
+        <v>50.657065706570663</v>
+      </c>
+    </row>
+    <row r="178" spans="1:31">
+      <c r="A178" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="B178" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="C178" s="47">
+        <v>67.228034362507444</v>
+      </c>
+      <c r="D178" s="47">
+        <v>52.742841851752743</v>
+      </c>
+      <c r="E178" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="F178" s="47">
+        <v>69.019410133602221</v>
+      </c>
+      <c r="G178" s="47">
+        <v>56.343673753921223</v>
+      </c>
+      <c r="H178" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="I178" s="47">
+        <v>70.131070408334736</v>
+      </c>
+      <c r="J178" s="47">
+        <v>54.706138441445368</v>
+      </c>
+      <c r="K178" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="L178" s="47">
+        <v>72.348611575777852</v>
+      </c>
+      <c r="M178" s="47">
+        <v>50.679884200368456</v>
+      </c>
+      <c r="N178" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="O178" s="47">
+        <v>83.093377211024276</v>
+      </c>
+      <c r="P178" s="47">
+        <v>52.084945404522394</v>
+      </c>
+      <c r="Q178" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="R178" s="47">
+        <v>83.426474268079076</v>
+      </c>
+      <c r="S178" s="47">
+        <v>56.600017311520816</v>
+      </c>
+      <c r="T178" s="47">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="U178" s="47">
+        <v>83.24263464064552</v>
+      </c>
+      <c r="V178" s="47">
+        <v>64.82732375606507</v>
+      </c>
+      <c r="W178" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="X178" s="47">
+        <v>85.33436114858354</v>
+      </c>
+      <c r="Y178" s="47">
+        <v>63.545507471375899</v>
+      </c>
+      <c r="Z178" s="47">
+        <v>74.7</v>
+      </c>
+      <c r="AA178" s="47">
+        <v>80.226096953439367</v>
+      </c>
+      <c r="AB178" s="47">
+        <v>60.675138228732173</v>
+      </c>
+      <c r="AC178" s="47">
+        <v>57</v>
+      </c>
+      <c r="AD178" s="47">
+        <v>60.278945357279326</v>
+      </c>
+      <c r="AE178" s="47">
+        <v>53.540993241257709</v>
+      </c>
+    </row>
+    <row r="179" spans="1:31">
+      <c r="A179" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B179" s="47">
         <v>65.3</v>
       </c>
-      <c r="I6" s="46">
+      <c r="C179" s="47">
+        <v>76.773265946322752</v>
+      </c>
+      <c r="D179" s="47">
+        <v>53.878981862520959</v>
+      </c>
+      <c r="E179" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="F179" s="47">
+        <v>77.86973656917651</v>
+      </c>
+      <c r="G179" s="47">
+        <v>57.401652081459069</v>
+      </c>
+      <c r="H179" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="I179" s="47">
+        <v>79.143578798974019</v>
+      </c>
+      <c r="J179" s="47">
+        <v>65.477107909972929</v>
+      </c>
+      <c r="K179" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="L179" s="47">
+        <v>81.382497170878906</v>
+      </c>
+      <c r="M179" s="47">
+        <v>57.805756073656624</v>
+      </c>
+      <c r="N179" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="O179" s="47">
+        <v>83.862606489033894</v>
+      </c>
+      <c r="P179" s="47">
+        <v>51.335046567153299</v>
+      </c>
+      <c r="Q179" s="47">
+        <v>76.7</v>
+      </c>
+      <c r="R179" s="47">
+        <v>89.613397470158574</v>
+      </c>
+      <c r="S179" s="47">
+        <v>63.73197169219744</v>
+      </c>
+      <c r="T179" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="U179" s="47">
+        <v>87.510481133958876</v>
+      </c>
+      <c r="V179" s="47">
+        <v>58.601210220533538</v>
+      </c>
+      <c r="W179" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="X179" s="47">
+        <v>78.565239993068801</v>
+      </c>
+      <c r="Y179" s="47">
+        <v>58.987048134544757</v>
+      </c>
+      <c r="Z179" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="AA179" s="47">
+        <v>76.723823422108708</v>
+      </c>
+      <c r="AB179" s="47">
+        <v>54.16682037850002</v>
+      </c>
+      <c r="AC179" s="47">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AD179" s="47">
+        <v>89.575600532250164</v>
+      </c>
+      <c r="AE179" s="47">
+        <v>70.893684820393972</v>
+      </c>
+    </row>
+    <row r="180" spans="1:31">
+      <c r="A180" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="B180" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="C180" s="47">
+        <v>77.600288253663223</v>
+      </c>
+      <c r="D180" s="47">
+        <v>64.220066377329587</v>
+      </c>
+      <c r="E180" s="47">
+        <v>80.8</v>
+      </c>
+      <c r="F180" s="47">
+        <v>88.915745856353595</v>
+      </c>
+      <c r="G180" s="47">
+        <v>72.320786382162552</v>
+      </c>
+      <c r="H180" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="I180" s="47">
+        <v>75.607638888888886</v>
+      </c>
+      <c r="J180" s="47">
+        <v>66.490021422933822</v>
+      </c>
+      <c r="K180" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="L180" s="47">
+        <v>78.670417838907994</v>
+      </c>
+      <c r="M180" s="47">
+        <v>69.652610880489405</v>
+      </c>
+      <c r="N180" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="O180" s="47">
+        <v>74.510797931663802</v>
+      </c>
+      <c r="P180" s="47">
+        <v>57.817796610169488</v>
+      </c>
+      <c r="Q180" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="R180" s="47">
+        <v>75.4001358036667</v>
+      </c>
+      <c r="S180" s="47">
+        <v>51.972157772621813</v>
+      </c>
+      <c r="T180" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="U180" s="47">
+        <v>77.623778909576686</v>
+      </c>
+      <c r="V180" s="47">
+        <v>61.965992724811777</v>
+      </c>
+      <c r="W180" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="X180" s="47">
+        <v>74.392023346303503</v>
+      </c>
+      <c r="Y180" s="47">
+        <v>59.971746717633373</v>
+      </c>
+      <c r="Z180" s="47">
+        <v>69</v>
+      </c>
+      <c r="AA180" s="47">
+        <v>72.582152312723878</v>
+      </c>
+      <c r="AB180" s="47">
+        <v>62.945538633282837</v>
+      </c>
+      <c r="AC180" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="AD180" s="47">
+        <v>76.714285714285708</v>
+      </c>
+      <c r="AE180" s="47">
+        <v>73.93809048314003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:31" ht="22.5">
+      <c r="A181" s="44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B181" s="47">
+        <v>62.9</v>
+      </c>
+      <c r="C181" s="47">
+        <v>70.667615949295737</v>
+      </c>
+      <c r="D181" s="47">
+        <v>55.42404475433483</v>
+      </c>
+      <c r="E181" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="F181" s="47">
+        <v>69.075137163031997</v>
+      </c>
+      <c r="G181" s="47">
+        <v>53.983563175668159</v>
+      </c>
+      <c r="H181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD181" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE181" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="182" spans="1:31">
+      <c r="A182" s="45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B182" s="47">
+        <v>59.4</v>
+      </c>
+      <c r="C182" s="47">
+        <v>66.667621038165322</v>
+      </c>
+      <c r="D182" s="47">
+        <v>53.198313073064014</v>
+      </c>
+      <c r="E182" s="47">
+        <v>58</v>
+      </c>
+      <c r="F182" s="47">
+        <v>68.825712141298936</v>
+      </c>
+      <c r="G182" s="47">
+        <v>48.559558051408487</v>
+      </c>
+      <c r="H182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD182" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE182" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="183" spans="1:31">
+      <c r="A183" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B183" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="C183" s="47">
+        <v>73.350287779413733</v>
+      </c>
+      <c r="D183" s="47">
+        <v>58.162090345438436</v>
+      </c>
+      <c r="E183" s="47">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F183" s="47">
+        <v>74.12062533309647</v>
+      </c>
+      <c r="G183" s="47">
+        <v>67.416359479259015</v>
+      </c>
+      <c r="H183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD183" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE183" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="184" spans="1:31">
+      <c r="A184" s="45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B184" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="C184" s="47">
+        <v>63.223954334546185</v>
+      </c>
+      <c r="D184" s="47">
+        <v>52.740784780023787</v>
+      </c>
+      <c r="E184" s="47">
+        <v>57.1</v>
+      </c>
+      <c r="F184" s="47">
+        <v>63.361361098338044</v>
+      </c>
+      <c r="G184" s="47">
+        <v>51.480420248328556</v>
+      </c>
+      <c r="H184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD184" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE184" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="185" spans="1:31">
+      <c r="A185" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B185" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="C185" s="47">
+        <v>69.688606153617656</v>
+      </c>
+      <c r="D185" s="47">
+        <v>50.233857741602385</v>
+      </c>
+      <c r="E185" s="47">
+        <v>47.8</v>
+      </c>
+      <c r="F185" s="47">
+        <v>55.255824322817972</v>
+      </c>
+      <c r="G185" s="47">
+        <v>40.493137995758474</v>
+      </c>
+      <c r="H185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE185" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="186" spans="1:31">
+      <c r="A186" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B186" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="C186" s="47">
+        <v>77.091831110131196</v>
+      </c>
+      <c r="D186" s="47">
+        <v>59.497206703910614</v>
+      </c>
+      <c r="E186" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="F186" s="47">
+        <v>70.854490854490848</v>
+      </c>
+      <c r="G186" s="47">
+        <v>56.358974358974358</v>
+      </c>
+      <c r="H186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD186" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE186" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="187" spans="1:31">
+      <c r="A187" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="B187" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="C187" s="47">
+        <v>74.09338233199442</v>
+      </c>
+      <c r="D187" s="47">
+        <v>62.561382237041535</v>
+      </c>
+      <c r="E187" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="F187" s="47">
+        <v>75.415885829609337</v>
+      </c>
+      <c r="G187" s="47">
+        <v>63.123744786034301</v>
+      </c>
+      <c r="H187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD187" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE187" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="188" spans="1:31">
+      <c r="A188" s="45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B188" s="47">
+        <v>66</v>
+      </c>
+      <c r="C188" s="47">
+        <v>73.10185965503679</v>
+      </c>
+      <c r="D188" s="47">
+        <v>58.810497614178594</v>
+      </c>
+      <c r="E188" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="F188" s="47">
+        <v>72.397358420036142</v>
+      </c>
+      <c r="G188" s="47">
+        <v>52.966778044991166</v>
+      </c>
+      <c r="H188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE188" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="189" spans="1:31">
+      <c r="A189" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B189" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="C189" s="47">
+        <v>77.362937568631651</v>
+      </c>
+      <c r="D189" s="47">
+        <v>59.356526003214647</v>
+      </c>
+      <c r="E189" s="47">
+        <v>64</v>
+      </c>
+      <c r="F189" s="47">
+        <v>70.058498363119199</v>
+      </c>
+      <c r="G189" s="47">
+        <v>57.687935002634276</v>
+      </c>
+      <c r="H189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD189" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE189" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="190" spans="1:31">
+      <c r="A190" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B190" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="C190" s="47">
+        <v>77.109651339060122</v>
+      </c>
+      <c r="D190" s="47">
+        <v>64.024020715112115</v>
+      </c>
+      <c r="E190" s="47">
+        <v>70</v>
+      </c>
+      <c r="F190" s="47">
+        <v>74.338668913226613</v>
+      </c>
+      <c r="G190" s="47">
+        <v>65.739766243837593</v>
+      </c>
+      <c r="H190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD190" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE190" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="191" spans="1:31">
+      <c r="A191" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B191" s="47">
+        <v>57.5</v>
+      </c>
+      <c r="C191" s="47">
+        <v>66.981573135146462</v>
+      </c>
+      <c r="D191" s="47">
+        <v>48.016539604600077</v>
+      </c>
+      <c r="E191" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="F191" s="47">
+        <v>64.78783637635982</v>
+      </c>
+      <c r="G191" s="47">
+        <v>58.297142673995609</v>
+      </c>
+      <c r="H191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD191" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE191" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="192" spans="1:31">
+      <c r="A192" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B192" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="C192" s="47">
+        <v>76.674675245347558</v>
+      </c>
+      <c r="D192" s="47">
+        <v>60.48957093897144</v>
+      </c>
+      <c r="E192" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F192" s="47">
+        <v>71.4553524380852</v>
+      </c>
+      <c r="G192" s="47">
+        <v>59.763049520215851</v>
+      </c>
+      <c r="H192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD192" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE192" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="193" spans="1:32">
+      <c r="A193" s="45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B193" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="C193" s="47">
+        <v>73.18743563336767</v>
+      </c>
+      <c r="D193" s="47">
+        <v>63.09001391416033</v>
+      </c>
+      <c r="E193" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="F193" s="47">
+        <v>80.562862957264116</v>
+      </c>
+      <c r="G193" s="47">
+        <v>69.712931261522257</v>
+      </c>
+      <c r="H193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD193" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE193" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="194" spans="1:32">
+      <c r="A194" s="45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B194" s="47">
+        <v>57.1</v>
+      </c>
+      <c r="C194" s="47">
+        <v>68.966152550402697</v>
+      </c>
+      <c r="D194" s="47">
+        <v>45.41616719653932</v>
+      </c>
+      <c r="E194" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="F194" s="47">
+        <v>70.623731850641647</v>
+      </c>
+      <c r="G194" s="47">
+        <v>56.367248987175188</v>
+      </c>
+      <c r="H194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD194" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE194" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="195" spans="1:32">
+      <c r="A195" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="B195" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="C195" s="47">
+        <v>73.396124865446708</v>
+      </c>
+      <c r="D195" s="47">
+        <v>62.631798726380623</v>
+      </c>
+      <c r="E195" s="47">
+        <v>72</v>
+      </c>
+      <c r="F195" s="47">
+        <v>75.336116231161228</v>
+      </c>
+      <c r="G195" s="47">
+        <v>68.745128604832431</v>
+      </c>
+      <c r="H195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD195" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE195" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="196" spans="1:32">
+      <c r="A196" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="B196" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C196" s="47">
+        <v>74.340312913520663</v>
+      </c>
+      <c r="D196" s="47">
+        <v>63.470797571697723</v>
+      </c>
+      <c r="E196" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F196" s="47">
+        <v>71.373000436629226</v>
+      </c>
+      <c r="G196" s="47">
+        <v>66.652540577192013</v>
+      </c>
+      <c r="H196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD196" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE196" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="197" spans="1:32">
+      <c r="A197" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B197" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="C197" s="47">
+        <v>71.947965432297593</v>
+      </c>
+      <c r="D197" s="47">
+        <v>63.966555560419494</v>
+      </c>
+      <c r="E197" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F197" s="47">
+        <v>71.704208555932553</v>
+      </c>
+      <c r="G197" s="47">
+        <v>63.740632497548766</v>
+      </c>
+      <c r="H197" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="I197" s="47">
+        <v>71.483400641406348</v>
+      </c>
+      <c r="J197" s="47">
+        <v>63.535436011367878</v>
+      </c>
+      <c r="K197" s="47">
+        <v>67</v>
+      </c>
+      <c r="L197" s="47">
+        <v>71.578441310634744</v>
+      </c>
+      <c r="M197" s="76">
+        <v>63.115817592062584</v>
+      </c>
+      <c r="N197" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="O197" s="47">
+        <v>71.227068834478345</v>
+      </c>
+      <c r="P197" s="47">
+        <v>62.626524122281353</v>
+      </c>
+      <c r="Q197" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="R197" s="47">
+        <v>71.198049512378091</v>
+      </c>
+      <c r="S197" s="57">
+        <v>62.518053800324964</v>
+      </c>
+      <c r="T197" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="U197" s="47">
+        <v>71.152727567241215</v>
+      </c>
+      <c r="V197" s="47">
+        <v>62.353433015213575</v>
+      </c>
+      <c r="W197" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="X197" s="47">
+        <v>71.200689566636711</v>
+      </c>
+      <c r="Y197" s="47">
+        <v>62.278156662798125</v>
+      </c>
+      <c r="Z197" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="AA197" s="47">
+        <v>71.149073233149608</v>
+      </c>
+      <c r="AB197" s="47">
+        <v>62.316744950377185</v>
+      </c>
+      <c r="AC197" s="47">
+        <v>65.966746170471083</v>
+      </c>
+      <c r="AD197" s="47">
+        <v>70.709219858156033</v>
+      </c>
+      <c r="AE197" s="47">
+        <v>61.743150629181663</v>
+      </c>
+    </row>
+    <row r="198" spans="1:32">
+      <c r="A198" s="45" t="s">
+        <v>264</v>
+      </c>
+      <c r="B198" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="C198" s="47">
+        <v>70.080003813488631</v>
+      </c>
+      <c r="D198" s="47">
+        <v>61.561555926669548</v>
+      </c>
+      <c r="E198" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="F198" s="47">
+        <v>69.802138184139139</v>
+      </c>
+      <c r="G198" s="47">
+        <v>61.690038381456489</v>
+      </c>
+      <c r="H198" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="I198" s="47">
+        <v>69.958308899724472</v>
+      </c>
+      <c r="J198" s="47">
+        <v>61.705049385204596</v>
+      </c>
+      <c r="K198" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L198" s="47">
+        <v>70.060475720776807</v>
+      </c>
+      <c r="M198" s="76">
+        <v>61.252189141856391</v>
+      </c>
+      <c r="N198" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="O198" s="47">
+        <v>69.784409677860012</v>
+      </c>
+      <c r="P198" s="47">
+        <v>61.071457975769015</v>
+      </c>
+      <c r="Q198" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="R198" s="47">
+        <v>69.676162570736309</v>
+      </c>
+      <c r="S198" s="47">
+        <v>61.049723756906083</v>
+      </c>
+      <c r="T198" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="U198" s="47">
+        <v>69.637487014052155</v>
+      </c>
+      <c r="V198" s="47">
+        <v>60.73978688471815</v>
+      </c>
+      <c r="W198" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="X198" s="47">
+        <v>69.558591411310076</v>
+      </c>
+      <c r="Y198" s="47">
+        <v>60.803411907094699</v>
+      </c>
+      <c r="Z198" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="AA198" s="47">
+        <v>69.600320792109756</v>
+      </c>
+      <c r="AB198" s="47">
+        <v>60.819624381039219</v>
+      </c>
+      <c r="AC198" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AD198" s="47">
+        <v>69.204273011441231</v>
+      </c>
+      <c r="AE198" s="47">
+        <v>60.433164171369711</v>
+      </c>
+    </row>
+    <row r="199" spans="1:32">
+      <c r="A199" s="45" t="s">
+        <v>265</v>
+      </c>
+      <c r="B199" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="C199" s="47">
+        <v>74.320565797838526</v>
+      </c>
+      <c r="D199" s="47">
+        <v>64.9863481228669</v>
+      </c>
+      <c r="E199" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="F199" s="47">
+        <v>73.808219178082197</v>
+      </c>
+      <c r="G199" s="47">
+        <v>64.178897812240379</v>
+      </c>
+      <c r="H199" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="I199" s="47">
+        <v>73.582345664232406</v>
+      </c>
+      <c r="J199" s="47">
+        <v>64.265753807461238</v>
+      </c>
+      <c r="K199" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="L199" s="47">
+        <v>72.653093876244952</v>
+      </c>
+      <c r="M199" s="76">
+        <v>62.536677378790003</v>
+      </c>
+      <c r="N199" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="O199" s="47">
+        <v>69.412947326095704</v>
+      </c>
+      <c r="P199" s="47">
+        <v>60.912839471064984</v>
+      </c>
+      <c r="Q199" s="47">
+        <v>65</v>
+      </c>
+      <c r="R199" s="47">
+        <v>69.442878995249984</v>
+      </c>
+      <c r="S199" s="47">
+        <v>61.149498600333089</v>
+      </c>
+      <c r="T199" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="U199" s="47">
+        <v>69.511591609882373</v>
+      </c>
+      <c r="V199" s="47">
+        <v>60.587225274725277</v>
+      </c>
+      <c r="W199" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="X199" s="47">
+        <v>69.236319447081613</v>
+      </c>
+      <c r="Y199" s="47">
+        <v>60.508668913519337</v>
+      </c>
+      <c r="Z199" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="AA199" s="47">
+        <v>69.153127462384148</v>
+      </c>
+      <c r="AB199" s="47">
+        <v>60.624978561383053</v>
+      </c>
+      <c r="AC199" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="AD199" s="47">
+        <v>68.324173755928626</v>
+      </c>
+      <c r="AE199" s="47">
+        <v>59.650877979784042</v>
+      </c>
+    </row>
+    <row r="200" spans="1:32">
+      <c r="A200" s="45" t="s">
+        <v>266</v>
+      </c>
+      <c r="B200" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="C200" s="47">
+        <v>70.086994110336619</v>
+      </c>
+      <c r="D200" s="47">
+        <v>62.721165673195195</v>
+      </c>
+      <c r="E200" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="F200" s="47">
+        <v>70.136524886229267</v>
+      </c>
+      <c r="G200" s="47">
+        <v>62.733735492962204</v>
+      </c>
+      <c r="H200" s="47">
+        <v>66</v>
+      </c>
+      <c r="I200" s="47">
+        <v>69.972422191182275</v>
+      </c>
+      <c r="J200" s="47">
+        <v>62.47478677953719</v>
+      </c>
+      <c r="K200" s="47">
         <v>66.400000000000006</v>
       </c>
-      <c r="J6" s="46">
+      <c r="L200" s="47">
+        <v>70.729115000354284</v>
+      </c>
+      <c r="M200" s="76">
+        <v>62.563939634630657</v>
+      </c>
+      <c r="N200" s="47">
+        <v>66</v>
+      </c>
+      <c r="O200" s="47">
+        <v>70.947364610483632</v>
+      </c>
+      <c r="P200" s="47">
+        <v>61.630247268545148</v>
+      </c>
+      <c r="Q200" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="R200" s="47">
+        <v>71.031638356759117</v>
+      </c>
+      <c r="S200" s="47">
+        <v>61.414099250244831</v>
+      </c>
+      <c r="T200" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="U200" s="47">
+        <v>70.576479034480087</v>
+      </c>
+      <c r="V200" s="47">
+        <v>60.8885180581334</v>
+      </c>
+      <c r="W200" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="X200" s="47">
+        <v>70.507028112449802</v>
+      </c>
+      <c r="Y200" s="47">
+        <v>60.832619496316596</v>
+      </c>
+      <c r="Z200" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="AA200" s="47">
+        <v>70.514485030520305</v>
+      </c>
+      <c r="AB200" s="47">
+        <v>60.829982031316845</v>
+      </c>
+      <c r="AC200" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="AD200" s="47">
+        <v>70.179164414240475</v>
+      </c>
+      <c r="AE200" s="47">
+        <v>59.997255150880932</v>
+      </c>
+    </row>
+    <row r="201" spans="1:32">
+      <c r="A201" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="B201" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="C201" s="47">
+        <v>73.73128119800333</v>
+      </c>
+      <c r="D201" s="47">
+        <v>70.656289440471184</v>
+      </c>
+      <c r="E201" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="F201" s="47">
+        <v>76.665270213657308</v>
+      </c>
+      <c r="G201" s="47">
+        <v>67.431788653096575</v>
+      </c>
+      <c r="H201" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="I201" s="47">
+        <v>74.331085490537305</v>
+      </c>
+      <c r="J201" s="47">
+        <v>68.515709642470213</v>
+      </c>
+      <c r="K201" s="47">
+        <v>71</v>
+      </c>
+      <c r="L201" s="47">
+        <v>73.561732385261806</v>
+      </c>
+      <c r="M201" s="76">
+        <v>68.421052631578945</v>
+      </c>
+      <c r="N201" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="O201" s="47">
+        <v>73.878972572921199</v>
+      </c>
+      <c r="P201" s="47">
+        <v>68.242343541944066</v>
+      </c>
+      <c r="Q201" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="R201" s="47">
+        <v>74.189968930315132</v>
+      </c>
+      <c r="S201" s="47">
+        <v>67.861353454373969</v>
+      </c>
+      <c r="T201" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="U201" s="47">
+        <v>74.754420432220044</v>
+      </c>
+      <c r="V201" s="47">
+        <v>68.769849671818761</v>
+      </c>
+      <c r="W201" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="X201" s="47">
+        <v>74.750698045472674</v>
+      </c>
+      <c r="Y201" s="47">
+        <v>68.740279937791598</v>
+      </c>
+      <c r="Z201" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="AA201" s="47">
+        <v>74.969745865268251</v>
+      </c>
+      <c r="AB201" s="47">
+        <v>67.971530249110316</v>
+      </c>
+      <c r="AC201" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="AD201" s="47">
+        <v>74.784853700516351</v>
+      </c>
+      <c r="AE201" s="47">
+        <v>67.96908544439674</v>
+      </c>
+    </row>
+    <row r="202" spans="1:32">
+      <c r="A202" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="B202" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="C202" s="47">
+        <v>75.792801060467013</v>
+      </c>
+      <c r="D202" s="47">
+        <v>70.413552566018936</v>
+      </c>
+      <c r="E202" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F202" s="47">
+        <v>75.034293552812073</v>
+      </c>
+      <c r="G202" s="47">
+        <v>69.781226425261337</v>
+      </c>
+      <c r="H202" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I202" s="47">
+        <v>73.099415204678365</v>
+      </c>
+      <c r="J202" s="47">
+        <v>70.205407671347729</v>
+      </c>
+      <c r="K202" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="L202" s="47">
+        <v>73.128538477668272</v>
+      </c>
+      <c r="M202" s="76">
+        <v>70.025216533274872</v>
+      </c>
+      <c r="N202" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="O202" s="47">
+        <v>73.252124065922814</v>
+      </c>
+      <c r="P202" s="47">
+        <v>69.987282746926667</v>
+      </c>
+      <c r="Q202" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="R202" s="47">
+        <v>73.342705742402941</v>
+      </c>
+      <c r="S202" s="47">
+        <v>69.710300429184542</v>
+      </c>
+      <c r="T202" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="U202" s="47">
+        <v>73.061362103843564</v>
+      </c>
+      <c r="V202" s="47">
+        <v>70.111111111111114</v>
+      </c>
+      <c r="W202" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="X202" s="47">
+        <v>73.106476399560933</v>
+      </c>
+      <c r="Y202" s="47">
+        <v>70.250350959288724</v>
+      </c>
+      <c r="Z202" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="AA202" s="47">
+        <v>72.512820512820511</v>
+      </c>
+      <c r="AB202" s="47">
+        <v>71.038314619747652</v>
+      </c>
+      <c r="AC202" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="AD202" s="47">
+        <v>72.407385901753571</v>
+      </c>
+      <c r="AE202" s="47">
+        <v>70.530427113518954</v>
+      </c>
+    </row>
+    <row r="203" spans="1:32">
+      <c r="A203" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B203" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="C203" s="47">
+        <v>78.287745325297493</v>
+      </c>
+      <c r="D203" s="47">
+        <v>69.403575383641822</v>
+      </c>
+      <c r="E203" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="F203" s="47">
+        <v>78.439325113562617</v>
+      </c>
+      <c r="G203" s="47">
+        <v>68.1157201898056</v>
+      </c>
+      <c r="H203" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="I203" s="47">
+        <v>77.699951132106207</v>
+      </c>
+      <c r="J203" s="47">
+        <v>66.818108064254417</v>
+      </c>
+      <c r="K203" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="L203" s="47">
+        <v>77.86716877781582</v>
+      </c>
+      <c r="M203" s="76">
+        <v>67.087817813133682</v>
+      </c>
+      <c r="N203" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="O203" s="47">
+        <v>77.570564516129025</v>
+      </c>
+      <c r="P203" s="47">
+        <v>66.785170137125448</v>
+      </c>
+      <c r="Q203" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="R203" s="47">
+        <v>77.737540955337124</v>
+      </c>
+      <c r="S203" s="47">
+        <v>66.861924686192467</v>
+      </c>
+      <c r="T203" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="U203" s="47">
+        <v>78.322033898305079</v>
+      </c>
+      <c r="V203" s="47">
+        <v>66.792842395044744</v>
+      </c>
+      <c r="W203" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="X203" s="47">
+        <v>78.25378726176902</v>
+      </c>
+      <c r="Y203" s="47">
+        <v>66.90789473684211</v>
+      </c>
+      <c r="Z203" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="AA203" s="47">
+        <v>77.933151432469302</v>
+      </c>
+      <c r="AB203" s="47">
+        <v>67.279291106005914</v>
+      </c>
+      <c r="AC203" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="AD203" s="47">
+        <v>77.31236108736536</v>
+      </c>
+      <c r="AE203" s="47">
+        <v>66.430300933932898</v>
+      </c>
+    </row>
+    <row r="204" spans="1:32">
+      <c r="A204" s="45" t="s">
+        <v>170</v>
+      </c>
+      <c r="B204" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="C204" s="47">
+        <v>76.255131038838016</v>
+      </c>
+      <c r="D204" s="47">
+        <v>71.668723010487355</v>
+      </c>
+      <c r="E204" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="F204" s="47">
+        <v>74.898023219328522</v>
+      </c>
+      <c r="G204" s="47">
+        <v>71.568775479389998</v>
+      </c>
+      <c r="H204" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="I204" s="47">
+        <v>74.667531625040553</v>
+      </c>
+      <c r="J204" s="47">
+        <v>69.981238273921207</v>
+      </c>
+      <c r="K204" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="L204" s="47">
+        <v>75.418814432989691</v>
+      </c>
+      <c r="M204" s="76">
+        <v>69.494238156209988</v>
+      </c>
+      <c r="N204" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="O204" s="47">
+        <v>75.254895614177059</v>
+      </c>
+      <c r="P204" s="47">
+        <v>69.352640545144794</v>
+      </c>
+      <c r="Q204" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="R204" s="47">
+        <v>75.420757363253855</v>
+      </c>
+      <c r="S204" s="47">
+        <v>69.327586206896555</v>
+      </c>
+      <c r="T204" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="U204" s="47">
+        <v>74.391518590413625</v>
+      </c>
+      <c r="V204" s="47">
+        <v>71.392643822697266</v>
+      </c>
+      <c r="W204" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="X204" s="47">
+        <v>74.366401158580743</v>
+      </c>
+      <c r="Y204" s="47">
+        <v>71.40682095006089</v>
+      </c>
+      <c r="Z204" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AA204" s="47">
+        <v>74.10083493898523</v>
+      </c>
+      <c r="AB204" s="47">
+        <v>71.846679542415686</v>
+      </c>
+      <c r="AC204" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="AD204" s="47">
+        <v>75.327396542692512</v>
+      </c>
+      <c r="AE204" s="47">
+        <v>70.066759819903751</v>
+      </c>
+    </row>
+    <row r="205" spans="1:32">
+      <c r="A205" s="45" t="s">
+        <v>267</v>
+      </c>
+      <c r="B205" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="C205" s="47">
+        <v>76.884049003836154</v>
+      </c>
+      <c r="D205" s="47">
+        <v>70.993200582807191</v>
+      </c>
+      <c r="E205" s="47">
+        <v>73.2</v>
+      </c>
+      <c r="F205" s="47">
+        <v>75.039598732840545</v>
+      </c>
+      <c r="G205" s="47">
+        <v>71.480009932952569</v>
+      </c>
+      <c r="H205" s="47">
+        <v>72.2</v>
+      </c>
+      <c r="I205" s="47">
+        <v>74.126710054456098</v>
+      </c>
+      <c r="J205" s="47">
+        <v>70.382937469704316</v>
+      </c>
+      <c r="K205" s="53">
+        <v>71.988705640762362</v>
+      </c>
+      <c r="L205" s="47">
+        <v>74.403499469777316</v>
+      </c>
+      <c r="M205" s="76">
+        <v>69.722602313720614</v>
+      </c>
+      <c r="N205" s="84">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="O205" s="66">
+        <v>74.81519906626896</v>
+      </c>
+      <c r="P205" s="47">
+        <v>69.054624536267113</v>
+      </c>
+      <c r="Q205" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="R205" s="47">
+        <v>74.77033683930236</v>
+      </c>
+      <c r="S205" s="47">
+        <v>69.187096774193549</v>
+      </c>
+      <c r="T205" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="U205" s="47">
+        <v>75.155022736668059</v>
+      </c>
+      <c r="V205" s="47">
+        <v>69.626292075271678</v>
+      </c>
+      <c r="W205" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="X205" s="47">
+        <v>78.023373983739845</v>
+      </c>
+      <c r="Y205" s="47">
+        <v>66.742223901271885</v>
+      </c>
+      <c r="Z205" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="AA205" s="47">
+        <v>77.494802494802499</v>
+      </c>
+      <c r="AB205" s="47">
+        <v>67.231278655119723</v>
+      </c>
+      <c r="AC205" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="AD205" s="47">
+        <v>75.919191919191917</v>
+      </c>
+      <c r="AE205" s="47">
+        <v>67.940045098819468</v>
+      </c>
+      <c r="AF205" s="50"/>
+    </row>
+    <row r="206" spans="1:32">
+      <c r="A206" s="45" t="s">
+        <v>268</v>
+      </c>
+      <c r="B206" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C206" s="47">
+        <v>74.834710743801651</v>
+      </c>
+      <c r="D206" s="47">
+        <v>69.205150976909408</v>
+      </c>
+      <c r="E206" s="47">
+        <v>72</v>
+      </c>
+      <c r="F206" s="47">
+        <v>74.725756910925853</v>
+      </c>
+      <c r="G206" s="47">
+        <v>69.296515450361596</v>
+      </c>
+      <c r="H206" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="I206" s="47">
+        <v>74.632034632034632</v>
+      </c>
+      <c r="J206" s="47">
+        <v>67.868710861584972</v>
+      </c>
+      <c r="K206" s="53">
+        <v>71.830092983939139</v>
+      </c>
+      <c r="L206" s="47">
+        <v>75.818902566242443</v>
+      </c>
+      <c r="M206" s="76">
+        <v>67.73710126311282</v>
+      </c>
+      <c r="N206" s="84">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="O206" s="66">
+        <v>76.040237768632821</v>
+      </c>
+      <c r="P206" s="47">
+        <v>67.847411444141684</v>
+      </c>
+      <c r="Q206" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="R206" s="47">
+        <v>75.877092409997701</v>
+      </c>
+      <c r="S206" s="47">
+        <v>67.69911504424779</v>
+      </c>
+      <c r="T206" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="U206" s="47">
+        <v>75.462962962962962</v>
+      </c>
+      <c r="V206" s="47">
+        <v>69.208601197073818</v>
+      </c>
+      <c r="W206" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="X206" s="47">
+        <v>77.30646871686109</v>
+      </c>
+      <c r="Y206" s="47">
+        <v>67.305936073059371</v>
+      </c>
+      <c r="Z206" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="AA206" s="47">
+        <v>77.621483375959073</v>
+      </c>
+      <c r="AB206" s="47">
+        <v>66.651344518501503</v>
+      </c>
+      <c r="AC206" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="AD206" s="47">
+        <v>76.804015896256004</v>
+      </c>
+      <c r="AE206" s="47">
+        <v>66.585425298562029</v>
+      </c>
+      <c r="AF206" s="50"/>
+    </row>
+    <row r="207" spans="1:32">
+      <c r="A207" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B207" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C207" s="47">
+        <v>73.560145808019442</v>
+      </c>
+      <c r="D207" s="47">
+        <v>70.73289505721938</v>
+      </c>
+      <c r="E207" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="F207" s="47">
+        <v>73.920042929970478</v>
+      </c>
+      <c r="G207" s="47">
+        <v>70.053612458514166</v>
+      </c>
+      <c r="H207" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="I207" s="47">
+        <v>72.143665158371036</v>
+      </c>
+      <c r="J207" s="47">
+        <v>70.471204188481664</v>
+      </c>
+      <c r="K207" s="47">
+        <v>71.271753681392227</v>
+      </c>
+      <c r="L207" s="47">
+        <v>71.455782312925166</v>
+      </c>
+      <c r="M207" s="76">
+        <v>71.093544137022391</v>
+      </c>
+      <c r="N207" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="O207" s="47">
+        <v>71.543363812690487</v>
+      </c>
+      <c r="P207" s="47">
+        <v>71.088999447208408</v>
+      </c>
+      <c r="Q207" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="R207" s="47">
+        <v>71.732605729877221</v>
+      </c>
+      <c r="S207" s="47">
+        <v>71.020761245674734</v>
+      </c>
+      <c r="T207" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="U207" s="47">
+        <v>72.366820724884462</v>
+      </c>
+      <c r="V207" s="47">
+        <v>69.647624132407898</v>
+      </c>
+      <c r="W207" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="X207" s="47">
+        <v>72.268274302938963</v>
+      </c>
+      <c r="Y207" s="47">
+        <v>69.875694260777564</v>
+      </c>
+      <c r="Z207" s="47">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="AA207" s="47">
+        <v>73.580562659846549</v>
+      </c>
+      <c r="AB207" s="47">
+        <v>68.445667125171937</v>
+      </c>
+      <c r="AC207" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AD207" s="47">
+        <v>72.833843017329258</v>
+      </c>
+      <c r="AE207" s="47">
+        <v>68.217934165720763</v>
+      </c>
+    </row>
+    <row r="208" spans="1:32">
+      <c r="A208" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B208" s="47">
+        <v>73</v>
+      </c>
+      <c r="C208" s="47">
+        <v>76.251362870452965</v>
+      </c>
+      <c r="D208" s="47">
+        <v>69.744204636290974</v>
+      </c>
+      <c r="E208" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F208" s="47">
+        <v>75.693851409052087</v>
+      </c>
+      <c r="G208" s="47">
+        <v>69.212702951087508</v>
+      </c>
+      <c r="H208" s="47">
+        <v>71.3</v>
+      </c>
+      <c r="I208" s="47">
+        <v>76.387333265451588</v>
+      </c>
+      <c r="J208" s="47">
+        <v>66.426669296774833</v>
+      </c>
+      <c r="K208" s="47">
+        <v>70.947176684881612</v>
+      </c>
+      <c r="L208" s="47">
+        <v>75.908181531009788</v>
+      </c>
+      <c r="M208" s="76">
+        <v>66.358235122236295</v>
+      </c>
+      <c r="N208" s="47">
+        <v>71</v>
+      </c>
+      <c r="O208" s="47">
+        <v>75.769612711022845</v>
+      </c>
+      <c r="P208" s="47">
+        <v>66.207233626588462</v>
+      </c>
+      <c r="Q208" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="R208" s="47">
+        <v>75.775807473084228</v>
+      </c>
+      <c r="S208" s="47">
+        <v>65.837917900973338</v>
+      </c>
+      <c r="T208" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="U208" s="47">
+        <v>76.835999625783515</v>
+      </c>
+      <c r="V208" s="47">
+        <v>66.177505276912257</v>
+      </c>
+      <c r="W208" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="X208" s="47">
+        <v>76.660397901613379</v>
+      </c>
+      <c r="Y208" s="47">
+        <v>66.771001615508879</v>
+      </c>
+      <c r="Z208" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="AA208" s="47">
+        <v>76.838128451031679</v>
+      </c>
+      <c r="AB208" s="47">
+        <v>66.35831020659883</v>
+      </c>
+      <c r="AC208" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="AD208" s="47">
+        <v>76.367594169979185</v>
+      </c>
+      <c r="AE208" s="47">
+        <v>66.427432216905899</v>
+      </c>
+    </row>
+    <row r="209" spans="1:31">
+      <c r="A209" s="45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B209" s="47">
+        <v>73</v>
+      </c>
+      <c r="C209" s="47">
+        <v>75.005452562704463</v>
+      </c>
+      <c r="D209" s="47">
+        <v>71.305347901092574</v>
+      </c>
+      <c r="E209" s="47">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F209" s="47">
+        <v>77.146602578107931</v>
+      </c>
+      <c r="G209" s="47">
+        <v>67.8556263269639</v>
+      </c>
+      <c r="H209" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="I209" s="47">
+        <v>74.647887323943664</v>
+      </c>
+      <c r="J209" s="47">
+        <v>68.319253001333934</v>
+      </c>
+      <c r="K209" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="L209" s="47">
+        <v>74.435915329146312</v>
+      </c>
+      <c r="M209" s="76">
+        <v>66.822429906542055</v>
+      </c>
+      <c r="N209" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="O209" s="47">
+        <v>75.033318525099943</v>
+      </c>
+      <c r="P209" s="47">
+        <v>65.927679724494183</v>
+      </c>
+      <c r="Q209" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="R209" s="47">
+        <v>75.241085445167073</v>
+      </c>
+      <c r="S209" s="47">
+        <v>65.505725190839698</v>
+      </c>
+      <c r="T209" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="U209" s="47">
+        <v>74.698293799417385</v>
+      </c>
+      <c r="V209" s="47">
+        <v>65.950612326841991</v>
+      </c>
+      <c r="W209" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="X209" s="47">
+        <v>74.983881366860089</v>
+      </c>
+      <c r="Y209" s="47">
+        <v>65.325754263226926</v>
+      </c>
+      <c r="Z209" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="AA209" s="47">
+        <v>73.87665198237886</v>
+      </c>
+      <c r="AB209" s="47">
+        <v>66.915322580645153</v>
+      </c>
+      <c r="AC209" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="AD209" s="47">
+        <v>73.097885328101157</v>
+      </c>
+      <c r="AE209" s="47">
+        <v>66.430312430755592</v>
+      </c>
+    </row>
+    <row r="210" spans="1:31">
+      <c r="A210" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="B210" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="C210" s="47">
+        <v>78.097139055222883</v>
+      </c>
+      <c r="D210" s="47">
+        <v>70.244870946393121</v>
+      </c>
+      <c r="E210" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="F210" s="47">
+        <v>77.720413026211276</v>
+      </c>
+      <c r="G210" s="47">
+        <v>68.873387733614109</v>
+      </c>
+      <c r="H210" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="I210" s="47">
+        <v>76.270497357365485</v>
+      </c>
+      <c r="J210" s="47">
+        <v>68.082860535690713</v>
+      </c>
+      <c r="K210" s="47">
+        <v>71.8</v>
+      </c>
+      <c r="L210" s="47">
+        <v>75.727069351230426</v>
+      </c>
+      <c r="M210" s="76">
+        <v>68.043710021321957</v>
+      </c>
+      <c r="N210" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="O210" s="47">
+        <v>75.850388143966128</v>
+      </c>
+      <c r="P210" s="47">
+        <v>67.932975185469417</v>
+      </c>
+      <c r="Q210" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="R210" s="47">
+        <v>75.977133741026321</v>
+      </c>
+      <c r="S210" s="47">
+        <v>67.511216679862756</v>
+      </c>
+      <c r="T210" s="47">
+        <v>72</v>
+      </c>
+      <c r="U210" s="47">
+        <v>75.788334010014893</v>
+      </c>
+      <c r="V210" s="47">
+        <v>68.195550672892068</v>
+      </c>
+      <c r="W210" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="X210" s="47">
+        <v>76.468205751316333</v>
+      </c>
+      <c r="Y210" s="47">
+        <v>67.253176930596283</v>
+      </c>
+      <c r="Z210" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="AA210" s="47">
+        <v>76.525688333806428</v>
+      </c>
+      <c r="AB210" s="47">
+        <v>67.311737484223812</v>
+      </c>
+      <c r="AC210" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="AD210" s="47">
+        <v>76.722712238147736</v>
+      </c>
+      <c r="AE210" s="47">
+        <v>66.343042071197416</v>
+      </c>
+    </row>
+    <row r="211" spans="1:31" ht="22.5">
+      <c r="A211" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B211" s="47">
+        <v>67</v>
+      </c>
+      <c r="C211" s="47">
+        <v>73.977406637924091</v>
+      </c>
+      <c r="D211" s="47">
+        <v>60.931616941961785</v>
+      </c>
+      <c r="E211" s="47">
+        <v>66</v>
+      </c>
+      <c r="F211" s="47">
+        <v>73.13152960085722</v>
+      </c>
+      <c r="G211" s="47">
+        <v>59.793064900461872</v>
+      </c>
+      <c r="H211" s="47">
+        <v>67</v>
+      </c>
+      <c r="I211" s="47">
+        <v>74.550108743768874</v>
+      </c>
+      <c r="J211" s="47">
+        <v>60.307520244513597</v>
+      </c>
+      <c r="K211" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="L211" s="47">
+        <v>73.902443743590723</v>
+      </c>
+      <c r="M211" s="47">
+        <v>60.239895094106757</v>
+      </c>
+      <c r="N211" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="O211" s="47">
+        <v>72.273246605502791</v>
+      </c>
+      <c r="P211" s="47">
+        <v>61.56622846978177</v>
+      </c>
+      <c r="Q211" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="R211" s="47">
+        <v>72.663049144355028</v>
+      </c>
+      <c r="S211" s="47">
+        <v>61.454811932668271</v>
+      </c>
+      <c r="T211" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="U211" s="47">
+        <v>71.353221862922936</v>
+      </c>
+      <c r="V211" s="47">
+        <v>59.533053236185715</v>
+      </c>
+      <c r="W211" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="X211" s="47">
+        <v>69.639940973930152</v>
+      </c>
+      <c r="Y211" s="47">
+        <v>59.054869788080822</v>
+      </c>
+      <c r="Z211" s="47" t="s">
+        <v>321</v>
+      </c>
+      <c r="AA211" s="47">
+        <v>68.285333201600551</v>
+      </c>
+      <c r="AB211" s="47">
+        <v>58.043835935783804</v>
+      </c>
+      <c r="AC211" s="47">
+        <v>60.641271124959864</v>
+      </c>
+      <c r="AD211" s="47">
+        <v>65.842516930304626</v>
+      </c>
+      <c r="AE211" s="47">
+        <v>55.917941269913307</v>
+      </c>
+    </row>
+    <row r="212" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A212" s="45" t="s">
+        <v>269</v>
+      </c>
+      <c r="B212" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="C212" s="47">
+        <v>71.801983306732254</v>
+      </c>
+      <c r="D212" s="47">
+        <v>53.572722515196652</v>
+      </c>
+      <c r="E212" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="F212" s="47">
+        <v>70.890655118692408</v>
+      </c>
+      <c r="G212" s="47">
+        <v>51.787480570863359</v>
+      </c>
+      <c r="H212" s="47">
+        <v>59.7</v>
+      </c>
+      <c r="I212" s="47">
+        <v>69.018932874354562</v>
+      </c>
+      <c r="J212" s="47">
+        <v>52.439110769324174</v>
+      </c>
+      <c r="K212" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="L212" s="47">
+        <v>69.697724412751683</v>
+      </c>
+      <c r="M212" s="47">
+        <v>53.456174898525092</v>
+      </c>
+      <c r="N212" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="O212" s="47">
+        <v>69.377490365144681</v>
+      </c>
+      <c r="P212" s="47">
+        <v>57.061346714146971</v>
+      </c>
+      <c r="Q212" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="R212" s="47">
+        <v>70.125831551047725</v>
+      </c>
+      <c r="S212" s="47">
+        <v>56.284279256654948</v>
+      </c>
+      <c r="T212" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="U212" s="47">
+        <v>67.427544880089442</v>
+      </c>
+      <c r="V212" s="47">
+        <v>53.741987994709532</v>
+      </c>
+      <c r="W212" s="47">
+        <v>56.3</v>
+      </c>
+      <c r="X212" s="47">
+        <v>63.500775116267441</v>
+      </c>
+      <c r="Y212" s="47">
+        <v>50.365908349641224</v>
+      </c>
+      <c r="Z212" s="47">
+        <v>55.3</v>
+      </c>
+      <c r="AA212" s="47">
+        <v>61.518058550853965</v>
+      </c>
+      <c r="AB212" s="47">
+        <v>50.283710939083214</v>
+      </c>
+      <c r="AC212" s="47">
+        <v>55.8</v>
+      </c>
+      <c r="AD212" s="47">
+        <v>59.620676831535881</v>
+      </c>
+      <c r="AE212" s="47">
+        <v>52.634514934834421</v>
+      </c>
+    </row>
+    <row r="213" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A213" s="45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B213" s="47">
+        <v>72</v>
+      </c>
+      <c r="C213" s="47">
+        <v>74.215980365421316</v>
+      </c>
+      <c r="D213" s="47">
+        <v>69.912625047486387</v>
+      </c>
+      <c r="E213" s="47">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="F213" s="47">
+        <v>73.041931732676659</v>
+      </c>
+      <c r="G213" s="47">
+        <v>70.903918272339325</v>
+      </c>
+      <c r="H213" s="47">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="I213" s="47">
+        <v>82.74865868757739</v>
+      </c>
+      <c r="J213" s="47">
+        <v>71.501890869800107</v>
+      </c>
+      <c r="K213" s="47">
+        <v>75.2</v>
+      </c>
+      <c r="L213" s="47">
+        <v>80.228058051140295</v>
+      </c>
+      <c r="M213" s="47">
+        <v>70.406151419558356</v>
+      </c>
+      <c r="N213" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="O213" s="47">
+        <v>73.590192644483366</v>
+      </c>
+      <c r="P213" s="47">
+        <v>67.238616637735348</v>
+      </c>
+      <c r="Q213" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="R213" s="47">
+        <v>73.66098144823458</v>
+      </c>
+      <c r="S213" s="47">
+        <v>67.223494543984913</v>
+      </c>
+      <c r="T213" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="U213" s="47">
+        <v>69.757942511346457</v>
+      </c>
+      <c r="V213" s="47">
+        <v>57.457212713936428</v>
+      </c>
+      <c r="W213" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="X213" s="47">
+        <v>70.81148759683856</v>
+      </c>
+      <c r="Y213" s="47">
+        <v>54.840413491284991</v>
+      </c>
+      <c r="Z213" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="AA213" s="47">
+        <v>69.693281402142162</v>
+      </c>
+      <c r="AB213" s="47">
+        <v>59.494175841710543</v>
+      </c>
+      <c r="AC213" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="AD213" s="47">
+        <v>66.107382550335572</v>
+      </c>
+      <c r="AE213" s="47">
+        <v>54.193752972887268</v>
+      </c>
+    </row>
+    <row r="214" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A214" s="45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B214" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="C214" s="47">
+        <v>72.224036577400383</v>
+      </c>
+      <c r="D214" s="47">
+        <v>65.602895213028461</v>
+      </c>
+      <c r="E214" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="F214" s="47">
+        <v>70.648464163822524</v>
+      </c>
+      <c r="G214" s="47">
+        <v>65.346210509084955</v>
+      </c>
+      <c r="H214" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="I214" s="47">
+        <v>75.0989502667355</v>
+      </c>
+      <c r="J214" s="47">
+        <v>65.778546712802765</v>
+      </c>
+      <c r="K214" s="47">
+        <v>73.5</v>
+      </c>
+      <c r="L214" s="47">
+        <v>79.257073424752647</v>
+      </c>
+      <c r="M214" s="47">
+        <v>67.518183430902965</v>
+      </c>
+      <c r="N214" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="O214" s="47">
+        <v>79.874664279319603</v>
+      </c>
+      <c r="P214" s="47">
+        <v>67.873221681973703</v>
+      </c>
+      <c r="Q214" s="47">
+        <v>70</v>
+      </c>
+      <c r="R214" s="47">
+        <v>76.350864553314111</v>
+      </c>
+      <c r="S214" s="47">
+        <v>63.464016197312723</v>
+      </c>
+      <c r="T214" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="U214" s="47">
+        <v>75.74404761904762</v>
+      </c>
+      <c r="V214" s="47">
+        <v>62.415974693554766</v>
+      </c>
+      <c r="W214" s="47">
+        <v>78.7</v>
+      </c>
+      <c r="X214" s="47">
+        <v>80.475619504396491</v>
+      </c>
+      <c r="Y214" s="47">
+        <v>76.973560847552974</v>
+      </c>
+      <c r="Z214" s="47">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="AA214" s="47">
+        <v>76.329787234042556</v>
+      </c>
+      <c r="AB214" s="47">
+        <v>73.590206702789487</v>
+      </c>
+      <c r="AC214" s="47">
+        <v>64</v>
+      </c>
+      <c r="AD214" s="47">
+        <v>71.272727272727266</v>
+      </c>
+      <c r="AE214" s="47">
+        <v>56.601441812564367</v>
+      </c>
+    </row>
+    <row r="215" spans="1:31" ht="22.5">
+      <c r="A215" s="45" t="s">
+        <v>178</v>
+      </c>
+      <c r="B215" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="C215" s="47">
+        <v>76.679746936814283</v>
+      </c>
+      <c r="D215" s="47">
+        <v>66.497654003329814</v>
+      </c>
+      <c r="E215" s="47">
+        <v>74.3</v>
+      </c>
+      <c r="F215" s="47">
+        <v>79.187649632626105</v>
+      </c>
+      <c r="G215" s="47">
+        <v>69.642572203606193</v>
+      </c>
+      <c r="H215" s="47">
+        <v>79.8</v>
+      </c>
+      <c r="I215" s="47">
+        <v>85.170943743208227</v>
+      </c>
+      <c r="J215" s="47">
+        <v>74.672806592341246</v>
+      </c>
+      <c r="K215" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="L215" s="47">
+        <v>77.309169868047434</v>
+      </c>
+      <c r="M215" s="47">
+        <v>71.714704445530046</v>
+      </c>
+      <c r="N215" s="47">
+        <v>79</v>
+      </c>
+      <c r="O215" s="47">
+        <v>81.786733546657445</v>
+      </c>
+      <c r="P215" s="47">
+        <v>76.287616960296731</v>
+      </c>
+      <c r="Q215" s="47">
+        <v>77.8</v>
+      </c>
+      <c r="R215" s="47">
+        <v>80.269844051165236</v>
+      </c>
+      <c r="S215" s="47">
+        <v>75.281768906478533</v>
+      </c>
+      <c r="T215" s="47">
+        <v>78.3</v>
+      </c>
+      <c r="U215" s="47">
+        <v>83.169589569369208</v>
+      </c>
+      <c r="V215" s="47">
+        <v>73.728667471125675</v>
+      </c>
+      <c r="W215" s="47">
+        <v>74.5</v>
+      </c>
+      <c r="X215" s="47">
+        <v>77.156622125261336</v>
+      </c>
+      <c r="Y215" s="47">
+        <v>71.900898543138794</v>
+      </c>
+      <c r="Z215" s="47">
+        <v>82.3</v>
+      </c>
+      <c r="AA215" s="47">
+        <v>86.542730299667028</v>
+      </c>
+      <c r="AB215" s="47">
+        <v>78.265458703491959</v>
+      </c>
+      <c r="AC215" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="AD215" s="47">
+        <v>74.079625292740047</v>
+      </c>
+      <c r="AE215" s="47">
+        <v>66.274157303370785</v>
+      </c>
+    </row>
+    <row r="216" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A216" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B216" s="47">
+        <v>66</v>
+      </c>
+      <c r="C216" s="47">
+        <v>67.224576271186436</v>
+      </c>
+      <c r="D216" s="47">
+        <v>64.910875225315436</v>
+      </c>
+      <c r="E216" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F216" s="47">
+        <v>72.247311827956992</v>
+      </c>
+      <c r="G216" s="47">
+        <v>60.697240091305254</v>
+      </c>
+      <c r="H216" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="I216" s="47">
+        <v>73.050660792951547</v>
+      </c>
+      <c r="J216" s="47">
+        <v>60.121328224776505</v>
+      </c>
+      <c r="K216" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="L216" s="47">
+        <v>73.199907982516677</v>
+      </c>
+      <c r="M216" s="47">
+        <v>62.461231723526808</v>
+      </c>
+      <c r="N216" s="47">
         <v>66.099999999999994</v>
       </c>
-      <c r="K6" s="46">
+      <c r="O216" s="47">
+        <v>73.855421686746993</v>
+      </c>
+      <c r="P216" s="47">
+        <v>58.642117376294586</v>
+      </c>
+      <c r="Q216" s="47">
         <v>67.099999999999994</v>
       </c>
-      <c r="L6" s="46">
+      <c r="R216" s="47">
+        <v>73.494564553560522</v>
+      </c>
+      <c r="S216" s="47">
+        <v>60.862902275138516</v>
+      </c>
+      <c r="T216" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="U216" s="47">
+        <v>75.969703924718843</v>
+      </c>
+      <c r="V216" s="47">
+        <v>69.380630630630634</v>
+      </c>
+      <c r="W216" s="47">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="X216" s="47">
+        <v>78.81336136416725</v>
+      </c>
+      <c r="Y216" s="47">
+        <v>73.055619663051004</v>
+      </c>
+      <c r="Z216" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="AA216" s="47">
+        <v>75.642840292521825</v>
+      </c>
+      <c r="AB216" s="47">
+        <v>59.404900816802801</v>
+      </c>
+      <c r="AC216" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="AD216" s="47">
+        <v>71.747388414055081</v>
+      </c>
+      <c r="AE216" s="47">
+        <v>55.539755895248248</v>
+      </c>
+    </row>
+    <row r="217" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A217" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B217" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="C217" s="47">
+        <v>69.540942928039712</v>
+      </c>
+      <c r="D217" s="47">
+        <v>58.053771115869615</v>
+      </c>
+      <c r="E217" s="47">
+        <v>76.7</v>
+      </c>
+      <c r="F217" s="47">
+        <v>79.742564358910272</v>
+      </c>
+      <c r="G217" s="47">
+        <v>73.6494216346765</v>
+      </c>
+      <c r="H217" s="47">
+        <v>77.5</v>
+      </c>
+      <c r="I217" s="47">
+        <v>82.973316391359589</v>
+      </c>
+      <c r="J217" s="47">
+        <v>71.952817824377462</v>
+      </c>
+      <c r="K217" s="47">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="L217" s="47">
+        <v>82.069057459005464</v>
+      </c>
+      <c r="M217" s="47">
+        <v>70.124648170486537</v>
+      </c>
+      <c r="N217" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="O217" s="47">
+        <v>71.641791044776113</v>
+      </c>
+      <c r="P217" s="47">
+        <v>66.479820627802695</v>
+      </c>
+      <c r="Q217" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="R217" s="47">
+        <v>69.476661951909477</v>
+      </c>
+      <c r="S217" s="47">
+        <v>69.414559172837784</v>
+      </c>
+      <c r="T217" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="U217" s="47">
+        <v>67.384916748285988</v>
+      </c>
+      <c r="V217" s="47">
+        <v>65.671641791044777</v>
+      </c>
+      <c r="W217" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="X217" s="47">
+        <v>71.261555193039698</v>
+      </c>
+      <c r="Y217" s="47">
+        <v>71.520907531987859</v>
+      </c>
+      <c r="Z217" s="47">
+        <v>72</v>
+      </c>
+      <c r="AA217" s="47">
+        <v>70.999453850354996</v>
+      </c>
+      <c r="AB217" s="47">
+        <v>72.93636235360519</v>
+      </c>
+      <c r="AC217" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="AD217" s="47">
+        <v>70.1916045048998</v>
+      </c>
+      <c r="AE217" s="47">
+        <v>69.120863099577193</v>
+      </c>
+    </row>
+    <row r="218" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A218" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B218" s="47">
+        <v>66</v>
+      </c>
+      <c r="C218" s="47">
+        <v>71.529330810252887</v>
+      </c>
+      <c r="D218" s="47">
+        <v>60.763699749428035</v>
+      </c>
+      <c r="E218" s="47">
+        <v>63</v>
+      </c>
+      <c r="F218" s="47">
+        <v>69.168426459676951</v>
+      </c>
+      <c r="G218" s="47">
+        <v>57.166613024353616</v>
+      </c>
+      <c r="H218" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="I218" s="47">
+        <v>67.191228269514824</v>
+      </c>
+      <c r="J218" s="47">
+        <v>53.726725233438309</v>
+      </c>
+      <c r="K218" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="L218" s="47">
+        <v>67.831969076853113</v>
+      </c>
+      <c r="M218" s="47">
+        <v>56.939617723718506</v>
+      </c>
+      <c r="N218" s="47">
+        <v>62.1</v>
+      </c>
+      <c r="O218" s="47">
+        <v>67.771257622828216</v>
+      </c>
+      <c r="P218" s="47">
+        <v>56.666666666666671</v>
+      </c>
+      <c r="Q218" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="R218" s="47">
+        <v>65.02012238822428</v>
+      </c>
+      <c r="S218" s="47">
+        <v>57.465277777777779</v>
+      </c>
+      <c r="T218" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="U218" s="47">
+        <v>68.93645336586448</v>
+      </c>
+      <c r="V218" s="47">
+        <v>57.569614851168247</v>
+      </c>
+      <c r="W218" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="X218" s="47">
+        <v>70.498125916671185</v>
+      </c>
+      <c r="Y218" s="47">
+        <v>66.030293467970978</v>
+      </c>
+      <c r="Z218" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="AA218" s="47">
+        <v>67.488801054018452</v>
+      </c>
+      <c r="AB218" s="47">
+        <v>60.902216697741864</v>
+      </c>
+      <c r="AC218" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="AD218" s="47">
+        <v>70.24687399807631</v>
+      </c>
+      <c r="AE218" s="47">
+        <v>62.808319397993309</v>
+      </c>
+    </row>
+    <row r="219" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A219" s="45" t="s">
+        <v>180</v>
+      </c>
+      <c r="B219" s="47">
+        <v>69</v>
+      </c>
+      <c r="C219" s="47">
+        <v>75.251342790249282</v>
+      </c>
+      <c r="D219" s="47">
+        <v>63.136033229491169</v>
+      </c>
+      <c r="E219" s="47">
+        <v>66</v>
+      </c>
+      <c r="F219" s="47">
+        <v>74.001117630623085</v>
+      </c>
+      <c r="G219" s="47">
+        <v>58.171018096422159</v>
+      </c>
+      <c r="H219" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="I219" s="47">
+        <v>76.478022749613828</v>
+      </c>
+      <c r="J219" s="47">
+        <v>60.568432671081673</v>
+      </c>
+      <c r="K219" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="L219" s="47">
+        <v>72.559480894015863</v>
+      </c>
+      <c r="M219" s="47">
+        <v>61.628237973242236</v>
+      </c>
+      <c r="N219" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O219" s="47">
+        <v>71.741307769351835</v>
+      </c>
+      <c r="P219" s="47">
+        <v>65.297389816003417</v>
+      </c>
+      <c r="Q219" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="R219" s="47">
+        <v>72.717540908395776</v>
+      </c>
+      <c r="S219" s="47">
+        <v>62.796279627962797</v>
+      </c>
+      <c r="T219" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="U219" s="47">
+        <v>72.604093154551876</v>
+      </c>
+      <c r="V219" s="47">
+        <v>66.444866920152094</v>
+      </c>
+      <c r="W219" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="X219" s="47">
+        <v>74.102636006730236</v>
+      </c>
+      <c r="Y219" s="47">
+        <v>64.716263915286447</v>
+      </c>
+      <c r="Z219" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="AA219" s="47">
+        <v>70.952847348537844</v>
+      </c>
+      <c r="AB219" s="47">
+        <v>58.695047301057322</v>
+      </c>
+      <c r="AC219" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="AD219" s="47">
+        <v>70.686101295641933</v>
+      </c>
+      <c r="AE219" s="47">
+        <v>62.362758014931927</v>
+      </c>
+    </row>
+    <row r="220" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A220" s="45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B220" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="C220" s="47">
+        <v>68.209959623149402</v>
+      </c>
+      <c r="D220" s="47">
+        <v>56.386533024929328</v>
+      </c>
+      <c r="E220" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="F220" s="47">
+        <v>70.833898305084745</v>
+      </c>
+      <c r="G220" s="47">
+        <v>57.040603852160331</v>
+      </c>
+      <c r="H220" s="47">
+        <v>72.8</v>
+      </c>
+      <c r="I220" s="47">
+        <v>77.279603905927658</v>
+      </c>
+      <c r="J220" s="47">
+        <v>68.389715832205681</v>
+      </c>
+      <c r="K220" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="L220" s="47">
+        <v>78.863918378601952</v>
+      </c>
+      <c r="M220" s="47">
+        <v>58.458417849898581</v>
+      </c>
+      <c r="N220" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="O220" s="47">
+        <v>73.106223947103643</v>
+      </c>
+      <c r="P220" s="47">
+        <v>57.780612244897959</v>
+      </c>
+      <c r="Q220" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="R220" s="47">
+        <v>74.41280093951849</v>
+      </c>
+      <c r="S220" s="47">
+        <v>56.111111111111107</v>
+      </c>
+      <c r="T220" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="U220" s="47">
+        <v>71.299889135254986</v>
+      </c>
+      <c r="V220" s="47">
+        <v>58.991436726926743</v>
+      </c>
+      <c r="W220" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="X220" s="47">
+        <v>73.590076445982987</v>
+      </c>
+      <c r="Y220" s="47">
+        <v>61.014650027129683</v>
+      </c>
+      <c r="Z220" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AA220" s="47">
+        <v>74.77736282677391</v>
+      </c>
+      <c r="AB220" s="47">
+        <v>64.636678200692046</v>
+      </c>
+      <c r="AC220" s="47">
+        <v>61.3</v>
+      </c>
+      <c r="AD220" s="47">
+        <v>69.053934571175958</v>
+      </c>
+      <c r="AE220" s="47">
+        <v>53.852655303563886</v>
+      </c>
+    </row>
+    <row r="221" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A221" s="45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B221" s="47">
+        <v>85.4</v>
+      </c>
+      <c r="C221" s="47">
+        <v>89.683350357507663</v>
+      </c>
+      <c r="D221" s="47">
+        <v>81.295317684650357</v>
+      </c>
+      <c r="E221" s="47">
+        <v>86.5</v>
+      </c>
+      <c r="F221" s="47">
+        <v>87.532233109850438</v>
+      </c>
+      <c r="G221" s="47">
+        <v>85.615356578787512</v>
+      </c>
+      <c r="H221" s="47">
+        <v>76.2</v>
+      </c>
+      <c r="I221" s="47">
+        <v>83.463421087445425</v>
+      </c>
+      <c r="J221" s="47">
+        <v>69.195165852404216</v>
+      </c>
+      <c r="K221" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="L221" s="47">
+        <v>72.976588628762542</v>
+      </c>
+      <c r="M221" s="47">
+        <v>58.093817787418651</v>
+      </c>
+      <c r="N221" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="O221" s="47">
+        <v>75.560786485738021</v>
+      </c>
+      <c r="P221" s="47">
+        <v>65.774404048475162</v>
+      </c>
+      <c r="Q221" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="R221" s="47">
+        <v>79.792525223816966</v>
+      </c>
+      <c r="S221" s="47">
+        <v>67.983651226158031</v>
+      </c>
+      <c r="T221" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="U221" s="47">
+        <v>80.56786703601108</v>
+      </c>
+      <c r="V221" s="47">
+        <v>68.074233458848838</v>
+      </c>
+      <c r="W221" s="47">
+        <v>71</v>
+      </c>
+      <c r="X221" s="47">
+        <v>74.279440021959928</v>
+      </c>
+      <c r="Y221" s="47">
+        <v>67.807938889646707</v>
+      </c>
+      <c r="Z221" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="AA221" s="47">
+        <v>78.192090395480236</v>
+      </c>
+      <c r="AB221" s="47">
+        <v>68.703855619360127</v>
+      </c>
+      <c r="AC221" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="AD221" s="47">
+        <v>77.553916004540284</v>
+      </c>
+      <c r="AE221" s="47">
+        <v>63.932364449413079</v>
+      </c>
+    </row>
+    <row r="222" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A222" s="45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B222" s="47">
+        <v>77.2</v>
+      </c>
+      <c r="C222" s="47">
+        <v>83.044372612400821</v>
+      </c>
+      <c r="D222" s="47">
+        <v>71.678244569412286</v>
+      </c>
+      <c r="E222" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="F222" s="47">
+        <v>71.418299478698543</v>
+      </c>
+      <c r="G222" s="47">
+        <v>59.847319546516268</v>
+      </c>
+      <c r="H222" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="I222" s="47">
+        <v>71.892638405187952</v>
+      </c>
+      <c r="J222" s="47">
+        <v>57.026171987345414</v>
+      </c>
+      <c r="K222" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="L222" s="47">
+        <v>74.152697907745008</v>
+      </c>
+      <c r="M222" s="47">
+        <v>59.670805998125587</v>
+      </c>
+      <c r="N222" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="O222" s="47">
+        <v>70.295673825085586</v>
+      </c>
+      <c r="P222" s="47">
+        <v>58.578025100639358</v>
+      </c>
+      <c r="Q222" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="R222" s="47">
+        <v>73.932640540878921</v>
+      </c>
+      <c r="S222" s="47">
+        <v>61.201464322150876</v>
+      </c>
+      <c r="T222" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="U222" s="47">
+        <v>72.690686086623231</v>
+      </c>
+      <c r="V222" s="47">
+        <v>60.298312336581887</v>
+      </c>
+      <c r="W222" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="X222" s="47">
+        <v>70.066225165562912</v>
+      </c>
+      <c r="Y222" s="47">
+        <v>57.592547491475884</v>
+      </c>
+      <c r="Z222" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="AA222" s="47">
+        <v>68.878266411727211</v>
+      </c>
+      <c r="AB222" s="47">
+        <v>58.916768665850668</v>
+      </c>
+      <c r="AC222" s="47">
+        <v>58.3</v>
+      </c>
+      <c r="AD222" s="47">
+        <v>67.728667493634532</v>
+      </c>
+      <c r="AE222" s="47">
+        <v>49.22404510039906</v>
+      </c>
+    </row>
+    <row r="223" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A223" s="45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B223" s="47">
+        <v>82.5</v>
+      </c>
+      <c r="C223" s="47">
+        <v>82.829554995801843</v>
+      </c>
+      <c r="D223" s="47">
+        <v>82.110469909315739</v>
+      </c>
+      <c r="E223" s="47">
+        <v>78.8</v>
+      </c>
+      <c r="F223" s="47">
+        <v>84.318277754326715</v>
+      </c>
+      <c r="G223" s="47">
+        <v>73.427576316328611</v>
+      </c>
+      <c r="H223" s="47">
+        <v>83.2</v>
+      </c>
+      <c r="I223" s="47">
+        <v>85.311737297537164</v>
+      </c>
+      <c r="J223" s="47">
+        <v>81.128404669260703</v>
+      </c>
+      <c r="K223" s="47">
+        <v>84.2</v>
+      </c>
+      <c r="L223" s="47">
+        <v>86.339044183949511</v>
+      </c>
+      <c r="M223" s="47">
+        <v>82.037533512064343</v>
+      </c>
+      <c r="N223" s="47">
+        <v>85.8</v>
+      </c>
+      <c r="O223" s="47">
+        <v>87.351402757964806</v>
+      </c>
+      <c r="P223" s="47">
+        <v>84.342963653308473</v>
+      </c>
+      <c r="Q223" s="47">
+        <v>83.2</v>
+      </c>
+      <c r="R223" s="47">
+        <v>84.705320925793373</v>
+      </c>
+      <c r="S223" s="47">
+        <v>81.52961759560111</v>
+      </c>
+      <c r="T223" s="47">
+        <v>81.5</v>
+      </c>
+      <c r="U223" s="47">
+        <v>84.877079711944376</v>
+      </c>
+      <c r="V223" s="47">
+        <v>78.106659862209753</v>
+      </c>
+      <c r="W223" s="47">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="X223" s="47">
+        <v>81.843088418430881</v>
+      </c>
+      <c r="Y223" s="47">
+        <v>76.253429782988263</v>
+      </c>
+      <c r="Z223" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="AA223" s="47">
+        <v>77.910602910602918</v>
+      </c>
+      <c r="AB223" s="47">
+        <v>70.603337612323486</v>
+      </c>
+      <c r="AC223" s="47">
         <v>67.8</v>
       </c>
-      <c r="M6" s="46">
+      <c r="AD223" s="47">
+        <v>71.34351540253688</v>
+      </c>
+      <c r="AE223" s="47">
+        <v>64.015465341066005</v>
+      </c>
+    </row>
+    <row r="224" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A224" s="45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B224" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="C224" s="47">
+        <v>74.54280627933322</v>
+      </c>
+      <c r="D224" s="47">
+        <v>65.730337078651687</v>
+      </c>
+      <c r="E224" s="47">
+        <v>71.5</v>
+      </c>
+      <c r="F224" s="47">
+        <v>73.219421417695827</v>
+      </c>
+      <c r="G224" s="47">
+        <v>69.814114163513736</v>
+      </c>
+      <c r="H224" s="47">
+        <v>83</v>
+      </c>
+      <c r="I224" s="47">
+        <v>86.034255599472999</v>
+      </c>
+      <c r="J224" s="47">
+        <v>80.059376546264218</v>
+      </c>
+      <c r="K224" s="47">
+        <v>82.3</v>
+      </c>
+      <c r="L224" s="47">
+        <v>86.516853932584269</v>
+      </c>
+      <c r="M224" s="47">
+        <v>78.048780487804876</v>
+      </c>
+      <c r="N224" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="O224" s="47">
+        <v>75.957901660911034</v>
+      </c>
+      <c r="P224" s="47">
+        <v>70.740365111561871</v>
+      </c>
+      <c r="Q224" s="47">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="R224" s="47">
+        <v>79.293993677555321</v>
+      </c>
+      <c r="S224" s="47">
+        <v>73.903320144503695</v>
+      </c>
+      <c r="T224" s="47">
+        <v>77</v>
+      </c>
+      <c r="U224" s="47">
+        <v>77.684739376177518</v>
+      </c>
+      <c r="V224" s="47">
+        <v>76.283221748833441</v>
+      </c>
+      <c r="W224" s="47">
+        <v>80</v>
+      </c>
+      <c r="X224" s="47">
+        <v>79.180000000000007</v>
+      </c>
+      <c r="Y224" s="47">
+        <v>80.976863753213365</v>
+      </c>
+      <c r="Z224" s="47">
+        <v>69.8</v>
+      </c>
+      <c r="AA224" s="47">
+        <v>73.820856771960194</v>
+      </c>
+      <c r="AB224" s="47">
+        <v>65.753729681585398</v>
+      </c>
+      <c r="AC224" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AD224" s="47">
+        <v>71.431752393676248</v>
+      </c>
+      <c r="AE224" s="47">
+        <v>61.259025270758123</v>
+      </c>
+    </row>
+    <row r="225" spans="1:31" ht="22.5">
+      <c r="A225" s="45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B225" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="C225" s="47">
+        <v>73.52140559267508</v>
+      </c>
+      <c r="D225" s="47">
+        <v>60.935367084099944</v>
+      </c>
+      <c r="E225" s="47">
+        <v>69.3</v>
+      </c>
+      <c r="F225" s="47">
+        <v>73.81333005410724</v>
+      </c>
+      <c r="G225" s="47">
+        <v>64.933915506254422</v>
+      </c>
+      <c r="H225" s="47">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="I225" s="47">
+        <v>79.239262237539094</v>
+      </c>
+      <c r="J225" s="47">
+        <v>68.889811902925288</v>
+      </c>
+      <c r="K225" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="L225" s="47">
+        <v>77.279849576935121</v>
+      </c>
+      <c r="M225" s="47">
+        <v>68.137493905411986</v>
+      </c>
+      <c r="N225" s="47">
+        <v>71</v>
+      </c>
+      <c r="O225" s="47">
+        <v>74.891184304554017</v>
+      </c>
+      <c r="P225" s="47">
+        <v>67.412486466979431</v>
+      </c>
+      <c r="Q225" s="47">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="R225" s="47">
+        <v>76.347049944214731</v>
+      </c>
+      <c r="S225" s="47">
+        <v>68.17627697183957</v>
+      </c>
+      <c r="T225" s="47">
+        <v>68</v>
+      </c>
+      <c r="U225" s="47">
+        <v>73.680046036541498</v>
+      </c>
+      <c r="V225" s="47">
+        <v>62.541104036941157</v>
+      </c>
+      <c r="W225" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="X225" s="47">
+        <v>72.246065808297558</v>
+      </c>
+      <c r="Y225" s="47">
+        <v>62.457877725053301</v>
+      </c>
+      <c r="Z225" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="AA225" s="47">
+        <v>69.642594499191063</v>
+      </c>
+      <c r="AB225" s="47">
+        <v>60.876057740169237</v>
+      </c>
+      <c r="AC225" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="AD225" s="47">
+        <v>66.556390977443613</v>
+      </c>
+      <c r="AE225" s="47">
+        <v>54.009143023002686</v>
+      </c>
+    </row>
+    <row r="226" spans="1:31" ht="12.75">
+      <c r="A226" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="B226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G226" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H226" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="I226" s="55">
+        <v>68.024367897384792</v>
+      </c>
+      <c r="J226" s="47">
+        <v>59.048704422333138</v>
+      </c>
+      <c r="K226" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="L226" s="47">
+        <v>69.731117517052724</v>
+      </c>
+      <c r="M226" s="47">
+        <v>57.76972684087454</v>
+      </c>
+      <c r="N226" s="47">
+        <v>62.1</v>
+      </c>
+      <c r="O226" s="47">
+        <v>69.63515898962234</v>
+      </c>
+      <c r="P226" s="47">
+        <v>54.422509112709065</v>
+      </c>
+      <c r="Q226" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="R226" s="47">
+        <v>66.501642391925586</v>
+      </c>
+      <c r="S226" s="47">
+        <v>56.312918462443747</v>
+      </c>
+      <c r="T226" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="U226" s="47">
+        <v>66.909141735489484</v>
+      </c>
+      <c r="V226" s="47">
+        <v>54.218230524159551</v>
+      </c>
+      <c r="W226" s="47" t="s">
+        <v>322</v>
+      </c>
+      <c r="X226" s="47">
+        <v>65.295724904845429</v>
+      </c>
+      <c r="Y226" s="47">
+        <v>55.057820135368928</v>
+      </c>
+      <c r="Z226" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="AA226" s="47">
+        <v>65.072991259766411</v>
+      </c>
+      <c r="AB226" s="47">
+        <v>55.566322988136747</v>
+      </c>
+      <c r="AC226" s="47">
+        <v>60.563568229994985</v>
+      </c>
+      <c r="AD226" s="47">
+        <v>65.618688888984991</v>
+      </c>
+      <c r="AE226" s="47">
+        <v>55.388606541410631</v>
+      </c>
+    </row>
+    <row r="227" spans="1:31">
+      <c r="A227" s="45" t="s">
+        <v>270</v>
+      </c>
+      <c r="B227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G227" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H227" s="47">
+        <v>51.5</v>
+      </c>
+      <c r="I227" s="55">
+        <v>54.035525085696477</v>
+      </c>
+      <c r="J227" s="47">
+        <v>48.999517839922852</v>
+      </c>
+      <c r="K227" s="47">
+        <v>59</v>
+      </c>
+      <c r="L227" s="47">
+        <v>66.204809355184054</v>
+      </c>
+      <c r="M227" s="47">
+        <v>52.106134003149734</v>
+      </c>
+      <c r="N227" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="O227" s="47">
+        <v>69.200453812623152</v>
+      </c>
+      <c r="P227" s="47">
+        <v>48.078968230949208</v>
+      </c>
+      <c r="Q227" s="47">
+        <v>58.4</v>
+      </c>
+      <c r="R227" s="47">
+        <v>64.572734079520799</v>
+      </c>
+      <c r="S227" s="47">
+        <v>52.403317491380115</v>
+      </c>
+      <c r="T227" s="47">
+        <v>56.8</v>
+      </c>
+      <c r="U227" s="47">
+        <v>64.48508031285472</v>
+      </c>
+      <c r="V227" s="47">
+        <v>49.320224634517224</v>
+      </c>
+      <c r="W227" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="X227" s="47">
+        <v>65.135469466570115</v>
+      </c>
+      <c r="Y227" s="47">
+        <v>52.179483488325225</v>
+      </c>
+      <c r="Z227" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="AA227" s="47">
+        <v>60.007545198641871</v>
+      </c>
+      <c r="AB227" s="47">
+        <v>55.283919353267748</v>
+      </c>
+      <c r="AC227" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="AD227" s="47">
+        <v>61.474250339640612</v>
+      </c>
+      <c r="AE227" s="47">
+        <v>54.057075923756791</v>
+      </c>
+    </row>
+    <row r="228" spans="1:31">
+      <c r="A228" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="B228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G228" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H228" s="47">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="I228" s="55">
+        <v>81.577771821674261</v>
+      </c>
+      <c r="J228" s="47">
+        <v>55.146582816979567</v>
+      </c>
+      <c r="K228" s="47">
+        <v>69</v>
+      </c>
+      <c r="L228" s="47">
+        <v>78.578743488133938</v>
+      </c>
+      <c r="M228" s="47">
+        <v>59.179314732345723</v>
+      </c>
+      <c r="N228" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="O228" s="47">
+        <v>81.371403850313641</v>
+      </c>
+      <c r="P228" s="47">
+        <v>55.202464788732399</v>
+      </c>
+      <c r="Q228" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="R228" s="47">
+        <v>71.799620761123606</v>
+      </c>
+      <c r="S228" s="47">
+        <v>59.319419237749543</v>
+      </c>
+      <c r="T228" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="U228" s="47">
+        <v>70.351317940742504</v>
+      </c>
+      <c r="V228" s="47">
+        <v>55.74742268041237</v>
+      </c>
+      <c r="W228" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="X228" s="47">
+        <v>70.621491262750055</v>
+      </c>
+      <c r="Y228" s="47">
+        <v>53.252425145928697</v>
+      </c>
+      <c r="Z228" s="47">
+        <v>59.2</v>
+      </c>
+      <c r="AA228" s="47">
+        <v>62.840089915510433</v>
+      </c>
+      <c r="AB228" s="47">
+        <v>55.386734735221424</v>
+      </c>
+      <c r="AC228" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="AD228" s="47">
+        <v>65.793793480809811</v>
+      </c>
+      <c r="AE228" s="47">
+        <v>52.913495376053689</v>
+      </c>
+    </row>
+    <row r="229" spans="1:31">
+      <c r="A229" s="45" t="s">
+        <v>272</v>
+      </c>
+      <c r="B229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G229" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H229" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="I229" s="55">
+        <v>69.173971832697774</v>
+      </c>
+      <c r="J229" s="47">
+        <v>57.304270592175193</v>
+      </c>
+      <c r="K229" s="47">
+        <v>63</v>
+      </c>
+      <c r="L229" s="47">
+        <v>69.990759395876566</v>
+      </c>
+      <c r="M229" s="47">
+        <v>56.290482581548694</v>
+      </c>
+      <c r="N229" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="O229" s="47">
+        <v>69.261968673490458</v>
+      </c>
+      <c r="P229" s="47">
+        <v>48.829579333266764</v>
+      </c>
+      <c r="Q229" s="47">
+        <v>56</v>
+      </c>
+      <c r="R229" s="47">
+        <v>61.079987550575787</v>
+      </c>
+      <c r="S229" s="47">
+        <v>51.423058369512781</v>
+      </c>
+      <c r="T229" s="47">
+        <v>55.7</v>
+      </c>
+      <c r="U229" s="47">
+        <v>58.388687931601446</v>
+      </c>
+      <c r="V229" s="47">
+        <v>53.226829341950292</v>
+      </c>
+      <c r="W229" s="47">
+        <v>51.1</v>
+      </c>
+      <c r="X229" s="47">
+        <v>55.434329172416007</v>
+      </c>
+      <c r="Y229" s="47">
+        <v>47.027174904249499</v>
+      </c>
+      <c r="Z229" s="47">
+        <v>53.8</v>
+      </c>
+      <c r="AA229" s="47">
+        <v>57.888016344250786</v>
+      </c>
+      <c r="AB229" s="47">
+        <v>49.872176606815238</v>
+      </c>
+      <c r="AC229" s="47">
+        <v>53.3</v>
+      </c>
+      <c r="AD229" s="47">
+        <v>61.639920861727852</v>
+      </c>
+      <c r="AE229" s="47">
+        <v>45.36233618574591</v>
+      </c>
+    </row>
+    <row r="230" spans="1:31">
+      <c r="A230" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G230" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H230" s="47">
+        <v>56.1</v>
+      </c>
+      <c r="I230" s="55">
+        <v>63.608129461123525</v>
+      </c>
+      <c r="J230" s="47">
+        <v>48.06633037629733</v>
+      </c>
+      <c r="K230" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="L230" s="47">
+        <v>67.014081383745435</v>
+      </c>
+      <c r="M230" s="47">
+        <v>48.054204308547604</v>
+      </c>
+      <c r="N230" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="O230" s="47">
+        <v>74.054587306806965</v>
+      </c>
+      <c r="P230" s="47">
+        <v>49.835376930063582</v>
+      </c>
+      <c r="Q230" s="47">
+        <v>61</v>
+      </c>
+      <c r="R230" s="47">
+        <v>66.144520143769114</v>
+      </c>
+      <c r="S230" s="47">
+        <v>55.581238020069911</v>
+      </c>
+      <c r="T230" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="U230" s="47">
+        <v>68.809974940407059</v>
+      </c>
+      <c r="V230" s="47">
+        <v>49.139107270482754</v>
+      </c>
+      <c r="W230" s="47">
+        <v>53.4</v>
+      </c>
+      <c r="X230" s="47">
+        <v>64.719006271104675</v>
+      </c>
+      <c r="Y230" s="47">
+        <v>41.056857067649382</v>
+      </c>
+      <c r="Z230" s="47">
+        <v>57.7</v>
+      </c>
+      <c r="AA230" s="47">
+        <v>60.837690042665706</v>
+      </c>
+      <c r="AB230" s="47">
+        <v>54.363696152581383</v>
+      </c>
+      <c r="AC230" s="47">
+        <v>58</v>
+      </c>
+      <c r="AD230" s="47">
+        <v>65.485325991447482</v>
+      </c>
+      <c r="AE230" s="47">
+        <v>49.700019353590093</v>
+      </c>
+    </row>
+    <row r="231" spans="1:31">
+      <c r="A231" s="45" t="s">
+        <v>273</v>
+      </c>
+      <c r="B231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G231" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H231" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="I231" s="55">
+        <v>65.196895115486555</v>
+      </c>
+      <c r="J231" s="47">
+        <v>62.150164450452998</v>
+      </c>
+      <c r="K231" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="L231" s="47">
+        <v>67.507099547164017</v>
+      </c>
+      <c r="M231" s="47">
+        <v>55.283866183256428</v>
+      </c>
+      <c r="N231" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="O231" s="47">
+        <v>70.491464240054142</v>
+      </c>
+      <c r="P231" s="47">
+        <v>45.905977898543405</v>
+      </c>
+      <c r="Q231" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="R231" s="47">
+        <v>66.38395134022177</v>
+      </c>
+      <c r="S231" s="47">
+        <v>56.809133013732023</v>
+      </c>
+      <c r="T231" s="47">
+        <v>58.8</v>
+      </c>
+      <c r="U231" s="47">
+        <v>65.661892697723317</v>
+      </c>
+      <c r="V231" s="47">
+        <v>51.83173588924388</v>
+      </c>
+      <c r="W231" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="X231" s="47">
+        <v>65.951329705308552</v>
+      </c>
+      <c r="Y231" s="47">
+        <v>60.620157781158241</v>
+      </c>
+      <c r="Z231" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="AA231" s="47">
+        <v>69.676129819093433</v>
+      </c>
+      <c r="AB231" s="47">
+        <v>57.355663287791977</v>
+      </c>
+      <c r="AC231" s="47">
+        <v>64</v>
+      </c>
+      <c r="AD231" s="47">
+        <v>68.528263452724488</v>
+      </c>
+      <c r="AE231" s="47">
+        <v>59.253117888832051</v>
+      </c>
+    </row>
+    <row r="232" spans="1:31">
+      <c r="A232" s="45" t="s">
+        <v>274</v>
+      </c>
+      <c r="B232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G232" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H232" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="I232" s="55">
+        <v>64.805643804896278</v>
+      </c>
+      <c r="J232" s="47">
+        <v>62.568064411039231</v>
+      </c>
+      <c r="K232" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="L232" s="47">
+        <v>72.554316719705113</v>
+      </c>
+      <c r="M232" s="47">
+        <v>57.258249050386709</v>
+      </c>
+      <c r="N232" s="47">
         <v>67.900000000000006</v>
       </c>
-      <c r="N6" s="46">
+      <c r="O232" s="47">
+        <v>73.487273800603958</v>
+      </c>
+      <c r="P232" s="47">
+        <v>62.322063037249286</v>
+      </c>
+      <c r="Q232" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="R232" s="47">
+        <v>74.963280985199404</v>
+      </c>
+      <c r="S232" s="47">
+        <v>59.510832538492984</v>
+      </c>
+      <c r="T232" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="U232" s="47">
+        <v>72.810232090249343</v>
+      </c>
+      <c r="V232" s="47">
+        <v>60.444667755307123</v>
+      </c>
+      <c r="W232" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="X232" s="47">
+        <v>68.135969574563575</v>
+      </c>
+      <c r="Y232" s="47">
+        <v>61.251352779805202</v>
+      </c>
+      <c r="Z232" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="AA232" s="47">
+        <v>68.995246528101404</v>
+      </c>
+      <c r="AB232" s="47">
+        <v>58.21214607104681</v>
+      </c>
+      <c r="AC232" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="AD232" s="47">
+        <v>66.254658241325842</v>
+      </c>
+      <c r="AE232" s="47">
+        <v>64.420585890793149</v>
+      </c>
+    </row>
+    <row r="233" spans="1:31">
+      <c r="A233" s="45" t="s">
+        <v>275</v>
+      </c>
+      <c r="B233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G233" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H233" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="I233" s="55">
+        <v>73.1599095180094</v>
+      </c>
+      <c r="J233" s="47">
+        <v>66.037325038880255</v>
+      </c>
+      <c r="K233" s="47">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="L233" s="47">
+        <v>75.396943166641933</v>
+      </c>
+      <c r="M233" s="47">
+        <v>62.899270826611605</v>
+      </c>
+      <c r="N233" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="O233" s="47">
+        <v>77.402223982630645</v>
+      </c>
+      <c r="P233" s="47">
+        <v>47.133297728629323</v>
+      </c>
+      <c r="Q233" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="R233" s="47">
+        <v>75.18097816491084</v>
+      </c>
+      <c r="S233" s="47">
+        <v>54.350197948813864</v>
+      </c>
+      <c r="T233" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="U233" s="47">
+        <v>70.282786211432011</v>
+      </c>
+      <c r="V233" s="47">
+        <v>50.248884311706142</v>
+      </c>
+      <c r="W233" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="X233" s="47">
+        <v>73.571447942939272</v>
+      </c>
+      <c r="Y233" s="47">
+        <v>51.067276809822928</v>
+      </c>
+      <c r="Z233" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="AA233" s="47">
+        <v>72.204795576585681</v>
+      </c>
+      <c r="AB233" s="47">
+        <v>49.991630865368521</v>
+      </c>
+      <c r="AC233" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="AD233" s="47">
+        <v>67.143233975204424</v>
+      </c>
+      <c r="AE233" s="47">
+        <v>57.132588742673889</v>
+      </c>
+    </row>
+    <row r="234" spans="1:31">
+      <c r="A234" s="45" t="s">
+        <v>276</v>
+      </c>
+      <c r="B234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G234" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H234" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="I234" s="55">
+        <v>70.268432774586799</v>
+      </c>
+      <c r="J234" s="47">
+        <v>48.981137271100103</v>
+      </c>
+      <c r="K234" s="47">
+        <v>61.5</v>
+      </c>
+      <c r="L234" s="47">
+        <v>70.597960229124951</v>
+      </c>
+      <c r="M234" s="47">
+        <v>52.558236272878531</v>
+      </c>
+      <c r="N234" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="O234" s="47">
+        <v>71.619493213508122</v>
+      </c>
+      <c r="P234" s="47">
+        <v>49.836723269266649</v>
+      </c>
+      <c r="Q234" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="R234" s="47">
+        <v>65.778514070085819</v>
+      </c>
+      <c r="S234" s="47">
+        <v>55.568840246482111</v>
+      </c>
+      <c r="T234" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="U234" s="47">
+        <v>65.433416628253966</v>
+      </c>
+      <c r="V234" s="47">
+        <v>50.950252909689141</v>
+      </c>
+      <c r="W234" s="47">
+        <v>56.5</v>
+      </c>
+      <c r="X234" s="47">
+        <v>62.881368215088045</v>
+      </c>
+      <c r="Y234" s="47">
+        <v>50.073525807558454</v>
+      </c>
+      <c r="Z234" s="47">
+        <v>57.8</v>
+      </c>
+      <c r="AA234" s="47">
+        <v>67.572680683940803</v>
+      </c>
+      <c r="AB234" s="47">
+        <v>47.98767618446908</v>
+      </c>
+      <c r="AC234" s="47">
+        <v>58.3</v>
+      </c>
+      <c r="AD234" s="47">
+        <v>64.636645222778171</v>
+      </c>
+      <c r="AE234" s="47">
+        <v>51.774773898667704</v>
+      </c>
+    </row>
+    <row r="235" spans="1:31">
+      <c r="A235" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G235" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H235" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="I235" s="55">
+        <v>71.422783989628911</v>
+      </c>
+      <c r="J235" s="47">
+        <v>62.304068758436408</v>
+      </c>
+      <c r="K235" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L235" s="47">
+        <v>71.775797705659556</v>
+      </c>
+      <c r="M235" s="47">
+        <v>58.18004459308807</v>
+      </c>
+      <c r="N235" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="O235" s="47">
+        <v>71.985182421448172</v>
+      </c>
+      <c r="P235" s="47">
+        <v>54.519657271950848</v>
+      </c>
+      <c r="Q235" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="R235" s="47">
+        <v>67.321013078013422</v>
+      </c>
+      <c r="S235" s="47">
+        <v>57.211727114748591</v>
+      </c>
+      <c r="T235" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="U235" s="47">
+        <v>68.300022569400909</v>
+      </c>
+      <c r="V235" s="47">
+        <v>54.037516032492519</v>
+      </c>
+      <c r="W235" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="X235" s="47">
+        <v>66.800992702164777</v>
+      </c>
+      <c r="Y235" s="47">
+        <v>55.23777766377674</v>
+      </c>
+      <c r="Z235" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="AA235" s="47">
+        <v>69.684276037053891</v>
+      </c>
+      <c r="AB235" s="47">
+        <v>52.160028613034257</v>
+      </c>
+      <c r="AC235" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="AD235" s="47">
+        <v>66.777158708888734</v>
+      </c>
+      <c r="AE235" s="47">
+        <v>54.343789209535757</v>
+      </c>
+    </row>
+    <row r="236" spans="1:31">
+      <c r="A236" s="45" t="s">
+        <v>277</v>
+      </c>
+      <c r="B236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G236" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H236" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="I236" s="55">
+        <v>72.803830911492739</v>
+      </c>
+      <c r="J236" s="47">
+        <v>63.881982429968502</v>
+      </c>
+      <c r="K236" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="L236" s="47">
+        <v>74.214452976093227</v>
+      </c>
+      <c r="M236" s="47">
+        <v>59.74533675862839</v>
+      </c>
+      <c r="N236" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="O236" s="47">
+        <v>72.579469641755892</v>
+      </c>
+      <c r="P236" s="47">
+        <v>60.319308165641118</v>
+      </c>
+      <c r="Q236" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="R236" s="47">
+        <v>70.001098659635247</v>
+      </c>
+      <c r="S236" s="47">
+        <v>58.197179946284692</v>
+      </c>
+      <c r="T236" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="U236" s="47">
+        <v>69.491423412578996</v>
+      </c>
+      <c r="V236" s="47">
+        <v>57.656088751289992</v>
+      </c>
+      <c r="W236" s="47">
         <v>68</v>
       </c>
-      <c r="O6" s="46">
+      <c r="X236" s="47">
+        <v>73.340414232607543</v>
+      </c>
+      <c r="Y236" s="47">
+        <v>62.366197183098592</v>
+      </c>
+      <c r="Z236" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="AA236" s="47">
+        <v>69.751969652757509</v>
+      </c>
+      <c r="AB236" s="47">
+        <v>62.742842535787325</v>
+      </c>
+      <c r="AC236" s="47">
+        <v>60.4</v>
+      </c>
+      <c r="AD236" s="47">
+        <v>66.02957906712173</v>
+      </c>
+      <c r="AE236" s="47">
+        <v>54.06558420885068</v>
+      </c>
+    </row>
+    <row r="237" spans="1:31">
+      <c r="A237" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G237" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H237" s="47">
+        <v>61</v>
+      </c>
+      <c r="I237" s="55">
+        <v>62.059834179250345</v>
+      </c>
+      <c r="J237" s="47">
+        <v>59.893441980725534</v>
+      </c>
+      <c r="K237" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="L237" s="47">
+        <v>69.128881912968268</v>
+      </c>
+      <c r="M237" s="47">
+        <v>60.036265023508072</v>
+      </c>
+      <c r="N237" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="O237" s="47">
+        <v>57.962339252908755</v>
+      </c>
+      <c r="P237" s="47">
+        <v>68.939932605805794</v>
+      </c>
+      <c r="Q237" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="R237" s="47">
+        <v>58.283045759165482</v>
+      </c>
+      <c r="S237" s="47">
+        <v>64.094982625129546</v>
+      </c>
+      <c r="T237" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="U237" s="47">
+        <v>63.01585075045589</v>
+      </c>
+      <c r="V237" s="47">
+        <v>60.588693523258399</v>
+      </c>
+      <c r="W237" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="X237" s="47">
+        <v>65.308118682751868</v>
+      </c>
+      <c r="Y237" s="47">
+        <v>57.158723064212474</v>
+      </c>
+      <c r="Z237" s="47">
+        <v>59.7</v>
+      </c>
+      <c r="AA237" s="47">
+        <v>61.887168582630075</v>
+      </c>
+      <c r="AB237" s="47">
+        <v>57.574192523141711</v>
+      </c>
+      <c r="AC237" s="47">
+        <v>60.1</v>
+      </c>
+      <c r="AD237" s="47">
+        <v>65.911509017776041</v>
+      </c>
+      <c r="AE237" s="47">
+        <v>54.239049933084729</v>
+      </c>
+    </row>
+    <row r="238" spans="1:31">
+      <c r="A238" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G238" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H238" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="I238" s="55">
+        <v>72.065853310502291</v>
+      </c>
+      <c r="J238" s="47">
+        <v>59.425040978439043</v>
+      </c>
+      <c r="K238" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="L238" s="47">
+        <v>72.243726035363181</v>
+      </c>
+      <c r="M238" s="47">
+        <v>68.962692680020851</v>
+      </c>
+      <c r="N238" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="O238" s="47">
+        <v>68.992165051489366</v>
+      </c>
+      <c r="P238" s="47">
+        <v>57.614306109748505</v>
+      </c>
+      <c r="Q238" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="R238" s="47">
+        <v>68.116559300076304</v>
+      </c>
+      <c r="S238" s="47">
+        <v>59.160430138777883</v>
+      </c>
+      <c r="T238" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="U238" s="47">
+        <v>70.325963631903349</v>
+      </c>
+      <c r="V238" s="47">
+        <v>49.006622516556291</v>
+      </c>
+      <c r="W238" s="47">
+        <v>60</v>
+      </c>
+      <c r="X238" s="47">
+        <v>62.9641939870071</v>
+      </c>
+      <c r="Y238" s="47">
+        <v>57.132998274698075</v>
+      </c>
+      <c r="Z238" s="47">
+        <v>61.4</v>
+      </c>
+      <c r="AA238" s="47">
+        <v>64.211857800526559</v>
+      </c>
+      <c r="AB238" s="47">
+        <v>58.514508699351587</v>
+      </c>
+      <c r="AC238" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="AD238" s="47">
+        <v>66.577073950312368</v>
+      </c>
+      <c r="AE238" s="47">
+        <v>59.72674602945839</v>
+      </c>
+    </row>
+    <row r="239" spans="1:31">
+      <c r="A239" s="45" t="s">
+        <v>278</v>
+      </c>
+      <c r="B239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P239" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q239" s="47">
+        <v>59.2</v>
+      </c>
+      <c r="R239" s="55">
+        <v>66.714720922641717</v>
+      </c>
+      <c r="S239" s="47">
+        <v>51.598338953763829</v>
+      </c>
+      <c r="T239" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="U239" s="47">
+        <v>72.094448566175288</v>
+      </c>
+      <c r="V239" s="47">
+        <v>61.554051845313978</v>
+      </c>
+      <c r="W239" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="X239" s="47">
+        <v>61.959004753966788</v>
+      </c>
+      <c r="Y239" s="47">
+        <v>56.500142373524852</v>
+      </c>
+      <c r="Z239" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="AA239" s="47">
+        <v>60.515861251111765</v>
+      </c>
+      <c r="AB239" s="47">
+        <v>60.590631364562121</v>
+      </c>
+      <c r="AC239" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="AD239" s="47">
+        <v>66.514024041213517</v>
+      </c>
+      <c r="AE239" s="47">
+        <v>54.912961727421603</v>
+      </c>
+    </row>
+    <row r="240" spans="1:31">
+      <c r="A240" s="45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G240" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H240" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="I240" s="55">
+        <v>79.669799339598683</v>
+      </c>
+      <c r="J240" s="57">
+        <v>67.860120908901393</v>
+      </c>
+      <c r="K240" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="L240" s="58">
+        <v>76.759770820544304</v>
+      </c>
+      <c r="M240" s="57">
+        <v>63.278096452092626</v>
+      </c>
+      <c r="N240" s="47">
+        <v>68.5</v>
+      </c>
+      <c r="O240" s="60">
+        <v>76.275166108807525</v>
+      </c>
+      <c r="P240" s="61">
+        <v>60.292269013199252</v>
+      </c>
+      <c r="Q240" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="R240" s="47">
+        <v>73.781121615601649</v>
+      </c>
+      <c r="S240" s="47">
+        <v>55.779951614599774</v>
+      </c>
+      <c r="T240" s="47">
+        <v>63.8</v>
+      </c>
+      <c r="U240" s="47">
+        <v>69.154105513685039</v>
+      </c>
+      <c r="V240" s="47">
+        <v>58.137224139734336</v>
+      </c>
+      <c r="W240" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="X240" s="47">
+        <v>64.221080948887263</v>
+      </c>
+      <c r="Y240" s="47">
+        <v>57.867583834909716</v>
+      </c>
+      <c r="Z240" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="AA240" s="47">
+        <v>64.519254056672324</v>
+      </c>
+      <c r="AB240" s="47">
+        <v>62.564335452618828</v>
+      </c>
+      <c r="AC240" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="AD240" s="47">
+        <v>65.692801379376405</v>
+      </c>
+      <c r="AE240" s="47">
+        <v>61.15279326776843</v>
+      </c>
+    </row>
+    <row r="241" spans="1:31">
+      <c r="A241" s="45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G241" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H241" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="I241" s="55">
+        <v>66.333246278401674</v>
+      </c>
+      <c r="J241" s="47">
+        <v>58.371273503613963</v>
+      </c>
+      <c r="K241" s="47">
+        <v>64.2</v>
+      </c>
+      <c r="L241" s="47">
+        <v>69.84389593062042</v>
+      </c>
+      <c r="M241" s="47">
+        <v>58.647438567263634</v>
+      </c>
+      <c r="N241" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="O241" s="47">
+        <v>68.972812034788063</v>
+      </c>
+      <c r="P241" s="47">
+        <v>54.521990237918786</v>
+      </c>
+      <c r="Q241" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="R241" s="47">
+        <v>62.375423815884105</v>
+      </c>
+      <c r="S241" s="47">
+        <v>55.376942939597996</v>
+      </c>
+      <c r="T241" s="47">
+        <v>60.9</v>
+      </c>
+      <c r="U241" s="47">
+        <v>65.607428424039213</v>
+      </c>
+      <c r="V241" s="47">
+        <v>56.221233903914772</v>
+      </c>
+      <c r="W241" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="X241" s="47">
+        <v>65.470390275754681</v>
+      </c>
+      <c r="Y241" s="47">
+        <v>54.146840624200564</v>
+      </c>
+      <c r="Z241" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="AA241" s="47">
+        <v>66.228081084442238</v>
+      </c>
+      <c r="AB241" s="47">
+        <v>53.436149904551392</v>
+      </c>
+      <c r="AC241" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="AD241" s="47">
+        <v>67.675237071072431</v>
+      </c>
+      <c r="AE241" s="47">
+        <v>50.776535760213669</v>
+      </c>
+    </row>
+    <row r="242" spans="1:31">
+      <c r="A242" s="45" t="s">
+        <v>279</v>
+      </c>
+      <c r="B242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G242" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H242" s="47">
+        <v>70.7</v>
+      </c>
+      <c r="I242" s="55">
+        <v>74.271026003699276</v>
+      </c>
+      <c r="J242" s="47">
+        <v>67.310140559640416</v>
+      </c>
+      <c r="K242" s="47">
+        <v>53.5</v>
+      </c>
+      <c r="L242" s="47">
+        <v>52.262009212546609</v>
+      </c>
+      <c r="M242" s="47">
+        <v>54.773785761809712</v>
+      </c>
+      <c r="N242" s="47">
+        <v>57.3</v>
+      </c>
+      <c r="O242" s="47">
+        <v>59.18607135227515</v>
+      </c>
+      <c r="P242" s="47">
+        <v>55.548630048045709</v>
+      </c>
+      <c r="Q242" s="47">
+        <v>58.8</v>
+      </c>
+      <c r="R242" s="47">
+        <v>65.653470934451349</v>
+      </c>
+      <c r="S242" s="47">
+        <v>52.21794507453432</v>
+      </c>
+      <c r="T242" s="47">
+        <v>59</v>
+      </c>
+      <c r="U242" s="47">
+        <v>63.347176558804868</v>
+      </c>
+      <c r="V242" s="47">
+        <v>54.51419245788891</v>
+      </c>
+      <c r="W242" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="X242" s="47">
+        <v>61.848450057405287</v>
+      </c>
+      <c r="Y242" s="47">
+        <v>55.374630584690273</v>
+      </c>
+      <c r="Z242" s="47">
+        <v>59.4</v>
+      </c>
+      <c r="AA242" s="47">
+        <v>62.815965771547603</v>
+      </c>
+      <c r="AB242" s="47">
+        <v>55.908480676397502</v>
+      </c>
+      <c r="AC242" s="47">
+        <v>59.4</v>
+      </c>
+      <c r="AD242" s="47">
+        <v>64.008214958069487</v>
+      </c>
+      <c r="AE242" s="73">
+        <v>54.782533853568971</v>
+      </c>
+    </row>
+    <row r="243" spans="1:31">
+      <c r="A243" s="45" t="s">
+        <v>280</v>
+      </c>
+      <c r="B243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G243" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H243" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="I243" s="55">
+        <v>65.435377115453207</v>
+      </c>
+      <c r="J243" s="47">
+        <v>61.663208705593433</v>
+      </c>
+      <c r="K243" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="L243" s="47">
+        <v>69.986390200944683</v>
+      </c>
+      <c r="M243" s="47">
+        <v>53.929712460063897</v>
+      </c>
+      <c r="N243" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="O243" s="47">
+        <v>72.449383106611833</v>
+      </c>
+      <c r="P243" s="47">
+        <v>50.419523829805357</v>
+      </c>
+      <c r="Q243" s="47">
+        <v>58</v>
+      </c>
+      <c r="R243" s="47">
+        <v>63.522453109191375</v>
+      </c>
+      <c r="S243" s="47">
+        <v>52.163571875651989</v>
+      </c>
+      <c r="T243" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="U243" s="47">
+        <v>66.373520353259863</v>
+      </c>
+      <c r="V243" s="47">
+        <v>54.677911074157663</v>
+      </c>
+      <c r="W243" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="X243" s="47">
+        <v>66.328219843284415</v>
+      </c>
+      <c r="Y243" s="47">
+        <v>55.43722874135991</v>
+      </c>
+      <c r="Z243" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="AA243" s="47">
+        <v>69.200928141541581</v>
+      </c>
+      <c r="AB243" s="47">
+        <v>54.629225086388367</v>
+      </c>
+      <c r="AC243" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="AD243" s="47">
+        <v>65.597001606282348</v>
+      </c>
+      <c r="AE243" s="73">
+        <v>57.266215678471944</v>
+      </c>
+    </row>
+    <row r="244" spans="1:31">
+      <c r="A244" s="32" t="s">
+        <v>281</v>
+      </c>
+      <c r="B244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S244" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T244" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="U244" s="47">
+        <v>74.047504542054085</v>
+      </c>
+      <c r="V244" s="47">
+        <v>55.92899000344709</v>
+      </c>
+      <c r="W244" s="47" t="s">
+        <v>323</v>
+      </c>
+      <c r="X244" s="47">
+        <v>74.134642318825115</v>
+      </c>
+      <c r="Y244" s="47">
+        <v>56.13728912158232</v>
+      </c>
+      <c r="Z244" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="AA244" s="47">
+        <v>70.993167982561076</v>
+      </c>
+      <c r="AB244" s="47">
+        <v>53.884484155232087</v>
+      </c>
+      <c r="AC244" s="47">
+        <v>60.792514083834618</v>
+      </c>
+      <c r="AD244" s="47">
+        <v>71.197033898305079</v>
+      </c>
+      <c r="AE244" s="88">
+        <f t="shared" ref="AE244:AE249" si="0">W244/(U244+AC244)%</f>
+        <v>48.056949754498675</v>
+      </c>
+    </row>
+    <row r="245" spans="1:31">
+      <c r="A245" s="45" t="s">
+        <v>247</v>
+      </c>
+      <c r="B245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S245" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T245" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="U245" s="47">
+        <v>73.56637482634963</v>
+      </c>
+      <c r="V245" s="47">
+        <v>57.261102865623926</v>
+      </c>
+      <c r="W245" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="X245" s="47">
+        <v>73.304263565891461</v>
+      </c>
+      <c r="Y245" s="47">
+        <v>57.373672912919879</v>
+      </c>
+      <c r="Z245" s="47">
+        <v>58.2</v>
+      </c>
+      <c r="AA245" s="47">
+        <v>67.105305286075634</v>
+      </c>
+      <c r="AB245" s="47">
+        <v>50.258239406477387</v>
+      </c>
+      <c r="AC245" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="AD245" s="47">
+        <v>68.916968666816331</v>
+      </c>
+      <c r="AE245" s="88">
+        <f t="shared" si="0"/>
+        <v>49.291248494989283</v>
+      </c>
+    </row>
+    <row r="246" spans="1:31">
+      <c r="A246" s="45" t="s">
+        <v>248</v>
+      </c>
+      <c r="B246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S246" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T246" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="U246" s="47">
+        <v>73.285856243789326</v>
+      </c>
+      <c r="V246" s="47">
+        <v>55.806346090938831</v>
+      </c>
+      <c r="W246" s="47">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="X246" s="47">
+        <v>73.992673992673986</v>
+      </c>
+      <c r="Y246" s="47">
+        <v>54.261783544095913</v>
+      </c>
+      <c r="Z246" s="47">
+        <v>66</v>
+      </c>
+      <c r="AA246" s="47">
+        <v>73.819880779764787</v>
+      </c>
+      <c r="AB246" s="47">
+        <v>57.839838492597579</v>
+      </c>
+      <c r="AC246" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="AD246" s="47">
+        <v>72.480488632507644</v>
+      </c>
+      <c r="AE246" s="88">
+        <f t="shared" si="0"/>
+        <v>46.724933426146791</v>
+      </c>
+    </row>
+    <row r="247" spans="1:31">
+      <c r="A247" s="45" t="s">
+        <v>251</v>
+      </c>
+      <c r="B247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S247" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T247" s="47">
+        <v>62.6</v>
+      </c>
+      <c r="U247" s="47">
+        <v>76.063033717756838</v>
+      </c>
+      <c r="V247" s="47">
+        <v>50.847197141430058</v>
+      </c>
+      <c r="W247" s="47">
+        <v>60</v>
+      </c>
+      <c r="X247" s="47">
+        <v>73.701701524282171</v>
+      </c>
+      <c r="Y247" s="47">
+        <v>48.000925319042295</v>
+      </c>
+      <c r="Z247" s="47">
+        <v>62</v>
+      </c>
+      <c r="AA247" s="47">
+        <v>73.436948074885208</v>
+      </c>
+      <c r="AB247" s="47">
+        <v>52.090032154340832</v>
+      </c>
+      <c r="AC247" s="47">
+        <v>60</v>
+      </c>
+      <c r="AD247" s="47">
+        <v>73.129251700680271</v>
+      </c>
+      <c r="AE247" s="88">
+        <f t="shared" si="0"/>
+        <v>44.097208742575418</v>
+      </c>
+    </row>
+    <row r="248" spans="1:31">
+      <c r="A248" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S248" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T248" s="47">
+        <v>66.8</v>
+      </c>
+      <c r="U248" s="47">
+        <v>71.281323877068559</v>
+      </c>
+      <c r="V248" s="47">
+        <v>62.169209967162445</v>
+      </c>
+      <c r="W248" s="47">
+        <v>74.2</v>
+      </c>
+      <c r="X248" s="47">
+        <v>77.861350249207078</v>
+      </c>
+      <c r="Y248" s="47">
+        <v>70.4060434372049</v>
+      </c>
+      <c r="Z248" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="AA248" s="47">
+        <v>79.486702622280077</v>
+      </c>
+      <c r="AB248" s="47">
+        <v>67.001974240857379</v>
+      </c>
+      <c r="AC248" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="AD248" s="47">
+        <v>76.395798783858481</v>
+      </c>
+      <c r="AE248" s="88">
+        <f t="shared" si="0"/>
+        <v>52.705854694754869</v>
+      </c>
+    </row>
+    <row r="249" spans="1:31">
+      <c r="A249" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B249" s="57"/>
+      <c r="C249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S249" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T249" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="U249" s="47">
+        <v>74.69378827646544</v>
+      </c>
+      <c r="V249" s="47">
+        <v>61.806870435488236</v>
+      </c>
+      <c r="W249" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="X249" s="47">
+        <v>73.045454545454547</v>
+      </c>
+      <c r="Y249" s="47">
+        <v>63.894139886578451</v>
+      </c>
+      <c r="Z249" s="47">
+        <v>59.2</v>
+      </c>
+      <c r="AA249" s="47">
+        <v>61.247723132969035</v>
+      </c>
+      <c r="AB249" s="47">
+        <v>56.813304721030001</v>
+      </c>
+      <c r="AC249" s="47">
+        <v>60.3</v>
+      </c>
+      <c r="AD249" s="47">
+        <v>62.542955326460486</v>
+      </c>
+      <c r="AE249" s="88">
+        <f t="shared" si="0"/>
+        <v>51.039385500385947</v>
+      </c>
+    </row>
+    <row r="250" spans="1:31" ht="22.5">
+      <c r="A250" s="32" t="s">
+        <v>187</v>
+      </c>
+      <c r="B250" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="C250" s="47">
+        <v>70.118269836272034</v>
+      </c>
+      <c r="D250" s="47">
+        <v>56.382781206484559</v>
+      </c>
+      <c r="E250" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="F250" s="47">
+        <v>70.407483219879083</v>
+      </c>
+      <c r="G250" s="47">
+        <v>57.597398324426727</v>
+      </c>
+      <c r="H250" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="I250" s="47">
+        <v>70.181723873800522</v>
+      </c>
+      <c r="J250" s="82">
+        <v>58.0344799687633</v>
+      </c>
+      <c r="K250" s="47">
+        <v>64</v>
+      </c>
+      <c r="L250" s="62">
+        <v>70.684920458898731</v>
+      </c>
+      <c r="M250" s="77">
+        <v>58.174375407151786</v>
+      </c>
+      <c r="N250" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="O250" s="47">
+        <v>69.853826871113711</v>
+      </c>
+      <c r="P250" s="47">
+        <v>58.111187728404161</v>
+      </c>
+      <c r="Q250" s="47">
+        <v>64</v>
+      </c>
+      <c r="R250" s="62">
+        <v>70.491446319698937</v>
+      </c>
+      <c r="S250" s="59">
+        <v>58.365718942574702</v>
+      </c>
+      <c r="T250" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="U250" s="66">
+        <v>71.188664100010399</v>
+      </c>
+      <c r="V250" s="66">
+        <v>57.045964418010122</v>
+      </c>
+      <c r="W250" s="47" t="s">
+        <v>324</v>
+      </c>
+      <c r="X250" s="69">
+        <v>71.587507427601906</v>
+      </c>
+      <c r="Y250" s="47">
+        <v>58.246646996589497</v>
+      </c>
+      <c r="Z250" s="47" t="s">
+        <v>325</v>
+      </c>
+      <c r="AA250" s="47">
+        <v>70.729700958095421</v>
+      </c>
+      <c r="AB250" s="47">
+        <v>57.991397130848135</v>
+      </c>
+      <c r="AC250" s="47">
+        <v>63.663341088358386</v>
+      </c>
+      <c r="AD250" s="47">
+        <v>70.091826441697464</v>
+      </c>
+      <c r="AE250" s="47">
+        <v>57.979813935426968</v>
+      </c>
+    </row>
+    <row r="251" spans="1:31">
+      <c r="A251" s="45" t="s">
+        <v>282</v>
+      </c>
+      <c r="B251" s="47">
+        <v>62</v>
+      </c>
+      <c r="C251" s="47">
+        <v>68.01877698143258</v>
+      </c>
+      <c r="D251" s="47">
+        <v>57.319625626916952</v>
+      </c>
+      <c r="E251" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="F251" s="47">
+        <v>67.352372952540946</v>
+      </c>
+      <c r="G251" s="47">
+        <v>57.510732422386262</v>
+      </c>
+      <c r="H251" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="I251" s="47">
+        <v>67.70862032978502</v>
+      </c>
+      <c r="J251" s="80">
+        <v>57.036612527189135</v>
+      </c>
+      <c r="K251" s="47">
+        <v>62.4</v>
+      </c>
+      <c r="L251" s="62">
+        <v>69.295023105821329</v>
+      </c>
+      <c r="M251" s="74">
+        <v>56.928065079952958</v>
+      </c>
+      <c r="N251" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="O251" s="47">
+        <v>65.954803202134755</v>
+      </c>
+      <c r="P251" s="47">
+        <v>58.289361371925196</v>
+      </c>
+      <c r="Q251" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="R251" s="62">
+        <v>70.36762192223992</v>
+      </c>
+      <c r="S251" s="59">
+        <v>55.002522932812361</v>
+      </c>
+      <c r="T251" s="47">
+        <v>61</v>
+      </c>
+      <c r="U251" s="66">
+        <v>68.060992262175688</v>
+      </c>
+      <c r="V251" s="66">
+        <v>55.029346541909646</v>
+      </c>
+      <c r="W251" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="X251" s="70">
+        <v>70.363183742845749</v>
+      </c>
+      <c r="Y251" s="47">
+        <v>57.608278793137053</v>
+      </c>
+      <c r="Z251" s="47">
+        <v>63</v>
+      </c>
+      <c r="AA251" s="47">
+        <v>69.88853396475082</v>
+      </c>
+      <c r="AB251" s="47">
+        <v>57.183567589139841</v>
+      </c>
+      <c r="AC251" s="47">
+        <v>62</v>
+      </c>
+      <c r="AD251" s="47">
+        <v>68.405212694721811</v>
+      </c>
+      <c r="AE251" s="47">
+        <v>56.659058663870212</v>
+      </c>
+    </row>
+    <row r="252" spans="1:31">
+      <c r="A252" s="45" t="s">
+        <v>283</v>
+      </c>
+      <c r="B252" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="C252" s="47">
+        <v>68.901522270249956</v>
+      </c>
+      <c r="D252" s="47">
+        <v>60.755239224990113</v>
+      </c>
+      <c r="E252" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="F252" s="47">
+        <v>71.937461966952213</v>
+      </c>
+      <c r="G252" s="47">
+        <v>58.896038452593217</v>
+      </c>
+      <c r="H252" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="I252" s="47">
+        <v>72.564612326043743</v>
+      </c>
+      <c r="J252" s="80">
+        <v>58.311420364901494</v>
+      </c>
+      <c r="K252" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="L252" s="62">
+        <v>72.544092546937236</v>
+      </c>
+      <c r="M252" s="74">
+        <v>57.698140314470429</v>
+      </c>
+      <c r="N252" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="O252" s="47">
+        <v>76.137566137566139</v>
+      </c>
+      <c r="P252" s="47">
+        <v>54.286301933360761</v>
+      </c>
+      <c r="Q252" s="47">
+        <v>65</v>
+      </c>
+      <c r="R252" s="62">
+        <v>78.683883784454935</v>
+      </c>
+      <c r="S252" s="59">
+        <v>53.526970954356848</v>
+      </c>
+      <c r="T252" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="U252" s="66">
+        <v>75.65308804204993</v>
+      </c>
+      <c r="V252" s="66">
+        <v>57.56602885150464</v>
+      </c>
+      <c r="W252" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="X252" s="70">
+        <v>75.191912639204247</v>
+      </c>
+      <c r="Y252" s="47">
+        <v>58.060773727187538</v>
+      </c>
+      <c r="Z252" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="AA252" s="47">
+        <v>73.324111513087885</v>
+      </c>
+      <c r="AB252" s="47">
+        <v>62.351409978308027</v>
+      </c>
+      <c r="AC252" s="47">
+        <v>65</v>
+      </c>
+      <c r="AD252" s="47">
+        <v>71.489777102879771</v>
+      </c>
+      <c r="AE252" s="47">
+        <v>59.601586523463617</v>
+      </c>
+    </row>
+    <row r="253" spans="1:31">
+      <c r="A253" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="B253" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="C253" s="47">
+        <v>74.034908404748805</v>
+      </c>
+      <c r="D253" s="47">
+        <v>57.037670596110218</v>
+      </c>
+      <c r="E253" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F253" s="47">
+        <v>73.914439361104414</v>
+      </c>
+      <c r="G253" s="47">
+        <v>57.960617817143685</v>
+      </c>
+      <c r="H253" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="I253" s="47">
+        <v>73.447223917022583</v>
+      </c>
+      <c r="J253" s="80">
+        <v>57.742634963361745</v>
+      </c>
+      <c r="K253" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="L253" s="62">
+        <v>73.783172186792839</v>
+      </c>
+      <c r="M253" s="74">
+        <v>57.480134474327627</v>
+      </c>
+      <c r="N253" s="47">
+        <v>66</v>
+      </c>
+      <c r="O253" s="53">
+        <v>74.898009138381198</v>
+      </c>
+      <c r="P253" s="63">
+        <v>57.570136795733831</v>
+      </c>
+      <c r="Q253" s="47">
+        <v>66</v>
+      </c>
+      <c r="R253" s="47">
+        <v>72.398458345686322</v>
+      </c>
+      <c r="S253" s="47">
+        <v>60.057393260169853</v>
+      </c>
+      <c r="T253" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="U253" s="66">
+        <v>74.477098226105369</v>
+      </c>
+      <c r="V253" s="66">
+        <v>60.705978371760864</v>
+      </c>
+      <c r="W253" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="X253" s="70">
+        <v>73.500090628965012</v>
+      </c>
+      <c r="Y253" s="47">
+        <v>59.380364245342264</v>
+      </c>
+      <c r="Z253" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="AA253" s="47">
+        <v>71.1811802806765</v>
+      </c>
+      <c r="AB253" s="47">
+        <v>60.539851047195818</v>
+      </c>
+      <c r="AC253" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="AD253" s="47">
+        <v>70.76944140197152</v>
+      </c>
+      <c r="AE253" s="47">
+        <v>61.329691900657167</v>
+      </c>
+    </row>
+    <row r="254" spans="1:31">
+      <c r="A254" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B254" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="C254" s="47">
+        <v>72.733279494897587</v>
+      </c>
+      <c r="D254" s="47">
+        <v>57.199140401146131</v>
+      </c>
+      <c r="E254" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F254" s="47">
+        <v>73.768159353002844</v>
+      </c>
+      <c r="G254" s="47">
+        <v>57.635214579659021</v>
+      </c>
+      <c r="H254" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="I254" s="47">
+        <v>75.036267398549299</v>
+      </c>
+      <c r="J254" s="80">
+        <v>56.791236683031094</v>
+      </c>
+      <c r="K254" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="L254" s="62">
+        <v>73.627376425855516</v>
+      </c>
+      <c r="M254" s="74">
+        <v>59.083947195682292</v>
+      </c>
+      <c r="N254" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="O254" s="47">
+        <v>71.690097327359794</v>
+      </c>
+      <c r="P254" s="47">
+        <v>60.793421152821132</v>
+      </c>
+      <c r="Q254" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="R254" s="47">
+        <v>75.252020007695279</v>
+      </c>
+      <c r="S254" s="47">
+        <v>58.192955589586525</v>
+      </c>
+      <c r="T254" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="U254" s="66">
+        <v>74.345134148277495</v>
+      </c>
+      <c r="V254" s="66">
+        <v>56.774193548387096</v>
+      </c>
+      <c r="W254" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="X254" s="70">
+        <v>73.576756968983119</v>
+      </c>
+      <c r="Y254" s="47">
+        <v>59.329814092265316</v>
+      </c>
+      <c r="Z254" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="AA254" s="47">
+        <v>72.37277453915236</v>
+      </c>
+      <c r="AB254" s="47">
+        <v>59.506933744221875</v>
+      </c>
+      <c r="AC254" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="AD254" s="47">
+        <v>73.633666458463452</v>
+      </c>
+      <c r="AE254" s="47">
+        <v>59.280107825259655</v>
+      </c>
+    </row>
+    <row r="255" spans="1:31">
+      <c r="A255" s="45" t="s">
+        <v>293</v>
+      </c>
+      <c r="B255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C255" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="D255" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="E255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F255" s="58"/>
+      <c r="G255" s="57"/>
+      <c r="H255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M255" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N255" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="O255" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="P255" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q255" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="R255" s="58">
+        <v>73.649945747433435</v>
+      </c>
+      <c r="S255" s="47">
+        <v>59.295235394214409</v>
+      </c>
+      <c r="T255" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="U255" s="66">
+        <v>74.971346096701623</v>
+      </c>
+      <c r="V255" s="66">
+        <v>57.483943539315653</v>
+      </c>
+      <c r="W255" s="47">
+        <v>65</v>
+      </c>
+      <c r="X255" s="71">
+        <v>74.754637035755977</v>
+      </c>
+      <c r="Y255" s="47">
+        <v>56.78648956915265</v>
+      </c>
+      <c r="Z255" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="AA255" s="47">
+        <v>74.716369529983794</v>
+      </c>
+      <c r="AB255" s="47">
+        <v>57.624861265260819</v>
+      </c>
+      <c r="AC255" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AD255" s="47">
+        <v>73.074875798438612</v>
+      </c>
+      <c r="AE255" s="47">
+        <v>57.12797619047619</v>
+      </c>
+    </row>
+    <row r="256" spans="1:31">
+      <c r="A256" s="45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B256" s="47">
+        <v>65</v>
+      </c>
+      <c r="C256" s="47">
+        <v>72.264580651549664</v>
+      </c>
+      <c r="D256" s="47">
+        <v>57.572708060782929</v>
+      </c>
+      <c r="E256" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="F256" s="47">
+        <v>72.3296032553408</v>
+      </c>
+      <c r="G256" s="47">
+        <v>59.232589239790151</v>
+      </c>
+      <c r="H256" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="I256" s="47">
+        <v>70.678617157490393</v>
+      </c>
+      <c r="J256" s="80">
+        <v>60.677200902934544</v>
+      </c>
+      <c r="K256" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="L256" s="62">
+        <v>71.951911080866509</v>
+      </c>
+      <c r="M256" s="74">
+        <v>59.584321698859142</v>
+      </c>
+      <c r="N256" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="O256" s="47">
+        <v>74.823766364551858</v>
+      </c>
+      <c r="P256" s="47">
+        <v>55.335107669973389</v>
+      </c>
+      <c r="Q256" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="R256" s="47">
+        <v>73.972289018664839</v>
+      </c>
+      <c r="S256" s="47">
+        <v>60.923309788092837</v>
+      </c>
+      <c r="T256" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="U256" s="66">
+        <v>75.161707632600255</v>
+      </c>
+      <c r="V256" s="66">
+        <v>65.142926064407192</v>
+      </c>
+      <c r="W256" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="X256" s="70">
+        <v>69.788555728108946</v>
+      </c>
+      <c r="Y256" s="47">
+        <v>63.067694944301628</v>
+      </c>
+      <c r="Z256" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="AA256" s="47">
+        <v>73.505303760848605</v>
+      </c>
+      <c r="AB256" s="47">
+        <v>57.146464646464644</v>
+      </c>
+      <c r="AC256" s="47">
+        <v>70</v>
+      </c>
+      <c r="AD256" s="47">
+        <v>74.489611562782287</v>
+      </c>
+      <c r="AE256" s="47">
+        <v>65.374771480804384</v>
+      </c>
+    </row>
+    <row r="257" spans="1:31">
+      <c r="A257" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="B257" s="47">
+        <v>53</v>
+      </c>
+      <c r="C257" s="47">
+        <v>57.590269131309263</v>
+      </c>
+      <c r="D257" s="47">
+        <v>48.475786224194486</v>
+      </c>
+      <c r="E257" s="47">
+        <v>64</v>
+      </c>
+      <c r="F257" s="47">
+        <v>76.086082059533382</v>
+      </c>
+      <c r="G257" s="47">
+        <v>51.413557540725165</v>
+      </c>
+      <c r="H257" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="I257" s="47">
+        <v>73.622704507512523</v>
+      </c>
+      <c r="J257" s="80">
+        <v>56.170118995152045</v>
+      </c>
+      <c r="K257" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="L257" s="62">
+        <v>70.087475997439725</v>
+      </c>
+      <c r="M257" s="74">
+        <v>58.970323741007199</v>
+      </c>
+      <c r="N257" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="O257" s="47">
+        <v>69.535322169235883</v>
+      </c>
+      <c r="P257" s="47">
+        <v>59.308131241084162</v>
+      </c>
+      <c r="Q257" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="R257" s="47">
+        <v>72.847830973252414</v>
+      </c>
+      <c r="S257" s="47">
+        <v>57.127596439169139</v>
+      </c>
+      <c r="T257" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="U257" s="66">
+        <v>71.719613259668506</v>
+      </c>
+      <c r="V257" s="66">
+        <v>59.517871986699923</v>
+      </c>
+      <c r="W257" s="47">
+        <v>63.6</v>
+      </c>
+      <c r="X257" s="70">
+        <v>69.131679389312978</v>
+      </c>
+      <c r="Y257" s="47">
+        <v>58.050593454022305</v>
+      </c>
+      <c r="Z257" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="AA257" s="47">
+        <v>69.459557490025389</v>
+      </c>
+      <c r="AB257" s="47">
+        <v>58.916912047113044</v>
+      </c>
+      <c r="AC257" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="AD257" s="47">
+        <v>70.462351387054156</v>
+      </c>
+      <c r="AE257" s="47">
+        <v>62.098732128405722</v>
+      </c>
+    </row>
+    <row r="258" spans="1:31">
+      <c r="A258" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="B258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C258" s="58"/>
+      <c r="D258" s="58"/>
+      <c r="E258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F258" s="58"/>
+      <c r="G258" s="57"/>
+      <c r="H258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M258" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N258" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="O258" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="P258" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="R258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="S258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="T258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="U258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="V258" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="W258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="X258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB258" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC258" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="AD258" s="53">
+        <v>73.428143712574851</v>
+      </c>
+      <c r="AE258" s="47">
+        <v>65.577889447236188</v>
+      </c>
+    </row>
+    <row r="259" spans="1:31">
+      <c r="A259" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="B259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C259" s="58"/>
+      <c r="D259" s="58"/>
+      <c r="E259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F259" s="58"/>
+      <c r="G259" s="57"/>
+      <c r="H259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N259" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="O259" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="P259" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q259" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R259" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="S259" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="T259" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="U259" s="55">
+        <v>66.765830854228639</v>
+      </c>
+      <c r="V259" s="55">
+        <v>58.784067085953872</v>
+      </c>
+      <c r="W259" s="47">
+        <v>67.5</v>
+      </c>
+      <c r="X259" s="72">
+        <v>69.361970941250789</v>
+      </c>
+      <c r="Y259" s="53">
+        <v>65.621025858414583</v>
+      </c>
+      <c r="Z259" s="47">
+        <v>66.7</v>
+      </c>
+      <c r="AA259" s="53">
+        <v>70.211836645555806</v>
+      </c>
+      <c r="AB259" s="53">
+        <v>63.272335844994615</v>
+      </c>
+      <c r="AC259" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="AD259" s="53">
+        <v>70.878038099408798</v>
+      </c>
+      <c r="AE259" s="47">
+        <v>65.671311656713115</v>
+      </c>
+    </row>
+    <row r="260" spans="1:31">
+      <c r="A260" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="B260" s="47">
+        <v>63</v>
+      </c>
+      <c r="C260" s="47">
+        <v>63.48198168081835</v>
+      </c>
+      <c r="D260" s="47">
+        <v>62.548507725957812</v>
+      </c>
+      <c r="E260" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="F260" s="47">
+        <v>66.438262299575172</v>
+      </c>
+      <c r="G260" s="47">
+        <v>64.327180708544205</v>
+      </c>
+      <c r="H260" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="I260" s="47">
+        <v>68.192219679633865</v>
+      </c>
+      <c r="J260" s="80">
+        <v>62.960328749802429</v>
+      </c>
+      <c r="K260" s="47">
+        <v>65.3</v>
+      </c>
+      <c r="L260" s="62">
+        <v>69.792194627470849</v>
+      </c>
+      <c r="M260" s="74">
+        <v>60.458965383119406</v>
+      </c>
+      <c r="N260" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="O260" s="47">
+        <v>70.608258102708305</v>
+      </c>
+      <c r="P260" s="47">
+        <v>59.220883534136547</v>
+      </c>
+      <c r="Q260" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="R260" s="47">
+        <v>71.832914859621084</v>
+      </c>
+      <c r="S260" s="57">
+        <v>56.721507117892763</v>
+      </c>
+      <c r="T260" s="47">
+        <v>65</v>
+      </c>
+      <c r="U260" s="66">
+        <v>75.918762088974859</v>
+      </c>
+      <c r="V260" s="66">
+        <v>53.097874887758159</v>
+      </c>
+      <c r="W260" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="X260" s="70">
+        <v>73.981547196593326</v>
+      </c>
+      <c r="Y260" s="47">
+        <v>65.141007859454461</v>
+      </c>
+      <c r="Z260" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="AA260" s="47">
+        <v>62.749857224443168</v>
+      </c>
+      <c r="AB260" s="47">
+        <v>58.741040822686188</v>
+      </c>
+      <c r="AC260" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="AD260" s="53">
+        <v>67.684130599848146</v>
+      </c>
+      <c r="AE260" s="47">
+        <v>55.540743209465091</v>
+      </c>
+    </row>
+    <row r="261" spans="1:31">
+      <c r="A261" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B261" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="C261" s="47">
+        <v>69.801016885317935</v>
+      </c>
+      <c r="D261" s="47">
+        <v>61.375563375933815</v>
+      </c>
+      <c r="E261" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="F261" s="47">
+        <v>70.668742297463851</v>
+      </c>
+      <c r="G261" s="47">
+        <v>60.22179974651457</v>
+      </c>
+      <c r="H261" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="I261" s="47">
+        <v>72.564742999868542</v>
+      </c>
+      <c r="J261" s="80">
+        <v>58.45705024311183</v>
+      </c>
+      <c r="K261" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="L261" s="62">
+        <v>71.075166508087548</v>
+      </c>
+      <c r="M261" s="74">
+        <v>60.559931166854192</v>
+      </c>
+      <c r="N261" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="O261" s="47">
+        <v>70.194457619079884</v>
+      </c>
+      <c r="P261" s="47">
+        <v>61.037056784857377</v>
+      </c>
+      <c r="Q261" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="R261" s="47">
+        <v>69.527193222191855</v>
+      </c>
+      <c r="S261" s="47">
+        <v>61.878230516211318</v>
+      </c>
+      <c r="T261" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="U261" s="66">
+        <v>71.017362168748093</v>
+      </c>
+      <c r="V261" s="66">
+        <v>61.967963386727689</v>
+      </c>
+      <c r="W261" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="X261" s="70">
+        <v>70.65308294685623</v>
+      </c>
+      <c r="Y261" s="47">
+        <v>60.91652522758833</v>
+      </c>
+      <c r="Z261" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="AA261" s="47">
+        <v>69.893608994189989</v>
+      </c>
+      <c r="AB261" s="47">
+        <v>60.959802484376198</v>
+      </c>
+      <c r="AC261" s="47">
+        <v>66</v>
+      </c>
+      <c r="AD261" s="53">
+        <v>69.211332312404295</v>
+      </c>
+      <c r="AE261" s="47">
+        <v>62.619404752506512</v>
+      </c>
+    </row>
+    <row r="262" spans="1:31">
+      <c r="A262" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="B262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C262" s="58"/>
+      <c r="D262" s="58"/>
+      <c r="E262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F262" s="58"/>
+      <c r="G262" s="57"/>
+      <c r="H262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="J262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="K262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M262" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="N262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="O262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="P262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="R262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="S262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="T262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="U262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="V262" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="W262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="X262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB262" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC262" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="AD262" s="53">
+        <v>68.425947454080443</v>
+      </c>
+      <c r="AE262" s="47">
+        <v>58.879846816658684</v>
+      </c>
+    </row>
+    <row r="263" spans="1:31">
+      <c r="A263" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="B263" s="83">
+        <v>61.385108305720621</v>
+      </c>
+      <c r="C263" s="83">
+        <v>72.051119682229</v>
+      </c>
+      <c r="D263" s="83">
+        <v>51.707928549044183</v>
+      </c>
+      <c r="E263" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="F263" s="66">
+        <v>73.826092041401097</v>
+      </c>
+      <c r="G263" s="47">
+        <v>56.870499949295201</v>
+      </c>
+      <c r="H263" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="I263" s="47">
+        <v>73.68861774029547</v>
+      </c>
+      <c r="J263" s="80">
+        <v>58.297827013208355</v>
+      </c>
+      <c r="K263" s="47">
+        <v>66</v>
+      </c>
+      <c r="L263" s="62">
+        <v>75.197904886613898</v>
+      </c>
+      <c r="M263" s="74">
+        <v>57.6401592596578</v>
+      </c>
+      <c r="N263" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="O263" s="59"/>
+      <c r="P263" s="47">
+        <v>56.970863111599776</v>
+      </c>
+      <c r="Q263" s="47">
         <v>67.099999999999994</v>
       </c>
-      <c r="P6" s="46">
+      <c r="R263" s="47">
+        <v>76.654795529902984</v>
+      </c>
+      <c r="S263" s="58">
+        <v>58.432934926958829</v>
+      </c>
+      <c r="T263" s="47">
+        <v>68</v>
+      </c>
+      <c r="U263" s="66">
+        <v>75.522927227174733</v>
+      </c>
+      <c r="V263" s="66">
+        <v>61.068207593022635</v>
+      </c>
+      <c r="W263" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="X263" s="70">
+        <v>71.403444929645801</v>
+      </c>
+      <c r="Y263" s="47">
+        <v>55.605356352368304</v>
+      </c>
+      <c r="Z263" s="47">
+        <v>60.8</v>
+      </c>
+      <c r="AA263" s="47">
+        <v>70.676095836127544</v>
+      </c>
+      <c r="AB263" s="47">
+        <v>51.742385858244667</v>
+      </c>
+      <c r="AC263" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="AD263" s="47">
+        <v>74.456259062348963</v>
+      </c>
+      <c r="AE263" s="47">
+        <v>55.07014028056112</v>
+      </c>
+    </row>
+    <row r="264" spans="1:31">
+      <c r="A264" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="B264" s="47">
+        <v>75</v>
+      </c>
+      <c r="C264" s="47">
+        <v>85.261824324324323</v>
+      </c>
+      <c r="D264" s="47">
+        <v>65.387673956262432</v>
+      </c>
+      <c r="E264" s="47">
+        <v>75.3</v>
+      </c>
+      <c r="F264" s="47">
+        <v>83.267429760665976</v>
+      </c>
+      <c r="G264" s="47">
+        <v>68.031854379977247</v>
+      </c>
+      <c r="H264" s="47">
+        <v>75.2</v>
+      </c>
+      <c r="I264" s="47">
+        <v>84.867394695787837</v>
+      </c>
+      <c r="J264" s="80">
+        <v>66.167913549459684</v>
+      </c>
+      <c r="K264" s="47">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="L264" s="62">
+        <v>83.684427922346131</v>
+      </c>
+      <c r="M264" s="74">
+        <v>66.843000188928769</v>
+      </c>
+      <c r="N264" s="47">
+        <v>74.7</v>
+      </c>
+      <c r="O264" s="47">
+        <v>84.932447904740087</v>
+      </c>
+      <c r="P264" s="47">
+        <v>65.536489559644409</v>
+      </c>
+      <c r="Q264" s="47">
+        <v>74.8</v>
+      </c>
+      <c r="R264" s="62">
+        <v>83.423124740986324</v>
+      </c>
+      <c r="S264" s="59">
+        <v>67.096412556053806</v>
+      </c>
+      <c r="T264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD264" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE264" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="265" spans="1:31">
+      <c r="A265" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="B265" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="C265" s="47">
+        <v>71.51205379556697</v>
+      </c>
+      <c r="D265" s="47">
+        <v>54.035877479627395</v>
+      </c>
+      <c r="E265" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="F265" s="47">
+        <v>67.419052782021581</v>
+      </c>
+      <c r="G265" s="47">
+        <v>56.997737262703119</v>
+      </c>
+      <c r="H265" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="I265" s="47">
+        <v>66.0885496684933</v>
+      </c>
+      <c r="J265" s="80">
+        <v>58.110800024643531</v>
+      </c>
+      <c r="K265" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="L265" s="62">
+        <v>67.042526823859376</v>
+      </c>
+      <c r="M265" s="74">
+        <v>57.226779211054762</v>
+      </c>
+      <c r="N265" s="47">
+        <v>61.6</v>
+      </c>
+      <c r="O265" s="47">
+        <v>67.940550278414676</v>
+      </c>
+      <c r="P265" s="47">
+        <v>56.292801496644159</v>
+      </c>
+      <c r="Q265" s="47">
+        <v>62</v>
+      </c>
+      <c r="R265" s="62">
+        <v>65.712806436502007</v>
+      </c>
+      <c r="S265" s="59">
+        <v>58.987922672125968</v>
+      </c>
+      <c r="T265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD265" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE265" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="266" spans="1:31">
+      <c r="A266" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B266" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="C266" s="47">
+        <v>75.454045129334077</v>
+      </c>
+      <c r="D266" s="47">
+        <v>56.309803213576458</v>
+      </c>
+      <c r="E266" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="F266" s="47">
+        <v>73.396584440227699</v>
+      </c>
+      <c r="G266" s="47">
+        <v>57.383348581884725</v>
+      </c>
+      <c r="H266" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="I266" s="47">
+        <v>68.660194174757279</v>
+      </c>
+      <c r="J266" s="80">
+        <v>64.031158714703011</v>
+      </c>
+      <c r="K266" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L266" s="62">
+        <v>68.521965748324646</v>
+      </c>
+      <c r="M266" s="74">
+        <v>61.491538764266039</v>
+      </c>
+      <c r="N266" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="O266" s="53">
+        <v>70.932321820722692</v>
+      </c>
+      <c r="P266" s="63">
+        <v>61.501882306320589</v>
+      </c>
+      <c r="Q266" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="R266" s="65">
+        <v>69.083503054989819</v>
+      </c>
+      <c r="S266" s="59">
+        <v>68.586282743451306</v>
+      </c>
+      <c r="T266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD266" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE266" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="267" spans="1:31">
+      <c r="A267" s="45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B267" s="47">
+        <v>58.8</v>
+      </c>
+      <c r="C267" s="47">
+        <v>67.11477588026105</v>
+      </c>
+      <c r="D267" s="47">
+        <v>50.712978496263538</v>
+      </c>
+      <c r="E267" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F267" s="47">
+        <v>73.436759829464705</v>
+      </c>
+      <c r="G267" s="47">
+        <v>56.081106833860581</v>
+      </c>
+      <c r="H267" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="I267" s="47">
+        <v>73.014717774543101</v>
+      </c>
+      <c r="J267" s="80">
+        <v>57.506091330661008</v>
+      </c>
+      <c r="K267" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L267" s="62">
+        <v>70.872052915635265</v>
+      </c>
+      <c r="M267" s="74">
+        <v>59.566772811259192</v>
+      </c>
+      <c r="N267" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="O267" s="47">
+        <v>70.80836492601199</v>
+      </c>
+      <c r="P267" s="53">
+        <v>59.7174555032325</v>
+      </c>
+      <c r="Q267" s="47">
         <v>66.099999999999994</v>
       </c>
-      <c r="Q6" s="46">
+      <c r="R267" s="62">
+        <v>70.383432437974164</v>
+      </c>
+      <c r="S267" s="59">
+        <v>61.857755481835099</v>
+      </c>
+      <c r="T267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD267" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE267" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="268" spans="1:31">
+      <c r="A268" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B268" s="47">
+        <v>57.3</v>
+      </c>
+      <c r="C268" s="47">
+        <v>61.541587645624496</v>
+      </c>
+      <c r="D268" s="47">
+        <v>53.400025326073191</v>
+      </c>
+      <c r="E268" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="F268" s="47">
+        <v>66.81995540691193</v>
+      </c>
+      <c r="G268" s="47">
+        <v>51.10030706243603</v>
+      </c>
+      <c r="H268" s="47">
+        <v>58.5</v>
+      </c>
+      <c r="I268" s="47">
+        <v>67.380560131795718</v>
+      </c>
+      <c r="J268" s="80">
+        <v>49.743173830765066</v>
+      </c>
+      <c r="K268" s="47">
+        <v>58.6</v>
+      </c>
+      <c r="L268" s="62">
+        <v>65.323617659665672</v>
+      </c>
+      <c r="M268" s="74">
+        <v>52.133024396892459</v>
+      </c>
+      <c r="N268" s="47">
+        <v>58.3</v>
+      </c>
+      <c r="O268" s="47">
+        <v>64.79514415781486</v>
+      </c>
+      <c r="P268" s="53">
+        <v>52.165911664779159</v>
+      </c>
+      <c r="Q268" s="47">
+        <v>58.4</v>
+      </c>
+      <c r="R268" s="62">
+        <v>66.782372472079686</v>
+      </c>
+      <c r="S268" s="59">
+        <v>50.568343279340723</v>
+      </c>
+      <c r="T268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD268" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE268" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="269" spans="1:31">
+      <c r="A269" s="45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B269" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="C269" s="47">
+        <v>75.601473881944955</v>
+      </c>
+      <c r="D269" s="47">
+        <v>60.408997955010229</v>
+      </c>
+      <c r="E269" s="47">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="F269" s="47">
+        <v>75.993862463384019</v>
+      </c>
+      <c r="G269" s="47">
+        <v>60.86020011117288</v>
+      </c>
+      <c r="H269" s="47">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="I269" s="47">
+        <v>73.283237854326316</v>
+      </c>
+      <c r="J269" s="80">
+        <v>62.354651162790702</v>
+      </c>
+      <c r="K269" s="47">
+        <v>67.8</v>
+      </c>
+      <c r="L269" s="62">
+        <v>74.755086661642807</v>
+      </c>
+      <c r="M269" s="74">
+        <v>61.6043507817811</v>
+      </c>
+      <c r="N269" s="47">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="O269" s="53">
+        <v>74.966916629907359</v>
+      </c>
+      <c r="P269" s="63">
+        <v>61.393852751965689</v>
+      </c>
+      <c r="Q269" s="47">
+        <v>68</v>
+      </c>
+      <c r="R269" s="65">
+        <v>73.292926193033608</v>
+      </c>
+      <c r="S269" s="59">
+        <v>63.082109995083229</v>
+      </c>
+      <c r="T269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD269" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE269" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="270" spans="1:31">
+      <c r="A270" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B270" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="C270" s="47">
+        <v>71.46698937743713</v>
+      </c>
+      <c r="D270" s="47">
+        <v>61.235469943540345</v>
+      </c>
+      <c r="E270" s="47">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="F270" s="47">
+        <v>73.465945034090112</v>
+      </c>
+      <c r="G270" s="47">
+        <v>58.009192563627629</v>
+      </c>
+      <c r="H270" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="I270" s="47">
+        <v>72.785134245372745</v>
+      </c>
+      <c r="J270" s="81">
+        <v>61.539017341040463</v>
+      </c>
+      <c r="K270" s="47">
+        <v>69.2</v>
+      </c>
+      <c r="L270" s="47">
+        <v>73.529411764705884</v>
+      </c>
+      <c r="M270" s="47">
+        <v>64.838567005749667</v>
+      </c>
+      <c r="N270" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="O270" s="47">
+        <v>68.189806678383121</v>
+      </c>
+      <c r="P270" s="53">
+        <v>62.160512664021965</v>
+      </c>
+      <c r="Q270" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="R270" s="62">
+        <v>69.763804160800873</v>
+      </c>
+      <c r="S270" s="59">
+        <v>62.603856403825048</v>
+      </c>
+      <c r="T270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD270" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE270" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="271" spans="1:31">
+      <c r="A271" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B271" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="C271" s="47">
+        <v>74.522821576763477</v>
+      </c>
+      <c r="D271" s="47">
+        <v>58.211702402479979</v>
+      </c>
+      <c r="E271" s="47">
+        <v>64</v>
+      </c>
+      <c r="F271" s="47">
+        <v>74.885192760390538</v>
+      </c>
+      <c r="G271" s="47">
+        <v>54.752901719659356</v>
+      </c>
+      <c r="H271" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="I271" s="47">
+        <v>75.036267398549299</v>
+      </c>
+      <c r="J271" s="81">
+        <v>56.791236683031094</v>
+      </c>
+      <c r="K271" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="L271" s="47">
+        <v>75.661205265488505</v>
+      </c>
+      <c r="M271" s="47">
+        <v>57.727288210648226</v>
+      </c>
+      <c r="N271" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="O271" s="53">
+        <v>74.268136586977164</v>
+      </c>
+      <c r="P271" s="53">
+        <v>58.160329948358928</v>
+      </c>
+      <c r="Q271" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="R271" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="S271" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="T271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD271" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE271" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="272" spans="1:31">
+      <c r="A272" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B272" s="47">
+        <v>54</v>
+      </c>
+      <c r="C272" s="47">
+        <v>58.623397016487836</v>
+      </c>
+      <c r="D272" s="47">
+        <v>49.546599496221667</v>
+      </c>
+      <c r="E272" s="47">
+        <v>66</v>
+      </c>
+      <c r="F272" s="47">
+        <v>71.099810377521123</v>
+      </c>
+      <c r="G272" s="47">
+        <v>60.699770277434169</v>
+      </c>
+      <c r="H272" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="I272" s="47">
+        <v>70.654239435345218</v>
+      </c>
+      <c r="J272" s="81">
+        <v>61.066886265898063</v>
+      </c>
+      <c r="K272" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="L272" s="47">
+        <v>70.911127707244205</v>
+      </c>
+      <c r="M272" s="47">
+        <v>63.738950536016546</v>
+      </c>
+      <c r="N272" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="O272" s="47">
+        <v>62.543374284910442</v>
+      </c>
+      <c r="P272" s="47">
+        <v>69.219440353460982</v>
+      </c>
+      <c r="Q272" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="R272" s="47">
+        <v>68.708388814913448</v>
+      </c>
+      <c r="S272" s="58">
+        <v>64.445778311324531</v>
+      </c>
+      <c r="T272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD272" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE272" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="273" spans="1:31">
+      <c r="A273" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="B273" s="47">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="C273" s="47">
+        <v>73.995771670190265</v>
+      </c>
+      <c r="D273" s="47">
+        <v>58.992309549263709</v>
+      </c>
+      <c r="E273" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="F273" s="47">
+        <v>74.184049950333474</v>
+      </c>
+      <c r="G273" s="47">
+        <v>58.226446103826504</v>
+      </c>
+      <c r="H273" s="47">
+        <v>67.2</v>
+      </c>
+      <c r="I273" s="47">
+        <v>77.715794562832386</v>
+      </c>
+      <c r="J273" s="81">
+        <v>56.671099290780134</v>
+      </c>
+      <c r="K273" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="L273" s="47">
+        <v>76.259961836345269</v>
+      </c>
+      <c r="M273" s="47">
+        <v>59.414383820089057</v>
+      </c>
+      <c r="N273" s="47">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="O273" s="47">
+        <v>74.847792998477928</v>
+      </c>
+      <c r="P273" s="47">
+        <v>58.930944155499027</v>
+      </c>
+      <c r="Q273" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="R273" s="62">
+        <v>72.699696663296265</v>
+      </c>
+      <c r="S273" s="59">
+        <v>63.162616530795333</v>
+      </c>
+      <c r="T273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD273" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE273" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="274" spans="1:31">
+      <c r="A274" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B274" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="C274" s="47">
+        <v>78.489699461942081</v>
+      </c>
+      <c r="D274" s="47">
+        <v>68.34492128186686</v>
+      </c>
+      <c r="E274" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="F274" s="47">
+        <v>78.274040325707645</v>
+      </c>
+      <c r="G274" s="47">
+        <v>64.150801677124107</v>
+      </c>
+      <c r="H274" s="47">
+        <v>68.8</v>
+      </c>
+      <c r="I274" s="47">
+        <v>75.342457820720327</v>
+      </c>
+      <c r="J274" s="47">
+        <v>62.977112846452826</v>
+      </c>
+      <c r="K274" s="47">
+        <v>72.5</v>
+      </c>
+      <c r="L274" s="47">
+        <v>76.270305648643117</v>
+      </c>
+      <c r="M274" s="47">
+        <v>69.261963689272193</v>
+      </c>
+      <c r="N274" s="47">
+        <v>70.8</v>
+      </c>
+      <c r="O274" s="47">
+        <v>75.721494095147534</v>
+      </c>
+      <c r="P274" s="47">
+        <v>66.476626999408282</v>
+      </c>
+      <c r="Q274" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="R274" s="47">
+        <v>76.981225554106913</v>
+      </c>
+      <c r="S274" s="47">
+        <v>64.718582286757297</v>
+      </c>
+      <c r="T274" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="U274" s="47">
+        <v>72.359621242219561</v>
+      </c>
+      <c r="V274" s="47">
+        <v>64.868217243108376</v>
+      </c>
+      <c r="W274" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="X274" s="47">
+        <v>68.475134135425577</v>
+      </c>
+      <c r="Y274" s="47">
+        <v>72.681712181720087</v>
+      </c>
+      <c r="Z274" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="AA274" s="47">
+        <v>72.589928366331748</v>
+      </c>
+      <c r="AB274" s="47">
+        <v>62.985447030751189</v>
+      </c>
+      <c r="AC274" s="47">
+        <v>70.426049701348106</v>
+      </c>
+      <c r="AD274" s="47">
+        <v>73.876554129436244</v>
+      </c>
+      <c r="AE274" s="47">
+        <v>67.509709777057409</v>
+      </c>
+    </row>
+    <row r="275" spans="1:31">
+      <c r="A275" s="45" t="s">
+        <v>284</v>
+      </c>
+      <c r="B275" s="47">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="C275" s="47">
+        <v>76.619456698397968</v>
+      </c>
+      <c r="D275" s="47">
+        <v>69.080420124305945</v>
+      </c>
+      <c r="E275" s="47">
+        <v>69</v>
+      </c>
+      <c r="F275" s="47">
+        <v>75.955060866663416</v>
+      </c>
+      <c r="G275" s="47">
+        <v>63.056817564754645</v>
+      </c>
+      <c r="H275" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="I275" s="47">
+        <v>74.956322670040365</v>
+      </c>
+      <c r="J275" s="47">
+        <v>64.711538461538467</v>
+      </c>
+      <c r="K275" s="47">
+        <v>70.3</v>
+      </c>
+      <c r="L275" s="47">
+        <v>73.873240935896618</v>
+      </c>
+      <c r="M275" s="47">
+        <v>67.195503502505744</v>
+      </c>
+      <c r="N275" s="47">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="O275" s="47">
+        <v>75.901457953657896</v>
+      </c>
+      <c r="P275" s="47">
+        <v>62.831414286796459</v>
+      </c>
+      <c r="Q275" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="R275" s="47">
+        <v>74.991910606812354</v>
+      </c>
+      <c r="S275" s="47">
+        <v>63.867209698806597</v>
+      </c>
+      <c r="T275" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="U275" s="47">
+        <v>70.355823799657699</v>
+      </c>
+      <c r="V275" s="47">
+        <v>63.247822455554228</v>
+      </c>
+      <c r="W275" s="47">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="X275" s="47">
+        <v>69.074489348218208</v>
+      </c>
+      <c r="Y275" s="47">
+        <v>72.736511135044992</v>
+      </c>
+      <c r="Z275" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="AA275" s="47">
+        <v>72.22305940660371</v>
+      </c>
+      <c r="AB275" s="47">
+        <v>62.685083033329462</v>
+      </c>
+      <c r="AC275" s="47">
+        <v>71.2</v>
+      </c>
+      <c r="AD275" s="47">
+        <v>72.476068369345498</v>
+      </c>
+      <c r="AE275" s="47">
+        <v>70.17370063780703</v>
+      </c>
+    </row>
+    <row r="276" spans="1:31">
+      <c r="A276" s="45" t="s">
+        <v>285</v>
+      </c>
+      <c r="B276" s="47">
+        <v>73.8</v>
+      </c>
+      <c r="C276" s="47">
+        <v>79.663908555830417</v>
+      </c>
+      <c r="D276" s="47">
+        <v>68.445163028833207</v>
+      </c>
+      <c r="E276" s="47">
+        <v>73.3</v>
+      </c>
+      <c r="F276" s="47">
+        <v>80.251009011997567</v>
+      </c>
+      <c r="G276" s="47">
+        <v>67.151316660050284</v>
+      </c>
+      <c r="H276" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="I276" s="47">
+        <v>77.13257234878985</v>
+      </c>
+      <c r="J276" s="47">
+        <v>64.716807219799421</v>
+      </c>
+      <c r="K276" s="47">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="L276" s="47">
+        <v>75.652898299201667</v>
+      </c>
+      <c r="M276" s="47">
+        <v>70.869197709442005</v>
+      </c>
+      <c r="N276" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="O276" s="47">
+        <v>75.812904374666104</v>
+      </c>
+      <c r="P276" s="47">
+        <v>70.371473976956693</v>
+      </c>
+      <c r="Q276" s="47">
+        <v>71</v>
+      </c>
+      <c r="R276" s="47">
+        <v>76.503520052195697</v>
+      </c>
+      <c r="S276" s="47">
+        <v>66.494086727989483</v>
+      </c>
+      <c r="T276" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="U276" s="47">
+        <v>75.148464658169175</v>
+      </c>
+      <c r="V276" s="47">
+        <v>66.776182546469229</v>
+      </c>
+      <c r="W276" s="47">
+        <v>69.7</v>
+      </c>
+      <c r="X276" s="47">
+        <v>69.684620276067051</v>
+      </c>
+      <c r="Y276" s="47">
+        <v>74.751632910697623</v>
+      </c>
+      <c r="Z276" s="47">
+        <v>69.5</v>
+      </c>
+      <c r="AA276" s="47">
+        <v>72.645260489867496</v>
+      </c>
+      <c r="AB276" s="47">
+        <v>66.947829104650268</v>
+      </c>
+      <c r="AC276" s="47">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="AD276" s="47">
+        <v>74.817196378534675</v>
+      </c>
+      <c r="AE276" s="47">
+        <v>65.907118638002459</v>
+      </c>
+    </row>
+    <row r="277" spans="1:31">
+      <c r="A277" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="B277" s="47">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="C277" s="47">
+        <v>80.000647804751651</v>
+      </c>
+      <c r="D277" s="47">
+        <v>67.519342780144314</v>
+      </c>
+      <c r="E277" s="47">
+        <v>71.7</v>
+      </c>
+      <c r="F277" s="47">
+        <v>79.988182892464323</v>
+      </c>
+      <c r="G277" s="47">
+        <v>64.150248321781376</v>
+      </c>
+      <c r="H277" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="I277" s="47">
+        <v>75.801059042524344</v>
+      </c>
+      <c r="J277" s="47">
+        <v>60.874185209268397</v>
+      </c>
+      <c r="K277" s="47">
+        <v>72.3</v>
+      </c>
+      <c r="L277" s="47">
+        <v>76.096318799142239</v>
+      </c>
+      <c r="M277" s="47">
+        <v>68.963189172639559</v>
+      </c>
+      <c r="N277" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="O277" s="47">
+        <v>76.030305699938339</v>
+      </c>
+      <c r="P277" s="47">
+        <v>67.817879469097406</v>
+      </c>
+      <c r="Q277" s="47">
+        <v>72</v>
+      </c>
+      <c r="R277" s="47">
+        <v>77.757125154894666</v>
+      </c>
+      <c r="S277" s="47">
+        <v>66.956435005447545</v>
+      </c>
+      <c r="T277" s="47">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="U277" s="47">
+        <v>75.563535672565223</v>
+      </c>
+      <c r="V277" s="47">
+        <v>66.034839882575582</v>
+      </c>
+      <c r="W277" s="47">
+        <v>68.7</v>
+      </c>
+      <c r="X277" s="47">
+        <v>68.724171071600196</v>
+      </c>
+      <c r="Y277" s="47">
+        <v>71.681721023236577</v>
+      </c>
+      <c r="Z277" s="47">
+        <v>68.2</v>
+      </c>
+      <c r="AA277" s="47">
+        <v>72.83518490336327</v>
+      </c>
+      <c r="AB277" s="47">
+        <v>64.213072923943486</v>
+      </c>
+      <c r="AC277" s="47">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="AD277" s="47">
+        <v>76.347257852910943</v>
+      </c>
+      <c r="AE277" s="47">
+        <v>69.813685414708431</v>
+      </c>
+    </row>
+    <row r="278" spans="1:31">
+      <c r="A278" s="45" t="s">
+        <v>287</v>
+      </c>
+      <c r="B278" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C278" s="58"/>
+      <c r="D278" s="58"/>
+      <c r="E278" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F278" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G278" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H278" s="53">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="I278" s="58">
+        <v>73.591372680153825</v>
+      </c>
+      <c r="J278" s="53">
+        <v>62.225691515479625</v>
+      </c>
+      <c r="K278" s="53">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="L278" s="53">
+        <v>79.971834592241706</v>
+      </c>
+      <c r="M278" s="53">
+        <v>70.718777252490014</v>
+      </c>
+      <c r="N278" s="53">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="O278" s="53">
+        <v>74.982248520710058</v>
+      </c>
+      <c r="P278" s="53">
+        <v>64.45437923653229</v>
+      </c>
+      <c r="Q278" s="53">
+        <v>69</v>
+      </c>
+      <c r="R278" s="53">
+        <v>78.717427462576239</v>
+      </c>
+      <c r="S278" s="53">
+        <v>60.245520902455205</v>
+      </c>
+      <c r="T278" s="53">
+        <v>64.8</v>
+      </c>
+      <c r="U278" s="53">
+        <v>67.047321626251218</v>
+      </c>
+      <c r="V278" s="53">
+        <v>62.782340862422998</v>
+      </c>
+      <c r="W278" s="53">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="X278" s="53">
+        <v>65.420875049618488</v>
+      </c>
+      <c r="Y278" s="53">
+        <v>70.851230451600657</v>
+      </c>
+      <c r="Z278" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="AA278" s="47">
+        <v>72.49739841871704</v>
+      </c>
+      <c r="AB278" s="47">
+        <v>60.140445952095313</v>
+      </c>
+      <c r="AC278" s="47">
+        <v>70.2</v>
+      </c>
+      <c r="AD278" s="47">
+        <v>73.992974936000479</v>
+      </c>
+      <c r="AE278" s="47">
+        <v>66.801809803450325</v>
+      </c>
+    </row>
+    <row r="279" spans="1:31">
+      <c r="A279" s="45" t="s">
+        <v>288</v>
+      </c>
+      <c r="B279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C279" s="58"/>
+      <c r="D279" s="58"/>
+      <c r="E279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I279" s="58"/>
+      <c r="J279" s="57"/>
+      <c r="K279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L279" s="58"/>
+      <c r="M279" s="57"/>
+      <c r="N279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R279" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="S279" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="T279" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U279" s="58"/>
+      <c r="V279" s="57"/>
+      <c r="W279" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="X279" s="58"/>
+      <c r="Y279" s="58"/>
+      <c r="Z279" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="AA279" s="47">
+        <v>72.882128782203694</v>
+      </c>
+      <c r="AB279" s="47">
+        <v>59.566178104938352</v>
+      </c>
+      <c r="AC279" s="47">
         <v>66.5</v>
       </c>
-      <c r="R6" s="46">
+      <c r="AD279" s="47">
+        <v>71.131373133941196</v>
+      </c>
+      <c r="AE279" s="47">
+        <v>62.721930288237303</v>
+      </c>
+    </row>
+    <row r="280" spans="1:31">
+      <c r="A280" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B280" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="C280" s="47">
+        <v>64.576368670232668</v>
+      </c>
+      <c r="D280" s="47">
+        <v>64.576368670232668</v>
+      </c>
+      <c r="E280" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F280" s="47">
+        <v>70.463662855565488</v>
+      </c>
+      <c r="G280" s="47">
+        <v>60.04878453411029</v>
+      </c>
+      <c r="H280" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="I280" s="47">
+        <v>72.3934433659158</v>
+      </c>
+      <c r="J280" s="47">
+        <v>58.958983091278668</v>
+      </c>
+      <c r="K280" s="47">
+        <v>65.2</v>
+      </c>
+      <c r="L280" s="47">
+        <v>71.527256987660124</v>
+      </c>
+      <c r="M280" s="47">
+        <v>60.297482553271834</v>
+      </c>
+      <c r="N280" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="O280" s="47">
+        <v>70.082594253804174</v>
+      </c>
+      <c r="P280" s="47">
+        <v>61.172014011443167</v>
+      </c>
+      <c r="Q280" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="R280" s="47">
+        <v>71.423086015789821</v>
+      </c>
+      <c r="S280" s="57">
+        <v>71.423086015789821</v>
+      </c>
+      <c r="T280" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="U280" s="47">
+        <v>71.070839243841007</v>
+      </c>
+      <c r="V280" s="47">
+        <v>59.352159604571028</v>
+      </c>
+      <c r="W280" s="47" t="s">
+        <v>328</v>
+      </c>
+      <c r="X280" s="47">
+        <v>65.301820384938495</v>
+      </c>
+      <c r="Y280" s="47">
+        <v>71.104062741675861</v>
+      </c>
+      <c r="Z280" s="47" t="s">
+        <v>329</v>
+      </c>
+      <c r="AA280" s="47">
+        <v>70.966570454232496</v>
+      </c>
+      <c r="AB280" s="47">
+        <v>60.967814268916293</v>
+      </c>
+      <c r="AC280" s="47">
+        <v>65.550594585427604</v>
+      </c>
+      <c r="AD280" s="47">
+        <v>70.946108034252219</v>
+      </c>
+      <c r="AE280" s="47">
+        <v>61.161994869559777</v>
+      </c>
+    </row>
+    <row r="281" spans="1:31">
+      <c r="A281" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B281" s="47">
+        <v>61.3</v>
+      </c>
+      <c r="C281" s="47">
+        <v>61.280343244399724</v>
+      </c>
+      <c r="D281" s="47">
+        <v>61.280343244399724</v>
+      </c>
+      <c r="E281" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="F281" s="47">
+        <v>66.598815979613718</v>
+      </c>
+      <c r="G281" s="47">
+        <v>57.16312572759022</v>
+      </c>
+      <c r="H281" s="47">
+        <v>60.6</v>
+      </c>
+      <c r="I281" s="47">
+        <v>68.936052498117377</v>
+      </c>
+      <c r="J281" s="47">
+        <v>55.684766241541332</v>
+      </c>
+      <c r="K281" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="L281" s="47">
+        <v>67.932206561057754</v>
+      </c>
+      <c r="M281" s="47">
+        <v>56.377755464870994</v>
+      </c>
+      <c r="N281" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="O281" s="47">
+        <v>66.030198806237181</v>
+      </c>
+      <c r="P281" s="47">
+        <v>55.316526713695772</v>
+      </c>
+      <c r="Q281" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="R281" s="47">
+        <v>64.160268564856551</v>
+      </c>
+      <c r="S281" s="47">
+        <v>64.160268564856551</v>
+      </c>
+      <c r="T281" s="47">
+        <v>61</v>
+      </c>
+      <c r="U281" s="47">
+        <v>67.781168809067296</v>
+      </c>
+      <c r="V281" s="47">
+        <v>55.813628706346499</v>
+      </c>
+      <c r="W281" s="47">
+        <v>61.2</v>
+      </c>
+      <c r="X281" s="47">
+        <v>61.168735530387984</v>
+      </c>
+      <c r="Y281" s="47">
+        <v>68.366929916606836</v>
+      </c>
+      <c r="Z281" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="AA281" s="47">
+        <v>68.354719443236192</v>
+      </c>
+      <c r="AB281" s="47">
+        <v>58.226120857699797</v>
+      </c>
+      <c r="AC281" s="47">
+        <v>62</v>
+      </c>
+      <c r="AD281" s="47">
+        <v>70.243256519232006</v>
+      </c>
+      <c r="AE281" s="47">
+        <v>55.537372696914822</v>
+      </c>
+    </row>
+    <row r="282" spans="1:31">
+      <c r="A282" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="B282" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="C282" s="47">
+        <v>69.581822143049379</v>
+      </c>
+      <c r="D282" s="47">
+        <v>69.581822143049379</v>
+      </c>
+      <c r="E282" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="F282" s="47">
+        <v>73.52608545999901</v>
+      </c>
+      <c r="G282" s="47">
+        <v>67.60772147535333</v>
+      </c>
+      <c r="H282" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="I282" s="47">
+        <v>79.13713975237853</v>
+      </c>
+      <c r="J282" s="47">
+        <v>62.686646249059486</v>
+      </c>
+      <c r="K282" s="47">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="L282" s="47">
+        <v>79.438150743238822</v>
+      </c>
+      <c r="M282" s="47">
+        <v>64.420439639066657</v>
+      </c>
+      <c r="N282" s="47">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="O282" s="47">
+        <v>72.314303253529772</v>
+      </c>
+      <c r="P282" s="47">
+        <v>70.619627273658622</v>
+      </c>
+      <c r="Q282" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="R282" s="47">
+        <v>77.264180203931303</v>
+      </c>
+      <c r="S282" s="47">
+        <v>77.264180203931303</v>
+      </c>
+      <c r="T282" s="47">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="U282" s="47">
+        <v>76.155041680403144</v>
+      </c>
+      <c r="V282" s="47">
+        <v>64.054300524766418</v>
+      </c>
+      <c r="W282" s="47">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="X282" s="47">
+        <v>70.595234699407911</v>
+      </c>
+      <c r="Y282" s="47">
+        <v>74.495025893826423</v>
+      </c>
+      <c r="Z282" s="47">
+        <v>70.5</v>
+      </c>
+      <c r="AA282" s="47">
+        <v>72.333714129823178</v>
+      </c>
+      <c r="AB282" s="47">
+        <v>68.901180848676162</v>
+      </c>
+      <c r="AC282" s="47">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="AD282" s="47">
+        <v>73.173938449551997</v>
+      </c>
+      <c r="AE282" s="47">
+        <v>67.468877367122303</v>
+      </c>
+    </row>
+    <row r="283" spans="1:31">
+      <c r="A283" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="B283" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="C283" s="47">
+        <v>62.274873269620883</v>
+      </c>
+      <c r="D283" s="47">
+        <v>62.274873269620883</v>
+      </c>
+      <c r="E283" s="47">
+        <v>62</v>
+      </c>
+      <c r="F283" s="47">
+        <v>69.400218102508177</v>
+      </c>
+      <c r="G283" s="47">
+        <v>56.190114559937953</v>
+      </c>
+      <c r="H283" s="47">
+        <v>62.2</v>
+      </c>
+      <c r="I283" s="47">
+        <v>68.235835153694197</v>
+      </c>
+      <c r="J283" s="47">
+        <v>57.540885777878138</v>
+      </c>
+      <c r="K283" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="L283" s="47">
+        <v>66.420098420098427</v>
+      </c>
+      <c r="M283" s="47">
+        <v>59.09065559795728</v>
+      </c>
+      <c r="N283" s="47">
+        <v>64</v>
+      </c>
+      <c r="O283" s="47">
+        <v>67.060977470375832</v>
+      </c>
+      <c r="P283" s="47">
+        <v>61.582844655462445</v>
+      </c>
+      <c r="Q283" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="R283" s="47">
+        <v>70.344099003923944</v>
+      </c>
+      <c r="S283" s="47">
+        <v>70.344099003923944</v>
+      </c>
+      <c r="T283" s="47">
+        <v>62</v>
+      </c>
+      <c r="U283" s="47">
+        <v>68.003668263040396</v>
+      </c>
+      <c r="V283" s="47">
+        <v>57.57705829449759</v>
+      </c>
+      <c r="W283" s="47">
+        <v>63.2</v>
+      </c>
+      <c r="X283" s="47">
+        <v>63.169754729223087</v>
+      </c>
+      <c r="Y283" s="47">
+        <v>68.450508449776862</v>
+      </c>
+      <c r="Z283" s="47">
+        <v>62.7</v>
+      </c>
+      <c r="AA283" s="47">
+        <v>68.873994398160164</v>
+      </c>
+      <c r="AB283" s="47">
+        <v>58.092149422155472</v>
+      </c>
+      <c r="AC283" s="47">
+        <v>62.3</v>
+      </c>
+      <c r="AD283" s="47">
+        <v>68.386640749248983</v>
+      </c>
+      <c r="AE283" s="47">
+        <v>57.747559459244954</v>
+      </c>
+    </row>
+    <row r="284" spans="1:31">
+      <c r="A284" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="B284" s="47">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="C284" s="47">
+        <v>64.352608780315748</v>
+      </c>
+      <c r="D284" s="47">
+        <v>64.352608780315748</v>
+      </c>
+      <c r="E284" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="F284" s="47">
+        <v>68.199798915462083</v>
+      </c>
+      <c r="G284" s="47">
+        <v>61.218378533206604</v>
+      </c>
+      <c r="H284" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="I284" s="47">
+        <v>71.435523114355234</v>
+      </c>
+      <c r="J284" s="47">
+        <v>59.768598851318039</v>
+      </c>
+      <c r="K284" s="47">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="L284" s="47">
+        <v>70.83349974040496</v>
+      </c>
+      <c r="M284" s="47">
+        <v>61.055323867000965</v>
+      </c>
+      <c r="N284" s="47">
+        <v>64.8</v>
+      </c>
+      <c r="O284" s="47">
+        <v>69.742787897740598</v>
+      </c>
+      <c r="P284" s="47">
+        <v>60.901944814650278</v>
+      </c>
+      <c r="Q284" s="47">
+        <v>65.5</v>
+      </c>
+      <c r="R284" s="47">
+        <v>71.611956580190665</v>
+      </c>
+      <c r="S284" s="47">
+        <v>71.611956580190665</v>
+      </c>
+      <c r="T284" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="U284" s="47">
+        <v>69.781108526909208</v>
+      </c>
+      <c r="V284" s="47">
+        <v>60.733507554950137</v>
+      </c>
+      <c r="W284" s="47">
+        <v>66.2</v>
+      </c>
+      <c r="X284" s="47">
+        <v>66.24752327416094</v>
+      </c>
+      <c r="Y284" s="47">
+        <v>69.260206445395752</v>
+      </c>
+      <c r="Z284" s="47">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="AA284" s="47">
+        <v>69.717573689054078</v>
+      </c>
+      <c r="AB284" s="47">
+        <v>63.373936835414177</v>
+      </c>
+      <c r="AC284" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AD284" s="47">
+        <v>70.159498423962646</v>
+      </c>
+      <c r="AE284" s="47">
+        <v>63.775729275689024</v>
+      </c>
+    </row>
+    <row r="285" spans="1:31">
+      <c r="A285" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="B285" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="C285" s="47">
+        <v>64.731603850546591</v>
+      </c>
+      <c r="D285" s="47">
+        <v>64.731603850546591</v>
+      </c>
+      <c r="E285" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F285" s="47">
+        <v>71.597014387192161</v>
+      </c>
+      <c r="G285" s="47">
+        <v>58.848297948048867</v>
+      </c>
+      <c r="H285" s="47">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="I285" s="47">
+        <v>72.78121403912543</v>
+      </c>
+      <c r="J285" s="47">
+        <v>58.353080568720372</v>
+      </c>
+      <c r="K285" s="47">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="L285" s="47">
+        <v>71.451019606442628</v>
+      </c>
+      <c r="M285" s="47">
+        <v>59.985771944597694</v>
+      </c>
+      <c r="N285" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="O285" s="47">
+        <v>73.242423711285994</v>
+      </c>
+      <c r="P285" s="47">
+        <v>59.915118444415569</v>
+      </c>
+      <c r="Q285" s="47">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="R285" s="47">
+        <v>74.065302568567702</v>
+      </c>
+      <c r="S285" s="47">
+        <v>74.065302568567702</v>
+      </c>
+      <c r="T285" s="47">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="U285" s="47">
+        <v>73.836045056320401</v>
+      </c>
+      <c r="V285" s="47">
+        <v>59.315462005178482</v>
+      </c>
+      <c r="W285" s="47">
         <v>66.3</v>
       </c>
-      <c r="S6" s="46">
-[...5 lines deleted...]
-      <c r="U6" s="46">
+      <c r="X285" s="47">
+        <v>66.268913509500976</v>
+      </c>
+      <c r="Y285" s="47">
+        <v>74.032842494796085</v>
+      </c>
+      <c r="Z285" s="47">
         <v>65.900000000000006</v>
       </c>
-      <c r="V6" s="46">
+      <c r="AA285" s="47">
+        <v>74.008724428399518</v>
+      </c>
+      <c r="AB285" s="47">
+        <v>59.290628648071333</v>
+      </c>
+      <c r="AC285" s="47">
         <v>66</v>
       </c>
-      <c r="W6" s="46">
-[...99 lines deleted...]
-      <c r="W7" s="46">
+      <c r="AD285" s="47">
+        <v>72.154674988224215</v>
+      </c>
+      <c r="AE285" s="47">
+        <v>60.968139497992702</v>
+      </c>
+    </row>
+    <row r="286" spans="1:31">
+      <c r="A286" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="B286" s="47">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="C286" s="47">
+        <v>67.926178550753818</v>
+      </c>
+      <c r="D286" s="47">
+        <v>67.926178550753818</v>
+      </c>
+      <c r="E286" s="47">
+        <v>68</v>
+      </c>
+      <c r="F286" s="47">
+        <v>73.352362649785221</v>
+      </c>
+      <c r="G286" s="47">
+        <v>63.830342861495275</v>
+      </c>
+      <c r="H286" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="I286" s="47">
+        <v>73.517302770668735</v>
+      </c>
+      <c r="J286" s="47">
+        <v>62.578962557585214</v>
+      </c>
+      <c r="K286" s="47">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="L286" s="47">
+        <v>75.089556351612018</v>
+      </c>
+      <c r="M286" s="47">
+        <v>61.425186188219364</v>
+      </c>
+      <c r="N286" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="O286" s="47">
+        <v>73.081003155260589</v>
+      </c>
+      <c r="P286" s="47">
+        <v>62.936463105922719</v>
+      </c>
+      <c r="Q286" s="47">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="R286" s="47">
+        <v>75.91498462772357</v>
+      </c>
+      <c r="S286" s="47">
+        <v>75.91498462772357</v>
+      </c>
+      <c r="T286" s="47">
+        <v>67.7</v>
+      </c>
+      <c r="U286" s="47">
+        <v>73.501088797483661</v>
+      </c>
+      <c r="V286" s="47">
+        <v>62.561639723854036</v>
+      </c>
+      <c r="W286" s="47">
+        <v>68.3</v>
+      </c>
+      <c r="X286" s="47">
+        <v>68.338557993730404</v>
+      </c>
+      <c r="Y286" s="47">
+        <v>75.612364833098269</v>
+      </c>
+      <c r="Z286" s="47">
+        <v>67.3</v>
+      </c>
+      <c r="AA286" s="47">
+        <v>71.814720090934927</v>
+      </c>
+      <c r="AB286" s="47">
+        <v>63.354341247091014</v>
+      </c>
+      <c r="AC286" s="47">
+        <v>66.3</v>
+      </c>
+      <c r="AD286" s="47">
+        <v>71.650511220289474</v>
+      </c>
+      <c r="AE286" s="47">
+        <v>61.558365186709793</v>
+      </c>
+    </row>
+    <row r="287" spans="1:31">
+      <c r="A287" s="45" t="s">
+        <v>208</v>
+      </c>
+      <c r="B287" s="47">
+        <v>61.7</v>
+      </c>
+      <c r="C287" s="47">
+        <v>61.672727272727272</v>
+      </c>
+      <c r="D287" s="47">
+        <v>61.672727272727272</v>
+      </c>
+      <c r="E287" s="47">
+        <v>63.1</v>
+      </c>
+      <c r="F287" s="47">
+        <v>68.118032786885252</v>
+      </c>
+      <c r="G287" s="47">
+        <v>58.832110335072052</v>
+      </c>
+      <c r="H287" s="47">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="I287" s="47">
+        <v>71.742413171610892</v>
+      </c>
+      <c r="J287" s="47">
+        <v>58.662725512180202</v>
+      </c>
+      <c r="K287" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="L287" s="47">
+        <v>72.62817468394509</v>
+      </c>
+      <c r="M287" s="47">
+        <v>60.102369668246446</v>
+      </c>
+      <c r="N287" s="47">
+        <v>63.4</v>
+      </c>
+      <c r="O287" s="47">
+        <v>71.229044490954678</v>
+      </c>
+      <c r="P287" s="47">
+        <v>56.773444508945062</v>
+      </c>
+      <c r="Q287" s="47">
+        <v>62</v>
+      </c>
+      <c r="R287" s="47">
+        <v>66.288429832218029</v>
+      </c>
+      <c r="S287" s="47">
+        <v>66.288429832218029</v>
+      </c>
+      <c r="T287" s="47">
+        <v>61.9</v>
+      </c>
+      <c r="U287" s="47">
+        <v>65.189661584232056</v>
+      </c>
+      <c r="V287" s="47">
+        <v>59.124188849669373</v>
+      </c>
+      <c r="W287" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="X287" s="47">
+        <v>62.536567666245865</v>
+      </c>
+      <c r="Y287" s="47">
+        <v>68.087785875004201</v>
+      </c>
+      <c r="Z287" s="47">
+        <v>63.3</v>
+      </c>
+      <c r="AA287" s="47">
+        <v>70.685244403837359</v>
+      </c>
+      <c r="AB287" s="47">
+        <v>57.312687312687316</v>
+      </c>
+      <c r="AC287" s="47">
+        <v>65.7</v>
+      </c>
+      <c r="AD287" s="47">
+        <v>69.868618827590055</v>
+      </c>
+      <c r="AE287" s="47">
+        <v>62.367766726943948</v>
+      </c>
+    </row>
+    <row r="288" spans="1:31">
+      <c r="A288" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="B288" s="47">
+        <v>64.7</v>
+      </c>
+      <c r="C288" s="47">
+        <v>64.724316440973169</v>
+      </c>
+      <c r="D288" s="47">
+        <v>64.724316440973169</v>
+      </c>
+      <c r="E288" s="47">
+        <v>64.5</v>
+      </c>
+      <c r="F288" s="47">
+        <v>73.036120885944939</v>
+      </c>
+      <c r="G288" s="47">
+        <v>57.303941158045944</v>
+      </c>
+      <c r="H288" s="47">
+        <v>64.3</v>
+      </c>
+      <c r="I288" s="47">
+        <v>73.433886502833616</v>
+      </c>
+      <c r="J288" s="47">
+        <v>56.548704852243702</v>
+      </c>
+      <c r="K288" s="47">
+        <v>64</v>
+      </c>
+      <c r="L288" s="47">
+        <v>68.824436211740718</v>
+      </c>
+      <c r="M288" s="47">
+        <v>59.951374916163651</v>
+      </c>
+      <c r="N288" s="47">
         <v>63.6</v>
       </c>
-      <c r="X7" s="46" t="s">
+      <c r="O288" s="47">
+        <v>69.218205309475636</v>
+      </c>
+      <c r="P288" s="47">
+        <v>58.921856275052683</v>
+      </c>
+      <c r="Q288" s="47">
+        <v>63.9</v>
+      </c>
+      <c r="R288" s="47">
+        <v>68.110387581997742</v>
+      </c>
+      <c r="S288" s="47">
+        <v>68.110387581997742</v>
+      </c>
+      <c r="T288" s="47">
+        <v>63.5</v>
+      </c>
+      <c r="U288" s="47">
+        <v>72.917860553963706</v>
+      </c>
+      <c r="V288" s="47">
+        <v>55.327137508122995</v>
+      </c>
+      <c r="W288" s="47">
+        <v>62.8</v>
+      </c>
+      <c r="X288" s="47">
+        <v>62.843299148270468</v>
+      </c>
+      <c r="Y288" s="47">
+        <v>70.659061361693162</v>
+      </c>
+      <c r="Z288" s="47">
         <v>64</v>
       </c>
-      <c r="Y7" s="46" t="s">
-[...199 lines deleted...]
-      <c r="Y9" s="46" t="s">
+      <c r="AA288" s="47">
+        <v>73.191736913547857</v>
+      </c>
+      <c r="AB288" s="47">
+        <v>56.084552527278952</v>
+      </c>
+      <c r="AC288" s="47">
+        <v>65</v>
+      </c>
+      <c r="AD288" s="47">
+        <v>72.092613009922829</v>
+      </c>
+      <c r="AE288" s="47">
+        <v>58.915183642559633</v>
+      </c>
+    </row>
+    <row r="289" spans="1:31">
+      <c r="A289" s="34" t="s">
+        <v>152</v>
+      </c>
+      <c r="B289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G289" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H289" s="47">
+        <v>60.7</v>
+      </c>
+      <c r="I289" s="55">
+        <v>63.284957023941864</v>
+      </c>
+      <c r="J289" s="47">
+        <v>58.472643594278303</v>
+      </c>
+      <c r="K289" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="L289" s="47">
+        <v>67.213375948403055</v>
+      </c>
+      <c r="M289" s="47">
+        <v>54.670072113732402</v>
+      </c>
+      <c r="N289" s="47">
+        <v>59.6</v>
+      </c>
+      <c r="O289" s="47">
+        <v>65.855333816219996</v>
+      </c>
+      <c r="P289" s="47">
+        <v>54.136620793238222</v>
+      </c>
+      <c r="Q289" s="47">
+        <v>58.7</v>
+      </c>
+      <c r="R289" s="47">
+        <v>65.478839166740016</v>
+      </c>
+      <c r="S289" s="47">
+        <v>52.828637779545282</v>
+      </c>
+      <c r="T289" s="47">
+        <v>57</v>
+      </c>
+      <c r="U289" s="47">
+        <v>62.441358657284049</v>
+      </c>
+      <c r="V289" s="47">
+        <v>52.166967406528791</v>
+      </c>
+      <c r="W289" s="47" t="s">
+        <v>330</v>
+      </c>
+      <c r="X289" s="47">
+        <v>62.391647511700683</v>
+      </c>
+      <c r="Y289" s="47">
+        <v>51.145763744252761</v>
+      </c>
+      <c r="Z289" s="47" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA289" s="47">
+        <v>58.185675135813241</v>
+      </c>
+      <c r="AB289" s="47">
+        <v>55.120642019526819</v>
+      </c>
+      <c r="AC289" s="47">
+        <v>55.698998438630568</v>
+      </c>
+      <c r="AD289" s="47">
+        <v>58.753314960220479</v>
+      </c>
+      <c r="AE289" s="47">
+        <v>52.963258804542988</v>
+      </c>
+    </row>
+    <row r="290" spans="1:31">
+      <c r="A290" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G290" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H290" s="47">
+        <v>56.9</v>
+      </c>
+      <c r="I290" s="55">
+        <v>61.317060279172573</v>
+      </c>
+      <c r="J290" s="47">
+        <v>52.863640891131844</v>
+      </c>
+      <c r="K290" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="L290" s="47">
+        <v>64.996093704450843</v>
+      </c>
+      <c r="M290" s="47">
+        <v>50.817451871916411</v>
+      </c>
+      <c r="N290" s="47">
+        <v>55.7</v>
+      </c>
+      <c r="O290" s="47">
+        <v>61.445457615670385</v>
+      </c>
+      <c r="P290" s="47">
+        <v>50.348156602410398</v>
+      </c>
+      <c r="Q290" s="47">
+        <v>54.7</v>
+      </c>
+      <c r="R290" s="47">
+        <v>60.929907511547412</v>
+      </c>
+      <c r="S290" s="47">
+        <v>48.91035767813019</v>
+      </c>
+      <c r="T290" s="47">
+        <v>52.4</v>
+      </c>
+      <c r="U290" s="47">
+        <v>56.057908327351711</v>
+      </c>
+      <c r="V290" s="47">
+        <v>49.068171701646968</v>
+      </c>
+      <c r="W290" s="47">
+        <v>53</v>
+      </c>
+      <c r="X290" s="47">
+        <v>55.651824963974974</v>
+      </c>
+      <c r="Y290" s="47">
+        <v>50.529367797682113</v>
+      </c>
+      <c r="Z290" s="47">
+        <v>53.2</v>
+      </c>
+      <c r="AA290" s="47">
+        <v>57.508138998728498</v>
+      </c>
+      <c r="AB290" s="47">
+        <v>49.166960680544122</v>
+      </c>
+      <c r="AC290" s="47">
         <v>52</v>
       </c>
-      <c r="Z9" s="46">
-[...27 lines deleted...]
-      <c r="B10" s="47">
+      <c r="AD290" s="47">
+        <v>51.844127042796423</v>
+      </c>
+      <c r="AE290" s="47">
+        <v>52.223078261301787</v>
+      </c>
+    </row>
+    <row r="291" spans="1:31">
+      <c r="A291" s="45" t="s">
+        <v>289</v>
+      </c>
+      <c r="B291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G291" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H291" s="47">
+        <v>56.6</v>
+      </c>
+      <c r="I291" s="55">
+        <v>58.388750346356325</v>
+      </c>
+      <c r="J291" s="47">
+        <v>55.238161174189969</v>
+      </c>
+      <c r="K291" s="47">
+        <v>57.6</v>
+      </c>
+      <c r="L291" s="47">
+        <v>63.049171236675093</v>
+      </c>
+      <c r="M291" s="47">
+        <v>53.406230807211074</v>
+      </c>
+      <c r="N291" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="O291" s="47">
+        <v>62.565255676457632</v>
+      </c>
+      <c r="P291" s="47">
+        <v>54.624671525608605</v>
+      </c>
+      <c r="Q291" s="47">
+        <v>59.3</v>
+      </c>
+      <c r="R291" s="47">
+        <v>66.149000530140015</v>
+      </c>
+      <c r="S291" s="47">
+        <v>53.710327455919398</v>
+      </c>
+      <c r="T291" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="U291" s="47">
+        <v>65.392610257980309</v>
+      </c>
+      <c r="V291" s="47">
+        <v>53.503132772469662</v>
+      </c>
+      <c r="W291" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="X291" s="47">
+        <v>67.439223879630092</v>
+      </c>
+      <c r="Y291" s="47">
+        <v>51.797806390081064</v>
+      </c>
+      <c r="Z291" s="47">
+        <v>58.1</v>
+      </c>
+      <c r="AA291" s="47">
+        <v>67.020007950178879</v>
+      </c>
+      <c r="AB291" s="47">
+        <v>50.611141821755417</v>
+      </c>
+      <c r="AC291" s="47">
+        <v>57.9</v>
+      </c>
+      <c r="AD291" s="47">
+        <v>53.213330615083883</v>
+      </c>
+      <c r="AE291" s="47">
+        <v>61.954497278274566</v>
+      </c>
+    </row>
+    <row r="292" spans="1:31">
+      <c r="A292" s="45" t="s">
+        <v>290</v>
+      </c>
+      <c r="B292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G292" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H292" s="47">
+        <v>62.5</v>
+      </c>
+      <c r="I292" s="55">
+        <v>65.753089712812312</v>
+      </c>
+      <c r="J292" s="47">
+        <v>59.699260768389671</v>
+      </c>
+      <c r="K292" s="47">
+        <v>61.8</v>
+      </c>
+      <c r="L292" s="47">
+        <v>68.877160125989619</v>
+      </c>
+      <c r="M292" s="47">
+        <v>55.857858233136064</v>
+      </c>
+      <c r="N292" s="47">
+        <v>61.1</v>
+      </c>
+      <c r="O292" s="47">
+        <v>67.482964889466842</v>
+      </c>
+      <c r="P292" s="47">
+        <v>55.656569233220608</v>
+      </c>
+      <c r="Q292" s="47">
+        <v>60.5</v>
+      </c>
+      <c r="R292" s="47">
+        <v>67.84050833341901</v>
+      </c>
+      <c r="S292" s="47">
+        <v>54.234489266336404</v>
+      </c>
+      <c r="T292" s="47">
+        <v>59.5</v>
+      </c>
+      <c r="U292" s="47">
+        <v>63.052110397568505</v>
+      </c>
+      <c r="V292" s="47">
+        <v>56.313642350069067</v>
+      </c>
+      <c r="W292" s="47">
+        <v>59.4</v>
+      </c>
+      <c r="X292" s="47">
+        <v>63.655092287606749</v>
+      </c>
+      <c r="Y292" s="47">
+        <v>55.661813782746535</v>
+      </c>
+      <c r="Z292" s="47">
+        <v>58.7</v>
+      </c>
+      <c r="AA292" s="47">
+        <v>66.092600605798353</v>
+      </c>
+      <c r="AB292" s="47">
+        <v>52.419177962012547</v>
+      </c>
+      <c r="AC292" s="47">
+        <v>57.5</v>
+      </c>
+      <c r="AD292" s="47">
+        <v>65.045351856222823</v>
+      </c>
+      <c r="AE292" s="47">
+        <v>51.104840460169314</v>
+      </c>
+    </row>
+    <row r="293" spans="1:31">
+      <c r="A293" s="45" t="s">
+        <v>291</v>
+      </c>
+      <c r="B293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G293" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H293" s="47">
+        <v>67</v>
+      </c>
+      <c r="I293" s="55">
+        <v>66.787865547267558</v>
+      </c>
+      <c r="J293" s="47">
+        <v>67.144016284929322</v>
+      </c>
+      <c r="K293" s="47">
+        <v>65</v>
+      </c>
+      <c r="L293" s="47">
+        <v>71.610328774253247</v>
+      </c>
+      <c r="M293" s="47">
+        <v>59.037419013618937</v>
+      </c>
+      <c r="N293" s="47">
+        <v>63.7</v>
+      </c>
+      <c r="O293" s="47">
+        <v>72.051014007944801</v>
+      </c>
+      <c r="P293" s="47">
+        <v>56.04362237797627</v>
+      </c>
+      <c r="Q293" s="47">
         <v>60.8</v>
       </c>
-      <c r="C10" s="46">
-[...1656 lines deleted...]
-      <c r="V26" s="46">
+      <c r="R293" s="47">
+        <v>67.360520913690991</v>
+      </c>
+      <c r="S293" s="47">
+        <v>54.701039341350423</v>
+      </c>
+      <c r="T293" s="47">
         <v>58.7</v>
       </c>
-      <c r="W26" s="46">
-[...7115 lines deleted...]
-      <c r="V233" s="12"/>
+      <c r="U293" s="47">
+        <v>66.943005181347147</v>
+      </c>
+      <c r="V293" s="47">
+        <v>51.108812427409994</v>
+      </c>
+      <c r="W293" s="47">
+        <v>56.1</v>
+      </c>
+      <c r="X293" s="47">
+        <v>65.421986216246765</v>
+      </c>
+      <c r="Y293" s="47">
+        <v>47.650706166035135</v>
+      </c>
+      <c r="Z293" s="47">
+        <v>54.4</v>
+      </c>
+      <c r="AA293" s="47">
+        <v>46.551047193834627</v>
+      </c>
+      <c r="AB293" s="47">
+        <v>61.665256074148999</v>
+      </c>
+      <c r="AC293" s="47">
+        <v>54.3</v>
+      </c>
+      <c r="AD293" s="47">
+        <v>61.216669833428334</v>
+      </c>
+      <c r="AE293" s="47">
+        <v>48.001900642921562</v>
+      </c>
+    </row>
+    <row r="294" spans="1:31">
+      <c r="A294" s="45" t="s">
+        <v>292</v>
+      </c>
+      <c r="B294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="I294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="J294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="K294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="L294" s="58"/>
+      <c r="M294" s="57"/>
+      <c r="N294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="P294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="R294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="S294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="T294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="U294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="V294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="W294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="X294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y294" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z294" s="47">
+        <v>58.9</v>
+      </c>
+      <c r="AA294" s="47">
+        <v>56.690774992138586</v>
+      </c>
+      <c r="AB294" s="47">
+        <v>60.834868017188462</v>
+      </c>
+      <c r="AC294" s="47">
+        <v>57.1</v>
+      </c>
+      <c r="AD294" s="47">
+        <v>64.056222088449005</v>
+      </c>
+      <c r="AE294" s="47">
+        <v>50.773331992052917</v>
+      </c>
+    </row>
+    <row r="295" spans="1:31" ht="12.75">
+      <c r="A295" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="B295" s="6"/>
+      <c r="C295" s="6"/>
+      <c r="D295" s="6"/>
+      <c r="E295" s="6"/>
+      <c r="F295" s="6"/>
+      <c r="G295" s="6"/>
+      <c r="H295" s="6"/>
+      <c r="I295" s="6"/>
+      <c r="J295" s="6"/>
+      <c r="K295" s="6"/>
+      <c r="L295" s="6"/>
+      <c r="M295" s="6"/>
+      <c r="N295" s="6"/>
+      <c r="O295" s="6"/>
+      <c r="P295" s="6"/>
+      <c r="Q295" s="6"/>
+      <c r="R295" s="6"/>
+      <c r="S295" s="39"/>
+      <c r="T295" s="39"/>
+      <c r="U295" s="39"/>
+      <c r="V295" s="6"/>
+      <c r="W295" s="6"/>
+      <c r="X295" s="6"/>
+      <c r="Y295" s="6"/>
+      <c r="Z295" s="6"/>
+      <c r="AA295" s="6"/>
+      <c r="AB295" s="6"/>
+      <c r="AC295" s="6"/>
+      <c r="AD295" s="6"/>
+      <c r="AE295" s="6"/>
+    </row>
+    <row r="296" spans="1:31" ht="12.75">
+      <c r="A296" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="K296" s="6"/>
+      <c r="L296" s="6"/>
+      <c r="M296" s="6"/>
+      <c r="N296" s="6"/>
+      <c r="O296" s="6"/>
+      <c r="P296" s="6"/>
+      <c r="Q296" s="6"/>
+      <c r="R296" s="6"/>
+      <c r="S296" s="6"/>
+      <c r="T296" s="6"/>
+      <c r="U296" s="6"/>
+      <c r="V296" s="6"/>
+      <c r="W296" s="6"/>
+      <c r="X296" s="6"/>
+      <c r="Y296" s="6"/>
+      <c r="Z296" s="6"/>
+      <c r="AA296" s="6"/>
+      <c r="AB296" s="6"/>
+      <c r="AC296" s="6"/>
+      <c r="AD296" s="6"/>
+      <c r="AE296" s="6"/>
+    </row>
+    <row r="297" spans="1:31" ht="12.75">
+      <c r="A297" s="38" t="s">
+        <v>345</v>
+      </c>
+      <c r="B297" s="38"/>
+      <c r="C297" s="38"/>
+      <c r="D297" s="38"/>
+      <c r="E297" s="38"/>
+      <c r="F297" s="38"/>
+      <c r="G297" s="38"/>
+      <c r="H297" s="38"/>
+      <c r="I297" s="38"/>
+      <c r="J297" s="6"/>
+      <c r="K297" s="6"/>
+      <c r="L297" s="6"/>
+      <c r="M297" s="6"/>
+      <c r="N297" s="6"/>
+      <c r="O297" s="6"/>
+      <c r="P297" s="6"/>
+      <c r="Q297" s="6"/>
+      <c r="R297" s="6"/>
+      <c r="S297" s="6"/>
+      <c r="T297" s="6"/>
+      <c r="U297" s="6"/>
+      <c r="V297" s="6"/>
+      <c r="W297" s="6"/>
+      <c r="X297" s="6"/>
+      <c r="Y297" s="6"/>
+      <c r="Z297" s="6"/>
+      <c r="AA297" s="6"/>
+      <c r="AB297" s="6"/>
+      <c r="AC297" s="6"/>
+      <c r="AD297" s="6"/>
+      <c r="AE297" s="6"/>
+    </row>
+    <row r="298" spans="1:31">
+      <c r="K298" s="6"/>
+      <c r="L298" s="6"/>
+      <c r="M298" s="6"/>
+      <c r="N298" s="6"/>
+      <c r="O298" s="6"/>
+      <c r="P298" s="6"/>
+      <c r="Q298" s="6"/>
+      <c r="R298" s="6"/>
+      <c r="S298" s="6"/>
+      <c r="T298" s="6"/>
+      <c r="U298" s="6"/>
+      <c r="V298" s="6"/>
+      <c r="W298" s="6"/>
+      <c r="X298" s="6"/>
+      <c r="Y298" s="6"/>
+      <c r="Z298" s="6"/>
+      <c r="AA298" s="6"/>
+      <c r="AB298" s="6"/>
+      <c r="AC298" s="6"/>
+      <c r="AD298" s="6"/>
+      <c r="AE298" s="6"/>
+    </row>
+    <row r="299" spans="1:31">
+      <c r="A299" s="6"/>
+      <c r="B299" s="6"/>
+      <c r="C299" s="6"/>
+      <c r="D299" s="6"/>
+      <c r="E299" s="6"/>
+      <c r="F299" s="6"/>
+      <c r="G299" s="6"/>
+      <c r="H299" s="6"/>
+      <c r="I299" s="6"/>
+      <c r="J299" s="6"/>
+      <c r="K299" s="6"/>
+      <c r="L299" s="6"/>
+      <c r="M299" s="6"/>
+      <c r="N299" s="6"/>
+      <c r="O299" s="6"/>
+      <c r="P299" s="6"/>
+      <c r="Q299" s="6"/>
+      <c r="R299" s="6"/>
+      <c r="S299" s="6"/>
+      <c r="T299" s="6"/>
+      <c r="U299" s="6"/>
+      <c r="V299" s="6"/>
+      <c r="W299" s="6"/>
+      <c r="X299" s="6"/>
+      <c r="Y299" s="6"/>
+      <c r="Z299" s="6"/>
+      <c r="AA299" s="6"/>
+      <c r="AB299" s="6"/>
+      <c r="AC299" s="6"/>
+      <c r="AD299" s="6"/>
+      <c r="AE299" s="6"/>
+    </row>
+    <row r="300" spans="1:31">
+      <c r="A300" s="6"/>
+      <c r="B300" s="6"/>
+      <c r="C300" s="6"/>
+      <c r="D300" s="6"/>
+      <c r="E300" s="6"/>
+      <c r="F300" s="6"/>
+      <c r="G300" s="6"/>
+      <c r="H300" s="6"/>
+      <c r="I300" s="6"/>
+      <c r="J300" s="6"/>
+      <c r="K300" s="6"/>
+      <c r="L300" s="6"/>
+      <c r="M300" s="6"/>
+      <c r="N300" s="6"/>
+      <c r="O300" s="6"/>
+      <c r="P300" s="6"/>
+      <c r="Q300" s="6"/>
+      <c r="R300" s="6"/>
+      <c r="S300" s="6"/>
+      <c r="T300" s="6"/>
+      <c r="U300" s="6"/>
+      <c r="V300" s="6"/>
+      <c r="W300" s="6"/>
+      <c r="X300" s="6"/>
+      <c r="Y300" s="6"/>
+      <c r="Z300" s="6"/>
+      <c r="AA300" s="6"/>
+      <c r="AB300" s="6"/>
+      <c r="AC300" s="6"/>
+      <c r="AD300" s="6"/>
+      <c r="AE300" s="6"/>
+    </row>
+    <row r="301" spans="1:31">
+      <c r="A301" s="6"/>
+      <c r="B301" s="6"/>
+      <c r="C301" s="6"/>
+      <c r="D301" s="6"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="6"/>
+      <c r="G301" s="6"/>
+      <c r="H301" s="6"/>
+      <c r="I301" s="6"/>
+      <c r="J301" s="6"/>
+      <c r="K301" s="6"/>
+      <c r="L301" s="6"/>
+      <c r="M301" s="6"/>
+      <c r="N301" s="6"/>
+      <c r="O301" s="6"/>
+      <c r="P301" s="6"/>
+      <c r="Q301" s="6"/>
+      <c r="R301" s="6"/>
+      <c r="S301" s="6"/>
+      <c r="T301" s="6"/>
+      <c r="U301" s="6"/>
+      <c r="V301" s="6"/>
+      <c r="W301" s="6"/>
+      <c r="X301" s="6"/>
+      <c r="Y301" s="6"/>
+      <c r="Z301" s="6"/>
+      <c r="AA301" s="6"/>
+      <c r="AB301" s="6"/>
+      <c r="AC301" s="6"/>
+      <c r="AD301" s="6"/>
+      <c r="AE301" s="6"/>
+    </row>
+    <row r="302" spans="1:31">
+      <c r="A302" s="6"/>
+      <c r="B302" s="6"/>
+      <c r="C302" s="6"/>
+      <c r="D302" s="6"/>
+      <c r="E302" s="6"/>
+      <c r="F302" s="6"/>
+      <c r="G302" s="6"/>
+      <c r="H302" s="6"/>
+      <c r="I302" s="6"/>
+      <c r="J302" s="6"/>
+      <c r="K302" s="6"/>
+      <c r="L302" s="6"/>
+      <c r="M302" s="6"/>
+      <c r="N302" s="6"/>
+      <c r="O302" s="6"/>
+      <c r="P302" s="6"/>
+      <c r="Q302" s="6"/>
+      <c r="R302" s="6"/>
+      <c r="S302" s="6"/>
+      <c r="T302" s="6"/>
+      <c r="U302" s="6"/>
+      <c r="V302" s="6"/>
+      <c r="W302" s="6"/>
+      <c r="X302" s="6"/>
+      <c r="Y302" s="6"/>
+      <c r="Z302" s="6"/>
+      <c r="AA302" s="6"/>
+      <c r="AB302" s="6"/>
+      <c r="AC302" s="6"/>
+      <c r="AD302" s="6"/>
+      <c r="AE302" s="6"/>
+    </row>
+    <row r="303" spans="1:31">
+      <c r="A303" s="6"/>
+      <c r="B303" s="6"/>
+      <c r="C303" s="6"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="6"/>
+      <c r="F303" s="6"/>
+      <c r="G303" s="6"/>
+      <c r="H303" s="6"/>
+      <c r="I303" s="6"/>
+      <c r="J303" s="6"/>
+      <c r="K303" s="6"/>
+      <c r="L303" s="6"/>
+      <c r="M303" s="6"/>
+      <c r="N303" s="6"/>
+      <c r="O303" s="6"/>
+      <c r="P303" s="6"/>
+      <c r="Q303" s="6"/>
+      <c r="R303" s="6"/>
+      <c r="S303" s="6"/>
+      <c r="T303" s="6"/>
+      <c r="U303" s="6"/>
+      <c r="V303" s="6"/>
+      <c r="W303" s="6"/>
+      <c r="X303" s="6"/>
+      <c r="Y303" s="6"/>
+      <c r="Z303" s="6"/>
+      <c r="AA303" s="6"/>
+      <c r="AB303" s="6"/>
+      <c r="AC303" s="6"/>
+      <c r="AD303" s="6"/>
+      <c r="AE303" s="6"/>
+    </row>
+    <row r="304" spans="1:31">
+      <c r="A304" s="6"/>
+      <c r="B304" s="6"/>
+      <c r="C304" s="6"/>
+      <c r="D304" s="6"/>
+      <c r="E304" s="6"/>
+      <c r="F304" s="6"/>
+      <c r="G304" s="6"/>
+      <c r="H304" s="6"/>
+      <c r="I304" s="6"/>
+      <c r="J304" s="6"/>
+      <c r="K304" s="6"/>
+      <c r="L304" s="6"/>
+      <c r="M304" s="6"/>
+      <c r="N304" s="6"/>
+      <c r="O304" s="6"/>
+      <c r="P304" s="6"/>
+      <c r="Q304" s="6"/>
+      <c r="R304" s="6"/>
+      <c r="S304" s="6"/>
+      <c r="T304" s="6"/>
+      <c r="U304" s="6"/>
+      <c r="V304" s="6"/>
+      <c r="W304" s="6"/>
+      <c r="X304" s="6"/>
+      <c r="Y304" s="6"/>
+      <c r="Z304" s="6"/>
+      <c r="AA304" s="6"/>
+      <c r="AB304" s="6"/>
+      <c r="AC304" s="6"/>
+      <c r="AD304" s="6"/>
+      <c r="AE304" s="6"/>
+    </row>
+    <row r="305" spans="1:31">
+      <c r="A305" s="6"/>
+      <c r="B305" s="6"/>
+      <c r="C305" s="6"/>
+      <c r="D305" s="6"/>
+      <c r="E305" s="6"/>
+      <c r="F305" s="6"/>
+      <c r="G305" s="6"/>
+      <c r="H305" s="6"/>
+      <c r="I305" s="6"/>
+      <c r="J305" s="6"/>
+      <c r="K305" s="6"/>
+      <c r="L305" s="6"/>
+      <c r="M305" s="6"/>
+      <c r="N305" s="6"/>
+      <c r="O305" s="6"/>
+      <c r="P305" s="6"/>
+      <c r="Q305" s="6"/>
+      <c r="R305" s="6"/>
+      <c r="S305" s="6"/>
+      <c r="T305" s="6"/>
+      <c r="U305" s="6"/>
+      <c r="V305" s="6"/>
+      <c r="W305" s="6"/>
+      <c r="X305" s="6"/>
+      <c r="Y305" s="6"/>
+      <c r="Z305" s="6"/>
+      <c r="AA305" s="6"/>
+      <c r="AB305" s="6"/>
+      <c r="AC305" s="6"/>
+      <c r="AD305" s="6"/>
+      <c r="AE305" s="6"/>
+    </row>
+    <row r="306" spans="1:31">
+      <c r="A306" s="6"/>
+      <c r="B306" s="6"/>
+      <c r="C306" s="6"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="6"/>
+      <c r="F306" s="6"/>
+      <c r="G306" s="6"/>
+      <c r="H306" s="6"/>
+      <c r="I306" s="6"/>
+      <c r="J306" s="6"/>
+      <c r="K306" s="6"/>
+      <c r="L306" s="6"/>
+      <c r="M306" s="6"/>
+      <c r="N306" s="6"/>
+      <c r="O306" s="6"/>
+      <c r="P306" s="6"/>
+      <c r="Q306" s="6"/>
+      <c r="R306" s="6"/>
+      <c r="S306" s="6"/>
+      <c r="T306" s="6"/>
+      <c r="U306" s="6"/>
+      <c r="V306" s="6"/>
+      <c r="W306" s="6"/>
+      <c r="X306" s="6"/>
+      <c r="Y306" s="6"/>
+      <c r="Z306" s="6"/>
+      <c r="AA306" s="6"/>
+      <c r="AB306" s="6"/>
+      <c r="AC306" s="6"/>
+      <c r="AD306" s="6"/>
+      <c r="AE306" s="6"/>
+    </row>
+    <row r="307" spans="1:31">
+      <c r="A307" s="6"/>
+      <c r="B307" s="6"/>
+      <c r="C307" s="6"/>
+      <c r="D307" s="6"/>
+      <c r="E307" s="6"/>
+      <c r="F307" s="6"/>
+      <c r="G307" s="6"/>
+      <c r="H307" s="6"/>
+      <c r="I307" s="6"/>
+      <c r="J307" s="6"/>
+      <c r="K307" s="6"/>
+      <c r="L307" s="6"/>
+      <c r="M307" s="6"/>
+      <c r="N307" s="6"/>
+      <c r="O307" s="6"/>
+      <c r="P307" s="6"/>
+      <c r="Q307" s="6"/>
+      <c r="R307" s="6"/>
+      <c r="S307" s="6"/>
+      <c r="T307" s="6"/>
+      <c r="U307" s="6"/>
+      <c r="V307" s="6"/>
+      <c r="W307" s="6"/>
+      <c r="X307" s="6"/>
+      <c r="Y307" s="6"/>
+      <c r="Z307" s="6"/>
+      <c r="AA307" s="6"/>
+      <c r="AB307" s="6"/>
+      <c r="AC307" s="6"/>
+      <c r="AD307" s="6"/>
+      <c r="AE307" s="6"/>
+    </row>
+    <row r="308" spans="1:31">
+      <c r="A308" s="6"/>
+      <c r="B308" s="6"/>
+      <c r="C308" s="6"/>
+      <c r="D308" s="6"/>
+      <c r="E308" s="6"/>
+      <c r="F308" s="6"/>
+      <c r="G308" s="6"/>
+      <c r="H308" s="6"/>
+      <c r="I308" s="6"/>
+      <c r="J308" s="6"/>
+      <c r="K308" s="6"/>
+      <c r="L308" s="6"/>
+      <c r="M308" s="6"/>
+      <c r="N308" s="6"/>
+      <c r="O308" s="6"/>
+      <c r="P308" s="6"/>
+      <c r="Q308" s="6"/>
+      <c r="R308" s="6"/>
+      <c r="S308" s="6"/>
+      <c r="T308" s="6"/>
+      <c r="U308" s="6"/>
+      <c r="V308" s="6"/>
+      <c r="W308" s="6"/>
+      <c r="X308" s="6"/>
+      <c r="Y308" s="6"/>
+      <c r="Z308" s="6"/>
+      <c r="AA308" s="6"/>
+      <c r="AB308" s="6"/>
+      <c r="AC308" s="6"/>
+      <c r="AD308" s="6"/>
+      <c r="AE308" s="6"/>
+    </row>
+    <row r="309" spans="1:31">
+      <c r="A309" s="6"/>
+      <c r="B309" s="6"/>
+      <c r="C309" s="6"/>
+      <c r="D309" s="6"/>
+      <c r="E309" s="6"/>
+      <c r="F309" s="6"/>
+      <c r="G309" s="6"/>
+      <c r="H309" s="6"/>
+      <c r="I309" s="6"/>
+      <c r="J309" s="6"/>
+      <c r="K309" s="6"/>
+      <c r="L309" s="6"/>
+      <c r="M309" s="6"/>
+      <c r="N309" s="6"/>
+      <c r="O309" s="6"/>
+      <c r="P309" s="6"/>
+      <c r="Q309" s="6"/>
+      <c r="R309" s="6"/>
+      <c r="S309" s="6"/>
+      <c r="T309" s="6"/>
+      <c r="U309" s="6"/>
+      <c r="V309" s="6"/>
+      <c r="W309" s="6"/>
+      <c r="X309" s="6"/>
+      <c r="Y309" s="6"/>
+      <c r="Z309" s="6"/>
+      <c r="AA309" s="6"/>
+      <c r="AB309" s="6"/>
+      <c r="AC309" s="6"/>
+      <c r="AD309" s="6"/>
+      <c r="AE309" s="6"/>
+    </row>
+    <row r="310" spans="1:31">
+      <c r="A310" s="6"/>
+      <c r="B310" s="6"/>
+      <c r="C310" s="6"/>
+      <c r="D310" s="6"/>
+      <c r="E310" s="6"/>
+      <c r="F310" s="6"/>
+      <c r="G310" s="6"/>
+      <c r="H310" s="6"/>
+      <c r="I310" s="6"/>
+      <c r="J310" s="6"/>
+      <c r="K310" s="6"/>
+      <c r="L310" s="6"/>
+      <c r="M310" s="6"/>
+      <c r="N310" s="6"/>
+      <c r="O310" s="6"/>
+      <c r="P310" s="6"/>
+      <c r="Q310" s="6"/>
+      <c r="R310" s="6"/>
+      <c r="S310" s="6"/>
+      <c r="T310" s="6"/>
+      <c r="U310" s="6"/>
+      <c r="V310" s="6"/>
+      <c r="W310" s="6"/>
+      <c r="X310" s="6"/>
+      <c r="Y310" s="6"/>
+      <c r="Z310" s="6"/>
+      <c r="AA310" s="6"/>
+      <c r="AB310" s="6"/>
+      <c r="AC310" s="6"/>
+      <c r="AD310" s="6"/>
+      <c r="AE310" s="6"/>
+    </row>
+    <row r="311" spans="1:31">
+      <c r="A311" s="6"/>
+      <c r="B311" s="6"/>
+      <c r="C311" s="6"/>
+      <c r="D311" s="6"/>
+      <c r="E311" s="6"/>
+      <c r="F311" s="6"/>
+      <c r="G311" s="6"/>
+      <c r="H311" s="6"/>
+      <c r="I311" s="6"/>
+      <c r="J311" s="6"/>
+      <c r="K311" s="6"/>
+      <c r="L311" s="6"/>
+      <c r="M311" s="6"/>
+      <c r="N311" s="6"/>
+      <c r="O311" s="6"/>
+      <c r="P311" s="6"/>
+      <c r="Q311" s="6"/>
+      <c r="R311" s="6"/>
+      <c r="S311" s="6"/>
+      <c r="T311" s="6"/>
+      <c r="U311" s="6"/>
+      <c r="V311" s="6"/>
+      <c r="W311" s="6"/>
+      <c r="X311" s="6"/>
+      <c r="Y311" s="6"/>
+      <c r="Z311" s="6"/>
+      <c r="AA311" s="6"/>
+      <c r="AB311" s="6"/>
+      <c r="AC311" s="6"/>
+      <c r="AD311" s="6"/>
+      <c r="AE311" s="6"/>
+    </row>
+    <row r="312" spans="1:31">
+      <c r="A312" s="6"/>
+      <c r="B312" s="6"/>
+      <c r="C312" s="6"/>
+      <c r="D312" s="6"/>
+      <c r="E312" s="6"/>
+      <c r="F312" s="6"/>
+      <c r="G312" s="6"/>
+      <c r="H312" s="6"/>
+      <c r="I312" s="6"/>
+      <c r="J312" s="6"/>
+      <c r="K312" s="6"/>
+      <c r="L312" s="6"/>
+      <c r="M312" s="6"/>
+      <c r="N312" s="6"/>
+      <c r="O312" s="6"/>
+      <c r="P312" s="6"/>
+      <c r="Q312" s="6"/>
+      <c r="R312" s="6"/>
+      <c r="S312" s="6"/>
+      <c r="T312" s="6"/>
+      <c r="U312" s="6"/>
+      <c r="V312" s="6"/>
+      <c r="W312" s="6"/>
+      <c r="X312" s="6"/>
+      <c r="Y312" s="6"/>
+      <c r="Z312" s="6"/>
+      <c r="AA312" s="6"/>
+      <c r="AB312" s="6"/>
+      <c r="AC312" s="6"/>
+      <c r="AD312" s="6"/>
+      <c r="AE312" s="6"/>
+    </row>
+    <row r="313" spans="1:31">
+      <c r="A313" s="6"/>
+      <c r="B313" s="6"/>
+      <c r="C313" s="6"/>
+      <c r="D313" s="6"/>
+      <c r="E313" s="6"/>
+      <c r="F313" s="6"/>
+      <c r="G313" s="6"/>
+      <c r="H313" s="6"/>
+      <c r="I313" s="6"/>
+      <c r="J313" s="6"/>
+      <c r="K313" s="6"/>
+      <c r="L313" s="6"/>
+      <c r="M313" s="6"/>
+      <c r="N313" s="6"/>
+      <c r="O313" s="6"/>
+      <c r="P313" s="6"/>
+      <c r="Q313" s="6"/>
+      <c r="R313" s="6"/>
+      <c r="S313" s="6"/>
+      <c r="T313" s="6"/>
+      <c r="U313" s="6"/>
+      <c r="V313" s="6"/>
+      <c r="W313" s="6"/>
+      <c r="X313" s="6"/>
+      <c r="Y313" s="6"/>
+      <c r="Z313" s="6"/>
+      <c r="AA313" s="6"/>
+      <c r="AB313" s="6"/>
+      <c r="AC313" s="6"/>
+      <c r="AD313" s="6"/>
+      <c r="AE313" s="6"/>
+    </row>
+    <row r="314" spans="1:31">
+      <c r="A314" s="6"/>
+      <c r="B314" s="6"/>
+      <c r="C314" s="6"/>
+      <c r="D314" s="6"/>
+      <c r="E314" s="6"/>
+      <c r="F314" s="6"/>
+      <c r="G314" s="6"/>
+      <c r="H314" s="6"/>
+      <c r="I314" s="6"/>
+      <c r="J314" s="6"/>
+      <c r="K314" s="6"/>
+      <c r="L314" s="6"/>
+      <c r="M314" s="6"/>
+      <c r="N314" s="6"/>
+      <c r="O314" s="6"/>
+      <c r="P314" s="6"/>
+      <c r="Q314" s="6"/>
+      <c r="R314" s="6"/>
+      <c r="S314" s="6"/>
+      <c r="T314" s="6"/>
+      <c r="U314" s="6"/>
+      <c r="V314" s="6"/>
+      <c r="W314" s="6"/>
+      <c r="X314" s="6"/>
+      <c r="Y314" s="6"/>
+      <c r="Z314" s="6"/>
+      <c r="AA314" s="6"/>
+      <c r="AB314" s="6"/>
+      <c r="AC314" s="6"/>
+      <c r="AD314" s="6"/>
+      <c r="AE314" s="6"/>
+    </row>
+    <row r="315" spans="1:31">
+      <c r="A315" s="6"/>
+      <c r="B315" s="6"/>
+      <c r="C315" s="6"/>
+      <c r="D315" s="6"/>
+      <c r="E315" s="6"/>
+      <c r="F315" s="6"/>
+      <c r="G315" s="6"/>
+      <c r="H315" s="6"/>
+      <c r="I315" s="6"/>
+      <c r="J315" s="6"/>
+      <c r="K315" s="6"/>
+      <c r="L315" s="6"/>
+      <c r="M315" s="6"/>
+      <c r="N315" s="6"/>
+      <c r="O315" s="6"/>
+      <c r="P315" s="6"/>
+      <c r="Q315" s="6"/>
+      <c r="R315" s="6"/>
+      <c r="S315" s="6"/>
+      <c r="T315" s="6"/>
+      <c r="U315" s="6"/>
+      <c r="V315" s="6"/>
+      <c r="W315" s="6"/>
+      <c r="X315" s="6"/>
+      <c r="Y315" s="6"/>
+      <c r="Z315" s="6"/>
+      <c r="AA315" s="6"/>
+      <c r="AB315" s="6"/>
+      <c r="AC315" s="6"/>
+      <c r="AD315" s="6"/>
+      <c r="AE315" s="6"/>
+    </row>
+    <row r="316" spans="1:31">
+      <c r="A316" s="6"/>
+      <c r="B316" s="6"/>
+      <c r="C316" s="6"/>
+      <c r="D316" s="6"/>
+      <c r="E316" s="6"/>
+      <c r="F316" s="6"/>
+      <c r="G316" s="6"/>
+      <c r="H316" s="6"/>
+      <c r="I316" s="6"/>
+      <c r="J316" s="6"/>
+      <c r="K316" s="6"/>
+      <c r="L316" s="6"/>
+      <c r="M316" s="6"/>
+      <c r="N316" s="6"/>
+      <c r="O316" s="6"/>
+      <c r="P316" s="6"/>
+      <c r="Q316" s="6"/>
+      <c r="R316" s="6"/>
+      <c r="S316" s="6"/>
+      <c r="T316" s="6"/>
+      <c r="U316" s="6"/>
+      <c r="V316" s="6"/>
+      <c r="W316" s="6"/>
+      <c r="X316" s="6"/>
+      <c r="Y316" s="6"/>
+      <c r="Z316" s="6"/>
+      <c r="AA316" s="6"/>
+      <c r="AB316" s="6"/>
+      <c r="AC316" s="6"/>
+      <c r="AD316" s="6"/>
+      <c r="AE316" s="6"/>
+    </row>
+    <row r="317" spans="1:31">
+      <c r="A317" s="6"/>
+      <c r="B317" s="6"/>
+      <c r="C317" s="6"/>
+      <c r="D317" s="6"/>
+      <c r="E317" s="6"/>
+      <c r="F317" s="6"/>
+      <c r="G317" s="6"/>
+      <c r="H317" s="6"/>
+      <c r="I317" s="6"/>
+      <c r="J317" s="6"/>
+      <c r="K317" s="6"/>
+      <c r="L317" s="6"/>
+      <c r="M317" s="6"/>
+      <c r="N317" s="6"/>
+      <c r="O317" s="6"/>
+      <c r="P317" s="6"/>
+      <c r="Q317" s="6"/>
+      <c r="R317" s="6"/>
+      <c r="S317" s="6"/>
+      <c r="T317" s="6"/>
+      <c r="U317" s="6"/>
+      <c r="V317" s="6"/>
+      <c r="W317" s="6"/>
+      <c r="X317" s="6"/>
+      <c r="Y317" s="6"/>
+      <c r="Z317" s="6"/>
+      <c r="AA317" s="6"/>
+      <c r="AB317" s="6"/>
+      <c r="AC317" s="6"/>
+      <c r="AD317" s="6"/>
+      <c r="AE317" s="6"/>
+    </row>
+    <row r="318" spans="1:31">
+      <c r="A318" s="6"/>
+      <c r="B318" s="6"/>
+      <c r="C318" s="6"/>
+      <c r="D318" s="6"/>
+      <c r="E318" s="6"/>
+      <c r="F318" s="6"/>
+      <c r="G318" s="6"/>
+      <c r="H318" s="6"/>
+      <c r="I318" s="6"/>
+      <c r="J318" s="6"/>
+      <c r="K318" s="6"/>
+      <c r="L318" s="6"/>
+      <c r="M318" s="6"/>
+      <c r="N318" s="6"/>
+      <c r="O318" s="6"/>
+      <c r="P318" s="6"/>
+      <c r="Q318" s="6"/>
+      <c r="R318" s="6"/>
+      <c r="S318" s="6"/>
+      <c r="T318" s="6"/>
+      <c r="U318" s="6"/>
+      <c r="V318" s="6"/>
+      <c r="W318" s="6"/>
+      <c r="X318" s="6"/>
+      <c r="Y318" s="6"/>
+      <c r="Z318" s="6"/>
+      <c r="AA318" s="6"/>
+      <c r="AB318" s="6"/>
+      <c r="AC318" s="6"/>
+      <c r="AD318" s="6"/>
+      <c r="AE318" s="6"/>
+    </row>
+    <row r="319" spans="1:31">
+      <c r="A319" s="6"/>
+      <c r="B319" s="6"/>
+      <c r="C319" s="6"/>
+      <c r="D319" s="6"/>
+      <c r="E319" s="6"/>
+      <c r="F319" s="6"/>
+      <c r="G319" s="6"/>
+      <c r="H319" s="6"/>
+      <c r="I319" s="6"/>
+      <c r="J319" s="6"/>
+      <c r="K319" s="6"/>
+      <c r="L319" s="6"/>
+      <c r="M319" s="6"/>
+      <c r="N319" s="6"/>
+      <c r="O319" s="6"/>
+      <c r="P319" s="6"/>
+      <c r="Q319" s="6"/>
+      <c r="R319" s="6"/>
+      <c r="S319" s="6"/>
+      <c r="T319" s="6"/>
+      <c r="U319" s="6"/>
+      <c r="V319" s="6"/>
+      <c r="W319" s="6"/>
+      <c r="X319" s="6"/>
+      <c r="Y319" s="6"/>
+      <c r="Z319" s="6"/>
+      <c r="AA319" s="6"/>
+      <c r="AB319" s="6"/>
+      <c r="AC319" s="6"/>
+      <c r="AD319" s="6"/>
+      <c r="AE319" s="6"/>
+    </row>
+    <row r="320" spans="1:31">
+      <c r="A320" s="6"/>
+      <c r="B320" s="6"/>
+      <c r="C320" s="6"/>
+      <c r="D320" s="6"/>
+      <c r="E320" s="6"/>
+      <c r="F320" s="6"/>
+      <c r="G320" s="6"/>
+      <c r="H320" s="6"/>
+      <c r="I320" s="6"/>
+      <c r="J320" s="6"/>
+      <c r="K320" s="6"/>
+      <c r="L320" s="6"/>
+      <c r="M320" s="6"/>
+      <c r="N320" s="6"/>
+      <c r="O320" s="6"/>
+      <c r="P320" s="6"/>
+      <c r="Q320" s="6"/>
+      <c r="R320" s="6"/>
+      <c r="S320" s="6"/>
+      <c r="T320" s="6"/>
+      <c r="U320" s="6"/>
+      <c r="V320" s="6"/>
+      <c r="W320" s="6"/>
+      <c r="X320" s="6"/>
+      <c r="Y320" s="6"/>
+      <c r="Z320" s="6"/>
+      <c r="AA320" s="6"/>
+      <c r="AB320" s="6"/>
+      <c r="AC320" s="6"/>
+      <c r="AD320" s="6"/>
+      <c r="AE320" s="6"/>
+    </row>
+    <row r="321" spans="1:31">
+      <c r="A321" s="6"/>
+      <c r="B321" s="6"/>
+      <c r="C321" s="6"/>
+      <c r="D321" s="6"/>
+      <c r="E321" s="6"/>
+      <c r="F321" s="6"/>
+      <c r="G321" s="6"/>
+      <c r="H321" s="6"/>
+      <c r="I321" s="6"/>
+      <c r="J321" s="6"/>
+      <c r="K321" s="6"/>
+      <c r="L321" s="6"/>
+      <c r="M321" s="6"/>
+      <c r="N321" s="6"/>
+      <c r="O321" s="6"/>
+      <c r="P321" s="6"/>
+      <c r="Q321" s="6"/>
+      <c r="R321" s="6"/>
+      <c r="S321" s="6"/>
+      <c r="T321" s="6"/>
+      <c r="U321" s="6"/>
+      <c r="V321" s="6"/>
+      <c r="W321" s="6"/>
+      <c r="X321" s="6"/>
+      <c r="Y321" s="6"/>
+      <c r="Z321" s="6"/>
+      <c r="AA321" s="6"/>
+      <c r="AB321" s="6"/>
+      <c r="AC321" s="6"/>
+      <c r="AD321" s="6"/>
+      <c r="AE321" s="6"/>
+    </row>
+    <row r="322" spans="1:31">
+      <c r="A322" s="6"/>
+      <c r="B322" s="6"/>
+      <c r="C322" s="6"/>
+      <c r="D322" s="6"/>
+      <c r="E322" s="6"/>
+      <c r="F322" s="6"/>
+      <c r="G322" s="6"/>
+      <c r="H322" s="6"/>
+      <c r="I322" s="6"/>
+      <c r="J322" s="6"/>
+      <c r="K322" s="6"/>
+      <c r="L322" s="6"/>
+      <c r="M322" s="6"/>
+      <c r="N322" s="6"/>
+      <c r="O322" s="6"/>
+      <c r="P322" s="6"/>
+      <c r="Q322" s="6"/>
+      <c r="R322" s="6"/>
+      <c r="S322" s="6"/>
+      <c r="T322" s="6"/>
+      <c r="U322" s="6"/>
+      <c r="V322" s="6"/>
+      <c r="W322" s="6"/>
+      <c r="X322" s="6"/>
+      <c r="Y322" s="6"/>
+      <c r="Z322" s="6"/>
+      <c r="AA322" s="6"/>
+      <c r="AB322" s="6"/>
+      <c r="AC322" s="6"/>
+      <c r="AD322" s="6"/>
+      <c r="AE322" s="6"/>
+    </row>
+    <row r="323" spans="1:31">
+      <c r="A323" s="6"/>
+      <c r="B323" s="6"/>
+      <c r="C323" s="6"/>
+      <c r="D323" s="6"/>
+      <c r="E323" s="6"/>
+      <c r="F323" s="6"/>
+      <c r="G323" s="6"/>
+      <c r="H323" s="6"/>
+      <c r="I323" s="6"/>
+      <c r="J323" s="6"/>
+      <c r="K323" s="6"/>
+      <c r="L323" s="6"/>
+      <c r="M323" s="6"/>
+      <c r="N323" s="6"/>
+      <c r="O323" s="6"/>
+      <c r="P323" s="6"/>
+      <c r="Q323" s="6"/>
+      <c r="R323" s="6"/>
+      <c r="S323" s="6"/>
+      <c r="T323" s="6"/>
+      <c r="U323" s="6"/>
+      <c r="V323" s="6"/>
+      <c r="W323" s="6"/>
+      <c r="X323" s="6"/>
+      <c r="Y323" s="6"/>
+      <c r="Z323" s="6"/>
+      <c r="AA323" s="6"/>
+      <c r="AB323" s="6"/>
+      <c r="AC323" s="6"/>
+      <c r="AD323" s="6"/>
+      <c r="AE323" s="6"/>
+    </row>
+    <row r="324" spans="1:31">
+      <c r="A324" s="6"/>
+      <c r="B324" s="6"/>
+      <c r="C324" s="6"/>
+      <c r="D324" s="6"/>
+      <c r="E324" s="6"/>
+      <c r="F324" s="6"/>
+      <c r="G324" s="6"/>
+      <c r="H324" s="6"/>
+      <c r="I324" s="6"/>
+      <c r="J324" s="6"/>
+      <c r="K324" s="6"/>
+      <c r="L324" s="6"/>
+      <c r="M324" s="6"/>
+      <c r="N324" s="6"/>
+      <c r="O324" s="6"/>
+      <c r="P324" s="6"/>
+      <c r="Q324" s="6"/>
+      <c r="R324" s="6"/>
+      <c r="S324" s="6"/>
+      <c r="T324" s="6"/>
+      <c r="U324" s="6"/>
+      <c r="V324" s="6"/>
+      <c r="W324" s="6"/>
+      <c r="X324" s="6"/>
+      <c r="Y324" s="6"/>
+      <c r="Z324" s="6"/>
+      <c r="AA324" s="6"/>
+      <c r="AB324" s="6"/>
+      <c r="AC324" s="6"/>
+      <c r="AD324" s="6"/>
+      <c r="AE324" s="6"/>
+    </row>
+    <row r="325" spans="1:31">
+      <c r="A325" s="6"/>
+      <c r="B325" s="6"/>
+      <c r="C325" s="6"/>
+      <c r="D325" s="6"/>
+      <c r="E325" s="6"/>
+      <c r="F325" s="6"/>
+      <c r="G325" s="6"/>
+      <c r="H325" s="6"/>
+      <c r="I325" s="6"/>
+      <c r="J325" s="6"/>
+      <c r="K325" s="6"/>
+      <c r="L325" s="6"/>
+      <c r="M325" s="6"/>
+      <c r="N325" s="6"/>
+      <c r="O325" s="6"/>
+      <c r="P325" s="6"/>
+      <c r="Q325" s="6"/>
+      <c r="R325" s="6"/>
+      <c r="S325" s="6"/>
+      <c r="T325" s="6"/>
+      <c r="U325" s="6"/>
+      <c r="V325" s="6"/>
+      <c r="W325" s="6"/>
+      <c r="X325" s="6"/>
+      <c r="Y325" s="6"/>
+      <c r="Z325" s="6"/>
+      <c r="AA325" s="6"/>
+      <c r="AB325" s="6"/>
+      <c r="AC325" s="6"/>
+      <c r="AD325" s="6"/>
+      <c r="AE325" s="6"/>
+    </row>
+    <row r="326" spans="1:31">
+      <c r="A326" s="6"/>
+      <c r="B326" s="6"/>
+      <c r="C326" s="6"/>
+      <c r="D326" s="6"/>
+      <c r="E326" s="6"/>
+      <c r="F326" s="6"/>
+      <c r="G326" s="6"/>
+      <c r="H326" s="6"/>
+      <c r="I326" s="6"/>
+      <c r="J326" s="6"/>
+      <c r="K326" s="6"/>
+      <c r="L326" s="6"/>
+      <c r="M326" s="6"/>
+      <c r="N326" s="6"/>
+      <c r="O326" s="6"/>
+      <c r="P326" s="6"/>
+      <c r="Q326" s="6"/>
+      <c r="R326" s="6"/>
+      <c r="S326" s="6"/>
+      <c r="T326" s="6"/>
+      <c r="U326" s="6"/>
+      <c r="V326" s="6"/>
+      <c r="W326" s="6"/>
+      <c r="X326" s="6"/>
+      <c r="Y326" s="6"/>
+      <c r="Z326" s="6"/>
+      <c r="AA326" s="6"/>
+      <c r="AB326" s="6"/>
+      <c r="AC326" s="6"/>
+      <c r="AD326" s="6"/>
+      <c r="AE326" s="6"/>
+    </row>
+    <row r="327" spans="1:31">
+      <c r="A327" s="6"/>
+      <c r="B327" s="6"/>
+      <c r="C327" s="6"/>
+      <c r="D327" s="6"/>
+      <c r="E327" s="6"/>
+      <c r="F327" s="6"/>
+      <c r="G327" s="6"/>
+      <c r="H327" s="6"/>
+      <c r="I327" s="6"/>
+      <c r="J327" s="6"/>
+      <c r="K327" s="6"/>
+      <c r="L327" s="6"/>
+      <c r="M327" s="6"/>
+      <c r="N327" s="6"/>
+      <c r="O327" s="6"/>
+      <c r="P327" s="6"/>
+      <c r="Q327" s="6"/>
+      <c r="R327" s="6"/>
+      <c r="S327" s="6"/>
+      <c r="T327" s="6"/>
+      <c r="U327" s="6"/>
+      <c r="V327" s="6"/>
+      <c r="W327" s="6"/>
+      <c r="X327" s="6"/>
+      <c r="Y327" s="6"/>
+      <c r="Z327" s="6"/>
+      <c r="AA327" s="6"/>
+      <c r="AB327" s="6"/>
+      <c r="AC327" s="6"/>
+      <c r="AD327" s="6"/>
+      <c r="AE327" s="6"/>
+    </row>
+    <row r="328" spans="1:31">
+      <c r="A328" s="6"/>
+      <c r="B328" s="6"/>
+      <c r="C328" s="6"/>
+      <c r="D328" s="6"/>
+      <c r="E328" s="6"/>
+      <c r="F328" s="6"/>
+      <c r="G328" s="6"/>
+      <c r="H328" s="6"/>
+      <c r="I328" s="6"/>
+      <c r="J328" s="6"/>
+      <c r="K328" s="6"/>
+      <c r="L328" s="6"/>
+      <c r="M328" s="6"/>
+      <c r="N328" s="6"/>
+      <c r="O328" s="6"/>
+      <c r="P328" s="6"/>
+      <c r="Q328" s="6"/>
+      <c r="R328" s="6"/>
+      <c r="S328" s="6"/>
+      <c r="T328" s="6"/>
+      <c r="U328" s="6"/>
+      <c r="V328" s="6"/>
+      <c r="W328" s="6"/>
+      <c r="X328" s="6"/>
+      <c r="Y328" s="6"/>
+      <c r="Z328" s="6"/>
+      <c r="AA328" s="6"/>
+      <c r="AB328" s="6"/>
+      <c r="AC328" s="6"/>
+      <c r="AD328" s="6"/>
+      <c r="AE328" s="6"/>
+    </row>
+    <row r="329" spans="1:31">
+      <c r="A329" s="6"/>
+      <c r="B329" s="6"/>
+      <c r="C329" s="6"/>
+      <c r="D329" s="6"/>
+      <c r="E329" s="6"/>
+      <c r="F329" s="6"/>
+      <c r="G329" s="6"/>
+      <c r="H329" s="6"/>
+      <c r="I329" s="6"/>
+      <c r="J329" s="6"/>
+      <c r="K329" s="6"/>
+      <c r="L329" s="6"/>
+      <c r="M329" s="6"/>
+      <c r="N329" s="6"/>
+      <c r="O329" s="6"/>
+      <c r="P329" s="6"/>
+      <c r="Q329" s="6"/>
+      <c r="R329" s="6"/>
+      <c r="S329" s="6"/>
+      <c r="T329" s="6"/>
+      <c r="U329" s="6"/>
+      <c r="V329" s="6"/>
+      <c r="W329" s="6"/>
+      <c r="X329" s="6"/>
+      <c r="Y329" s="6"/>
+      <c r="Z329" s="6"/>
+      <c r="AA329" s="6"/>
+      <c r="AB329" s="6"/>
+      <c r="AC329" s="6"/>
+      <c r="AD329" s="6"/>
+      <c r="AE329" s="6"/>
+    </row>
+    <row r="330" spans="1:31">
+      <c r="A330" s="6"/>
+      <c r="B330" s="6"/>
+      <c r="C330" s="6"/>
+      <c r="D330" s="6"/>
+      <c r="E330" s="6"/>
+      <c r="F330" s="6"/>
+      <c r="G330" s="6"/>
+      <c r="H330" s="6"/>
+      <c r="I330" s="6"/>
+      <c r="J330" s="6"/>
+      <c r="K330" s="6"/>
+      <c r="L330" s="6"/>
+      <c r="M330" s="6"/>
+      <c r="N330" s="6"/>
+      <c r="O330" s="6"/>
+      <c r="P330" s="6"/>
+      <c r="Q330" s="6"/>
+      <c r="R330" s="6"/>
+      <c r="S330" s="6"/>
+      <c r="T330" s="6"/>
+      <c r="U330" s="6"/>
+      <c r="V330" s="6"/>
+      <c r="W330" s="6"/>
+      <c r="X330" s="6"/>
+      <c r="Y330" s="6"/>
+      <c r="Z330" s="6"/>
+      <c r="AA330" s="6"/>
+      <c r="AB330" s="6"/>
+      <c r="AC330" s="6"/>
+      <c r="AD330" s="6"/>
+      <c r="AE330" s="6"/>
+    </row>
+    <row r="331" spans="1:31">
+      <c r="A331" s="6"/>
+      <c r="B331" s="6"/>
+      <c r="C331" s="6"/>
+      <c r="D331" s="6"/>
+      <c r="E331" s="6"/>
+      <c r="F331" s="6"/>
+      <c r="G331" s="6"/>
+      <c r="H331" s="6"/>
+      <c r="I331" s="6"/>
+      <c r="J331" s="6"/>
+      <c r="K331" s="6"/>
+      <c r="L331" s="6"/>
+      <c r="M331" s="6"/>
+      <c r="N331" s="6"/>
+      <c r="O331" s="6"/>
+      <c r="P331" s="6"/>
+      <c r="Q331" s="6"/>
+      <c r="R331" s="6"/>
+      <c r="S331" s="6"/>
+      <c r="T331" s="6"/>
+      <c r="U331" s="6"/>
+      <c r="V331" s="6"/>
+      <c r="W331" s="6"/>
+      <c r="X331" s="6"/>
+      <c r="Y331" s="6"/>
+      <c r="Z331" s="6"/>
+      <c r="AA331" s="6"/>
+      <c r="AB331" s="6"/>
+      <c r="AC331" s="6"/>
+      <c r="AD331" s="6"/>
+      <c r="AE331" s="6"/>
+    </row>
+    <row r="332" spans="1:31">
+      <c r="A332" s="6"/>
+      <c r="B332" s="6"/>
+      <c r="C332" s="6"/>
+      <c r="D332" s="6"/>
+      <c r="E332" s="6"/>
+      <c r="F332" s="6"/>
+      <c r="G332" s="6"/>
+      <c r="H332" s="6"/>
+      <c r="I332" s="6"/>
+      <c r="J332" s="6"/>
+      <c r="K332" s="6"/>
+      <c r="L332" s="6"/>
+      <c r="M332" s="6"/>
+      <c r="N332" s="6"/>
+      <c r="O332" s="6"/>
+      <c r="P332" s="6"/>
+      <c r="Q332" s="6"/>
+      <c r="R332" s="6"/>
+      <c r="S332" s="6"/>
+      <c r="T332" s="6"/>
+      <c r="U332" s="6"/>
+      <c r="V332" s="6"/>
+      <c r="W332" s="6"/>
+      <c r="X332" s="6"/>
+      <c r="Y332" s="6"/>
+      <c r="Z332" s="6"/>
+      <c r="AA332" s="6"/>
+      <c r="AB332" s="6"/>
+      <c r="AC332" s="6"/>
+      <c r="AD332" s="6"/>
+      <c r="AE332" s="6"/>
+    </row>
+    <row r="333" spans="1:31">
+      <c r="A333" s="6"/>
+      <c r="B333" s="6"/>
+      <c r="C333" s="6"/>
+      <c r="D333" s="6"/>
+      <c r="E333" s="6"/>
+      <c r="F333" s="6"/>
+      <c r="G333" s="6"/>
+      <c r="H333" s="6"/>
+      <c r="I333" s="6"/>
+      <c r="J333" s="6"/>
+      <c r="K333" s="6"/>
+      <c r="L333" s="6"/>
+      <c r="M333" s="6"/>
+      <c r="N333" s="6"/>
+      <c r="O333" s="6"/>
+      <c r="P333" s="6"/>
+      <c r="Q333" s="6"/>
+      <c r="R333" s="6"/>
+      <c r="S333" s="6"/>
+      <c r="T333" s="6"/>
+      <c r="U333" s="6"/>
+      <c r="V333" s="6"/>
+      <c r="W333" s="6"/>
+      <c r="X333" s="6"/>
+      <c r="Y333" s="6"/>
+      <c r="Z333" s="6"/>
+      <c r="AA333" s="6"/>
+      <c r="AB333" s="6"/>
+      <c r="AC333" s="6"/>
+      <c r="AD333" s="6"/>
+      <c r="AE333" s="6"/>
+    </row>
+    <row r="334" spans="1:31">
+      <c r="A334" s="6"/>
+      <c r="B334" s="6"/>
+      <c r="C334" s="6"/>
+      <c r="D334" s="6"/>
+      <c r="E334" s="6"/>
+      <c r="F334" s="6"/>
+      <c r="G334" s="6"/>
+      <c r="H334" s="6"/>
+      <c r="I334" s="6"/>
+      <c r="J334" s="6"/>
+      <c r="K334" s="6"/>
+      <c r="L334" s="6"/>
+      <c r="M334" s="6"/>
+      <c r="N334" s="6"/>
+      <c r="O334" s="6"/>
+      <c r="P334" s="6"/>
+      <c r="Q334" s="6"/>
+      <c r="R334" s="6"/>
+      <c r="S334" s="6"/>
+      <c r="T334" s="6"/>
+      <c r="U334" s="6"/>
+      <c r="V334" s="6"/>
+      <c r="W334" s="6"/>
+      <c r="X334" s="6"/>
+      <c r="Y334" s="6"/>
+      <c r="Z334" s="6"/>
+      <c r="AA334" s="6"/>
+      <c r="AB334" s="6"/>
+      <c r="AC334" s="6"/>
+      <c r="AD334" s="6"/>
+      <c r="AE334" s="6"/>
+    </row>
+    <row r="335" spans="1:31">
+      <c r="A335" s="6"/>
+      <c r="B335" s="6"/>
+      <c r="C335" s="6"/>
+      <c r="D335" s="6"/>
+      <c r="E335" s="6"/>
+      <c r="F335" s="6"/>
+      <c r="G335" s="6"/>
+      <c r="H335" s="6"/>
+      <c r="I335" s="6"/>
+      <c r="J335" s="6"/>
+      <c r="K335" s="6"/>
+      <c r="L335" s="6"/>
+      <c r="M335" s="6"/>
+      <c r="N335" s="6"/>
+      <c r="O335" s="6"/>
+      <c r="P335" s="6"/>
+      <c r="Q335" s="6"/>
+      <c r="R335" s="6"/>
+      <c r="S335" s="6"/>
+      <c r="T335" s="6"/>
+      <c r="U335" s="6"/>
+      <c r="V335" s="6"/>
+      <c r="W335" s="6"/>
+      <c r="X335" s="6"/>
+      <c r="Y335" s="6"/>
+      <c r="Z335" s="6"/>
+      <c r="AA335" s="6"/>
+      <c r="AB335" s="6"/>
+      <c r="AC335" s="6"/>
+      <c r="AD335" s="6"/>
+      <c r="AE335" s="6"/>
+    </row>
+    <row r="336" spans="1:31">
+      <c r="A336" s="6"/>
+      <c r="B336" s="6"/>
+      <c r="C336" s="6"/>
+      <c r="D336" s="6"/>
+      <c r="E336" s="6"/>
+      <c r="F336" s="6"/>
+      <c r="G336" s="6"/>
+      <c r="H336" s="6"/>
+      <c r="I336" s="6"/>
+      <c r="J336" s="6"/>
+      <c r="K336" s="6"/>
+      <c r="L336" s="6"/>
+      <c r="M336" s="6"/>
+      <c r="N336" s="6"/>
+      <c r="O336" s="6"/>
+      <c r="P336" s="6"/>
+      <c r="Q336" s="6"/>
+      <c r="R336" s="6"/>
+      <c r="S336" s="6"/>
+      <c r="T336" s="6"/>
+      <c r="U336" s="6"/>
+      <c r="V336" s="6"/>
+      <c r="W336" s="6"/>
+      <c r="X336" s="6"/>
+      <c r="Y336" s="6"/>
+      <c r="Z336" s="6"/>
+      <c r="AA336" s="6"/>
+      <c r="AB336" s="6"/>
+      <c r="AC336" s="6"/>
+      <c r="AD336" s="6"/>
+      <c r="AE336" s="6"/>
+    </row>
+    <row r="337" spans="1:31">
+      <c r="A337" s="6"/>
+      <c r="B337" s="6"/>
+      <c r="C337" s="6"/>
+      <c r="D337" s="6"/>
+      <c r="E337" s="6"/>
+      <c r="F337" s="6"/>
+      <c r="G337" s="6"/>
+      <c r="H337" s="6"/>
+      <c r="I337" s="6"/>
+      <c r="J337" s="6"/>
+      <c r="K337" s="6"/>
+      <c r="L337" s="6"/>
+      <c r="M337" s="6"/>
+      <c r="N337" s="6"/>
+      <c r="O337" s="6"/>
+      <c r="P337" s="6"/>
+      <c r="Q337" s="6"/>
+      <c r="R337" s="6"/>
+      <c r="S337" s="6"/>
+      <c r="T337" s="6"/>
+      <c r="U337" s="6"/>
+      <c r="V337" s="6"/>
+      <c r="W337" s="6"/>
+      <c r="X337" s="6"/>
+      <c r="Y337" s="6"/>
+      <c r="Z337" s="6"/>
+      <c r="AA337" s="6"/>
+      <c r="AB337" s="6"/>
+      <c r="AC337" s="6"/>
+      <c r="AD337" s="6"/>
+      <c r="AE337" s="6"/>
+    </row>
+    <row r="338" spans="1:31">
+      <c r="A338" s="6"/>
+      <c r="B338" s="6"/>
+      <c r="C338" s="6"/>
+      <c r="D338" s="6"/>
+      <c r="E338" s="6"/>
+      <c r="F338" s="6"/>
+      <c r="G338" s="6"/>
+      <c r="H338" s="6"/>
+      <c r="I338" s="6"/>
+      <c r="J338" s="6"/>
+      <c r="K338" s="6"/>
+      <c r="L338" s="6"/>
+      <c r="M338" s="6"/>
+      <c r="N338" s="6"/>
+      <c r="O338" s="6"/>
+      <c r="P338" s="6"/>
+      <c r="Q338" s="6"/>
+      <c r="R338" s="6"/>
+      <c r="S338" s="6"/>
+      <c r="T338" s="6"/>
+      <c r="U338" s="6"/>
+      <c r="V338" s="6"/>
+      <c r="W338" s="6"/>
+      <c r="X338" s="6"/>
+      <c r="Y338" s="6"/>
+      <c r="Z338" s="6"/>
+      <c r="AA338" s="6"/>
+      <c r="AB338" s="6"/>
+      <c r="AC338" s="6"/>
+      <c r="AD338" s="6"/>
+      <c r="AE338" s="6"/>
+    </row>
+    <row r="339" spans="1:31">
+      <c r="A339" s="6"/>
+      <c r="B339" s="6"/>
+      <c r="C339" s="6"/>
+      <c r="D339" s="6"/>
+      <c r="E339" s="6"/>
+      <c r="F339" s="6"/>
+      <c r="G339" s="6"/>
+      <c r="H339" s="6"/>
+      <c r="I339" s="6"/>
+      <c r="J339" s="6"/>
+      <c r="K339" s="6"/>
+      <c r="L339" s="6"/>
+      <c r="M339" s="6"/>
+      <c r="N339" s="6"/>
+      <c r="O339" s="6"/>
+      <c r="P339" s="6"/>
+      <c r="Q339" s="6"/>
+      <c r="R339" s="6"/>
+      <c r="S339" s="6"/>
+      <c r="T339" s="6"/>
+      <c r="U339" s="6"/>
+      <c r="V339" s="6"/>
+      <c r="W339" s="6"/>
+      <c r="X339" s="6"/>
+      <c r="Y339" s="6"/>
+      <c r="Z339" s="6"/>
+      <c r="AA339" s="6"/>
+      <c r="AB339" s="6"/>
+      <c r="AC339" s="6"/>
+      <c r="AD339" s="6"/>
+      <c r="AE339" s="6"/>
+    </row>
+    <row r="340" spans="1:31">
+      <c r="A340" s="6"/>
+      <c r="B340" s="6"/>
+      <c r="C340" s="6"/>
+      <c r="D340" s="6"/>
+      <c r="E340" s="6"/>
+      <c r="F340" s="6"/>
+      <c r="G340" s="6"/>
+      <c r="H340" s="6"/>
+      <c r="I340" s="6"/>
+      <c r="J340" s="6"/>
+      <c r="K340" s="6"/>
+      <c r="L340" s="6"/>
+      <c r="M340" s="6"/>
+      <c r="N340" s="6"/>
+      <c r="O340" s="6"/>
+      <c r="P340" s="6"/>
+      <c r="Q340" s="6"/>
+      <c r="R340" s="6"/>
+      <c r="S340" s="6"/>
+      <c r="T340" s="6"/>
+      <c r="U340" s="6"/>
+      <c r="V340" s="6"/>
+      <c r="W340" s="6"/>
+      <c r="X340" s="6"/>
+      <c r="Y340" s="6"/>
+      <c r="Z340" s="6"/>
+      <c r="AA340" s="6"/>
+      <c r="AB340" s="6"/>
+      <c r="AC340" s="6"/>
+      <c r="AD340" s="6"/>
+      <c r="AE340" s="6"/>
+    </row>
+    <row r="341" spans="1:31">
+      <c r="A341" s="6"/>
+      <c r="B341" s="6"/>
+      <c r="C341" s="6"/>
+      <c r="D341" s="6"/>
+      <c r="E341" s="6"/>
+      <c r="F341" s="6"/>
+      <c r="G341" s="6"/>
+      <c r="H341" s="6"/>
+      <c r="I341" s="6"/>
+      <c r="J341" s="6"/>
+      <c r="K341" s="6"/>
+      <c r="L341" s="6"/>
+      <c r="M341" s="6"/>
+      <c r="N341" s="6"/>
+      <c r="O341" s="6"/>
+      <c r="P341" s="6"/>
+      <c r="Q341" s="6"/>
+      <c r="R341" s="6"/>
+      <c r="S341" s="6"/>
+      <c r="T341" s="6"/>
+      <c r="U341" s="6"/>
+      <c r="V341" s="6"/>
+      <c r="W341" s="6"/>
+      <c r="X341" s="6"/>
+      <c r="Y341" s="6"/>
+      <c r="Z341" s="6"/>
+      <c r="AA341" s="6"/>
+      <c r="AB341" s="6"/>
+      <c r="AC341" s="6"/>
+      <c r="AD341" s="6"/>
+      <c r="AE341" s="6"/>
+    </row>
+    <row r="342" spans="1:31">
+      <c r="A342" s="6"/>
+      <c r="B342" s="6"/>
+      <c r="C342" s="6"/>
+      <c r="D342" s="6"/>
+      <c r="E342" s="6"/>
+      <c r="F342" s="6"/>
+      <c r="G342" s="6"/>
+      <c r="H342" s="6"/>
+      <c r="I342" s="6"/>
+      <c r="J342" s="6"/>
+      <c r="K342" s="6"/>
+      <c r="L342" s="6"/>
+      <c r="M342" s="6"/>
+      <c r="N342" s="6"/>
+      <c r="O342" s="6"/>
+      <c r="P342" s="6"/>
+      <c r="Q342" s="6"/>
+      <c r="R342" s="6"/>
+      <c r="S342" s="6"/>
+      <c r="T342" s="6"/>
+      <c r="U342" s="6"/>
+      <c r="V342" s="6"/>
+      <c r="W342" s="6"/>
+      <c r="X342" s="6"/>
+      <c r="Y342" s="6"/>
+      <c r="Z342" s="6"/>
+      <c r="AA342" s="6"/>
+      <c r="AB342" s="6"/>
+      <c r="AC342" s="6"/>
+      <c r="AD342" s="6"/>
+      <c r="AE342" s="6"/>
+    </row>
+    <row r="343" spans="1:31">
+      <c r="A343" s="6"/>
+      <c r="B343" s="6"/>
+      <c r="C343" s="6"/>
+      <c r="D343" s="6"/>
+      <c r="E343" s="6"/>
+      <c r="F343" s="6"/>
+      <c r="G343" s="6"/>
+      <c r="H343" s="6"/>
+      <c r="I343" s="6"/>
+      <c r="J343" s="6"/>
+      <c r="K343" s="6"/>
+      <c r="L343" s="6"/>
+      <c r="M343" s="6"/>
+      <c r="N343" s="6"/>
+      <c r="O343" s="6"/>
+      <c r="P343" s="6"/>
+      <c r="Q343" s="6"/>
+      <c r="R343" s="6"/>
+      <c r="S343" s="6"/>
+      <c r="T343" s="6"/>
+      <c r="U343" s="6"/>
+      <c r="V343" s="6"/>
+      <c r="W343" s="6"/>
+      <c r="X343" s="6"/>
+      <c r="Y343" s="6"/>
+      <c r="Z343" s="6"/>
+      <c r="AA343" s="6"/>
+      <c r="AB343" s="6"/>
+      <c r="AC343" s="6"/>
+      <c r="AD343" s="6"/>
+      <c r="AE343" s="6"/>
+    </row>
+    <row r="344" spans="1:31">
+      <c r="A344" s="6"/>
+      <c r="B344" s="6"/>
+      <c r="C344" s="6"/>
+      <c r="D344" s="6"/>
+      <c r="E344" s="6"/>
+      <c r="F344" s="6"/>
+      <c r="G344" s="6"/>
+      <c r="H344" s="6"/>
+      <c r="I344" s="6"/>
+      <c r="J344" s="6"/>
+      <c r="K344" s="6"/>
+      <c r="L344" s="6"/>
+      <c r="M344" s="6"/>
+      <c r="N344" s="6"/>
+      <c r="O344" s="6"/>
+      <c r="P344" s="6"/>
+      <c r="Q344" s="6"/>
+      <c r="R344" s="6"/>
+      <c r="S344" s="6"/>
+      <c r="T344" s="6"/>
+      <c r="U344" s="6"/>
+      <c r="V344" s="6"/>
+      <c r="W344" s="6"/>
+      <c r="X344" s="6"/>
+      <c r="Y344" s="6"/>
+      <c r="Z344" s="6"/>
+      <c r="AA344" s="6"/>
+      <c r="AB344" s="6"/>
+      <c r="AC344" s="6"/>
+      <c r="AD344" s="6"/>
+      <c r="AE344" s="6"/>
+    </row>
+    <row r="345" spans="1:31">
+      <c r="A345" s="6"/>
+      <c r="B345" s="6"/>
+      <c r="C345" s="6"/>
+      <c r="D345" s="6"/>
+      <c r="E345" s="6"/>
+      <c r="F345" s="6"/>
+      <c r="G345" s="6"/>
+      <c r="H345" s="6"/>
+      <c r="I345" s="6"/>
+      <c r="J345" s="6"/>
+      <c r="K345" s="6"/>
+      <c r="L345" s="6"/>
+      <c r="M345" s="6"/>
+      <c r="N345" s="6"/>
+      <c r="O345" s="6"/>
+      <c r="P345" s="6"/>
+      <c r="Q345" s="6"/>
+      <c r="R345" s="6"/>
+      <c r="S345" s="6"/>
+      <c r="T345" s="6"/>
+      <c r="U345" s="6"/>
+      <c r="V345" s="6"/>
+      <c r="W345" s="6"/>
+      <c r="X345" s="6"/>
+      <c r="Y345" s="6"/>
+      <c r="Z345" s="6"/>
+      <c r="AA345" s="6"/>
+      <c r="AB345" s="6"/>
+      <c r="AC345" s="6"/>
+      <c r="AD345" s="6"/>
+      <c r="AE345" s="6"/>
+    </row>
+    <row r="346" spans="1:31">
+      <c r="A346" s="6"/>
+      <c r="B346" s="6"/>
+      <c r="C346" s="6"/>
+      <c r="D346" s="6"/>
+      <c r="E346" s="6"/>
+      <c r="F346" s="6"/>
+      <c r="G346" s="6"/>
+      <c r="H346" s="6"/>
+      <c r="I346" s="6"/>
+      <c r="J346" s="6"/>
+      <c r="K346" s="6"/>
+      <c r="L346" s="6"/>
+      <c r="M346" s="6"/>
+      <c r="N346" s="6"/>
+      <c r="O346" s="6"/>
+      <c r="P346" s="6"/>
+      <c r="Q346" s="6"/>
+      <c r="R346" s="6"/>
+      <c r="S346" s="6"/>
+      <c r="T346" s="6"/>
+      <c r="U346" s="6"/>
+      <c r="V346" s="6"/>
+      <c r="W346" s="6"/>
+      <c r="X346" s="6"/>
+      <c r="Y346" s="6"/>
+      <c r="Z346" s="6"/>
+      <c r="AA346" s="6"/>
+      <c r="AB346" s="6"/>
+      <c r="AC346" s="6"/>
+      <c r="AD346" s="6"/>
+      <c r="AE346" s="6"/>
+    </row>
+    <row r="347" spans="1:31">
+      <c r="A347" s="6"/>
+      <c r="B347" s="6"/>
+      <c r="C347" s="6"/>
+      <c r="D347" s="6"/>
+      <c r="E347" s="6"/>
+      <c r="F347" s="6"/>
+      <c r="G347" s="6"/>
+      <c r="H347" s="6"/>
+      <c r="I347" s="6"/>
+      <c r="J347" s="6"/>
+      <c r="K347" s="6"/>
+      <c r="L347" s="6"/>
+      <c r="M347" s="6"/>
+      <c r="N347" s="6"/>
+      <c r="O347" s="6"/>
+      <c r="P347" s="6"/>
+      <c r="Q347" s="6"/>
+      <c r="R347" s="6"/>
+      <c r="S347" s="6"/>
+      <c r="T347" s="6"/>
+      <c r="U347" s="6"/>
+      <c r="V347" s="6"/>
+      <c r="W347" s="6"/>
+      <c r="X347" s="6"/>
+      <c r="Y347" s="6"/>
+      <c r="Z347" s="6"/>
+      <c r="AA347" s="6"/>
+      <c r="AB347" s="6"/>
+      <c r="AC347" s="6"/>
+      <c r="AD347" s="6"/>
+      <c r="AE347" s="6"/>
+    </row>
+    <row r="348" spans="1:31">
+      <c r="A348" s="6"/>
+      <c r="B348" s="6"/>
+      <c r="C348" s="6"/>
+      <c r="D348" s="6"/>
+      <c r="E348" s="6"/>
+      <c r="F348" s="6"/>
+      <c r="G348" s="6"/>
+      <c r="H348" s="6"/>
+      <c r="I348" s="6"/>
+      <c r="J348" s="6"/>
+      <c r="K348" s="6"/>
+      <c r="L348" s="6"/>
+      <c r="M348" s="6"/>
+      <c r="N348" s="6"/>
+      <c r="O348" s="6"/>
+      <c r="P348" s="6"/>
+      <c r="Q348" s="6"/>
+      <c r="R348" s="6"/>
+      <c r="S348" s="6"/>
+      <c r="T348" s="6"/>
+      <c r="U348" s="6"/>
+      <c r="V348" s="6"/>
+      <c r="W348" s="6"/>
+      <c r="X348" s="6"/>
+      <c r="Y348" s="6"/>
+      <c r="Z348" s="6"/>
+      <c r="AA348" s="6"/>
+      <c r="AB348" s="6"/>
+      <c r="AC348" s="6"/>
+      <c r="AD348" s="6"/>
+      <c r="AE348" s="6"/>
+    </row>
+    <row r="349" spans="1:31">
+      <c r="A349" s="6"/>
+      <c r="B349" s="6"/>
+      <c r="C349" s="6"/>
+      <c r="D349" s="6"/>
+      <c r="E349" s="6"/>
+      <c r="F349" s="6"/>
+      <c r="G349" s="6"/>
+      <c r="H349" s="6"/>
+      <c r="I349" s="6"/>
+      <c r="J349" s="6"/>
+      <c r="K349" s="6"/>
+      <c r="L349" s="6"/>
+      <c r="M349" s="6"/>
+      <c r="N349" s="6"/>
+      <c r="O349" s="6"/>
+      <c r="P349" s="6"/>
+      <c r="Q349" s="6"/>
+      <c r="R349" s="6"/>
+      <c r="S349" s="6"/>
+      <c r="T349" s="6"/>
+      <c r="U349" s="6"/>
+      <c r="V349" s="6"/>
+      <c r="W349" s="6"/>
+      <c r="X349" s="6"/>
+      <c r="Y349" s="6"/>
+      <c r="Z349" s="6"/>
+      <c r="AA349" s="6"/>
+      <c r="AB349" s="6"/>
+      <c r="AC349" s="6"/>
+      <c r="AD349" s="6"/>
+      <c r="AE349" s="6"/>
+    </row>
+    <row r="350" spans="1:31">
+      <c r="A350" s="6"/>
+      <c r="B350" s="6"/>
+      <c r="C350" s="6"/>
+      <c r="D350" s="6"/>
+      <c r="E350" s="6"/>
+      <c r="F350" s="6"/>
+      <c r="G350" s="6"/>
+      <c r="H350" s="6"/>
+      <c r="I350" s="6"/>
+      <c r="J350" s="6"/>
+      <c r="K350" s="6"/>
+      <c r="L350" s="6"/>
+      <c r="M350" s="6"/>
+      <c r="N350" s="6"/>
+      <c r="O350" s="6"/>
+      <c r="P350" s="6"/>
+      <c r="Q350" s="6"/>
+      <c r="R350" s="6"/>
+      <c r="S350" s="6"/>
+      <c r="T350" s="6"/>
+      <c r="U350" s="6"/>
+      <c r="V350" s="6"/>
+      <c r="W350" s="6"/>
+      <c r="X350" s="6"/>
+      <c r="Y350" s="6"/>
+      <c r="Z350" s="6"/>
+      <c r="AA350" s="6"/>
+      <c r="AB350" s="6"/>
+      <c r="AC350" s="6"/>
+      <c r="AD350" s="6"/>
+      <c r="AE350" s="6"/>
+    </row>
+    <row r="351" spans="1:31">
+      <c r="A351" s="6"/>
+      <c r="B351" s="6"/>
+      <c r="C351" s="6"/>
+      <c r="D351" s="6"/>
+      <c r="E351" s="6"/>
+      <c r="F351" s="6"/>
+      <c r="G351" s="6"/>
+      <c r="H351" s="6"/>
+      <c r="I351" s="6"/>
+      <c r="J351" s="6"/>
+      <c r="K351" s="6"/>
+      <c r="L351" s="6"/>
+      <c r="M351" s="6"/>
+      <c r="N351" s="6"/>
+      <c r="O351" s="6"/>
+      <c r="P351" s="6"/>
+      <c r="Q351" s="6"/>
+      <c r="R351" s="6"/>
+      <c r="S351" s="6"/>
+      <c r="T351" s="6"/>
+      <c r="U351" s="6"/>
+      <c r="V351" s="6"/>
+      <c r="W351" s="6"/>
+      <c r="X351" s="6"/>
+      <c r="Y351" s="6"/>
+      <c r="Z351" s="6"/>
+      <c r="AA351" s="6"/>
+      <c r="AB351" s="6"/>
+      <c r="AC351" s="6"/>
+      <c r="AD351" s="6"/>
+      <c r="AE351" s="6"/>
+    </row>
+    <row r="352" spans="1:31">
+      <c r="A352" s="6"/>
+      <c r="B352" s="6"/>
+      <c r="C352" s="6"/>
+      <c r="D352" s="6"/>
+      <c r="E352" s="6"/>
+      <c r="F352" s="6"/>
+      <c r="G352" s="6"/>
+      <c r="H352" s="6"/>
+      <c r="I352" s="6"/>
+      <c r="J352" s="6"/>
+      <c r="K352" s="6"/>
+      <c r="L352" s="6"/>
+      <c r="M352" s="6"/>
+      <c r="N352" s="6"/>
+      <c r="O352" s="6"/>
+      <c r="P352" s="6"/>
+      <c r="Q352" s="6"/>
+      <c r="R352" s="6"/>
+      <c r="S352" s="6"/>
+      <c r="T352" s="6"/>
+      <c r="U352" s="6"/>
+      <c r="V352" s="6"/>
+      <c r="W352" s="6"/>
+      <c r="X352" s="6"/>
+      <c r="Y352" s="6"/>
+      <c r="Z352" s="6"/>
+      <c r="AA352" s="6"/>
+      <c r="AB352" s="6"/>
+      <c r="AC352" s="6"/>
+      <c r="AD352" s="6"/>
+      <c r="AE352" s="6"/>
+    </row>
+    <row r="353" spans="1:31">
+      <c r="A353" s="6"/>
+      <c r="B353" s="6"/>
+      <c r="C353" s="6"/>
+      <c r="D353" s="6"/>
+      <c r="E353" s="6"/>
+      <c r="F353" s="6"/>
+      <c r="G353" s="6"/>
+      <c r="H353" s="6"/>
+      <c r="I353" s="6"/>
+      <c r="J353" s="6"/>
+      <c r="K353" s="6"/>
+      <c r="L353" s="6"/>
+      <c r="M353" s="6"/>
+      <c r="N353" s="6"/>
+      <c r="O353" s="6"/>
+      <c r="P353" s="6"/>
+      <c r="Q353" s="6"/>
+      <c r="R353" s="6"/>
+      <c r="S353" s="6"/>
+      <c r="T353" s="6"/>
+      <c r="U353" s="6"/>
+      <c r="V353" s="6"/>
+      <c r="W353" s="6"/>
+      <c r="X353" s="6"/>
+      <c r="Y353" s="6"/>
+      <c r="Z353" s="6"/>
+      <c r="AA353" s="6"/>
+      <c r="AB353" s="6"/>
+      <c r="AC353" s="6"/>
+      <c r="AD353" s="6"/>
+      <c r="AE353" s="6"/>
+    </row>
+    <row r="354" spans="1:31">
+      <c r="A354" s="6"/>
+      <c r="B354" s="6"/>
+      <c r="C354" s="6"/>
+      <c r="D354" s="6"/>
+      <c r="E354" s="6"/>
+      <c r="F354" s="6"/>
+      <c r="G354" s="6"/>
+      <c r="H354" s="6"/>
+      <c r="I354" s="6"/>
+      <c r="J354" s="6"/>
+      <c r="K354" s="6"/>
+      <c r="L354" s="6"/>
+      <c r="M354" s="6"/>
+      <c r="N354" s="6"/>
+      <c r="O354" s="6"/>
+      <c r="P354" s="6"/>
+      <c r="Q354" s="6"/>
+      <c r="R354" s="6"/>
+      <c r="S354" s="6"/>
+      <c r="T354" s="6"/>
+      <c r="U354" s="6"/>
+      <c r="V354" s="6"/>
+      <c r="W354" s="6"/>
+      <c r="X354" s="6"/>
+      <c r="Y354" s="6"/>
+      <c r="Z354" s="6"/>
+      <c r="AA354" s="6"/>
+      <c r="AB354" s="6"/>
+      <c r="AC354" s="6"/>
+      <c r="AD354" s="6"/>
+      <c r="AE354" s="6"/>
+    </row>
+    <row r="355" spans="1:31">
+      <c r="A355" s="6"/>
+      <c r="B355" s="6"/>
+      <c r="C355" s="6"/>
+      <c r="D355" s="6"/>
+      <c r="E355" s="6"/>
+      <c r="F355" s="6"/>
+      <c r="G355" s="6"/>
+      <c r="H355" s="6"/>
+      <c r="I355" s="6"/>
+      <c r="J355" s="6"/>
+      <c r="K355" s="6"/>
+      <c r="L355" s="6"/>
+      <c r="M355" s="6"/>
+      <c r="N355" s="6"/>
+      <c r="O355" s="6"/>
+      <c r="P355" s="6"/>
+      <c r="Q355" s="6"/>
+      <c r="R355" s="6"/>
+      <c r="S355" s="6"/>
+      <c r="T355" s="6"/>
+      <c r="U355" s="6"/>
+      <c r="V355" s="6"/>
+      <c r="W355" s="6"/>
+      <c r="X355" s="6"/>
+      <c r="Y355" s="6"/>
+      <c r="Z355" s="6"/>
+      <c r="AA355" s="6"/>
+      <c r="AB355" s="6"/>
+      <c r="AC355" s="6"/>
+      <c r="AD355" s="6"/>
+      <c r="AE355" s="6"/>
+    </row>
+    <row r="356" spans="1:31">
+      <c r="A356" s="6"/>
+      <c r="B356" s="6"/>
+      <c r="C356" s="6"/>
+      <c r="D356" s="6"/>
+      <c r="E356" s="6"/>
+      <c r="F356" s="6"/>
+      <c r="G356" s="6"/>
+      <c r="H356" s="6"/>
+      <c r="I356" s="6"/>
+      <c r="J356" s="6"/>
+      <c r="K356" s="6"/>
+      <c r="L356" s="6"/>
+      <c r="M356" s="6"/>
+      <c r="N356" s="6"/>
+      <c r="O356" s="6"/>
+      <c r="P356" s="6"/>
+      <c r="Q356" s="6"/>
+      <c r="R356" s="6"/>
+      <c r="S356" s="6"/>
+      <c r="T356" s="6"/>
+      <c r="U356" s="6"/>
+      <c r="V356" s="6"/>
+      <c r="W356" s="6"/>
+      <c r="X356" s="6"/>
+      <c r="Y356" s="6"/>
+      <c r="Z356" s="6"/>
+      <c r="AA356" s="6"/>
+      <c r="AB356" s="6"/>
+      <c r="AC356" s="6"/>
+      <c r="AD356" s="6"/>
+      <c r="AE356" s="6"/>
+    </row>
+    <row r="357" spans="1:31">
+      <c r="A357" s="6"/>
+      <c r="B357" s="6"/>
+      <c r="C357" s="6"/>
+      <c r="D357" s="6"/>
+      <c r="E357" s="6"/>
+      <c r="F357" s="6"/>
+      <c r="G357" s="6"/>
+      <c r="H357" s="6"/>
+      <c r="I357" s="6"/>
+      <c r="J357" s="6"/>
+      <c r="K357" s="6"/>
+      <c r="L357" s="6"/>
+      <c r="M357" s="6"/>
+      <c r="N357" s="6"/>
+      <c r="O357" s="6"/>
+      <c r="P357" s="6"/>
+      <c r="Q357" s="6"/>
+      <c r="R357" s="6"/>
+      <c r="S357" s="6"/>
+      <c r="T357" s="6"/>
+      <c r="U357" s="6"/>
+      <c r="V357" s="6"/>
+      <c r="W357" s="6"/>
+      <c r="X357" s="6"/>
+      <c r="Y357" s="6"/>
+      <c r="Z357" s="6"/>
+      <c r="AA357" s="6"/>
+      <c r="AB357" s="6"/>
+      <c r="AC357" s="6"/>
+      <c r="AD357" s="6"/>
+      <c r="AE357" s="6"/>
+    </row>
+    <row r="358" spans="1:31">
+      <c r="A358" s="6"/>
+      <c r="B358" s="6"/>
+      <c r="C358" s="6"/>
+      <c r="D358" s="6"/>
+      <c r="E358" s="6"/>
+      <c r="F358" s="6"/>
+      <c r="G358" s="6"/>
+      <c r="H358" s="6"/>
+      <c r="I358" s="6"/>
+      <c r="J358" s="6"/>
+      <c r="K358" s="6"/>
+      <c r="L358" s="6"/>
+      <c r="M358" s="6"/>
+      <c r="N358" s="6"/>
+      <c r="O358" s="6"/>
+      <c r="P358" s="6"/>
+      <c r="Q358" s="6"/>
+      <c r="R358" s="6"/>
+      <c r="S358" s="6"/>
+      <c r="T358" s="6"/>
+      <c r="U358" s="6"/>
+      <c r="V358" s="6"/>
+      <c r="W358" s="6"/>
+      <c r="X358" s="6"/>
+      <c r="Y358" s="6"/>
+      <c r="Z358" s="6"/>
+      <c r="AA358" s="6"/>
+      <c r="AB358" s="6"/>
+      <c r="AC358" s="6"/>
+      <c r="AD358" s="6"/>
+      <c r="AE358" s="6"/>
+    </row>
+    <row r="359" spans="1:31">
+      <c r="A359" s="6"/>
+      <c r="B359" s="6"/>
+      <c r="C359" s="6"/>
+      <c r="D359" s="6"/>
+      <c r="E359" s="6"/>
+      <c r="F359" s="6"/>
+      <c r="G359" s="6"/>
+      <c r="H359" s="6"/>
+      <c r="I359" s="6"/>
+      <c r="J359" s="6"/>
+      <c r="K359" s="6"/>
+      <c r="L359" s="6"/>
+      <c r="M359" s="6"/>
+      <c r="N359" s="6"/>
+      <c r="O359" s="6"/>
+      <c r="P359" s="6"/>
+      <c r="Q359" s="6"/>
+      <c r="R359" s="6"/>
+      <c r="S359" s="6"/>
+      <c r="T359" s="6"/>
+      <c r="U359" s="6"/>
+      <c r="V359" s="6"/>
+      <c r="W359" s="6"/>
+      <c r="X359" s="6"/>
+      <c r="Y359" s="6"/>
+      <c r="Z359" s="6"/>
+      <c r="AA359" s="6"/>
+      <c r="AB359" s="6"/>
+      <c r="AC359" s="6"/>
+      <c r="AD359" s="6"/>
+      <c r="AE359" s="6"/>
+    </row>
+    <row r="360" spans="1:31">
+      <c r="A360" s="6"/>
+      <c r="B360" s="6"/>
+      <c r="C360" s="6"/>
+      <c r="D360" s="6"/>
+      <c r="E360" s="6"/>
+      <c r="F360" s="6"/>
+      <c r="G360" s="6"/>
+      <c r="H360" s="6"/>
+      <c r="I360" s="6"/>
+      <c r="J360" s="6"/>
+      <c r="K360" s="6"/>
+      <c r="L360" s="6"/>
+      <c r="M360" s="6"/>
+      <c r="N360" s="6"/>
+      <c r="O360" s="6"/>
+      <c r="P360" s="6"/>
+      <c r="Q360" s="6"/>
+      <c r="R360" s="6"/>
+      <c r="S360" s="6"/>
+      <c r="T360" s="6"/>
+      <c r="U360" s="6"/>
+      <c r="V360" s="6"/>
+      <c r="W360" s="6"/>
+      <c r="X360" s="6"/>
+      <c r="Y360" s="6"/>
+      <c r="Z360" s="6"/>
+      <c r="AA360" s="6"/>
+      <c r="AB360" s="6"/>
+      <c r="AC360" s="6"/>
+      <c r="AD360" s="6"/>
+      <c r="AE360" s="6"/>
+    </row>
+    <row r="361" spans="1:31">
+      <c r="A361" s="6"/>
+      <c r="B361" s="6"/>
+      <c r="C361" s="6"/>
+      <c r="D361" s="6"/>
+      <c r="E361" s="6"/>
+      <c r="F361" s="6"/>
+      <c r="G361" s="6"/>
+      <c r="H361" s="6"/>
+      <c r="I361" s="6"/>
+      <c r="J361" s="6"/>
+      <c r="K361" s="6"/>
+      <c r="L361" s="6"/>
+      <c r="M361" s="6"/>
+      <c r="N361" s="6"/>
+      <c r="O361" s="6"/>
+      <c r="P361" s="6"/>
+      <c r="Q361" s="6"/>
+      <c r="R361" s="6"/>
+      <c r="S361" s="6"/>
+      <c r="T361" s="6"/>
+      <c r="U361" s="6"/>
+      <c r="V361" s="6"/>
+      <c r="W361" s="6"/>
+      <c r="X361" s="6"/>
+      <c r="Y361" s="6"/>
+      <c r="Z361" s="6"/>
+      <c r="AA361" s="6"/>
+      <c r="AB361" s="6"/>
+      <c r="AC361" s="6"/>
+      <c r="AD361" s="6"/>
+      <c r="AE361" s="6"/>
+    </row>
+    <row r="362" spans="1:31">
+      <c r="A362" s="6"/>
+      <c r="B362" s="6"/>
+      <c r="C362" s="6"/>
+      <c r="D362" s="6"/>
+      <c r="E362" s="6"/>
+      <c r="F362" s="6"/>
+      <c r="G362" s="6"/>
+      <c r="H362" s="6"/>
+      <c r="I362" s="6"/>
+      <c r="J362" s="6"/>
+      <c r="K362" s="6"/>
+      <c r="L362" s="6"/>
+      <c r="M362" s="6"/>
+      <c r="N362" s="6"/>
+      <c r="O362" s="6"/>
+      <c r="P362" s="6"/>
+      <c r="Q362" s="6"/>
+      <c r="R362" s="6"/>
+      <c r="S362" s="6"/>
+      <c r="T362" s="6"/>
+      <c r="U362" s="6"/>
+      <c r="V362" s="6"/>
+      <c r="W362" s="6"/>
+      <c r="X362" s="6"/>
+      <c r="Y362" s="6"/>
+      <c r="Z362" s="6"/>
+      <c r="AA362" s="6"/>
+      <c r="AB362" s="6"/>
+      <c r="AC362" s="6"/>
+      <c r="AD362" s="6"/>
+      <c r="AE362" s="6"/>
+    </row>
+    <row r="363" spans="1:31">
+      <c r="A363" s="6"/>
+      <c r="B363" s="6"/>
+      <c r="C363" s="6"/>
+      <c r="D363" s="6"/>
+      <c r="E363" s="6"/>
+      <c r="F363" s="6"/>
+      <c r="G363" s="6"/>
+      <c r="H363" s="6"/>
+      <c r="I363" s="6"/>
+      <c r="J363" s="6"/>
+      <c r="K363" s="6"/>
+      <c r="L363" s="6"/>
+      <c r="M363" s="6"/>
+      <c r="N363" s="6"/>
+      <c r="O363" s="6"/>
+      <c r="P363" s="6"/>
+      <c r="Q363" s="6"/>
+      <c r="R363" s="6"/>
+      <c r="S363" s="6"/>
+      <c r="T363" s="6"/>
+      <c r="U363" s="6"/>
+      <c r="V363" s="6"/>
+      <c r="W363" s="6"/>
+      <c r="X363" s="6"/>
+      <c r="Y363" s="6"/>
+      <c r="Z363" s="6"/>
+      <c r="AA363" s="6"/>
+      <c r="AB363" s="6"/>
+      <c r="AC363" s="6"/>
+      <c r="AD363" s="6"/>
+      <c r="AE363" s="6"/>
+    </row>
+    <row r="364" spans="1:31">
+      <c r="A364" s="6"/>
+      <c r="B364" s="6"/>
+      <c r="C364" s="6"/>
+      <c r="D364" s="6"/>
+      <c r="E364" s="6"/>
+      <c r="F364" s="6"/>
+      <c r="G364" s="6"/>
+      <c r="H364" s="6"/>
+      <c r="I364" s="6"/>
+      <c r="J364" s="6"/>
+      <c r="K364" s="6"/>
+      <c r="L364" s="6"/>
+      <c r="M364" s="6"/>
+      <c r="N364" s="6"/>
+      <c r="O364" s="6"/>
+      <c r="P364" s="6"/>
+      <c r="Q364" s="6"/>
+      <c r="R364" s="6"/>
+      <c r="S364" s="6"/>
+      <c r="T364" s="6"/>
+      <c r="U364" s="6"/>
+      <c r="V364" s="6"/>
+      <c r="W364" s="6"/>
+      <c r="X364" s="6"/>
+      <c r="Y364" s="6"/>
+      <c r="Z364" s="6"/>
+      <c r="AA364" s="6"/>
+      <c r="AB364" s="6"/>
+      <c r="AC364" s="6"/>
+      <c r="AD364" s="6"/>
+      <c r="AE364" s="6"/>
+    </row>
+    <row r="365" spans="1:31">
+      <c r="A365" s="6"/>
+      <c r="B365" s="6"/>
+      <c r="C365" s="6"/>
+      <c r="D365" s="6"/>
+      <c r="E365" s="6"/>
+      <c r="F365" s="6"/>
+      <c r="G365" s="6"/>
+      <c r="H365" s="6"/>
+      <c r="I365" s="6"/>
+      <c r="J365" s="6"/>
+      <c r="K365" s="6"/>
+      <c r="L365" s="6"/>
+      <c r="M365" s="6"/>
+      <c r="N365" s="6"/>
+      <c r="O365" s="6"/>
+      <c r="P365" s="6"/>
+      <c r="Q365" s="6"/>
+      <c r="R365" s="6"/>
+      <c r="S365" s="6"/>
+      <c r="T365" s="6"/>
+      <c r="U365" s="6"/>
+      <c r="V365" s="6"/>
+      <c r="W365" s="6"/>
+      <c r="X365" s="6"/>
+      <c r="Y365" s="6"/>
+      <c r="Z365" s="6"/>
+      <c r="AA365" s="6"/>
+      <c r="AB365" s="6"/>
+      <c r="AC365" s="6"/>
+      <c r="AD365" s="6"/>
+      <c r="AE365" s="6"/>
+    </row>
+    <row r="366" spans="1:31">
+      <c r="A366" s="6"/>
+      <c r="B366" s="6"/>
+      <c r="C366" s="6"/>
+      <c r="D366" s="6"/>
+      <c r="E366" s="6"/>
+      <c r="F366" s="6"/>
+      <c r="G366" s="6"/>
+      <c r="H366" s="6"/>
+      <c r="I366" s="6"/>
+      <c r="J366" s="6"/>
+      <c r="K366" s="6"/>
+      <c r="L366" s="6"/>
+      <c r="M366" s="6"/>
+      <c r="N366" s="6"/>
+      <c r="O366" s="6"/>
+      <c r="P366" s="6"/>
+      <c r="Q366" s="6"/>
+      <c r="R366" s="6"/>
+      <c r="S366" s="6"/>
+      <c r="T366" s="6"/>
+      <c r="U366" s="6"/>
+      <c r="V366" s="6"/>
+      <c r="W366" s="6"/>
+      <c r="X366" s="6"/>
+      <c r="Y366" s="6"/>
+      <c r="Z366" s="6"/>
+      <c r="AA366" s="6"/>
+      <c r="AB366" s="6"/>
+      <c r="AC366" s="6"/>
+      <c r="AD366" s="6"/>
+      <c r="AE366" s="6"/>
+    </row>
+    <row r="367" spans="1:31">
+      <c r="A367" s="6"/>
+      <c r="B367" s="6"/>
+      <c r="C367" s="6"/>
+      <c r="D367" s="6"/>
+      <c r="E367" s="6"/>
+      <c r="F367" s="6"/>
+      <c r="G367" s="6"/>
+      <c r="H367" s="6"/>
+      <c r="I367" s="6"/>
+      <c r="J367" s="6"/>
+      <c r="K367" s="6"/>
+      <c r="L367" s="6"/>
+      <c r="M367" s="6"/>
+      <c r="N367" s="6"/>
+      <c r="O367" s="6"/>
+      <c r="P367" s="6"/>
+      <c r="Q367" s="6"/>
+      <c r="R367" s="6"/>
+      <c r="S367" s="6"/>
+      <c r="T367" s="6"/>
+      <c r="U367" s="6"/>
+      <c r="V367" s="6"/>
+      <c r="W367" s="6"/>
+      <c r="X367" s="6"/>
+      <c r="Y367" s="6"/>
+      <c r="Z367" s="6"/>
+      <c r="AA367" s="6"/>
+      <c r="AB367" s="6"/>
+      <c r="AC367" s="6"/>
+      <c r="AD367" s="6"/>
+      <c r="AE367" s="6"/>
+    </row>
+    <row r="368" spans="1:31">
+      <c r="A368" s="6"/>
+      <c r="B368" s="6"/>
+      <c r="C368" s="6"/>
+      <c r="D368" s="6"/>
+      <c r="E368" s="6"/>
+      <c r="F368" s="6"/>
+      <c r="G368" s="6"/>
+      <c r="H368" s="6"/>
+      <c r="I368" s="6"/>
+      <c r="J368" s="6"/>
+      <c r="K368" s="6"/>
+      <c r="L368" s="6"/>
+      <c r="M368" s="6"/>
+      <c r="N368" s="6"/>
+      <c r="O368" s="6"/>
+      <c r="P368" s="6"/>
+      <c r="Q368" s="6"/>
+      <c r="R368" s="6"/>
+      <c r="S368" s="6"/>
+      <c r="T368" s="6"/>
+      <c r="U368" s="6"/>
+      <c r="V368" s="6"/>
+      <c r="W368" s="6"/>
+      <c r="X368" s="6"/>
+      <c r="Y368" s="6"/>
+      <c r="Z368" s="6"/>
+      <c r="AA368" s="6"/>
+      <c r="AB368" s="6"/>
+      <c r="AC368" s="6"/>
+      <c r="AD368" s="6"/>
+      <c r="AE368" s="6"/>
+    </row>
+    <row r="369" spans="1:31">
+      <c r="A369" s="6"/>
+      <c r="B369" s="6"/>
+      <c r="C369" s="6"/>
+      <c r="D369" s="6"/>
+      <c r="E369" s="6"/>
+      <c r="F369" s="6"/>
+      <c r="G369" s="6"/>
+      <c r="H369" s="6"/>
+      <c r="I369" s="6"/>
+      <c r="J369" s="6"/>
+      <c r="K369" s="6"/>
+      <c r="L369" s="6"/>
+      <c r="M369" s="6"/>
+      <c r="N369" s="6"/>
+      <c r="O369" s="6"/>
+      <c r="P369" s="6"/>
+      <c r="Q369" s="6"/>
+      <c r="R369" s="6"/>
+      <c r="S369" s="6"/>
+      <c r="T369" s="6"/>
+      <c r="U369" s="6"/>
+      <c r="V369" s="6"/>
+      <c r="W369" s="6"/>
+      <c r="X369" s="6"/>
+      <c r="Y369" s="6"/>
+      <c r="Z369" s="6"/>
+      <c r="AA369" s="6"/>
+      <c r="AB369" s="6"/>
+      <c r="AC369" s="6"/>
+      <c r="AD369" s="6"/>
+      <c r="AE369" s="6"/>
+    </row>
+    <row r="370" spans="1:31">
+      <c r="A370" s="6"/>
+      <c r="B370" s="6"/>
+      <c r="C370" s="6"/>
+      <c r="D370" s="6"/>
+      <c r="E370" s="6"/>
+      <c r="F370" s="6"/>
+      <c r="G370" s="6"/>
+      <c r="H370" s="6"/>
+      <c r="I370" s="6"/>
+      <c r="J370" s="6"/>
+      <c r="K370" s="6"/>
+      <c r="L370" s="6"/>
+      <c r="M370" s="6"/>
+      <c r="N370" s="6"/>
+      <c r="O370" s="6"/>
+      <c r="P370" s="6"/>
+      <c r="Q370" s="6"/>
+      <c r="R370" s="6"/>
+      <c r="S370" s="6"/>
+      <c r="T370" s="6"/>
+      <c r="U370" s="6"/>
+      <c r="V370" s="6"/>
+      <c r="W370" s="6"/>
+      <c r="X370" s="6"/>
+      <c r="Y370" s="6"/>
+      <c r="Z370" s="6"/>
+      <c r="AA370" s="6"/>
+      <c r="AB370" s="6"/>
+      <c r="AC370" s="6"/>
+      <c r="AD370" s="6"/>
+      <c r="AE370" s="6"/>
+    </row>
+    <row r="371" spans="1:31">
+      <c r="A371" s="6"/>
+      <c r="B371" s="6"/>
+      <c r="C371" s="6"/>
+      <c r="D371" s="6"/>
+      <c r="E371" s="6"/>
+      <c r="F371" s="6"/>
+      <c r="G371" s="6"/>
+      <c r="H371" s="6"/>
+      <c r="I371" s="6"/>
+      <c r="J371" s="6"/>
+      <c r="K371" s="6"/>
+      <c r="L371" s="6"/>
+      <c r="M371" s="6"/>
+      <c r="N371" s="6"/>
+      <c r="O371" s="6"/>
+      <c r="P371" s="6"/>
+      <c r="Q371" s="6"/>
+      <c r="R371" s="6"/>
+      <c r="S371" s="6"/>
+      <c r="T371" s="6"/>
+      <c r="U371" s="6"/>
+      <c r="V371" s="6"/>
+      <c r="W371" s="6"/>
+      <c r="X371" s="6"/>
+      <c r="Y371" s="6"/>
+      <c r="Z371" s="6"/>
+      <c r="AA371" s="6"/>
+      <c r="AB371" s="6"/>
+      <c r="AC371" s="6"/>
+      <c r="AD371" s="6"/>
+      <c r="AE371" s="6"/>
+    </row>
+    <row r="372" spans="1:31">
+      <c r="A372" s="6"/>
+      <c r="B372" s="6"/>
+      <c r="C372" s="6"/>
+      <c r="D372" s="6"/>
+      <c r="E372" s="6"/>
+      <c r="F372" s="6"/>
+      <c r="G372" s="6"/>
+      <c r="H372" s="6"/>
+      <c r="I372" s="6"/>
+      <c r="J372" s="6"/>
+      <c r="K372" s="6"/>
+      <c r="L372" s="6"/>
+      <c r="M372" s="6"/>
+      <c r="N372" s="6"/>
+      <c r="O372" s="6"/>
+      <c r="P372" s="6"/>
+      <c r="Q372" s="6"/>
+      <c r="R372" s="6"/>
+      <c r="S372" s="6"/>
+      <c r="T372" s="6"/>
+      <c r="U372" s="6"/>
+      <c r="V372" s="6"/>
+      <c r="W372" s="6"/>
+      <c r="X372" s="6"/>
+      <c r="Y372" s="6"/>
+      <c r="Z372" s="6"/>
+      <c r="AA372" s="6"/>
+      <c r="AB372" s="6"/>
+      <c r="AC372" s="6"/>
+      <c r="AD372" s="6"/>
+      <c r="AE372" s="6"/>
+    </row>
+    <row r="373" spans="1:31">
+      <c r="A373" s="6"/>
+      <c r="B373" s="6"/>
+      <c r="C373" s="6"/>
+      <c r="D373" s="6"/>
+      <c r="E373" s="6"/>
+      <c r="F373" s="6"/>
+      <c r="G373" s="6"/>
+      <c r="H373" s="6"/>
+      <c r="I373" s="6"/>
+      <c r="J373" s="6"/>
+      <c r="K373" s="6"/>
+      <c r="L373" s="6"/>
+      <c r="M373" s="6"/>
+      <c r="N373" s="6"/>
+      <c r="O373" s="6"/>
+      <c r="P373" s="6"/>
+      <c r="Q373" s="6"/>
+      <c r="R373" s="6"/>
+      <c r="S373" s="6"/>
+      <c r="T373" s="6"/>
+      <c r="U373" s="6"/>
+      <c r="V373" s="6"/>
+      <c r="W373" s="6"/>
+      <c r="X373" s="6"/>
+      <c r="Y373" s="6"/>
+      <c r="Z373" s="6"/>
+      <c r="AA373" s="6"/>
+      <c r="AB373" s="6"/>
+      <c r="AC373" s="6"/>
+      <c r="AD373" s="6"/>
+      <c r="AE373" s="6"/>
+    </row>
+    <row r="374" spans="1:31">
+      <c r="A374" s="6"/>
+      <c r="B374" s="6"/>
+      <c r="C374" s="6"/>
+      <c r="D374" s="6"/>
+      <c r="E374" s="6"/>
+      <c r="F374" s="6"/>
+      <c r="G374" s="6"/>
+      <c r="H374" s="6"/>
+      <c r="I374" s="6"/>
+      <c r="J374" s="6"/>
+      <c r="K374" s="6"/>
+      <c r="L374" s="6"/>
+      <c r="M374" s="6"/>
+      <c r="N374" s="6"/>
+      <c r="O374" s="6"/>
+      <c r="P374" s="6"/>
+      <c r="Q374" s="6"/>
+      <c r="R374" s="6"/>
+      <c r="S374" s="6"/>
+      <c r="T374" s="6"/>
+      <c r="U374" s="6"/>
+      <c r="V374" s="6"/>
+      <c r="W374" s="6"/>
+      <c r="X374" s="6"/>
+      <c r="Y374" s="6"/>
+      <c r="Z374" s="6"/>
+      <c r="AA374" s="6"/>
+      <c r="AB374" s="6"/>
+      <c r="AC374" s="6"/>
+      <c r="AD374" s="6"/>
+      <c r="AE374" s="6"/>
+    </row>
+    <row r="375" spans="1:31">
+      <c r="A375" s="6"/>
+      <c r="B375" s="6"/>
+      <c r="C375" s="6"/>
+      <c r="D375" s="6"/>
+      <c r="E375" s="6"/>
+      <c r="F375" s="6"/>
+      <c r="G375" s="6"/>
+      <c r="H375" s="6"/>
+      <c r="I375" s="6"/>
+      <c r="J375" s="6"/>
+      <c r="K375" s="6"/>
+      <c r="L375" s="6"/>
+      <c r="M375" s="6"/>
+      <c r="N375" s="6"/>
+      <c r="O375" s="6"/>
+      <c r="P375" s="6"/>
+      <c r="Q375" s="6"/>
+      <c r="R375" s="6"/>
+      <c r="S375" s="6"/>
+      <c r="T375" s="6"/>
+      <c r="U375" s="6"/>
+      <c r="V375" s="6"/>
+      <c r="W375" s="6"/>
+      <c r="X375" s="6"/>
+      <c r="Y375" s="6"/>
+      <c r="Z375" s="6"/>
+      <c r="AA375" s="6"/>
+      <c r="AB375" s="6"/>
+      <c r="AC375" s="6"/>
+      <c r="AD375" s="6"/>
+      <c r="AE375" s="6"/>
+    </row>
+    <row r="376" spans="1:31">
+      <c r="A376" s="6"/>
+      <c r="B376" s="6"/>
+      <c r="C376" s="6"/>
+      <c r="D376" s="6"/>
+      <c r="E376" s="6"/>
+      <c r="F376" s="6"/>
+      <c r="G376" s="6"/>
+      <c r="H376" s="6"/>
+      <c r="I376" s="6"/>
+      <c r="J376" s="6"/>
+      <c r="K376" s="6"/>
+      <c r="L376" s="6"/>
+      <c r="M376" s="6"/>
+      <c r="N376" s="6"/>
+      <c r="O376" s="6"/>
+      <c r="P376" s="6"/>
+      <c r="Q376" s="6"/>
+      <c r="R376" s="6"/>
+      <c r="S376" s="6"/>
+      <c r="T376" s="6"/>
+      <c r="U376" s="6"/>
+      <c r="V376" s="6"/>
+      <c r="W376" s="6"/>
+      <c r="X376" s="6"/>
+      <c r="Y376" s="6"/>
+      <c r="Z376" s="6"/>
+      <c r="AA376" s="6"/>
+      <c r="AB376" s="6"/>
+      <c r="AC376" s="6"/>
+      <c r="AD376" s="6"/>
+      <c r="AE376" s="6"/>
+    </row>
+    <row r="377" spans="1:31">
+      <c r="A377" s="6"/>
+      <c r="B377" s="6"/>
+      <c r="C377" s="6"/>
+      <c r="D377" s="6"/>
+      <c r="E377" s="6"/>
+      <c r="F377" s="6"/>
+      <c r="G377" s="6"/>
+      <c r="H377" s="6"/>
+      <c r="I377" s="6"/>
+      <c r="J377" s="6"/>
+      <c r="K377" s="6"/>
+      <c r="L377" s="6"/>
+      <c r="M377" s="6"/>
+      <c r="N377" s="6"/>
+      <c r="O377" s="6"/>
+      <c r="P377" s="6"/>
+      <c r="Q377" s="6"/>
+      <c r="R377" s="6"/>
+      <c r="S377" s="6"/>
+      <c r="T377" s="6"/>
+      <c r="U377" s="6"/>
+      <c r="V377" s="6"/>
+      <c r="W377" s="6"/>
+      <c r="X377" s="6"/>
+      <c r="Y377" s="6"/>
+      <c r="Z377" s="6"/>
+      <c r="AA377" s="6"/>
+      <c r="AB377" s="6"/>
+      <c r="AC377" s="6"/>
+      <c r="AD377" s="6"/>
+      <c r="AE377" s="6"/>
+    </row>
+    <row r="378" spans="1:31">
+      <c r="A378" s="6"/>
+      <c r="B378" s="6"/>
+      <c r="C378" s="6"/>
+      <c r="D378" s="6"/>
+      <c r="E378" s="6"/>
+      <c r="F378" s="6"/>
+      <c r="G378" s="6"/>
+      <c r="H378" s="6"/>
+      <c r="I378" s="6"/>
+      <c r="J378" s="6"/>
+      <c r="K378" s="6"/>
+      <c r="L378" s="6"/>
+      <c r="M378" s="6"/>
+      <c r="N378" s="6"/>
+      <c r="O378" s="6"/>
+      <c r="P378" s="6"/>
+      <c r="Q378" s="6"/>
+      <c r="R378" s="6"/>
+      <c r="S378" s="6"/>
+      <c r="T378" s="6"/>
+      <c r="U378" s="6"/>
+      <c r="V378" s="6"/>
+      <c r="W378" s="6"/>
+      <c r="X378" s="6"/>
+      <c r="Y378" s="6"/>
+      <c r="Z378" s="6"/>
+      <c r="AA378" s="6"/>
+      <c r="AB378" s="6"/>
+      <c r="AC378" s="6"/>
+      <c r="AD378" s="6"/>
+      <c r="AE378" s="6"/>
+    </row>
+    <row r="379" spans="1:31">
+      <c r="A379" s="6"/>
+      <c r="B379" s="6"/>
+      <c r="C379" s="6"/>
+      <c r="D379" s="6"/>
+      <c r="E379" s="6"/>
+      <c r="F379" s="6"/>
+      <c r="G379" s="6"/>
+      <c r="H379" s="6"/>
+      <c r="I379" s="6"/>
+      <c r="J379" s="6"/>
+      <c r="K379" s="6"/>
+      <c r="L379" s="6"/>
+      <c r="M379" s="6"/>
+      <c r="N379" s="6"/>
+      <c r="O379" s="6"/>
+      <c r="P379" s="6"/>
+      <c r="Q379" s="6"/>
+      <c r="R379" s="6"/>
+      <c r="S379" s="6"/>
+      <c r="T379" s="6"/>
+      <c r="U379" s="6"/>
+      <c r="V379" s="6"/>
+      <c r="W379" s="6"/>
+      <c r="X379" s="6"/>
+      <c r="Y379" s="6"/>
+      <c r="Z379" s="6"/>
+      <c r="AA379" s="6"/>
+      <c r="AB379" s="6"/>
+      <c r="AC379" s="6"/>
+      <c r="AD379" s="6"/>
+      <c r="AE379" s="6"/>
+    </row>
+    <row r="380" spans="1:31">
+      <c r="A380" s="6"/>
+      <c r="B380" s="6"/>
+      <c r="C380" s="6"/>
+      <c r="D380" s="6"/>
+      <c r="E380" s="6"/>
+      <c r="F380" s="6"/>
+      <c r="G380" s="6"/>
+      <c r="H380" s="6"/>
+      <c r="I380" s="6"/>
+      <c r="J380" s="6"/>
+      <c r="K380" s="6"/>
+      <c r="L380" s="6"/>
+      <c r="M380" s="6"/>
+      <c r="N380" s="6"/>
+      <c r="O380" s="6"/>
+      <c r="P380" s="6"/>
+      <c r="Q380" s="6"/>
+      <c r="R380" s="6"/>
+      <c r="S380" s="6"/>
+      <c r="T380" s="6"/>
+      <c r="U380" s="6"/>
+      <c r="V380" s="6"/>
+      <c r="W380" s="6"/>
+      <c r="X380" s="6"/>
+      <c r="Y380" s="6"/>
+      <c r="Z380" s="6"/>
+      <c r="AA380" s="6"/>
+      <c r="AB380" s="6"/>
+      <c r="AC380" s="6"/>
+      <c r="AD380" s="6"/>
+      <c r="AE380" s="6"/>
+    </row>
+    <row r="381" spans="1:31">
+      <c r="A381" s="6"/>
+      <c r="B381" s="6"/>
+      <c r="C381" s="6"/>
+      <c r="D381" s="6"/>
+      <c r="E381" s="6"/>
+      <c r="F381" s="6"/>
+      <c r="G381" s="6"/>
+      <c r="H381" s="6"/>
+      <c r="I381" s="6"/>
+      <c r="J381" s="6"/>
+      <c r="K381" s="6"/>
+      <c r="L381" s="6"/>
+      <c r="M381" s="6"/>
+      <c r="N381" s="6"/>
+      <c r="O381" s="6"/>
+      <c r="P381" s="6"/>
+      <c r="Q381" s="6"/>
+      <c r="R381" s="6"/>
+      <c r="S381" s="6"/>
+      <c r="T381" s="6"/>
+      <c r="U381" s="6"/>
+      <c r="V381" s="6"/>
+      <c r="W381" s="6"/>
+      <c r="X381" s="6"/>
+      <c r="Y381" s="6"/>
+      <c r="Z381" s="6"/>
+      <c r="AA381" s="6"/>
+      <c r="AB381" s="6"/>
+      <c r="AC381" s="6"/>
+      <c r="AD381" s="6"/>
+      <c r="AE381" s="6"/>
+    </row>
+    <row r="382" spans="1:31">
+      <c r="A382" s="6"/>
+      <c r="B382" s="6"/>
+      <c r="C382" s="6"/>
+      <c r="D382" s="6"/>
+      <c r="E382" s="6"/>
+      <c r="F382" s="6"/>
+      <c r="G382" s="6"/>
+      <c r="H382" s="6"/>
+      <c r="I382" s="6"/>
+      <c r="J382" s="6"/>
+      <c r="K382" s="6"/>
+      <c r="L382" s="6"/>
+      <c r="M382" s="6"/>
+      <c r="N382" s="6"/>
+      <c r="O382" s="6"/>
+      <c r="P382" s="6"/>
+      <c r="Q382" s="6"/>
+      <c r="R382" s="6"/>
+      <c r="S382" s="6"/>
+      <c r="T382" s="6"/>
+      <c r="U382" s="6"/>
+      <c r="V382" s="6"/>
+      <c r="W382" s="6"/>
+      <c r="X382" s="6"/>
+      <c r="Y382" s="6"/>
+      <c r="Z382" s="6"/>
+      <c r="AA382" s="6"/>
+      <c r="AB382" s="6"/>
+      <c r="AC382" s="6"/>
+      <c r="AD382" s="6"/>
+      <c r="AE382" s="6"/>
+    </row>
+    <row r="383" spans="1:31">
+      <c r="A383" s="6"/>
+      <c r="B383" s="6"/>
+      <c r="C383" s="6"/>
+      <c r="D383" s="6"/>
+      <c r="E383" s="6"/>
+      <c r="F383" s="6"/>
+      <c r="G383" s="6"/>
+      <c r="H383" s="6"/>
+      <c r="I383" s="6"/>
+      <c r="J383" s="6"/>
+      <c r="K383" s="6"/>
+      <c r="L383" s="6"/>
+      <c r="M383" s="6"/>
+      <c r="N383" s="6"/>
+      <c r="O383" s="6"/>
+      <c r="P383" s="6"/>
+      <c r="Q383" s="6"/>
+      <c r="R383" s="6"/>
+      <c r="S383" s="6"/>
+      <c r="T383" s="6"/>
+      <c r="U383" s="6"/>
+      <c r="V383" s="6"/>
+      <c r="W383" s="6"/>
+      <c r="X383" s="6"/>
+      <c r="Y383" s="6"/>
+      <c r="Z383" s="6"/>
+      <c r="AA383" s="6"/>
+      <c r="AB383" s="6"/>
+      <c r="AC383" s="6"/>
+      <c r="AD383" s="6"/>
+      <c r="AE383" s="6"/>
+    </row>
+    <row r="384" spans="1:31">
+      <c r="A384" s="6"/>
+      <c r="B384" s="6"/>
+      <c r="C384" s="6"/>
+      <c r="D384" s="6"/>
+      <c r="E384" s="6"/>
+      <c r="F384" s="6"/>
+      <c r="G384" s="6"/>
+      <c r="H384" s="6"/>
+      <c r="I384" s="6"/>
+      <c r="J384" s="6"/>
+      <c r="K384" s="6"/>
+      <c r="L384" s="6"/>
+      <c r="M384" s="6"/>
+      <c r="N384" s="6"/>
+      <c r="O384" s="6"/>
+      <c r="P384" s="6"/>
+      <c r="Q384" s="6"/>
+      <c r="R384" s="6"/>
+      <c r="S384" s="6"/>
+      <c r="T384" s="6"/>
+      <c r="U384" s="6"/>
+      <c r="V384" s="6"/>
+      <c r="W384" s="6"/>
+      <c r="X384" s="6"/>
+      <c r="Y384" s="6"/>
+      <c r="Z384" s="6"/>
+      <c r="AA384" s="6"/>
+      <c r="AB384" s="6"/>
+      <c r="AC384" s="6"/>
+      <c r="AD384" s="6"/>
+      <c r="AE384" s="6"/>
+    </row>
+    <row r="385" spans="1:31">
+      <c r="A385" s="6"/>
+      <c r="B385" s="6"/>
+      <c r="C385" s="6"/>
+      <c r="D385" s="6"/>
+      <c r="E385" s="6"/>
+      <c r="F385" s="6"/>
+      <c r="G385" s="6"/>
+      <c r="H385" s="6"/>
+      <c r="I385" s="6"/>
+      <c r="J385" s="6"/>
+      <c r="K385" s="6"/>
+      <c r="L385" s="6"/>
+      <c r="M385" s="6"/>
+      <c r="N385" s="6"/>
+      <c r="O385" s="6"/>
+      <c r="P385" s="6"/>
+      <c r="Q385" s="6"/>
+      <c r="R385" s="6"/>
+      <c r="S385" s="6"/>
+      <c r="T385" s="6"/>
+      <c r="U385" s="6"/>
+      <c r="V385" s="6"/>
+      <c r="W385" s="6"/>
+      <c r="X385" s="6"/>
+      <c r="Y385" s="6"/>
+      <c r="Z385" s="6"/>
+      <c r="AA385" s="6"/>
+      <c r="AB385" s="6"/>
+      <c r="AC385" s="6"/>
+      <c r="AD385" s="6"/>
+      <c r="AE385" s="6"/>
+    </row>
+    <row r="386" spans="1:31">
+      <c r="A386" s="6"/>
+      <c r="B386" s="6"/>
+      <c r="C386" s="6"/>
+      <c r="D386" s="6"/>
+      <c r="E386" s="6"/>
+      <c r="F386" s="6"/>
+      <c r="G386" s="6"/>
+      <c r="H386" s="6"/>
+      <c r="I386" s="6"/>
+      <c r="J386" s="6"/>
+      <c r="K386" s="6"/>
+      <c r="L386" s="6"/>
+      <c r="M386" s="6"/>
+      <c r="N386" s="6"/>
+      <c r="O386" s="6"/>
+      <c r="P386" s="6"/>
+      <c r="Q386" s="6"/>
+      <c r="R386" s="6"/>
+      <c r="S386" s="6"/>
+      <c r="T386" s="6"/>
+      <c r="U386" s="6"/>
+      <c r="V386" s="6"/>
+      <c r="W386" s="6"/>
+      <c r="X386" s="6"/>
+      <c r="Y386" s="6"/>
+      <c r="Z386" s="6"/>
+      <c r="AA386" s="6"/>
+      <c r="AB386" s="6"/>
+      <c r="AC386" s="6"/>
+      <c r="AD386" s="6"/>
+      <c r="AE386" s="6"/>
+    </row>
+    <row r="387" spans="1:31">
+      <c r="A387" s="6"/>
+      <c r="B387" s="6"/>
+      <c r="C387" s="6"/>
+      <c r="D387" s="6"/>
+      <c r="E387" s="6"/>
+      <c r="F387" s="6"/>
+      <c r="G387" s="6"/>
+      <c r="H387" s="6"/>
+      <c r="I387" s="6"/>
+      <c r="J387" s="6"/>
+      <c r="K387" s="6"/>
+      <c r="L387" s="6"/>
+      <c r="M387" s="6"/>
+      <c r="N387" s="6"/>
+      <c r="O387" s="6"/>
+      <c r="P387" s="6"/>
+      <c r="Q387" s="6"/>
+      <c r="R387" s="6"/>
+      <c r="S387" s="6"/>
+      <c r="T387" s="6"/>
+      <c r="U387" s="6"/>
+      <c r="V387" s="6"/>
+      <c r="W387" s="6"/>
+      <c r="X387" s="6"/>
+      <c r="Y387" s="6"/>
+      <c r="Z387" s="6"/>
+      <c r="AA387" s="6"/>
+      <c r="AB387" s="6"/>
+      <c r="AC387" s="6"/>
+      <c r="AD387" s="6"/>
+      <c r="AE387" s="6"/>
+    </row>
+    <row r="388" spans="1:31">
+      <c r="A388" s="6"/>
+      <c r="B388" s="6"/>
+      <c r="C388" s="6"/>
+      <c r="D388" s="6"/>
+      <c r="E388" s="6"/>
+      <c r="F388" s="6"/>
+      <c r="G388" s="6"/>
+      <c r="H388" s="6"/>
+      <c r="I388" s="6"/>
+      <c r="J388" s="6"/>
+      <c r="K388" s="6"/>
+      <c r="L388" s="6"/>
+      <c r="M388" s="6"/>
+      <c r="N388" s="6"/>
+      <c r="O388" s="6"/>
+      <c r="P388" s="6"/>
+      <c r="Q388" s="6"/>
+      <c r="R388" s="6"/>
+      <c r="S388" s="6"/>
+      <c r="T388" s="6"/>
+      <c r="U388" s="6"/>
+      <c r="V388" s="6"/>
+      <c r="W388" s="6"/>
+      <c r="X388" s="6"/>
+      <c r="Y388" s="6"/>
+      <c r="Z388" s="6"/>
+      <c r="AA388" s="6"/>
+      <c r="AB388" s="6"/>
+      <c r="AC388" s="6"/>
+      <c r="AD388" s="6"/>
+      <c r="AE388" s="6"/>
+    </row>
+    <row r="389" spans="1:31">
+      <c r="A389" s="6"/>
+      <c r="B389" s="6"/>
+      <c r="C389" s="6"/>
+      <c r="D389" s="6"/>
+      <c r="E389" s="6"/>
+      <c r="F389" s="6"/>
+      <c r="G389" s="6"/>
+      <c r="H389" s="6"/>
+      <c r="I389" s="6"/>
+      <c r="J389" s="6"/>
+      <c r="K389" s="6"/>
+      <c r="L389" s="6"/>
+      <c r="M389" s="6"/>
+      <c r="N389" s="6"/>
+      <c r="O389" s="6"/>
+      <c r="P389" s="6"/>
+      <c r="Q389" s="6"/>
+      <c r="R389" s="6"/>
+      <c r="S389" s="6"/>
+      <c r="T389" s="6"/>
+      <c r="U389" s="6"/>
+      <c r="V389" s="6"/>
+      <c r="W389" s="6"/>
+      <c r="X389" s="6"/>
+      <c r="Y389" s="6"/>
+      <c r="Z389" s="6"/>
+      <c r="AA389" s="6"/>
+      <c r="AB389" s="6"/>
+      <c r="AC389" s="6"/>
+      <c r="AD389" s="6"/>
+      <c r="AE389" s="6"/>
+    </row>
+    <row r="390" spans="1:31">
+      <c r="A390" s="6"/>
+      <c r="B390" s="6"/>
+      <c r="C390" s="6"/>
+      <c r="D390" s="6"/>
+      <c r="E390" s="6"/>
+      <c r="F390" s="6"/>
+      <c r="G390" s="6"/>
+      <c r="H390" s="6"/>
+      <c r="I390" s="6"/>
+      <c r="J390" s="6"/>
+      <c r="K390" s="6"/>
+      <c r="L390" s="6"/>
+      <c r="M390" s="6"/>
+      <c r="N390" s="6"/>
+      <c r="O390" s="6"/>
+      <c r="P390" s="6"/>
+      <c r="Q390" s="6"/>
+      <c r="R390" s="6"/>
+      <c r="S390" s="6"/>
+      <c r="T390" s="6"/>
+      <c r="U390" s="6"/>
+      <c r="V390" s="6"/>
+      <c r="W390" s="6"/>
+      <c r="X390" s="6"/>
+      <c r="Y390" s="6"/>
+      <c r="Z390" s="6"/>
+      <c r="AA390" s="6"/>
+      <c r="AB390" s="6"/>
+      <c r="AC390" s="6"/>
+      <c r="AD390" s="6"/>
+      <c r="AE390" s="6"/>
+    </row>
+    <row r="391" spans="1:31">
+      <c r="A391" s="6"/>
+      <c r="B391" s="6"/>
+      <c r="C391" s="6"/>
+      <c r="D391" s="6"/>
+      <c r="E391" s="6"/>
+      <c r="F391" s="6"/>
+      <c r="G391" s="6"/>
+      <c r="H391" s="6"/>
+      <c r="I391" s="6"/>
+      <c r="J391" s="6"/>
+      <c r="K391" s="6"/>
+      <c r="L391" s="6"/>
+      <c r="M391" s="6"/>
+      <c r="N391" s="6"/>
+      <c r="O391" s="6"/>
+      <c r="P391" s="6"/>
+      <c r="Q391" s="6"/>
+      <c r="R391" s="6"/>
+      <c r="S391" s="6"/>
+      <c r="T391" s="6"/>
+      <c r="U391" s="6"/>
+      <c r="V391" s="6"/>
+      <c r="W391" s="6"/>
+      <c r="X391" s="6"/>
+      <c r="Y391" s="6"/>
+      <c r="Z391" s="6"/>
+      <c r="AA391" s="6"/>
+      <c r="AB391" s="6"/>
+      <c r="AC391" s="6"/>
+      <c r="AD391" s="6"/>
+      <c r="AE391" s="6"/>
+    </row>
+    <row r="392" spans="1:31">
+      <c r="A392" s="6"/>
+      <c r="B392" s="6"/>
+      <c r="C392" s="6"/>
+      <c r="D392" s="6"/>
+      <c r="E392" s="6"/>
+      <c r="F392" s="6"/>
+      <c r="G392" s="6"/>
+      <c r="H392" s="6"/>
+      <c r="I392" s="6"/>
+      <c r="J392" s="6"/>
+      <c r="K392" s="6"/>
+      <c r="L392" s="6"/>
+      <c r="M392" s="6"/>
+      <c r="N392" s="6"/>
+      <c r="O392" s="6"/>
+      <c r="P392" s="6"/>
+      <c r="Q392" s="6"/>
+      <c r="R392" s="6"/>
+      <c r="S392" s="6"/>
+      <c r="T392" s="6"/>
+      <c r="U392" s="6"/>
+      <c r="V392" s="6"/>
+      <c r="W392" s="6"/>
+      <c r="X392" s="6"/>
+      <c r="Y392" s="6"/>
+      <c r="Z392" s="6"/>
+      <c r="AA392" s="6"/>
+      <c r="AB392" s="6"/>
+      <c r="AC392" s="6"/>
+      <c r="AD392" s="6"/>
+      <c r="AE392" s="6"/>
+    </row>
+    <row r="393" spans="1:31">
+      <c r="A393" s="6"/>
+      <c r="B393" s="6"/>
+      <c r="C393" s="6"/>
+      <c r="D393" s="6"/>
+      <c r="E393" s="6"/>
+      <c r="F393" s="6"/>
+      <c r="G393" s="6"/>
+      <c r="H393" s="6"/>
+      <c r="I393" s="6"/>
+      <c r="J393" s="6"/>
+      <c r="K393" s="6"/>
+      <c r="L393" s="6"/>
+      <c r="M393" s="6"/>
+      <c r="N393" s="6"/>
+      <c r="O393" s="6"/>
+      <c r="P393" s="6"/>
+      <c r="Q393" s="6"/>
+      <c r="R393" s="6"/>
+      <c r="S393" s="6"/>
+      <c r="T393" s="6"/>
+      <c r="U393" s="6"/>
+      <c r="V393" s="6"/>
+      <c r="W393" s="6"/>
+      <c r="X393" s="6"/>
+      <c r="Y393" s="6"/>
+      <c r="Z393" s="6"/>
+      <c r="AA393" s="6"/>
+      <c r="AB393" s="6"/>
+      <c r="AC393" s="6"/>
+      <c r="AD393" s="6"/>
+      <c r="AE393" s="6"/>
+    </row>
+    <row r="394" spans="1:31">
+      <c r="A394" s="6"/>
+      <c r="B394" s="6"/>
+      <c r="C394" s="6"/>
+      <c r="D394" s="6"/>
+      <c r="E394" s="6"/>
+      <c r="F394" s="6"/>
+      <c r="G394" s="6"/>
+      <c r="H394" s="6"/>
+      <c r="I394" s="6"/>
+      <c r="J394" s="6"/>
+      <c r="K394" s="6"/>
+      <c r="L394" s="6"/>
+      <c r="M394" s="6"/>
+      <c r="N394" s="6"/>
+      <c r="O394" s="6"/>
+      <c r="P394" s="6"/>
+      <c r="Q394" s="6"/>
+      <c r="R394" s="6"/>
+      <c r="S394" s="6"/>
+      <c r="T394" s="6"/>
+      <c r="U394" s="6"/>
+      <c r="V394" s="6"/>
+      <c r="W394" s="6"/>
+      <c r="X394" s="6"/>
+      <c r="Y394" s="6"/>
+      <c r="Z394" s="6"/>
+      <c r="AA394" s="6"/>
+      <c r="AB394" s="6"/>
+      <c r="AC394" s="6"/>
+      <c r="AD394" s="6"/>
+      <c r="AE394" s="6"/>
+    </row>
+    <row r="395" spans="1:31">
+      <c r="A395" s="6"/>
+      <c r="B395" s="6"/>
+      <c r="C395" s="6"/>
+      <c r="D395" s="6"/>
+      <c r="E395" s="6"/>
+      <c r="F395" s="6"/>
+      <c r="G395" s="6"/>
+      <c r="H395" s="6"/>
+      <c r="I395" s="6"/>
+      <c r="J395" s="6"/>
+      <c r="K395" s="6"/>
+      <c r="L395" s="6"/>
+      <c r="M395" s="6"/>
+      <c r="N395" s="6"/>
+      <c r="O395" s="6"/>
+      <c r="P395" s="6"/>
+      <c r="Q395" s="6"/>
+      <c r="R395" s="6"/>
+      <c r="S395" s="6"/>
+      <c r="T395" s="6"/>
+      <c r="U395" s="6"/>
+      <c r="V395" s="6"/>
+      <c r="W395" s="6"/>
+      <c r="X395" s="6"/>
+      <c r="Y395" s="6"/>
+      <c r="Z395" s="6"/>
+      <c r="AA395" s="6"/>
+      <c r="AB395" s="6"/>
+      <c r="AC395" s="6"/>
+      <c r="AD395" s="6"/>
+      <c r="AE395" s="6"/>
+    </row>
+    <row r="396" spans="1:31">
+      <c r="A396" s="6"/>
+      <c r="B396" s="6"/>
+      <c r="C396" s="6"/>
+      <c r="D396" s="6"/>
+      <c r="E396" s="6"/>
+      <c r="F396" s="6"/>
+      <c r="G396" s="6"/>
+      <c r="H396" s="6"/>
+      <c r="I396" s="6"/>
+      <c r="J396" s="6"/>
+      <c r="K396" s="6"/>
+      <c r="L396" s="6"/>
+      <c r="M396" s="6"/>
+      <c r="N396" s="6"/>
+      <c r="O396" s="6"/>
+      <c r="P396" s="6"/>
+      <c r="Q396" s="6"/>
+      <c r="R396" s="6"/>
+      <c r="S396" s="6"/>
+      <c r="T396" s="6"/>
+      <c r="U396" s="6"/>
+      <c r="V396" s="6"/>
+      <c r="W396" s="6"/>
+      <c r="X396" s="6"/>
+      <c r="Y396" s="6"/>
+      <c r="Z396" s="6"/>
+      <c r="AA396" s="6"/>
+      <c r="AB396" s="6"/>
+      <c r="AC396" s="6"/>
+      <c r="AD396" s="6"/>
+      <c r="AE396" s="6"/>
+    </row>
+    <row r="397" spans="1:31">
+      <c r="A397" s="6"/>
+      <c r="B397" s="6"/>
+      <c r="C397" s="6"/>
+      <c r="D397" s="6"/>
+      <c r="E397" s="6"/>
+      <c r="F397" s="6"/>
+      <c r="G397" s="6"/>
+      <c r="H397" s="6"/>
+      <c r="I397" s="6"/>
+      <c r="J397" s="6"/>
+      <c r="K397" s="6"/>
+      <c r="L397" s="6"/>
+      <c r="M397" s="6"/>
+      <c r="N397" s="6"/>
+      <c r="O397" s="6"/>
+      <c r="P397" s="6"/>
+      <c r="Q397" s="6"/>
+      <c r="R397" s="6"/>
+      <c r="S397" s="6"/>
+      <c r="T397" s="6"/>
+      <c r="U397" s="6"/>
+      <c r="V397" s="6"/>
+      <c r="W397" s="6"/>
+      <c r="X397" s="6"/>
+      <c r="Y397" s="6"/>
+      <c r="Z397" s="6"/>
+      <c r="AA397" s="6"/>
+      <c r="AB397" s="6"/>
+      <c r="AC397" s="6"/>
+      <c r="AD397" s="6"/>
+      <c r="AE397" s="6"/>
+    </row>
+    <row r="398" spans="1:31">
+      <c r="A398" s="6"/>
+      <c r="B398" s="6"/>
+      <c r="C398" s="6"/>
+      <c r="D398" s="6"/>
+      <c r="E398" s="6"/>
+      <c r="F398" s="6"/>
+      <c r="G398" s="6"/>
+      <c r="H398" s="6"/>
+      <c r="I398" s="6"/>
+      <c r="J398" s="6"/>
+      <c r="K398" s="6"/>
+      <c r="L398" s="6"/>
+      <c r="M398" s="6"/>
+      <c r="N398" s="6"/>
+      <c r="O398" s="6"/>
+      <c r="P398" s="6"/>
+      <c r="Q398" s="6"/>
+      <c r="R398" s="6"/>
+      <c r="S398" s="6"/>
+      <c r="T398" s="6"/>
+      <c r="U398" s="6"/>
+      <c r="V398" s="6"/>
+      <c r="W398" s="6"/>
+      <c r="X398" s="6"/>
+      <c r="Y398" s="6"/>
+      <c r="Z398" s="6"/>
+      <c r="AA398" s="6"/>
+      <c r="AB398" s="6"/>
+      <c r="AC398" s="6"/>
+      <c r="AD398" s="6"/>
+      <c r="AE398" s="6"/>
+    </row>
+    <row r="399" spans="1:31">
+      <c r="A399" s="6"/>
+      <c r="B399" s="6"/>
+      <c r="C399" s="6"/>
+      <c r="D399" s="6"/>
+      <c r="E399" s="6"/>
+      <c r="F399" s="6"/>
+      <c r="G399" s="6"/>
+      <c r="H399" s="6"/>
+      <c r="I399" s="6"/>
+      <c r="J399" s="6"/>
+      <c r="K399" s="6"/>
+      <c r="L399" s="6"/>
+      <c r="M399" s="6"/>
+      <c r="N399" s="6"/>
+      <c r="O399" s="6"/>
+      <c r="P399" s="6"/>
+      <c r="Q399" s="6"/>
+      <c r="R399" s="6"/>
+      <c r="S399" s="6"/>
+      <c r="T399" s="6"/>
+      <c r="U399" s="6"/>
+      <c r="V399" s="6"/>
+      <c r="W399" s="6"/>
+      <c r="X399" s="6"/>
+      <c r="Y399" s="6"/>
+      <c r="Z399" s="6"/>
+      <c r="AA399" s="6"/>
+      <c r="AB399" s="6"/>
+      <c r="AC399" s="6"/>
+      <c r="AD399" s="6"/>
+      <c r="AE399" s="6"/>
+    </row>
+    <row r="400" spans="1:31">
+      <c r="A400" s="6"/>
+      <c r="B400" s="6"/>
+      <c r="C400" s="6"/>
+      <c r="D400" s="6"/>
+      <c r="E400" s="6"/>
+      <c r="F400" s="6"/>
+      <c r="G400" s="6"/>
+      <c r="H400" s="6"/>
+      <c r="I400" s="6"/>
+      <c r="J400" s="6"/>
+      <c r="K400" s="6"/>
+      <c r="L400" s="6"/>
+      <c r="M400" s="6"/>
+      <c r="N400" s="6"/>
+      <c r="O400" s="6"/>
+      <c r="P400" s="6"/>
+      <c r="Q400" s="6"/>
+      <c r="R400" s="6"/>
+      <c r="S400" s="6"/>
+      <c r="T400" s="6"/>
+      <c r="U400" s="6"/>
+      <c r="V400" s="6"/>
+      <c r="W400" s="6"/>
+      <c r="X400" s="6"/>
+      <c r="Y400" s="6"/>
+      <c r="Z400" s="6"/>
+      <c r="AA400" s="6"/>
+      <c r="AB400" s="6"/>
+      <c r="AC400" s="6"/>
+      <c r="AD400" s="6"/>
+      <c r="AE400" s="6"/>
+    </row>
+    <row r="401" spans="1:31">
+      <c r="A401" s="6"/>
+      <c r="B401" s="6"/>
+      <c r="C401" s="6"/>
+      <c r="D401" s="6"/>
+      <c r="E401" s="6"/>
+      <c r="F401" s="6"/>
+      <c r="G401" s="6"/>
+      <c r="H401" s="6"/>
+      <c r="I401" s="6"/>
+      <c r="J401" s="6"/>
+      <c r="K401" s="6"/>
+      <c r="L401" s="6"/>
+      <c r="M401" s="6"/>
+      <c r="N401" s="6"/>
+      <c r="O401" s="6"/>
+      <c r="P401" s="6"/>
+      <c r="Q401" s="6"/>
+      <c r="R401" s="6"/>
+      <c r="S401" s="6"/>
+      <c r="T401" s="6"/>
+      <c r="U401" s="6"/>
+      <c r="V401" s="6"/>
+      <c r="W401" s="6"/>
+      <c r="X401" s="6"/>
+      <c r="Y401" s="6"/>
+      <c r="Z401" s="6"/>
+      <c r="AA401" s="6"/>
+      <c r="AB401" s="6"/>
+      <c r="AC401" s="6"/>
+      <c r="AD401" s="6"/>
+      <c r="AE401" s="6"/>
+    </row>
+    <row r="402" spans="1:31">
+      <c r="A402" s="6"/>
+      <c r="B402" s="6"/>
+      <c r="C402" s="6"/>
+      <c r="D402" s="6"/>
+      <c r="E402" s="6"/>
+      <c r="F402" s="6"/>
+      <c r="G402" s="6"/>
+      <c r="H402" s="6"/>
+      <c r="I402" s="6"/>
+      <c r="J402" s="6"/>
+      <c r="K402" s="6"/>
+      <c r="L402" s="6"/>
+      <c r="M402" s="6"/>
+      <c r="N402" s="6"/>
+      <c r="O402" s="6"/>
+      <c r="P402" s="6"/>
+      <c r="Q402" s="6"/>
+      <c r="R402" s="6"/>
+      <c r="S402" s="6"/>
+      <c r="T402" s="6"/>
+      <c r="U402" s="6"/>
+      <c r="V402" s="6"/>
+      <c r="W402" s="6"/>
+      <c r="X402" s="6"/>
+      <c r="Y402" s="6"/>
+      <c r="Z402" s="6"/>
+      <c r="AA402" s="6"/>
+      <c r="AB402" s="6"/>
+      <c r="AC402" s="6"/>
+      <c r="AD402" s="6"/>
+      <c r="AE402" s="6"/>
+    </row>
+    <row r="403" spans="1:31">
+      <c r="A403" s="6"/>
+      <c r="B403" s="6"/>
+      <c r="C403" s="6"/>
+      <c r="D403" s="6"/>
+      <c r="E403" s="6"/>
+      <c r="F403" s="6"/>
+      <c r="G403" s="6"/>
+      <c r="H403" s="6"/>
+      <c r="I403" s="6"/>
+      <c r="J403" s="6"/>
+      <c r="K403" s="6"/>
+      <c r="L403" s="6"/>
+      <c r="M403" s="6"/>
+      <c r="N403" s="6"/>
+      <c r="O403" s="6"/>
+      <c r="P403" s="6"/>
+      <c r="Q403" s="6"/>
+      <c r="R403" s="6"/>
+      <c r="S403" s="6"/>
+      <c r="T403" s="6"/>
+      <c r="U403" s="6"/>
+      <c r="V403" s="6"/>
+      <c r="W403" s="6"/>
+      <c r="X403" s="6"/>
+      <c r="Y403" s="6"/>
+      <c r="Z403" s="6"/>
+      <c r="AA403" s="6"/>
+      <c r="AB403" s="6"/>
+      <c r="AC403" s="6"/>
+      <c r="AD403" s="6"/>
+      <c r="AE403" s="6"/>
+    </row>
+    <row r="404" spans="1:31">
+      <c r="A404" s="6"/>
+      <c r="B404" s="6"/>
+      <c r="C404" s="6"/>
+      <c r="D404" s="6"/>
+      <c r="E404" s="6"/>
+      <c r="F404" s="6"/>
+      <c r="G404" s="6"/>
+      <c r="H404" s="6"/>
+      <c r="I404" s="6"/>
+      <c r="J404" s="6"/>
+      <c r="K404" s="6"/>
+      <c r="L404" s="6"/>
+      <c r="M404" s="6"/>
+      <c r="N404" s="6"/>
+      <c r="O404" s="6"/>
+      <c r="P404" s="6"/>
+      <c r="Q404" s="6"/>
+      <c r="R404" s="6"/>
+      <c r="S404" s="6"/>
+      <c r="T404" s="6"/>
+      <c r="U404" s="6"/>
+      <c r="V404" s="6"/>
+      <c r="W404" s="6"/>
+      <c r="X404" s="6"/>
+      <c r="Y404" s="6"/>
+      <c r="Z404" s="6"/>
+      <c r="AA404" s="6"/>
+      <c r="AB404" s="6"/>
+      <c r="AC404" s="6"/>
+      <c r="AD404" s="6"/>
+      <c r="AE404" s="6"/>
+    </row>
+    <row r="405" spans="1:31">
+      <c r="A405" s="6"/>
+      <c r="B405" s="6"/>
+      <c r="C405" s="6"/>
+      <c r="D405" s="6"/>
+      <c r="E405" s="6"/>
+      <c r="F405" s="6"/>
+      <c r="G405" s="6"/>
+      <c r="H405" s="6"/>
+      <c r="I405" s="6"/>
+      <c r="J405" s="6"/>
+      <c r="K405" s="6"/>
+      <c r="L405" s="6"/>
+      <c r="M405" s="6"/>
+      <c r="N405" s="6"/>
+      <c r="O405" s="6"/>
+      <c r="P405" s="6"/>
+      <c r="Q405" s="6"/>
+      <c r="R405" s="6"/>
+      <c r="S405" s="6"/>
+      <c r="T405" s="6"/>
+      <c r="U405" s="6"/>
+      <c r="V405" s="6"/>
+      <c r="W405" s="6"/>
+      <c r="X405" s="6"/>
+      <c r="Y405" s="6"/>
+      <c r="Z405" s="6"/>
+      <c r="AA405" s="6"/>
+      <c r="AB405" s="6"/>
+      <c r="AC405" s="6"/>
+      <c r="AD405" s="6"/>
+      <c r="AE405" s="6"/>
+    </row>
+    <row r="406" spans="1:31">
+      <c r="A406" s="6"/>
+      <c r="B406" s="6"/>
+      <c r="C406" s="6"/>
+      <c r="D406" s="6"/>
+      <c r="E406" s="6"/>
+      <c r="F406" s="6"/>
+      <c r="G406" s="6"/>
+      <c r="H406" s="6"/>
+      <c r="I406" s="6"/>
+      <c r="J406" s="6"/>
+      <c r="K406" s="6"/>
+      <c r="L406" s="6"/>
+      <c r="M406" s="6"/>
+      <c r="N406" s="6"/>
+      <c r="O406" s="6"/>
+      <c r="P406" s="6"/>
+      <c r="Q406" s="6"/>
+      <c r="R406" s="6"/>
+      <c r="S406" s="6"/>
+      <c r="T406" s="6"/>
+      <c r="U406" s="6"/>
+      <c r="V406" s="6"/>
+      <c r="W406" s="6"/>
+      <c r="X406" s="6"/>
+      <c r="Y406" s="6"/>
+      <c r="Z406" s="6"/>
+      <c r="AA406" s="6"/>
+      <c r="AB406" s="6"/>
+      <c r="AC406" s="6"/>
+      <c r="AD406" s="6"/>
+      <c r="AE406" s="6"/>
+    </row>
+    <row r="407" spans="1:31">
+      <c r="A407" s="6"/>
+      <c r="B407" s="6"/>
+      <c r="C407" s="6"/>
+      <c r="D407" s="6"/>
+      <c r="E407" s="6"/>
+      <c r="F407" s="6"/>
+      <c r="G407" s="6"/>
+      <c r="H407" s="6"/>
+      <c r="I407" s="6"/>
+      <c r="J407" s="6"/>
+      <c r="K407" s="6"/>
+      <c r="L407" s="6"/>
+      <c r="M407" s="6"/>
+      <c r="N407" s="6"/>
+      <c r="O407" s="6"/>
+      <c r="P407" s="6"/>
+      <c r="Q407" s="6"/>
+      <c r="R407" s="6"/>
+      <c r="S407" s="6"/>
+      <c r="T407" s="6"/>
+      <c r="U407" s="6"/>
+      <c r="V407" s="6"/>
+      <c r="W407" s="6"/>
+      <c r="X407" s="6"/>
+      <c r="Y407" s="6"/>
+      <c r="Z407" s="6"/>
+      <c r="AA407" s="6"/>
+      <c r="AB407" s="6"/>
+      <c r="AC407" s="6"/>
+      <c r="AD407" s="6"/>
+      <c r="AE407" s="6"/>
+    </row>
+    <row r="408" spans="1:31">
+      <c r="A408" s="6"/>
+      <c r="B408" s="6"/>
+      <c r="C408" s="6"/>
+      <c r="D408" s="6"/>
+      <c r="E408" s="6"/>
+      <c r="F408" s="6"/>
+      <c r="G408" s="6"/>
+      <c r="H408" s="6"/>
+      <c r="I408" s="6"/>
+      <c r="J408" s="6"/>
+      <c r="K408" s="6"/>
+      <c r="L408" s="6"/>
+      <c r="M408" s="6"/>
+      <c r="N408" s="6"/>
+      <c r="O408" s="6"/>
+      <c r="P408" s="6"/>
+      <c r="Q408" s="6"/>
+      <c r="R408" s="6"/>
+      <c r="S408" s="6"/>
+      <c r="T408" s="6"/>
+      <c r="U408" s="6"/>
+      <c r="V408" s="6"/>
+      <c r="W408" s="6"/>
+      <c r="X408" s="6"/>
+      <c r="Y408" s="6"/>
+      <c r="Z408" s="6"/>
+      <c r="AA408" s="6"/>
+      <c r="AB408" s="6"/>
+      <c r="AC408" s="6"/>
+      <c r="AD408" s="6"/>
+      <c r="AE408" s="6"/>
+    </row>
+    <row r="409" spans="1:31">
+      <c r="A409" s="6"/>
+      <c r="B409" s="6"/>
+      <c r="C409" s="6"/>
+      <c r="D409" s="6"/>
+      <c r="E409" s="6"/>
+      <c r="F409" s="6"/>
+      <c r="G409" s="6"/>
+      <c r="H409" s="6"/>
+      <c r="I409" s="6"/>
+      <c r="J409" s="6"/>
+      <c r="K409" s="6"/>
+      <c r="L409" s="6"/>
+      <c r="M409" s="6"/>
+      <c r="N409" s="6"/>
+      <c r="O409" s="6"/>
+      <c r="P409" s="6"/>
+      <c r="Q409" s="6"/>
+      <c r="R409" s="6"/>
+      <c r="S409" s="6"/>
+      <c r="T409" s="6"/>
+      <c r="U409" s="6"/>
+      <c r="V409" s="6"/>
+      <c r="W409" s="6"/>
+      <c r="X409" s="6"/>
+      <c r="Y409" s="6"/>
+      <c r="Z409" s="6"/>
+      <c r="AA409" s="6"/>
+      <c r="AB409" s="6"/>
+      <c r="AC409" s="6"/>
+      <c r="AD409" s="6"/>
+      <c r="AE409" s="6"/>
+    </row>
+    <row r="410" spans="1:31">
+      <c r="A410" s="6"/>
+      <c r="B410" s="6"/>
+      <c r="C410" s="6"/>
+      <c r="D410" s="6"/>
+      <c r="E410" s="6"/>
+      <c r="F410" s="6"/>
+      <c r="G410" s="6"/>
+      <c r="H410" s="6"/>
+      <c r="I410" s="6"/>
+      <c r="J410" s="6"/>
+      <c r="K410" s="6"/>
+      <c r="L410" s="6"/>
+      <c r="M410" s="6"/>
+      <c r="N410" s="6"/>
+      <c r="O410" s="6"/>
+      <c r="P410" s="6"/>
+      <c r="Q410" s="6"/>
+      <c r="R410" s="6"/>
+      <c r="S410" s="6"/>
+      <c r="T410" s="6"/>
+      <c r="U410" s="6"/>
+      <c r="V410" s="6"/>
+      <c r="W410" s="6"/>
+      <c r="X410" s="6"/>
+      <c r="Y410" s="6"/>
+      <c r="Z410" s="6"/>
+      <c r="AA410" s="6"/>
+      <c r="AB410" s="6"/>
+      <c r="AC410" s="6"/>
+      <c r="AD410" s="6"/>
+      <c r="AE410" s="6"/>
+    </row>
+    <row r="411" spans="1:31">
+      <c r="A411" s="6"/>
+      <c r="B411" s="6"/>
+      <c r="C411" s="6"/>
+      <c r="D411" s="6"/>
+      <c r="E411" s="6"/>
+      <c r="F411" s="6"/>
+      <c r="G411" s="6"/>
+      <c r="H411" s="6"/>
+      <c r="I411" s="6"/>
+      <c r="J411" s="6"/>
+      <c r="K411" s="6"/>
+      <c r="L411" s="6"/>
+      <c r="M411" s="6"/>
+      <c r="N411" s="6"/>
+      <c r="O411" s="6"/>
+      <c r="P411" s="6"/>
+      <c r="Q411" s="6"/>
+      <c r="R411" s="6"/>
+      <c r="S411" s="6"/>
+      <c r="T411" s="6"/>
+      <c r="U411" s="6"/>
+      <c r="V411" s="6"/>
+      <c r="W411" s="6"/>
+      <c r="X411" s="6"/>
+      <c r="Y411" s="6"/>
+      <c r="Z411" s="6"/>
+      <c r="AA411" s="6"/>
+      <c r="AB411" s="6"/>
+      <c r="AC411" s="6"/>
+      <c r="AD411" s="6"/>
+      <c r="AE411" s="6"/>
+    </row>
+    <row r="412" spans="1:31">
+      <c r="A412" s="6"/>
+      <c r="B412" s="6"/>
+      <c r="C412" s="6"/>
+      <c r="D412" s="6"/>
+      <c r="E412" s="6"/>
+      <c r="F412" s="6"/>
+      <c r="G412" s="6"/>
+      <c r="H412" s="6"/>
+      <c r="I412" s="6"/>
+      <c r="J412" s="6"/>
+      <c r="K412" s="6"/>
+      <c r="L412" s="6"/>
+      <c r="M412" s="6"/>
+      <c r="N412" s="6"/>
+      <c r="O412" s="6"/>
+      <c r="P412" s="6"/>
+      <c r="Q412" s="6"/>
+      <c r="R412" s="6"/>
+      <c r="S412" s="6"/>
+      <c r="T412" s="6"/>
+      <c r="U412" s="6"/>
+      <c r="V412" s="6"/>
+      <c r="W412" s="6"/>
+      <c r="X412" s="6"/>
+      <c r="Y412" s="6"/>
+      <c r="Z412" s="6"/>
+      <c r="AA412" s="6"/>
+      <c r="AB412" s="6"/>
+      <c r="AC412" s="6"/>
+      <c r="AD412" s="6"/>
+      <c r="AE412" s="6"/>
+    </row>
+    <row r="413" spans="1:31">
+      <c r="A413" s="6"/>
+      <c r="B413" s="6"/>
+      <c r="C413" s="6"/>
+      <c r="D413" s="6"/>
+      <c r="E413" s="6"/>
+      <c r="F413" s="6"/>
+      <c r="G413" s="6"/>
+      <c r="H413" s="6"/>
+      <c r="I413" s="6"/>
+      <c r="J413" s="6"/>
+      <c r="K413" s="6"/>
+      <c r="L413" s="6"/>
+      <c r="M413" s="6"/>
+      <c r="N413" s="6"/>
+      <c r="O413" s="6"/>
+      <c r="P413" s="6"/>
+      <c r="Q413" s="6"/>
+      <c r="R413" s="6"/>
+      <c r="S413" s="6"/>
+      <c r="T413" s="6"/>
+      <c r="U413" s="6"/>
+      <c r="V413" s="6"/>
+      <c r="W413" s="6"/>
+      <c r="X413" s="6"/>
+      <c r="Y413" s="6"/>
+      <c r="Z413" s="6"/>
+      <c r="AA413" s="6"/>
+      <c r="AB413" s="6"/>
+      <c r="AC413" s="6"/>
+      <c r="AD413" s="6"/>
+      <c r="AE413" s="6"/>
+    </row>
+    <row r="414" spans="1:31">
+      <c r="A414" s="6"/>
+      <c r="B414" s="6"/>
+      <c r="C414" s="6"/>
+      <c r="D414" s="6"/>
+      <c r="E414" s="6"/>
+      <c r="F414" s="6"/>
+      <c r="G414" s="6"/>
+      <c r="H414" s="6"/>
+      <c r="I414" s="6"/>
+      <c r="J414" s="6"/>
+      <c r="K414" s="6"/>
+      <c r="L414" s="6"/>
+      <c r="M414" s="6"/>
+      <c r="N414" s="6"/>
+      <c r="O414" s="6"/>
+      <c r="P414" s="6"/>
+      <c r="Q414" s="6"/>
+      <c r="R414" s="6"/>
+      <c r="S414" s="6"/>
+      <c r="T414" s="6"/>
+      <c r="U414" s="6"/>
+      <c r="V414" s="6"/>
+      <c r="W414" s="6"/>
+      <c r="X414" s="6"/>
+      <c r="Y414" s="6"/>
+      <c r="Z414" s="6"/>
+      <c r="AA414" s="6"/>
+      <c r="AB414" s="6"/>
+      <c r="AC414" s="6"/>
+      <c r="AD414" s="6"/>
+      <c r="AE414" s="6"/>
+    </row>
+    <row r="415" spans="1:31">
+      <c r="A415" s="6"/>
+      <c r="B415" s="6"/>
+      <c r="C415" s="6"/>
+      <c r="D415" s="6"/>
+      <c r="E415" s="6"/>
+      <c r="F415" s="6"/>
+      <c r="G415" s="6"/>
+      <c r="H415" s="6"/>
+      <c r="I415" s="6"/>
+      <c r="J415" s="6"/>
+      <c r="K415" s="6"/>
+      <c r="L415" s="6"/>
+      <c r="M415" s="6"/>
+      <c r="N415" s="6"/>
+      <c r="O415" s="6"/>
+      <c r="P415" s="6"/>
+      <c r="Q415" s="6"/>
+      <c r="R415" s="6"/>
+      <c r="S415" s="6"/>
+      <c r="T415" s="6"/>
+      <c r="U415" s="6"/>
+      <c r="V415" s="6"/>
+      <c r="W415" s="6"/>
+      <c r="X415" s="6"/>
+      <c r="Y415" s="6"/>
+      <c r="Z415" s="6"/>
+      <c r="AA415" s="6"/>
+      <c r="AB415" s="6"/>
+      <c r="AC415" s="6"/>
+      <c r="AD415" s="6"/>
+      <c r="AE415" s="6"/>
+    </row>
+    <row r="416" spans="1:31">
+      <c r="A416" s="6"/>
+      <c r="B416" s="6"/>
+      <c r="C416" s="6"/>
+      <c r="D416" s="6"/>
+      <c r="E416" s="6"/>
+      <c r="F416" s="6"/>
+      <c r="G416" s="6"/>
+      <c r="H416" s="6"/>
+      <c r="I416" s="6"/>
+      <c r="J416" s="6"/>
+      <c r="K416" s="6"/>
+      <c r="L416" s="6"/>
+      <c r="M416" s="6"/>
+      <c r="N416" s="6"/>
+      <c r="O416" s="6"/>
+      <c r="P416" s="6"/>
+      <c r="Q416" s="6"/>
+      <c r="R416" s="6"/>
+      <c r="S416" s="6"/>
+      <c r="T416" s="6"/>
+      <c r="U416" s="6"/>
+      <c r="V416" s="6"/>
+      <c r="W416" s="6"/>
+      <c r="X416" s="6"/>
+      <c r="Y416" s="6"/>
+      <c r="Z416" s="6"/>
+      <c r="AA416" s="6"/>
+      <c r="AB416" s="6"/>
+      <c r="AC416" s="6"/>
+      <c r="AD416" s="6"/>
+      <c r="AE416" s="6"/>
+    </row>
+    <row r="417" spans="1:31">
+      <c r="A417" s="6"/>
+      <c r="B417" s="6"/>
+      <c r="C417" s="6"/>
+      <c r="D417" s="6"/>
+      <c r="E417" s="6"/>
+      <c r="F417" s="6"/>
+      <c r="G417" s="6"/>
+      <c r="H417" s="6"/>
+      <c r="I417" s="6"/>
+      <c r="J417" s="6"/>
+      <c r="K417" s="6"/>
+      <c r="L417" s="6"/>
+      <c r="M417" s="6"/>
+      <c r="N417" s="6"/>
+      <c r="O417" s="6"/>
+      <c r="P417" s="6"/>
+      <c r="Q417" s="6"/>
+      <c r="R417" s="6"/>
+      <c r="S417" s="6"/>
+      <c r="T417" s="6"/>
+      <c r="U417" s="6"/>
+      <c r="V417" s="6"/>
+      <c r="W417" s="6"/>
+      <c r="X417" s="6"/>
+      <c r="Y417" s="6"/>
+      <c r="Z417" s="6"/>
+      <c r="AA417" s="6"/>
+      <c r="AB417" s="6"/>
+      <c r="AC417" s="6"/>
+      <c r="AD417" s="6"/>
+      <c r="AE417" s="6"/>
+    </row>
+    <row r="418" spans="1:31">
+      <c r="A418" s="6"/>
+      <c r="B418" s="6"/>
+      <c r="C418" s="6"/>
+      <c r="D418" s="6"/>
+      <c r="E418" s="6"/>
+      <c r="F418" s="6"/>
+      <c r="G418" s="6"/>
+      <c r="H418" s="6"/>
+      <c r="I418" s="6"/>
+      <c r="J418" s="6"/>
+      <c r="K418" s="6"/>
+      <c r="L418" s="6"/>
+      <c r="M418" s="6"/>
+      <c r="N418" s="6"/>
+      <c r="O418" s="6"/>
+      <c r="P418" s="6"/>
+      <c r="Q418" s="6"/>
+      <c r="R418" s="6"/>
+      <c r="S418" s="6"/>
+      <c r="T418" s="6"/>
+      <c r="U418" s="6"/>
+      <c r="V418" s="6"/>
+      <c r="W418" s="6"/>
+      <c r="X418" s="6"/>
+      <c r="Y418" s="6"/>
+      <c r="Z418" s="6"/>
+      <c r="AA418" s="6"/>
+      <c r="AB418" s="6"/>
+      <c r="AC418" s="6"/>
+      <c r="AD418" s="6"/>
+      <c r="AE418" s="6"/>
+    </row>
+    <row r="419" spans="1:31">
+      <c r="A419" s="6"/>
+      <c r="B419" s="6"/>
+      <c r="C419" s="6"/>
+      <c r="D419" s="6"/>
+      <c r="E419" s="6"/>
+      <c r="F419" s="6"/>
+      <c r="G419" s="6"/>
+      <c r="H419" s="6"/>
+      <c r="I419" s="6"/>
+      <c r="J419" s="6"/>
+      <c r="K419" s="6"/>
+      <c r="L419" s="6"/>
+      <c r="M419" s="6"/>
+      <c r="N419" s="6"/>
+      <c r="O419" s="6"/>
+      <c r="P419" s="6"/>
+      <c r="Q419" s="6"/>
+      <c r="R419" s="6"/>
+      <c r="S419" s="6"/>
+      <c r="T419" s="6"/>
+      <c r="U419" s="6"/>
+      <c r="V419" s="6"/>
+      <c r="W419" s="6"/>
+      <c r="X419" s="6"/>
+      <c r="Y419" s="6"/>
+      <c r="Z419" s="6"/>
+      <c r="AA419" s="6"/>
+      <c r="AB419" s="6"/>
+      <c r="AC419" s="6"/>
+      <c r="AD419" s="6"/>
+      <c r="AE419" s="6"/>
+    </row>
+    <row r="420" spans="1:31">
+      <c r="A420" s="6"/>
+      <c r="B420" s="6"/>
+      <c r="C420" s="6"/>
+      <c r="D420" s="6"/>
+      <c r="E420" s="6"/>
+      <c r="F420" s="6"/>
+      <c r="G420" s="6"/>
+      <c r="H420" s="6"/>
+      <c r="I420" s="6"/>
+      <c r="J420" s="6"/>
+      <c r="K420" s="6"/>
+      <c r="L420" s="6"/>
+      <c r="M420" s="6"/>
+      <c r="N420" s="6"/>
+      <c r="O420" s="6"/>
+      <c r="P420" s="6"/>
+      <c r="Q420" s="6"/>
+      <c r="R420" s="6"/>
+      <c r="S420" s="6"/>
+      <c r="T420" s="6"/>
+      <c r="U420" s="6"/>
+      <c r="V420" s="6"/>
+      <c r="W420" s="6"/>
+      <c r="X420" s="6"/>
+      <c r="Y420" s="6"/>
+      <c r="Z420" s="6"/>
+      <c r="AA420" s="6"/>
+      <c r="AB420" s="6"/>
+      <c r="AC420" s="6"/>
+      <c r="AD420" s="6"/>
+      <c r="AE420" s="6"/>
+    </row>
+    <row r="421" spans="1:31">
+      <c r="A421" s="6"/>
+      <c r="B421" s="6"/>
+      <c r="C421" s="6"/>
+      <c r="D421" s="6"/>
+      <c r="E421" s="6"/>
+      <c r="F421" s="6"/>
+      <c r="G421" s="6"/>
+      <c r="H421" s="6"/>
+      <c r="I421" s="6"/>
+      <c r="J421" s="6"/>
+      <c r="K421" s="6"/>
+      <c r="L421" s="6"/>
+      <c r="M421" s="6"/>
+      <c r="N421" s="6"/>
+      <c r="O421" s="6"/>
+      <c r="P421" s="6"/>
+      <c r="Q421" s="6"/>
+      <c r="R421" s="6"/>
+      <c r="S421" s="6"/>
+      <c r="T421" s="6"/>
+      <c r="U421" s="6"/>
+      <c r="V421" s="6"/>
+      <c r="W421" s="6"/>
+      <c r="X421" s="6"/>
+      <c r="Y421" s="6"/>
+      <c r="Z421" s="6"/>
+      <c r="AA421" s="6"/>
+      <c r="AB421" s="6"/>
+      <c r="AC421" s="6"/>
+      <c r="AD421" s="6"/>
+      <c r="AE421" s="6"/>
+    </row>
+    <row r="422" spans="1:31">
+      <c r="A422" s="6"/>
+      <c r="B422" s="6"/>
+      <c r="C422" s="6"/>
+      <c r="D422" s="6"/>
+      <c r="E422" s="6"/>
+      <c r="F422" s="6"/>
+      <c r="G422" s="6"/>
+      <c r="H422" s="6"/>
+      <c r="I422" s="6"/>
+      <c r="J422" s="6"/>
+      <c r="K422" s="6"/>
+      <c r="L422" s="6"/>
+      <c r="M422" s="6"/>
+      <c r="N422" s="6"/>
+      <c r="O422" s="6"/>
+      <c r="P422" s="6"/>
+      <c r="Q422" s="6"/>
+      <c r="R422" s="6"/>
+      <c r="S422" s="6"/>
+      <c r="T422" s="6"/>
+      <c r="U422" s="6"/>
+      <c r="V422" s="6"/>
+      <c r="W422" s="6"/>
+      <c r="X422" s="6"/>
+      <c r="Y422" s="6"/>
+      <c r="Z422" s="6"/>
+      <c r="AA422" s="6"/>
+      <c r="AB422" s="6"/>
+      <c r="AC422" s="6"/>
+      <c r="AD422" s="6"/>
+      <c r="AE422" s="6"/>
+    </row>
+    <row r="423" spans="1:31">
+      <c r="A423" s="6"/>
+      <c r="B423" s="6"/>
+      <c r="C423" s="6"/>
+      <c r="D423" s="6"/>
+      <c r="E423" s="6"/>
+      <c r="F423" s="6"/>
+      <c r="G423" s="6"/>
+      <c r="H423" s="6"/>
+      <c r="I423" s="6"/>
+      <c r="J423" s="6"/>
+      <c r="K423" s="6"/>
+      <c r="L423" s="6"/>
+      <c r="M423" s="6"/>
+      <c r="N423" s="6"/>
+      <c r="O423" s="6"/>
+      <c r="P423" s="6"/>
+      <c r="Q423" s="6"/>
+      <c r="R423" s="6"/>
+      <c r="S423" s="6"/>
+      <c r="T423" s="6"/>
+      <c r="U423" s="6"/>
+      <c r="V423" s="6"/>
+      <c r="W423" s="6"/>
+      <c r="X423" s="6"/>
+      <c r="Y423" s="6"/>
+      <c r="Z423" s="6"/>
+      <c r="AA423" s="6"/>
+      <c r="AB423" s="6"/>
+      <c r="AC423" s="6"/>
+      <c r="AD423" s="6"/>
+      <c r="AE423" s="6"/>
+    </row>
+    <row r="424" spans="1:31">
+      <c r="A424" s="6"/>
+      <c r="B424" s="6"/>
+      <c r="C424" s="6"/>
+      <c r="D424" s="6"/>
+      <c r="E424" s="6"/>
+      <c r="F424" s="6"/>
+      <c r="G424" s="6"/>
+      <c r="H424" s="6"/>
+      <c r="I424" s="6"/>
+      <c r="J424" s="6"/>
+      <c r="K424" s="6"/>
+      <c r="L424" s="6"/>
+      <c r="M424" s="6"/>
+      <c r="N424" s="6"/>
+      <c r="O424" s="6"/>
+      <c r="P424" s="6"/>
+      <c r="Q424" s="6"/>
+      <c r="R424" s="6"/>
+      <c r="S424" s="6"/>
+      <c r="T424" s="6"/>
+      <c r="U424" s="6"/>
+      <c r="V424" s="6"/>
+      <c r="W424" s="6"/>
+      <c r="X424" s="6"/>
+      <c r="Y424" s="6"/>
+      <c r="Z424" s="6"/>
+      <c r="AA424" s="6"/>
+      <c r="AB424" s="6"/>
+      <c r="AC424" s="6"/>
+      <c r="AD424" s="6"/>
+      <c r="AE424" s="6"/>
+    </row>
+    <row r="425" spans="1:31">
+      <c r="A425" s="6"/>
+      <c r="B425" s="6"/>
+      <c r="C425" s="6"/>
+      <c r="D425" s="6"/>
+      <c r="E425" s="6"/>
+      <c r="F425" s="6"/>
+      <c r="G425" s="6"/>
+      <c r="H425" s="6"/>
+      <c r="I425" s="6"/>
+      <c r="J425" s="6"/>
+      <c r="K425" s="6"/>
+      <c r="L425" s="6"/>
+      <c r="M425" s="6"/>
+      <c r="N425" s="6"/>
+      <c r="O425" s="6"/>
+      <c r="P425" s="6"/>
+      <c r="Q425" s="6"/>
+      <c r="R425" s="6"/>
+      <c r="S425" s="6"/>
+      <c r="T425" s="6"/>
+      <c r="U425" s="6"/>
+      <c r="V425" s="6"/>
+      <c r="W425" s="6"/>
+      <c r="X425" s="6"/>
+      <c r="Y425" s="6"/>
+      <c r="Z425" s="6"/>
+      <c r="AA425" s="6"/>
+      <c r="AB425" s="6"/>
+      <c r="AC425" s="6"/>
+      <c r="AD425" s="6"/>
+      <c r="AE425" s="6"/>
+    </row>
+    <row r="426" spans="1:31">
+      <c r="A426" s="6"/>
+      <c r="B426" s="6"/>
+      <c r="C426" s="6"/>
+      <c r="D426" s="6"/>
+      <c r="E426" s="6"/>
+      <c r="F426" s="6"/>
+      <c r="G426" s="6"/>
+      <c r="H426" s="6"/>
+      <c r="I426" s="6"/>
+      <c r="J426" s="6"/>
+      <c r="K426" s="6"/>
+      <c r="L426" s="6"/>
+      <c r="M426" s="6"/>
+      <c r="N426" s="6"/>
+      <c r="O426" s="6"/>
+      <c r="P426" s="6"/>
+      <c r="Q426" s="6"/>
+      <c r="R426" s="6"/>
+      <c r="S426" s="6"/>
+      <c r="T426" s="6"/>
+      <c r="U426" s="6"/>
+      <c r="V426" s="6"/>
+      <c r="W426" s="6"/>
+      <c r="X426" s="6"/>
+      <c r="Y426" s="6"/>
+      <c r="Z426" s="6"/>
+      <c r="AA426" s="6"/>
+      <c r="AB426" s="6"/>
+      <c r="AC426" s="6"/>
+      <c r="AD426" s="6"/>
+      <c r="AE426" s="6"/>
+    </row>
+    <row r="427" spans="1:31">
+      <c r="A427" s="6"/>
+      <c r="B427" s="6"/>
+      <c r="C427" s="6"/>
+      <c r="D427" s="6"/>
+      <c r="E427" s="6"/>
+      <c r="F427" s="6"/>
+      <c r="G427" s="6"/>
+      <c r="H427" s="6"/>
+      <c r="I427" s="6"/>
+      <c r="J427" s="6"/>
+      <c r="K427" s="6"/>
+      <c r="L427" s="6"/>
+      <c r="M427" s="6"/>
+      <c r="N427" s="6"/>
+      <c r="O427" s="6"/>
+      <c r="P427" s="6"/>
+      <c r="Q427" s="6"/>
+      <c r="R427" s="6"/>
+      <c r="S427" s="6"/>
+      <c r="T427" s="6"/>
+      <c r="U427" s="6"/>
+      <c r="V427" s="6"/>
+      <c r="W427" s="6"/>
+      <c r="X427" s="6"/>
+      <c r="Y427" s="6"/>
+      <c r="Z427" s="6"/>
+      <c r="AA427" s="6"/>
+      <c r="AB427" s="6"/>
+      <c r="AC427" s="6"/>
+      <c r="AD427" s="6"/>
+      <c r="AE427" s="6"/>
+    </row>
+    <row r="428" spans="1:31">
+      <c r="A428" s="6"/>
+      <c r="B428" s="6"/>
+      <c r="C428" s="6"/>
+      <c r="D428" s="6"/>
+      <c r="E428" s="6"/>
+      <c r="F428" s="6"/>
+      <c r="G428" s="6"/>
+      <c r="H428" s="6"/>
+      <c r="I428" s="6"/>
+      <c r="J428" s="6"/>
+      <c r="K428" s="6"/>
+      <c r="L428" s="6"/>
+      <c r="M428" s="6"/>
+      <c r="N428" s="6"/>
+      <c r="O428" s="6"/>
+      <c r="P428" s="6"/>
+      <c r="Q428" s="6"/>
+      <c r="R428" s="6"/>
+      <c r="S428" s="6"/>
+      <c r="T428" s="6"/>
+      <c r="U428" s="6"/>
+      <c r="V428" s="6"/>
+      <c r="W428" s="6"/>
+      <c r="X428" s="6"/>
+      <c r="Y428" s="6"/>
+      <c r="Z428" s="6"/>
+      <c r="AA428" s="6"/>
+      <c r="AB428" s="6"/>
+      <c r="AC428" s="6"/>
+      <c r="AD428" s="6"/>
+      <c r="AE428" s="6"/>
+    </row>
+    <row r="429" spans="1:31">
+      <c r="A429" s="6"/>
+      <c r="B429" s="6"/>
+      <c r="C429" s="6"/>
+      <c r="D429" s="6"/>
+      <c r="E429" s="6"/>
+      <c r="F429" s="6"/>
+      <c r="G429" s="6"/>
+      <c r="H429" s="6"/>
+      <c r="I429" s="6"/>
+      <c r="J429" s="6"/>
+      <c r="K429" s="6"/>
+      <c r="L429" s="6"/>
+      <c r="M429" s="6"/>
+      <c r="N429" s="6"/>
+      <c r="O429" s="6"/>
+      <c r="P429" s="6"/>
+      <c r="Q429" s="6"/>
+      <c r="R429" s="6"/>
+      <c r="S429" s="6"/>
+      <c r="T429" s="6"/>
+      <c r="U429" s="6"/>
+      <c r="V429" s="6"/>
+      <c r="W429" s="6"/>
+      <c r="X429" s="6"/>
+      <c r="Y429" s="6"/>
+      <c r="Z429" s="6"/>
+      <c r="AA429" s="6"/>
+      <c r="AB429" s="6"/>
+      <c r="AC429" s="6"/>
+      <c r="AD429" s="6"/>
+      <c r="AE429" s="6"/>
+    </row>
+    <row r="430" spans="1:31">
+      <c r="A430" s="6"/>
+      <c r="B430" s="6"/>
+      <c r="C430" s="6"/>
+      <c r="D430" s="6"/>
+      <c r="E430" s="6"/>
+      <c r="F430" s="6"/>
+      <c r="G430" s="6"/>
+      <c r="H430" s="6"/>
+      <c r="I430" s="6"/>
+      <c r="J430" s="6"/>
+      <c r="K430" s="6"/>
+      <c r="L430" s="6"/>
+      <c r="M430" s="6"/>
+      <c r="N430" s="6"/>
+      <c r="O430" s="6"/>
+      <c r="P430" s="6"/>
+      <c r="Q430" s="6"/>
+      <c r="R430" s="6"/>
+      <c r="S430" s="6"/>
+      <c r="T430" s="6"/>
+      <c r="U430" s="6"/>
+      <c r="V430" s="6"/>
+      <c r="W430" s="6"/>
+      <c r="X430" s="6"/>
+      <c r="Y430" s="6"/>
+      <c r="Z430" s="6"/>
+      <c r="AA430" s="6"/>
+      <c r="AB430" s="6"/>
+      <c r="AC430" s="6"/>
+      <c r="AD430" s="6"/>
+      <c r="AE430" s="6"/>
+    </row>
+    <row r="431" spans="1:31">
+      <c r="A431" s="6"/>
+      <c r="B431" s="6"/>
+      <c r="C431" s="6"/>
+      <c r="D431" s="6"/>
+      <c r="E431" s="6"/>
+      <c r="F431" s="6"/>
+      <c r="G431" s="6"/>
+      <c r="H431" s="6"/>
+      <c r="I431" s="6"/>
+      <c r="J431" s="6"/>
+      <c r="K431" s="6"/>
+      <c r="L431" s="6"/>
+      <c r="M431" s="6"/>
+      <c r="N431" s="6"/>
+      <c r="O431" s="6"/>
+      <c r="P431" s="6"/>
+      <c r="Q431" s="6"/>
+      <c r="R431" s="6"/>
+      <c r="S431" s="6"/>
+      <c r="T431" s="6"/>
+      <c r="U431" s="6"/>
+      <c r="V431" s="6"/>
+      <c r="W431" s="6"/>
+      <c r="X431" s="6"/>
+      <c r="Y431" s="6"/>
+      <c r="Z431" s="6"/>
+      <c r="AA431" s="6"/>
+      <c r="AB431" s="6"/>
+      <c r="AC431" s="6"/>
+      <c r="AD431" s="6"/>
+      <c r="AE431" s="6"/>
+    </row>
+    <row r="432" spans="1:31">
+      <c r="A432" s="6"/>
+      <c r="B432" s="6"/>
+      <c r="C432" s="6"/>
+      <c r="D432" s="6"/>
+      <c r="E432" s="6"/>
+      <c r="F432" s="6"/>
+      <c r="G432" s="6"/>
+      <c r="H432" s="6"/>
+      <c r="I432" s="6"/>
+      <c r="J432" s="6"/>
+      <c r="K432" s="6"/>
+      <c r="L432" s="6"/>
+      <c r="M432" s="6"/>
+      <c r="N432" s="6"/>
+      <c r="O432" s="6"/>
+      <c r="P432" s="6"/>
+      <c r="Q432" s="6"/>
+      <c r="R432" s="6"/>
+      <c r="S432" s="6"/>
+      <c r="T432" s="6"/>
+      <c r="U432" s="6"/>
+      <c r="V432" s="6"/>
+      <c r="W432" s="6"/>
+      <c r="X432" s="6"/>
+      <c r="Y432" s="6"/>
+      <c r="Z432" s="6"/>
+      <c r="AA432" s="6"/>
+      <c r="AB432" s="6"/>
+      <c r="AC432" s="6"/>
+      <c r="AD432" s="6"/>
+      <c r="AE432" s="6"/>
+    </row>
+    <row r="433" spans="1:31">
+      <c r="A433" s="6"/>
+      <c r="B433" s="6"/>
+      <c r="C433" s="6"/>
+      <c r="D433" s="6"/>
+      <c r="E433" s="6"/>
+      <c r="F433" s="6"/>
+      <c r="G433" s="6"/>
+      <c r="H433" s="6"/>
+      <c r="I433" s="6"/>
+      <c r="J433" s="6"/>
+      <c r="K433" s="6"/>
+      <c r="L433" s="6"/>
+      <c r="M433" s="6"/>
+      <c r="N433" s="6"/>
+      <c r="O433" s="6"/>
+      <c r="P433" s="6"/>
+      <c r="Q433" s="6"/>
+      <c r="R433" s="6"/>
+      <c r="S433" s="6"/>
+      <c r="T433" s="6"/>
+      <c r="U433" s="6"/>
+      <c r="V433" s="6"/>
+      <c r="W433" s="6"/>
+      <c r="X433" s="6"/>
+      <c r="Y433" s="6"/>
+      <c r="Z433" s="6"/>
+      <c r="AA433" s="6"/>
+      <c r="AB433" s="6"/>
+      <c r="AC433" s="6"/>
+      <c r="AD433" s="6"/>
+      <c r="AE433" s="6"/>
+    </row>
+    <row r="434" spans="1:31">
+      <c r="A434" s="6"/>
+      <c r="B434" s="6"/>
+      <c r="C434" s="6"/>
+      <c r="D434" s="6"/>
+      <c r="E434" s="6"/>
+      <c r="F434" s="6"/>
+      <c r="G434" s="6"/>
+      <c r="H434" s="6"/>
+      <c r="I434" s="6"/>
+      <c r="J434" s="6"/>
+      <c r="K434" s="6"/>
+      <c r="L434" s="6"/>
+      <c r="M434" s="6"/>
+      <c r="N434" s="6"/>
+      <c r="O434" s="6"/>
+      <c r="P434" s="6"/>
+      <c r="Q434" s="6"/>
+      <c r="R434" s="6"/>
+      <c r="S434" s="6"/>
+      <c r="T434" s="6"/>
+      <c r="U434" s="6"/>
+      <c r="V434" s="6"/>
+      <c r="W434" s="6"/>
+      <c r="X434" s="6"/>
+      <c r="Y434" s="6"/>
+      <c r="Z434" s="6"/>
+      <c r="AA434" s="6"/>
+      <c r="AB434" s="6"/>
+      <c r="AC434" s="6"/>
+      <c r="AD434" s="6"/>
+      <c r="AE434" s="6"/>
+    </row>
+    <row r="435" spans="1:31">
+      <c r="A435" s="6"/>
+      <c r="B435" s="6"/>
+      <c r="C435" s="6"/>
+      <c r="D435" s="6"/>
+      <c r="E435" s="6"/>
+      <c r="F435" s="6"/>
+      <c r="G435" s="6"/>
+      <c r="H435" s="6"/>
+      <c r="I435" s="6"/>
+      <c r="J435" s="6"/>
+      <c r="K435" s="6"/>
+      <c r="L435" s="6"/>
+      <c r="M435" s="6"/>
+      <c r="N435" s="6"/>
+      <c r="O435" s="6"/>
+      <c r="P435" s="6"/>
+      <c r="Q435" s="6"/>
+      <c r="R435" s="6"/>
+      <c r="S435" s="6"/>
+      <c r="T435" s="6"/>
+      <c r="U435" s="6"/>
+      <c r="V435" s="6"/>
+      <c r="W435" s="6"/>
+      <c r="X435" s="6"/>
+      <c r="Y435" s="6"/>
+      <c r="Z435" s="6"/>
+      <c r="AA435" s="6"/>
+      <c r="AB435" s="6"/>
+      <c r="AC435" s="6"/>
+      <c r="AD435" s="6"/>
+      <c r="AE435" s="6"/>
+    </row>
+    <row r="436" spans="1:31">
+      <c r="A436" s="6"/>
+      <c r="B436" s="6"/>
+      <c r="C436" s="6"/>
+      <c r="D436" s="6"/>
+      <c r="E436" s="6"/>
+      <c r="F436" s="6"/>
+      <c r="G436" s="6"/>
+      <c r="H436" s="6"/>
+      <c r="I436" s="6"/>
+      <c r="J436" s="6"/>
+      <c r="K436" s="6"/>
+      <c r="L436" s="6"/>
+      <c r="M436" s="6"/>
+      <c r="N436" s="6"/>
+      <c r="O436" s="6"/>
+      <c r="P436" s="6"/>
+      <c r="Q436" s="6"/>
+      <c r="R436" s="6"/>
+      <c r="S436" s="6"/>
+      <c r="T436" s="6"/>
+      <c r="U436" s="6"/>
+      <c r="V436" s="6"/>
+      <c r="W436" s="6"/>
+      <c r="X436" s="6"/>
+      <c r="Y436" s="6"/>
+      <c r="Z436" s="6"/>
+      <c r="AA436" s="6"/>
+      <c r="AB436" s="6"/>
+      <c r="AC436" s="6"/>
+      <c r="AD436" s="6"/>
+      <c r="AE436" s="6"/>
+    </row>
+    <row r="437" spans="1:31">
+      <c r="A437" s="6"/>
+      <c r="B437" s="6"/>
+      <c r="C437" s="6"/>
+      <c r="D437" s="6"/>
+      <c r="E437" s="6"/>
+      <c r="F437" s="6"/>
+      <c r="G437" s="6"/>
+      <c r="H437" s="6"/>
+      <c r="I437" s="6"/>
+      <c r="J437" s="6"/>
+      <c r="K437" s="6"/>
+      <c r="L437" s="6"/>
+      <c r="M437" s="6"/>
+      <c r="N437" s="6"/>
+      <c r="O437" s="6"/>
+      <c r="P437" s="6"/>
+      <c r="Q437" s="6"/>
+      <c r="R437" s="6"/>
+      <c r="S437" s="6"/>
+      <c r="T437" s="6"/>
+      <c r="U437" s="6"/>
+      <c r="V437" s="6"/>
+      <c r="W437" s="6"/>
+      <c r="X437" s="6"/>
+      <c r="Y437" s="6"/>
+      <c r="Z437" s="6"/>
+      <c r="AA437" s="6"/>
+      <c r="AB437" s="6"/>
+      <c r="AC437" s="6"/>
+      <c r="AD437" s="6"/>
+      <c r="AE437" s="6"/>
+    </row>
+    <row r="438" spans="1:31">
+      <c r="A438" s="6"/>
+      <c r="B438" s="6"/>
+      <c r="C438" s="6"/>
+      <c r="D438" s="6"/>
+      <c r="E438" s="6"/>
+      <c r="F438" s="6"/>
+      <c r="G438" s="6"/>
+      <c r="H438" s="6"/>
+      <c r="I438" s="6"/>
+      <c r="J438" s="6"/>
+      <c r="K438" s="6"/>
+      <c r="L438" s="6"/>
+      <c r="M438" s="6"/>
+      <c r="N438" s="6"/>
+      <c r="O438" s="6"/>
+      <c r="P438" s="6"/>
+      <c r="Q438" s="6"/>
+      <c r="R438" s="6"/>
+      <c r="S438" s="6"/>
+      <c r="T438" s="6"/>
+      <c r="U438" s="6"/>
+      <c r="V438" s="6"/>
+      <c r="W438" s="6"/>
+      <c r="X438" s="6"/>
+      <c r="Y438" s="6"/>
+      <c r="Z438" s="6"/>
+      <c r="AA438" s="6"/>
+      <c r="AB438" s="6"/>
+      <c r="AC438" s="6"/>
+      <c r="AD438" s="6"/>
+      <c r="AE438" s="6"/>
+    </row>
+    <row r="439" spans="1:31">
+      <c r="A439" s="6"/>
+      <c r="B439" s="6"/>
+      <c r="C439" s="6"/>
+      <c r="D439" s="6"/>
+      <c r="E439" s="6"/>
+      <c r="F439" s="6"/>
+      <c r="G439" s="6"/>
+      <c r="H439" s="6"/>
+      <c r="I439" s="6"/>
+      <c r="J439" s="6"/>
+      <c r="K439" s="6"/>
+      <c r="L439" s="6"/>
+      <c r="M439" s="6"/>
+      <c r="N439" s="6"/>
+      <c r="O439" s="6"/>
+      <c r="P439" s="6"/>
+      <c r="Q439" s="6"/>
+      <c r="R439" s="6"/>
+      <c r="S439" s="6"/>
+      <c r="T439" s="6"/>
+      <c r="U439" s="6"/>
+      <c r="V439" s="6"/>
+      <c r="W439" s="6"/>
+      <c r="X439" s="6"/>
+      <c r="Y439" s="6"/>
+      <c r="Z439" s="6"/>
+      <c r="AA439" s="6"/>
+      <c r="AB439" s="6"/>
+      <c r="AC439" s="6"/>
+      <c r="AD439" s="6"/>
+      <c r="AE439" s="6"/>
+    </row>
+    <row r="440" spans="1:31">
+      <c r="A440" s="6"/>
+      <c r="B440" s="6"/>
+      <c r="C440" s="6"/>
+      <c r="D440" s="6"/>
+      <c r="E440" s="6"/>
+      <c r="F440" s="6"/>
+      <c r="G440" s="6"/>
+      <c r="H440" s="6"/>
+      <c r="I440" s="6"/>
+      <c r="J440" s="6"/>
+      <c r="K440" s="6"/>
+      <c r="L440" s="6"/>
+      <c r="M440" s="6"/>
+      <c r="N440" s="6"/>
+      <c r="O440" s="6"/>
+      <c r="P440" s="6"/>
+      <c r="Q440" s="6"/>
+      <c r="R440" s="6"/>
+      <c r="S440" s="6"/>
+      <c r="T440" s="6"/>
+      <c r="U440" s="6"/>
+      <c r="V440" s="6"/>
+      <c r="W440" s="6"/>
+      <c r="X440" s="6"/>
+      <c r="Y440" s="6"/>
+      <c r="Z440" s="6"/>
+      <c r="AA440" s="6"/>
+      <c r="AB440" s="6"/>
+      <c r="AC440" s="6"/>
+      <c r="AD440" s="6"/>
+      <c r="AE440" s="6"/>
+    </row>
+    <row r="441" spans="1:31">
+      <c r="A441" s="6"/>
+      <c r="B441" s="6"/>
+      <c r="C441" s="6"/>
+      <c r="D441" s="6"/>
+      <c r="E441" s="6"/>
+      <c r="F441" s="6"/>
+      <c r="G441" s="6"/>
+      <c r="H441" s="6"/>
+      <c r="I441" s="6"/>
+      <c r="J441" s="6"/>
+      <c r="K441" s="6"/>
+      <c r="L441" s="6"/>
+      <c r="M441" s="6"/>
+      <c r="N441" s="6"/>
+      <c r="O441" s="6"/>
+      <c r="P441" s="6"/>
+      <c r="Q441" s="6"/>
+      <c r="R441" s="6"/>
+      <c r="S441" s="6"/>
+      <c r="T441" s="6"/>
+      <c r="U441" s="6"/>
+      <c r="V441" s="6"/>
+      <c r="W441" s="6"/>
+      <c r="X441" s="6"/>
+      <c r="Y441" s="6"/>
+      <c r="Z441" s="6"/>
+      <c r="AA441" s="6"/>
+      <c r="AB441" s="6"/>
+      <c r="AC441" s="6"/>
+      <c r="AD441" s="6"/>
+      <c r="AE441" s="6"/>
+    </row>
+    <row r="442" spans="1:31">
+      <c r="A442" s="6"/>
+      <c r="B442" s="6"/>
+      <c r="C442" s="6"/>
+      <c r="D442" s="6"/>
+      <c r="E442" s="6"/>
+      <c r="F442" s="6"/>
+      <c r="G442" s="6"/>
+      <c r="H442" s="6"/>
+      <c r="I442" s="6"/>
+      <c r="J442" s="6"/>
+      <c r="K442" s="6"/>
+      <c r="L442" s="6"/>
+      <c r="M442" s="6"/>
+      <c r="N442" s="6"/>
+      <c r="O442" s="6"/>
+      <c r="P442" s="6"/>
+      <c r="Q442" s="6"/>
+      <c r="R442" s="6"/>
+      <c r="S442" s="6"/>
+      <c r="T442" s="6"/>
+      <c r="U442" s="6"/>
+      <c r="V442" s="6"/>
+      <c r="W442" s="6"/>
+      <c r="X442" s="6"/>
+      <c r="Y442" s="6"/>
+      <c r="Z442" s="6"/>
+      <c r="AA442" s="6"/>
+      <c r="AB442" s="6"/>
+      <c r="AC442" s="6"/>
+      <c r="AD442" s="6"/>
+      <c r="AE442" s="6"/>
+    </row>
+    <row r="443" spans="1:31">
+      <c r="A443" s="6"/>
+      <c r="B443" s="6"/>
+      <c r="C443" s="6"/>
+      <c r="D443" s="6"/>
+      <c r="E443" s="6"/>
+      <c r="F443" s="6"/>
+      <c r="G443" s="6"/>
+      <c r="H443" s="6"/>
+      <c r="I443" s="6"/>
+      <c r="J443" s="6"/>
+      <c r="K443" s="6"/>
+      <c r="L443" s="6"/>
+      <c r="M443" s="6"/>
+      <c r="N443" s="6"/>
+      <c r="O443" s="6"/>
+      <c r="P443" s="6"/>
+      <c r="Q443" s="6"/>
+      <c r="R443" s="6"/>
+      <c r="S443" s="6"/>
+      <c r="T443" s="6"/>
+      <c r="U443" s="6"/>
+      <c r="V443" s="6"/>
+      <c r="W443" s="6"/>
+      <c r="X443" s="6"/>
+      <c r="Y443" s="6"/>
+      <c r="Z443" s="6"/>
+      <c r="AA443" s="6"/>
+      <c r="AB443" s="6"/>
+      <c r="AC443" s="6"/>
+      <c r="AD443" s="6"/>
+      <c r="AE443" s="6"/>
+    </row>
+    <row r="444" spans="1:31">
+      <c r="A444" s="6"/>
+      <c r="B444" s="6"/>
+      <c r="C444" s="6"/>
+      <c r="D444" s="6"/>
+      <c r="E444" s="6"/>
+      <c r="F444" s="6"/>
+      <c r="G444" s="6"/>
+      <c r="H444" s="6"/>
+      <c r="I444" s="6"/>
+      <c r="J444" s="6"/>
+      <c r="K444" s="6"/>
+      <c r="L444" s="6"/>
+      <c r="M444" s="6"/>
+      <c r="N444" s="6"/>
+      <c r="O444" s="6"/>
+      <c r="P444" s="6"/>
+      <c r="Q444" s="6"/>
+      <c r="R444" s="6"/>
+      <c r="S444" s="6"/>
+      <c r="T444" s="6"/>
+      <c r="U444" s="6"/>
+      <c r="V444" s="6"/>
+      <c r="W444" s="6"/>
+      <c r="X444" s="6"/>
+      <c r="Y444" s="6"/>
+      <c r="Z444" s="6"/>
+      <c r="AA444" s="6"/>
+      <c r="AB444" s="6"/>
+      <c r="AC444" s="6"/>
+      <c r="AD444" s="6"/>
+      <c r="AE444" s="6"/>
+    </row>
+    <row r="445" spans="1:31">
+      <c r="A445" s="6"/>
+      <c r="B445" s="6"/>
+      <c r="C445" s="6"/>
+      <c r="D445" s="6"/>
+      <c r="E445" s="6"/>
+      <c r="F445" s="6"/>
+      <c r="G445" s="6"/>
+      <c r="H445" s="6"/>
+      <c r="I445" s="6"/>
+      <c r="J445" s="6"/>
+      <c r="K445" s="6"/>
+      <c r="L445" s="6"/>
+      <c r="M445" s="6"/>
+      <c r="N445" s="6"/>
+      <c r="O445" s="6"/>
+      <c r="P445" s="6"/>
+      <c r="Q445" s="6"/>
+      <c r="R445" s="6"/>
+      <c r="S445" s="6"/>
+      <c r="T445" s="6"/>
+      <c r="U445" s="6"/>
+      <c r="V445" s="6"/>
+      <c r="W445" s="6"/>
+      <c r="X445" s="6"/>
+      <c r="Y445" s="6"/>
+      <c r="Z445" s="6"/>
+      <c r="AA445" s="6"/>
+      <c r="AB445" s="6"/>
+      <c r="AC445" s="6"/>
+      <c r="AD445" s="6"/>
+      <c r="AE445" s="6"/>
+    </row>
+    <row r="446" spans="1:31">
+      <c r="A446" s="6"/>
+      <c r="B446" s="6"/>
+      <c r="C446" s="6"/>
+      <c r="D446" s="6"/>
+      <c r="E446" s="6"/>
+      <c r="F446" s="6"/>
+      <c r="G446" s="6"/>
+      <c r="H446" s="6"/>
+      <c r="I446" s="6"/>
+      <c r="J446" s="6"/>
+      <c r="K446" s="6"/>
+      <c r="L446" s="6"/>
+      <c r="M446" s="6"/>
+      <c r="N446" s="6"/>
+      <c r="O446" s="6"/>
+      <c r="P446" s="6"/>
+      <c r="Q446" s="6"/>
+      <c r="R446" s="6"/>
+      <c r="S446" s="6"/>
+      <c r="T446" s="6"/>
+      <c r="U446" s="6"/>
+      <c r="V446" s="6"/>
+      <c r="W446" s="6"/>
+      <c r="X446" s="6"/>
+      <c r="Y446" s="6"/>
+      <c r="Z446" s="6"/>
+      <c r="AA446" s="6"/>
+      <c r="AB446" s="6"/>
+      <c r="AC446" s="6"/>
+      <c r="AD446" s="6"/>
+      <c r="AE446" s="6"/>
+    </row>
+    <row r="447" spans="1:31">
+      <c r="A447" s="6"/>
+      <c r="B447" s="6"/>
+      <c r="C447" s="6"/>
+      <c r="D447" s="6"/>
+      <c r="E447" s="6"/>
+      <c r="F447" s="6"/>
+      <c r="G447" s="6"/>
+      <c r="H447" s="6"/>
+      <c r="I447" s="6"/>
+      <c r="J447" s="6"/>
+      <c r="K447" s="6"/>
+      <c r="L447" s="6"/>
+      <c r="M447" s="6"/>
+      <c r="N447" s="6"/>
+      <c r="O447" s="6"/>
+      <c r="P447" s="6"/>
+      <c r="Q447" s="6"/>
+      <c r="R447" s="6"/>
+      <c r="S447" s="6"/>
+      <c r="T447" s="6"/>
+      <c r="U447" s="6"/>
+      <c r="V447" s="6"/>
+      <c r="W447" s="6"/>
+      <c r="X447" s="6"/>
+      <c r="Y447" s="6"/>
+      <c r="Z447" s="6"/>
+      <c r="AA447" s="6"/>
+      <c r="AB447" s="6"/>
+      <c r="AC447" s="6"/>
+      <c r="AD447" s="6"/>
+      <c r="AE447" s="6"/>
+    </row>
+    <row r="448" spans="1:31">
+      <c r="A448" s="6"/>
+      <c r="B448" s="6"/>
+      <c r="C448" s="6"/>
+      <c r="D448" s="6"/>
+      <c r="E448" s="6"/>
+      <c r="F448" s="6"/>
+      <c r="G448" s="6"/>
+      <c r="H448" s="6"/>
+      <c r="I448" s="6"/>
+      <c r="J448" s="6"/>
+      <c r="K448" s="6"/>
+      <c r="L448" s="6"/>
+      <c r="M448" s="6"/>
+      <c r="N448" s="6"/>
+      <c r="O448" s="6"/>
+      <c r="P448" s="6"/>
+      <c r="Q448" s="6"/>
+      <c r="R448" s="6"/>
+      <c r="S448" s="6"/>
+      <c r="T448" s="6"/>
+      <c r="U448" s="6"/>
+      <c r="V448" s="6"/>
+      <c r="W448" s="6"/>
+      <c r="X448" s="6"/>
+      <c r="Y448" s="6"/>
+      <c r="Z448" s="6"/>
+      <c r="AA448" s="6"/>
+      <c r="AB448" s="6"/>
+      <c r="AC448" s="6"/>
+      <c r="AD448" s="6"/>
+      <c r="AE448" s="6"/>
+    </row>
+    <row r="449" spans="1:31">
+      <c r="A449" s="6"/>
+      <c r="B449" s="6"/>
+      <c r="C449" s="6"/>
+      <c r="D449" s="6"/>
+      <c r="E449" s="6"/>
+      <c r="F449" s="6"/>
+      <c r="G449" s="6"/>
+      <c r="H449" s="6"/>
+      <c r="I449" s="6"/>
+      <c r="J449" s="6"/>
+      <c r="K449" s="6"/>
+      <c r="L449" s="6"/>
+      <c r="M449" s="6"/>
+      <c r="N449" s="6"/>
+      <c r="O449" s="6"/>
+      <c r="P449" s="6"/>
+      <c r="Q449" s="6"/>
+      <c r="R449" s="6"/>
+      <c r="S449" s="6"/>
+      <c r="T449" s="6"/>
+      <c r="U449" s="6"/>
+      <c r="V449" s="6"/>
+      <c r="W449" s="6"/>
+      <c r="X449" s="6"/>
+      <c r="Y449" s="6"/>
+      <c r="Z449" s="6"/>
+      <c r="AA449" s="6"/>
+      <c r="AB449" s="6"/>
+      <c r="AC449" s="6"/>
+      <c r="AD449" s="6"/>
+      <c r="AE449" s="6"/>
+    </row>
+    <row r="450" spans="1:31">
+      <c r="A450" s="6"/>
+      <c r="B450" s="6"/>
+      <c r="C450" s="6"/>
+      <c r="D450" s="6"/>
+      <c r="E450" s="6"/>
+      <c r="F450" s="6"/>
+      <c r="G450" s="6"/>
+      <c r="H450" s="6"/>
+      <c r="I450" s="6"/>
+      <c r="J450" s="6"/>
+      <c r="K450" s="6"/>
+      <c r="L450" s="6"/>
+      <c r="M450" s="6"/>
+      <c r="N450" s="6"/>
+      <c r="O450" s="6"/>
+      <c r="P450" s="6"/>
+      <c r="Q450" s="6"/>
+      <c r="R450" s="6"/>
+      <c r="S450" s="6"/>
+      <c r="T450" s="6"/>
+      <c r="U450" s="6"/>
+      <c r="V450" s="6"/>
+      <c r="W450" s="6"/>
+      <c r="X450" s="6"/>
+      <c r="Y450" s="6"/>
+      <c r="Z450" s="6"/>
+      <c r="AA450" s="6"/>
+      <c r="AB450" s="6"/>
+      <c r="AC450" s="6"/>
+      <c r="AD450" s="6"/>
+      <c r="AE450" s="6"/>
+    </row>
+    <row r="451" spans="1:31">
+      <c r="A451" s="6"/>
+      <c r="B451" s="6"/>
+      <c r="C451" s="6"/>
+      <c r="D451" s="6"/>
+      <c r="E451" s="6"/>
+      <c r="F451" s="6"/>
+      <c r="G451" s="6"/>
+      <c r="H451" s="6"/>
+      <c r="I451" s="6"/>
+      <c r="J451" s="6"/>
+      <c r="K451" s="6"/>
+      <c r="L451" s="6"/>
+      <c r="M451" s="6"/>
+      <c r="N451" s="6"/>
+      <c r="O451" s="6"/>
+      <c r="P451" s="6"/>
+      <c r="Q451" s="6"/>
+      <c r="R451" s="6"/>
+      <c r="S451" s="6"/>
+      <c r="T451" s="6"/>
+      <c r="U451" s="6"/>
+      <c r="V451" s="6"/>
+      <c r="W451" s="6"/>
+      <c r="X451" s="6"/>
+      <c r="Y451" s="6"/>
+      <c r="Z451" s="6"/>
+      <c r="AA451" s="6"/>
+      <c r="AB451" s="6"/>
+      <c r="AC451" s="6"/>
+      <c r="AD451" s="6"/>
+      <c r="AE451" s="6"/>
+    </row>
+    <row r="452" spans="1:31">
+      <c r="A452" s="6"/>
+      <c r="B452" s="6"/>
+      <c r="C452" s="6"/>
+      <c r="D452" s="6"/>
+      <c r="E452" s="6"/>
+      <c r="F452" s="6"/>
+      <c r="G452" s="6"/>
+      <c r="H452" s="6"/>
+      <c r="I452" s="6"/>
+      <c r="J452" s="6"/>
+      <c r="K452" s="6"/>
+      <c r="L452" s="6"/>
+      <c r="M452" s="6"/>
+      <c r="N452" s="6"/>
+      <c r="O452" s="6"/>
+      <c r="P452" s="6"/>
+      <c r="Q452" s="6"/>
+      <c r="R452" s="6"/>
+      <c r="S452" s="6"/>
+      <c r="T452" s="6"/>
+      <c r="U452" s="6"/>
+      <c r="V452" s="6"/>
+      <c r="W452" s="6"/>
+      <c r="X452" s="6"/>
+      <c r="Y452" s="6"/>
+      <c r="Z452" s="6"/>
+      <c r="AA452" s="6"/>
+      <c r="AB452" s="6"/>
+      <c r="AC452" s="6"/>
+      <c r="AD452" s="6"/>
+      <c r="AE452" s="6"/>
+    </row>
+    <row r="453" spans="1:31">
+      <c r="A453" s="6"/>
+      <c r="B453" s="6"/>
+      <c r="C453" s="6"/>
+      <c r="D453" s="6"/>
+      <c r="E453" s="6"/>
+      <c r="F453" s="6"/>
+      <c r="G453" s="6"/>
+      <c r="H453" s="6"/>
+      <c r="I453" s="6"/>
+      <c r="J453" s="6"/>
+      <c r="K453" s="6"/>
+      <c r="L453" s="6"/>
+      <c r="M453" s="6"/>
+      <c r="N453" s="6"/>
+      <c r="O453" s="6"/>
+      <c r="P453" s="6"/>
+      <c r="Q453" s="6"/>
+      <c r="R453" s="6"/>
+      <c r="S453" s="6"/>
+      <c r="T453" s="6"/>
+      <c r="U453" s="6"/>
+      <c r="V453" s="6"/>
+      <c r="W453" s="6"/>
+      <c r="X453" s="6"/>
+      <c r="Y453" s="6"/>
+      <c r="Z453" s="6"/>
+      <c r="AA453" s="6"/>
+      <c r="AB453" s="6"/>
+      <c r="AC453" s="6"/>
+      <c r="AD453" s="6"/>
+      <c r="AE453" s="6"/>
+    </row>
+    <row r="454" spans="1:31">
+      <c r="A454" s="6"/>
+      <c r="B454" s="6"/>
+      <c r="C454" s="6"/>
+      <c r="D454" s="6"/>
+      <c r="E454" s="6"/>
+      <c r="F454" s="6"/>
+      <c r="G454" s="6"/>
+      <c r="H454" s="6"/>
+      <c r="I454" s="6"/>
+      <c r="J454" s="6"/>
+      <c r="K454" s="6"/>
+      <c r="L454" s="6"/>
+      <c r="M454" s="6"/>
+      <c r="N454" s="6"/>
+      <c r="O454" s="6"/>
+      <c r="P454" s="6"/>
+      <c r="Q454" s="6"/>
+      <c r="R454" s="6"/>
+      <c r="S454" s="6"/>
+      <c r="T454" s="6"/>
+      <c r="U454" s="6"/>
+      <c r="V454" s="6"/>
+      <c r="W454" s="6"/>
+      <c r="X454" s="6"/>
+      <c r="Y454" s="6"/>
+      <c r="Z454" s="6"/>
+      <c r="AA454" s="6"/>
+      <c r="AB454" s="6"/>
+      <c r="AC454" s="6"/>
+      <c r="AD454" s="6"/>
+      <c r="AE454" s="6"/>
+    </row>
+    <row r="455" spans="1:31">
+      <c r="A455" s="6"/>
+      <c r="B455" s="6"/>
+      <c r="C455" s="6"/>
+      <c r="D455" s="6"/>
+      <c r="E455" s="6"/>
+      <c r="F455" s="6"/>
+      <c r="G455" s="6"/>
+      <c r="H455" s="6"/>
+      <c r="I455" s="6"/>
+      <c r="J455" s="6"/>
+      <c r="K455" s="6"/>
+      <c r="L455" s="6"/>
+      <c r="M455" s="6"/>
+      <c r="N455" s="6"/>
+      <c r="O455" s="6"/>
+      <c r="P455" s="6"/>
+      <c r="Q455" s="6"/>
+      <c r="R455" s="6"/>
+      <c r="S455" s="6"/>
+      <c r="T455" s="6"/>
+      <c r="U455" s="6"/>
+      <c r="V455" s="6"/>
+      <c r="W455" s="6"/>
+      <c r="X455" s="6"/>
+      <c r="Y455" s="6"/>
+      <c r="Z455" s="6"/>
+      <c r="AA455" s="6"/>
+      <c r="AB455" s="6"/>
+      <c r="AC455" s="6"/>
+      <c r="AD455" s="6"/>
+      <c r="AE455" s="6"/>
+    </row>
+    <row r="456" spans="1:31">
+      <c r="A456" s="6"/>
+      <c r="B456" s="6"/>
+      <c r="C456" s="6"/>
+      <c r="D456" s="6"/>
+      <c r="E456" s="6"/>
+      <c r="F456" s="6"/>
+      <c r="G456" s="6"/>
+      <c r="H456" s="6"/>
+      <c r="I456" s="6"/>
+      <c r="J456" s="6"/>
+      <c r="K456" s="6"/>
+      <c r="L456" s="6"/>
+      <c r="M456" s="6"/>
+      <c r="N456" s="6"/>
+      <c r="O456" s="6"/>
+      <c r="P456" s="6"/>
+      <c r="Q456" s="6"/>
+      <c r="R456" s="6"/>
+      <c r="S456" s="6"/>
+      <c r="T456" s="6"/>
+      <c r="U456" s="6"/>
+      <c r="V456" s="6"/>
+      <c r="W456" s="6"/>
+      <c r="X456" s="6"/>
+      <c r="Y456" s="6"/>
+      <c r="Z456" s="6"/>
+      <c r="AA456" s="6"/>
+      <c r="AB456" s="6"/>
+      <c r="AC456" s="6"/>
+      <c r="AD456" s="6"/>
+      <c r="AE456" s="6"/>
+    </row>
+    <row r="457" spans="1:31">
+      <c r="A457" s="6"/>
+      <c r="B457" s="6"/>
+      <c r="C457" s="6"/>
+      <c r="D457" s="6"/>
+      <c r="E457" s="6"/>
+      <c r="F457" s="6"/>
+      <c r="G457" s="6"/>
+      <c r="H457" s="6"/>
+      <c r="I457" s="6"/>
+      <c r="J457" s="6"/>
+      <c r="K457" s="6"/>
+      <c r="L457" s="6"/>
+      <c r="M457" s="6"/>
+      <c r="N457" s="6"/>
+      <c r="O457" s="6"/>
+      <c r="P457" s="6"/>
+      <c r="Q457" s="6"/>
+      <c r="R457" s="6"/>
+      <c r="S457" s="6"/>
+      <c r="T457" s="6"/>
+      <c r="U457" s="6"/>
+      <c r="V457" s="6"/>
+      <c r="W457" s="6"/>
+      <c r="X457" s="6"/>
+      <c r="Y457" s="6"/>
+      <c r="Z457" s="6"/>
+      <c r="AA457" s="6"/>
+      <c r="AB457" s="6"/>
+      <c r="AC457" s="6"/>
+      <c r="AD457" s="6"/>
+      <c r="AE457" s="6"/>
+    </row>
+    <row r="458" spans="1:31">
+      <c r="A458" s="6"/>
+      <c r="B458" s="6"/>
+      <c r="C458" s="6"/>
+      <c r="D458" s="6"/>
+      <c r="E458" s="6"/>
+      <c r="F458" s="6"/>
+      <c r="G458" s="6"/>
+      <c r="H458" s="6"/>
+      <c r="I458" s="6"/>
+      <c r="J458" s="6"/>
+      <c r="K458" s="6"/>
+      <c r="L458" s="6"/>
+      <c r="M458" s="6"/>
+      <c r="N458" s="6"/>
+      <c r="O458" s="6"/>
+      <c r="P458" s="6"/>
+      <c r="Q458" s="6"/>
+      <c r="R458" s="6"/>
+      <c r="S458" s="6"/>
+      <c r="T458" s="6"/>
+      <c r="U458" s="6"/>
+      <c r="V458" s="6"/>
+      <c r="W458" s="6"/>
+      <c r="X458" s="6"/>
+      <c r="Y458" s="6"/>
+      <c r="Z458" s="6"/>
+      <c r="AA458" s="6"/>
+      <c r="AB458" s="6"/>
+      <c r="AC458" s="6"/>
+      <c r="AD458" s="6"/>
+      <c r="AE458" s="6"/>
+    </row>
+    <row r="459" spans="1:31">
+      <c r="A459" s="6"/>
+      <c r="B459" s="6"/>
+      <c r="C459" s="6"/>
+      <c r="D459" s="6"/>
+      <c r="E459" s="6"/>
+      <c r="F459" s="6"/>
+      <c r="G459" s="6"/>
+      <c r="H459" s="6"/>
+      <c r="I459" s="6"/>
+      <c r="J459" s="6"/>
+      <c r="K459" s="6"/>
+      <c r="L459" s="6"/>
+      <c r="M459" s="6"/>
+      <c r="N459" s="6"/>
+      <c r="O459" s="6"/>
+      <c r="P459" s="6"/>
+      <c r="Q459" s="6"/>
+      <c r="R459" s="6"/>
+      <c r="S459" s="6"/>
+      <c r="T459" s="6"/>
+      <c r="U459" s="6"/>
+      <c r="V459" s="6"/>
+      <c r="W459" s="6"/>
+      <c r="X459" s="6"/>
+      <c r="Y459" s="6"/>
+      <c r="Z459" s="6"/>
+      <c r="AA459" s="6"/>
+      <c r="AB459" s="6"/>
+      <c r="AC459" s="6"/>
+      <c r="AD459" s="6"/>
+      <c r="AE459" s="6"/>
+    </row>
+    <row r="460" spans="1:31">
+      <c r="A460" s="6"/>
+      <c r="B460" s="6"/>
+      <c r="C460" s="6"/>
+      <c r="D460" s="6"/>
+      <c r="E460" s="6"/>
+      <c r="F460" s="6"/>
+      <c r="G460" s="6"/>
+      <c r="H460" s="6"/>
+      <c r="I460" s="6"/>
+      <c r="J460" s="6"/>
+      <c r="K460" s="6"/>
+      <c r="L460" s="6"/>
+      <c r="M460" s="6"/>
+      <c r="N460" s="6"/>
+      <c r="O460" s="6"/>
+      <c r="P460" s="6"/>
+      <c r="Q460" s="6"/>
+      <c r="R460" s="6"/>
+      <c r="S460" s="6"/>
+      <c r="T460" s="6"/>
+      <c r="U460" s="6"/>
+      <c r="V460" s="6"/>
+      <c r="W460" s="6"/>
+      <c r="X460" s="6"/>
+      <c r="Y460" s="6"/>
+      <c r="Z460" s="6"/>
+      <c r="AA460" s="6"/>
+      <c r="AB460" s="6"/>
+      <c r="AC460" s="6"/>
+      <c r="AD460" s="6"/>
+      <c r="AE460" s="6"/>
+    </row>
+    <row r="461" spans="1:31">
+      <c r="A461" s="6"/>
+      <c r="B461" s="6"/>
+      <c r="C461" s="6"/>
+      <c r="D461" s="6"/>
+      <c r="E461" s="6"/>
+      <c r="F461" s="6"/>
+      <c r="G461" s="6"/>
+      <c r="H461" s="6"/>
+      <c r="I461" s="6"/>
+      <c r="J461" s="6"/>
+      <c r="K461" s="6"/>
+      <c r="L461" s="6"/>
+      <c r="M461" s="6"/>
+      <c r="N461" s="6"/>
+      <c r="O461" s="6"/>
+      <c r="P461" s="6"/>
+      <c r="Q461" s="6"/>
+      <c r="R461" s="6"/>
+      <c r="S461" s="6"/>
+      <c r="T461" s="6"/>
+      <c r="U461" s="6"/>
+      <c r="V461" s="6"/>
+      <c r="W461" s="6"/>
+      <c r="X461" s="6"/>
+      <c r="Y461" s="6"/>
+      <c r="Z461" s="6"/>
+      <c r="AA461" s="6"/>
+      <c r="AB461" s="6"/>
+      <c r="AC461" s="6"/>
+      <c r="AD461" s="6"/>
+      <c r="AE461" s="6"/>
+    </row>
+    <row r="462" spans="1:31">
+      <c r="A462" s="6"/>
+      <c r="B462" s="6"/>
+      <c r="C462" s="6"/>
+      <c r="D462" s="6"/>
+      <c r="E462" s="6"/>
+      <c r="F462" s="6"/>
+      <c r="G462" s="6"/>
+      <c r="H462" s="6"/>
+      <c r="I462" s="6"/>
+      <c r="J462" s="6"/>
+      <c r="K462" s="6"/>
+      <c r="L462" s="6"/>
+      <c r="M462" s="6"/>
+      <c r="N462" s="6"/>
+      <c r="O462" s="6"/>
+      <c r="P462" s="6"/>
+      <c r="Q462" s="6"/>
+      <c r="R462" s="6"/>
+      <c r="S462" s="6"/>
+      <c r="T462" s="6"/>
+      <c r="U462" s="6"/>
+      <c r="V462" s="6"/>
+      <c r="W462" s="6"/>
+      <c r="X462" s="6"/>
+      <c r="Y462" s="6"/>
+      <c r="Z462" s="6"/>
+      <c r="AA462" s="6"/>
+      <c r="AB462" s="6"/>
+      <c r="AC462" s="6"/>
+      <c r="AD462" s="6"/>
+      <c r="AE462" s="6"/>
+    </row>
+    <row r="463" spans="1:31">
+      <c r="A463" s="6"/>
+      <c r="B463" s="6"/>
+      <c r="C463" s="6"/>
+      <c r="D463" s="6"/>
+      <c r="E463" s="6"/>
+      <c r="F463" s="6"/>
+      <c r="G463" s="6"/>
+      <c r="H463" s="6"/>
+      <c r="I463" s="6"/>
+      <c r="J463" s="6"/>
+      <c r="K463" s="6"/>
+      <c r="L463" s="6"/>
+      <c r="M463" s="6"/>
+      <c r="N463" s="6"/>
+      <c r="O463" s="6"/>
+      <c r="P463" s="6"/>
+      <c r="Q463" s="6"/>
+      <c r="R463" s="6"/>
+      <c r="S463" s="6"/>
+      <c r="T463" s="6"/>
+      <c r="U463" s="6"/>
+      <c r="V463" s="6"/>
+      <c r="W463" s="6"/>
+      <c r="X463" s="6"/>
+      <c r="Y463" s="6"/>
+      <c r="Z463" s="6"/>
+      <c r="AA463" s="6"/>
+      <c r="AB463" s="6"/>
+      <c r="AC463" s="6"/>
+      <c r="AD463" s="6"/>
+      <c r="AE463" s="6"/>
+    </row>
+    <row r="464" spans="1:31">
+      <c r="A464" s="6"/>
+      <c r="B464" s="6"/>
+      <c r="C464" s="6"/>
+      <c r="D464" s="6"/>
+      <c r="E464" s="6"/>
+      <c r="F464" s="6"/>
+      <c r="G464" s="6"/>
+      <c r="H464" s="6"/>
+      <c r="I464" s="6"/>
+      <c r="J464" s="6"/>
+      <c r="K464" s="6"/>
+      <c r="L464" s="6"/>
+      <c r="M464" s="6"/>
+      <c r="N464" s="6"/>
+      <c r="O464" s="6"/>
+      <c r="P464" s="6"/>
+      <c r="Q464" s="6"/>
+      <c r="R464" s="6"/>
+      <c r="S464" s="6"/>
+      <c r="T464" s="6"/>
+      <c r="U464" s="6"/>
+      <c r="V464" s="6"/>
+      <c r="W464" s="6"/>
+      <c r="X464" s="6"/>
+      <c r="Y464" s="6"/>
+      <c r="Z464" s="6"/>
+      <c r="AA464" s="6"/>
+      <c r="AB464" s="6"/>
+      <c r="AC464" s="6"/>
+      <c r="AD464" s="6"/>
+      <c r="AE464" s="6"/>
+    </row>
+    <row r="465" spans="1:31">
+      <c r="A465" s="6"/>
+      <c r="B465" s="6"/>
+      <c r="C465" s="6"/>
+      <c r="D465" s="6"/>
+      <c r="E465" s="6"/>
+      <c r="F465" s="6"/>
+      <c r="G465" s="6"/>
+      <c r="H465" s="6"/>
+      <c r="I465" s="6"/>
+      <c r="J465" s="6"/>
+      <c r="K465" s="6"/>
+      <c r="L465" s="6"/>
+      <c r="M465" s="6"/>
+      <c r="N465" s="6"/>
+      <c r="O465" s="6"/>
+      <c r="P465" s="6"/>
+      <c r="Q465" s="6"/>
+      <c r="R465" s="6"/>
+      <c r="S465" s="6"/>
+      <c r="T465" s="6"/>
+      <c r="U465" s="6"/>
+      <c r="V465" s="6"/>
+      <c r="W465" s="6"/>
+      <c r="X465" s="6"/>
+      <c r="Y465" s="6"/>
+      <c r="Z465" s="6"/>
+      <c r="AA465" s="6"/>
+      <c r="AB465" s="6"/>
+      <c r="AC465" s="6"/>
+      <c r="AD465" s="6"/>
+      <c r="AE465" s="6"/>
+    </row>
+    <row r="466" spans="1:31">
+      <c r="A466" s="6"/>
+      <c r="B466" s="6"/>
+      <c r="C466" s="6"/>
+      <c r="D466" s="6"/>
+      <c r="E466" s="6"/>
+      <c r="F466" s="6"/>
+      <c r="G466" s="6"/>
+      <c r="H466" s="6"/>
+      <c r="I466" s="6"/>
+      <c r="J466" s="6"/>
+      <c r="K466" s="6"/>
+      <c r="L466" s="6"/>
+      <c r="M466" s="6"/>
+      <c r="N466" s="6"/>
+      <c r="O466" s="6"/>
+      <c r="P466" s="6"/>
+      <c r="Q466" s="6"/>
+      <c r="R466" s="6"/>
+      <c r="S466" s="6"/>
+      <c r="T466" s="6"/>
+      <c r="U466" s="6"/>
+      <c r="V466" s="6"/>
+      <c r="W466" s="6"/>
+      <c r="X466" s="6"/>
+      <c r="Y466" s="6"/>
+      <c r="Z466" s="6"/>
+      <c r="AA466" s="6"/>
+      <c r="AB466" s="6"/>
+      <c r="AC466" s="6"/>
+      <c r="AD466" s="6"/>
+      <c r="AE466" s="6"/>
+    </row>
+    <row r="467" spans="1:31">
+      <c r="A467" s="6"/>
+      <c r="B467" s="6"/>
+      <c r="C467" s="6"/>
+      <c r="D467" s="6"/>
+      <c r="E467" s="6"/>
+      <c r="F467" s="6"/>
+      <c r="G467" s="6"/>
+      <c r="H467" s="6"/>
+      <c r="I467" s="6"/>
+      <c r="J467" s="6"/>
+      <c r="K467" s="6"/>
+      <c r="L467" s="6"/>
+      <c r="M467" s="6"/>
+      <c r="N467" s="6"/>
+      <c r="O467" s="6"/>
+      <c r="P467" s="6"/>
+      <c r="Q467" s="6"/>
+      <c r="R467" s="6"/>
+      <c r="S467" s="6"/>
+      <c r="T467" s="6"/>
+      <c r="U467" s="6"/>
+      <c r="V467" s="6"/>
+      <c r="W467" s="6"/>
+      <c r="X467" s="6"/>
+      <c r="Y467" s="6"/>
+      <c r="Z467" s="6"/>
+      <c r="AA467" s="6"/>
+      <c r="AB467" s="6"/>
+      <c r="AC467" s="6"/>
+      <c r="AD467" s="6"/>
+      <c r="AE467" s="6"/>
+    </row>
+    <row r="468" spans="1:31">
+      <c r="A468" s="6"/>
+      <c r="B468" s="6"/>
+      <c r="C468" s="6"/>
+      <c r="D468" s="6"/>
+      <c r="E468" s="6"/>
+      <c r="F468" s="6"/>
+      <c r="G468" s="6"/>
+      <c r="H468" s="6"/>
+      <c r="I468" s="6"/>
+      <c r="J468" s="6"/>
+      <c r="K468" s="6"/>
+      <c r="L468" s="6"/>
+      <c r="M468" s="6"/>
+      <c r="N468" s="6"/>
+      <c r="O468" s="6"/>
+      <c r="P468" s="6"/>
+      <c r="Q468" s="6"/>
+      <c r="R468" s="6"/>
+      <c r="S468" s="6"/>
+      <c r="T468" s="6"/>
+      <c r="U468" s="6"/>
+      <c r="V468" s="6"/>
+      <c r="W468" s="6"/>
+      <c r="X468" s="6"/>
+      <c r="Y468" s="6"/>
+      <c r="Z468" s="6"/>
+      <c r="AA468" s="6"/>
+      <c r="AB468" s="6"/>
+      <c r="AC468" s="6"/>
+      <c r="AD468" s="6"/>
+      <c r="AE468" s="6"/>
+    </row>
+    <row r="469" spans="1:31">
+      <c r="A469" s="6"/>
+      <c r="B469" s="6"/>
+      <c r="C469" s="6"/>
+      <c r="D469" s="6"/>
+      <c r="E469" s="6"/>
+      <c r="F469" s="6"/>
+      <c r="G469" s="6"/>
+      <c r="H469" s="6"/>
+      <c r="I469" s="6"/>
+      <c r="J469" s="6"/>
+      <c r="K469" s="6"/>
+      <c r="L469" s="6"/>
+      <c r="M469" s="6"/>
+      <c r="N469" s="6"/>
+      <c r="O469" s="6"/>
+      <c r="P469" s="6"/>
+      <c r="Q469" s="6"/>
+      <c r="R469" s="6"/>
+      <c r="S469" s="6"/>
+      <c r="T469" s="6"/>
+      <c r="U469" s="6"/>
+      <c r="V469" s="6"/>
+      <c r="W469" s="6"/>
+      <c r="X469" s="6"/>
+      <c r="Y469" s="6"/>
+      <c r="Z469" s="6"/>
+      <c r="AA469" s="6"/>
+      <c r="AB469" s="6"/>
+      <c r="AC469" s="6"/>
+      <c r="AD469" s="6"/>
+      <c r="AE469" s="6"/>
+    </row>
+    <row r="470" spans="1:31">
+      <c r="A470" s="6"/>
+      <c r="B470" s="6"/>
+      <c r="C470" s="6"/>
+      <c r="D470" s="6"/>
+      <c r="E470" s="6"/>
+      <c r="F470" s="6"/>
+      <c r="G470" s="6"/>
+      <c r="H470" s="6"/>
+      <c r="I470" s="6"/>
+      <c r="J470" s="6"/>
+      <c r="K470" s="6"/>
+      <c r="L470" s="6"/>
+      <c r="M470" s="6"/>
+      <c r="N470" s="6"/>
+      <c r="O470" s="6"/>
+      <c r="P470" s="6"/>
+      <c r="Q470" s="6"/>
+      <c r="R470" s="6"/>
+      <c r="S470" s="6"/>
+      <c r="T470" s="6"/>
+      <c r="U470" s="6"/>
+      <c r="V470" s="6"/>
+      <c r="W470" s="6"/>
+      <c r="X470" s="6"/>
+      <c r="Y470" s="6"/>
+      <c r="Z470" s="6"/>
+      <c r="AA470" s="6"/>
+      <c r="AB470" s="6"/>
+      <c r="AC470" s="6"/>
+      <c r="AD470" s="6"/>
+      <c r="AE470" s="6"/>
+    </row>
+    <row r="471" spans="1:31">
+      <c r="A471" s="6"/>
+      <c r="B471" s="6"/>
+      <c r="C471" s="6"/>
+      <c r="D471" s="6"/>
+      <c r="E471" s="6"/>
+      <c r="F471" s="6"/>
+      <c r="G471" s="6"/>
+      <c r="H471" s="6"/>
+      <c r="I471" s="6"/>
+      <c r="J471" s="6"/>
+      <c r="K471" s="6"/>
+      <c r="L471" s="6"/>
+      <c r="M471" s="6"/>
+      <c r="N471" s="6"/>
+      <c r="O471" s="6"/>
+      <c r="P471" s="6"/>
+      <c r="Q471" s="6"/>
+      <c r="R471" s="6"/>
+      <c r="S471" s="6"/>
+      <c r="T471" s="6"/>
+      <c r="U471" s="6"/>
+      <c r="V471" s="6"/>
+      <c r="W471" s="6"/>
+      <c r="X471" s="6"/>
+      <c r="Y471" s="6"/>
+      <c r="Z471" s="6"/>
+      <c r="AA471" s="6"/>
+      <c r="AB471" s="6"/>
+      <c r="AC471" s="6"/>
+      <c r="AD471" s="6"/>
+      <c r="AE471" s="6"/>
+    </row>
+    <row r="472" spans="1:31">
+      <c r="A472" s="6"/>
+      <c r="B472" s="6"/>
+      <c r="C472" s="6"/>
+      <c r="D472" s="6"/>
+      <c r="E472" s="6"/>
+      <c r="F472" s="6"/>
+      <c r="G472" s="6"/>
+      <c r="H472" s="6"/>
+      <c r="I472" s="6"/>
+      <c r="J472" s="6"/>
+      <c r="K472" s="6"/>
+      <c r="L472" s="6"/>
+      <c r="M472" s="6"/>
+      <c r="N472" s="6"/>
+      <c r="O472" s="6"/>
+      <c r="P472" s="6"/>
+      <c r="Q472" s="6"/>
+      <c r="R472" s="6"/>
+      <c r="S472" s="6"/>
+      <c r="T472" s="6"/>
+      <c r="U472" s="6"/>
+      <c r="V472" s="6"/>
+      <c r="W472" s="6"/>
+      <c r="X472" s="6"/>
+      <c r="Y472" s="6"/>
+      <c r="Z472" s="6"/>
+      <c r="AA472" s="6"/>
+      <c r="AB472" s="6"/>
+      <c r="AC472" s="6"/>
+      <c r="AD472" s="6"/>
+      <c r="AE472" s="6"/>
+    </row>
+    <row r="473" spans="1:31">
+      <c r="A473" s="6"/>
+      <c r="B473" s="6"/>
+      <c r="C473" s="6"/>
+      <c r="D473" s="6"/>
+      <c r="E473" s="6"/>
+      <c r="F473" s="6"/>
+      <c r="G473" s="6"/>
+      <c r="H473" s="6"/>
+      <c r="I473" s="6"/>
+      <c r="J473" s="6"/>
+      <c r="K473" s="6"/>
+      <c r="L473" s="6"/>
+      <c r="M473" s="6"/>
+      <c r="N473" s="6"/>
+      <c r="O473" s="6"/>
+      <c r="P473" s="6"/>
+      <c r="Q473" s="6"/>
+      <c r="R473" s="6"/>
+      <c r="S473" s="6"/>
+      <c r="T473" s="6"/>
+      <c r="U473" s="6"/>
+      <c r="V473" s="6"/>
+      <c r="W473" s="6"/>
+      <c r="X473" s="6"/>
+      <c r="Y473" s="6"/>
+      <c r="Z473" s="6"/>
+      <c r="AA473" s="6"/>
+      <c r="AB473" s="6"/>
+      <c r="AC473" s="6"/>
+      <c r="AD473" s="6"/>
+      <c r="AE473" s="6"/>
+    </row>
+    <row r="474" spans="1:31">
+      <c r="A474" s="6"/>
+      <c r="B474" s="6"/>
+      <c r="C474" s="6"/>
+      <c r="D474" s="6"/>
+      <c r="E474" s="6"/>
+      <c r="F474" s="6"/>
+      <c r="G474" s="6"/>
+      <c r="H474" s="6"/>
+      <c r="I474" s="6"/>
+      <c r="J474" s="6"/>
+      <c r="K474" s="6"/>
+      <c r="L474" s="6"/>
+      <c r="M474" s="6"/>
+      <c r="N474" s="6"/>
+      <c r="O474" s="6"/>
+      <c r="P474" s="6"/>
+      <c r="Q474" s="6"/>
+      <c r="R474" s="6"/>
+      <c r="S474" s="6"/>
+      <c r="T474" s="6"/>
+      <c r="U474" s="6"/>
+      <c r="V474" s="6"/>
+      <c r="W474" s="6"/>
+      <c r="X474" s="6"/>
+      <c r="Y474" s="6"/>
+      <c r="Z474" s="6"/>
+      <c r="AA474" s="6"/>
+      <c r="AB474" s="6"/>
+      <c r="AC474" s="6"/>
+      <c r="AD474" s="6"/>
+      <c r="AE474" s="6"/>
+    </row>
+    <row r="475" spans="1:31">
+      <c r="A475" s="6"/>
+      <c r="B475" s="6"/>
+      <c r="C475" s="6"/>
+      <c r="D475" s="6"/>
+      <c r="E475" s="6"/>
+      <c r="F475" s="6"/>
+      <c r="G475" s="6"/>
+      <c r="H475" s="6"/>
+      <c r="I475" s="6"/>
+      <c r="J475" s="6"/>
+      <c r="K475" s="6"/>
+      <c r="L475" s="6"/>
+      <c r="M475" s="6"/>
+      <c r="N475" s="6"/>
+      <c r="O475" s="6"/>
+      <c r="P475" s="6"/>
+      <c r="Q475" s="6"/>
+      <c r="R475" s="6"/>
+      <c r="S475" s="6"/>
+      <c r="T475" s="6"/>
+      <c r="U475" s="6"/>
+      <c r="V475" s="6"/>
+      <c r="W475" s="6"/>
+      <c r="X475" s="6"/>
+      <c r="Y475" s="6"/>
+      <c r="Z475" s="6"/>
+      <c r="AA475" s="6"/>
+      <c r="AB475" s="6"/>
+      <c r="AC475" s="6"/>
+      <c r="AD475" s="6"/>
+      <c r="AE475" s="6"/>
+    </row>
+    <row r="476" spans="1:31">
+      <c r="A476" s="6"/>
+      <c r="B476" s="6"/>
+      <c r="C476" s="6"/>
+      <c r="D476" s="6"/>
+      <c r="E476" s="6"/>
+      <c r="F476" s="6"/>
+      <c r="G476" s="6"/>
+      <c r="H476" s="6"/>
+      <c r="I476" s="6"/>
+      <c r="J476" s="6"/>
+      <c r="K476" s="6"/>
+      <c r="L476" s="6"/>
+      <c r="M476" s="6"/>
+      <c r="N476" s="6"/>
+      <c r="O476" s="6"/>
+      <c r="P476" s="6"/>
+      <c r="Q476" s="6"/>
+      <c r="R476" s="6"/>
+      <c r="S476" s="6"/>
+      <c r="T476" s="6"/>
+      <c r="U476" s="6"/>
+      <c r="V476" s="6"/>
+      <c r="W476" s="6"/>
+      <c r="X476" s="6"/>
+      <c r="Y476" s="6"/>
+      <c r="Z476" s="6"/>
+      <c r="AA476" s="6"/>
+      <c r="AB476" s="6"/>
+      <c r="AC476" s="6"/>
+      <c r="AD476" s="6"/>
+      <c r="AE476" s="6"/>
+    </row>
+    <row r="477" spans="1:31">
+      <c r="A477" s="6"/>
+      <c r="B477" s="6"/>
+      <c r="C477" s="6"/>
+      <c r="D477" s="6"/>
+      <c r="E477" s="6"/>
+      <c r="F477" s="6"/>
+      <c r="G477" s="6"/>
+      <c r="H477" s="6"/>
+      <c r="I477" s="6"/>
+      <c r="J477" s="6"/>
+      <c r="K477" s="6"/>
+      <c r="L477" s="6"/>
+      <c r="M477" s="6"/>
+      <c r="N477" s="6"/>
+      <c r="O477" s="6"/>
+      <c r="P477" s="6"/>
+      <c r="Q477" s="6"/>
+      <c r="R477" s="6"/>
+      <c r="S477" s="6"/>
+      <c r="T477" s="6"/>
+      <c r="U477" s="6"/>
+      <c r="V477" s="6"/>
+      <c r="W477" s="6"/>
+      <c r="X477" s="6"/>
+      <c r="Y477" s="6"/>
+      <c r="Z477" s="6"/>
+      <c r="AA477" s="6"/>
+      <c r="AB477" s="6"/>
+      <c r="AC477" s="6"/>
+      <c r="AD477" s="6"/>
+      <c r="AE477" s="6"/>
+    </row>
+    <row r="478" spans="1:31">
+      <c r="A478" s="6"/>
+      <c r="B478" s="6"/>
+      <c r="C478" s="6"/>
+      <c r="D478" s="6"/>
+      <c r="E478" s="6"/>
+      <c r="F478" s="6"/>
+      <c r="G478" s="6"/>
+      <c r="H478" s="6"/>
+      <c r="I478" s="6"/>
+      <c r="J478" s="6"/>
+      <c r="K478" s="6"/>
+      <c r="L478" s="6"/>
+      <c r="M478" s="6"/>
+      <c r="N478" s="6"/>
+      <c r="O478" s="6"/>
+      <c r="P478" s="6"/>
+      <c r="Q478" s="6"/>
+      <c r="R478" s="6"/>
+      <c r="S478" s="6"/>
+      <c r="T478" s="6"/>
+      <c r="U478" s="6"/>
+      <c r="V478" s="6"/>
+      <c r="W478" s="6"/>
+      <c r="X478" s="6"/>
+      <c r="Y478" s="6"/>
+      <c r="Z478" s="6"/>
+      <c r="AA478" s="6"/>
+      <c r="AB478" s="6"/>
+      <c r="AC478" s="6"/>
+      <c r="AD478" s="6"/>
+      <c r="AE478" s="6"/>
+    </row>
+    <row r="479" spans="1:31">
+      <c r="A479" s="6"/>
+      <c r="B479" s="6"/>
+      <c r="C479" s="6"/>
+      <c r="D479" s="6"/>
+      <c r="E479" s="6"/>
+      <c r="F479" s="6"/>
+      <c r="G479" s="6"/>
+      <c r="H479" s="6"/>
+      <c r="I479" s="6"/>
+      <c r="J479" s="6"/>
+      <c r="K479" s="6"/>
+      <c r="L479" s="6"/>
+      <c r="M479" s="6"/>
+      <c r="N479" s="6"/>
+      <c r="O479" s="6"/>
+      <c r="P479" s="6"/>
+      <c r="Q479" s="6"/>
+      <c r="R479" s="6"/>
+      <c r="S479" s="6"/>
+      <c r="T479" s="6"/>
+      <c r="U479" s="6"/>
+      <c r="V479" s="6"/>
+      <c r="W479" s="6"/>
+      <c r="X479" s="6"/>
+      <c r="Y479" s="6"/>
+      <c r="Z479" s="6"/>
+      <c r="AA479" s="6"/>
+      <c r="AB479" s="6"/>
+      <c r="AC479" s="6"/>
+      <c r="AD479" s="6"/>
+      <c r="AE479" s="6"/>
+    </row>
+    <row r="480" spans="1:31">
+      <c r="A480" s="6"/>
+      <c r="B480" s="6"/>
+      <c r="C480" s="6"/>
+      <c r="D480" s="6"/>
+      <c r="E480" s="6"/>
+      <c r="F480" s="6"/>
+      <c r="G480" s="6"/>
+      <c r="H480" s="6"/>
+      <c r="I480" s="6"/>
+      <c r="J480" s="6"/>
+      <c r="K480" s="6"/>
+      <c r="L480" s="6"/>
+      <c r="M480" s="6"/>
+      <c r="N480" s="6"/>
+      <c r="O480" s="6"/>
+      <c r="P480" s="6"/>
+      <c r="Q480" s="6"/>
+      <c r="R480" s="6"/>
+      <c r="S480" s="6"/>
+      <c r="T480" s="6"/>
+      <c r="U480" s="6"/>
+      <c r="V480" s="6"/>
+      <c r="W480" s="6"/>
+      <c r="X480" s="6"/>
+      <c r="Y480" s="6"/>
+      <c r="Z480" s="6"/>
+      <c r="AA480" s="6"/>
+      <c r="AB480" s="6"/>
+      <c r="AC480" s="6"/>
+      <c r="AD480" s="6"/>
+      <c r="AE480" s="6"/>
+    </row>
+    <row r="481" spans="1:31">
+      <c r="A481" s="6"/>
+      <c r="B481" s="6"/>
+      <c r="C481" s="6"/>
+      <c r="D481" s="6"/>
+      <c r="E481" s="6"/>
+      <c r="F481" s="6"/>
+      <c r="G481" s="6"/>
+      <c r="H481" s="6"/>
+      <c r="I481" s="6"/>
+      <c r="J481" s="6"/>
+      <c r="K481" s="6"/>
+      <c r="L481" s="6"/>
+      <c r="M481" s="6"/>
+      <c r="N481" s="6"/>
+      <c r="O481" s="6"/>
+      <c r="P481" s="6"/>
+      <c r="Q481" s="6"/>
+      <c r="R481" s="6"/>
+      <c r="S481" s="6"/>
+      <c r="T481" s="6"/>
+      <c r="U481" s="6"/>
+      <c r="V481" s="6"/>
+      <c r="W481" s="6"/>
+      <c r="X481" s="6"/>
+      <c r="Y481" s="6"/>
+      <c r="Z481" s="6"/>
+      <c r="AA481" s="6"/>
+      <c r="AB481" s="6"/>
+      <c r="AC481" s="6"/>
+      <c r="AD481" s="6"/>
+      <c r="AE481" s="6"/>
+    </row>
+    <row r="482" spans="1:31">
+      <c r="A482" s="6"/>
+      <c r="B482" s="6"/>
+      <c r="C482" s="6"/>
+      <c r="D482" s="6"/>
+      <c r="E482" s="6"/>
+      <c r="F482" s="6"/>
+      <c r="G482" s="6"/>
+      <c r="H482" s="6"/>
+      <c r="I482" s="6"/>
+      <c r="J482" s="6"/>
+      <c r="K482" s="6"/>
+      <c r="L482" s="6"/>
+      <c r="M482" s="6"/>
+      <c r="N482" s="6"/>
+      <c r="O482" s="6"/>
+      <c r="P482" s="6"/>
+      <c r="Q482" s="6"/>
+      <c r="R482" s="6"/>
+      <c r="S482" s="6"/>
+      <c r="T482" s="6"/>
+      <c r="U482" s="6"/>
+      <c r="V482" s="6"/>
+      <c r="W482" s="6"/>
+      <c r="X482" s="6"/>
+      <c r="Y482" s="6"/>
+      <c r="Z482" s="6"/>
+      <c r="AA482" s="6"/>
+      <c r="AB482" s="6"/>
+      <c r="AC482" s="6"/>
+      <c r="AD482" s="6"/>
+      <c r="AE482" s="6"/>
+    </row>
+    <row r="483" spans="1:31">
+      <c r="A483" s="6"/>
+      <c r="B483" s="6"/>
+      <c r="C483" s="6"/>
+      <c r="D483" s="6"/>
+      <c r="E483" s="6"/>
+      <c r="F483" s="6"/>
+      <c r="G483" s="6"/>
+      <c r="H483" s="6"/>
+      <c r="I483" s="6"/>
+      <c r="J483" s="6"/>
+      <c r="K483" s="6"/>
+      <c r="L483" s="6"/>
+      <c r="M483" s="6"/>
+      <c r="N483" s="6"/>
+      <c r="O483" s="6"/>
+      <c r="P483" s="6"/>
+      <c r="Q483" s="6"/>
+      <c r="R483" s="6"/>
+      <c r="S483" s="6"/>
+      <c r="T483" s="6"/>
+      <c r="U483" s="6"/>
+      <c r="V483" s="6"/>
+      <c r="W483" s="6"/>
+      <c r="X483" s="6"/>
+      <c r="Y483" s="6"/>
+      <c r="Z483" s="6"/>
+      <c r="AA483" s="6"/>
+      <c r="AB483" s="6"/>
+      <c r="AC483" s="6"/>
+      <c r="AD483" s="6"/>
+      <c r="AE483" s="6"/>
+    </row>
+    <row r="484" spans="1:31">
+      <c r="A484" s="6"/>
+      <c r="B484" s="6"/>
+      <c r="C484" s="6"/>
+      <c r="D484" s="6"/>
+      <c r="E484" s="6"/>
+      <c r="F484" s="6"/>
+      <c r="G484" s="6"/>
+      <c r="H484" s="6"/>
+      <c r="I484" s="6"/>
+      <c r="J484" s="6"/>
+      <c r="K484" s="6"/>
+      <c r="L484" s="6"/>
+      <c r="M484" s="6"/>
+      <c r="N484" s="6"/>
+      <c r="O484" s="6"/>
+      <c r="P484" s="6"/>
+      <c r="Q484" s="6"/>
+      <c r="R484" s="6"/>
+      <c r="S484" s="6"/>
+      <c r="T484" s="6"/>
+      <c r="U484" s="6"/>
+      <c r="V484" s="6"/>
+      <c r="W484" s="6"/>
+      <c r="X484" s="6"/>
+      <c r="Y484" s="6"/>
+      <c r="Z484" s="6"/>
+      <c r="AA484" s="6"/>
+      <c r="AB484" s="6"/>
+      <c r="AC484" s="6"/>
+      <c r="AD484" s="6"/>
+      <c r="AE484" s="6"/>
+    </row>
+    <row r="485" spans="1:31">
+      <c r="A485" s="6"/>
+      <c r="B485" s="6"/>
+      <c r="C485" s="6"/>
+      <c r="D485" s="6"/>
+      <c r="E485" s="6"/>
+      <c r="F485" s="6"/>
+      <c r="G485" s="6"/>
+      <c r="H485" s="6"/>
+      <c r="I485" s="6"/>
+      <c r="J485" s="6"/>
+      <c r="K485" s="6"/>
+      <c r="L485" s="6"/>
+      <c r="M485" s="6"/>
+      <c r="N485" s="6"/>
+      <c r="O485" s="6"/>
+      <c r="P485" s="6"/>
+      <c r="Q485" s="6"/>
+      <c r="R485" s="6"/>
+      <c r="S485" s="6"/>
+      <c r="T485" s="6"/>
+      <c r="U485" s="6"/>
+      <c r="V485" s="6"/>
+      <c r="W485" s="6"/>
+      <c r="X485" s="6"/>
+      <c r="Y485" s="6"/>
+      <c r="Z485" s="6"/>
+      <c r="AA485" s="6"/>
+      <c r="AB485" s="6"/>
+      <c r="AC485" s="6"/>
+      <c r="AD485" s="6"/>
+      <c r="AE485" s="6"/>
+    </row>
+    <row r="486" spans="1:31">
+      <c r="A486" s="6"/>
+      <c r="B486" s="6"/>
+      <c r="C486" s="6"/>
+      <c r="D486" s="6"/>
+      <c r="E486" s="6"/>
+      <c r="F486" s="6"/>
+      <c r="G486" s="6"/>
+      <c r="H486" s="6"/>
+      <c r="I486" s="6"/>
+      <c r="J486" s="6"/>
+      <c r="K486" s="6"/>
+      <c r="L486" s="6"/>
+      <c r="M486" s="6"/>
+      <c r="N486" s="6"/>
+      <c r="O486" s="6"/>
+      <c r="P486" s="6"/>
+      <c r="Q486" s="6"/>
+      <c r="R486" s="6"/>
+      <c r="S486" s="6"/>
+      <c r="T486" s="6"/>
+      <c r="U486" s="6"/>
+      <c r="V486" s="6"/>
+      <c r="W486" s="6"/>
+      <c r="X486" s="6"/>
+      <c r="Y486" s="6"/>
+      <c r="Z486" s="6"/>
+      <c r="AA486" s="6"/>
+      <c r="AB486" s="6"/>
+      <c r="AC486" s="6"/>
+      <c r="AD486" s="6"/>
+      <c r="AE486" s="6"/>
+    </row>
+    <row r="487" spans="1:31">
+      <c r="A487" s="6"/>
+      <c r="B487" s="6"/>
+      <c r="C487" s="6"/>
+      <c r="D487" s="6"/>
+      <c r="E487" s="6"/>
+      <c r="F487" s="6"/>
+      <c r="G487" s="6"/>
+      <c r="H487" s="6"/>
+      <c r="I487" s="6"/>
+      <c r="J487" s="6"/>
+      <c r="K487" s="6"/>
+      <c r="L487" s="6"/>
+      <c r="M487" s="6"/>
+      <c r="N487" s="6"/>
+      <c r="O487" s="6"/>
+      <c r="P487" s="6"/>
+      <c r="Q487" s="6"/>
+      <c r="R487" s="6"/>
+      <c r="S487" s="6"/>
+      <c r="T487" s="6"/>
+      <c r="U487" s="6"/>
+      <c r="V487" s="6"/>
+      <c r="W487" s="6"/>
+      <c r="X487" s="6"/>
+      <c r="Y487" s="6"/>
+      <c r="Z487" s="6"/>
+      <c r="AA487" s="6"/>
+      <c r="AB487" s="6"/>
+      <c r="AC487" s="6"/>
+      <c r="AD487" s="6"/>
+      <c r="AE487" s="6"/>
+    </row>
+    <row r="488" spans="1:31">
+      <c r="A488" s="6"/>
+      <c r="B488" s="6"/>
+      <c r="C488" s="6"/>
+      <c r="D488" s="6"/>
+      <c r="E488" s="6"/>
+      <c r="F488" s="6"/>
+      <c r="G488" s="6"/>
+      <c r="H488" s="6"/>
+      <c r="I488" s="6"/>
+      <c r="J488" s="6"/>
+      <c r="K488" s="6"/>
+      <c r="L488" s="6"/>
+      <c r="M488" s="6"/>
+      <c r="N488" s="6"/>
+      <c r="O488" s="6"/>
+      <c r="P488" s="6"/>
+      <c r="Q488" s="6"/>
+      <c r="R488" s="6"/>
+      <c r="S488" s="6"/>
+      <c r="T488" s="6"/>
+      <c r="U488" s="6"/>
+      <c r="V488" s="6"/>
+      <c r="W488" s="6"/>
+      <c r="X488" s="6"/>
+      <c r="Y488" s="6"/>
+      <c r="Z488" s="6"/>
+      <c r="AA488" s="6"/>
+      <c r="AB488" s="6"/>
+      <c r="AC488" s="6"/>
+      <c r="AD488" s="6"/>
+      <c r="AE488" s="6"/>
+    </row>
+    <row r="489" spans="1:31">
+      <c r="A489" s="6"/>
+      <c r="B489" s="6"/>
+      <c r="C489" s="6"/>
+      <c r="D489" s="6"/>
+      <c r="E489" s="6"/>
+      <c r="F489" s="6"/>
+      <c r="G489" s="6"/>
+      <c r="H489" s="6"/>
+      <c r="I489" s="6"/>
+      <c r="J489" s="6"/>
+      <c r="K489" s="6"/>
+      <c r="L489" s="6"/>
+      <c r="M489" s="6"/>
+      <c r="N489" s="6"/>
+      <c r="O489" s="6"/>
+      <c r="P489" s="6"/>
+      <c r="Q489" s="6"/>
+      <c r="R489" s="6"/>
+      <c r="S489" s="6"/>
+      <c r="T489" s="6"/>
+      <c r="U489" s="6"/>
+      <c r="V489" s="6"/>
+      <c r="W489" s="6"/>
+      <c r="X489" s="6"/>
+      <c r="Y489" s="6"/>
+      <c r="Z489" s="6"/>
+      <c r="AA489" s="6"/>
+      <c r="AB489" s="6"/>
+      <c r="AC489" s="6"/>
+      <c r="AD489" s="6"/>
+      <c r="AE489" s="6"/>
+    </row>
+    <row r="490" spans="1:31">
+      <c r="A490" s="6"/>
+      <c r="B490" s="6"/>
+      <c r="C490" s="6"/>
+      <c r="D490" s="6"/>
+      <c r="E490" s="6"/>
+      <c r="F490" s="6"/>
+      <c r="G490" s="6"/>
+      <c r="H490" s="6"/>
+      <c r="I490" s="6"/>
+      <c r="J490" s="6"/>
+      <c r="K490" s="6"/>
+      <c r="L490" s="6"/>
+      <c r="M490" s="6"/>
+      <c r="N490" s="6"/>
+      <c r="O490" s="6"/>
+      <c r="P490" s="6"/>
+      <c r="Q490" s="6"/>
+      <c r="R490" s="6"/>
+      <c r="S490" s="6"/>
+      <c r="T490" s="6"/>
+      <c r="U490" s="6"/>
+      <c r="V490" s="6"/>
+      <c r="W490" s="6"/>
+      <c r="X490" s="6"/>
+      <c r="Y490" s="6"/>
+      <c r="Z490" s="6"/>
+      <c r="AA490" s="6"/>
+      <c r="AB490" s="6"/>
+      <c r="AC490" s="6"/>
+      <c r="AD490" s="6"/>
+      <c r="AE490" s="6"/>
+    </row>
+    <row r="491" spans="1:31">
+      <c r="A491" s="6"/>
+      <c r="B491" s="6"/>
+      <c r="C491" s="6"/>
+      <c r="D491" s="6"/>
+      <c r="E491" s="6"/>
+      <c r="F491" s="6"/>
+      <c r="G491" s="6"/>
+      <c r="H491" s="6"/>
+      <c r="I491" s="6"/>
+      <c r="J491" s="6"/>
+      <c r="K491" s="6"/>
+      <c r="L491" s="6"/>
+      <c r="M491" s="6"/>
+      <c r="N491" s="6"/>
+      <c r="O491" s="6"/>
+      <c r="P491" s="6"/>
+      <c r="Q491" s="6"/>
+      <c r="R491" s="6"/>
+      <c r="S491" s="6"/>
+      <c r="T491" s="6"/>
+      <c r="U491" s="6"/>
+      <c r="V491" s="6"/>
+      <c r="W491" s="6"/>
+      <c r="X491" s="6"/>
+      <c r="Y491" s="6"/>
+      <c r="Z491" s="6"/>
+      <c r="AA491" s="6"/>
+      <c r="AB491" s="6"/>
+      <c r="AC491" s="6"/>
+      <c r="AD491" s="6"/>
+      <c r="AE491" s="6"/>
+    </row>
+    <row r="492" spans="1:31">
+      <c r="A492" s="6"/>
+      <c r="B492" s="6"/>
+      <c r="C492" s="6"/>
+      <c r="D492" s="6"/>
+      <c r="E492" s="6"/>
+      <c r="F492" s="6"/>
+      <c r="G492" s="6"/>
+      <c r="H492" s="6"/>
+      <c r="I492" s="6"/>
+      <c r="J492" s="6"/>
+      <c r="K492" s="6"/>
+      <c r="L492" s="6"/>
+      <c r="M492" s="6"/>
+      <c r="N492" s="6"/>
+      <c r="O492" s="6"/>
+      <c r="P492" s="6"/>
+      <c r="Q492" s="6"/>
+      <c r="R492" s="6"/>
+      <c r="S492" s="6"/>
+      <c r="T492" s="6"/>
+      <c r="U492" s="6"/>
+      <c r="V492" s="6"/>
+      <c r="W492" s="6"/>
+      <c r="X492" s="6"/>
+      <c r="Y492" s="6"/>
+      <c r="Z492" s="6"/>
+      <c r="AA492" s="6"/>
+      <c r="AB492" s="6"/>
+      <c r="AC492" s="6"/>
+      <c r="AD492" s="6"/>
+      <c r="AE492" s="6"/>
+    </row>
+    <row r="493" spans="1:31">
+      <c r="A493" s="6"/>
+      <c r="B493" s="6"/>
+      <c r="C493" s="6"/>
+      <c r="D493" s="6"/>
+      <c r="E493" s="6"/>
+      <c r="F493" s="6"/>
+      <c r="G493" s="6"/>
+      <c r="H493" s="6"/>
+      <c r="I493" s="6"/>
+      <c r="J493" s="6"/>
+      <c r="K493" s="6"/>
+      <c r="L493" s="6"/>
+      <c r="M493" s="6"/>
+      <c r="N493" s="6"/>
+      <c r="O493" s="6"/>
+      <c r="P493" s="6"/>
+      <c r="Q493" s="6"/>
+      <c r="R493" s="6"/>
+      <c r="S493" s="6"/>
+      <c r="T493" s="6"/>
+      <c r="U493" s="6"/>
+      <c r="V493" s="6"/>
+      <c r="W493" s="6"/>
+      <c r="X493" s="6"/>
+      <c r="Y493" s="6"/>
+      <c r="Z493" s="6"/>
+      <c r="AA493" s="6"/>
+      <c r="AB493" s="6"/>
+      <c r="AC493" s="6"/>
+      <c r="AD493" s="6"/>
+      <c r="AE493" s="6"/>
+    </row>
+    <row r="494" spans="1:31">
+      <c r="A494" s="6"/>
+      <c r="B494" s="6"/>
+      <c r="C494" s="6"/>
+      <c r="D494" s="6"/>
+      <c r="E494" s="6"/>
+      <c r="F494" s="6"/>
+      <c r="G494" s="6"/>
+      <c r="H494" s="6"/>
+      <c r="I494" s="6"/>
+      <c r="J494" s="6"/>
+      <c r="K494" s="6"/>
+      <c r="L494" s="6"/>
+      <c r="M494" s="6"/>
+      <c r="N494" s="6"/>
+      <c r="O494" s="6"/>
+      <c r="P494" s="6"/>
+      <c r="Q494" s="6"/>
+      <c r="R494" s="6"/>
+      <c r="S494" s="6"/>
+      <c r="T494" s="6"/>
+      <c r="U494" s="6"/>
+      <c r="V494" s="6"/>
+      <c r="W494" s="6"/>
+      <c r="X494" s="6"/>
+      <c r="Y494" s="6"/>
+      <c r="Z494" s="6"/>
+      <c r="AA494" s="6"/>
+      <c r="AB494" s="6"/>
+      <c r="AC494" s="6"/>
+      <c r="AD494" s="6"/>
+      <c r="AE494" s="6"/>
+    </row>
+    <row r="495" spans="1:31">
+      <c r="A495" s="6"/>
+      <c r="B495" s="6"/>
+      <c r="C495" s="6"/>
+      <c r="D495" s="6"/>
+      <c r="E495" s="6"/>
+      <c r="F495" s="6"/>
+      <c r="G495" s="6"/>
+      <c r="H495" s="6"/>
+      <c r="I495" s="6"/>
+      <c r="J495" s="6"/>
+      <c r="K495" s="6"/>
+      <c r="L495" s="6"/>
+      <c r="M495" s="6"/>
+      <c r="N495" s="6"/>
+      <c r="O495" s="6"/>
+      <c r="P495" s="6"/>
+      <c r="Q495" s="6"/>
+      <c r="R495" s="6"/>
+      <c r="S495" s="6"/>
+      <c r="T495" s="6"/>
+      <c r="U495" s="6"/>
+      <c r="V495" s="6"/>
+      <c r="W495" s="6"/>
+      <c r="X495" s="6"/>
+      <c r="Y495" s="6"/>
+      <c r="Z495" s="6"/>
+      <c r="AA495" s="6"/>
+      <c r="AB495" s="6"/>
+      <c r="AC495" s="6"/>
+      <c r="AD495" s="6"/>
+      <c r="AE495" s="6"/>
+    </row>
+    <row r="496" spans="1:31">
+      <c r="A496" s="6"/>
+      <c r="B496" s="6"/>
+      <c r="C496" s="6"/>
+      <c r="D496" s="6"/>
+      <c r="E496" s="6"/>
+      <c r="F496" s="6"/>
+      <c r="G496" s="6"/>
+      <c r="H496" s="6"/>
+      <c r="I496" s="6"/>
+      <c r="J496" s="6"/>
+      <c r="K496" s="6"/>
+      <c r="L496" s="6"/>
+      <c r="M496" s="6"/>
+      <c r="N496" s="6"/>
+      <c r="O496" s="6"/>
+      <c r="P496" s="6"/>
+      <c r="Q496" s="6"/>
+      <c r="R496" s="6"/>
+      <c r="S496" s="6"/>
+      <c r="T496" s="6"/>
+      <c r="U496" s="6"/>
+    </row>
+    <row r="497" spans="19:21">
+      <c r="S497" s="6"/>
+      <c r="T497" s="6"/>
+      <c r="U497" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="CE27:CS27"/>
+  <mergeCells count="11">
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="AC4:AE4"/>
+    <mergeCell ref="Q4:S4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <ignoredErrors>
+    <ignoredError sqref="W20 Z20 W6:W7 Z6:Z7 W41:Z41 W55:Z55 W77:Z77 W86:Z86 W100:Z100 W112:Z123 W142:Z142 W163:Z173 W197:Z211 W226:Z244 W250:Z250 W274:Z280 W289:Z289" numberStoredAsText="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>