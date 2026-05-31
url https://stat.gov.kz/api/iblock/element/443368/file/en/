--- v0 (2026-04-14)
+++ v1 (2026-05-31)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C512983-C825-4757-A37C-B325475A5341}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32D77EA6-FE55-4B4D-A520-EAC386946F61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11385" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
@@ -1485,51 +1485,51 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="6"/>
     <col min="21" max="21" width="8.85546875" style="6" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="6"/>
     <col min="257" max="257" width="20" style="6" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="6"/>
     <col min="277" max="277" width="8.85546875" style="6" customWidth="1"/>
@@ -3154,78 +3154,80 @@
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13" ht="26.25">
       <c r="A36" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="24">
         <v>2165</v>
       </c>
       <c r="C36" s="24">
         <v>2138.1</v>
       </c>
       <c r="D36" s="24">
         <v>2109.1999999999998</v>
       </c>
-      <c r="E36" s="24"/>
+      <c r="E36" s="24">
+        <v>2085</v>
+      </c>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A35:M35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:M33"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>