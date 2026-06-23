--- v1 (2026-05-31)
+++ v2 (2026-06-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32D77EA6-FE55-4B4D-A520-EAC386946F61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE736C7B-C945-42E3-9A69-816A92B64441}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11385" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7200" yWindow="1185" windowWidth="21600" windowHeight="11385" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
@@ -1485,51 +1485,51 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:M36"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="5" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="6"/>
     <col min="21" max="21" width="8.85546875" style="6" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="6"/>
     <col min="257" max="257" width="20" style="6" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="6"/>
     <col min="277" max="277" width="8.85546875" style="6" customWidth="1"/>
@@ -3157,77 +3157,79 @@
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13" ht="26.25">
       <c r="A36" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="24">
         <v>2165</v>
       </c>
       <c r="C36" s="24">
         <v>2138.1</v>
       </c>
       <c r="D36" s="24">
         <v>2109.1999999999998</v>
       </c>
       <c r="E36" s="24">
         <v>2085</v>
       </c>
-      <c r="F36" s="24"/>
+      <c r="F36" s="24">
+        <v>2063.9</v>
+      </c>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:M33"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="A35:M35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>