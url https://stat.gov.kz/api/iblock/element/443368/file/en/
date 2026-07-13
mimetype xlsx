--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE736C7B-C945-42E3-9A69-816A92B64441}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7200" yWindow="1185" windowWidth="21600" windowHeight="11385" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7200" yWindow="1188" windowWidth="21600" windowHeight="11388"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/431470/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
@@ -212,51 +211,51 @@
   <si>
     <t>Department of Service and Energy Statistics</t>
   </si>
   <si>
     <t>Samat Binazar</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
   <si>
     <t>since 2009</t>
   </si>
   <si>
     <t>Thousand units</t>
   </si>
   <si>
     <t>Number of fixed telephone lines connected to digital telephone exchanges at the end of the reporting year</t>
   </si>
   <si>
     <t xml:space="preserve">© Bureau of National statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -536,51 +535,51 @@
     <xf numFmtId="49" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -598,86 +597,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -810,336 +809,336 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Krykbaeva@stat.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A2" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="11">
         <v>19220101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A4" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A5" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="30">
+    <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="25.5">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="26.4">
       <c r="A11" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>47</v>
       </c>
       <c r="M11" s="15"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A12" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M12" s="15"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" ht="25.5">
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="26.4">
       <c r="A13" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>2</v>
       </c>
       <c r="M13" s="15"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A14" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="15"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A15" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>4</v>
       </c>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
-        <v>46125</v>
+        <v>46216</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="36">
-        <v>46154</v>
+        <v>46185</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="31" t="s">
         <v>44</v>
       </c>
@@ -1153,1113 +1152,1113 @@
         <v>45</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>6</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" display="A.Krykbaeva@stat.kz" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3" display="A.Krykbaeva@stat.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="21" customWidth="1"/>
+    <col min="4" max="256" width="9.109375" style="21"/>
+    <col min="257" max="257" width="4.44140625" style="21" customWidth="1"/>
+    <col min="258" max="258" width="88.44140625" style="21" customWidth="1"/>
+    <col min="259" max="259" width="37.88671875" style="21" customWidth="1"/>
+    <col min="260" max="512" width="9.109375" style="21"/>
+    <col min="513" max="513" width="4.44140625" style="21" customWidth="1"/>
+    <col min="514" max="514" width="88.44140625" style="21" customWidth="1"/>
+    <col min="515" max="515" width="37.88671875" style="21" customWidth="1"/>
+    <col min="516" max="768" width="9.109375" style="21"/>
+    <col min="769" max="769" width="4.44140625" style="21" customWidth="1"/>
+    <col min="770" max="770" width="88.44140625" style="21" customWidth="1"/>
+    <col min="771" max="771" width="37.88671875" style="21" customWidth="1"/>
+    <col min="772" max="1024" width="9.109375" style="21"/>
+    <col min="1025" max="1025" width="4.44140625" style="21" customWidth="1"/>
+    <col min="1026" max="1026" width="88.44140625" style="21" customWidth="1"/>
+    <col min="1027" max="1027" width="37.88671875" style="21" customWidth="1"/>
+    <col min="1028" max="1280" width="9.109375" style="21"/>
+    <col min="1281" max="1281" width="4.44140625" style="21" customWidth="1"/>
+    <col min="1282" max="1282" width="88.44140625" style="21" customWidth="1"/>
+    <col min="1283" max="1283" width="37.88671875" style="21" customWidth="1"/>
+    <col min="1284" max="1536" width="9.109375" style="21"/>
+    <col min="1537" max="1537" width="4.44140625" style="21" customWidth="1"/>
+    <col min="1538" max="1538" width="88.44140625" style="21" customWidth="1"/>
+    <col min="1539" max="1539" width="37.88671875" style="21" customWidth="1"/>
+    <col min="1540" max="1792" width="9.109375" style="21"/>
+    <col min="1793" max="1793" width="4.44140625" style="21" customWidth="1"/>
+    <col min="1794" max="1794" width="88.44140625" style="21" customWidth="1"/>
+    <col min="1795" max="1795" width="37.88671875" style="21" customWidth="1"/>
+    <col min="1796" max="2048" width="9.109375" style="21"/>
+    <col min="2049" max="2049" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2050" max="2050" width="88.44140625" style="21" customWidth="1"/>
+    <col min="2051" max="2051" width="37.88671875" style="21" customWidth="1"/>
+    <col min="2052" max="2304" width="9.109375" style="21"/>
+    <col min="2305" max="2305" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2306" max="2306" width="88.44140625" style="21" customWidth="1"/>
+    <col min="2307" max="2307" width="37.88671875" style="21" customWidth="1"/>
+    <col min="2308" max="2560" width="9.109375" style="21"/>
+    <col min="2561" max="2561" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2562" max="2562" width="88.44140625" style="21" customWidth="1"/>
+    <col min="2563" max="2563" width="37.88671875" style="21" customWidth="1"/>
+    <col min="2564" max="2816" width="9.109375" style="21"/>
+    <col min="2817" max="2817" width="4.44140625" style="21" customWidth="1"/>
+    <col min="2818" max="2818" width="88.44140625" style="21" customWidth="1"/>
+    <col min="2819" max="2819" width="37.88671875" style="21" customWidth="1"/>
+    <col min="2820" max="3072" width="9.109375" style="21"/>
+    <col min="3073" max="3073" width="4.44140625" style="21" customWidth="1"/>
+    <col min="3074" max="3074" width="88.44140625" style="21" customWidth="1"/>
+    <col min="3075" max="3075" width="37.88671875" style="21" customWidth="1"/>
+    <col min="3076" max="3328" width="9.109375" style="21"/>
+    <col min="3329" max="3329" width="4.44140625" style="21" customWidth="1"/>
+    <col min="3330" max="3330" width="88.44140625" style="21" customWidth="1"/>
+    <col min="3331" max="3331" width="37.88671875" style="21" customWidth="1"/>
+    <col min="3332" max="3584" width="9.109375" style="21"/>
+    <col min="3585" max="3585" width="4.44140625" style="21" customWidth="1"/>
+    <col min="3586" max="3586" width="88.44140625" style="21" customWidth="1"/>
+    <col min="3587" max="3587" width="37.88671875" style="21" customWidth="1"/>
+    <col min="3588" max="3840" width="9.109375" style="21"/>
+    <col min="3841" max="3841" width="4.44140625" style="21" customWidth="1"/>
+    <col min="3842" max="3842" width="88.44140625" style="21" customWidth="1"/>
+    <col min="3843" max="3843" width="37.88671875" style="21" customWidth="1"/>
+    <col min="3844" max="4096" width="9.109375" style="21"/>
+    <col min="4097" max="4097" width="4.44140625" style="21" customWidth="1"/>
+    <col min="4098" max="4098" width="88.44140625" style="21" customWidth="1"/>
+    <col min="4099" max="4099" width="37.88671875" style="21" customWidth="1"/>
+    <col min="4100" max="4352" width="9.109375" style="21"/>
+    <col min="4353" max="4353" width="4.44140625" style="21" customWidth="1"/>
+    <col min="4354" max="4354" width="88.44140625" style="21" customWidth="1"/>
+    <col min="4355" max="4355" width="37.88671875" style="21" customWidth="1"/>
+    <col min="4356" max="4608" width="9.109375" style="21"/>
+    <col min="4609" max="4609" width="4.44140625" style="21" customWidth="1"/>
+    <col min="4610" max="4610" width="88.44140625" style="21" customWidth="1"/>
+    <col min="4611" max="4611" width="37.88671875" style="21" customWidth="1"/>
+    <col min="4612" max="4864" width="9.109375" style="21"/>
+    <col min="4865" max="4865" width="4.44140625" style="21" customWidth="1"/>
+    <col min="4866" max="4866" width="88.44140625" style="21" customWidth="1"/>
+    <col min="4867" max="4867" width="37.88671875" style="21" customWidth="1"/>
+    <col min="4868" max="5120" width="9.109375" style="21"/>
+    <col min="5121" max="5121" width="4.44140625" style="21" customWidth="1"/>
+    <col min="5122" max="5122" width="88.44140625" style="21" customWidth="1"/>
+    <col min="5123" max="5123" width="37.88671875" style="21" customWidth="1"/>
+    <col min="5124" max="5376" width="9.109375" style="21"/>
+    <col min="5377" max="5377" width="4.44140625" style="21" customWidth="1"/>
+    <col min="5378" max="5378" width="88.44140625" style="21" customWidth="1"/>
+    <col min="5379" max="5379" width="37.88671875" style="21" customWidth="1"/>
+    <col min="5380" max="5632" width="9.109375" style="21"/>
+    <col min="5633" max="5633" width="4.44140625" style="21" customWidth="1"/>
+    <col min="5634" max="5634" width="88.44140625" style="21" customWidth="1"/>
+    <col min="5635" max="5635" width="37.88671875" style="21" customWidth="1"/>
+    <col min="5636" max="5888" width="9.109375" style="21"/>
+    <col min="5889" max="5889" width="4.44140625" style="21" customWidth="1"/>
+    <col min="5890" max="5890" width="88.44140625" style="21" customWidth="1"/>
+    <col min="5891" max="5891" width="37.88671875" style="21" customWidth="1"/>
+    <col min="5892" max="6144" width="9.109375" style="21"/>
+    <col min="6145" max="6145" width="4.44140625" style="21" customWidth="1"/>
+    <col min="6146" max="6146" width="88.44140625" style="21" customWidth="1"/>
+    <col min="6147" max="6147" width="37.88671875" style="21" customWidth="1"/>
+    <col min="6148" max="6400" width="9.109375" style="21"/>
+    <col min="6401" max="6401" width="4.44140625" style="21" customWidth="1"/>
+    <col min="6402" max="6402" width="88.44140625" style="21" customWidth="1"/>
+    <col min="6403" max="6403" width="37.88671875" style="21" customWidth="1"/>
+    <col min="6404" max="6656" width="9.109375" style="21"/>
+    <col min="6657" max="6657" width="4.44140625" style="21" customWidth="1"/>
+    <col min="6658" max="6658" width="88.44140625" style="21" customWidth="1"/>
+    <col min="6659" max="6659" width="37.88671875" style="21" customWidth="1"/>
+    <col min="6660" max="6912" width="9.109375" style="21"/>
+    <col min="6913" max="6913" width="4.44140625" style="21" customWidth="1"/>
+    <col min="6914" max="6914" width="88.44140625" style="21" customWidth="1"/>
+    <col min="6915" max="6915" width="37.88671875" style="21" customWidth="1"/>
+    <col min="6916" max="7168" width="9.109375" style="21"/>
+    <col min="7169" max="7169" width="4.44140625" style="21" customWidth="1"/>
+    <col min="7170" max="7170" width="88.44140625" style="21" customWidth="1"/>
+    <col min="7171" max="7171" width="37.88671875" style="21" customWidth="1"/>
+    <col min="7172" max="7424" width="9.109375" style="21"/>
+    <col min="7425" max="7425" width="4.44140625" style="21" customWidth="1"/>
+    <col min="7426" max="7426" width="88.44140625" style="21" customWidth="1"/>
+    <col min="7427" max="7427" width="37.88671875" style="21" customWidth="1"/>
+    <col min="7428" max="7680" width="9.109375" style="21"/>
+    <col min="7681" max="7681" width="4.44140625" style="21" customWidth="1"/>
+    <col min="7682" max="7682" width="88.44140625" style="21" customWidth="1"/>
+    <col min="7683" max="7683" width="37.88671875" style="21" customWidth="1"/>
+    <col min="7684" max="7936" width="9.109375" style="21"/>
+    <col min="7937" max="7937" width="4.44140625" style="21" customWidth="1"/>
+    <col min="7938" max="7938" width="88.44140625" style="21" customWidth="1"/>
+    <col min="7939" max="7939" width="37.88671875" style="21" customWidth="1"/>
+    <col min="7940" max="8192" width="9.109375" style="21"/>
+    <col min="8193" max="8193" width="4.44140625" style="21" customWidth="1"/>
+    <col min="8194" max="8194" width="88.44140625" style="21" customWidth="1"/>
+    <col min="8195" max="8195" width="37.88671875" style="21" customWidth="1"/>
+    <col min="8196" max="8448" width="9.109375" style="21"/>
+    <col min="8449" max="8449" width="4.44140625" style="21" customWidth="1"/>
+    <col min="8450" max="8450" width="88.44140625" style="21" customWidth="1"/>
+    <col min="8451" max="8451" width="37.88671875" style="21" customWidth="1"/>
+    <col min="8452" max="8704" width="9.109375" style="21"/>
+    <col min="8705" max="8705" width="4.44140625" style="21" customWidth="1"/>
+    <col min="8706" max="8706" width="88.44140625" style="21" customWidth="1"/>
+    <col min="8707" max="8707" width="37.88671875" style="21" customWidth="1"/>
+    <col min="8708" max="8960" width="9.109375" style="21"/>
+    <col min="8961" max="8961" width="4.44140625" style="21" customWidth="1"/>
+    <col min="8962" max="8962" width="88.44140625" style="21" customWidth="1"/>
+    <col min="8963" max="8963" width="37.88671875" style="21" customWidth="1"/>
+    <col min="8964" max="9216" width="9.109375" style="21"/>
+    <col min="9217" max="9217" width="4.44140625" style="21" customWidth="1"/>
+    <col min="9218" max="9218" width="88.44140625" style="21" customWidth="1"/>
+    <col min="9219" max="9219" width="37.88671875" style="21" customWidth="1"/>
+    <col min="9220" max="9472" width="9.109375" style="21"/>
+    <col min="9473" max="9473" width="4.44140625" style="21" customWidth="1"/>
+    <col min="9474" max="9474" width="88.44140625" style="21" customWidth="1"/>
+    <col min="9475" max="9475" width="37.88671875" style="21" customWidth="1"/>
+    <col min="9476" max="9728" width="9.109375" style="21"/>
+    <col min="9729" max="9729" width="4.44140625" style="21" customWidth="1"/>
+    <col min="9730" max="9730" width="88.44140625" style="21" customWidth="1"/>
+    <col min="9731" max="9731" width="37.88671875" style="21" customWidth="1"/>
+    <col min="9732" max="9984" width="9.109375" style="21"/>
+    <col min="9985" max="9985" width="4.44140625" style="21" customWidth="1"/>
+    <col min="9986" max="9986" width="88.44140625" style="21" customWidth="1"/>
+    <col min="9987" max="9987" width="37.88671875" style="21" customWidth="1"/>
+    <col min="9988" max="10240" width="9.109375" style="21"/>
+    <col min="10241" max="10241" width="4.44140625" style="21" customWidth="1"/>
+    <col min="10242" max="10242" width="88.44140625" style="21" customWidth="1"/>
+    <col min="10243" max="10243" width="37.88671875" style="21" customWidth="1"/>
+    <col min="10244" max="10496" width="9.109375" style="21"/>
+    <col min="10497" max="10497" width="4.44140625" style="21" customWidth="1"/>
+    <col min="10498" max="10498" width="88.44140625" style="21" customWidth="1"/>
+    <col min="10499" max="10499" width="37.88671875" style="21" customWidth="1"/>
+    <col min="10500" max="10752" width="9.109375" style="21"/>
+    <col min="10753" max="10753" width="4.44140625" style="21" customWidth="1"/>
+    <col min="10754" max="10754" width="88.44140625" style="21" customWidth="1"/>
+    <col min="10755" max="10755" width="37.88671875" style="21" customWidth="1"/>
+    <col min="10756" max="11008" width="9.109375" style="21"/>
+    <col min="11009" max="11009" width="4.44140625" style="21" customWidth="1"/>
+    <col min="11010" max="11010" width="88.44140625" style="21" customWidth="1"/>
+    <col min="11011" max="11011" width="37.88671875" style="21" customWidth="1"/>
+    <col min="11012" max="11264" width="9.109375" style="21"/>
+    <col min="11265" max="11265" width="4.44140625" style="21" customWidth="1"/>
+    <col min="11266" max="11266" width="88.44140625" style="21" customWidth="1"/>
+    <col min="11267" max="11267" width="37.88671875" style="21" customWidth="1"/>
+    <col min="11268" max="11520" width="9.109375" style="21"/>
+    <col min="11521" max="11521" width="4.44140625" style="21" customWidth="1"/>
+    <col min="11522" max="11522" width="88.44140625" style="21" customWidth="1"/>
+    <col min="11523" max="11523" width="37.88671875" style="21" customWidth="1"/>
+    <col min="11524" max="11776" width="9.109375" style="21"/>
+    <col min="11777" max="11777" width="4.44140625" style="21" customWidth="1"/>
+    <col min="11778" max="11778" width="88.44140625" style="21" customWidth="1"/>
+    <col min="11779" max="11779" width="37.88671875" style="21" customWidth="1"/>
+    <col min="11780" max="12032" width="9.109375" style="21"/>
+    <col min="12033" max="12033" width="4.44140625" style="21" customWidth="1"/>
+    <col min="12034" max="12034" width="88.44140625" style="21" customWidth="1"/>
+    <col min="12035" max="12035" width="37.88671875" style="21" customWidth="1"/>
+    <col min="12036" max="12288" width="9.109375" style="21"/>
+    <col min="12289" max="12289" width="4.44140625" style="21" customWidth="1"/>
+    <col min="12290" max="12290" width="88.44140625" style="21" customWidth="1"/>
+    <col min="12291" max="12291" width="37.88671875" style="21" customWidth="1"/>
+    <col min="12292" max="12544" width="9.109375" style="21"/>
+    <col min="12545" max="12545" width="4.44140625" style="21" customWidth="1"/>
+    <col min="12546" max="12546" width="88.44140625" style="21" customWidth="1"/>
+    <col min="12547" max="12547" width="37.88671875" style="21" customWidth="1"/>
+    <col min="12548" max="12800" width="9.109375" style="21"/>
+    <col min="12801" max="12801" width="4.44140625" style="21" customWidth="1"/>
+    <col min="12802" max="12802" width="88.44140625" style="21" customWidth="1"/>
+    <col min="12803" max="12803" width="37.88671875" style="21" customWidth="1"/>
+    <col min="12804" max="13056" width="9.109375" style="21"/>
+    <col min="13057" max="13057" width="4.44140625" style="21" customWidth="1"/>
+    <col min="13058" max="13058" width="88.44140625" style="21" customWidth="1"/>
+    <col min="13059" max="13059" width="37.88671875" style="21" customWidth="1"/>
+    <col min="13060" max="13312" width="9.109375" style="21"/>
+    <col min="13313" max="13313" width="4.44140625" style="21" customWidth="1"/>
+    <col min="13314" max="13314" width="88.44140625" style="21" customWidth="1"/>
+    <col min="13315" max="13315" width="37.88671875" style="21" customWidth="1"/>
+    <col min="13316" max="13568" width="9.109375" style="21"/>
+    <col min="13569" max="13569" width="4.44140625" style="21" customWidth="1"/>
+    <col min="13570" max="13570" width="88.44140625" style="21" customWidth="1"/>
+    <col min="13571" max="13571" width="37.88671875" style="21" customWidth="1"/>
+    <col min="13572" max="13824" width="9.109375" style="21"/>
+    <col min="13825" max="13825" width="4.44140625" style="21" customWidth="1"/>
+    <col min="13826" max="13826" width="88.44140625" style="21" customWidth="1"/>
+    <col min="13827" max="13827" width="37.88671875" style="21" customWidth="1"/>
+    <col min="13828" max="14080" width="9.109375" style="21"/>
+    <col min="14081" max="14081" width="4.44140625" style="21" customWidth="1"/>
+    <col min="14082" max="14082" width="88.44140625" style="21" customWidth="1"/>
+    <col min="14083" max="14083" width="37.88671875" style="21" customWidth="1"/>
+    <col min="14084" max="14336" width="9.109375" style="21"/>
+    <col min="14337" max="14337" width="4.44140625" style="21" customWidth="1"/>
+    <col min="14338" max="14338" width="88.44140625" style="21" customWidth="1"/>
+    <col min="14339" max="14339" width="37.88671875" style="21" customWidth="1"/>
+    <col min="14340" max="14592" width="9.109375" style="21"/>
+    <col min="14593" max="14593" width="4.44140625" style="21" customWidth="1"/>
+    <col min="14594" max="14594" width="88.44140625" style="21" customWidth="1"/>
+    <col min="14595" max="14595" width="37.88671875" style="21" customWidth="1"/>
+    <col min="14596" max="14848" width="9.109375" style="21"/>
+    <col min="14849" max="14849" width="4.44140625" style="21" customWidth="1"/>
+    <col min="14850" max="14850" width="88.44140625" style="21" customWidth="1"/>
+    <col min="14851" max="14851" width="37.88671875" style="21" customWidth="1"/>
+    <col min="14852" max="15104" width="9.109375" style="21"/>
+    <col min="15105" max="15105" width="4.44140625" style="21" customWidth="1"/>
+    <col min="15106" max="15106" width="88.44140625" style="21" customWidth="1"/>
+    <col min="15107" max="15107" width="37.88671875" style="21" customWidth="1"/>
+    <col min="15108" max="15360" width="9.109375" style="21"/>
+    <col min="15361" max="15361" width="4.44140625" style="21" customWidth="1"/>
+    <col min="15362" max="15362" width="88.44140625" style="21" customWidth="1"/>
+    <col min="15363" max="15363" width="37.88671875" style="21" customWidth="1"/>
+    <col min="15364" max="15616" width="9.109375" style="21"/>
+    <col min="15617" max="15617" width="4.44140625" style="21" customWidth="1"/>
+    <col min="15618" max="15618" width="88.44140625" style="21" customWidth="1"/>
+    <col min="15619" max="15619" width="37.88671875" style="21" customWidth="1"/>
+    <col min="15620" max="15872" width="9.109375" style="21"/>
+    <col min="15873" max="15873" width="4.44140625" style="21" customWidth="1"/>
+    <col min="15874" max="15874" width="88.44140625" style="21" customWidth="1"/>
+    <col min="15875" max="15875" width="37.88671875" style="21" customWidth="1"/>
+    <col min="15876" max="16128" width="9.109375" style="21"/>
+    <col min="16129" max="16129" width="4.44140625" style="21" customWidth="1"/>
+    <col min="16130" max="16130" width="88.44140625" style="21" customWidth="1"/>
+    <col min="16131" max="16131" width="37.88671875" style="21" customWidth="1"/>
+    <col min="16132" max="16384" width="9.109375" style="21"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="13.8">
       <c r="B2" s="26"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5">
+    <row r="10" spans="2:2" ht="26.4">
       <c r="B10" s="28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="G36" sqref="G36"/>
+    <sheetView topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="F42" sqref="F42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="40.85546875" style="5" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="22" max="256" width="9.140625" style="6"/>
+    <col min="1" max="1" width="40.88671875" style="5" customWidth="1"/>
+    <col min="2" max="3" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="11.6640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.88671875" style="5" bestFit="1" customWidth="1"/>
+    <col min="14" max="20" width="9.109375" style="6"/>
+    <col min="21" max="21" width="8.88671875" style="6" customWidth="1"/>
+    <col min="22" max="256" width="9.109375" style="6"/>
     <col min="257" max="257" width="20" style="6" customWidth="1"/>
-    <col min="258" max="259" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="278" max="512" width="9.140625" style="6"/>
+    <col min="258" max="259" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="260" max="261" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="262" max="263" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="264" max="265" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="267" max="268" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="269" max="269" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="270" max="276" width="9.109375" style="6"/>
+    <col min="277" max="277" width="8.88671875" style="6" customWidth="1"/>
+    <col min="278" max="512" width="9.109375" style="6"/>
     <col min="513" max="513" width="20" style="6" customWidth="1"/>
-    <col min="514" max="515" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="534" max="768" width="9.140625" style="6"/>
+    <col min="514" max="515" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="516" max="517" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="518" max="519" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="520" max="521" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="523" max="524" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="525" max="525" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="526" max="532" width="9.109375" style="6"/>
+    <col min="533" max="533" width="8.88671875" style="6" customWidth="1"/>
+    <col min="534" max="768" width="9.109375" style="6"/>
     <col min="769" max="769" width="20" style="6" customWidth="1"/>
-    <col min="770" max="771" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="790" max="1024" width="9.140625" style="6"/>
+    <col min="770" max="771" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="772" max="773" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="774" max="775" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="776" max="777" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="779" max="780" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="781" max="781" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="782" max="788" width="9.109375" style="6"/>
+    <col min="789" max="789" width="8.88671875" style="6" customWidth="1"/>
+    <col min="790" max="1024" width="9.109375" style="6"/>
     <col min="1025" max="1025" width="20" style="6" customWidth="1"/>
-    <col min="1026" max="1027" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="1046" max="1280" width="9.140625" style="6"/>
+    <col min="1026" max="1027" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1029" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1031" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1033" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1036" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1037" max="1037" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1038" max="1044" width="9.109375" style="6"/>
+    <col min="1045" max="1045" width="8.88671875" style="6" customWidth="1"/>
+    <col min="1046" max="1280" width="9.109375" style="6"/>
     <col min="1281" max="1281" width="20" style="6" customWidth="1"/>
-    <col min="1282" max="1283" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="1302" max="1536" width="9.140625" style="6"/>
+    <col min="1282" max="1283" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1285" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1287" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1289" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1292" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1293" max="1293" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1294" max="1300" width="9.109375" style="6"/>
+    <col min="1301" max="1301" width="8.88671875" style="6" customWidth="1"/>
+    <col min="1302" max="1536" width="9.109375" style="6"/>
     <col min="1537" max="1537" width="20" style="6" customWidth="1"/>
-    <col min="1538" max="1539" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="1558" max="1792" width="9.140625" style="6"/>
+    <col min="1538" max="1539" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1541" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1543" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1545" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1548" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1549" max="1549" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1550" max="1556" width="9.109375" style="6"/>
+    <col min="1557" max="1557" width="8.88671875" style="6" customWidth="1"/>
+    <col min="1558" max="1792" width="9.109375" style="6"/>
     <col min="1793" max="1793" width="20" style="6" customWidth="1"/>
-    <col min="1794" max="1795" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="1814" max="2048" width="9.140625" style="6"/>
+    <col min="1794" max="1795" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1797" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1799" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1800" max="1801" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1803" max="1804" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="1805" max="1805" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1806" max="1812" width="9.109375" style="6"/>
+    <col min="1813" max="1813" width="8.88671875" style="6" customWidth="1"/>
+    <col min="1814" max="2048" width="9.109375" style="6"/>
     <col min="2049" max="2049" width="20" style="6" customWidth="1"/>
-    <col min="2050" max="2051" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="2070" max="2304" width="9.140625" style="6"/>
+    <col min="2050" max="2051" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2053" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2055" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2057" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2060" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2061" max="2061" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2062" max="2068" width="9.109375" style="6"/>
+    <col min="2069" max="2069" width="8.88671875" style="6" customWidth="1"/>
+    <col min="2070" max="2304" width="9.109375" style="6"/>
     <col min="2305" max="2305" width="20" style="6" customWidth="1"/>
-    <col min="2306" max="2307" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="2326" max="2560" width="9.140625" style="6"/>
+    <col min="2306" max="2307" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2309" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2311" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2313" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2316" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2317" max="2317" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2318" max="2324" width="9.109375" style="6"/>
+    <col min="2325" max="2325" width="8.88671875" style="6" customWidth="1"/>
+    <col min="2326" max="2560" width="9.109375" style="6"/>
     <col min="2561" max="2561" width="20" style="6" customWidth="1"/>
-    <col min="2562" max="2563" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="2582" max="2816" width="9.140625" style="6"/>
+    <col min="2562" max="2563" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2565" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2567" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2569" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2572" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2573" max="2573" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2574" max="2580" width="9.109375" style="6"/>
+    <col min="2581" max="2581" width="8.88671875" style="6" customWidth="1"/>
+    <col min="2582" max="2816" width="9.109375" style="6"/>
     <col min="2817" max="2817" width="20" style="6" customWidth="1"/>
-    <col min="2818" max="2819" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="2838" max="3072" width="9.140625" style="6"/>
+    <col min="2818" max="2819" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2821" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2823" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2824" max="2825" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2827" max="2828" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="2829" max="2829" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="2830" max="2836" width="9.109375" style="6"/>
+    <col min="2837" max="2837" width="8.88671875" style="6" customWidth="1"/>
+    <col min="2838" max="3072" width="9.109375" style="6"/>
     <col min="3073" max="3073" width="20" style="6" customWidth="1"/>
-    <col min="3074" max="3075" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="3094" max="3328" width="9.140625" style="6"/>
+    <col min="3074" max="3075" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3077" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3079" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3081" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3084" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3085" max="3085" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3086" max="3092" width="9.109375" style="6"/>
+    <col min="3093" max="3093" width="8.88671875" style="6" customWidth="1"/>
+    <col min="3094" max="3328" width="9.109375" style="6"/>
     <col min="3329" max="3329" width="20" style="6" customWidth="1"/>
-    <col min="3330" max="3331" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="3350" max="3584" width="9.140625" style="6"/>
+    <col min="3330" max="3331" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3333" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3335" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3337" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3340" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3341" max="3341" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3342" max="3348" width="9.109375" style="6"/>
+    <col min="3349" max="3349" width="8.88671875" style="6" customWidth="1"/>
+    <col min="3350" max="3584" width="9.109375" style="6"/>
     <col min="3585" max="3585" width="20" style="6" customWidth="1"/>
-    <col min="3586" max="3587" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="3606" max="3840" width="9.140625" style="6"/>
+    <col min="3586" max="3587" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3589" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3591" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3593" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3596" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3597" max="3597" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3598" max="3604" width="9.109375" style="6"/>
+    <col min="3605" max="3605" width="8.88671875" style="6" customWidth="1"/>
+    <col min="3606" max="3840" width="9.109375" style="6"/>
     <col min="3841" max="3841" width="20" style="6" customWidth="1"/>
-    <col min="3842" max="3843" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="3862" max="4096" width="9.140625" style="6"/>
+    <col min="3842" max="3843" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3845" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3847" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3848" max="3849" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3851" max="3852" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3853" max="3853" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="3854" max="3860" width="9.109375" style="6"/>
+    <col min="3861" max="3861" width="8.88671875" style="6" customWidth="1"/>
+    <col min="3862" max="4096" width="9.109375" style="6"/>
     <col min="4097" max="4097" width="20" style="6" customWidth="1"/>
-    <col min="4098" max="4099" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="4118" max="4352" width="9.140625" style="6"/>
+    <col min="4098" max="4099" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4101" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4103" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4105" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4108" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4109" max="4109" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4110" max="4116" width="9.109375" style="6"/>
+    <col min="4117" max="4117" width="8.88671875" style="6" customWidth="1"/>
+    <col min="4118" max="4352" width="9.109375" style="6"/>
     <col min="4353" max="4353" width="20" style="6" customWidth="1"/>
-    <col min="4354" max="4355" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="4374" max="4608" width="9.140625" style="6"/>
+    <col min="4354" max="4355" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4357" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4359" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4361" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4364" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4365" max="4365" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4366" max="4372" width="9.109375" style="6"/>
+    <col min="4373" max="4373" width="8.88671875" style="6" customWidth="1"/>
+    <col min="4374" max="4608" width="9.109375" style="6"/>
     <col min="4609" max="4609" width="20" style="6" customWidth="1"/>
-    <col min="4610" max="4611" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="4630" max="4864" width="9.140625" style="6"/>
+    <col min="4610" max="4611" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4613" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4615" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4617" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4620" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4621" max="4621" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4622" max="4628" width="9.109375" style="6"/>
+    <col min="4629" max="4629" width="8.88671875" style="6" customWidth="1"/>
+    <col min="4630" max="4864" width="9.109375" style="6"/>
     <col min="4865" max="4865" width="20" style="6" customWidth="1"/>
-    <col min="4866" max="4867" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="4886" max="5120" width="9.140625" style="6"/>
+    <col min="4866" max="4867" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4869" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4871" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4872" max="4873" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4875" max="4876" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4877" max="4877" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="4878" max="4884" width="9.109375" style="6"/>
+    <col min="4885" max="4885" width="8.88671875" style="6" customWidth="1"/>
+    <col min="4886" max="5120" width="9.109375" style="6"/>
     <col min="5121" max="5121" width="20" style="6" customWidth="1"/>
-    <col min="5122" max="5123" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="5142" max="5376" width="9.140625" style="6"/>
+    <col min="5122" max="5123" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5125" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5127" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5129" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5132" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5133" max="5133" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5134" max="5140" width="9.109375" style="6"/>
+    <col min="5141" max="5141" width="8.88671875" style="6" customWidth="1"/>
+    <col min="5142" max="5376" width="9.109375" style="6"/>
     <col min="5377" max="5377" width="20" style="6" customWidth="1"/>
-    <col min="5378" max="5379" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="5398" max="5632" width="9.140625" style="6"/>
+    <col min="5378" max="5379" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5381" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5383" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5385" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5388" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5389" max="5389" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5390" max="5396" width="9.109375" style="6"/>
+    <col min="5397" max="5397" width="8.88671875" style="6" customWidth="1"/>
+    <col min="5398" max="5632" width="9.109375" style="6"/>
     <col min="5633" max="5633" width="20" style="6" customWidth="1"/>
-    <col min="5634" max="5635" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="5654" max="5888" width="9.140625" style="6"/>
+    <col min="5634" max="5635" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5637" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5639" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5641" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5644" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5645" max="5645" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5646" max="5652" width="9.109375" style="6"/>
+    <col min="5653" max="5653" width="8.88671875" style="6" customWidth="1"/>
+    <col min="5654" max="5888" width="9.109375" style="6"/>
     <col min="5889" max="5889" width="20" style="6" customWidth="1"/>
-    <col min="5890" max="5891" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="5910" max="6144" width="9.140625" style="6"/>
+    <col min="5890" max="5891" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5893" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5895" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5896" max="5897" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5899" max="5900" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="5901" max="5901" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="5902" max="5908" width="9.109375" style="6"/>
+    <col min="5909" max="5909" width="8.88671875" style="6" customWidth="1"/>
+    <col min="5910" max="6144" width="9.109375" style="6"/>
     <col min="6145" max="6145" width="20" style="6" customWidth="1"/>
-    <col min="6146" max="6147" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="6166" max="6400" width="9.140625" style="6"/>
+    <col min="6146" max="6147" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6149" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6151" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6153" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6156" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6157" max="6157" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6158" max="6164" width="9.109375" style="6"/>
+    <col min="6165" max="6165" width="8.88671875" style="6" customWidth="1"/>
+    <col min="6166" max="6400" width="9.109375" style="6"/>
     <col min="6401" max="6401" width="20" style="6" customWidth="1"/>
-    <col min="6402" max="6403" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="6422" max="6656" width="9.140625" style="6"/>
+    <col min="6402" max="6403" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6405" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6407" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6409" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6412" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6413" max="6413" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6414" max="6420" width="9.109375" style="6"/>
+    <col min="6421" max="6421" width="8.88671875" style="6" customWidth="1"/>
+    <col min="6422" max="6656" width="9.109375" style="6"/>
     <col min="6657" max="6657" width="20" style="6" customWidth="1"/>
-    <col min="6658" max="6659" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="6678" max="6912" width="9.140625" style="6"/>
+    <col min="6658" max="6659" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6661" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6663" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6665" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6668" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6669" max="6669" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6670" max="6676" width="9.109375" style="6"/>
+    <col min="6677" max="6677" width="8.88671875" style="6" customWidth="1"/>
+    <col min="6678" max="6912" width="9.109375" style="6"/>
     <col min="6913" max="6913" width="20" style="6" customWidth="1"/>
-    <col min="6914" max="6915" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="6934" max="7168" width="9.140625" style="6"/>
+    <col min="6914" max="6915" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6917" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6919" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6920" max="6921" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6923" max="6924" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="6925" max="6925" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="6926" max="6932" width="9.109375" style="6"/>
+    <col min="6933" max="6933" width="8.88671875" style="6" customWidth="1"/>
+    <col min="6934" max="7168" width="9.109375" style="6"/>
     <col min="7169" max="7169" width="20" style="6" customWidth="1"/>
-    <col min="7170" max="7171" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="7190" max="7424" width="9.140625" style="6"/>
+    <col min="7170" max="7171" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7173" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7175" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7177" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7180" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7181" max="7181" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7182" max="7188" width="9.109375" style="6"/>
+    <col min="7189" max="7189" width="8.88671875" style="6" customWidth="1"/>
+    <col min="7190" max="7424" width="9.109375" style="6"/>
     <col min="7425" max="7425" width="20" style="6" customWidth="1"/>
-    <col min="7426" max="7427" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="7446" max="7680" width="9.140625" style="6"/>
+    <col min="7426" max="7427" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7429" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7431" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7433" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7436" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7437" max="7437" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7438" max="7444" width="9.109375" style="6"/>
+    <col min="7445" max="7445" width="8.88671875" style="6" customWidth="1"/>
+    <col min="7446" max="7680" width="9.109375" style="6"/>
     <col min="7681" max="7681" width="20" style="6" customWidth="1"/>
-    <col min="7682" max="7683" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="7702" max="7936" width="9.140625" style="6"/>
+    <col min="7682" max="7683" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7685" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7687" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7689" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7692" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7693" max="7693" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7694" max="7700" width="9.109375" style="6"/>
+    <col min="7701" max="7701" width="8.88671875" style="6" customWidth="1"/>
+    <col min="7702" max="7936" width="9.109375" style="6"/>
     <col min="7937" max="7937" width="20" style="6" customWidth="1"/>
-    <col min="7938" max="7939" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="7958" max="8192" width="9.140625" style="6"/>
+    <col min="7938" max="7939" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7941" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7943" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7944" max="7945" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7947" max="7948" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7949" max="7949" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7950" max="7956" width="9.109375" style="6"/>
+    <col min="7957" max="7957" width="8.88671875" style="6" customWidth="1"/>
+    <col min="7958" max="8192" width="9.109375" style="6"/>
     <col min="8193" max="8193" width="20" style="6" customWidth="1"/>
-    <col min="8194" max="8195" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="8214" max="8448" width="9.140625" style="6"/>
+    <col min="8194" max="8195" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8197" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8199" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8201" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8204" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8205" max="8205" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8206" max="8212" width="9.109375" style="6"/>
+    <col min="8213" max="8213" width="8.88671875" style="6" customWidth="1"/>
+    <col min="8214" max="8448" width="9.109375" style="6"/>
     <col min="8449" max="8449" width="20" style="6" customWidth="1"/>
-    <col min="8450" max="8451" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="8470" max="8704" width="9.140625" style="6"/>
+    <col min="8450" max="8451" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8453" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8455" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8457" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8460" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8461" max="8461" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8462" max="8468" width="9.109375" style="6"/>
+    <col min="8469" max="8469" width="8.88671875" style="6" customWidth="1"/>
+    <col min="8470" max="8704" width="9.109375" style="6"/>
     <col min="8705" max="8705" width="20" style="6" customWidth="1"/>
-    <col min="8706" max="8707" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="8726" max="8960" width="9.140625" style="6"/>
+    <col min="8706" max="8707" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8709" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8711" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8713" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8716" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8717" max="8717" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8718" max="8724" width="9.109375" style="6"/>
+    <col min="8725" max="8725" width="8.88671875" style="6" customWidth="1"/>
+    <col min="8726" max="8960" width="9.109375" style="6"/>
     <col min="8961" max="8961" width="20" style="6" customWidth="1"/>
-    <col min="8962" max="8963" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="8982" max="9216" width="9.140625" style="6"/>
+    <col min="8962" max="8963" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8965" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8967" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8968" max="8969" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8971" max="8972" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="8973" max="8973" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8974" max="8980" width="9.109375" style="6"/>
+    <col min="8981" max="8981" width="8.88671875" style="6" customWidth="1"/>
+    <col min="8982" max="9216" width="9.109375" style="6"/>
     <col min="9217" max="9217" width="20" style="6" customWidth="1"/>
-    <col min="9218" max="9219" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="9238" max="9472" width="9.140625" style="6"/>
+    <col min="9218" max="9219" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9221" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9223" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9225" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9228" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9229" max="9229" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9230" max="9236" width="9.109375" style="6"/>
+    <col min="9237" max="9237" width="8.88671875" style="6" customWidth="1"/>
+    <col min="9238" max="9472" width="9.109375" style="6"/>
     <col min="9473" max="9473" width="20" style="6" customWidth="1"/>
-    <col min="9474" max="9475" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="9494" max="9728" width="9.140625" style="6"/>
+    <col min="9474" max="9475" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9477" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9479" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9481" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9484" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9485" max="9485" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9486" max="9492" width="9.109375" style="6"/>
+    <col min="9493" max="9493" width="8.88671875" style="6" customWidth="1"/>
+    <col min="9494" max="9728" width="9.109375" style="6"/>
     <col min="9729" max="9729" width="20" style="6" customWidth="1"/>
-    <col min="9730" max="9731" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="9750" max="9984" width="9.140625" style="6"/>
+    <col min="9730" max="9731" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9733" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9735" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9737" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9740" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9741" max="9741" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9742" max="9748" width="9.109375" style="6"/>
+    <col min="9749" max="9749" width="8.88671875" style="6" customWidth="1"/>
+    <col min="9750" max="9984" width="9.109375" style="6"/>
     <col min="9985" max="9985" width="20" style="6" customWidth="1"/>
-    <col min="9986" max="9987" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10006" max="10240" width="9.140625" style="6"/>
+    <col min="9986" max="9987" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9989" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9991" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9992" max="9993" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9995" max="9996" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="9997" max="9997" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="9998" max="10004" width="9.109375" style="6"/>
+    <col min="10005" max="10005" width="8.88671875" style="6" customWidth="1"/>
+    <col min="10006" max="10240" width="9.109375" style="6"/>
     <col min="10241" max="10241" width="20" style="6" customWidth="1"/>
-    <col min="10242" max="10243" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10262" max="10496" width="9.140625" style="6"/>
+    <col min="10242" max="10243" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10245" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10247" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10249" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10252" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10253" max="10253" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10254" max="10260" width="9.109375" style="6"/>
+    <col min="10261" max="10261" width="8.88671875" style="6" customWidth="1"/>
+    <col min="10262" max="10496" width="9.109375" style="6"/>
     <col min="10497" max="10497" width="20" style="6" customWidth="1"/>
-    <col min="10498" max="10499" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10518" max="10752" width="9.140625" style="6"/>
+    <col min="10498" max="10499" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10501" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10503" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10505" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10508" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10509" max="10509" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10510" max="10516" width="9.109375" style="6"/>
+    <col min="10517" max="10517" width="8.88671875" style="6" customWidth="1"/>
+    <col min="10518" max="10752" width="9.109375" style="6"/>
     <col min="10753" max="10753" width="20" style="6" customWidth="1"/>
-    <col min="10754" max="10755" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10774" max="11008" width="9.140625" style="6"/>
+    <col min="10754" max="10755" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10757" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10759" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10760" max="10761" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10763" max="10764" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10765" max="10765" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="10766" max="10772" width="9.109375" style="6"/>
+    <col min="10773" max="10773" width="8.88671875" style="6" customWidth="1"/>
+    <col min="10774" max="11008" width="9.109375" style="6"/>
     <col min="11009" max="11009" width="20" style="6" customWidth="1"/>
-    <col min="11010" max="11011" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11030" max="11264" width="9.140625" style="6"/>
+    <col min="11010" max="11011" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11013" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11015" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11017" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11020" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11021" max="11021" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11022" max="11028" width="9.109375" style="6"/>
+    <col min="11029" max="11029" width="8.88671875" style="6" customWidth="1"/>
+    <col min="11030" max="11264" width="9.109375" style="6"/>
     <col min="11265" max="11265" width="20" style="6" customWidth="1"/>
-    <col min="11266" max="11267" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11286" max="11520" width="9.140625" style="6"/>
+    <col min="11266" max="11267" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11269" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11271" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11273" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11276" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11277" max="11277" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11278" max="11284" width="9.109375" style="6"/>
+    <col min="11285" max="11285" width="8.88671875" style="6" customWidth="1"/>
+    <col min="11286" max="11520" width="9.109375" style="6"/>
     <col min="11521" max="11521" width="20" style="6" customWidth="1"/>
-    <col min="11522" max="11523" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11542" max="11776" width="9.140625" style="6"/>
+    <col min="11522" max="11523" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11525" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11527" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11529" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11532" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11533" max="11533" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11534" max="11540" width="9.109375" style="6"/>
+    <col min="11541" max="11541" width="8.88671875" style="6" customWidth="1"/>
+    <col min="11542" max="11776" width="9.109375" style="6"/>
     <col min="11777" max="11777" width="20" style="6" customWidth="1"/>
-    <col min="11778" max="11779" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11798" max="12032" width="9.140625" style="6"/>
+    <col min="11778" max="11779" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11781" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11783" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11784" max="11785" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11787" max="11788" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="11789" max="11789" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11790" max="11796" width="9.109375" style="6"/>
+    <col min="11797" max="11797" width="8.88671875" style="6" customWidth="1"/>
+    <col min="11798" max="12032" width="9.109375" style="6"/>
     <col min="12033" max="12033" width="20" style="6" customWidth="1"/>
-    <col min="12034" max="12035" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12054" max="12288" width="9.140625" style="6"/>
+    <col min="12034" max="12035" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12037" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12039" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12041" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12044" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12045" max="12045" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12046" max="12052" width="9.109375" style="6"/>
+    <col min="12053" max="12053" width="8.88671875" style="6" customWidth="1"/>
+    <col min="12054" max="12288" width="9.109375" style="6"/>
     <col min="12289" max="12289" width="20" style="6" customWidth="1"/>
-    <col min="12290" max="12291" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12310" max="12544" width="9.140625" style="6"/>
+    <col min="12290" max="12291" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12293" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12295" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12297" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12300" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12301" max="12301" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12302" max="12308" width="9.109375" style="6"/>
+    <col min="12309" max="12309" width="8.88671875" style="6" customWidth="1"/>
+    <col min="12310" max="12544" width="9.109375" style="6"/>
     <col min="12545" max="12545" width="20" style="6" customWidth="1"/>
-    <col min="12546" max="12547" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12566" max="12800" width="9.140625" style="6"/>
+    <col min="12546" max="12547" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12549" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12551" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12553" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12556" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12557" max="12557" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12558" max="12564" width="9.109375" style="6"/>
+    <col min="12565" max="12565" width="8.88671875" style="6" customWidth="1"/>
+    <col min="12566" max="12800" width="9.109375" style="6"/>
     <col min="12801" max="12801" width="20" style="6" customWidth="1"/>
-    <col min="12802" max="12803" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12822" max="13056" width="9.140625" style="6"/>
+    <col min="12802" max="12803" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12805" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12807" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12808" max="12809" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12811" max="12812" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12813" max="12813" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12814" max="12820" width="9.109375" style="6"/>
+    <col min="12821" max="12821" width="8.88671875" style="6" customWidth="1"/>
+    <col min="12822" max="13056" width="9.109375" style="6"/>
     <col min="13057" max="13057" width="20" style="6" customWidth="1"/>
-    <col min="13058" max="13059" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13078" max="13312" width="9.140625" style="6"/>
+    <col min="13058" max="13059" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13061" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13063" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13065" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13068" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13069" max="13069" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="13070" max="13076" width="9.109375" style="6"/>
+    <col min="13077" max="13077" width="8.88671875" style="6" customWidth="1"/>
+    <col min="13078" max="13312" width="9.109375" style="6"/>
     <col min="13313" max="13313" width="20" style="6" customWidth="1"/>
-    <col min="13314" max="13315" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13334" max="13568" width="9.140625" style="6"/>
+    <col min="13314" max="13315" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13317" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13319" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13321" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13324" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13325" max="13325" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="13326" max="13332" width="9.109375" style="6"/>
+    <col min="13333" max="13333" width="8.88671875" style="6" customWidth="1"/>
+    <col min="13334" max="13568" width="9.109375" style="6"/>
     <col min="13569" max="13569" width="20" style="6" customWidth="1"/>
-    <col min="13570" max="13571" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13590" max="13824" width="9.140625" style="6"/>
+    <col min="13570" max="13571" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13573" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13575" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13577" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13580" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13581" max="13581" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="13582" max="13588" width="9.109375" style="6"/>
+    <col min="13589" max="13589" width="8.88671875" style="6" customWidth="1"/>
+    <col min="13590" max="13824" width="9.109375" style="6"/>
     <col min="13825" max="13825" width="20" style="6" customWidth="1"/>
-    <col min="13826" max="13827" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13846" max="14080" width="9.140625" style="6"/>
+    <col min="13826" max="13827" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13829" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13831" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13832" max="13833" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13835" max="13836" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="13837" max="13837" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="13838" max="13844" width="9.109375" style="6"/>
+    <col min="13845" max="13845" width="8.88671875" style="6" customWidth="1"/>
+    <col min="13846" max="14080" width="9.109375" style="6"/>
     <col min="14081" max="14081" width="20" style="6" customWidth="1"/>
-    <col min="14082" max="14083" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14102" max="14336" width="9.140625" style="6"/>
+    <col min="14082" max="14083" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14085" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14087" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14089" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14092" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14093" max="14093" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14094" max="14100" width="9.109375" style="6"/>
+    <col min="14101" max="14101" width="8.88671875" style="6" customWidth="1"/>
+    <col min="14102" max="14336" width="9.109375" style="6"/>
     <col min="14337" max="14337" width="20" style="6" customWidth="1"/>
-    <col min="14338" max="14339" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14358" max="14592" width="9.140625" style="6"/>
+    <col min="14338" max="14339" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14341" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14343" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14345" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14348" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14349" max="14349" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14350" max="14356" width="9.109375" style="6"/>
+    <col min="14357" max="14357" width="8.88671875" style="6" customWidth="1"/>
+    <col min="14358" max="14592" width="9.109375" style="6"/>
     <col min="14593" max="14593" width="20" style="6" customWidth="1"/>
-    <col min="14594" max="14595" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14614" max="14848" width="9.140625" style="6"/>
+    <col min="14594" max="14595" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14597" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14599" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14601" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14604" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14605" max="14605" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14606" max="14612" width="9.109375" style="6"/>
+    <col min="14613" max="14613" width="8.88671875" style="6" customWidth="1"/>
+    <col min="14614" max="14848" width="9.109375" style="6"/>
     <col min="14849" max="14849" width="20" style="6" customWidth="1"/>
-    <col min="14850" max="14851" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14870" max="15104" width="9.140625" style="6"/>
+    <col min="14850" max="14851" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14853" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14855" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14856" max="14857" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14859" max="14860" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="14861" max="14861" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="14862" max="14868" width="9.109375" style="6"/>
+    <col min="14869" max="14869" width="8.88671875" style="6" customWidth="1"/>
+    <col min="14870" max="15104" width="9.109375" style="6"/>
     <col min="15105" max="15105" width="20" style="6" customWidth="1"/>
-    <col min="15106" max="15107" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15126" max="15360" width="9.140625" style="6"/>
+    <col min="15106" max="15107" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15109" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15111" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15113" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15116" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15117" max="15117" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="15118" max="15124" width="9.109375" style="6"/>
+    <col min="15125" max="15125" width="8.88671875" style="6" customWidth="1"/>
+    <col min="15126" max="15360" width="9.109375" style="6"/>
     <col min="15361" max="15361" width="20" style="6" customWidth="1"/>
-    <col min="15362" max="15363" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15382" max="15616" width="9.140625" style="6"/>
+    <col min="15362" max="15363" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15365" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15367" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15369" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15372" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15373" max="15373" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="15374" max="15380" width="9.109375" style="6"/>
+    <col min="15381" max="15381" width="8.88671875" style="6" customWidth="1"/>
+    <col min="15382" max="15616" width="9.109375" style="6"/>
     <col min="15617" max="15617" width="20" style="6" customWidth="1"/>
-    <col min="15618" max="15619" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15638" max="15872" width="9.140625" style="6"/>
+    <col min="15618" max="15619" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15621" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15623" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15625" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15628" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15629" max="15629" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="15630" max="15636" width="9.109375" style="6"/>
+    <col min="15637" max="15637" width="8.88671875" style="6" customWidth="1"/>
+    <col min="15638" max="15872" width="9.109375" style="6"/>
     <col min="15873" max="15873" width="20" style="6" customWidth="1"/>
-    <col min="15874" max="15875" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15894" max="16128" width="9.140625" style="6"/>
+    <col min="15874" max="15875" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15877" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15879" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15880" max="15881" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15883" max="15884" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="15885" max="15885" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="15886" max="15892" width="9.109375" style="6"/>
+    <col min="15893" max="15893" width="8.88671875" style="6" customWidth="1"/>
+    <col min="15894" max="16128" width="9.109375" style="6"/>
     <col min="16129" max="16129" width="20" style="6" customWidth="1"/>
-    <col min="16130" max="16131" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="16150" max="16384" width="9.140625" style="6"/>
+    <col min="16130" max="16131" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16133" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="16134" max="16135" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16137" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16140" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="16141" max="16141" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="16142" max="16148" width="9.109375" style="6"/>
+    <col min="16149" max="16149" width="8.88671875" style="6" customWidth="1"/>
+    <col min="16150" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="15.75">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="15.6">
       <c r="A2" s="1">
         <v>19220101</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
-    <row r="4" spans="1:13" s="8" customFormat="1" ht="38.25">
+    <row r="4" spans="1:13" s="8" customFormat="1" ht="26.4">
       <c r="A4" s="7"/>
       <c r="B4" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="25" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="25" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="25" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="25" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="25" t="s">
         <v>14</v>
       </c>
@@ -2271,51 +2270,51 @@
       </c>
       <c r="L4" s="25" t="s">
         <v>17</v>
       </c>
       <c r="M4" s="25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="9" customFormat="1">
       <c r="A5" s="42">
         <v>2011</v>
       </c>
       <c r="B5" s="43"/>
       <c r="C5" s="43"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
       <c r="K5" s="43"/>
       <c r="L5" s="43"/>
       <c r="M5" s="44"/>
     </row>
-    <row r="6" spans="1:13" ht="26.25">
+    <row r="6" spans="1:13" ht="27">
       <c r="A6" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="24">
         <v>3695.1</v>
       </c>
       <c r="C6" s="24">
         <v>3740.3</v>
       </c>
       <c r="D6" s="24">
         <v>3769</v>
       </c>
       <c r="E6" s="24">
         <v>3787.9</v>
       </c>
       <c r="F6" s="24">
         <v>3806.2</v>
       </c>
       <c r="G6" s="24">
         <v>3821.6</v>
       </c>
       <c r="H6" s="24">
         <v>3838.1</v>
       </c>
       <c r="I6" s="24">
@@ -2329,51 +2328,51 @@
       </c>
       <c r="L6" s="24">
         <v>3934.6</v>
       </c>
       <c r="M6" s="24">
         <v>4015.7</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="9" customFormat="1">
       <c r="A7" s="42">
         <v>2012</v>
       </c>
       <c r="B7" s="43"/>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="44"/>
     </row>
-    <row r="8" spans="1:13" ht="26.25">
+    <row r="8" spans="1:13" ht="27">
       <c r="A8" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="24">
         <v>4021.7</v>
       </c>
       <c r="C8" s="24">
         <v>4063</v>
       </c>
       <c r="D8" s="24">
         <v>4075</v>
       </c>
       <c r="E8" s="24">
         <v>4083.7</v>
       </c>
       <c r="F8" s="24">
         <v>4100</v>
       </c>
       <c r="G8" s="24">
         <v>4110.3999999999996</v>
       </c>
       <c r="H8" s="24">
         <v>4118.8999999999996</v>
       </c>
       <c r="I8" s="24">
@@ -2387,51 +2386,51 @@
       </c>
       <c r="L8" s="24">
         <v>4156.1000000000004</v>
       </c>
       <c r="M8" s="24">
         <v>4163.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="9" customFormat="1">
       <c r="A9" s="42">
         <v>2013</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="44"/>
     </row>
-    <row r="10" spans="1:13" ht="26.25">
+    <row r="10" spans="1:13" ht="27">
       <c r="A10" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>4179.8</v>
       </c>
       <c r="C10" s="24">
         <v>4186.8</v>
       </c>
       <c r="D10" s="24">
         <v>4191.6000000000004</v>
       </c>
       <c r="E10" s="24">
         <v>4205.8</v>
       </c>
       <c r="F10" s="24">
         <v>4215.6000000000004</v>
       </c>
       <c r="G10" s="24">
         <v>4219.3999999999996</v>
       </c>
       <c r="H10" s="24">
         <v>4221.1000000000004</v>
       </c>
       <c r="I10" s="24">
@@ -2445,51 +2444,51 @@
       </c>
       <c r="L10" s="24">
         <v>4226.2</v>
       </c>
       <c r="M10" s="24">
         <v>4251.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="9" customFormat="1">
       <c r="A11" s="42">
         <v>2014</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="43"/>
       <c r="J11" s="43"/>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="44"/>
     </row>
-    <row r="12" spans="1:13" ht="26.25">
+    <row r="12" spans="1:13" ht="27">
       <c r="A12" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="24">
         <v>4234.6000000000004</v>
       </c>
       <c r="C12" s="24">
         <v>4252.2</v>
       </c>
       <c r="D12" s="24">
         <v>4257.6000000000004</v>
       </c>
       <c r="E12" s="24">
         <v>4253.8</v>
       </c>
       <c r="F12" s="24">
         <v>4253.2</v>
       </c>
       <c r="G12" s="24">
         <v>4245.7</v>
       </c>
       <c r="H12" s="24">
         <v>4236.8999999999996</v>
       </c>
       <c r="I12" s="24">
@@ -2503,51 +2502,51 @@
       </c>
       <c r="L12" s="24">
         <v>4221.3999999999996</v>
       </c>
       <c r="M12" s="24">
         <v>4234.6000000000004</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="9" customFormat="1">
       <c r="A13" s="42">
         <v>2015</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="44"/>
     </row>
-    <row r="14" spans="1:13" ht="26.25">
+    <row r="14" spans="1:13" ht="27">
       <c r="A14" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="24">
         <v>4240.2</v>
       </c>
       <c r="C14" s="24">
         <v>4220</v>
       </c>
       <c r="D14" s="24">
         <v>4213.3999999999996</v>
       </c>
       <c r="E14" s="24">
         <v>4206.2</v>
       </c>
       <c r="F14" s="24">
         <v>4157.5</v>
       </c>
       <c r="G14" s="24">
         <v>4157.7</v>
       </c>
       <c r="H14" s="24">
         <v>4156.8</v>
       </c>
       <c r="I14" s="24">
@@ -2561,51 +2560,51 @@
       </c>
       <c r="L14" s="24">
         <v>4080.9</v>
       </c>
       <c r="M14" s="24">
         <v>4113.6000000000004</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="9" customFormat="1">
       <c r="A15" s="42">
         <v>2016</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="44"/>
     </row>
-    <row r="16" spans="1:13" ht="26.25">
+    <row r="16" spans="1:13" ht="27">
       <c r="A16" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="24">
         <v>4093.7</v>
       </c>
       <c r="C16" s="24">
         <v>4093</v>
       </c>
       <c r="D16" s="24">
         <v>4065.6</v>
       </c>
       <c r="E16" s="24">
         <v>4023.6</v>
       </c>
       <c r="F16" s="24">
         <v>3995.8</v>
       </c>
       <c r="G16" s="24">
         <v>3979.8</v>
       </c>
       <c r="H16" s="24">
         <v>3968</v>
       </c>
       <c r="I16" s="24">
@@ -2619,51 +2618,51 @@
       </c>
       <c r="L16" s="24">
         <v>3919.7</v>
       </c>
       <c r="M16" s="24">
         <v>3920.2</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="9" customFormat="1">
       <c r="A17" s="42">
         <v>2017</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="44"/>
     </row>
-    <row r="18" spans="1:13" ht="26.25">
+    <row r="18" spans="1:13" ht="27">
       <c r="A18" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24">
         <v>3884.1</v>
       </c>
       <c r="C18" s="24">
         <v>3856.5</v>
       </c>
       <c r="D18" s="24">
         <v>3838.6</v>
       </c>
       <c r="E18" s="24">
         <v>3825.3</v>
       </c>
       <c r="F18" s="24">
         <v>3830.8</v>
       </c>
       <c r="G18" s="24">
         <v>3816.9</v>
       </c>
       <c r="H18" s="24">
         <v>3787.3</v>
       </c>
       <c r="I18" s="24">
@@ -2677,51 +2676,51 @@
       </c>
       <c r="L18" s="24">
         <v>3698.1</v>
       </c>
       <c r="M18" s="24">
         <v>3683.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="9" customFormat="1">
       <c r="A19" s="42">
         <v>2018</v>
       </c>
       <c r="B19" s="43"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="43"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
     </row>
-    <row r="20" spans="1:13" ht="26.25">
+    <row r="20" spans="1:13" ht="27">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="24">
         <v>3624.6</v>
       </c>
       <c r="C20" s="24">
         <v>3592.9</v>
       </c>
       <c r="D20" s="24">
         <v>3580.2</v>
       </c>
       <c r="E20" s="24">
         <v>3573.5</v>
       </c>
       <c r="F20" s="24">
         <v>3564.5</v>
       </c>
       <c r="G20" s="24">
         <v>3515.3</v>
       </c>
       <c r="H20" s="24">
         <v>3406</v>
       </c>
       <c r="I20" s="24">
@@ -2735,51 +2734,51 @@
       </c>
       <c r="L20" s="24">
         <v>3311.7</v>
       </c>
       <c r="M20" s="24">
         <v>3323.3</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="9" customFormat="1">
       <c r="A21" s="42">
         <v>2019</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="43"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="44"/>
     </row>
-    <row r="22" spans="1:13" ht="26.25">
+    <row r="22" spans="1:13" ht="27">
       <c r="A22" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="24">
         <v>3305</v>
       </c>
       <c r="C22" s="24">
         <v>3301.9</v>
       </c>
       <c r="D22" s="24">
         <v>3274.9</v>
       </c>
       <c r="E22" s="24">
         <v>3283.4</v>
       </c>
       <c r="F22" s="24">
         <v>3274.3</v>
       </c>
       <c r="G22" s="24">
         <v>3255.2</v>
       </c>
       <c r="H22" s="24">
         <v>3243.9</v>
       </c>
       <c r="I22" s="24">
@@ -2793,51 +2792,51 @@
       </c>
       <c r="L22" s="24">
         <v>3207.6</v>
       </c>
       <c r="M22" s="24">
         <v>3198.6</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="9" customFormat="1">
       <c r="A23" s="42">
         <v>2020</v>
       </c>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="44"/>
     </row>
-    <row r="24" spans="1:13" ht="26.25">
+    <row r="24" spans="1:13" ht="27">
       <c r="A24" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="24">
         <v>3196.8</v>
       </c>
       <c r="C24" s="24">
         <v>3179.9</v>
       </c>
       <c r="D24" s="24">
         <v>3174.4</v>
       </c>
       <c r="E24" s="24">
         <v>3161</v>
       </c>
       <c r="F24" s="24">
         <v>3143.6</v>
       </c>
       <c r="G24" s="24">
         <v>3114</v>
       </c>
       <c r="H24" s="24">
         <v>3085.3</v>
       </c>
       <c r="I24" s="24">
@@ -2851,51 +2850,51 @@
       </c>
       <c r="L24" s="24">
         <v>3091.4</v>
       </c>
       <c r="M24" s="24">
         <v>3108.4</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="9" customFormat="1">
       <c r="A25" s="42">
         <v>2021</v>
       </c>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="44"/>
     </row>
-    <row r="26" spans="1:13" ht="26.25">
+    <row r="26" spans="1:13" ht="27">
       <c r="A26" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="24">
         <v>3108.3</v>
       </c>
       <c r="C26" s="24">
         <v>3098.6</v>
       </c>
       <c r="D26" s="24">
         <v>3102.7</v>
       </c>
       <c r="E26" s="24">
         <v>3079.9</v>
       </c>
       <c r="F26" s="24">
         <v>3068.5</v>
       </c>
       <c r="G26" s="24">
         <v>3055.8</v>
       </c>
       <c r="H26" s="24">
         <v>3033</v>
       </c>
       <c r="I26" s="24">
@@ -2909,51 +2908,51 @@
       </c>
       <c r="L26" s="24">
         <v>3005.2</v>
       </c>
       <c r="M26" s="24">
         <v>2997.4</v>
       </c>
     </row>
     <row r="27" spans="1:13" s="9" customFormat="1">
       <c r="A27" s="42">
         <v>2022</v>
       </c>
       <c r="B27" s="43"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="44"/>
     </row>
-    <row r="28" spans="1:13" ht="26.25">
+    <row r="28" spans="1:13" ht="27">
       <c r="A28" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="24">
         <v>2976.1</v>
       </c>
       <c r="C28" s="24">
         <v>2967.8</v>
       </c>
       <c r="D28" s="24">
         <v>2954.6</v>
       </c>
       <c r="E28" s="24">
         <v>2943.8</v>
       </c>
       <c r="F28" s="24">
         <v>2938.7</v>
       </c>
       <c r="G28" s="24">
         <v>2928.3</v>
       </c>
       <c r="H28" s="24">
         <v>2912.1</v>
       </c>
       <c r="I28" s="24">
@@ -2967,51 +2966,51 @@
       </c>
       <c r="L28" s="24">
         <v>2853</v>
       </c>
       <c r="M28" s="24">
         <v>2835</v>
       </c>
     </row>
     <row r="29" spans="1:13" s="9" customFormat="1">
       <c r="A29" s="42">
         <v>2023</v>
       </c>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="44"/>
     </row>
-    <row r="30" spans="1:13" ht="26.25">
+    <row r="30" spans="1:13" ht="27">
       <c r="A30" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="24">
         <v>2822.7</v>
       </c>
       <c r="C30" s="24">
         <v>2816.6</v>
       </c>
       <c r="D30" s="24">
         <v>2788.6</v>
       </c>
       <c r="E30" s="24">
         <v>2772.2</v>
       </c>
       <c r="F30" s="24">
         <v>2747.1</v>
       </c>
       <c r="G30" s="24">
         <v>2737.6</v>
       </c>
       <c r="H30" s="24">
         <v>2719.3</v>
       </c>
       <c r="I30" s="24">
@@ -3025,51 +3024,51 @@
       </c>
       <c r="L30" s="24">
         <v>2683.4</v>
       </c>
       <c r="M30" s="24">
         <v>2675</v>
       </c>
     </row>
     <row r="31" spans="1:13" s="9" customFormat="1">
       <c r="A31" s="42">
         <v>2024</v>
       </c>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="44"/>
     </row>
-    <row r="32" spans="1:13" ht="26.25">
+    <row r="32" spans="1:13" ht="27">
       <c r="A32" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="24">
         <v>2661.6</v>
       </c>
       <c r="C32" s="24">
         <v>2646.1</v>
       </c>
       <c r="D32" s="24">
         <v>2628.1</v>
       </c>
       <c r="E32" s="24">
         <v>2583.9</v>
       </c>
       <c r="F32" s="24">
         <v>2569.6999999999998</v>
       </c>
       <c r="G32" s="24">
         <v>2560.1999999999998</v>
       </c>
       <c r="H32" s="24">
         <v>2515.1999999999998</v>
       </c>
       <c r="I32" s="24">
@@ -3083,51 +3082,51 @@
       </c>
       <c r="L32" s="24">
         <v>2462.1999999999998</v>
       </c>
       <c r="M32" s="24">
         <v>2443.3000000000002</v>
       </c>
     </row>
     <row r="33" spans="1:13" s="9" customFormat="1">
       <c r="A33" s="42">
         <v>2025</v>
       </c>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="43"/>
       <c r="I33" s="43"/>
       <c r="J33" s="43"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="44"/>
     </row>
-    <row r="34" spans="1:13" ht="26.25">
+    <row r="34" spans="1:13" ht="27">
       <c r="A34" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="24">
         <v>2420.5</v>
       </c>
       <c r="C34" s="24">
         <v>2396.9</v>
       </c>
       <c r="D34" s="24">
         <v>2366.6999999999998</v>
       </c>
       <c r="E34" s="24">
         <v>2347.3000000000002</v>
       </c>
       <c r="F34" s="24">
         <v>2329.1</v>
       </c>
       <c r="G34" s="24">
         <v>2308.1999999999998</v>
       </c>
       <c r="H34" s="24">
         <v>2287.6</v>
       </c>
       <c r="I34" s="24">
@@ -3141,95 +3140,97 @@
       </c>
       <c r="L34" s="24">
         <v>2204.3000000000002</v>
       </c>
       <c r="M34" s="24">
         <v>2183.4</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="42">
         <v>2026</v>
       </c>
       <c r="B35" s="43"/>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="43"/>
       <c r="J35" s="43"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="44"/>
     </row>
-    <row r="36" spans="1:13" ht="26.25">
+    <row r="36" spans="1:13" ht="27">
       <c r="A36" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="24">
         <v>2165</v>
       </c>
       <c r="C36" s="24">
         <v>2138.1</v>
       </c>
       <c r="D36" s="24">
         <v>2109.1999999999998</v>
       </c>
       <c r="E36" s="24">
         <v>2085</v>
       </c>
       <c r="F36" s="24">
         <v>2063.9</v>
       </c>
-      <c r="G36" s="24"/>
+      <c r="G36" s="24">
+        <v>2039.3</v>
+      </c>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A35:M35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:M33"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>