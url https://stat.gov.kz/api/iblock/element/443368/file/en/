--- v3 (2026-07-13)
+++ v4 (2026-08-30)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
-    <workbookView xWindow="7200" yWindow="1188" windowWidth="21600" windowHeight="11388"/>
+    <workbookView xWindow="7200" yWindow="1188" windowWidth="21600" windowHeight="11388" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
@@ -211,51 +211,51 @@
   <si>
     <t>Department of Service and Energy Statistics</t>
   </si>
   <si>
     <t>Samat Binazar</t>
   </si>
   <si>
     <t>Aggregated</t>
   </si>
   <si>
     <t>since 2009</t>
   </si>
   <si>
     <t>Thousand units</t>
   </si>
   <si>
     <t>Number of fixed telephone lines connected to digital telephone exchanges at the end of the reporting year</t>
   </si>
   <si>
     <t xml:space="preserve">© Bureau of National statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -809,66 +809,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Krykbaeva@stat.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.33203125" customWidth="1"/>
     <col min="258" max="258" width="97.6640625" customWidth="1"/>
     <col min="513" max="513" width="42.33203125" customWidth="1"/>
     <col min="514" max="514" width="97.6640625" customWidth="1"/>
     <col min="769" max="769" width="42.33203125" customWidth="1"/>
     <col min="770" max="770" width="97.6640625" customWidth="1"/>
     <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
     <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
     <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
     <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
     <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
     <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
     <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
@@ -1085,60 +1085,60 @@
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A14" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="13.2">
       <c r="A15" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>4</v>
       </c>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="36">
-        <v>46216</v>
+        <v>46246</v>
       </c>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="36">
-        <v>46185</v>
+        <v>46279</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>48</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="31" t="s">
         <v>44</v>
       </c>
@@ -1483,52 +1483,52 @@
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="22"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="22"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="29" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M36"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="40.88671875" style="5" customWidth="1"/>
     <col min="2" max="3" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.33203125" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.88671875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.109375" style="6"/>
     <col min="21" max="21" width="8.88671875" style="6" customWidth="1"/>
     <col min="22" max="256" width="9.109375" style="6"/>
     <col min="257" max="257" width="20" style="6" customWidth="1"/>
     <col min="258" max="259" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.33203125" style="6" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.88671875" style="6" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.109375" style="6"/>
     <col min="277" max="277" width="8.88671875" style="6" customWidth="1"/>
@@ -3162,75 +3162,77 @@
       <c r="L35" s="43"/>
       <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13" ht="27">
       <c r="A36" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="24">
         <v>2165</v>
       </c>
       <c r="C36" s="24">
         <v>2138.1</v>
       </c>
       <c r="D36" s="24">
         <v>2109.1999999999998</v>
       </c>
       <c r="E36" s="24">
         <v>2085</v>
       </c>
       <c r="F36" s="24">
         <v>2063.9</v>
       </c>
       <c r="G36" s="24">
         <v>2039.3</v>
       </c>
-      <c r="H36" s="24"/>
+      <c r="H36" s="24">
+        <v>2015.7</v>
+      </c>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:M33"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="A35:M35"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>