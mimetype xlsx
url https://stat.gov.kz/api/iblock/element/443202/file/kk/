--- v0 (2026-04-16)
+++ v1 (2026-07-07)
@@ -4,62 +4,62 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\Жаңа сайт\расходы\704201\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\Жаңа сайт\расходы\704201\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="84">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
@@ -279,51 +279,51 @@
     <t>Түркістан</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Денсаулық сақтау ұйымдарының ағымдағы шығыстары</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704363</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/stat-medicine/</t>
   </si>
   <si>
     <t>Мың қазақ теңгесі</t>
   </si>
   <si>
     <t>С 2017 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="16">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -337,259 +337,254 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -867,259 +862,263 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704363" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/stat-medicine/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="41"/>
-      <c r="B1" s="41"/>
+      <c r="A1" s="42"/>
+      <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
-      <c r="A2" s="8" t="s">
+      <c r="A2" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="21">
+      <c r="B2" s="18">
         <v>704201</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
-      <c r="A4" s="8" t="s">
+      <c r="A4" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="15" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="21" customHeight="1">
-      <c r="A7" s="9" t="s">
+      <c r="A7" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1">
-      <c r="A8" s="8" t="s">
+      <c r="A8" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A9" s="8" t="s">
+      <c r="A9" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="22" t="s">
+      <c r="B9" s="19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A10" s="8" t="s">
+      <c r="A10" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30.75" customHeight="1">
-      <c r="A11" s="8" t="s">
+      <c r="A11" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="23" t="s">
+      <c r="B11" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
-      <c r="A12" s="8" t="s">
+      <c r="A12" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="24" t="s">
+      <c r="B12" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="21" customHeight="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="25"/>
+      <c r="B13" s="22"/>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="25" t="s">
+      <c r="B14" s="22" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="25" t="s">
+      <c r="B15" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="21" customHeight="1">
-      <c r="A16" s="8" t="s">
+    <row r="16" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A16" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="26">
-        <v>45829</v>
+      <c r="B16" s="23">
+        <v>46195</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
-      <c r="A17" s="8" t="s">
+      <c r="A17" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="26">
-        <v>46195</v>
+      <c r="B17" s="23">
+        <v>46560</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
-      <c r="A18" s="8" t="s">
+      <c r="A18" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
-      <c r="A19" s="8" t="s">
+      <c r="A19" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="18" t="s">
+      <c r="B19" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
-      <c r="A20" s="8" t="s">
+      <c r="A20" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="20" t="s">
+      <c r="B21" s="17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="11"/>
-      <c r="B22" s="11"/>
+      <c r="A22" s="8"/>
+      <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="11"/>
-      <c r="B23" s="11"/>
+      <c r="A23" s="8"/>
+      <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="11"/>
-      <c r="B24" s="11"/>
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="11"/>
-      <c r="B25" s="11"/>
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="11"/>
-      <c r="B26" s="11"/>
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="11"/>
-      <c r="B27" s="11"/>
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="11"/>
-      <c r="B28" s="11"/>
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="12"/>
-      <c r="B29" s="12"/>
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="B20" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
@@ -1172,785 +1171,856 @@
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:J26"/>
+  <dimension ref="A2:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="11" customWidth="1"/>
+    <col min="3" max="10" width="15.42578125" style="11" customWidth="1"/>
+    <col min="11" max="11" width="16.85546875" style="11" customWidth="1"/>
+    <col min="12" max="18" width="9.140625" style="11"/>
+    <col min="19" max="19" width="8.85546875" style="11" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="15.75">
-      <c r="A2" s="13">
+    <row r="2" spans="1:11" ht="15.75">
+      <c r="A2" s="10">
         <v>704201</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="10" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="15.75">
-[...4 lines deleted...]
-      <c r="A4" s="15" t="s">
+    <row r="3" spans="1:11" ht="15.75">
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+    </row>
+    <row r="4" spans="1:11" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="16"/>
-      <c r="C4" s="17">
+      <c r="B4" s="13"/>
+      <c r="C4" s="14">
         <v>2017</v>
       </c>
-      <c r="D4" s="17">
+      <c r="D4" s="14">
         <v>2018</v>
       </c>
-      <c r="E4" s="17">
+      <c r="E4" s="14">
         <v>2019</v>
       </c>
-      <c r="F4" s="17">
+      <c r="F4" s="14">
         <v>2020</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="14">
         <v>2021</v>
       </c>
-      <c r="H4" s="17">
+      <c r="H4" s="14">
         <v>2022</v>
       </c>
-      <c r="I4" s="17">
+      <c r="I4" s="14">
         <v>2023</v>
       </c>
-      <c r="J4" s="17">
+      <c r="J4" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="K4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="32" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="31">
         <v>1174903221</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="31">
         <v>1205826530</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="31">
         <v>1415062626</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="31">
         <v>1913027212</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="31">
         <v>2690156445</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="31">
         <v>2876841339</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="31">
         <v>3345687913</v>
       </c>
-      <c r="J5" s="39">
+      <c r="J5" s="31">
         <v>3703837187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="K5" s="31">
+        <v>4149818122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="C6" s="37" t="s">
+      <c r="C6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="D6" s="37" t="s">
+      <c r="D6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="E6" s="37" t="s">
+      <c r="E6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="F6" s="37" t="s">
+      <c r="F6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="G6" s="37" t="s">
+      <c r="G6" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="28">
         <v>78974042</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="28">
         <v>100536576</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="28">
         <v>109420323</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="K6" s="28">
+        <v>118411409</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B7" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="28">
         <v>51962720</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="28">
         <v>42593333</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="28">
         <v>55553903</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="28">
         <v>73097886</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="28">
         <v>109739516</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="28">
         <v>102027823</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="28">
         <v>114261906</v>
       </c>
-      <c r="J7" s="39">
+      <c r="J7" s="28">
         <v>120155572</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="K7" s="28">
+        <v>177739606</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75">
+      <c r="A8" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="28">
         <v>42921720</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="28">
         <v>47649306</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="28">
         <v>54032314</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="28">
         <v>71535510</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="28">
         <v>106180912</v>
       </c>
-      <c r="H8" s="39">
+      <c r="H8" s="28">
         <v>108356829</v>
       </c>
-      <c r="I8" s="39">
+      <c r="I8" s="28">
         <v>128462502</v>
       </c>
-      <c r="J8" s="39">
+      <c r="J8" s="28">
         <v>142140887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="K8" s="28">
+        <v>149875559</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="12.75">
+      <c r="A9" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B9" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="28">
         <v>75355703</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="28">
         <v>77738630</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="28">
         <v>88849328</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="28">
         <v>122423034</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="28">
         <v>193789479</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="28">
         <v>118977244</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="28">
         <v>146299816</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="28">
         <v>163531367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="K9" s="28">
+        <v>170947747</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="12.75">
+      <c r="A10" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B10" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="28">
         <v>33266295</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="28">
         <v>35185980</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="28">
         <v>40321605</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="28">
         <v>55145342</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="28">
         <v>75296023</v>
       </c>
-      <c r="H10" s="39">
+      <c r="H10" s="28">
         <v>79949344</v>
       </c>
-      <c r="I10" s="39">
+      <c r="I10" s="28">
         <v>99859965</v>
       </c>
-      <c r="J10" s="39">
+      <c r="J10" s="28">
         <v>105883979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="K10" s="28">
+        <v>119104203</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="12.75">
+      <c r="A11" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B11" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="28">
         <v>45405301</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="28">
         <v>46067965</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="28">
         <v>54062668</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="28">
         <v>73002200</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="28">
         <v>104010714</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="28">
         <v>99015055</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="28">
         <v>112539067</v>
       </c>
-      <c r="J11" s="39">
+      <c r="J11" s="28">
         <v>121997462</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="K11" s="28">
+        <v>133097284</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75">
+      <c r="A12" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="28">
         <v>53798514</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="28">
         <v>56061299</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="28">
         <v>63429744</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="28">
         <v>84798672</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="28">
         <v>123860615</v>
       </c>
-      <c r="H12" s="39">
+      <c r="H12" s="28">
         <v>127671349</v>
       </c>
-      <c r="I12" s="39">
+      <c r="I12" s="28">
         <v>143614624</v>
       </c>
-      <c r="J12" s="39">
+      <c r="J12" s="28">
         <v>153371946</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="K12" s="28">
+        <v>165231078</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75">
+      <c r="A13" s="38" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="C13" s="37" t="s">
+      <c r="C13" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="D13" s="37" t="s">
+      <c r="D13" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="E13" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="F13" s="37" t="s">
+      <c r="F13" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="28">
         <v>82523625</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="28">
         <v>92399274</v>
       </c>
-      <c r="J13" s="39">
+      <c r="J13" s="28">
         <v>103439031</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="K13" s="28">
+        <v>113103667</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75">
+      <c r="A14" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="34" t="s">
+      <c r="B14" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="28">
         <v>82186587</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="28">
         <v>85087581</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="28">
         <v>105166126</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="28">
         <v>139454573</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="28">
         <v>192331736</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="28">
         <v>184948017</v>
       </c>
-      <c r="I14" s="39">
+      <c r="I14" s="28">
         <v>201358218</v>
       </c>
-      <c r="J14" s="39">
+      <c r="J14" s="28">
         <v>220634110</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="K14" s="28">
+        <v>239622391</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="12.75">
+      <c r="A15" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B15" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="28">
         <v>49293424</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="28">
         <v>50778230</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="28">
         <v>59392073</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="28">
         <v>78996391</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="28">
         <v>107683891</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="28">
         <v>114686836</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="28">
         <v>130251058</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="28">
         <v>138223675</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="K15" s="28">
+        <v>152123593</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75">
+      <c r="A16" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B16" s="35" t="s">
         <v>68</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="28">
         <v>46452225</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="28">
         <v>49644398</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="28">
         <v>56260422</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="28">
         <v>72736554</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="28">
         <v>95144539</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="28">
         <v>109049232</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="28">
         <v>141000959</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J16" s="28">
         <v>145565796</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="K16" s="28">
+        <v>155434605</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75">
+      <c r="A17" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B17" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="28">
         <v>31410996</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="28">
         <v>32541069</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="28">
         <v>39827912</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="28">
         <v>52654534</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="28">
         <v>74039405</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="28">
         <v>87964065</v>
       </c>
-      <c r="I17" s="39">
+      <c r="I17" s="28">
         <v>104463637</v>
       </c>
-      <c r="J17" s="39">
+      <c r="J17" s="28">
         <v>115372594</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="K17" s="28">
+        <v>129564476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75">
+      <c r="A18" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="28">
         <v>46346418</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="28">
         <v>50210380</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="28">
         <v>59807833</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="28">
         <v>86903406</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="28">
         <v>123847501</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H18" s="28">
         <v>115148089</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I18" s="28">
         <v>132561659</v>
       </c>
-      <c r="J18" s="39">
+      <c r="J18" s="28">
         <v>153572118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="K18" s="28">
+        <v>159925485</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="12.75">
+      <c r="A19" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="28">
         <v>37225322</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="28">
         <v>36789888</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="28">
         <v>43838075</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="28">
         <v>60082987</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="28">
         <v>79550764</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H19" s="28">
         <v>77968563</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="28">
         <v>90821389</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J19" s="28">
         <v>100296053</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="K19" s="28">
+        <v>108071705</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75">
+      <c r="A20" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="34" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="37" t="s">
+      <c r="C20" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="28">
         <v>60322992</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="28">
         <v>76351758</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="28">
         <v>111299385</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="28">
         <v>155402075</v>
       </c>
-      <c r="H20" s="39">
+      <c r="H20" s="28">
         <v>168792718</v>
       </c>
-      <c r="I20" s="39">
+      <c r="I20" s="28">
         <v>198980300</v>
       </c>
-      <c r="J20" s="39">
+      <c r="J20" s="28">
         <v>224636768</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="29" t="s">
+      <c r="K20" s="28">
+        <v>247483514</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75">
+      <c r="A21" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B21" s="35" t="s">
+      <c r="B21" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="37" t="s">
+      <c r="C21" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="37" t="s">
+      <c r="D21" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="E21" s="37" t="s">
+      <c r="E21" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="F21" s="37" t="s">
+      <c r="F21" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="G21" s="37" t="s">
+      <c r="G21" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H21" s="28">
         <v>25192315</v>
       </c>
-      <c r="I21" s="39">
+      <c r="I21" s="28">
         <v>31351364</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="28">
         <v>33507291</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="29" t="s">
+      <c r="K21" s="28">
+        <v>37649819</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="12.75">
+      <c r="A22" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="28">
         <v>83571879</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="28">
         <v>89317313</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="28">
         <v>103583517</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="28">
         <v>135936776</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="28">
         <v>179348047</v>
       </c>
-      <c r="H22" s="39">
+      <c r="H22" s="28">
         <v>125418388</v>
       </c>
-      <c r="I22" s="39">
+      <c r="I22" s="28">
         <v>135803821</v>
       </c>
-      <c r="J22" s="39">
+      <c r="J22" s="28">
         <v>144086977</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="29" t="s">
+      <c r="K22" s="28">
+        <v>160063753</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="12.75">
+      <c r="A23" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="28">
         <v>187841340</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="28">
         <v>190926736</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="28">
         <v>222258452</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="28">
         <v>270064787</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="28">
         <v>360870804</v>
       </c>
-      <c r="H23" s="39">
+      <c r="H23" s="28">
         <v>403810405</v>
       </c>
-      <c r="I23" s="39">
+      <c r="I23" s="28">
         <v>459483669</v>
       </c>
-      <c r="J23" s="39">
+      <c r="J23" s="28">
         <v>526856536</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="29" t="s">
+      <c r="K23" s="28">
+        <v>625033999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75">
+      <c r="A24" s="38" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="28">
         <v>193836709</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="28">
         <v>190706699</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="28">
         <v>219797696</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="28">
         <v>311910219</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="28">
         <v>449212553</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="28">
         <v>509372811</v>
       </c>
-      <c r="I24" s="39">
+      <c r="I24" s="28">
         <v>589720246</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="28">
         <v>662117342</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="31" t="s">
+      <c r="K24" s="28">
+        <v>754056349</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75">
+      <c r="A25" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="38" t="s">
+      <c r="C25" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="D25" s="40">
+      <c r="D25" s="29">
         <v>64204731</v>
       </c>
-      <c r="E25" s="40">
+      <c r="E25" s="29">
         <v>72529200</v>
       </c>
-      <c r="F25" s="40">
+      <c r="F25" s="29">
         <v>112984956</v>
       </c>
-      <c r="G25" s="40">
+      <c r="G25" s="29">
         <v>159847871</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="29">
         <v>156994589</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="29">
         <v>191917863</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="29">
         <v>219027360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="32"/>
+      <c r="K25" s="29">
+        <v>233277880</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="A5 A6:A25" numberStoredAsText="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>