--- v0 (2026-04-14)
+++ v1 (2026-07-04)
@@ -4,62 +4,62 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\Жаңа сайт\доходы\704101\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\Жаңа сайт\доходы\704101\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913" calcMode="manual"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="84">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
@@ -531,102 +531,102 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -911,228 +911,228 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/704353" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/social-statistics/stat-medicine/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="38"/>
-      <c r="B1" s="38"/>
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="14">
         <v>704101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>77</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="33" t="s">
+      <c r="A5" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>77</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
-      <c r="A6" s="33" t="s">
+      <c r="A6" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
-      <c r="A7" s="33" t="s">
+      <c r="A7" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A8" s="33" t="s">
+      <c r="A8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12.75" customHeight="1">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" customHeight="1">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
-      <c r="A11" s="33" t="s">
+      <c r="A11" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A12" s="33" t="s">
+      <c r="A12" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="30" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="35"/>
+      <c r="B13" s="31"/>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A14" s="33" t="s">
+      <c r="A14" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="33" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="31" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="18">
-        <v>45829</v>
+        <v>46195</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="33" t="s">
+      <c r="A17" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
-        <v>46195</v>
+        <v>46560</v>
       </c>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A20" s="33" t="s">
+      <c r="A20" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A21" s="33" t="s">
+      <c r="A21" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="36" t="s">
+      <c r="B21" s="32" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
@@ -1219,789 +1219,856 @@
       <c r="B10" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:J26"/>
+  <dimension ref="A2:K26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H39" sqref="H39"/>
+      <selection activeCell="K4" sqref="K4:K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="9" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" style="9" customWidth="1"/>
     <col min="9" max="9" width="16.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="9" customWidth="1"/>
-    <col min="11" max="18" width="9.140625" style="9"/>
+    <col min="11" max="11" width="15" style="9" customWidth="1"/>
+    <col min="12" max="18" width="9.140625" style="9"/>
     <col min="19" max="19" width="8.85546875" style="9" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="15.75">
+    <row r="2" spans="1:11" ht="15.75">
       <c r="A2" s="12">
         <v>704101</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="15.75">
+    <row r="3" spans="1:11" ht="15.75">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:11" s="2" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="13"/>
-      <c r="C4" s="25">
+      <c r="C4" s="21">
         <v>2017</v>
       </c>
-      <c r="D4" s="25">
+      <c r="D4" s="21">
         <v>2018</v>
       </c>
-      <c r="E4" s="25">
+      <c r="E4" s="21">
         <v>2019</v>
       </c>
-      <c r="F4" s="25">
+      <c r="F4" s="21">
         <v>2020</v>
       </c>
-      <c r="G4" s="25">
+      <c r="G4" s="21">
         <v>2021</v>
       </c>
-      <c r="H4" s="25">
+      <c r="H4" s="21">
         <v>2022</v>
       </c>
-      <c r="I4" s="25">
+      <c r="I4" s="21">
         <v>2023</v>
       </c>
-      <c r="J4" s="26">
+      <c r="J4" s="22">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="K4" s="22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="27">
+      <c r="C5" s="23">
         <v>1173190511</v>
       </c>
-      <c r="D5" s="27">
+      <c r="D5" s="23">
         <v>1228928217</v>
       </c>
-      <c r="E5" s="27">
+      <c r="E5" s="23">
         <v>1421798202</v>
       </c>
-      <c r="F5" s="27">
+      <c r="F5" s="23">
         <v>1961092762</v>
       </c>
-      <c r="G5" s="27">
+      <c r="G5" s="23">
         <v>2818644308</v>
       </c>
-      <c r="H5" s="27">
+      <c r="H5" s="23">
         <v>2905003376</v>
       </c>
-      <c r="I5" s="27">
+      <c r="I5" s="23">
         <v>3471225241</v>
       </c>
-      <c r="J5" s="27">
+      <c r="J5" s="23">
         <v>3811466957</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="K5" s="23">
+        <v>4225090984</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="28" t="s">
+      <c r="C6" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="28" t="s">
+      <c r="D6" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="E6" s="28" t="s">
+      <c r="E6" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="F6" s="28" t="s">
+      <c r="F6" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="G6" s="28" t="s">
+      <c r="G6" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="24">
         <v>80008831</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="24">
         <v>102710730</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="24">
         <v>114571559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="K6" s="24">
+        <v>122280312</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="24">
         <v>50581684</v>
       </c>
-      <c r="D7" s="28">
+      <c r="D7" s="24">
         <v>42028152</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="24">
         <v>58210834</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="24">
         <v>74369152</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="24">
         <v>114881118</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="24">
         <v>102135639</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="24">
         <v>109967718</v>
       </c>
-      <c r="J7" s="28">
+      <c r="J7" s="24">
         <v>114673851</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="K7" s="24">
+        <v>129506354</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="12.75">
+      <c r="A8" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="24">
         <v>41124525</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="24">
         <v>46135846</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="24">
         <v>52021825</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="24">
         <v>71560859</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="24">
         <v>109190942</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="24">
         <v>106882064</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="24">
         <v>126050556</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="24">
         <v>146375106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="21" t="s">
+      <c r="K8" s="24">
+        <v>152008557</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="12.75">
+      <c r="A9" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="24">
         <v>75559914</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="24">
         <v>78264080</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="24">
         <v>89642655</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="24">
         <v>129093951</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="24">
         <v>199694258</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="24">
         <v>120807507</v>
       </c>
-      <c r="I9" s="28">
+      <c r="I9" s="24">
         <v>150105880</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="24">
         <v>171360362</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="K9" s="24">
+        <v>175342459</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="12.75">
+      <c r="A10" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="24">
         <v>34389396</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="24">
         <v>37537149</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="24">
         <v>43505051</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="24">
         <v>59134570</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="24">
         <v>82828902</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="24">
         <v>87816999</v>
       </c>
-      <c r="I10" s="28">
+      <c r="I10" s="24">
         <v>115615479</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="24">
         <v>123502195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="K10" s="24">
+        <v>130858943</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="12.75">
+      <c r="A11" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="24">
         <v>44999632</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="24">
         <v>45710203</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="24">
         <v>52371645</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="24">
         <v>74621743</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="24">
         <v>103052374</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="24">
         <v>94926109</v>
       </c>
-      <c r="I11" s="28">
+      <c r="I11" s="24">
         <v>111916063</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="24">
         <v>123869854</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="K11" s="24">
+        <v>133818747</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="12.75">
+      <c r="A12" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="24">
         <v>51424486</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="24">
         <v>56699482</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="24">
         <v>64503764</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="24">
         <v>87246598</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="24">
         <v>128767218</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="24">
         <v>131149307</v>
       </c>
-      <c r="I12" s="28">
+      <c r="I12" s="24">
         <v>151387783</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="24">
         <v>161317909</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="21" t="s">
+      <c r="K12" s="24">
+        <v>172715718</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="12.75">
+      <c r="A13" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B13" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="C13" s="28" t="s">
+      <c r="C13" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="D13" s="28" t="s">
+      <c r="D13" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="28" t="s">
+      <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="28" t="s">
+      <c r="F13" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="G13" s="28" t="s">
+      <c r="G13" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="24">
         <v>82309242</v>
       </c>
-      <c r="I13" s="28">
+      <c r="I13" s="24">
         <v>93222778</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="24">
         <v>103960069</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="21" t="s">
+      <c r="K13" s="24">
+        <v>109735015</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="12.75">
+      <c r="A14" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="24">
         <v>83111646</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="24">
         <v>87489423</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="24">
         <v>103307617</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="24">
         <v>147697449</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="24">
         <v>198916467</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="24">
         <v>182579312</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="24">
         <v>201693970</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="24">
         <v>219901587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="21" t="s">
+      <c r="K14" s="24">
+        <v>228690481</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="12.75">
+      <c r="A15" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="B15" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="24">
         <v>48956149</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="24">
         <v>51043707</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="24">
         <v>57234406</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="24">
         <v>77380540</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="24">
         <v>104398703</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="24">
         <v>105920123</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="24">
         <v>124707335</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="24">
         <v>129666356</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="21" t="s">
+      <c r="K15" s="24">
+        <v>141159865</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="12.75">
+      <c r="A16" s="35" t="s">
         <v>66</v>
       </c>
-      <c r="B16" s="31" t="s">
+      <c r="B16" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="24">
         <v>47585611</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="24">
         <v>50427692</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="24">
         <v>56951088</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="24">
         <v>73509925</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="24">
         <v>98082469</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="24">
         <v>110484986</v>
       </c>
-      <c r="I16" s="28">
+      <c r="I16" s="24">
         <v>158317887</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J16" s="24">
         <v>147394400</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="21" t="s">
+      <c r="K16" s="24">
+        <v>159949492</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75">
+      <c r="A17" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="24">
         <v>31230981</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D17" s="24">
         <v>32809385</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="24">
         <v>40518106</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="24">
         <v>54065518</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="24">
         <v>79477431</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="24">
         <v>81995792</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="24">
         <v>106862733</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="24">
         <v>118046734</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="21" t="s">
+      <c r="K17" s="24">
+        <v>132454263</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="12.75">
+      <c r="A18" s="35" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="31" t="s">
+      <c r="B18" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="24">
         <v>47999797</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D18" s="24">
         <v>51667453</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="24">
         <v>59406455</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="24">
         <v>85375488</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="24">
         <v>126264168</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="24">
         <v>114705782</v>
       </c>
-      <c r="I18" s="28">
+      <c r="I18" s="24">
         <v>134854518</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="24">
         <v>152082092</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="K18" s="24">
+        <v>160624269</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="12.75">
+      <c r="A19" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="31" t="s">
+      <c r="B19" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="24">
         <v>36198065</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D19" s="24">
         <v>36334475</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="24">
         <v>41837489</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="24">
         <v>60392500</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="24">
         <v>76226070</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="24">
         <v>75160248</v>
       </c>
-      <c r="I19" s="28">
+      <c r="I19" s="24">
         <v>88986057</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="24">
         <v>97779093</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="K19" s="24">
+        <v>106460883</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="12.75">
+      <c r="A20" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="C20" s="28" t="s">
+      <c r="C20" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="28">
+      <c r="D20" s="24">
         <v>61710716</v>
       </c>
-      <c r="E20" s="28">
+      <c r="E20" s="24">
         <v>79208537</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="24">
         <v>115304228</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="24">
         <v>161607010</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="24">
         <v>174028186</v>
       </c>
-      <c r="I20" s="28">
+      <c r="I20" s="24">
         <v>207519029</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="24">
         <v>236419745</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="K20" s="24">
+        <v>265443974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="12.75">
+      <c r="A21" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="31" t="s">
+      <c r="B21" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="28" t="s">
+      <c r="C21" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="28" t="s">
+      <c r="D21" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="28" t="s">
+      <c r="E21" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="F21" s="28" t="s">
+      <c r="F21" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="G21" s="28" t="s">
+      <c r="G21" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="24">
         <v>21589471</v>
       </c>
-      <c r="I21" s="28">
+      <c r="I21" s="24">
         <v>35244777</v>
       </c>
-      <c r="J21" s="28">
+      <c r="J21" s="24">
         <v>28401932</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="K21" s="24">
+        <v>38598512</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="12.75">
+      <c r="A22" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="24">
         <v>82975166</v>
       </c>
-      <c r="D22" s="28">
+      <c r="D22" s="24">
         <v>88349965</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="24">
         <v>99289702</v>
       </c>
-      <c r="F22" s="28">
+      <c r="F22" s="24">
         <v>135684231</v>
       </c>
-      <c r="G22" s="28">
+      <c r="G22" s="24">
         <v>175821494</v>
       </c>
-      <c r="H22" s="28">
+      <c r="H22" s="24">
         <v>116293488</v>
       </c>
-      <c r="I22" s="28">
+      <c r="I22" s="24">
         <v>129872506</v>
       </c>
-      <c r="J22" s="28">
+      <c r="J22" s="24">
         <v>140249876</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="K22" s="24">
+        <v>151772076</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="12.75">
+      <c r="A23" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="31" t="s">
+      <c r="B23" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="24">
         <v>184815121</v>
       </c>
-      <c r="D23" s="28">
+      <c r="D23" s="24">
         <v>192718284</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="24">
         <v>222147814</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="24">
         <v>271617818</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="24">
         <v>385131715</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="24">
         <v>426758243</v>
       </c>
-      <c r="I23" s="28">
+      <c r="I23" s="24">
         <v>499755085</v>
       </c>
-      <c r="J23" s="28">
+      <c r="J23" s="24">
         <v>572747141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="21" t="s">
+      <c r="K23" s="24">
+        <v>671639070</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="12.75">
+      <c r="A24" s="35" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="24">
         <v>195149229</v>
       </c>
-      <c r="D24" s="28">
+      <c r="D24" s="24">
         <v>203287002</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="24">
         <v>227592179</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="24">
         <v>324722469</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="24">
         <v>503398947</v>
       </c>
-      <c r="H24" s="28">
+      <c r="H24" s="24">
         <v>527453579</v>
       </c>
-      <c r="I24" s="28">
+      <c r="I24" s="24">
         <v>619599066</v>
       </c>
-      <c r="J24" s="28">
+      <c r="J24" s="24">
         <v>681461427</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="K24" s="24">
+        <v>792172299</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="12.75">
+      <c r="A25" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="C25" s="29" t="s">
+      <c r="C25" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="25">
         <v>66715203</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="25">
         <v>74049035</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="25">
         <v>119315723</v>
       </c>
-      <c r="G25" s="29">
+      <c r="G25" s="25">
         <v>170905022</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="25">
         <v>161998468</v>
       </c>
-      <c r="I25" s="29">
+      <c r="I25" s="25">
         <v>202835291</v>
       </c>
-      <c r="J25" s="29">
+      <c r="J25" s="25">
         <v>227685669</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="24"/>
+      <c r="K25" s="25">
+        <v>249859695</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A5:A25" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>