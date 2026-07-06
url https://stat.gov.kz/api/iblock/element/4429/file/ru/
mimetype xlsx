--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -12,84 +12,84 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q76" i="2" l="1"/>
   <c r="P66" i="2"/>
   <c r="O7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -321,62 +321,65 @@
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Предоставлено койко-суток (ночевок)</t>
   </si>
   <si>
     <t>С 2000 года</t>
   </si>
   <si>
     <t>Предоставление койко-суток (ночевок) гостиничными предприятиями отражает использованное число постоянных и временных мест, включая бронирование номеров и мест, и определяется на основании книги учета проживающих.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702703?keyword=</t>
   </si>
   <si>
     <t>221305 Предоставлено койко-суток местами размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -453,72 +456,91 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
@@ -573,66 +595,76 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -771,72 +803,86 @@
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="13" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="9"/>
     <cellStyle name="Обычный 30" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1186,557 +1232,561 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702703?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="41">
         <v>221305</v>
       </c>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B2" t="s">
         <v>87</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
       <c r="K3" s="42"/>
       <c r="L3" s="42"/>
       <c r="M3" s="42"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B4" t="s">
         <v>87</v>
       </c>
       <c r="C4" s="42"/>
       <c r="D4" s="42"/>
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="42"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="42"/>
       <c r="H5" s="42"/>
       <c r="I5" s="42"/>
       <c r="J5" s="42"/>
       <c r="K5" s="42"/>
       <c r="L5" s="42"/>
       <c r="M5" s="42"/>
     </row>
-    <row r="6" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="38.25">
       <c r="A6" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="62" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="42"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="42"/>
       <c r="H6" s="42"/>
       <c r="I6" s="42"/>
       <c r="J6" s="42"/>
       <c r="K6" s="42"/>
       <c r="L6" s="42"/>
       <c r="M6" s="42"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="40" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="42"/>
       <c r="H7" s="42"/>
       <c r="I7" s="42"/>
       <c r="J7" s="42"/>
       <c r="K7" s="42"/>
       <c r="L7" s="42"/>
       <c r="M7" s="42"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="40" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="46" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="42"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="48" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="42"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="42"/>
       <c r="H10" s="42"/>
       <c r="I10" s="42"/>
       <c r="J10" s="42"/>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
       <c r="M10" s="49"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="50" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="42"/>
       <c r="M11" s="49"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="42"/>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
       <c r="K12" s="42"/>
       <c r="L12" s="42"/>
       <c r="M12" s="49"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="49"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="42"/>
       <c r="I14" s="42"/>
       <c r="J14" s="42"/>
       <c r="K14" s="42"/>
       <c r="L14" s="42"/>
       <c r="M14" s="49"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="66">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="M15" s="54"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="40" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="66">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="M16" s="55"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>72</v>
       </c>
       <c r="M17" s="54"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M18" s="55"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="40" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="54"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="69" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="55"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="56"/>
       <c r="B21" s="57"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="55"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="54"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="55"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="54"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="58"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="59" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="59" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="59" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="59" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="59"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="60" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="59"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="59"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="61" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X102"/>
+  <dimension ref="A1:Y102"/>
   <sheetViews>
-    <sheetView topLeftCell="N64" workbookViewId="0">
-      <selection activeCell="X76" sqref="X76:X96"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="Z3" sqref="Z3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="7" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="12" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="44.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A3" s="73" t="s">
+    <row r="1" spans="1:25" ht="44.25" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A3" s="72" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="73"/>
-[...22 lines deleted...]
-    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="72"/>
+      <c r="L3" s="72"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="72"/>
+      <c r="O3" s="72"/>
+      <c r="P3" s="72"/>
+      <c r="Q3" s="72"/>
+      <c r="R3" s="72"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="72"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="72"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" s="74" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="74"/>
       <c r="C4" s="74"/>
       <c r="D4" s="74"/>
       <c r="E4" s="74"/>
       <c r="F4" s="74"/>
       <c r="G4" s="74"/>
       <c r="H4" s="74"/>
       <c r="I4" s="74"/>
       <c r="J4" s="74"/>
       <c r="K4" s="74"/>
       <c r="L4" s="74"/>
       <c r="M4" s="74"/>
       <c r="N4" s="74"/>
       <c r="O4" s="74"/>
       <c r="P4" s="74"/>
       <c r="Q4" s="74"/>
       <c r="R4" s="74"/>
       <c r="S4" s="74"/>
       <c r="T4" s="74"/>
       <c r="U4" s="74"/>
       <c r="V4" s="74"/>
       <c r="W4" s="74"/>
-    </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="31"/>
       <c r="B5" s="32">
         <v>2003</v>
       </c>
       <c r="C5" s="32">
         <v>2004</v>
       </c>
       <c r="D5" s="32">
         <v>2005</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>23</v>
       </c>
@@ -1763,79 +1813,82 @@
       </c>
       <c r="Q5" s="32" t="s">
         <v>31</v>
       </c>
       <c r="R5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="S5" s="32" t="s">
         <v>33</v>
       </c>
       <c r="T5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="U5" s="32" t="s">
         <v>35</v>
       </c>
       <c r="V5" s="32" t="s">
         <v>36</v>
       </c>
       <c r="W5" s="32" t="s">
         <v>37</v>
       </c>
       <c r="X5" s="32" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="75" t="s">
+      <c r="Y5" s="32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="75"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
+      <c r="M6" s="73"/>
+      <c r="N6" s="73"/>
+      <c r="O6" s="73"/>
+      <c r="P6" s="73"/>
+      <c r="Q6" s="73"/>
+      <c r="R6" s="73"/>
+      <c r="S6" s="73"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="73"/>
+      <c r="V6" s="73"/>
+      <c r="W6" s="73"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="3">
         <v>362128.8</v>
       </c>
       <c r="C7" s="3">
         <v>473723.5</v>
       </c>
       <c r="D7" s="4">
         <v>487249</v>
       </c>
       <c r="E7" s="3">
         <v>827053</v>
       </c>
       <c r="F7" s="3">
         <v>928716</v>
       </c>
       <c r="G7" s="3">
         <v>895113</v>
       </c>
       <c r="H7" s="3">
         <v>905782</v>
       </c>
       <c r="I7" s="5">
@@ -1865,52 +1918,55 @@
       </c>
       <c r="Q7" s="5">
         <v>1547130</v>
       </c>
       <c r="R7" s="5">
         <v>1700853</v>
       </c>
       <c r="S7" s="5">
         <v>1568193</v>
       </c>
       <c r="T7" s="5">
         <v>1592812</v>
       </c>
       <c r="U7" s="7">
         <v>1851633</v>
       </c>
       <c r="V7" s="7">
         <v>2244655</v>
       </c>
       <c r="W7" s="7">
         <v>2491541</v>
       </c>
       <c r="X7" s="7">
         <v>2550735</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y7" s="80">
+        <v>2645695</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="5" t="s">
@@ -1939,52 +1995,55 @@
       </c>
       <c r="Q8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="U8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="V8" s="12">
         <v>40738</v>
       </c>
       <c r="W8" s="12">
         <v>42514</v>
       </c>
       <c r="X8" s="39">
         <v>36689</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y8" s="78">
+        <v>41967</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13">
         <v>5455</v>
       </c>
       <c r="C9" s="13">
         <v>6759</v>
       </c>
       <c r="D9" s="13">
         <v>8393</v>
       </c>
       <c r="E9" s="13">
         <v>18467</v>
       </c>
       <c r="F9" s="13">
         <v>38452</v>
       </c>
       <c r="G9" s="13">
         <v>34996</v>
       </c>
       <c r="H9" s="13">
         <v>36334</v>
       </c>
       <c r="I9" s="14">
@@ -2013,52 +2072,55 @@
       </c>
       <c r="Q9" s="14">
         <v>86804</v>
       </c>
       <c r="R9" s="14">
         <v>98952</v>
       </c>
       <c r="S9" s="14">
         <v>91814</v>
       </c>
       <c r="T9" s="14">
         <v>114854</v>
       </c>
       <c r="U9" s="12">
         <v>138330</v>
       </c>
       <c r="V9" s="12">
         <v>180739</v>
       </c>
       <c r="W9" s="12">
         <v>209506</v>
       </c>
       <c r="X9" s="39">
         <v>221593</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y9" s="78">
+        <v>243323</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13">
         <v>15952</v>
       </c>
       <c r="C10" s="13">
         <v>31381</v>
       </c>
       <c r="D10" s="13">
         <v>7129</v>
       </c>
       <c r="E10" s="13">
         <v>33312</v>
       </c>
       <c r="F10" s="13">
         <v>31038</v>
       </c>
       <c r="G10" s="13">
         <v>29244</v>
       </c>
       <c r="H10" s="13">
         <v>40470</v>
       </c>
       <c r="I10" s="14">
@@ -2087,52 +2149,55 @@
       </c>
       <c r="Q10" s="14">
         <v>38358</v>
       </c>
       <c r="R10" s="14">
         <v>50456</v>
       </c>
       <c r="S10" s="14">
         <v>38568</v>
       </c>
       <c r="T10" s="14">
         <v>40936</v>
       </c>
       <c r="U10" s="12">
         <v>50863</v>
       </c>
       <c r="V10" s="12">
         <v>53681</v>
       </c>
       <c r="W10" s="12">
         <v>62883</v>
       </c>
       <c r="X10" s="39">
         <v>68034</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y10" s="78">
+        <v>56467</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="13">
         <v>14920</v>
       </c>
       <c r="C11" s="13">
         <v>16811</v>
       </c>
       <c r="D11" s="13">
         <v>21099</v>
       </c>
       <c r="E11" s="13">
         <v>39921</v>
       </c>
       <c r="F11" s="13">
         <v>46930</v>
       </c>
       <c r="G11" s="13">
         <v>28397</v>
       </c>
       <c r="H11" s="13">
         <v>29003</v>
       </c>
       <c r="I11" s="14">
@@ -2161,52 +2226,55 @@
       </c>
       <c r="Q11" s="14">
         <v>118358</v>
       </c>
       <c r="R11" s="14">
         <v>118305</v>
       </c>
       <c r="S11" s="14">
         <v>119014</v>
       </c>
       <c r="T11" s="14">
         <v>110965</v>
       </c>
       <c r="U11" s="12">
         <v>135466</v>
       </c>
       <c r="V11" s="12">
         <v>123120</v>
       </c>
       <c r="W11" s="12">
         <v>143544</v>
       </c>
       <c r="X11" s="39">
         <v>189622</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y11" s="78">
+        <v>173129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="13">
         <v>18843</v>
       </c>
       <c r="C12" s="13">
         <v>71272</v>
       </c>
       <c r="D12" s="13">
         <v>20610</v>
       </c>
       <c r="E12" s="13">
         <v>68637</v>
       </c>
       <c r="F12" s="13">
         <v>33220</v>
       </c>
       <c r="G12" s="13">
         <v>73569</v>
       </c>
       <c r="H12" s="13">
         <v>122984</v>
       </c>
       <c r="I12" s="14">
@@ -2235,52 +2303,55 @@
       </c>
       <c r="Q12" s="14">
         <v>112013</v>
       </c>
       <c r="R12" s="14">
         <v>94732</v>
       </c>
       <c r="S12" s="14">
         <v>81409</v>
       </c>
       <c r="T12" s="14">
         <v>32153</v>
       </c>
       <c r="U12" s="12">
         <v>41072</v>
       </c>
       <c r="V12" s="12">
         <v>67683</v>
       </c>
       <c r="W12" s="12">
         <v>54737</v>
       </c>
       <c r="X12" s="39">
         <v>62102</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y12" s="78">
+        <v>90147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>5877</v>
       </c>
       <c r="C13" s="13">
         <v>4979</v>
       </c>
       <c r="D13" s="13">
         <v>4413</v>
       </c>
       <c r="E13" s="13">
         <v>14864</v>
       </c>
       <c r="F13" s="13">
         <v>18173</v>
       </c>
       <c r="G13" s="13">
         <v>15094</v>
       </c>
       <c r="H13" s="13">
         <v>42786</v>
       </c>
       <c r="I13" s="14">
@@ -2309,52 +2380,55 @@
       </c>
       <c r="Q13" s="14">
         <v>74312</v>
       </c>
       <c r="R13" s="14">
         <v>76692</v>
       </c>
       <c r="S13" s="14">
         <v>78145</v>
       </c>
       <c r="T13" s="14">
         <v>83780</v>
       </c>
       <c r="U13" s="12">
         <v>69161</v>
       </c>
       <c r="V13" s="12">
         <v>90776</v>
       </c>
       <c r="W13" s="12">
         <v>176063</v>
       </c>
       <c r="X13" s="39">
         <v>89212</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y13" s="78">
+        <v>117142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="13">
         <v>5858.5</v>
       </c>
       <c r="C14" s="13">
         <v>8514.5</v>
       </c>
       <c r="D14" s="13">
         <v>12571</v>
       </c>
       <c r="E14" s="13">
         <v>16213</v>
       </c>
       <c r="F14" s="13">
         <v>14288</v>
       </c>
       <c r="G14" s="13">
         <v>18147</v>
       </c>
       <c r="H14" s="13">
         <v>28061</v>
       </c>
       <c r="I14" s="14">
@@ -2383,52 +2457,55 @@
       </c>
       <c r="Q14" s="14">
         <v>52033</v>
       </c>
       <c r="R14" s="14">
         <v>47547</v>
       </c>
       <c r="S14" s="14">
         <v>39857</v>
       </c>
       <c r="T14" s="14">
         <v>59564</v>
       </c>
       <c r="U14" s="12">
         <v>42464</v>
       </c>
       <c r="V14" s="12">
         <v>58576</v>
       </c>
       <c r="W14" s="12">
         <v>60577</v>
       </c>
       <c r="X14" s="39">
         <v>59247</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y14" s="78">
+        <v>71509</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="5" t="s">
@@ -2457,52 +2534,55 @@
       </c>
       <c r="Q15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="V15" s="12">
         <v>46460</v>
       </c>
       <c r="W15" s="12">
         <v>56809</v>
       </c>
       <c r="X15" s="39">
         <v>60690</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y15" s="78">
+        <v>43471</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="13">
         <v>40346</v>
       </c>
       <c r="C16" s="13">
         <v>31282.5</v>
       </c>
       <c r="D16" s="13">
         <v>56472</v>
       </c>
       <c r="E16" s="13">
         <v>76942</v>
       </c>
       <c r="F16" s="13">
         <v>93834</v>
       </c>
       <c r="G16" s="13">
         <v>91446</v>
       </c>
       <c r="H16" s="13">
         <v>100395</v>
       </c>
       <c r="I16" s="14">
@@ -2531,52 +2611,55 @@
       </c>
       <c r="Q16" s="14">
         <v>92101</v>
       </c>
       <c r="R16" s="14">
         <v>107971</v>
       </c>
       <c r="S16" s="14">
         <v>98188</v>
       </c>
       <c r="T16" s="14">
         <v>93553</v>
       </c>
       <c r="U16" s="12">
         <v>77811</v>
       </c>
       <c r="V16" s="12">
         <v>95320</v>
       </c>
       <c r="W16" s="12">
         <v>93013</v>
       </c>
       <c r="X16" s="39">
         <v>93457</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y16" s="78">
+        <v>86287</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="13">
         <v>12645</v>
       </c>
       <c r="C17" s="13">
         <v>17142</v>
       </c>
       <c r="D17" s="13">
         <v>20711</v>
       </c>
       <c r="E17" s="13">
         <v>21505</v>
       </c>
       <c r="F17" s="13">
         <v>25223</v>
       </c>
       <c r="G17" s="13">
         <v>30660</v>
       </c>
       <c r="H17" s="13">
         <v>30143</v>
       </c>
       <c r="I17" s="14">
@@ -2605,52 +2688,55 @@
       </c>
       <c r="Q17" s="14">
         <v>58746</v>
       </c>
       <c r="R17" s="14">
         <v>66856</v>
       </c>
       <c r="S17" s="14">
         <v>59003</v>
       </c>
       <c r="T17" s="14">
         <v>60662</v>
       </c>
       <c r="U17" s="12">
         <v>60264</v>
       </c>
       <c r="V17" s="12">
         <v>68584</v>
       </c>
       <c r="W17" s="12">
         <v>64291</v>
       </c>
       <c r="X17" s="39">
         <v>80229</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y17" s="78">
+        <v>56985</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="13">
         <v>4738.3</v>
       </c>
       <c r="C18" s="13">
         <v>4297.5</v>
       </c>
       <c r="D18" s="13">
         <v>3736</v>
       </c>
       <c r="E18" s="13">
         <v>9116</v>
       </c>
       <c r="F18" s="13">
         <v>8975</v>
       </c>
       <c r="G18" s="13">
         <v>11300</v>
       </c>
       <c r="H18" s="13">
         <v>10450</v>
       </c>
       <c r="I18" s="14">
@@ -2679,52 +2765,55 @@
       </c>
       <c r="Q18" s="14">
         <v>24592</v>
       </c>
       <c r="R18" s="14">
         <v>28730</v>
       </c>
       <c r="S18" s="14">
         <v>25115</v>
       </c>
       <c r="T18" s="14">
         <v>24954</v>
       </c>
       <c r="U18" s="12">
         <v>26859</v>
       </c>
       <c r="V18" s="12">
         <v>37463</v>
       </c>
       <c r="W18" s="12">
         <v>36543</v>
       </c>
       <c r="X18" s="39">
         <v>51261</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y18" s="78">
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>11879</v>
       </c>
       <c r="C19" s="13">
         <v>18827</v>
       </c>
       <c r="D19" s="13">
         <v>21375</v>
       </c>
       <c r="E19" s="13">
         <v>41480</v>
       </c>
       <c r="F19" s="13">
         <v>59085</v>
       </c>
       <c r="G19" s="13">
         <v>58696</v>
       </c>
       <c r="H19" s="13">
         <v>50884</v>
       </c>
       <c r="I19" s="14">
@@ -2753,52 +2842,55 @@
       </c>
       <c r="Q19" s="14">
         <v>49209</v>
       </c>
       <c r="R19" s="14">
         <v>54481</v>
       </c>
       <c r="S19" s="14">
         <v>44403</v>
       </c>
       <c r="T19" s="14">
         <v>64433</v>
       </c>
       <c r="U19" s="12">
         <v>70099</v>
       </c>
       <c r="V19" s="12">
         <v>78951</v>
       </c>
       <c r="W19" s="12">
         <v>80386</v>
       </c>
       <c r="X19" s="39">
         <v>88866</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y19" s="78">
+        <v>91276</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="13">
         <v>15254</v>
       </c>
       <c r="C20" s="13">
         <v>13430</v>
       </c>
       <c r="D20" s="13">
         <v>13828</v>
       </c>
       <c r="E20" s="13">
         <v>17729</v>
       </c>
       <c r="F20" s="13">
         <v>29898</v>
       </c>
       <c r="G20" s="13">
         <v>27025</v>
       </c>
       <c r="H20" s="13">
         <v>26872</v>
       </c>
       <c r="I20" s="14">
@@ -2827,52 +2919,55 @@
       </c>
       <c r="Q20" s="14">
         <v>33730</v>
       </c>
       <c r="R20" s="14">
         <v>41147</v>
       </c>
       <c r="S20" s="14">
         <v>39543</v>
       </c>
       <c r="T20" s="14">
         <v>75885</v>
       </c>
       <c r="U20" s="12">
         <v>92559</v>
       </c>
       <c r="V20" s="12">
         <v>75624</v>
       </c>
       <c r="W20" s="12">
         <v>115211</v>
       </c>
       <c r="X20" s="39">
         <v>112297</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y20" s="78">
+        <v>77575</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="13">
         <v>13030</v>
       </c>
       <c r="C21" s="13">
         <v>9127</v>
       </c>
       <c r="D21" s="13">
         <v>11111</v>
       </c>
       <c r="E21" s="13">
         <v>34743</v>
       </c>
       <c r="F21" s="13">
         <v>38697</v>
       </c>
       <c r="G21" s="13">
         <v>44390</v>
       </c>
       <c r="H21" s="13">
         <v>22481</v>
       </c>
       <c r="I21" s="14">
@@ -2901,52 +2996,55 @@
       </c>
       <c r="Q21" s="14">
         <v>41285</v>
       </c>
       <c r="R21" s="14">
         <v>45882</v>
       </c>
       <c r="S21" s="14">
         <v>36212</v>
       </c>
       <c r="T21" s="14">
         <v>25319</v>
       </c>
       <c r="U21" s="12">
         <v>37885</v>
       </c>
       <c r="V21" s="12">
         <v>57170</v>
       </c>
       <c r="W21" s="12">
         <v>63640</v>
       </c>
       <c r="X21" s="39">
         <v>78684</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y21" s="78">
+        <v>30743</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="13">
         <v>6673</v>
       </c>
       <c r="C22" s="13">
         <v>6876</v>
       </c>
       <c r="D22" s="13">
         <v>10923</v>
       </c>
       <c r="E22" s="13">
         <v>8138</v>
       </c>
       <c r="F22" s="13">
         <v>11460</v>
       </c>
       <c r="G22" s="13">
         <v>10096</v>
       </c>
       <c r="H22" s="13">
         <v>9765</v>
       </c>
       <c r="I22" s="14">
@@ -2975,52 +3073,55 @@
       </c>
       <c r="Q22" s="14">
         <v>31121</v>
       </c>
       <c r="R22" s="14">
         <v>29832</v>
       </c>
       <c r="S22" s="14">
         <v>24575</v>
       </c>
       <c r="T22" s="14">
         <v>27837</v>
       </c>
       <c r="U22" s="12">
         <v>35746</v>
       </c>
       <c r="V22" s="12">
         <v>31975</v>
       </c>
       <c r="W22" s="12">
         <v>29331</v>
       </c>
       <c r="X22" s="39">
         <v>32970</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y22" s="78">
+        <v>146947</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="5" t="s">
@@ -3049,52 +3150,55 @@
       </c>
       <c r="Q23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T23" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U23" s="14" t="s">
         <v>18</v>
       </c>
       <c r="V23" s="12">
         <v>8926</v>
       </c>
       <c r="W23" s="12">
         <v>9078</v>
       </c>
       <c r="X23" s="39">
         <v>9477</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y23" s="78">
+        <v>11789</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="13">
         <v>32802</v>
       </c>
       <c r="C24" s="13">
         <v>45319</v>
       </c>
       <c r="D24" s="13">
         <v>38437</v>
       </c>
       <c r="E24" s="13">
         <v>74051</v>
       </c>
       <c r="F24" s="13">
         <v>111695</v>
       </c>
       <c r="G24" s="13">
         <v>58481</v>
       </c>
       <c r="H24" s="13">
         <v>78772</v>
       </c>
       <c r="I24" s="14">
@@ -3123,52 +3227,55 @@
       </c>
       <c r="Q24" s="14">
         <v>120565</v>
       </c>
       <c r="R24" s="14">
         <v>138039</v>
       </c>
       <c r="S24" s="14">
         <v>124421</v>
       </c>
       <c r="T24" s="14">
         <v>107745</v>
       </c>
       <c r="U24" s="12">
         <v>121379</v>
       </c>
       <c r="V24" s="12">
         <v>98200</v>
       </c>
       <c r="W24" s="12">
         <v>112931</v>
       </c>
       <c r="X24" s="39">
         <v>110444</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y24" s="78">
+        <v>117341</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="13">
         <v>41583</v>
       </c>
       <c r="C25" s="13">
         <v>57549</v>
       </c>
       <c r="D25" s="13">
         <v>62577</v>
       </c>
       <c r="E25" s="13">
         <v>86713</v>
       </c>
       <c r="F25" s="13">
         <v>135513</v>
       </c>
       <c r="G25" s="13">
         <v>161495</v>
       </c>
       <c r="H25" s="13">
         <v>113788</v>
       </c>
       <c r="I25" s="14">
@@ -3197,52 +3304,55 @@
       </c>
       <c r="Q25" s="14">
         <v>206015</v>
       </c>
       <c r="R25" s="14">
         <v>242708</v>
       </c>
       <c r="S25" s="14">
         <v>167205</v>
       </c>
       <c r="T25" s="14">
         <v>188669</v>
       </c>
       <c r="U25" s="12">
         <v>227031</v>
       </c>
       <c r="V25" s="12">
         <v>358727</v>
       </c>
       <c r="W25" s="12">
         <v>351777</v>
       </c>
       <c r="X25" s="39">
         <v>376466</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y25" s="78">
+        <v>388493</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="13">
         <v>116273</v>
       </c>
       <c r="C26" s="13">
         <v>130157</v>
       </c>
       <c r="D26" s="13">
         <v>173866</v>
       </c>
       <c r="E26" s="13">
         <v>265222</v>
       </c>
       <c r="F26" s="13">
         <v>232235</v>
       </c>
       <c r="G26" s="13">
         <v>202077</v>
       </c>
       <c r="H26" s="13">
         <v>162594</v>
       </c>
       <c r="I26" s="14">
@@ -3271,52 +3381,55 @@
       </c>
       <c r="Q26" s="14">
         <v>349432</v>
       </c>
       <c r="R26" s="14">
         <v>379906</v>
       </c>
       <c r="S26" s="14">
         <v>418183</v>
       </c>
       <c r="T26" s="14">
         <v>381747</v>
       </c>
       <c r="U26" s="12">
         <v>500327</v>
       </c>
       <c r="V26" s="12">
         <v>548778</v>
       </c>
       <c r="W26" s="12">
         <v>602287</v>
       </c>
       <c r="X26" s="39">
         <v>601220</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y26" s="78">
+        <v>596600</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="17" t="s">
@@ -3342,108 +3455,113 @@
       </c>
       <c r="P27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="Q27" s="14">
         <v>58456</v>
       </c>
       <c r="R27" s="14">
         <v>78617</v>
       </c>
       <c r="S27" s="14">
         <v>82538</v>
       </c>
       <c r="T27" s="14">
         <v>99756</v>
       </c>
       <c r="U27" s="12">
         <v>124317</v>
       </c>
       <c r="V27" s="12">
         <v>123164</v>
       </c>
       <c r="W27" s="12">
         <v>126420</v>
       </c>
-      <c r="X27" s="12">
+      <c r="X27" s="79">
         <v>128175</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y27" s="78">
+        <v>158030</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="8"/>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="12"/>
       <c r="U28" s="12"/>
       <c r="V28" s="12"/>
       <c r="W28" s="12"/>
       <c r="X28" s="12"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A29" s="72" t="s">
+    <row r="29" spans="1:25">
+      <c r="A29" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="72"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B29" s="76"/>
+      <c r="C29" s="76"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="76"/>
+      <c r="N29" s="76"/>
+      <c r="O29" s="76"/>
+      <c r="P29" s="76"/>
+      <c r="Q29" s="76"/>
+      <c r="R29" s="76"/>
+      <c r="S29" s="76"/>
+      <c r="T29" s="76"/>
+      <c r="U29" s="76"/>
+      <c r="V29" s="76"/>
+      <c r="W29" s="76"/>
+      <c r="X29" s="76"/>
+      <c r="Y29" s="76"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="19">
         <v>459616.1</v>
       </c>
       <c r="C30" s="3">
         <v>1129885.3</v>
       </c>
       <c r="D30" s="4">
         <v>1143128</v>
       </c>
       <c r="E30" s="3">
         <v>2251695</v>
       </c>
       <c r="F30" s="3">
         <v>2190152</v>
       </c>
       <c r="G30" s="3">
         <v>2268073</v>
       </c>
       <c r="H30" s="3">
         <v>2037622</v>
       </c>
       <c r="I30" s="5">
@@ -3473,51 +3591,51 @@
       <c r="Q30" s="5">
         <v>3841344</v>
       </c>
       <c r="R30" s="5">
         <v>4230738</v>
       </c>
       <c r="S30" s="5">
         <v>2261590</v>
       </c>
       <c r="T30" s="5">
         <v>3638242</v>
       </c>
       <c r="U30" s="7">
         <v>4598679</v>
       </c>
       <c r="V30" s="7">
         <v>5223598</v>
       </c>
       <c r="W30" s="6">
         <v>5848131</v>
       </c>
       <c r="X30" s="64">
         <v>6277565</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25">
       <c r="A31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="5" t="s">
@@ -3547,51 +3665,51 @@
       <c r="Q31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="U31" s="12">
         <v>97384</v>
       </c>
       <c r="V31" s="12">
         <v>114445</v>
       </c>
       <c r="W31" s="15">
         <v>135799</v>
       </c>
       <c r="X31" s="63">
         <v>120811</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="21">
         <v>6429</v>
       </c>
       <c r="C32" s="13">
         <v>16123</v>
       </c>
       <c r="D32" s="13">
         <v>22991</v>
       </c>
       <c r="E32" s="13">
         <v>42245</v>
       </c>
       <c r="F32" s="13">
         <v>84870</v>
       </c>
       <c r="G32" s="13">
         <v>92306</v>
       </c>
       <c r="H32" s="13">
         <v>89580</v>
       </c>
       <c r="I32" s="14">
@@ -3621,51 +3739,51 @@
       <c r="Q32" s="14">
         <v>254083</v>
       </c>
       <c r="R32" s="14">
         <v>273869</v>
       </c>
       <c r="S32" s="14">
         <v>148489</v>
       </c>
       <c r="T32" s="14">
         <v>291546</v>
       </c>
       <c r="U32" s="12">
         <v>359635</v>
       </c>
       <c r="V32" s="12">
         <v>448668</v>
       </c>
       <c r="W32" s="15">
         <v>503468</v>
       </c>
       <c r="X32" s="63">
         <v>571309</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24">
       <c r="A33" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="21">
         <v>18837</v>
       </c>
       <c r="C33" s="13">
         <v>59493</v>
       </c>
       <c r="D33" s="13">
         <v>16686</v>
       </c>
       <c r="E33" s="13">
         <v>68871</v>
       </c>
       <c r="F33" s="13">
         <v>68332</v>
       </c>
       <c r="G33" s="13">
         <v>62954</v>
       </c>
       <c r="H33" s="13">
         <v>69681</v>
       </c>
       <c r="I33" s="14">
@@ -3695,51 +3813,51 @@
       <c r="Q33" s="14">
         <v>118370</v>
       </c>
       <c r="R33" s="14">
         <v>138956</v>
       </c>
       <c r="S33" s="14">
         <v>51681</v>
       </c>
       <c r="T33" s="14">
         <v>104260</v>
       </c>
       <c r="U33" s="12">
         <v>131209</v>
       </c>
       <c r="V33" s="12">
         <v>150466</v>
       </c>
       <c r="W33" s="15">
         <v>151710</v>
       </c>
       <c r="X33" s="63">
         <v>153902</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24">
       <c r="A34" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="21">
         <v>21417</v>
       </c>
       <c r="C34" s="13">
         <v>38534</v>
       </c>
       <c r="D34" s="13">
         <v>50213</v>
       </c>
       <c r="E34" s="13">
         <v>257913</v>
       </c>
       <c r="F34" s="13">
         <v>84909</v>
       </c>
       <c r="G34" s="13">
         <v>128256</v>
       </c>
       <c r="H34" s="13">
         <v>111885</v>
       </c>
       <c r="I34" s="14">
@@ -3769,51 +3887,51 @@
       <c r="Q34" s="14">
         <v>295655</v>
       </c>
       <c r="R34" s="14">
         <v>303610</v>
       </c>
       <c r="S34" s="14">
         <v>168868</v>
       </c>
       <c r="T34" s="14">
         <v>249470</v>
       </c>
       <c r="U34" s="12">
         <v>243919</v>
       </c>
       <c r="V34" s="12">
         <v>290387</v>
       </c>
       <c r="W34" s="15">
         <v>323156</v>
       </c>
       <c r="X34" s="63">
         <v>416245</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24">
       <c r="A35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="21">
         <v>21433</v>
       </c>
       <c r="C35" s="13">
         <v>191085</v>
       </c>
       <c r="D35" s="13">
         <v>51704</v>
       </c>
       <c r="E35" s="13">
         <v>259034</v>
       </c>
       <c r="F35" s="13">
         <v>100341</v>
       </c>
       <c r="G35" s="13">
         <v>147951</v>
       </c>
       <c r="H35" s="13">
         <v>238268</v>
       </c>
       <c r="I35" s="14">
@@ -3843,51 +3961,51 @@
       <c r="Q35" s="14">
         <v>227366</v>
       </c>
       <c r="R35" s="14">
         <v>207025</v>
       </c>
       <c r="S35" s="14">
         <v>92926</v>
       </c>
       <c r="T35" s="14">
         <v>56671</v>
       </c>
       <c r="U35" s="12">
         <v>97869</v>
       </c>
       <c r="V35" s="12">
         <v>124811</v>
       </c>
       <c r="W35" s="15">
         <v>110415</v>
       </c>
       <c r="X35" s="63">
         <v>141881</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="21">
         <v>5990</v>
       </c>
       <c r="C36" s="13">
         <v>11282</v>
       </c>
       <c r="D36" s="13">
         <v>9652</v>
       </c>
       <c r="E36" s="13">
         <v>28801</v>
       </c>
       <c r="F36" s="13">
         <v>37159</v>
       </c>
       <c r="G36" s="13">
         <v>69375</v>
       </c>
       <c r="H36" s="13">
         <v>63616</v>
       </c>
       <c r="I36" s="14">
@@ -3917,51 +4035,51 @@
       <c r="Q36" s="14">
         <v>151942</v>
       </c>
       <c r="R36" s="14">
         <v>168798</v>
       </c>
       <c r="S36" s="14">
         <v>131158</v>
       </c>
       <c r="T36" s="14">
         <v>192513</v>
       </c>
       <c r="U36" s="12">
         <v>134743</v>
       </c>
       <c r="V36" s="12">
         <v>195192</v>
       </c>
       <c r="W36" s="15">
         <v>288936</v>
       </c>
       <c r="X36" s="63">
         <v>191989</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24">
       <c r="A37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="21">
         <v>13410</v>
       </c>
       <c r="C37" s="13">
         <v>18484</v>
       </c>
       <c r="D37" s="13">
         <v>24787</v>
       </c>
       <c r="E37" s="13">
         <v>35871</v>
       </c>
       <c r="F37" s="13">
         <v>45513</v>
       </c>
       <c r="G37" s="13">
         <v>43180</v>
       </c>
       <c r="H37" s="13">
         <v>55535</v>
       </c>
       <c r="I37" s="14">
@@ -3991,51 +4109,51 @@
       <c r="Q37" s="14">
         <v>110719</v>
       </c>
       <c r="R37" s="14">
         <v>122577</v>
       </c>
       <c r="S37" s="14">
         <v>57578</v>
       </c>
       <c r="T37" s="14">
         <v>127316</v>
       </c>
       <c r="U37" s="12">
         <v>109056</v>
       </c>
       <c r="V37" s="12">
         <v>140490</v>
       </c>
       <c r="W37" s="15">
         <v>155522</v>
       </c>
       <c r="X37" s="63">
         <v>157884</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24">
       <c r="A38" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="5" t="s">
@@ -4065,51 +4183,51 @@
       <c r="Q38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S38" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U38" s="12">
         <v>108070</v>
       </c>
       <c r="V38" s="12">
         <v>129180</v>
       </c>
       <c r="W38" s="15">
         <v>133629</v>
       </c>
       <c r="X38" s="63">
         <v>171252</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="21">
         <v>25566.5</v>
       </c>
       <c r="C39" s="13">
         <v>73370</v>
       </c>
       <c r="D39" s="13">
         <v>123749</v>
       </c>
       <c r="E39" s="13">
         <v>237802</v>
       </c>
       <c r="F39" s="13">
         <v>258310</v>
       </c>
       <c r="G39" s="13">
         <v>257105</v>
       </c>
       <c r="H39" s="13">
         <v>250925</v>
       </c>
       <c r="I39" s="14">
@@ -4139,51 +4257,51 @@
       <c r="Q39" s="14">
         <v>232465</v>
       </c>
       <c r="R39" s="14">
         <v>267277</v>
       </c>
       <c r="S39" s="14">
         <v>134972</v>
       </c>
       <c r="T39" s="14">
         <v>203701</v>
       </c>
       <c r="U39" s="12">
         <v>189895</v>
       </c>
       <c r="V39" s="12">
         <v>248562</v>
       </c>
       <c r="W39" s="15">
         <v>245333</v>
       </c>
       <c r="X39" s="63">
         <v>276085</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="21">
         <v>14743</v>
       </c>
       <c r="C40" s="13">
         <v>35491</v>
       </c>
       <c r="D40" s="13">
         <v>34118</v>
       </c>
       <c r="E40" s="13">
         <v>52867</v>
       </c>
       <c r="F40" s="13">
         <v>59578</v>
       </c>
       <c r="G40" s="13">
         <v>63664</v>
       </c>
       <c r="H40" s="13">
         <v>60780</v>
       </c>
       <c r="I40" s="14">
@@ -4213,51 +4331,51 @@
       <c r="Q40" s="14">
         <v>166777</v>
       </c>
       <c r="R40" s="14">
         <v>176766</v>
       </c>
       <c r="S40" s="14">
         <v>87640</v>
       </c>
       <c r="T40" s="14">
         <v>140567</v>
       </c>
       <c r="U40" s="12">
         <v>154479</v>
       </c>
       <c r="V40" s="12">
         <v>168997</v>
       </c>
       <c r="W40" s="15">
         <v>165509</v>
       </c>
       <c r="X40" s="63">
         <v>203257</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="21">
         <v>4844.1000000000004</v>
       </c>
       <c r="C41" s="13">
         <v>10101.299999999999</v>
       </c>
       <c r="D41" s="13">
         <v>8785</v>
       </c>
       <c r="E41" s="13">
         <v>18480</v>
       </c>
       <c r="F41" s="13">
         <v>19338</v>
       </c>
       <c r="G41" s="13">
         <v>24189</v>
       </c>
       <c r="H41" s="13">
         <v>24094</v>
       </c>
       <c r="I41" s="14">
@@ -4287,51 +4405,51 @@
       <c r="Q41" s="14">
         <v>55344</v>
       </c>
       <c r="R41" s="14">
         <v>71471</v>
       </c>
       <c r="S41" s="14">
         <v>37864</v>
       </c>
       <c r="T41" s="14">
         <v>54988</v>
       </c>
       <c r="U41" s="12">
         <v>75135</v>
       </c>
       <c r="V41" s="12">
         <v>93826</v>
       </c>
       <c r="W41" s="15">
         <v>101876</v>
       </c>
       <c r="X41" s="63">
         <v>122624</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="21">
         <v>15529</v>
       </c>
       <c r="C42" s="13">
         <v>31706</v>
       </c>
       <c r="D42" s="13">
         <v>45653</v>
       </c>
       <c r="E42" s="13">
         <v>92654</v>
       </c>
       <c r="F42" s="13">
         <v>129841</v>
       </c>
       <c r="G42" s="13">
         <v>124768</v>
       </c>
       <c r="H42" s="13">
         <v>111661</v>
       </c>
       <c r="I42" s="14">
@@ -4361,51 +4479,51 @@
       <c r="Q42" s="14">
         <v>130783</v>
       </c>
       <c r="R42" s="14">
         <v>140002</v>
       </c>
       <c r="S42" s="14">
         <v>67651</v>
       </c>
       <c r="T42" s="14">
         <v>179339</v>
       </c>
       <c r="U42" s="12">
         <v>192709</v>
       </c>
       <c r="V42" s="12">
         <v>215558</v>
       </c>
       <c r="W42" s="15">
         <v>253750</v>
       </c>
       <c r="X42" s="63">
         <v>278948</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24">
       <c r="A43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="21">
         <v>19232</v>
       </c>
       <c r="C43" s="13">
         <v>33436</v>
       </c>
       <c r="D43" s="13">
         <v>30789</v>
       </c>
       <c r="E43" s="13">
         <v>49599</v>
       </c>
       <c r="F43" s="13">
         <v>68537</v>
       </c>
       <c r="G43" s="13">
         <v>63112</v>
       </c>
       <c r="H43" s="13">
         <v>57786</v>
       </c>
       <c r="I43" s="14">
@@ -4435,51 +4553,51 @@
       <c r="Q43" s="14">
         <v>99114</v>
       </c>
       <c r="R43" s="14">
         <v>149261</v>
       </c>
       <c r="S43" s="14">
         <v>64932</v>
       </c>
       <c r="T43" s="14">
         <v>187571</v>
       </c>
       <c r="U43" s="12">
         <v>218489</v>
       </c>
       <c r="V43" s="12">
         <v>181366</v>
       </c>
       <c r="W43" s="15">
         <v>245505</v>
       </c>
       <c r="X43" s="63">
         <v>211391</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="21">
         <v>14650</v>
       </c>
       <c r="C44" s="13">
         <v>19476</v>
       </c>
       <c r="D44" s="13">
         <v>24959</v>
       </c>
       <c r="E44" s="13">
         <v>116689</v>
       </c>
       <c r="F44" s="13">
         <v>119870</v>
       </c>
       <c r="G44" s="13">
         <v>122281</v>
       </c>
       <c r="H44" s="13">
         <v>69330</v>
       </c>
       <c r="I44" s="14">
@@ -4509,51 +4627,51 @@
       <c r="Q44" s="14">
         <v>124629</v>
       </c>
       <c r="R44" s="14">
         <v>136354</v>
       </c>
       <c r="S44" s="14">
         <v>50086</v>
       </c>
       <c r="T44" s="14">
         <v>74876</v>
       </c>
       <c r="U44" s="12">
         <v>129403</v>
       </c>
       <c r="V44" s="12">
         <v>156989</v>
       </c>
       <c r="W44" s="15">
         <v>183218</v>
       </c>
       <c r="X44" s="63">
         <v>101082</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24">
       <c r="A45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="21">
         <v>9273</v>
       </c>
       <c r="C45" s="13">
         <v>15165</v>
       </c>
       <c r="D45" s="13">
         <v>24128</v>
       </c>
       <c r="E45" s="13">
         <v>20585</v>
       </c>
       <c r="F45" s="13">
         <v>26279</v>
       </c>
       <c r="G45" s="13">
         <v>22734</v>
       </c>
       <c r="H45" s="13">
         <v>21642</v>
       </c>
       <c r="I45" s="14">
@@ -4583,51 +4701,51 @@
       <c r="Q45" s="14">
         <v>97578</v>
       </c>
       <c r="R45" s="14">
         <v>87521</v>
       </c>
       <c r="S45" s="14">
         <v>36070</v>
       </c>
       <c r="T45" s="14">
         <v>93289</v>
       </c>
       <c r="U45" s="12">
         <v>90803</v>
       </c>
       <c r="V45" s="12">
         <v>82320</v>
       </c>
       <c r="W45" s="15">
         <v>85022</v>
       </c>
       <c r="X45" s="63">
         <v>303258</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24">
       <c r="A46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="5" t="s">
@@ -4657,51 +4775,51 @@
       <c r="Q46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T46" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U46" s="12">
         <v>18834</v>
       </c>
       <c r="V46" s="12">
         <v>19772</v>
       </c>
       <c r="W46" s="15">
         <v>22536</v>
       </c>
       <c r="X46" s="63">
         <v>22842</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24">
       <c r="A47" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="21">
         <v>48612</v>
       </c>
       <c r="C47" s="13">
         <v>133782</v>
       </c>
       <c r="D47" s="13">
         <v>155533</v>
       </c>
       <c r="E47" s="13">
         <v>222584</v>
       </c>
       <c r="F47" s="13">
         <v>298051</v>
       </c>
       <c r="G47" s="13">
         <v>272188</v>
       </c>
       <c r="H47" s="13">
         <v>225024</v>
       </c>
       <c r="I47" s="14">
@@ -4731,51 +4849,51 @@
       <c r="Q47" s="14">
         <v>385912</v>
       </c>
       <c r="R47" s="14">
         <v>400505</v>
       </c>
       <c r="S47" s="14">
         <v>214678</v>
       </c>
       <c r="T47" s="14">
         <v>282166</v>
       </c>
       <c r="U47" s="12">
         <v>248830</v>
       </c>
       <c r="V47" s="12">
         <v>269092</v>
       </c>
       <c r="W47" s="15">
         <v>294252</v>
       </c>
       <c r="X47" s="63">
         <v>310698</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24">
       <c r="A48" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="21">
         <v>48254.5</v>
       </c>
       <c r="C48" s="13">
         <v>121756</v>
       </c>
       <c r="D48" s="13">
         <v>140155</v>
       </c>
       <c r="E48" s="13">
         <v>186018</v>
       </c>
       <c r="F48" s="13">
         <v>279387</v>
       </c>
       <c r="G48" s="13">
         <v>340320</v>
       </c>
       <c r="H48" s="13">
         <v>225319</v>
       </c>
       <c r="I48" s="14">
@@ -4805,51 +4923,51 @@
       <c r="Q48" s="14">
         <v>468970</v>
       </c>
       <c r="R48" s="14">
         <v>548646</v>
       </c>
       <c r="S48" s="14">
         <v>227550</v>
       </c>
       <c r="T48" s="14">
         <v>394597</v>
       </c>
       <c r="U48" s="12">
         <v>549229</v>
       </c>
       <c r="V48" s="12">
         <v>789043</v>
       </c>
       <c r="W48" s="15">
         <v>803112</v>
       </c>
       <c r="X48" s="63">
         <v>877084</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="21">
         <v>171396</v>
       </c>
       <c r="C49" s="13">
         <v>320601</v>
       </c>
       <c r="D49" s="13">
         <v>379228</v>
       </c>
       <c r="E49" s="13">
         <v>561682</v>
       </c>
       <c r="F49" s="13">
         <v>509837</v>
       </c>
       <c r="G49" s="13">
         <v>433690</v>
       </c>
       <c r="H49" s="13">
         <v>362496</v>
       </c>
       <c r="I49" s="14">
@@ -4879,51 +4997,51 @@
       <c r="Q49" s="14">
         <v>791299</v>
       </c>
       <c r="R49" s="14">
         <v>859013</v>
       </c>
       <c r="S49" s="14">
         <v>563424</v>
       </c>
       <c r="T49" s="14">
         <v>785876</v>
       </c>
       <c r="U49" s="12">
         <v>1184785</v>
       </c>
       <c r="V49" s="12">
         <v>1145198</v>
       </c>
       <c r="W49" s="15">
         <v>1350370</v>
       </c>
       <c r="X49" s="27">
         <v>1341533</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="17" t="s">
@@ -4953,103 +5071,105 @@
       <c r="Q50" s="14">
         <v>130338</v>
       </c>
       <c r="R50" s="14">
         <v>179087</v>
       </c>
       <c r="S50" s="14">
         <v>126023</v>
       </c>
       <c r="T50" s="14">
         <v>219496</v>
       </c>
       <c r="U50" s="12">
         <v>264203</v>
       </c>
       <c r="V50" s="12">
         <v>259236</v>
       </c>
       <c r="W50" s="65">
         <v>295013</v>
       </c>
       <c r="X50" s="27">
         <v>303490</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="8"/>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
       <c r="I51" s="14"/>
       <c r="J51" s="14"/>
       <c r="K51" s="18"/>
       <c r="L51" s="18"/>
       <c r="M51" s="18"/>
       <c r="N51" s="18"/>
       <c r="O51" s="18"/>
       <c r="P51" s="18"/>
       <c r="Q51" s="18"/>
       <c r="R51" s="18"/>
       <c r="S51" s="18"/>
       <c r="T51" s="18"/>
       <c r="U51" s="12"/>
       <c r="V51" s="12"/>
       <c r="W51" s="20"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A52" s="72" t="s">
+    <row r="52" spans="1:25">
+      <c r="A52" s="75" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="72"/>
-[...22 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B52" s="76"/>
+      <c r="C52" s="76"/>
+      <c r="D52" s="76"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="J52" s="76"/>
+      <c r="K52" s="76"/>
+      <c r="L52" s="76"/>
+      <c r="M52" s="76"/>
+      <c r="N52" s="76"/>
+      <c r="O52" s="76"/>
+      <c r="P52" s="76"/>
+      <c r="Q52" s="76"/>
+      <c r="R52" s="76"/>
+      <c r="S52" s="76"/>
+      <c r="T52" s="76"/>
+      <c r="U52" s="76"/>
+      <c r="V52" s="76"/>
+      <c r="W52" s="76"/>
+      <c r="X52" s="76"/>
+      <c r="Y52" s="76"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="3">
         <v>1478195.5</v>
       </c>
       <c r="C53" s="22">
         <v>1871077</v>
       </c>
       <c r="D53" s="3">
         <v>1922010</v>
       </c>
       <c r="E53" s="3">
         <v>3845406</v>
       </c>
       <c r="F53" s="3">
         <v>4093679</v>
       </c>
       <c r="G53" s="3">
         <v>4026282</v>
       </c>
       <c r="H53" s="5">
         <v>3646753</v>
       </c>
       <c r="I53" s="5">
@@ -5079,51 +5199,51 @@
       <c r="Q53" s="5">
         <v>7540730</v>
       </c>
       <c r="R53" s="5">
         <v>8426742</v>
       </c>
       <c r="S53" s="5">
         <v>4145321</v>
       </c>
       <c r="T53" s="7">
         <v>6814509</v>
       </c>
       <c r="U53" s="7">
         <v>8853468</v>
       </c>
       <c r="V53" s="7">
         <v>9681523</v>
       </c>
       <c r="W53" s="7">
         <v>10747280</v>
       </c>
       <c r="X53" s="7">
         <v>11385362</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="5" t="s">
@@ -5153,51 +5273,51 @@
       <c r="Q54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="U54" s="12">
         <v>478295</v>
       </c>
       <c r="V54" s="12">
         <v>585854</v>
       </c>
       <c r="W54" s="12">
         <v>475560</v>
       </c>
       <c r="X54" s="63">
         <v>424681</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="13">
         <v>18246</v>
       </c>
       <c r="C55" s="23">
         <v>25056</v>
       </c>
       <c r="D55" s="13">
         <v>34156</v>
       </c>
       <c r="E55" s="13">
         <v>70095</v>
       </c>
       <c r="F55" s="13">
         <v>161997</v>
       </c>
       <c r="G55" s="13">
         <v>169107</v>
       </c>
       <c r="H55" s="14">
         <v>167636</v>
       </c>
       <c r="I55" s="14">
@@ -5227,51 +5347,51 @@
       <c r="Q55" s="14">
         <v>526759</v>
       </c>
       <c r="R55" s="14">
         <v>581165</v>
       </c>
       <c r="S55" s="14">
         <v>317054</v>
       </c>
       <c r="T55" s="12">
         <v>524033</v>
       </c>
       <c r="U55" s="12">
         <v>722438</v>
       </c>
       <c r="V55" s="12">
         <v>848290</v>
       </c>
       <c r="W55" s="12">
         <v>950114</v>
       </c>
       <c r="X55" s="63">
         <v>1079801</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="13">
         <v>52935</v>
       </c>
       <c r="C56" s="23">
         <v>86138</v>
       </c>
       <c r="D56" s="13">
         <v>48707</v>
       </c>
       <c r="E56" s="13">
         <v>106019</v>
       </c>
       <c r="F56" s="13">
         <v>103306</v>
       </c>
       <c r="G56" s="13">
         <v>97001</v>
       </c>
       <c r="H56" s="14">
         <v>98425</v>
       </c>
       <c r="I56" s="14">
@@ -5301,51 +5421,51 @@
       <c r="Q56" s="14">
         <v>235129</v>
       </c>
       <c r="R56" s="14">
         <v>257893</v>
       </c>
       <c r="S56" s="14">
         <v>78961</v>
       </c>
       <c r="T56" s="12">
         <v>186110</v>
       </c>
       <c r="U56" s="12">
         <v>284570</v>
       </c>
       <c r="V56" s="12">
         <v>276763</v>
       </c>
       <c r="W56" s="12">
         <v>289584</v>
       </c>
       <c r="X56" s="63">
         <v>268379</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="13">
         <v>80911</v>
       </c>
       <c r="C57" s="23">
         <v>65438</v>
       </c>
       <c r="D57" s="13">
         <v>82179</v>
       </c>
       <c r="E57" s="13">
         <v>488665</v>
       </c>
       <c r="F57" s="13">
         <v>312929</v>
       </c>
       <c r="G57" s="13">
         <v>309616</v>
       </c>
       <c r="H57" s="14">
         <v>250690</v>
       </c>
       <c r="I57" s="14">
@@ -5375,51 +5495,51 @@
       <c r="Q57" s="14">
         <v>1003555</v>
       </c>
       <c r="R57" s="14">
         <v>1041635</v>
       </c>
       <c r="S57" s="14">
         <v>566506</v>
       </c>
       <c r="T57" s="12">
         <v>754692</v>
       </c>
       <c r="U57" s="12">
         <v>476630</v>
       </c>
       <c r="V57" s="12">
         <v>510230</v>
       </c>
       <c r="W57" s="12">
         <v>555177</v>
       </c>
       <c r="X57" s="63">
         <v>682192</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="13">
         <v>62909</v>
       </c>
       <c r="C58" s="23">
         <v>301272</v>
       </c>
       <c r="D58" s="13">
         <v>88657</v>
       </c>
       <c r="E58" s="13">
         <v>329497</v>
       </c>
       <c r="F58" s="13">
         <v>170826</v>
       </c>
       <c r="G58" s="13">
         <v>267438</v>
       </c>
       <c r="H58" s="14">
         <v>364742</v>
       </c>
       <c r="I58" s="14">
@@ -5449,51 +5569,51 @@
       <c r="Q58" s="14">
         <v>316103</v>
       </c>
       <c r="R58" s="14">
         <v>315968</v>
       </c>
       <c r="S58" s="14">
         <v>125626</v>
       </c>
       <c r="T58" s="12">
         <v>78201</v>
       </c>
       <c r="U58" s="12">
         <v>173304</v>
       </c>
       <c r="V58" s="12">
         <v>183829</v>
       </c>
       <c r="W58" s="12">
         <v>171081</v>
       </c>
       <c r="X58" s="63">
         <v>229747</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="13">
         <v>18202</v>
       </c>
       <c r="C59" s="23">
         <v>17009</v>
       </c>
       <c r="D59" s="13">
         <v>15032</v>
       </c>
       <c r="E59" s="13">
         <v>45289</v>
       </c>
       <c r="F59" s="13">
         <v>59483</v>
       </c>
       <c r="G59" s="13">
         <v>127383</v>
       </c>
       <c r="H59" s="14">
         <v>77382</v>
       </c>
       <c r="I59" s="14">
@@ -5523,51 +5643,51 @@
       <c r="Q59" s="14">
         <v>233520</v>
       </c>
       <c r="R59" s="14">
         <v>269485</v>
       </c>
       <c r="S59" s="14">
         <v>185454</v>
       </c>
       <c r="T59" s="12">
         <v>315037</v>
       </c>
       <c r="U59" s="12">
         <v>271022</v>
       </c>
       <c r="V59" s="12">
         <v>364536</v>
       </c>
       <c r="W59" s="12">
         <v>397195</v>
       </c>
       <c r="X59" s="63">
         <v>299517</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="13">
         <v>35358.5</v>
       </c>
       <c r="C60" s="23">
         <v>31747</v>
       </c>
       <c r="D60" s="13">
         <v>40764</v>
       </c>
       <c r="E60" s="13">
         <v>51159</v>
       </c>
       <c r="F60" s="13">
         <v>69173</v>
       </c>
       <c r="G60" s="13">
         <v>65348</v>
       </c>
       <c r="H60" s="14">
         <v>81766</v>
       </c>
       <c r="I60" s="14">
@@ -5597,51 +5717,51 @@
       <c r="Q60" s="14">
         <v>169639</v>
       </c>
       <c r="R60" s="14">
         <v>224132</v>
       </c>
       <c r="S60" s="14">
         <v>105924</v>
       </c>
       <c r="T60" s="12">
         <v>216988</v>
       </c>
       <c r="U60" s="12">
         <v>201957</v>
       </c>
       <c r="V60" s="12">
         <v>246817</v>
       </c>
       <c r="W60" s="12">
         <v>275267</v>
       </c>
       <c r="X60" s="63">
         <v>264098</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="5" t="s">
@@ -5671,51 +5791,51 @@
       <c r="Q61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T61" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U61" s="12">
         <v>404017</v>
       </c>
       <c r="V61" s="12">
         <v>388514</v>
       </c>
       <c r="W61" s="12">
         <v>487691</v>
       </c>
       <c r="X61" s="63">
         <v>574991</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="13">
         <v>107557.1</v>
       </c>
       <c r="C62" s="23">
         <v>134598</v>
       </c>
       <c r="D62" s="13">
         <v>220636</v>
       </c>
       <c r="E62" s="13">
         <v>483669</v>
       </c>
       <c r="F62" s="13">
         <v>549571</v>
       </c>
       <c r="G62" s="13">
         <v>501201</v>
       </c>
       <c r="H62" s="14">
         <v>473388</v>
       </c>
       <c r="I62" s="14">
@@ -5745,51 +5865,51 @@
       <c r="Q62" s="14">
         <v>430430</v>
       </c>
       <c r="R62" s="14">
         <v>492504</v>
       </c>
       <c r="S62" s="14">
         <v>251605</v>
       </c>
       <c r="T62" s="12">
         <v>353456</v>
       </c>
       <c r="U62" s="12">
         <v>379310</v>
       </c>
       <c r="V62" s="12">
         <v>472543</v>
       </c>
       <c r="W62" s="12">
         <v>504477</v>
       </c>
       <c r="X62" s="63">
         <v>546035</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="13">
         <v>42276</v>
       </c>
       <c r="C63" s="23">
         <v>53171</v>
       </c>
       <c r="D63" s="13">
         <v>49286</v>
       </c>
       <c r="E63" s="13">
         <v>105835</v>
       </c>
       <c r="F63" s="13">
         <v>93339</v>
       </c>
       <c r="G63" s="13">
         <v>95642</v>
       </c>
       <c r="H63" s="14">
         <v>89729</v>
       </c>
       <c r="I63" s="14">
@@ -5819,51 +5939,51 @@
       <c r="Q63" s="14">
         <v>305200</v>
       </c>
       <c r="R63" s="14">
         <v>334477</v>
       </c>
       <c r="S63" s="14">
         <v>149647</v>
       </c>
       <c r="T63" s="12">
         <v>238181</v>
       </c>
       <c r="U63" s="12">
         <v>281010</v>
       </c>
       <c r="V63" s="12">
         <v>293027</v>
       </c>
       <c r="W63" s="12">
         <v>309295</v>
       </c>
       <c r="X63" s="63">
         <v>353733</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="13">
         <v>14174.4</v>
       </c>
       <c r="C64" s="23">
         <v>15044</v>
       </c>
       <c r="D64" s="13">
         <v>13160</v>
       </c>
       <c r="E64" s="13">
         <v>28018</v>
       </c>
       <c r="F64" s="13">
         <v>28121</v>
       </c>
       <c r="G64" s="13">
         <v>37175</v>
       </c>
       <c r="H64" s="14">
         <v>37414</v>
       </c>
       <c r="I64" s="14">
@@ -5893,51 +6013,51 @@
       <c r="Q64" s="14">
         <v>86283</v>
       </c>
       <c r="R64" s="14">
         <v>111809</v>
       </c>
       <c r="S64" s="14">
         <v>59270</v>
       </c>
       <c r="T64" s="12">
         <v>90962</v>
       </c>
       <c r="U64" s="12">
         <v>119776</v>
       </c>
       <c r="V64" s="12">
         <v>145350</v>
       </c>
       <c r="W64" s="12">
         <v>176725</v>
       </c>
       <c r="X64" s="63">
         <v>206671</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="13">
         <v>45911</v>
       </c>
       <c r="C65" s="23">
         <v>51411</v>
       </c>
       <c r="D65" s="13">
         <v>67183</v>
       </c>
       <c r="E65" s="13">
         <v>144231</v>
       </c>
       <c r="F65" s="13">
         <v>192437</v>
       </c>
       <c r="G65" s="13">
         <v>199771</v>
       </c>
       <c r="H65" s="14">
         <v>211834</v>
       </c>
       <c r="I65" s="14">
@@ -5967,51 +6087,51 @@
       <c r="Q65" s="14">
         <v>274789</v>
       </c>
       <c r="R65" s="14">
         <v>268795</v>
       </c>
       <c r="S65" s="14">
         <v>178875</v>
       </c>
       <c r="T65" s="12">
         <v>330615</v>
       </c>
       <c r="U65" s="12">
         <v>327418</v>
       </c>
       <c r="V65" s="12">
         <v>402587</v>
       </c>
       <c r="W65" s="12">
         <v>483371</v>
       </c>
       <c r="X65" s="63">
         <v>482676</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="13">
         <v>51404</v>
       </c>
       <c r="C66" s="23">
         <v>55715</v>
       </c>
       <c r="D66" s="13">
         <v>43351</v>
       </c>
       <c r="E66" s="13">
         <v>77994</v>
       </c>
       <c r="F66" s="13">
         <v>111957</v>
       </c>
       <c r="G66" s="13">
         <v>103136</v>
       </c>
       <c r="H66" s="14">
         <v>87300</v>
       </c>
       <c r="I66" s="14">
@@ -6042,51 +6162,51 @@
       <c r="Q66" s="14">
         <v>219047</v>
       </c>
       <c r="R66" s="14">
         <v>335350</v>
       </c>
       <c r="S66" s="14">
         <v>119091</v>
       </c>
       <c r="T66" s="12">
         <v>304143</v>
       </c>
       <c r="U66" s="12">
         <v>376460</v>
       </c>
       <c r="V66" s="12">
         <v>330027</v>
       </c>
       <c r="W66" s="12">
         <v>480727</v>
       </c>
       <c r="X66" s="63">
         <v>396423</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="13">
         <v>43523</v>
       </c>
       <c r="C67" s="23">
         <v>32926</v>
       </c>
       <c r="D67" s="13">
         <v>43116</v>
       </c>
       <c r="E67" s="13">
         <v>252428</v>
       </c>
       <c r="F67" s="13">
         <v>270241</v>
       </c>
       <c r="G67" s="13">
         <v>230827</v>
       </c>
       <c r="H67" s="14">
         <v>183955</v>
       </c>
       <c r="I67" s="14">
@@ -6116,51 +6236,51 @@
       <c r="Q67" s="14">
         <v>252855</v>
       </c>
       <c r="R67" s="14">
         <v>290437</v>
       </c>
       <c r="S67" s="14">
         <v>74585</v>
       </c>
       <c r="T67" s="12">
         <v>192627</v>
       </c>
       <c r="U67" s="12">
         <v>323996</v>
       </c>
       <c r="V67" s="12">
         <v>328363</v>
       </c>
       <c r="W67" s="12">
         <v>366557</v>
       </c>
       <c r="X67" s="63">
         <v>219202</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="13">
         <v>23186</v>
       </c>
       <c r="C68" s="23">
         <v>21572</v>
       </c>
       <c r="D68" s="13">
         <v>36283</v>
       </c>
       <c r="E68" s="13">
         <v>33555</v>
       </c>
       <c r="F68" s="13">
         <v>39625</v>
       </c>
       <c r="G68" s="13">
         <v>37003</v>
       </c>
       <c r="H68" s="14">
         <v>36884</v>
       </c>
       <c r="I68" s="14">
@@ -6190,51 +6310,51 @@
       <c r="Q68" s="14">
         <v>184272</v>
       </c>
       <c r="R68" s="14">
         <v>186574</v>
       </c>
       <c r="S68" s="14">
         <v>73668</v>
       </c>
       <c r="T68" s="12">
         <v>168112</v>
       </c>
       <c r="U68" s="12">
         <v>174772</v>
       </c>
       <c r="V68" s="12">
         <v>177779</v>
       </c>
       <c r="W68" s="12">
         <v>187918</v>
       </c>
       <c r="X68" s="63">
         <v>530514</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="5" t="s">
@@ -6264,51 +6384,51 @@
       <c r="Q69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S69" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T69" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U69" s="12">
         <v>28329</v>
       </c>
       <c r="V69" s="12">
         <v>32415</v>
       </c>
       <c r="W69" s="12">
         <v>35308</v>
       </c>
       <c r="X69" s="63">
         <v>37866</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="13">
         <v>225439</v>
       </c>
       <c r="C70" s="23">
         <v>292868</v>
       </c>
       <c r="D70" s="13">
         <v>341091</v>
       </c>
       <c r="E70" s="13">
         <v>491384</v>
       </c>
       <c r="F70" s="13">
         <v>658713</v>
       </c>
       <c r="G70" s="13">
         <v>648847</v>
       </c>
       <c r="H70" s="14">
         <v>601080</v>
       </c>
       <c r="I70" s="14">
@@ -6338,51 +6458,51 @@
       <c r="Q70" s="14">
         <v>1114090</v>
       </c>
       <c r="R70" s="14">
         <v>1155603</v>
       </c>
       <c r="S70" s="14">
         <v>510033</v>
       </c>
       <c r="T70" s="12">
         <v>772809</v>
       </c>
       <c r="U70" s="12">
         <v>580098</v>
       </c>
       <c r="V70" s="12">
         <v>625822</v>
       </c>
       <c r="W70" s="12">
         <v>670575</v>
       </c>
       <c r="X70" s="63">
         <v>693419</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="13">
         <v>136051.5</v>
       </c>
       <c r="C71" s="23">
         <v>173035</v>
       </c>
       <c r="D71" s="13">
         <v>219539</v>
       </c>
       <c r="E71" s="13">
         <v>295413</v>
       </c>
       <c r="F71" s="13">
         <v>454388</v>
       </c>
       <c r="G71" s="13">
         <v>474297</v>
       </c>
       <c r="H71" s="14">
         <v>336211</v>
       </c>
       <c r="I71" s="14">
@@ -6412,51 +6532,51 @@
       <c r="Q71" s="14">
         <v>741103</v>
       </c>
       <c r="R71" s="14">
         <v>853823</v>
       </c>
       <c r="S71" s="14">
         <v>337941</v>
       </c>
       <c r="T71" s="12">
         <v>621133</v>
       </c>
       <c r="U71" s="12">
         <v>968439</v>
       </c>
       <c r="V71" s="12">
         <v>1236683</v>
       </c>
       <c r="W71" s="12">
         <v>1289704</v>
       </c>
       <c r="X71" s="63">
         <v>1379666</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="13">
         <v>520112</v>
       </c>
       <c r="C72" s="23">
         <v>514077</v>
       </c>
       <c r="D72" s="13">
         <v>578870</v>
       </c>
       <c r="E72" s="13">
         <v>842155</v>
       </c>
       <c r="F72" s="13">
         <v>817573</v>
       </c>
       <c r="G72" s="13">
         <v>662490</v>
       </c>
       <c r="H72" s="14">
         <v>548317</v>
       </c>
       <c r="I72" s="14">
@@ -6486,51 +6606,51 @@
       <c r="Q72" s="14">
         <v>1249247</v>
       </c>
       <c r="R72" s="14">
         <v>1421073</v>
       </c>
       <c r="S72" s="14">
         <v>788322</v>
       </c>
       <c r="T72" s="12">
         <v>1331757</v>
       </c>
       <c r="U72" s="12">
         <v>1885400</v>
       </c>
       <c r="V72" s="12">
         <v>1833647</v>
       </c>
       <c r="W72" s="12">
         <v>2174178</v>
       </c>
       <c r="X72" s="63">
         <v>2224150</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="17" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="17" t="s">
@@ -6560,103 +6680,105 @@
       <c r="Q73" s="14">
         <v>198709</v>
       </c>
       <c r="R73" s="14">
         <v>286019</v>
       </c>
       <c r="S73" s="14">
         <v>222759</v>
       </c>
       <c r="T73" s="12">
         <v>335653</v>
       </c>
       <c r="U73" s="12">
         <v>396227</v>
       </c>
       <c r="V73" s="12">
         <v>398447</v>
       </c>
       <c r="W73" s="12">
         <v>466776</v>
       </c>
       <c r="X73" s="12">
         <v>491601</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="24"/>
       <c r="B74" s="25"/>
       <c r="C74" s="25"/>
       <c r="D74" s="25"/>
       <c r="E74" s="25"/>
       <c r="F74" s="25"/>
       <c r="G74" s="25"/>
       <c r="H74" s="25"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="25"/>
       <c r="L74" s="25"/>
       <c r="M74" s="25"/>
       <c r="N74" s="25"/>
       <c r="O74" s="25"/>
       <c r="P74" s="25"/>
       <c r="Q74" s="25"/>
       <c r="R74" s="25"/>
       <c r="S74" s="25"/>
       <c r="T74" s="27"/>
       <c r="U74" s="27"/>
       <c r="V74" s="27"/>
       <c r="W74" s="28"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A75" s="72" t="s">
+    <row r="75" spans="1:25">
+      <c r="A75" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="72"/>
-[...22 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B75" s="76"/>
+      <c r="C75" s="76"/>
+      <c r="D75" s="76"/>
+      <c r="E75" s="76"/>
+      <c r="F75" s="76"/>
+      <c r="G75" s="76"/>
+      <c r="H75" s="76"/>
+      <c r="I75" s="76"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="76"/>
+      <c r="L75" s="76"/>
+      <c r="M75" s="76"/>
+      <c r="N75" s="76"/>
+      <c r="O75" s="76"/>
+      <c r="P75" s="76"/>
+      <c r="Q75" s="76"/>
+      <c r="R75" s="76"/>
+      <c r="S75" s="76"/>
+      <c r="T75" s="76"/>
+      <c r="U75" s="76"/>
+      <c r="V75" s="76"/>
+      <c r="W75" s="76"/>
+      <c r="X75" s="76"/>
+      <c r="Y75" s="76"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="3">
         <v>1960571.8</v>
       </c>
       <c r="C76" s="3">
         <v>2242024</v>
       </c>
       <c r="D76" s="3">
         <v>3036486</v>
       </c>
       <c r="E76" s="3">
         <v>4789603</v>
       </c>
       <c r="F76" s="3">
         <v>5676021</v>
       </c>
       <c r="G76" s="3">
         <v>5150080</v>
       </c>
       <c r="H76" s="5">
         <v>4980999</v>
       </c>
       <c r="I76" s="5">
@@ -6687,51 +6809,51 @@
         <f>SUM(Q78:Q96)</f>
         <v>9602762</v>
       </c>
       <c r="R76" s="5">
         <v>10520133</v>
       </c>
       <c r="S76" s="5">
         <v>5679651</v>
       </c>
       <c r="T76" s="7">
         <v>8981131</v>
       </c>
       <c r="U76" s="7">
         <v>11507262</v>
       </c>
       <c r="V76" s="7">
         <v>12505283</v>
       </c>
       <c r="W76" s="7">
         <v>13710495</v>
       </c>
       <c r="X76" s="70">
         <v>14515240</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="5" t="s">
@@ -6761,51 +6883,51 @@
       <c r="Q77" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R77" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S77" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T77" s="5" t="s">
         <v>18</v>
       </c>
       <c r="U77" s="12">
         <v>519477</v>
       </c>
       <c r="V77" s="12">
         <v>641265</v>
       </c>
       <c r="W77" s="12">
         <v>525675</v>
       </c>
       <c r="X77" s="70">
         <v>480355</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="13">
         <v>25371</v>
       </c>
       <c r="C78" s="13">
         <v>35904</v>
       </c>
       <c r="D78" s="13">
         <v>41636</v>
       </c>
       <c r="E78" s="13">
         <v>93599</v>
       </c>
       <c r="F78" s="13">
         <v>216322</v>
       </c>
       <c r="G78" s="13">
         <v>229137</v>
       </c>
       <c r="H78" s="14">
         <v>232272</v>
       </c>
       <c r="I78" s="14">
@@ -6835,51 +6957,51 @@
       <c r="Q78" s="15">
         <v>648174</v>
       </c>
       <c r="R78" s="14">
         <v>736353</v>
       </c>
       <c r="S78" s="14">
         <v>457896</v>
       </c>
       <c r="T78" s="12">
         <v>681404</v>
       </c>
       <c r="U78" s="12">
         <v>952673</v>
       </c>
       <c r="V78" s="12">
         <v>1051515</v>
       </c>
       <c r="W78" s="12">
         <v>1193937</v>
       </c>
       <c r="X78" s="70">
         <v>1363602</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="13">
         <v>72108</v>
       </c>
       <c r="C79" s="13">
         <v>110583</v>
       </c>
       <c r="D79" s="13">
         <v>155198</v>
       </c>
       <c r="E79" s="13">
         <v>130147</v>
       </c>
       <c r="F79" s="13">
         <v>140721</v>
       </c>
       <c r="G79" s="13">
         <v>131285</v>
       </c>
       <c r="H79" s="14">
         <v>151211</v>
       </c>
       <c r="I79" s="14">
@@ -6909,51 +7031,51 @@
       <c r="Q79" s="15">
         <v>296761</v>
       </c>
       <c r="R79" s="14">
         <v>311676</v>
       </c>
       <c r="S79" s="14">
         <v>125953</v>
       </c>
       <c r="T79" s="12">
         <v>244919</v>
       </c>
       <c r="U79" s="12">
         <v>353670</v>
       </c>
       <c r="V79" s="12">
         <v>337350</v>
       </c>
       <c r="W79" s="12">
         <v>369777</v>
       </c>
       <c r="X79" s="70">
         <v>335154</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="13">
         <v>99535</v>
       </c>
       <c r="C80" s="13">
         <v>92464</v>
       </c>
       <c r="D80" s="13">
         <v>106383</v>
       </c>
       <c r="E80" s="13">
         <v>521327</v>
       </c>
       <c r="F80" s="13">
         <v>351853</v>
       </c>
       <c r="G80" s="13">
         <v>344646</v>
       </c>
       <c r="H80" s="14">
         <v>312056</v>
       </c>
       <c r="I80" s="14">
@@ -6983,51 +7105,51 @@
       <c r="Q80" s="15">
         <v>1159881</v>
       </c>
       <c r="R80" s="14">
         <v>1177480</v>
       </c>
       <c r="S80" s="14">
         <v>671675</v>
       </c>
       <c r="T80" s="12">
         <v>888633</v>
       </c>
       <c r="U80" s="12">
         <v>605009</v>
       </c>
       <c r="V80" s="12">
         <v>762777</v>
       </c>
       <c r="W80" s="12">
         <v>724072</v>
       </c>
       <c r="X80" s="70">
         <v>870027</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="13">
         <v>101199</v>
       </c>
       <c r="C81" s="13">
         <v>242722</v>
       </c>
       <c r="D81" s="13">
         <v>139810</v>
       </c>
       <c r="E81" s="13">
         <v>392903</v>
       </c>
       <c r="F81" s="13">
         <v>312065</v>
       </c>
       <c r="G81" s="13">
         <v>419989</v>
       </c>
       <c r="H81" s="14">
         <v>585867</v>
       </c>
       <c r="I81" s="14">
@@ -7057,51 +7179,51 @@
       <c r="Q81" s="15">
         <v>414124</v>
       </c>
       <c r="R81" s="14">
         <v>421477</v>
       </c>
       <c r="S81" s="14">
         <v>163489</v>
       </c>
       <c r="T81" s="12">
         <v>111312</v>
       </c>
       <c r="U81" s="12">
         <v>246727</v>
       </c>
       <c r="V81" s="12">
         <v>245121</v>
       </c>
       <c r="W81" s="12">
         <v>243637</v>
       </c>
       <c r="X81" s="70">
         <v>328175</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="13">
         <v>21880</v>
       </c>
       <c r="C82" s="13">
         <v>24724</v>
       </c>
       <c r="D82" s="13">
         <v>37930</v>
       </c>
       <c r="E82" s="13">
         <v>61076</v>
       </c>
       <c r="F82" s="13">
         <v>79981</v>
       </c>
       <c r="G82" s="13">
         <v>189517</v>
       </c>
       <c r="H82" s="14">
         <v>92098</v>
       </c>
       <c r="I82" s="14">
@@ -7131,51 +7253,51 @@
       <c r="Q82" s="15">
         <v>314791</v>
       </c>
       <c r="R82" s="14">
         <v>350084</v>
       </c>
       <c r="S82" s="14">
         <v>252443</v>
       </c>
       <c r="T82" s="12">
         <v>426168</v>
       </c>
       <c r="U82" s="12">
         <v>371471</v>
       </c>
       <c r="V82" s="12">
         <v>530083</v>
       </c>
       <c r="W82" s="12">
         <v>501351</v>
       </c>
       <c r="X82" s="70">
         <v>388934</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="13">
         <v>46404.5</v>
       </c>
       <c r="C83" s="13">
         <v>57109</v>
       </c>
       <c r="D83" s="13">
         <v>57004</v>
       </c>
       <c r="E83" s="13">
         <v>73980</v>
       </c>
       <c r="F83" s="13">
         <v>95092</v>
       </c>
       <c r="G83" s="13">
         <v>88417</v>
       </c>
       <c r="H83" s="14">
         <v>98382</v>
       </c>
       <c r="I83" s="14">
@@ -7205,51 +7327,51 @@
       <c r="Q83" s="15">
         <v>232133</v>
       </c>
       <c r="R83" s="14">
         <v>277466</v>
       </c>
       <c r="S83" s="14">
         <v>170648</v>
       </c>
       <c r="T83" s="12">
         <v>270862</v>
       </c>
       <c r="U83" s="12">
         <v>264686</v>
       </c>
       <c r="V83" s="12">
         <v>315643</v>
       </c>
       <c r="W83" s="12">
         <v>343578</v>
       </c>
       <c r="X83" s="70">
         <v>339598</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="5" t="s">
@@ -7279,51 +7401,51 @@
       <c r="Q84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S84" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T84" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U84" s="12">
         <v>458316</v>
       </c>
       <c r="V84" s="12">
         <v>457894</v>
       </c>
       <c r="W84" s="12">
         <v>557329</v>
       </c>
       <c r="X84" s="70">
         <v>643503</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="13">
         <v>143251.1</v>
       </c>
       <c r="C85" s="13">
         <v>171472</v>
       </c>
       <c r="D85" s="13">
         <v>416514</v>
       </c>
       <c r="E85" s="13">
         <v>583248</v>
       </c>
       <c r="F85" s="13">
         <v>650634</v>
       </c>
       <c r="G85" s="13">
         <v>608405</v>
       </c>
       <c r="H85" s="14">
         <v>562085</v>
       </c>
       <c r="I85" s="14">
@@ -7353,51 +7475,51 @@
       <c r="Q85" s="15">
         <v>559170</v>
       </c>
       <c r="R85" s="14">
         <v>634530</v>
       </c>
       <c r="S85" s="14">
         <v>362619</v>
       </c>
       <c r="T85" s="12">
         <v>463898</v>
       </c>
       <c r="U85" s="12">
         <v>499459</v>
       </c>
       <c r="V85" s="12">
         <v>579905</v>
       </c>
       <c r="W85" s="12">
         <v>625820</v>
       </c>
       <c r="X85" s="70">
         <v>653989</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="13">
         <v>58240</v>
       </c>
       <c r="C86" s="13">
         <v>65347</v>
       </c>
       <c r="D86" s="13">
         <v>74896</v>
       </c>
       <c r="E86" s="13">
         <v>131930</v>
       </c>
       <c r="F86" s="13">
         <v>118495</v>
       </c>
       <c r="G86" s="13">
         <v>129643</v>
       </c>
       <c r="H86" s="14">
         <v>127963</v>
       </c>
       <c r="I86" s="14">
@@ -7427,51 +7549,51 @@
       <c r="Q86" s="15">
         <v>390409</v>
       </c>
       <c r="R86" s="14">
         <v>417393</v>
       </c>
       <c r="S86" s="14">
         <v>208404</v>
       </c>
       <c r="T86" s="12">
         <v>318172</v>
       </c>
       <c r="U86" s="12">
         <v>363058</v>
       </c>
       <c r="V86" s="12">
         <v>368297</v>
       </c>
       <c r="W86" s="12">
         <v>405361</v>
       </c>
       <c r="X86" s="70">
         <v>431015</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="13">
         <v>19320.400000000001</v>
       </c>
       <c r="C87" s="13">
         <v>20618</v>
       </c>
       <c r="D87" s="13">
         <v>18591</v>
       </c>
       <c r="E87" s="13">
         <v>36174</v>
       </c>
       <c r="F87" s="13">
         <v>41866</v>
       </c>
       <c r="G87" s="13">
         <v>48806</v>
       </c>
       <c r="H87" s="14">
         <v>53932</v>
       </c>
       <c r="I87" s="29">
@@ -7501,51 +7623,51 @@
       <c r="Q87" s="15">
         <v>119987</v>
       </c>
       <c r="R87" s="14">
         <v>147345</v>
       </c>
       <c r="S87" s="14">
         <v>87939</v>
       </c>
       <c r="T87" s="12">
         <v>122514</v>
       </c>
       <c r="U87" s="12">
         <v>170912</v>
       </c>
       <c r="V87" s="12">
         <v>192205</v>
       </c>
       <c r="W87" s="12">
         <v>246128</v>
       </c>
       <c r="X87" s="70">
         <v>268551</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="13">
         <v>60051</v>
       </c>
       <c r="C88" s="13">
         <v>63468</v>
       </c>
       <c r="D88" s="13">
         <v>82866</v>
       </c>
       <c r="E88" s="13">
         <v>170737</v>
       </c>
       <c r="F88" s="13">
         <v>254356</v>
       </c>
       <c r="G88" s="13">
         <v>331223</v>
       </c>
       <c r="H88" s="14">
         <v>363403</v>
       </c>
       <c r="I88" s="14">
@@ -7575,51 +7697,51 @@
       <c r="Q88" s="15">
         <v>342030</v>
       </c>
       <c r="R88" s="14">
         <v>333880</v>
       </c>
       <c r="S88" s="14">
         <v>251626</v>
       </c>
       <c r="T88" s="12">
         <v>417221</v>
       </c>
       <c r="U88" s="12">
         <v>420161</v>
       </c>
       <c r="V88" s="12">
         <v>482140</v>
       </c>
       <c r="W88" s="12">
         <v>581591</v>
       </c>
       <c r="X88" s="70">
         <v>594785</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B89" s="13">
         <v>70249</v>
       </c>
       <c r="C89" s="13">
         <v>71537</v>
       </c>
       <c r="D89" s="13">
         <v>64075</v>
       </c>
       <c r="E89" s="13">
         <v>121062</v>
       </c>
       <c r="F89" s="13">
         <v>146523</v>
       </c>
       <c r="G89" s="13">
         <v>134439</v>
       </c>
       <c r="H89" s="14">
         <v>117043</v>
       </c>
       <c r="I89" s="14">
@@ -7649,51 +7771,51 @@
       <c r="Q89" s="15">
         <v>271585</v>
       </c>
       <c r="R89" s="14">
         <v>381893</v>
       </c>
       <c r="S89" s="14">
         <v>180996</v>
       </c>
       <c r="T89" s="12">
         <v>396470</v>
       </c>
       <c r="U89" s="12">
         <v>461137</v>
       </c>
       <c r="V89" s="12">
         <v>447744</v>
       </c>
       <c r="W89" s="12">
         <v>593387</v>
       </c>
       <c r="X89" s="70">
         <v>480120</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="13">
         <v>59182</v>
       </c>
       <c r="C90" s="13">
         <v>59805</v>
       </c>
       <c r="D90" s="13">
         <v>143358</v>
       </c>
       <c r="E90" s="13">
         <v>298679</v>
       </c>
       <c r="F90" s="13">
         <v>360188</v>
       </c>
       <c r="G90" s="13">
         <v>249260</v>
       </c>
       <c r="H90" s="14">
         <v>211095</v>
       </c>
       <c r="I90" s="14">
@@ -7723,51 +7845,51 @@
       <c r="Q90" s="15">
         <v>337748</v>
       </c>
       <c r="R90" s="14">
         <v>348735</v>
       </c>
       <c r="S90" s="14">
         <v>104766</v>
       </c>
       <c r="T90" s="12">
         <v>247346</v>
       </c>
       <c r="U90" s="12">
         <v>393028</v>
       </c>
       <c r="V90" s="12">
         <v>396778</v>
       </c>
       <c r="W90" s="12">
         <v>447825</v>
       </c>
       <c r="X90" s="70">
         <v>258109</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="13">
         <v>30465</v>
       </c>
       <c r="C91" s="13">
         <v>28170</v>
       </c>
       <c r="D91" s="13">
         <v>54406</v>
       </c>
       <c r="E91" s="13">
         <v>45163</v>
       </c>
       <c r="F91" s="13">
         <v>53445</v>
       </c>
       <c r="G91" s="13">
         <v>53079</v>
       </c>
       <c r="H91" s="14">
         <v>52679</v>
       </c>
       <c r="I91" s="14">
@@ -7797,51 +7919,51 @@
       <c r="Q91" s="15">
         <v>220437</v>
       </c>
       <c r="R91" s="14">
         <v>224182</v>
       </c>
       <c r="S91" s="14">
         <v>100380</v>
       </c>
       <c r="T91" s="12">
         <v>212305</v>
       </c>
       <c r="U91" s="12">
         <v>219193</v>
       </c>
       <c r="V91" s="12">
         <v>214426</v>
       </c>
       <c r="W91" s="12">
         <v>223652</v>
       </c>
       <c r="X91" s="70">
         <v>675925</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="5" t="s">
@@ -7871,51 +7993,51 @@
       <c r="Q92" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R92" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S92" s="5" t="s">
         <v>18</v>
       </c>
       <c r="T92" s="14" t="s">
         <v>18</v>
       </c>
       <c r="U92" s="12">
         <v>38074</v>
       </c>
       <c r="V92" s="12">
         <v>44349</v>
       </c>
       <c r="W92" s="12">
         <v>50207</v>
       </c>
       <c r="X92" s="70">
         <v>53982</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="13">
         <v>292750.8</v>
       </c>
       <c r="C93" s="13">
         <v>350653</v>
       </c>
       <c r="D93" s="13">
         <v>450722</v>
       </c>
       <c r="E93" s="13">
         <v>594597</v>
       </c>
       <c r="F93" s="13">
         <v>752028</v>
       </c>
       <c r="G93" s="13">
         <v>725608</v>
       </c>
       <c r="H93" s="14">
         <v>684391</v>
       </c>
       <c r="I93" s="14">
@@ -7945,51 +8067,51 @@
       <c r="Q93" s="15">
         <v>1280843</v>
       </c>
       <c r="R93" s="14">
         <v>1301899</v>
       </c>
       <c r="S93" s="14">
         <v>617444</v>
       </c>
       <c r="T93" s="12">
         <v>908029</v>
       </c>
       <c r="U93" s="12">
         <v>688949</v>
       </c>
       <c r="V93" s="12">
         <v>748192</v>
       </c>
       <c r="W93" s="12">
         <v>805578</v>
       </c>
       <c r="X93" s="70">
         <v>824363</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B94" s="13">
         <v>189570</v>
       </c>
       <c r="C94" s="13">
         <v>225489</v>
       </c>
       <c r="D94" s="13">
         <v>286990</v>
       </c>
       <c r="E94" s="13">
         <v>442244</v>
       </c>
       <c r="F94" s="13">
         <v>683558</v>
       </c>
       <c r="G94" s="13">
         <v>583960</v>
       </c>
       <c r="H94" s="14">
         <v>570865</v>
       </c>
       <c r="I94" s="14">
@@ -8019,51 +8141,51 @@
       <c r="Q94" s="15">
         <v>1022737</v>
       </c>
       <c r="R94" s="14">
         <v>1110357</v>
       </c>
       <c r="S94" s="14">
         <v>497398</v>
       </c>
       <c r="T94" s="12">
         <v>889258</v>
       </c>
       <c r="U94" s="12">
         <v>1383142</v>
       </c>
       <c r="V94" s="12">
         <v>1633727</v>
       </c>
       <c r="W94" s="12">
         <v>1750861</v>
       </c>
       <c r="X94" s="70">
         <v>1854913</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B95" s="13">
         <v>670995</v>
       </c>
       <c r="C95" s="13">
         <v>621959</v>
       </c>
       <c r="D95" s="13">
         <v>906107</v>
       </c>
       <c r="E95" s="13">
         <v>1092737</v>
       </c>
       <c r="F95" s="13">
         <v>1418894</v>
       </c>
       <c r="G95" s="13">
         <v>882666</v>
       </c>
       <c r="H95" s="14">
         <v>765657</v>
       </c>
       <c r="I95" s="14">
@@ -8093,51 +8215,51 @@
       <c r="Q95" s="15">
         <v>1719971</v>
       </c>
       <c r="R95" s="14">
         <v>1953639</v>
       </c>
       <c r="S95" s="14">
         <v>1089022</v>
       </c>
       <c r="T95" s="12">
         <v>1946578</v>
       </c>
       <c r="U95" s="12">
         <v>2555347</v>
       </c>
       <c r="V95" s="12">
         <v>2522540</v>
       </c>
       <c r="W95" s="12">
         <v>2905226</v>
       </c>
       <c r="X95" s="70">
         <v>3014399</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="C96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="E96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="F96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="35" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="35" t="s">
@@ -8166,338 +8288,339 @@
       </c>
       <c r="Q96" s="36">
         <v>271981</v>
       </c>
       <c r="R96" s="37">
         <v>391744</v>
       </c>
       <c r="S96" s="37">
         <v>336953</v>
       </c>
       <c r="T96" s="38">
         <v>436042</v>
       </c>
       <c r="U96" s="38">
         <v>542773</v>
       </c>
       <c r="V96" s="38">
         <v>533332</v>
       </c>
       <c r="W96" s="38">
         <v>615503</v>
       </c>
       <c r="X96" s="71">
         <v>655741</v>
       </c>
-    </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="Y96" s="77"/>
+    </row>
+    <row r="97" spans="1:23">
       <c r="A97" s="33"/>
       <c r="B97" s="33"/>
       <c r="C97" s="33"/>
       <c r="D97" s="33"/>
       <c r="E97" s="33"/>
       <c r="F97" s="33"/>
       <c r="G97" s="33"/>
       <c r="H97" s="33"/>
       <c r="I97" s="33"/>
       <c r="J97" s="33"/>
       <c r="K97" s="33"/>
       <c r="L97" s="33"/>
       <c r="M97" s="33"/>
       <c r="N97" s="33"/>
       <c r="O97" s="33"/>
       <c r="P97" s="33"/>
       <c r="Q97" s="33"/>
       <c r="R97" s="33"/>
       <c r="S97" s="33"/>
       <c r="T97" s="33"/>
       <c r="U97" s="33"/>
       <c r="V97" s="33"/>
       <c r="W97" s="33"/>
     </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:23">
       <c r="A98" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B98" s="20"/>
       <c r="C98" s="20"/>
       <c r="D98" s="20"/>
       <c r="E98" s="20"/>
       <c r="F98" s="20"/>
       <c r="G98" s="20"/>
       <c r="H98" s="20"/>
       <c r="I98" s="20"/>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
       <c r="N98" s="20"/>
       <c r="O98" s="20"/>
       <c r="P98" s="20"/>
       <c r="Q98" s="20"/>
       <c r="R98" s="20"/>
       <c r="S98" s="20"/>
       <c r="T98" s="20"/>
       <c r="U98" s="20"/>
       <c r="V98" s="20"/>
       <c r="W98" s="20"/>
     </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:23">
       <c r="A99" s="30"/>
       <c r="B99" s="30"/>
       <c r="C99" s="30"/>
       <c r="D99" s="30"/>
       <c r="E99" s="30"/>
       <c r="F99" s="30"/>
       <c r="G99" s="30"/>
       <c r="H99" s="30"/>
       <c r="I99" s="30"/>
       <c r="J99" s="30"/>
       <c r="K99" s="30"/>
       <c r="L99" s="30"/>
       <c r="M99" s="30"/>
       <c r="N99" s="30"/>
       <c r="O99" s="30"/>
       <c r="P99" s="30"/>
       <c r="Q99" s="30"/>
       <c r="R99" s="30"/>
       <c r="S99" s="30"/>
       <c r="T99" s="30"/>
       <c r="U99" s="30"/>
       <c r="V99" s="30"/>
       <c r="W99" s="30"/>
     </row>
-    <row r="100" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:23">
       <c r="A100" s="30"/>
       <c r="B100" s="30"/>
       <c r="C100" s="30"/>
       <c r="D100" s="30"/>
       <c r="E100" s="30"/>
       <c r="F100" s="30"/>
       <c r="G100" s="30"/>
       <c r="H100" s="30"/>
       <c r="I100" s="30"/>
       <c r="J100" s="30"/>
       <c r="K100" s="30"/>
       <c r="L100" s="30"/>
       <c r="M100" s="30"/>
       <c r="N100" s="30"/>
       <c r="O100" s="30"/>
       <c r="P100" s="30"/>
       <c r="Q100" s="30"/>
       <c r="R100" s="30"/>
       <c r="S100" s="30"/>
       <c r="T100" s="30"/>
       <c r="U100" s="30"/>
       <c r="V100" s="30"/>
       <c r="W100" s="30"/>
     </row>
-    <row r="101" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:23">
       <c r="A101" s="30"/>
       <c r="B101" s="30"/>
       <c r="C101" s="30"/>
       <c r="D101" s="30"/>
       <c r="E101" s="30"/>
       <c r="F101" s="30"/>
       <c r="G101" s="30"/>
       <c r="H101" s="30"/>
       <c r="I101" s="30"/>
       <c r="J101" s="30"/>
       <c r="K101" s="30"/>
       <c r="L101" s="30"/>
       <c r="M101" s="30"/>
       <c r="N101" s="30"/>
       <c r="O101" s="30"/>
       <c r="P101" s="30"/>
       <c r="Q101" s="30"/>
       <c r="R101" s="30"/>
       <c r="S101" s="30"/>
       <c r="T101" s="30"/>
       <c r="U101" s="30"/>
       <c r="V101" s="30"/>
       <c r="W101" s="30"/>
     </row>
-    <row r="102" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:23">
       <c r="A102" s="1"/>
       <c r="B102" s="1"/>
       <c r="C102" s="1"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
-    <mergeCell ref="A29:W29"/>
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88343447-3422-4979-B7E0-726A5DE4EF49}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DC59FE2-9345-4379-908A-19105FE65D2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88343447-3422-4979-B7E0-726A5DE4EF49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>