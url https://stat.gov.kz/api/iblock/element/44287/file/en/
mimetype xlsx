--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -12,96 +12,96 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="29025" yWindow="240" windowWidth="27120" windowHeight="11055" tabRatio="849"/>
+    <workbookView xWindow="19185" yWindow="-15" windowWidth="19200" windowHeight="6315" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="GDP (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="GDP (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="GDP" sheetId="3" r:id="rId5"/>
     <sheet name="structure" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
-  <calcPr calcId="124519" iterate="1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K7" i="8"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="I8" i="7" l="1"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
   <c r="B8"/>
   <c r="I5"/>
   <c r="H5"/>
   <c r="G5"/>
   <c r="F5"/>
   <c r="E5"/>
   <c r="D5"/>
   <c r="C5"/>
   <c r="B5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="133">
   <si>
     <t>+7 7172 749792</t>
   </si>
   <si>
     <t>1 quarter 2010 year</t>
   </si>
   <si>
     <t>1 half-year 2010 year</t>
   </si>
   <si>
     <t>9 month 2010 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
     <t>1 quarter 2011 year</t>
   </si>
   <si>
     <t>1 half-year 2011 year</t>
   </si>
   <si>
     <t>9 month 2011 year</t>
   </si>
   <si>
@@ -554,113 +554,156 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2019 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2020 year </t>
-[...13 lines deleted...]
-    <r>
       <t xml:space="preserve"> 2021 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2022 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2020 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> preliminary data.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -755,56 +798,62 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="8" tint="-0.499984740745262"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -854,53 +903,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1006,62 +1052,63 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="2"/>
     <cellStyle name="Обычный 14" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1474,345 +1521,345 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/468987/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="68"/>
-      <c r="B1" s="68"/>
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="13" t="s">
+      <c r="A2" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="14">
+      <c r="B2" s="13">
         <v>111307</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="13" t="s">
+      <c r="A3" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="15" t="s">
+      <c r="B3" s="14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="13" t="s">
+      <c r="A4" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="16" t="s">
+      <c r="B4" s="15" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="13" t="s">
+      <c r="A6" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="B6" s="14" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="74.25" customHeight="1">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="19"/>
+      <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30.75" customHeight="1">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="16" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="34" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="73" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="69" t="s">
-        <v>129</v>
+      <c r="B14" s="72" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
       <c r="A15" s="74"/>
-      <c r="B15" s="69" t="s">
-        <v>130</v>
+      <c r="B15" s="72" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="17.25" customHeight="1">
       <c r="A16" s="75"/>
-      <c r="B16" s="69" t="s">
+      <c r="B16" s="72" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="16" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B17" s="19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="17" t="s">
+      <c r="A18" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="11">
-        <v>46042</v>
+      <c r="B18" s="71">
+        <v>46135</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="17" t="s">
+      <c r="A19" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="B19" s="11">
-        <v>46135</v>
+      <c r="B19" s="71">
+        <v>46203</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="17" t="s">
+      <c r="A20" s="16" t="s">
         <v>90</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="68" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="17" t="s">
+      <c r="A22" s="16" t="s">
         <v>93</v>
       </c>
-      <c r="B22" s="71" t="s">
+      <c r="B22" s="69" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="17" t="s">
+      <c r="A23" s="16" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="72" t="s">
+      <c r="B23" s="70" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="68"/>
-      <c r="B24" s="68"/>
+      <c r="A24" s="67"/>
+      <c r="B24" s="67"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="68"/>
-      <c r="B25" s="68"/>
+      <c r="A25" s="67"/>
+      <c r="B25" s="67"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="68"/>
-      <c r="B26" s="68"/>
+      <c r="A26" s="67"/>
+      <c r="B26" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B23" r:id="rId6" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="21" t="s">
+      <c r="B8" s="20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="8"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="8"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="3"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="3"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="3"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="21" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
@@ -1839,719 +1886,719 @@
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9" s="4" customFormat="1">
       <c r="A3" s="76"/>
       <c r="B3" s="76" t="s">
         <v>114</v>
       </c>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76" t="s">
         <v>115</v>
       </c>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
       <c r="I3" s="76"/>
     </row>
     <row r="4" spans="1:9" s="4" customFormat="1">
       <c r="A4" s="76"/>
-      <c r="B4" s="23">
+      <c r="B4" s="22">
         <v>1990</v>
       </c>
-      <c r="C4" s="23">
+      <c r="C4" s="22">
         <v>1991</v>
       </c>
-      <c r="D4" s="23">
+      <c r="D4" s="22">
         <v>1992</v>
       </c>
-      <c r="E4" s="23">
+      <c r="E4" s="22">
         <v>1993</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="22">
         <v>1994</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="22">
         <v>1995</v>
       </c>
-      <c r="H4" s="23">
+      <c r="H4" s="22">
         <v>1996</v>
       </c>
-      <c r="I4" s="23">
+      <c r="I4" s="22">
         <v>1997</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="4" customFormat="1">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="23" t="s">
         <v>104</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="37">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="37">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="37">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
-      <c r="E5" s="38">
+      <c r="E5" s="37">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
-      <c r="F5" s="38">
+      <c r="F5" s="37">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
-      <c r="G5" s="38">
+      <c r="G5" s="37">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
-      <c r="H5" s="38">
+      <c r="H5" s="37">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
-      <c r="I5" s="38">
+      <c r="I5" s="37">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="4" customFormat="1">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>2665.7000000000007</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>5314.9000000000015</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>141091.40000000002</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="24">
         <v>2904.8999999999996</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="24">
         <v>49645.30000000001</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="24">
         <v>77177.3</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="24">
         <v>107826.49999999999</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="24">
         <v>126907.7</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>23033.5</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>44148.800000000003</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>597874.80000000005</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="24">
         <v>13244.599999999999</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="24">
         <v>224507</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="24">
         <v>558903</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="24">
         <v>757667</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="24">
         <v>900019.5</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="4" customFormat="1">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="4" customFormat="1">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="28">
         <v>47870.5</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="28">
         <v>85863.1</v>
       </c>
-      <c r="D9" s="29">
+      <c r="D9" s="28">
         <v>1217689.2000000002</v>
       </c>
-      <c r="E9" s="29">
+      <c r="E9" s="28">
         <v>29423.1</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="28">
         <v>423468.80000000005</v>
       </c>
-      <c r="G9" s="29">
+      <c r="G9" s="28">
         <v>1014190</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="28">
         <v>1415749.7</v>
       </c>
-      <c r="I9" s="29">
+      <c r="I9" s="28">
         <v>1672142.5</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="39"/>
-[...7 lines deleted...]
-      <c r="I10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="4" customFormat="1">
       <c r="A11" s="3"/>
-      <c r="B11" s="12"/>
-[...6 lines deleted...]
-      <c r="I11" s="12"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" s="4" customFormat="1">
       <c r="A12" s="3"/>
-      <c r="B12" s="12"/>
-[...6 lines deleted...]
-      <c r="I12" s="12"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" s="4" customFormat="1">
       <c r="A13" s="3"/>
-      <c r="B13" s="12"/>
-[...6 lines deleted...]
-      <c r="I13" s="12"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="B14" s="12"/>
-[...6 lines deleted...]
-      <c r="I14" s="12"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="B15" s="12"/>
-[...6 lines deleted...]
-      <c r="I15" s="12"/>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="B16" s="12"/>
-[...6 lines deleted...]
-      <c r="I16" s="12"/>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO18"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:93" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="34" t="s">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="33" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="3" spans="1:93" s="42" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="47">
+    <row r="3" spans="1:93" s="41" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="45"/>
+      <c r="B3" s="46">
         <v>1998</v>
       </c>
-      <c r="C3" s="47">
+      <c r="C3" s="46">
         <v>1999</v>
       </c>
-      <c r="D3" s="47">
+      <c r="D3" s="46">
         <v>2000</v>
       </c>
-      <c r="E3" s="47">
+      <c r="E3" s="46">
         <v>2001</v>
       </c>
-      <c r="F3" s="47">
+      <c r="F3" s="46">
         <v>2002</v>
       </c>
-      <c r="G3" s="47">
+      <c r="G3" s="46">
         <v>2003</v>
       </c>
-      <c r="H3" s="47">
+      <c r="H3" s="46">
         <v>2004</v>
       </c>
-      <c r="I3" s="47">
+      <c r="I3" s="46">
         <v>2005</v>
       </c>
-      <c r="J3" s="47">
+      <c r="J3" s="46">
         <v>2006</v>
       </c>
-      <c r="K3" s="47">
+      <c r="K3" s="46">
         <v>2007</v>
       </c>
-      <c r="L3" s="47">
+      <c r="L3" s="46">
         <v>2008</v>
       </c>
-      <c r="M3" s="47">
+      <c r="M3" s="46">
         <v>2009</v>
       </c>
-      <c r="AJ3" s="43"/>
-[...55 lines deleted...]
-      <c r="CN3" s="43"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="42"/>
+      <c r="AL3" s="42"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="42"/>
+      <c r="AX3" s="42"/>
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="42"/>
+      <c r="BJ3" s="42"/>
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="42"/>
+      <c r="BV3" s="42"/>
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="42"/>
+      <c r="CH3" s="42"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
     </row>
     <row r="4" spans="1:93">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="23" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="38">
+      <c r="B4" s="37">
         <v>654049.30000000005</v>
       </c>
-      <c r="C4" s="38">
+      <c r="C4" s="37">
         <v>718624.3</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D4" s="37">
         <v>931774.6</v>
       </c>
-      <c r="E4" s="38">
+      <c r="E4" s="37">
         <v>1167110</v>
       </c>
-      <c r="F4" s="38">
+      <c r="F4" s="37">
         <v>1237247</v>
       </c>
-      <c r="G4" s="38">
+      <c r="G4" s="37">
         <v>1517919</v>
       </c>
-      <c r="H4" s="38">
+      <c r="H4" s="37">
         <v>1955071.7</v>
       </c>
-      <c r="I4" s="38">
+      <c r="I4" s="37">
         <v>2507682.7999999998</v>
       </c>
-      <c r="J4" s="38">
+      <c r="J4" s="37">
         <v>3228965.6</v>
       </c>
-      <c r="K4" s="38">
+      <c r="K4" s="37">
         <v>4433689.7</v>
       </c>
-      <c r="L4" s="38">
+      <c r="L4" s="37">
         <v>5258583.3</v>
       </c>
-      <c r="M4" s="38">
+      <c r="M4" s="37">
         <v>5765398.7000000002</v>
       </c>
     </row>
     <row r="5" spans="1:93">
-      <c r="A5" s="26" t="s">
+      <c r="A5" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B5" s="24">
         <v>149693.29999999999</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <v>167932</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D5" s="24">
         <v>253989.4</v>
       </c>
-      <c r="E5" s="25">
+      <c r="E5" s="24">
         <v>320743.59999999963</v>
       </c>
-      <c r="F5" s="25">
+      <c r="F5" s="24">
         <v>382240.79999999981</v>
       </c>
-      <c r="G5" s="25">
+      <c r="G5" s="24">
         <v>449687.9</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="24">
         <v>538963.69999999995</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="24">
         <v>763322.4</v>
       </c>
-      <c r="J5" s="25">
+      <c r="J5" s="24">
         <v>805518</v>
       </c>
-      <c r="K5" s="25">
+      <c r="K5" s="24">
         <v>1146145.8</v>
       </c>
-      <c r="L5" s="25">
+      <c r="L5" s="24">
         <v>1367242</v>
       </c>
-      <c r="M5" s="25">
+      <c r="M5" s="24">
         <v>1043466.1</v>
       </c>
     </row>
     <row r="6" spans="1:93">
-      <c r="A6" s="26" t="s">
+      <c r="A6" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>929520.89999999991</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>1129900</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>1414137.6</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="24">
         <v>1762739.7000000002</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="24">
         <v>2156789.5</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="24">
         <v>2644368.4</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="24">
         <v>3376098.9</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="24">
         <v>4319588.3</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="24">
         <v>6179247.5999999996</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="24">
         <v>7269958.5</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="24">
         <v>9427093.8999999985</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="24">
         <v>10198782.199999999</v>
       </c>
     </row>
     <row r="7" spans="1:93">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>-10370.4</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>-18660.599999999999</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>-23660</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="24">
         <v>-37339.5</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="24">
         <v>-55702.8</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!I27</f>
         <v>-165700.70000000001</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!J27</f>
         <v>-306033.90000000002</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="24">
         <f>'[2]2007-2009'!$E$26</f>
         <v>-613954.80000000005</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="24">
         <v>-751369.6</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="24">
         <v>-539681.80000000005</v>
       </c>
     </row>
     <row r="8" spans="1:93">
-      <c r="A8" s="28" t="s">
+      <c r="A8" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="28">
         <v>1733263.5</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="28">
         <v>2016456.3</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="28">
         <v>2599901.6</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="28">
         <v>3250593.3</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="28">
         <v>3776277.3</v>
       </c>
-      <c r="G8" s="29">
+      <c r="G8" s="28">
         <v>4611975.3</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="28">
         <v>5870134.2999999998</v>
       </c>
-      <c r="I8" s="29">
+      <c r="I8" s="28">
         <v>7590593.5</v>
       </c>
-      <c r="J8" s="29">
+      <c r="J8" s="28">
         <v>10213731.199999999</v>
       </c>
-      <c r="K8" s="29">
+      <c r="K8" s="28">
         <v>12849794</v>
       </c>
-      <c r="L8" s="29">
+      <c r="L8" s="28">
         <v>16052919.199999999</v>
       </c>
-      <c r="M8" s="29">
+      <c r="M8" s="28">
         <v>17007647</v>
       </c>
     </row>
     <row r="9" spans="1:93">
-      <c r="A9" s="30"/>
-[...11 lines deleted...]
-      <c r="M9" s="44"/>
+      <c r="A9" s="29"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
     </row>
     <row r="10" spans="1:93" s="4" customFormat="1">
       <c r="A10" s="3"/>
-      <c r="B10" s="45"/>
-[...10 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
       <c r="BE10" s="3"/>
       <c r="BF10" s="3"/>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
@@ -2569,62 +2616,62 @@
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
       <c r="CH10" s="3"/>
       <c r="CI10" s="3"/>
       <c r="CJ10" s="3"/>
       <c r="CK10" s="3"/>
       <c r="CL10" s="3"/>
       <c r="CM10" s="3"/>
       <c r="CN10" s="3"/>
       <c r="CO10" s="3"/>
     </row>
     <row r="11" spans="1:93" s="4" customFormat="1">
       <c r="A11" s="3"/>
-      <c r="B11" s="37"/>
-[...10 lines deleted...]
-      <c r="M11" s="37"/>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AT11" s="3"/>
       <c r="AU11" s="3"/>
       <c r="AV11" s="3"/>
       <c r="AW11" s="3"/>
       <c r="AX11" s="3"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
       <c r="BD11" s="3"/>
       <c r="BE11" s="3"/>
       <c r="BF11" s="3"/>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
@@ -2642,62 +2689,62 @@
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
     </row>
     <row r="12" spans="1:93" s="4" customFormat="1">
       <c r="A12" s="3"/>
-      <c r="B12" s="37"/>
-[...10 lines deleted...]
-      <c r="M12" s="37"/>
+      <c r="B12" s="36"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
       <c r="AV12" s="3"/>
       <c r="AW12" s="3"/>
       <c r="AX12" s="3"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
       <c r="BD12" s="3"/>
       <c r="BE12" s="3"/>
       <c r="BF12" s="3"/>
       <c r="BG12" s="3"/>
       <c r="BH12" s="3"/>
@@ -2714,107 +2761,107 @@
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
       <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
       <c r="CH12" s="3"/>
       <c r="CI12" s="3"/>
       <c r="CJ12" s="3"/>
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
     <row r="13" spans="1:93">
-      <c r="B13" s="37"/>
-[...10 lines deleted...]
-      <c r="M13" s="37"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:93">
-      <c r="B14" s="37"/>
-[...10 lines deleted...]
-      <c r="M14" s="37"/>
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:93">
-      <c r="B15" s="37"/>
-[...10 lines deleted...]
-      <c r="M15" s="37"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
     </row>
     <row r="18" spans="7:7">
-      <c r="G18" s="37"/>
+      <c r="G18" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CG21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="3" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" customWidth="1"/>
@@ -2835,1974 +2882,2001 @@
     <col min="38" max="38" width="13.28515625" style="3" customWidth="1"/>
     <col min="39" max="39" width="13.7109375" style="3" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="3" customWidth="1"/>
     <col min="41" max="41" width="13" style="3" customWidth="1"/>
     <col min="42" max="42" width="13.28515625" style="3" customWidth="1"/>
     <col min="43" max="43" width="14.140625" style="3" customWidth="1"/>
     <col min="44" max="44" width="13" style="3" customWidth="1"/>
     <col min="45" max="46" width="13.42578125" style="3" customWidth="1"/>
     <col min="47" max="47" width="14.85546875" style="3" customWidth="1"/>
     <col min="48" max="48" width="13" style="3" customWidth="1"/>
     <col min="49" max="50" width="13.42578125" style="4" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="13" style="4" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13.85546875" style="4" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="13.28515625" style="4" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="4" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="4" customWidth="1"/>
     <col min="59" max="59" width="13.7109375" style="4" customWidth="1"/>
     <col min="60" max="60" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
     <col min="62" max="62" width="13.42578125" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.140625" style="4" bestFit="1" customWidth="1"/>
-    <col min="65" max="65" width="11.5703125" style="4" customWidth="1"/>
-    <col min="66" max="85" width="9.140625" style="4"/>
+    <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
+    <col min="66" max="66" width="12.28515625" style="4" customWidth="1"/>
+    <col min="67" max="85" width="9.140625" style="4"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="17.25" customHeight="1">
+    <row r="1" spans="1:67" ht="17.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:66" ht="14.25" customHeight="1">
+    <row r="2" spans="1:67" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
-      <c r="BL2" s="61" t="s">
+      <c r="BM2" s="60" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="25.5">
-[...1 lines deleted...]
-      <c r="B3" s="50" t="s">
+    <row r="3" spans="1:67" ht="25.5">
+      <c r="A3" s="48"/>
+      <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="50" t="s">
+      <c r="F3" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="50" t="s">
+      <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="52" t="s">
+      <c r="J3" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="50" t="s">
+      <c r="K3" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="50" t="s">
+      <c r="L3" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="50" t="s">
+      <c r="M3" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="50" t="s">
+      <c r="N3" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="50" t="s">
+      <c r="O3" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="P3" s="50" t="s">
+      <c r="P3" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="50" t="s">
+      <c r="Q3" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="52" t="s">
+      <c r="R3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="S3" s="52" t="s">
+      <c r="S3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="T3" s="52" t="s">
+      <c r="T3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="U3" s="52" t="s">
+      <c r="U3" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="V3" s="52" t="s">
+      <c r="V3" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="W3" s="52" t="s">
+      <c r="W3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="X3" s="52" t="s">
+      <c r="X3" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="Y3" s="52" t="s">
+      <c r="Y3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="Z3" s="52" t="s">
+      <c r="Z3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="52" t="s">
+      <c r="AA3" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="AB3" s="52" t="s">
+      <c r="AB3" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="AC3" s="52" t="s">
+      <c r="AC3" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AD3" s="52" t="s">
+      <c r="AD3" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AE3" s="52" t="s">
+      <c r="AE3" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="AF3" s="52" t="s">
+      <c r="AF3" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="AG3" s="49" t="s">
+      <c r="AG3" s="48" t="s">
         <v>122</v>
       </c>
-      <c r="AH3" s="52" t="s">
+      <c r="AH3" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AI3" s="52" t="s">
+      <c r="AI3" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="AJ3" s="52" t="s">
+      <c r="AJ3" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="53" t="s">
+      <c r="AK3" s="52" t="s">
         <v>123</v>
       </c>
-      <c r="AL3" s="52" t="s">
+      <c r="AL3" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="AM3" s="52" t="s">
+      <c r="AM3" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AN3" s="52" t="s">
+      <c r="AN3" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="AO3" s="52" t="s">
+      <c r="AO3" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="AP3" s="52" t="s">
+      <c r="AP3" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="AQ3" s="52" t="s">
+      <c r="AQ3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="AR3" s="52" t="s">
+      <c r="AR3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="AS3" s="53" t="s">
+      <c r="AS3" s="52" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT3" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="AU3" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="AV3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="AW3" s="51" t="s">
         <v>125</v>
       </c>
-      <c r="AT3" s="52" t="s">
-[...8 lines deleted...]
-      <c r="AW3" s="52" t="s">
+      <c r="AX3" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="AY3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="AZ3" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="BA3" s="51" t="s">
         <v>126</v>
       </c>
-      <c r="AX3" s="52" t="s">
-[...11 lines deleted...]
-      <c r="BB3" s="52" t="s">
+      <c r="BB3" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="BC3" s="52" t="s">
+      <c r="BC3" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="BD3" s="52" t="s">
+      <c r="BD3" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="BE3" s="52" t="s">
+      <c r="BE3" s="51" t="s">
         <v>120</v>
       </c>
-      <c r="BF3" s="52" t="s">
+      <c r="BF3" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="BG3" s="52" t="s">
+      <c r="BG3" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="BH3" s="52" t="s">
+      <c r="BH3" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="BI3" s="52" t="s">
+      <c r="BI3" s="51" t="s">
         <v>121</v>
       </c>
-      <c r="BJ3" s="52" t="s">
+      <c r="BJ3" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="BK3" s="52" t="s">
+      <c r="BK3" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="BL3" s="52" t="s">
+      <c r="BL3" s="51" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="BM3" s="49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A4" s="53" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="55">
+      <c r="B4" s="54">
         <v>1209374</v>
       </c>
-      <c r="C4" s="55">
+      <c r="C4" s="54">
         <v>2794803.3</v>
       </c>
-      <c r="D4" s="55">
+      <c r="D4" s="54">
         <v>4536583.5</v>
       </c>
-      <c r="E4" s="55">
+      <c r="E4" s="54">
         <v>7492514.9000000004</v>
       </c>
-      <c r="F4" s="55">
+      <c r="F4" s="54">
         <v>1469455.6</v>
       </c>
-      <c r="G4" s="55">
+      <c r="G4" s="54">
         <v>3459657.6</v>
       </c>
-      <c r="H4" s="55">
+      <c r="H4" s="54">
         <v>5899130.5999999996</v>
       </c>
-      <c r="I4" s="55">
+      <c r="I4" s="54">
         <v>9225682.3000000007</v>
       </c>
-      <c r="J4" s="55">
+      <c r="J4" s="54">
         <v>1678728.4</v>
       </c>
-      <c r="K4" s="55">
+      <c r="K4" s="54">
         <v>3941052.5</v>
       </c>
-      <c r="L4" s="55">
+      <c r="L4" s="54">
         <v>6550746.5999999996</v>
       </c>
-      <c r="M4" s="55">
+      <c r="M4" s="54">
         <v>10133606</v>
       </c>
-      <c r="N4" s="55">
+      <c r="N4" s="54">
         <v>1899960.6</v>
       </c>
-      <c r="O4" s="55">
+      <c r="O4" s="54">
         <v>4420500.5999999996</v>
       </c>
-      <c r="P4" s="55">
+      <c r="P4" s="54">
         <v>7444232.7000000002</v>
       </c>
-      <c r="Q4" s="55">
+      <c r="Q4" s="54">
         <v>11060875.800000001</v>
       </c>
-      <c r="R4" s="55">
+      <c r="R4" s="54">
         <v>2100421.7000000002</v>
       </c>
-      <c r="S4" s="55">
+      <c r="S4" s="54">
         <v>4934483.9000000004</v>
       </c>
-      <c r="T4" s="55">
+      <c r="T4" s="54">
         <v>8324527.4000000004</v>
       </c>
-      <c r="U4" s="55">
+      <c r="U4" s="54">
         <v>12474013.6</v>
       </c>
-      <c r="V4" s="55">
+      <c r="V4" s="54">
         <v>2311990.2000000002</v>
       </c>
-      <c r="W4" s="55">
+      <c r="W4" s="54">
         <v>5366571.4000000004</v>
       </c>
-      <c r="X4" s="55">
+      <c r="X4" s="54">
         <v>8763365.3000000007</v>
       </c>
-      <c r="Y4" s="55">
+      <c r="Y4" s="54">
         <v>13161352.4</v>
       </c>
-      <c r="Z4" s="55">
+      <c r="Z4" s="54">
         <v>2564439.5</v>
       </c>
-      <c r="AA4" s="55">
+      <c r="AA4" s="54">
         <v>5971146.2000000002</v>
       </c>
-      <c r="AB4" s="55">
+      <c r="AB4" s="54">
         <v>9757063.4000000004</v>
       </c>
-      <c r="AC4" s="55">
+      <c r="AC4" s="54">
         <v>14253989.5</v>
       </c>
-      <c r="AD4" s="55">
+      <c r="AD4" s="54">
         <v>2770554</v>
       </c>
-      <c r="AE4" s="55">
+      <c r="AE4" s="54">
         <v>6426716.0999999996</v>
       </c>
-      <c r="AF4" s="55">
+      <c r="AF4" s="54">
         <v>10711735.5</v>
       </c>
-      <c r="AG4" s="55">
+      <c r="AG4" s="54">
         <v>16610443.300000001</v>
       </c>
-      <c r="AH4" s="55">
+      <c r="AH4" s="54">
         <v>3141171.8</v>
       </c>
-      <c r="AI4" s="55">
+      <c r="AI4" s="54">
         <v>7395740.7000000002</v>
       </c>
-      <c r="AJ4" s="55">
+      <c r="AJ4" s="54">
         <v>11957880.199999999</v>
       </c>
-      <c r="AK4" s="55">
+      <c r="AK4" s="54">
         <v>18825518.399999999</v>
       </c>
-      <c r="AL4" s="55">
+      <c r="AL4" s="54">
         <v>3509574.9</v>
       </c>
-      <c r="AM4" s="55">
+      <c r="AM4" s="54">
         <v>8321938.5</v>
       </c>
-      <c r="AN4" s="55">
+      <c r="AN4" s="54">
         <v>13315631.5</v>
       </c>
-      <c r="AO4" s="55">
+      <c r="AO4" s="54">
         <v>21199133.199999999</v>
       </c>
-      <c r="AP4" s="55">
+      <c r="AP4" s="54">
         <v>3990912.7</v>
       </c>
-      <c r="AQ4" s="55">
+      <c r="AQ4" s="54">
         <v>8944561.4000000004</v>
       </c>
-      <c r="AR4" s="55">
+      <c r="AR4" s="54">
         <v>14149288</v>
       </c>
-      <c r="AS4" s="55">
+      <c r="AS4" s="54">
         <v>22038361.399999999</v>
       </c>
-      <c r="AT4" s="55">
+      <c r="AT4" s="54">
         <v>4478112.5999999996</v>
       </c>
-      <c r="AU4" s="55">
+      <c r="AU4" s="54">
         <v>10236473</v>
       </c>
-      <c r="AV4" s="55">
+      <c r="AV4" s="54">
         <v>16378797.1</v>
       </c>
-      <c r="AW4" s="55">
+      <c r="AW4" s="54">
         <v>26151537.800000001</v>
       </c>
-      <c r="AX4" s="55">
+      <c r="AX4" s="54">
         <v>5312839.4000000004</v>
       </c>
-      <c r="AY4" s="55">
+      <c r="AY4" s="54">
         <v>12364294.699999999</v>
       </c>
-      <c r="AZ4" s="55">
+      <c r="AZ4" s="54">
         <v>19694961.300000001</v>
       </c>
-      <c r="BA4" s="55">
+      <c r="BA4" s="54">
         <v>31556468.899999999</v>
       </c>
-      <c r="BB4" s="55">
+      <c r="BB4" s="54">
         <v>6539814.7000000002</v>
       </c>
-      <c r="BC4" s="55">
+      <c r="BC4" s="54">
         <v>14916114.1</v>
       </c>
-      <c r="BD4" s="55">
+      <c r="BD4" s="54">
         <v>23530951.5</v>
       </c>
-      <c r="BE4" s="55">
+      <c r="BE4" s="54">
         <v>36821377.299999997</v>
       </c>
-      <c r="BF4" s="55">
+      <c r="BF4" s="54">
         <v>7452246.9000000004</v>
       </c>
-      <c r="BG4" s="55">
+      <c r="BG4" s="54">
         <v>16882556.199999999</v>
       </c>
-      <c r="BH4" s="55">
+      <c r="BH4" s="54">
         <v>26987231.300000001</v>
       </c>
-      <c r="BI4" s="55">
+      <c r="BI4" s="54">
         <v>42403123.299999997</v>
       </c>
-      <c r="BJ4" s="55">
+      <c r="BJ4" s="54">
         <v>8767049.3000000007</v>
       </c>
-      <c r="BK4" s="55">
+      <c r="BK4" s="54">
         <v>19708690.199999999</v>
       </c>
-      <c r="BL4" s="55">
+      <c r="BL4" s="54">
         <v>31744353.5</v>
       </c>
-      <c r="BM4" s="37"/>
-[...3 lines deleted...]
-      <c r="A5" s="56" t="s">
+      <c r="BM4" s="54">
+        <v>48771970.899999999</v>
+      </c>
+      <c r="BN4" s="36"/>
+      <c r="BO4" s="36"/>
+    </row>
+    <row r="5" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="54">
         <v>258218</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="54">
         <v>558350.69999999995</v>
       </c>
-      <c r="D5" s="55">
+      <c r="D5" s="54">
         <v>935716.6</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="54">
         <v>1451443.5999999999</v>
       </c>
-      <c r="F5" s="55">
+      <c r="F5" s="54">
         <v>567808.69999999995</v>
       </c>
-      <c r="G5" s="55">
+      <c r="G5" s="54">
         <v>1305654.7</v>
       </c>
-      <c r="H5" s="55">
+      <c r="H5" s="54">
         <v>2092955.6</v>
       </c>
-      <c r="I5" s="55">
+      <c r="I5" s="54">
         <v>2787607</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="54">
         <v>634733.6</v>
       </c>
-      <c r="K5" s="55">
+      <c r="K5" s="54">
         <v>1363897.6</v>
       </c>
-      <c r="L5" s="55">
+      <c r="L5" s="54">
         <v>2077763.5</v>
       </c>
-      <c r="M5" s="55">
+      <c r="M5" s="54">
         <v>2814431.3</v>
       </c>
-      <c r="N5" s="55">
+      <c r="N5" s="54">
         <v>731301.20000000007</v>
       </c>
-      <c r="O5" s="55">
+      <c r="O5" s="54">
         <v>1627431.7</v>
       </c>
-      <c r="P5" s="55">
+      <c r="P5" s="54">
         <v>2525698.6</v>
       </c>
-      <c r="Q5" s="55">
+      <c r="Q5" s="54">
         <v>3516534.9</v>
       </c>
-      <c r="R5" s="55">
+      <c r="R5" s="54">
         <v>824087.89999999991</v>
       </c>
-      <c r="S5" s="55">
+      <c r="S5" s="54">
         <v>1630290.2</v>
       </c>
-      <c r="T5" s="55">
+      <c r="T5" s="54">
         <v>2546304.6999999997</v>
       </c>
-      <c r="U5" s="55">
+      <c r="U5" s="54">
         <v>3481816.8000000003</v>
       </c>
-      <c r="V5" s="55">
+      <c r="V5" s="54">
         <v>513255.1</v>
       </c>
-      <c r="W5" s="55">
+      <c r="W5" s="54">
         <v>1063310.5</v>
       </c>
-      <c r="X5" s="55">
+      <c r="X5" s="54">
         <v>1776251.3</v>
       </c>
-      <c r="Y5" s="55">
+      <c r="Y5" s="54">
         <v>2562782</v>
       </c>
-      <c r="Z5" s="55">
+      <c r="Z5" s="54">
         <v>756121.4</v>
       </c>
-      <c r="AA5" s="55">
+      <c r="AA5" s="54">
         <v>1608794.9</v>
       </c>
-      <c r="AB5" s="55">
+      <c r="AB5" s="54">
         <v>2512819.2000000002</v>
       </c>
-      <c r="AC5" s="55">
+      <c r="AC5" s="54">
         <v>3322271.9</v>
       </c>
-      <c r="AD5" s="55">
+      <c r="AD5" s="54">
         <v>915574.60000000009</v>
       </c>
-      <c r="AE5" s="55">
+      <c r="AE5" s="54">
         <v>1816871.4</v>
       </c>
-      <c r="AF5" s="55">
+      <c r="AF5" s="54">
         <v>2706805.5</v>
       </c>
-      <c r="AG5" s="55">
+      <c r="AG5" s="54">
         <v>3784457</v>
       </c>
-      <c r="AH5" s="55">
+      <c r="AH5" s="54">
         <v>1012397.3999999999</v>
       </c>
-      <c r="AI5" s="55">
+      <c r="AI5" s="54">
         <v>2152990.8000000003</v>
       </c>
-      <c r="AJ5" s="55">
+      <c r="AJ5" s="54">
         <v>3449316.5</v>
       </c>
-      <c r="AK5" s="55">
+      <c r="AK5" s="54">
         <v>4726533.5999999996</v>
       </c>
-      <c r="AL5" s="55">
+      <c r="AL5" s="54">
         <v>1236484.1000000001</v>
       </c>
-      <c r="AM5" s="55">
+      <c r="AM5" s="54">
         <v>2581149.8000000003</v>
       </c>
-      <c r="AN5" s="55">
+      <c r="AN5" s="54">
         <v>4048618.5</v>
       </c>
-      <c r="AO5" s="55">
+      <c r="AO5" s="54">
         <v>5572202.7999999998</v>
       </c>
-      <c r="AP5" s="55">
+      <c r="AP5" s="54">
         <v>1186296.6000000001</v>
       </c>
-      <c r="AQ5" s="55">
+      <c r="AQ5" s="54">
         <v>2027584.7</v>
       </c>
-      <c r="AR5" s="55">
+      <c r="AR5" s="54">
         <v>3255133.9</v>
       </c>
-      <c r="AS5" s="55">
+      <c r="AS5" s="54">
         <v>5141666.2</v>
       </c>
-      <c r="AT5" s="55">
+      <c r="AT5" s="54">
         <v>1040620.5</v>
       </c>
-      <c r="AU5" s="55">
+      <c r="AU5" s="54">
         <v>2641824.3000000003</v>
       </c>
-      <c r="AV5" s="55">
+      <c r="AV5" s="54">
         <v>4256023.5999999996</v>
       </c>
-      <c r="AW5" s="55">
+      <c r="AW5" s="54">
         <v>6154930.1999999993</v>
       </c>
-      <c r="AX5" s="55">
+      <c r="AX5" s="54">
         <v>2016244.7999999998</v>
       </c>
-      <c r="AY5" s="55">
+      <c r="AY5" s="54">
         <v>4231564.5</v>
       </c>
-      <c r="AZ5" s="55">
+      <c r="AZ5" s="54">
         <v>6699449.2999999998</v>
       </c>
-      <c r="BA5" s="55">
+      <c r="BA5" s="54">
         <v>8902814.5</v>
       </c>
-      <c r="BB5" s="55">
+      <c r="BB5" s="54">
         <v>2511442.1</v>
       </c>
-      <c r="BC5" s="55">
+      <c r="BC5" s="54">
         <v>5061232.8</v>
       </c>
-      <c r="BD5" s="55">
+      <c r="BD5" s="54">
         <v>7857490.2000000011</v>
       </c>
-      <c r="BE5" s="55">
+      <c r="BE5" s="54">
         <v>10015855.6</v>
       </c>
-      <c r="BF5" s="55">
+      <c r="BF5" s="54">
         <v>2402094.5</v>
       </c>
-      <c r="BG5" s="55">
+      <c r="BG5" s="54">
         <v>4767951.5999999996</v>
       </c>
-      <c r="BH5" s="55">
+      <c r="BH5" s="54">
         <v>7680567</v>
       </c>
-      <c r="BI5" s="55">
+      <c r="BI5" s="54">
         <v>9870106.3000000007</v>
       </c>
-      <c r="BJ5" s="55">
+      <c r="BJ5" s="54">
         <v>2683644.9</v>
       </c>
-      <c r="BK5" s="55">
+      <c r="BK5" s="54">
         <v>5645059.4000000004</v>
       </c>
-      <c r="BL5" s="55">
+      <c r="BL5" s="54">
         <v>8950953.1999999993</v>
       </c>
-      <c r="BN5" s="37"/>
-[...2 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="BM5" s="54">
+        <v>11314498.1</v>
+      </c>
+      <c r="BN5" s="36"/>
+      <c r="BO5" s="36"/>
+    </row>
+    <row r="6" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="55">
+      <c r="B6" s="54">
         <v>2553286.4</v>
       </c>
-      <c r="C6" s="55">
+      <c r="C6" s="54">
         <v>5358989.9000000004</v>
       </c>
-      <c r="D6" s="55">
+      <c r="D6" s="54">
         <v>8662928</v>
       </c>
-      <c r="E6" s="55">
+      <c r="E6" s="54">
         <v>12871558.5</v>
       </c>
-      <c r="F6" s="55">
+      <c r="F6" s="54">
         <v>3202959.2</v>
       </c>
-      <c r="G6" s="55">
+      <c r="G6" s="54">
         <v>6474718.5999999996</v>
       </c>
-      <c r="H6" s="55">
+      <c r="H6" s="54">
         <v>10672853.300000001</v>
       </c>
-      <c r="I6" s="55">
+      <c r="I6" s="54">
         <v>16229763.4</v>
       </c>
-      <c r="J6" s="55">
+      <c r="J6" s="54">
         <v>3784267.9</v>
       </c>
-      <c r="K6" s="55">
+      <c r="K6" s="54">
         <v>7544051.5</v>
       </c>
-      <c r="L6" s="55">
+      <c r="L6" s="54">
         <v>12220222.5</v>
       </c>
-      <c r="M6" s="55">
+      <c r="M6" s="54">
         <v>18067149.300000001</v>
       </c>
-      <c r="N6" s="55">
+      <c r="N6" s="54">
         <v>4335673.2</v>
       </c>
-      <c r="O6" s="55">
+      <c r="O6" s="54">
         <v>8452059.9000000004</v>
       </c>
-      <c r="P6" s="55">
+      <c r="P6" s="54">
         <v>13798062.1</v>
       </c>
-      <c r="Q6" s="55">
+      <c r="Q6" s="54">
         <v>21421614.399999999</v>
       </c>
-      <c r="R6" s="55">
+      <c r="R6" s="54">
         <v>5009317.8999999994</v>
       </c>
-      <c r="S6" s="55">
+      <c r="S6" s="54">
         <v>9918178.0999999996</v>
       </c>
-      <c r="T6" s="55">
+      <c r="T6" s="54">
         <v>16170155.199999999</v>
       </c>
-      <c r="U6" s="55">
+      <c r="U6" s="54">
         <v>23720002.5</v>
       </c>
-      <c r="V6" s="55">
+      <c r="V6" s="54">
         <v>5442272.4000000004</v>
       </c>
-      <c r="W6" s="55">
+      <c r="W6" s="54">
         <v>10374536.199999999</v>
       </c>
-      <c r="X6" s="55">
+      <c r="X6" s="54">
         <v>16896920.099999998</v>
       </c>
-      <c r="Y6" s="55">
+      <c r="Y6" s="54">
         <v>25159999.199999999</v>
       </c>
-      <c r="Z6" s="55">
+      <c r="Z6" s="54">
         <v>5988530</v>
       </c>
-      <c r="AA6" s="55">
+      <c r="AA6" s="54">
         <v>11777115.799999999</v>
       </c>
-      <c r="AB6" s="55">
+      <c r="AB6" s="54">
         <v>19085243.5</v>
       </c>
-      <c r="AC6" s="55">
+      <c r="AC6" s="54">
         <v>29394888.599999998</v>
       </c>
-      <c r="AD6" s="55">
+      <c r="AD6" s="54">
         <v>6745229.4000000004</v>
       </c>
-      <c r="AE6" s="55">
+      <c r="AE6" s="54">
         <v>13302682.199999999</v>
       </c>
-      <c r="AF6" s="55">
+      <c r="AF6" s="54">
         <v>21723524.199999999</v>
       </c>
-      <c r="AG6" s="55">
+      <c r="AG6" s="54">
         <v>33983957.5</v>
       </c>
-      <c r="AH6" s="55">
+      <c r="AH6" s="54">
         <v>7632597.5</v>
       </c>
-      <c r="AI6" s="55">
+      <c r="AI6" s="54">
         <v>15308387.699999999</v>
       </c>
-      <c r="AJ6" s="55">
+      <c r="AJ6" s="54">
         <v>24359909</v>
       </c>
-      <c r="AK6" s="55">
+      <c r="AK6" s="54">
         <v>38267484.399999999</v>
       </c>
-      <c r="AL6" s="55">
+      <c r="AL6" s="54">
         <v>8434798.1999999993</v>
       </c>
-      <c r="AM6" s="55">
+      <c r="AM6" s="54">
         <v>17005529.800000001</v>
       </c>
-      <c r="AN6" s="55">
+      <c r="AN6" s="54">
         <v>26933662.099999998</v>
       </c>
-      <c r="AO6" s="55">
+      <c r="AO6" s="54">
         <v>42761290.5</v>
       </c>
-      <c r="AP6" s="55">
+      <c r="AP6" s="54">
         <v>9916133.1000000015</v>
       </c>
-      <c r="AQ6" s="55">
+      <c r="AQ6" s="54">
         <v>17427446.699999999</v>
       </c>
-      <c r="AR6" s="55">
+      <c r="AR6" s="54">
         <v>28398833.299999997</v>
       </c>
-      <c r="AS6" s="55">
+      <c r="AS6" s="54">
         <v>43469005.600000001</v>
       </c>
-      <c r="AT6" s="55">
+      <c r="AT6" s="54">
         <v>10419938.4</v>
       </c>
-      <c r="AU6" s="55">
+      <c r="AU6" s="54">
         <v>19387139.199999999</v>
       </c>
-      <c r="AV6" s="55">
+      <c r="AV6" s="54">
         <v>32394545</v>
       </c>
-      <c r="AW6" s="55">
+      <c r="AW6" s="54">
         <v>51645119.900000006</v>
       </c>
-      <c r="AX6" s="55">
+      <c r="AX6" s="54">
         <v>12366508.6</v>
       </c>
-      <c r="AY6" s="55">
+      <c r="AY6" s="54">
         <v>23438473.400000002</v>
       </c>
-      <c r="AZ6" s="55">
+      <c r="AZ6" s="54">
         <v>39093387.299999997</v>
       </c>
-      <c r="BA6" s="55">
+      <c r="BA6" s="54">
         <v>63306234.799999997</v>
       </c>
-      <c r="BB6" s="55">
+      <c r="BB6" s="54">
         <v>14531380.199999999</v>
       </c>
-      <c r="BC6" s="55">
+      <c r="BC6" s="54">
         <v>27267324.600000001</v>
       </c>
-      <c r="BD6" s="55">
+      <c r="BD6" s="54">
         <v>44158378.600000001</v>
       </c>
-      <c r="BE6" s="55">
+      <c r="BE6" s="54">
         <v>72605056.799999997</v>
       </c>
-      <c r="BF6" s="55">
+      <c r="BF6" s="54">
         <v>16169562.4</v>
       </c>
-      <c r="BG6" s="55">
+      <c r="BG6" s="54">
         <v>30692232.5</v>
       </c>
-      <c r="BH6" s="55">
+      <c r="BH6" s="54">
         <v>50294827.800000004</v>
       </c>
-      <c r="BI6" s="55">
+      <c r="BI6" s="54">
         <v>84420088.700000003</v>
       </c>
-      <c r="BJ6" s="55">
+      <c r="BJ6" s="54">
         <v>19016639.5</v>
       </c>
-      <c r="BK6" s="55">
+      <c r="BK6" s="54">
         <v>36018072.299999997</v>
       </c>
-      <c r="BL6" s="55">
+      <c r="BL6" s="54">
         <v>59029591.799999997</v>
       </c>
-      <c r="BN6" s="37"/>
-[...2 lines deleted...]
-      <c r="A7" s="57" t="s">
+      <c r="BM6" s="54">
+        <v>99497281.700000003</v>
+      </c>
+      <c r="BN6" s="36"/>
+      <c r="BO6" s="36"/>
+    </row>
+    <row r="7" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A7" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="B7" s="55">
+      <c r="B7" s="54">
         <v>-69194.100000000006</v>
       </c>
-      <c r="C7" s="55">
+      <c r="C7" s="54">
         <v>-196113.2</v>
       </c>
-      <c r="D7" s="55">
+      <c r="D7" s="54">
         <v>-314041.3</v>
       </c>
-      <c r="E7" s="55">
+      <c r="E7" s="54">
         <v>-466859.4</v>
       </c>
-      <c r="F7" s="55"/>
-[...61 lines deleted...]
-      <c r="A8" s="58" t="s">
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="54"/>
+      <c r="V7" s="54"/>
+      <c r="W7" s="54"/>
+      <c r="X7" s="54"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54"/>
+      <c r="AA7" s="54"/>
+      <c r="AB7" s="54"/>
+      <c r="AC7" s="54"/>
+      <c r="AD7" s="54"/>
+      <c r="AE7" s="54"/>
+      <c r="AF7" s="54"/>
+      <c r="AG7" s="54"/>
+      <c r="AH7" s="54"/>
+      <c r="AI7" s="54"/>
+      <c r="AJ7" s="54"/>
+      <c r="AK7" s="54"/>
+      <c r="AL7" s="54"/>
+      <c r="AM7" s="54"/>
+      <c r="AN7" s="54"/>
+      <c r="AO7" s="54"/>
+      <c r="AP7" s="54"/>
+      <c r="AQ7" s="54"/>
+      <c r="AR7" s="54"/>
+      <c r="AS7" s="54"/>
+      <c r="AT7" s="54"/>
+      <c r="AU7" s="54"/>
+      <c r="AV7" s="54"/>
+      <c r="AW7" s="54"/>
+      <c r="AX7" s="54"/>
+      <c r="AY7" s="54"/>
+      <c r="AZ7" s="54"/>
+      <c r="BA7" s="54"/>
+      <c r="BB7" s="54"/>
+      <c r="BC7" s="54"/>
+      <c r="BD7" s="54"/>
+      <c r="BE7" s="54"/>
+      <c r="BF7" s="54"/>
+      <c r="BG7" s="54"/>
+      <c r="BH7" s="54"/>
+      <c r="BI7" s="54"/>
+      <c r="BJ7" s="54"/>
+      <c r="BK7" s="54"/>
+      <c r="BL7" s="54"/>
+      <c r="BM7" s="54"/>
+      <c r="BN7" s="36"/>
+      <c r="BO7" s="36"/>
+    </row>
+    <row r="8" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A8" s="57" t="s">
         <v>107</v>
       </c>
-      <c r="B8" s="59">
+      <c r="B8" s="58">
         <v>4020878.4</v>
       </c>
-      <c r="C8" s="59">
+      <c r="C8" s="58">
         <v>8712143.9000000004</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="58">
         <v>14135228.1</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="58">
         <v>21815517</v>
       </c>
-      <c r="F8" s="60">
+      <c r="F8" s="59">
         <v>5240223.5</v>
       </c>
-      <c r="G8" s="60">
+      <c r="G8" s="59">
         <v>11240030.899999999</v>
       </c>
-      <c r="H8" s="60">
+      <c r="H8" s="59">
         <v>18664939.5</v>
       </c>
-      <c r="I8" s="60">
+      <c r="I8" s="59">
         <v>28243052.700000003</v>
       </c>
-      <c r="J8" s="60">
+      <c r="J8" s="59">
         <v>6097729.9000000004</v>
       </c>
-      <c r="K8" s="60">
+      <c r="K8" s="59">
         <v>12849001.6</v>
       </c>
-      <c r="L8" s="60">
+      <c r="L8" s="59">
         <v>20848732.600000001</v>
       </c>
-      <c r="M8" s="60">
+      <c r="M8" s="59">
         <v>31015186.600000001</v>
       </c>
-      <c r="N8" s="60">
+      <c r="N8" s="59">
         <v>6966935</v>
       </c>
-      <c r="O8" s="60">
+      <c r="O8" s="59">
         <v>14499992.199999999</v>
       </c>
-      <c r="P8" s="60">
+      <c r="P8" s="59">
         <v>23767993.399999999</v>
       </c>
-      <c r="Q8" s="60">
+      <c r="Q8" s="59">
         <v>35999025.100000001</v>
       </c>
-      <c r="R8" s="60">
+      <c r="R8" s="59">
         <v>7933827.5</v>
       </c>
-      <c r="S8" s="60">
+      <c r="S8" s="59">
         <v>16482952.199999999</v>
       </c>
-      <c r="T8" s="60">
+      <c r="T8" s="59">
         <v>27040987.299999997</v>
       </c>
-      <c r="U8" s="60">
+      <c r="U8" s="59">
         <v>39675832.899999999</v>
       </c>
-      <c r="V8" s="60">
+      <c r="V8" s="59">
         <v>8267517.7000000011</v>
       </c>
-      <c r="W8" s="60">
+      <c r="W8" s="59">
         <v>16804418.100000001</v>
       </c>
-      <c r="X8" s="60">
+      <c r="X8" s="59">
         <v>27436536.699999999</v>
       </c>
-      <c r="Y8" s="60">
+      <c r="Y8" s="59">
         <v>40884133.600000001</v>
       </c>
-      <c r="Z8" s="60">
+      <c r="Z8" s="59">
         <v>9309090.9000000004</v>
       </c>
-      <c r="AA8" s="60">
+      <c r="AA8" s="59">
         <v>19357056.899999999</v>
       </c>
-      <c r="AB8" s="60">
+      <c r="AB8" s="59">
         <v>31355126.100000001</v>
       </c>
-      <c r="AC8" s="60">
+      <c r="AC8" s="59">
         <v>46971150</v>
       </c>
-      <c r="AD8" s="60">
+      <c r="AD8" s="59">
         <v>10431358</v>
       </c>
-      <c r="AE8" s="60">
+      <c r="AE8" s="59">
         <v>21546269.699999999</v>
       </c>
-      <c r="AF8" s="60">
+      <c r="AF8" s="59">
         <v>35142065.200000003</v>
       </c>
-      <c r="AG8" s="60">
+      <c r="AG8" s="59">
         <v>54378857.799999997</v>
       </c>
-      <c r="AH8" s="60">
+      <c r="AH8" s="59">
         <v>11786166.699999999</v>
       </c>
-      <c r="AI8" s="60">
+      <c r="AI8" s="59">
         <v>24857119.199999999</v>
       </c>
-      <c r="AJ8" s="60">
+      <c r="AJ8" s="59">
         <v>39767105.700000003</v>
       </c>
-      <c r="AK8" s="60">
+      <c r="AK8" s="59">
         <v>61819536.399999999</v>
       </c>
-      <c r="AL8" s="60">
+      <c r="AL8" s="59">
         <v>13180857.199999999</v>
       </c>
-      <c r="AM8" s="60">
+      <c r="AM8" s="59">
         <v>27908618.100000001</v>
       </c>
-      <c r="AN8" s="60">
+      <c r="AN8" s="59">
         <v>44297912.099999994</v>
       </c>
-      <c r="AO8" s="60">
+      <c r="AO8" s="59">
         <v>69532626.5</v>
       </c>
-      <c r="AP8" s="60">
+      <c r="AP8" s="59">
         <v>15093342.400000002</v>
       </c>
-      <c r="AQ8" s="60">
+      <c r="AQ8" s="59">
         <v>28399592.799999997</v>
       </c>
-      <c r="AR8" s="60">
+      <c r="AR8" s="59">
         <v>45803255.199999996</v>
       </c>
-      <c r="AS8" s="60">
+      <c r="AS8" s="59">
         <v>70649033.200000003</v>
       </c>
-      <c r="AT8" s="60">
+      <c r="AT8" s="59">
         <v>15938671.5</v>
       </c>
-      <c r="AU8" s="60">
+      <c r="AU8" s="59">
         <v>32265436.5</v>
       </c>
-      <c r="AV8" s="60">
+      <c r="AV8" s="59">
         <v>53029365.700000003</v>
       </c>
-      <c r="AW8" s="60">
+      <c r="AW8" s="59">
         <v>83951587.900000006</v>
       </c>
-      <c r="AX8" s="60">
+      <c r="AX8" s="59">
         <v>19695592.800000001</v>
       </c>
-      <c r="AY8" s="60">
+      <c r="AY8" s="59">
         <v>40034332.600000001</v>
       </c>
-      <c r="AZ8" s="60">
+      <c r="AZ8" s="59">
         <v>65487797.899999999</v>
       </c>
-      <c r="BA8" s="60">
+      <c r="BA8" s="59">
         <v>103765518.19999999</v>
       </c>
-      <c r="BB8" s="60">
+      <c r="BB8" s="59">
         <v>23582637</v>
       </c>
-      <c r="BC8" s="60">
+      <c r="BC8" s="59">
         <v>47244671.5</v>
       </c>
-      <c r="BD8" s="60">
+      <c r="BD8" s="59">
         <v>75546820.300000012</v>
       </c>
-      <c r="BE8" s="60">
+      <c r="BE8" s="59">
         <v>119442289.69999999</v>
       </c>
-      <c r="BF8" s="60">
+      <c r="BF8" s="59">
         <v>26023903.800000001</v>
       </c>
-      <c r="BG8" s="60">
+      <c r="BG8" s="59">
         <v>52342740.299999997</v>
       </c>
-      <c r="BH8" s="60">
+      <c r="BH8" s="59">
         <v>84962626.099999994</v>
       </c>
-      <c r="BI8" s="60">
+      <c r="BI8" s="59">
         <v>136693318.30000001</v>
       </c>
-      <c r="BJ8" s="60">
+      <c r="BJ8" s="59">
         <v>30467333.700000003</v>
       </c>
-      <c r="BK8" s="60">
+      <c r="BK8" s="59">
         <v>61371821.899999999</v>
       </c>
-      <c r="BL8" s="60">
+      <c r="BL8" s="59">
         <v>99724898.5</v>
       </c>
-      <c r="BN8" s="37"/>
-[...68 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="BM8" s="59">
+        <v>159583750.69999999</v>
+      </c>
+      <c r="BN8" s="36"/>
+      <c r="BO8" s="36"/>
+    </row>
+    <row r="9" spans="1:67">
+      <c r="A9" s="29"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="31"/>
+      <c r="R9" s="30"/>
+      <c r="S9" s="30"/>
+      <c r="T9" s="30"/>
+      <c r="U9" s="31"/>
+      <c r="V9" s="30"/>
+      <c r="W9" s="30"/>
+      <c r="X9" s="30"/>
+      <c r="Y9" s="31"/>
+      <c r="Z9" s="30"/>
+      <c r="AA9" s="30"/>
+      <c r="AB9" s="30"/>
+      <c r="AC9" s="31"/>
+      <c r="AD9" s="30"/>
+      <c r="AE9" s="30"/>
+      <c r="AF9" s="30"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="30"/>
+      <c r="AI9" s="30"/>
+      <c r="AJ9" s="30"/>
+      <c r="AK9" s="31"/>
+      <c r="AL9" s="30"/>
+      <c r="AM9" s="30"/>
+      <c r="AN9" s="30"/>
+      <c r="AO9" s="31"/>
+      <c r="AP9" s="30"/>
+      <c r="AQ9" s="30"/>
+      <c r="AR9" s="30"/>
+      <c r="AS9" s="31"/>
+      <c r="AT9" s="30"/>
+      <c r="AU9" s="30"/>
+      <c r="AV9" s="30"/>
+      <c r="AW9" s="31"/>
+      <c r="AX9" s="30"/>
+      <c r="AY9" s="30"/>
+      <c r="AZ9" s="30"/>
+      <c r="BA9" s="31"/>
+      <c r="BB9" s="30"/>
+      <c r="BC9" s="30"/>
+      <c r="BD9" s="30"/>
+      <c r="BE9" s="32"/>
+      <c r="BF9" s="32"/>
+      <c r="BG9" s="30"/>
+      <c r="BH9" s="30"/>
+      <c r="BI9" s="30"/>
+      <c r="BJ9" s="32"/>
+      <c r="BK9" s="30"/>
+      <c r="BN9" s="36"/>
+    </row>
+    <row r="10" spans="1:67" ht="43.5" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>110</v>
       </c>
-      <c r="B10" s="30"/>
-[...63 lines deleted...]
-      <c r="A11" s="36" t="s">
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="31"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+      <c r="P10" s="30"/>
+      <c r="Q10" s="31"/>
+      <c r="R10" s="30"/>
+      <c r="S10" s="30"/>
+      <c r="T10" s="30"/>
+      <c r="U10" s="31"/>
+      <c r="V10" s="30"/>
+      <c r="W10" s="30"/>
+      <c r="X10" s="30"/>
+      <c r="Y10" s="31"/>
+      <c r="Z10" s="30"/>
+      <c r="AA10" s="30"/>
+      <c r="AB10" s="30"/>
+      <c r="AC10" s="31"/>
+      <c r="AD10" s="30"/>
+      <c r="AE10" s="30"/>
+      <c r="AF10" s="30"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="30"/>
+      <c r="AI10" s="30"/>
+      <c r="AJ10" s="30"/>
+      <c r="AK10" s="31"/>
+      <c r="AL10" s="30"/>
+      <c r="AM10" s="30"/>
+      <c r="AN10" s="30"/>
+      <c r="AO10" s="31"/>
+      <c r="AP10" s="30"/>
+      <c r="AQ10" s="30"/>
+      <c r="AR10" s="30"/>
+      <c r="AS10" s="31"/>
+      <c r="AT10" s="30"/>
+      <c r="AU10" s="30"/>
+      <c r="AV10" s="30"/>
+      <c r="AW10" s="31"/>
+      <c r="AX10" s="30"/>
+      <c r="AY10" s="30"/>
+      <c r="AZ10" s="30"/>
+      <c r="BA10" s="31"/>
+      <c r="BB10" s="30"/>
+      <c r="BC10" s="30"/>
+      <c r="BD10" s="30"/>
+      <c r="BE10" s="32"/>
+      <c r="BF10" s="32"/>
+      <c r="BG10" s="30"/>
+      <c r="BH10" s="30"/>
+      <c r="BI10" s="30"/>
+      <c r="BJ10" s="32"/>
+      <c r="BK10" s="30"/>
+    </row>
+    <row r="11" spans="1:67" ht="50.25" customHeight="1">
+      <c r="A11" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:66">
-[...321 lines deleted...]
-      <c r="BL16" s="12"/>
+    <row r="12" spans="1:67" ht="49.5" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="11"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="11"/>
+      <c r="AN12" s="11"/>
+      <c r="AO12" s="11"/>
+      <c r="AP12" s="11"/>
+      <c r="AQ12" s="11"/>
+      <c r="AR12" s="11"/>
+      <c r="AS12" s="11"/>
+      <c r="AT12" s="11"/>
+      <c r="AU12" s="11"/>
+      <c r="AV12" s="11"/>
+      <c r="AW12" s="11"/>
+      <c r="AX12" s="11"/>
+      <c r="AY12" s="11"/>
+      <c r="AZ12" s="11"/>
+      <c r="BA12" s="11"/>
+      <c r="BB12" s="11"/>
+      <c r="BC12" s="11"/>
+      <c r="BD12" s="11"/>
+      <c r="BE12" s="11"/>
+      <c r="BF12" s="11"/>
+      <c r="BG12" s="11"/>
+      <c r="BH12" s="11"/>
+      <c r="BI12" s="11"/>
+      <c r="BJ12" s="11"/>
+      <c r="BK12" s="11"/>
+    </row>
+    <row r="13" spans="1:67">
+      <c r="A13" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+      <c r="AB13" s="11"/>
+      <c r="AC13" s="11"/>
+      <c r="AD13" s="11"/>
+      <c r="AE13" s="11"/>
+      <c r="AF13" s="11"/>
+      <c r="AG13" s="11"/>
+      <c r="AH13" s="11"/>
+      <c r="AI13" s="11"/>
+      <c r="AJ13" s="11"/>
+      <c r="AK13" s="11"/>
+      <c r="AL13" s="11"/>
+      <c r="AM13" s="11"/>
+      <c r="AN13" s="11"/>
+      <c r="AO13" s="11"/>
+      <c r="AP13" s="11"/>
+      <c r="AQ13" s="11"/>
+      <c r="AR13" s="11"/>
+      <c r="AS13" s="11"/>
+      <c r="AT13" s="11"/>
+      <c r="AU13" s="11"/>
+      <c r="AV13" s="11"/>
+      <c r="AW13" s="11"/>
+      <c r="AX13" s="11"/>
+      <c r="AY13" s="11"/>
+      <c r="AZ13" s="11"/>
+      <c r="BA13" s="11"/>
+      <c r="BB13" s="11"/>
+      <c r="BC13" s="11"/>
+      <c r="BD13" s="11"/>
+      <c r="BE13" s="11"/>
+      <c r="BF13" s="11"/>
+      <c r="BG13" s="11"/>
+      <c r="BH13" s="11"/>
+      <c r="BI13" s="11"/>
+      <c r="BJ13" s="11"/>
+      <c r="BK13" s="11"/>
+      <c r="BL13" s="11"/>
+    </row>
+    <row r="14" spans="1:67">
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+      <c r="V14" s="11"/>
+      <c r="W14" s="11"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+      <c r="Z14" s="11"/>
+      <c r="AA14" s="11"/>
+      <c r="AB14" s="11"/>
+      <c r="AC14" s="11"/>
+      <c r="AD14" s="11"/>
+      <c r="AE14" s="11"/>
+      <c r="AF14" s="11"/>
+      <c r="AG14" s="11"/>
+      <c r="AH14" s="11"/>
+      <c r="AI14" s="11"/>
+      <c r="AJ14" s="11"/>
+      <c r="AK14" s="11"/>
+      <c r="AL14" s="11"/>
+      <c r="AM14" s="11"/>
+      <c r="AN14" s="11"/>
+      <c r="AO14" s="11"/>
+      <c r="AP14" s="11"/>
+      <c r="AQ14" s="11"/>
+      <c r="AR14" s="11"/>
+      <c r="AS14" s="11"/>
+      <c r="AT14" s="11"/>
+      <c r="AU14" s="11"/>
+      <c r="AV14" s="11"/>
+      <c r="AW14" s="11"/>
+      <c r="AX14" s="11"/>
+      <c r="AY14" s="11"/>
+      <c r="AZ14" s="11"/>
+      <c r="BA14" s="11"/>
+      <c r="BB14" s="11"/>
+      <c r="BC14" s="11"/>
+      <c r="BD14" s="11"/>
+      <c r="BE14" s="11"/>
+      <c r="BF14" s="11"/>
+      <c r="BG14" s="11"/>
+      <c r="BH14" s="11"/>
+      <c r="BI14" s="11"/>
+      <c r="BJ14" s="11"/>
+      <c r="BK14" s="11"/>
+      <c r="BL14" s="11"/>
+    </row>
+    <row r="15" spans="1:67">
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="U15" s="11"/>
+      <c r="V15" s="11"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="11"/>
+      <c r="Y15" s="11"/>
+      <c r="Z15" s="11"/>
+      <c r="AA15" s="11"/>
+      <c r="AB15" s="11"/>
+      <c r="AC15" s="11"/>
+      <c r="AD15" s="11"/>
+      <c r="AE15" s="11"/>
+      <c r="AF15" s="11"/>
+      <c r="AG15" s="11"/>
+      <c r="AH15" s="11"/>
+      <c r="AI15" s="11"/>
+      <c r="AJ15" s="11"/>
+      <c r="AK15" s="11"/>
+      <c r="AL15" s="11"/>
+      <c r="AM15" s="11"/>
+      <c r="AN15" s="11"/>
+      <c r="AO15" s="11"/>
+      <c r="AP15" s="11"/>
+      <c r="AQ15" s="11"/>
+      <c r="AR15" s="11"/>
+      <c r="AS15" s="11"/>
+      <c r="AT15" s="11"/>
+      <c r="AU15" s="11"/>
+      <c r="AV15" s="11"/>
+      <c r="AW15" s="11"/>
+      <c r="AX15" s="11"/>
+      <c r="AY15" s="11"/>
+      <c r="AZ15" s="11"/>
+      <c r="BA15" s="11"/>
+      <c r="BB15" s="11"/>
+      <c r="BC15" s="11"/>
+      <c r="BD15" s="11"/>
+      <c r="BE15" s="11"/>
+      <c r="BF15" s="11"/>
+      <c r="BG15" s="11"/>
+      <c r="BH15" s="11"/>
+      <c r="BI15" s="11"/>
+      <c r="BJ15" s="11"/>
+      <c r="BK15" s="11"/>
+      <c r="BL15" s="11"/>
+    </row>
+    <row r="16" spans="1:67">
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+      <c r="AD16" s="11"/>
+      <c r="AE16" s="11"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+      <c r="AJ16" s="11"/>
+      <c r="AK16" s="11"/>
+      <c r="AL16" s="11"/>
+      <c r="AM16" s="11"/>
+      <c r="AN16" s="11"/>
+      <c r="AO16" s="11"/>
+      <c r="AP16" s="11"/>
+      <c r="AQ16" s="11"/>
+      <c r="AR16" s="11"/>
+      <c r="AS16" s="11"/>
+      <c r="AT16" s="11"/>
+      <c r="AU16" s="11"/>
+      <c r="AV16" s="11"/>
+      <c r="AW16" s="11"/>
+      <c r="AX16" s="11"/>
+      <c r="AY16" s="11"/>
+      <c r="AZ16" s="11"/>
+      <c r="BA16" s="11"/>
+      <c r="BB16" s="11"/>
+      <c r="BC16" s="11"/>
+      <c r="BD16" s="11"/>
+      <c r="BE16" s="11"/>
+      <c r="BF16" s="11"/>
+      <c r="BG16" s="11"/>
+      <c r="BH16" s="11"/>
+      <c r="BI16" s="11"/>
+      <c r="BJ16" s="11"/>
+      <c r="BK16" s="11"/>
+      <c r="BL16" s="11"/>
     </row>
     <row r="17" spans="2:64">
-      <c r="B17" s="12"/>
-[...61 lines deleted...]
-      <c r="BL17" s="12"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+      <c r="R17" s="11"/>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+      <c r="V17" s="11"/>
+      <c r="W17" s="11"/>
+      <c r="X17" s="11"/>
+      <c r="Y17" s="11"/>
+      <c r="Z17" s="11"/>
+      <c r="AA17" s="11"/>
+      <c r="AB17" s="11"/>
+      <c r="AC17" s="11"/>
+      <c r="AD17" s="11"/>
+      <c r="AE17" s="11"/>
+      <c r="AF17" s="11"/>
+      <c r="AG17" s="11"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="11"/>
+      <c r="AK17" s="11"/>
+      <c r="AL17" s="11"/>
+      <c r="AM17" s="11"/>
+      <c r="AN17" s="11"/>
+      <c r="AO17" s="11"/>
+      <c r="AP17" s="11"/>
+      <c r="AQ17" s="11"/>
+      <c r="AR17" s="11"/>
+      <c r="AS17" s="11"/>
+      <c r="AT17" s="11"/>
+      <c r="AU17" s="11"/>
+      <c r="AV17" s="11"/>
+      <c r="AW17" s="11"/>
+      <c r="AX17" s="11"/>
+      <c r="AY17" s="11"/>
+      <c r="AZ17" s="11"/>
+      <c r="BA17" s="11"/>
+      <c r="BB17" s="11"/>
+      <c r="BC17" s="11"/>
+      <c r="BD17" s="11"/>
+      <c r="BE17" s="11"/>
+      <c r="BF17" s="11"/>
+      <c r="BG17" s="11"/>
+      <c r="BH17" s="11"/>
+      <c r="BI17" s="11"/>
+      <c r="BJ17" s="11"/>
+      <c r="BK17" s="11"/>
+      <c r="BL17" s="11"/>
     </row>
     <row r="18" spans="2:64">
-      <c r="B18" s="12"/>
-[...60 lines deleted...]
-      <c r="BK18" s="12"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="11"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="11"/>
+      <c r="Z18" s="11"/>
+      <c r="AA18" s="11"/>
+      <c r="AB18" s="11"/>
+      <c r="AC18" s="11"/>
+      <c r="AD18" s="11"/>
+      <c r="AE18" s="11"/>
+      <c r="AF18" s="11"/>
+      <c r="AG18" s="11"/>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="11"/>
+      <c r="AJ18" s="11"/>
+      <c r="AK18" s="11"/>
+      <c r="AL18" s="11"/>
+      <c r="AM18" s="11"/>
+      <c r="AN18" s="11"/>
+      <c r="AO18" s="11"/>
+      <c r="AP18" s="11"/>
+      <c r="AQ18" s="11"/>
+      <c r="AR18" s="11"/>
+      <c r="AS18" s="11"/>
+      <c r="AT18" s="11"/>
+      <c r="AU18" s="11"/>
+      <c r="AV18" s="11"/>
+      <c r="AW18" s="11"/>
+      <c r="AX18" s="11"/>
+      <c r="AY18" s="11"/>
+      <c r="AZ18" s="11"/>
+      <c r="BA18" s="11"/>
+      <c r="BB18" s="11"/>
+      <c r="BC18" s="11"/>
+      <c r="BD18" s="11"/>
+      <c r="BE18" s="11"/>
+      <c r="BF18" s="11"/>
+      <c r="BG18" s="11"/>
+      <c r="BH18" s="11"/>
+      <c r="BI18" s="11"/>
+      <c r="BJ18" s="11"/>
+      <c r="BK18" s="11"/>
     </row>
     <row r="19" spans="2:64">
-      <c r="B19" s="12"/>
-[...60 lines deleted...]
-      <c r="BK19" s="12"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="11"/>
+      <c r="W19" s="11"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="11"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="11"/>
+      <c r="AB19" s="11"/>
+      <c r="AC19" s="11"/>
+      <c r="AD19" s="11"/>
+      <c r="AE19" s="11"/>
+      <c r="AF19" s="11"/>
+      <c r="AG19" s="11"/>
+      <c r="AH19" s="11"/>
+      <c r="AI19" s="11"/>
+      <c r="AJ19" s="11"/>
+      <c r="AK19" s="11"/>
+      <c r="AL19" s="11"/>
+      <c r="AM19" s="11"/>
+      <c r="AN19" s="11"/>
+      <c r="AO19" s="11"/>
+      <c r="AP19" s="11"/>
+      <c r="AQ19" s="11"/>
+      <c r="AR19" s="11"/>
+      <c r="AS19" s="11"/>
+      <c r="AT19" s="11"/>
+      <c r="AU19" s="11"/>
+      <c r="AV19" s="11"/>
+      <c r="AW19" s="11"/>
+      <c r="AX19" s="11"/>
+      <c r="AY19" s="11"/>
+      <c r="AZ19" s="11"/>
+      <c r="BA19" s="11"/>
+      <c r="BB19" s="11"/>
+      <c r="BC19" s="11"/>
+      <c r="BD19" s="11"/>
+      <c r="BE19" s="11"/>
+      <c r="BF19" s="11"/>
+      <c r="BG19" s="11"/>
+      <c r="BH19" s="11"/>
+      <c r="BI19" s="11"/>
+      <c r="BJ19" s="11"/>
+      <c r="BK19" s="11"/>
     </row>
     <row r="20" spans="2:64">
-      <c r="B20" s="12"/>
-[...60 lines deleted...]
-      <c r="BK20" s="12"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="11"/>
+      <c r="Z20" s="11"/>
+      <c r="AA20" s="11"/>
+      <c r="AB20" s="11"/>
+      <c r="AC20" s="11"/>
+      <c r="AD20" s="11"/>
+      <c r="AE20" s="11"/>
+      <c r="AF20" s="11"/>
+      <c r="AG20" s="11"/>
+      <c r="AH20" s="11"/>
+      <c r="AI20" s="11"/>
+      <c r="AJ20" s="11"/>
+      <c r="AK20" s="11"/>
+      <c r="AL20" s="11"/>
+      <c r="AM20" s="11"/>
+      <c r="AN20" s="11"/>
+      <c r="AO20" s="11"/>
+      <c r="AP20" s="11"/>
+      <c r="AQ20" s="11"/>
+      <c r="AR20" s="11"/>
+      <c r="AS20" s="11"/>
+      <c r="AT20" s="11"/>
+      <c r="AU20" s="11"/>
+      <c r="AV20" s="11"/>
+      <c r="AW20" s="11"/>
+      <c r="AX20" s="11"/>
+      <c r="AY20" s="11"/>
+      <c r="AZ20" s="11"/>
+      <c r="BA20" s="11"/>
+      <c r="BB20" s="11"/>
+      <c r="BC20" s="11"/>
+      <c r="BD20" s="11"/>
+      <c r="BE20" s="11"/>
+      <c r="BF20" s="11"/>
+      <c r="BG20" s="11"/>
+      <c r="BH20" s="11"/>
+      <c r="BI20" s="11"/>
+      <c r="BJ20" s="11"/>
+      <c r="BK20" s="11"/>
     </row>
     <row r="21" spans="2:64">
-      <c r="B21" s="12"/>
-[...60 lines deleted...]
-      <c r="BK21" s="12"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="11"/>
+      <c r="N21" s="11"/>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11"/>
+      <c r="S21" s="11"/>
+      <c r="T21" s="11"/>
+      <c r="U21" s="11"/>
+      <c r="V21" s="11"/>
+      <c r="W21" s="11"/>
+      <c r="X21" s="11"/>
+      <c r="Y21" s="11"/>
+      <c r="Z21" s="11"/>
+      <c r="AA21" s="11"/>
+      <c r="AB21" s="11"/>
+      <c r="AC21" s="11"/>
+      <c r="AD21" s="11"/>
+      <c r="AE21" s="11"/>
+      <c r="AF21" s="11"/>
+      <c r="AG21" s="11"/>
+      <c r="AH21" s="11"/>
+      <c r="AI21" s="11"/>
+      <c r="AJ21" s="11"/>
+      <c r="AK21" s="11"/>
+      <c r="AL21" s="11"/>
+      <c r="AM21" s="11"/>
+      <c r="AN21" s="11"/>
+      <c r="AO21" s="11"/>
+      <c r="AP21" s="11"/>
+      <c r="AQ21" s="11"/>
+      <c r="AR21" s="11"/>
+      <c r="AS21" s="11"/>
+      <c r="AT21" s="11"/>
+      <c r="AU21" s="11"/>
+      <c r="AV21" s="11"/>
+      <c r="AW21" s="11"/>
+      <c r="AX21" s="11"/>
+      <c r="AY21" s="11"/>
+      <c r="AZ21" s="11"/>
+      <c r="BA21" s="11"/>
+      <c r="BB21" s="11"/>
+      <c r="BC21" s="11"/>
+      <c r="BD21" s="11"/>
+      <c r="BE21" s="11"/>
+      <c r="BF21" s="11"/>
+      <c r="BG21" s="11"/>
+      <c r="BH21" s="11"/>
+      <c r="BI21" s="11"/>
+      <c r="BJ21" s="11"/>
+      <c r="BK21" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="9" width="12.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" style="3" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="3" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="3" customWidth="1"/>
     <col min="25" max="25" width="12.7109375" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="3" customWidth="1"/>
@@ -4824,75 +4898,78 @@
     <col min="46" max="46" width="13.28515625" style="3" customWidth="1"/>
     <col min="47" max="47" width="13.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.5703125" style="3" customWidth="1"/>
     <col min="49" max="49" width="13" style="3" customWidth="1"/>
     <col min="50" max="50" width="13.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="14.140625" style="3" customWidth="1"/>
     <col min="52" max="52" width="13" style="3" customWidth="1"/>
     <col min="53" max="54" width="13.42578125" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.85546875" style="3" customWidth="1"/>
     <col min="56" max="56" width="13" style="3" customWidth="1"/>
     <col min="57" max="58" width="13.42578125" style="4" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="13" style="4" customWidth="1"/>
     <col min="61" max="61" width="13.28515625" style="4" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.28515625" style="4" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="4" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="4" customWidth="1"/>
     <col min="67" max="67" width="13.7109375" style="4" customWidth="1"/>
     <col min="68" max="68" width="12.5703125" style="4" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="13.42578125" style="4" customWidth="1"/>
     <col min="71" max="71" width="14.5703125" style="4" customWidth="1"/>
     <col min="72" max="72" width="12.7109375" style="4" customWidth="1"/>
-    <col min="73" max="93" width="9.140625" style="4"/>
+    <col min="73" max="73" width="13.28515625" style="4" customWidth="1"/>
+    <col min="74" max="78" width="13" style="4" customWidth="1"/>
+    <col min="79" max="81" width="11.85546875" style="4" customWidth="1"/>
+    <col min="82" max="93" width="9.140625" style="4"/>
     <col min="94" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="17.25" customHeight="1">
+    <row r="1" spans="1:75" ht="17.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:74" ht="14.25" customHeight="1">
+    <row r="2" spans="1:75" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -4905,1988 +4982,2013 @@
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
-      <c r="BT2" s="61" t="s">
+      <c r="BU2" s="60" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="1:74" ht="25.5">
-[...1 lines deleted...]
-      <c r="B3" s="50" t="s">
+    <row r="3" spans="1:75" ht="27.75">
+      <c r="A3" s="48"/>
+      <c r="B3" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="F3" s="50" t="s">
+      <c r="F3" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="G3" s="50" t="s">
+      <c r="G3" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="J3" s="50" t="s">
+      <c r="J3" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="K3" s="50" t="s">
+      <c r="K3" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="M3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="50" t="s">
+      <c r="N3" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="50" t="s">
+      <c r="O3" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="P3" s="51" t="s">
+      <c r="P3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="51" t="s">
+      <c r="Q3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="R3" s="52" t="s">
+      <c r="R3" s="51" t="s">
         <v>9</v>
       </c>
-      <c r="S3" s="50" t="s">
+      <c r="S3" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="T3" s="50" t="s">
+      <c r="T3" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="U3" s="50" t="s">
+      <c r="U3" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="V3" s="50" t="s">
+      <c r="V3" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="W3" s="50" t="s">
+      <c r="W3" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="X3" s="50" t="s">
+      <c r="X3" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="Y3" s="50" t="s">
+      <c r="Y3" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="Z3" s="52" t="s">
+      <c r="Z3" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="52" t="s">
+      <c r="AA3" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AB3" s="52" t="s">
+      <c r="AB3" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AC3" s="52" t="s">
+      <c r="AC3" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="AD3" s="52" t="s">
+      <c r="AD3" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="AE3" s="52" t="s">
+      <c r="AE3" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="AF3" s="52" t="s">
+      <c r="AF3" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="AG3" s="52" t="s">
+      <c r="AG3" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AH3" s="52" t="s">
+      <c r="AH3" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="AI3" s="52" t="s">
+      <c r="AI3" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="AJ3" s="52" t="s">
+      <c r="AJ3" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="AK3" s="52" t="s">
+      <c r="AK3" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="AL3" s="52" t="s">
+      <c r="AL3" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="52" t="s">
+      <c r="AM3" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="AN3" s="52" t="s">
+      <c r="AN3" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="AO3" s="49" t="s">
+      <c r="AO3" s="48" t="s">
         <v>122</v>
       </c>
-      <c r="AP3" s="52" t="s">
+      <c r="AP3" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AQ3" s="52" t="s">
+      <c r="AQ3" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="AR3" s="52" t="s">
+      <c r="AR3" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="AS3" s="53" t="s">
+      <c r="AS3" s="52" t="s">
         <v>123</v>
       </c>
-      <c r="AT3" s="52" t="s">
+      <c r="AT3" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="AU3" s="52" t="s">
+      <c r="AU3" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="AV3" s="52" t="s">
+      <c r="AV3" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="AW3" s="52" t="s">
+      <c r="AW3" s="51" t="s">
         <v>124</v>
       </c>
-      <c r="AX3" s="52" t="s">
+      <c r="AX3" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="52" t="s">
+      <c r="AY3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="AZ3" s="52" t="s">
+      <c r="AZ3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="BA3" s="53" t="s">
-[...2 lines deleted...]
-      <c r="BB3" s="52" t="s">
+      <c r="BA3" s="52" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="BC3" s="52" t="s">
+      <c r="BC3" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="BD3" s="52" t="s">
+      <c r="BD3" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BE3" s="52" t="s">
+      <c r="BE3" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF3" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="BG3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="BH3" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="BI3" s="51" t="s">
         <v>126</v>
       </c>
-      <c r="BF3" s="52" t="s">
-[...11 lines deleted...]
-      <c r="BJ3" s="52" t="s">
+      <c r="BJ3" s="51" t="s">
         <v>47</v>
       </c>
-      <c r="BK3" s="52" t="s">
+      <c r="BK3" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="BL3" s="52" t="s">
+      <c r="BL3" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="BM3" s="52" t="s">
+      <c r="BM3" s="51" t="s">
         <v>120</v>
       </c>
-      <c r="BN3" s="52" t="s">
+      <c r="BN3" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="BO3" s="52" t="s">
+      <c r="BO3" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="BP3" s="52" t="s">
+      <c r="BP3" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="BQ3" s="52" t="s">
+      <c r="BQ3" s="51" t="s">
         <v>121</v>
       </c>
-      <c r="BR3" s="52" t="s">
+      <c r="BR3" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="BS3" s="52" t="s">
+      <c r="BS3" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="BT3" s="52" t="s">
+      <c r="BT3" s="51" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="56" t="s">
+      <c r="BU3" s="49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:75" ht="15.75" customHeight="1">
+      <c r="A4" s="55" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="62">
+      <c r="B4" s="61">
         <v>30.605550359679484</v>
       </c>
-      <c r="C4" s="62">
+      <c r="C4" s="61">
         <v>31.576646034702389</v>
       </c>
-      <c r="D4" s="62">
+      <c r="D4" s="61">
         <v>31.099401368952371</v>
       </c>
-      <c r="E4" s="62">
+      <c r="E4" s="61">
         <v>32.757800836622913</v>
       </c>
-      <c r="F4" s="62">
+      <c r="F4" s="61">
         <v>36.927894736945468</v>
       </c>
-      <c r="G4" s="62">
+      <c r="G4" s="61">
         <v>36.662332744724942</v>
       </c>
-      <c r="H4" s="62">
+      <c r="H4" s="61">
         <v>35.667680652518101</v>
       </c>
-      <c r="I4" s="62">
+      <c r="I4" s="61">
         <v>33.898861494479512</v>
       </c>
-      <c r="J4" s="62">
+      <c r="J4" s="61">
         <v>30.077358221029513</v>
       </c>
-      <c r="K4" s="62">
+      <c r="K4" s="61">
         <v>32.079397816190799</v>
       </c>
-      <c r="L4" s="62">
+      <c r="L4" s="61">
         <v>32.094165498468328</v>
       </c>
-      <c r="M4" s="62">
+      <c r="M4" s="61">
         <v>34.344888090435809</v>
       </c>
-      <c r="N4" s="62">
+      <c r="N4" s="61">
         <v>28</v>
       </c>
-      <c r="O4" s="62">
+      <c r="O4" s="61">
         <v>30.8</v>
       </c>
-      <c r="P4" s="62">
+      <c r="P4" s="61">
         <v>31.6</v>
       </c>
-      <c r="Q4" s="62">
+      <c r="Q4" s="61">
         <v>32.665315601666535</v>
       </c>
-      <c r="R4" s="62">
+      <c r="R4" s="61">
         <v>27.5</v>
       </c>
-      <c r="S4" s="62">
+      <c r="S4" s="61">
         <v>30.7</v>
       </c>
-      <c r="T4" s="62">
+      <c r="T4" s="61">
         <v>31.4</v>
       </c>
-      <c r="U4" s="62">
+      <c r="U4" s="61">
         <v>32.673045404150493</v>
       </c>
-      <c r="V4" s="62">
+      <c r="V4" s="61">
         <v>27.3</v>
       </c>
-      <c r="W4" s="62">
+      <c r="W4" s="61">
         <v>30.5</v>
       </c>
-      <c r="X4" s="62">
+      <c r="X4" s="61">
         <v>31.3</v>
       </c>
-      <c r="Y4" s="62">
+      <c r="Y4" s="61">
         <v>30.72548706325939</v>
       </c>
-      <c r="Z4" s="62">
+      <c r="Z4" s="61">
         <v>26.5</v>
       </c>
-      <c r="AA4" s="62">
+      <c r="AA4" s="61">
         <v>29.9</v>
       </c>
-      <c r="AB4" s="62">
+      <c r="AB4" s="61">
         <v>30.8</v>
       </c>
-      <c r="AC4" s="62">
+      <c r="AC4" s="61">
         <v>31.439827946245842</v>
       </c>
-      <c r="AD4" s="62">
+      <c r="AD4" s="61">
         <v>28</v>
       </c>
-      <c r="AE4" s="63">
+      <c r="AE4" s="62">
         <v>31.9</v>
       </c>
-      <c r="AF4" s="62">
+      <c r="AF4" s="61">
         <v>31.9</v>
       </c>
-      <c r="AG4" s="62">
+      <c r="AG4" s="61">
         <v>32.191833949001676</v>
       </c>
-      <c r="AH4" s="62">
+      <c r="AH4" s="61">
         <v>27.5</v>
       </c>
-      <c r="AI4" s="62">
+      <c r="AI4" s="61">
         <v>30.8</v>
       </c>
-      <c r="AJ4" s="62">
+      <c r="AJ4" s="61">
         <v>31.1</v>
       </c>
-      <c r="AK4" s="62">
+      <c r="AK4" s="61">
         <v>30.346264675231499</v>
       </c>
-      <c r="AL4" s="62">
+      <c r="AL4" s="61">
         <v>26.6</v>
       </c>
-      <c r="AM4" s="62">
+      <c r="AM4" s="61">
         <v>29.8</v>
       </c>
-      <c r="AN4" s="62">
+      <c r="AN4" s="61">
         <v>30.5</v>
       </c>
-      <c r="AO4" s="62">
+      <c r="AO4" s="61">
         <v>30.545774538133088</v>
       </c>
-      <c r="AP4" s="62">
+      <c r="AP4" s="61">
         <v>26.7</v>
       </c>
-      <c r="AQ4" s="62">
+      <c r="AQ4" s="61">
         <v>29.8</v>
       </c>
-      <c r="AR4" s="62">
+      <c r="AR4" s="61">
         <v>30.1</v>
       </c>
-      <c r="AS4" s="62">
+      <c r="AS4" s="61">
         <v>30.452377187351409</v>
       </c>
-      <c r="AT4" s="62">
+      <c r="AT4" s="61">
         <v>26.6</v>
       </c>
-      <c r="AU4" s="62">
+      <c r="AU4" s="61">
         <v>29.8</v>
       </c>
-      <c r="AV4" s="62">
+      <c r="AV4" s="61">
         <v>30.1</v>
       </c>
-      <c r="AW4" s="62">
+      <c r="AW4" s="61">
         <v>30.488037439517683</v>
       </c>
-      <c r="AX4" s="62">
+      <c r="AX4" s="61">
         <v>26.4</v>
       </c>
-      <c r="AY4" s="62">
+      <c r="AY4" s="61">
         <v>31.5</v>
       </c>
-      <c r="AZ4" s="62">
+      <c r="AZ4" s="61">
         <v>30.9</v>
       </c>
-      <c r="BA4" s="62">
+      <c r="BA4" s="61">
         <v>31.194144352424058</v>
       </c>
-      <c r="BB4" s="62">
+      <c r="BB4" s="61">
         <v>28.1</v>
       </c>
-      <c r="BC4" s="62">
+      <c r="BC4" s="61">
         <v>31.7</v>
       </c>
-      <c r="BD4" s="62">
+      <c r="BD4" s="61">
         <v>30.9</v>
       </c>
-      <c r="BE4" s="62">
+      <c r="BE4" s="61">
         <v>31.2</v>
       </c>
-      <c r="BF4" s="62">
+      <c r="BF4" s="61">
         <v>27</v>
       </c>
-      <c r="BG4" s="62">
+      <c r="BG4" s="61">
         <v>30.9</v>
       </c>
-      <c r="BH4" s="62">
+      <c r="BH4" s="61">
         <v>30.1</v>
       </c>
-      <c r="BI4" s="62">
+      <c r="BI4" s="61">
         <v>30.4</v>
       </c>
-      <c r="BJ4" s="62">
+      <c r="BJ4" s="61">
         <v>27.7</v>
       </c>
-      <c r="BK4" s="62">
+      <c r="BK4" s="61">
         <v>31.6</v>
       </c>
-      <c r="BL4" s="62">
+      <c r="BL4" s="61">
         <v>31.1</v>
       </c>
-      <c r="BM4" s="62">
+      <c r="BM4" s="61">
         <v>30.8</v>
       </c>
-      <c r="BN4" s="62">
+      <c r="BN4" s="61">
         <v>28.6</v>
       </c>
-      <c r="BO4" s="62">
+      <c r="BO4" s="61">
         <v>32.299999999999997</v>
       </c>
-      <c r="BP4" s="62">
+      <c r="BP4" s="61">
         <v>31.8</v>
       </c>
-      <c r="BQ4" s="62">
+      <c r="BQ4" s="61">
         <v>31</v>
       </c>
-      <c r="BR4" s="62">
+      <c r="BR4" s="61">
         <v>28.8</v>
       </c>
-      <c r="BS4" s="62">
+      <c r="BS4" s="61">
         <v>32.1</v>
       </c>
-      <c r="BT4" s="62">
+      <c r="BT4" s="61">
         <v>31.8</v>
       </c>
-      <c r="BV4" s="37"/>
-[...2 lines deleted...]
-      <c r="A5" s="56" t="s">
+      <c r="BU4" s="61">
+        <v>30.6</v>
+      </c>
+      <c r="BV4" s="36"/>
+      <c r="BW4" s="36"/>
+    </row>
+    <row r="5" spans="1:75" ht="15.75" customHeight="1">
+      <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="62">
+      <c r="B5" s="61">
         <v>7.1626378083316631</v>
       </c>
-      <c r="C5" s="62">
+      <c r="C5" s="61">
         <v>7.3051073193549181</v>
       </c>
-      <c r="D5" s="62">
+      <c r="D5" s="61">
         <v>8.2194531322270201</v>
       </c>
-      <c r="E5" s="62">
+      <c r="E5" s="61">
         <v>8.5170926419414119</v>
       </c>
-      <c r="F5" s="62">
+      <c r="F5" s="61">
         <v>6.6771484675071271</v>
       </c>
-      <c r="G5" s="62">
+      <c r="G5" s="61">
         <v>7.1820690896181114</v>
       </c>
-      <c r="H5" s="62">
+      <c r="H5" s="61">
         <v>7.1193320998909231</v>
       </c>
-      <c r="I5" s="62">
+      <c r="I5" s="61">
         <v>6.1352760908078583</v>
       </c>
-      <c r="J5" s="62">
+      <c r="J5" s="61">
         <v>6.4219300936830122</v>
       </c>
-      <c r="K5" s="62">
+      <c r="K5" s="61">
         <v>6.4088783014706632</v>
       </c>
-      <c r="L5" s="62">
+      <c r="L5" s="61">
         <v>6.6197488528678221</v>
       </c>
-      <c r="M5" s="62">
+      <c r="M5" s="61">
         <v>6.6532624461753525</v>
       </c>
-      <c r="N5" s="62">
+      <c r="N5" s="61">
         <v>10.8</v>
       </c>
-      <c r="O5" s="62">
+      <c r="O5" s="61">
         <v>11.6</v>
       </c>
-      <c r="P5" s="62">
+      <c r="P5" s="61">
         <v>11.2</v>
       </c>
-      <c r="Q5" s="62">
+      <c r="Q5" s="61">
         <v>9.8700626650036316</v>
       </c>
-      <c r="R5" s="62">
+      <c r="R5" s="61">
         <v>10.4</v>
       </c>
-      <c r="S5" s="62">
+      <c r="S5" s="61">
         <v>10.6</v>
       </c>
-      <c r="T5" s="62">
+      <c r="T5" s="61">
         <v>10</v>
       </c>
-      <c r="U5" s="62">
+      <c r="U5" s="61">
         <v>9.0743652014655289</v>
       </c>
-      <c r="V5" s="62">
+      <c r="V5" s="61">
         <v>10.5</v>
       </c>
-      <c r="W5" s="62">
+      <c r="W5" s="61">
         <v>11.2</v>
       </c>
-      <c r="X5" s="62">
+      <c r="X5" s="61">
         <v>10.6</v>
       </c>
-      <c r="Y5" s="62">
+      <c r="Y5" s="61">
         <v>9.7684170341601835</v>
       </c>
-      <c r="Z5" s="62">
+      <c r="Z5" s="61">
         <v>10.4</v>
       </c>
-      <c r="AA5" s="62">
+      <c r="AA5" s="61">
         <v>9.9</v>
       </c>
-      <c r="AB5" s="62">
+      <c r="AB5" s="61">
         <v>9.4</v>
       </c>
-      <c r="AC5" s="62">
+      <c r="AC5" s="61">
         <v>8.7756615186268725</v>
       </c>
-      <c r="AD5" s="62">
+      <c r="AD5" s="61">
         <v>6.2</v>
       </c>
-      <c r="AE5" s="63">
+      <c r="AE5" s="62">
         <v>6.3</v>
       </c>
-      <c r="AF5" s="62">
+      <c r="AF5" s="61">
         <v>6.5</v>
       </c>
-      <c r="AG5" s="62">
+      <c r="AG5" s="61">
         <v>6.2684023711340187</v>
       </c>
-      <c r="AH5" s="62">
+      <c r="AH5" s="61">
         <v>8.1</v>
       </c>
-      <c r="AI5" s="62">
+      <c r="AI5" s="61">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AJ5" s="62">
+      <c r="AJ5" s="61">
         <v>8</v>
       </c>
-      <c r="AK5" s="62">
+      <c r="AK5" s="61">
         <v>7.0730052383218212</v>
       </c>
-      <c r="AL5" s="62">
+      <c r="AL5" s="61">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AM5" s="62">
+      <c r="AM5" s="61">
         <v>8.4</v>
       </c>
-      <c r="AN5" s="62">
+      <c r="AN5" s="61">
         <v>7.7</v>
       </c>
-      <c r="AO5" s="62">
+      <c r="AO5" s="61">
         <v>6.9594271617819823</v>
       </c>
-      <c r="AP5" s="62">
+      <c r="AP5" s="61">
         <v>8.6</v>
       </c>
-      <c r="AQ5" s="62">
+      <c r="AQ5" s="61">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AR5" s="62">
+      <c r="AR5" s="61">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AS5" s="62">
+      <c r="AS5" s="61">
         <v>7.6456956412892154</v>
       </c>
-      <c r="AT5" s="62">
+      <c r="AT5" s="61">
         <v>9.4</v>
       </c>
-      <c r="AU5" s="62">
+      <c r="AU5" s="61">
         <v>9.1999999999999993</v>
       </c>
-      <c r="AV5" s="62">
+      <c r="AV5" s="61">
         <v>9.1</v>
       </c>
-      <c r="AW5" s="62">
+      <c r="AW5" s="61">
         <v>8.0137959408163582</v>
       </c>
-      <c r="AX5" s="62">
+      <c r="AX5" s="61">
         <v>7.9</v>
       </c>
-      <c r="AY5" s="62">
+      <c r="AY5" s="61">
         <v>7.1</v>
       </c>
-      <c r="AZ5" s="62">
+      <c r="AZ5" s="61">
         <v>7.1</v>
       </c>
-      <c r="BA5" s="62">
+      <c r="BA5" s="61">
         <v>7.2777587563646939</v>
       </c>
-      <c r="BB5" s="62">
+      <c r="BB5" s="61">
         <v>6.5</v>
       </c>
-      <c r="BC5" s="62">
+      <c r="BC5" s="61">
         <v>8.1999999999999993</v>
       </c>
-      <c r="BD5" s="62">
+      <c r="BD5" s="61">
         <v>8</v>
       </c>
-      <c r="BE5" s="62">
+      <c r="BE5" s="61">
         <v>7.3</v>
       </c>
-      <c r="BF5" s="62">
+      <c r="BF5" s="61">
         <v>10.199999999999999</v>
       </c>
-      <c r="BG5" s="62">
+      <c r="BG5" s="61">
         <v>10.6</v>
       </c>
-      <c r="BH5" s="62">
+      <c r="BH5" s="61">
         <v>10.199999999999999</v>
       </c>
-      <c r="BI5" s="62">
+      <c r="BI5" s="61">
         <v>8.6</v>
       </c>
-      <c r="BJ5" s="62">
+      <c r="BJ5" s="61">
         <v>10.6</v>
       </c>
-      <c r="BK5" s="62">
+      <c r="BK5" s="61">
         <v>10.7</v>
       </c>
-      <c r="BL5" s="62">
+      <c r="BL5" s="61">
         <v>10.4</v>
       </c>
-      <c r="BM5" s="62">
+      <c r="BM5" s="61">
         <v>8.4</v>
       </c>
-      <c r="BN5" s="62">
+      <c r="BN5" s="61">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BO5" s="62">
+      <c r="BO5" s="61">
         <v>9.1</v>
       </c>
-      <c r="BP5" s="62">
+      <c r="BP5" s="61">
         <v>9</v>
       </c>
-      <c r="BQ5" s="62">
+      <c r="BQ5" s="61">
         <v>7.3</v>
       </c>
-      <c r="BR5" s="62">
+      <c r="BR5" s="61">
         <v>8.8000000000000007</v>
       </c>
-      <c r="BS5" s="62">
+      <c r="BS5" s="61">
         <v>9.1999999999999993</v>
       </c>
-      <c r="BT5" s="62">
+      <c r="BT5" s="61">
         <v>9</v>
       </c>
-      <c r="BV5" s="37"/>
-[...2 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="BU5" s="61">
+        <v>7.1</v>
+      </c>
+      <c r="BV5" s="36"/>
+      <c r="BW5" s="36"/>
+    </row>
+    <row r="6" spans="1:75" ht="15.75" customHeight="1">
+      <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="62">
+      <c r="B6" s="61">
         <v>62.23181183198885</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C6" s="61">
         <v>61.118246645942698</v>
       </c>
-      <c r="D6" s="62">
+      <c r="D6" s="61">
         <v>60.681145498820626</v>
       </c>
-      <c r="E6" s="62">
+      <c r="E6" s="61">
         <v>58.725106521435677</v>
       </c>
-      <c r="F6" s="62">
+      <c r="F6" s="61">
         <v>56.394956795547408</v>
       </c>
-      <c r="G6" s="62">
+      <c r="G6" s="61">
         <v>56.155598165656933</v>
       </c>
-      <c r="H6" s="62">
+      <c r="H6" s="61">
         <v>57.212987247590981</v>
       </c>
-      <c r="I6" s="62">
+      <c r="I6" s="61">
         <v>59.965862414712625</v>
       </c>
-      <c r="J6" s="62">
+      <c r="J6" s="61">
         <v>63.50071168528747</v>
       </c>
-      <c r="K6" s="62">
+      <c r="K6" s="61">
         <v>61.511723882338543</v>
       </c>
-      <c r="L6" s="62">
+      <c r="L6" s="61">
         <v>61.286085648663857</v>
       </c>
-      <c r="M6" s="62">
+      <c r="M6" s="61">
         <v>59.00184946338883</v>
       </c>
-      <c r="N6" s="62">
+      <c r="N6" s="61">
         <v>61.2</v>
       </c>
-      <c r="O6" s="64">
+      <c r="O6" s="63">
         <v>57.6</v>
       </c>
-      <c r="P6" s="64">
+      <c r="P6" s="63">
         <v>57.2</v>
       </c>
-      <c r="Q6" s="62">
+      <c r="Q6" s="61">
         <v>57.464621733329835</v>
       </c>
-      <c r="R6" s="64">
+      <c r="R6" s="63">
         <v>62.1</v>
       </c>
-      <c r="S6" s="64">
+      <c r="S6" s="63">
         <v>58.7</v>
       </c>
-      <c r="T6" s="64">
+      <c r="T6" s="63">
         <v>58.6</v>
       </c>
-      <c r="U6" s="62">
+      <c r="U6" s="61">
         <v>58.252589394383968</v>
       </c>
-      <c r="V6" s="64">
+      <c r="V6" s="63">
         <v>62.2</v>
       </c>
-      <c r="W6" s="64">
+      <c r="W6" s="63">
         <v>58.3</v>
       </c>
-      <c r="X6" s="64">
+      <c r="X6" s="63">
         <v>58.1</v>
       </c>
-      <c r="Y6" s="62">
+      <c r="Y6" s="61">
         <v>59.506095902580427</v>
       </c>
-      <c r="Z6" s="64">
+      <c r="Z6" s="63">
         <v>63.1</v>
       </c>
-      <c r="AA6" s="64">
+      <c r="AA6" s="63">
         <v>60.2</v>
       </c>
-      <c r="AB6" s="64">
+      <c r="AB6" s="63">
         <v>59.8</v>
       </c>
-      <c r="AC6" s="62">
+      <c r="AC6" s="61">
         <v>59.784510535127289</v>
       </c>
-      <c r="AD6" s="64">
+      <c r="AD6" s="63">
         <v>65.8</v>
       </c>
-      <c r="AE6" s="65">
+      <c r="AE6" s="64">
         <v>61.8</v>
       </c>
-      <c r="AF6" s="64">
+      <c r="AF6" s="63">
         <v>61.6</v>
       </c>
-      <c r="AG6" s="64">
+      <c r="AG6" s="63">
         <v>61.539763679864308</v>
       </c>
-      <c r="AH6" s="64">
+      <c r="AH6" s="63">
         <v>64.400000000000006</v>
       </c>
-      <c r="AI6" s="64">
+      <c r="AI6" s="63">
         <v>60.9</v>
       </c>
-      <c r="AJ6" s="64">
+      <c r="AJ6" s="63">
         <v>60.9</v>
       </c>
-      <c r="AK6" s="64">
+      <c r="AK6" s="63">
         <v>62.580730086446678</v>
       </c>
-      <c r="AL6" s="64">
+      <c r="AL6" s="63">
         <v>64.599999999999994</v>
       </c>
-      <c r="AM6" s="64">
+      <c r="AM6" s="63">
         <v>61.8</v>
       </c>
-      <c r="AN6" s="64">
+      <c r="AN6" s="63">
         <v>61.8</v>
       </c>
-      <c r="AO6" s="64">
+      <c r="AO6" s="63">
         <v>62.494798300084931</v>
       </c>
-      <c r="AP6" s="64">
+      <c r="AP6" s="63">
         <v>64.7</v>
       </c>
-      <c r="AQ6" s="64">
+      <c r="AQ6" s="63">
         <v>61.5</v>
       </c>
-      <c r="AR6" s="64">
+      <c r="AR6" s="63">
         <v>61.2</v>
       </c>
-      <c r="AS6" s="64">
+      <c r="AS6" s="63">
         <v>61.901927171359368</v>
       </c>
-      <c r="AT6" s="64">
+      <c r="AT6" s="63">
         <v>64</v>
       </c>
-      <c r="AU6" s="64">
+      <c r="AU6" s="63">
         <v>61</v>
       </c>
-      <c r="AV6" s="64">
+      <c r="AV6" s="63">
         <v>60.8</v>
       </c>
-      <c r="AW6" s="64">
+      <c r="AW6" s="63">
         <v>61.498166619665959</v>
       </c>
-      <c r="AX6" s="64">
+      <c r="AX6" s="63">
         <v>65.7</v>
       </c>
-      <c r="AY6" s="64">
+      <c r="AY6" s="63">
         <v>61.4</v>
       </c>
-      <c r="AZ6" s="64">
+      <c r="AZ6" s="63">
         <v>62</v>
       </c>
-      <c r="BA6" s="64">
+      <c r="BA6" s="63">
         <v>61.528096891211241</v>
       </c>
-      <c r="BB6" s="64">
+      <c r="BB6" s="63">
         <v>65.400000000000006</v>
       </c>
-      <c r="BC6" s="64">
+      <c r="BC6" s="63">
         <v>60.1</v>
       </c>
-      <c r="BD6" s="64">
+      <c r="BD6" s="63">
         <v>61.1</v>
       </c>
-      <c r="BE6" s="64">
+      <c r="BE6" s="63">
         <v>61.5</v>
       </c>
-      <c r="BF6" s="64">
+      <c r="BF6" s="63">
         <v>62.8</v>
       </c>
-      <c r="BG6" s="64">
+      <c r="BG6" s="63">
         <v>58.5</v>
       </c>
-      <c r="BH6" s="64">
+      <c r="BH6" s="63">
         <v>59.7</v>
       </c>
-      <c r="BI6" s="64">
+      <c r="BI6" s="63">
         <v>61</v>
       </c>
-      <c r="BJ6" s="64">
+      <c r="BJ6" s="63">
         <v>61.7</v>
       </c>
-      <c r="BK6" s="64">
+      <c r="BK6" s="63">
         <v>57.7</v>
       </c>
-      <c r="BL6" s="64">
+      <c r="BL6" s="63">
         <v>58.5</v>
       </c>
-      <c r="BM6" s="64">
+      <c r="BM6" s="63">
         <v>60.8</v>
       </c>
-      <c r="BN6" s="64">
+      <c r="BN6" s="63">
         <v>62.2</v>
       </c>
-      <c r="BO6" s="64">
+      <c r="BO6" s="63">
         <v>58.6</v>
       </c>
-      <c r="BP6" s="64">
+      <c r="BP6" s="63">
         <v>59.2</v>
       </c>
-      <c r="BQ6" s="64">
+      <c r="BQ6" s="63">
         <v>61.7</v>
       </c>
-      <c r="BR6" s="64">
+      <c r="BR6" s="63">
         <v>62.4</v>
       </c>
-      <c r="BS6" s="64">
+      <c r="BS6" s="63">
         <v>58.7</v>
       </c>
-      <c r="BT6" s="64">
+      <c r="BT6" s="63">
         <v>59.2</v>
       </c>
-      <c r="BV6" s="37"/>
-[...2 lines deleted...]
-      <c r="A7" s="58" t="s">
+      <c r="BU6" s="63">
+        <v>62.3</v>
+      </c>
+      <c r="BV6" s="36"/>
+      <c r="BW6" s="36"/>
+    </row>
+    <row r="7" spans="1:75" ht="15.75" customHeight="1">
+      <c r="A7" s="57" t="s">
         <v>107</v>
       </c>
-      <c r="B7" s="66">
+      <c r="B7" s="65">
         <v>100</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="65">
         <v>100</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="65">
         <v>100.00000000000001</v>
       </c>
-      <c r="E7" s="66">
+      <c r="E7" s="65">
         <v>100</v>
       </c>
-      <c r="F7" s="66">
+      <c r="F7" s="65">
         <v>100</v>
       </c>
-      <c r="G7" s="66">
+      <c r="G7" s="65">
         <v>99.999999999999986</v>
       </c>
-      <c r="H7" s="66">
+      <c r="H7" s="65">
         <v>100</v>
       </c>
-      <c r="I7" s="66">
+      <c r="I7" s="65">
         <v>100</v>
       </c>
-      <c r="J7" s="66">
+      <c r="J7" s="65">
         <v>100</v>
       </c>
-      <c r="K7" s="66">
+      <c r="K7" s="65">
         <v>100</v>
       </c>
-      <c r="L7" s="66">
+      <c r="L7" s="65">
         <v>100</v>
       </c>
-      <c r="M7" s="66">
+      <c r="M7" s="65">
         <v>100</v>
       </c>
-      <c r="N7" s="66">
+      <c r="N7" s="65">
         <v>100</v>
       </c>
-      <c r="O7" s="66">
+      <c r="O7" s="65">
         <v>100</v>
       </c>
-      <c r="P7" s="66">
+      <c r="P7" s="65">
         <v>100</v>
       </c>
-      <c r="Q7" s="66">
+      <c r="Q7" s="65">
         <v>100</v>
       </c>
-      <c r="R7" s="66">
+      <c r="R7" s="65">
         <v>100</v>
       </c>
-      <c r="S7" s="66">
+      <c r="S7" s="65">
         <v>100</v>
       </c>
-      <c r="T7" s="66">
+      <c r="T7" s="65">
         <v>100</v>
       </c>
-      <c r="U7" s="66">
+      <c r="U7" s="65">
         <v>100</v>
       </c>
-      <c r="V7" s="66">
+      <c r="V7" s="65">
         <v>100</v>
       </c>
-      <c r="W7" s="66">
+      <c r="W7" s="65">
         <v>100</v>
       </c>
-      <c r="X7" s="66">
+      <c r="X7" s="65">
         <v>100</v>
       </c>
-      <c r="Y7" s="66">
+      <c r="Y7" s="65">
         <v>100</v>
       </c>
-      <c r="Z7" s="66">
+      <c r="Z7" s="65">
         <v>100</v>
       </c>
-      <c r="AA7" s="66">
+      <c r="AA7" s="65">
         <v>100</v>
       </c>
-      <c r="AB7" s="66">
+      <c r="AB7" s="65">
         <v>100</v>
       </c>
-      <c r="AC7" s="66">
+      <c r="AC7" s="65">
         <v>100</v>
       </c>
-      <c r="AD7" s="66">
+      <c r="AD7" s="65">
         <v>100</v>
       </c>
-      <c r="AE7" s="67">
+      <c r="AE7" s="66">
         <v>100</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="65">
         <v>100</v>
       </c>
-      <c r="AG7" s="66">
+      <c r="AG7" s="65">
         <v>100</v>
       </c>
-      <c r="AH7" s="66">
+      <c r="AH7" s="65">
         <v>100</v>
       </c>
-      <c r="AI7" s="66">
+      <c r="AI7" s="65">
         <v>100</v>
       </c>
-      <c r="AJ7" s="66">
+      <c r="AJ7" s="65">
         <v>100</v>
       </c>
-      <c r="AK7" s="66">
+      <c r="AK7" s="65">
         <v>100</v>
       </c>
-      <c r="AL7" s="66">
+      <c r="AL7" s="65">
         <v>100</v>
       </c>
-      <c r="AM7" s="66">
+      <c r="AM7" s="65">
         <v>100</v>
       </c>
-      <c r="AN7" s="66">
+      <c r="AN7" s="65">
         <v>100</v>
       </c>
-      <c r="AO7" s="66">
+      <c r="AO7" s="65">
         <v>100</v>
       </c>
-      <c r="AP7" s="66">
+      <c r="AP7" s="65">
         <v>100</v>
       </c>
-      <c r="AQ7" s="66">
+      <c r="AQ7" s="65">
         <v>100</v>
       </c>
-      <c r="AR7" s="66">
+      <c r="AR7" s="65">
         <v>100</v>
       </c>
-      <c r="AS7" s="66">
+      <c r="AS7" s="65">
         <v>100</v>
       </c>
-      <c r="AT7" s="66">
+      <c r="AT7" s="65">
         <v>100</v>
       </c>
-      <c r="AU7" s="66">
+      <c r="AU7" s="65">
         <v>100</v>
       </c>
-      <c r="AV7" s="66">
+      <c r="AV7" s="65">
         <v>100</v>
       </c>
-      <c r="AW7" s="66">
+      <c r="AW7" s="65">
         <v>100</v>
       </c>
-      <c r="AX7" s="66">
+      <c r="AX7" s="65">
         <v>100</v>
       </c>
-      <c r="AY7" s="66">
+      <c r="AY7" s="65">
         <v>100</v>
       </c>
-      <c r="AZ7" s="66">
+      <c r="AZ7" s="65">
         <v>100</v>
       </c>
-      <c r="BA7" s="66">
+      <c r="BA7" s="65">
         <v>100</v>
       </c>
-      <c r="BB7" s="66">
+      <c r="BB7" s="65">
         <v>100</v>
       </c>
-      <c r="BC7" s="66">
+      <c r="BC7" s="65">
         <v>100</v>
       </c>
-      <c r="BD7" s="66">
+      <c r="BD7" s="65">
         <v>100</v>
       </c>
-      <c r="BE7" s="66">
+      <c r="BE7" s="65">
         <v>100</v>
       </c>
-      <c r="BF7" s="66">
+      <c r="BF7" s="65">
         <v>100</v>
       </c>
-      <c r="BG7" s="66">
+      <c r="BG7" s="65">
         <v>100</v>
       </c>
-      <c r="BH7" s="66">
+      <c r="BH7" s="65">
         <v>100</v>
       </c>
-      <c r="BI7" s="66">
+      <c r="BI7" s="65">
         <v>100</v>
       </c>
-      <c r="BJ7" s="66">
+      <c r="BJ7" s="65">
         <v>100</v>
       </c>
-      <c r="BK7" s="66">
+      <c r="BK7" s="65">
         <v>100</v>
       </c>
-      <c r="BL7" s="66">
+      <c r="BL7" s="65">
         <v>100</v>
       </c>
-      <c r="BM7" s="66">
+      <c r="BM7" s="65">
         <v>100</v>
       </c>
-      <c r="BN7" s="66">
+      <c r="BN7" s="65">
         <v>100</v>
       </c>
-      <c r="BO7" s="66">
+      <c r="BO7" s="65">
         <v>100</v>
       </c>
-      <c r="BP7" s="66">
+      <c r="BP7" s="65">
         <v>100</v>
       </c>
-      <c r="BQ7" s="66">
+      <c r="BQ7" s="65">
         <v>100</v>
       </c>
-      <c r="BR7" s="66">
+      <c r="BR7" s="65">
         <v>100</v>
       </c>
-      <c r="BS7" s="66">
+      <c r="BS7" s="65">
         <v>100</v>
       </c>
-      <c r="BT7" s="66">
+      <c r="BT7" s="65">
         <v>100</v>
       </c>
-      <c r="BV7" s="37"/>
-[...2 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="BU7" s="65">
+        <v>100</v>
+      </c>
+      <c r="BV7" s="36"/>
+      <c r="BW7" s="36"/>
+    </row>
+    <row r="9" spans="1:75" ht="39.75" customHeight="1">
+      <c r="A9" s="35" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
-      <c r="N9" s="12"/>
-[...59 lines deleted...]
-      <c r="A10" s="36" t="s">
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
+      <c r="Z9" s="11"/>
+      <c r="AA9" s="11"/>
+      <c r="AB9" s="11"/>
+      <c r="AC9" s="11"/>
+      <c r="AD9" s="11"/>
+      <c r="AE9" s="11"/>
+      <c r="AF9" s="11"/>
+      <c r="AG9" s="11"/>
+      <c r="AH9" s="11"/>
+      <c r="AI9" s="11"/>
+      <c r="AJ9" s="11"/>
+      <c r="AK9" s="11"/>
+      <c r="AL9" s="11"/>
+      <c r="AM9" s="11"/>
+      <c r="AN9" s="11"/>
+      <c r="AO9" s="11"/>
+      <c r="AP9" s="11"/>
+      <c r="AQ9" s="11"/>
+      <c r="AR9" s="11"/>
+      <c r="AS9" s="11"/>
+      <c r="AT9" s="11"/>
+      <c r="AU9" s="11"/>
+      <c r="AV9" s="11"/>
+      <c r="AW9" s="11"/>
+      <c r="AX9" s="11"/>
+      <c r="AY9" s="11"/>
+      <c r="AZ9" s="11"/>
+      <c r="BA9" s="11"/>
+      <c r="BB9" s="11"/>
+      <c r="BC9" s="11"/>
+      <c r="BD9" s="11"/>
+      <c r="BE9" s="11"/>
+      <c r="BF9" s="11"/>
+      <c r="BG9" s="11"/>
+      <c r="BH9" s="11"/>
+      <c r="BI9" s="11"/>
+      <c r="BJ9" s="11"/>
+      <c r="BK9" s="11"/>
+      <c r="BL9" s="11"/>
+      <c r="BM9" s="11"/>
+      <c r="BN9" s="11"/>
+      <c r="BO9" s="11"/>
+      <c r="BP9" s="11"/>
+      <c r="BQ9" s="11"/>
+      <c r="BR9" s="11"/>
+      <c r="BS9" s="11"/>
+    </row>
+    <row r="10" spans="1:75" ht="48.75" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
     </row>
-    <row r="11" spans="1:74">
-[...433 lines deleted...]
-      <c r="BS16" s="12"/>
+    <row r="11" spans="1:75" ht="50.25" customHeight="1">
+      <c r="A11" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="11"/>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+      <c r="T11" s="11"/>
+      <c r="U11" s="11"/>
+      <c r="V11" s="11"/>
+      <c r="W11" s="11"/>
+      <c r="X11" s="11"/>
+      <c r="Y11" s="11"/>
+      <c r="Z11" s="11"/>
+      <c r="AA11" s="11"/>
+      <c r="AB11" s="11"/>
+      <c r="AC11" s="11"/>
+      <c r="AD11" s="11"/>
+      <c r="AE11" s="11"/>
+      <c r="AF11" s="11"/>
+      <c r="AG11" s="11"/>
+      <c r="AH11" s="11"/>
+      <c r="AI11" s="11"/>
+      <c r="AJ11" s="11"/>
+      <c r="AK11" s="11"/>
+      <c r="AL11" s="11"/>
+      <c r="AM11" s="11"/>
+      <c r="AN11" s="11"/>
+      <c r="AO11" s="11"/>
+      <c r="AP11" s="11"/>
+      <c r="AQ11" s="11"/>
+      <c r="AR11" s="11"/>
+      <c r="AS11" s="11"/>
+      <c r="AT11" s="11"/>
+      <c r="AU11" s="11"/>
+      <c r="AV11" s="11"/>
+      <c r="AW11" s="11"/>
+      <c r="AX11" s="11"/>
+      <c r="AY11" s="11"/>
+      <c r="AZ11" s="11"/>
+      <c r="BA11" s="11"/>
+      <c r="BB11" s="11"/>
+      <c r="BC11" s="11"/>
+      <c r="BD11" s="11"/>
+      <c r="BE11" s="11"/>
+      <c r="BF11" s="11"/>
+      <c r="BG11" s="11"/>
+      <c r="BH11" s="11"/>
+      <c r="BI11" s="11"/>
+      <c r="BJ11" s="11"/>
+      <c r="BK11" s="11"/>
+      <c r="BL11" s="11"/>
+      <c r="BM11" s="11"/>
+      <c r="BN11" s="11"/>
+      <c r="BO11" s="11"/>
+      <c r="BP11" s="11"/>
+      <c r="BQ11" s="11"/>
+      <c r="BR11" s="11"/>
+      <c r="BS11" s="11"/>
+    </row>
+    <row r="12" spans="1:75">
+      <c r="A12" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="11"/>
+      <c r="AA12" s="11"/>
+      <c r="AB12" s="11"/>
+      <c r="AC12" s="11"/>
+      <c r="AD12" s="11"/>
+      <c r="AE12" s="11"/>
+      <c r="AF12" s="11"/>
+      <c r="AG12" s="11"/>
+      <c r="AH12" s="11"/>
+      <c r="AI12" s="11"/>
+      <c r="AJ12" s="11"/>
+      <c r="AK12" s="11"/>
+      <c r="AL12" s="11"/>
+      <c r="AM12" s="11"/>
+      <c r="AN12" s="11"/>
+      <c r="AO12" s="11"/>
+      <c r="AP12" s="11"/>
+      <c r="AQ12" s="11"/>
+      <c r="AR12" s="11"/>
+      <c r="AS12" s="11"/>
+      <c r="AT12" s="11"/>
+      <c r="AU12" s="11"/>
+      <c r="AV12" s="11"/>
+      <c r="AW12" s="11"/>
+      <c r="AX12" s="11"/>
+      <c r="AY12" s="11"/>
+      <c r="AZ12" s="11"/>
+      <c r="BA12" s="11"/>
+      <c r="BB12" s="11"/>
+      <c r="BC12" s="11"/>
+      <c r="BD12" s="11"/>
+      <c r="BE12" s="11"/>
+      <c r="BF12" s="11"/>
+      <c r="BG12" s="11"/>
+      <c r="BH12" s="11"/>
+      <c r="BI12" s="11"/>
+      <c r="BJ12" s="11"/>
+      <c r="BK12" s="11"/>
+      <c r="BL12" s="11"/>
+      <c r="BM12" s="11"/>
+      <c r="BN12" s="11"/>
+      <c r="BO12" s="11"/>
+      <c r="BP12" s="11"/>
+      <c r="BQ12" s="11"/>
+      <c r="BR12" s="11"/>
+      <c r="BS12" s="11"/>
+      <c r="BT12" s="11"/>
+    </row>
+    <row r="13" spans="1:75">
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="11"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+      <c r="V13" s="11"/>
+      <c r="W13" s="11"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
+      <c r="Z13" s="11"/>
+      <c r="AA13" s="11"/>
+      <c r="AB13" s="11"/>
+      <c r="AC13" s="11"/>
+      <c r="AD13" s="11"/>
+      <c r="AE13" s="11"/>
+      <c r="AF13" s="11"/>
+      <c r="AG13" s="11"/>
+      <c r="AH13" s="11"/>
+      <c r="AI13" s="11"/>
+      <c r="AJ13" s="11"/>
+      <c r="AK13" s="11"/>
+      <c r="AL13" s="11"/>
+      <c r="AM13" s="11"/>
+      <c r="AN13" s="11"/>
+      <c r="AO13" s="11"/>
+      <c r="AP13" s="11"/>
+      <c r="AQ13" s="11"/>
+      <c r="AR13" s="11"/>
+      <c r="AS13" s="11"/>
+      <c r="AT13" s="11"/>
+      <c r="AU13" s="11"/>
+      <c r="AV13" s="11"/>
+      <c r="AW13" s="11"/>
+      <c r="AX13" s="11"/>
+      <c r="AY13" s="11"/>
+      <c r="AZ13" s="11"/>
+      <c r="BA13" s="11"/>
+      <c r="BB13" s="11"/>
+      <c r="BC13" s="11"/>
+      <c r="BD13" s="11"/>
+      <c r="BE13" s="11"/>
+      <c r="BF13" s="11"/>
+      <c r="BG13" s="11"/>
+      <c r="BH13" s="11"/>
+      <c r="BI13" s="11"/>
+      <c r="BJ13" s="11"/>
+      <c r="BK13" s="11"/>
+      <c r="BL13" s="11"/>
+      <c r="BM13" s="11"/>
+      <c r="BN13" s="11"/>
+      <c r="BO13" s="11"/>
+      <c r="BP13" s="11"/>
+      <c r="BQ13" s="11"/>
+      <c r="BR13" s="11"/>
+      <c r="BS13" s="11"/>
+      <c r="BT13" s="11"/>
+    </row>
+    <row r="14" spans="1:75">
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+      <c r="V14" s="11"/>
+      <c r="W14" s="11"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+      <c r="Z14" s="11"/>
+      <c r="AA14" s="11"/>
+      <c r="AB14" s="11"/>
+      <c r="AC14" s="11"/>
+      <c r="AD14" s="11"/>
+      <c r="AE14" s="11"/>
+      <c r="AF14" s="11"/>
+      <c r="AG14" s="11"/>
+      <c r="AH14" s="11"/>
+      <c r="AI14" s="11"/>
+      <c r="AJ14" s="11"/>
+      <c r="AK14" s="11"/>
+      <c r="AL14" s="11"/>
+      <c r="AM14" s="11"/>
+      <c r="AN14" s="11"/>
+      <c r="AO14" s="11"/>
+      <c r="AP14" s="11"/>
+      <c r="AQ14" s="11"/>
+      <c r="AR14" s="11"/>
+      <c r="AS14" s="11"/>
+      <c r="AT14" s="11"/>
+      <c r="AU14" s="11"/>
+      <c r="AV14" s="11"/>
+      <c r="AW14" s="11"/>
+      <c r="AX14" s="11"/>
+      <c r="AY14" s="11"/>
+      <c r="AZ14" s="11"/>
+      <c r="BA14" s="11"/>
+      <c r="BB14" s="11"/>
+      <c r="BC14" s="11"/>
+      <c r="BD14" s="11"/>
+      <c r="BE14" s="11"/>
+      <c r="BF14" s="11"/>
+      <c r="BG14" s="11"/>
+      <c r="BH14" s="11"/>
+      <c r="BI14" s="11"/>
+      <c r="BJ14" s="11"/>
+      <c r="BK14" s="11"/>
+      <c r="BL14" s="11"/>
+      <c r="BM14" s="11"/>
+      <c r="BN14" s="11"/>
+      <c r="BO14" s="11"/>
+      <c r="BP14" s="11"/>
+      <c r="BQ14" s="11"/>
+      <c r="BR14" s="11"/>
+      <c r="BS14" s="11"/>
+      <c r="BT14" s="11"/>
+    </row>
+    <row r="15" spans="1:75">
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="U15" s="11"/>
+      <c r="V15" s="11"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="11"/>
+      <c r="Y15" s="11"/>
+      <c r="Z15" s="11"/>
+      <c r="AA15" s="11"/>
+      <c r="AB15" s="11"/>
+      <c r="AC15" s="11"/>
+      <c r="AD15" s="11"/>
+      <c r="AE15" s="11"/>
+      <c r="AF15" s="11"/>
+      <c r="AG15" s="11"/>
+      <c r="AH15" s="11"/>
+      <c r="AI15" s="11"/>
+      <c r="AJ15" s="11"/>
+      <c r="AK15" s="11"/>
+      <c r="AL15" s="11"/>
+      <c r="AM15" s="11"/>
+      <c r="AN15" s="11"/>
+      <c r="AO15" s="11"/>
+      <c r="AP15" s="11"/>
+      <c r="AQ15" s="11"/>
+      <c r="AR15" s="11"/>
+      <c r="AS15" s="11"/>
+      <c r="AT15" s="11"/>
+      <c r="AU15" s="11"/>
+      <c r="AV15" s="11"/>
+      <c r="AW15" s="11"/>
+      <c r="AX15" s="11"/>
+      <c r="AY15" s="11"/>
+      <c r="AZ15" s="11"/>
+      <c r="BA15" s="11"/>
+      <c r="BB15" s="11"/>
+      <c r="BC15" s="11"/>
+      <c r="BD15" s="11"/>
+      <c r="BE15" s="11"/>
+      <c r="BF15" s="11"/>
+      <c r="BG15" s="11"/>
+      <c r="BH15" s="11"/>
+      <c r="BI15" s="11"/>
+      <c r="BJ15" s="11"/>
+      <c r="BK15" s="11"/>
+      <c r="BL15" s="11"/>
+      <c r="BM15" s="11"/>
+      <c r="BN15" s="11"/>
+      <c r="BO15" s="11"/>
+      <c r="BP15" s="11"/>
+      <c r="BQ15" s="11"/>
+      <c r="BR15" s="11"/>
+      <c r="BS15" s="11"/>
+      <c r="BT15" s="11"/>
+    </row>
+    <row r="16" spans="1:75">
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
+      <c r="Z16" s="11"/>
+      <c r="AA16" s="11"/>
+      <c r="AB16" s="11"/>
+      <c r="AC16" s="11"/>
+      <c r="AD16" s="11"/>
+      <c r="AE16" s="11"/>
+      <c r="AF16" s="11"/>
+      <c r="AG16" s="11"/>
+      <c r="AH16" s="11"/>
+      <c r="AI16" s="11"/>
+      <c r="AJ16" s="11"/>
+      <c r="AK16" s="11"/>
+      <c r="AL16" s="11"/>
+      <c r="AM16" s="11"/>
+      <c r="AN16" s="11"/>
+      <c r="AO16" s="11"/>
+      <c r="AP16" s="11"/>
+      <c r="AQ16" s="11"/>
+      <c r="AR16" s="11"/>
+      <c r="AS16" s="11"/>
+      <c r="AT16" s="11"/>
+      <c r="AU16" s="11"/>
+      <c r="AV16" s="11"/>
+      <c r="AW16" s="11"/>
+      <c r="AX16" s="11"/>
+      <c r="AY16" s="11"/>
+      <c r="AZ16" s="11"/>
+      <c r="BA16" s="11"/>
+      <c r="BB16" s="11"/>
+      <c r="BC16" s="11"/>
+      <c r="BD16" s="11"/>
+      <c r="BE16" s="11"/>
+      <c r="BF16" s="11"/>
+      <c r="BG16" s="11"/>
+      <c r="BH16" s="11"/>
+      <c r="BI16" s="11"/>
+      <c r="BJ16" s="11"/>
+      <c r="BK16" s="11"/>
+      <c r="BL16" s="11"/>
+      <c r="BM16" s="11"/>
+      <c r="BN16" s="11"/>
+      <c r="BO16" s="11"/>
+      <c r="BP16" s="11"/>
+      <c r="BQ16" s="11"/>
+      <c r="BR16" s="11"/>
+      <c r="BS16" s="11"/>
     </row>
     <row r="17" spans="2:71">
-      <c r="B17" s="12"/>
-[...68 lines deleted...]
-      <c r="BS17" s="12"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="11"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="11"/>
+      <c r="N17" s="11"/>
+      <c r="O17" s="11"/>
+      <c r="P17" s="11"/>
+      <c r="Q17" s="11"/>
+      <c r="R17" s="11"/>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+      <c r="V17" s="11"/>
+      <c r="W17" s="11"/>
+      <c r="X17" s="11"/>
+      <c r="Y17" s="11"/>
+      <c r="Z17" s="11"/>
+      <c r="AA17" s="11"/>
+      <c r="AB17" s="11"/>
+      <c r="AC17" s="11"/>
+      <c r="AD17" s="11"/>
+      <c r="AE17" s="11"/>
+      <c r="AF17" s="11"/>
+      <c r="AG17" s="11"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="11"/>
+      <c r="AK17" s="11"/>
+      <c r="AL17" s="11"/>
+      <c r="AM17" s="11"/>
+      <c r="AN17" s="11"/>
+      <c r="AO17" s="11"/>
+      <c r="AP17" s="11"/>
+      <c r="AQ17" s="11"/>
+      <c r="AR17" s="11"/>
+      <c r="AS17" s="11"/>
+      <c r="AT17" s="11"/>
+      <c r="AU17" s="11"/>
+      <c r="AV17" s="11"/>
+      <c r="AW17" s="11"/>
+      <c r="AX17" s="11"/>
+      <c r="AY17" s="11"/>
+      <c r="AZ17" s="11"/>
+      <c r="BA17" s="11"/>
+      <c r="BB17" s="11"/>
+      <c r="BC17" s="11"/>
+      <c r="BD17" s="11"/>
+      <c r="BE17" s="11"/>
+      <c r="BF17" s="11"/>
+      <c r="BG17" s="11"/>
+      <c r="BH17" s="11"/>
+      <c r="BI17" s="11"/>
+      <c r="BJ17" s="11"/>
+      <c r="BK17" s="11"/>
+      <c r="BL17" s="11"/>
+      <c r="BM17" s="11"/>
+      <c r="BN17" s="11"/>
+      <c r="BO17" s="11"/>
+      <c r="BP17" s="11"/>
+      <c r="BQ17" s="11"/>
+      <c r="BR17" s="11"/>
+      <c r="BS17" s="11"/>
     </row>
     <row r="18" spans="2:71">
-      <c r="B18" s="12"/>
-[...68 lines deleted...]
-      <c r="BS18" s="12"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="11"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="11"/>
+      <c r="Z18" s="11"/>
+      <c r="AA18" s="11"/>
+      <c r="AB18" s="11"/>
+      <c r="AC18" s="11"/>
+      <c r="AD18" s="11"/>
+      <c r="AE18" s="11"/>
+      <c r="AF18" s="11"/>
+      <c r="AG18" s="11"/>
+      <c r="AH18" s="11"/>
+      <c r="AI18" s="11"/>
+      <c r="AJ18" s="11"/>
+      <c r="AK18" s="11"/>
+      <c r="AL18" s="11"/>
+      <c r="AM18" s="11"/>
+      <c r="AN18" s="11"/>
+      <c r="AO18" s="11"/>
+      <c r="AP18" s="11"/>
+      <c r="AQ18" s="11"/>
+      <c r="AR18" s="11"/>
+      <c r="AS18" s="11"/>
+      <c r="AT18" s="11"/>
+      <c r="AU18" s="11"/>
+      <c r="AV18" s="11"/>
+      <c r="AW18" s="11"/>
+      <c r="AX18" s="11"/>
+      <c r="AY18" s="11"/>
+      <c r="AZ18" s="11"/>
+      <c r="BA18" s="11"/>
+      <c r="BB18" s="11"/>
+      <c r="BC18" s="11"/>
+      <c r="BD18" s="11"/>
+      <c r="BE18" s="11"/>
+      <c r="BF18" s="11"/>
+      <c r="BG18" s="11"/>
+      <c r="BH18" s="11"/>
+      <c r="BI18" s="11"/>
+      <c r="BJ18" s="11"/>
+      <c r="BK18" s="11"/>
+      <c r="BL18" s="11"/>
+      <c r="BM18" s="11"/>
+      <c r="BN18" s="11"/>
+      <c r="BO18" s="11"/>
+      <c r="BP18" s="11"/>
+      <c r="BQ18" s="11"/>
+      <c r="BR18" s="11"/>
+      <c r="BS18" s="11"/>
     </row>
     <row r="19" spans="2:71">
-      <c r="B19" s="12"/>
-[...68 lines deleted...]
-      <c r="BS19" s="12"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="11"/>
+      <c r="W19" s="11"/>
+      <c r="X19" s="11"/>
+      <c r="Y19" s="11"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="11"/>
+      <c r="AB19" s="11"/>
+      <c r="AC19" s="11"/>
+      <c r="AD19" s="11"/>
+      <c r="AE19" s="11"/>
+      <c r="AF19" s="11"/>
+      <c r="AG19" s="11"/>
+      <c r="AH19" s="11"/>
+      <c r="AI19" s="11"/>
+      <c r="AJ19" s="11"/>
+      <c r="AK19" s="11"/>
+      <c r="AL19" s="11"/>
+      <c r="AM19" s="11"/>
+      <c r="AN19" s="11"/>
+      <c r="AO19" s="11"/>
+      <c r="AP19" s="11"/>
+      <c r="AQ19" s="11"/>
+      <c r="AR19" s="11"/>
+      <c r="AS19" s="11"/>
+      <c r="AT19" s="11"/>
+      <c r="AU19" s="11"/>
+      <c r="AV19" s="11"/>
+      <c r="AW19" s="11"/>
+      <c r="AX19" s="11"/>
+      <c r="AY19" s="11"/>
+      <c r="AZ19" s="11"/>
+      <c r="BA19" s="11"/>
+      <c r="BB19" s="11"/>
+      <c r="BC19" s="11"/>
+      <c r="BD19" s="11"/>
+      <c r="BE19" s="11"/>
+      <c r="BF19" s="11"/>
+      <c r="BG19" s="11"/>
+      <c r="BH19" s="11"/>
+      <c r="BI19" s="11"/>
+      <c r="BJ19" s="11"/>
+      <c r="BK19" s="11"/>
+      <c r="BL19" s="11"/>
+      <c r="BM19" s="11"/>
+      <c r="BN19" s="11"/>
+      <c r="BO19" s="11"/>
+      <c r="BP19" s="11"/>
+      <c r="BQ19" s="11"/>
+      <c r="BR19" s="11"/>
+      <c r="BS19" s="11"/>
     </row>
     <row r="20" spans="2:71">
-      <c r="B20" s="12"/>
-[...68 lines deleted...]
-      <c r="BS20" s="12"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="11"/>
+      <c r="Z20" s="11"/>
+      <c r="AA20" s="11"/>
+      <c r="AB20" s="11"/>
+      <c r="AC20" s="11"/>
+      <c r="AD20" s="11"/>
+      <c r="AE20" s="11"/>
+      <c r="AF20" s="11"/>
+      <c r="AG20" s="11"/>
+      <c r="AH20" s="11"/>
+      <c r="AI20" s="11"/>
+      <c r="AJ20" s="11"/>
+      <c r="AK20" s="11"/>
+      <c r="AL20" s="11"/>
+      <c r="AM20" s="11"/>
+      <c r="AN20" s="11"/>
+      <c r="AO20" s="11"/>
+      <c r="AP20" s="11"/>
+      <c r="AQ20" s="11"/>
+      <c r="AR20" s="11"/>
+      <c r="AS20" s="11"/>
+      <c r="AT20" s="11"/>
+      <c r="AU20" s="11"/>
+      <c r="AV20" s="11"/>
+      <c r="AW20" s="11"/>
+      <c r="AX20" s="11"/>
+      <c r="AY20" s="11"/>
+      <c r="AZ20" s="11"/>
+      <c r="BA20" s="11"/>
+      <c r="BB20" s="11"/>
+      <c r="BC20" s="11"/>
+      <c r="BD20" s="11"/>
+      <c r="BE20" s="11"/>
+      <c r="BF20" s="11"/>
+      <c r="BG20" s="11"/>
+      <c r="BH20" s="11"/>
+      <c r="BI20" s="11"/>
+      <c r="BJ20" s="11"/>
+      <c r="BK20" s="11"/>
+      <c r="BL20" s="11"/>
+      <c r="BM20" s="11"/>
+      <c r="BN20" s="11"/>
+      <c r="BO20" s="11"/>
+      <c r="BP20" s="11"/>
+      <c r="BQ20" s="11"/>
+      <c r="BR20" s="11"/>
+      <c r="BS20" s="11"/>
     </row>
     <row r="21" spans="2:71">
-      <c r="B21" s="12"/>
+      <c r="B21" s="11"/>
     </row>
     <row r="22" spans="2:71">
-      <c r="B22" s="12"/>
+      <c r="B22" s="11"/>
     </row>
     <row r="23" spans="2:71">
-      <c r="B23" s="12"/>
+      <c r="B23" s="11"/>
     </row>
     <row r="24" spans="2:71">
-      <c r="B24" s="12"/>
+      <c r="B24" s="11"/>
     </row>
     <row r="25" spans="2:71">
-      <c r="B25" s="12"/>
+      <c r="B25" s="11"/>
     </row>
     <row r="26" spans="2:71">
-      <c r="B26" s="12"/>
+      <c r="B26" s="11"/>
     </row>
     <row r="27" spans="2:71">
-      <c r="B27" s="12"/>
+      <c r="B27" s="11"/>
     </row>
     <row r="28" spans="2:71">
-      <c r="B28" s="12"/>
+      <c r="B28" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>