--- v1 (2026-04-23)
+++ v2 (2026-07-14)
@@ -1,107 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="-15" windowWidth="19200" windowHeight="6315" tabRatio="849"/>
+    <workbookView xWindow="285" yWindow="105" windowWidth="16020" windowHeight="12165" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="GDP (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="GDP (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="GDP" sheetId="3" r:id="rId5"/>
     <sheet name="structure" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K7" i="8"/>
-[...3 lines deleted...]
-  <c r="G7"/>
+  <c r="BV7" i="6" l="1"/>
+  <c r="BN8" i="3"/>
+  <c r="K7" i="8" l="1"/>
+  <c r="J7" i="8"/>
+  <c r="I7" i="8"/>
+  <c r="H7" i="8"/>
+  <c r="G7" i="8"/>
   <c r="I8" i="7" l="1"/>
-  <c r="H8"/>
-[...13 lines deleted...]
-  <c r="B5"/>
+  <c r="H8" i="7"/>
+  <c r="G8" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="C8" i="7"/>
+  <c r="B8" i="7"/>
+  <c r="I5" i="7"/>
+  <c r="H5" i="7"/>
+  <c r="G5" i="7"/>
+  <c r="F5" i="7"/>
+  <c r="E5" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="C5" i="7"/>
+  <c r="B5" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="134">
   <si>
     <t>+7 7172 749792</t>
   </si>
   <si>
     <t>1 quarter 2010 year</t>
   </si>
   <si>
     <t>1 half-year 2010 year</t>
   </si>
   <si>
     <t>9 month 2010 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
     <t>1 quarter 2011 year</t>
   </si>
   <si>
     <t>1 half-year 2011 year</t>
   </si>
   <si>
     <t>9 month 2011 year</t>
   </si>
   <si>
@@ -467,56 +469,50 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Data for 2023 have been republished due to revisions to sectoral indicators for transport and agriculture, as well as methodological clarifications for reports from the insurance sector and the general government sector.</t>
     </r>
   </si>
   <si>
     <t>9 month 2025 year</t>
   </si>
   <si>
     <t xml:space="preserve">  mln. tenge</t>
   </si>
   <si>
     <t xml:space="preserve">    mln. rubles</t>
   </si>
   <si>
     <t xml:space="preserve">    mln. tenge</t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2023 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2024 year</t>
     </r>
     <r>
       <rPr>
@@ -661,59 +657,68 @@
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> preliminary data.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
+  <si>
+    <t>YermagambetovaA.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 quarter 2026 year</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -785,56 +790,50 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="8" tint="-0.499984740745262"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
@@ -873,63 +872,64 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1050,111 +1050,114 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="2"/>
     <cellStyle name="Обычный 14" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1085;&#1072;&#1094;&#1080;&#1086;&#1085;&#1072;&#1083;&#1100;&#1085;&#1099;&#1093;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;/&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;%20&#1088;&#1072;&#1089;&#1087;&#1088;&#1077;&#1076;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1080;&#1089;&#1087;&#1086;&#1083;&#1100;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;/1.%20&#1048;&#1085;&#1076;&#1080;&#1088;&#1072;/&#1042;&#1042;&#1055;%20&#1084;&#1076;/&#1042;&#1042;&#1055;_&#1076;&#1086;&#1093;&#1086;&#1076;_9%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;_2025/&#1087;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;&#1094;&#1080;&#1103;/&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1088;&#1103;&#1076;_new+/rus/1%20&#1054;&#1087;&#1083;&#1072;&#1090;&#1072;%20&#1090;&#1088;&#1091;&#1076;&#1072;%20&#1074;%20&#1089;&#1095;&#1077;&#1090;&#1077;%20&#1086;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/public/Users/a.yermagambetova/Downloads/1.%20&#1042;&#1042;&#1055;%20&#1084;&#1077;&#1090;&#1086;&#1076;&#1086;&#1084;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ"/>
       <sheetName val="ОКЭД (ГК РК 03-2003)"/>
       <sheetName val="ОКЭД (НК РК 03-2007)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="25">
           <cell r="B25">
             <v>22171.3</v>
           </cell>
           <cell r="C25">
             <v>36399.4</v>
           </cell>
           <cell r="D25">
             <v>478723</v>
           </cell>
           <cell r="E25">
             <v>13273.6</v>
           </cell>
@@ -1164,51 +1167,51 @@
           <cell r="G25">
             <v>378109.7</v>
           </cell>
           <cell r="H25">
             <v>550256.19999999995</v>
           </cell>
           <cell r="I25">
             <v>645215.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3">
         <row r="26">
           <cell r="B26">
             <v>654049.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ 1990-1997"/>
       <sheetName val="ОКЭД (ГК РК 03-2003) 1998-2006"/>
       <sheetName val="2007-2009"/>
       <sheetName val="2010-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="26">
           <cell r="B26">
             <v>-416.1</v>
           </cell>
           <cell r="C26">
             <v>-2054.1999999999998</v>
           </cell>
           <cell r="D26">
             <v>-63793.1</v>
           </cell>
           <cell r="E26">
             <v>-1933.3</v>
@@ -1312,84 +1315,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1521,750 +1526,750 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B2" s="13">
         <v>111307</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="74.25" customHeight="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
+    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="18"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="30.75" customHeight="1">
+    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1">
-      <c r="A14" s="73" t="s">
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="75" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="72" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="72" t="s">
+      <c r="B14" s="71" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="76"/>
+      <c r="B15" s="71" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="77"/>
+      <c r="B16" s="71" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="71">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
+      <c r="B18" s="70">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="B19" s="71">
-[...3 lines deleted...]
-    <row r="20" spans="1:2">
+      <c r="B19" s="70">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="68" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="69" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="70" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2">
+      <c r="B23" s="72" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="67"/>
       <c r="B24" s="67"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="67"/>
       <c r="B25" s="67"/>
     </row>
-    <row r="26" spans="1:2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="67"/>
       <c r="B26" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
-    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="8"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="9" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="8"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="21" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="4"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" ht="14.25" customHeight="1">
+    <row r="2" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B3" s="76" t="s">
+    <row r="3" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="78"/>
+      <c r="B3" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="C3" s="76"/>
-[...1 lines deleted...]
-      <c r="E3" s="76" t="s">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78" t="s">
         <v>115</v>
       </c>
-      <c r="F3" s="76"/>
-[...5 lines deleted...]
-      <c r="A4" s="76"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="78"/>
       <c r="B4" s="22">
         <v>1990</v>
       </c>
       <c r="C4" s="22">
         <v>1991</v>
       </c>
       <c r="D4" s="22">
         <v>1992</v>
       </c>
       <c r="E4" s="22">
         <v>1993</v>
       </c>
       <c r="F4" s="22">
         <v>1994</v>
       </c>
       <c r="G4" s="22">
         <v>1995</v>
       </c>
       <c r="H4" s="22">
         <v>1996</v>
       </c>
       <c r="I4" s="22">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1">
+    <row r="5" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B5" s="37">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
       <c r="C5" s="37">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
       <c r="D5" s="37">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
       <c r="E5" s="37">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
       <c r="F5" s="37">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
       <c r="G5" s="37">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
       <c r="H5" s="37">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
       <c r="I5" s="37">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1">
+    <row r="6" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B6" s="24">
         <v>2665.7000000000007</v>
       </c>
       <c r="C6" s="24">
         <v>5314.9000000000015</v>
       </c>
       <c r="D6" s="24">
         <v>141091.40000000002</v>
       </c>
       <c r="E6" s="24">
         <v>2904.8999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>49645.30000000001</v>
       </c>
       <c r="G6" s="24">
         <v>77177.3</v>
       </c>
       <c r="H6" s="24">
         <v>107826.49999999999</v>
       </c>
       <c r="I6" s="24">
         <v>126907.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5">
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B7" s="24">
         <v>23033.5</v>
       </c>
       <c r="C7" s="24">
         <v>44148.800000000003</v>
       </c>
       <c r="D7" s="24">
         <v>597874.80000000005</v>
       </c>
       <c r="E7" s="24">
         <v>13244.599999999999</v>
       </c>
       <c r="F7" s="24">
         <v>224507</v>
       </c>
       <c r="G7" s="24">
         <v>558903</v>
       </c>
       <c r="H7" s="24">
         <v>757667</v>
       </c>
       <c r="I7" s="24">
         <v>900019.5</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1">
+    <row r="8" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
       <c r="C8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
       <c r="D8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
       <c r="E8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
       <c r="F8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
       <c r="G8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
       <c r="H8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
       <c r="I8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1">
+    <row r="9" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B9" s="28">
         <v>47870.5</v>
       </c>
       <c r="C9" s="28">
         <v>85863.1</v>
       </c>
       <c r="D9" s="28">
         <v>1217689.2000000002</v>
       </c>
       <c r="E9" s="28">
         <v>29423.1</v>
       </c>
       <c r="F9" s="28">
         <v>423468.80000000005</v>
       </c>
       <c r="G9" s="28">
         <v>1014190</v>
       </c>
       <c r="H9" s="28">
         <v>1415749.7</v>
       </c>
       <c r="I9" s="28">
         <v>1672142.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38"/>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1">
+    <row r="11" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:9" s="4" customFormat="1">
+    <row r="12" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1">
+    <row r="13" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CO18"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A1" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:93" ht="14.25" customHeight="1">
+    <row r="2" spans="1:93" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="33" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="3" spans="1:93" s="41" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:93" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="45"/>
       <c r="B3" s="46">
         <v>1998</v>
       </c>
       <c r="C3" s="46">
         <v>1999</v>
       </c>
       <c r="D3" s="46">
         <v>2000</v>
       </c>
       <c r="E3" s="46">
         <v>2001</v>
       </c>
       <c r="F3" s="46">
         <v>2002</v>
       </c>
       <c r="G3" s="46">
         <v>2003</v>
       </c>
       <c r="H3" s="46">
         <v>2004</v>
       </c>
       <c r="I3" s="46">
         <v>2005</v>
       </c>
@@ -2316,276 +2321,276 @@
       <c r="BQ3" s="42"/>
       <c r="BR3" s="42"/>
       <c r="BS3" s="42"/>
       <c r="BT3" s="42"/>
       <c r="BU3" s="42"/>
       <c r="BV3" s="42"/>
       <c r="BW3" s="42"/>
       <c r="BX3" s="42"/>
       <c r="BY3" s="42"/>
       <c r="BZ3" s="42"/>
       <c r="CA3" s="42"/>
       <c r="CB3" s="42"/>
       <c r="CC3" s="42"/>
       <c r="CD3" s="42"/>
       <c r="CE3" s="42"/>
       <c r="CF3" s="42"/>
       <c r="CG3" s="42"/>
       <c r="CH3" s="42"/>
       <c r="CI3" s="42"/>
       <c r="CJ3" s="42"/>
       <c r="CK3" s="42"/>
       <c r="CL3" s="42"/>
       <c r="CM3" s="42"/>
       <c r="CN3" s="42"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="37">
         <v>654049.30000000005</v>
       </c>
       <c r="C4" s="37">
         <v>718624.3</v>
       </c>
       <c r="D4" s="37">
         <v>931774.6</v>
       </c>
       <c r="E4" s="37">
         <v>1167110</v>
       </c>
       <c r="F4" s="37">
         <v>1237247</v>
       </c>
       <c r="G4" s="37">
         <v>1517919</v>
       </c>
       <c r="H4" s="37">
         <v>1955071.7</v>
       </c>
       <c r="I4" s="37">
         <v>2507682.7999999998</v>
       </c>
       <c r="J4" s="37">
         <v>3228965.6</v>
       </c>
       <c r="K4" s="37">
         <v>4433689.7</v>
       </c>
       <c r="L4" s="37">
         <v>5258583.3</v>
       </c>
       <c r="M4" s="37">
         <v>5765398.7000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="24">
         <v>149693.29999999999</v>
       </c>
       <c r="C5" s="24">
         <v>167932</v>
       </c>
       <c r="D5" s="24">
         <v>253989.4</v>
       </c>
       <c r="E5" s="24">
         <v>320743.59999999963</v>
       </c>
       <c r="F5" s="24">
         <v>382240.79999999981</v>
       </c>
       <c r="G5" s="24">
         <v>449687.9</v>
       </c>
       <c r="H5" s="24">
         <v>538963.69999999995</v>
       </c>
       <c r="I5" s="24">
         <v>763322.4</v>
       </c>
       <c r="J5" s="24">
         <v>805518</v>
       </c>
       <c r="K5" s="24">
         <v>1146145.8</v>
       </c>
       <c r="L5" s="24">
         <v>1367242</v>
       </c>
       <c r="M5" s="24">
         <v>1043466.1</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="24">
         <v>929520.89999999991</v>
       </c>
       <c r="C6" s="24">
         <v>1129900</v>
       </c>
       <c r="D6" s="24">
         <v>1414137.6</v>
       </c>
       <c r="E6" s="24">
         <v>1762739.7000000002</v>
       </c>
       <c r="F6" s="24">
         <v>2156789.5</v>
       </c>
       <c r="G6" s="24">
         <v>2644368.4</v>
       </c>
       <c r="H6" s="24">
         <v>3376098.9</v>
       </c>
       <c r="I6" s="24">
         <v>4319588.3</v>
       </c>
       <c r="J6" s="24">
         <v>6179247.5999999996</v>
       </c>
       <c r="K6" s="24">
         <v>7269958.5</v>
       </c>
       <c r="L6" s="24">
         <v>9427093.8999999985</v>
       </c>
       <c r="M6" s="24">
         <v>10198782.199999999</v>
       </c>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="24">
         <v>-10370.4</v>
       </c>
       <c r="C7" s="24">
         <v>-18660.599999999999</v>
       </c>
       <c r="D7" s="24">
         <v>-23660</v>
       </c>
       <c r="E7" s="24">
         <v>-37339.5</v>
       </c>
       <c r="F7" s="24">
         <v>-55702.8</v>
       </c>
       <c r="G7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
       <c r="H7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
       <c r="I7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!I27</f>
         <v>-165700.70000000001</v>
       </c>
       <c r="J7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!J27</f>
         <v>-306033.90000000002</v>
       </c>
       <c r="K7" s="24">
         <f>'[2]2007-2009'!$E$26</f>
         <v>-613954.80000000005</v>
       </c>
       <c r="L7" s="24">
         <v>-751369.6</v>
       </c>
       <c r="M7" s="24">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="28">
         <v>1733263.5</v>
       </c>
       <c r="C8" s="28">
         <v>2016456.3</v>
       </c>
       <c r="D8" s="28">
         <v>2599901.6</v>
       </c>
       <c r="E8" s="28">
         <v>3250593.3</v>
       </c>
       <c r="F8" s="28">
         <v>3776277.3</v>
       </c>
       <c r="G8" s="28">
         <v>4611975.3</v>
       </c>
       <c r="H8" s="28">
         <v>5870134.2999999998</v>
       </c>
       <c r="I8" s="28">
         <v>7590593.5</v>
       </c>
       <c r="J8" s="28">
         <v>10213731.199999999</v>
       </c>
       <c r="K8" s="28">
         <v>12849794</v>
       </c>
       <c r="L8" s="28">
         <v>16052919.199999999</v>
       </c>
       <c r="M8" s="28">
         <v>17007647</v>
       </c>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
     </row>
-    <row r="10" spans="1:93" s="4" customFormat="1">
+    <row r="10" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3"/>
       <c r="B10" s="44"/>
       <c r="C10" s="44"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="44"/>
       <c r="L10" s="44"/>
       <c r="M10" s="44"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
@@ -2614,51 +2619,51 @@
       <c r="BR10" s="3"/>
       <c r="BS10" s="3"/>
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
       <c r="CH10" s="3"/>
       <c r="CI10" s="3"/>
       <c r="CJ10" s="3"/>
       <c r="CK10" s="3"/>
       <c r="CL10" s="3"/>
       <c r="CM10" s="3"/>
       <c r="CN10" s="3"/>
       <c r="CO10" s="3"/>
     </row>
-    <row r="11" spans="1:93" s="4" customFormat="1">
+    <row r="11" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AT11" s="3"/>
       <c r="AU11" s="3"/>
@@ -2687,51 +2692,51 @@
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
     </row>
-    <row r="12" spans="1:93" s="4" customFormat="1">
+    <row r="12" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
@@ -2760,114 +2765,114 @@
       <c r="BR12" s="3"/>
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
       <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
       <c r="CH12" s="3"/>
       <c r="CI12" s="3"/>
       <c r="CJ12" s="3"/>
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:93" x14ac:dyDescent="0.2">
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:93" x14ac:dyDescent="0.2">
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:93" x14ac:dyDescent="0.2">
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
     </row>
-    <row r="18" spans="7:7">
+    <row r="18" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G18" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CG21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="3" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" customWidth="1"/>
     <col min="20" max="21" width="14.140625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="3" customWidth="1"/>
     <col min="25" max="25" width="13.5703125" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="3" customWidth="1"/>
@@ -2883,121 +2888,122 @@
     <col min="39" max="39" width="13.7109375" style="3" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="3" customWidth="1"/>
     <col min="41" max="41" width="13" style="3" customWidth="1"/>
     <col min="42" max="42" width="13.28515625" style="3" customWidth="1"/>
     <col min="43" max="43" width="14.140625" style="3" customWidth="1"/>
     <col min="44" max="44" width="13" style="3" customWidth="1"/>
     <col min="45" max="46" width="13.42578125" style="3" customWidth="1"/>
     <col min="47" max="47" width="14.85546875" style="3" customWidth="1"/>
     <col min="48" max="48" width="13" style="3" customWidth="1"/>
     <col min="49" max="50" width="13.42578125" style="4" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="13" style="4" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13.85546875" style="4" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="13.28515625" style="4" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="4" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="4" customWidth="1"/>
     <col min="59" max="59" width="13.7109375" style="4" customWidth="1"/>
     <col min="60" max="60" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
     <col min="62" max="62" width="13.42578125" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
-    <col min="66" max="66" width="12.28515625" style="4" customWidth="1"/>
-    <col min="67" max="85" width="9.140625" style="4"/>
+    <col min="66" max="66" width="13.42578125" style="4" customWidth="1"/>
+    <col min="67" max="84" width="13.7109375" style="4" customWidth="1"/>
+    <col min="85" max="85" width="9.140625" style="4"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="17.25" customHeight="1">
+    <row r="1" spans="1:68" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:67" ht="14.25" customHeight="1">
+    <row r="2" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
-      <c r="BM2" s="60" t="s">
+      <c r="BN2" s="60" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="25.5">
+    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="50" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="50" t="s">
         <v>8</v>
       </c>
@@ -3049,150 +3055,153 @@
       <c r="Y3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="Z3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="AA3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="AB3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="AC3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="AD3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="AE3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="AF3" s="51" t="s">
         <v>31</v>
       </c>
       <c r="AG3" s="48" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="AH3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="AI3" s="51" t="s">
         <v>33</v>
       </c>
       <c r="AJ3" s="51" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="52" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="AL3" s="51" t="s">
         <v>35</v>
       </c>
       <c r="AM3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="AN3" s="51" t="s">
         <v>37</v>
       </c>
       <c r="AO3" s="51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AP3" s="51" t="s">
         <v>38</v>
       </c>
       <c r="AQ3" s="51" t="s">
         <v>39</v>
       </c>
       <c r="AR3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="AS3" s="52" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="AT3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="AU3" s="51" t="s">
         <v>42</v>
       </c>
       <c r="AV3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="AW3" s="51" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AX3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="AY3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="AZ3" s="51" t="s">
         <v>46</v>
       </c>
       <c r="BA3" s="51" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="BB3" s="51" t="s">
         <v>47</v>
       </c>
       <c r="BC3" s="51" t="s">
         <v>48</v>
       </c>
       <c r="BD3" s="51" t="s">
         <v>49</v>
       </c>
       <c r="BE3" s="51" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>50</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>51</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>52</v>
       </c>
       <c r="BI3" s="51" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>53</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>54</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>112</v>
       </c>
       <c r="BM3" s="49" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:67" ht="15.75" customHeight="1">
+        <v>130</v>
+      </c>
+      <c r="BN3" s="51" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="54">
         <v>1209374</v>
       </c>
       <c r="C4" s="54">
         <v>2794803.3</v>
       </c>
       <c r="D4" s="54">
         <v>4536583.5</v>
       </c>
       <c r="E4" s="54">
         <v>7492514.9000000004</v>
       </c>
       <c r="F4" s="54">
         <v>1469455.6</v>
       </c>
       <c r="G4" s="54">
         <v>3459657.6</v>
       </c>
       <c r="H4" s="54">
         <v>5899130.5999999996</v>
       </c>
       <c r="I4" s="54">
@@ -3344,54 +3353,57 @@
       </c>
       <c r="BF4" s="54">
         <v>7452246.9000000004</v>
       </c>
       <c r="BG4" s="54">
         <v>16882556.199999999</v>
       </c>
       <c r="BH4" s="54">
         <v>26987231.300000001</v>
       </c>
       <c r="BI4" s="54">
         <v>42403123.299999997</v>
       </c>
       <c r="BJ4" s="54">
         <v>8767049.3000000007</v>
       </c>
       <c r="BK4" s="54">
         <v>19708690.199999999</v>
       </c>
       <c r="BL4" s="54">
         <v>31744353.5</v>
       </c>
       <c r="BM4" s="54">
         <v>48771970.899999999</v>
       </c>
-      <c r="BN4" s="36"/>
+      <c r="BN4" s="73">
+        <v>9399261.6999999993</v>
+      </c>
       <c r="BO4" s="36"/>
-    </row>
-    <row r="5" spans="1:67" ht="15.75" customHeight="1">
+      <c r="BP4" s="36"/>
+    </row>
+    <row r="5" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="54">
         <v>258218</v>
       </c>
       <c r="C5" s="54">
         <v>558350.69999999995</v>
       </c>
       <c r="D5" s="54">
         <v>935716.6</v>
       </c>
       <c r="E5" s="54">
         <v>1451443.5999999999</v>
       </c>
       <c r="F5" s="54">
         <v>567808.69999999995</v>
       </c>
       <c r="G5" s="54">
         <v>1305654.7</v>
       </c>
       <c r="H5" s="54">
         <v>2092955.6</v>
       </c>
       <c r="I5" s="54">
@@ -3543,54 +3555,57 @@
       </c>
       <c r="BF5" s="54">
         <v>2402094.5</v>
       </c>
       <c r="BG5" s="54">
         <v>4767951.5999999996</v>
       </c>
       <c r="BH5" s="54">
         <v>7680567</v>
       </c>
       <c r="BI5" s="54">
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ5" s="54">
         <v>2683644.9</v>
       </c>
       <c r="BK5" s="54">
         <v>5645059.4000000004</v>
       </c>
       <c r="BL5" s="54">
         <v>8950953.1999999993</v>
       </c>
       <c r="BM5" s="54">
         <v>11314498.1</v>
       </c>
-      <c r="BN5" s="36"/>
+      <c r="BN5" s="73">
+        <v>3343768.9</v>
+      </c>
       <c r="BO5" s="36"/>
-    </row>
-    <row r="6" spans="1:67" ht="15.75" customHeight="1">
+      <c r="BP5" s="36"/>
+    </row>
+    <row r="6" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="54">
         <v>2553286.4</v>
       </c>
       <c r="C6" s="54">
         <v>5358989.9000000004</v>
       </c>
       <c r="D6" s="54">
         <v>8662928</v>
       </c>
       <c r="E6" s="54">
         <v>12871558.5</v>
       </c>
       <c r="F6" s="54">
         <v>3202959.2</v>
       </c>
       <c r="G6" s="54">
         <v>6474718.5999999996</v>
       </c>
       <c r="H6" s="54">
         <v>10672853.300000001</v>
       </c>
       <c r="I6" s="54">
@@ -3742,54 +3757,57 @@
       </c>
       <c r="BF6" s="54">
         <v>16169562.4</v>
       </c>
       <c r="BG6" s="54">
         <v>30692232.5</v>
       </c>
       <c r="BH6" s="54">
         <v>50294827.800000004</v>
       </c>
       <c r="BI6" s="54">
         <v>84420088.700000003</v>
       </c>
       <c r="BJ6" s="54">
         <v>19016639.5</v>
       </c>
       <c r="BK6" s="54">
         <v>36018072.299999997</v>
       </c>
       <c r="BL6" s="54">
         <v>59029591.799999997</v>
       </c>
       <c r="BM6" s="54">
         <v>99497281.700000003</v>
       </c>
-      <c r="BN6" s="36"/>
+      <c r="BN6" s="73">
+        <v>21359327.5</v>
+      </c>
       <c r="BO6" s="36"/>
-    </row>
-    <row r="7" spans="1:67" ht="15.75" customHeight="1">
+      <c r="BP6" s="36"/>
+    </row>
+    <row r="7" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="54">
         <v>-69194.100000000006</v>
       </c>
       <c r="C7" s="54">
         <v>-196113.2</v>
       </c>
       <c r="D7" s="54">
         <v>-314041.3</v>
       </c>
       <c r="E7" s="54">
         <v>-466859.4</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
@@ -3821,54 +3839,55 @@
       <c r="AO7" s="54"/>
       <c r="AP7" s="54"/>
       <c r="AQ7" s="54"/>
       <c r="AR7" s="54"/>
       <c r="AS7" s="54"/>
       <c r="AT7" s="54"/>
       <c r="AU7" s="54"/>
       <c r="AV7" s="54"/>
       <c r="AW7" s="54"/>
       <c r="AX7" s="54"/>
       <c r="AY7" s="54"/>
       <c r="AZ7" s="54"/>
       <c r="BA7" s="54"/>
       <c r="BB7" s="54"/>
       <c r="BC7" s="54"/>
       <c r="BD7" s="54"/>
       <c r="BE7" s="54"/>
       <c r="BF7" s="54"/>
       <c r="BG7" s="54"/>
       <c r="BH7" s="54"/>
       <c r="BI7" s="54"/>
       <c r="BJ7" s="54"/>
       <c r="BK7" s="54"/>
       <c r="BL7" s="54"/>
       <c r="BM7" s="54"/>
-      <c r="BN7" s="36"/>
+      <c r="BN7" s="73"/>
       <c r="BO7" s="36"/>
-    </row>
-    <row r="8" spans="1:67" ht="15.75" customHeight="1">
+      <c r="BP7" s="36"/>
+    </row>
+    <row r="8" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="58">
         <v>4020878.4</v>
       </c>
       <c r="C8" s="58">
         <v>8712143.9000000004</v>
       </c>
       <c r="D8" s="58">
         <v>14135228.1</v>
       </c>
       <c r="E8" s="58">
         <v>21815517</v>
       </c>
       <c r="F8" s="59">
         <v>5240223.5</v>
       </c>
       <c r="G8" s="59">
         <v>11240030.899999999</v>
       </c>
       <c r="H8" s="59">
         <v>18664939.5</v>
       </c>
       <c r="I8" s="59">
@@ -4020,54 +4039,58 @@
       </c>
       <c r="BF8" s="59">
         <v>26023903.800000001</v>
       </c>
       <c r="BG8" s="59">
         <v>52342740.299999997</v>
       </c>
       <c r="BH8" s="59">
         <v>84962626.099999994</v>
       </c>
       <c r="BI8" s="59">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ8" s="59">
         <v>30467333.700000003</v>
       </c>
       <c r="BK8" s="59">
         <v>61371821.899999999</v>
       </c>
       <c r="BL8" s="59">
         <v>99724898.5</v>
       </c>
       <c r="BM8" s="59">
         <v>159583750.69999999</v>
       </c>
-      <c r="BN8" s="36"/>
+      <c r="BN8" s="59">
+        <f>BN4+BN5+BN6</f>
+        <v>34102358.100000001</v>
+      </c>
       <c r="BO8" s="36"/>
-    </row>
-    <row r="9" spans="1:67">
+      <c r="BP8" s="36"/>
+    </row>
+    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="29"/>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="30"/>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="31"/>
       <c r="R9" s="30"/>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="31"/>
       <c r="V9" s="30"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="31"/>
@@ -4089,51 +4112,51 @@
       <c r="AO9" s="31"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="31"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
       <c r="AW9" s="31"/>
       <c r="AX9" s="30"/>
       <c r="AY9" s="30"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="31"/>
       <c r="BB9" s="30"/>
       <c r="BC9" s="30"/>
       <c r="BD9" s="30"/>
       <c r="BE9" s="32"/>
       <c r="BF9" s="32"/>
       <c r="BG9" s="30"/>
       <c r="BH9" s="30"/>
       <c r="BI9" s="30"/>
       <c r="BJ9" s="32"/>
       <c r="BK9" s="30"/>
       <c r="BN9" s="36"/>
     </row>
-    <row r="10" spans="1:67" ht="43.5" customHeight="1">
+    <row r="10" spans="1:68" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>110</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="31"/>
       <c r="N10" s="30"/>
       <c r="O10" s="30"/>
       <c r="P10" s="30"/>
       <c r="Q10" s="31"/>
       <c r="R10" s="30"/>
       <c r="S10" s="30"/>
       <c r="T10" s="30"/>
       <c r="U10" s="31"/>
       <c r="V10" s="30"/>
       <c r="W10" s="30"/>
@@ -4156,65 +4179,65 @@
       <c r="AN10" s="30"/>
       <c r="AO10" s="31"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="31"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
       <c r="AW10" s="31"/>
       <c r="AX10" s="30"/>
       <c r="AY10" s="30"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="31"/>
       <c r="BB10" s="30"/>
       <c r="BC10" s="30"/>
       <c r="BD10" s="30"/>
       <c r="BE10" s="32"/>
       <c r="BF10" s="32"/>
       <c r="BG10" s="30"/>
       <c r="BH10" s="30"/>
       <c r="BI10" s="30"/>
       <c r="BJ10" s="32"/>
       <c r="BK10" s="30"/>
     </row>
-    <row r="11" spans="1:67" ht="50.25" customHeight="1">
+    <row r="11" spans="1:68" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:67" ht="49.5" customHeight="1">
+    <row r="12" spans="1:68" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
@@ -4235,53 +4258,53 @@
       <c r="AN12" s="11"/>
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="11"/>
       <c r="AS12" s="11"/>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
     </row>
-    <row r="13" spans="1:67">
+    <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
@@ -4303,51 +4326,51 @@
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
       <c r="AQ13" s="11"/>
       <c r="AR13" s="11"/>
       <c r="AS13" s="11"/>
       <c r="AT13" s="11"/>
       <c r="AU13" s="11"/>
       <c r="AV13" s="11"/>
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
     </row>
-    <row r="14" spans="1:67">
+    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -4368,51 +4391,51 @@
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="11"/>
       <c r="AT14" s="11"/>
       <c r="AU14" s="11"/>
       <c r="AV14" s="11"/>
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
     </row>
-    <row r="15" spans="1:67">
+    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -4433,51 +4456,51 @@
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
     </row>
-    <row r="16" spans="1:67">
+    <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
@@ -4498,51 +4521,51 @@
       <c r="AO16" s="11"/>
       <c r="AP16" s="11"/>
       <c r="AQ16" s="11"/>
       <c r="AR16" s="11"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="11"/>
       <c r="AU16" s="11"/>
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="11"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="11"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
       <c r="BE16" s="11"/>
       <c r="BF16" s="11"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
     </row>
-    <row r="17" spans="2:64">
+    <row r="17" spans="2:64" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
@@ -4563,51 +4586,51 @@
       <c r="AO17" s="11"/>
       <c r="AP17" s="11"/>
       <c r="AQ17" s="11"/>
       <c r="AR17" s="11"/>
       <c r="AS17" s="11"/>
       <c r="AT17" s="11"/>
       <c r="AU17" s="11"/>
       <c r="AV17" s="11"/>
       <c r="AW17" s="11"/>
       <c r="AX17" s="11"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="11"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
       <c r="BE17" s="11"/>
       <c r="BF17" s="11"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
     </row>
-    <row r="18" spans="2:64">
+    <row r="18" spans="2:64" x14ac:dyDescent="0.2">
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
@@ -4627,51 +4650,51 @@
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
       <c r="AS18" s="11"/>
       <c r="AT18" s="11"/>
       <c r="AU18" s="11"/>
       <c r="AV18" s="11"/>
       <c r="AW18" s="11"/>
       <c r="AX18" s="11"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="11"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
       <c r="BE18" s="11"/>
       <c r="BF18" s="11"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
     </row>
-    <row r="19" spans="2:64">
+    <row r="19" spans="2:64" x14ac:dyDescent="0.2">
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
       <c r="Z19" s="11"/>
@@ -4691,51 +4714,51 @@
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="11"/>
       <c r="AR19" s="11"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="11"/>
       <c r="AU19" s="11"/>
       <c r="AV19" s="11"/>
       <c r="AW19" s="11"/>
       <c r="AX19" s="11"/>
       <c r="AY19" s="11"/>
       <c r="AZ19" s="11"/>
       <c r="BA19" s="11"/>
       <c r="BB19" s="11"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
       <c r="BE19" s="11"/>
       <c r="BF19" s="11"/>
       <c r="BG19" s="11"/>
       <c r="BH19" s="11"/>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="11"/>
       <c r="BK19" s="11"/>
     </row>
-    <row r="20" spans="2:64">
+    <row r="20" spans="2:64" x14ac:dyDescent="0.2">
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="11"/>
       <c r="T20" s="11"/>
       <c r="U20" s="11"/>
       <c r="V20" s="11"/>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
       <c r="Y20" s="11"/>
       <c r="Z20" s="11"/>
@@ -4755,51 +4778,51 @@
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="11"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="11"/>
       <c r="AS20" s="11"/>
       <c r="AT20" s="11"/>
       <c r="AU20" s="11"/>
       <c r="AV20" s="11"/>
       <c r="AW20" s="11"/>
       <c r="AX20" s="11"/>
       <c r="AY20" s="11"/>
       <c r="AZ20" s="11"/>
       <c r="BA20" s="11"/>
       <c r="BB20" s="11"/>
       <c r="BC20" s="11"/>
       <c r="BD20" s="11"/>
       <c r="BE20" s="11"/>
       <c r="BF20" s="11"/>
       <c r="BG20" s="11"/>
       <c r="BH20" s="11"/>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="11"/>
       <c r="BK20" s="11"/>
     </row>
-    <row r="21" spans="2:64">
+    <row r="21" spans="2:64" x14ac:dyDescent="0.2">
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="11"/>
       <c r="O21" s="11"/>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
       <c r="R21" s="11"/>
       <c r="S21" s="11"/>
       <c r="T21" s="11"/>
       <c r="U21" s="11"/>
       <c r="V21" s="11"/>
       <c r="W21" s="11"/>
       <c r="X21" s="11"/>
       <c r="Y21" s="11"/>
       <c r="Z21" s="11"/>
@@ -4828,61 +4851,61 @@
       <c r="AW21" s="11"/>
       <c r="AX21" s="11"/>
       <c r="AY21" s="11"/>
       <c r="AZ21" s="11"/>
       <c r="BA21" s="11"/>
       <c r="BB21" s="11"/>
       <c r="BC21" s="11"/>
       <c r="BD21" s="11"/>
       <c r="BE21" s="11"/>
       <c r="BF21" s="11"/>
       <c r="BG21" s="11"/>
       <c r="BH21" s="11"/>
       <c r="BI21" s="11"/>
       <c r="BJ21" s="11"/>
       <c r="BK21" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CO28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="9" width="12.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" style="3" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="3" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="3" customWidth="1"/>
     <col min="25" max="25" width="12.7109375" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="3" customWidth="1"/>
     <col min="27" max="27" width="13.85546875" style="3" customWidth="1"/>
     <col min="28" max="29" width="14.140625" style="3" customWidth="1"/>
     <col min="30" max="30" width="11.5703125" style="3" customWidth="1"/>
     <col min="31" max="31" width="13.42578125" style="3" customWidth="1"/>
     <col min="32" max="32" width="12.85546875" style="3" customWidth="1"/>
     <col min="33" max="33" width="13.5703125" style="3" customWidth="1"/>
@@ -4898,78 +4921,78 @@
     <col min="46" max="46" width="13.28515625" style="3" customWidth="1"/>
     <col min="47" max="47" width="13.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.5703125" style="3" customWidth="1"/>
     <col min="49" max="49" width="13" style="3" customWidth="1"/>
     <col min="50" max="50" width="13.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="14.140625" style="3" customWidth="1"/>
     <col min="52" max="52" width="13" style="3" customWidth="1"/>
     <col min="53" max="54" width="13.42578125" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.85546875" style="3" customWidth="1"/>
     <col min="56" max="56" width="13" style="3" customWidth="1"/>
     <col min="57" max="58" width="13.42578125" style="4" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="13" style="4" customWidth="1"/>
     <col min="61" max="61" width="13.28515625" style="4" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.28515625" style="4" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="4" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="4" customWidth="1"/>
     <col min="67" max="67" width="13.7109375" style="4" customWidth="1"/>
     <col min="68" max="68" width="12.5703125" style="4" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="13.42578125" style="4" customWidth="1"/>
     <col min="71" max="71" width="14.5703125" style="4" customWidth="1"/>
     <col min="72" max="72" width="12.7109375" style="4" customWidth="1"/>
-    <col min="73" max="73" width="13.28515625" style="4" customWidth="1"/>
-    <col min="74" max="78" width="13" style="4" customWidth="1"/>
+    <col min="73" max="74" width="13.28515625" style="4" customWidth="1"/>
+    <col min="75" max="78" width="13" style="4" customWidth="1"/>
     <col min="79" max="81" width="11.85546875" style="4" customWidth="1"/>
     <col min="82" max="93" width="9.140625" style="4"/>
     <col min="94" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" ht="17.25" customHeight="1">
+    <row r="1" spans="1:75" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:75" ht="14.25" customHeight="1">
+    <row r="2" spans="1:75" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -4982,55 +5005,55 @@
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
-      <c r="BU2" s="60" t="s">
+      <c r="BV2" s="60" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="1:75" ht="27.75">
+    <row r="3" spans="1:75" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>58</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>59</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>60</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>61</v>
       </c>
       <c r="H3" s="50" t="s">
         <v>62</v>
       </c>
       <c r="I3" s="50" t="s">
         <v>63</v>
       </c>
@@ -5106,150 +5129,153 @@
       <c r="AG3" s="51" t="s">
         <v>24</v>
       </c>
       <c r="AH3" s="51" t="s">
         <v>25</v>
       </c>
       <c r="AI3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="AJ3" s="51" t="s">
         <v>27</v>
       </c>
       <c r="AK3" s="51" t="s">
         <v>28</v>
       </c>
       <c r="AL3" s="51" t="s">
         <v>29</v>
       </c>
       <c r="AM3" s="51" t="s">
         <v>30</v>
       </c>
       <c r="AN3" s="51" t="s">
         <v>31</v>
       </c>
       <c r="AO3" s="48" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="AP3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="AQ3" s="51" t="s">
         <v>33</v>
       </c>
       <c r="AR3" s="51" t="s">
         <v>34</v>
       </c>
       <c r="AS3" s="52" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="AT3" s="51" t="s">
         <v>35</v>
       </c>
       <c r="AU3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="AV3" s="51" t="s">
         <v>37</v>
       </c>
       <c r="AW3" s="51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AX3" s="51" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="51" t="s">
         <v>39</v>
       </c>
       <c r="AZ3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="BA3" s="52" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="BB3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="BC3" s="51" t="s">
         <v>42</v>
       </c>
       <c r="BD3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="BE3" s="51" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>45</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>46</v>
       </c>
       <c r="BI3" s="51" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>47</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>48</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>49</v>
       </c>
       <c r="BM3" s="51" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="BN3" s="51" t="s">
         <v>50</v>
       </c>
       <c r="BO3" s="51" t="s">
         <v>51</v>
       </c>
       <c r="BP3" s="51" t="s">
         <v>52</v>
       </c>
       <c r="BQ3" s="51" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="BR3" s="51" t="s">
         <v>53</v>
       </c>
       <c r="BS3" s="51" t="s">
         <v>54</v>
       </c>
       <c r="BT3" s="51" t="s">
         <v>112</v>
       </c>
       <c r="BU3" s="49" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:75" ht="15.75" customHeight="1">
+        <v>130</v>
+      </c>
+      <c r="BV3" s="51" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="4" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="61">
         <v>30.605550359679484</v>
       </c>
       <c r="C4" s="61">
         <v>31.576646034702389</v>
       </c>
       <c r="D4" s="61">
         <v>31.099401368952371</v>
       </c>
       <c r="E4" s="61">
         <v>32.757800836622913</v>
       </c>
       <c r="F4" s="61">
         <v>36.927894736945468</v>
       </c>
       <c r="G4" s="61">
         <v>36.662332744724942</v>
       </c>
       <c r="H4" s="61">
         <v>35.667680652518101</v>
       </c>
       <c r="I4" s="61">
@@ -5425,54 +5451,56 @@
       </c>
       <c r="BN4" s="61">
         <v>28.6</v>
       </c>
       <c r="BO4" s="61">
         <v>32.299999999999997</v>
       </c>
       <c r="BP4" s="61">
         <v>31.8</v>
       </c>
       <c r="BQ4" s="61">
         <v>31</v>
       </c>
       <c r="BR4" s="61">
         <v>28.8</v>
       </c>
       <c r="BS4" s="61">
         <v>32.1</v>
       </c>
       <c r="BT4" s="61">
         <v>31.8</v>
       </c>
       <c r="BU4" s="61">
         <v>30.6</v>
       </c>
-      <c r="BV4" s="36"/>
+      <c r="BV4" s="74">
+        <v>27.6</v>
+      </c>
       <c r="BW4" s="36"/>
     </row>
-    <row r="5" spans="1:75" ht="15.75" customHeight="1">
+    <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="61">
         <v>7.1626378083316631</v>
       </c>
       <c r="C5" s="61">
         <v>7.3051073193549181</v>
       </c>
       <c r="D5" s="61">
         <v>8.2194531322270201</v>
       </c>
       <c r="E5" s="61">
         <v>8.5170926419414119</v>
       </c>
       <c r="F5" s="61">
         <v>6.6771484675071271</v>
       </c>
       <c r="G5" s="61">
         <v>7.1820690896181114</v>
       </c>
       <c r="H5" s="61">
         <v>7.1193320998909231</v>
       </c>
       <c r="I5" s="61">
@@ -5648,54 +5676,56 @@
       </c>
       <c r="BN5" s="61">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO5" s="61">
         <v>9.1</v>
       </c>
       <c r="BP5" s="61">
         <v>9</v>
       </c>
       <c r="BQ5" s="61">
         <v>7.3</v>
       </c>
       <c r="BR5" s="61">
         <v>8.8000000000000007</v>
       </c>
       <c r="BS5" s="61">
         <v>9.1999999999999993</v>
       </c>
       <c r="BT5" s="61">
         <v>9</v>
       </c>
       <c r="BU5" s="61">
         <v>7.1</v>
       </c>
-      <c r="BV5" s="36"/>
+      <c r="BV5" s="74">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="BW5" s="36"/>
     </row>
-    <row r="6" spans="1:75" ht="15.75" customHeight="1">
+    <row r="6" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="61">
         <v>62.23181183198885</v>
       </c>
       <c r="C6" s="61">
         <v>61.118246645942698</v>
       </c>
       <c r="D6" s="61">
         <v>60.681145498820626</v>
       </c>
       <c r="E6" s="61">
         <v>58.725106521435677</v>
       </c>
       <c r="F6" s="61">
         <v>56.394956795547408</v>
       </c>
       <c r="G6" s="61">
         <v>56.155598165656933</v>
       </c>
       <c r="H6" s="61">
         <v>57.212987247590981</v>
       </c>
       <c r="I6" s="61">
@@ -5871,54 +5901,56 @@
       </c>
       <c r="BN6" s="63">
         <v>62.2</v>
       </c>
       <c r="BO6" s="63">
         <v>58.6</v>
       </c>
       <c r="BP6" s="63">
         <v>59.2</v>
       </c>
       <c r="BQ6" s="63">
         <v>61.7</v>
       </c>
       <c r="BR6" s="63">
         <v>62.4</v>
       </c>
       <c r="BS6" s="63">
         <v>58.7</v>
       </c>
       <c r="BT6" s="63">
         <v>59.2</v>
       </c>
       <c r="BU6" s="63">
         <v>62.3</v>
       </c>
-      <c r="BV6" s="36"/>
+      <c r="BV6" s="74">
+        <v>62.6</v>
+      </c>
       <c r="BW6" s="36"/>
     </row>
-    <row r="7" spans="1:75" ht="15.75" customHeight="1">
+    <row r="7" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="65">
         <v>100</v>
       </c>
       <c r="C7" s="65">
         <v>100</v>
       </c>
       <c r="D7" s="65">
         <v>100.00000000000001</v>
       </c>
       <c r="E7" s="65">
         <v>100</v>
       </c>
       <c r="F7" s="65">
         <v>100</v>
       </c>
       <c r="G7" s="65">
         <v>99.999999999999986</v>
       </c>
       <c r="H7" s="65">
         <v>100</v>
       </c>
       <c r="I7" s="65">
@@ -6094,54 +6126,57 @@
       </c>
       <c r="BN7" s="65">
         <v>100</v>
       </c>
       <c r="BO7" s="65">
         <v>100</v>
       </c>
       <c r="BP7" s="65">
         <v>100</v>
       </c>
       <c r="BQ7" s="65">
         <v>100</v>
       </c>
       <c r="BR7" s="65">
         <v>100</v>
       </c>
       <c r="BS7" s="65">
         <v>100</v>
       </c>
       <c r="BT7" s="65">
         <v>100</v>
       </c>
       <c r="BU7" s="65">
         <v>100</v>
       </c>
-      <c r="BV7" s="36"/>
+      <c r="BV7" s="65">
+        <f t="shared" ref="BV7" si="0">BV4+BV5+BV6</f>
+        <v>100</v>
+      </c>
       <c r="BW7" s="36"/>
     </row>
-    <row r="9" spans="1:75" ht="39.75" customHeight="1">
+    <row r="9" spans="1:75" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
@@ -6172,73 +6207,73 @@
       <c r="AV9" s="11"/>
       <c r="AW9" s="11"/>
       <c r="AX9" s="11"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="11"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
       <c r="BE9" s="11"/>
       <c r="BF9" s="11"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="11"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
       <c r="BQ9" s="11"/>
       <c r="BR9" s="11"/>
       <c r="BS9" s="11"/>
     </row>
-    <row r="10" spans="1:75" ht="48.75" customHeight="1">
+    <row r="10" spans="1:75" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
     </row>
-    <row r="11" spans="1:75" ht="50.25" customHeight="1">
+    <row r="11" spans="1:75" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
@@ -6267,53 +6302,53 @@
       <c r="AV11" s="11"/>
       <c r="AW11" s="11"/>
       <c r="AX11" s="11"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="11"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
       <c r="BE11" s="11"/>
       <c r="BF11" s="11"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
@@ -6343,51 +6378,51 @@
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
       <c r="BT12" s="11"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -6416,51 +6451,51 @@
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
       <c r="BQ13" s="11"/>
       <c r="BR13" s="11"/>
       <c r="BS13" s="11"/>
       <c r="BT13" s="11"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -6489,51 +6524,51 @@
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
       <c r="BQ14" s="11"/>
       <c r="BR14" s="11"/>
       <c r="BS14" s="11"/>
       <c r="BT14" s="11"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -6562,51 +6597,51 @@
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
       <c r="BQ15" s="11"/>
       <c r="BR15" s="11"/>
       <c r="BS15" s="11"/>
       <c r="BT15" s="11"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
@@ -6634,51 +6669,51 @@
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="11"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="11"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
       <c r="BE16" s="11"/>
       <c r="BF16" s="11"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
       <c r="BQ16" s="11"/>
       <c r="BR16" s="11"/>
       <c r="BS16" s="11"/>
     </row>
-    <row r="17" spans="2:71">
+    <row r="17" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
@@ -6706,51 +6741,51 @@
       <c r="AV17" s="11"/>
       <c r="AW17" s="11"/>
       <c r="AX17" s="11"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="11"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
       <c r="BE17" s="11"/>
       <c r="BF17" s="11"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
       <c r="BQ17" s="11"/>
       <c r="BR17" s="11"/>
       <c r="BS17" s="11"/>
     </row>
-    <row r="18" spans="2:71">
+    <row r="18" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
@@ -6778,51 +6813,51 @@
       <c r="AV18" s="11"/>
       <c r="AW18" s="11"/>
       <c r="AX18" s="11"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="11"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
       <c r="BE18" s="11"/>
       <c r="BF18" s="11"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="11"/>
       <c r="BR18" s="11"/>
       <c r="BS18" s="11"/>
     </row>
-    <row r="19" spans="2:71">
+    <row r="19" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
       <c r="Z19" s="11"/>
@@ -6850,51 +6885,51 @@
       <c r="AV19" s="11"/>
       <c r="AW19" s="11"/>
       <c r="AX19" s="11"/>
       <c r="AY19" s="11"/>
       <c r="AZ19" s="11"/>
       <c r="BA19" s="11"/>
       <c r="BB19" s="11"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
       <c r="BE19" s="11"/>
       <c r="BF19" s="11"/>
       <c r="BG19" s="11"/>
       <c r="BH19" s="11"/>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="11"/>
       <c r="BK19" s="11"/>
       <c r="BL19" s="11"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
       <c r="BQ19" s="11"/>
       <c r="BR19" s="11"/>
       <c r="BS19" s="11"/>
     </row>
-    <row r="20" spans="2:71">
+    <row r="20" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="11"/>
       <c r="T20" s="11"/>
       <c r="U20" s="11"/>
       <c r="V20" s="11"/>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
       <c r="Y20" s="11"/>
       <c r="Z20" s="11"/>
@@ -6922,72 +6957,72 @@
       <c r="AV20" s="11"/>
       <c r="AW20" s="11"/>
       <c r="AX20" s="11"/>
       <c r="AY20" s="11"/>
       <c r="AZ20" s="11"/>
       <c r="BA20" s="11"/>
       <c r="BB20" s="11"/>
       <c r="BC20" s="11"/>
       <c r="BD20" s="11"/>
       <c r="BE20" s="11"/>
       <c r="BF20" s="11"/>
       <c r="BG20" s="11"/>
       <c r="BH20" s="11"/>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="11"/>
       <c r="BK20" s="11"/>
       <c r="BL20" s="11"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
       <c r="BQ20" s="11"/>
       <c r="BR20" s="11"/>
       <c r="BS20" s="11"/>
     </row>
-    <row r="21" spans="2:71">
+    <row r="21" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B21" s="11"/>
     </row>
-    <row r="22" spans="2:71">
+    <row r="22" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="2:71">
+    <row r="23" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B23" s="11"/>
     </row>
-    <row r="24" spans="2:71">
+    <row r="24" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B24" s="11"/>
     </row>
-    <row r="25" spans="2:71">
+    <row r="25" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B25" s="11"/>
     </row>
-    <row r="26" spans="2:71">
+    <row r="26" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B26" s="11"/>
     </row>
-    <row r="27" spans="2:71">
+    <row r="27" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B27" s="11"/>
     </row>
-    <row r="28" spans="2:71">
+    <row r="28" spans="2:71" x14ac:dyDescent="0.2">
       <c r="B28" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>