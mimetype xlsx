--- v2 (2026-07-14)
+++ v3 (2026-08-03)
@@ -1,109 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="105" windowWidth="16020" windowHeight="12165" tabRatio="849"/>
+    <workbookView xWindow="-210" yWindow="120" windowWidth="27555" windowHeight="12270" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="GDP (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="GDP (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="GDP" sheetId="3" r:id="rId5"/>
     <sheet name="structure" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BU7" i="6"/>
+  <c r="BM8" i="3"/>
   <c r="BV7" i="6" l="1"/>
   <c r="BN8" i="3"/>
   <c r="K7" i="8" l="1"/>
-  <c r="J7" i="8"/>
-[...2 lines deleted...]
-  <c r="G7" i="8"/>
+  <c r="J7"/>
+  <c r="I7"/>
+  <c r="H7"/>
+  <c r="G7"/>
   <c r="I8" i="7" l="1"/>
-  <c r="H8" i="7"/>
-[...13 lines deleted...]
-  <c r="B5" i="7"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
+  <c r="I5"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="F5"/>
+  <c r="E5"/>
+  <c r="D5"/>
+  <c r="C5"/>
+  <c r="B5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="135">
   <si>
     <t>+7 7172 749792</t>
   </si>
   <si>
     <t>1 quarter 2010 year</t>
   </si>
   <si>
     <t>1 half-year 2010 year</t>
   </si>
   <si>
     <t>9 month 2010 year</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
     <t>1 quarter 2011 year</t>
   </si>
   <si>
     <t>1 half-year 2011 year</t>
   </si>
   <si>
     <t>9 month 2011 year</t>
   </si>
   <si>
@@ -600,125 +602,129 @@
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2020 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
   <si>
+    <t>YermagambetovaA.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 quarter 2026 year</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+      <t xml:space="preserve">The data for 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>4)</t>
+      <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> preliminary data.</t>
+      <t xml:space="preserve">The data 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-    <t>1 quarter 2026 year</t>
+    <t>GDP by income method according to the 2008 SNA is not calculated by region.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -885,51 +891,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1067,97 +1073,101 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="2"/>
     <cellStyle name="Обычный 14" xfId="3"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1044;&#1077;&#1087;&#1072;&#1088;&#1090;&#1072;&#1084;&#1077;&#1085;&#1090;%20&#1085;&#1072;&#1094;&#1080;&#1086;&#1085;&#1072;&#1083;&#1100;&#1085;&#1099;&#1093;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;/&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1095;&#1077;&#1090;&#1086;&#1074;%20&#1088;&#1072;&#1089;&#1087;&#1088;&#1077;&#1076;&#1077;&#1083;&#1077;&#1085;&#1080;&#1103;%20&#1080;%20&#1080;&#1089;&#1087;&#1086;&#1083;&#1100;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;/1.%20&#1048;&#1085;&#1076;&#1080;&#1088;&#1072;/&#1042;&#1042;&#1055;%20&#1084;&#1076;/&#1042;&#1042;&#1055;_&#1076;&#1086;&#1093;&#1086;&#1076;_9%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;_2025/&#1087;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;&#1094;&#1080;&#1103;/&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1088;&#1103;&#1076;_new+/rus/1%20&#1054;&#1087;&#1083;&#1072;&#1090;&#1072;%20&#1090;&#1088;&#1091;&#1076;&#1072;%20&#1074;%20&#1089;&#1095;&#1077;&#1090;&#1077;%20&#1086;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/public/Users/a.yermagambetova/Downloads/1.%20&#1042;&#1042;&#1055;%20&#1084;&#1077;&#1090;&#1086;&#1076;&#1086;&#1084;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ"/>
       <sheetName val="ОКЭД (ГК РК 03-2003)"/>
       <sheetName val="ОКЭД (НК РК 03-2007)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="25">
           <cell r="B25">
             <v>22171.3</v>
           </cell>
           <cell r="C25">
             <v>36399.4</v>
           </cell>
           <cell r="D25">
             <v>478723</v>
           </cell>
           <cell r="E25">
             <v>13273.6</v>
           </cell>
@@ -1167,51 +1177,51 @@
           <cell r="G25">
             <v>378109.7</v>
           </cell>
           <cell r="H25">
             <v>550256.19999999995</v>
           </cell>
           <cell r="I25">
             <v>645215.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3">
         <row r="26">
           <cell r="B26">
             <v>654049.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ 1990-1997"/>
       <sheetName val="ОКЭД (ГК РК 03-2003) 1998-2006"/>
       <sheetName val="2007-2009"/>
       <sheetName val="2010-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="26">
           <cell r="B26">
             <v>-416.1</v>
           </cell>
           <cell r="C26">
             <v>-2054.1999999999998</v>
           </cell>
           <cell r="D26">
             <v>-63793.1</v>
           </cell>
           <cell r="E26">
             <v>-1933.3</v>
@@ -1315,86 +1325,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1526,750 +1534,752 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="84" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B2" s="13">
         <v>111307</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="74.25" customHeight="1">
       <c r="A7" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="16" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="18"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="18" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
       <c r="A12" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" ht="30.75" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
+    <row r="14" spans="1:2" ht="18" customHeight="1">
+      <c r="A14" s="77" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="71" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="76"/>
+    <row r="15" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A15" s="78"/>
       <c r="B15" s="71" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="77"/>
+    <row r="16" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A16" s="79"/>
       <c r="B16" s="71" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B18" s="70">
-        <v>46203</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>89</v>
       </c>
       <c r="B19" s="70">
-        <v>46237</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2">
       <c r="A21" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="68" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
       <c r="A22" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="69" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:2">
       <c r="A23" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
       <c r="A24" s="67"/>
       <c r="B24" s="67"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2">
       <c r="A25" s="67"/>
       <c r="B25" s="67"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:2">
       <c r="A26" s="67"/>
       <c r="B26" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="99" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="20" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="20" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="20" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="20" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="8"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="9" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="8"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:2">
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:2">
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="21" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="4"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="78" t="s">
+    <row r="3" spans="1:9" s="4" customFormat="1">
+      <c r="A3" s="80"/>
+      <c r="B3" s="80" t="s">
         <v>114</v>
       </c>
-      <c r="C3" s="78"/>
-[...1 lines deleted...]
-      <c r="E3" s="78" t="s">
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80" t="s">
         <v>115</v>
       </c>
-      <c r="F3" s="78"/>
-[...5 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1">
+      <c r="A4" s="80"/>
       <c r="B4" s="22">
         <v>1990</v>
       </c>
       <c r="C4" s="22">
         <v>1991</v>
       </c>
       <c r="D4" s="22">
         <v>1992</v>
       </c>
       <c r="E4" s="22">
         <v>1993</v>
       </c>
       <c r="F4" s="22">
         <v>1994</v>
       </c>
       <c r="G4" s="22">
         <v>1995</v>
       </c>
       <c r="H4" s="22">
         <v>1996</v>
       </c>
       <c r="I4" s="22">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="4" customFormat="1">
       <c r="A5" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B5" s="37">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
       <c r="C5" s="37">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
       <c r="D5" s="37">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
       <c r="E5" s="37">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
       <c r="F5" s="37">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
       <c r="G5" s="37">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
       <c r="H5" s="37">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
       <c r="I5" s="37">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="4" customFormat="1">
       <c r="A6" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B6" s="24">
         <v>2665.7000000000007</v>
       </c>
       <c r="C6" s="24">
         <v>5314.9000000000015</v>
       </c>
       <c r="D6" s="24">
         <v>141091.40000000002</v>
       </c>
       <c r="E6" s="24">
         <v>2904.8999999999996</v>
       </c>
       <c r="F6" s="24">
         <v>49645.30000000001</v>
       </c>
       <c r="G6" s="24">
         <v>77177.3</v>
       </c>
       <c r="H6" s="24">
         <v>107826.49999999999</v>
       </c>
       <c r="I6" s="24">
         <v>126907.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="22.5">
       <c r="A7" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B7" s="24">
         <v>23033.5</v>
       </c>
       <c r="C7" s="24">
         <v>44148.800000000003</v>
       </c>
       <c r="D7" s="24">
         <v>597874.80000000005</v>
       </c>
       <c r="E7" s="24">
         <v>13244.599999999999</v>
       </c>
       <c r="F7" s="24">
         <v>224507</v>
       </c>
       <c r="G7" s="24">
         <v>558903</v>
       </c>
       <c r="H7" s="24">
         <v>757667</v>
       </c>
       <c r="I7" s="24">
         <v>900019.5</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="4" customFormat="1">
       <c r="A8" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
       <c r="C8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
       <c r="D8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
       <c r="E8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
       <c r="F8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
       <c r="G8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
       <c r="H8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
       <c r="I8" s="24">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="4" customFormat="1">
       <c r="A9" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B9" s="28">
         <v>47870.5</v>
       </c>
       <c r="C9" s="28">
         <v>85863.1</v>
       </c>
       <c r="D9" s="28">
         <v>1217689.2000000002</v>
       </c>
       <c r="E9" s="28">
         <v>29423.1</v>
       </c>
       <c r="F9" s="28">
         <v>423468.80000000005</v>
       </c>
       <c r="G9" s="28">
         <v>1014190</v>
       </c>
       <c r="H9" s="28">
         <v>1415749.7</v>
       </c>
       <c r="I9" s="28">
         <v>1672142.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="38"/>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="39"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="4" customFormat="1">
       <c r="A11" s="3"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="4" customFormat="1">
       <c r="A12" s="3"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="4" customFormat="1">
       <c r="A13" s="3"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO18"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:93">
       <c r="A1" s="47" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:93" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:93" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="33" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="3" spans="1:93" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:93" s="41" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="45"/>
       <c r="B3" s="46">
         <v>1998</v>
       </c>
       <c r="C3" s="46">
         <v>1999</v>
       </c>
       <c r="D3" s="46">
         <v>2000</v>
       </c>
       <c r="E3" s="46">
         <v>2001</v>
       </c>
       <c r="F3" s="46">
         <v>2002</v>
       </c>
       <c r="G3" s="46">
         <v>2003</v>
       </c>
       <c r="H3" s="46">
         <v>2004</v>
       </c>
       <c r="I3" s="46">
         <v>2005</v>
       </c>
@@ -2321,276 +2331,276 @@
       <c r="BQ3" s="42"/>
       <c r="BR3" s="42"/>
       <c r="BS3" s="42"/>
       <c r="BT3" s="42"/>
       <c r="BU3" s="42"/>
       <c r="BV3" s="42"/>
       <c r="BW3" s="42"/>
       <c r="BX3" s="42"/>
       <c r="BY3" s="42"/>
       <c r="BZ3" s="42"/>
       <c r="CA3" s="42"/>
       <c r="CB3" s="42"/>
       <c r="CC3" s="42"/>
       <c r="CD3" s="42"/>
       <c r="CE3" s="42"/>
       <c r="CF3" s="42"/>
       <c r="CG3" s="42"/>
       <c r="CH3" s="42"/>
       <c r="CI3" s="42"/>
       <c r="CJ3" s="42"/>
       <c r="CK3" s="42"/>
       <c r="CL3" s="42"/>
       <c r="CM3" s="42"/>
       <c r="CN3" s="42"/>
     </row>
-    <row r="4" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:93">
       <c r="A4" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="37">
         <v>654049.30000000005</v>
       </c>
       <c r="C4" s="37">
         <v>718624.3</v>
       </c>
       <c r="D4" s="37">
         <v>931774.6</v>
       </c>
       <c r="E4" s="37">
         <v>1167110</v>
       </c>
       <c r="F4" s="37">
         <v>1237247</v>
       </c>
       <c r="G4" s="37">
         <v>1517919</v>
       </c>
       <c r="H4" s="37">
         <v>1955071.7</v>
       </c>
       <c r="I4" s="37">
         <v>2507682.7999999998</v>
       </c>
       <c r="J4" s="37">
         <v>3228965.6</v>
       </c>
       <c r="K4" s="37">
         <v>4433689.7</v>
       </c>
       <c r="L4" s="37">
         <v>5258583.3</v>
       </c>
       <c r="M4" s="37">
         <v>5765398.7000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:93">
       <c r="A5" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="24">
         <v>149693.29999999999</v>
       </c>
       <c r="C5" s="24">
         <v>167932</v>
       </c>
       <c r="D5" s="24">
         <v>253989.4</v>
       </c>
       <c r="E5" s="24">
         <v>320743.59999999963</v>
       </c>
       <c r="F5" s="24">
         <v>382240.79999999981</v>
       </c>
       <c r="G5" s="24">
         <v>449687.9</v>
       </c>
       <c r="H5" s="24">
         <v>538963.69999999995</v>
       </c>
       <c r="I5" s="24">
         <v>763322.4</v>
       </c>
       <c r="J5" s="24">
         <v>805518</v>
       </c>
       <c r="K5" s="24">
         <v>1146145.8</v>
       </c>
       <c r="L5" s="24">
         <v>1367242</v>
       </c>
       <c r="M5" s="24">
         <v>1043466.1</v>
       </c>
     </row>
-    <row r="6" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:93">
       <c r="A6" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="24">
         <v>929520.89999999991</v>
       </c>
       <c r="C6" s="24">
         <v>1129900</v>
       </c>
       <c r="D6" s="24">
         <v>1414137.6</v>
       </c>
       <c r="E6" s="24">
         <v>1762739.7000000002</v>
       </c>
       <c r="F6" s="24">
         <v>2156789.5</v>
       </c>
       <c r="G6" s="24">
         <v>2644368.4</v>
       </c>
       <c r="H6" s="24">
         <v>3376098.9</v>
       </c>
       <c r="I6" s="24">
         <v>4319588.3</v>
       </c>
       <c r="J6" s="24">
         <v>6179247.5999999996</v>
       </c>
       <c r="K6" s="24">
         <v>7269958.5</v>
       </c>
       <c r="L6" s="24">
         <v>9427093.8999999985</v>
       </c>
       <c r="M6" s="24">
         <v>10198782.199999999</v>
       </c>
     </row>
-    <row r="7" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:93">
       <c r="A7" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="24">
         <v>-10370.4</v>
       </c>
       <c r="C7" s="24">
         <v>-18660.599999999999</v>
       </c>
       <c r="D7" s="24">
         <v>-23660</v>
       </c>
       <c r="E7" s="24">
         <v>-37339.5</v>
       </c>
       <c r="F7" s="24">
         <v>-55702.8</v>
       </c>
       <c r="G7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
       <c r="H7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
       <c r="I7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!I27</f>
         <v>-165700.70000000001</v>
       </c>
       <c r="J7" s="24">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!J27</f>
         <v>-306033.90000000002</v>
       </c>
       <c r="K7" s="24">
         <f>'[2]2007-2009'!$E$26</f>
         <v>-613954.80000000005</v>
       </c>
       <c r="L7" s="24">
         <v>-751369.6</v>
       </c>
       <c r="M7" s="24">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:93">
       <c r="A8" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="28">
         <v>1733263.5</v>
       </c>
       <c r="C8" s="28">
         <v>2016456.3</v>
       </c>
       <c r="D8" s="28">
         <v>2599901.6</v>
       </c>
       <c r="E8" s="28">
         <v>3250593.3</v>
       </c>
       <c r="F8" s="28">
         <v>3776277.3</v>
       </c>
       <c r="G8" s="28">
         <v>4611975.3</v>
       </c>
       <c r="H8" s="28">
         <v>5870134.2999999998</v>
       </c>
       <c r="I8" s="28">
         <v>7590593.5</v>
       </c>
       <c r="J8" s="28">
         <v>10213731.199999999</v>
       </c>
       <c r="K8" s="28">
         <v>12849794</v>
       </c>
       <c r="L8" s="28">
         <v>16052919.199999999</v>
       </c>
       <c r="M8" s="28">
         <v>17007647</v>
       </c>
     </row>
-    <row r="9" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:93">
       <c r="A9" s="29"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
     </row>
-    <row r="10" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:93" s="4" customFormat="1">
       <c r="A10" s="3"/>
       <c r="B10" s="44"/>
       <c r="C10" s="44"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="44"/>
       <c r="G10" s="44"/>
       <c r="H10" s="44"/>
       <c r="I10" s="44"/>
       <c r="J10" s="44"/>
       <c r="K10" s="44"/>
       <c r="L10" s="44"/>
       <c r="M10" s="44"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
@@ -2619,51 +2629,51 @@
       <c r="BR10" s="3"/>
       <c r="BS10" s="3"/>
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
       <c r="CH10" s="3"/>
       <c r="CI10" s="3"/>
       <c r="CJ10" s="3"/>
       <c r="CK10" s="3"/>
       <c r="CL10" s="3"/>
       <c r="CM10" s="3"/>
       <c r="CN10" s="3"/>
       <c r="CO10" s="3"/>
     </row>
-    <row r="11" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:93" s="4" customFormat="1">
       <c r="A11" s="3"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AT11" s="3"/>
       <c r="AU11" s="3"/>
@@ -2692,51 +2702,51 @@
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
     </row>
-    <row r="12" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:93" s="4" customFormat="1">
       <c r="A12" s="3"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
@@ -2765,114 +2775,114 @@
       <c r="BR12" s="3"/>
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
       <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
       <c r="CH12" s="3"/>
       <c r="CI12" s="3"/>
       <c r="CJ12" s="3"/>
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
-    <row r="13" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:93">
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
     </row>
-    <row r="14" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:93">
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
     </row>
-    <row r="15" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:93">
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
     </row>
-    <row r="18" spans="7:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="7:7">
       <c r="G18" s="36"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CG21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="3" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="3" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" customWidth="1"/>
     <col min="20" max="21" width="14.140625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="3" customWidth="1"/>
     <col min="25" max="25" width="13.5703125" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="3" customWidth="1"/>
@@ -2883,74 +2893,74 @@
     <col min="34" max="34" width="13.5703125" style="3" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="13.140625" style="3" customWidth="1"/>
     <col min="37" max="37" width="12.7109375" style="3" customWidth="1"/>
     <col min="38" max="38" width="13.28515625" style="3" customWidth="1"/>
     <col min="39" max="39" width="13.7109375" style="3" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="3" customWidth="1"/>
     <col min="41" max="41" width="13" style="3" customWidth="1"/>
     <col min="42" max="42" width="13.28515625" style="3" customWidth="1"/>
     <col min="43" max="43" width="14.140625" style="3" customWidth="1"/>
     <col min="44" max="44" width="13" style="3" customWidth="1"/>
     <col min="45" max="46" width="13.42578125" style="3" customWidth="1"/>
     <col min="47" max="47" width="14.85546875" style="3" customWidth="1"/>
     <col min="48" max="48" width="13" style="3" customWidth="1"/>
     <col min="49" max="50" width="13.42578125" style="4" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="13" style="4" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13.85546875" style="4" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="13.28515625" style="4" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="4" customWidth="1"/>
     <col min="58" max="58" width="12.7109375" style="4" customWidth="1"/>
     <col min="59" max="59" width="13.7109375" style="4" customWidth="1"/>
     <col min="60" max="60" width="13.140625" style="4" bestFit="1" customWidth="1"/>
-    <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
+    <col min="61" max="61" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="13.42578125" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.140625" style="4" bestFit="1" customWidth="1"/>
-    <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
+    <col min="65" max="65" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="13.42578125" style="4" customWidth="1"/>
     <col min="67" max="84" width="13.7109375" style="4" customWidth="1"/>
     <col min="85" max="85" width="9.140625" style="4"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:68" ht="17.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:68" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -2959,51 +2969,51 @@
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="BN2" s="60" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:68" ht="25.5">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="50" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="50" t="s">
         <v>8</v>
       </c>
@@ -3151,57 +3161,57 @@
       <c r="BE3" s="51" t="s">
         <v>118</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>50</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>51</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>52</v>
       </c>
       <c r="BI3" s="51" t="s">
         <v>119</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>53</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>54</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>112</v>
       </c>
       <c r="BM3" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN3" s="51" t="s">
         <v>130</v>
       </c>
-      <c r="BN3" s="51" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:68" ht="15.75" customHeight="1">
       <c r="A4" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="54">
         <v>1209374</v>
       </c>
       <c r="C4" s="54">
         <v>2794803.3</v>
       </c>
       <c r="D4" s="54">
         <v>4536583.5</v>
       </c>
       <c r="E4" s="54">
         <v>7492514.9000000004</v>
       </c>
       <c r="F4" s="54">
         <v>1469455.6</v>
       </c>
       <c r="G4" s="54">
         <v>3459657.6</v>
       </c>
       <c r="H4" s="54">
         <v>5899130.5999999996</v>
       </c>
       <c r="I4" s="54">
@@ -3350,60 +3360,60 @@
       </c>
       <c r="BE4" s="54">
         <v>36821377.299999997</v>
       </c>
       <c r="BF4" s="54">
         <v>7452246.9000000004</v>
       </c>
       <c r="BG4" s="54">
         <v>16882556.199999999</v>
       </c>
       <c r="BH4" s="54">
         <v>26987231.300000001</v>
       </c>
       <c r="BI4" s="54">
         <v>42403123.299999997</v>
       </c>
       <c r="BJ4" s="54">
         <v>8767049.3000000007</v>
       </c>
       <c r="BK4" s="54">
         <v>19708690.199999999</v>
       </c>
       <c r="BL4" s="54">
         <v>31744353.5</v>
       </c>
-      <c r="BM4" s="54">
-        <v>48771970.899999999</v>
+      <c r="BM4" s="76">
+        <v>49384094.700000003</v>
       </c>
       <c r="BN4" s="73">
         <v>9399261.6999999993</v>
       </c>
       <c r="BO4" s="36"/>
       <c r="BP4" s="36"/>
     </row>
-    <row r="5" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:68" ht="15.75" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="54">
         <v>258218</v>
       </c>
       <c r="C5" s="54">
         <v>558350.69999999995</v>
       </c>
       <c r="D5" s="54">
         <v>935716.6</v>
       </c>
       <c r="E5" s="54">
         <v>1451443.5999999999</v>
       </c>
       <c r="F5" s="54">
         <v>567808.69999999995</v>
       </c>
       <c r="G5" s="54">
         <v>1305654.7</v>
       </c>
       <c r="H5" s="54">
         <v>2092955.6</v>
       </c>
       <c r="I5" s="54">
@@ -3552,60 +3562,60 @@
       </c>
       <c r="BE5" s="54">
         <v>10015855.6</v>
       </c>
       <c r="BF5" s="54">
         <v>2402094.5</v>
       </c>
       <c r="BG5" s="54">
         <v>4767951.5999999996</v>
       </c>
       <c r="BH5" s="54">
         <v>7680567</v>
       </c>
       <c r="BI5" s="54">
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ5" s="54">
         <v>2683644.9</v>
       </c>
       <c r="BK5" s="54">
         <v>5645059.4000000004</v>
       </c>
       <c r="BL5" s="54">
         <v>8950953.1999999993</v>
       </c>
-      <c r="BM5" s="54">
+      <c r="BM5" s="76">
         <v>11314498.1</v>
       </c>
       <c r="BN5" s="73">
         <v>3343768.9</v>
       </c>
       <c r="BO5" s="36"/>
       <c r="BP5" s="36"/>
     </row>
-    <row r="6" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:68" ht="15.75" customHeight="1">
       <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="54">
         <v>2553286.4</v>
       </c>
       <c r="C6" s="54">
         <v>5358989.9000000004</v>
       </c>
       <c r="D6" s="54">
         <v>8662928</v>
       </c>
       <c r="E6" s="54">
         <v>12871558.5</v>
       </c>
       <c r="F6" s="54">
         <v>3202959.2</v>
       </c>
       <c r="G6" s="54">
         <v>6474718.5999999996</v>
       </c>
       <c r="H6" s="54">
         <v>10672853.300000001</v>
       </c>
       <c r="I6" s="54">
@@ -3754,60 +3764,60 @@
       </c>
       <c r="BE6" s="54">
         <v>72605056.799999997</v>
       </c>
       <c r="BF6" s="54">
         <v>16169562.4</v>
       </c>
       <c r="BG6" s="54">
         <v>30692232.5</v>
       </c>
       <c r="BH6" s="54">
         <v>50294827.800000004</v>
       </c>
       <c r="BI6" s="54">
         <v>84420088.700000003</v>
       </c>
       <c r="BJ6" s="54">
         <v>19016639.5</v>
       </c>
       <c r="BK6" s="54">
         <v>36018072.299999997</v>
       </c>
       <c r="BL6" s="54">
         <v>59029591.799999997</v>
       </c>
-      <c r="BM6" s="54">
-        <v>99497281.700000003</v>
+      <c r="BM6" s="76">
+        <v>98909960.099999994</v>
       </c>
       <c r="BN6" s="73">
         <v>21359327.5</v>
       </c>
       <c r="BO6" s="36"/>
       <c r="BP6" s="36"/>
     </row>
-    <row r="7" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:68" ht="15.75" customHeight="1">
       <c r="A7" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="54">
         <v>-69194.100000000006</v>
       </c>
       <c r="C7" s="54">
         <v>-196113.2</v>
       </c>
       <c r="D7" s="54">
         <v>-314041.3</v>
       </c>
       <c r="E7" s="54">
         <v>-466859.4</v>
       </c>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
@@ -3838,56 +3848,55 @@
       <c r="AN7" s="54"/>
       <c r="AO7" s="54"/>
       <c r="AP7" s="54"/>
       <c r="AQ7" s="54"/>
       <c r="AR7" s="54"/>
       <c r="AS7" s="54"/>
       <c r="AT7" s="54"/>
       <c r="AU7" s="54"/>
       <c r="AV7" s="54"/>
       <c r="AW7" s="54"/>
       <c r="AX7" s="54"/>
       <c r="AY7" s="54"/>
       <c r="AZ7" s="54"/>
       <c r="BA7" s="54"/>
       <c r="BB7" s="54"/>
       <c r="BC7" s="54"/>
       <c r="BD7" s="54"/>
       <c r="BE7" s="54"/>
       <c r="BF7" s="54"/>
       <c r="BG7" s="54"/>
       <c r="BH7" s="54"/>
       <c r="BI7" s="54"/>
       <c r="BJ7" s="54"/>
       <c r="BK7" s="54"/>
       <c r="BL7" s="54"/>
-      <c r="BM7" s="54"/>
+      <c r="BM7" s="76"/>
       <c r="BN7" s="73"/>
-      <c r="BO7" s="36"/>
       <c r="BP7" s="36"/>
     </row>
-    <row r="8" spans="1:68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:68" ht="15.75" customHeight="1">
       <c r="A8" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="58">
         <v>4020878.4</v>
       </c>
       <c r="C8" s="58">
         <v>8712143.9000000004</v>
       </c>
       <c r="D8" s="58">
         <v>14135228.1</v>
       </c>
       <c r="E8" s="58">
         <v>21815517</v>
       </c>
       <c r="F8" s="59">
         <v>5240223.5</v>
       </c>
       <c r="G8" s="59">
         <v>11240030.899999999</v>
       </c>
       <c r="H8" s="59">
         <v>18664939.5</v>
       </c>
       <c r="I8" s="59">
@@ -4036,61 +4045,62 @@
       </c>
       <c r="BE8" s="59">
         <v>119442289.69999999</v>
       </c>
       <c r="BF8" s="59">
         <v>26023903.800000001</v>
       </c>
       <c r="BG8" s="59">
         <v>52342740.299999997</v>
       </c>
       <c r="BH8" s="59">
         <v>84962626.099999994</v>
       </c>
       <c r="BI8" s="59">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ8" s="59">
         <v>30467333.700000003</v>
       </c>
       <c r="BK8" s="59">
         <v>61371821.899999999</v>
       </c>
       <c r="BL8" s="59">
         <v>99724898.5</v>
       </c>
-      <c r="BM8" s="59">
-        <v>159583750.69999999</v>
+      <c r="BM8" s="58">
+        <f>BM4+BM5+BM6</f>
+        <v>159608552.90000001</v>
       </c>
       <c r="BN8" s="59">
         <f>BN4+BN5+BN6</f>
         <v>34102358.100000001</v>
       </c>
       <c r="BO8" s="36"/>
       <c r="BP8" s="36"/>
     </row>
-    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:68">
       <c r="A9" s="29"/>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="30"/>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="31"/>
       <c r="R9" s="30"/>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="31"/>
       <c r="V9" s="30"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="31"/>
@@ -4112,51 +4122,51 @@
       <c r="AO9" s="31"/>
       <c r="AP9" s="30"/>
       <c r="AQ9" s="30"/>
       <c r="AR9" s="30"/>
       <c r="AS9" s="31"/>
       <c r="AT9" s="30"/>
       <c r="AU9" s="30"/>
       <c r="AV9" s="30"/>
       <c r="AW9" s="31"/>
       <c r="AX9" s="30"/>
       <c r="AY9" s="30"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="31"/>
       <c r="BB9" s="30"/>
       <c r="BC9" s="30"/>
       <c r="BD9" s="30"/>
       <c r="BE9" s="32"/>
       <c r="BF9" s="32"/>
       <c r="BG9" s="30"/>
       <c r="BH9" s="30"/>
       <c r="BI9" s="30"/>
       <c r="BJ9" s="32"/>
       <c r="BK9" s="30"/>
       <c r="BN9" s="36"/>
     </row>
-    <row r="10" spans="1:68" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:68" ht="43.5" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>110</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="31"/>
       <c r="N10" s="30"/>
       <c r="O10" s="30"/>
       <c r="P10" s="30"/>
       <c r="Q10" s="31"/>
       <c r="R10" s="30"/>
       <c r="S10" s="30"/>
       <c r="T10" s="30"/>
       <c r="U10" s="31"/>
       <c r="V10" s="30"/>
       <c r="W10" s="30"/>
@@ -4179,65 +4189,65 @@
       <c r="AN10" s="30"/>
       <c r="AO10" s="31"/>
       <c r="AP10" s="30"/>
       <c r="AQ10" s="30"/>
       <c r="AR10" s="30"/>
       <c r="AS10" s="31"/>
       <c r="AT10" s="30"/>
       <c r="AU10" s="30"/>
       <c r="AV10" s="30"/>
       <c r="AW10" s="31"/>
       <c r="AX10" s="30"/>
       <c r="AY10" s="30"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="31"/>
       <c r="BB10" s="30"/>
       <c r="BC10" s="30"/>
       <c r="BD10" s="30"/>
       <c r="BE10" s="32"/>
       <c r="BF10" s="32"/>
       <c r="BG10" s="30"/>
       <c r="BH10" s="30"/>
       <c r="BI10" s="30"/>
       <c r="BJ10" s="32"/>
       <c r="BK10" s="30"/>
     </row>
-    <row r="11" spans="1:68" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:68" ht="50.25" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:68" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:68" ht="49.5" customHeight="1">
       <c r="A12" s="35" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
@@ -4258,54 +4268,52 @@
       <c r="AN12" s="11"/>
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="11"/>
       <c r="AS12" s="11"/>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
     </row>
-    <row r="13" spans="1:68" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="13" spans="1:68">
+      <c r="A13" s="35"/>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -4326,51 +4334,51 @@
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
       <c r="AQ13" s="11"/>
       <c r="AR13" s="11"/>
       <c r="AS13" s="11"/>
       <c r="AT13" s="11"/>
       <c r="AU13" s="11"/>
       <c r="AV13" s="11"/>
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
     </row>
-    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:68">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -4391,51 +4399,51 @@
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="11"/>
       <c r="AT14" s="11"/>
       <c r="AU14" s="11"/>
       <c r="AV14" s="11"/>
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
     </row>
-    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:68">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -4456,51 +4464,51 @@
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
     </row>
-    <row r="16" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:68">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
@@ -4521,51 +4529,51 @@
       <c r="AO16" s="11"/>
       <c r="AP16" s="11"/>
       <c r="AQ16" s="11"/>
       <c r="AR16" s="11"/>
       <c r="AS16" s="11"/>
       <c r="AT16" s="11"/>
       <c r="AU16" s="11"/>
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="11"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="11"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
       <c r="BE16" s="11"/>
       <c r="BF16" s="11"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
     </row>
-    <row r="17" spans="2:64" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:64">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
@@ -4586,51 +4594,51 @@
       <c r="AO17" s="11"/>
       <c r="AP17" s="11"/>
       <c r="AQ17" s="11"/>
       <c r="AR17" s="11"/>
       <c r="AS17" s="11"/>
       <c r="AT17" s="11"/>
       <c r="AU17" s="11"/>
       <c r="AV17" s="11"/>
       <c r="AW17" s="11"/>
       <c r="AX17" s="11"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="11"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
       <c r="BE17" s="11"/>
       <c r="BF17" s="11"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
     </row>
-    <row r="18" spans="2:64" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:64">
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
@@ -4650,51 +4658,51 @@
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
       <c r="AQ18" s="11"/>
       <c r="AR18" s="11"/>
       <c r="AS18" s="11"/>
       <c r="AT18" s="11"/>
       <c r="AU18" s="11"/>
       <c r="AV18" s="11"/>
       <c r="AW18" s="11"/>
       <c r="AX18" s="11"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="11"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
       <c r="BE18" s="11"/>
       <c r="BF18" s="11"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
     </row>
-    <row r="19" spans="2:64" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:64">
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
       <c r="Z19" s="11"/>
@@ -4714,51 +4722,51 @@
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
       <c r="AQ19" s="11"/>
       <c r="AR19" s="11"/>
       <c r="AS19" s="11"/>
       <c r="AT19" s="11"/>
       <c r="AU19" s="11"/>
       <c r="AV19" s="11"/>
       <c r="AW19" s="11"/>
       <c r="AX19" s="11"/>
       <c r="AY19" s="11"/>
       <c r="AZ19" s="11"/>
       <c r="BA19" s="11"/>
       <c r="BB19" s="11"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
       <c r="BE19" s="11"/>
       <c r="BF19" s="11"/>
       <c r="BG19" s="11"/>
       <c r="BH19" s="11"/>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="11"/>
       <c r="BK19" s="11"/>
     </row>
-    <row r="20" spans="2:64" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:64">
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="11"/>
       <c r="T20" s="11"/>
       <c r="U20" s="11"/>
       <c r="V20" s="11"/>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
       <c r="Y20" s="11"/>
       <c r="Z20" s="11"/>
@@ -4778,51 +4786,51 @@
       <c r="AN20" s="11"/>
       <c r="AO20" s="11"/>
       <c r="AP20" s="11"/>
       <c r="AQ20" s="11"/>
       <c r="AR20" s="11"/>
       <c r="AS20" s="11"/>
       <c r="AT20" s="11"/>
       <c r="AU20" s="11"/>
       <c r="AV20" s="11"/>
       <c r="AW20" s="11"/>
       <c r="AX20" s="11"/>
       <c r="AY20" s="11"/>
       <c r="AZ20" s="11"/>
       <c r="BA20" s="11"/>
       <c r="BB20" s="11"/>
       <c r="BC20" s="11"/>
       <c r="BD20" s="11"/>
       <c r="BE20" s="11"/>
       <c r="BF20" s="11"/>
       <c r="BG20" s="11"/>
       <c r="BH20" s="11"/>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="11"/>
       <c r="BK20" s="11"/>
     </row>
-    <row r="21" spans="2:64" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:64">
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="11"/>
       <c r="O21" s="11"/>
       <c r="P21" s="11"/>
       <c r="Q21" s="11"/>
       <c r="R21" s="11"/>
       <c r="S21" s="11"/>
       <c r="T21" s="11"/>
       <c r="U21" s="11"/>
       <c r="V21" s="11"/>
       <c r="W21" s="11"/>
       <c r="X21" s="11"/>
       <c r="Y21" s="11"/>
       <c r="Z21" s="11"/>
@@ -4851,61 +4859,61 @@
       <c r="AW21" s="11"/>
       <c r="AX21" s="11"/>
       <c r="AY21" s="11"/>
       <c r="AZ21" s="11"/>
       <c r="BA21" s="11"/>
       <c r="BB21" s="11"/>
       <c r="BC21" s="11"/>
       <c r="BD21" s="11"/>
       <c r="BE21" s="11"/>
       <c r="BF21" s="11"/>
       <c r="BG21" s="11"/>
       <c r="BH21" s="11"/>
       <c r="BI21" s="11"/>
       <c r="BJ21" s="11"/>
       <c r="BK21" s="11"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="9" width="12.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="3" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.85546875" style="3" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="3" customWidth="1"/>
     <col min="23" max="23" width="13.5703125" style="3" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="3" customWidth="1"/>
     <col min="25" max="25" width="12.7109375" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="3" customWidth="1"/>
     <col min="27" max="27" width="13.85546875" style="3" customWidth="1"/>
     <col min="28" max="29" width="14.140625" style="3" customWidth="1"/>
     <col min="30" max="30" width="11.5703125" style="3" customWidth="1"/>
     <col min="31" max="31" width="13.42578125" style="3" customWidth="1"/>
     <col min="32" max="32" width="12.85546875" style="3" customWidth="1"/>
     <col min="33" max="33" width="13.5703125" style="3" customWidth="1"/>
@@ -4928,71 +4936,71 @@
     <col min="53" max="54" width="13.42578125" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.85546875" style="3" customWidth="1"/>
     <col min="56" max="56" width="13" style="3" customWidth="1"/>
     <col min="57" max="58" width="13.42578125" style="4" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="13" style="4" customWidth="1"/>
     <col min="61" max="61" width="13.28515625" style="4" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="4" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="13.28515625" style="4" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="4" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="4" customWidth="1"/>
     <col min="67" max="67" width="13.7109375" style="4" customWidth="1"/>
     <col min="68" max="68" width="12.5703125" style="4" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="13.42578125" style="4" customWidth="1"/>
     <col min="71" max="71" width="14.5703125" style="4" customWidth="1"/>
     <col min="72" max="72" width="12.7109375" style="4" customWidth="1"/>
     <col min="73" max="74" width="13.28515625" style="4" customWidth="1"/>
     <col min="75" max="78" width="13" style="4" customWidth="1"/>
     <col min="79" max="81" width="11.85546875" style="4" customWidth="1"/>
     <col min="82" max="93" width="9.140625" style="4"/>
     <col min="94" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" ht="17.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:75" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -5009,51 +5017,51 @@
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BV2" s="60" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="3" spans="1:75" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" ht="25.5">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>56</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>57</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>58</v>
       </c>
       <c r="E3" s="50" t="s">
         <v>59</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>60</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>61</v>
       </c>
       <c r="H3" s="50" t="s">
         <v>62</v>
       </c>
       <c r="I3" s="50" t="s">
         <v>63</v>
       </c>
@@ -5225,57 +5233,57 @@
       <c r="BM3" s="51" t="s">
         <v>118</v>
       </c>
       <c r="BN3" s="51" t="s">
         <v>50</v>
       </c>
       <c r="BO3" s="51" t="s">
         <v>51</v>
       </c>
       <c r="BP3" s="51" t="s">
         <v>52</v>
       </c>
       <c r="BQ3" s="51" t="s">
         <v>119</v>
       </c>
       <c r="BR3" s="51" t="s">
         <v>53</v>
       </c>
       <c r="BS3" s="51" t="s">
         <v>54</v>
       </c>
       <c r="BT3" s="51" t="s">
         <v>112</v>
       </c>
       <c r="BU3" s="49" t="s">
+        <v>131</v>
+      </c>
+      <c r="BV3" s="51" t="s">
         <v>130</v>
       </c>
-      <c r="BV3" s="51" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:76" ht="15.75" customHeight="1">
       <c r="A4" s="55" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="61">
         <v>30.605550359679484</v>
       </c>
       <c r="C4" s="61">
         <v>31.576646034702389</v>
       </c>
       <c r="D4" s="61">
         <v>31.099401368952371</v>
       </c>
       <c r="E4" s="61">
         <v>32.757800836622913</v>
       </c>
       <c r="F4" s="61">
         <v>36.927894736945468</v>
       </c>
       <c r="G4" s="61">
         <v>36.662332744724942</v>
       </c>
       <c r="H4" s="61">
         <v>35.667680652518101</v>
       </c>
       <c r="I4" s="61">
@@ -5448,59 +5456,60 @@
       </c>
       <c r="BM4" s="61">
         <v>30.8</v>
       </c>
       <c r="BN4" s="61">
         <v>28.6</v>
       </c>
       <c r="BO4" s="61">
         <v>32.299999999999997</v>
       </c>
       <c r="BP4" s="61">
         <v>31.8</v>
       </c>
       <c r="BQ4" s="61">
         <v>31</v>
       </c>
       <c r="BR4" s="61">
         <v>28.8</v>
       </c>
       <c r="BS4" s="61">
         <v>32.1</v>
       </c>
       <c r="BT4" s="61">
         <v>31.8</v>
       </c>
-      <c r="BU4" s="61">
-        <v>30.6</v>
+      <c r="BU4" s="62">
+        <v>30.9</v>
       </c>
       <c r="BV4" s="74">
         <v>27.6</v>
       </c>
       <c r="BW4" s="36"/>
-    </row>
-    <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX4" s="36"/>
+    </row>
+    <row r="5" spans="1:76" ht="15.75" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="61">
         <v>7.1626378083316631</v>
       </c>
       <c r="C5" s="61">
         <v>7.3051073193549181</v>
       </c>
       <c r="D5" s="61">
         <v>8.2194531322270201</v>
       </c>
       <c r="E5" s="61">
         <v>8.5170926419414119</v>
       </c>
       <c r="F5" s="61">
         <v>6.6771484675071271</v>
       </c>
       <c r="G5" s="61">
         <v>7.1820690896181114</v>
       </c>
       <c r="H5" s="61">
         <v>7.1193320998909231</v>
       </c>
       <c r="I5" s="61">
@@ -5673,59 +5682,60 @@
       </c>
       <c r="BM5" s="61">
         <v>8.4</v>
       </c>
       <c r="BN5" s="61">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO5" s="61">
         <v>9.1</v>
       </c>
       <c r="BP5" s="61">
         <v>9</v>
       </c>
       <c r="BQ5" s="61">
         <v>7.3</v>
       </c>
       <c r="BR5" s="61">
         <v>8.8000000000000007</v>
       </c>
       <c r="BS5" s="61">
         <v>9.1999999999999993</v>
       </c>
       <c r="BT5" s="61">
         <v>9</v>
       </c>
-      <c r="BU5" s="61">
+      <c r="BU5" s="62">
         <v>7.1</v>
       </c>
       <c r="BV5" s="74">
         <v>9.8000000000000007</v>
       </c>
       <c r="BW5" s="36"/>
-    </row>
-    <row r="6" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX5" s="36"/>
+    </row>
+    <row r="6" spans="1:76" ht="15.75" customHeight="1">
       <c r="A6" s="55" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="61">
         <v>62.23181183198885</v>
       </c>
       <c r="C6" s="61">
         <v>61.118246645942698</v>
       </c>
       <c r="D6" s="61">
         <v>60.681145498820626</v>
       </c>
       <c r="E6" s="61">
         <v>58.725106521435677</v>
       </c>
       <c r="F6" s="61">
         <v>56.394956795547408</v>
       </c>
       <c r="G6" s="61">
         <v>56.155598165656933</v>
       </c>
       <c r="H6" s="61">
         <v>57.212987247590981</v>
       </c>
       <c r="I6" s="61">
@@ -5898,59 +5908,60 @@
       </c>
       <c r="BM6" s="63">
         <v>60.8</v>
       </c>
       <c r="BN6" s="63">
         <v>62.2</v>
       </c>
       <c r="BO6" s="63">
         <v>58.6</v>
       </c>
       <c r="BP6" s="63">
         <v>59.2</v>
       </c>
       <c r="BQ6" s="63">
         <v>61.7</v>
       </c>
       <c r="BR6" s="63">
         <v>62.4</v>
       </c>
       <c r="BS6" s="63">
         <v>58.7</v>
       </c>
       <c r="BT6" s="63">
         <v>59.2</v>
       </c>
-      <c r="BU6" s="63">
-        <v>62.3</v>
+      <c r="BU6" s="64">
+        <v>62</v>
       </c>
       <c r="BV6" s="74">
         <v>62.6</v>
       </c>
       <c r="BW6" s="36"/>
-    </row>
-    <row r="7" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX6" s="36"/>
+    </row>
+    <row r="7" spans="1:76" ht="15.75" customHeight="1">
       <c r="A7" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="65">
         <v>100</v>
       </c>
       <c r="C7" s="65">
         <v>100</v>
       </c>
       <c r="D7" s="65">
         <v>100.00000000000001</v>
       </c>
       <c r="E7" s="65">
         <v>100</v>
       </c>
       <c r="F7" s="65">
         <v>100</v>
       </c>
       <c r="G7" s="65">
         <v>99.999999999999986</v>
       </c>
       <c r="H7" s="65">
         <v>100</v>
       </c>
       <c r="I7" s="65">
@@ -6123,60 +6134,62 @@
       </c>
       <c r="BM7" s="65">
         <v>100</v>
       </c>
       <c r="BN7" s="65">
         <v>100</v>
       </c>
       <c r="BO7" s="65">
         <v>100</v>
       </c>
       <c r="BP7" s="65">
         <v>100</v>
       </c>
       <c r="BQ7" s="65">
         <v>100</v>
       </c>
       <c r="BR7" s="65">
         <v>100</v>
       </c>
       <c r="BS7" s="65">
         <v>100</v>
       </c>
       <c r="BT7" s="65">
         <v>100</v>
       </c>
-      <c r="BU7" s="65">
+      <c r="BU7" s="75">
+        <f t="shared" ref="BU7" si="0">BU4+BU5+BU6</f>
         <v>100</v>
       </c>
       <c r="BV7" s="65">
-        <f t="shared" ref="BV7" si="0">BV4+BV5+BV6</f>
+        <f t="shared" ref="BV7" si="1">BV4+BV5+BV6</f>
         <v>100</v>
       </c>
       <c r="BW7" s="36"/>
-    </row>
-    <row r="9" spans="1:75" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BX7" s="36"/>
+    </row>
+    <row r="9" spans="1:76" ht="39.75" customHeight="1">
       <c r="A9" s="35" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
@@ -6207,73 +6220,73 @@
       <c r="AV9" s="11"/>
       <c r="AW9" s="11"/>
       <c r="AX9" s="11"/>
       <c r="AY9" s="11"/>
       <c r="AZ9" s="11"/>
       <c r="BA9" s="11"/>
       <c r="BB9" s="11"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
       <c r="BE9" s="11"/>
       <c r="BF9" s="11"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
       <c r="BJ9" s="11"/>
       <c r="BK9" s="11"/>
       <c r="BL9" s="11"/>
       <c r="BM9" s="11"/>
       <c r="BN9" s="11"/>
       <c r="BO9" s="11"/>
       <c r="BP9" s="11"/>
       <c r="BQ9" s="11"/>
       <c r="BR9" s="11"/>
       <c r="BS9" s="11"/>
     </row>
-    <row r="10" spans="1:75" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:76" ht="48.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
     </row>
-    <row r="11" spans="1:75" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" ht="50.25" customHeight="1">
       <c r="A11" s="35" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
@@ -6302,54 +6315,52 @@
       <c r="AV11" s="11"/>
       <c r="AW11" s="11"/>
       <c r="AX11" s="11"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="11"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
       <c r="BE11" s="11"/>
       <c r="BF11" s="11"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="12" spans="1:76">
+      <c r="A12" s="35"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
@@ -6378,51 +6389,51 @@
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
       <c r="BT12" s="11"/>
     </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76">
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -6451,51 +6462,51 @@
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
       <c r="BL13" s="11"/>
       <c r="BM13" s="11"/>
       <c r="BN13" s="11"/>
       <c r="BO13" s="11"/>
       <c r="BP13" s="11"/>
       <c r="BQ13" s="11"/>
       <c r="BR13" s="11"/>
       <c r="BS13" s="11"/>
       <c r="BT13" s="11"/>
     </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:76">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -6524,51 +6535,51 @@
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
       <c r="BM14" s="11"/>
       <c r="BN14" s="11"/>
       <c r="BO14" s="11"/>
       <c r="BP14" s="11"/>
       <c r="BQ14" s="11"/>
       <c r="BR14" s="11"/>
       <c r="BS14" s="11"/>
       <c r="BT14" s="11"/>
     </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:76">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -6597,51 +6608,51 @@
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
       <c r="BQ15" s="11"/>
       <c r="BR15" s="11"/>
       <c r="BS15" s="11"/>
       <c r="BT15" s="11"/>
     </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
@@ -6669,51 +6680,51 @@
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="11"/>
       <c r="AY16" s="11"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="11"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
       <c r="BE16" s="11"/>
       <c r="BF16" s="11"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="11"/>
       <c r="BK16" s="11"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
       <c r="BQ16" s="11"/>
       <c r="BR16" s="11"/>
       <c r="BS16" s="11"/>
     </row>
-    <row r="17" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:71">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="11"/>
       <c r="Z17" s="11"/>
@@ -6741,51 +6752,51 @@
       <c r="AV17" s="11"/>
       <c r="AW17" s="11"/>
       <c r="AX17" s="11"/>
       <c r="AY17" s="11"/>
       <c r="AZ17" s="11"/>
       <c r="BA17" s="11"/>
       <c r="BB17" s="11"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
       <c r="BE17" s="11"/>
       <c r="BF17" s="11"/>
       <c r="BG17" s="11"/>
       <c r="BH17" s="11"/>
       <c r="BI17" s="11"/>
       <c r="BJ17" s="11"/>
       <c r="BK17" s="11"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
       <c r="BQ17" s="11"/>
       <c r="BR17" s="11"/>
       <c r="BS17" s="11"/>
     </row>
-    <row r="18" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:71">
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
@@ -6813,51 +6824,51 @@
       <c r="AV18" s="11"/>
       <c r="AW18" s="11"/>
       <c r="AX18" s="11"/>
       <c r="AY18" s="11"/>
       <c r="AZ18" s="11"/>
       <c r="BA18" s="11"/>
       <c r="BB18" s="11"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
       <c r="BE18" s="11"/>
       <c r="BF18" s="11"/>
       <c r="BG18" s="11"/>
       <c r="BH18" s="11"/>
       <c r="BI18" s="11"/>
       <c r="BJ18" s="11"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="11"/>
       <c r="BR18" s="11"/>
       <c r="BS18" s="11"/>
     </row>
-    <row r="19" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:71">
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
       <c r="V19" s="11"/>
       <c r="W19" s="11"/>
       <c r="X19" s="11"/>
       <c r="Y19" s="11"/>
       <c r="Z19" s="11"/>
@@ -6885,51 +6896,51 @@
       <c r="AV19" s="11"/>
       <c r="AW19" s="11"/>
       <c r="AX19" s="11"/>
       <c r="AY19" s="11"/>
       <c r="AZ19" s="11"/>
       <c r="BA19" s="11"/>
       <c r="BB19" s="11"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
       <c r="BE19" s="11"/>
       <c r="BF19" s="11"/>
       <c r="BG19" s="11"/>
       <c r="BH19" s="11"/>
       <c r="BI19" s="11"/>
       <c r="BJ19" s="11"/>
       <c r="BK19" s="11"/>
       <c r="BL19" s="11"/>
       <c r="BM19" s="11"/>
       <c r="BN19" s="11"/>
       <c r="BO19" s="11"/>
       <c r="BP19" s="11"/>
       <c r="BQ19" s="11"/>
       <c r="BR19" s="11"/>
       <c r="BS19" s="11"/>
     </row>
-    <row r="20" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:71">
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
       <c r="O20" s="11"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="11"/>
       <c r="R20" s="11"/>
       <c r="S20" s="11"/>
       <c r="T20" s="11"/>
       <c r="U20" s="11"/>
       <c r="V20" s="11"/>
       <c r="W20" s="11"/>
       <c r="X20" s="11"/>
       <c r="Y20" s="11"/>
       <c r="Z20" s="11"/>
@@ -6957,191 +6968,191 @@
       <c r="AV20" s="11"/>
       <c r="AW20" s="11"/>
       <c r="AX20" s="11"/>
       <c r="AY20" s="11"/>
       <c r="AZ20" s="11"/>
       <c r="BA20" s="11"/>
       <c r="BB20" s="11"/>
       <c r="BC20" s="11"/>
       <c r="BD20" s="11"/>
       <c r="BE20" s="11"/>
       <c r="BF20" s="11"/>
       <c r="BG20" s="11"/>
       <c r="BH20" s="11"/>
       <c r="BI20" s="11"/>
       <c r="BJ20" s="11"/>
       <c r="BK20" s="11"/>
       <c r="BL20" s="11"/>
       <c r="BM20" s="11"/>
       <c r="BN20" s="11"/>
       <c r="BO20" s="11"/>
       <c r="BP20" s="11"/>
       <c r="BQ20" s="11"/>
       <c r="BR20" s="11"/>
       <c r="BS20" s="11"/>
     </row>
-    <row r="21" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:71">
       <c r="B21" s="11"/>
     </row>
-    <row r="22" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:71">
       <c r="B22" s="11"/>
     </row>
-    <row r="23" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:71">
       <c r="B23" s="11"/>
     </row>
-    <row r="24" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:71">
       <c r="B24" s="11"/>
     </row>
-    <row r="25" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:71">
       <c r="B25" s="11"/>
     </row>
-    <row r="26" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:71">
       <c r="B26" s="11"/>
     </row>
-    <row r="27" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:71">
       <c r="B27" s="11"/>
     </row>
-    <row r="28" spans="2:71" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:71">
       <c r="B28" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F97CFF-DD73-4469-90A9-4EB759E21355}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GDP (1990-1997)</vt:lpstr>
       <vt:lpstr>GDP (1998-2009)</vt:lpstr>