--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -11,87 +11,87 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P66" i="3" l="1"/>
   <c r="P53" i="3" s="1"/>
   <c r="I30" i="3"/>
   <c r="I53" i="3"/>
   <c r="I7" i="3"/>
   <c r="C53" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="94">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -326,65 +326,68 @@
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Объем оказанных услуг местами размещения</t>
   </si>
   <si>
     <t>С 2003 года</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702693?keyword=</t>
   </si>
   <si>
     <t>221206 Объем услуг, оказанный местами размещения**</t>
   </si>
   <si>
     <t>Объем оказанных услуг (без налога на добавленную стоимость) местами размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -453,50 +456,62 @@
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
@@ -690,63 +705,64 @@
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1013,58 +1029,66 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1414,567 +1438,572 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="92" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="94">
         <v>221206</v>
       </c>
       <c r="C1" s="93"/>
       <c r="D1" s="93"/>
       <c r="E1" s="93"/>
       <c r="F1" s="93"/>
       <c r="G1" s="93"/>
       <c r="H1" s="93"/>
       <c r="I1" s="93"/>
       <c r="J1" s="93"/>
       <c r="K1" s="93"/>
       <c r="L1" s="93"/>
       <c r="M1" s="93"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="92" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="96" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="93"/>
       <c r="D2" s="93"/>
       <c r="E2" s="93"/>
       <c r="F2" s="93"/>
       <c r="G2" s="93"/>
       <c r="H2" s="93"/>
       <c r="I2" s="93"/>
       <c r="J2" s="93"/>
       <c r="K2" s="93"/>
       <c r="L2" s="93"/>
       <c r="M2" s="93"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="92" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="96" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="93"/>
       <c r="D3" s="93"/>
       <c r="E3" s="93"/>
       <c r="F3" s="93"/>
       <c r="G3" s="93"/>
       <c r="H3" s="93"/>
       <c r="I3" s="93"/>
       <c r="J3" s="93"/>
       <c r="K3" s="93"/>
       <c r="L3" s="93"/>
       <c r="M3" s="93"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="95" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="96" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
       <c r="E4" s="93"/>
       <c r="F4" s="93"/>
       <c r="G4" s="93"/>
       <c r="H4" s="93"/>
       <c r="I4" s="93"/>
       <c r="J4" s="93"/>
       <c r="K4" s="93"/>
       <c r="L4" s="93"/>
       <c r="M4" s="93"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="95" t="s">
         <v>54</v>
       </c>
       <c r="B5" s="96" t="s">
         <v>89</v>
       </c>
       <c r="C5" s="93"/>
       <c r="D5" s="93"/>
       <c r="E5" s="93"/>
       <c r="F5" s="93"/>
       <c r="G5" s="93"/>
       <c r="H5" s="93"/>
       <c r="I5" s="93"/>
       <c r="J5" s="93"/>
       <c r="K5" s="93"/>
       <c r="L5" s="93"/>
       <c r="M5" s="93"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="92" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="96" t="s">
         <v>92</v>
       </c>
       <c r="C6" s="93"/>
       <c r="D6" s="93"/>
       <c r="E6" s="93"/>
       <c r="F6" s="93"/>
       <c r="G6" s="93"/>
       <c r="H6" s="93"/>
       <c r="I6" s="93"/>
       <c r="J6" s="93"/>
       <c r="K6" s="93"/>
       <c r="L6" s="93"/>
       <c r="M6" s="93"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="92" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="96" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="93"/>
       <c r="D7" s="93"/>
       <c r="E7" s="93"/>
       <c r="F7" s="93"/>
       <c r="G7" s="93"/>
       <c r="H7" s="93"/>
       <c r="I7" s="93"/>
       <c r="J7" s="93"/>
       <c r="K7" s="93"/>
       <c r="L7" s="93"/>
       <c r="M7" s="93"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="92" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="97" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="93"/>
       <c r="D8" s="93"/>
       <c r="E8" s="93"/>
       <c r="F8" s="93"/>
       <c r="G8" s="93"/>
       <c r="H8" s="93"/>
       <c r="I8" s="93"/>
       <c r="J8" s="93"/>
       <c r="K8" s="93"/>
       <c r="L8" s="93"/>
       <c r="M8" s="93"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="92" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="98" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="93"/>
       <c r="D9" s="93"/>
       <c r="E9" s="93"/>
       <c r="F9" s="93"/>
       <c r="G9" s="93"/>
       <c r="H9" s="93"/>
       <c r="I9" s="93"/>
       <c r="J9" s="93"/>
       <c r="K9" s="93"/>
       <c r="L9" s="93"/>
       <c r="M9" s="93"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="92" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="99" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="93"/>
       <c r="D10" s="93"/>
       <c r="E10" s="93"/>
       <c r="F10" s="93"/>
       <c r="G10" s="93"/>
       <c r="H10" s="93"/>
       <c r="I10" s="93"/>
       <c r="J10" s="93"/>
       <c r="K10" s="93"/>
       <c r="L10" s="93"/>
       <c r="M10" s="100"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="101" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="93"/>
       <c r="D11" s="93"/>
       <c r="E11" s="93"/>
       <c r="F11" s="93"/>
       <c r="G11" s="93"/>
       <c r="H11" s="93"/>
       <c r="I11" s="93"/>
       <c r="J11" s="93"/>
       <c r="K11" s="93"/>
       <c r="L11" s="93"/>
       <c r="M11" s="100"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="102" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="103" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="93"/>
       <c r="D12" s="93"/>
       <c r="E12" s="93"/>
       <c r="F12" s="93"/>
       <c r="G12" s="93"/>
       <c r="H12" s="93"/>
       <c r="I12" s="93"/>
       <c r="J12" s="93"/>
       <c r="K12" s="93"/>
       <c r="L12" s="93"/>
       <c r="M12" s="100"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="102" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="103" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="93"/>
       <c r="D13" s="93"/>
       <c r="E13" s="93"/>
       <c r="F13" s="93"/>
       <c r="G13" s="93"/>
       <c r="H13" s="93"/>
       <c r="I13" s="93"/>
       <c r="J13" s="93"/>
       <c r="K13" s="93"/>
       <c r="L13" s="93"/>
       <c r="M13" s="100"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="102" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="104" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="93"/>
       <c r="D14" s="93"/>
       <c r="E14" s="93"/>
       <c r="F14" s="93"/>
       <c r="G14" s="93"/>
       <c r="H14" s="93"/>
       <c r="I14" s="93"/>
       <c r="J14" s="93"/>
       <c r="K14" s="93"/>
       <c r="L14" s="93"/>
       <c r="M14" s="100"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="92" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="114">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="M15" s="105"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="114">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="M16" s="106"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="92" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="115" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="105"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="92" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="115" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="106"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="92" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="116" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="105"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="92" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="117" t="s">
         <v>79</v>
       </c>
       <c r="M20" s="106"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="107"/>
       <c r="B21" s="118"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="106"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="105"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="106"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="105"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="108"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="109" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="109" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="109" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="109" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="109" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="109"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="110" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="109"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="109"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="111" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X100"/>
+  <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView topLeftCell="P70" workbookViewId="0">
-      <selection activeCell="W102" sqref="W102"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="AA30" sqref="AA30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.5703125" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="7" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" customWidth="1"/>
     <col min="16" max="16" width="13" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" customWidth="1"/>
     <col min="22" max="22" width="13" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
+    <col min="25" max="25" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="40.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="40.5" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
       <c r="A3" s="122" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="122"/>
       <c r="C3" s="122"/>
       <c r="D3" s="122"/>
       <c r="E3" s="122"/>
       <c r="F3" s="122"/>
       <c r="G3" s="122"/>
       <c r="H3" s="122"/>
       <c r="I3" s="122"/>
       <c r="J3" s="122"/>
       <c r="K3" s="122"/>
       <c r="L3" s="122"/>
       <c r="M3" s="122"/>
       <c r="N3" s="122"/>
       <c r="O3" s="122"/>
       <c r="P3" s="122"/>
       <c r="Q3" s="122"/>
       <c r="R3" s="122"/>
       <c r="S3" s="122"/>
       <c r="T3" s="122"/>
       <c r="U3" s="122"/>
       <c r="V3" s="122"/>
       <c r="W3" s="122"/>
-    </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X3" s="122"/>
+      <c r="Y3" s="122"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" s="123" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="123"/>
       <c r="C4" s="123"/>
       <c r="D4" s="123"/>
       <c r="E4" s="123"/>
       <c r="F4" s="123"/>
       <c r="G4" s="123"/>
       <c r="H4" s="123"/>
       <c r="I4" s="123"/>
       <c r="J4" s="123"/>
       <c r="K4" s="123"/>
       <c r="L4" s="123"/>
       <c r="M4" s="123"/>
       <c r="N4" s="123"/>
       <c r="O4" s="123"/>
       <c r="P4" s="123"/>
       <c r="Q4" s="123"/>
       <c r="R4" s="123"/>
       <c r="S4" s="123"/>
       <c r="T4" s="123"/>
       <c r="U4" s="123"/>
       <c r="V4" s="123"/>
       <c r="W4" s="123"/>
-    </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X4" s="123"/>
+      <c r="Y4" s="123"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="80"/>
       <c r="B5" s="81">
         <v>2003</v>
       </c>
       <c r="C5" s="81">
         <v>2004</v>
       </c>
       <c r="D5" s="81">
         <v>2005</v>
       </c>
       <c r="E5" s="81" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="81" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="81" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="81" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="81" t="s">
         <v>24</v>
       </c>
@@ -2001,79 +2030,82 @@
       </c>
       <c r="Q5" s="81" t="s">
         <v>32</v>
       </c>
       <c r="R5" s="81" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="81" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="81" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="81" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="81" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="81" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="81" t="s">
         <v>48</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y5" s="81" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" s="124" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="124"/>
       <c r="C6" s="124"/>
       <c r="D6" s="124"/>
       <c r="E6" s="124"/>
       <c r="F6" s="124"/>
       <c r="G6" s="124"/>
       <c r="H6" s="124"/>
       <c r="I6" s="124"/>
       <c r="J6" s="124"/>
       <c r="K6" s="124"/>
       <c r="L6" s="124"/>
       <c r="M6" s="124"/>
       <c r="N6" s="124"/>
       <c r="O6" s="124"/>
       <c r="P6" s="124"/>
       <c r="Q6" s="124"/>
       <c r="R6" s="124"/>
       <c r="S6" s="124"/>
       <c r="T6" s="124"/>
       <c r="U6" s="124"/>
       <c r="V6" s="124"/>
       <c r="W6" s="124"/>
     </row>
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="3">
         <v>2892839.8</v>
       </c>
       <c r="C7" s="3">
         <v>4156657.7</v>
       </c>
       <c r="D7" s="3">
         <v>3037609</v>
       </c>
       <c r="E7" s="4">
         <v>4120116.3000000003</v>
       </c>
       <c r="F7" s="5">
         <v>5315182.9000000004</v>
       </c>
       <c r="G7" s="5">
         <v>8020497</v>
       </c>
       <c r="H7" s="5">
         <v>7550122.1999999993</v>
       </c>
       <c r="I7" s="6">
@@ -2103,52 +2135,55 @@
       </c>
       <c r="Q7" s="7">
         <v>19022343</v>
       </c>
       <c r="R7" s="7">
         <v>21484728.5</v>
       </c>
       <c r="S7" s="7">
         <v>20731063</v>
       </c>
       <c r="T7" s="7">
         <v>19777474.5</v>
       </c>
       <c r="U7" s="8">
         <v>26270185.399999999</v>
       </c>
       <c r="V7" s="9">
         <v>43138336</v>
       </c>
       <c r="W7" s="9">
         <v>50687014.5</v>
       </c>
       <c r="X7" s="9">
         <v>60975981.200000003</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y7" s="127">
+        <v>69441500.299999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="6" t="s">
@@ -2177,52 +2212,55 @@
       </c>
       <c r="Q8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V8" s="12">
         <v>281994.40000000002</v>
       </c>
       <c r="W8" s="12">
         <v>294824.40000000002</v>
       </c>
       <c r="X8" s="91">
         <v>310758.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y8" s="126">
+        <v>492448.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13">
         <v>20415</v>
       </c>
       <c r="C9" s="14">
         <v>29472</v>
       </c>
       <c r="D9" s="14">
         <v>24959.200000000001</v>
       </c>
       <c r="E9" s="15">
         <v>55798.8</v>
       </c>
       <c r="F9" s="16">
         <v>84799.5</v>
       </c>
       <c r="G9" s="16">
         <v>106824.8</v>
       </c>
       <c r="H9" s="16">
         <v>127103.70000000001</v>
       </c>
       <c r="I9" s="17">
@@ -2251,52 +2289,55 @@
       </c>
       <c r="Q9" s="1">
         <v>1012720.8</v>
       </c>
       <c r="R9" s="1">
         <v>1108056.6000000001</v>
       </c>
       <c r="S9" s="1">
         <v>1221932.8</v>
       </c>
       <c r="T9" s="1">
         <v>1903894.9</v>
       </c>
       <c r="U9" s="18">
         <v>2576244.4</v>
       </c>
       <c r="V9" s="12">
         <v>3657900.7</v>
       </c>
       <c r="W9" s="12">
         <v>5288068.5999999996</v>
       </c>
       <c r="X9" s="91">
         <v>5789919.5999999996</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y9" s="126">
+        <v>6931821.5999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13">
         <v>71673.600000000006</v>
       </c>
       <c r="C10" s="14">
         <v>86554</v>
       </c>
       <c r="D10" s="14">
         <v>79621</v>
       </c>
       <c r="E10" s="15">
         <v>128727.8</v>
       </c>
       <c r="F10" s="16">
         <v>156308.4</v>
       </c>
       <c r="G10" s="16">
         <v>165949.6</v>
       </c>
       <c r="H10" s="16">
         <v>163551.79999999999</v>
       </c>
       <c r="I10" s="17">
@@ -2325,52 +2366,55 @@
       </c>
       <c r="Q10" s="1">
         <v>336352.6</v>
       </c>
       <c r="R10" s="1">
         <v>383346</v>
       </c>
       <c r="S10" s="1">
         <v>313874.3</v>
       </c>
       <c r="T10" s="1">
         <v>407530.5</v>
       </c>
       <c r="U10" s="18">
         <v>447916.5</v>
       </c>
       <c r="V10" s="12">
         <v>679667.6</v>
       </c>
       <c r="W10" s="12">
         <v>800682.7</v>
       </c>
       <c r="X10" s="91">
         <v>995995.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y10" s="126">
+        <v>1078429.1000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="13">
         <v>18505</v>
       </c>
       <c r="C11" s="19">
         <v>18120</v>
       </c>
       <c r="D11" s="20">
         <v>38226</v>
       </c>
       <c r="E11" s="15">
         <v>71250</v>
       </c>
       <c r="F11" s="16">
         <v>89663</v>
       </c>
       <c r="G11" s="16">
         <v>105052.1</v>
       </c>
       <c r="H11" s="16">
         <v>157403.09999999998</v>
       </c>
       <c r="I11" s="17">
@@ -2399,52 +2443,55 @@
       </c>
       <c r="Q11" s="1">
         <v>1309829.8</v>
       </c>
       <c r="R11" s="1">
         <v>1068313.8999999999</v>
       </c>
       <c r="S11" s="1">
         <v>1144013.8</v>
       </c>
       <c r="T11" s="1">
         <v>1015128.5</v>
       </c>
       <c r="U11" s="18">
         <v>1432410.7</v>
       </c>
       <c r="V11" s="12">
         <v>1310400.3999999999</v>
       </c>
       <c r="W11" s="12">
         <v>1801771.9</v>
       </c>
       <c r="X11" s="91">
         <v>2383350.2999999998</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y11" s="126">
+        <v>3470156.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="21">
         <v>513284</v>
       </c>
       <c r="C12" s="14">
         <v>1174652.3</v>
       </c>
       <c r="D12" s="22">
         <v>222033</v>
       </c>
       <c r="E12" s="23">
         <v>233262</v>
       </c>
       <c r="F12" s="16">
         <v>280392.30000000005</v>
       </c>
       <c r="G12" s="16">
         <v>1126284.6000000001</v>
       </c>
       <c r="H12" s="16">
         <v>1382582.5</v>
       </c>
       <c r="I12" s="17">
@@ -2473,52 +2520,55 @@
       </c>
       <c r="Q12" s="1">
         <v>1841801</v>
       </c>
       <c r="R12" s="1">
         <v>1702734.3</v>
       </c>
       <c r="S12" s="1">
         <v>1695702.5</v>
       </c>
       <c r="T12" s="1">
         <v>420645</v>
       </c>
       <c r="U12" s="18">
         <v>621294.1</v>
       </c>
       <c r="V12" s="12">
         <v>1549142.9</v>
       </c>
       <c r="W12" s="12">
         <v>1272780.8999999999</v>
       </c>
       <c r="X12" s="91">
         <v>1286454.8999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y12" s="126">
+        <v>1861289.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>56280</v>
       </c>
       <c r="C13" s="19">
         <v>33508</v>
       </c>
       <c r="D13" s="20">
         <v>31226</v>
       </c>
       <c r="E13" s="15">
         <v>82200</v>
       </c>
       <c r="F13" s="16">
         <v>94526</v>
       </c>
       <c r="G13" s="16">
         <v>208401.69999999998</v>
       </c>
       <c r="H13" s="16">
         <v>325050.3</v>
       </c>
       <c r="I13" s="17">
@@ -2547,52 +2597,55 @@
       </c>
       <c r="Q13" s="1">
         <v>645889.4</v>
       </c>
       <c r="R13" s="1">
         <v>687811.4</v>
       </c>
       <c r="S13" s="1">
         <v>649586.1</v>
       </c>
       <c r="T13" s="1">
         <v>558496.4</v>
       </c>
       <c r="U13" s="18">
         <v>661886.30000000005</v>
       </c>
       <c r="V13" s="12">
         <v>874974.2</v>
       </c>
       <c r="W13" s="12">
         <v>1320557.6000000001</v>
       </c>
       <c r="X13" s="91">
         <v>1088582.8999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y13" s="126">
+        <v>1546399.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="21">
         <v>14425.1</v>
       </c>
       <c r="C14" s="14">
         <v>23889.8</v>
       </c>
       <c r="D14" s="22">
         <v>25465.3</v>
       </c>
       <c r="E14" s="23">
         <v>30695.3</v>
       </c>
       <c r="F14" s="16">
         <v>35396</v>
       </c>
       <c r="G14" s="16">
         <v>55929.5</v>
       </c>
       <c r="H14" s="16">
         <v>63874</v>
       </c>
       <c r="I14" s="17">
@@ -2621,52 +2674,55 @@
       </c>
       <c r="Q14" s="1">
         <v>367458.6</v>
       </c>
       <c r="R14" s="1">
         <v>261759</v>
       </c>
       <c r="S14" s="1">
         <v>221232.9</v>
       </c>
       <c r="T14" s="1">
         <v>317092.7</v>
       </c>
       <c r="U14" s="18">
         <v>350597.3</v>
       </c>
       <c r="V14" s="12">
         <v>497979.1</v>
       </c>
       <c r="W14" s="12">
         <v>508564.6</v>
       </c>
       <c r="X14" s="91">
         <v>645643.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y14" s="126">
+        <v>796481.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="6" t="s">
@@ -2695,52 +2751,55 @@
       </c>
       <c r="Q15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V15" s="12">
         <v>324801.40000000002</v>
       </c>
       <c r="W15" s="12">
         <v>416651.6</v>
       </c>
       <c r="X15" s="91">
         <v>535441.69999999995</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y15" s="126">
+        <v>580208.69999999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="27">
         <v>102377.5</v>
       </c>
       <c r="C16" s="28">
         <v>124934.6</v>
       </c>
       <c r="D16" s="14">
         <v>124225.2</v>
       </c>
       <c r="E16" s="29">
         <v>195746.30000000002</v>
       </c>
       <c r="F16" s="16">
         <v>251525.2</v>
       </c>
       <c r="G16" s="16">
         <v>278613.69999999995</v>
       </c>
       <c r="H16" s="16">
         <v>247788.3</v>
       </c>
       <c r="I16" s="17">
@@ -2769,52 +2828,55 @@
       </c>
       <c r="Q16" s="1">
         <v>794525.4</v>
       </c>
       <c r="R16" s="1">
         <v>868874.2</v>
       </c>
       <c r="S16" s="1">
         <v>794286.4</v>
       </c>
       <c r="T16" s="1">
         <v>913083.5</v>
       </c>
       <c r="U16" s="18">
         <v>886125.6</v>
       </c>
       <c r="V16" s="12">
         <v>1039996.1</v>
       </c>
       <c r="W16" s="12">
         <v>1268769.8999999999</v>
       </c>
       <c r="X16" s="91">
         <v>1315984.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y16" s="126">
+        <v>1410865.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="30">
         <v>8701</v>
       </c>
       <c r="C17" s="31">
         <v>18959</v>
       </c>
       <c r="D17" s="32">
         <v>8311</v>
       </c>
       <c r="E17" s="33">
         <v>36867.1</v>
       </c>
       <c r="F17" s="16">
         <v>64500</v>
       </c>
       <c r="G17" s="16">
         <v>82899.3</v>
       </c>
       <c r="H17" s="16">
         <v>99481.299999999988</v>
       </c>
       <c r="I17" s="17">
@@ -2843,52 +2905,55 @@
       </c>
       <c r="Q17" s="1">
         <v>281803.7</v>
       </c>
       <c r="R17" s="1">
         <v>315683</v>
       </c>
       <c r="S17" s="1">
         <v>282075.3</v>
       </c>
       <c r="T17" s="1">
         <v>303020.79999999999</v>
       </c>
       <c r="U17" s="18">
         <v>405288.7</v>
       </c>
       <c r="V17" s="12">
         <v>544744.1</v>
       </c>
       <c r="W17" s="12">
         <v>606970.9</v>
       </c>
       <c r="X17" s="91">
         <v>803921.4</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y17" s="126">
+        <v>740970.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="34">
         <v>17727.8</v>
       </c>
       <c r="C18" s="28">
         <v>26002.9</v>
       </c>
       <c r="D18" s="22">
         <v>29783.200000000001</v>
       </c>
       <c r="E18" s="33">
         <v>44674.700000000004</v>
       </c>
       <c r="F18" s="16">
         <v>51028</v>
       </c>
       <c r="G18" s="16">
         <v>78795</v>
       </c>
       <c r="H18" s="16">
         <v>80036.899999999994</v>
       </c>
       <c r="I18" s="17">
@@ -2917,52 +2982,55 @@
       </c>
       <c r="Q18" s="1">
         <v>182113.4</v>
       </c>
       <c r="R18" s="1">
         <v>252289.9</v>
       </c>
       <c r="S18" s="1">
         <v>215768.5</v>
       </c>
       <c r="T18" s="1">
         <v>236760.3</v>
       </c>
       <c r="U18" s="18">
         <v>241748.1</v>
       </c>
       <c r="V18" s="12">
         <v>299382.40000000002</v>
       </c>
       <c r="W18" s="12">
         <v>360738.3</v>
       </c>
       <c r="X18" s="91">
         <v>653366.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y18" s="126">
+        <v>794019</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>86568.8</v>
       </c>
       <c r="C19" s="28">
         <v>160911</v>
       </c>
       <c r="D19" s="22">
         <v>209244.9</v>
       </c>
       <c r="E19" s="33">
         <v>194419</v>
       </c>
       <c r="F19" s="16">
         <v>349110</v>
       </c>
       <c r="G19" s="16">
         <v>525316.89999999991</v>
       </c>
       <c r="H19" s="16">
         <v>582770.10000000009</v>
       </c>
       <c r="I19" s="17">
@@ -2991,52 +3059,55 @@
       </c>
       <c r="Q19" s="1">
         <v>752806.2</v>
       </c>
       <c r="R19" s="1">
         <v>892452</v>
       </c>
       <c r="S19" s="1">
         <v>671579.3</v>
       </c>
       <c r="T19" s="1">
         <v>1042699.7</v>
       </c>
       <c r="U19" s="18">
         <v>1211374</v>
       </c>
       <c r="V19" s="12">
         <v>1929436.2</v>
       </c>
       <c r="W19" s="12">
         <v>2101750.5</v>
       </c>
       <c r="X19" s="91">
         <v>2328184.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y19" s="126">
+        <v>2588981.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="13">
         <v>32927.699999999997</v>
       </c>
       <c r="C20" s="35">
         <v>67883.600000000006</v>
       </c>
       <c r="D20" s="20">
         <v>43530.2</v>
       </c>
       <c r="E20" s="33">
         <v>55363.5</v>
       </c>
       <c r="F20" s="16">
         <v>69211</v>
       </c>
       <c r="G20" s="16">
         <v>90948.5</v>
       </c>
       <c r="H20" s="16">
         <v>84081.5</v>
       </c>
       <c r="I20" s="17">
@@ -3065,52 +3136,55 @@
       </c>
       <c r="Q20" s="1">
         <v>193834.5</v>
       </c>
       <c r="R20" s="1">
         <v>223200.5</v>
       </c>
       <c r="S20" s="1">
         <v>259750.7</v>
       </c>
       <c r="T20" s="1">
         <v>704928</v>
       </c>
       <c r="U20" s="18">
         <v>1138459</v>
       </c>
       <c r="V20" s="12">
         <v>1054420.3999999999</v>
       </c>
       <c r="W20" s="12">
         <v>1477577.8</v>
       </c>
       <c r="X20" s="91">
         <v>1491111.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y20" s="126">
+        <v>1159666.8999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="13">
         <v>16799.2</v>
       </c>
       <c r="C21" s="28">
         <v>21935.4</v>
       </c>
       <c r="D21" s="14">
         <v>28480.7</v>
       </c>
       <c r="E21" s="33">
         <v>61112.9</v>
       </c>
       <c r="F21" s="16">
         <v>84295.7</v>
       </c>
       <c r="G21" s="16">
         <v>112986.3</v>
       </c>
       <c r="H21" s="16">
         <v>98913.8</v>
       </c>
       <c r="I21" s="17">
@@ -3139,52 +3213,55 @@
       </c>
       <c r="Q21" s="1">
         <v>368551.4</v>
       </c>
       <c r="R21" s="1">
         <v>394437.5</v>
       </c>
       <c r="S21" s="1">
         <v>471868.3</v>
       </c>
       <c r="T21" s="1">
         <v>338941.8</v>
       </c>
       <c r="U21" s="18">
         <v>432411.9</v>
       </c>
       <c r="V21" s="12">
         <v>745154.1</v>
       </c>
       <c r="W21" s="12">
         <v>802385.3</v>
       </c>
       <c r="X21" s="91">
         <v>1076055.1000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y21" s="126">
+        <v>531310</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="13">
         <v>18995</v>
       </c>
       <c r="C22" s="28">
         <v>25121</v>
       </c>
       <c r="D22" s="14">
         <v>21802</v>
       </c>
       <c r="E22" s="33">
         <v>27395</v>
       </c>
       <c r="F22" s="16">
         <v>36867.5</v>
       </c>
       <c r="G22" s="16">
         <v>50456.800000000003</v>
       </c>
       <c r="H22" s="16">
         <v>40021.100000000006</v>
       </c>
       <c r="I22" s="17">
@@ -3213,52 +3290,55 @@
       </c>
       <c r="Q22" s="1">
         <v>189620.3</v>
       </c>
       <c r="R22" s="1">
         <v>220674.5</v>
       </c>
       <c r="S22" s="1">
         <v>179081.4</v>
       </c>
       <c r="T22" s="1">
         <v>212968.2</v>
       </c>
       <c r="U22" s="18">
         <v>282353.5</v>
       </c>
       <c r="V22" s="12">
         <v>359634</v>
       </c>
       <c r="W22" s="12">
         <v>375019.1</v>
       </c>
       <c r="X22" s="91">
         <v>460818.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y22" s="126">
+        <v>2201490.2000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="37" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I23" s="6" t="s">
@@ -3287,52 +3367,55 @@
       </c>
       <c r="Q23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="12">
         <v>96453.7</v>
       </c>
       <c r="W23" s="12">
         <v>108340.6</v>
       </c>
       <c r="X23" s="91">
         <v>140734.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y23" s="126">
+        <v>175950.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="13">
         <v>63118.5</v>
       </c>
       <c r="C24" s="39">
         <v>97273.7</v>
       </c>
       <c r="D24" s="40">
         <v>72790</v>
       </c>
       <c r="E24" s="29">
         <v>119921.60000000001</v>
       </c>
       <c r="F24" s="16">
         <v>186076.79999999999</v>
       </c>
       <c r="G24" s="16">
         <v>197778.5</v>
       </c>
       <c r="H24" s="16">
         <v>205718.5</v>
       </c>
       <c r="I24" s="17">
@@ -3361,52 +3444,55 @@
       </c>
       <c r="Q24" s="1">
         <v>682779.8</v>
       </c>
       <c r="R24" s="1">
         <v>891522.4</v>
       </c>
       <c r="S24" s="1">
         <v>885469.9</v>
       </c>
       <c r="T24" s="1">
         <v>762106.9</v>
       </c>
       <c r="U24" s="18">
         <v>865172.3</v>
       </c>
       <c r="V24" s="12">
         <v>908618.5</v>
       </c>
       <c r="W24" s="12">
         <v>1677888.6</v>
       </c>
       <c r="X24" s="91">
         <v>1906053.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y24" s="126">
+        <v>2298628.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="13">
         <v>477199.2</v>
       </c>
       <c r="C25" s="28">
         <v>595210.9</v>
       </c>
       <c r="D25" s="14">
         <v>583544.80000000005</v>
       </c>
       <c r="E25" s="33">
         <v>785935.70000000007</v>
       </c>
       <c r="F25" s="16">
         <v>1026849.3</v>
       </c>
       <c r="G25" s="16">
         <v>1429118.4000000001</v>
       </c>
       <c r="H25" s="16">
         <v>1237108.3</v>
       </c>
       <c r="I25" s="17">
@@ -3435,52 +3521,55 @@
       </c>
       <c r="Q25" s="1">
         <v>4448611.9000000004</v>
       </c>
       <c r="R25" s="1">
         <v>4774754.5999999996</v>
       </c>
       <c r="S25" s="1">
         <v>4598026.5999999996</v>
       </c>
       <c r="T25" s="1">
         <v>4055047.9</v>
       </c>
       <c r="U25" s="18">
         <v>5536623.5</v>
       </c>
       <c r="V25" s="12">
         <v>9373473.8000000007</v>
       </c>
       <c r="W25" s="12">
         <v>9956761.5</v>
       </c>
       <c r="X25" s="91">
         <v>13749059.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y25" s="126">
+        <v>16662949</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="13">
         <v>1373842.4</v>
       </c>
       <c r="C26" s="31">
         <v>1652229.5</v>
       </c>
       <c r="D26" s="32">
         <v>1494366.5</v>
       </c>
       <c r="E26" s="41">
         <v>1996746.6</v>
       </c>
       <c r="F26" s="16">
         <v>2454634.2000000002</v>
       </c>
       <c r="G26" s="16">
         <v>3405141.3</v>
       </c>
       <c r="H26" s="16">
         <v>2654637</v>
       </c>
       <c r="I26" s="17">
@@ -3509,52 +3598,55 @@
       </c>
       <c r="Q26" s="1">
         <v>4884746.4000000004</v>
       </c>
       <c r="R26" s="1">
         <v>6624345.4000000004</v>
       </c>
       <c r="S26" s="1">
         <v>6262777</v>
       </c>
       <c r="T26" s="1">
         <v>5303717.9000000004</v>
       </c>
       <c r="U26" s="18">
         <v>7553207.4000000004</v>
       </c>
       <c r="V26" s="12">
         <v>15755616.800000001</v>
       </c>
       <c r="W26" s="12">
         <v>17731642.300000001</v>
       </c>
       <c r="X26" s="91">
         <v>21653323.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y26" s="126">
+        <v>21200434.300000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="6" t="s">
@@ -3583,104 +3675,109 @@
       </c>
       <c r="Q27" s="1">
         <v>728897.8</v>
       </c>
       <c r="R27" s="1">
         <v>814473.3</v>
       </c>
       <c r="S27" s="1">
         <v>864037.2</v>
       </c>
       <c r="T27" s="1">
         <v>1281411.5</v>
       </c>
       <c r="U27" s="18">
         <v>1627072.1</v>
       </c>
       <c r="V27" s="12">
         <v>1854545.2</v>
       </c>
       <c r="W27" s="12">
         <v>2515267.4</v>
       </c>
       <c r="X27" s="91">
         <v>2361221.2000000002</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y27" s="126">
+        <v>2918999.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="10"/>
       <c r="B28" s="43"/>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="45"/>
       <c r="R28" s="45"/>
       <c r="S28" s="45"/>
       <c r="T28" s="46"/>
       <c r="U28" s="46"/>
       <c r="V28" s="46"/>
       <c r="W28" s="46"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25">
       <c r="A29" s="125" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="125"/>
       <c r="C29" s="125"/>
       <c r="D29" s="125"/>
       <c r="E29" s="125"/>
       <c r="F29" s="125"/>
       <c r="G29" s="125"/>
       <c r="H29" s="125"/>
       <c r="I29" s="125"/>
       <c r="J29" s="125"/>
       <c r="K29" s="125"/>
       <c r="L29" s="125"/>
       <c r="M29" s="125"/>
       <c r="N29" s="125"/>
       <c r="O29" s="125"/>
       <c r="P29" s="125"/>
       <c r="Q29" s="125"/>
       <c r="R29" s="125"/>
       <c r="S29" s="125"/>
       <c r="T29" s="125"/>
       <c r="U29" s="125"/>
       <c r="V29" s="125"/>
       <c r="W29" s="125"/>
-    </row>
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X29" s="125"/>
+      <c r="Y29" s="125"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="48">
         <v>6597946.7999999998</v>
       </c>
       <c r="C30" s="48">
         <v>9731918.1999999993</v>
       </c>
       <c r="D30" s="49">
         <v>7164735.5</v>
       </c>
       <c r="E30" s="50">
         <v>10247675.5</v>
       </c>
       <c r="F30" s="5">
         <v>12537686.5</v>
       </c>
       <c r="G30" s="5">
         <v>18512781.199999999</v>
       </c>
       <c r="H30" s="51">
         <v>16430458.5</v>
       </c>
       <c r="I30" s="6">
@@ -3711,51 +3808,51 @@
       <c r="Q30" s="7">
         <v>44754222.200000003</v>
       </c>
       <c r="R30" s="7">
         <v>50955954.799999997</v>
       </c>
       <c r="S30" s="7">
         <v>28009020.199999999</v>
       </c>
       <c r="T30" s="7">
         <v>44598852.700000003</v>
       </c>
       <c r="U30" s="7">
         <v>67762016.700000003</v>
       </c>
       <c r="V30" s="9">
         <v>98731591.200000003</v>
       </c>
       <c r="W30" s="90">
         <v>121323893.09999999</v>
       </c>
       <c r="X30" s="113">
         <v>151253698.69999999</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25">
       <c r="A31" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="6" t="s">
@@ -3785,51 +3882,51 @@
       <c r="Q31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="1">
         <v>767979.9</v>
       </c>
       <c r="V31" s="12">
         <v>984183.8</v>
       </c>
       <c r="W31" s="89">
         <v>1157833.6000000001</v>
       </c>
       <c r="X31" s="112">
         <v>1231109.7</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="35">
         <v>44109</v>
       </c>
       <c r="C32" s="35">
         <v>62369</v>
       </c>
       <c r="D32" s="20">
         <v>52520.5</v>
       </c>
       <c r="E32" s="57">
         <v>138342.79999999999</v>
       </c>
       <c r="F32" s="16">
         <v>212832.7</v>
       </c>
       <c r="G32" s="16">
         <v>277743.5</v>
       </c>
       <c r="H32" s="58">
         <v>304048.3</v>
       </c>
       <c r="I32" s="17">
@@ -3859,51 +3956,51 @@
       <c r="Q32" s="1">
         <v>2508176.2000000002</v>
       </c>
       <c r="R32" s="1">
         <v>2840799.9</v>
       </c>
       <c r="S32" s="1">
         <v>1934493.1</v>
       </c>
       <c r="T32" s="1">
         <v>4509357.5999999996</v>
       </c>
       <c r="U32" s="1">
         <v>6299598.7000000002</v>
       </c>
       <c r="V32" s="12">
         <v>8666952.9000000004</v>
       </c>
       <c r="W32" s="89">
         <v>11564758.699999999</v>
       </c>
       <c r="X32" s="112">
         <v>14016637.4</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24">
       <c r="A33" s="53" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="28">
         <v>158977.1</v>
       </c>
       <c r="C33" s="28">
         <v>195555</v>
       </c>
       <c r="D33" s="14">
         <v>182153</v>
       </c>
       <c r="E33" s="59">
         <v>292848.3</v>
       </c>
       <c r="F33" s="16">
         <v>343468.5</v>
       </c>
       <c r="G33" s="16">
         <v>373283.89999999997</v>
       </c>
       <c r="H33" s="58">
         <v>359014.40000000002</v>
       </c>
       <c r="I33" s="17">
@@ -3933,51 +4030,51 @@
       <c r="Q33" s="1">
         <v>863551</v>
       </c>
       <c r="R33" s="1">
         <v>971148.7</v>
       </c>
       <c r="S33" s="1">
         <v>417028.4</v>
       </c>
       <c r="T33" s="1">
         <v>974228.6</v>
       </c>
       <c r="U33" s="1">
         <v>1170059.6000000001</v>
       </c>
       <c r="V33" s="12">
         <v>1688923.9</v>
       </c>
       <c r="W33" s="89">
         <v>1952297.5</v>
       </c>
       <c r="X33" s="112">
         <v>2264055.7999999998</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24">
       <c r="A34" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="31">
         <v>50098.6</v>
       </c>
       <c r="C34" s="31">
         <v>50111</v>
       </c>
       <c r="D34" s="60">
         <v>91734.1</v>
       </c>
       <c r="E34" s="57">
         <v>184397</v>
       </c>
       <c r="F34" s="16">
         <v>191678</v>
       </c>
       <c r="G34" s="16">
         <v>388617.79999999993</v>
       </c>
       <c r="H34" s="58">
         <v>400652.6</v>
       </c>
       <c r="I34" s="17">
@@ -4007,51 +4104,51 @@
       <c r="Q34" s="1">
         <v>2986102.2</v>
       </c>
       <c r="R34" s="1">
         <v>2745725.4</v>
       </c>
       <c r="S34" s="1">
         <v>1503323.2</v>
       </c>
       <c r="T34" s="1">
         <v>2280544.4</v>
       </c>
       <c r="U34" s="1">
         <v>2517511.6</v>
       </c>
       <c r="V34" s="12">
         <v>3227197.7</v>
       </c>
       <c r="W34" s="89">
         <v>4150734.7</v>
       </c>
       <c r="X34" s="112">
         <v>6389717.7000000002</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24">
       <c r="A35" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="35">
         <v>1066956.3999999999</v>
       </c>
       <c r="C35" s="39">
         <v>2707441.6</v>
       </c>
       <c r="D35" s="40">
         <v>808980</v>
       </c>
       <c r="E35" s="59">
         <v>1022338</v>
       </c>
       <c r="F35" s="16">
         <v>798862.89999999991</v>
       </c>
       <c r="G35" s="16">
         <v>2327669</v>
       </c>
       <c r="H35" s="58">
         <v>2783039.1</v>
       </c>
       <c r="I35" s="17">
@@ -4081,51 +4178,51 @@
       <c r="Q35" s="1">
         <v>3924902.9</v>
       </c>
       <c r="R35" s="1">
         <v>3804909.5</v>
       </c>
       <c r="S35" s="1">
         <v>1933114.6</v>
       </c>
       <c r="T35" s="1">
         <v>826278.8</v>
       </c>
       <c r="U35" s="1">
         <v>1722028.9</v>
       </c>
       <c r="V35" s="12">
         <v>3150139.4</v>
       </c>
       <c r="W35" s="89">
         <v>2640093.7999999998</v>
       </c>
       <c r="X35" s="112">
         <v>2968406.5</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24">
       <c r="A36" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="39">
         <v>119849</v>
       </c>
       <c r="C36" s="39">
         <v>70790</v>
       </c>
       <c r="D36" s="40">
         <v>65750</v>
       </c>
       <c r="E36" s="59">
         <v>168943</v>
       </c>
       <c r="F36" s="16">
         <v>207940</v>
       </c>
       <c r="G36" s="16">
         <v>590709.29999999993</v>
       </c>
       <c r="H36" s="58">
         <v>568226.30000000005</v>
       </c>
       <c r="I36" s="17">
@@ -4155,51 +4252,51 @@
       <c r="Q36" s="1">
         <v>1319994.5</v>
       </c>
       <c r="R36" s="1">
         <v>1497049.4</v>
       </c>
       <c r="S36" s="1">
         <v>1003735.1</v>
       </c>
       <c r="T36" s="1">
         <v>1357542.3999999999</v>
       </c>
       <c r="U36" s="1">
         <v>1431287.4</v>
       </c>
       <c r="V36" s="12">
         <v>1896393.7</v>
       </c>
       <c r="W36" s="89">
         <v>2462794.2999999998</v>
       </c>
       <c r="X36" s="112">
         <v>2306991.5</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24">
       <c r="A37" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="28">
         <v>45734.1</v>
       </c>
       <c r="C37" s="28">
         <v>55838.1</v>
       </c>
       <c r="D37" s="14">
         <v>58715.399999999994</v>
       </c>
       <c r="E37" s="61">
         <v>70187.3</v>
       </c>
       <c r="F37" s="16">
         <v>95929.600000000006</v>
       </c>
       <c r="G37" s="16">
         <v>135096.5</v>
       </c>
       <c r="H37" s="58">
         <v>136919</v>
       </c>
       <c r="I37" s="17">
@@ -4229,51 +4326,51 @@
       <c r="Q37" s="1">
         <v>760850</v>
       </c>
       <c r="R37" s="1">
         <v>635946.80000000005</v>
       </c>
       <c r="S37" s="1">
         <v>311674.59999999998</v>
       </c>
       <c r="T37" s="1">
         <v>717678.5</v>
       </c>
       <c r="U37" s="1">
         <v>840508.9</v>
       </c>
       <c r="V37" s="12">
         <v>1069765.8</v>
       </c>
       <c r="W37" s="89">
         <v>1299821.8</v>
       </c>
       <c r="X37" s="112">
         <v>1533577.7</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24">
       <c r="A38" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="62" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="63" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -4303,51 +4400,51 @@
       <c r="Q38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="1">
         <v>868798.4</v>
       </c>
       <c r="V38" s="12">
         <v>1086258.7</v>
       </c>
       <c r="W38" s="89">
         <v>1257703.2</v>
       </c>
       <c r="X38" s="112">
         <v>1896618.2</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24">
       <c r="A39" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="28">
         <v>195511.6</v>
       </c>
       <c r="C39" s="28">
         <v>267630.2</v>
       </c>
       <c r="D39" s="14">
         <v>290775.3</v>
       </c>
       <c r="E39" s="65">
         <v>503077.1</v>
       </c>
       <c r="F39" s="16">
         <v>593171.5</v>
       </c>
       <c r="G39" s="16">
         <v>871022.2</v>
       </c>
       <c r="H39" s="58">
         <v>715255.7</v>
       </c>
       <c r="I39" s="17">
@@ -4377,51 +4474,51 @@
       <c r="Q39" s="1">
         <v>1854580.8</v>
       </c>
       <c r="R39" s="1">
         <v>2093682.7</v>
       </c>
       <c r="S39" s="1">
         <v>1107722</v>
       </c>
       <c r="T39" s="1">
         <v>2028016.3</v>
       </c>
       <c r="U39" s="1">
         <v>2114836.1</v>
       </c>
       <c r="V39" s="12">
         <v>2744149.1</v>
       </c>
       <c r="W39" s="89">
         <v>3347691.2</v>
       </c>
       <c r="X39" s="112">
         <v>3999869.4</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24">
       <c r="A40" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="31">
         <v>21164</v>
       </c>
       <c r="C40" s="31">
         <v>48224</v>
       </c>
       <c r="D40" s="32">
         <v>10848</v>
       </c>
       <c r="E40" s="59">
         <v>87592.8</v>
       </c>
       <c r="F40" s="16">
         <v>151128.4</v>
       </c>
       <c r="G40" s="16">
         <v>197110</v>
       </c>
       <c r="H40" s="58">
         <v>212794.5</v>
       </c>
       <c r="I40" s="17">
@@ -4451,51 +4548,51 @@
       <c r="Q40" s="1">
         <v>753135.6</v>
       </c>
       <c r="R40" s="1">
         <v>791290.8</v>
       </c>
       <c r="S40" s="1">
         <v>415479.6</v>
       </c>
       <c r="T40" s="1">
         <v>788746.8</v>
       </c>
       <c r="U40" s="1">
         <v>1026702.1</v>
       </c>
       <c r="V40" s="12">
         <v>1299104.6000000001</v>
       </c>
       <c r="W40" s="89">
         <v>1506940.1</v>
       </c>
       <c r="X40" s="112">
         <v>2007822.2</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24">
       <c r="A41" s="66" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="67">
         <v>40776.300000000003</v>
       </c>
       <c r="C41" s="28">
         <v>58896</v>
       </c>
       <c r="D41" s="14">
         <v>63541</v>
       </c>
       <c r="E41" s="59">
         <v>93212.2</v>
       </c>
       <c r="F41" s="16">
         <v>105928.2</v>
       </c>
       <c r="G41" s="16">
         <v>181990</v>
       </c>
       <c r="H41" s="58">
         <v>180301.8</v>
       </c>
       <c r="I41" s="17">
@@ -4525,51 +4622,51 @@
       <c r="Q41" s="1">
         <v>411728.5</v>
       </c>
       <c r="R41" s="1">
         <v>533244.69999999995</v>
       </c>
       <c r="S41" s="1">
         <v>309314.2</v>
       </c>
       <c r="T41" s="1">
         <v>536192.4</v>
       </c>
       <c r="U41" s="1">
         <v>582600</v>
       </c>
       <c r="V41" s="12">
         <v>739806</v>
       </c>
       <c r="W41" s="89">
         <v>914090.8</v>
       </c>
       <c r="X41" s="112">
         <v>1520381.9</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24">
       <c r="A42" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="28">
         <v>236290.1</v>
       </c>
       <c r="C42" s="28">
         <v>387874</v>
       </c>
       <c r="D42" s="14">
         <v>554592.9</v>
       </c>
       <c r="E42" s="59">
         <v>447307</v>
       </c>
       <c r="F42" s="16">
         <v>847985</v>
       </c>
       <c r="G42" s="16">
         <v>1234079.5999999999</v>
       </c>
       <c r="H42" s="58">
         <v>1269214.0999999999</v>
       </c>
       <c r="I42" s="17">
@@ -4599,51 +4696,51 @@
       <c r="Q42" s="1">
         <v>2034386.4</v>
       </c>
       <c r="R42" s="1">
         <v>2331892.4</v>
       </c>
       <c r="S42" s="1">
         <v>1013262.4</v>
       </c>
       <c r="T42" s="1">
         <v>3175096</v>
       </c>
       <c r="U42" s="1">
         <v>3633328.1</v>
       </c>
       <c r="V42" s="12">
         <v>4862785.5</v>
       </c>
       <c r="W42" s="89">
         <v>6580906.2000000002</v>
       </c>
       <c r="X42" s="112">
         <v>7351377.7000000002</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24">
       <c r="A43" s="66" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="28">
         <v>76126.3</v>
       </c>
       <c r="C43" s="28">
         <v>120577.4</v>
       </c>
       <c r="D43" s="14">
         <v>93346.5</v>
       </c>
       <c r="E43" s="59">
         <v>119031.4</v>
       </c>
       <c r="F43" s="16">
         <v>168783.4</v>
       </c>
       <c r="G43" s="16">
         <v>201834.8</v>
       </c>
       <c r="H43" s="58">
         <v>173265.1</v>
       </c>
       <c r="I43" s="17">
@@ -4673,51 +4770,51 @@
       <c r="Q43" s="1">
         <v>544214.30000000005</v>
       </c>
       <c r="R43" s="1">
         <v>756388.3</v>
       </c>
       <c r="S43" s="1">
         <v>439006.4</v>
       </c>
       <c r="T43" s="1">
         <v>1787125.3</v>
       </c>
       <c r="U43" s="1">
         <v>2554609.5</v>
       </c>
       <c r="V43" s="12">
         <v>2556639.9</v>
       </c>
       <c r="W43" s="89">
         <v>3135673.4</v>
       </c>
       <c r="X43" s="112">
         <v>3034088.7</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24">
       <c r="A44" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="28">
         <v>39500.5</v>
       </c>
       <c r="C44" s="28">
         <v>48050.6</v>
       </c>
       <c r="D44" s="14">
         <v>67812.7</v>
       </c>
       <c r="E44" s="59">
         <v>202180</v>
       </c>
       <c r="F44" s="16">
         <v>281088.7</v>
       </c>
       <c r="G44" s="16">
         <v>293960.2</v>
       </c>
       <c r="H44" s="58">
         <v>286057.3</v>
       </c>
       <c r="I44" s="17">
@@ -4747,51 +4844,51 @@
       <c r="Q44" s="1">
         <v>918592.7</v>
       </c>
       <c r="R44" s="1">
         <v>1098667.1000000001</v>
       </c>
       <c r="S44" s="1">
         <v>673750.2</v>
       </c>
       <c r="T44" s="1">
         <v>850805.9</v>
       </c>
       <c r="U44" s="1">
         <v>1298734.3</v>
       </c>
       <c r="V44" s="12">
         <v>1823746.7</v>
       </c>
       <c r="W44" s="89">
         <v>2123118.4</v>
       </c>
       <c r="X44" s="112">
         <v>1233073.8</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24">
       <c r="A45" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="28">
         <v>46033</v>
       </c>
       <c r="C45" s="28">
         <v>53934</v>
       </c>
       <c r="D45" s="14">
         <v>56758</v>
       </c>
       <c r="E45" s="59">
         <v>68564</v>
       </c>
       <c r="F45" s="16">
         <v>91317.9</v>
       </c>
       <c r="G45" s="16">
         <v>109674.59999999999</v>
       </c>
       <c r="H45" s="58">
         <v>94595.799999999988</v>
       </c>
       <c r="I45" s="17">
@@ -4821,51 +4918,51 @@
       <c r="Q45" s="1">
         <v>504487.1</v>
       </c>
       <c r="R45" s="1">
         <v>530745.19999999995</v>
       </c>
       <c r="S45" s="1">
         <v>247985.4</v>
       </c>
       <c r="T45" s="1">
         <v>615565.80000000005</v>
       </c>
       <c r="U45" s="1">
         <v>698245.2</v>
       </c>
       <c r="V45" s="12">
         <v>876852.9</v>
       </c>
       <c r="W45" s="89">
         <v>986619</v>
       </c>
       <c r="X45" s="112">
         <v>3984996.4</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24">
       <c r="A46" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="68" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="6" t="s">
@@ -4895,51 +4992,51 @@
       <c r="Q46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="1">
         <v>164104.1</v>
       </c>
       <c r="V46" s="12">
         <v>240361.7</v>
       </c>
       <c r="W46" s="89">
         <v>304497.09999999998</v>
       </c>
       <c r="X46" s="112">
         <v>368033.2</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24">
       <c r="A47" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="28">
         <v>145817.79999999999</v>
       </c>
       <c r="C47" s="28">
         <v>266994.59999999998</v>
       </c>
       <c r="D47" s="14">
         <v>230790</v>
       </c>
       <c r="E47" s="59">
         <v>341816.6</v>
       </c>
       <c r="F47" s="16">
         <v>483379.9</v>
       </c>
       <c r="G47" s="16">
         <v>605004.5</v>
       </c>
       <c r="H47" s="58">
         <v>536910.1</v>
       </c>
       <c r="I47" s="17">
@@ -4969,51 +5066,51 @@
       <c r="Q47" s="1">
         <v>1867315.7</v>
       </c>
       <c r="R47" s="1">
         <v>2147655.9</v>
       </c>
       <c r="S47" s="1">
         <v>1323424.6000000001</v>
       </c>
       <c r="T47" s="1">
         <v>1847284.3</v>
       </c>
       <c r="U47" s="1">
         <v>1748634.1</v>
       </c>
       <c r="V47" s="12">
         <v>2243245.1</v>
       </c>
       <c r="W47" s="89">
         <v>3361355.9</v>
       </c>
       <c r="X47" s="112">
         <v>4185971.3</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24">
       <c r="A48" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="28">
         <v>1012223.6</v>
       </c>
       <c r="C48" s="28">
         <v>1250668.7</v>
       </c>
       <c r="D48" s="14">
         <v>1255981.8999999999</v>
       </c>
       <c r="E48" s="59">
         <v>1643345.9</v>
       </c>
       <c r="F48" s="16">
         <v>2347601.9</v>
       </c>
       <c r="G48" s="16">
         <v>3156445.1999999997</v>
       </c>
       <c r="H48" s="58">
         <v>2449733.3000000003</v>
       </c>
       <c r="I48" s="17">
@@ -5043,51 +5140,51 @@
       <c r="Q48" s="1">
         <v>10659925</v>
       </c>
       <c r="R48" s="1">
         <v>11897881.300000001</v>
       </c>
       <c r="S48" s="1">
         <v>5817898.2000000002</v>
       </c>
       <c r="T48" s="1">
         <v>8328385.2999999998</v>
       </c>
       <c r="U48" s="1">
         <v>14034844.800000001</v>
       </c>
       <c r="V48" s="12">
         <v>21418541.300000001</v>
       </c>
       <c r="W48" s="89">
         <v>24310523.300000001</v>
       </c>
       <c r="X48" s="112">
         <v>34479262.100000001</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="66" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="28">
         <v>3298779.4</v>
       </c>
       <c r="C49" s="28">
         <v>4086964</v>
       </c>
       <c r="D49" s="14">
         <v>3280436.2</v>
       </c>
       <c r="E49" s="59">
         <v>4864492.0999999996</v>
       </c>
       <c r="F49" s="16">
         <v>5616589.9000000004</v>
       </c>
       <c r="G49" s="16">
         <v>7568540.1000000006</v>
       </c>
       <c r="H49" s="58">
         <v>5960431.0999999996</v>
       </c>
       <c r="I49" s="17">
@@ -5117,51 +5214,51 @@
       <c r="Q49" s="1">
         <v>11229249.199999999</v>
       </c>
       <c r="R49" s="1">
         <v>14360579.6</v>
       </c>
       <c r="S49" s="1">
         <v>8268848.2000000002</v>
       </c>
       <c r="T49" s="1">
         <v>11214637.1</v>
       </c>
       <c r="U49" s="1">
         <v>20650868.5</v>
       </c>
       <c r="V49" s="12">
         <v>34212750</v>
       </c>
       <c r="W49" s="89">
         <v>42957974.700000003</v>
       </c>
       <c r="X49" s="12">
         <v>50109994.299999997</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="69" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="70" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="71" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I50" s="6" t="s">
@@ -5191,103 +5288,105 @@
       <c r="Q50" s="1">
         <v>1613030.1</v>
       </c>
       <c r="R50" s="1">
         <v>1918347.1</v>
       </c>
       <c r="S50" s="1">
         <v>1288960</v>
       </c>
       <c r="T50" s="12">
         <v>2761367.2</v>
       </c>
       <c r="U50" s="12">
         <v>3636736.5</v>
       </c>
       <c r="V50" s="12">
         <v>3943792.5</v>
       </c>
       <c r="W50" s="89">
         <v>5308465.4000000004</v>
       </c>
       <c r="X50" s="12">
         <v>6371713.2000000002</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="10"/>
       <c r="B51" s="45"/>
       <c r="C51" s="45"/>
       <c r="D51" s="45"/>
       <c r="E51" s="45"/>
       <c r="F51" s="45"/>
       <c r="G51" s="45"/>
       <c r="H51" s="45"/>
       <c r="I51" s="72"/>
       <c r="J51" s="72"/>
       <c r="K51" s="45"/>
       <c r="L51" s="45"/>
       <c r="M51" s="45"/>
       <c r="N51" s="45"/>
       <c r="O51" s="45"/>
       <c r="P51" s="45"/>
       <c r="Q51" s="45"/>
       <c r="R51" s="45"/>
       <c r="S51" s="45"/>
       <c r="T51" s="45"/>
       <c r="U51" s="46"/>
       <c r="V51" s="46"/>
       <c r="W51" s="52"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25">
       <c r="A52" s="125" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="125"/>
       <c r="C52" s="125"/>
       <c r="D52" s="125"/>
       <c r="E52" s="125"/>
       <c r="F52" s="125"/>
       <c r="G52" s="125"/>
       <c r="H52" s="125"/>
       <c r="I52" s="125"/>
       <c r="J52" s="125"/>
       <c r="K52" s="125"/>
       <c r="L52" s="125"/>
       <c r="M52" s="125"/>
       <c r="N52" s="125"/>
       <c r="O52" s="125"/>
       <c r="P52" s="125"/>
       <c r="Q52" s="125"/>
       <c r="R52" s="125"/>
       <c r="S52" s="125"/>
       <c r="T52" s="125"/>
       <c r="U52" s="125"/>
       <c r="V52" s="125"/>
       <c r="W52" s="125"/>
-    </row>
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X52" s="125"/>
+      <c r="Y52" s="125"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="73">
         <v>10491982.5</v>
       </c>
       <c r="C53" s="73">
         <f>SUM(C55:C72)</f>
         <v>15295852.099999998</v>
       </c>
       <c r="D53" s="73">
         <v>11432467.9</v>
       </c>
       <c r="E53" s="4">
         <v>17130750</v>
       </c>
       <c r="F53" s="5">
         <v>22136718.199999999</v>
       </c>
       <c r="G53" s="5">
         <v>30261070.100000001</v>
       </c>
       <c r="H53" s="7">
         <v>27087999.799999997</v>
       </c>
@@ -5320,51 +5419,51 @@
       <c r="Q53" s="7">
         <v>78938789.700000003</v>
       </c>
       <c r="R53" s="7">
         <v>92077557.099999994</v>
       </c>
       <c r="S53" s="7">
         <v>47420906.5</v>
       </c>
       <c r="T53" s="9">
         <v>78905117.5</v>
       </c>
       <c r="U53" s="9">
         <v>129183176.7</v>
       </c>
       <c r="V53" s="9">
         <v>175739237.40000001</v>
       </c>
       <c r="W53" s="9">
         <v>224191085.69999999</v>
       </c>
       <c r="X53" s="9">
         <v>268001194.80000001</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I54" s="6" t="s">
@@ -5394,51 +5493,51 @@
       <c r="Q54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U54" s="12">
         <v>3552517.9</v>
       </c>
       <c r="V54" s="12">
         <v>5627977.4000000004</v>
       </c>
       <c r="W54" s="12">
         <v>4886286.5999999996</v>
       </c>
       <c r="X54" s="112">
         <v>4906008.4000000004</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="28">
         <v>69117</v>
       </c>
       <c r="C55" s="67">
         <v>118829</v>
       </c>
       <c r="D55" s="28">
         <v>101019.7</v>
       </c>
       <c r="E55" s="15">
         <v>279037.8</v>
       </c>
       <c r="F55" s="16">
         <v>405337.39999999997</v>
       </c>
       <c r="G55" s="16">
         <v>507355.8</v>
       </c>
       <c r="H55" s="1">
         <v>573348.5</v>
       </c>
       <c r="I55" s="75">
@@ -5468,51 +5567,51 @@
       <c r="Q55" s="1">
         <v>5028489.0999999996</v>
       </c>
       <c r="R55" s="1">
         <v>5806628.7999999998</v>
       </c>
       <c r="S55" s="1">
         <v>4476329.5</v>
       </c>
       <c r="T55" s="12">
         <v>8019498.0999999996</v>
       </c>
       <c r="U55" s="12">
         <v>12843773.9</v>
       </c>
       <c r="V55" s="12">
         <v>16518949.9</v>
       </c>
       <c r="W55" s="12">
         <v>21541182.699999999</v>
       </c>
       <c r="X55" s="112">
         <v>26312487.800000001</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="53" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="28">
         <v>254586.1</v>
       </c>
       <c r="C56" s="67">
         <v>300513</v>
       </c>
       <c r="D56" s="28">
         <v>313927.2</v>
       </c>
       <c r="E56" s="15">
         <v>469290.69999999995</v>
       </c>
       <c r="F56" s="16">
         <v>553866.19999999995</v>
       </c>
       <c r="G56" s="16">
         <v>609514.30000000005</v>
       </c>
       <c r="H56" s="1">
         <v>557409.19999999995</v>
       </c>
       <c r="I56" s="75">
@@ -5542,51 +5641,51 @@
       <c r="Q56" s="1">
         <v>1532695.2</v>
       </c>
       <c r="R56" s="1">
         <v>1693595</v>
       </c>
       <c r="S56" s="1">
         <v>654960.69999999995</v>
       </c>
       <c r="T56" s="12">
         <v>1667466</v>
       </c>
       <c r="U56" s="12">
         <v>2254754.2000000002</v>
       </c>
       <c r="V56" s="12">
         <v>2829838.4</v>
       </c>
       <c r="W56" s="12">
         <v>3462106.1</v>
       </c>
       <c r="X56" s="112">
         <v>3720428.9</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="28">
         <v>105927.2</v>
       </c>
       <c r="C57" s="67">
         <v>95163</v>
       </c>
       <c r="D57" s="28">
         <v>162626.1</v>
       </c>
       <c r="E57" s="15">
         <v>437143.6</v>
       </c>
       <c r="F57" s="16">
         <v>632416.80000000005</v>
       </c>
       <c r="G57" s="16">
         <v>987172.29999999993</v>
       </c>
       <c r="H57" s="1">
         <v>1073392.7999999998</v>
       </c>
       <c r="I57" s="75">
@@ -5616,51 +5715,51 @@
       <c r="Q57" s="1">
         <v>8686741.5999999996</v>
       </c>
       <c r="R57" s="1">
         <v>8426968.5</v>
       </c>
       <c r="S57" s="1">
         <v>4446482.4000000004</v>
       </c>
       <c r="T57" s="12">
         <v>6879882.7000000002</v>
       </c>
       <c r="U57" s="12">
         <v>5371264.5999999996</v>
       </c>
       <c r="V57" s="12">
         <v>6522740.2000000002</v>
       </c>
       <c r="W57" s="12">
         <v>8197820.2999999998</v>
       </c>
       <c r="X57" s="112">
         <v>12257435.699999999</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="28">
         <v>1702783.2</v>
       </c>
       <c r="C58" s="67">
         <v>4184673.6</v>
       </c>
       <c r="D58" s="28">
         <v>1407491</v>
       </c>
       <c r="E58" s="15">
         <v>1783670</v>
       </c>
       <c r="F58" s="16">
         <v>1336425.5000000002</v>
       </c>
       <c r="G58" s="16">
         <v>3660806.0000000005</v>
       </c>
       <c r="H58" s="1">
         <v>4158323.1999999997</v>
       </c>
       <c r="I58" s="75">
@@ -5690,51 +5789,51 @@
       <c r="Q58" s="1">
         <v>5778428.7999999998</v>
       </c>
       <c r="R58" s="1">
         <v>5908680.9000000004</v>
       </c>
       <c r="S58" s="1">
         <v>2615858.6</v>
       </c>
       <c r="T58" s="12">
         <v>1177502.6000000001</v>
       </c>
       <c r="U58" s="12">
         <v>3625910.1</v>
       </c>
       <c r="V58" s="12">
         <v>4509786.4000000004</v>
       </c>
       <c r="W58" s="12">
         <v>4142108.6</v>
       </c>
       <c r="X58" s="112">
         <v>4696147.4000000004</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="28">
         <v>181486</v>
       </c>
       <c r="C59" s="67">
         <v>114408</v>
       </c>
       <c r="D59" s="28">
         <v>105587</v>
       </c>
       <c r="E59" s="17">
         <v>273659.59999999998</v>
       </c>
       <c r="F59" s="16">
         <v>372200</v>
       </c>
       <c r="G59" s="16">
         <v>997278.1</v>
       </c>
       <c r="H59" s="1">
         <v>852890.7</v>
       </c>
       <c r="I59" s="16">
@@ -5764,51 +5863,51 @@
       <c r="Q59" s="1">
         <v>2000148.7</v>
       </c>
       <c r="R59" s="1">
         <v>2411057.7999999998</v>
       </c>
       <c r="S59" s="1">
         <v>1466175.1</v>
       </c>
       <c r="T59" s="12">
         <v>2243179.9</v>
       </c>
       <c r="U59" s="12">
         <v>2681374</v>
       </c>
       <c r="V59" s="12">
         <v>3311176.3</v>
       </c>
       <c r="W59" s="12">
         <v>3610299.3</v>
       </c>
       <c r="X59" s="112">
         <v>3613724.1</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="28">
         <v>89174.399999999994</v>
       </c>
       <c r="C60" s="67">
         <v>85457.9</v>
       </c>
       <c r="D60" s="28">
         <v>93873.8</v>
       </c>
       <c r="E60" s="17">
         <v>106448.3</v>
       </c>
       <c r="F60" s="16">
         <v>157839</v>
       </c>
       <c r="G60" s="16">
         <v>202509.5</v>
       </c>
       <c r="H60" s="1">
         <v>205579.5</v>
       </c>
       <c r="I60" s="75">
@@ -5838,51 +5937,51 @@
       <c r="Q60" s="1">
         <v>1120102.3999999999</v>
       </c>
       <c r="R60" s="1">
         <v>1160089.6000000001</v>
       </c>
       <c r="S60" s="1">
         <v>636560.9</v>
       </c>
       <c r="T60" s="12">
         <v>1150860.6000000001</v>
       </c>
       <c r="U60" s="12">
         <v>1372142.6</v>
       </c>
       <c r="V60" s="12">
         <v>1739039.8</v>
       </c>
       <c r="W60" s="12">
         <v>2233709.2999999998</v>
       </c>
       <c r="X60" s="112">
         <v>2962501.7</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I61" s="6" t="s">
@@ -5912,51 +6011,51 @@
       <c r="Q61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T61" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U61" s="12">
         <v>3733882.4</v>
       </c>
       <c r="V61" s="12">
         <v>4033351.1</v>
       </c>
       <c r="W61" s="12">
         <v>6625337.9000000004</v>
       </c>
       <c r="X61" s="112">
         <v>7751789.7999999998</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="28">
         <v>311933.7</v>
       </c>
       <c r="C62" s="67">
         <v>411227.3</v>
       </c>
       <c r="D62" s="28">
         <v>482103.4</v>
       </c>
       <c r="E62" s="17">
         <v>904420.60000000009</v>
       </c>
       <c r="F62" s="16">
         <v>1069494.8999999999</v>
       </c>
       <c r="G62" s="16">
         <v>1831054.1</v>
       </c>
       <c r="H62" s="1">
         <v>1415574</v>
       </c>
       <c r="I62" s="75">
@@ -5986,51 +6085,51 @@
       <c r="Q62" s="1">
         <v>3178448.8</v>
       </c>
       <c r="R62" s="1">
         <v>3714457.6000000001</v>
       </c>
       <c r="S62" s="1">
         <v>1946746.5</v>
       </c>
       <c r="T62" s="12">
         <v>3426030.5</v>
       </c>
       <c r="U62" s="12">
         <v>3951061.2</v>
       </c>
       <c r="V62" s="12">
         <v>4979878.7</v>
       </c>
       <c r="W62" s="12">
         <v>7062805.9000000004</v>
       </c>
       <c r="X62" s="112">
         <v>7991591.2999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="28">
         <v>35066</v>
       </c>
       <c r="C63" s="67">
         <v>104176</v>
       </c>
       <c r="D63" s="28">
         <v>35338</v>
       </c>
       <c r="E63" s="17">
         <v>154092.29999999999</v>
       </c>
       <c r="F63" s="16">
         <v>249858.9</v>
       </c>
       <c r="G63" s="16">
         <v>309433</v>
       </c>
       <c r="H63" s="1">
         <v>330297.59999999998</v>
       </c>
       <c r="I63" s="75">
@@ -6060,51 +6159,51 @@
       <c r="Q63" s="1">
         <v>1322757.8999999999</v>
       </c>
       <c r="R63" s="1">
         <v>1413873.3</v>
       </c>
       <c r="S63" s="1">
         <v>688253</v>
       </c>
       <c r="T63" s="12">
         <v>1302472.5</v>
       </c>
       <c r="U63" s="12">
         <v>1824916.8</v>
       </c>
       <c r="V63" s="12">
         <v>2184358.6</v>
       </c>
       <c r="W63" s="12">
         <v>2603790.1</v>
       </c>
       <c r="X63" s="112">
         <v>3411154.9</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="53" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="67">
         <v>64494.8</v>
       </c>
       <c r="C64" s="67">
         <v>85289</v>
       </c>
       <c r="D64" s="28">
         <v>102033.8</v>
       </c>
       <c r="E64" s="17">
         <v>144610.79999999999</v>
       </c>
       <c r="F64" s="16">
         <v>179032.8</v>
       </c>
       <c r="G64" s="16">
         <v>281343.59999999998</v>
       </c>
       <c r="H64" s="1">
         <v>276716.90000000002</v>
       </c>
       <c r="I64" s="75">
@@ -6134,51 +6233,51 @@
       <c r="Q64" s="1">
         <v>663779.5</v>
       </c>
       <c r="R64" s="1">
         <v>774003.7</v>
       </c>
       <c r="S64" s="1">
         <v>469313.1</v>
       </c>
       <c r="T64" s="12">
         <v>820099.3</v>
       </c>
       <c r="U64" s="12">
         <v>896456.7</v>
       </c>
       <c r="V64" s="12">
         <v>1131677</v>
       </c>
       <c r="W64" s="12">
         <v>1548830.2</v>
       </c>
       <c r="X64" s="112">
         <v>2441186.2999999998</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="28">
         <v>415078.3</v>
       </c>
       <c r="C65" s="67">
         <v>642656</v>
       </c>
       <c r="D65" s="28">
         <v>812366.9</v>
       </c>
       <c r="E65" s="17">
         <v>734737</v>
       </c>
       <c r="F65" s="16">
         <v>1490150</v>
       </c>
       <c r="G65" s="16">
         <v>1904097.5999999999</v>
       </c>
       <c r="H65" s="1">
         <v>2412627.7999999998</v>
       </c>
       <c r="I65" s="75">
@@ -6208,51 +6307,51 @@
       <c r="Q65" s="1">
         <v>3958913.5</v>
       </c>
       <c r="R65" s="1">
         <v>4132243.8</v>
       </c>
       <c r="S65" s="1">
         <v>3362460.6</v>
       </c>
       <c r="T65" s="12">
         <v>5717236.5</v>
       </c>
       <c r="U65" s="12">
         <v>9020258.6999999993</v>
       </c>
       <c r="V65" s="12">
         <v>12725400.300000001</v>
       </c>
       <c r="W65" s="12">
         <v>15231085</v>
       </c>
       <c r="X65" s="112">
         <v>17179344.699999999</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="53" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="28">
         <v>116654.2</v>
       </c>
       <c r="C66" s="67">
         <v>175537.1</v>
       </c>
       <c r="D66" s="28">
         <v>139881.5</v>
       </c>
       <c r="E66" s="17">
         <v>176805.4</v>
       </c>
       <c r="F66" s="16">
         <v>273554.59999999998</v>
       </c>
       <c r="G66" s="16">
         <v>309837.3</v>
       </c>
       <c r="H66" s="1">
         <v>262548.80000000005</v>
       </c>
       <c r="I66" s="75">
@@ -6283,51 +6382,51 @@
       <c r="Q66" s="1">
         <v>1013875.8</v>
       </c>
       <c r="R66" s="1">
         <v>1587013.1</v>
       </c>
       <c r="S66" s="1">
         <v>819531.9</v>
       </c>
       <c r="T66" s="12">
         <v>2786856.2</v>
       </c>
       <c r="U66" s="12">
         <v>3965004.7</v>
       </c>
       <c r="V66" s="12">
         <v>4249814.3</v>
       </c>
       <c r="W66" s="12">
         <v>5338751.2</v>
       </c>
       <c r="X66" s="112">
         <v>5456310.5</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="28">
         <v>63266</v>
       </c>
       <c r="C67" s="67">
         <v>104584.6</v>
       </c>
       <c r="D67" s="28">
         <v>118664.7</v>
       </c>
       <c r="E67" s="17">
         <v>424154.4</v>
       </c>
       <c r="F67" s="16">
         <v>525490.9</v>
       </c>
       <c r="G67" s="16">
         <v>581538.89999999991</v>
       </c>
       <c r="H67" s="1">
         <v>609721</v>
       </c>
       <c r="I67" s="75">
@@ -6357,51 +6456,51 @@
       <c r="Q67" s="1">
         <v>1649131.7</v>
       </c>
       <c r="R67" s="1">
         <v>2726593.8</v>
       </c>
       <c r="S67" s="1">
         <v>949811.9</v>
       </c>
       <c r="T67" s="12">
         <v>1725109.2</v>
       </c>
       <c r="U67" s="12">
         <v>2740650.7</v>
       </c>
       <c r="V67" s="12">
         <v>3431401.2</v>
       </c>
       <c r="W67" s="12">
         <v>4239562.5</v>
       </c>
       <c r="X67" s="112">
         <v>2423927.5</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="28">
         <v>68560</v>
       </c>
       <c r="C68" s="67">
         <v>89393</v>
       </c>
       <c r="D68" s="28">
         <v>87718</v>
       </c>
       <c r="E68" s="17">
         <v>108845.4</v>
       </c>
       <c r="F68" s="16">
         <v>141722.9</v>
       </c>
       <c r="G68" s="16">
         <v>177349.5</v>
       </c>
       <c r="H68" s="1">
         <v>166142.9</v>
       </c>
       <c r="I68" s="75">
@@ -6431,51 +6530,51 @@
       <c r="Q68" s="1">
         <v>880484.5</v>
       </c>
       <c r="R68" s="1">
         <v>966300.5</v>
       </c>
       <c r="S68" s="1">
         <v>450683.2</v>
       </c>
       <c r="T68" s="12">
         <v>1045267.7</v>
       </c>
       <c r="U68" s="12">
         <v>1240148.3999999999</v>
       </c>
       <c r="V68" s="12">
         <v>1627653.6</v>
       </c>
       <c r="W68" s="12">
         <v>1889075.1</v>
       </c>
       <c r="X68" s="112">
         <v>6619027</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I69" s="6" t="s">
@@ -6505,51 +6604,51 @@
       <c r="Q69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T69" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U69" s="12">
         <v>271575.90000000002</v>
       </c>
       <c r="V69" s="12">
         <v>402995.9</v>
       </c>
       <c r="W69" s="12">
         <v>497845</v>
       </c>
       <c r="X69" s="112">
         <v>612834.80000000005</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="53" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="28">
         <v>275301.40000000002</v>
       </c>
       <c r="C70" s="67">
         <v>444660</v>
       </c>
       <c r="D70" s="28">
         <v>414404.4</v>
       </c>
       <c r="E70" s="17">
         <v>657049.4</v>
       </c>
       <c r="F70" s="16">
         <v>974646.7</v>
       </c>
       <c r="G70" s="16">
         <v>1171794.1000000001</v>
       </c>
       <c r="H70" s="1">
         <v>1206092.1000000001</v>
       </c>
       <c r="I70" s="75">
@@ -6579,51 +6678,51 @@
       <c r="Q70" s="1">
         <v>4849850.0999999996</v>
       </c>
       <c r="R70" s="1">
         <v>5372449.0999999996</v>
       </c>
       <c r="S70" s="1">
         <v>2596388.4</v>
       </c>
       <c r="T70" s="12">
         <v>4656691</v>
       </c>
       <c r="U70" s="12">
         <v>3815796.9</v>
       </c>
       <c r="V70" s="12">
         <v>4711918.9000000004</v>
       </c>
       <c r="W70" s="12">
         <v>6334970.7999999998</v>
       </c>
       <c r="X70" s="112">
         <v>7819500.2999999998</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="28">
         <v>1552185.3</v>
       </c>
       <c r="C71" s="67">
         <v>1887779.3</v>
       </c>
       <c r="D71" s="28">
         <v>1970636.5</v>
       </c>
       <c r="E71" s="17">
         <v>2558657.4</v>
       </c>
       <c r="F71" s="16">
         <v>3784215.9</v>
       </c>
       <c r="G71" s="16">
         <v>5067502.3</v>
       </c>
       <c r="H71" s="1">
         <v>3972419.5</v>
       </c>
       <c r="I71" s="75">
@@ -6653,51 +6752,51 @@
       <c r="Q71" s="1">
         <v>16465568.699999999</v>
       </c>
       <c r="R71" s="1">
         <v>19400306.5</v>
       </c>
       <c r="S71" s="1">
         <v>8043449.2000000002</v>
       </c>
       <c r="T71" s="12">
         <v>13693316.300000001</v>
       </c>
       <c r="U71" s="12">
         <v>23649859.300000001</v>
       </c>
       <c r="V71" s="12">
         <v>33997480.899999999</v>
       </c>
       <c r="W71" s="12">
         <v>46106160.700000003</v>
       </c>
       <c r="X71" s="112">
         <v>55014454.200000003</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="28">
         <v>5186368.9000000004</v>
       </c>
       <c r="C72" s="67">
         <v>6451505.2999999998</v>
       </c>
       <c r="D72" s="28">
         <v>5084795.9000000004</v>
       </c>
       <c r="E72" s="15">
         <v>7918127.2999999998</v>
       </c>
       <c r="F72" s="16">
         <v>9990465.6999999993</v>
       </c>
       <c r="G72" s="16">
         <v>11662483.699999999</v>
       </c>
       <c r="H72" s="1">
         <v>9014915.3000000007</v>
       </c>
       <c r="I72" s="75">
@@ -6727,51 +6826,51 @@
       <c r="Q72" s="1">
         <v>18386193.199999999</v>
       </c>
       <c r="R72" s="1">
         <v>23520291.399999999</v>
       </c>
       <c r="S72" s="1">
         <v>11533112</v>
       </c>
       <c r="T72" s="12">
         <v>18600684.300000001</v>
       </c>
       <c r="U72" s="12">
         <v>37040234.799999997</v>
       </c>
       <c r="V72" s="12">
         <v>55086698.299999997</v>
       </c>
       <c r="W72" s="12">
         <v>70293478.900000006</v>
       </c>
       <c r="X72" s="112">
         <v>82419255.799999997</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B73" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="6" t="s">
@@ -6801,103 +6900,105 @@
       <c r="Q73" s="1">
         <v>2423180.2000000002</v>
       </c>
       <c r="R73" s="1">
         <v>3063003.7</v>
       </c>
       <c r="S73" s="1">
         <v>2264789.5</v>
       </c>
       <c r="T73" s="12">
         <v>3992964.1</v>
       </c>
       <c r="U73" s="12">
         <v>5331592.9000000004</v>
       </c>
       <c r="V73" s="12">
         <v>6117100.2000000002</v>
       </c>
       <c r="W73" s="12">
         <v>8345879.5</v>
       </c>
       <c r="X73" s="12">
         <v>10392083.699999999</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="10"/>
       <c r="B74" s="45"/>
       <c r="C74" s="45"/>
       <c r="D74" s="45"/>
       <c r="E74" s="45"/>
       <c r="F74" s="45"/>
       <c r="G74" s="45"/>
       <c r="H74" s="45"/>
       <c r="I74" s="72"/>
       <c r="J74" s="72"/>
       <c r="K74" s="45"/>
       <c r="L74" s="45"/>
       <c r="M74" s="45"/>
       <c r="N74" s="45"/>
       <c r="O74" s="45"/>
       <c r="P74" s="45"/>
       <c r="Q74" s="45"/>
       <c r="R74" s="45"/>
       <c r="S74" s="45"/>
       <c r="T74" s="46"/>
       <c r="U74" s="46"/>
       <c r="V74" s="46"/>
       <c r="W74" s="52"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25">
       <c r="A75" s="125" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="125"/>
       <c r="C75" s="125"/>
       <c r="D75" s="125"/>
       <c r="E75" s="125"/>
       <c r="F75" s="125"/>
       <c r="G75" s="125"/>
       <c r="H75" s="125"/>
       <c r="I75" s="125"/>
       <c r="J75" s="125"/>
       <c r="K75" s="125"/>
       <c r="L75" s="125"/>
       <c r="M75" s="125"/>
       <c r="N75" s="125"/>
       <c r="O75" s="125"/>
       <c r="P75" s="125"/>
       <c r="Q75" s="125"/>
       <c r="R75" s="125"/>
       <c r="S75" s="125"/>
       <c r="T75" s="125"/>
       <c r="U75" s="125"/>
       <c r="V75" s="125"/>
       <c r="W75" s="125"/>
-    </row>
-    <row r="76" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X75" s="125"/>
+      <c r="Y75" s="125"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="77">
         <v>14540143.300000001</v>
       </c>
       <c r="C76" s="73">
         <v>21286782.399999999</v>
       </c>
       <c r="D76" s="73">
         <v>15840117.5</v>
       </c>
       <c r="E76" s="74">
         <v>23710812.599999998</v>
       </c>
       <c r="F76" s="5">
         <v>31192385.200000003</v>
       </c>
       <c r="G76" s="5">
         <v>40379222.799999997</v>
       </c>
       <c r="H76" s="7">
         <v>37440625.100000001</v>
       </c>
       <c r="I76" s="7">
@@ -6927,51 +7028,51 @@
       <c r="Q76" s="7">
         <v>103948256.90000001</v>
       </c>
       <c r="R76" s="7">
         <v>120527162.09999999</v>
       </c>
       <c r="S76" s="7">
         <v>66860328.5</v>
       </c>
       <c r="T76" s="9">
         <v>109027262.7</v>
       </c>
       <c r="U76" s="9">
         <v>182865265.69999999</v>
       </c>
       <c r="V76" s="9">
         <v>229248669.59999999</v>
       </c>
       <c r="W76" s="9">
         <v>299840589.19999999</v>
       </c>
       <c r="X76" s="119">
         <v>350637946.89999998</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="78" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C77" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I77" s="6" t="s">
@@ -7001,51 +7102,51 @@
       <c r="Q77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U77" s="12">
         <v>3847285.8</v>
       </c>
       <c r="V77" s="12">
         <v>6027915.5999999996</v>
       </c>
       <c r="W77" s="12">
         <v>5330017.2</v>
       </c>
       <c r="X77" s="119">
         <v>5471782.4000000004</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="78" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="79">
         <v>122245</v>
       </c>
       <c r="C78" s="28">
         <v>167132</v>
       </c>
       <c r="D78" s="28">
         <v>126761.3</v>
       </c>
       <c r="E78" s="75">
         <v>382105.9</v>
       </c>
       <c r="F78" s="16">
         <v>551644.39999999991</v>
       </c>
       <c r="G78" s="16">
         <v>659654.30000000005</v>
       </c>
       <c r="H78" s="1">
         <v>687293.8</v>
       </c>
       <c r="I78" s="1">
@@ -7075,51 +7176,51 @@
       <c r="Q78" s="1">
         <v>6314471.2000000002</v>
       </c>
       <c r="R78" s="1">
         <v>7527645.2000000002</v>
       </c>
       <c r="S78" s="1">
         <v>6421629.2999999998</v>
       </c>
       <c r="T78" s="12">
         <v>10522812.699999999</v>
       </c>
       <c r="U78" s="12">
         <v>17171499.199999999</v>
       </c>
       <c r="V78" s="12">
         <v>21146988.899999999</v>
       </c>
       <c r="W78" s="12">
         <v>27723930.300000001</v>
       </c>
       <c r="X78" s="119">
         <v>34033328</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="78" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="79">
         <v>353946.1</v>
       </c>
       <c r="C79" s="28">
         <v>423043.9</v>
       </c>
       <c r="D79" s="28">
         <v>552106</v>
       </c>
       <c r="E79" s="75">
         <v>653378.69999999995</v>
       </c>
       <c r="F79" s="16">
         <v>755941.5</v>
       </c>
       <c r="G79" s="16">
         <v>864050.4</v>
       </c>
       <c r="H79" s="1">
         <v>763852.5</v>
       </c>
       <c r="I79" s="1">
@@ -7149,51 +7250,51 @@
       <c r="Q79" s="1">
         <v>2038369.1</v>
       </c>
       <c r="R79" s="1">
         <v>2178368.7999999998</v>
       </c>
       <c r="S79" s="1">
         <v>1100896.2</v>
       </c>
       <c r="T79" s="12">
         <v>2243015.4</v>
       </c>
       <c r="U79" s="12">
         <v>3224269.6</v>
       </c>
       <c r="V79" s="12">
         <v>3679414.7</v>
       </c>
       <c r="W79" s="12">
         <v>4528626.0999999996</v>
       </c>
       <c r="X79" s="119">
         <v>4812760.4000000004</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="78" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="79">
         <v>132153.20000000001</v>
       </c>
       <c r="C80" s="28">
         <v>153093.6</v>
       </c>
       <c r="D80" s="28">
         <v>209966</v>
       </c>
       <c r="E80" s="75">
         <v>526247.6</v>
       </c>
       <c r="F80" s="16">
         <v>773721.7</v>
       </c>
       <c r="G80" s="16">
         <v>1061349.6000000001</v>
       </c>
       <c r="H80" s="1">
         <v>1449881.8</v>
       </c>
       <c r="I80" s="1">
@@ -7223,51 +7324,51 @@
       <c r="Q80" s="1">
         <v>9783415.5</v>
       </c>
       <c r="R80" s="1">
         <v>9722946.4000000004</v>
       </c>
       <c r="S80" s="1">
         <v>5321254.4000000004</v>
       </c>
       <c r="T80" s="12">
         <v>8441135.9000000004</v>
       </c>
       <c r="U80" s="12">
         <v>6566621</v>
       </c>
       <c r="V80" s="12">
         <v>8859879</v>
       </c>
       <c r="W80" s="12">
         <v>10669486</v>
       </c>
       <c r="X80" s="119">
         <v>15583338.699999999</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="78" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="79">
         <v>2366684.2000000002</v>
       </c>
       <c r="C81" s="28">
         <v>5037425</v>
       </c>
       <c r="D81" s="28">
         <v>1685177</v>
       </c>
       <c r="E81" s="75">
         <v>2508935</v>
       </c>
       <c r="F81" s="16">
         <v>3050221</v>
       </c>
       <c r="G81" s="16">
         <v>5227899.8</v>
       </c>
       <c r="H81" s="1">
         <v>6068553.9000000004</v>
       </c>
       <c r="I81" s="1">
@@ -7297,51 +7398,51 @@
       <c r="Q81" s="1">
         <v>7530273.5</v>
       </c>
       <c r="R81" s="1">
         <v>8124163</v>
       </c>
       <c r="S81" s="1">
         <v>3233350.2</v>
       </c>
       <c r="T81" s="12">
         <v>1674958.5</v>
       </c>
       <c r="U81" s="12">
         <v>5491994.7000000002</v>
       </c>
       <c r="V81" s="12">
         <v>5998515.9000000004</v>
       </c>
       <c r="W81" s="12">
         <v>5803580.9000000004</v>
       </c>
       <c r="X81" s="119">
         <v>6557524.2000000002</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="78" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="79">
         <v>223912</v>
       </c>
       <c r="C82" s="28">
         <v>267034.09999999998</v>
       </c>
       <c r="D82" s="28">
         <v>335986</v>
       </c>
       <c r="E82" s="75">
         <v>373719.69999999995</v>
       </c>
       <c r="F82" s="16">
         <v>541670.30000000005</v>
       </c>
       <c r="G82" s="16">
         <v>1397171.5</v>
       </c>
       <c r="H82" s="1">
         <v>1160589.2</v>
       </c>
       <c r="I82" s="1">
@@ -7371,51 +7472,51 @@
       <c r="Q82" s="1">
         <v>2701254.7</v>
       </c>
       <c r="R82" s="1">
         <v>3154681.9</v>
       </c>
       <c r="S82" s="1">
         <v>1987619.9</v>
       </c>
       <c r="T82" s="12">
         <v>3165256.7</v>
       </c>
       <c r="U82" s="12">
         <v>3652465.9</v>
       </c>
       <c r="V82" s="12">
         <v>4626785.9000000004</v>
       </c>
       <c r="W82" s="12">
         <v>4896859.3</v>
       </c>
       <c r="X82" s="119">
         <v>4660239.5</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="78" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="79">
         <v>119496</v>
       </c>
       <c r="C83" s="28">
         <v>119616.2</v>
       </c>
       <c r="D83" s="28">
         <v>130721.3</v>
       </c>
       <c r="E83" s="75">
         <v>149806</v>
       </c>
       <c r="F83" s="16">
         <v>227205.1</v>
       </c>
       <c r="G83" s="16">
         <v>262341.8</v>
       </c>
       <c r="H83" s="1">
         <v>258107.3</v>
       </c>
       <c r="I83" s="1">
@@ -7445,51 +7546,51 @@
       <c r="Q83" s="1">
         <v>1432672.5</v>
       </c>
       <c r="R83" s="1">
         <v>1491828.3</v>
       </c>
       <c r="S83" s="1">
         <v>988647.4</v>
       </c>
       <c r="T83" s="12">
         <v>1497333.4</v>
       </c>
       <c r="U83" s="12">
         <v>1864411.5</v>
       </c>
       <c r="V83" s="12">
         <v>2309687.7999999998</v>
       </c>
       <c r="W83" s="12">
         <v>3563233.3</v>
       </c>
       <c r="X83" s="119">
         <v>3771242.2</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="78" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I84" s="6" t="s">
@@ -7519,51 +7620,51 @@
       <c r="Q84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T84" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U84" s="12">
         <v>5219720.3</v>
       </c>
       <c r="V84" s="12">
         <v>4595023.9000000004</v>
       </c>
       <c r="W84" s="12">
         <v>7395069.5999999996</v>
       </c>
       <c r="X84" s="119">
         <v>8464346.5</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="78" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="79">
         <v>427976.8</v>
       </c>
       <c r="C85" s="28">
         <v>578267.80000000005</v>
       </c>
       <c r="D85" s="28">
         <v>808605.2</v>
       </c>
       <c r="E85" s="75">
         <v>1186426</v>
       </c>
       <c r="F85" s="16">
         <v>1445584.9</v>
       </c>
       <c r="G85" s="16">
         <v>2281625.0999999996</v>
       </c>
       <c r="H85" s="1">
         <v>1817923.7000000002</v>
       </c>
       <c r="I85" s="1">
@@ -7593,51 +7694,51 @@
       <c r="Q85" s="1">
         <v>4310831.4000000004</v>
       </c>
       <c r="R85" s="1">
         <v>4932393.4000000004</v>
       </c>
       <c r="S85" s="1">
         <v>2975895.8</v>
       </c>
       <c r="T85" s="12">
         <v>4626332.5999999996</v>
       </c>
       <c r="U85" s="12">
         <v>5522921</v>
       </c>
       <c r="V85" s="12">
         <v>6314908.7999999998</v>
       </c>
       <c r="W85" s="12">
         <v>8792648.8000000007</v>
       </c>
       <c r="X85" s="119">
         <v>9925428.4000000004</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="78" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="79">
         <v>52192</v>
       </c>
       <c r="C86" s="28">
         <v>172699</v>
       </c>
       <c r="D86" s="28">
         <v>83096.399999999994</v>
       </c>
       <c r="E86" s="75">
         <v>239954.2</v>
       </c>
       <c r="F86" s="16">
         <v>361511.6</v>
       </c>
       <c r="G86" s="16">
         <v>418082.5</v>
       </c>
       <c r="H86" s="1">
         <v>424480.1</v>
       </c>
       <c r="I86" s="1">
@@ -7667,51 +7768,51 @@
       <c r="Q86" s="1">
         <v>1727232.8</v>
       </c>
       <c r="R86" s="1">
         <v>1837835.9</v>
       </c>
       <c r="S86" s="1">
         <v>980248.1</v>
       </c>
       <c r="T86" s="12">
         <v>1841118</v>
       </c>
       <c r="U86" s="12">
         <v>2583149.2999999998</v>
       </c>
       <c r="V86" s="12">
         <v>2888888.1</v>
       </c>
       <c r="W86" s="12">
         <v>3522340.1</v>
       </c>
       <c r="X86" s="119">
         <v>4360617.4000000004</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="78" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="79">
         <v>93800.9</v>
       </c>
       <c r="C87" s="28">
         <v>122922.5</v>
       </c>
       <c r="D87" s="28">
         <v>139898.5</v>
       </c>
       <c r="E87" s="75">
         <v>199949.9</v>
       </c>
       <c r="F87" s="16">
         <v>270642.5</v>
       </c>
       <c r="G87" s="16">
         <v>376562.5</v>
       </c>
       <c r="H87" s="1">
         <v>383518.3</v>
       </c>
       <c r="I87" s="1">
@@ -7741,51 +7842,51 @@
       <c r="Q87" s="1">
         <v>975472.8</v>
       </c>
       <c r="R87" s="1">
         <v>1084746.7</v>
       </c>
       <c r="S87" s="1">
         <v>723520.1</v>
       </c>
       <c r="T87" s="12">
         <v>1100200.3999999999</v>
       </c>
       <c r="U87" s="12">
         <v>1281774.8</v>
       </c>
       <c r="V87" s="12">
         <v>1582900.4</v>
       </c>
       <c r="W87" s="12">
         <v>2302931.2999999998</v>
       </c>
       <c r="X87" s="119">
         <v>3288322.4</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="78" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="79">
         <v>566766.69999999995</v>
       </c>
       <c r="C88" s="28">
         <v>844768</v>
       </c>
       <c r="D88" s="28">
         <v>1186852</v>
       </c>
       <c r="E88" s="75">
         <v>1089003</v>
       </c>
       <c r="F88" s="16">
         <v>2129286</v>
       </c>
       <c r="G88" s="16">
         <v>2637186</v>
       </c>
       <c r="H88" s="1">
         <v>3369934</v>
       </c>
       <c r="I88" s="1">
@@ -7815,51 +7916,51 @@
       <c r="Q88" s="1">
         <v>4923660.8</v>
       </c>
       <c r="R88" s="1">
         <v>5136245.4000000004</v>
       </c>
       <c r="S88" s="1">
         <v>4378018.0999999996</v>
       </c>
       <c r="T88" s="12">
         <v>7250133.2000000002</v>
       </c>
       <c r="U88" s="12">
         <v>11459380.300000001</v>
       </c>
       <c r="V88" s="12">
         <v>15082337.699999999</v>
       </c>
       <c r="W88" s="12">
         <v>18597101.5</v>
       </c>
       <c r="X88" s="119">
         <v>20635289.5</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B89" s="79">
         <v>160192.29999999999</v>
       </c>
       <c r="C89" s="28">
         <v>209443.1</v>
       </c>
       <c r="D89" s="28">
         <v>180770</v>
       </c>
       <c r="E89" s="75">
         <v>257632</v>
       </c>
       <c r="F89" s="16">
         <v>374356.2</v>
       </c>
       <c r="G89" s="16">
         <v>412425</v>
       </c>
       <c r="H89" s="1">
         <v>356987.8</v>
       </c>
       <c r="I89" s="1">
@@ -7889,51 +7990,51 @@
       <c r="Q89" s="1">
         <v>1251224.3999999999</v>
       </c>
       <c r="R89" s="1">
         <v>1844349</v>
       </c>
       <c r="S89" s="1">
         <v>1297625.3</v>
       </c>
       <c r="T89" s="12">
         <v>3848131.9</v>
       </c>
       <c r="U89" s="12">
         <v>5001057.3</v>
       </c>
       <c r="V89" s="12">
         <v>5586740</v>
       </c>
       <c r="W89" s="12">
         <v>6846232.0999999996</v>
       </c>
       <c r="X89" s="119">
         <v>6777540.2000000002</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="78" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="79">
         <v>92412.1</v>
       </c>
       <c r="C90" s="28">
         <v>286363.5</v>
       </c>
       <c r="D90" s="28">
         <v>295641.90000000002</v>
       </c>
       <c r="E90" s="75">
         <v>507143.9</v>
       </c>
       <c r="F90" s="16">
         <v>695026.1</v>
       </c>
       <c r="G90" s="16">
         <v>702179.2</v>
       </c>
       <c r="H90" s="1">
         <v>759942.39999999991</v>
       </c>
       <c r="I90" s="1">
@@ -7963,51 +8064,51 @@
       <c r="Q90" s="1">
         <v>2130571.5</v>
       </c>
       <c r="R90" s="1">
         <v>3367502.4</v>
       </c>
       <c r="S90" s="1">
         <v>1344993.3</v>
       </c>
       <c r="T90" s="12">
         <v>2369328.2999999998</v>
       </c>
       <c r="U90" s="12">
         <v>3574006.6</v>
       </c>
       <c r="V90" s="12">
         <v>4265108.0999999996</v>
       </c>
       <c r="W90" s="12">
         <v>5361054.4000000004</v>
       </c>
       <c r="X90" s="119">
         <v>3052048.6</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="78" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="79">
         <v>94447</v>
       </c>
       <c r="C91" s="28">
         <v>368724</v>
       </c>
       <c r="D91" s="28">
         <v>125311.3</v>
       </c>
       <c r="E91" s="75">
         <v>150999.1</v>
       </c>
       <c r="F91" s="16">
         <v>203715</v>
       </c>
       <c r="G91" s="16">
         <v>258235.4</v>
       </c>
       <c r="H91" s="1">
         <v>245210.7</v>
       </c>
       <c r="I91" s="1">
@@ -8037,51 +8138,51 @@
       <c r="Q91" s="1">
         <v>1138760.3</v>
       </c>
       <c r="R91" s="1">
         <v>1248953.5</v>
       </c>
       <c r="S91" s="1">
         <v>681780.6</v>
       </c>
       <c r="T91" s="12">
         <v>1399319.5</v>
       </c>
       <c r="U91" s="12">
         <v>1671593.5</v>
       </c>
       <c r="V91" s="12">
         <v>2076271.9</v>
       </c>
       <c r="W91" s="12">
         <v>2395297.2999999998</v>
       </c>
       <c r="X91" s="119">
         <v>8561987.6999999993</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="78" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C92" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D92" s="54" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I92" s="6" t="s">
@@ -8111,51 +8212,51 @@
       <c r="Q92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T92" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U92" s="12">
         <v>391590</v>
       </c>
       <c r="V92" s="12">
         <v>554158</v>
       </c>
       <c r="W92" s="12">
         <v>697935.9</v>
       </c>
       <c r="X92" s="119">
         <v>840835.1</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="78" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="79">
         <v>370813.2</v>
       </c>
       <c r="C93" s="28">
         <v>821577.3</v>
       </c>
       <c r="D93" s="28">
         <v>543629.5</v>
       </c>
       <c r="E93" s="75">
         <v>856545.2</v>
       </c>
       <c r="F93" s="16">
         <v>1217736.2</v>
       </c>
       <c r="G93" s="16">
         <v>1401377.4</v>
       </c>
       <c r="H93" s="1">
         <v>1440574.1</v>
       </c>
       <c r="I93" s="1">
@@ -8185,51 +8286,51 @@
       <c r="Q93" s="1">
         <v>5889224.5</v>
       </c>
       <c r="R93" s="1">
         <v>6338781.2999999998</v>
       </c>
       <c r="S93" s="1">
         <v>3307944</v>
       </c>
       <c r="T93" s="12">
         <v>5618167.7999999998</v>
       </c>
       <c r="U93" s="12">
         <v>4862020.2</v>
       </c>
       <c r="V93" s="12">
         <v>5922268.7000000002</v>
       </c>
       <c r="W93" s="12">
         <v>7961961.5999999996</v>
       </c>
       <c r="X93" s="119">
         <v>9814140.5999999996</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="78" t="s">
         <v>39</v>
       </c>
       <c r="B94" s="79">
         <v>2139353.7000000002</v>
       </c>
       <c r="C94" s="28">
         <v>2776371.9</v>
       </c>
       <c r="D94" s="28">
         <v>2343016.2000000002</v>
       </c>
       <c r="E94" s="75">
         <v>4163134.6999999997</v>
       </c>
       <c r="F94" s="16">
         <v>5596663.0999999996</v>
       </c>
       <c r="G94" s="16">
         <v>6944656.8000000007</v>
       </c>
       <c r="H94" s="1">
         <v>5963602.2999999998</v>
       </c>
       <c r="I94" s="1">
@@ -8259,51 +8360,51 @@
       <c r="Q94" s="1">
         <v>22829527.600000001</v>
       </c>
       <c r="R94" s="1">
         <v>26114387</v>
       </c>
       <c r="S94" s="1">
         <v>11564321.699999999</v>
       </c>
       <c r="T94" s="12">
         <v>20289103.100000001</v>
       </c>
       <c r="U94" s="12">
         <v>35185440.5</v>
       </c>
       <c r="V94" s="12">
         <v>45391954.200000003</v>
       </c>
       <c r="W94" s="12">
         <v>65782219</v>
       </c>
       <c r="X94" s="119">
         <v>74904234.400000006</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="78" t="s">
         <v>40</v>
       </c>
       <c r="B95" s="79">
         <v>7223752.0999999996</v>
       </c>
       <c r="C95" s="28">
         <v>8938300.5</v>
       </c>
       <c r="D95" s="28">
         <v>7092578.9000000004</v>
       </c>
       <c r="E95" s="75">
         <v>10465831.699999999</v>
       </c>
       <c r="F95" s="16">
         <v>12997459.6</v>
       </c>
       <c r="G95" s="16">
         <v>15474425.5</v>
       </c>
       <c r="H95" s="1">
         <v>12290173.199999999</v>
       </c>
       <c r="I95" s="1">
@@ -8333,51 +8434,51 @@
       <c r="Q95" s="1">
         <v>25710759.699999999</v>
       </c>
       <c r="R95" s="1">
         <v>32293595.300000001</v>
       </c>
       <c r="S95" s="1">
         <v>16806510.600000001</v>
       </c>
       <c r="T95" s="12">
         <v>27908836.199999999</v>
       </c>
       <c r="U95" s="12">
         <v>56186431.899999999</v>
       </c>
       <c r="V95" s="12">
         <v>74098468.099999994</v>
       </c>
       <c r="W95" s="12">
         <v>96328728.099999994</v>
       </c>
       <c r="X95" s="119">
         <v>110942775</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="82" t="s">
         <v>41</v>
       </c>
       <c r="B96" s="83" t="s">
         <v>19</v>
       </c>
       <c r="C96" s="83" t="s">
         <v>19</v>
       </c>
       <c r="D96" s="83" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="84" t="s">
         <v>19</v>
       </c>
       <c r="F96" s="84" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="84" t="s">
         <v>19</v>
       </c>
       <c r="H96" s="84" t="s">
         <v>19</v>
       </c>
       <c r="I96" s="85" t="s">
@@ -8406,164 +8507,165 @@
       </c>
       <c r="Q96" s="87">
         <v>3260534.6</v>
       </c>
       <c r="R96" s="87">
         <v>4128738.6</v>
       </c>
       <c r="S96" s="87">
         <v>3746073.5</v>
       </c>
       <c r="T96" s="88">
         <v>5232079.0999999996</v>
       </c>
       <c r="U96" s="88">
         <v>8107632.2999999998</v>
       </c>
       <c r="V96" s="88">
         <v>8240453.9000000004</v>
       </c>
       <c r="W96" s="88">
         <v>11341336.4</v>
       </c>
       <c r="X96" s="120">
         <v>14180165.699999999</v>
       </c>
-    </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="Y96" s="128"/>
+    </row>
+    <row r="97" spans="1:23">
       <c r="A97" s="52"/>
       <c r="B97" s="52"/>
       <c r="C97" s="52"/>
       <c r="D97" s="52"/>
       <c r="E97" s="52"/>
       <c r="F97" s="52"/>
       <c r="G97" s="52"/>
       <c r="H97" s="52"/>
       <c r="I97" s="52"/>
       <c r="J97" s="52"/>
       <c r="K97" s="52"/>
       <c r="L97" s="52"/>
       <c r="M97" s="52"/>
       <c r="N97" s="52"/>
       <c r="O97" s="52"/>
       <c r="P97" s="52"/>
       <c r="Q97" s="52"/>
       <c r="R97" s="52"/>
       <c r="S97" s="52"/>
       <c r="T97" s="52"/>
       <c r="U97" s="52"/>
       <c r="V97" s="52"/>
       <c r="W97" s="52"/>
     </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:23">
       <c r="A98" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B98" s="52"/>
       <c r="C98" s="52"/>
       <c r="D98" s="52"/>
       <c r="E98" s="52"/>
       <c r="F98" s="52"/>
       <c r="G98" s="52"/>
       <c r="H98" s="52"/>
       <c r="I98" s="52"/>
       <c r="J98" s="52"/>
       <c r="K98" s="52"/>
       <c r="L98" s="52"/>
       <c r="M98" s="52"/>
       <c r="N98" s="52"/>
       <c r="O98" s="52"/>
       <c r="P98" s="52"/>
       <c r="Q98" s="52"/>
       <c r="R98" s="52"/>
       <c r="S98" s="52"/>
       <c r="T98" s="52"/>
       <c r="U98" s="52"/>
       <c r="V98" s="52"/>
       <c r="W98" s="52"/>
     </row>
-    <row r="99" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:23" ht="12.75" customHeight="1">
       <c r="A99" s="121" t="s">
         <v>46</v>
       </c>
       <c r="B99" s="121"/>
       <c r="C99" s="121"/>
       <c r="D99" s="121"/>
       <c r="E99" s="121"/>
       <c r="F99" s="121"/>
       <c r="G99" s="121"/>
       <c r="H99" s="121"/>
       <c r="I99" s="121"/>
       <c r="J99" s="121"/>
       <c r="K99" s="121"/>
       <c r="L99" s="121"/>
       <c r="M99" s="121"/>
       <c r="N99" s="121"/>
       <c r="O99" s="121"/>
       <c r="P99" s="121"/>
       <c r="Q99" s="121"/>
       <c r="R99" s="121"/>
       <c r="S99" s="121"/>
       <c r="T99" s="52"/>
       <c r="U99" s="52"/>
       <c r="V99" s="52"/>
       <c r="W99" s="52"/>
     </row>
-    <row r="100" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:23">
       <c r="A100" s="52"/>
       <c r="B100" s="52"/>
       <c r="C100" s="52"/>
       <c r="D100" s="52"/>
       <c r="E100" s="52"/>
       <c r="F100" s="52"/>
       <c r="G100" s="52"/>
       <c r="H100" s="52"/>
       <c r="I100" s="52"/>
       <c r="J100" s="52"/>
       <c r="K100" s="52"/>
       <c r="L100" s="52"/>
       <c r="M100" s="52"/>
       <c r="N100" s="52"/>
       <c r="O100" s="52"/>
       <c r="P100" s="52"/>
       <c r="Q100" s="52"/>
       <c r="R100" s="52"/>
       <c r="S100" s="52"/>
       <c r="T100" s="52"/>
       <c r="U100" s="52"/>
       <c r="V100" s="52"/>
       <c r="W100" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A99:S99"/>
-    <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
-    <mergeCell ref="A29:W29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A75:W75"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -8589,92 +8691,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06FFEF9-8805-4C73-AE65-9E7A266EBA88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FBC43A-1A9D-409C-9913-8C508725525D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{913FDD2F-AC8B-4F13-9921-8C502A22719A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{913FDD2F-AC8B-4F13-9921-8C502A22719A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FBC43A-1A9D-409C-9913-8C508725525D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>