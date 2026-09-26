--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -7,75 +7,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-33\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P66" i="3" l="1"/>
   <c r="P53" i="3" s="1"/>
   <c r="I30" i="3"/>
   <c r="I53" i="3"/>
   <c r="I7" i="3"/>
   <c r="C53" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="94">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
@@ -343,51 +334,51 @@
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702693?keyword=</t>
   </si>
   <si>
     <t>221206 Объем услуг, оказанный местами размещения**</t>
   </si>
   <si>
     <t>Объем оказанных услуг (без налога на добавленную стоимость) местами размещения</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -469,72 +460,330 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -704,65 +953,384 @@
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="25" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="26" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1014,82 +1582,300 @@
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="214">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 3" xfId="9"/>
+    <cellStyle name="20% - Акцент1 4" xfId="10"/>
+    <cellStyle name="20% - Акцент1 5" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент2 3" xfId="13"/>
+    <cellStyle name="20% - Акцент2 4" xfId="14"/>
+    <cellStyle name="20% - Акцент2 5" xfId="15"/>
+    <cellStyle name="20% - Акцент3 2" xfId="16"/>
+    <cellStyle name="20% - Акцент3 3" xfId="17"/>
+    <cellStyle name="20% - Акцент3 4" xfId="18"/>
+    <cellStyle name="20% - Акцент3 5" xfId="19"/>
+    <cellStyle name="20% - Акцент4 2" xfId="20"/>
+    <cellStyle name="20% - Акцент4 3" xfId="21"/>
+    <cellStyle name="20% - Акцент4 4" xfId="22"/>
+    <cellStyle name="20% - Акцент4 5" xfId="23"/>
+    <cellStyle name="20% - Акцент5 2" xfId="24"/>
+    <cellStyle name="20% - Акцент5 3" xfId="25"/>
+    <cellStyle name="20% - Акцент5 4" xfId="26"/>
+    <cellStyle name="20% - Акцент5 5" xfId="27"/>
+    <cellStyle name="20% - Акцент6 2" xfId="28"/>
+    <cellStyle name="20% - Акцент6 3" xfId="29"/>
+    <cellStyle name="20% - Акцент6 4" xfId="30"/>
+    <cellStyle name="20% - Акцент6 5" xfId="31"/>
+    <cellStyle name="40% - Акцент1 2" xfId="32"/>
+    <cellStyle name="40% - Акцент1 3" xfId="33"/>
+    <cellStyle name="40% - Акцент1 4" xfId="34"/>
+    <cellStyle name="40% - Акцент1 5" xfId="35"/>
+    <cellStyle name="40% - Акцент2 2" xfId="36"/>
+    <cellStyle name="40% - Акцент2 3" xfId="37"/>
+    <cellStyle name="40% - Акцент2 4" xfId="38"/>
+    <cellStyle name="40% - Акцент2 5" xfId="39"/>
+    <cellStyle name="40% - Акцент3 2" xfId="40"/>
+    <cellStyle name="40% - Акцент3 3" xfId="41"/>
+    <cellStyle name="40% - Акцент3 4" xfId="42"/>
+    <cellStyle name="40% - Акцент3 5" xfId="43"/>
+    <cellStyle name="40% - Акцент4 2" xfId="44"/>
+    <cellStyle name="40% - Акцент4 3" xfId="45"/>
+    <cellStyle name="40% - Акцент4 4" xfId="46"/>
+    <cellStyle name="40% - Акцент4 5" xfId="47"/>
+    <cellStyle name="40% - Акцент5 2" xfId="48"/>
+    <cellStyle name="40% - Акцент5 3" xfId="49"/>
+    <cellStyle name="40% - Акцент5 4" xfId="50"/>
+    <cellStyle name="40% - Акцент5 5" xfId="51"/>
+    <cellStyle name="40% - Акцент6 2" xfId="52"/>
+    <cellStyle name="40% - Акцент6 3" xfId="53"/>
+    <cellStyle name="40% - Акцент6 4" xfId="54"/>
+    <cellStyle name="40% - Акцент6 5" xfId="55"/>
+    <cellStyle name="60% - Акцент1 2" xfId="56"/>
+    <cellStyle name="60% - Акцент1 3" xfId="57"/>
+    <cellStyle name="60% - Акцент1 4" xfId="58"/>
+    <cellStyle name="60% - Акцент1 5" xfId="59"/>
+    <cellStyle name="60% - Акцент2 2" xfId="60"/>
+    <cellStyle name="60% - Акцент2 3" xfId="61"/>
+    <cellStyle name="60% - Акцент2 4" xfId="62"/>
+    <cellStyle name="60% - Акцент2 5" xfId="63"/>
+    <cellStyle name="60% - Акцент3 2" xfId="64"/>
+    <cellStyle name="60% - Акцент3 3" xfId="65"/>
+    <cellStyle name="60% - Акцент3 4" xfId="66"/>
+    <cellStyle name="60% - Акцент3 5" xfId="67"/>
+    <cellStyle name="60% - Акцент4 2" xfId="68"/>
+    <cellStyle name="60% - Акцент4 3" xfId="69"/>
+    <cellStyle name="60% - Акцент4 4" xfId="70"/>
+    <cellStyle name="60% - Акцент4 5" xfId="71"/>
+    <cellStyle name="60% - Акцент5 2" xfId="72"/>
+    <cellStyle name="60% - Акцент5 3" xfId="73"/>
+    <cellStyle name="60% - Акцент5 4" xfId="74"/>
+    <cellStyle name="60% - Акцент5 5" xfId="75"/>
+    <cellStyle name="60% - Акцент6 2" xfId="76"/>
+    <cellStyle name="60% - Акцент6 3" xfId="77"/>
+    <cellStyle name="60% - Акцент6 4" xfId="78"/>
+    <cellStyle name="60% - Акцент6 5" xfId="79"/>
+    <cellStyle name="Акцент1 2" xfId="80"/>
+    <cellStyle name="Акцент1 3" xfId="81"/>
+    <cellStyle name="Акцент1 4" xfId="82"/>
+    <cellStyle name="Акцент1 5" xfId="83"/>
+    <cellStyle name="Акцент2 2" xfId="84"/>
+    <cellStyle name="Акцент2 3" xfId="85"/>
+    <cellStyle name="Акцент2 4" xfId="86"/>
+    <cellStyle name="Акцент2 5" xfId="87"/>
+    <cellStyle name="Акцент3 2" xfId="88"/>
+    <cellStyle name="Акцент3 3" xfId="89"/>
+    <cellStyle name="Акцент3 4" xfId="90"/>
+    <cellStyle name="Акцент3 5" xfId="91"/>
+    <cellStyle name="Акцент4 2" xfId="92"/>
+    <cellStyle name="Акцент4 3" xfId="93"/>
+    <cellStyle name="Акцент4 4" xfId="94"/>
+    <cellStyle name="Акцент4 5" xfId="95"/>
+    <cellStyle name="Акцент5 2" xfId="96"/>
+    <cellStyle name="Акцент5 3" xfId="97"/>
+    <cellStyle name="Акцент5 4" xfId="98"/>
+    <cellStyle name="Акцент5 5" xfId="99"/>
+    <cellStyle name="Акцент6 2" xfId="100"/>
+    <cellStyle name="Акцент6 3" xfId="101"/>
+    <cellStyle name="Акцент6 4" xfId="102"/>
+    <cellStyle name="Акцент6 5" xfId="103"/>
+    <cellStyle name="Ввод  2" xfId="104"/>
+    <cellStyle name="Ввод  3" xfId="105"/>
+    <cellStyle name="Ввод  4" xfId="106"/>
+    <cellStyle name="Ввод  5" xfId="107"/>
+    <cellStyle name="Вывод 2" xfId="108"/>
+    <cellStyle name="Вывод 3" xfId="109"/>
+    <cellStyle name="Вывод 4" xfId="110"/>
+    <cellStyle name="Вывод 5" xfId="111"/>
+    <cellStyle name="Вычисление 2" xfId="112"/>
+    <cellStyle name="Вычисление 3" xfId="113"/>
+    <cellStyle name="Вычисление 4" xfId="114"/>
+    <cellStyle name="Вычисление 5" xfId="115"/>
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="116"/>
+    <cellStyle name="Гиперссылка 3" xfId="117"/>
     <cellStyle name="Денежный 2" xfId="2"/>
+    <cellStyle name="Денежный 4" xfId="118"/>
+    <cellStyle name="Заголовок 1 2" xfId="119"/>
+    <cellStyle name="Заголовок 1 3" xfId="120"/>
+    <cellStyle name="Заголовок 1 4" xfId="121"/>
+    <cellStyle name="Заголовок 1 5" xfId="122"/>
+    <cellStyle name="Заголовок 2 2" xfId="123"/>
+    <cellStyle name="Заголовок 2 3" xfId="124"/>
+    <cellStyle name="Заголовок 2 4" xfId="125"/>
+    <cellStyle name="Заголовок 2 5" xfId="126"/>
+    <cellStyle name="Заголовок 3 2" xfId="127"/>
+    <cellStyle name="Заголовок 3 3" xfId="128"/>
+    <cellStyle name="Заголовок 3 4" xfId="129"/>
+    <cellStyle name="Заголовок 3 5" xfId="130"/>
+    <cellStyle name="Заголовок 4 2" xfId="131"/>
+    <cellStyle name="Заголовок 4 3" xfId="132"/>
+    <cellStyle name="Заголовок 4 4" xfId="133"/>
+    <cellStyle name="Заголовок 4 5" xfId="134"/>
+    <cellStyle name="Итог 2" xfId="135"/>
+    <cellStyle name="Итог 3" xfId="136"/>
+    <cellStyle name="Итог 4" xfId="137"/>
+    <cellStyle name="Итог 5" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="142"/>
+    <cellStyle name="Название 2" xfId="143"/>
+    <cellStyle name="Название 3" xfId="144"/>
+    <cellStyle name="Название 4" xfId="145"/>
+    <cellStyle name="Название 5" xfId="146"/>
+    <cellStyle name="Нейтральный 2" xfId="147"/>
+    <cellStyle name="Нейтральный 3" xfId="148"/>
+    <cellStyle name="Нейтральный 4" xfId="149"/>
+    <cellStyle name="Нейтральный 5" xfId="150"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="151"/>
+    <cellStyle name="Обычный 11 2" xfId="152"/>
+    <cellStyle name="Обычный 12 2" xfId="153"/>
+    <cellStyle name="Обычный 17 2" xfId="154"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="155"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 3 2" xfId="158"/>
     <cellStyle name="Обычный 2 4" xfId="7"/>
+    <cellStyle name="Обычный 24 2" xfId="159"/>
+    <cellStyle name="Обычный 24 3" xfId="160"/>
+    <cellStyle name="Обычный 25 2" xfId="161"/>
+    <cellStyle name="Обычный 26 2" xfId="162"/>
+    <cellStyle name="Обычный 27 2" xfId="163"/>
+    <cellStyle name="Обычный 29 2" xfId="164"/>
+    <cellStyle name="Обычный 3 2" xfId="165"/>
+    <cellStyle name="Обычный 3 3" xfId="166"/>
     <cellStyle name="Обычный 30" xfId="5"/>
+    <cellStyle name="Обычный 31" xfId="167"/>
+    <cellStyle name="Обычный 32" xfId="168"/>
+    <cellStyle name="Обычный 33" xfId="169"/>
+    <cellStyle name="Обычный 34" xfId="170"/>
+    <cellStyle name="Обычный 35" xfId="171"/>
+    <cellStyle name="Обычный 36" xfId="172"/>
+    <cellStyle name="Обычный 37" xfId="173"/>
+    <cellStyle name="Обычный 38" xfId="174"/>
+    <cellStyle name="Обычный 39" xfId="175"/>
+    <cellStyle name="Обычный 4 2" xfId="176"/>
+    <cellStyle name="Обычный 40" xfId="177"/>
+    <cellStyle name="Обычный 41" xfId="178"/>
+    <cellStyle name="Обычный 43" xfId="179"/>
+    <cellStyle name="Обычный 45" xfId="180"/>
+    <cellStyle name="Обычный 48" xfId="181"/>
+    <cellStyle name="Обычный 49" xfId="182"/>
+    <cellStyle name="Обычный 50" xfId="183"/>
+    <cellStyle name="Обычный 51" xfId="184"/>
+    <cellStyle name="Обычный 52" xfId="185"/>
+    <cellStyle name="Обычный 6 2" xfId="186"/>
+    <cellStyle name="Обычный 7 2" xfId="187"/>
+    <cellStyle name="Обычный 8 2" xfId="188"/>
+    <cellStyle name="Обычный 9 2" xfId="189"/>
+    <cellStyle name="Плохой 2" xfId="190"/>
+    <cellStyle name="Плохой 3" xfId="191"/>
+    <cellStyle name="Плохой 4" xfId="192"/>
+    <cellStyle name="Плохой 5" xfId="193"/>
+    <cellStyle name="Пояснение 2" xfId="194"/>
+    <cellStyle name="Пояснение 3" xfId="195"/>
+    <cellStyle name="Пояснение 4" xfId="196"/>
+    <cellStyle name="Пояснение 5" xfId="197"/>
+    <cellStyle name="Примечание 2" xfId="198"/>
+    <cellStyle name="Примечание 3" xfId="199"/>
+    <cellStyle name="Примечание 4" xfId="200"/>
+    <cellStyle name="Примечание 5" xfId="201"/>
+    <cellStyle name="Связанная ячейка 2" xfId="202"/>
+    <cellStyle name="Связанная ячейка 3" xfId="203"/>
+    <cellStyle name="Связанная ячейка 4" xfId="204"/>
+    <cellStyle name="Связанная ячейка 5" xfId="205"/>
+    <cellStyle name="Текст предупреждения 2" xfId="206"/>
+    <cellStyle name="Текст предупреждения 3" xfId="207"/>
+    <cellStyle name="Текст предупреждения 4" xfId="208"/>
+    <cellStyle name="Текст предупреждения 5" xfId="209"/>
+    <cellStyle name="Хороший 2" xfId="210"/>
+    <cellStyle name="Хороший 3" xfId="211"/>
+    <cellStyle name="Хороший 4" xfId="212"/>
+    <cellStyle name="Хороший 5" xfId="213"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -1438,51 +2224,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="92" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="94">
         <v>221206</v>
       </c>
       <c r="C1" s="93"/>
       <c r="D1" s="93"/>
       <c r="E1" s="93"/>
       <c r="F1" s="93"/>
       <c r="G1" s="93"/>
       <c r="H1" s="93"/>
       <c r="I1" s="93"/>
       <c r="J1" s="93"/>
       <c r="K1" s="93"/>
@@ -1870,138 +2656,138 @@
     <row r="12" spans="2:2">
       <c r="B12" s="110" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="109"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="109"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="111" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="AA30" sqref="AA30"/>
+    <sheetView tabSelected="1" topLeftCell="P7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="Y44" sqref="Y44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.5703125" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="7" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="12.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" customWidth="1"/>
     <col min="13" max="13" width="13" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" customWidth="1"/>
     <col min="16" max="16" width="13" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" customWidth="1"/>
     <col min="20" max="20" width="12.5703125" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" customWidth="1"/>
     <col min="22" max="22" width="13" customWidth="1"/>
     <col min="23" max="23" width="12.85546875" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" customWidth="1"/>
-    <col min="25" max="25" width="11.5703125" customWidth="1"/>
+    <col min="25" max="25" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="40.5" customHeight="1"/>
     <row r="3" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A3" s="122" t="s">
+      <c r="A3" s="130" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="122"/>
-[...22 lines deleted...]
-      <c r="Y3" s="122"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+      <c r="N3" s="130"/>
+      <c r="O3" s="130"/>
+      <c r="P3" s="130"/>
+      <c r="Q3" s="130"/>
+      <c r="R3" s="130"/>
+      <c r="S3" s="130"/>
+      <c r="T3" s="130"/>
+      <c r="U3" s="130"/>
+      <c r="V3" s="130"/>
+      <c r="W3" s="130"/>
+      <c r="X3" s="130"/>
+      <c r="Y3" s="130"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="123" t="s">
+      <c r="A4" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="123"/>
-[...22 lines deleted...]
-      <c r="Y4" s="123"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="129"/>
+      <c r="N4" s="129"/>
+      <c r="O4" s="129"/>
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="129"/>
+      <c r="S4" s="129"/>
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="129"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="80"/>
       <c r="B5" s="81">
         <v>2003</v>
       </c>
       <c r="C5" s="81">
         <v>2004</v>
       </c>
       <c r="D5" s="81">
         <v>2005</v>
       </c>
       <c r="E5" s="81" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="81" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="81" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="81" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="81" t="s">
@@ -2035,75 +2821,75 @@
         <v>33</v>
       </c>
       <c r="S5" s="81" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="81" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="81" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="81" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="81" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="81" t="s">
         <v>48</v>
       </c>
       <c r="Y5" s="81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="124" t="s">
+      <c r="A6" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="124"/>
-[...20 lines deleted...]
-      <c r="W6" s="124"/>
+      <c r="B6" s="128"/>
+      <c r="C6" s="128"/>
+      <c r="D6" s="128"/>
+      <c r="E6" s="128"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="128"/>
+      <c r="H6" s="128"/>
+      <c r="I6" s="128"/>
+      <c r="J6" s="128"/>
+      <c r="K6" s="128"/>
+      <c r="L6" s="128"/>
+      <c r="M6" s="128"/>
+      <c r="N6" s="128"/>
+      <c r="O6" s="128"/>
+      <c r="P6" s="128"/>
+      <c r="Q6" s="128"/>
+      <c r="R6" s="128"/>
+      <c r="S6" s="128"/>
+      <c r="T6" s="128"/>
+      <c r="U6" s="128"/>
+      <c r="V6" s="128"/>
+      <c r="W6" s="128"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="3">
         <v>2892839.8</v>
       </c>
       <c r="C7" s="3">
         <v>4156657.7</v>
       </c>
       <c r="D7" s="3">
         <v>3037609</v>
       </c>
       <c r="E7" s="4">
         <v>4120116.3000000003</v>
       </c>
       <c r="F7" s="5">
         <v>5315182.9000000004</v>
       </c>
       <c r="G7" s="5">
         <v>8020497</v>
       </c>
       <c r="H7" s="5">
         <v>7550122.1999999993</v>
@@ -2135,51 +2921,51 @@
       </c>
       <c r="Q7" s="7">
         <v>19022343</v>
       </c>
       <c r="R7" s="7">
         <v>21484728.5</v>
       </c>
       <c r="S7" s="7">
         <v>20731063</v>
       </c>
       <c r="T7" s="7">
         <v>19777474.5</v>
       </c>
       <c r="U7" s="8">
         <v>26270185.399999999</v>
       </c>
       <c r="V7" s="9">
         <v>43138336</v>
       </c>
       <c r="W7" s="9">
         <v>50687014.5</v>
       </c>
       <c r="X7" s="9">
         <v>60975981.200000003</v>
       </c>
-      <c r="Y7" s="127">
+      <c r="Y7" s="122">
         <v>69441500.299999997</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>19</v>
       </c>
@@ -2212,51 +2998,51 @@
       </c>
       <c r="Q8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V8" s="12">
         <v>281994.40000000002</v>
       </c>
       <c r="W8" s="12">
         <v>294824.40000000002</v>
       </c>
       <c r="X8" s="91">
         <v>310758.7</v>
       </c>
-      <c r="Y8" s="126">
+      <c r="Y8" s="121">
         <v>492448.4</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="13">
         <v>20415</v>
       </c>
       <c r="C9" s="14">
         <v>29472</v>
       </c>
       <c r="D9" s="14">
         <v>24959.200000000001</v>
       </c>
       <c r="E9" s="15">
         <v>55798.8</v>
       </c>
       <c r="F9" s="16">
         <v>84799.5</v>
       </c>
       <c r="G9" s="16">
         <v>106824.8</v>
       </c>
@@ -2289,51 +3075,51 @@
       </c>
       <c r="Q9" s="1">
         <v>1012720.8</v>
       </c>
       <c r="R9" s="1">
         <v>1108056.6000000001</v>
       </c>
       <c r="S9" s="1">
         <v>1221932.8</v>
       </c>
       <c r="T9" s="1">
         <v>1903894.9</v>
       </c>
       <c r="U9" s="18">
         <v>2576244.4</v>
       </c>
       <c r="V9" s="12">
         <v>3657900.7</v>
       </c>
       <c r="W9" s="12">
         <v>5288068.5999999996</v>
       </c>
       <c r="X9" s="91">
         <v>5789919.5999999996</v>
       </c>
-      <c r="Y9" s="126">
+      <c r="Y9" s="121">
         <v>6931821.5999999996</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="13">
         <v>71673.600000000006</v>
       </c>
       <c r="C10" s="14">
         <v>86554</v>
       </c>
       <c r="D10" s="14">
         <v>79621</v>
       </c>
       <c r="E10" s="15">
         <v>128727.8</v>
       </c>
       <c r="F10" s="16">
         <v>156308.4</v>
       </c>
       <c r="G10" s="16">
         <v>165949.6</v>
       </c>
@@ -2366,51 +3152,51 @@
       </c>
       <c r="Q10" s="1">
         <v>336352.6</v>
       </c>
       <c r="R10" s="1">
         <v>383346</v>
       </c>
       <c r="S10" s="1">
         <v>313874.3</v>
       </c>
       <c r="T10" s="1">
         <v>407530.5</v>
       </c>
       <c r="U10" s="18">
         <v>447916.5</v>
       </c>
       <c r="V10" s="12">
         <v>679667.6</v>
       </c>
       <c r="W10" s="12">
         <v>800682.7</v>
       </c>
       <c r="X10" s="91">
         <v>995995.1</v>
       </c>
-      <c r="Y10" s="126">
+      <c r="Y10" s="121">
         <v>1078429.1000000001</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="13">
         <v>18505</v>
       </c>
       <c r="C11" s="19">
         <v>18120</v>
       </c>
       <c r="D11" s="20">
         <v>38226</v>
       </c>
       <c r="E11" s="15">
         <v>71250</v>
       </c>
       <c r="F11" s="16">
         <v>89663</v>
       </c>
       <c r="G11" s="16">
         <v>105052.1</v>
       </c>
@@ -2443,51 +3229,51 @@
       </c>
       <c r="Q11" s="1">
         <v>1309829.8</v>
       </c>
       <c r="R11" s="1">
         <v>1068313.8999999999</v>
       </c>
       <c r="S11" s="1">
         <v>1144013.8</v>
       </c>
       <c r="T11" s="1">
         <v>1015128.5</v>
       </c>
       <c r="U11" s="18">
         <v>1432410.7</v>
       </c>
       <c r="V11" s="12">
         <v>1310400.3999999999</v>
       </c>
       <c r="W11" s="12">
         <v>1801771.9</v>
       </c>
       <c r="X11" s="91">
         <v>2383350.2999999998</v>
       </c>
-      <c r="Y11" s="126">
+      <c r="Y11" s="121">
         <v>3470156.2</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="21">
         <v>513284</v>
       </c>
       <c r="C12" s="14">
         <v>1174652.3</v>
       </c>
       <c r="D12" s="22">
         <v>222033</v>
       </c>
       <c r="E12" s="23">
         <v>233262</v>
       </c>
       <c r="F12" s="16">
         <v>280392.30000000005</v>
       </c>
       <c r="G12" s="16">
         <v>1126284.6000000001</v>
       </c>
@@ -2520,51 +3306,51 @@
       </c>
       <c r="Q12" s="1">
         <v>1841801</v>
       </c>
       <c r="R12" s="1">
         <v>1702734.3</v>
       </c>
       <c r="S12" s="1">
         <v>1695702.5</v>
       </c>
       <c r="T12" s="1">
         <v>420645</v>
       </c>
       <c r="U12" s="18">
         <v>621294.1</v>
       </c>
       <c r="V12" s="12">
         <v>1549142.9</v>
       </c>
       <c r="W12" s="12">
         <v>1272780.8999999999</v>
       </c>
       <c r="X12" s="91">
         <v>1286454.8999999999</v>
       </c>
-      <c r="Y12" s="126">
+      <c r="Y12" s="121">
         <v>1861289.2</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13">
         <v>56280</v>
       </c>
       <c r="C13" s="19">
         <v>33508</v>
       </c>
       <c r="D13" s="20">
         <v>31226</v>
       </c>
       <c r="E13" s="15">
         <v>82200</v>
       </c>
       <c r="F13" s="16">
         <v>94526</v>
       </c>
       <c r="G13" s="16">
         <v>208401.69999999998</v>
       </c>
@@ -2597,51 +3383,51 @@
       </c>
       <c r="Q13" s="1">
         <v>645889.4</v>
       </c>
       <c r="R13" s="1">
         <v>687811.4</v>
       </c>
       <c r="S13" s="1">
         <v>649586.1</v>
       </c>
       <c r="T13" s="1">
         <v>558496.4</v>
       </c>
       <c r="U13" s="18">
         <v>661886.30000000005</v>
       </c>
       <c r="V13" s="12">
         <v>874974.2</v>
       </c>
       <c r="W13" s="12">
         <v>1320557.6000000001</v>
       </c>
       <c r="X13" s="91">
         <v>1088582.8999999999</v>
       </c>
-      <c r="Y13" s="126">
+      <c r="Y13" s="121">
         <v>1546399.9</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="21">
         <v>14425.1</v>
       </c>
       <c r="C14" s="14">
         <v>23889.8</v>
       </c>
       <c r="D14" s="22">
         <v>25465.3</v>
       </c>
       <c r="E14" s="23">
         <v>30695.3</v>
       </c>
       <c r="F14" s="16">
         <v>35396</v>
       </c>
       <c r="G14" s="16">
         <v>55929.5</v>
       </c>
@@ -2674,51 +3460,51 @@
       </c>
       <c r="Q14" s="1">
         <v>367458.6</v>
       </c>
       <c r="R14" s="1">
         <v>261759</v>
       </c>
       <c r="S14" s="1">
         <v>221232.9</v>
       </c>
       <c r="T14" s="1">
         <v>317092.7</v>
       </c>
       <c r="U14" s="18">
         <v>350597.3</v>
       </c>
       <c r="V14" s="12">
         <v>497979.1</v>
       </c>
       <c r="W14" s="12">
         <v>508564.6</v>
       </c>
       <c r="X14" s="91">
         <v>645643.9</v>
       </c>
-      <c r="Y14" s="126">
+      <c r="Y14" s="121">
         <v>796481.9</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>19</v>
       </c>
@@ -2751,51 +3537,51 @@
       </c>
       <c r="Q15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V15" s="12">
         <v>324801.40000000002</v>
       </c>
       <c r="W15" s="12">
         <v>416651.6</v>
       </c>
       <c r="X15" s="91">
         <v>535441.69999999995</v>
       </c>
-      <c r="Y15" s="126">
+      <c r="Y15" s="121">
         <v>580208.69999999995</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="27">
         <v>102377.5</v>
       </c>
       <c r="C16" s="28">
         <v>124934.6</v>
       </c>
       <c r="D16" s="14">
         <v>124225.2</v>
       </c>
       <c r="E16" s="29">
         <v>195746.30000000002</v>
       </c>
       <c r="F16" s="16">
         <v>251525.2</v>
       </c>
       <c r="G16" s="16">
         <v>278613.69999999995</v>
       </c>
@@ -2828,51 +3614,51 @@
       </c>
       <c r="Q16" s="1">
         <v>794525.4</v>
       </c>
       <c r="R16" s="1">
         <v>868874.2</v>
       </c>
       <c r="S16" s="1">
         <v>794286.4</v>
       </c>
       <c r="T16" s="1">
         <v>913083.5</v>
       </c>
       <c r="U16" s="18">
         <v>886125.6</v>
       </c>
       <c r="V16" s="12">
         <v>1039996.1</v>
       </c>
       <c r="W16" s="12">
         <v>1268769.8999999999</v>
       </c>
       <c r="X16" s="91">
         <v>1315984.5</v>
       </c>
-      <c r="Y16" s="126">
+      <c r="Y16" s="121">
         <v>1410865.2</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="30">
         <v>8701</v>
       </c>
       <c r="C17" s="31">
         <v>18959</v>
       </c>
       <c r="D17" s="32">
         <v>8311</v>
       </c>
       <c r="E17" s="33">
         <v>36867.1</v>
       </c>
       <c r="F17" s="16">
         <v>64500</v>
       </c>
       <c r="G17" s="16">
         <v>82899.3</v>
       </c>
@@ -2905,51 +3691,51 @@
       </c>
       <c r="Q17" s="1">
         <v>281803.7</v>
       </c>
       <c r="R17" s="1">
         <v>315683</v>
       </c>
       <c r="S17" s="1">
         <v>282075.3</v>
       </c>
       <c r="T17" s="1">
         <v>303020.79999999999</v>
       </c>
       <c r="U17" s="18">
         <v>405288.7</v>
       </c>
       <c r="V17" s="12">
         <v>544744.1</v>
       </c>
       <c r="W17" s="12">
         <v>606970.9</v>
       </c>
       <c r="X17" s="91">
         <v>803921.4</v>
       </c>
-      <c r="Y17" s="126">
+      <c r="Y17" s="121">
         <v>740970.6</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="34">
         <v>17727.8</v>
       </c>
       <c r="C18" s="28">
         <v>26002.9</v>
       </c>
       <c r="D18" s="22">
         <v>29783.200000000001</v>
       </c>
       <c r="E18" s="33">
         <v>44674.700000000004</v>
       </c>
       <c r="F18" s="16">
         <v>51028</v>
       </c>
       <c r="G18" s="16">
         <v>78795</v>
       </c>
@@ -2982,51 +3768,51 @@
       </c>
       <c r="Q18" s="1">
         <v>182113.4</v>
       </c>
       <c r="R18" s="1">
         <v>252289.9</v>
       </c>
       <c r="S18" s="1">
         <v>215768.5</v>
       </c>
       <c r="T18" s="1">
         <v>236760.3</v>
       </c>
       <c r="U18" s="18">
         <v>241748.1</v>
       </c>
       <c r="V18" s="12">
         <v>299382.40000000002</v>
       </c>
       <c r="W18" s="12">
         <v>360738.3</v>
       </c>
       <c r="X18" s="91">
         <v>653366.5</v>
       </c>
-      <c r="Y18" s="126">
+      <c r="Y18" s="121">
         <v>794019</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="13">
         <v>86568.8</v>
       </c>
       <c r="C19" s="28">
         <v>160911</v>
       </c>
       <c r="D19" s="22">
         <v>209244.9</v>
       </c>
       <c r="E19" s="33">
         <v>194419</v>
       </c>
       <c r="F19" s="16">
         <v>349110</v>
       </c>
       <c r="G19" s="16">
         <v>525316.89999999991</v>
       </c>
@@ -3059,51 +3845,51 @@
       </c>
       <c r="Q19" s="1">
         <v>752806.2</v>
       </c>
       <c r="R19" s="1">
         <v>892452</v>
       </c>
       <c r="S19" s="1">
         <v>671579.3</v>
       </c>
       <c r="T19" s="1">
         <v>1042699.7</v>
       </c>
       <c r="U19" s="18">
         <v>1211374</v>
       </c>
       <c r="V19" s="12">
         <v>1929436.2</v>
       </c>
       <c r="W19" s="12">
         <v>2101750.5</v>
       </c>
       <c r="X19" s="91">
         <v>2328184.1</v>
       </c>
-      <c r="Y19" s="126">
+      <c r="Y19" s="121">
         <v>2588981.5</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="13">
         <v>32927.699999999997</v>
       </c>
       <c r="C20" s="35">
         <v>67883.600000000006</v>
       </c>
       <c r="D20" s="20">
         <v>43530.2</v>
       </c>
       <c r="E20" s="33">
         <v>55363.5</v>
       </c>
       <c r="F20" s="16">
         <v>69211</v>
       </c>
       <c r="G20" s="16">
         <v>90948.5</v>
       </c>
@@ -3136,51 +3922,51 @@
       </c>
       <c r="Q20" s="1">
         <v>193834.5</v>
       </c>
       <c r="R20" s="1">
         <v>223200.5</v>
       </c>
       <c r="S20" s="1">
         <v>259750.7</v>
       </c>
       <c r="T20" s="1">
         <v>704928</v>
       </c>
       <c r="U20" s="18">
         <v>1138459</v>
       </c>
       <c r="V20" s="12">
         <v>1054420.3999999999</v>
       </c>
       <c r="W20" s="12">
         <v>1477577.8</v>
       </c>
       <c r="X20" s="91">
         <v>1491111.4</v>
       </c>
-      <c r="Y20" s="126">
+      <c r="Y20" s="121">
         <v>1159666.8999999999</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="13">
         <v>16799.2</v>
       </c>
       <c r="C21" s="28">
         <v>21935.4</v>
       </c>
       <c r="D21" s="14">
         <v>28480.7</v>
       </c>
       <c r="E21" s="33">
         <v>61112.9</v>
       </c>
       <c r="F21" s="16">
         <v>84295.7</v>
       </c>
       <c r="G21" s="16">
         <v>112986.3</v>
       </c>
@@ -3213,51 +3999,51 @@
       </c>
       <c r="Q21" s="1">
         <v>368551.4</v>
       </c>
       <c r="R21" s="1">
         <v>394437.5</v>
       </c>
       <c r="S21" s="1">
         <v>471868.3</v>
       </c>
       <c r="T21" s="1">
         <v>338941.8</v>
       </c>
       <c r="U21" s="18">
         <v>432411.9</v>
       </c>
       <c r="V21" s="12">
         <v>745154.1</v>
       </c>
       <c r="W21" s="12">
         <v>802385.3</v>
       </c>
       <c r="X21" s="91">
         <v>1076055.1000000001</v>
       </c>
-      <c r="Y21" s="126">
+      <c r="Y21" s="121">
         <v>531310</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="13">
         <v>18995</v>
       </c>
       <c r="C22" s="28">
         <v>25121</v>
       </c>
       <c r="D22" s="14">
         <v>21802</v>
       </c>
       <c r="E22" s="33">
         <v>27395</v>
       </c>
       <c r="F22" s="16">
         <v>36867.5</v>
       </c>
       <c r="G22" s="16">
         <v>50456.800000000003</v>
       </c>
@@ -3290,51 +4076,51 @@
       </c>
       <c r="Q22" s="1">
         <v>189620.3</v>
       </c>
       <c r="R22" s="1">
         <v>220674.5</v>
       </c>
       <c r="S22" s="1">
         <v>179081.4</v>
       </c>
       <c r="T22" s="1">
         <v>212968.2</v>
       </c>
       <c r="U22" s="18">
         <v>282353.5</v>
       </c>
       <c r="V22" s="12">
         <v>359634</v>
       </c>
       <c r="W22" s="12">
         <v>375019.1</v>
       </c>
       <c r="X22" s="91">
         <v>460818.7</v>
       </c>
-      <c r="Y22" s="126">
+      <c r="Y22" s="121">
         <v>2201490.2000000002</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="37" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>19</v>
       </c>
@@ -3367,51 +4153,51 @@
       </c>
       <c r="Q23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="12">
         <v>96453.7</v>
       </c>
       <c r="W23" s="12">
         <v>108340.6</v>
       </c>
       <c r="X23" s="91">
         <v>140734.9</v>
       </c>
-      <c r="Y23" s="126">
+      <c r="Y23" s="121">
         <v>175950.4</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="13">
         <v>63118.5</v>
       </c>
       <c r="C24" s="39">
         <v>97273.7</v>
       </c>
       <c r="D24" s="40">
         <v>72790</v>
       </c>
       <c r="E24" s="29">
         <v>119921.60000000001</v>
       </c>
       <c r="F24" s="16">
         <v>186076.79999999999</v>
       </c>
       <c r="G24" s="16">
         <v>197778.5</v>
       </c>
@@ -3444,51 +4230,51 @@
       </c>
       <c r="Q24" s="1">
         <v>682779.8</v>
       </c>
       <c r="R24" s="1">
         <v>891522.4</v>
       </c>
       <c r="S24" s="1">
         <v>885469.9</v>
       </c>
       <c r="T24" s="1">
         <v>762106.9</v>
       </c>
       <c r="U24" s="18">
         <v>865172.3</v>
       </c>
       <c r="V24" s="12">
         <v>908618.5</v>
       </c>
       <c r="W24" s="12">
         <v>1677888.6</v>
       </c>
       <c r="X24" s="91">
         <v>1906053.2</v>
       </c>
-      <c r="Y24" s="126">
+      <c r="Y24" s="121">
         <v>2298628.4</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="13">
         <v>477199.2</v>
       </c>
       <c r="C25" s="28">
         <v>595210.9</v>
       </c>
       <c r="D25" s="14">
         <v>583544.80000000005</v>
       </c>
       <c r="E25" s="33">
         <v>785935.70000000007</v>
       </c>
       <c r="F25" s="16">
         <v>1026849.3</v>
       </c>
       <c r="G25" s="16">
         <v>1429118.4000000001</v>
       </c>
@@ -3521,51 +4307,51 @@
       </c>
       <c r="Q25" s="1">
         <v>4448611.9000000004</v>
       </c>
       <c r="R25" s="1">
         <v>4774754.5999999996</v>
       </c>
       <c r="S25" s="1">
         <v>4598026.5999999996</v>
       </c>
       <c r="T25" s="1">
         <v>4055047.9</v>
       </c>
       <c r="U25" s="18">
         <v>5536623.5</v>
       </c>
       <c r="V25" s="12">
         <v>9373473.8000000007</v>
       </c>
       <c r="W25" s="12">
         <v>9956761.5</v>
       </c>
       <c r="X25" s="91">
         <v>13749059.6</v>
       </c>
-      <c r="Y25" s="126">
+      <c r="Y25" s="121">
         <v>16662949</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="13">
         <v>1373842.4</v>
       </c>
       <c r="C26" s="31">
         <v>1652229.5</v>
       </c>
       <c r="D26" s="32">
         <v>1494366.5</v>
       </c>
       <c r="E26" s="41">
         <v>1996746.6</v>
       </c>
       <c r="F26" s="16">
         <v>2454634.2000000002</v>
       </c>
       <c r="G26" s="16">
         <v>3405141.3</v>
       </c>
@@ -3598,51 +4384,51 @@
       </c>
       <c r="Q26" s="1">
         <v>4884746.4000000004</v>
       </c>
       <c r="R26" s="1">
         <v>6624345.4000000004</v>
       </c>
       <c r="S26" s="1">
         <v>6262777</v>
       </c>
       <c r="T26" s="1">
         <v>5303717.9000000004</v>
       </c>
       <c r="U26" s="18">
         <v>7553207.4000000004</v>
       </c>
       <c r="V26" s="12">
         <v>15755616.800000001</v>
       </c>
       <c r="W26" s="12">
         <v>17731642.300000001</v>
       </c>
       <c r="X26" s="91">
         <v>21653323.5</v>
       </c>
-      <c r="Y26" s="126">
+      <c r="Y26" s="121">
         <v>21200434.300000001</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>19</v>
       </c>
@@ -3675,107 +4461,107 @@
       </c>
       <c r="Q27" s="1">
         <v>728897.8</v>
       </c>
       <c r="R27" s="1">
         <v>814473.3</v>
       </c>
       <c r="S27" s="1">
         <v>864037.2</v>
       </c>
       <c r="T27" s="1">
         <v>1281411.5</v>
       </c>
       <c r="U27" s="18">
         <v>1627072.1</v>
       </c>
       <c r="V27" s="12">
         <v>1854545.2</v>
       </c>
       <c r="W27" s="12">
         <v>2515267.4</v>
       </c>
       <c r="X27" s="91">
         <v>2361221.2000000002</v>
       </c>
-      <c r="Y27" s="126">
+      <c r="Y27" s="121">
         <v>2918999.8</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="10"/>
       <c r="B28" s="43"/>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="45"/>
       <c r="R28" s="45"/>
       <c r="S28" s="45"/>
       <c r="T28" s="46"/>
       <c r="U28" s="46"/>
       <c r="V28" s="46"/>
       <c r="W28" s="46"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="125" t="s">
+      <c r="A29" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="B29" s="125"/>
-[...22 lines deleted...]
-      <c r="Y29" s="125"/>
+      <c r="B29" s="131"/>
+      <c r="C29" s="131"/>
+      <c r="D29" s="131"/>
+      <c r="E29" s="131"/>
+      <c r="F29" s="131"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="131"/>
+      <c r="L29" s="131"/>
+      <c r="M29" s="131"/>
+      <c r="N29" s="131"/>
+      <c r="O29" s="131"/>
+      <c r="P29" s="131"/>
+      <c r="Q29" s="131"/>
+      <c r="R29" s="131"/>
+      <c r="S29" s="131"/>
+      <c r="T29" s="131"/>
+      <c r="U29" s="131"/>
+      <c r="V29" s="131"/>
+      <c r="W29" s="131"/>
+      <c r="X29" s="131"/>
+      <c r="Y29" s="131"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="48">
         <v>6597946.7999999998</v>
       </c>
       <c r="C30" s="48">
         <v>9731918.1999999993</v>
       </c>
       <c r="D30" s="49">
         <v>7164735.5</v>
       </c>
       <c r="E30" s="50">
         <v>10247675.5</v>
       </c>
       <c r="F30" s="5">
         <v>12537686.5</v>
       </c>
       <c r="G30" s="5">
         <v>18512781.199999999</v>
       </c>
       <c r="H30" s="51">
         <v>16430458.5</v>
@@ -3807,50 +4593,53 @@
       </c>
       <c r="Q30" s="7">
         <v>44754222.200000003</v>
       </c>
       <c r="R30" s="7">
         <v>50955954.799999997</v>
       </c>
       <c r="S30" s="7">
         <v>28009020.199999999</v>
       </c>
       <c r="T30" s="7">
         <v>44598852.700000003</v>
       </c>
       <c r="U30" s="7">
         <v>67762016.700000003</v>
       </c>
       <c r="V30" s="9">
         <v>98731591.200000003</v>
       </c>
       <c r="W30" s="90">
         <v>121323893.09999999</v>
       </c>
       <c r="X30" s="113">
         <v>151253698.69999999</v>
       </c>
+      <c r="Y30" s="113">
+        <v>173799895.5</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>19</v>
@@ -3881,50 +4670,53 @@
       </c>
       <c r="Q31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="1">
         <v>767979.9</v>
       </c>
       <c r="V31" s="12">
         <v>984183.8</v>
       </c>
       <c r="W31" s="89">
         <v>1157833.6000000001</v>
       </c>
       <c r="X31" s="112">
         <v>1231109.7</v>
       </c>
+      <c r="Y31" s="124">
+        <v>1750094.9</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="35">
         <v>44109</v>
       </c>
       <c r="C32" s="35">
         <v>62369</v>
       </c>
       <c r="D32" s="20">
         <v>52520.5</v>
       </c>
       <c r="E32" s="57">
         <v>138342.79999999999</v>
       </c>
       <c r="F32" s="16">
         <v>212832.7</v>
       </c>
       <c r="G32" s="16">
         <v>277743.5</v>
       </c>
       <c r="H32" s="58">
         <v>304048.3</v>
@@ -3955,52 +4747,55 @@
       </c>
       <c r="Q32" s="1">
         <v>2508176.2000000002</v>
       </c>
       <c r="R32" s="1">
         <v>2840799.9</v>
       </c>
       <c r="S32" s="1">
         <v>1934493.1</v>
       </c>
       <c r="T32" s="1">
         <v>4509357.5999999996</v>
       </c>
       <c r="U32" s="1">
         <v>6299598.7000000002</v>
       </c>
       <c r="V32" s="12">
         <v>8666952.9000000004</v>
       </c>
       <c r="W32" s="89">
         <v>11564758.699999999</v>
       </c>
       <c r="X32" s="112">
         <v>14016637.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="124">
+        <v>16705368.300000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="53" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="28">
         <v>158977.1</v>
       </c>
       <c r="C33" s="28">
         <v>195555</v>
       </c>
       <c r="D33" s="14">
         <v>182153</v>
       </c>
       <c r="E33" s="59">
         <v>292848.3</v>
       </c>
       <c r="F33" s="16">
         <v>343468.5</v>
       </c>
       <c r="G33" s="16">
         <v>373283.89999999997</v>
       </c>
       <c r="H33" s="58">
         <v>359014.40000000002</v>
       </c>
       <c r="I33" s="17">
@@ -4029,52 +4824,55 @@
       </c>
       <c r="Q33" s="1">
         <v>863551</v>
       </c>
       <c r="R33" s="1">
         <v>971148.7</v>
       </c>
       <c r="S33" s="1">
         <v>417028.4</v>
       </c>
       <c r="T33" s="1">
         <v>974228.6</v>
       </c>
       <c r="U33" s="1">
         <v>1170059.6000000001</v>
       </c>
       <c r="V33" s="12">
         <v>1688923.9</v>
       </c>
       <c r="W33" s="89">
         <v>1952297.5</v>
       </c>
       <c r="X33" s="112">
         <v>2264055.7999999998</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="124">
+        <v>2817014.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="31">
         <v>50098.6</v>
       </c>
       <c r="C34" s="31">
         <v>50111</v>
       </c>
       <c r="D34" s="60">
         <v>91734.1</v>
       </c>
       <c r="E34" s="57">
         <v>184397</v>
       </c>
       <c r="F34" s="16">
         <v>191678</v>
       </c>
       <c r="G34" s="16">
         <v>388617.79999999993</v>
       </c>
       <c r="H34" s="58">
         <v>400652.6</v>
       </c>
       <c r="I34" s="17">
@@ -4103,52 +4901,55 @@
       </c>
       <c r="Q34" s="1">
         <v>2986102.2</v>
       </c>
       <c r="R34" s="1">
         <v>2745725.4</v>
       </c>
       <c r="S34" s="1">
         <v>1503323.2</v>
       </c>
       <c r="T34" s="1">
         <v>2280544.4</v>
       </c>
       <c r="U34" s="1">
         <v>2517511.6</v>
       </c>
       <c r="V34" s="12">
         <v>3227197.7</v>
       </c>
       <c r="W34" s="89">
         <v>4150734.7</v>
       </c>
       <c r="X34" s="112">
         <v>6389717.7000000002</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="124">
+        <v>8341762.7000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="53" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="35">
         <v>1066956.3999999999</v>
       </c>
       <c r="C35" s="39">
         <v>2707441.6</v>
       </c>
       <c r="D35" s="40">
         <v>808980</v>
       </c>
       <c r="E35" s="59">
         <v>1022338</v>
       </c>
       <c r="F35" s="16">
         <v>798862.89999999991</v>
       </c>
       <c r="G35" s="16">
         <v>2327669</v>
       </c>
       <c r="H35" s="58">
         <v>2783039.1</v>
       </c>
       <c r="I35" s="17">
@@ -4177,52 +4978,55 @@
       </c>
       <c r="Q35" s="1">
         <v>3924902.9</v>
       </c>
       <c r="R35" s="1">
         <v>3804909.5</v>
       </c>
       <c r="S35" s="1">
         <v>1933114.6</v>
       </c>
       <c r="T35" s="1">
         <v>826278.8</v>
       </c>
       <c r="U35" s="1">
         <v>1722028.9</v>
       </c>
       <c r="V35" s="12">
         <v>3150139.4</v>
       </c>
       <c r="W35" s="89">
         <v>2640093.7999999998</v>
       </c>
       <c r="X35" s="112">
         <v>2968406.5</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="124">
+        <v>3757840.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="39">
         <v>119849</v>
       </c>
       <c r="C36" s="39">
         <v>70790</v>
       </c>
       <c r="D36" s="40">
         <v>65750</v>
       </c>
       <c r="E36" s="59">
         <v>168943</v>
       </c>
       <c r="F36" s="16">
         <v>207940</v>
       </c>
       <c r="G36" s="16">
         <v>590709.29999999993</v>
       </c>
       <c r="H36" s="58">
         <v>568226.30000000005</v>
       </c>
       <c r="I36" s="17">
@@ -4251,52 +5055,55 @@
       </c>
       <c r="Q36" s="1">
         <v>1319994.5</v>
       </c>
       <c r="R36" s="1">
         <v>1497049.4</v>
       </c>
       <c r="S36" s="1">
         <v>1003735.1</v>
       </c>
       <c r="T36" s="1">
         <v>1357542.3999999999</v>
       </c>
       <c r="U36" s="1">
         <v>1431287.4</v>
       </c>
       <c r="V36" s="12">
         <v>1896393.7</v>
       </c>
       <c r="W36" s="89">
         <v>2462794.2999999998</v>
       </c>
       <c r="X36" s="112">
         <v>2306991.5</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="124">
+        <v>2914092.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="53" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="28">
         <v>45734.1</v>
       </c>
       <c r="C37" s="28">
         <v>55838.1</v>
       </c>
       <c r="D37" s="14">
         <v>58715.399999999994</v>
       </c>
       <c r="E37" s="61">
         <v>70187.3</v>
       </c>
       <c r="F37" s="16">
         <v>95929.600000000006</v>
       </c>
       <c r="G37" s="16">
         <v>135096.5</v>
       </c>
       <c r="H37" s="58">
         <v>136919</v>
       </c>
       <c r="I37" s="17">
@@ -4325,52 +5132,55 @@
       </c>
       <c r="Q37" s="1">
         <v>760850</v>
       </c>
       <c r="R37" s="1">
         <v>635946.80000000005</v>
       </c>
       <c r="S37" s="1">
         <v>311674.59999999998</v>
       </c>
       <c r="T37" s="1">
         <v>717678.5</v>
       </c>
       <c r="U37" s="1">
         <v>840508.9</v>
       </c>
       <c r="V37" s="12">
         <v>1069765.8</v>
       </c>
       <c r="W37" s="89">
         <v>1299821.8</v>
       </c>
       <c r="X37" s="112">
         <v>1533577.7</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="124">
+        <v>1957831.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="62" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="62" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="63" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -4399,52 +5209,55 @@
       </c>
       <c r="Q38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="1">
         <v>868798.4</v>
       </c>
       <c r="V38" s="12">
         <v>1086258.7</v>
       </c>
       <c r="W38" s="89">
         <v>1257703.2</v>
       </c>
       <c r="X38" s="112">
         <v>1896618.2</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="124">
+        <v>2231848.2999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="64" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="28">
         <v>195511.6</v>
       </c>
       <c r="C39" s="28">
         <v>267630.2</v>
       </c>
       <c r="D39" s="14">
         <v>290775.3</v>
       </c>
       <c r="E39" s="65">
         <v>503077.1</v>
       </c>
       <c r="F39" s="16">
         <v>593171.5</v>
       </c>
       <c r="G39" s="16">
         <v>871022.2</v>
       </c>
       <c r="H39" s="58">
         <v>715255.7</v>
       </c>
       <c r="I39" s="17">
@@ -4473,52 +5286,55 @@
       </c>
       <c r="Q39" s="1">
         <v>1854580.8</v>
       </c>
       <c r="R39" s="1">
         <v>2093682.7</v>
       </c>
       <c r="S39" s="1">
         <v>1107722</v>
       </c>
       <c r="T39" s="1">
         <v>2028016.3</v>
       </c>
       <c r="U39" s="1">
         <v>2114836.1</v>
       </c>
       <c r="V39" s="12">
         <v>2744149.1</v>
       </c>
       <c r="W39" s="89">
         <v>3347691.2</v>
       </c>
       <c r="X39" s="112">
         <v>3999869.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="124">
+        <v>4566665.9000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="31">
         <v>21164</v>
       </c>
       <c r="C40" s="31">
         <v>48224</v>
       </c>
       <c r="D40" s="32">
         <v>10848</v>
       </c>
       <c r="E40" s="59">
         <v>87592.8</v>
       </c>
       <c r="F40" s="16">
         <v>151128.4</v>
       </c>
       <c r="G40" s="16">
         <v>197110</v>
       </c>
       <c r="H40" s="58">
         <v>212794.5</v>
       </c>
       <c r="I40" s="17">
@@ -4547,52 +5363,55 @@
       </c>
       <c r="Q40" s="1">
         <v>753135.6</v>
       </c>
       <c r="R40" s="1">
         <v>791290.8</v>
       </c>
       <c r="S40" s="1">
         <v>415479.6</v>
       </c>
       <c r="T40" s="1">
         <v>788746.8</v>
       </c>
       <c r="U40" s="1">
         <v>1026702.1</v>
       </c>
       <c r="V40" s="12">
         <v>1299104.6000000001</v>
       </c>
       <c r="W40" s="89">
         <v>1506940.1</v>
       </c>
       <c r="X40" s="112">
         <v>2007822.2</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="124">
+        <v>1967520.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="66" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="67">
         <v>40776.300000000003</v>
       </c>
       <c r="C41" s="28">
         <v>58896</v>
       </c>
       <c r="D41" s="14">
         <v>63541</v>
       </c>
       <c r="E41" s="59">
         <v>93212.2</v>
       </c>
       <c r="F41" s="16">
         <v>105928.2</v>
       </c>
       <c r="G41" s="16">
         <v>181990</v>
       </c>
       <c r="H41" s="58">
         <v>180301.8</v>
       </c>
       <c r="I41" s="17">
@@ -4621,52 +5440,55 @@
       </c>
       <c r="Q41" s="1">
         <v>411728.5</v>
       </c>
       <c r="R41" s="1">
         <v>533244.69999999995</v>
       </c>
       <c r="S41" s="1">
         <v>309314.2</v>
       </c>
       <c r="T41" s="1">
         <v>536192.4</v>
       </c>
       <c r="U41" s="1">
         <v>582600</v>
       </c>
       <c r="V41" s="12">
         <v>739806</v>
       </c>
       <c r="W41" s="89">
         <v>914090.8</v>
       </c>
       <c r="X41" s="112">
         <v>1520381.9</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="124">
+        <v>1632099.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="66" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="28">
         <v>236290.1</v>
       </c>
       <c r="C42" s="28">
         <v>387874</v>
       </c>
       <c r="D42" s="14">
         <v>554592.9</v>
       </c>
       <c r="E42" s="59">
         <v>447307</v>
       </c>
       <c r="F42" s="16">
         <v>847985</v>
       </c>
       <c r="G42" s="16">
         <v>1234079.5999999999</v>
       </c>
       <c r="H42" s="58">
         <v>1269214.0999999999</v>
       </c>
       <c r="I42" s="17">
@@ -4695,52 +5517,55 @@
       </c>
       <c r="Q42" s="1">
         <v>2034386.4</v>
       </c>
       <c r="R42" s="1">
         <v>2331892.4</v>
       </c>
       <c r="S42" s="1">
         <v>1013262.4</v>
       </c>
       <c r="T42" s="1">
         <v>3175096</v>
       </c>
       <c r="U42" s="1">
         <v>3633328.1</v>
       </c>
       <c r="V42" s="12">
         <v>4862785.5</v>
       </c>
       <c r="W42" s="89">
         <v>6580906.2000000002</v>
       </c>
       <c r="X42" s="112">
         <v>7351377.7000000002</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="124">
+        <v>8570060.8000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="66" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="28">
         <v>76126.3</v>
       </c>
       <c r="C43" s="28">
         <v>120577.4</v>
       </c>
       <c r="D43" s="14">
         <v>93346.5</v>
       </c>
       <c r="E43" s="59">
         <v>119031.4</v>
       </c>
       <c r="F43" s="16">
         <v>168783.4</v>
       </c>
       <c r="G43" s="16">
         <v>201834.8</v>
       </c>
       <c r="H43" s="58">
         <v>173265.1</v>
       </c>
       <c r="I43" s="17">
@@ -4769,52 +5594,55 @@
       </c>
       <c r="Q43" s="1">
         <v>544214.30000000005</v>
       </c>
       <c r="R43" s="1">
         <v>756388.3</v>
       </c>
       <c r="S43" s="1">
         <v>439006.4</v>
       </c>
       <c r="T43" s="1">
         <v>1787125.3</v>
       </c>
       <c r="U43" s="1">
         <v>2554609.5</v>
       </c>
       <c r="V43" s="12">
         <v>2556639.9</v>
       </c>
       <c r="W43" s="89">
         <v>3135673.4</v>
       </c>
       <c r="X43" s="112">
         <v>3034088.7</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="125">
+        <v>5859394.7000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="66" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="28">
         <v>39500.5</v>
       </c>
       <c r="C44" s="28">
         <v>48050.6</v>
       </c>
       <c r="D44" s="14">
         <v>67812.7</v>
       </c>
       <c r="E44" s="59">
         <v>202180</v>
       </c>
       <c r="F44" s="16">
         <v>281088.7</v>
       </c>
       <c r="G44" s="16">
         <v>293960.2</v>
       </c>
       <c r="H44" s="58">
         <v>286057.3</v>
       </c>
       <c r="I44" s="17">
@@ -4843,52 +5671,55 @@
       </c>
       <c r="Q44" s="1">
         <v>918592.7</v>
       </c>
       <c r="R44" s="1">
         <v>1098667.1000000001</v>
       </c>
       <c r="S44" s="1">
         <v>673750.2</v>
       </c>
       <c r="T44" s="1">
         <v>850805.9</v>
       </c>
       <c r="U44" s="1">
         <v>1298734.3</v>
       </c>
       <c r="V44" s="12">
         <v>1823746.7</v>
       </c>
       <c r="W44" s="89">
         <v>2123118.4</v>
       </c>
       <c r="X44" s="112">
         <v>1233073.8</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="126">
+        <v>3701294.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="66" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="28">
         <v>46033</v>
       </c>
       <c r="C45" s="28">
         <v>53934</v>
       </c>
       <c r="D45" s="14">
         <v>56758</v>
       </c>
       <c r="E45" s="59">
         <v>68564</v>
       </c>
       <c r="F45" s="16">
         <v>91317.9</v>
       </c>
       <c r="G45" s="16">
         <v>109674.59999999999</v>
       </c>
       <c r="H45" s="58">
         <v>94595.799999999988</v>
       </c>
       <c r="I45" s="17">
@@ -4917,52 +5748,55 @@
       </c>
       <c r="Q45" s="1">
         <v>504487.1</v>
       </c>
       <c r="R45" s="1">
         <v>530745.19999999995</v>
       </c>
       <c r="S45" s="1">
         <v>247985.4</v>
       </c>
       <c r="T45" s="1">
         <v>615565.80000000005</v>
       </c>
       <c r="U45" s="1">
         <v>698245.2</v>
       </c>
       <c r="V45" s="12">
         <v>876852.9</v>
       </c>
       <c r="W45" s="89">
         <v>986619</v>
       </c>
       <c r="X45" s="112">
         <v>3984996.4</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="126">
+        <v>1507983.9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="66" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="56" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="68" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="6" t="s">
@@ -4991,52 +5825,55 @@
       </c>
       <c r="Q46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="1">
         <v>164104.1</v>
       </c>
       <c r="V46" s="12">
         <v>240361.7</v>
       </c>
       <c r="W46" s="89">
         <v>304497.09999999998</v>
       </c>
       <c r="X46" s="112">
         <v>368033.2</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="124">
+        <v>455366</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="28">
         <v>145817.79999999999</v>
       </c>
       <c r="C47" s="28">
         <v>266994.59999999998</v>
       </c>
       <c r="D47" s="14">
         <v>230790</v>
       </c>
       <c r="E47" s="59">
         <v>341816.6</v>
       </c>
       <c r="F47" s="16">
         <v>483379.9</v>
       </c>
       <c r="G47" s="16">
         <v>605004.5</v>
       </c>
       <c r="H47" s="58">
         <v>536910.1</v>
       </c>
       <c r="I47" s="17">
@@ -5065,52 +5902,55 @@
       </c>
       <c r="Q47" s="1">
         <v>1867315.7</v>
       </c>
       <c r="R47" s="1">
         <v>2147655.9</v>
       </c>
       <c r="S47" s="1">
         <v>1323424.6000000001</v>
       </c>
       <c r="T47" s="1">
         <v>1847284.3</v>
       </c>
       <c r="U47" s="1">
         <v>1748634.1</v>
       </c>
       <c r="V47" s="12">
         <v>2243245.1</v>
       </c>
       <c r="W47" s="89">
         <v>3361355.9</v>
       </c>
       <c r="X47" s="112">
         <v>4185971.3</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="124">
+        <v>5186686.7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="28">
         <v>1012223.6</v>
       </c>
       <c r="C48" s="28">
         <v>1250668.7</v>
       </c>
       <c r="D48" s="14">
         <v>1255981.8999999999</v>
       </c>
       <c r="E48" s="59">
         <v>1643345.9</v>
       </c>
       <c r="F48" s="16">
         <v>2347601.9</v>
       </c>
       <c r="G48" s="16">
         <v>3156445.1999999997</v>
       </c>
       <c r="H48" s="58">
         <v>2449733.3000000003</v>
       </c>
       <c r="I48" s="17">
@@ -5138,50 +5978,53 @@
         <v>14297448.300000001</v>
       </c>
       <c r="Q48" s="1">
         <v>10659925</v>
       </c>
       <c r="R48" s="1">
         <v>11897881.300000001</v>
       </c>
       <c r="S48" s="1">
         <v>5817898.2000000002</v>
       </c>
       <c r="T48" s="1">
         <v>8328385.2999999998</v>
       </c>
       <c r="U48" s="1">
         <v>14034844.800000001</v>
       </c>
       <c r="V48" s="12">
         <v>21418541.300000001</v>
       </c>
       <c r="W48" s="89">
         <v>24310523.300000001</v>
       </c>
       <c r="X48" s="112">
         <v>34479262.100000001</v>
+      </c>
+      <c r="Y48" s="124">
+        <v>40042977.299999997</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="66" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="28">
         <v>3298779.4</v>
       </c>
       <c r="C49" s="28">
         <v>4086964</v>
       </c>
       <c r="D49" s="14">
         <v>3280436.2</v>
       </c>
       <c r="E49" s="59">
         <v>4864492.0999999996</v>
       </c>
       <c r="F49" s="16">
         <v>5616589.9000000004</v>
       </c>
       <c r="G49" s="16">
         <v>7568540.1000000006</v>
       </c>
       <c r="H49" s="58">
@@ -5213,50 +6056,53 @@
       </c>
       <c r="Q49" s="1">
         <v>11229249.199999999</v>
       </c>
       <c r="R49" s="1">
         <v>14360579.6</v>
       </c>
       <c r="S49" s="1">
         <v>8268848.2000000002</v>
       </c>
       <c r="T49" s="1">
         <v>11214637.1</v>
       </c>
       <c r="U49" s="1">
         <v>20650868.5</v>
       </c>
       <c r="V49" s="12">
         <v>34212750</v>
       </c>
       <c r="W49" s="89">
         <v>42957974.700000003</v>
       </c>
       <c r="X49" s="12">
         <v>50109994.299999997</v>
       </c>
+      <c r="Y49" s="124">
+        <v>53146998.700000003</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="69" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="36" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="70" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="71" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>19</v>
@@ -5286,105 +6132,108 @@
         <v>19</v>
       </c>
       <c r="Q50" s="1">
         <v>1613030.1</v>
       </c>
       <c r="R50" s="1">
         <v>1918347.1</v>
       </c>
       <c r="S50" s="1">
         <v>1288960</v>
       </c>
       <c r="T50" s="12">
         <v>2761367.2</v>
       </c>
       <c r="U50" s="12">
         <v>3636736.5</v>
       </c>
       <c r="V50" s="12">
         <v>3943792.5</v>
       </c>
       <c r="W50" s="89">
         <v>5308465.4000000004</v>
       </c>
       <c r="X50" s="12">
         <v>6371713.2000000002</v>
+      </c>
+      <c r="Y50" s="132">
+        <v>6686993.4000000004</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="10"/>
       <c r="B51" s="45"/>
       <c r="C51" s="45"/>
       <c r="D51" s="45"/>
       <c r="E51" s="45"/>
       <c r="F51" s="45"/>
       <c r="G51" s="45"/>
       <c r="H51" s="45"/>
       <c r="I51" s="72"/>
       <c r="J51" s="72"/>
       <c r="K51" s="45"/>
       <c r="L51" s="45"/>
       <c r="M51" s="45"/>
       <c r="N51" s="45"/>
       <c r="O51" s="45"/>
       <c r="P51" s="45"/>
       <c r="Q51" s="45"/>
       <c r="R51" s="45"/>
       <c r="S51" s="45"/>
       <c r="T51" s="45"/>
       <c r="U51" s="46"/>
       <c r="V51" s="46"/>
       <c r="W51" s="52"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="125" t="s">
+      <c r="A52" s="131" t="s">
         <v>43</v>
       </c>
-      <c r="B52" s="125"/>
-[...22 lines deleted...]
-      <c r="Y52" s="125"/>
+      <c r="B52" s="131"/>
+      <c r="C52" s="131"/>
+      <c r="D52" s="131"/>
+      <c r="E52" s="131"/>
+      <c r="F52" s="131"/>
+      <c r="G52" s="131"/>
+      <c r="H52" s="131"/>
+      <c r="I52" s="131"/>
+      <c r="J52" s="131"/>
+      <c r="K52" s="131"/>
+      <c r="L52" s="131"/>
+      <c r="M52" s="131"/>
+      <c r="N52" s="131"/>
+      <c r="O52" s="131"/>
+      <c r="P52" s="131"/>
+      <c r="Q52" s="131"/>
+      <c r="R52" s="131"/>
+      <c r="S52" s="131"/>
+      <c r="T52" s="131"/>
+      <c r="U52" s="131"/>
+      <c r="V52" s="131"/>
+      <c r="W52" s="131"/>
+      <c r="X52" s="131"/>
+      <c r="Y52" s="131"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="73">
         <v>10491982.5</v>
       </c>
       <c r="C53" s="73">
         <f>SUM(C55:C72)</f>
         <v>15295852.099999998</v>
       </c>
       <c r="D53" s="73">
         <v>11432467.9</v>
       </c>
       <c r="E53" s="4">
         <v>17130750</v>
       </c>
       <c r="F53" s="5">
         <v>22136718.199999999</v>
       </c>
       <c r="G53" s="5">
         <v>30261070.100000001</v>
       </c>
       <c r="H53" s="7">
@@ -6926,77 +7775,77 @@
       <c r="A74" s="10"/>
       <c r="B74" s="45"/>
       <c r="C74" s="45"/>
       <c r="D74" s="45"/>
       <c r="E74" s="45"/>
       <c r="F74" s="45"/>
       <c r="G74" s="45"/>
       <c r="H74" s="45"/>
       <c r="I74" s="72"/>
       <c r="J74" s="72"/>
       <c r="K74" s="45"/>
       <c r="L74" s="45"/>
       <c r="M74" s="45"/>
       <c r="N74" s="45"/>
       <c r="O74" s="45"/>
       <c r="P74" s="45"/>
       <c r="Q74" s="45"/>
       <c r="R74" s="45"/>
       <c r="S74" s="45"/>
       <c r="T74" s="46"/>
       <c r="U74" s="46"/>
       <c r="V74" s="46"/>
       <c r="W74" s="52"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="125" t="s">
+      <c r="A75" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="125"/>
-[...22 lines deleted...]
-      <c r="Y75" s="125"/>
+      <c r="B75" s="131"/>
+      <c r="C75" s="131"/>
+      <c r="D75" s="131"/>
+      <c r="E75" s="131"/>
+      <c r="F75" s="131"/>
+      <c r="G75" s="131"/>
+      <c r="H75" s="131"/>
+      <c r="I75" s="131"/>
+      <c r="J75" s="131"/>
+      <c r="K75" s="131"/>
+      <c r="L75" s="131"/>
+      <c r="M75" s="131"/>
+      <c r="N75" s="131"/>
+      <c r="O75" s="131"/>
+      <c r="P75" s="131"/>
+      <c r="Q75" s="131"/>
+      <c r="R75" s="131"/>
+      <c r="S75" s="131"/>
+      <c r="T75" s="131"/>
+      <c r="U75" s="131"/>
+      <c r="V75" s="131"/>
+      <c r="W75" s="131"/>
+      <c r="X75" s="131"/>
+      <c r="Y75" s="131"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="77">
         <v>14540143.300000001</v>
       </c>
       <c r="C76" s="73">
         <v>21286782.399999999</v>
       </c>
       <c r="D76" s="73">
         <v>15840117.5</v>
       </c>
       <c r="E76" s="74">
         <v>23710812.599999998</v>
       </c>
       <c r="F76" s="5">
         <v>31192385.200000003</v>
       </c>
       <c r="G76" s="5">
         <v>40379222.799999997</v>
       </c>
       <c r="H76" s="7">
         <v>37440625.100000001</v>
@@ -8507,51 +9356,51 @@
       </c>
       <c r="Q96" s="87">
         <v>3260534.6</v>
       </c>
       <c r="R96" s="87">
         <v>4128738.6</v>
       </c>
       <c r="S96" s="87">
         <v>3746073.5</v>
       </c>
       <c r="T96" s="88">
         <v>5232079.0999999996</v>
       </c>
       <c r="U96" s="88">
         <v>8107632.2999999998</v>
       </c>
       <c r="V96" s="88">
         <v>8240453.9000000004</v>
       </c>
       <c r="W96" s="88">
         <v>11341336.4</v>
       </c>
       <c r="X96" s="120">
         <v>14180165.699999999</v>
       </c>
-      <c r="Y96" s="128"/>
+      <c r="Y96" s="123"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="52"/>
       <c r="B97" s="52"/>
       <c r="C97" s="52"/>
       <c r="D97" s="52"/>
       <c r="E97" s="52"/>
       <c r="F97" s="52"/>
       <c r="G97" s="52"/>
       <c r="H97" s="52"/>
       <c r="I97" s="52"/>
       <c r="J97" s="52"/>
       <c r="K97" s="52"/>
       <c r="L97" s="52"/>
       <c r="M97" s="52"/>
       <c r="N97" s="52"/>
       <c r="O97" s="52"/>
       <c r="P97" s="52"/>
       <c r="Q97" s="52"/>
       <c r="R97" s="52"/>
       <c r="S97" s="52"/>
       <c r="T97" s="52"/>
       <c r="U97" s="52"/>
       <c r="V97" s="52"/>
       <c r="W97" s="52"/>
@@ -8562,71 +9411,71 @@
       </c>
       <c r="B98" s="52"/>
       <c r="C98" s="52"/>
       <c r="D98" s="52"/>
       <c r="E98" s="52"/>
       <c r="F98" s="52"/>
       <c r="G98" s="52"/>
       <c r="H98" s="52"/>
       <c r="I98" s="52"/>
       <c r="J98" s="52"/>
       <c r="K98" s="52"/>
       <c r="L98" s="52"/>
       <c r="M98" s="52"/>
       <c r="N98" s="52"/>
       <c r="O98" s="52"/>
       <c r="P98" s="52"/>
       <c r="Q98" s="52"/>
       <c r="R98" s="52"/>
       <c r="S98" s="52"/>
       <c r="T98" s="52"/>
       <c r="U98" s="52"/>
       <c r="V98" s="52"/>
       <c r="W98" s="52"/>
     </row>
     <row r="99" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A99" s="121" t="s">
+      <c r="A99" s="127" t="s">
         <v>46</v>
       </c>
-      <c r="B99" s="121"/>
-[...16 lines deleted...]
-      <c r="S99" s="121"/>
+      <c r="B99" s="127"/>
+      <c r="C99" s="127"/>
+      <c r="D99" s="127"/>
+      <c r="E99" s="127"/>
+      <c r="F99" s="127"/>
+      <c r="G99" s="127"/>
+      <c r="H99" s="127"/>
+      <c r="I99" s="127"/>
+      <c r="J99" s="127"/>
+      <c r="K99" s="127"/>
+      <c r="L99" s="127"/>
+      <c r="M99" s="127"/>
+      <c r="N99" s="127"/>
+      <c r="O99" s="127"/>
+      <c r="P99" s="127"/>
+      <c r="Q99" s="127"/>
+      <c r="R99" s="127"/>
+      <c r="S99" s="127"/>
       <c r="T99" s="52"/>
       <c r="U99" s="52"/>
       <c r="V99" s="52"/>
       <c r="W99" s="52"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="52"/>
       <c r="B100" s="52"/>
       <c r="C100" s="52"/>
       <c r="D100" s="52"/>
       <c r="E100" s="52"/>
       <c r="F100" s="52"/>
       <c r="G100" s="52"/>
       <c r="H100" s="52"/>
       <c r="I100" s="52"/>
       <c r="J100" s="52"/>
       <c r="K100" s="52"/>
       <c r="L100" s="52"/>
       <c r="M100" s="52"/>
       <c r="N100" s="52"/>
       <c r="O100" s="52"/>
       <c r="P100" s="52"/>
       <c r="Q100" s="52"/>
       <c r="R100" s="52"/>
       <c r="S100" s="52"/>
@@ -8642,141 +9491,141 @@
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A52:Y52"/>
     <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85FBC43A-1A9D-409C-9913-8C508725525D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06FFEF9-8805-4C73-AE65-9E7A266EBA88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{913FDD2F-AC8B-4F13-9921-8C502A22719A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>