--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -6,76 +6,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="12075" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P76" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="90">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
@@ -317,57 +303,57 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve">221205 Обслужено посетителей местами размещения по въездному туризму (нерезиденты) </t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="39">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -439,72 +425,330 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -555,61 +799,381 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -724,82 +1288,286 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="213">
+    <cellStyle name="20% - Акцент1 2" xfId="6"/>
+    <cellStyle name="20% - Акцент1 3" xfId="7"/>
+    <cellStyle name="20% - Акцент1 4" xfId="8"/>
+    <cellStyle name="20% - Акцент1 5" xfId="9"/>
+    <cellStyle name="20% - Акцент2 2" xfId="10"/>
+    <cellStyle name="20% - Акцент2 3" xfId="11"/>
+    <cellStyle name="20% - Акцент2 4" xfId="12"/>
+    <cellStyle name="20% - Акцент2 5" xfId="13"/>
+    <cellStyle name="20% - Акцент3 2" xfId="14"/>
+    <cellStyle name="20% - Акцент3 3" xfId="15"/>
+    <cellStyle name="20% - Акцент3 4" xfId="16"/>
+    <cellStyle name="20% - Акцент3 5" xfId="17"/>
+    <cellStyle name="20% - Акцент4 2" xfId="18"/>
+    <cellStyle name="20% - Акцент4 3" xfId="19"/>
+    <cellStyle name="20% - Акцент4 4" xfId="20"/>
+    <cellStyle name="20% - Акцент4 5" xfId="21"/>
+    <cellStyle name="20% - Акцент5 2" xfId="22"/>
+    <cellStyle name="20% - Акцент5 3" xfId="23"/>
+    <cellStyle name="20% - Акцент5 4" xfId="24"/>
+    <cellStyle name="20% - Акцент5 5" xfId="25"/>
+    <cellStyle name="20% - Акцент6 2" xfId="26"/>
+    <cellStyle name="20% - Акцент6 3" xfId="27"/>
+    <cellStyle name="20% - Акцент6 4" xfId="28"/>
+    <cellStyle name="20% - Акцент6 5" xfId="29"/>
+    <cellStyle name="40% - Акцент1 2" xfId="30"/>
+    <cellStyle name="40% - Акцент1 3" xfId="31"/>
+    <cellStyle name="40% - Акцент1 4" xfId="32"/>
+    <cellStyle name="40% - Акцент1 5" xfId="33"/>
+    <cellStyle name="40% - Акцент2 2" xfId="34"/>
+    <cellStyle name="40% - Акцент2 3" xfId="35"/>
+    <cellStyle name="40% - Акцент2 4" xfId="36"/>
+    <cellStyle name="40% - Акцент2 5" xfId="37"/>
+    <cellStyle name="40% - Акцент3 2" xfId="38"/>
+    <cellStyle name="40% - Акцент3 3" xfId="39"/>
+    <cellStyle name="40% - Акцент3 4" xfId="40"/>
+    <cellStyle name="40% - Акцент3 5" xfId="41"/>
+    <cellStyle name="40% - Акцент4 2" xfId="42"/>
+    <cellStyle name="40% - Акцент4 3" xfId="43"/>
+    <cellStyle name="40% - Акцент4 4" xfId="44"/>
+    <cellStyle name="40% - Акцент4 5" xfId="45"/>
+    <cellStyle name="40% - Акцент5 2" xfId="46"/>
+    <cellStyle name="40% - Акцент5 3" xfId="47"/>
+    <cellStyle name="40% - Акцент5 4" xfId="48"/>
+    <cellStyle name="40% - Акцент5 5" xfId="49"/>
+    <cellStyle name="40% - Акцент6 2" xfId="50"/>
+    <cellStyle name="40% - Акцент6 3" xfId="51"/>
+    <cellStyle name="40% - Акцент6 4" xfId="52"/>
+    <cellStyle name="40% - Акцент6 5" xfId="53"/>
+    <cellStyle name="60% - Акцент1 2" xfId="54"/>
+    <cellStyle name="60% - Акцент1 3" xfId="55"/>
+    <cellStyle name="60% - Акцент1 4" xfId="56"/>
+    <cellStyle name="60% - Акцент1 5" xfId="57"/>
+    <cellStyle name="60% - Акцент2 2" xfId="58"/>
+    <cellStyle name="60% - Акцент2 3" xfId="59"/>
+    <cellStyle name="60% - Акцент2 4" xfId="60"/>
+    <cellStyle name="60% - Акцент2 5" xfId="61"/>
+    <cellStyle name="60% - Акцент3 2" xfId="62"/>
+    <cellStyle name="60% - Акцент3 3" xfId="63"/>
+    <cellStyle name="60% - Акцент3 4" xfId="64"/>
+    <cellStyle name="60% - Акцент3 5" xfId="65"/>
+    <cellStyle name="60% - Акцент4 2" xfId="66"/>
+    <cellStyle name="60% - Акцент4 3" xfId="67"/>
+    <cellStyle name="60% - Акцент4 4" xfId="68"/>
+    <cellStyle name="60% - Акцент4 5" xfId="69"/>
+    <cellStyle name="60% - Акцент5 2" xfId="70"/>
+    <cellStyle name="60% - Акцент5 3" xfId="71"/>
+    <cellStyle name="60% - Акцент5 4" xfId="72"/>
+    <cellStyle name="60% - Акцент5 5" xfId="73"/>
+    <cellStyle name="60% - Акцент6 2" xfId="74"/>
+    <cellStyle name="60% - Акцент6 3" xfId="75"/>
+    <cellStyle name="60% - Акцент6 4" xfId="76"/>
+    <cellStyle name="60% - Акцент6 5" xfId="77"/>
+    <cellStyle name="Акцент1 2" xfId="78"/>
+    <cellStyle name="Акцент1 3" xfId="79"/>
+    <cellStyle name="Акцент1 4" xfId="80"/>
+    <cellStyle name="Акцент1 5" xfId="81"/>
+    <cellStyle name="Акцент2 2" xfId="82"/>
+    <cellStyle name="Акцент2 3" xfId="83"/>
+    <cellStyle name="Акцент2 4" xfId="84"/>
+    <cellStyle name="Акцент2 5" xfId="85"/>
+    <cellStyle name="Акцент3 2" xfId="86"/>
+    <cellStyle name="Акцент3 3" xfId="87"/>
+    <cellStyle name="Акцент3 4" xfId="88"/>
+    <cellStyle name="Акцент3 5" xfId="89"/>
+    <cellStyle name="Акцент4 2" xfId="90"/>
+    <cellStyle name="Акцент4 3" xfId="91"/>
+    <cellStyle name="Акцент4 4" xfId="92"/>
+    <cellStyle name="Акцент4 5" xfId="93"/>
+    <cellStyle name="Акцент5 2" xfId="94"/>
+    <cellStyle name="Акцент5 3" xfId="95"/>
+    <cellStyle name="Акцент5 4" xfId="96"/>
+    <cellStyle name="Акцент5 5" xfId="97"/>
+    <cellStyle name="Акцент6 2" xfId="98"/>
+    <cellStyle name="Акцент6 3" xfId="99"/>
+    <cellStyle name="Акцент6 4" xfId="100"/>
+    <cellStyle name="Акцент6 5" xfId="101"/>
+    <cellStyle name="Ввод  2" xfId="102"/>
+    <cellStyle name="Ввод  3" xfId="103"/>
+    <cellStyle name="Ввод  4" xfId="104"/>
+    <cellStyle name="Ввод  5" xfId="105"/>
+    <cellStyle name="Вывод 2" xfId="106"/>
+    <cellStyle name="Вывод 3" xfId="107"/>
+    <cellStyle name="Вывод 4" xfId="108"/>
+    <cellStyle name="Вывод 5" xfId="109"/>
+    <cellStyle name="Вычисление 2" xfId="110"/>
+    <cellStyle name="Вычисление 3" xfId="111"/>
+    <cellStyle name="Вычисление 4" xfId="112"/>
+    <cellStyle name="Вычисление 5" xfId="113"/>
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="114"/>
+    <cellStyle name="Гиперссылка 3" xfId="115"/>
     <cellStyle name="Денежный 2" xfId="1"/>
+    <cellStyle name="Денежный 4" xfId="116"/>
+    <cellStyle name="Заголовок 1 2" xfId="117"/>
+    <cellStyle name="Заголовок 1 3" xfId="118"/>
+    <cellStyle name="Заголовок 1 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 5" xfId="120"/>
+    <cellStyle name="Заголовок 2 2" xfId="121"/>
+    <cellStyle name="Заголовок 2 3" xfId="122"/>
+    <cellStyle name="Заголовок 2 4" xfId="123"/>
+    <cellStyle name="Заголовок 2 5" xfId="124"/>
+    <cellStyle name="Заголовок 3 2" xfId="125"/>
+    <cellStyle name="Заголовок 3 3" xfId="126"/>
+    <cellStyle name="Заголовок 3 4" xfId="127"/>
+    <cellStyle name="Заголовок 3 5" xfId="128"/>
+    <cellStyle name="Заголовок 4 2" xfId="129"/>
+    <cellStyle name="Заголовок 4 3" xfId="130"/>
+    <cellStyle name="Заголовок 4 4" xfId="131"/>
+    <cellStyle name="Заголовок 4 5" xfId="132"/>
+    <cellStyle name="Итог 2" xfId="133"/>
+    <cellStyle name="Итог 3" xfId="134"/>
+    <cellStyle name="Итог 4" xfId="135"/>
+    <cellStyle name="Итог 5" xfId="136"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="137"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="140"/>
+    <cellStyle name="Название 2" xfId="141"/>
+    <cellStyle name="Название 3" xfId="142"/>
+    <cellStyle name="Название 4" xfId="143"/>
+    <cellStyle name="Название 5" xfId="144"/>
+    <cellStyle name="Нейтральный 2" xfId="145"/>
+    <cellStyle name="Нейтральный 3" xfId="146"/>
+    <cellStyle name="Нейтральный 4" xfId="147"/>
+    <cellStyle name="Нейтральный 5" xfId="148"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="149"/>
+    <cellStyle name="Обычный 11 2" xfId="150"/>
+    <cellStyle name="Обычный 12 2" xfId="151"/>
+    <cellStyle name="Обычный 17 2" xfId="152"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="153"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="154"/>
+    <cellStyle name="Обычный 2 3" xfId="155"/>
+    <cellStyle name="Обычный 2 3 2" xfId="156"/>
+    <cellStyle name="Обычный 2 4" xfId="157"/>
+    <cellStyle name="Обычный 24 2" xfId="158"/>
+    <cellStyle name="Обычный 24 3" xfId="159"/>
+    <cellStyle name="Обычный 25 2" xfId="160"/>
+    <cellStyle name="Обычный 26 2" xfId="161"/>
+    <cellStyle name="Обычный 27 2" xfId="162"/>
+    <cellStyle name="Обычный 29 2" xfId="163"/>
+    <cellStyle name="Обычный 3 2" xfId="164"/>
+    <cellStyle name="Обычный 3 3" xfId="165"/>
     <cellStyle name="Обычный 30" xfId="4"/>
+    <cellStyle name="Обычный 31" xfId="166"/>
+    <cellStyle name="Обычный 32" xfId="167"/>
+    <cellStyle name="Обычный 33" xfId="168"/>
+    <cellStyle name="Обычный 34" xfId="169"/>
+    <cellStyle name="Обычный 35" xfId="170"/>
+    <cellStyle name="Обычный 36" xfId="171"/>
+    <cellStyle name="Обычный 37" xfId="172"/>
+    <cellStyle name="Обычный 38" xfId="173"/>
+    <cellStyle name="Обычный 39" xfId="174"/>
+    <cellStyle name="Обычный 4 2" xfId="175"/>
+    <cellStyle name="Обычный 40" xfId="176"/>
+    <cellStyle name="Обычный 41" xfId="177"/>
+    <cellStyle name="Обычный 43" xfId="178"/>
+    <cellStyle name="Обычный 45" xfId="179"/>
+    <cellStyle name="Обычный 48" xfId="180"/>
+    <cellStyle name="Обычный 49" xfId="181"/>
+    <cellStyle name="Обычный 50" xfId="182"/>
+    <cellStyle name="Обычный 51" xfId="183"/>
+    <cellStyle name="Обычный 52" xfId="184"/>
+    <cellStyle name="Обычный 6 2" xfId="185"/>
+    <cellStyle name="Обычный 7 2" xfId="186"/>
+    <cellStyle name="Обычный 8 2" xfId="187"/>
+    <cellStyle name="Обычный 9 2" xfId="188"/>
+    <cellStyle name="Плохой 2" xfId="189"/>
+    <cellStyle name="Плохой 3" xfId="190"/>
+    <cellStyle name="Плохой 4" xfId="191"/>
+    <cellStyle name="Плохой 5" xfId="192"/>
+    <cellStyle name="Пояснение 2" xfId="193"/>
+    <cellStyle name="Пояснение 3" xfId="194"/>
+    <cellStyle name="Пояснение 4" xfId="195"/>
+    <cellStyle name="Пояснение 5" xfId="196"/>
+    <cellStyle name="Примечание 2" xfId="197"/>
+    <cellStyle name="Примечание 3" xfId="198"/>
+    <cellStyle name="Примечание 4" xfId="199"/>
+    <cellStyle name="Примечание 5" xfId="200"/>
+    <cellStyle name="Связанная ячейка 2" xfId="201"/>
+    <cellStyle name="Связанная ячейка 3" xfId="202"/>
+    <cellStyle name="Связанная ячейка 4" xfId="203"/>
+    <cellStyle name="Связанная ячейка 5" xfId="204"/>
+    <cellStyle name="Текст предупреждения 2" xfId="205"/>
+    <cellStyle name="Текст предупреждения 3" xfId="206"/>
+    <cellStyle name="Текст предупреждения 4" xfId="207"/>
+    <cellStyle name="Текст предупреждения 5" xfId="208"/>
+    <cellStyle name="Хороший 2" xfId="209"/>
+    <cellStyle name="Хороший 3" xfId="210"/>
+    <cellStyle name="Хороший 4" xfId="211"/>
+    <cellStyle name="Хороший 5" xfId="212"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2257425</xdr:colOff>
@@ -885,86 +1653,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1571,119 +2339,119 @@
     <row r="12" spans="2:2">
       <c r="B12" s="61" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="60"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="60"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="62" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X101"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z23" sqref="Z23"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="Y50" sqref="Y50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.140625" customWidth="1"/>
     <col min="2" max="20" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="39" customHeight="1"/>
     <row r="3" spans="1:24" ht="12.75" customHeight="1">
-      <c r="A3" s="69" t="s">
+      <c r="A3" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B3" s="69"/>
-[...21 lines deleted...]
-      <c r="X3" s="69"/>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="71" t="s">
+      <c r="A4" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="71"/>
-[...21 lines deleted...]
-      <c r="X4" s="71"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="38"/>
       <c r="B5" s="39">
         <v>2004</v>
       </c>
       <c r="C5" s="39">
         <v>2005</v>
       </c>
       <c r="D5" s="39">
         <v>2006</v>
       </c>
       <c r="E5" s="39">
         <v>2007</v>
       </c>
       <c r="F5" s="39">
         <v>2008</v>
       </c>
       <c r="G5" s="39">
         <v>2009</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="39" t="s">
@@ -1714,76 +2482,76 @@
         <v>32</v>
       </c>
       <c r="R5" s="39" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="39" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="39" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="39" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="39" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="39" t="s">
         <v>45</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:24">
-      <c r="A6" s="70" t="s">
+      <c r="A6" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="70"/>
-[...21 lines deleted...]
-      <c r="X6" s="70"/>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
         <v>42818</v>
       </c>
       <c r="C7" s="4">
         <v>45890</v>
       </c>
       <c r="D7" s="4">
         <v>60486</v>
       </c>
       <c r="E7" s="5">
         <v>82689</v>
       </c>
       <c r="F7" s="6">
         <v>124250</v>
       </c>
       <c r="G7" s="6">
         <v>114296</v>
       </c>
       <c r="H7" s="7">
         <v>131257</v>
@@ -1811,51 +2579,51 @@
       </c>
       <c r="P7" s="6">
         <v>154776</v>
       </c>
       <c r="Q7" s="6">
         <v>196169</v>
       </c>
       <c r="R7" s="8">
         <v>143966</v>
       </c>
       <c r="S7" s="9">
         <v>53718</v>
       </c>
       <c r="T7" s="9">
         <v>97045</v>
       </c>
       <c r="U7" s="10">
         <v>227691</v>
       </c>
       <c r="V7" s="10">
         <v>222813</v>
       </c>
       <c r="W7" s="10">
         <v>257174</v>
       </c>
-      <c r="X7" s="73">
+      <c r="X7" s="69">
         <v>241165</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>22</v>
       </c>
@@ -1885,51 +2653,51 @@
       </c>
       <c r="P8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="T8" s="16" t="s">
         <v>22</v>
       </c>
       <c r="U8" s="17">
         <v>648</v>
       </c>
       <c r="V8" s="17">
         <v>533</v>
       </c>
       <c r="W8" s="17">
         <v>770</v>
       </c>
-      <c r="X8" s="74">
+      <c r="X8" s="70">
         <v>1509</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="18">
         <v>400</v>
       </c>
       <c r="C9" s="18">
         <v>108</v>
       </c>
       <c r="D9" s="18">
         <v>520</v>
       </c>
       <c r="E9" s="19">
         <v>192</v>
       </c>
       <c r="F9" s="18">
         <v>235</v>
       </c>
       <c r="G9" s="18">
         <v>158</v>
       </c>
@@ -1959,51 +2727,51 @@
       </c>
       <c r="P9" s="18">
         <v>1509</v>
       </c>
       <c r="Q9" s="18">
         <v>1309</v>
       </c>
       <c r="R9" s="20">
         <v>1302</v>
       </c>
       <c r="S9" s="20">
         <v>540</v>
       </c>
       <c r="T9" s="21">
         <v>629</v>
       </c>
       <c r="U9" s="17">
         <v>2517</v>
       </c>
       <c r="V9" s="17">
         <v>1476</v>
       </c>
       <c r="W9" s="17">
         <v>1626</v>
       </c>
-      <c r="X9" s="74">
+      <c r="X9" s="70">
         <v>1727</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="18">
         <v>1889</v>
       </c>
       <c r="C10" s="18">
         <v>1619</v>
       </c>
       <c r="D10" s="18">
         <v>1687</v>
       </c>
       <c r="E10" s="19">
         <v>1753</v>
       </c>
       <c r="F10" s="18">
         <v>1620</v>
       </c>
       <c r="G10" s="18">
         <v>1336</v>
       </c>
@@ -2033,51 +2801,51 @@
       </c>
       <c r="P10" s="18">
         <v>2673</v>
       </c>
       <c r="Q10" s="18">
         <v>2641</v>
       </c>
       <c r="R10" s="20">
         <v>2406</v>
       </c>
       <c r="S10" s="20">
         <v>1058</v>
       </c>
       <c r="T10" s="21">
         <v>1515</v>
       </c>
       <c r="U10" s="17">
         <v>5870</v>
       </c>
       <c r="V10" s="17">
         <v>4937</v>
       </c>
       <c r="W10" s="17">
         <v>2963</v>
       </c>
-      <c r="X10" s="74">
+      <c r="X10" s="70">
         <v>4366</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="18">
         <v>1049</v>
       </c>
       <c r="C11" s="18">
         <v>2</v>
       </c>
       <c r="D11" s="18">
         <v>18</v>
       </c>
       <c r="E11" s="19">
         <v>91</v>
       </c>
       <c r="F11" s="18">
         <v>272</v>
       </c>
       <c r="G11" s="18">
         <v>102</v>
       </c>
@@ -2107,51 +2875,51 @@
       </c>
       <c r="P11" s="18">
         <v>313</v>
       </c>
       <c r="Q11" s="18">
         <v>435</v>
       </c>
       <c r="R11" s="20">
         <v>262</v>
       </c>
       <c r="S11" s="20">
         <v>51</v>
       </c>
       <c r="T11" s="21">
         <v>583</v>
       </c>
       <c r="U11" s="17">
         <v>510</v>
       </c>
       <c r="V11" s="17">
         <v>760</v>
       </c>
       <c r="W11" s="17">
         <v>1678</v>
       </c>
-      <c r="X11" s="74">
+      <c r="X11" s="70">
         <v>1603</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="18">
         <v>5319</v>
       </c>
       <c r="C12" s="18">
         <v>3885</v>
       </c>
       <c r="D12" s="18">
         <v>4641</v>
       </c>
       <c r="E12" s="19">
         <v>4522</v>
       </c>
       <c r="F12" s="18">
         <v>41648</v>
       </c>
       <c r="G12" s="18">
         <v>46650</v>
       </c>
@@ -2181,51 +2949,51 @@
       </c>
       <c r="P12" s="18">
         <v>14832</v>
       </c>
       <c r="Q12" s="18">
         <v>19316</v>
       </c>
       <c r="R12" s="20">
         <v>14704</v>
       </c>
       <c r="S12" s="20">
         <v>448</v>
       </c>
       <c r="T12" s="21">
         <v>1049</v>
       </c>
       <c r="U12" s="17">
         <v>10909</v>
       </c>
       <c r="V12" s="17">
         <v>5588</v>
       </c>
       <c r="W12" s="17">
         <v>4104</v>
       </c>
-      <c r="X12" s="74">
+      <c r="X12" s="70">
         <v>3655</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
         <v>920</v>
       </c>
       <c r="C13" s="18">
         <v>969</v>
       </c>
       <c r="D13" s="18">
         <v>1428</v>
       </c>
       <c r="E13" s="19">
         <v>1910</v>
       </c>
       <c r="F13" s="18">
         <v>3689</v>
       </c>
       <c r="G13" s="18">
         <v>3074</v>
       </c>
@@ -2255,51 +3023,51 @@
       </c>
       <c r="P13" s="18">
         <v>3868</v>
       </c>
       <c r="Q13" s="18">
         <v>5370</v>
       </c>
       <c r="R13" s="20">
         <v>1736</v>
       </c>
       <c r="S13" s="20">
         <v>1208</v>
       </c>
       <c r="T13" s="21">
         <v>1408</v>
       </c>
       <c r="U13" s="17">
         <v>2903</v>
       </c>
       <c r="V13" s="17">
         <v>2318</v>
       </c>
       <c r="W13" s="17">
         <v>2199</v>
       </c>
-      <c r="X13" s="74">
+      <c r="X13" s="70">
         <v>2129</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="18">
         <v>282</v>
       </c>
       <c r="C14" s="18">
         <v>387</v>
       </c>
       <c r="D14" s="18">
         <v>319</v>
       </c>
       <c r="E14" s="19">
         <v>237</v>
       </c>
       <c r="F14" s="18">
         <v>258</v>
       </c>
       <c r="G14" s="18">
         <v>398</v>
       </c>
@@ -2329,51 +3097,51 @@
       </c>
       <c r="P14" s="18">
         <v>750</v>
       </c>
       <c r="Q14" s="18">
         <v>884</v>
       </c>
       <c r="R14" s="20">
         <v>324</v>
       </c>
       <c r="S14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="T14" s="21">
         <v>289</v>
       </c>
       <c r="U14" s="17">
         <v>467</v>
       </c>
       <c r="V14" s="17">
         <v>545</v>
       </c>
       <c r="W14" s="17">
         <v>992</v>
       </c>
-      <c r="X14" s="74">
+      <c r="X14" s="70">
         <v>584</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>22</v>
       </c>
@@ -2403,51 +3171,51 @@
       </c>
       <c r="P15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="T15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="U15" s="17">
         <v>457</v>
       </c>
       <c r="V15" s="17">
         <v>860</v>
       </c>
       <c r="W15" s="17">
         <v>999</v>
       </c>
-      <c r="X15" s="74">
+      <c r="X15" s="70">
         <v>1009</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18">
         <v>2024</v>
       </c>
       <c r="C16" s="18">
         <v>3096</v>
       </c>
       <c r="D16" s="18">
         <v>3085</v>
       </c>
       <c r="E16" s="19">
         <v>2900</v>
       </c>
       <c r="F16" s="18">
         <v>2764</v>
       </c>
       <c r="G16" s="18">
         <v>1371</v>
       </c>
@@ -2477,51 +3245,51 @@
       </c>
       <c r="P16" s="18">
         <v>3952</v>
       </c>
       <c r="Q16" s="18">
         <v>3845</v>
       </c>
       <c r="R16" s="20">
         <v>3506</v>
       </c>
       <c r="S16" s="20">
         <v>1093</v>
       </c>
       <c r="T16" s="23">
         <v>1408</v>
       </c>
       <c r="U16" s="17">
         <v>3049</v>
       </c>
       <c r="V16" s="17">
         <v>3101</v>
       </c>
       <c r="W16" s="17">
         <v>2944</v>
       </c>
-      <c r="X16" s="74">
+      <c r="X16" s="70">
         <v>3640</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="18">
         <v>1919</v>
       </c>
       <c r="C17" s="18">
         <v>490</v>
       </c>
       <c r="D17" s="18">
         <v>868</v>
       </c>
       <c r="E17" s="19">
         <v>2227</v>
       </c>
       <c r="F17" s="18">
         <v>1922</v>
       </c>
       <c r="G17" s="18">
         <v>834</v>
       </c>
@@ -2551,51 +3319,51 @@
       </c>
       <c r="P17" s="18">
         <v>3816</v>
       </c>
       <c r="Q17" s="18">
         <v>3861</v>
       </c>
       <c r="R17" s="20">
         <v>3138</v>
       </c>
       <c r="S17" s="20">
         <v>2268</v>
       </c>
       <c r="T17" s="23">
         <v>4185</v>
       </c>
       <c r="U17" s="17">
         <v>3425</v>
       </c>
       <c r="V17" s="17">
         <v>2414</v>
       </c>
       <c r="W17" s="17">
         <v>2263</v>
       </c>
-      <c r="X17" s="74">
+      <c r="X17" s="70">
         <v>2171</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="18">
         <v>304</v>
       </c>
       <c r="C18" s="18">
         <v>404</v>
       </c>
       <c r="D18" s="18">
         <v>350</v>
       </c>
       <c r="E18" s="19">
         <v>705</v>
       </c>
       <c r="F18" s="18">
         <v>258</v>
       </c>
       <c r="G18" s="18">
         <v>181</v>
       </c>
@@ -2625,51 +3393,51 @@
       </c>
       <c r="P18" s="18">
         <v>599</v>
       </c>
       <c r="Q18" s="18">
         <v>972</v>
       </c>
       <c r="R18" s="20">
         <v>80</v>
       </c>
       <c r="S18" s="20">
         <v>16</v>
       </c>
       <c r="T18" s="23">
         <v>79</v>
       </c>
       <c r="U18" s="17">
         <v>775</v>
       </c>
       <c r="V18" s="17">
         <v>595</v>
       </c>
       <c r="W18" s="17">
         <v>2512</v>
       </c>
-      <c r="X18" s="74">
+      <c r="X18" s="70">
         <v>1940</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
         <v>673</v>
       </c>
       <c r="C19" s="18">
         <v>713</v>
       </c>
       <c r="D19" s="18">
         <v>2982</v>
       </c>
       <c r="E19" s="19">
         <v>5480</v>
       </c>
       <c r="F19" s="18">
         <v>6957</v>
       </c>
       <c r="G19" s="18">
         <v>7863</v>
       </c>
@@ -2699,51 +3467,51 @@
       </c>
       <c r="P19" s="18">
         <v>5820</v>
       </c>
       <c r="Q19" s="18">
         <v>6177</v>
       </c>
       <c r="R19" s="20">
         <v>3701</v>
       </c>
       <c r="S19" s="20">
         <v>1428</v>
       </c>
       <c r="T19" s="23">
         <v>2261</v>
       </c>
       <c r="U19" s="17">
         <v>5645</v>
       </c>
       <c r="V19" s="17">
         <v>5607</v>
       </c>
       <c r="W19" s="17">
         <v>6395</v>
       </c>
-      <c r="X19" s="74">
+      <c r="X19" s="70">
         <v>4017</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="18">
         <v>519</v>
       </c>
       <c r="C20" s="18">
         <v>593</v>
       </c>
       <c r="D20" s="18">
         <v>979</v>
       </c>
       <c r="E20" s="19">
         <v>2022</v>
       </c>
       <c r="F20" s="18">
         <v>1029</v>
       </c>
       <c r="G20" s="18">
         <v>1820</v>
       </c>
@@ -2773,51 +3541,51 @@
       </c>
       <c r="P20" s="18">
         <v>928</v>
       </c>
       <c r="Q20" s="18">
         <v>1417</v>
       </c>
       <c r="R20" s="20">
         <v>166</v>
       </c>
       <c r="S20" s="20">
         <v>465</v>
       </c>
       <c r="T20" s="21">
         <v>191</v>
       </c>
       <c r="U20" s="17">
         <v>981</v>
       </c>
       <c r="V20" s="17">
         <v>1218</v>
       </c>
       <c r="W20" s="17">
         <v>2024</v>
       </c>
-      <c r="X20" s="74">
+      <c r="X20" s="70">
         <v>1663</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="18">
         <v>352</v>
       </c>
       <c r="C21" s="18">
         <v>507</v>
       </c>
       <c r="D21" s="18">
         <v>700</v>
       </c>
       <c r="E21" s="19">
         <v>790</v>
       </c>
       <c r="F21" s="18">
         <v>1436</v>
       </c>
       <c r="G21" s="18">
         <v>609</v>
       </c>
@@ -2847,51 +3615,51 @@
       </c>
       <c r="P21" s="18">
         <v>2148</v>
       </c>
       <c r="Q21" s="18">
         <v>1913</v>
       </c>
       <c r="R21" s="20">
         <v>2610</v>
       </c>
       <c r="S21" s="20">
         <v>922</v>
       </c>
       <c r="T21" s="23">
         <v>595</v>
       </c>
       <c r="U21" s="17">
         <v>2965</v>
       </c>
       <c r="V21" s="17">
         <v>1497</v>
       </c>
       <c r="W21" s="17">
         <v>1428</v>
       </c>
-      <c r="X21" s="74">
+      <c r="X21" s="70">
         <v>1486</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="18">
         <v>829</v>
       </c>
       <c r="C22" s="18">
         <v>822</v>
       </c>
       <c r="D22" s="18">
         <v>765</v>
       </c>
       <c r="E22" s="19">
         <v>310</v>
       </c>
       <c r="F22" s="18">
         <v>496</v>
       </c>
       <c r="G22" s="18">
         <v>351</v>
       </c>
@@ -2921,51 +3689,51 @@
       </c>
       <c r="P22" s="18">
         <v>980</v>
       </c>
       <c r="Q22" s="18">
         <v>3453</v>
       </c>
       <c r="R22" s="20">
         <v>1289</v>
       </c>
       <c r="S22" s="20">
         <v>446</v>
       </c>
       <c r="T22" s="21">
         <v>641</v>
       </c>
       <c r="U22" s="17">
         <v>2159</v>
       </c>
       <c r="V22" s="17">
         <v>1461</v>
       </c>
       <c r="W22" s="17">
         <v>1351</v>
       </c>
-      <c r="X22" s="74">
+      <c r="X22" s="70">
         <v>2148</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>22</v>
       </c>
@@ -2995,51 +3763,51 @@
       </c>
       <c r="P23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q23" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S23" s="24" t="s">
         <v>22</v>
       </c>
       <c r="T23" s="25" t="s">
         <v>22</v>
       </c>
       <c r="U23" s="17">
         <v>259</v>
       </c>
       <c r="V23" s="17">
         <v>173</v>
       </c>
       <c r="W23" s="17">
         <v>240</v>
       </c>
-      <c r="X23" s="74">
+      <c r="X23" s="70">
         <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="18">
         <v>1680</v>
       </c>
       <c r="C24" s="18">
         <v>1476</v>
       </c>
       <c r="D24" s="18">
         <v>1641</v>
       </c>
       <c r="E24" s="19">
         <v>2104</v>
       </c>
       <c r="F24" s="18">
         <v>2239</v>
       </c>
       <c r="G24" s="18">
         <v>1603</v>
       </c>
@@ -3069,51 +3837,51 @@
       </c>
       <c r="P24" s="18">
         <v>6077</v>
       </c>
       <c r="Q24" s="18">
         <v>5313</v>
       </c>
       <c r="R24" s="20">
         <v>3962</v>
       </c>
       <c r="S24" s="20">
         <v>687</v>
       </c>
       <c r="T24" s="21">
         <v>1305</v>
       </c>
       <c r="U24" s="17">
         <v>4001</v>
       </c>
       <c r="V24" s="17">
         <v>2500</v>
       </c>
       <c r="W24" s="17">
         <v>3743</v>
       </c>
-      <c r="X24" s="74">
+      <c r="X24" s="70">
         <v>3017</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="18">
         <v>3795</v>
       </c>
       <c r="C25" s="18">
         <v>4002</v>
       </c>
       <c r="D25" s="18">
         <v>6531</v>
       </c>
       <c r="E25" s="19">
         <v>15130</v>
       </c>
       <c r="F25" s="18">
         <v>14381</v>
       </c>
       <c r="G25" s="18">
         <v>14182</v>
       </c>
@@ -3143,51 +3911,51 @@
       </c>
       <c r="P25" s="18">
         <v>40212</v>
       </c>
       <c r="Q25" s="18">
         <v>43050</v>
       </c>
       <c r="R25" s="20">
         <v>34689</v>
       </c>
       <c r="S25" s="20">
         <v>19109</v>
       </c>
       <c r="T25" s="23">
         <v>18673</v>
       </c>
       <c r="U25" s="17">
         <v>56584</v>
       </c>
       <c r="V25" s="17">
         <v>57844</v>
       </c>
       <c r="W25" s="17">
         <v>68225</v>
       </c>
-      <c r="X25" s="74">
+      <c r="X25" s="70">
         <v>67910</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="18">
         <v>20864</v>
       </c>
       <c r="C26" s="18">
         <v>26817</v>
       </c>
       <c r="D26" s="18">
         <v>33972</v>
       </c>
       <c r="E26" s="19">
         <v>42316</v>
       </c>
       <c r="F26" s="18">
         <v>45046</v>
       </c>
       <c r="G26" s="18">
         <v>33764</v>
       </c>
@@ -3217,51 +3985,51 @@
       </c>
       <c r="P26" s="18">
         <v>62581</v>
       </c>
       <c r="Q26" s="18">
         <v>91335</v>
       </c>
       <c r="R26" s="20">
         <v>65567</v>
       </c>
       <c r="S26" s="20">
         <v>22298</v>
       </c>
       <c r="T26" s="23">
         <v>55166</v>
       </c>
       <c r="U26" s="17">
         <v>118735</v>
       </c>
       <c r="V26" s="17">
         <v>122859</v>
       </c>
       <c r="W26" s="17">
         <v>145058</v>
       </c>
-      <c r="X26" s="74">
+      <c r="X26" s="70">
         <v>129974</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>22</v>
       </c>
@@ -3291,106 +4059,106 @@
       </c>
       <c r="P27" s="18">
         <v>3718</v>
       </c>
       <c r="Q27" s="18">
         <v>4878</v>
       </c>
       <c r="R27" s="20">
         <v>4524</v>
       </c>
       <c r="S27" s="20">
         <v>1423</v>
       </c>
       <c r="T27" s="21">
         <v>7068</v>
       </c>
       <c r="U27" s="17">
         <v>4832</v>
       </c>
       <c r="V27" s="17">
         <v>6527</v>
       </c>
       <c r="W27" s="17">
         <v>5660</v>
       </c>
-      <c r="X27" s="74">
+      <c r="X27" s="70">
         <v>6415</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="26"/>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="27"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="21"/>
       <c r="T28" s="21"/>
       <c r="U28" s="21"/>
       <c r="V28" s="21"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:24">
-      <c r="A29" s="68" t="s">
+      <c r="A29" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="68"/>
-[...21 lines deleted...]
-      <c r="X29" s="68"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="71"/>
+      <c r="O29" s="71"/>
+      <c r="P29" s="71"/>
+      <c r="Q29" s="71"/>
+      <c r="R29" s="71"/>
+      <c r="S29" s="71"/>
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="29">
         <v>103536</v>
       </c>
       <c r="C30" s="29">
         <v>104864</v>
       </c>
       <c r="D30" s="29">
         <v>147746</v>
       </c>
       <c r="E30" s="29">
         <v>206536</v>
       </c>
       <c r="F30" s="6">
         <v>246069</v>
       </c>
       <c r="G30" s="6">
         <v>229337</v>
       </c>
       <c r="H30" s="7">
         <v>282166</v>
@@ -3418,50 +4186,53 @@
       </c>
       <c r="P30" s="6">
         <v>371241</v>
       </c>
       <c r="Q30" s="6">
         <v>461123</v>
       </c>
       <c r="R30" s="8">
         <v>164684</v>
       </c>
       <c r="S30" s="8">
         <v>122873</v>
       </c>
       <c r="T30" s="30">
         <v>291984</v>
       </c>
       <c r="U30" s="10">
         <v>515858</v>
       </c>
       <c r="V30" s="9">
         <v>566457</v>
       </c>
       <c r="W30" s="9">
         <v>622920</v>
       </c>
+      <c r="X30" s="9">
+        <v>642753</v>
+      </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>22</v>
@@ -3489,50 +4260,53 @@
       </c>
       <c r="P31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q31" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R31" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S31" s="15" t="s">
         <v>22</v>
       </c>
       <c r="T31" s="32">
         <v>1107</v>
       </c>
       <c r="U31" s="17">
         <v>1724</v>
       </c>
       <c r="V31" s="23">
         <v>1443</v>
       </c>
       <c r="W31" s="23">
         <v>2424</v>
       </c>
+      <c r="X31" s="23">
+        <v>4146</v>
+      </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="18">
         <v>785</v>
       </c>
       <c r="C32" s="18">
         <v>231</v>
       </c>
       <c r="D32" s="18">
         <v>1099</v>
       </c>
       <c r="E32" s="18">
         <v>397</v>
       </c>
       <c r="F32" s="18">
         <v>1272</v>
       </c>
       <c r="G32" s="18">
         <v>526</v>
       </c>
       <c r="H32" s="13">
         <v>1231</v>
@@ -3560,52 +4334,55 @@
       </c>
       <c r="P32" s="18">
         <v>4653</v>
       </c>
       <c r="Q32" s="18">
         <v>5234</v>
       </c>
       <c r="R32" s="20">
         <v>1518</v>
       </c>
       <c r="S32" s="20">
         <v>1245</v>
       </c>
       <c r="T32" s="32">
         <v>2552</v>
       </c>
       <c r="U32" s="17">
         <v>7449</v>
       </c>
       <c r="V32" s="23">
         <v>5766</v>
       </c>
       <c r="W32" s="23">
         <v>6862</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="23">
+        <v>7401</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="18">
         <v>3674</v>
       </c>
       <c r="C33" s="18">
         <v>3514</v>
       </c>
       <c r="D33" s="18">
         <v>3994</v>
       </c>
       <c r="E33" s="18">
         <v>3704</v>
       </c>
       <c r="F33" s="18">
         <v>3993</v>
       </c>
       <c r="G33" s="18">
         <v>2978</v>
       </c>
       <c r="H33" s="13">
         <v>4084</v>
       </c>
       <c r="I33" s="13">
@@ -3631,52 +4408,55 @@
       </c>
       <c r="P33" s="18">
         <v>5303</v>
       </c>
       <c r="Q33" s="18">
         <v>6020</v>
       </c>
       <c r="R33" s="20">
         <v>2532</v>
       </c>
       <c r="S33" s="20">
         <v>2009</v>
       </c>
       <c r="T33" s="32">
         <v>6478</v>
       </c>
       <c r="U33" s="17">
         <v>12785</v>
       </c>
       <c r="V33" s="23">
         <v>10211</v>
       </c>
       <c r="W33" s="23">
         <v>7652</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="23">
+        <v>11321</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="18">
         <v>1432</v>
       </c>
       <c r="C34" s="18">
         <v>16</v>
       </c>
       <c r="D34" s="18">
         <v>167</v>
       </c>
       <c r="E34" s="18">
         <v>154</v>
       </c>
       <c r="F34" s="18">
         <v>472</v>
       </c>
       <c r="G34" s="18">
         <v>177</v>
       </c>
       <c r="H34" s="13">
         <v>344</v>
       </c>
       <c r="I34" s="13">
@@ -3702,52 +4482,55 @@
       </c>
       <c r="P34" s="18">
         <v>1820</v>
       </c>
       <c r="Q34" s="18">
         <v>1676</v>
       </c>
       <c r="R34" s="20">
         <v>295</v>
       </c>
       <c r="S34" s="20">
         <v>288</v>
       </c>
       <c r="T34" s="32">
         <v>1203</v>
       </c>
       <c r="U34" s="17">
         <v>1401</v>
       </c>
       <c r="V34" s="23">
         <v>3561</v>
       </c>
       <c r="W34" s="23">
         <v>5053</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="23">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="18">
         <v>13319</v>
       </c>
       <c r="C35" s="18">
         <v>11845</v>
       </c>
       <c r="D35" s="18">
         <v>14333</v>
       </c>
       <c r="E35" s="18">
         <v>41002</v>
       </c>
       <c r="F35" s="18">
         <v>69887</v>
       </c>
       <c r="G35" s="18">
         <v>90882</v>
       </c>
       <c r="H35" s="13">
         <v>118863</v>
       </c>
       <c r="I35" s="13">
@@ -3773,52 +4556,55 @@
       </c>
       <c r="P35" s="18">
         <v>32014</v>
       </c>
       <c r="Q35" s="18">
         <v>40938</v>
       </c>
       <c r="R35" s="20">
         <v>15428</v>
       </c>
       <c r="S35" s="20">
         <v>1264</v>
       </c>
       <c r="T35" s="32">
         <v>3153</v>
       </c>
       <c r="U35" s="17">
         <v>17723</v>
       </c>
       <c r="V35" s="23">
         <v>11622</v>
       </c>
       <c r="W35" s="23">
         <v>10003</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="23">
+        <v>8592</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="18">
         <v>4939</v>
       </c>
       <c r="C36" s="18">
         <v>2109</v>
       </c>
       <c r="D36" s="18">
         <v>3321</v>
       </c>
       <c r="E36" s="18">
         <v>4428</v>
       </c>
       <c r="F36" s="18">
         <v>8063</v>
       </c>
       <c r="G36" s="18">
         <v>5113</v>
       </c>
       <c r="H36" s="13">
         <v>7403</v>
       </c>
       <c r="I36" s="13">
@@ -3844,52 +4630,55 @@
       </c>
       <c r="P36" s="18">
         <v>8952</v>
       </c>
       <c r="Q36" s="18">
         <v>12407</v>
       </c>
       <c r="R36" s="20">
         <v>2999</v>
       </c>
       <c r="S36" s="20">
         <v>2845</v>
       </c>
       <c r="T36" s="32">
         <v>3892</v>
       </c>
       <c r="U36" s="17">
         <v>5880</v>
       </c>
       <c r="V36" s="23">
         <v>5057</v>
       </c>
       <c r="W36" s="23">
         <v>5146</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="23">
+        <v>5145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="18">
         <v>799</v>
       </c>
       <c r="C37" s="18">
         <v>887</v>
       </c>
       <c r="D37" s="18">
         <v>1000</v>
       </c>
       <c r="E37" s="18">
         <v>758</v>
       </c>
       <c r="F37" s="18">
         <v>710</v>
       </c>
       <c r="G37" s="18">
         <v>733</v>
       </c>
       <c r="H37" s="13">
         <v>755</v>
       </c>
       <c r="I37" s="13">
@@ -3915,52 +4704,55 @@
       </c>
       <c r="P37" s="18">
         <v>1817</v>
       </c>
       <c r="Q37" s="18">
         <v>2113</v>
       </c>
       <c r="R37" s="20">
         <v>486</v>
       </c>
       <c r="S37" s="20">
         <v>578</v>
       </c>
       <c r="T37" s="32">
         <v>776</v>
       </c>
       <c r="U37" s="17">
         <v>1239</v>
       </c>
       <c r="V37" s="23">
         <v>1455</v>
       </c>
       <c r="W37" s="23">
         <v>2265</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="23">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -3986,52 +4778,55 @@
       </c>
       <c r="P38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q38" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R38" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="T38" s="33">
         <v>405</v>
       </c>
       <c r="U38" s="17">
         <v>1232</v>
       </c>
       <c r="V38" s="23">
         <v>2156</v>
       </c>
       <c r="W38" s="23">
         <v>3769</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="23">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="18">
         <v>4951</v>
       </c>
       <c r="C39" s="18">
         <v>6238</v>
       </c>
       <c r="D39" s="18">
         <v>6409</v>
       </c>
       <c r="E39" s="18">
         <v>5838</v>
       </c>
       <c r="F39" s="18">
         <v>5684</v>
       </c>
       <c r="G39" s="18">
         <v>3341</v>
       </c>
       <c r="H39" s="13">
         <v>6577</v>
       </c>
       <c r="I39" s="13">
@@ -4057,52 +4852,55 @@
       </c>
       <c r="P39" s="18">
         <v>8909</v>
       </c>
       <c r="Q39" s="18">
         <v>9367</v>
       </c>
       <c r="R39" s="20">
         <v>4059</v>
       </c>
       <c r="S39" s="20">
         <v>3369</v>
       </c>
       <c r="T39" s="33">
         <v>3973</v>
       </c>
       <c r="U39" s="17">
         <v>8004</v>
       </c>
       <c r="V39" s="23">
         <v>8614</v>
       </c>
       <c r="W39" s="23">
         <v>8256</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="23">
+        <v>9633</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="18">
         <v>3383</v>
       </c>
       <c r="C40" s="18">
         <v>1197</v>
       </c>
       <c r="D40" s="18">
         <v>2218</v>
       </c>
       <c r="E40" s="18">
         <v>3806</v>
       </c>
       <c r="F40" s="18">
         <v>4530</v>
       </c>
       <c r="G40" s="18">
         <v>2106</v>
       </c>
       <c r="H40" s="13">
         <v>2107</v>
       </c>
       <c r="I40" s="13">
@@ -4128,52 +4926,55 @@
       </c>
       <c r="P40" s="18">
         <v>8747</v>
       </c>
       <c r="Q40" s="18">
         <v>9424</v>
       </c>
       <c r="R40" s="20">
         <v>3746</v>
       </c>
       <c r="S40" s="20">
         <v>5497</v>
       </c>
       <c r="T40" s="33">
         <v>10535</v>
       </c>
       <c r="U40" s="17">
         <v>7479</v>
       </c>
       <c r="V40" s="23">
         <v>5775</v>
       </c>
       <c r="W40" s="23">
         <v>5950</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="23">
+        <v>5838</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="18">
         <v>854</v>
       </c>
       <c r="C41" s="18">
         <v>763</v>
       </c>
       <c r="D41" s="18">
         <v>1254</v>
       </c>
       <c r="E41" s="18">
         <v>1127</v>
       </c>
       <c r="F41" s="18">
         <v>712</v>
       </c>
       <c r="G41" s="18">
         <v>498</v>
       </c>
       <c r="H41" s="13">
         <v>721</v>
       </c>
       <c r="I41" s="13">
@@ -4199,52 +5000,55 @@
       </c>
       <c r="P41" s="18">
         <v>1112</v>
       </c>
       <c r="Q41" s="18">
         <v>1604</v>
       </c>
       <c r="R41" s="20">
         <v>133</v>
       </c>
       <c r="S41" s="20">
         <v>60</v>
       </c>
       <c r="T41" s="32">
         <v>761</v>
       </c>
       <c r="U41" s="17">
         <v>2065</v>
       </c>
       <c r="V41" s="23">
         <v>3016</v>
       </c>
       <c r="W41" s="23">
         <v>6073</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="23">
+        <v>6720</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="18">
         <v>1491</v>
       </c>
       <c r="C42" s="18">
         <v>1725</v>
       </c>
       <c r="D42" s="18">
         <v>7338</v>
       </c>
       <c r="E42" s="18">
         <v>11591</v>
       </c>
       <c r="F42" s="18">
         <v>15352</v>
       </c>
       <c r="G42" s="18">
         <v>14687</v>
       </c>
       <c r="H42" s="13">
         <v>24958</v>
       </c>
       <c r="I42" s="13">
@@ -4270,52 +5074,55 @@
       </c>
       <c r="P42" s="18">
         <v>13928</v>
       </c>
       <c r="Q42" s="18">
         <v>11749</v>
       </c>
       <c r="R42" s="20">
         <v>5288</v>
       </c>
       <c r="S42" s="20">
         <v>4799</v>
       </c>
       <c r="T42" s="33">
         <v>9570</v>
       </c>
       <c r="U42" s="17">
         <v>15689</v>
       </c>
       <c r="V42" s="23">
         <v>14977</v>
       </c>
       <c r="W42" s="23">
         <v>18314</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="23">
+        <v>17080</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B43" s="18">
         <v>1530</v>
       </c>
       <c r="C43" s="18">
         <v>1760</v>
       </c>
       <c r="D43" s="18">
         <v>2522</v>
       </c>
       <c r="E43" s="18">
         <v>4022</v>
       </c>
       <c r="F43" s="18">
         <v>2575</v>
       </c>
       <c r="G43" s="18">
         <v>3237</v>
       </c>
       <c r="H43" s="13">
         <v>3963</v>
       </c>
       <c r="I43" s="13">
@@ -4341,52 +5148,55 @@
       </c>
       <c r="P43" s="18">
         <v>2808</v>
       </c>
       <c r="Q43" s="18">
         <v>4106</v>
       </c>
       <c r="R43" s="20">
         <v>319</v>
       </c>
       <c r="S43" s="20">
         <v>870</v>
       </c>
       <c r="T43" s="33">
         <v>2571</v>
       </c>
       <c r="U43" s="17">
         <v>2965</v>
       </c>
       <c r="V43" s="23">
         <v>3744</v>
       </c>
       <c r="W43" s="23">
         <v>3878</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="23">
+        <v>11338</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="18">
         <v>791</v>
       </c>
       <c r="C44" s="18">
         <v>1122</v>
       </c>
       <c r="D44" s="18">
         <v>1608</v>
       </c>
       <c r="E44" s="18">
         <v>1880</v>
       </c>
       <c r="F44" s="18">
         <v>3283</v>
       </c>
       <c r="G44" s="18">
         <v>1108</v>
       </c>
       <c r="H44" s="13">
         <v>1141</v>
       </c>
       <c r="I44" s="13">
@@ -4412,52 +5222,55 @@
       </c>
       <c r="P44" s="18">
         <v>4348</v>
       </c>
       <c r="Q44" s="18">
         <v>4456</v>
       </c>
       <c r="R44" s="20">
         <v>2682</v>
       </c>
       <c r="S44" s="20">
         <v>2125</v>
       </c>
       <c r="T44" s="33">
         <v>2319</v>
       </c>
       <c r="U44" s="17">
         <v>5548</v>
       </c>
       <c r="V44" s="23">
         <v>3228</v>
       </c>
       <c r="W44" s="23">
         <v>3710</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="23">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="18">
         <v>1275</v>
       </c>
       <c r="C45" s="18">
         <v>2050</v>
       </c>
       <c r="D45" s="18">
         <v>1936</v>
       </c>
       <c r="E45" s="18">
         <v>674</v>
       </c>
       <c r="F45" s="18">
         <v>1049</v>
       </c>
       <c r="G45" s="18">
         <v>639</v>
       </c>
       <c r="H45" s="13">
         <v>1296</v>
       </c>
       <c r="I45" s="13">
@@ -4483,52 +5296,55 @@
       </c>
       <c r="P45" s="18">
         <v>5601</v>
       </c>
       <c r="Q45" s="18">
         <v>7244</v>
       </c>
       <c r="R45" s="20">
         <v>1360</v>
       </c>
       <c r="S45" s="20">
         <v>1302</v>
       </c>
       <c r="T45" s="33">
         <v>2665</v>
       </c>
       <c r="U45" s="17">
         <v>4635</v>
       </c>
       <c r="V45" s="23">
         <v>3262</v>
       </c>
       <c r="W45" s="23">
         <v>8836</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="23">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="13" t="s">
@@ -4554,52 +5370,55 @@
       </c>
       <c r="P46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="Q46" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R46" s="15" t="s">
         <v>22</v>
       </c>
       <c r="S46" s="12" t="s">
         <v>22</v>
       </c>
       <c r="T46" s="32">
         <v>268</v>
       </c>
       <c r="U46" s="17">
         <v>506</v>
       </c>
       <c r="V46" s="23">
         <v>417</v>
       </c>
       <c r="W46" s="23">
         <v>607</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46" s="23">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="18">
         <v>5079</v>
       </c>
       <c r="C47" s="18">
         <v>2888</v>
       </c>
       <c r="D47" s="18">
         <v>3390</v>
       </c>
       <c r="E47" s="18">
         <v>5037</v>
       </c>
       <c r="F47" s="18">
         <v>4846</v>
       </c>
       <c r="G47" s="18">
         <v>4087</v>
       </c>
       <c r="H47" s="13">
         <v>6101</v>
       </c>
       <c r="I47" s="13">
@@ -4625,52 +5444,55 @@
       </c>
       <c r="P47" s="18">
         <v>11770</v>
       </c>
       <c r="Q47" s="18">
         <v>11695</v>
       </c>
       <c r="R47" s="20">
         <v>4285</v>
       </c>
       <c r="S47" s="20">
         <v>2037</v>
       </c>
       <c r="T47" s="33">
         <v>5025</v>
       </c>
       <c r="U47" s="17">
         <v>8758</v>
       </c>
       <c r="V47" s="23">
         <v>7603</v>
       </c>
       <c r="W47" s="23">
         <v>7970</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47" s="23">
+        <v>6696</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="18">
         <v>8666</v>
       </c>
       <c r="C48" s="18">
         <v>9415</v>
       </c>
       <c r="D48" s="18">
         <v>17684</v>
       </c>
       <c r="E48" s="18">
         <v>33134</v>
       </c>
       <c r="F48" s="18">
         <v>31596</v>
       </c>
       <c r="G48" s="18">
         <v>30073</v>
       </c>
       <c r="H48" s="13">
         <v>41005</v>
       </c>
       <c r="I48" s="13">
@@ -4695,50 +5517,53 @@
         <v>139592</v>
       </c>
       <c r="P48" s="18">
         <v>89968</v>
       </c>
       <c r="Q48" s="18">
         <v>112791</v>
       </c>
       <c r="R48" s="20">
         <v>39769</v>
       </c>
       <c r="S48" s="20">
         <v>34924</v>
       </c>
       <c r="T48" s="33">
         <v>67564</v>
       </c>
       <c r="U48" s="17">
         <v>136772</v>
       </c>
       <c r="V48" s="23">
         <v>156436</v>
       </c>
       <c r="W48" s="23">
         <v>177007</v>
+      </c>
+      <c r="X48" s="23">
+        <v>187000</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B49" s="18">
         <v>50568</v>
       </c>
       <c r="C49" s="18">
         <v>59104</v>
       </c>
       <c r="D49" s="18">
         <v>79473</v>
       </c>
       <c r="E49" s="18">
         <v>88984</v>
       </c>
       <c r="F49" s="18">
         <v>92045</v>
       </c>
       <c r="G49" s="18">
         <v>69152</v>
       </c>
       <c r="H49" s="13">
@@ -4767,50 +5592,53 @@
       </c>
       <c r="P49" s="18">
         <v>160667</v>
       </c>
       <c r="Q49" s="18">
         <v>206126</v>
       </c>
       <c r="R49" s="20">
         <v>75053</v>
       </c>
       <c r="S49" s="20">
         <v>54238</v>
       </c>
       <c r="T49" s="33">
         <v>151467</v>
       </c>
       <c r="U49" s="17">
         <v>261571</v>
       </c>
       <c r="V49" s="23">
         <v>302358</v>
       </c>
       <c r="W49" s="23">
         <v>323580</v>
       </c>
+      <c r="X49" s="23">
+        <v>323713</v>
+      </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>22</v>
@@ -4837,104 +5665,107 @@
         <v>22</v>
       </c>
       <c r="P50" s="18">
         <v>8824</v>
       </c>
       <c r="Q50" s="18">
         <v>14173</v>
       </c>
       <c r="R50" s="20">
         <v>4732</v>
       </c>
       <c r="S50" s="20">
         <v>5423</v>
       </c>
       <c r="T50" s="33">
         <v>15700</v>
       </c>
       <c r="U50" s="17">
         <v>12433</v>
       </c>
       <c r="V50" s="23">
         <v>15756</v>
       </c>
       <c r="W50" s="23">
         <v>15565</v>
+      </c>
+      <c r="X50" s="23">
+        <v>18338</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="11"/>
       <c r="B51" s="12"/>
       <c r="C51" s="12"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="13"/>
       <c r="I51" s="13"/>
       <c r="J51" s="12"/>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="12"/>
       <c r="O51" s="12"/>
       <c r="P51" s="12"/>
       <c r="Q51" s="12"/>
       <c r="R51" s="12"/>
       <c r="S51" s="12"/>
       <c r="T51" s="32"/>
       <c r="U51" s="21"/>
       <c r="V51" s="31"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:24">
-      <c r="A52" s="68" t="s">
+      <c r="A52" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="B52" s="68"/>
-[...21 lines deleted...]
-      <c r="X52" s="68"/>
+      <c r="B52" s="71"/>
+      <c r="C52" s="71"/>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="71"/>
+      <c r="N52" s="71"/>
+      <c r="O52" s="71"/>
+      <c r="P52" s="71"/>
+      <c r="Q52" s="71"/>
+      <c r="R52" s="71"/>
+      <c r="S52" s="71"/>
+      <c r="T52" s="71"/>
+      <c r="U52" s="71"/>
+      <c r="V52" s="71"/>
+      <c r="W52" s="71"/>
+      <c r="X52" s="71"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="29">
         <v>161703</v>
       </c>
       <c r="C53" s="29">
         <v>167639</v>
       </c>
       <c r="D53" s="29">
         <v>247025</v>
       </c>
       <c r="E53" s="29">
         <v>340262</v>
       </c>
       <c r="F53" s="6">
         <v>383586</v>
       </c>
       <c r="G53" s="7">
         <v>351945</v>
       </c>
       <c r="H53" s="7">
         <v>440509</v>
@@ -6409,76 +7240,76 @@
       <c r="A74" s="11"/>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="12"/>
       <c r="H74" s="13"/>
       <c r="I74" s="13"/>
       <c r="J74" s="12"/>
       <c r="K74" s="12"/>
       <c r="L74" s="12"/>
       <c r="M74" s="12"/>
       <c r="N74" s="12"/>
       <c r="O74" s="12"/>
       <c r="P74" s="12"/>
       <c r="Q74" s="12"/>
       <c r="R74" s="12"/>
       <c r="S74" s="32"/>
       <c r="T74" s="32"/>
       <c r="U74" s="21"/>
       <c r="V74" s="31"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:24">
-      <c r="A75" s="68" t="s">
+      <c r="A75" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="68"/>
-[...21 lines deleted...]
-      <c r="X75" s="68"/>
+      <c r="B75" s="71"/>
+      <c r="C75" s="71"/>
+      <c r="D75" s="71"/>
+      <c r="E75" s="71"/>
+      <c r="F75" s="71"/>
+      <c r="G75" s="71"/>
+      <c r="H75" s="71"/>
+      <c r="I75" s="71"/>
+      <c r="J75" s="71"/>
+      <c r="K75" s="71"/>
+      <c r="L75" s="71"/>
+      <c r="M75" s="71"/>
+      <c r="N75" s="71"/>
+      <c r="O75" s="71"/>
+      <c r="P75" s="71"/>
+      <c r="Q75" s="71"/>
+      <c r="R75" s="71"/>
+      <c r="S75" s="71"/>
+      <c r="T75" s="71"/>
+      <c r="U75" s="71"/>
+      <c r="V75" s="71"/>
+      <c r="W75" s="71"/>
+      <c r="X75" s="71"/>
     </row>
     <row r="76" spans="1:24">
       <c r="A76" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="29">
         <v>219634</v>
       </c>
       <c r="C76" s="29">
         <v>261164</v>
       </c>
       <c r="D76" s="29">
         <v>330817</v>
       </c>
       <c r="E76" s="29">
         <v>548313</v>
       </c>
       <c r="F76" s="6">
         <v>543022</v>
       </c>
       <c r="G76" s="7">
         <v>513580</v>
       </c>
       <c r="H76" s="7">
         <v>594161</v>
@@ -7927,51 +8758,51 @@
       </c>
       <c r="P96" s="44">
         <v>22068</v>
       </c>
       <c r="Q96" s="45">
         <v>33362</v>
       </c>
       <c r="R96" s="46">
         <v>8081</v>
       </c>
       <c r="S96" s="46">
         <v>14128</v>
       </c>
       <c r="T96" s="47">
         <v>36529</v>
       </c>
       <c r="U96" s="47">
         <v>28700</v>
       </c>
       <c r="V96" s="47">
         <v>32631</v>
       </c>
       <c r="W96" s="47">
         <v>38458</v>
       </c>
-      <c r="X96" s="72"/>
+      <c r="X96" s="68"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="40"/>
       <c r="B97" s="40"/>
       <c r="C97" s="40"/>
       <c r="D97" s="40"/>
       <c r="E97" s="40"/>
       <c r="F97" s="40"/>
       <c r="G97" s="40"/>
       <c r="H97" s="40"/>
       <c r="I97" s="40"/>
       <c r="J97" s="40"/>
       <c r="K97" s="40"/>
       <c r="L97" s="40"/>
       <c r="M97" s="40"/>
       <c r="N97" s="40"/>
       <c r="O97" s="40"/>
       <c r="P97" s="40"/>
       <c r="Q97" s="40"/>
       <c r="R97" s="40"/>
       <c r="S97" s="40"/>
       <c r="T97" s="37"/>
       <c r="U97" s="37"/>
       <c r="V97" s="37"/>
       <c r="W97" s="1"/>
@@ -8035,56 +8866,56 @@
       <c r="D100" s="37"/>
       <c r="E100" s="37"/>
       <c r="F100" s="37"/>
       <c r="G100" s="37"/>
       <c r="H100" s="37"/>
       <c r="I100" s="37"/>
       <c r="J100" s="37"/>
       <c r="K100" s="37"/>
       <c r="L100" s="37"/>
       <c r="M100" s="37"/>
       <c r="N100" s="37"/>
       <c r="O100" s="37"/>
       <c r="P100" s="37"/>
       <c r="Q100" s="37"/>
       <c r="R100" s="37"/>
       <c r="S100" s="37"/>
       <c r="T100" s="37"/>
       <c r="U100" s="37"/>
       <c r="V100" s="37"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A75:X75"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="A6:X6"/>
     <mergeCell ref="A29:X29"/>
     <mergeCell ref="A52:X52"/>
-    <mergeCell ref="A75:X75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 