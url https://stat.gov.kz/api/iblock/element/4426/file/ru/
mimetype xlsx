--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -6,76 +6,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P76" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="434" uniqueCount="89">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
@@ -314,57 +300,57 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t xml:space="preserve">221205 Обслужено посетителей местами размещения по внутреннему туризму (резиденты) </t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="38">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -429,72 +415,330 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -530,63 +774,383 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -709,67 +1273,274 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="213">
+    <cellStyle name="20% - Акцент1 2" xfId="6"/>
+    <cellStyle name="20% - Акцент1 3" xfId="7"/>
+    <cellStyle name="20% - Акцент1 4" xfId="8"/>
+    <cellStyle name="20% - Акцент1 5" xfId="9"/>
+    <cellStyle name="20% - Акцент2 2" xfId="10"/>
+    <cellStyle name="20% - Акцент2 3" xfId="11"/>
+    <cellStyle name="20% - Акцент2 4" xfId="12"/>
+    <cellStyle name="20% - Акцент2 5" xfId="13"/>
+    <cellStyle name="20% - Акцент3 2" xfId="14"/>
+    <cellStyle name="20% - Акцент3 3" xfId="15"/>
+    <cellStyle name="20% - Акцент3 4" xfId="16"/>
+    <cellStyle name="20% - Акцент3 5" xfId="17"/>
+    <cellStyle name="20% - Акцент4 2" xfId="18"/>
+    <cellStyle name="20% - Акцент4 3" xfId="19"/>
+    <cellStyle name="20% - Акцент4 4" xfId="20"/>
+    <cellStyle name="20% - Акцент4 5" xfId="21"/>
+    <cellStyle name="20% - Акцент5 2" xfId="22"/>
+    <cellStyle name="20% - Акцент5 3" xfId="23"/>
+    <cellStyle name="20% - Акцент5 4" xfId="24"/>
+    <cellStyle name="20% - Акцент5 5" xfId="25"/>
+    <cellStyle name="20% - Акцент6 2" xfId="26"/>
+    <cellStyle name="20% - Акцент6 3" xfId="27"/>
+    <cellStyle name="20% - Акцент6 4" xfId="28"/>
+    <cellStyle name="20% - Акцент6 5" xfId="29"/>
+    <cellStyle name="40% - Акцент1 2" xfId="30"/>
+    <cellStyle name="40% - Акцент1 3" xfId="31"/>
+    <cellStyle name="40% - Акцент1 4" xfId="32"/>
+    <cellStyle name="40% - Акцент1 5" xfId="33"/>
+    <cellStyle name="40% - Акцент2 2" xfId="34"/>
+    <cellStyle name="40% - Акцент2 3" xfId="35"/>
+    <cellStyle name="40% - Акцент2 4" xfId="36"/>
+    <cellStyle name="40% - Акцент2 5" xfId="37"/>
+    <cellStyle name="40% - Акцент3 2" xfId="38"/>
+    <cellStyle name="40% - Акцент3 3" xfId="39"/>
+    <cellStyle name="40% - Акцент3 4" xfId="40"/>
+    <cellStyle name="40% - Акцент3 5" xfId="41"/>
+    <cellStyle name="40% - Акцент4 2" xfId="42"/>
+    <cellStyle name="40% - Акцент4 3" xfId="43"/>
+    <cellStyle name="40% - Акцент4 4" xfId="44"/>
+    <cellStyle name="40% - Акцент4 5" xfId="45"/>
+    <cellStyle name="40% - Акцент5 2" xfId="46"/>
+    <cellStyle name="40% - Акцент5 3" xfId="47"/>
+    <cellStyle name="40% - Акцент5 4" xfId="48"/>
+    <cellStyle name="40% - Акцент5 5" xfId="49"/>
+    <cellStyle name="40% - Акцент6 2" xfId="50"/>
+    <cellStyle name="40% - Акцент6 3" xfId="51"/>
+    <cellStyle name="40% - Акцент6 4" xfId="52"/>
+    <cellStyle name="40% - Акцент6 5" xfId="53"/>
+    <cellStyle name="60% - Акцент1 2" xfId="54"/>
+    <cellStyle name="60% - Акцент1 3" xfId="55"/>
+    <cellStyle name="60% - Акцент1 4" xfId="56"/>
+    <cellStyle name="60% - Акцент1 5" xfId="57"/>
+    <cellStyle name="60% - Акцент2 2" xfId="58"/>
+    <cellStyle name="60% - Акцент2 3" xfId="59"/>
+    <cellStyle name="60% - Акцент2 4" xfId="60"/>
+    <cellStyle name="60% - Акцент2 5" xfId="61"/>
+    <cellStyle name="60% - Акцент3 2" xfId="62"/>
+    <cellStyle name="60% - Акцент3 3" xfId="63"/>
+    <cellStyle name="60% - Акцент3 4" xfId="64"/>
+    <cellStyle name="60% - Акцент3 5" xfId="65"/>
+    <cellStyle name="60% - Акцент4 2" xfId="66"/>
+    <cellStyle name="60% - Акцент4 3" xfId="67"/>
+    <cellStyle name="60% - Акцент4 4" xfId="68"/>
+    <cellStyle name="60% - Акцент4 5" xfId="69"/>
+    <cellStyle name="60% - Акцент5 2" xfId="70"/>
+    <cellStyle name="60% - Акцент5 3" xfId="71"/>
+    <cellStyle name="60% - Акцент5 4" xfId="72"/>
+    <cellStyle name="60% - Акцент5 5" xfId="73"/>
+    <cellStyle name="60% - Акцент6 2" xfId="74"/>
+    <cellStyle name="60% - Акцент6 3" xfId="75"/>
+    <cellStyle name="60% - Акцент6 4" xfId="76"/>
+    <cellStyle name="60% - Акцент6 5" xfId="77"/>
+    <cellStyle name="Акцент1 2" xfId="78"/>
+    <cellStyle name="Акцент1 3" xfId="79"/>
+    <cellStyle name="Акцент1 4" xfId="80"/>
+    <cellStyle name="Акцент1 5" xfId="81"/>
+    <cellStyle name="Акцент2 2" xfId="82"/>
+    <cellStyle name="Акцент2 3" xfId="83"/>
+    <cellStyle name="Акцент2 4" xfId="84"/>
+    <cellStyle name="Акцент2 5" xfId="85"/>
+    <cellStyle name="Акцент3 2" xfId="86"/>
+    <cellStyle name="Акцент3 3" xfId="87"/>
+    <cellStyle name="Акцент3 4" xfId="88"/>
+    <cellStyle name="Акцент3 5" xfId="89"/>
+    <cellStyle name="Акцент4 2" xfId="90"/>
+    <cellStyle name="Акцент4 3" xfId="91"/>
+    <cellStyle name="Акцент4 4" xfId="92"/>
+    <cellStyle name="Акцент4 5" xfId="93"/>
+    <cellStyle name="Акцент5 2" xfId="94"/>
+    <cellStyle name="Акцент5 3" xfId="95"/>
+    <cellStyle name="Акцент5 4" xfId="96"/>
+    <cellStyle name="Акцент5 5" xfId="97"/>
+    <cellStyle name="Акцент6 2" xfId="98"/>
+    <cellStyle name="Акцент6 3" xfId="99"/>
+    <cellStyle name="Акцент6 4" xfId="100"/>
+    <cellStyle name="Акцент6 5" xfId="101"/>
+    <cellStyle name="Ввод  2" xfId="102"/>
+    <cellStyle name="Ввод  3" xfId="103"/>
+    <cellStyle name="Ввод  4" xfId="104"/>
+    <cellStyle name="Ввод  5" xfId="105"/>
+    <cellStyle name="Вывод 2" xfId="106"/>
+    <cellStyle name="Вывод 3" xfId="107"/>
+    <cellStyle name="Вывод 4" xfId="108"/>
+    <cellStyle name="Вывод 5" xfId="109"/>
+    <cellStyle name="Вычисление 2" xfId="110"/>
+    <cellStyle name="Вычисление 3" xfId="111"/>
+    <cellStyle name="Вычисление 4" xfId="112"/>
+    <cellStyle name="Вычисление 5" xfId="113"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="114"/>
+    <cellStyle name="Гиперссылка 3" xfId="115"/>
     <cellStyle name="Денежный 2" xfId="2"/>
+    <cellStyle name="Денежный 4" xfId="116"/>
+    <cellStyle name="Заголовок 1 2" xfId="117"/>
+    <cellStyle name="Заголовок 1 3" xfId="118"/>
+    <cellStyle name="Заголовок 1 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 5" xfId="120"/>
+    <cellStyle name="Заголовок 2 2" xfId="121"/>
+    <cellStyle name="Заголовок 2 3" xfId="122"/>
+    <cellStyle name="Заголовок 2 4" xfId="123"/>
+    <cellStyle name="Заголовок 2 5" xfId="124"/>
+    <cellStyle name="Заголовок 3 2" xfId="125"/>
+    <cellStyle name="Заголовок 3 3" xfId="126"/>
+    <cellStyle name="Заголовок 3 4" xfId="127"/>
+    <cellStyle name="Заголовок 3 5" xfId="128"/>
+    <cellStyle name="Заголовок 4 2" xfId="129"/>
+    <cellStyle name="Заголовок 4 3" xfId="130"/>
+    <cellStyle name="Заголовок 4 4" xfId="131"/>
+    <cellStyle name="Заголовок 4 5" xfId="132"/>
+    <cellStyle name="Итог 2" xfId="133"/>
+    <cellStyle name="Итог 3" xfId="134"/>
+    <cellStyle name="Итог 4" xfId="135"/>
+    <cellStyle name="Итог 5" xfId="136"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="137"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="140"/>
+    <cellStyle name="Название 2" xfId="141"/>
+    <cellStyle name="Название 3" xfId="142"/>
+    <cellStyle name="Название 4" xfId="143"/>
+    <cellStyle name="Название 5" xfId="144"/>
+    <cellStyle name="Нейтральный 2" xfId="145"/>
+    <cellStyle name="Нейтральный 3" xfId="146"/>
+    <cellStyle name="Нейтральный 4" xfId="147"/>
+    <cellStyle name="Нейтральный 5" xfId="148"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="149"/>
+    <cellStyle name="Обычный 11 2" xfId="150"/>
+    <cellStyle name="Обычный 12 2" xfId="151"/>
+    <cellStyle name="Обычный 17 2" xfId="152"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="153"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="154"/>
+    <cellStyle name="Обычный 2 3" xfId="155"/>
+    <cellStyle name="Обычный 2 3 2" xfId="156"/>
+    <cellStyle name="Обычный 2 4" xfId="157"/>
+    <cellStyle name="Обычный 24 2" xfId="158"/>
+    <cellStyle name="Обычный 24 3" xfId="159"/>
+    <cellStyle name="Обычный 25 2" xfId="160"/>
+    <cellStyle name="Обычный 26 2" xfId="161"/>
+    <cellStyle name="Обычный 27 2" xfId="162"/>
+    <cellStyle name="Обычный 29 2" xfId="163"/>
+    <cellStyle name="Обычный 3 2" xfId="164"/>
+    <cellStyle name="Обычный 3 3" xfId="165"/>
     <cellStyle name="Обычный 30" xfId="5"/>
+    <cellStyle name="Обычный 31" xfId="166"/>
+    <cellStyle name="Обычный 32" xfId="167"/>
+    <cellStyle name="Обычный 33" xfId="168"/>
+    <cellStyle name="Обычный 34" xfId="169"/>
+    <cellStyle name="Обычный 35" xfId="170"/>
+    <cellStyle name="Обычный 36" xfId="171"/>
+    <cellStyle name="Обычный 37" xfId="172"/>
+    <cellStyle name="Обычный 38" xfId="173"/>
+    <cellStyle name="Обычный 39" xfId="174"/>
+    <cellStyle name="Обычный 4 2" xfId="175"/>
+    <cellStyle name="Обычный 40" xfId="176"/>
+    <cellStyle name="Обычный 41" xfId="177"/>
+    <cellStyle name="Обычный 43" xfId="178"/>
+    <cellStyle name="Обычный 45" xfId="179"/>
+    <cellStyle name="Обычный 48" xfId="180"/>
+    <cellStyle name="Обычный 49" xfId="181"/>
+    <cellStyle name="Обычный 50" xfId="182"/>
+    <cellStyle name="Обычный 51" xfId="183"/>
+    <cellStyle name="Обычный 52" xfId="184"/>
+    <cellStyle name="Обычный 6 2" xfId="185"/>
+    <cellStyle name="Обычный 7 2" xfId="186"/>
+    <cellStyle name="Обычный 8 2" xfId="187"/>
+    <cellStyle name="Обычный 9 2" xfId="188"/>
+    <cellStyle name="Плохой 2" xfId="189"/>
+    <cellStyle name="Плохой 3" xfId="190"/>
+    <cellStyle name="Плохой 4" xfId="191"/>
+    <cellStyle name="Плохой 5" xfId="192"/>
+    <cellStyle name="Пояснение 2" xfId="193"/>
+    <cellStyle name="Пояснение 3" xfId="194"/>
+    <cellStyle name="Пояснение 4" xfId="195"/>
+    <cellStyle name="Пояснение 5" xfId="196"/>
+    <cellStyle name="Примечание 2" xfId="197"/>
+    <cellStyle name="Примечание 3" xfId="198"/>
+    <cellStyle name="Примечание 4" xfId="199"/>
+    <cellStyle name="Примечание 5" xfId="200"/>
+    <cellStyle name="Связанная ячейка 2" xfId="201"/>
+    <cellStyle name="Связанная ячейка 3" xfId="202"/>
+    <cellStyle name="Связанная ячейка 4" xfId="203"/>
+    <cellStyle name="Связанная ячейка 5" xfId="204"/>
+    <cellStyle name="Текст предупреждения 2" xfId="205"/>
+    <cellStyle name="Текст предупреждения 3" xfId="206"/>
+    <cellStyle name="Текст предупреждения 4" xfId="207"/>
+    <cellStyle name="Текст предупреждения 5" xfId="208"/>
+    <cellStyle name="Хороший 2" xfId="209"/>
+    <cellStyle name="Хороший 3" xfId="210"/>
+    <cellStyle name="Хороший 4" xfId="211"/>
+    <cellStyle name="Хороший 5" xfId="212"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2276475</xdr:colOff>
@@ -855,86 +1626,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1541,52 +2312,52 @@
     <row r="12" spans="2:2">
       <c r="B12" s="55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="54"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="54"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="56" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X103"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29:X29"/>
+    <sheetView tabSelected="1" topLeftCell="A39" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X50" sqref="X50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.140625" customWidth="1"/>
     <col min="2" max="6" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="17" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="18" max="22" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="43.5" customHeight="1"/>
     <row r="3" spans="1:24" ht="12.75" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
@@ -3290,76 +4061,76 @@
       <c r="A28" s="11"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="15"/>
       <c r="R28" s="15"/>
       <c r="S28" s="21"/>
       <c r="T28" s="21"/>
       <c r="U28" s="21"/>
       <c r="V28" s="21"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:24">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="64"/>
-[...21 lines deleted...]
-      <c r="X29" s="64"/>
+      <c r="B29" s="68"/>
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+      <c r="G29" s="68"/>
+      <c r="H29" s="68"/>
+      <c r="I29" s="68"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="68"/>
+      <c r="O29" s="68"/>
+      <c r="P29" s="68"/>
+      <c r="Q29" s="68"/>
+      <c r="R29" s="68"/>
+      <c r="S29" s="68"/>
+      <c r="T29" s="68"/>
+      <c r="U29" s="68"/>
+      <c r="V29" s="68"/>
+      <c r="W29" s="68"/>
+      <c r="X29" s="68"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="4">
         <v>373674</v>
       </c>
       <c r="C30" s="4">
         <v>393511</v>
       </c>
       <c r="D30" s="4">
         <v>554193</v>
       </c>
       <c r="E30" s="4">
         <v>629087</v>
       </c>
       <c r="F30" s="5">
         <v>631552</v>
       </c>
       <c r="G30" s="5">
         <v>485804</v>
       </c>
       <c r="H30" s="6">
         <v>863268</v>
@@ -3387,50 +4158,53 @@
       </c>
       <c r="P30" s="7">
         <v>1905623</v>
       </c>
       <c r="Q30" s="7">
         <v>2089752</v>
       </c>
       <c r="R30" s="9">
         <v>1234013</v>
       </c>
       <c r="S30" s="9">
         <v>2113913</v>
       </c>
       <c r="T30" s="10">
         <v>2679712</v>
       </c>
       <c r="U30" s="10">
         <v>3081562</v>
       </c>
       <c r="V30" s="9">
         <v>3430991</v>
       </c>
       <c r="W30" s="9">
         <v>3930885</v>
       </c>
+      <c r="X30" s="9">
+        <v>4129305</v>
+      </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>21</v>
@@ -3458,50 +4232,53 @@
       </c>
       <c r="P31" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Q31" s="7" t="s">
         <v>21</v>
       </c>
       <c r="R31" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S31" s="14" t="s">
         <v>21</v>
       </c>
       <c r="T31" s="20">
         <v>56739</v>
       </c>
       <c r="U31" s="20">
         <v>65706</v>
       </c>
       <c r="V31" s="19">
         <v>65577</v>
       </c>
       <c r="W31" s="19">
         <v>70560</v>
       </c>
+      <c r="X31" s="19">
+        <v>79597</v>
+      </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="16">
         <v>15338</v>
       </c>
       <c r="C32" s="16">
         <v>14577</v>
       </c>
       <c r="D32" s="16">
         <v>21833</v>
       </c>
       <c r="E32" s="16">
         <v>24218</v>
       </c>
       <c r="F32" s="16">
         <v>23190</v>
       </c>
       <c r="G32" s="16">
         <v>19715</v>
       </c>
       <c r="H32" s="17">
         <v>53469</v>
@@ -3529,52 +4306,55 @@
       </c>
       <c r="P32" s="18">
         <v>137404</v>
       </c>
       <c r="Q32" s="18">
         <v>150503</v>
       </c>
       <c r="R32" s="19">
         <v>87286</v>
       </c>
       <c r="S32" s="19">
         <v>140206</v>
       </c>
       <c r="T32" s="20">
         <v>178818</v>
       </c>
       <c r="U32" s="20">
         <v>215704</v>
       </c>
       <c r="V32" s="19">
         <v>222169</v>
       </c>
       <c r="W32" s="19">
         <v>283713</v>
       </c>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32" s="19">
+        <v>349766</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="16">
         <v>23556</v>
       </c>
       <c r="C33" s="16">
         <v>13079</v>
       </c>
       <c r="D33" s="16">
         <v>20011</v>
       </c>
       <c r="E33" s="16">
         <v>22183</v>
       </c>
       <c r="F33" s="16">
         <v>19684</v>
       </c>
       <c r="G33" s="16">
         <v>15681</v>
       </c>
       <c r="H33" s="17">
         <v>25045</v>
       </c>
       <c r="I33" s="17">
@@ -3600,52 +4380,55 @@
       </c>
       <c r="P33" s="18">
         <v>48526</v>
       </c>
       <c r="Q33" s="18">
         <v>55088</v>
       </c>
       <c r="R33" s="19">
         <v>32199</v>
       </c>
       <c r="S33" s="19">
         <v>60102</v>
       </c>
       <c r="T33" s="20">
         <v>73257</v>
       </c>
       <c r="U33" s="20">
         <v>72261</v>
       </c>
       <c r="V33" s="19">
         <v>93202</v>
       </c>
       <c r="W33" s="19">
         <v>131257</v>
       </c>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33" s="19">
+        <v>88268</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="16">
         <v>30319</v>
       </c>
       <c r="C34" s="16">
         <v>35226</v>
       </c>
       <c r="D34" s="16">
         <v>13926</v>
       </c>
       <c r="E34" s="16">
         <v>19083</v>
       </c>
       <c r="F34" s="16">
         <v>25922</v>
       </c>
       <c r="G34" s="16">
         <v>21270</v>
       </c>
       <c r="H34" s="17">
         <v>65479</v>
       </c>
       <c r="I34" s="17">
@@ -3671,52 +4454,55 @@
       </c>
       <c r="P34" s="18">
         <v>189877</v>
       </c>
       <c r="Q34" s="18">
         <v>191511</v>
       </c>
       <c r="R34" s="19">
         <v>108022</v>
       </c>
       <c r="S34" s="19">
         <v>165940</v>
       </c>
       <c r="T34" s="20">
         <v>144283</v>
       </c>
       <c r="U34" s="20">
         <v>176017</v>
       </c>
       <c r="V34" s="19">
         <v>212265</v>
       </c>
       <c r="W34" s="19">
         <v>331475</v>
       </c>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34" s="19">
+        <v>258989</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="16">
         <v>31948</v>
       </c>
       <c r="C35" s="16">
         <v>13763</v>
       </c>
       <c r="D35" s="16">
         <v>13173</v>
       </c>
       <c r="E35" s="16">
         <v>17289</v>
       </c>
       <c r="F35" s="16">
         <v>27015</v>
       </c>
       <c r="G35" s="16">
         <v>33847</v>
       </c>
       <c r="H35" s="17">
         <v>33570</v>
       </c>
       <c r="I35" s="17">
@@ -3742,52 +4528,55 @@
       </c>
       <c r="P35" s="18">
         <v>65741</v>
       </c>
       <c r="Q35" s="18">
         <v>86602</v>
       </c>
       <c r="R35" s="19">
         <v>41525</v>
       </c>
       <c r="S35" s="19">
         <v>18660</v>
       </c>
       <c r="T35" s="20">
         <v>54588</v>
       </c>
       <c r="U35" s="20">
         <v>72882</v>
       </c>
       <c r="V35" s="19">
         <v>59395</v>
       </c>
       <c r="W35" s="19">
         <v>73918</v>
       </c>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35" s="19">
+        <v>74787</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="16">
         <v>6343</v>
       </c>
       <c r="C36" s="16">
         <v>7337</v>
       </c>
       <c r="D36" s="16">
         <v>10340</v>
       </c>
       <c r="E36" s="16">
         <v>14502</v>
       </c>
       <c r="F36" s="16">
         <v>10909</v>
       </c>
       <c r="G36" s="16">
         <v>9344</v>
       </c>
       <c r="H36" s="17">
         <v>16411</v>
       </c>
       <c r="I36" s="17">
@@ -3813,52 +4602,55 @@
       </c>
       <c r="P36" s="18">
         <v>36506</v>
       </c>
       <c r="Q36" s="18">
         <v>38542</v>
       </c>
       <c r="R36" s="19">
         <v>16478</v>
       </c>
       <c r="S36" s="19">
         <v>28748</v>
       </c>
       <c r="T36" s="21">
         <v>38919</v>
       </c>
       <c r="U36" s="20">
         <v>49416</v>
       </c>
       <c r="V36" s="19">
         <v>91174</v>
       </c>
       <c r="W36" s="19">
         <v>71935</v>
       </c>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36" s="19">
+        <v>117137</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="16">
         <v>8733</v>
       </c>
       <c r="C37" s="16">
         <v>10834</v>
       </c>
       <c r="D37" s="16">
         <v>16878</v>
       </c>
       <c r="E37" s="16">
         <v>19887</v>
       </c>
       <c r="F37" s="16">
         <v>15524</v>
       </c>
       <c r="G37" s="16">
         <v>14860</v>
       </c>
       <c r="H37" s="17">
         <v>25435</v>
       </c>
       <c r="I37" s="17">
@@ -3884,52 +4676,55 @@
       </c>
       <c r="P37" s="18">
         <v>53416</v>
       </c>
       <c r="Q37" s="18">
         <v>66973</v>
       </c>
       <c r="R37" s="19">
         <v>39576</v>
       </c>
       <c r="S37" s="19">
         <v>60787</v>
       </c>
       <c r="T37" s="20">
         <v>61555</v>
       </c>
       <c r="U37" s="20">
         <v>67023</v>
       </c>
       <c r="V37" s="19">
         <v>94209</v>
       </c>
       <c r="W37" s="19">
         <v>97587</v>
       </c>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37" s="19">
+        <v>118851</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="12" t="s">
@@ -3955,52 +4750,55 @@
       </c>
       <c r="P38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Q38" s="7" t="s">
         <v>21</v>
       </c>
       <c r="R38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S38" s="15" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="20">
         <v>69904</v>
       </c>
       <c r="U38" s="20">
         <v>84528</v>
       </c>
       <c r="V38" s="19">
         <v>87677</v>
       </c>
       <c r="W38" s="19">
         <v>115355</v>
       </c>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38" s="19">
+        <v>98998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="16">
         <v>23823</v>
       </c>
       <c r="C39" s="16">
         <v>38447</v>
       </c>
       <c r="D39" s="16">
         <v>48722</v>
       </c>
       <c r="E39" s="16">
         <v>37910</v>
       </c>
       <c r="F39" s="16">
         <v>39206</v>
       </c>
       <c r="G39" s="16">
         <v>36665</v>
       </c>
       <c r="H39" s="17">
         <v>82146</v>
       </c>
       <c r="I39" s="17">
@@ -4026,52 +4824,55 @@
       </c>
       <c r="P39" s="18">
         <v>113089</v>
       </c>
       <c r="Q39" s="18">
         <v>124788</v>
       </c>
       <c r="R39" s="19">
         <v>73428</v>
       </c>
       <c r="S39" s="19">
         <v>113431</v>
       </c>
       <c r="T39" s="20">
         <v>116921</v>
       </c>
       <c r="U39" s="20">
         <v>148700</v>
       </c>
       <c r="V39" s="19">
         <v>141432</v>
       </c>
       <c r="W39" s="19">
         <v>185678</v>
       </c>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39" s="19">
+        <v>181389</v>
+      </c>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="16">
         <v>10870</v>
       </c>
       <c r="C40" s="16">
         <v>8180</v>
       </c>
       <c r="D40" s="16">
         <v>14406</v>
       </c>
       <c r="E40" s="16">
         <v>11943</v>
       </c>
       <c r="F40" s="16">
         <v>12322</v>
       </c>
       <c r="G40" s="16">
         <v>10223</v>
       </c>
       <c r="H40" s="17">
         <v>35135</v>
       </c>
       <c r="I40" s="17">
@@ -4097,52 +4898,55 @@
       </c>
       <c r="P40" s="18">
         <v>86494</v>
       </c>
       <c r="Q40" s="18">
         <v>96251</v>
       </c>
       <c r="R40" s="19">
         <v>55671</v>
       </c>
       <c r="S40" s="19">
         <v>88668</v>
       </c>
       <c r="T40" s="20">
         <v>93327</v>
       </c>
       <c r="U40" s="20">
         <v>97497</v>
       </c>
       <c r="V40" s="19">
         <v>95930</v>
       </c>
       <c r="W40" s="19">
         <v>121864</v>
       </c>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40" s="19">
+        <v>103086</v>
+      </c>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="16">
         <v>3689</v>
       </c>
       <c r="C41" s="16">
         <v>2941</v>
       </c>
       <c r="D41" s="16">
         <v>6067</v>
       </c>
       <c r="E41" s="16">
         <v>6650</v>
       </c>
       <c r="F41" s="16">
         <v>7202</v>
       </c>
       <c r="G41" s="16">
         <v>4621</v>
       </c>
       <c r="H41" s="17">
         <v>13485</v>
       </c>
       <c r="I41" s="17">
@@ -4168,52 +4972,55 @@
       </c>
       <c r="P41" s="18">
         <v>25841</v>
       </c>
       <c r="Q41" s="18">
         <v>37633</v>
       </c>
       <c r="R41" s="19">
         <v>19441</v>
       </c>
       <c r="S41" s="19">
         <v>42176</v>
       </c>
       <c r="T41" s="20">
         <v>49872</v>
       </c>
       <c r="U41" s="20">
         <v>51124</v>
       </c>
       <c r="V41" s="19">
         <v>63698</v>
       </c>
       <c r="W41" s="19">
         <v>97870</v>
       </c>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41" s="19">
+        <v>113715</v>
+      </c>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="16">
         <v>13354</v>
       </c>
       <c r="C42" s="16">
         <v>21170</v>
       </c>
       <c r="D42" s="16">
         <v>18080</v>
       </c>
       <c r="E42" s="16">
         <v>31934</v>
       </c>
       <c r="F42" s="16">
         <v>33265</v>
       </c>
       <c r="G42" s="16">
         <v>37915</v>
       </c>
       <c r="H42" s="17">
         <v>51380</v>
       </c>
       <c r="I42" s="17">
@@ -4239,52 +5046,55 @@
       </c>
       <c r="P42" s="18">
         <v>93664</v>
       </c>
       <c r="Q42" s="18">
         <v>88557</v>
       </c>
       <c r="R42" s="19">
         <v>39730</v>
       </c>
       <c r="S42" s="19">
         <v>134283</v>
       </c>
       <c r="T42" s="20">
         <v>120087</v>
       </c>
       <c r="U42" s="20">
         <v>164102</v>
       </c>
       <c r="V42" s="19">
         <v>199930</v>
       </c>
       <c r="W42" s="19">
         <v>194932</v>
       </c>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42" s="19">
+        <v>186707</v>
+      </c>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="16">
         <v>22253</v>
       </c>
       <c r="C43" s="16">
         <v>20072</v>
       </c>
       <c r="D43" s="16">
         <v>29563</v>
       </c>
       <c r="E43" s="16">
         <v>34412</v>
       </c>
       <c r="F43" s="16">
         <v>24704</v>
       </c>
       <c r="G43" s="16">
         <v>22893</v>
       </c>
       <c r="H43" s="17">
         <v>41544</v>
       </c>
       <c r="I43" s="17">
@@ -4310,52 +5120,55 @@
       </c>
       <c r="P43" s="18">
         <v>62660</v>
       </c>
       <c r="Q43" s="18">
         <v>72603</v>
       </c>
       <c r="R43" s="19">
         <v>40908</v>
       </c>
       <c r="S43" s="19">
         <v>94717</v>
       </c>
       <c r="T43" s="20">
         <v>115713</v>
       </c>
       <c r="U43" s="20">
         <v>112588</v>
       </c>
       <c r="V43" s="19">
         <v>137176</v>
       </c>
       <c r="W43" s="19">
         <v>125637</v>
       </c>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43" s="19">
+        <v>205426</v>
+      </c>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="16">
         <v>14366</v>
       </c>
       <c r="C44" s="16">
         <v>15949</v>
       </c>
       <c r="D44" s="16">
         <v>47993</v>
       </c>
       <c r="E44" s="16">
         <v>40571</v>
       </c>
       <c r="F44" s="16">
         <v>36957</v>
       </c>
       <c r="G44" s="16">
         <v>24043</v>
       </c>
       <c r="H44" s="17">
         <v>34082</v>
       </c>
       <c r="I44" s="17">
@@ -4381,52 +5194,55 @@
       </c>
       <c r="P44" s="18">
         <v>51955</v>
       </c>
       <c r="Q44" s="18">
         <v>54012</v>
       </c>
       <c r="R44" s="19">
         <v>26960</v>
       </c>
       <c r="S44" s="19">
         <v>48198</v>
       </c>
       <c r="T44" s="20">
         <v>69957</v>
       </c>
       <c r="U44" s="20">
         <v>85518</v>
       </c>
       <c r="V44" s="19">
         <v>95813</v>
       </c>
       <c r="W44" s="19">
         <v>64099</v>
       </c>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44" s="19">
+        <v>140415</v>
+      </c>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="16">
         <v>5604</v>
       </c>
       <c r="C45" s="16">
         <v>6791</v>
       </c>
       <c r="D45" s="16">
         <v>8942</v>
       </c>
       <c r="E45" s="16">
         <v>5876</v>
       </c>
       <c r="F45" s="16">
         <v>11351</v>
       </c>
       <c r="G45" s="16">
         <v>7181</v>
       </c>
       <c r="H45" s="17">
         <v>21604</v>
       </c>
       <c r="I45" s="17">
@@ -4452,52 +5268,55 @@
       </c>
       <c r="P45" s="18">
         <v>54755</v>
       </c>
       <c r="Q45" s="18">
         <v>53156</v>
       </c>
       <c r="R45" s="19">
         <v>27021</v>
       </c>
       <c r="S45" s="19">
         <v>64961</v>
       </c>
       <c r="T45" s="20">
         <v>61983</v>
       </c>
       <c r="U45" s="20">
         <v>60542</v>
       </c>
       <c r="V45" s="19">
         <v>54542</v>
       </c>
       <c r="W45" s="19">
         <v>142260</v>
       </c>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45" s="19">
+        <v>69496</v>
+      </c>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="12" t="s">
@@ -4523,52 +5342,55 @@
       </c>
       <c r="P46" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Q46" s="7" t="s">
         <v>21</v>
       </c>
       <c r="R46" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S46" s="15" t="s">
         <v>21</v>
       </c>
       <c r="T46" s="20">
         <v>12745</v>
       </c>
       <c r="U46" s="20">
         <v>13554</v>
       </c>
       <c r="V46" s="19">
         <v>13241</v>
       </c>
       <c r="W46" s="19">
         <v>13738</v>
       </c>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46" s="19">
+        <v>14207</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="16">
         <v>43331</v>
       </c>
       <c r="C47" s="16">
         <v>47122</v>
       </c>
       <c r="D47" s="16">
         <v>50978</v>
       </c>
       <c r="E47" s="16">
         <v>87305</v>
       </c>
       <c r="F47" s="16">
         <v>48783</v>
       </c>
       <c r="G47" s="16">
         <v>45933</v>
       </c>
       <c r="H47" s="17">
         <v>97704</v>
       </c>
       <c r="I47" s="17">
@@ -4594,52 +5416,55 @@
       </c>
       <c r="P47" s="18">
         <v>201933</v>
       </c>
       <c r="Q47" s="18">
         <v>186410</v>
       </c>
       <c r="R47" s="19">
         <v>130531</v>
       </c>
       <c r="S47" s="19">
         <v>163510</v>
       </c>
       <c r="T47" s="20">
         <v>122590</v>
       </c>
       <c r="U47" s="20">
         <v>145456</v>
       </c>
       <c r="V47" s="19">
         <v>177616</v>
       </c>
       <c r="W47" s="19">
         <v>206543</v>
       </c>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47" s="19">
+        <v>188902</v>
+      </c>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B48" s="16">
         <v>55444</v>
       </c>
       <c r="C48" s="16">
         <v>61323</v>
       </c>
       <c r="D48" s="16">
         <v>77987</v>
       </c>
       <c r="E48" s="16">
         <v>110354</v>
       </c>
       <c r="F48" s="16">
         <v>170763</v>
       </c>
       <c r="G48" s="16">
         <v>84542</v>
       </c>
       <c r="H48" s="17">
         <v>161849</v>
       </c>
       <c r="I48" s="17">
@@ -4664,50 +5489,53 @@
         <v>317095</v>
       </c>
       <c r="P48" s="18">
         <v>266557</v>
       </c>
       <c r="Q48" s="18">
         <v>305710</v>
       </c>
       <c r="R48" s="19">
         <v>151891</v>
       </c>
       <c r="S48" s="19">
         <v>289523</v>
       </c>
       <c r="T48" s="20">
         <v>415115</v>
       </c>
       <c r="U48" s="20">
         <v>485693</v>
       </c>
       <c r="V48" s="19">
         <v>520782</v>
       </c>
       <c r="W48" s="19">
         <v>558651</v>
+      </c>
+      <c r="X48" s="19">
+        <v>642073</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="16">
         <v>64703</v>
       </c>
       <c r="C49" s="16">
         <v>76700</v>
       </c>
       <c r="D49" s="16">
         <v>155294</v>
       </c>
       <c r="E49" s="16">
         <v>144970</v>
       </c>
       <c r="F49" s="16">
         <v>124755</v>
       </c>
       <c r="G49" s="16">
         <v>97071</v>
       </c>
       <c r="H49" s="17">
@@ -4736,50 +5564,53 @@
       </c>
       <c r="P49" s="18">
         <v>343238</v>
       </c>
       <c r="Q49" s="18">
         <v>383995</v>
       </c>
       <c r="R49" s="19">
         <v>278133</v>
       </c>
       <c r="S49" s="19">
         <v>447202</v>
       </c>
       <c r="T49" s="20">
         <v>622790</v>
       </c>
       <c r="U49" s="20">
         <v>710586</v>
       </c>
       <c r="V49" s="19">
         <v>768000</v>
       </c>
       <c r="W49" s="19">
         <v>816469</v>
       </c>
+      <c r="X49" s="19">
+        <v>816393</v>
+      </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>21</v>
@@ -4806,50 +5637,53 @@
         <v>21</v>
       </c>
       <c r="P50" s="18">
         <v>73967</v>
       </c>
       <c r="Q50" s="18">
         <v>97418</v>
       </c>
       <c r="R50" s="19">
         <v>65213</v>
       </c>
       <c r="S50" s="19">
         <v>152801</v>
       </c>
       <c r="T50" s="20">
         <v>200549</v>
       </c>
       <c r="U50" s="20">
         <v>202665</v>
       </c>
       <c r="V50" s="19">
         <v>237163</v>
       </c>
       <c r="W50" s="19">
         <v>227344</v>
+      </c>
+      <c r="X50" s="19">
+        <v>281103</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="25"/>
       <c r="B51" s="15"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
       <c r="J51" s="15"/>
       <c r="K51" s="15"/>
       <c r="L51" s="15"/>
       <c r="M51" s="15"/>
       <c r="N51" s="15"/>
       <c r="O51" s="15"/>
       <c r="P51" s="15"/>
       <c r="Q51" s="15"/>
       <c r="R51" s="15"/>
       <c r="S51" s="23"/>
       <c r="T51" s="23"/>
       <c r="U51" s="23"/>
       <c r="V51" s="23"/>
@@ -8152,92 +8986,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F683FBFD-F738-4C8F-B15A-E4D2E532D952}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8856616A-EC23-4CF3-9176-009223D0D767}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FAA8CC9-B575-48BD-89D5-8B63C80D5793}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FAA8CC9-B575-48BD-89D5-8B63C80D5793}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8856616A-EC23-4CF3-9176-009223D0D767}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>