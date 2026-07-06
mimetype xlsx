--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -11,76 +11,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -312,63 +312,66 @@
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Количество номеров</t>
   </si>
   <si>
     <t>Количество номеров мест размещения</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702696?keyword=</t>
   </si>
   <si>
     <t>221301 Количество номеров в местах размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -438,50 +441,62 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -506,63 +521,64 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -681,64 +697,72 @@
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1089,546 +1113,550 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="85.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="56">
         <v>221301</v>
       </c>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="57" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="57" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
       <c r="G4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="31"/>
       <c r="J4" s="31"/>
       <c r="K4" s="31"/>
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="57" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="31"/>
       <c r="M8" s="31"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="38"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="38"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="40" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="38"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="40" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="38"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="38"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="52">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="M15" s="43"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="52">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="M16" s="44"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>73</v>
       </c>
       <c r="M17" s="43"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>75</v>
       </c>
       <c r="M18" s="44"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>77</v>
       </c>
       <c r="M19" s="43"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="55" t="s">
         <v>79</v>
       </c>
       <c r="M20" s="44"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="45"/>
       <c r="B21" s="46"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="44"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="43"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="44"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="43"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="47"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="48" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="48" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="48" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="48" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="48" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="48"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="49" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="48"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="48"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="50" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X99"/>
+  <dimension ref="A1:Y99"/>
   <sheetViews>
-    <sheetView topLeftCell="T62" workbookViewId="0">
-      <selection activeCell="AA91" sqref="AA91"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="45" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
       <c r="A3" s="61" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="61"/>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
       <c r="J3" s="61"/>
       <c r="K3" s="61"/>
       <c r="L3" s="61"/>
       <c r="M3" s="61"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="62" t="s">
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="62"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="20"/>
       <c r="B5" s="21">
         <v>2003</v>
       </c>
       <c r="C5" s="21">
         <v>2004</v>
       </c>
       <c r="D5" s="21">
         <v>2005</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="21" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="21" t="s">
         <v>25</v>
       </c>
@@ -1655,79 +1683,82 @@
       </c>
       <c r="Q5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="R5" s="21" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="21" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="21" t="s">
         <v>36</v>
       </c>
       <c r="U5" s="21" t="s">
         <v>37</v>
       </c>
       <c r="V5" s="21" t="s">
         <v>38</v>
       </c>
       <c r="W5" s="21" t="s">
         <v>39</v>
       </c>
       <c r="X5" s="21" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="63" t="s">
+      <c r="Y5" s="21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="63"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2">
         <v>9924</v>
       </c>
       <c r="C7" s="2">
         <v>11198</v>
       </c>
       <c r="D7" s="2">
         <v>11670</v>
       </c>
       <c r="E7" s="2">
         <v>19340</v>
       </c>
       <c r="F7" s="2">
         <v>21022</v>
       </c>
       <c r="G7" s="2">
         <v>24906</v>
       </c>
       <c r="H7" s="2">
         <v>28182</v>
       </c>
       <c r="I7" s="3">
@@ -1756,52 +1787,55 @@
       </c>
       <c r="Q7" s="2">
         <v>66533</v>
       </c>
       <c r="R7" s="4">
         <v>72731</v>
       </c>
       <c r="S7" s="4">
         <v>75587</v>
       </c>
       <c r="T7" s="4">
         <v>76847</v>
       </c>
       <c r="U7" s="5">
         <v>80983</v>
       </c>
       <c r="V7" s="5">
         <v>82244</v>
       </c>
       <c r="W7" s="5">
         <v>84959</v>
       </c>
       <c r="X7" s="5">
         <v>92046</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y7" s="66">
+        <v>95494</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I8" s="8" t="s">
@@ -1830,52 +1864,55 @@
       </c>
       <c r="Q8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="V8" s="11">
         <v>6533</v>
       </c>
       <c r="W8" s="11">
         <v>6423</v>
       </c>
       <c r="X8" s="11">
         <v>6806</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y8" s="65">
+        <v>7055</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="12">
         <v>335</v>
       </c>
       <c r="C9" s="12">
         <v>378</v>
       </c>
       <c r="D9" s="12">
         <v>364</v>
       </c>
       <c r="E9" s="12">
         <v>904</v>
       </c>
       <c r="F9" s="12">
         <v>1244</v>
       </c>
       <c r="G9" s="12">
         <v>1604</v>
       </c>
       <c r="H9" s="12">
         <v>1845</v>
       </c>
       <c r="I9" s="13">
@@ -1904,52 +1941,55 @@
       </c>
       <c r="Q9" s="12">
         <v>4813</v>
       </c>
       <c r="R9" s="14">
         <v>5159</v>
       </c>
       <c r="S9" s="14">
         <v>4999</v>
       </c>
       <c r="T9" s="14">
         <v>5075</v>
       </c>
       <c r="U9" s="11">
         <v>5469</v>
       </c>
       <c r="V9" s="11">
         <v>5437</v>
       </c>
       <c r="W9" s="11">
         <v>5787</v>
       </c>
       <c r="X9" s="11">
         <v>6111</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y9" s="65">
+        <v>5962</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="12">
         <v>356</v>
       </c>
       <c r="C10" s="12">
         <v>359</v>
       </c>
       <c r="D10" s="12">
         <v>378</v>
       </c>
       <c r="E10" s="12">
         <v>655</v>
       </c>
       <c r="F10" s="12">
         <v>769</v>
       </c>
       <c r="G10" s="12">
         <v>827</v>
       </c>
       <c r="H10" s="12">
         <v>884</v>
       </c>
       <c r="I10" s="13">
@@ -1978,52 +2018,55 @@
       </c>
       <c r="Q10" s="12">
         <v>1950</v>
       </c>
       <c r="R10" s="14">
         <v>1920</v>
       </c>
       <c r="S10" s="14">
         <v>2021</v>
       </c>
       <c r="T10" s="14">
         <v>2011</v>
       </c>
       <c r="U10" s="11">
         <v>2119</v>
       </c>
       <c r="V10" s="11">
         <v>2187</v>
       </c>
       <c r="W10" s="11">
         <v>2215</v>
       </c>
       <c r="X10" s="11">
         <v>2138</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y10" s="65">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="12">
         <v>280</v>
       </c>
       <c r="C11" s="12">
         <v>276</v>
       </c>
       <c r="D11" s="12">
         <v>503</v>
       </c>
       <c r="E11" s="12">
         <v>764</v>
       </c>
       <c r="F11" s="12">
         <v>641</v>
       </c>
       <c r="G11" s="12">
         <v>813</v>
       </c>
       <c r="H11" s="12">
         <v>2678</v>
       </c>
       <c r="I11" s="13">
@@ -2052,52 +2095,55 @@
       </c>
       <c r="Q11" s="12">
         <v>8319</v>
       </c>
       <c r="R11" s="14">
         <v>9584</v>
       </c>
       <c r="S11" s="14">
         <v>9884</v>
       </c>
       <c r="T11" s="14">
         <v>9896</v>
       </c>
       <c r="U11" s="11">
         <v>10315</v>
       </c>
       <c r="V11" s="11">
         <v>4498</v>
       </c>
       <c r="W11" s="11">
         <v>4936</v>
       </c>
       <c r="X11" s="11">
         <v>5666</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y11" s="65">
+        <v>6338</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="12">
         <v>437</v>
       </c>
       <c r="C12" s="12">
         <v>686</v>
       </c>
       <c r="D12" s="12">
         <v>722</v>
       </c>
       <c r="E12" s="12">
         <v>1924</v>
       </c>
       <c r="F12" s="12">
         <v>1021</v>
       </c>
       <c r="G12" s="12">
         <v>1754</v>
       </c>
       <c r="H12" s="12">
         <v>1833</v>
       </c>
       <c r="I12" s="13">
@@ -2126,52 +2172,55 @@
       </c>
       <c r="Q12" s="12">
         <v>2920</v>
       </c>
       <c r="R12" s="14">
         <v>2713</v>
       </c>
       <c r="S12" s="14">
         <v>2926</v>
       </c>
       <c r="T12" s="14">
         <v>3248</v>
       </c>
       <c r="U12" s="11">
         <v>3720</v>
       </c>
       <c r="V12" s="11">
         <v>4057</v>
       </c>
       <c r="W12" s="11">
         <v>4044</v>
       </c>
       <c r="X12" s="11">
         <v>4206</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y12" s="65">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="12">
         <v>199</v>
       </c>
       <c r="C13" s="12">
         <v>190</v>
       </c>
       <c r="D13" s="12">
         <v>287</v>
       </c>
       <c r="E13" s="12">
         <v>632</v>
       </c>
       <c r="F13" s="12">
         <v>652</v>
       </c>
       <c r="G13" s="12">
         <v>791</v>
       </c>
       <c r="H13" s="12">
         <v>776</v>
       </c>
       <c r="I13" s="13">
@@ -2200,52 +2249,55 @@
       </c>
       <c r="Q13" s="12">
         <v>1467</v>
       </c>
       <c r="R13" s="14">
         <v>1502</v>
       </c>
       <c r="S13" s="14">
         <v>1737</v>
       </c>
       <c r="T13" s="14">
         <v>1849</v>
       </c>
       <c r="U13" s="11">
         <v>2035</v>
       </c>
       <c r="V13" s="11">
         <v>2384</v>
       </c>
       <c r="W13" s="11">
         <v>2546</v>
       </c>
       <c r="X13" s="11">
         <v>2643</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y13" s="65">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="12">
         <v>262</v>
       </c>
       <c r="C14" s="12">
         <v>299</v>
       </c>
       <c r="D14" s="12">
         <v>280</v>
       </c>
       <c r="E14" s="12">
         <v>328</v>
       </c>
       <c r="F14" s="12">
         <v>352</v>
       </c>
       <c r="G14" s="12">
         <v>574</v>
       </c>
       <c r="H14" s="12">
         <v>575</v>
       </c>
       <c r="I14" s="13">
@@ -2274,52 +2326,55 @@
       </c>
       <c r="Q14" s="12">
         <v>1842</v>
       </c>
       <c r="R14" s="14">
         <v>2005</v>
       </c>
       <c r="S14" s="14">
         <v>2239</v>
       </c>
       <c r="T14" s="14">
         <v>2380</v>
       </c>
       <c r="U14" s="11">
         <v>2343</v>
       </c>
       <c r="V14" s="11">
         <v>2592</v>
       </c>
       <c r="W14" s="11">
         <v>2589</v>
       </c>
       <c r="X14" s="11">
         <v>2794</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y14" s="65">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I15" s="8" t="s">
@@ -2348,52 +2403,55 @@
       </c>
       <c r="Q15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="V15" s="11">
         <v>5760</v>
       </c>
       <c r="W15" s="11">
         <v>5571</v>
       </c>
       <c r="X15" s="11">
         <v>7267</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y15" s="65">
+        <v>7099</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="12">
         <v>849</v>
       </c>
       <c r="C16" s="12">
         <v>943</v>
       </c>
       <c r="D16" s="12">
         <v>968</v>
       </c>
       <c r="E16" s="12">
         <v>2056</v>
       </c>
       <c r="F16" s="12">
         <v>2604</v>
       </c>
       <c r="G16" s="12">
         <v>2673</v>
       </c>
       <c r="H16" s="12">
         <v>2846</v>
       </c>
       <c r="I16" s="13">
@@ -2422,52 +2480,55 @@
       </c>
       <c r="Q16" s="12">
         <v>4479</v>
       </c>
       <c r="R16" s="14">
         <v>4680</v>
       </c>
       <c r="S16" s="14">
         <v>4606</v>
       </c>
       <c r="T16" s="14">
         <v>4676</v>
       </c>
       <c r="U16" s="11">
         <v>4383</v>
       </c>
       <c r="V16" s="11">
         <v>4148</v>
       </c>
       <c r="W16" s="11">
         <v>4489</v>
       </c>
       <c r="X16" s="11">
         <v>5095</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y16" s="65">
+        <v>5101</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="12">
         <v>273</v>
       </c>
       <c r="C17" s="12">
         <v>255</v>
       </c>
       <c r="D17" s="12">
         <v>300</v>
       </c>
       <c r="E17" s="12">
         <v>741</v>
       </c>
       <c r="F17" s="12">
         <v>771</v>
       </c>
       <c r="G17" s="12">
         <v>727</v>
       </c>
       <c r="H17" s="12">
         <v>857</v>
       </c>
       <c r="I17" s="13">
@@ -2496,52 +2557,55 @@
       </c>
       <c r="Q17" s="12">
         <v>2039</v>
       </c>
       <c r="R17" s="14">
         <v>2168</v>
       </c>
       <c r="S17" s="14">
         <v>2293</v>
       </c>
       <c r="T17" s="14">
         <v>2167</v>
       </c>
       <c r="U17" s="11">
         <v>2177</v>
       </c>
       <c r="V17" s="11">
         <v>2175</v>
       </c>
       <c r="W17" s="11">
         <v>2011</v>
       </c>
       <c r="X17" s="11">
         <v>2219</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y17" s="65">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="12">
         <v>182</v>
       </c>
       <c r="C18" s="12">
         <v>206</v>
       </c>
       <c r="D18" s="12">
         <v>166</v>
       </c>
       <c r="E18" s="12">
         <v>386</v>
       </c>
       <c r="F18" s="12">
         <v>393</v>
       </c>
       <c r="G18" s="12">
         <v>426</v>
       </c>
       <c r="H18" s="12">
         <v>450</v>
       </c>
       <c r="I18" s="13">
@@ -2570,52 +2634,55 @@
       </c>
       <c r="Q18" s="12">
         <v>1066</v>
       </c>
       <c r="R18" s="14">
         <v>1246</v>
       </c>
       <c r="S18" s="14">
         <v>1460</v>
       </c>
       <c r="T18" s="14">
         <v>1485</v>
       </c>
       <c r="U18" s="11">
         <v>1573</v>
       </c>
       <c r="V18" s="11">
         <v>1663</v>
       </c>
       <c r="W18" s="11">
         <v>1773</v>
       </c>
       <c r="X18" s="11">
         <v>2151</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y18" s="65">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="12">
         <v>242</v>
       </c>
       <c r="C19" s="12">
         <v>317</v>
       </c>
       <c r="D19" s="12">
         <v>469</v>
       </c>
       <c r="E19" s="12">
         <v>597</v>
       </c>
       <c r="F19" s="12">
         <v>773</v>
       </c>
       <c r="G19" s="12">
         <v>901</v>
       </c>
       <c r="H19" s="12">
         <v>994</v>
       </c>
       <c r="I19" s="13">
@@ -2644,52 +2711,55 @@
       </c>
       <c r="Q19" s="12">
         <v>2829</v>
       </c>
       <c r="R19" s="14">
         <v>3068</v>
       </c>
       <c r="S19" s="14">
         <v>3173</v>
       </c>
       <c r="T19" s="14">
         <v>3715</v>
       </c>
       <c r="U19" s="11">
         <v>3810</v>
       </c>
       <c r="V19" s="11">
         <v>3827</v>
       </c>
       <c r="W19" s="11">
         <v>4114</v>
       </c>
       <c r="X19" s="11">
         <v>4044</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y19" s="65">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="12">
         <v>619</v>
       </c>
       <c r="C20" s="12">
         <v>603</v>
       </c>
       <c r="D20" s="12">
         <v>568</v>
       </c>
       <c r="E20" s="12">
         <v>659</v>
       </c>
       <c r="F20" s="12">
         <v>852</v>
       </c>
       <c r="G20" s="12">
         <v>1095</v>
       </c>
       <c r="H20" s="12">
         <v>1130</v>
       </c>
       <c r="I20" s="13">
@@ -2718,52 +2788,55 @@
       </c>
       <c r="Q20" s="12">
         <v>1807</v>
       </c>
       <c r="R20" s="14">
         <v>1949</v>
       </c>
       <c r="S20" s="14">
         <v>2109</v>
       </c>
       <c r="T20" s="14">
         <v>2269</v>
       </c>
       <c r="U20" s="11">
         <v>2835</v>
       </c>
       <c r="V20" s="11">
         <v>2908</v>
       </c>
       <c r="W20" s="11">
         <v>3114</v>
       </c>
       <c r="X20" s="11">
         <v>3521</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y20" s="65">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="12">
         <v>271</v>
       </c>
       <c r="C21" s="12">
         <v>328</v>
       </c>
       <c r="D21" s="12">
         <v>503</v>
       </c>
       <c r="E21" s="12">
         <v>1507</v>
       </c>
       <c r="F21" s="12">
         <v>1671</v>
       </c>
       <c r="G21" s="12">
         <v>1787</v>
       </c>
       <c r="H21" s="12">
         <v>1794</v>
       </c>
       <c r="I21" s="13">
@@ -2792,52 +2865,55 @@
       </c>
       <c r="Q21" s="12">
         <v>2771</v>
       </c>
       <c r="R21" s="14">
         <v>2826</v>
       </c>
       <c r="S21" s="14">
         <v>3077</v>
       </c>
       <c r="T21" s="14">
         <v>2970</v>
       </c>
       <c r="U21" s="11">
         <v>3183</v>
       </c>
       <c r="V21" s="11">
         <v>3255</v>
       </c>
       <c r="W21" s="11">
         <v>3284</v>
       </c>
       <c r="X21" s="11">
         <v>3480</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y21" s="65">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="12">
         <v>194</v>
       </c>
       <c r="C22" s="12">
         <v>177</v>
       </c>
       <c r="D22" s="12">
         <v>181</v>
       </c>
       <c r="E22" s="12">
         <v>229</v>
       </c>
       <c r="F22" s="12">
         <v>256</v>
       </c>
       <c r="G22" s="12">
         <v>313</v>
       </c>
       <c r="H22" s="12">
         <v>341</v>
       </c>
       <c r="I22" s="13">
@@ -2866,52 +2942,55 @@
       </c>
       <c r="Q22" s="12">
         <v>1509</v>
       </c>
       <c r="R22" s="14">
         <v>1697</v>
       </c>
       <c r="S22" s="14">
         <v>1851</v>
       </c>
       <c r="T22" s="14">
         <v>1823</v>
       </c>
       <c r="U22" s="11">
         <v>1858</v>
       </c>
       <c r="V22" s="11">
         <v>1825</v>
       </c>
       <c r="W22" s="11">
         <v>1981</v>
       </c>
       <c r="X22" s="11">
         <v>2045</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y22" s="65">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="8" t="s">
@@ -2940,52 +3019,55 @@
       </c>
       <c r="Q23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T23" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U23" s="15" t="s">
         <v>20</v>
       </c>
       <c r="V23" s="11">
         <v>254</v>
       </c>
       <c r="W23" s="11">
         <v>311</v>
       </c>
       <c r="X23" s="11">
         <v>309</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y23" s="65">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="12">
         <v>1498</v>
       </c>
       <c r="C24" s="12">
         <v>2269</v>
       </c>
       <c r="D24" s="12">
         <v>1965</v>
       </c>
       <c r="E24" s="12">
         <v>2582</v>
       </c>
       <c r="F24" s="12">
         <v>2902</v>
       </c>
       <c r="G24" s="12">
         <v>3456</v>
       </c>
       <c r="H24" s="12">
         <v>3686</v>
       </c>
       <c r="I24" s="13">
@@ -3014,52 +3096,55 @@
       </c>
       <c r="Q24" s="12">
         <v>9094</v>
       </c>
       <c r="R24" s="14">
         <v>10422</v>
       </c>
       <c r="S24" s="14">
         <v>10606</v>
       </c>
       <c r="T24" s="14">
         <v>10814</v>
       </c>
       <c r="U24" s="11">
         <v>11338</v>
       </c>
       <c r="V24" s="11">
         <v>5516</v>
       </c>
       <c r="W24" s="11">
         <v>5540</v>
       </c>
       <c r="X24" s="11">
         <v>5782</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y24" s="65">
+        <v>6205</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="12">
         <v>896</v>
       </c>
       <c r="C25" s="12">
         <v>947</v>
       </c>
       <c r="D25" s="12">
         <v>1087</v>
       </c>
       <c r="E25" s="12">
         <v>1763</v>
       </c>
       <c r="F25" s="12">
         <v>2145</v>
       </c>
       <c r="G25" s="12">
         <v>2681</v>
       </c>
       <c r="H25" s="12">
         <v>2814</v>
       </c>
       <c r="I25" s="13">
@@ -3088,52 +3173,55 @@
       </c>
       <c r="Q25" s="12">
         <v>8414</v>
       </c>
       <c r="R25" s="14">
         <v>8597</v>
       </c>
       <c r="S25" s="14">
         <v>8182</v>
       </c>
       <c r="T25" s="14">
         <v>8551</v>
       </c>
       <c r="U25" s="11">
         <v>8478</v>
       </c>
       <c r="V25" s="11">
         <v>8840</v>
       </c>
       <c r="W25" s="11">
         <v>9529</v>
       </c>
       <c r="X25" s="11">
         <v>9639</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y25" s="65">
+        <v>9593</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="12">
         <v>3031</v>
       </c>
       <c r="C26" s="12">
         <v>2965</v>
       </c>
       <c r="D26" s="12">
         <v>2929</v>
       </c>
       <c r="E26" s="12">
         <v>3613</v>
       </c>
       <c r="F26" s="12">
         <v>3976</v>
       </c>
       <c r="G26" s="12">
         <v>4484</v>
       </c>
       <c r="H26" s="12">
         <v>4679</v>
       </c>
       <c r="I26" s="13">
@@ -3162,52 +3250,55 @@
       </c>
       <c r="Q26" s="12">
         <v>9151</v>
       </c>
       <c r="R26" s="14">
         <v>10979</v>
       </c>
       <c r="S26" s="14">
         <v>12181</v>
       </c>
       <c r="T26" s="14">
         <v>11309</v>
       </c>
       <c r="U26" s="11">
         <v>12610</v>
       </c>
       <c r="V26" s="11">
         <v>11511</v>
       </c>
       <c r="W26" s="11">
         <v>11443</v>
       </c>
       <c r="X26" s="11">
         <v>12327</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y26" s="65">
+        <v>13028</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I27" s="8" t="s">
@@ -3236,104 +3327,109 @@
       </c>
       <c r="Q27" s="12">
         <v>2063</v>
       </c>
       <c r="R27" s="14">
         <v>2216</v>
       </c>
       <c r="S27" s="14">
         <v>2243</v>
       </c>
       <c r="T27" s="14">
         <v>2609</v>
       </c>
       <c r="U27" s="11">
         <v>2737</v>
       </c>
       <c r="V27" s="11">
         <v>2874</v>
       </c>
       <c r="W27" s="11">
         <v>3259</v>
       </c>
       <c r="X27" s="11">
         <v>3803</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y27" s="65">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="16"/>
       <c r="B28" s="17"/>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="17"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
       <c r="W28" s="18"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25">
       <c r="A29" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
       <c r="F29" s="60"/>
       <c r="G29" s="60"/>
       <c r="H29" s="60"/>
       <c r="I29" s="60"/>
       <c r="J29" s="60"/>
       <c r="K29" s="60"/>
       <c r="L29" s="60"/>
       <c r="M29" s="60"/>
       <c r="N29" s="60"/>
       <c r="O29" s="60"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="60"/>
       <c r="R29" s="60"/>
       <c r="S29" s="60"/>
       <c r="T29" s="60"/>
       <c r="U29" s="60"/>
       <c r="V29" s="60"/>
       <c r="W29" s="60"/>
-    </row>
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="2">
         <v>10065</v>
       </c>
       <c r="C30" s="2">
         <v>11177</v>
       </c>
       <c r="D30" s="2">
         <v>12864</v>
       </c>
       <c r="E30" s="2">
         <v>21987</v>
       </c>
       <c r="F30" s="2">
         <v>23008</v>
       </c>
       <c r="G30" s="2">
         <v>28179</v>
       </c>
       <c r="H30" s="2">
         <v>30001</v>
       </c>
       <c r="I30" s="3">
@@ -3363,51 +3459,51 @@
       <c r="Q30" s="2">
         <v>68681</v>
       </c>
       <c r="R30" s="4">
         <v>74414</v>
       </c>
       <c r="S30" s="4">
         <v>75751</v>
       </c>
       <c r="T30" s="4">
         <v>78250</v>
       </c>
       <c r="U30" s="5">
         <v>81909</v>
       </c>
       <c r="V30" s="5">
         <v>83883</v>
       </c>
       <c r="W30" s="28">
         <v>90596</v>
       </c>
       <c r="X30" s="51">
         <v>94176</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25">
       <c r="A31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I31" s="8" t="s">
@@ -3437,51 +3533,51 @@
       <c r="Q31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T31" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U31" s="11">
         <v>5983</v>
       </c>
       <c r="V31" s="11">
         <v>6681</v>
       </c>
       <c r="W31" s="29">
         <v>6620</v>
       </c>
       <c r="X31" s="18">
         <v>6701</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="12">
         <v>335</v>
       </c>
       <c r="C32" s="12">
         <v>378</v>
       </c>
       <c r="D32" s="12">
         <v>364</v>
       </c>
       <c r="E32" s="12">
         <v>948</v>
       </c>
       <c r="F32" s="12">
         <v>1348</v>
       </c>
       <c r="G32" s="12">
         <v>1729</v>
       </c>
       <c r="H32" s="12">
         <v>1911</v>
       </c>
       <c r="I32" s="13">
@@ -3511,51 +3607,51 @@
       <c r="Q32" s="12">
         <v>4917</v>
       </c>
       <c r="R32" s="14">
         <v>5164</v>
       </c>
       <c r="S32" s="14">
         <v>4977</v>
       </c>
       <c r="T32" s="14">
         <v>5157</v>
       </c>
       <c r="U32" s="11">
         <v>5506</v>
       </c>
       <c r="V32" s="11">
         <v>5760</v>
       </c>
       <c r="W32" s="29">
         <v>6003</v>
       </c>
       <c r="X32" s="18">
         <v>6257</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24">
       <c r="A33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="12">
         <v>357</v>
       </c>
       <c r="C33" s="12">
         <v>359</v>
       </c>
       <c r="D33" s="12">
         <v>434</v>
       </c>
       <c r="E33" s="12">
         <v>662</v>
       </c>
       <c r="F33" s="12">
         <v>751</v>
       </c>
       <c r="G33" s="12">
         <v>925</v>
       </c>
       <c r="H33" s="12">
         <v>906</v>
       </c>
       <c r="I33" s="13">
@@ -3585,51 +3681,51 @@
       <c r="Q33" s="12">
         <v>1930</v>
       </c>
       <c r="R33" s="14">
         <v>1985</v>
       </c>
       <c r="S33" s="14">
         <v>2112</v>
       </c>
       <c r="T33" s="14">
         <v>2019</v>
       </c>
       <c r="U33" s="11">
         <v>2127</v>
       </c>
       <c r="V33" s="11">
         <v>2243</v>
       </c>
       <c r="W33" s="29">
         <v>2264</v>
       </c>
       <c r="X33" s="18">
         <v>2204</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24">
       <c r="A34" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="12">
         <v>368</v>
       </c>
       <c r="C34" s="12">
         <v>312</v>
       </c>
       <c r="D34" s="12">
         <v>564</v>
       </c>
       <c r="E34" s="12">
         <v>1604</v>
       </c>
       <c r="F34" s="12">
         <v>735</v>
       </c>
       <c r="G34" s="12">
         <v>2498</v>
       </c>
       <c r="H34" s="12">
         <v>2602</v>
       </c>
       <c r="I34" s="13">
@@ -3659,51 +3755,51 @@
       <c r="Q34" s="12">
         <v>8728</v>
       </c>
       <c r="R34" s="14">
         <v>9659</v>
       </c>
       <c r="S34" s="14">
         <v>10000</v>
       </c>
       <c r="T34" s="14">
         <v>10326</v>
       </c>
       <c r="U34" s="11">
         <v>4433</v>
       </c>
       <c r="V34" s="11">
         <v>4663</v>
       </c>
       <c r="W34" s="29">
         <v>5400</v>
       </c>
       <c r="X34" s="18">
         <v>5906</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24">
       <c r="A35" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="12">
         <v>437</v>
       </c>
       <c r="C35" s="12">
         <v>738</v>
       </c>
       <c r="D35" s="12">
         <v>828</v>
       </c>
       <c r="E35" s="12">
         <v>2077</v>
       </c>
       <c r="F35" s="12">
         <v>1323</v>
       </c>
       <c r="G35" s="12">
         <v>1764</v>
       </c>
       <c r="H35" s="12">
         <v>1839</v>
       </c>
       <c r="I35" s="13">
@@ -3733,51 +3829,51 @@
       <c r="Q35" s="12">
         <v>2954</v>
       </c>
       <c r="R35" s="14">
         <v>2873</v>
       </c>
       <c r="S35" s="14">
         <v>2935</v>
       </c>
       <c r="T35" s="14">
         <v>3340</v>
       </c>
       <c r="U35" s="11">
         <v>3775</v>
       </c>
       <c r="V35" s="11">
         <v>4095</v>
       </c>
       <c r="W35" s="29">
         <v>4078</v>
       </c>
       <c r="X35" s="18">
         <v>4122</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24">
       <c r="A36" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="12">
         <v>189</v>
       </c>
       <c r="C36" s="12">
         <v>198</v>
       </c>
       <c r="D36" s="12">
         <v>287</v>
       </c>
       <c r="E36" s="12">
         <v>655</v>
       </c>
       <c r="F36" s="12">
         <v>722</v>
       </c>
       <c r="G36" s="12">
         <v>808</v>
       </c>
       <c r="H36" s="12">
         <v>785</v>
       </c>
       <c r="I36" s="13">
@@ -3807,51 +3903,51 @@
       <c r="Q36" s="12">
         <v>1558</v>
       </c>
       <c r="R36" s="14">
         <v>1615</v>
       </c>
       <c r="S36" s="14">
         <v>1729</v>
       </c>
       <c r="T36" s="14">
         <v>1769</v>
       </c>
       <c r="U36" s="11">
         <v>2050</v>
       </c>
       <c r="V36" s="11">
         <v>2422</v>
       </c>
       <c r="W36" s="29">
         <v>2463</v>
       </c>
       <c r="X36" s="18">
         <v>2696</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24">
       <c r="A37" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="12">
         <v>350</v>
       </c>
       <c r="C37" s="12">
         <v>254</v>
       </c>
       <c r="D37" s="12">
         <v>280</v>
       </c>
       <c r="E37" s="12">
         <v>334</v>
       </c>
       <c r="F37" s="12">
         <v>527</v>
       </c>
       <c r="G37" s="12">
         <v>598</v>
       </c>
       <c r="H37" s="12">
         <v>593</v>
       </c>
       <c r="I37" s="13">
@@ -3881,51 +3977,51 @@
       <c r="Q37" s="12">
         <v>1861</v>
       </c>
       <c r="R37" s="14">
         <v>2152</v>
       </c>
       <c r="S37" s="14">
         <v>2208</v>
       </c>
       <c r="T37" s="14">
         <v>2318</v>
       </c>
       <c r="U37" s="11">
         <v>2329</v>
       </c>
       <c r="V37" s="11">
         <v>2637</v>
       </c>
       <c r="W37" s="29">
         <v>2657</v>
       </c>
       <c r="X37" s="18">
         <v>2777</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24">
       <c r="A38" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I38" s="8" t="s">
@@ -3955,51 +4051,51 @@
       <c r="Q38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T38" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U38" s="11">
         <v>6035</v>
       </c>
       <c r="V38" s="11">
         <v>5274</v>
       </c>
       <c r="W38" s="29">
         <v>9002</v>
       </c>
       <c r="X38" s="18">
         <v>7994</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24">
       <c r="A39" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="12">
         <v>773</v>
       </c>
       <c r="C39" s="12">
         <v>972</v>
       </c>
       <c r="D39" s="12">
         <v>1123</v>
       </c>
       <c r="E39" s="12">
         <v>2493</v>
       </c>
       <c r="F39" s="12">
         <v>2758</v>
       </c>
       <c r="G39" s="12">
         <v>2793</v>
       </c>
       <c r="H39" s="12">
         <v>3029</v>
       </c>
       <c r="I39" s="13">
@@ -4029,51 +4125,51 @@
       <c r="Q39" s="12">
         <v>4576</v>
       </c>
       <c r="R39" s="14">
         <v>4661</v>
       </c>
       <c r="S39" s="14">
         <v>4607</v>
       </c>
       <c r="T39" s="14">
         <v>4648</v>
       </c>
       <c r="U39" s="11">
         <v>4231</v>
       </c>
       <c r="V39" s="11">
         <v>4244</v>
       </c>
       <c r="W39" s="29">
         <v>4668</v>
       </c>
       <c r="X39" s="18">
         <v>5238</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="12">
         <v>250</v>
       </c>
       <c r="C40" s="12">
         <v>256</v>
       </c>
       <c r="D40" s="12">
         <v>466</v>
       </c>
       <c r="E40" s="12">
         <v>773</v>
       </c>
       <c r="F40" s="12">
         <v>776</v>
       </c>
       <c r="G40" s="12">
         <v>769</v>
       </c>
       <c r="H40" s="12">
         <v>979</v>
       </c>
       <c r="I40" s="13">
@@ -4103,51 +4199,51 @@
       <c r="Q40" s="12">
         <v>2290</v>
       </c>
       <c r="R40" s="14">
         <v>2326</v>
       </c>
       <c r="S40" s="14">
         <v>2319</v>
       </c>
       <c r="T40" s="14">
         <v>2172</v>
       </c>
       <c r="U40" s="11">
         <v>2183</v>
       </c>
       <c r="V40" s="11">
         <v>2174</v>
       </c>
       <c r="W40" s="29">
         <v>2047</v>
       </c>
       <c r="X40" s="18">
         <v>2208</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="12">
         <v>185</v>
       </c>
       <c r="C41" s="12">
         <v>191</v>
       </c>
       <c r="D41" s="12">
         <v>136</v>
       </c>
       <c r="E41" s="12">
         <v>364</v>
       </c>
       <c r="F41" s="12">
         <v>419</v>
       </c>
       <c r="G41" s="12">
         <v>451</v>
       </c>
       <c r="H41" s="12">
         <v>478</v>
       </c>
       <c r="I41" s="13">
@@ -4177,51 +4273,51 @@
       <c r="Q41" s="12">
         <v>1073</v>
       </c>
       <c r="R41" s="14">
         <v>1411</v>
       </c>
       <c r="S41" s="14">
         <v>1497</v>
       </c>
       <c r="T41" s="14">
         <v>1527</v>
       </c>
       <c r="U41" s="11">
         <v>1575</v>
       </c>
       <c r="V41" s="11">
         <v>1694</v>
       </c>
       <c r="W41" s="29">
         <v>1820</v>
       </c>
       <c r="X41" s="18">
         <v>2142</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="12">
         <v>266</v>
       </c>
       <c r="C42" s="12">
         <v>279</v>
       </c>
       <c r="D42" s="12">
         <v>474</v>
       </c>
       <c r="E42" s="12">
         <v>597</v>
       </c>
       <c r="F42" s="12">
         <v>863</v>
       </c>
       <c r="G42" s="12">
         <v>934</v>
       </c>
       <c r="H42" s="12">
         <v>1139</v>
       </c>
       <c r="I42" s="13">
@@ -4251,51 +4347,51 @@
       <c r="Q42" s="12">
         <v>2964</v>
       </c>
       <c r="R42" s="14">
         <v>3135</v>
       </c>
       <c r="S42" s="14">
         <v>3249</v>
       </c>
       <c r="T42" s="14">
         <v>3769</v>
       </c>
       <c r="U42" s="11">
         <v>3806</v>
       </c>
       <c r="V42" s="11">
         <v>3988</v>
       </c>
       <c r="W42" s="29">
         <v>4111</v>
       </c>
       <c r="X42" s="18">
         <v>4151</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24">
       <c r="A43" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="12">
         <v>614</v>
       </c>
       <c r="C43" s="12">
         <v>533</v>
       </c>
       <c r="D43" s="12">
         <v>635</v>
       </c>
       <c r="E43" s="12">
         <v>693</v>
       </c>
       <c r="F43" s="12">
         <v>954</v>
       </c>
       <c r="G43" s="12">
         <v>1116</v>
       </c>
       <c r="H43" s="12">
         <v>1161</v>
       </c>
       <c r="I43" s="13">
@@ -4325,51 +4421,51 @@
       <c r="Q43" s="12">
         <v>1859</v>
       </c>
       <c r="R43" s="14">
         <v>2159</v>
       </c>
       <c r="S43" s="14">
         <v>2121</v>
       </c>
       <c r="T43" s="14">
         <v>2546</v>
       </c>
       <c r="U43" s="11">
         <v>2954</v>
       </c>
       <c r="V43" s="11">
         <v>3109</v>
       </c>
       <c r="W43" s="29">
         <v>3145</v>
       </c>
       <c r="X43" s="18">
         <v>3685</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24">
       <c r="A44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="12">
         <v>289</v>
       </c>
       <c r="C44" s="12">
         <v>392</v>
       </c>
       <c r="D44" s="12">
         <v>503</v>
       </c>
       <c r="E44" s="12">
         <v>1535</v>
       </c>
       <c r="F44" s="12">
         <v>1693</v>
       </c>
       <c r="G44" s="12">
         <v>1870</v>
       </c>
       <c r="H44" s="12">
         <v>1869</v>
       </c>
       <c r="I44" s="13">
@@ -4399,51 +4495,51 @@
       <c r="Q44" s="12">
         <v>2828</v>
       </c>
       <c r="R44" s="14">
         <v>2951</v>
       </c>
       <c r="S44" s="14">
         <v>3101</v>
       </c>
       <c r="T44" s="14">
         <v>3054</v>
       </c>
       <c r="U44" s="11">
         <v>3251</v>
       </c>
       <c r="V44" s="11">
         <v>3262</v>
       </c>
       <c r="W44" s="29">
         <v>3455</v>
       </c>
       <c r="X44" s="18">
         <v>2068</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24">
       <c r="A45" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="12">
         <v>191</v>
       </c>
       <c r="C45" s="12">
         <v>152</v>
       </c>
       <c r="D45" s="12">
         <v>181</v>
       </c>
       <c r="E45" s="12">
         <v>232</v>
       </c>
       <c r="F45" s="12">
         <v>288</v>
       </c>
       <c r="G45" s="12">
         <v>323</v>
       </c>
       <c r="H45" s="12">
         <v>549</v>
       </c>
       <c r="I45" s="13">
@@ -4473,51 +4569,51 @@
       <c r="Q45" s="12">
         <v>1544</v>
       </c>
       <c r="R45" s="14">
         <v>1767</v>
       </c>
       <c r="S45" s="14">
         <v>1825</v>
       </c>
       <c r="T45" s="14">
         <v>1813</v>
       </c>
       <c r="U45" s="11">
         <v>1889</v>
       </c>
       <c r="V45" s="11">
         <v>1923</v>
       </c>
       <c r="W45" s="29">
         <v>2038</v>
       </c>
       <c r="X45" s="18">
         <v>3479</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24">
       <c r="A46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I46" s="8" t="s">
@@ -4547,51 +4643,51 @@
       <c r="Q46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S46" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T46" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U46" s="11">
         <v>355</v>
       </c>
       <c r="V46" s="11">
         <v>253</v>
       </c>
       <c r="W46" s="29">
         <v>302</v>
       </c>
       <c r="X46" s="18">
         <v>322</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24">
       <c r="A47" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="12">
         <v>1518</v>
       </c>
       <c r="C47" s="12">
         <v>2307</v>
       </c>
       <c r="D47" s="12">
         <v>2337</v>
       </c>
       <c r="E47" s="12">
         <v>3075</v>
       </c>
       <c r="F47" s="12">
         <v>3562</v>
       </c>
       <c r="G47" s="12">
         <v>4220</v>
       </c>
       <c r="H47" s="12">
         <v>4435</v>
       </c>
       <c r="I47" s="13">
@@ -4621,51 +4717,51 @@
       <c r="Q47" s="12">
         <v>9414</v>
       </c>
       <c r="R47" s="14">
         <v>10538</v>
       </c>
       <c r="S47" s="14">
         <v>10710</v>
       </c>
       <c r="T47" s="14">
         <v>11132</v>
       </c>
       <c r="U47" s="11">
         <v>5352</v>
       </c>
       <c r="V47" s="11">
         <v>5592</v>
       </c>
       <c r="W47" s="29">
         <v>5646</v>
       </c>
       <c r="X47" s="18">
         <v>5890</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="12">
         <v>931</v>
       </c>
       <c r="C48" s="12">
         <v>942</v>
       </c>
       <c r="D48" s="12">
         <v>1305</v>
       </c>
       <c r="E48" s="12">
         <v>1847</v>
       </c>
       <c r="F48" s="12">
         <v>2371</v>
       </c>
       <c r="G48" s="12">
         <v>2738</v>
       </c>
       <c r="H48" s="12">
         <v>2945</v>
       </c>
       <c r="I48" s="13">
@@ -4695,51 +4791,51 @@
       <c r="Q48" s="12">
         <v>8375</v>
       </c>
       <c r="R48" s="14">
         <v>8381</v>
       </c>
       <c r="S48" s="14">
         <v>8093</v>
       </c>
       <c r="T48" s="14">
         <v>8592</v>
       </c>
       <c r="U48" s="11">
         <v>8637</v>
       </c>
       <c r="V48" s="11">
         <v>9311</v>
       </c>
       <c r="W48" s="29">
         <v>9926</v>
       </c>
       <c r="X48" s="18">
         <v>9688</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="12">
         <v>3012</v>
       </c>
       <c r="C49" s="12">
         <v>2914</v>
       </c>
       <c r="D49" s="12">
         <v>2947</v>
       </c>
       <c r="E49" s="12">
         <v>4098</v>
       </c>
       <c r="F49" s="12">
         <v>3918</v>
       </c>
       <c r="G49" s="12">
         <v>4643</v>
       </c>
       <c r="H49" s="12">
         <v>4781</v>
       </c>
       <c r="I49" s="13">
@@ -4769,51 +4865,51 @@
       <c r="Q49" s="12">
         <v>9751</v>
       </c>
       <c r="R49" s="14">
         <v>11353</v>
       </c>
       <c r="S49" s="14">
         <v>12036</v>
       </c>
       <c r="T49" s="14">
         <v>11287</v>
       </c>
       <c r="U49" s="11">
         <v>12563</v>
       </c>
       <c r="V49" s="11">
         <v>11361</v>
       </c>
       <c r="W49" s="29">
         <v>11616</v>
       </c>
       <c r="X49" s="11">
         <v>12552</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I50" s="8" t="s">
@@ -4843,103 +4939,105 @@
       <c r="Q50" s="12">
         <v>2059</v>
       </c>
       <c r="R50" s="14">
         <v>2284</v>
       </c>
       <c r="S50" s="14">
         <v>2232</v>
       </c>
       <c r="T50" s="14">
         <v>2781</v>
       </c>
       <c r="U50" s="11">
         <v>2875</v>
       </c>
       <c r="V50" s="11">
         <v>3197</v>
       </c>
       <c r="W50" s="29">
         <v>3335</v>
       </c>
       <c r="X50" s="18">
         <v>4096</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="16"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="18"/>
       <c r="V51" s="18"/>
       <c r="W51" s="19"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25">
       <c r="A52" s="60" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="60"/>
       <c r="C52" s="60"/>
       <c r="D52" s="60"/>
       <c r="E52" s="60"/>
       <c r="F52" s="60"/>
       <c r="G52" s="60"/>
       <c r="H52" s="60"/>
       <c r="I52" s="60"/>
       <c r="J52" s="60"/>
       <c r="K52" s="60"/>
       <c r="L52" s="60"/>
       <c r="M52" s="60"/>
       <c r="N52" s="60"/>
       <c r="O52" s="60"/>
       <c r="P52" s="60"/>
       <c r="Q52" s="60"/>
       <c r="R52" s="60"/>
       <c r="S52" s="60"/>
       <c r="T52" s="60"/>
       <c r="U52" s="60"/>
       <c r="V52" s="60"/>
       <c r="W52" s="60"/>
-    </row>
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X52" s="60"/>
+      <c r="Y52" s="60"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="2">
         <v>11114</v>
       </c>
       <c r="C53" s="2">
         <v>11667</v>
       </c>
       <c r="D53" s="2">
         <v>14048</v>
       </c>
       <c r="E53" s="2">
         <v>22790</v>
       </c>
       <c r="F53" s="2">
         <v>25565</v>
       </c>
       <c r="G53" s="2">
         <v>29305</v>
       </c>
       <c r="H53" s="3">
         <v>31643</v>
       </c>
       <c r="I53" s="3">
@@ -4969,51 +5067,51 @@
       <c r="Q53" s="2">
         <v>71280</v>
       </c>
       <c r="R53" s="4">
         <v>75779</v>
       </c>
       <c r="S53" s="4">
         <v>76424</v>
       </c>
       <c r="T53" s="5">
         <v>79957</v>
       </c>
       <c r="U53" s="5">
         <v>84416</v>
       </c>
       <c r="V53" s="5">
         <v>85461</v>
       </c>
       <c r="W53" s="5">
         <v>91285</v>
       </c>
       <c r="X53" s="5">
         <v>95035</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="8" t="s">
@@ -5043,51 +5141,51 @@
       <c r="Q54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S54" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T54" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U54" s="11">
         <v>6513</v>
       </c>
       <c r="V54" s="11">
         <v>6838</v>
       </c>
       <c r="W54" s="11">
         <v>6582</v>
       </c>
       <c r="X54" s="18">
         <v>6802</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="12">
         <v>335</v>
       </c>
       <c r="C55" s="12">
         <v>378</v>
       </c>
       <c r="D55" s="12">
         <v>426</v>
       </c>
       <c r="E55" s="12">
         <v>961</v>
       </c>
       <c r="F55" s="12">
         <v>1465</v>
       </c>
       <c r="G55" s="12">
         <v>1884</v>
       </c>
       <c r="H55" s="13">
         <v>1937</v>
       </c>
       <c r="I55" s="13">
@@ -5117,51 +5215,51 @@
       <c r="Q55" s="12">
         <v>5350</v>
       </c>
       <c r="R55" s="14">
         <v>5333</v>
       </c>
       <c r="S55" s="14">
         <v>4993</v>
       </c>
       <c r="T55" s="11">
         <v>5424</v>
       </c>
       <c r="U55" s="11">
         <v>5857</v>
       </c>
       <c r="V55" s="11">
         <v>5601</v>
       </c>
       <c r="W55" s="11">
         <v>6309</v>
       </c>
       <c r="X55" s="18">
         <v>6301</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="12">
         <v>357</v>
       </c>
       <c r="C56" s="12">
         <v>372</v>
       </c>
       <c r="D56" s="12">
         <v>481</v>
       </c>
       <c r="E56" s="12">
         <v>671</v>
       </c>
       <c r="F56" s="12">
         <v>775</v>
       </c>
       <c r="G56" s="12">
         <v>968</v>
       </c>
       <c r="H56" s="13">
         <v>907</v>
       </c>
       <c r="I56" s="13">
@@ -5191,51 +5289,51 @@
       <c r="Q56" s="12">
         <v>1975</v>
       </c>
       <c r="R56" s="14">
         <v>2050</v>
       </c>
       <c r="S56" s="14">
         <v>2041</v>
       </c>
       <c r="T56" s="11">
         <v>2009</v>
       </c>
       <c r="U56" s="11">
         <v>2157</v>
       </c>
       <c r="V56" s="11">
         <v>2230</v>
       </c>
       <c r="W56" s="11">
         <v>2227</v>
       </c>
       <c r="X56" s="18">
         <v>2226</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="12">
         <v>397</v>
       </c>
       <c r="C57" s="12">
         <v>323</v>
       </c>
       <c r="D57" s="12">
         <v>669</v>
       </c>
       <c r="E57" s="12">
         <v>1675</v>
       </c>
       <c r="F57" s="12">
         <v>1639</v>
       </c>
       <c r="G57" s="12">
         <v>2536</v>
       </c>
       <c r="H57" s="13">
         <v>2779</v>
       </c>
       <c r="I57" s="13">
@@ -5265,51 +5363,51 @@
       <c r="Q57" s="12">
         <v>9607</v>
       </c>
       <c r="R57" s="14">
         <v>10002</v>
       </c>
       <c r="S57" s="14">
         <v>10111</v>
       </c>
       <c r="T57" s="11">
         <v>10819</v>
       </c>
       <c r="U57" s="11">
         <v>4598</v>
       </c>
       <c r="V57" s="11">
         <v>4941</v>
       </c>
       <c r="W57" s="11">
         <v>5516</v>
       </c>
       <c r="X57" s="18">
         <v>6136</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="12">
         <v>604</v>
       </c>
       <c r="C58" s="12">
         <v>745</v>
       </c>
       <c r="D58" s="12">
         <v>990</v>
       </c>
       <c r="E58" s="12">
         <v>2104</v>
       </c>
       <c r="F58" s="12">
         <v>1419</v>
       </c>
       <c r="G58" s="12">
         <v>1916</v>
       </c>
       <c r="H58" s="13">
         <v>1839</v>
       </c>
       <c r="I58" s="13">
@@ -5339,51 +5437,51 @@
       <c r="Q58" s="12">
         <v>2781</v>
       </c>
       <c r="R58" s="14">
         <v>2923</v>
       </c>
       <c r="S58" s="14">
         <v>3123</v>
       </c>
       <c r="T58" s="11">
         <v>3401</v>
       </c>
       <c r="U58" s="11">
         <v>4061</v>
       </c>
       <c r="V58" s="11">
         <v>4050</v>
       </c>
       <c r="W58" s="11">
         <v>3954</v>
       </c>
       <c r="X58" s="18">
         <v>4274</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="12">
         <v>197</v>
       </c>
       <c r="C59" s="12">
         <v>282</v>
       </c>
       <c r="D59" s="12">
         <v>284</v>
       </c>
       <c r="E59" s="12">
         <v>655</v>
       </c>
       <c r="F59" s="12">
         <v>778</v>
       </c>
       <c r="G59" s="12">
         <v>848</v>
       </c>
       <c r="H59" s="13">
         <v>881</v>
       </c>
       <c r="I59" s="13">
@@ -5413,51 +5511,51 @@
       <c r="Q59" s="12">
         <v>1566</v>
       </c>
       <c r="R59" s="14">
         <v>1762</v>
       </c>
       <c r="S59" s="14">
         <v>1733</v>
       </c>
       <c r="T59" s="11">
         <v>1899</v>
       </c>
       <c r="U59" s="11">
         <v>2183</v>
       </c>
       <c r="V59" s="11">
         <v>2526</v>
       </c>
       <c r="W59" s="11">
         <v>2457</v>
       </c>
       <c r="X59" s="18">
         <v>2481</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="12">
         <v>371</v>
       </c>
       <c r="C60" s="12">
         <v>309</v>
       </c>
       <c r="D60" s="12">
         <v>284</v>
       </c>
       <c r="E60" s="12">
         <v>335</v>
       </c>
       <c r="F60" s="12">
         <v>543</v>
       </c>
       <c r="G60" s="12">
         <v>595</v>
       </c>
       <c r="H60" s="13">
         <v>614</v>
       </c>
       <c r="I60" s="13">
@@ -5487,51 +5585,51 @@
       <c r="Q60" s="12">
         <v>1993</v>
       </c>
       <c r="R60" s="14">
         <v>2220</v>
       </c>
       <c r="S60" s="14">
         <v>2259</v>
       </c>
       <c r="T60" s="11">
         <v>2271</v>
       </c>
       <c r="U60" s="11">
         <v>2468</v>
       </c>
       <c r="V60" s="11">
         <v>2649</v>
       </c>
       <c r="W60" s="11">
         <v>2759</v>
       </c>
       <c r="X60" s="18">
         <v>2883</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="8" t="s">
@@ -5561,51 +5659,51 @@
       <c r="Q61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S61" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T61" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U61" s="11">
         <v>6175</v>
       </c>
       <c r="V61" s="11">
         <v>5943</v>
       </c>
       <c r="W61" s="11">
         <v>7936</v>
       </c>
       <c r="X61" s="18">
         <v>8254</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="12">
         <v>840</v>
       </c>
       <c r="C62" s="12">
         <v>1086</v>
       </c>
       <c r="D62" s="12">
         <v>1598</v>
       </c>
       <c r="E62" s="12">
         <v>2631</v>
       </c>
       <c r="F62" s="12">
         <v>2850</v>
       </c>
       <c r="G62" s="12">
         <v>2921</v>
       </c>
       <c r="H62" s="13">
         <v>3230</v>
       </c>
       <c r="I62" s="13">
@@ -5635,51 +5733,51 @@
       <c r="Q62" s="12">
         <v>4539</v>
       </c>
       <c r="R62" s="14">
         <v>4680</v>
       </c>
       <c r="S62" s="14">
         <v>4620</v>
       </c>
       <c r="T62" s="11">
         <v>4591</v>
       </c>
       <c r="U62" s="11">
         <v>4090</v>
       </c>
       <c r="V62" s="11">
         <v>4393</v>
       </c>
       <c r="W62" s="11">
         <v>5245</v>
       </c>
       <c r="X62" s="18">
         <v>5289</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="12">
         <v>250</v>
       </c>
       <c r="C63" s="12">
         <v>256</v>
       </c>
       <c r="D63" s="12">
         <v>532</v>
       </c>
       <c r="E63" s="12">
         <v>791</v>
       </c>
       <c r="F63" s="12">
         <v>666</v>
       </c>
       <c r="G63" s="12">
         <v>828</v>
       </c>
       <c r="H63" s="13">
         <v>1003</v>
       </c>
       <c r="I63" s="13">
@@ -5709,51 +5807,51 @@
       <c r="Q63" s="12">
         <v>2225</v>
       </c>
       <c r="R63" s="14">
         <v>2299</v>
       </c>
       <c r="S63" s="14">
         <v>2291</v>
       </c>
       <c r="T63" s="11">
         <v>2182</v>
       </c>
       <c r="U63" s="11">
         <v>2206</v>
       </c>
       <c r="V63" s="11">
         <v>2124</v>
       </c>
       <c r="W63" s="11">
         <v>2134</v>
       </c>
       <c r="X63" s="18">
         <v>2263</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="12">
         <v>186</v>
       </c>
       <c r="C64" s="12">
         <v>191</v>
       </c>
       <c r="D64" s="12">
         <v>180</v>
       </c>
       <c r="E64" s="12">
         <v>440</v>
       </c>
       <c r="F64" s="12">
         <v>435</v>
       </c>
       <c r="G64" s="12">
         <v>461</v>
       </c>
       <c r="H64" s="13">
         <v>480</v>
       </c>
       <c r="I64" s="13">
@@ -5783,51 +5881,51 @@
       <c r="Q64" s="12">
         <v>1085</v>
       </c>
       <c r="R64" s="14">
         <v>1418</v>
       </c>
       <c r="S64" s="14">
         <v>1481</v>
       </c>
       <c r="T64" s="11">
         <v>1519</v>
       </c>
       <c r="U64" s="11">
         <v>1622</v>
       </c>
       <c r="V64" s="11">
         <v>1738</v>
       </c>
       <c r="W64" s="11">
         <v>1969</v>
       </c>
       <c r="X64" s="18">
         <v>2112</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="12">
         <v>285</v>
       </c>
       <c r="C65" s="12">
         <v>277</v>
       </c>
       <c r="D65" s="12">
         <v>486</v>
       </c>
       <c r="E65" s="12">
         <v>597</v>
       </c>
       <c r="F65" s="12">
         <v>865</v>
       </c>
       <c r="G65" s="12">
         <v>934</v>
       </c>
       <c r="H65" s="13">
         <v>1216</v>
       </c>
       <c r="I65" s="13">
@@ -5857,51 +5955,51 @@
       <c r="Q65" s="12">
         <v>2902</v>
       </c>
       <c r="R65" s="14">
         <v>3152</v>
       </c>
       <c r="S65" s="14">
         <v>3760</v>
       </c>
       <c r="T65" s="11">
         <v>3781</v>
       </c>
       <c r="U65" s="11">
         <v>3816</v>
       </c>
       <c r="V65" s="11">
         <v>4060</v>
       </c>
       <c r="W65" s="11">
         <v>4197</v>
       </c>
       <c r="X65" s="18">
         <v>4049</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="12">
         <v>614</v>
       </c>
       <c r="C66" s="12">
         <v>533</v>
       </c>
       <c r="D66" s="12">
         <v>644</v>
       </c>
       <c r="E66" s="12">
         <v>716</v>
       </c>
       <c r="F66" s="12">
         <v>1080</v>
       </c>
       <c r="G66" s="12">
         <v>1140</v>
       </c>
       <c r="H66" s="13">
         <v>1181</v>
       </c>
       <c r="I66" s="13">
@@ -5931,51 +6029,51 @@
       <c r="Q66" s="12">
         <v>1868</v>
       </c>
       <c r="R66" s="14">
         <v>2119</v>
       </c>
       <c r="S66" s="14">
         <v>1985</v>
       </c>
       <c r="T66" s="11">
         <v>2644</v>
       </c>
       <c r="U66" s="11">
         <v>3032</v>
       </c>
       <c r="V66" s="11">
         <v>3114</v>
       </c>
       <c r="W66" s="11">
         <v>3283</v>
       </c>
       <c r="X66" s="18">
         <v>3741</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="12">
         <v>314</v>
       </c>
       <c r="C67" s="12">
         <v>403</v>
       </c>
       <c r="D67" s="12">
         <v>518</v>
       </c>
       <c r="E67" s="12">
         <v>1481</v>
       </c>
       <c r="F67" s="12">
         <v>1804</v>
       </c>
       <c r="G67" s="12">
         <v>1882</v>
       </c>
       <c r="H67" s="13">
         <v>1933</v>
       </c>
       <c r="I67" s="13">
@@ -6005,51 +6103,51 @@
       <c r="Q67" s="12">
         <v>2837</v>
       </c>
       <c r="R67" s="14">
         <v>2984</v>
       </c>
       <c r="S67" s="14">
         <v>3119</v>
       </c>
       <c r="T67" s="11">
         <v>2964</v>
       </c>
       <c r="U67" s="11">
         <v>3326</v>
       </c>
       <c r="V67" s="11">
         <v>3163</v>
       </c>
       <c r="W67" s="11">
         <v>3432</v>
       </c>
       <c r="X67" s="18">
         <v>2067</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="12">
         <v>177</v>
       </c>
       <c r="C68" s="12">
         <v>152</v>
       </c>
       <c r="D68" s="12">
         <v>224</v>
       </c>
       <c r="E68" s="12">
         <v>257</v>
       </c>
       <c r="F68" s="12">
         <v>305</v>
       </c>
       <c r="G68" s="12">
         <v>342</v>
       </c>
       <c r="H68" s="13">
         <v>606</v>
       </c>
       <c r="I68" s="13">
@@ -6079,51 +6177,51 @@
       <c r="Q68" s="12">
         <v>1605</v>
       </c>
       <c r="R68" s="14">
         <v>1798</v>
       </c>
       <c r="S68" s="14">
         <v>1831</v>
       </c>
       <c r="T68" s="11">
         <v>1820</v>
       </c>
       <c r="U68" s="11">
         <v>1883</v>
       </c>
       <c r="V68" s="11">
         <v>1997</v>
       </c>
       <c r="W68" s="11">
         <v>2065</v>
       </c>
       <c r="X68" s="18">
         <v>3617</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I69" s="8" t="s">
@@ -6153,51 +6251,51 @@
       <c r="Q69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S69" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T69" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U69" s="11">
         <v>307</v>
       </c>
       <c r="V69" s="11">
         <v>252</v>
       </c>
       <c r="W69" s="11">
         <v>299</v>
       </c>
       <c r="X69" s="18">
         <v>332</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="12">
         <v>2268</v>
       </c>
       <c r="C70" s="12">
         <v>2372</v>
       </c>
       <c r="D70" s="12">
         <v>2378</v>
       </c>
       <c r="E70" s="12">
         <v>3358</v>
       </c>
       <c r="F70" s="12">
         <v>3952</v>
       </c>
       <c r="G70" s="12">
         <v>4539</v>
       </c>
       <c r="H70" s="13">
         <v>4900</v>
       </c>
       <c r="I70" s="13">
@@ -6227,51 +6325,51 @@
       <c r="Q70" s="12">
         <v>10213</v>
       </c>
       <c r="R70" s="14">
         <v>10663</v>
       </c>
       <c r="S70" s="14">
         <v>10968</v>
       </c>
       <c r="T70" s="11">
         <v>11492</v>
       </c>
       <c r="U70" s="11">
         <v>5411</v>
       </c>
       <c r="V70" s="11">
         <v>5694</v>
       </c>
       <c r="W70" s="11">
         <v>5715</v>
       </c>
       <c r="X70" s="18">
         <v>5999</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B71" s="12">
         <v>915</v>
       </c>
       <c r="C71" s="12">
         <v>1075</v>
       </c>
       <c r="D71" s="12">
         <v>1352</v>
       </c>
       <c r="E71" s="12">
         <v>1907</v>
       </c>
       <c r="F71" s="12">
         <v>2505</v>
       </c>
       <c r="G71" s="12">
         <v>2746</v>
       </c>
       <c r="H71" s="13">
         <v>3324</v>
       </c>
       <c r="I71" s="13">
@@ -6301,51 +6399,51 @@
       <c r="Q71" s="12">
         <v>8281</v>
       </c>
       <c r="R71" s="14">
         <v>8234</v>
       </c>
       <c r="S71" s="14">
         <v>8102</v>
       </c>
       <c r="T71" s="11">
         <v>8622</v>
       </c>
       <c r="U71" s="11">
         <v>8838</v>
       </c>
       <c r="V71" s="11">
         <v>9360</v>
       </c>
       <c r="W71" s="11">
         <v>10051</v>
       </c>
       <c r="X71" s="18">
         <v>9737</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B72" s="12">
         <v>3004</v>
       </c>
       <c r="C72" s="12">
         <v>2913</v>
       </c>
       <c r="D72" s="12">
         <v>3002</v>
       </c>
       <c r="E72" s="12">
         <v>4211</v>
       </c>
       <c r="F72" s="12">
         <v>4484</v>
       </c>
       <c r="G72" s="12">
         <v>4765</v>
       </c>
       <c r="H72" s="13">
         <v>4813</v>
       </c>
       <c r="I72" s="13">
@@ -6375,51 +6473,51 @@
       <c r="Q72" s="12">
         <v>10343</v>
       </c>
       <c r="R72" s="14">
         <v>11791</v>
       </c>
       <c r="S72" s="14">
         <v>11686</v>
       </c>
       <c r="T72" s="11">
         <v>11764</v>
       </c>
       <c r="U72" s="11">
         <v>13004</v>
       </c>
       <c r="V72" s="11">
         <v>11454</v>
       </c>
       <c r="W72" s="11">
         <v>11481</v>
       </c>
       <c r="X72" s="18">
         <v>12340</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I73" s="8" t="s">
@@ -6449,103 +6547,105 @@
       <c r="Q73" s="12">
         <v>2110</v>
       </c>
       <c r="R73" s="14">
         <v>2351</v>
       </c>
       <c r="S73" s="14">
         <v>2321</v>
       </c>
       <c r="T73" s="11">
         <v>2755</v>
       </c>
       <c r="U73" s="11">
         <v>2869</v>
       </c>
       <c r="V73" s="11">
         <v>3334</v>
       </c>
       <c r="W73" s="11">
         <v>3674</v>
       </c>
       <c r="X73" s="11">
         <v>4132</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="16"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="8"/>
       <c r="J74" s="8"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="18"/>
       <c r="U74" s="18"/>
       <c r="V74" s="18"/>
       <c r="W74" s="19"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25">
       <c r="A75" s="60" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="60"/>
       <c r="C75" s="60"/>
       <c r="D75" s="60"/>
       <c r="E75" s="60"/>
       <c r="F75" s="60"/>
       <c r="G75" s="60"/>
       <c r="H75" s="60"/>
       <c r="I75" s="60"/>
       <c r="J75" s="60"/>
       <c r="K75" s="60"/>
       <c r="L75" s="60"/>
       <c r="M75" s="60"/>
       <c r="N75" s="60"/>
       <c r="O75" s="60"/>
       <c r="P75" s="60"/>
       <c r="Q75" s="60"/>
       <c r="R75" s="60"/>
       <c r="S75" s="60"/>
       <c r="T75" s="60"/>
       <c r="U75" s="60"/>
       <c r="V75" s="60"/>
       <c r="W75" s="60"/>
-    </row>
-    <row r="76" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X75" s="60"/>
+      <c r="Y75" s="60"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="2">
         <v>11104</v>
       </c>
       <c r="C76" s="2">
         <v>12196</v>
       </c>
       <c r="D76" s="2">
         <v>15515</v>
       </c>
       <c r="E76" s="2">
         <v>23782</v>
       </c>
       <c r="F76" s="2">
         <v>26225</v>
       </c>
       <c r="G76" s="2">
         <v>29504</v>
       </c>
       <c r="H76" s="3">
         <v>30858</v>
       </c>
       <c r="I76" s="3">
@@ -6575,51 +6675,51 @@
       <c r="Q76" s="4">
         <v>71858</v>
       </c>
       <c r="R76" s="4">
         <v>75913</v>
       </c>
       <c r="S76" s="4">
         <v>77131</v>
       </c>
       <c r="T76" s="5">
         <v>79820</v>
       </c>
       <c r="U76" s="5">
         <v>84184</v>
       </c>
       <c r="V76" s="5">
         <v>85512</v>
       </c>
       <c r="W76" s="5">
         <v>91849</v>
       </c>
       <c r="X76" s="58">
         <v>94523</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I77" s="8" t="s">
@@ -6649,51 +6749,51 @@
       <c r="Q77" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R77" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S77" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T77" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U77" s="11">
         <v>6523</v>
       </c>
       <c r="V77" s="11">
         <v>6675</v>
       </c>
       <c r="W77" s="11">
         <v>6557</v>
       </c>
       <c r="X77" s="58">
         <v>6723</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="12">
         <v>347</v>
       </c>
       <c r="C78" s="12">
         <v>469</v>
       </c>
       <c r="D78" s="12">
         <v>477</v>
       </c>
       <c r="E78" s="12">
         <v>1200</v>
       </c>
       <c r="F78" s="12">
         <v>1601</v>
       </c>
       <c r="G78" s="12">
         <v>1880</v>
       </c>
       <c r="H78" s="13">
         <v>1974</v>
       </c>
       <c r="I78" s="13">
@@ -6723,51 +6823,51 @@
       <c r="Q78" s="14">
         <v>4938</v>
       </c>
       <c r="R78" s="14">
         <v>5221</v>
       </c>
       <c r="S78" s="14">
         <v>4955</v>
       </c>
       <c r="T78" s="11">
         <v>5441</v>
       </c>
       <c r="U78" s="11">
         <v>5577</v>
       </c>
       <c r="V78" s="11">
         <v>5584</v>
       </c>
       <c r="W78" s="11">
         <v>6291</v>
       </c>
       <c r="X78" s="58">
         <v>6159</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="12">
         <v>357</v>
       </c>
       <c r="C79" s="12">
         <v>373</v>
       </c>
       <c r="D79" s="12">
         <v>602</v>
       </c>
       <c r="E79" s="12">
         <v>768</v>
       </c>
       <c r="F79" s="12">
         <v>791</v>
       </c>
       <c r="G79" s="12">
         <v>902</v>
       </c>
       <c r="H79" s="13">
         <v>938</v>
       </c>
       <c r="I79" s="13">
@@ -6797,51 +6897,51 @@
       <c r="Q79" s="14">
         <v>1961</v>
       </c>
       <c r="R79" s="14">
         <v>2052</v>
       </c>
       <c r="S79" s="14">
         <v>2010</v>
       </c>
       <c r="T79" s="11">
         <v>2088</v>
       </c>
       <c r="U79" s="11">
         <v>2158</v>
       </c>
       <c r="V79" s="11">
         <v>2205</v>
       </c>
       <c r="W79" s="11">
         <v>2210</v>
       </c>
       <c r="X79" s="58">
         <v>2249</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="12">
         <v>397</v>
       </c>
       <c r="C80" s="12">
         <v>489</v>
       </c>
       <c r="D80" s="12">
         <v>574</v>
       </c>
       <c r="E80" s="12">
         <v>1748</v>
       </c>
       <c r="F80" s="12">
         <v>1639</v>
       </c>
       <c r="G80" s="12">
         <v>2615</v>
       </c>
       <c r="H80" s="13">
         <v>2042</v>
       </c>
       <c r="I80" s="13">
@@ -6871,51 +6971,51 @@
       <c r="Q80" s="14">
         <v>9544</v>
       </c>
       <c r="R80" s="14">
         <v>9941</v>
       </c>
       <c r="S80" s="14">
         <v>10284</v>
       </c>
       <c r="T80" s="11">
         <v>10436</v>
       </c>
       <c r="U80" s="11">
         <v>4577</v>
       </c>
       <c r="V80" s="11">
         <v>5234</v>
       </c>
       <c r="W80" s="11">
         <v>5682</v>
       </c>
       <c r="X80" s="58">
         <v>6118</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="12">
         <v>608</v>
       </c>
       <c r="C81" s="12">
         <v>754</v>
       </c>
       <c r="D81" s="12">
         <v>990</v>
       </c>
       <c r="E81" s="12">
         <v>2259</v>
       </c>
       <c r="F81" s="12">
         <v>1589</v>
       </c>
       <c r="G81" s="12">
         <v>1916</v>
       </c>
       <c r="H81" s="13">
         <v>2065</v>
       </c>
       <c r="I81" s="13">
@@ -6945,51 +7045,51 @@
       <c r="Q81" s="14">
         <v>2717</v>
       </c>
       <c r="R81" s="14">
         <v>2977</v>
       </c>
       <c r="S81" s="14">
         <v>3216</v>
       </c>
       <c r="T81" s="11">
         <v>3426</v>
       </c>
       <c r="U81" s="11">
         <v>4156</v>
       </c>
       <c r="V81" s="11">
         <v>4051</v>
       </c>
       <c r="W81" s="11">
         <v>4133</v>
       </c>
       <c r="X81" s="58">
         <v>4335</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="12">
         <v>190</v>
       </c>
       <c r="C82" s="12">
         <v>316</v>
       </c>
       <c r="D82" s="12">
         <v>403</v>
       </c>
       <c r="E82" s="12">
         <v>667</v>
       </c>
       <c r="F82" s="12">
         <v>825</v>
       </c>
       <c r="G82" s="12">
         <v>868</v>
       </c>
       <c r="H82" s="13">
         <v>886</v>
       </c>
       <c r="I82" s="13">
@@ -7019,51 +7119,51 @@
       <c r="Q82" s="14">
         <v>1629</v>
       </c>
       <c r="R82" s="14">
         <v>1700</v>
       </c>
       <c r="S82" s="14">
         <v>1751</v>
       </c>
       <c r="T82" s="11">
         <v>2014</v>
       </c>
       <c r="U82" s="11">
         <v>2208</v>
       </c>
       <c r="V82" s="11">
         <v>2430</v>
       </c>
       <c r="W82" s="11">
         <v>2520</v>
       </c>
       <c r="X82" s="58">
         <v>2536</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="12">
         <v>360</v>
       </c>
       <c r="C83" s="12">
         <v>307</v>
       </c>
       <c r="D83" s="12">
         <v>284</v>
       </c>
       <c r="E83" s="12">
         <v>335</v>
       </c>
       <c r="F83" s="12">
         <v>569</v>
       </c>
       <c r="G83" s="12">
         <v>578</v>
       </c>
       <c r="H83" s="13">
         <v>550</v>
       </c>
       <c r="I83" s="13">
@@ -7093,51 +7193,51 @@
       <c r="Q83" s="14">
         <v>1997</v>
       </c>
       <c r="R83" s="14">
         <v>2215</v>
       </c>
       <c r="S83" s="14">
         <v>2295</v>
       </c>
       <c r="T83" s="11">
         <v>2323</v>
       </c>
       <c r="U83" s="11">
         <v>2556</v>
       </c>
       <c r="V83" s="11">
         <v>2625</v>
       </c>
       <c r="W83" s="11">
         <v>2701</v>
       </c>
       <c r="X83" s="58">
         <v>2870</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="8" t="s">
@@ -7167,51 +7267,51 @@
       <c r="Q84" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R84" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S84" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T84" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U84" s="11">
         <v>6098</v>
       </c>
       <c r="V84" s="11">
         <v>6013</v>
       </c>
       <c r="W84" s="11">
         <v>7704</v>
       </c>
       <c r="X84" s="58">
         <v>7745</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="12">
         <v>860</v>
       </c>
       <c r="C85" s="12">
         <v>1151</v>
       </c>
       <c r="D85" s="12">
         <v>1762</v>
       </c>
       <c r="E85" s="12">
         <v>2729</v>
       </c>
       <c r="F85" s="12">
         <v>2876</v>
       </c>
       <c r="G85" s="12">
         <v>2903</v>
       </c>
       <c r="H85" s="13">
         <v>3053</v>
       </c>
       <c r="I85" s="13">
@@ -7241,51 +7341,51 @@
       <c r="Q85" s="14">
         <v>4660</v>
       </c>
       <c r="R85" s="14">
         <v>4624</v>
       </c>
       <c r="S85" s="14">
         <v>4645</v>
       </c>
       <c r="T85" s="11">
         <v>4502</v>
       </c>
       <c r="U85" s="11">
         <v>4257</v>
       </c>
       <c r="V85" s="11">
         <v>4425</v>
       </c>
       <c r="W85" s="11">
         <v>5127</v>
       </c>
       <c r="X85" s="58">
         <v>5154</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="12">
         <v>252</v>
       </c>
       <c r="C86" s="12">
         <v>256</v>
       </c>
       <c r="D86" s="12">
         <v>570</v>
       </c>
       <c r="E86" s="12">
         <v>807</v>
       </c>
       <c r="F86" s="12">
         <v>730</v>
       </c>
       <c r="G86" s="12">
         <v>851</v>
       </c>
       <c r="H86" s="13">
         <v>934</v>
       </c>
       <c r="I86" s="13">
@@ -7315,51 +7415,51 @@
       <c r="Q86" s="14">
         <v>2190</v>
       </c>
       <c r="R86" s="14">
         <v>2295</v>
       </c>
       <c r="S86" s="14">
         <v>2287</v>
       </c>
       <c r="T86" s="11">
         <v>2213</v>
       </c>
       <c r="U86" s="11">
         <v>2184</v>
       </c>
       <c r="V86" s="11">
         <v>2111</v>
       </c>
       <c r="W86" s="11">
         <v>2227</v>
       </c>
       <c r="X86" s="58">
         <v>2275</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="12">
         <v>186</v>
       </c>
       <c r="C87" s="12">
         <v>206</v>
       </c>
       <c r="D87" s="12">
         <v>180</v>
       </c>
       <c r="E87" s="12">
         <v>445</v>
       </c>
       <c r="F87" s="12">
         <v>450</v>
       </c>
       <c r="G87" s="12">
         <v>461</v>
       </c>
       <c r="H87" s="13">
         <v>502</v>
       </c>
       <c r="I87" s="13">
@@ -7389,51 +7489,51 @@
       <c r="Q87" s="14">
         <v>1171</v>
       </c>
       <c r="R87" s="14">
         <v>1448</v>
       </c>
       <c r="S87" s="14">
         <v>1477</v>
       </c>
       <c r="T87" s="11">
         <v>1522</v>
       </c>
       <c r="U87" s="11">
         <v>1631</v>
       </c>
       <c r="V87" s="11">
         <v>1769</v>
       </c>
       <c r="W87" s="11">
         <v>1993</v>
       </c>
       <c r="X87" s="58">
         <v>2119</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="12">
         <v>285</v>
       </c>
       <c r="C88" s="12">
         <v>327</v>
       </c>
       <c r="D88" s="12">
         <v>540</v>
       </c>
       <c r="E88" s="12">
         <v>597</v>
       </c>
       <c r="F88" s="12">
         <v>907</v>
       </c>
       <c r="G88" s="12">
         <v>934</v>
       </c>
       <c r="H88" s="13">
         <v>1146</v>
       </c>
       <c r="I88" s="13">
@@ -7463,51 +7563,51 @@
       <c r="Q88" s="14">
         <v>2962</v>
       </c>
       <c r="R88" s="14">
         <v>3226</v>
       </c>
       <c r="S88" s="14">
         <v>3672</v>
       </c>
       <c r="T88" s="11">
         <v>3785</v>
       </c>
       <c r="U88" s="11">
         <v>3812</v>
       </c>
       <c r="V88" s="11">
         <v>4066</v>
       </c>
       <c r="W88" s="11">
         <v>4174</v>
       </c>
       <c r="X88" s="58">
         <v>4055</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B89" s="12">
         <v>614</v>
       </c>
       <c r="C89" s="12">
         <v>533</v>
       </c>
       <c r="D89" s="12">
         <v>675</v>
       </c>
       <c r="E89" s="12">
         <v>824</v>
       </c>
       <c r="F89" s="12">
         <v>1086</v>
       </c>
       <c r="G89" s="12">
         <v>1145</v>
       </c>
       <c r="H89" s="13">
         <v>1200</v>
       </c>
       <c r="I89" s="13">
@@ -7537,51 +7637,51 @@
       <c r="Q89" s="14">
         <v>1901</v>
       </c>
       <c r="R89" s="14">
         <v>2092</v>
       </c>
       <c r="S89" s="14">
         <v>2067</v>
       </c>
       <c r="T89" s="11">
         <v>2727</v>
       </c>
       <c r="U89" s="11">
         <v>2943</v>
       </c>
       <c r="V89" s="11">
         <v>3100</v>
       </c>
       <c r="W89" s="11">
         <v>3463</v>
       </c>
       <c r="X89" s="58">
         <v>3709</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="12">
         <v>325</v>
       </c>
       <c r="C90" s="12">
         <v>453</v>
       </c>
       <c r="D90" s="12">
         <v>1250</v>
       </c>
       <c r="E90" s="12">
         <v>1582</v>
       </c>
       <c r="F90" s="12">
         <v>1804</v>
       </c>
       <c r="G90" s="12">
         <v>1822</v>
       </c>
       <c r="H90" s="13">
         <v>1905</v>
       </c>
       <c r="I90" s="13">
@@ -7611,51 +7711,51 @@
       <c r="Q90" s="14">
         <v>2792</v>
       </c>
       <c r="R90" s="14">
         <v>3058</v>
       </c>
       <c r="S90" s="14">
         <v>3090</v>
       </c>
       <c r="T90" s="11">
         <v>3096</v>
       </c>
       <c r="U90" s="11">
         <v>3325</v>
       </c>
       <c r="V90" s="11">
         <v>3114</v>
       </c>
       <c r="W90" s="11">
         <v>3389</v>
       </c>
       <c r="X90" s="58">
         <v>2083</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="12">
         <v>177</v>
       </c>
       <c r="C91" s="12">
         <v>176</v>
       </c>
       <c r="D91" s="12">
         <v>230</v>
       </c>
       <c r="E91" s="12">
         <v>266</v>
       </c>
       <c r="F91" s="12">
         <v>306</v>
       </c>
       <c r="G91" s="12">
         <v>341</v>
       </c>
       <c r="H91" s="13">
         <v>477</v>
       </c>
       <c r="I91" s="13">
@@ -7685,51 +7785,51 @@
       <c r="Q91" s="14">
         <v>1649</v>
       </c>
       <c r="R91" s="14">
         <v>1799</v>
       </c>
       <c r="S91" s="14">
         <v>1824</v>
       </c>
       <c r="T91" s="11">
         <v>1828</v>
       </c>
       <c r="U91" s="11">
         <v>1944</v>
       </c>
       <c r="V91" s="11">
         <v>1998</v>
       </c>
       <c r="W91" s="11">
         <v>2084</v>
       </c>
       <c r="X91" s="58">
         <v>3668</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>20</v>
       </c>
       <c r="I92" s="8" t="s">
@@ -7759,51 +7859,51 @@
       <c r="Q92" s="9" t="s">
         <v>20</v>
       </c>
       <c r="R92" s="9" t="s">
         <v>20</v>
       </c>
       <c r="S92" s="9" t="s">
         <v>20</v>
       </c>
       <c r="T92" s="15" t="s">
         <v>20</v>
       </c>
       <c r="U92" s="11">
         <v>262</v>
       </c>
       <c r="V92" s="11">
         <v>276</v>
       </c>
       <c r="W92" s="11">
         <v>308</v>
       </c>
       <c r="X92" s="58">
         <v>342</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="12">
         <v>2214</v>
       </c>
       <c r="C93" s="12">
         <v>2358</v>
       </c>
       <c r="D93" s="12">
         <v>2553</v>
       </c>
       <c r="E93" s="12">
         <v>3313</v>
       </c>
       <c r="F93" s="12">
         <v>4034</v>
       </c>
       <c r="G93" s="12">
         <v>4602</v>
       </c>
       <c r="H93" s="13">
         <v>4817</v>
       </c>
       <c r="I93" s="13">
@@ -7833,51 +7933,51 @@
       <c r="Q93" s="14">
         <v>10220</v>
       </c>
       <c r="R93" s="14">
         <v>10743</v>
       </c>
       <c r="S93" s="14">
         <v>10919</v>
       </c>
       <c r="T93" s="11">
         <v>11245</v>
       </c>
       <c r="U93" s="11">
         <v>5538</v>
       </c>
       <c r="V93" s="11">
         <v>5704</v>
       </c>
       <c r="W93" s="11">
         <v>5764</v>
       </c>
       <c r="X93" s="58">
         <v>6050</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B94" s="12">
         <v>928</v>
       </c>
       <c r="C94" s="12">
         <v>1083</v>
       </c>
       <c r="D94" s="12">
         <v>1381</v>
       </c>
       <c r="E94" s="12">
         <v>2069</v>
       </c>
       <c r="F94" s="12">
         <v>2648</v>
       </c>
       <c r="G94" s="12">
         <v>2844</v>
       </c>
       <c r="H94" s="13">
         <v>3324</v>
       </c>
       <c r="I94" s="13">
@@ -7907,51 +8007,51 @@
       <c r="Q94" s="14">
         <v>8419</v>
       </c>
       <c r="R94" s="14">
         <v>8253</v>
       </c>
       <c r="S94" s="14">
         <v>8338</v>
       </c>
       <c r="T94" s="11">
         <v>8517</v>
       </c>
       <c r="U94" s="11">
         <v>8797</v>
       </c>
       <c r="V94" s="11">
         <v>9439</v>
       </c>
       <c r="W94" s="11">
         <v>9922</v>
       </c>
       <c r="X94" s="58">
         <v>9675</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B95" s="12">
         <v>3004</v>
       </c>
       <c r="C95" s="12">
         <v>2945</v>
       </c>
       <c r="D95" s="12">
         <v>3044</v>
       </c>
       <c r="E95" s="12">
         <v>4173</v>
       </c>
       <c r="F95" s="12">
         <v>4370</v>
       </c>
       <c r="G95" s="12">
         <v>4842</v>
       </c>
       <c r="H95" s="13">
         <v>5045</v>
       </c>
       <c r="I95" s="13">
@@ -7981,51 +8081,51 @@
       <c r="Q95" s="14">
         <v>10883</v>
       </c>
       <c r="R95" s="14">
         <v>11828</v>
       </c>
       <c r="S95" s="14">
         <v>11924</v>
       </c>
       <c r="T95" s="11">
         <v>11830</v>
       </c>
       <c r="U95" s="11">
         <v>12832</v>
       </c>
       <c r="V95" s="11">
         <v>11388</v>
       </c>
       <c r="W95" s="11">
         <v>12130</v>
       </c>
       <c r="X95" s="58">
         <v>12512</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="E96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="F96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H96" s="23" t="s">
         <v>20</v>
       </c>
       <c r="I96" s="24" t="s">
@@ -8054,263 +8154,264 @@
       </c>
       <c r="Q96" s="26">
         <v>2225</v>
       </c>
       <c r="R96" s="26">
         <v>2441</v>
       </c>
       <c r="S96" s="26">
         <v>2377</v>
       </c>
       <c r="T96" s="27">
         <v>2827</v>
       </c>
       <c r="U96" s="27">
         <v>2806</v>
       </c>
       <c r="V96" s="27">
         <v>3305</v>
       </c>
       <c r="W96" s="27">
         <v>3470</v>
       </c>
       <c r="X96" s="59">
         <v>4146</v>
       </c>
-    </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="Y96" s="64"/>
+    </row>
+    <row r="97" spans="1:23">
       <c r="A97" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B97" s="19"/>
       <c r="C97" s="19"/>
       <c r="D97" s="19"/>
       <c r="E97" s="19"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="19"/>
       <c r="J97" s="19"/>
       <c r="K97" s="19"/>
       <c r="L97" s="19"/>
       <c r="M97" s="19"/>
       <c r="N97" s="19"/>
       <c r="O97" s="19"/>
       <c r="P97" s="19"/>
       <c r="Q97" s="19"/>
       <c r="R97" s="19"/>
       <c r="S97" s="19"/>
       <c r="T97" s="19"/>
       <c r="U97" s="19"/>
       <c r="V97" s="19"/>
       <c r="W97" s="19"/>
     </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:23">
       <c r="A98" s="19"/>
       <c r="B98" s="19"/>
       <c r="C98" s="19"/>
       <c r="D98" s="19"/>
       <c r="E98" s="19"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
       <c r="N98" s="19"/>
       <c r="O98" s="19"/>
       <c r="P98" s="19"/>
       <c r="Q98" s="19"/>
       <c r="R98" s="19"/>
       <c r="S98" s="19"/>
       <c r="T98" s="19"/>
       <c r="U98" s="19"/>
       <c r="V98" s="19"/>
       <c r="W98" s="19"/>
     </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:23">
       <c r="A99" s="19"/>
       <c r="B99" s="19"/>
       <c r="C99" s="19"/>
       <c r="D99" s="19"/>
       <c r="E99" s="19"/>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
       <c r="I99" s="19"/>
       <c r="J99" s="19"/>
       <c r="K99" s="19"/>
       <c r="L99" s="19"/>
       <c r="M99" s="19"/>
       <c r="N99" s="19"/>
       <c r="O99" s="19"/>
       <c r="P99" s="19"/>
       <c r="Q99" s="19"/>
       <c r="R99" s="19"/>
       <c r="S99" s="19"/>
       <c r="T99" s="19"/>
       <c r="U99" s="19"/>
       <c r="V99" s="19"/>
       <c r="W99" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:W4"/>
     <mergeCell ref="A6:W6"/>
-    <mergeCell ref="A29:W29"/>
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2AD0BDF-7DAF-427A-886D-D0832B79BF40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3A0BBF4-C32D-4832-A75E-3FC0E82A1A02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2AD0BDF-7DAF-427A-886D-D0832B79BF40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>