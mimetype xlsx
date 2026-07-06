--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -9,76 +9,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -310,64 +310,67 @@
     <t>Қаржаубай Әділбек Тұмарбекұлы</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749329</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Количество мест размещения (гостиницы, мотели, кемпинги, туристские базы, гостевые дома, дома отдыха, пансионаты и другие здания и сооружения, используемые для проживания туристов и их обслуживания).</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=</t>
   </si>
   <si>
     <t>221202 Количество мест размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -450,72 +453,84 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -536,98 +551,106 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -682,79 +705,79 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -787,64 +810,75 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1195,551 +1229,551 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="57" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="74">
         <v>221202</v>
       </c>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="57" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="74" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="57" t="s">
         <v>58</v>
       </c>
       <c r="B3" s="74" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="59" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="74" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="74" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="58"/>
       <c r="D5" s="58"/>
       <c r="E5" s="58"/>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="58"/>
     </row>
-    <row r="6" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" ht="25.5">
       <c r="A6" s="57" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="74" t="s">
         <v>89</v>
       </c>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="57" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="74" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="58"/>
       <c r="D7" s="58"/>
       <c r="E7" s="58"/>
       <c r="F7" s="58"/>
       <c r="G7" s="58"/>
       <c r="H7" s="58"/>
       <c r="I7" s="58"/>
       <c r="J7" s="58"/>
       <c r="K7" s="58"/>
       <c r="L7" s="58"/>
       <c r="M7" s="58"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="57" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="74" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="58"/>
       <c r="D8" s="58"/>
       <c r="E8" s="58"/>
       <c r="F8" s="58"/>
       <c r="G8" s="58"/>
       <c r="H8" s="58"/>
       <c r="I8" s="58"/>
       <c r="J8" s="58"/>
       <c r="K8" s="58"/>
       <c r="L8" s="58"/>
       <c r="M8" s="58"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="57" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="58"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="74" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="58"/>
       <c r="D10" s="58"/>
       <c r="E10" s="58"/>
       <c r="F10" s="58"/>
       <c r="G10" s="58"/>
       <c r="H10" s="58"/>
       <c r="I10" s="58"/>
       <c r="J10" s="58"/>
       <c r="K10" s="58"/>
       <c r="L10" s="58"/>
       <c r="M10" s="60"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="57" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="61" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="58"/>
       <c r="D11" s="58"/>
       <c r="E11" s="58"/>
       <c r="F11" s="58"/>
       <c r="G11" s="58"/>
       <c r="H11" s="58"/>
       <c r="I11" s="58"/>
       <c r="J11" s="58"/>
       <c r="K11" s="58"/>
       <c r="L11" s="58"/>
       <c r="M11" s="60"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="60"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="62" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="58"/>
       <c r="D13" s="58"/>
       <c r="E13" s="58"/>
       <c r="F13" s="58"/>
       <c r="G13" s="58"/>
       <c r="H13" s="58"/>
       <c r="I13" s="58"/>
       <c r="J13" s="58"/>
       <c r="K13" s="58"/>
       <c r="L13" s="58"/>
       <c r="M13" s="60"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="62" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="68" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="60"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="70">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="M15" s="64"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B16" s="70">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="M16" s="65"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="57" t="s">
         <v>80</v>
       </c>
       <c r="B17" s="71" t="s">
         <v>81</v>
       </c>
       <c r="M17" s="64"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="57" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="71" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="65"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="57" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>85</v>
       </c>
       <c r="M19" s="64"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="73" t="s">
         <v>87</v>
       </c>
       <c r="M20" s="65"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="66"/>
       <c r="B21" s="67"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="65"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="64"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="65"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="64"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="53"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="54" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="54" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="54" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="54" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="54" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="54"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="55" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="54"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="54"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="56" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView topLeftCell="L70" workbookViewId="0">
-      <selection activeCell="T104" sqref="T104"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Y7" sqref="Y7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="42" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="42" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
       <c r="A3" s="78" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="78"/>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="K3" s="78"/>
       <c r="L3" s="78"/>
       <c r="M3" s="78"/>
       <c r="N3" s="78"/>
       <c r="O3" s="78"/>
       <c r="P3" s="78"/>
       <c r="Q3" s="78"/>
       <c r="R3" s="78"/>
       <c r="S3" s="78"/>
       <c r="T3" s="78"/>
       <c r="U3" s="78"/>
       <c r="V3" s="78"/>
       <c r="W3" s="78"/>
-      <c r="X3" s="1"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+    </row>
+    <row r="4" spans="1:25">
       <c r="A4" s="79" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="79"/>
       <c r="C4" s="79"/>
       <c r="D4" s="79"/>
       <c r="E4" s="79"/>
       <c r="F4" s="79"/>
       <c r="G4" s="79"/>
       <c r="H4" s="79"/>
       <c r="I4" s="79"/>
       <c r="J4" s="79"/>
       <c r="K4" s="79"/>
       <c r="L4" s="79"/>
       <c r="M4" s="79"/>
       <c r="N4" s="79"/>
       <c r="O4" s="79"/>
       <c r="P4" s="79"/>
       <c r="Q4" s="79"/>
       <c r="R4" s="79"/>
       <c r="S4" s="79"/>
       <c r="T4" s="79"/>
       <c r="U4" s="79"/>
       <c r="V4" s="79"/>
       <c r="W4" s="79"/>
-      <c r="X4" s="1"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X4" s="79"/>
+      <c r="Y4" s="79"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="3"/>
       <c r="B5" s="49">
         <v>2003</v>
       </c>
       <c r="C5" s="49">
         <v>2004</v>
       </c>
       <c r="D5" s="49">
         <v>2005</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="49" t="s">
         <v>26</v>
       </c>
@@ -1766,82 +1800,84 @@
       </c>
       <c r="Q5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="49" t="s">
         <v>35</v>
       </c>
       <c r="S5" s="49" t="s">
         <v>36</v>
       </c>
       <c r="T5" s="49" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="49" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="49" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="Y5" s="1"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y5" s="49" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="80"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="B6" s="81"/>
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>209</v>
       </c>
       <c r="C7" s="5">
         <v>239</v>
       </c>
       <c r="D7" s="5">
         <v>269</v>
       </c>
       <c r="E7" s="6">
         <v>655</v>
       </c>
       <c r="F7" s="6">
         <v>735</v>
       </c>
       <c r="G7" s="6">
         <v>900</v>
       </c>
       <c r="H7" s="6">
         <v>1040</v>
       </c>
       <c r="I7" s="7">
@@ -1870,53 +1906,55 @@
       </c>
       <c r="Q7" s="6">
         <v>3058</v>
       </c>
       <c r="R7" s="9">
         <v>3449</v>
       </c>
       <c r="S7" s="9">
         <v>3484</v>
       </c>
       <c r="T7" s="9">
         <v>3539</v>
       </c>
       <c r="U7" s="10">
         <v>3756</v>
       </c>
       <c r="V7" s="10">
         <v>3848</v>
       </c>
       <c r="W7" s="10">
         <v>4004</v>
       </c>
       <c r="X7" s="10">
         <v>4313</v>
       </c>
-      <c r="Y7" s="1"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y7" s="84">
+        <v>4505</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -1945,53 +1983,55 @@
       </c>
       <c r="Q8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="T8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="V8" s="16">
         <v>319</v>
       </c>
       <c r="W8" s="16">
         <v>313</v>
       </c>
       <c r="X8" s="51">
         <v>328</v>
       </c>
-      <c r="Y8" s="1"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y8" s="83">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="17">
         <v>6</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>11</v>
       </c>
       <c r="E9" s="18">
         <v>51</v>
       </c>
       <c r="F9" s="18">
         <v>68</v>
       </c>
       <c r="G9" s="18">
         <v>89</v>
       </c>
       <c r="H9" s="18">
         <v>96</v>
       </c>
       <c r="I9" s="19">
@@ -2020,53 +2060,55 @@
       </c>
       <c r="Q9" s="18">
         <v>275</v>
       </c>
       <c r="R9" s="21">
         <v>375</v>
       </c>
       <c r="S9" s="21">
         <v>298</v>
       </c>
       <c r="T9" s="21">
         <v>319</v>
       </c>
       <c r="U9" s="16">
         <v>348</v>
       </c>
       <c r="V9" s="16">
         <v>326</v>
       </c>
       <c r="W9" s="16">
         <v>350</v>
       </c>
       <c r="X9" s="51">
         <v>374</v>
       </c>
-      <c r="Y9" s="1"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y9" s="83">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="17">
         <v>4</v>
       </c>
       <c r="C10" s="17">
         <v>5</v>
       </c>
       <c r="D10" s="17">
         <v>6</v>
       </c>
       <c r="E10" s="18">
         <v>31</v>
       </c>
       <c r="F10" s="18">
         <v>35</v>
       </c>
       <c r="G10" s="18">
         <v>35</v>
       </c>
       <c r="H10" s="18">
         <v>38</v>
       </c>
       <c r="I10" s="19">
@@ -2095,53 +2137,55 @@
       </c>
       <c r="Q10" s="18">
         <v>101</v>
       </c>
       <c r="R10" s="21">
         <v>96</v>
       </c>
       <c r="S10" s="21">
         <v>103</v>
       </c>
       <c r="T10" s="21">
         <v>97</v>
       </c>
       <c r="U10" s="16">
         <v>101</v>
       </c>
       <c r="V10" s="16">
         <v>100</v>
       </c>
       <c r="W10" s="16">
         <v>102</v>
       </c>
       <c r="X10" s="51">
         <v>101</v>
       </c>
-      <c r="Y10" s="1"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y10" s="83">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="17">
         <v>11</v>
       </c>
       <c r="C11" s="17">
         <v>9</v>
       </c>
       <c r="D11" s="17">
         <v>14</v>
       </c>
       <c r="E11" s="18">
         <v>51</v>
       </c>
       <c r="F11" s="18">
         <v>50</v>
       </c>
       <c r="G11" s="18">
         <v>63</v>
       </c>
       <c r="H11" s="18">
         <v>141</v>
       </c>
       <c r="I11" s="19">
@@ -2170,53 +2214,55 @@
       </c>
       <c r="Q11" s="18">
         <v>454</v>
       </c>
       <c r="R11" s="21">
         <v>533</v>
       </c>
       <c r="S11" s="21">
         <v>531</v>
       </c>
       <c r="T11" s="21">
         <v>532</v>
       </c>
       <c r="U11" s="16">
         <v>556</v>
       </c>
       <c r="V11" s="16">
         <v>235</v>
       </c>
       <c r="W11" s="16">
         <v>257</v>
       </c>
       <c r="X11" s="51">
         <v>270</v>
       </c>
-      <c r="Y11" s="1"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y11" s="83">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>19</v>
       </c>
       <c r="C12" s="17">
         <v>28</v>
       </c>
       <c r="D12" s="17">
         <v>32</v>
       </c>
       <c r="E12" s="18">
         <v>54</v>
       </c>
       <c r="F12" s="18">
         <v>25</v>
       </c>
       <c r="G12" s="18">
         <v>40</v>
       </c>
       <c r="H12" s="18">
         <v>39</v>
       </c>
       <c r="I12" s="19">
@@ -2245,53 +2291,55 @@
       </c>
       <c r="Q12" s="18">
         <v>90</v>
       </c>
       <c r="R12" s="21">
         <v>90</v>
       </c>
       <c r="S12" s="21">
         <v>99</v>
       </c>
       <c r="T12" s="21">
         <v>99</v>
       </c>
       <c r="U12" s="16">
         <v>111</v>
       </c>
       <c r="V12" s="16">
         <v>125</v>
       </c>
       <c r="W12" s="16">
         <v>127</v>
       </c>
       <c r="X12" s="51">
         <v>132</v>
       </c>
-      <c r="Y12" s="1"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y12" s="83">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="17">
         <v>4</v>
       </c>
       <c r="C13" s="17">
         <v>3</v>
       </c>
       <c r="D13" s="17">
         <v>6</v>
       </c>
       <c r="E13" s="18">
         <v>15</v>
       </c>
       <c r="F13" s="18">
         <v>16</v>
       </c>
       <c r="G13" s="18">
         <v>21</v>
       </c>
       <c r="H13" s="18">
         <v>23</v>
       </c>
       <c r="I13" s="19">
@@ -2320,53 +2368,55 @@
       </c>
       <c r="Q13" s="18">
         <v>77</v>
       </c>
       <c r="R13" s="21">
         <v>65</v>
       </c>
       <c r="S13" s="21">
         <v>68</v>
       </c>
       <c r="T13" s="21">
         <v>75</v>
       </c>
       <c r="U13" s="16">
         <v>76</v>
       </c>
       <c r="V13" s="16">
         <v>84</v>
       </c>
       <c r="W13" s="16">
         <v>95</v>
       </c>
       <c r="X13" s="51">
         <v>100</v>
       </c>
-      <c r="Y13" s="1"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y13" s="83">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="17">
         <v>8</v>
       </c>
       <c r="C14" s="17">
         <v>11</v>
       </c>
       <c r="D14" s="17">
         <v>10</v>
       </c>
       <c r="E14" s="18">
         <v>20</v>
       </c>
       <c r="F14" s="18">
         <v>22</v>
       </c>
       <c r="G14" s="18">
         <v>41</v>
       </c>
       <c r="H14" s="18">
         <v>42</v>
       </c>
       <c r="I14" s="19">
@@ -2395,53 +2445,55 @@
       </c>
       <c r="Q14" s="18">
         <v>161</v>
       </c>
       <c r="R14" s="21">
         <v>181</v>
       </c>
       <c r="S14" s="21">
         <v>187</v>
       </c>
       <c r="T14" s="21">
         <v>197</v>
       </c>
       <c r="U14" s="16">
         <v>202</v>
       </c>
       <c r="V14" s="16">
         <v>214</v>
       </c>
       <c r="W14" s="16">
         <v>226</v>
       </c>
       <c r="X14" s="51">
         <v>224</v>
       </c>
-      <c r="Y14" s="1"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y14" s="83">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -2470,53 +2522,55 @@
       </c>
       <c r="Q15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="T15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="U15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="V15" s="16">
         <v>334</v>
       </c>
       <c r="W15" s="16">
         <v>296</v>
       </c>
       <c r="X15" s="51">
         <v>373</v>
       </c>
-      <c r="Y15" s="1"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y15" s="83">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="17">
         <v>24</v>
       </c>
       <c r="C16" s="17">
         <v>27</v>
       </c>
       <c r="D16" s="17">
         <v>26</v>
       </c>
       <c r="E16" s="18">
         <v>69</v>
       </c>
       <c r="F16" s="18">
         <v>89</v>
       </c>
       <c r="G16" s="18">
         <v>96</v>
       </c>
       <c r="H16" s="18">
         <v>107</v>
       </c>
       <c r="I16" s="19">
@@ -2545,53 +2599,55 @@
       </c>
       <c r="Q16" s="18">
         <v>235</v>
       </c>
       <c r="R16" s="21">
         <v>251</v>
       </c>
       <c r="S16" s="21">
         <v>248</v>
       </c>
       <c r="T16" s="21">
         <v>249</v>
       </c>
       <c r="U16" s="16">
         <v>246</v>
       </c>
       <c r="V16" s="16">
         <v>231</v>
       </c>
       <c r="W16" s="16">
         <v>242</v>
       </c>
       <c r="X16" s="51">
         <v>259</v>
       </c>
-      <c r="Y16" s="1"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y16" s="83">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="17">
         <v>3</v>
       </c>
       <c r="C17" s="17">
         <v>3</v>
       </c>
       <c r="D17" s="17">
         <v>5</v>
       </c>
       <c r="E17" s="18">
         <v>32</v>
       </c>
       <c r="F17" s="18">
         <v>35</v>
       </c>
       <c r="G17" s="18">
         <v>38</v>
       </c>
       <c r="H17" s="18">
         <v>48</v>
       </c>
       <c r="I17" s="19">
@@ -2620,53 +2676,55 @@
       </c>
       <c r="Q17" s="18">
         <v>123</v>
       </c>
       <c r="R17" s="21">
         <v>137</v>
       </c>
       <c r="S17" s="21">
         <v>140</v>
       </c>
       <c r="T17" s="21">
         <v>135</v>
       </c>
       <c r="U17" s="16">
         <v>138</v>
       </c>
       <c r="V17" s="16">
         <v>137</v>
       </c>
       <c r="W17" s="16">
         <v>129</v>
       </c>
       <c r="X17" s="51">
         <v>131</v>
       </c>
-      <c r="Y17" s="1"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y17" s="83">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="17">
         <v>11</v>
       </c>
       <c r="C18" s="17">
         <v>11</v>
       </c>
       <c r="D18" s="17">
         <v>11</v>
       </c>
       <c r="E18" s="18">
         <v>25</v>
       </c>
       <c r="F18" s="18">
         <v>25</v>
       </c>
       <c r="G18" s="18">
         <v>31</v>
       </c>
       <c r="H18" s="18">
         <v>29</v>
       </c>
       <c r="I18" s="19">
@@ -2695,53 +2753,55 @@
       </c>
       <c r="Q18" s="18">
         <v>90</v>
       </c>
       <c r="R18" s="21">
         <v>107</v>
       </c>
       <c r="S18" s="21">
         <v>109</v>
       </c>
       <c r="T18" s="21">
         <v>114</v>
       </c>
       <c r="U18" s="16">
         <v>122</v>
       </c>
       <c r="V18" s="16">
         <v>139</v>
       </c>
       <c r="W18" s="16">
         <v>150</v>
       </c>
       <c r="X18" s="51">
         <v>172</v>
       </c>
-      <c r="Y18" s="1"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y18" s="83">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="17">
         <v>6</v>
       </c>
       <c r="C19" s="17">
         <v>8</v>
       </c>
       <c r="D19" s="17">
         <v>10</v>
       </c>
       <c r="E19" s="18">
         <v>11</v>
       </c>
       <c r="F19" s="18">
         <v>18</v>
       </c>
       <c r="G19" s="18">
         <v>24</v>
       </c>
       <c r="H19" s="18">
         <v>27</v>
       </c>
       <c r="I19" s="19">
@@ -2770,53 +2830,55 @@
       </c>
       <c r="Q19" s="18">
         <v>78</v>
       </c>
       <c r="R19" s="21">
         <v>87</v>
       </c>
       <c r="S19" s="21">
         <v>90</v>
       </c>
       <c r="T19" s="21">
         <v>91</v>
       </c>
       <c r="U19" s="16">
         <v>98</v>
       </c>
       <c r="V19" s="16">
         <v>99</v>
       </c>
       <c r="W19" s="16">
         <v>103</v>
       </c>
       <c r="X19" s="51">
         <v>108</v>
       </c>
-      <c r="Y19" s="1"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y19" s="83">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="17">
         <v>14</v>
       </c>
       <c r="C20" s="17">
         <v>13</v>
       </c>
       <c r="D20" s="17">
         <v>13</v>
       </c>
       <c r="E20" s="18">
         <v>27</v>
       </c>
       <c r="F20" s="18">
         <v>37</v>
       </c>
       <c r="G20" s="18">
         <v>52</v>
       </c>
       <c r="H20" s="18">
         <v>56</v>
       </c>
       <c r="I20" s="19">
@@ -2845,53 +2907,55 @@
       </c>
       <c r="Q20" s="18">
         <v>131</v>
       </c>
       <c r="R20" s="21">
         <v>156</v>
       </c>
       <c r="S20" s="21">
         <v>166</v>
       </c>
       <c r="T20" s="21">
         <v>180</v>
       </c>
       <c r="U20" s="16">
         <v>214</v>
       </c>
       <c r="V20" s="16">
         <v>215</v>
       </c>
       <c r="W20" s="16">
         <v>224</v>
       </c>
       <c r="X20" s="1">
         <v>245</v>
       </c>
-      <c r="Y20" s="1"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y20" s="83">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="17">
         <v>9</v>
       </c>
       <c r="C21" s="17">
         <v>11</v>
       </c>
       <c r="D21" s="17">
         <v>13</v>
       </c>
       <c r="E21" s="18">
         <v>44</v>
       </c>
       <c r="F21" s="18">
         <v>51</v>
       </c>
       <c r="G21" s="18">
         <v>53</v>
       </c>
       <c r="H21" s="18">
         <v>52</v>
       </c>
       <c r="I21" s="19">
@@ -2920,53 +2984,55 @@
       </c>
       <c r="Q21" s="18">
         <v>98</v>
       </c>
       <c r="R21" s="21">
         <v>101</v>
       </c>
       <c r="S21" s="21">
         <v>111</v>
       </c>
       <c r="T21" s="21">
         <v>115</v>
       </c>
       <c r="U21" s="16">
         <v>123</v>
       </c>
       <c r="V21" s="16">
         <v>130</v>
       </c>
       <c r="W21" s="16">
         <v>129</v>
       </c>
       <c r="X21" s="1">
         <v>141</v>
       </c>
-      <c r="Y21" s="1"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y21" s="83">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>5</v>
       </c>
       <c r="C22" s="17">
         <v>4</v>
       </c>
       <c r="D22" s="17">
         <v>7</v>
       </c>
       <c r="E22" s="18">
         <v>12</v>
       </c>
       <c r="F22" s="18">
         <v>16</v>
       </c>
       <c r="G22" s="18">
         <v>21</v>
       </c>
       <c r="H22" s="18">
         <v>23</v>
       </c>
       <c r="I22" s="19">
@@ -2995,53 +3061,55 @@
       </c>
       <c r="Q22" s="18">
         <v>104</v>
       </c>
       <c r="R22" s="21">
         <v>113</v>
       </c>
       <c r="S22" s="21">
         <v>119</v>
       </c>
       <c r="T22" s="21">
         <v>114</v>
       </c>
       <c r="U22" s="16">
         <v>119</v>
       </c>
       <c r="V22" s="16">
         <v>119</v>
       </c>
       <c r="W22" s="16">
         <v>122</v>
       </c>
       <c r="X22" s="1">
         <v>125</v>
       </c>
-      <c r="Y22" s="1"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y22" s="83">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -3070,53 +3138,55 @@
       </c>
       <c r="Q23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="T23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="U23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="V23" s="16">
         <v>24</v>
       </c>
       <c r="W23" s="16">
         <v>28</v>
       </c>
       <c r="X23" s="51">
         <v>28</v>
       </c>
-      <c r="Y23" s="1"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y23" s="83">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="17">
         <v>25</v>
       </c>
       <c r="C24" s="17">
         <v>34</v>
       </c>
       <c r="D24" s="17">
         <v>37</v>
       </c>
       <c r="E24" s="18">
         <v>92</v>
       </c>
       <c r="F24" s="18">
         <v>98</v>
       </c>
       <c r="G24" s="18">
         <v>108</v>
       </c>
       <c r="H24" s="18">
         <v>125</v>
       </c>
       <c r="I24" s="19">
@@ -3145,53 +3215,55 @@
       </c>
       <c r="Q24" s="18">
         <v>516</v>
       </c>
       <c r="R24" s="21">
         <v>540</v>
       </c>
       <c r="S24" s="21">
         <v>550</v>
       </c>
       <c r="T24" s="21">
         <v>560</v>
       </c>
       <c r="U24" s="16">
         <v>589</v>
       </c>
       <c r="V24" s="16">
         <v>318</v>
       </c>
       <c r="W24" s="16">
         <v>325</v>
       </c>
       <c r="X24" s="51">
         <v>371</v>
       </c>
-      <c r="Y24" s="1"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y24" s="83">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="17">
         <v>24</v>
       </c>
       <c r="C25" s="17">
         <v>26</v>
       </c>
       <c r="D25" s="17">
         <v>28</v>
       </c>
       <c r="E25" s="18">
         <v>56</v>
       </c>
       <c r="F25" s="18">
         <v>82</v>
       </c>
       <c r="G25" s="18">
         <v>92</v>
       </c>
       <c r="H25" s="18">
         <v>94</v>
       </c>
       <c r="I25" s="19">
@@ -3220,53 +3292,55 @@
       </c>
       <c r="Q25" s="18">
         <v>211</v>
       </c>
       <c r="R25" s="21">
         <v>214</v>
       </c>
       <c r="S25" s="21">
         <v>208</v>
       </c>
       <c r="T25" s="21">
         <v>209</v>
       </c>
       <c r="U25" s="16">
         <v>213</v>
       </c>
       <c r="V25" s="16">
         <v>222</v>
       </c>
       <c r="W25" s="16">
         <v>273</v>
       </c>
       <c r="X25" s="51">
         <v>299</v>
       </c>
-      <c r="Y25" s="1"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y25" s="83">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="17">
         <v>36</v>
       </c>
       <c r="C26" s="17">
         <v>38</v>
       </c>
       <c r="D26" s="17">
         <v>40</v>
       </c>
       <c r="E26" s="18">
         <v>65</v>
       </c>
       <c r="F26" s="18">
         <v>68</v>
       </c>
       <c r="G26" s="18">
         <v>96</v>
       </c>
       <c r="H26" s="18">
         <v>100</v>
       </c>
       <c r="I26" s="19">
@@ -3295,53 +3369,55 @@
       </c>
       <c r="Q26" s="18">
         <v>212</v>
       </c>
       <c r="R26" s="21">
         <v>298</v>
       </c>
       <c r="S26" s="21">
         <v>346</v>
       </c>
       <c r="T26" s="21">
         <v>333</v>
       </c>
       <c r="U26" s="16">
         <v>360</v>
       </c>
       <c r="V26" s="16">
         <v>337</v>
       </c>
       <c r="W26" s="16">
         <v>365</v>
       </c>
       <c r="X26" s="51">
         <v>383</v>
       </c>
-      <c r="Y26" s="1"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y26" s="83">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="13" t="s">
@@ -3370,109 +3446,111 @@
       </c>
       <c r="Q27" s="18">
         <v>102</v>
       </c>
       <c r="R27" s="21">
         <v>105</v>
       </c>
       <c r="S27" s="21">
         <v>111</v>
       </c>
       <c r="T27" s="21">
         <v>120</v>
       </c>
       <c r="U27" s="16">
         <v>140</v>
       </c>
       <c r="V27" s="16">
         <v>140</v>
       </c>
       <c r="W27" s="52">
         <v>148</v>
       </c>
       <c r="X27" s="51">
         <v>149</v>
       </c>
-      <c r="Y27" s="1"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y27" s="83">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="11"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
       <c r="T28" s="16"/>
       <c r="U28" s="16"/>
       <c r="V28" s="16"/>
       <c r="W28" s="16"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
-    <row r="29" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25">
       <c r="A29" s="77" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="77"/>
       <c r="C29" s="77"/>
       <c r="D29" s="77"/>
       <c r="E29" s="77"/>
       <c r="F29" s="77"/>
       <c r="G29" s="77"/>
       <c r="H29" s="77"/>
       <c r="I29" s="77"/>
       <c r="J29" s="77"/>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="77"/>
       <c r="N29" s="77"/>
       <c r="O29" s="77"/>
       <c r="P29" s="77"/>
       <c r="Q29" s="77"/>
       <c r="R29" s="77"/>
       <c r="S29" s="77"/>
       <c r="T29" s="77"/>
       <c r="U29" s="77"/>
       <c r="V29" s="77"/>
       <c r="W29" s="77"/>
-      <c r="X29" s="1"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X29" s="77"/>
+      <c r="Y29" s="77"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="5">
         <v>218</v>
       </c>
       <c r="C30" s="5">
         <v>242</v>
       </c>
       <c r="D30" s="5">
         <v>302</v>
       </c>
       <c r="E30" s="6">
         <v>762</v>
       </c>
       <c r="F30" s="6">
         <v>828</v>
       </c>
       <c r="G30" s="6">
         <v>1055</v>
       </c>
       <c r="H30" s="6">
         <v>1146</v>
       </c>
       <c r="I30" s="7">
@@ -3503,51 +3581,51 @@
         <v>3161</v>
       </c>
       <c r="R30" s="26">
         <v>3540</v>
       </c>
       <c r="S30" s="26">
         <v>3472</v>
       </c>
       <c r="T30" s="26">
         <v>3596</v>
       </c>
       <c r="U30" s="27">
         <v>3831</v>
       </c>
       <c r="V30" s="27">
         <v>3914</v>
       </c>
       <c r="W30" s="27">
         <v>4167</v>
       </c>
       <c r="X30" s="50">
         <v>4442</v>
       </c>
       <c r="Y30" s="1"/>
     </row>
-    <row r="31" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -3578,51 +3656,51 @@
         <v>21</v>
       </c>
       <c r="R31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S31" s="30" t="s">
         <v>21</v>
       </c>
       <c r="T31" s="30" t="s">
         <v>21</v>
       </c>
       <c r="U31" s="31">
         <v>304</v>
       </c>
       <c r="V31" s="31">
         <v>325</v>
       </c>
       <c r="W31" s="28">
         <v>318</v>
       </c>
       <c r="X31" s="69">
         <v>324</v>
       </c>
       <c r="Y31" s="1"/>
     </row>
-    <row r="32" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="17">
         <v>6</v>
       </c>
       <c r="C32" s="17">
         <v>8</v>
       </c>
       <c r="D32" s="17">
         <v>11</v>
       </c>
       <c r="E32" s="18">
         <v>55</v>
       </c>
       <c r="F32" s="19">
         <v>73</v>
       </c>
       <c r="G32" s="18">
         <v>93</v>
       </c>
       <c r="H32" s="18">
         <v>115</v>
       </c>
       <c r="I32" s="19">
@@ -3653,51 +3731,51 @@
         <v>291</v>
       </c>
       <c r="R32" s="34">
         <v>384</v>
       </c>
       <c r="S32" s="34">
         <v>303</v>
       </c>
       <c r="T32" s="34">
         <v>338</v>
       </c>
       <c r="U32" s="31">
         <v>344</v>
       </c>
       <c r="V32" s="31">
         <v>348</v>
       </c>
       <c r="W32" s="28">
         <v>354</v>
       </c>
       <c r="X32" s="69">
         <v>389</v>
       </c>
       <c r="Y32" s="1"/>
     </row>
-    <row r="33" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25">
       <c r="A33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="17">
         <v>4</v>
       </c>
       <c r="C33" s="17">
         <v>5</v>
       </c>
       <c r="D33" s="17">
         <v>8</v>
       </c>
       <c r="E33" s="18">
         <v>31</v>
       </c>
       <c r="F33" s="19">
         <v>35</v>
       </c>
       <c r="G33" s="18">
         <v>40</v>
       </c>
       <c r="H33" s="18">
         <v>39</v>
       </c>
       <c r="I33" s="19">
@@ -3728,51 +3806,51 @@
         <v>99</v>
       </c>
       <c r="R33" s="34">
         <v>101</v>
       </c>
       <c r="S33" s="34">
         <v>102</v>
       </c>
       <c r="T33" s="34">
         <v>99</v>
       </c>
       <c r="U33" s="31">
         <v>100</v>
       </c>
       <c r="V33" s="31">
         <v>103</v>
       </c>
       <c r="W33" s="28">
         <v>106</v>
       </c>
       <c r="X33" s="69">
         <v>107</v>
       </c>
       <c r="Y33" s="1"/>
     </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25">
       <c r="A34" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="17">
         <v>13</v>
       </c>
       <c r="C34" s="17">
         <v>11</v>
       </c>
       <c r="D34" s="17">
         <v>16</v>
       </c>
       <c r="E34" s="18">
         <v>90</v>
       </c>
       <c r="F34" s="18">
         <v>58</v>
       </c>
       <c r="G34" s="18">
         <v>138</v>
       </c>
       <c r="H34" s="18">
         <v>149</v>
       </c>
       <c r="I34" s="19">
@@ -3803,51 +3881,51 @@
         <v>480</v>
       </c>
       <c r="R34" s="34">
         <v>536</v>
       </c>
       <c r="S34" s="34">
         <v>530</v>
       </c>
       <c r="T34" s="34">
         <v>548</v>
       </c>
       <c r="U34" s="31">
         <v>234</v>
       </c>
       <c r="V34" s="31">
         <v>251</v>
       </c>
       <c r="W34" s="28">
         <v>270</v>
       </c>
       <c r="X34" s="69">
         <v>285</v>
       </c>
       <c r="Y34" s="1"/>
     </row>
-    <row r="35" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25">
       <c r="A35" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="17">
         <v>21</v>
       </c>
       <c r="C35" s="17">
         <v>30</v>
       </c>
       <c r="D35" s="17">
         <v>37</v>
       </c>
       <c r="E35" s="18">
         <v>55</v>
       </c>
       <c r="F35" s="18">
         <v>27</v>
       </c>
       <c r="G35" s="18">
         <v>41</v>
       </c>
       <c r="H35" s="18">
         <v>40</v>
       </c>
       <c r="I35" s="19">
@@ -3878,51 +3956,51 @@
         <v>94</v>
       </c>
       <c r="R35" s="34">
         <v>95</v>
       </c>
       <c r="S35" s="34">
         <v>99</v>
       </c>
       <c r="T35" s="34">
         <v>101</v>
       </c>
       <c r="U35" s="31">
         <v>120</v>
       </c>
       <c r="V35" s="31">
         <v>130</v>
       </c>
       <c r="W35" s="28">
         <v>128</v>
       </c>
       <c r="X35" s="69">
         <v>131</v>
       </c>
       <c r="Y35" s="1"/>
     </row>
-    <row r="36" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25">
       <c r="A36" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="17">
         <v>3</v>
       </c>
       <c r="C36" s="17">
         <v>3</v>
       </c>
       <c r="D36" s="17">
         <v>6</v>
       </c>
       <c r="E36" s="18">
         <v>19</v>
       </c>
       <c r="F36" s="19">
         <v>24</v>
       </c>
       <c r="G36" s="18">
         <v>25</v>
       </c>
       <c r="H36" s="18">
         <v>27</v>
       </c>
       <c r="I36" s="19">
@@ -3953,51 +4031,51 @@
         <v>75</v>
       </c>
       <c r="R36" s="34">
         <v>71</v>
       </c>
       <c r="S36" s="34">
         <v>64</v>
       </c>
       <c r="T36" s="34">
         <v>73</v>
       </c>
       <c r="U36" s="31">
         <v>78</v>
       </c>
       <c r="V36" s="31">
         <v>87</v>
       </c>
       <c r="W36" s="28">
         <v>94</v>
       </c>
       <c r="X36" s="69">
         <v>104</v>
       </c>
       <c r="Y36" s="1"/>
     </row>
-    <row r="37" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25">
       <c r="A37" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="17">
         <v>11</v>
       </c>
       <c r="C37" s="17">
         <v>8</v>
       </c>
       <c r="D37" s="17">
         <v>10</v>
       </c>
       <c r="E37" s="18">
         <v>21</v>
       </c>
       <c r="F37" s="19">
         <v>37</v>
       </c>
       <c r="G37" s="18">
         <v>44</v>
       </c>
       <c r="H37" s="18">
         <v>43</v>
       </c>
       <c r="I37" s="19">
@@ -4028,51 +4106,51 @@
         <v>163</v>
       </c>
       <c r="R37" s="34">
         <v>181</v>
       </c>
       <c r="S37" s="34">
         <v>181</v>
       </c>
       <c r="T37" s="34">
         <v>188</v>
       </c>
       <c r="U37" s="31">
         <v>199</v>
       </c>
       <c r="V37" s="31">
         <v>220</v>
       </c>
       <c r="W37" s="28">
         <v>225</v>
       </c>
       <c r="X37" s="69">
         <v>230</v>
       </c>
       <c r="Y37" s="1"/>
     </row>
-    <row r="38" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="13" t="s">
@@ -4103,51 +4181,51 @@
         <v>21</v>
       </c>
       <c r="R38" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S38" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U38" s="31">
         <v>332</v>
       </c>
       <c r="V38" s="31">
         <v>292</v>
       </c>
       <c r="W38" s="28">
         <v>361</v>
       </c>
       <c r="X38" s="69">
         <v>400</v>
       </c>
       <c r="Y38" s="1"/>
     </row>
-    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25">
       <c r="A39" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="17">
         <v>23</v>
       </c>
       <c r="C39" s="17">
         <v>28</v>
       </c>
       <c r="D39" s="17">
         <v>31</v>
       </c>
       <c r="E39" s="18">
         <v>89</v>
       </c>
       <c r="F39" s="19">
         <v>97</v>
       </c>
       <c r="G39" s="18">
         <v>104</v>
       </c>
       <c r="H39" s="18">
         <v>116</v>
       </c>
       <c r="I39" s="19">
@@ -4178,51 +4256,51 @@
         <v>239</v>
       </c>
       <c r="R39" s="34">
         <v>253</v>
       </c>
       <c r="S39" s="34">
         <v>242</v>
       </c>
       <c r="T39" s="34">
         <v>250</v>
       </c>
       <c r="U39" s="31">
         <v>230</v>
       </c>
       <c r="V39" s="31">
         <v>231</v>
       </c>
       <c r="W39" s="28">
         <v>245</v>
       </c>
       <c r="X39" s="69">
         <v>277</v>
       </c>
       <c r="Y39" s="1"/>
     </row>
-    <row r="40" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25">
       <c r="A40" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="17">
         <v>3</v>
       </c>
       <c r="C40" s="17">
         <v>3</v>
       </c>
       <c r="D40" s="17">
         <v>6</v>
       </c>
       <c r="E40" s="18">
         <v>33</v>
       </c>
       <c r="F40" s="18">
         <v>35</v>
       </c>
       <c r="G40" s="18">
         <v>40</v>
       </c>
       <c r="H40" s="18">
         <v>51</v>
       </c>
       <c r="I40" s="19">
@@ -4253,51 +4331,51 @@
         <v>131</v>
       </c>
       <c r="R40" s="34">
         <v>143</v>
       </c>
       <c r="S40" s="34">
         <v>138</v>
       </c>
       <c r="T40" s="34">
         <v>135</v>
       </c>
       <c r="U40" s="31">
         <v>136</v>
       </c>
       <c r="V40" s="31">
         <v>139</v>
       </c>
       <c r="W40" s="28">
         <v>128</v>
       </c>
       <c r="X40" s="69">
         <v>130</v>
       </c>
       <c r="Y40" s="1"/>
     </row>
-    <row r="41" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25">
       <c r="A41" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="17">
         <v>12</v>
       </c>
       <c r="C41" s="17">
         <v>10</v>
       </c>
       <c r="D41" s="17">
         <v>11</v>
       </c>
       <c r="E41" s="18">
         <v>27</v>
       </c>
       <c r="F41" s="19">
         <v>29</v>
       </c>
       <c r="G41" s="18">
         <v>31</v>
       </c>
       <c r="H41" s="18">
         <v>30</v>
       </c>
       <c r="I41" s="19">
@@ -4328,51 +4406,51 @@
         <v>92</v>
       </c>
       <c r="R41" s="34">
         <v>109</v>
       </c>
       <c r="S41" s="34">
         <v>113</v>
       </c>
       <c r="T41" s="34">
         <v>116</v>
       </c>
       <c r="U41" s="31">
         <v>122</v>
       </c>
       <c r="V41" s="31">
         <v>140</v>
       </c>
       <c r="W41" s="28">
         <v>157</v>
       </c>
       <c r="X41" s="69">
         <v>171</v>
       </c>
       <c r="Y41" s="1"/>
     </row>
-    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25">
       <c r="A42" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="17">
         <v>8</v>
       </c>
       <c r="C42" s="17">
         <v>7</v>
       </c>
       <c r="D42" s="17">
         <v>11</v>
       </c>
       <c r="E42" s="18">
         <v>11</v>
       </c>
       <c r="F42" s="19">
         <v>18</v>
       </c>
       <c r="G42" s="18">
         <v>25</v>
       </c>
       <c r="H42" s="18">
         <v>28</v>
       </c>
       <c r="I42" s="19">
@@ -4403,51 +4481,51 @@
         <v>82</v>
       </c>
       <c r="R42" s="34">
         <v>88</v>
       </c>
       <c r="S42" s="34">
         <v>92</v>
       </c>
       <c r="T42" s="34">
         <v>95</v>
       </c>
       <c r="U42" s="31">
         <v>99</v>
       </c>
       <c r="V42" s="31">
         <v>101</v>
       </c>
       <c r="W42" s="28">
         <v>104</v>
       </c>
       <c r="X42" s="69">
         <v>108</v>
       </c>
       <c r="Y42" s="1"/>
     </row>
-    <row r="43" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25">
       <c r="A43" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="17">
         <v>14</v>
       </c>
       <c r="C43" s="17">
         <v>13</v>
       </c>
       <c r="D43" s="17">
         <v>15</v>
       </c>
       <c r="E43" s="18">
         <v>29</v>
       </c>
       <c r="F43" s="19">
         <v>42</v>
       </c>
       <c r="G43" s="18">
         <v>54</v>
       </c>
       <c r="H43" s="18">
         <v>58</v>
       </c>
       <c r="I43" s="19">
@@ -4477,51 +4555,51 @@
       <c r="Q43" s="33">
         <v>136</v>
       </c>
       <c r="R43" s="34">
         <v>168</v>
       </c>
       <c r="S43" s="34">
         <v>166</v>
       </c>
       <c r="T43" s="34">
         <v>188</v>
       </c>
       <c r="U43" s="31">
         <v>219</v>
       </c>
       <c r="V43" s="31">
         <v>220</v>
       </c>
       <c r="W43" s="28">
         <v>139</v>
       </c>
       <c r="X43" s="69">
         <v>151</v>
       </c>
     </row>
-    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25">
       <c r="A44" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="17">
         <v>9</v>
       </c>
       <c r="C44" s="17">
         <v>12</v>
       </c>
       <c r="D44" s="17">
         <v>13</v>
       </c>
       <c r="E44" s="18">
         <v>48</v>
       </c>
       <c r="F44" s="18">
         <v>53</v>
       </c>
       <c r="G44" s="18">
         <v>54</v>
       </c>
       <c r="H44" s="18">
         <v>54</v>
       </c>
       <c r="I44" s="19">
@@ -4551,51 +4629,51 @@
       <c r="Q44" s="33">
         <v>101</v>
       </c>
       <c r="R44" s="34">
         <v>108</v>
       </c>
       <c r="S44" s="34">
         <v>112</v>
       </c>
       <c r="T44" s="34">
         <v>118</v>
       </c>
       <c r="U44" s="31">
         <v>128</v>
       </c>
       <c r="V44" s="31">
         <v>127</v>
       </c>
       <c r="W44" s="28">
         <v>125</v>
       </c>
       <c r="X44" s="69">
         <v>126</v>
       </c>
     </row>
-    <row r="45" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25">
       <c r="A45" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="17">
         <v>5</v>
       </c>
       <c r="C45" s="17">
         <v>4</v>
       </c>
       <c r="D45" s="17">
         <v>7</v>
       </c>
       <c r="E45" s="18">
         <v>13</v>
       </c>
       <c r="F45" s="19">
         <v>18</v>
       </c>
       <c r="G45" s="18">
         <v>23</v>
       </c>
       <c r="H45" s="18">
         <v>28</v>
       </c>
       <c r="I45" s="19">
@@ -4625,51 +4703,51 @@
       <c r="Q45" s="33">
         <v>107</v>
       </c>
       <c r="R45" s="34">
         <v>116</v>
       </c>
       <c r="S45" s="34">
         <v>119</v>
       </c>
       <c r="T45" s="34">
         <v>114</v>
       </c>
       <c r="U45" s="31">
         <v>120</v>
       </c>
       <c r="V45" s="31">
         <v>121</v>
       </c>
       <c r="W45" s="28">
         <v>229</v>
       </c>
       <c r="X45" s="69">
         <v>251</v>
       </c>
     </row>
-    <row r="46" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="13" t="s">
@@ -4699,51 +4777,51 @@
       <c r="Q46" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R46" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S46" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T46" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U46" s="31">
         <v>29</v>
       </c>
       <c r="V46" s="31">
         <v>25</v>
       </c>
       <c r="W46" s="28">
         <v>26</v>
       </c>
       <c r="X46" s="69">
         <v>30</v>
       </c>
     </row>
-    <row r="47" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25">
       <c r="A47" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="17">
         <v>26</v>
       </c>
       <c r="C47" s="17">
         <v>36</v>
       </c>
       <c r="D47" s="17">
         <v>46</v>
       </c>
       <c r="E47" s="18">
         <v>107</v>
       </c>
       <c r="F47" s="19">
         <v>121</v>
       </c>
       <c r="G47" s="18">
         <v>148</v>
       </c>
       <c r="H47" s="18">
         <v>166</v>
       </c>
       <c r="I47" s="19">
@@ -4773,51 +4851,51 @@
       <c r="Q47" s="33">
         <v>523</v>
       </c>
       <c r="R47" s="34">
         <v>547</v>
       </c>
       <c r="S47" s="34">
         <v>559</v>
       </c>
       <c r="T47" s="34">
         <v>582</v>
       </c>
       <c r="U47" s="31">
         <v>299</v>
       </c>
       <c r="V47" s="31">
         <v>325</v>
       </c>
       <c r="W47" s="28">
         <v>346</v>
       </c>
       <c r="X47" s="69">
         <v>383</v>
       </c>
     </row>
-    <row r="48" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25">
       <c r="A48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="17">
         <v>24</v>
       </c>
       <c r="C48" s="17">
         <v>26</v>
       </c>
       <c r="D48" s="17">
         <v>33</v>
       </c>
       <c r="E48" s="18">
         <v>62</v>
       </c>
       <c r="F48" s="18">
         <v>87</v>
       </c>
       <c r="G48" s="18">
         <v>93</v>
       </c>
       <c r="H48" s="18">
         <v>98</v>
       </c>
       <c r="I48" s="19">
@@ -4847,51 +4925,51 @@
       <c r="Q48" s="33">
         <v>208</v>
       </c>
       <c r="R48" s="34">
         <v>211</v>
       </c>
       <c r="S48" s="34">
         <v>208</v>
       </c>
       <c r="T48" s="34">
         <v>211</v>
       </c>
       <c r="U48" s="31">
         <v>224</v>
       </c>
       <c r="V48" s="31">
         <v>238</v>
       </c>
       <c r="W48" s="28">
         <v>283</v>
       </c>
       <c r="X48" s="69">
         <v>309</v>
       </c>
     </row>
-    <row r="49" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="17">
         <v>36</v>
       </c>
       <c r="C49" s="17">
         <v>38</v>
       </c>
       <c r="D49" s="17">
         <v>41</v>
       </c>
       <c r="E49" s="18">
         <v>72</v>
       </c>
       <c r="F49" s="19">
         <v>73</v>
       </c>
       <c r="G49" s="18">
         <v>102</v>
       </c>
       <c r="H49" s="18">
         <v>104</v>
       </c>
       <c r="I49" s="19">
@@ -4921,51 +4999,51 @@
       <c r="Q49" s="33">
         <v>237</v>
       </c>
       <c r="R49" s="34">
         <v>320</v>
       </c>
       <c r="S49" s="34">
         <v>335</v>
       </c>
       <c r="T49" s="34">
         <v>315</v>
       </c>
       <c r="U49" s="31">
         <v>366</v>
       </c>
       <c r="V49" s="31">
         <v>347</v>
       </c>
       <c r="W49" s="28">
         <v>385</v>
       </c>
       <c r="X49" s="31">
         <v>377</v>
       </c>
     </row>
-    <row r="50" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I50" s="13" t="s">
@@ -4991,111 +5069,111 @@
       </c>
       <c r="P50" s="29" t="s">
         <v>21</v>
       </c>
       <c r="Q50" s="33">
         <v>103</v>
       </c>
       <c r="R50" s="34">
         <v>109</v>
       </c>
       <c r="S50" s="34">
         <v>109</v>
       </c>
       <c r="T50" s="34">
         <v>125</v>
       </c>
       <c r="U50" s="31">
         <v>148</v>
       </c>
       <c r="V50" s="31">
         <v>144</v>
       </c>
       <c r="W50" s="28">
         <v>144</v>
       </c>
-      <c r="X50" s="48">
+      <c r="X50" s="31">
         <v>159</v>
       </c>
     </row>
-    <row r="51" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="36"/>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="35"/>
       <c r="O51" s="35"/>
       <c r="P51" s="35"/>
       <c r="Q51" s="35"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="35"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="28"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
     </row>
-    <row r="52" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25">
       <c r="A52" s="77" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="77"/>
       <c r="C52" s="77"/>
       <c r="D52" s="77"/>
       <c r="E52" s="77"/>
       <c r="F52" s="77"/>
       <c r="G52" s="77"/>
       <c r="H52" s="77"/>
       <c r="I52" s="77"/>
       <c r="J52" s="77"/>
       <c r="K52" s="77"/>
       <c r="L52" s="77"/>
       <c r="M52" s="77"/>
       <c r="N52" s="77"/>
       <c r="O52" s="77"/>
       <c r="P52" s="77"/>
       <c r="Q52" s="77"/>
       <c r="R52" s="77"/>
       <c r="S52" s="77"/>
       <c r="T52" s="77"/>
       <c r="U52" s="77"/>
       <c r="V52" s="77"/>
       <c r="W52" s="77"/>
-      <c r="X52" s="1"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X52" s="77"/>
+      <c r="Y52" s="77"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B53" s="5">
         <v>237</v>
       </c>
       <c r="C53" s="5">
         <v>259</v>
       </c>
       <c r="D53" s="5">
         <v>341</v>
       </c>
       <c r="E53" s="6">
         <v>810</v>
       </c>
       <c r="F53" s="6">
         <v>946</v>
       </c>
       <c r="G53" s="6">
         <v>1138</v>
       </c>
       <c r="H53" s="6">
         <v>1252</v>
       </c>
       <c r="I53" s="7">
@@ -5126,51 +5204,51 @@
         <v>3345</v>
       </c>
       <c r="R53" s="26">
         <v>3630</v>
       </c>
       <c r="S53" s="26">
         <v>3488</v>
       </c>
       <c r="T53" s="27">
         <v>3670</v>
       </c>
       <c r="U53" s="27">
         <v>3965</v>
       </c>
       <c r="V53" s="27">
         <v>4009</v>
       </c>
       <c r="W53" s="50">
         <v>4315</v>
       </c>
       <c r="X53" s="50">
         <v>4499</v>
       </c>
       <c r="Y53" s="1"/>
     </row>
-    <row r="54" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F54" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I54" s="13" t="s">
@@ -5201,51 +5279,51 @@
         <v>21</v>
       </c>
       <c r="R54" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S54" s="30" t="s">
         <v>21</v>
       </c>
       <c r="T54" s="30" t="s">
         <v>21</v>
       </c>
       <c r="U54" s="31">
         <v>325</v>
       </c>
       <c r="V54" s="31">
         <v>333</v>
       </c>
       <c r="W54" s="41">
         <v>321</v>
       </c>
       <c r="X54" s="69">
         <v>327</v>
       </c>
       <c r="Y54" s="1"/>
     </row>
-    <row r="55" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="17">
         <v>6</v>
       </c>
       <c r="C55" s="17">
         <v>8</v>
       </c>
       <c r="D55" s="17">
         <v>15</v>
       </c>
       <c r="E55" s="18">
         <v>56</v>
       </c>
       <c r="F55" s="18">
         <v>74</v>
       </c>
       <c r="G55" s="18">
         <v>96</v>
       </c>
       <c r="H55" s="18">
         <v>116</v>
       </c>
       <c r="I55" s="19">
@@ -5276,51 +5354,51 @@
         <v>356</v>
       </c>
       <c r="R55" s="34">
         <v>407</v>
       </c>
       <c r="S55" s="34">
         <v>317</v>
       </c>
       <c r="T55" s="31">
         <v>357</v>
       </c>
       <c r="U55" s="31">
         <v>354</v>
       </c>
       <c r="V55" s="31">
         <v>353</v>
       </c>
       <c r="W55" s="41">
         <v>389</v>
       </c>
       <c r="X55" s="69">
         <v>397</v>
       </c>
       <c r="Y55" s="1"/>
     </row>
-    <row r="56" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="17">
         <v>4</v>
       </c>
       <c r="C56" s="17">
         <v>6</v>
       </c>
       <c r="D56" s="17">
         <v>11</v>
       </c>
       <c r="E56" s="18">
         <v>24</v>
       </c>
       <c r="F56" s="18">
         <v>35</v>
       </c>
       <c r="G56" s="18">
         <v>41</v>
       </c>
       <c r="H56" s="18">
         <v>39</v>
       </c>
       <c r="I56" s="19">
@@ -5351,51 +5429,51 @@
         <v>103</v>
       </c>
       <c r="R56" s="34">
         <v>105</v>
       </c>
       <c r="S56" s="34">
         <v>99</v>
       </c>
       <c r="T56" s="31">
         <v>98</v>
       </c>
       <c r="U56" s="31">
         <v>99</v>
       </c>
       <c r="V56" s="31">
         <v>102</v>
       </c>
       <c r="W56" s="41">
         <v>107</v>
       </c>
       <c r="X56" s="69">
         <v>108</v>
       </c>
       <c r="Y56" s="1"/>
     </row>
-    <row r="57" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="17">
         <v>14</v>
       </c>
       <c r="C57" s="17">
         <v>11</v>
       </c>
       <c r="D57" s="17">
         <v>20</v>
       </c>
       <c r="E57" s="18">
         <v>95</v>
       </c>
       <c r="F57" s="18">
         <v>111</v>
       </c>
       <c r="G57" s="18">
         <v>141</v>
       </c>
       <c r="H57" s="18">
         <v>162</v>
       </c>
       <c r="I57" s="19">
@@ -5426,51 +5504,51 @@
         <v>518</v>
       </c>
       <c r="R57" s="34">
         <v>540</v>
       </c>
       <c r="S57" s="34">
         <v>539</v>
       </c>
       <c r="T57" s="31">
         <v>575</v>
       </c>
       <c r="U57" s="31">
         <v>244</v>
       </c>
       <c r="V57" s="31">
         <v>267</v>
       </c>
       <c r="W57" s="41">
         <v>274</v>
       </c>
       <c r="X57" s="69">
         <v>283</v>
       </c>
       <c r="Y57" s="1"/>
     </row>
-    <row r="58" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="17">
         <v>23</v>
       </c>
       <c r="C58" s="17">
         <v>31</v>
       </c>
       <c r="D58" s="17">
         <v>38</v>
       </c>
       <c r="E58" s="18">
         <v>55</v>
       </c>
       <c r="F58" s="18">
         <v>29</v>
       </c>
       <c r="G58" s="18">
         <v>43</v>
       </c>
       <c r="H58" s="18">
         <v>40</v>
       </c>
       <c r="I58" s="19">
@@ -5501,51 +5579,51 @@
         <v>93</v>
       </c>
       <c r="R58" s="34">
         <v>97</v>
       </c>
       <c r="S58" s="34">
         <v>98</v>
       </c>
       <c r="T58" s="31">
         <v>104</v>
       </c>
       <c r="U58" s="31">
         <v>128</v>
       </c>
       <c r="V58" s="31">
         <v>127</v>
       </c>
       <c r="W58" s="41">
         <v>128</v>
       </c>
       <c r="X58" s="69">
         <v>136</v>
       </c>
       <c r="Y58" s="1"/>
     </row>
-    <row r="59" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="17">
         <v>4</v>
       </c>
       <c r="C59" s="17">
         <v>5</v>
       </c>
       <c r="D59" s="17">
         <v>6</v>
       </c>
       <c r="E59" s="18">
         <v>19</v>
       </c>
       <c r="F59" s="18">
         <v>26</v>
       </c>
       <c r="G59" s="18">
         <v>26</v>
       </c>
       <c r="H59" s="18">
         <v>35</v>
       </c>
       <c r="I59" s="19">
@@ -5576,51 +5654,51 @@
         <v>87</v>
       </c>
       <c r="R59" s="34">
         <v>84</v>
       </c>
       <c r="S59" s="34">
         <v>65</v>
       </c>
       <c r="T59" s="31">
         <v>74</v>
       </c>
       <c r="U59" s="31">
         <v>89</v>
       </c>
       <c r="V59" s="31">
         <v>95</v>
       </c>
       <c r="W59" s="41">
         <v>96</v>
       </c>
       <c r="X59" s="69">
         <v>104</v>
       </c>
       <c r="Y59" s="1"/>
     </row>
-    <row r="60" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="17">
         <v>12</v>
       </c>
       <c r="C60" s="17">
         <v>11</v>
       </c>
       <c r="D60" s="17">
         <v>10</v>
       </c>
       <c r="E60" s="18">
         <v>21</v>
       </c>
       <c r="F60" s="18">
         <v>38</v>
       </c>
       <c r="G60" s="18">
         <v>44</v>
       </c>
       <c r="H60" s="18">
         <v>46</v>
       </c>
       <c r="I60" s="19">
@@ -5651,51 +5729,51 @@
         <v>168</v>
       </c>
       <c r="R60" s="34">
         <v>183</v>
       </c>
       <c r="S60" s="34">
         <v>180</v>
       </c>
       <c r="T60" s="31">
         <v>182</v>
       </c>
       <c r="U60" s="31">
         <v>206</v>
       </c>
       <c r="V60" s="31">
         <v>221</v>
       </c>
       <c r="W60" s="41">
         <v>223</v>
       </c>
       <c r="X60" s="69">
         <v>230</v>
       </c>
       <c r="Y60" s="1"/>
     </row>
-    <row r="61" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I61" s="13" t="s">
@@ -5726,51 +5804,51 @@
         <v>21</v>
       </c>
       <c r="R61" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S61" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T61" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U61" s="31">
         <v>349</v>
       </c>
       <c r="V61" s="31">
         <v>308</v>
       </c>
       <c r="W61" s="41">
         <v>409</v>
       </c>
       <c r="X61" s="69">
         <v>409</v>
       </c>
       <c r="Y61" s="1"/>
     </row>
-    <row r="62" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B62" s="17">
         <v>24</v>
       </c>
       <c r="C62" s="17">
         <v>30</v>
       </c>
       <c r="D62" s="17">
         <v>43</v>
       </c>
       <c r="E62" s="18">
         <v>98</v>
       </c>
       <c r="F62" s="18">
         <v>102</v>
       </c>
       <c r="G62" s="18">
         <v>111</v>
       </c>
       <c r="H62" s="18">
         <v>122</v>
       </c>
       <c r="I62" s="19">
@@ -5801,51 +5879,51 @@
         <v>244</v>
       </c>
       <c r="R62" s="34">
         <v>252</v>
       </c>
       <c r="S62" s="34">
         <v>243</v>
       </c>
       <c r="T62" s="31">
         <v>248</v>
       </c>
       <c r="U62" s="31">
         <v>230</v>
       </c>
       <c r="V62" s="31">
         <v>235</v>
       </c>
       <c r="W62" s="41">
         <v>272</v>
       </c>
       <c r="X62" s="69">
         <v>279</v>
       </c>
       <c r="Y62" s="1"/>
     </row>
-    <row r="63" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B63" s="17">
         <v>3</v>
       </c>
       <c r="C63" s="17">
         <v>3</v>
       </c>
       <c r="D63" s="17">
         <v>8</v>
       </c>
       <c r="E63" s="18">
         <v>34</v>
       </c>
       <c r="F63" s="18">
         <v>35</v>
       </c>
       <c r="G63" s="18">
         <v>45</v>
       </c>
       <c r="H63" s="18">
         <v>51</v>
       </c>
       <c r="I63" s="19">
@@ -5876,51 +5954,51 @@
         <v>134</v>
       </c>
       <c r="R63" s="34">
         <v>141</v>
       </c>
       <c r="S63" s="34">
         <v>137</v>
       </c>
       <c r="T63" s="31">
         <v>136</v>
       </c>
       <c r="U63" s="31">
         <v>138</v>
       </c>
       <c r="V63" s="31">
         <v>140</v>
       </c>
       <c r="W63" s="41">
         <v>131</v>
       </c>
       <c r="X63" s="69">
         <v>130</v>
       </c>
       <c r="Y63" s="1"/>
     </row>
-    <row r="64" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="17">
         <v>12</v>
       </c>
       <c r="C64" s="17">
         <v>10</v>
       </c>
       <c r="D64" s="17">
         <v>12</v>
       </c>
       <c r="E64" s="18">
         <v>28</v>
       </c>
       <c r="F64" s="18">
         <v>30</v>
       </c>
       <c r="G64" s="18">
         <v>32</v>
       </c>
       <c r="H64" s="18">
         <v>30</v>
       </c>
       <c r="I64" s="19">
@@ -5951,51 +6029,51 @@
         <v>93</v>
       </c>
       <c r="R64" s="34">
         <v>107</v>
       </c>
       <c r="S64" s="34">
         <v>112</v>
       </c>
       <c r="T64" s="31">
         <v>116</v>
       </c>
       <c r="U64" s="31">
         <v>127</v>
       </c>
       <c r="V64" s="31">
         <v>148</v>
       </c>
       <c r="W64" s="41">
         <v>166</v>
       </c>
       <c r="X64" s="69">
         <v>169</v>
       </c>
       <c r="Y64" s="1"/>
     </row>
-    <row r="65" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="17">
         <v>9</v>
       </c>
       <c r="C65" s="17">
         <v>9</v>
       </c>
       <c r="D65" s="17">
         <v>12</v>
       </c>
       <c r="E65" s="18">
         <v>11</v>
       </c>
       <c r="F65" s="18">
         <v>20</v>
       </c>
       <c r="G65" s="18">
         <v>25</v>
       </c>
       <c r="H65" s="18">
         <v>31</v>
       </c>
       <c r="I65" s="19">
@@ -6026,51 +6104,51 @@
         <v>80</v>
       </c>
       <c r="R65" s="34">
         <v>90</v>
       </c>
       <c r="S65" s="34">
         <v>93</v>
       </c>
       <c r="T65" s="31">
         <v>96</v>
       </c>
       <c r="U65" s="31">
         <v>100</v>
       </c>
       <c r="V65" s="31">
         <v>102</v>
       </c>
       <c r="W65" s="41">
         <v>105</v>
       </c>
       <c r="X65" s="69">
         <v>106</v>
       </c>
       <c r="Y65" s="1"/>
     </row>
-    <row r="66" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="17">
         <v>14</v>
       </c>
       <c r="C66" s="17">
         <v>13</v>
       </c>
       <c r="D66" s="17">
         <v>15</v>
       </c>
       <c r="E66" s="18">
         <v>32</v>
       </c>
       <c r="F66" s="18">
         <v>51</v>
       </c>
       <c r="G66" s="18">
         <v>57</v>
       </c>
       <c r="H66" s="18">
         <v>62</v>
       </c>
       <c r="I66" s="19">
@@ -6100,51 +6178,51 @@
       <c r="Q66" s="33">
         <v>142</v>
       </c>
       <c r="R66" s="34">
         <v>168</v>
       </c>
       <c r="S66" s="34">
         <v>169</v>
       </c>
       <c r="T66" s="31">
         <v>195</v>
       </c>
       <c r="U66" s="31">
         <v>225</v>
       </c>
       <c r="V66" s="31">
         <v>220</v>
       </c>
       <c r="W66" s="41">
         <v>139</v>
       </c>
       <c r="X66" s="69">
         <v>149</v>
       </c>
     </row>
-    <row r="67" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="17">
         <v>12</v>
       </c>
       <c r="C67" s="17">
         <v>11</v>
       </c>
       <c r="D67" s="17">
         <v>14</v>
       </c>
       <c r="E67" s="18">
         <v>49</v>
       </c>
       <c r="F67" s="18">
         <v>57</v>
       </c>
       <c r="G67" s="18">
         <v>55</v>
       </c>
       <c r="H67" s="18">
         <v>55</v>
       </c>
       <c r="I67" s="19">
@@ -6174,51 +6252,51 @@
       <c r="Q67" s="33">
         <v>101</v>
       </c>
       <c r="R67" s="34">
         <v>109</v>
       </c>
       <c r="S67" s="34">
         <v>113</v>
       </c>
       <c r="T67" s="31">
         <v>113</v>
       </c>
       <c r="U67" s="31">
         <v>133</v>
       </c>
       <c r="V67" s="31">
         <v>128</v>
       </c>
       <c r="W67" s="41">
         <v>127</v>
       </c>
       <c r="X67" s="69">
         <v>125</v>
       </c>
     </row>
-    <row r="68" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="17">
         <v>4</v>
       </c>
       <c r="C68" s="17">
         <v>4</v>
       </c>
       <c r="D68" s="17">
         <v>11</v>
       </c>
       <c r="E68" s="18">
         <v>16</v>
       </c>
       <c r="F68" s="18">
         <v>23</v>
       </c>
       <c r="G68" s="18">
         <v>24</v>
       </c>
       <c r="H68" s="18">
         <v>33</v>
       </c>
       <c r="I68" s="19">
@@ -6248,51 +6326,51 @@
       <c r="Q68" s="33">
         <v>109</v>
       </c>
       <c r="R68" s="34">
         <v>119</v>
       </c>
       <c r="S68" s="34">
         <v>116</v>
       </c>
       <c r="T68" s="31">
         <v>115</v>
       </c>
       <c r="U68" s="31">
         <v>122</v>
       </c>
       <c r="V68" s="31">
         <v>123</v>
       </c>
       <c r="W68" s="41">
         <v>235</v>
       </c>
       <c r="X68" s="69">
         <v>265</v>
       </c>
     </row>
-    <row r="69" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G69" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I69" s="13" t="s">
@@ -6322,51 +6400,51 @@
       <c r="Q69" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R69" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S69" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T69" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U69" s="31">
         <v>27</v>
       </c>
       <c r="V69" s="31">
         <v>26</v>
       </c>
       <c r="W69" s="41">
         <v>26</v>
       </c>
       <c r="X69" s="69">
         <v>31</v>
       </c>
     </row>
-    <row r="70" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="17">
         <v>36</v>
       </c>
       <c r="C70" s="17">
         <v>41</v>
       </c>
       <c r="D70" s="17">
         <v>49</v>
       </c>
       <c r="E70" s="18">
         <v>133</v>
       </c>
       <c r="F70" s="18">
         <v>149</v>
       </c>
       <c r="G70" s="18">
         <v>201</v>
       </c>
       <c r="H70" s="18">
         <v>217</v>
       </c>
       <c r="I70" s="19">
@@ -6396,51 +6474,51 @@
       <c r="Q70" s="33">
         <v>538</v>
       </c>
       <c r="R70" s="34">
         <v>567</v>
       </c>
       <c r="S70" s="34">
         <v>564</v>
       </c>
       <c r="T70" s="31">
         <v>598</v>
       </c>
       <c r="U70" s="31">
         <v>308</v>
       </c>
       <c r="V70" s="31">
         <v>338</v>
       </c>
       <c r="W70" s="41">
         <v>368</v>
       </c>
       <c r="X70" s="69">
         <v>405</v>
       </c>
     </row>
-    <row r="71" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B71" s="17">
         <v>24</v>
       </c>
       <c r="C71" s="17">
         <v>27</v>
       </c>
       <c r="D71" s="17">
         <v>35</v>
       </c>
       <c r="E71" s="18">
         <v>66</v>
       </c>
       <c r="F71" s="18">
         <v>93</v>
       </c>
       <c r="G71" s="18">
         <v>94</v>
       </c>
       <c r="H71" s="18">
         <v>107</v>
       </c>
       <c r="I71" s="19">
@@ -6470,51 +6548,51 @@
       <c r="Q71" s="33">
         <v>209</v>
       </c>
       <c r="R71" s="34">
         <v>208</v>
       </c>
       <c r="S71" s="34">
         <v>208</v>
       </c>
       <c r="T71" s="31">
         <v>214</v>
       </c>
       <c r="U71" s="31">
         <v>231</v>
       </c>
       <c r="V71" s="31">
         <v>254</v>
       </c>
       <c r="W71" s="41">
         <v>286</v>
       </c>
       <c r="X71" s="69">
         <v>312</v>
       </c>
     </row>
-    <row r="72" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B72" s="17">
         <v>36</v>
       </c>
       <c r="C72" s="17">
         <v>39</v>
       </c>
       <c r="D72" s="17">
         <v>42</v>
       </c>
       <c r="E72" s="18">
         <v>73</v>
       </c>
       <c r="F72" s="18">
         <v>73</v>
       </c>
       <c r="G72" s="18">
         <v>103</v>
       </c>
       <c r="H72" s="18">
         <v>106</v>
       </c>
       <c r="I72" s="19">
@@ -6544,51 +6622,51 @@
       <c r="Q72" s="33">
         <v>265</v>
       </c>
       <c r="R72" s="34">
         <v>341</v>
       </c>
       <c r="S72" s="34">
         <v>328</v>
       </c>
       <c r="T72" s="31">
         <v>327</v>
       </c>
       <c r="U72" s="31">
         <v>383</v>
       </c>
       <c r="V72" s="31">
         <v>345</v>
       </c>
       <c r="W72" s="41">
         <v>366</v>
       </c>
       <c r="X72" s="69">
         <v>375</v>
       </c>
     </row>
-    <row r="73" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C73" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I73" s="13" t="s">
@@ -6618,107 +6696,107 @@
       <c r="Q73" s="33">
         <v>105</v>
       </c>
       <c r="R73" s="34">
         <v>112</v>
       </c>
       <c r="S73" s="34">
         <v>107</v>
       </c>
       <c r="T73" s="31">
         <v>122</v>
       </c>
       <c r="U73" s="31">
         <v>147</v>
       </c>
       <c r="V73" s="31">
         <v>144</v>
       </c>
       <c r="W73" s="41">
         <v>147</v>
       </c>
       <c r="X73" s="41">
         <v>159</v>
       </c>
     </row>
-    <row r="74" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="11"/>
       <c r="B74" s="22"/>
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
       <c r="I74" s="40"/>
       <c r="J74" s="40"/>
       <c r="K74" s="35"/>
       <c r="L74" s="35"/>
       <c r="M74" s="35"/>
       <c r="N74" s="35"/>
       <c r="O74" s="35"/>
       <c r="P74" s="35"/>
       <c r="Q74" s="35"/>
       <c r="R74" s="35"/>
       <c r="S74" s="35"/>
       <c r="T74" s="31"/>
       <c r="U74" s="31"/>
       <c r="V74" s="31"/>
       <c r="W74" s="28"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
     </row>
-    <row r="75" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25">
       <c r="A75" s="77" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="77"/>
       <c r="C75" s="77"/>
       <c r="D75" s="77"/>
       <c r="E75" s="77"/>
       <c r="F75" s="77"/>
       <c r="G75" s="77"/>
       <c r="H75" s="77"/>
       <c r="I75" s="77"/>
       <c r="J75" s="77"/>
       <c r="K75" s="77"/>
       <c r="L75" s="77"/>
       <c r="M75" s="77"/>
       <c r="N75" s="77"/>
       <c r="O75" s="77"/>
       <c r="P75" s="77"/>
       <c r="Q75" s="77"/>
       <c r="R75" s="77"/>
       <c r="S75" s="77"/>
       <c r="T75" s="77"/>
       <c r="U75" s="77"/>
       <c r="V75" s="77"/>
       <c r="W75" s="77"/>
-      <c r="X75" s="1"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X75" s="77"/>
+      <c r="Y75" s="77"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B76" s="5">
         <v>239</v>
       </c>
       <c r="C76" s="5">
         <v>273</v>
       </c>
       <c r="D76" s="5">
         <v>385</v>
       </c>
       <c r="E76" s="6">
         <v>871</v>
       </c>
       <c r="F76" s="6">
         <v>992</v>
       </c>
       <c r="G76" s="6">
         <v>1149</v>
       </c>
       <c r="H76" s="7">
         <v>1235</v>
       </c>
       <c r="I76" s="7">
@@ -6749,51 +6827,51 @@
         <v>3322</v>
       </c>
       <c r="R76" s="26">
         <v>3592</v>
       </c>
       <c r="S76" s="26">
         <v>3514</v>
       </c>
       <c r="T76" s="27">
         <v>3686</v>
       </c>
       <c r="U76" s="27">
         <v>3970</v>
       </c>
       <c r="V76" s="27">
         <v>3992</v>
       </c>
       <c r="W76" s="27">
         <v>4303</v>
       </c>
       <c r="X76" s="75">
         <v>4482</v>
       </c>
       <c r="Y76" s="1"/>
     </row>
-    <row r="77" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I77" s="13" t="s">
@@ -6824,51 +6902,51 @@
         <v>21</v>
       </c>
       <c r="R77" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S77" s="30" t="s">
         <v>21</v>
       </c>
       <c r="T77" s="30" t="s">
         <v>21</v>
       </c>
       <c r="U77" s="31">
         <v>325</v>
       </c>
       <c r="V77" s="31">
         <v>325</v>
       </c>
       <c r="W77" s="31">
         <v>318</v>
       </c>
       <c r="X77" s="75">
         <v>322</v>
       </c>
       <c r="Y77" s="1"/>
     </row>
-    <row r="78" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="17">
         <v>6</v>
       </c>
       <c r="C78" s="17">
         <v>11</v>
       </c>
       <c r="D78" s="17">
         <v>15</v>
       </c>
       <c r="E78" s="18">
         <v>66</v>
       </c>
       <c r="F78" s="18">
         <v>84</v>
       </c>
       <c r="G78" s="18">
         <v>97</v>
       </c>
       <c r="H78" s="19">
         <v>123</v>
       </c>
       <c r="I78" s="19">
@@ -6899,51 +6977,51 @@
         <v>287</v>
       </c>
       <c r="R78" s="34">
         <v>370</v>
       </c>
       <c r="S78" s="34">
         <v>311</v>
       </c>
       <c r="T78" s="31">
         <v>341</v>
       </c>
       <c r="U78" s="31">
         <v>340</v>
       </c>
       <c r="V78" s="31">
         <v>339</v>
       </c>
       <c r="W78" s="31">
         <v>369</v>
       </c>
       <c r="X78" s="75">
         <v>376</v>
       </c>
       <c r="Y78" s="1"/>
     </row>
-    <row r="79" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="17">
         <v>4</v>
       </c>
       <c r="C79" s="17">
         <v>6</v>
       </c>
       <c r="D79" s="17">
         <v>23</v>
       </c>
       <c r="E79" s="18">
         <v>35</v>
       </c>
       <c r="F79" s="18">
         <v>36</v>
       </c>
       <c r="G79" s="18">
         <v>40</v>
       </c>
       <c r="H79" s="19">
         <v>41</v>
       </c>
       <c r="I79" s="19">
@@ -6974,51 +7052,51 @@
         <v>102</v>
       </c>
       <c r="R79" s="34">
         <v>105</v>
       </c>
       <c r="S79" s="34">
         <v>97</v>
       </c>
       <c r="T79" s="31">
         <v>100</v>
       </c>
       <c r="U79" s="31">
         <v>99</v>
       </c>
       <c r="V79" s="31">
         <v>100</v>
       </c>
       <c r="W79" s="31">
         <v>106</v>
       </c>
       <c r="X79" s="75">
         <v>108</v>
       </c>
       <c r="Y79" s="1"/>
     </row>
-    <row r="80" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="17">
         <v>14</v>
       </c>
       <c r="C80" s="17">
         <v>12</v>
       </c>
       <c r="D80" s="17">
         <v>20</v>
       </c>
       <c r="E80" s="18">
         <v>102</v>
       </c>
       <c r="F80" s="18">
         <v>111</v>
       </c>
       <c r="G80" s="18">
         <v>142</v>
       </c>
       <c r="H80" s="19">
         <v>136</v>
       </c>
       <c r="I80" s="19">
@@ -7049,51 +7127,51 @@
         <v>519</v>
       </c>
       <c r="R80" s="34">
         <v>540</v>
       </c>
       <c r="S80" s="34">
         <v>539</v>
       </c>
       <c r="T80" s="31">
         <v>567</v>
       </c>
       <c r="U80" s="31">
         <v>241</v>
       </c>
       <c r="V80" s="31">
         <v>261</v>
       </c>
       <c r="W80" s="31">
         <v>277</v>
       </c>
       <c r="X80" s="75">
         <v>284</v>
       </c>
       <c r="Y80" s="1"/>
     </row>
-    <row r="81" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="17">
         <v>27</v>
       </c>
       <c r="C81" s="17">
         <v>31</v>
       </c>
       <c r="D81" s="17">
         <v>38</v>
       </c>
       <c r="E81" s="18">
         <v>56</v>
       </c>
       <c r="F81" s="18">
         <v>36</v>
       </c>
       <c r="G81" s="18">
         <v>43</v>
       </c>
       <c r="H81" s="19">
         <v>53</v>
       </c>
       <c r="I81" s="19">
@@ -7124,51 +7202,51 @@
         <v>91</v>
       </c>
       <c r="R81" s="34">
         <v>100</v>
       </c>
       <c r="S81" s="34">
         <v>101</v>
       </c>
       <c r="T81" s="31">
         <v>106</v>
       </c>
       <c r="U81" s="31">
         <v>131</v>
       </c>
       <c r="V81" s="31">
         <v>128</v>
       </c>
       <c r="W81" s="31">
         <v>132</v>
       </c>
       <c r="X81" s="75">
         <v>138</v>
       </c>
       <c r="Y81" s="1"/>
     </row>
-    <row r="82" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="17">
         <v>3</v>
       </c>
       <c r="C82" s="17">
         <v>6</v>
       </c>
       <c r="D82" s="17">
         <v>8</v>
       </c>
       <c r="E82" s="18">
         <v>20</v>
       </c>
       <c r="F82" s="18">
         <v>27</v>
       </c>
       <c r="G82" s="18">
         <v>27</v>
       </c>
       <c r="H82" s="19">
         <v>36</v>
       </c>
       <c r="I82" s="19">
@@ -7199,51 +7277,51 @@
         <v>74</v>
       </c>
       <c r="R82" s="34">
         <v>67</v>
       </c>
       <c r="S82" s="34">
         <v>73</v>
       </c>
       <c r="T82" s="31">
         <v>76</v>
       </c>
       <c r="U82" s="31">
         <v>84</v>
       </c>
       <c r="V82" s="31">
         <v>92</v>
       </c>
       <c r="W82" s="31">
         <v>94</v>
       </c>
       <c r="X82" s="75">
         <v>111</v>
       </c>
       <c r="Y82" s="1"/>
     </row>
-    <row r="83" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="17">
         <v>12</v>
       </c>
       <c r="C83" s="17">
         <v>11</v>
       </c>
       <c r="D83" s="17">
         <v>10</v>
       </c>
       <c r="E83" s="18">
         <v>21</v>
       </c>
       <c r="F83" s="18">
         <v>41</v>
       </c>
       <c r="G83" s="18">
         <v>44</v>
       </c>
       <c r="H83" s="19">
         <v>41</v>
       </c>
       <c r="I83" s="19">
@@ -7274,51 +7352,51 @@
         <v>178</v>
       </c>
       <c r="R83" s="34">
         <v>185</v>
       </c>
       <c r="S83" s="34">
         <v>185</v>
       </c>
       <c r="T83" s="31">
         <v>191</v>
       </c>
       <c r="U83" s="31">
         <v>212</v>
       </c>
       <c r="V83" s="31">
         <v>225</v>
       </c>
       <c r="W83" s="31">
         <v>219</v>
       </c>
       <c r="X83" s="75">
         <v>234</v>
       </c>
       <c r="Y83" s="1"/>
     </row>
-    <row r="84" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F84" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G84" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H84" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I84" s="13" t="s">
@@ -7349,51 +7427,51 @@
         <v>21</v>
       </c>
       <c r="R84" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S84" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T84" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U84" s="31">
         <v>346</v>
       </c>
       <c r="V84" s="31">
         <v>311</v>
       </c>
       <c r="W84" s="31">
         <v>390</v>
       </c>
       <c r="X84" s="75">
         <v>389</v>
       </c>
       <c r="Y84" s="1"/>
     </row>
-    <row r="85" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="17">
         <v>24</v>
       </c>
       <c r="C85" s="17">
         <v>31</v>
       </c>
       <c r="D85" s="17">
         <v>45</v>
       </c>
       <c r="E85" s="18">
         <v>99</v>
       </c>
       <c r="F85" s="18">
         <v>104</v>
       </c>
       <c r="G85" s="18">
         <v>111</v>
       </c>
       <c r="H85" s="19">
         <v>120</v>
       </c>
       <c r="I85" s="19">
@@ -7424,51 +7502,51 @@
         <v>253</v>
       </c>
       <c r="R85" s="34">
         <v>250</v>
       </c>
       <c r="S85" s="34">
         <v>247</v>
       </c>
       <c r="T85" s="31">
         <v>247</v>
       </c>
       <c r="U85" s="31">
         <v>241</v>
       </c>
       <c r="V85" s="31">
         <v>245</v>
       </c>
       <c r="W85" s="31">
         <v>269</v>
       </c>
       <c r="X85" s="75">
         <v>276</v>
       </c>
       <c r="Y85" s="1"/>
     </row>
-    <row r="86" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="17">
         <v>3</v>
       </c>
       <c r="C86" s="17">
         <v>3</v>
       </c>
       <c r="D86" s="17">
         <v>10</v>
       </c>
       <c r="E86" s="18">
         <v>34</v>
       </c>
       <c r="F86" s="18">
         <v>39</v>
       </c>
       <c r="G86" s="18">
         <v>45</v>
       </c>
       <c r="H86" s="19">
         <v>47</v>
       </c>
       <c r="I86" s="19">
@@ -7499,51 +7577,51 @@
         <v>139</v>
       </c>
       <c r="R86" s="34">
         <v>141</v>
       </c>
       <c r="S86" s="34">
         <v>138</v>
       </c>
       <c r="T86" s="31">
         <v>141</v>
       </c>
       <c r="U86" s="31">
         <v>141</v>
       </c>
       <c r="V86" s="31">
         <v>132</v>
       </c>
       <c r="W86" s="31">
         <v>133</v>
       </c>
       <c r="X86" s="75">
         <v>128</v>
       </c>
       <c r="Y86" s="1"/>
     </row>
-    <row r="87" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B87" s="17">
         <v>12</v>
       </c>
       <c r="C87" s="17">
         <v>11</v>
       </c>
       <c r="D87" s="17">
         <v>12</v>
       </c>
       <c r="E87" s="18">
         <v>28</v>
       </c>
       <c r="F87" s="18">
         <v>34</v>
       </c>
       <c r="G87" s="18">
         <v>32</v>
       </c>
       <c r="H87" s="19">
         <v>31</v>
       </c>
       <c r="I87" s="19">
@@ -7574,51 +7652,51 @@
         <v>98</v>
       </c>
       <c r="R87" s="34">
         <v>108</v>
       </c>
       <c r="S87" s="34">
         <v>112</v>
       </c>
       <c r="T87" s="31">
         <v>119</v>
       </c>
       <c r="U87" s="31">
         <v>133</v>
       </c>
       <c r="V87" s="31">
         <v>150</v>
       </c>
       <c r="W87" s="31">
         <v>165</v>
       </c>
       <c r="X87" s="75">
         <v>158</v>
       </c>
       <c r="Y87" s="1"/>
     </row>
-    <row r="88" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B88" s="17">
         <v>9</v>
       </c>
       <c r="C88" s="17">
         <v>10</v>
       </c>
       <c r="D88" s="17">
         <v>12</v>
       </c>
       <c r="E88" s="18">
         <v>11</v>
       </c>
       <c r="F88" s="18">
         <v>22</v>
       </c>
       <c r="G88" s="18">
         <v>25</v>
       </c>
       <c r="H88" s="19">
         <v>28</v>
       </c>
       <c r="I88" s="19">
@@ -7649,51 +7727,51 @@
         <v>82</v>
       </c>
       <c r="R88" s="34">
         <v>92</v>
       </c>
       <c r="S88" s="34">
         <v>91</v>
       </c>
       <c r="T88" s="31">
         <v>97</v>
       </c>
       <c r="U88" s="31">
         <v>99</v>
       </c>
       <c r="V88" s="31">
         <v>101</v>
       </c>
       <c r="W88" s="31">
         <v>106</v>
       </c>
       <c r="X88" s="75">
         <v>104</v>
       </c>
       <c r="Y88" s="1"/>
     </row>
-    <row r="89" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B89" s="17">
         <v>14</v>
       </c>
       <c r="C89" s="17">
         <v>13</v>
       </c>
       <c r="D89" s="17">
         <v>18</v>
       </c>
       <c r="E89" s="18">
         <v>34</v>
       </c>
       <c r="F89" s="18">
         <v>52</v>
       </c>
       <c r="G89" s="18">
         <v>58</v>
       </c>
       <c r="H89" s="19">
         <v>63</v>
       </c>
       <c r="I89" s="19">
@@ -7723,51 +7801,51 @@
       <c r="Q89" s="34">
         <v>148</v>
       </c>
       <c r="R89" s="34">
         <v>164</v>
       </c>
       <c r="S89" s="34">
         <v>175</v>
       </c>
       <c r="T89" s="31">
         <v>204</v>
       </c>
       <c r="U89" s="31">
         <v>220</v>
       </c>
       <c r="V89" s="31">
         <v>220</v>
       </c>
       <c r="W89" s="31">
         <v>139</v>
       </c>
       <c r="X89" s="75">
         <v>150</v>
       </c>
     </row>
-    <row r="90" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B90" s="17">
         <v>11</v>
       </c>
       <c r="C90" s="17">
         <v>15</v>
       </c>
       <c r="D90" s="17">
         <v>31</v>
       </c>
       <c r="E90" s="18">
         <v>51</v>
       </c>
       <c r="F90" s="18">
         <v>57</v>
       </c>
       <c r="G90" s="18">
         <v>54</v>
       </c>
       <c r="H90" s="19">
         <v>54</v>
       </c>
       <c r="I90" s="19">
@@ -7797,51 +7875,51 @@
       <c r="Q90" s="34">
         <v>97</v>
       </c>
       <c r="R90" s="34">
         <v>112</v>
       </c>
       <c r="S90" s="34">
         <v>114</v>
       </c>
       <c r="T90" s="31">
         <v>111</v>
       </c>
       <c r="U90" s="31">
         <v>134</v>
       </c>
       <c r="V90" s="31">
         <v>124</v>
       </c>
       <c r="W90" s="31">
         <v>127</v>
       </c>
       <c r="X90" s="75">
         <v>126</v>
       </c>
     </row>
-    <row r="91" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B91" s="17">
         <v>4</v>
       </c>
       <c r="C91" s="17">
         <v>5</v>
       </c>
       <c r="D91" s="17">
         <v>10</v>
       </c>
       <c r="E91" s="18">
         <v>19</v>
       </c>
       <c r="F91" s="18">
         <v>23</v>
       </c>
       <c r="G91" s="18">
         <v>24</v>
       </c>
       <c r="H91" s="19">
         <v>32</v>
       </c>
       <c r="I91" s="19">
@@ -7871,51 +7949,51 @@
       <c r="Q91" s="34">
         <v>112</v>
       </c>
       <c r="R91" s="34">
         <v>119</v>
       </c>
       <c r="S91" s="34">
         <v>114</v>
       </c>
       <c r="T91" s="31">
         <v>116</v>
       </c>
       <c r="U91" s="31">
         <v>125</v>
       </c>
       <c r="V91" s="31">
         <v>123</v>
       </c>
       <c r="W91" s="31">
         <v>240</v>
       </c>
       <c r="X91" s="75">
         <v>269</v>
       </c>
     </row>
-    <row r="92" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G92" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H92" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I92" s="13" t="s">
@@ -7945,51 +8023,51 @@
       <c r="Q92" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R92" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S92" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T92" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U92" s="31">
         <v>24</v>
       </c>
       <c r="V92" s="31">
         <v>25</v>
       </c>
       <c r="W92" s="31">
         <v>28</v>
       </c>
       <c r="X92" s="75">
         <v>30</v>
       </c>
     </row>
-    <row r="93" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B93" s="17">
         <v>34</v>
       </c>
       <c r="C93" s="17">
         <v>40</v>
       </c>
       <c r="D93" s="17">
         <v>55</v>
       </c>
       <c r="E93" s="18">
         <v>138</v>
       </c>
       <c r="F93" s="18">
         <v>151</v>
       </c>
       <c r="G93" s="18">
         <v>205</v>
       </c>
       <c r="H93" s="19">
         <v>216</v>
       </c>
       <c r="I93" s="19">
@@ -8019,51 +8097,51 @@
       <c r="Q93" s="34">
         <v>537</v>
       </c>
       <c r="R93" s="34">
         <v>576</v>
       </c>
       <c r="S93" s="34">
         <v>562</v>
       </c>
       <c r="T93" s="31">
         <v>587</v>
       </c>
       <c r="U93" s="31">
         <v>320</v>
       </c>
       <c r="V93" s="31">
         <v>334</v>
       </c>
       <c r="W93" s="31">
         <v>367</v>
       </c>
       <c r="X93" s="75">
         <v>412</v>
       </c>
     </row>
-    <row r="94" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B94" s="17">
         <v>26</v>
       </c>
       <c r="C94" s="17">
         <v>28</v>
       </c>
       <c r="D94" s="17">
         <v>36</v>
       </c>
       <c r="E94" s="18">
         <v>84</v>
       </c>
       <c r="F94" s="18">
         <v>96</v>
       </c>
       <c r="G94" s="18">
         <v>96</v>
       </c>
       <c r="H94" s="19">
         <v>107</v>
       </c>
       <c r="I94" s="19">
@@ -8093,51 +8171,51 @@
       <c r="Q94" s="34">
         <v>213</v>
       </c>
       <c r="R94" s="34">
         <v>208</v>
       </c>
       <c r="S94" s="34">
         <v>212</v>
       </c>
       <c r="T94" s="31">
         <v>212</v>
       </c>
       <c r="U94" s="31">
         <v>229</v>
       </c>
       <c r="V94" s="31">
         <v>257</v>
       </c>
       <c r="W94" s="31">
         <v>291</v>
       </c>
       <c r="X94" s="75">
         <v>317</v>
       </c>
     </row>
-    <row r="95" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B95" s="17">
         <v>36</v>
       </c>
       <c r="C95" s="17">
         <v>40</v>
       </c>
       <c r="D95" s="17">
         <v>42</v>
       </c>
       <c r="E95" s="18">
         <v>73</v>
       </c>
       <c r="F95" s="18">
         <v>79</v>
       </c>
       <c r="G95" s="18">
         <v>106</v>
       </c>
       <c r="H95" s="19">
         <v>107</v>
       </c>
       <c r="I95" s="19">
@@ -8167,51 +8245,51 @@
       <c r="Q95" s="34">
         <v>286</v>
       </c>
       <c r="R95" s="34">
         <v>339</v>
       </c>
       <c r="S95" s="34">
         <v>335</v>
       </c>
       <c r="T95" s="31">
         <v>350</v>
       </c>
       <c r="U95" s="31">
         <v>384</v>
       </c>
       <c r="V95" s="31">
         <v>354</v>
       </c>
       <c r="W95" s="31">
         <v>387</v>
       </c>
       <c r="X95" s="75">
         <v>388</v>
       </c>
     </row>
-    <row r="96" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="42" t="s">
         <v>43</v>
       </c>
       <c r="B96" s="43" t="s">
         <v>21</v>
       </c>
       <c r="C96" s="43" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="43" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G96" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H96" s="44" t="s">
         <v>21</v>
       </c>
       <c r="I96" s="44" t="s">
@@ -8240,168 +8318,172 @@
       </c>
       <c r="Q96" s="47">
         <v>106</v>
       </c>
       <c r="R96" s="47">
         <v>116</v>
       </c>
       <c r="S96" s="47">
         <v>108</v>
       </c>
       <c r="T96" s="48">
         <v>121</v>
       </c>
       <c r="U96" s="48">
         <v>142</v>
       </c>
       <c r="V96" s="48">
         <v>146</v>
       </c>
       <c r="W96" s="48">
         <v>146</v>
       </c>
       <c r="X96" s="76">
         <v>162</v>
       </c>
-    </row>
-    <row r="97" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="Y96" s="82"/>
+    </row>
+    <row r="97" spans="1:25">
       <c r="A97" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B97" s="41"/>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="41"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="41"/>
       <c r="J97" s="41"/>
       <c r="K97" s="41"/>
       <c r="L97" s="41"/>
       <c r="M97" s="41"/>
       <c r="N97" s="41"/>
       <c r="O97" s="41"/>
       <c r="P97" s="41"/>
       <c r="Q97" s="41"/>
       <c r="R97" s="41"/>
       <c r="S97" s="41"/>
       <c r="T97" s="41"/>
       <c r="U97" s="41"/>
       <c r="V97" s="41"/>
       <c r="W97" s="41"/>
       <c r="X97" s="1"/>
       <c r="Y97" s="1"/>
     </row>
-    <row r="98" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:25">
       <c r="A98" s="2"/>
       <c r="B98" s="41"/>
       <c r="C98" s="41"/>
       <c r="D98" s="41"/>
       <c r="E98" s="41"/>
       <c r="F98" s="41"/>
       <c r="G98" s="41"/>
       <c r="H98" s="41"/>
       <c r="I98" s="41"/>
       <c r="J98" s="41"/>
       <c r="K98" s="41"/>
       <c r="L98" s="41"/>
       <c r="M98" s="41"/>
       <c r="N98" s="41"/>
       <c r="O98" s="41"/>
       <c r="P98" s="41"/>
       <c r="Q98" s="41"/>
       <c r="R98" s="41"/>
       <c r="S98" s="41"/>
       <c r="T98" s="41"/>
       <c r="U98" s="41"/>
       <c r="V98" s="41"/>
       <c r="W98" s="41"/>
       <c r="X98" s="1"/>
       <c r="Y98" s="1"/>
     </row>
-    <row r="99" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:25">
       <c r="A99" s="2"/>
       <c r="B99" s="41"/>
       <c r="C99" s="41"/>
       <c r="D99" s="41"/>
       <c r="E99" s="41"/>
       <c r="F99" s="41"/>
       <c r="G99" s="41"/>
       <c r="H99" s="41"/>
       <c r="I99" s="41"/>
       <c r="J99" s="41"/>
       <c r="K99" s="41"/>
       <c r="L99" s="41"/>
       <c r="M99" s="41"/>
       <c r="N99" s="41"/>
       <c r="O99" s="41"/>
       <c r="P99" s="41"/>
       <c r="Q99" s="41"/>
       <c r="R99" s="41"/>
       <c r="S99" s="41"/>
       <c r="T99" s="41"/>
       <c r="U99" s="41"/>
       <c r="V99" s="41"/>
       <c r="W99" s="41"/>
       <c r="X99" s="1"/>
       <c r="Y99" s="1"/>
     </row>
-    <row r="100" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:25">
       <c r="A100" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8410,86 +8492,83 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD49D5C-6AA2-44E2-AF08-AC3F4ADDB17C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F815FA67-ACD0-44D7-81F5-2770F01E30B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F64510B-BD66-4E9D-A26D-DDDF147C61F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>