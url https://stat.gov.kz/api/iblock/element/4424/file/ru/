--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -4,76 +4,62 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Костанайская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
@@ -318,59 +304,59 @@
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Количество мест размещения (гостиницы, мотели, кемпинги, туристские базы, гостевые дома, дома отдыха, пансионаты и другие здания и сооружения, используемые для проживания туристов и их обслуживания).</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=</t>
   </si>
   <si>
     <t>221202 Количество мест размещения</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="43">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
@@ -465,72 +451,330 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -592,65 +836,384 @@
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="23" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -804,91 +1367,306 @@
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="214">
+    <cellStyle name="20% - Акцент1 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 3" xfId="9"/>
+    <cellStyle name="20% - Акцент1 4" xfId="10"/>
+    <cellStyle name="20% - Акцент1 5" xfId="11"/>
+    <cellStyle name="20% - Акцент2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент2 3" xfId="13"/>
+    <cellStyle name="20% - Акцент2 4" xfId="14"/>
+    <cellStyle name="20% - Акцент2 5" xfId="15"/>
+    <cellStyle name="20% - Акцент3 2" xfId="16"/>
+    <cellStyle name="20% - Акцент3 3" xfId="17"/>
+    <cellStyle name="20% - Акцент3 4" xfId="18"/>
+    <cellStyle name="20% - Акцент3 5" xfId="19"/>
+    <cellStyle name="20% - Акцент4 2" xfId="20"/>
+    <cellStyle name="20% - Акцент4 3" xfId="21"/>
+    <cellStyle name="20% - Акцент4 4" xfId="22"/>
+    <cellStyle name="20% - Акцент4 5" xfId="23"/>
+    <cellStyle name="20% - Акцент5 2" xfId="24"/>
+    <cellStyle name="20% - Акцент5 3" xfId="25"/>
+    <cellStyle name="20% - Акцент5 4" xfId="26"/>
+    <cellStyle name="20% - Акцент5 5" xfId="27"/>
+    <cellStyle name="20% - Акцент6 2" xfId="28"/>
+    <cellStyle name="20% - Акцент6 3" xfId="29"/>
+    <cellStyle name="20% - Акцент6 4" xfId="30"/>
+    <cellStyle name="20% - Акцент6 5" xfId="31"/>
+    <cellStyle name="40% - Акцент1 2" xfId="32"/>
+    <cellStyle name="40% - Акцент1 3" xfId="33"/>
+    <cellStyle name="40% - Акцент1 4" xfId="34"/>
+    <cellStyle name="40% - Акцент1 5" xfId="35"/>
+    <cellStyle name="40% - Акцент2 2" xfId="36"/>
+    <cellStyle name="40% - Акцент2 3" xfId="37"/>
+    <cellStyle name="40% - Акцент2 4" xfId="38"/>
+    <cellStyle name="40% - Акцент2 5" xfId="39"/>
+    <cellStyle name="40% - Акцент3 2" xfId="40"/>
+    <cellStyle name="40% - Акцент3 3" xfId="41"/>
+    <cellStyle name="40% - Акцент3 4" xfId="42"/>
+    <cellStyle name="40% - Акцент3 5" xfId="43"/>
+    <cellStyle name="40% - Акцент4 2" xfId="44"/>
+    <cellStyle name="40% - Акцент4 3" xfId="45"/>
+    <cellStyle name="40% - Акцент4 4" xfId="46"/>
+    <cellStyle name="40% - Акцент4 5" xfId="47"/>
+    <cellStyle name="40% - Акцент5 2" xfId="48"/>
+    <cellStyle name="40% - Акцент5 3" xfId="49"/>
+    <cellStyle name="40% - Акцент5 4" xfId="50"/>
+    <cellStyle name="40% - Акцент5 5" xfId="51"/>
+    <cellStyle name="40% - Акцент6 2" xfId="52"/>
+    <cellStyle name="40% - Акцент6 3" xfId="53"/>
+    <cellStyle name="40% - Акцент6 4" xfId="54"/>
+    <cellStyle name="40% - Акцент6 5" xfId="55"/>
+    <cellStyle name="60% - Акцент1 2" xfId="56"/>
+    <cellStyle name="60% - Акцент1 3" xfId="57"/>
+    <cellStyle name="60% - Акцент1 4" xfId="58"/>
+    <cellStyle name="60% - Акцент1 5" xfId="59"/>
+    <cellStyle name="60% - Акцент2 2" xfId="60"/>
+    <cellStyle name="60% - Акцент2 3" xfId="61"/>
+    <cellStyle name="60% - Акцент2 4" xfId="62"/>
+    <cellStyle name="60% - Акцент2 5" xfId="63"/>
+    <cellStyle name="60% - Акцент3 2" xfId="64"/>
+    <cellStyle name="60% - Акцент3 3" xfId="65"/>
+    <cellStyle name="60% - Акцент3 4" xfId="66"/>
+    <cellStyle name="60% - Акцент3 5" xfId="67"/>
+    <cellStyle name="60% - Акцент4 2" xfId="68"/>
+    <cellStyle name="60% - Акцент4 3" xfId="69"/>
+    <cellStyle name="60% - Акцент4 4" xfId="70"/>
+    <cellStyle name="60% - Акцент4 5" xfId="71"/>
+    <cellStyle name="60% - Акцент5 2" xfId="72"/>
+    <cellStyle name="60% - Акцент5 3" xfId="73"/>
+    <cellStyle name="60% - Акцент5 4" xfId="74"/>
+    <cellStyle name="60% - Акцент5 5" xfId="75"/>
+    <cellStyle name="60% - Акцент6 2" xfId="76"/>
+    <cellStyle name="60% - Акцент6 3" xfId="77"/>
+    <cellStyle name="60% - Акцент6 4" xfId="78"/>
+    <cellStyle name="60% - Акцент6 5" xfId="79"/>
+    <cellStyle name="Акцент1 2" xfId="80"/>
+    <cellStyle name="Акцент1 3" xfId="81"/>
+    <cellStyle name="Акцент1 4" xfId="82"/>
+    <cellStyle name="Акцент1 5" xfId="83"/>
+    <cellStyle name="Акцент2 2" xfId="84"/>
+    <cellStyle name="Акцент2 3" xfId="85"/>
+    <cellStyle name="Акцент2 4" xfId="86"/>
+    <cellStyle name="Акцент2 5" xfId="87"/>
+    <cellStyle name="Акцент3 2" xfId="88"/>
+    <cellStyle name="Акцент3 3" xfId="89"/>
+    <cellStyle name="Акцент3 4" xfId="90"/>
+    <cellStyle name="Акцент3 5" xfId="91"/>
+    <cellStyle name="Акцент4 2" xfId="92"/>
+    <cellStyle name="Акцент4 3" xfId="93"/>
+    <cellStyle name="Акцент4 4" xfId="94"/>
+    <cellStyle name="Акцент4 5" xfId="95"/>
+    <cellStyle name="Акцент5 2" xfId="96"/>
+    <cellStyle name="Акцент5 3" xfId="97"/>
+    <cellStyle name="Акцент5 4" xfId="98"/>
+    <cellStyle name="Акцент5 5" xfId="99"/>
+    <cellStyle name="Акцент6 2" xfId="100"/>
+    <cellStyle name="Акцент6 3" xfId="101"/>
+    <cellStyle name="Акцент6 4" xfId="102"/>
+    <cellStyle name="Акцент6 5" xfId="103"/>
+    <cellStyle name="Ввод  2" xfId="104"/>
+    <cellStyle name="Ввод  3" xfId="105"/>
+    <cellStyle name="Ввод  4" xfId="106"/>
+    <cellStyle name="Ввод  5" xfId="107"/>
+    <cellStyle name="Вывод 2" xfId="108"/>
+    <cellStyle name="Вывод 3" xfId="109"/>
+    <cellStyle name="Вывод 4" xfId="110"/>
+    <cellStyle name="Вывод 5" xfId="111"/>
+    <cellStyle name="Вычисление 2" xfId="112"/>
+    <cellStyle name="Вычисление 3" xfId="113"/>
+    <cellStyle name="Вычисление 4" xfId="114"/>
+    <cellStyle name="Вычисление 5" xfId="115"/>
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="116"/>
+    <cellStyle name="Гиперссылка 3" xfId="117"/>
     <cellStyle name="Денежный 2" xfId="2"/>
+    <cellStyle name="Денежный 4" xfId="118"/>
+    <cellStyle name="Заголовок 1 2" xfId="119"/>
+    <cellStyle name="Заголовок 1 3" xfId="120"/>
+    <cellStyle name="Заголовок 1 4" xfId="121"/>
+    <cellStyle name="Заголовок 1 5" xfId="122"/>
+    <cellStyle name="Заголовок 2 2" xfId="123"/>
+    <cellStyle name="Заголовок 2 3" xfId="124"/>
+    <cellStyle name="Заголовок 2 4" xfId="125"/>
+    <cellStyle name="Заголовок 2 5" xfId="126"/>
+    <cellStyle name="Заголовок 3 2" xfId="127"/>
+    <cellStyle name="Заголовок 3 3" xfId="128"/>
+    <cellStyle name="Заголовок 3 4" xfId="129"/>
+    <cellStyle name="Заголовок 3 5" xfId="130"/>
+    <cellStyle name="Заголовок 4 2" xfId="131"/>
+    <cellStyle name="Заголовок 4 3" xfId="132"/>
+    <cellStyle name="Заголовок 4 4" xfId="133"/>
+    <cellStyle name="Заголовок 4 5" xfId="134"/>
+    <cellStyle name="Итог 2" xfId="135"/>
+    <cellStyle name="Итог 3" xfId="136"/>
+    <cellStyle name="Итог 4" xfId="137"/>
+    <cellStyle name="Итог 5" xfId="138"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="142"/>
+    <cellStyle name="Название 2" xfId="143"/>
+    <cellStyle name="Название 3" xfId="144"/>
+    <cellStyle name="Название 4" xfId="145"/>
+    <cellStyle name="Название 5" xfId="146"/>
+    <cellStyle name="Нейтральный 2" xfId="147"/>
+    <cellStyle name="Нейтральный 3" xfId="148"/>
+    <cellStyle name="Нейтральный 4" xfId="149"/>
+    <cellStyle name="Нейтральный 5" xfId="150"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="151"/>
+    <cellStyle name="Обычный 11 2" xfId="152"/>
+    <cellStyle name="Обычный 12 2" xfId="153"/>
+    <cellStyle name="Обычный 17 2" xfId="154"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="155"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 3 2" xfId="158"/>
     <cellStyle name="Обычный 2 4" xfId="7"/>
+    <cellStyle name="Обычный 24 2" xfId="159"/>
+    <cellStyle name="Обычный 24 3" xfId="160"/>
+    <cellStyle name="Обычный 25 2" xfId="161"/>
+    <cellStyle name="Обычный 26 2" xfId="162"/>
+    <cellStyle name="Обычный 27 2" xfId="163"/>
+    <cellStyle name="Обычный 29 2" xfId="164"/>
+    <cellStyle name="Обычный 3 2" xfId="165"/>
+    <cellStyle name="Обычный 3 3" xfId="166"/>
     <cellStyle name="Обычный 30" xfId="5"/>
+    <cellStyle name="Обычный 31" xfId="167"/>
+    <cellStyle name="Обычный 32" xfId="168"/>
+    <cellStyle name="Обычный 33" xfId="169"/>
+    <cellStyle name="Обычный 34" xfId="170"/>
+    <cellStyle name="Обычный 35" xfId="171"/>
+    <cellStyle name="Обычный 36" xfId="172"/>
+    <cellStyle name="Обычный 37" xfId="173"/>
+    <cellStyle name="Обычный 38" xfId="174"/>
+    <cellStyle name="Обычный 39" xfId="175"/>
+    <cellStyle name="Обычный 4 2" xfId="176"/>
+    <cellStyle name="Обычный 40" xfId="177"/>
+    <cellStyle name="Обычный 41" xfId="178"/>
+    <cellStyle name="Обычный 43" xfId="179"/>
+    <cellStyle name="Обычный 45" xfId="180"/>
+    <cellStyle name="Обычный 48" xfId="181"/>
+    <cellStyle name="Обычный 49" xfId="182"/>
+    <cellStyle name="Обычный 50" xfId="183"/>
+    <cellStyle name="Обычный 51" xfId="184"/>
+    <cellStyle name="Обычный 52" xfId="185"/>
+    <cellStyle name="Обычный 6 2" xfId="186"/>
+    <cellStyle name="Обычный 7 2" xfId="187"/>
+    <cellStyle name="Обычный 8 2" xfId="188"/>
+    <cellStyle name="Обычный 9 2" xfId="189"/>
+    <cellStyle name="Плохой 2" xfId="190"/>
+    <cellStyle name="Плохой 3" xfId="191"/>
+    <cellStyle name="Плохой 4" xfId="192"/>
+    <cellStyle name="Плохой 5" xfId="193"/>
+    <cellStyle name="Пояснение 2" xfId="194"/>
+    <cellStyle name="Пояснение 3" xfId="195"/>
+    <cellStyle name="Пояснение 4" xfId="196"/>
+    <cellStyle name="Пояснение 5" xfId="197"/>
+    <cellStyle name="Примечание 2" xfId="198"/>
+    <cellStyle name="Примечание 3" xfId="199"/>
+    <cellStyle name="Примечание 4" xfId="200"/>
+    <cellStyle name="Примечание 5" xfId="201"/>
+    <cellStyle name="Связанная ячейка 2" xfId="202"/>
+    <cellStyle name="Связанная ячейка 3" xfId="203"/>
+    <cellStyle name="Связанная ячейка 4" xfId="204"/>
+    <cellStyle name="Связанная ячейка 5" xfId="205"/>
+    <cellStyle name="Текст предупреждения 2" xfId="206"/>
+    <cellStyle name="Текст предупреждения 3" xfId="207"/>
+    <cellStyle name="Текст предупреждения 4" xfId="208"/>
+    <cellStyle name="Текст предупреждения 5" xfId="209"/>
+    <cellStyle name="Хороший 2" xfId="210"/>
+    <cellStyle name="Хороший 3" xfId="211"/>
+    <cellStyle name="Хороший 4" xfId="212"/>
+    <cellStyle name="Хороший 5" xfId="213"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2171700</xdr:colOff>
@@ -974,86 +1752,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1228,51 +2006,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702689?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="57" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="74">
         <v>221202</v>
       </c>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
@@ -1661,117 +2439,117 @@
     <row r="12" spans="2:2">
       <c r="B12" s="55" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="54"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="54"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="56" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y100"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="Y30" sqref="Y30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="42" customHeight="1"/>
     <row r="3" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="84" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="78"/>
-[...22 lines deleted...]
-      <c r="Y3" s="78"/>
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="84"/>
+      <c r="M3" s="84"/>
+      <c r="N3" s="84"/>
+      <c r="O3" s="84"/>
+      <c r="P3" s="84"/>
+      <c r="Q3" s="84"/>
+      <c r="R3" s="84"/>
+      <c r="S3" s="84"/>
+      <c r="T3" s="84"/>
+      <c r="U3" s="84"/>
+      <c r="V3" s="84"/>
+      <c r="W3" s="84"/>
+      <c r="X3" s="84"/>
+      <c r="Y3" s="84"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="79"/>
-[...22 lines deleted...]
-      <c r="Y4" s="79"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="85"/>
+      <c r="R4" s="85"/>
+      <c r="S4" s="85"/>
+      <c r="T4" s="85"/>
+      <c r="U4" s="85"/>
+      <c r="V4" s="85"/>
+      <c r="W4" s="85"/>
+      <c r="X4" s="85"/>
+      <c r="Y4" s="85"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="3"/>
       <c r="B5" s="49">
         <v>2003</v>
       </c>
       <c r="C5" s="49">
         <v>2004</v>
       </c>
       <c r="D5" s="49">
         <v>2005</v>
       </c>
       <c r="E5" s="49" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="49" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="49" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="49" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="49" t="s">
@@ -1805,77 +2583,77 @@
         <v>35</v>
       </c>
       <c r="S5" s="49" t="s">
         <v>36</v>
       </c>
       <c r="T5" s="49" t="s">
         <v>37</v>
       </c>
       <c r="U5" s="49" t="s">
         <v>38</v>
       </c>
       <c r="V5" s="49" t="s">
         <v>39</v>
       </c>
       <c r="W5" s="49" t="s">
         <v>40</v>
       </c>
       <c r="X5" s="49" t="s">
         <v>48</v>
       </c>
       <c r="Y5" s="49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="80" t="s">
+      <c r="A6" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="81"/>
-[...22 lines deleted...]
-      <c r="Y6" s="81"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>209</v>
       </c>
       <c r="C7" s="5">
         <v>239</v>
       </c>
       <c r="D7" s="5">
         <v>269</v>
       </c>
       <c r="E7" s="6">
         <v>655</v>
       </c>
       <c r="F7" s="6">
         <v>735</v>
       </c>
       <c r="G7" s="6">
         <v>900</v>
       </c>
       <c r="H7" s="6">
         <v>1040</v>
@@ -1906,51 +2684,51 @@
       </c>
       <c r="Q7" s="6">
         <v>3058</v>
       </c>
       <c r="R7" s="9">
         <v>3449</v>
       </c>
       <c r="S7" s="9">
         <v>3484</v>
       </c>
       <c r="T7" s="9">
         <v>3539</v>
       </c>
       <c r="U7" s="10">
         <v>3756</v>
       </c>
       <c r="V7" s="10">
         <v>3848</v>
       </c>
       <c r="W7" s="10">
         <v>4004</v>
       </c>
       <c r="X7" s="10">
         <v>4313</v>
       </c>
-      <c r="Y7" s="84">
+      <c r="Y7" s="79">
         <v>4505</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>21</v>
       </c>
@@ -1983,51 +2761,51 @@
       </c>
       <c r="Q8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="T8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="V8" s="16">
         <v>319</v>
       </c>
       <c r="W8" s="16">
         <v>313</v>
       </c>
       <c r="X8" s="51">
         <v>328</v>
       </c>
-      <c r="Y8" s="83">
+      <c r="Y8" s="78">
         <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="17">
         <v>6</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>11</v>
       </c>
       <c r="E9" s="18">
         <v>51</v>
       </c>
       <c r="F9" s="18">
         <v>68</v>
       </c>
       <c r="G9" s="18">
         <v>89</v>
       </c>
@@ -2060,51 +2838,51 @@
       </c>
       <c r="Q9" s="18">
         <v>275</v>
       </c>
       <c r="R9" s="21">
         <v>375</v>
       </c>
       <c r="S9" s="21">
         <v>298</v>
       </c>
       <c r="T9" s="21">
         <v>319</v>
       </c>
       <c r="U9" s="16">
         <v>348</v>
       </c>
       <c r="V9" s="16">
         <v>326</v>
       </c>
       <c r="W9" s="16">
         <v>350</v>
       </c>
       <c r="X9" s="51">
         <v>374</v>
       </c>
-      <c r="Y9" s="83">
+      <c r="Y9" s="78">
         <v>358</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="17">
         <v>4</v>
       </c>
       <c r="C10" s="17">
         <v>5</v>
       </c>
       <c r="D10" s="17">
         <v>6</v>
       </c>
       <c r="E10" s="18">
         <v>31</v>
       </c>
       <c r="F10" s="18">
         <v>35</v>
       </c>
       <c r="G10" s="18">
         <v>35</v>
       </c>
@@ -2137,51 +2915,51 @@
       </c>
       <c r="Q10" s="18">
         <v>101</v>
       </c>
       <c r="R10" s="21">
         <v>96</v>
       </c>
       <c r="S10" s="21">
         <v>103</v>
       </c>
       <c r="T10" s="21">
         <v>97</v>
       </c>
       <c r="U10" s="16">
         <v>101</v>
       </c>
       <c r="V10" s="16">
         <v>100</v>
       </c>
       <c r="W10" s="16">
         <v>102</v>
       </c>
       <c r="X10" s="51">
         <v>101</v>
       </c>
-      <c r="Y10" s="83">
+      <c r="Y10" s="78">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="17">
         <v>11</v>
       </c>
       <c r="C11" s="17">
         <v>9</v>
       </c>
       <c r="D11" s="17">
         <v>14</v>
       </c>
       <c r="E11" s="18">
         <v>51</v>
       </c>
       <c r="F11" s="18">
         <v>50</v>
       </c>
       <c r="G11" s="18">
         <v>63</v>
       </c>
@@ -2214,51 +2992,51 @@
       </c>
       <c r="Q11" s="18">
         <v>454</v>
       </c>
       <c r="R11" s="21">
         <v>533</v>
       </c>
       <c r="S11" s="21">
         <v>531</v>
       </c>
       <c r="T11" s="21">
         <v>532</v>
       </c>
       <c r="U11" s="16">
         <v>556</v>
       </c>
       <c r="V11" s="16">
         <v>235</v>
       </c>
       <c r="W11" s="16">
         <v>257</v>
       </c>
       <c r="X11" s="51">
         <v>270</v>
       </c>
-      <c r="Y11" s="83">
+      <c r="Y11" s="78">
         <v>296</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="17">
         <v>19</v>
       </c>
       <c r="C12" s="17">
         <v>28</v>
       </c>
       <c r="D12" s="17">
         <v>32</v>
       </c>
       <c r="E12" s="18">
         <v>54</v>
       </c>
       <c r="F12" s="18">
         <v>25</v>
       </c>
       <c r="G12" s="18">
         <v>40</v>
       </c>
@@ -2291,51 +3069,51 @@
       </c>
       <c r="Q12" s="18">
         <v>90</v>
       </c>
       <c r="R12" s="21">
         <v>90</v>
       </c>
       <c r="S12" s="21">
         <v>99</v>
       </c>
       <c r="T12" s="21">
         <v>99</v>
       </c>
       <c r="U12" s="16">
         <v>111</v>
       </c>
       <c r="V12" s="16">
         <v>125</v>
       </c>
       <c r="W12" s="16">
         <v>127</v>
       </c>
       <c r="X12" s="51">
         <v>132</v>
       </c>
-      <c r="Y12" s="83">
+      <c r="Y12" s="78">
         <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="17">
         <v>4</v>
       </c>
       <c r="C13" s="17">
         <v>3</v>
       </c>
       <c r="D13" s="17">
         <v>6</v>
       </c>
       <c r="E13" s="18">
         <v>15</v>
       </c>
       <c r="F13" s="18">
         <v>16</v>
       </c>
       <c r="G13" s="18">
         <v>21</v>
       </c>
@@ -2368,51 +3146,51 @@
       </c>
       <c r="Q13" s="18">
         <v>77</v>
       </c>
       <c r="R13" s="21">
         <v>65</v>
       </c>
       <c r="S13" s="21">
         <v>68</v>
       </c>
       <c r="T13" s="21">
         <v>75</v>
       </c>
       <c r="U13" s="16">
         <v>76</v>
       </c>
       <c r="V13" s="16">
         <v>84</v>
       </c>
       <c r="W13" s="16">
         <v>95</v>
       </c>
       <c r="X13" s="51">
         <v>100</v>
       </c>
-      <c r="Y13" s="83">
+      <c r="Y13" s="78">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="17">
         <v>8</v>
       </c>
       <c r="C14" s="17">
         <v>11</v>
       </c>
       <c r="D14" s="17">
         <v>10</v>
       </c>
       <c r="E14" s="18">
         <v>20</v>
       </c>
       <c r="F14" s="18">
         <v>22</v>
       </c>
       <c r="G14" s="18">
         <v>41</v>
       </c>
@@ -2445,51 +3223,51 @@
       </c>
       <c r="Q14" s="18">
         <v>161</v>
       </c>
       <c r="R14" s="21">
         <v>181</v>
       </c>
       <c r="S14" s="21">
         <v>187</v>
       </c>
       <c r="T14" s="21">
         <v>197</v>
       </c>
       <c r="U14" s="16">
         <v>202</v>
       </c>
       <c r="V14" s="16">
         <v>214</v>
       </c>
       <c r="W14" s="16">
         <v>226</v>
       </c>
       <c r="X14" s="51">
         <v>224</v>
       </c>
-      <c r="Y14" s="83">
+      <c r="Y14" s="78">
         <v>237</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>21</v>
       </c>
@@ -2522,51 +3300,51 @@
       </c>
       <c r="Q15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="T15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="U15" s="22" t="s">
         <v>21</v>
       </c>
       <c r="V15" s="16">
         <v>334</v>
       </c>
       <c r="W15" s="16">
         <v>296</v>
       </c>
       <c r="X15" s="51">
         <v>373</v>
       </c>
-      <c r="Y15" s="83">
+      <c r="Y15" s="78">
         <v>363</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="17">
         <v>24</v>
       </c>
       <c r="C16" s="17">
         <v>27</v>
       </c>
       <c r="D16" s="17">
         <v>26</v>
       </c>
       <c r="E16" s="18">
         <v>69</v>
       </c>
       <c r="F16" s="18">
         <v>89</v>
       </c>
       <c r="G16" s="18">
         <v>96</v>
       </c>
@@ -2599,51 +3377,51 @@
       </c>
       <c r="Q16" s="18">
         <v>235</v>
       </c>
       <c r="R16" s="21">
         <v>251</v>
       </c>
       <c r="S16" s="21">
         <v>248</v>
       </c>
       <c r="T16" s="21">
         <v>249</v>
       </c>
       <c r="U16" s="16">
         <v>246</v>
       </c>
       <c r="V16" s="16">
         <v>231</v>
       </c>
       <c r="W16" s="16">
         <v>242</v>
       </c>
       <c r="X16" s="51">
         <v>259</v>
       </c>
-      <c r="Y16" s="83">
+      <c r="Y16" s="78">
         <v>274</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="17">
         <v>3</v>
       </c>
       <c r="C17" s="17">
         <v>3</v>
       </c>
       <c r="D17" s="17">
         <v>5</v>
       </c>
       <c r="E17" s="18">
         <v>32</v>
       </c>
       <c r="F17" s="18">
         <v>35</v>
       </c>
       <c r="G17" s="18">
         <v>38</v>
       </c>
@@ -2676,51 +3454,51 @@
       </c>
       <c r="Q17" s="18">
         <v>123</v>
       </c>
       <c r="R17" s="21">
         <v>137</v>
       </c>
       <c r="S17" s="21">
         <v>140</v>
       </c>
       <c r="T17" s="21">
         <v>135</v>
       </c>
       <c r="U17" s="16">
         <v>138</v>
       </c>
       <c r="V17" s="16">
         <v>137</v>
       </c>
       <c r="W17" s="16">
         <v>129</v>
       </c>
       <c r="X17" s="51">
         <v>131</v>
       </c>
-      <c r="Y17" s="83">
+      <c r="Y17" s="78">
         <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="17">
         <v>11</v>
       </c>
       <c r="C18" s="17">
         <v>11</v>
       </c>
       <c r="D18" s="17">
         <v>11</v>
       </c>
       <c r="E18" s="18">
         <v>25</v>
       </c>
       <c r="F18" s="18">
         <v>25</v>
       </c>
       <c r="G18" s="18">
         <v>31</v>
       </c>
@@ -2753,51 +3531,51 @@
       </c>
       <c r="Q18" s="18">
         <v>90</v>
       </c>
       <c r="R18" s="21">
         <v>107</v>
       </c>
       <c r="S18" s="21">
         <v>109</v>
       </c>
       <c r="T18" s="21">
         <v>114</v>
       </c>
       <c r="U18" s="16">
         <v>122</v>
       </c>
       <c r="V18" s="16">
         <v>139</v>
       </c>
       <c r="W18" s="16">
         <v>150</v>
       </c>
       <c r="X18" s="51">
         <v>172</v>
       </c>
-      <c r="Y18" s="83">
+      <c r="Y18" s="78">
         <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="17">
         <v>6</v>
       </c>
       <c r="C19" s="17">
         <v>8</v>
       </c>
       <c r="D19" s="17">
         <v>10</v>
       </c>
       <c r="E19" s="18">
         <v>11</v>
       </c>
       <c r="F19" s="18">
         <v>18</v>
       </c>
       <c r="G19" s="18">
         <v>24</v>
       </c>
@@ -2830,51 +3608,51 @@
       </c>
       <c r="Q19" s="18">
         <v>78</v>
       </c>
       <c r="R19" s="21">
         <v>87</v>
       </c>
       <c r="S19" s="21">
         <v>90</v>
       </c>
       <c r="T19" s="21">
         <v>91</v>
       </c>
       <c r="U19" s="16">
         <v>98</v>
       </c>
       <c r="V19" s="16">
         <v>99</v>
       </c>
       <c r="W19" s="16">
         <v>103</v>
       </c>
       <c r="X19" s="51">
         <v>108</v>
       </c>
-      <c r="Y19" s="83">
+      <c r="Y19" s="78">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="17">
         <v>14</v>
       </c>
       <c r="C20" s="17">
         <v>13</v>
       </c>
       <c r="D20" s="17">
         <v>13</v>
       </c>
       <c r="E20" s="18">
         <v>27</v>
       </c>
       <c r="F20" s="18">
         <v>37</v>
       </c>
       <c r="G20" s="18">
         <v>52</v>
       </c>
@@ -2907,51 +3685,51 @@
       </c>
       <c r="Q20" s="18">
         <v>131</v>
       </c>
       <c r="R20" s="21">
         <v>156</v>
       </c>
       <c r="S20" s="21">
         <v>166</v>
       </c>
       <c r="T20" s="21">
         <v>180</v>
       </c>
       <c r="U20" s="16">
         <v>214</v>
       </c>
       <c r="V20" s="16">
         <v>215</v>
       </c>
       <c r="W20" s="16">
         <v>224</v>
       </c>
       <c r="X20" s="1">
         <v>245</v>
       </c>
-      <c r="Y20" s="83">
+      <c r="Y20" s="78">
         <v>158</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="17">
         <v>9</v>
       </c>
       <c r="C21" s="17">
         <v>11</v>
       </c>
       <c r="D21" s="17">
         <v>13</v>
       </c>
       <c r="E21" s="18">
         <v>44</v>
       </c>
       <c r="F21" s="18">
         <v>51</v>
       </c>
       <c r="G21" s="18">
         <v>53</v>
       </c>
@@ -2984,51 +3762,51 @@
       </c>
       <c r="Q21" s="18">
         <v>98</v>
       </c>
       <c r="R21" s="21">
         <v>101</v>
       </c>
       <c r="S21" s="21">
         <v>111</v>
       </c>
       <c r="T21" s="21">
         <v>115</v>
       </c>
       <c r="U21" s="16">
         <v>123</v>
       </c>
       <c r="V21" s="16">
         <v>130</v>
       </c>
       <c r="W21" s="16">
         <v>129</v>
       </c>
       <c r="X21" s="1">
         <v>141</v>
       </c>
-      <c r="Y21" s="83">
+      <c r="Y21" s="78">
         <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>5</v>
       </c>
       <c r="C22" s="17">
         <v>4</v>
       </c>
       <c r="D22" s="17">
         <v>7</v>
       </c>
       <c r="E22" s="18">
         <v>12</v>
       </c>
       <c r="F22" s="18">
         <v>16</v>
       </c>
       <c r="G22" s="18">
         <v>21</v>
       </c>
@@ -3061,51 +3839,51 @@
       </c>
       <c r="Q22" s="18">
         <v>104</v>
       </c>
       <c r="R22" s="21">
         <v>113</v>
       </c>
       <c r="S22" s="21">
         <v>119</v>
       </c>
       <c r="T22" s="21">
         <v>114</v>
       </c>
       <c r="U22" s="16">
         <v>119</v>
       </c>
       <c r="V22" s="16">
         <v>119</v>
       </c>
       <c r="W22" s="16">
         <v>122</v>
       </c>
       <c r="X22" s="1">
         <v>125</v>
       </c>
-      <c r="Y22" s="83">
+      <c r="Y22" s="78">
         <v>264</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>21</v>
       </c>
@@ -3138,51 +3916,51 @@
       </c>
       <c r="Q23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="R23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="S23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="T23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="U23" s="22" t="s">
         <v>21</v>
       </c>
       <c r="V23" s="16">
         <v>24</v>
       </c>
       <c r="W23" s="16">
         <v>28</v>
       </c>
       <c r="X23" s="51">
         <v>28</v>
       </c>
-      <c r="Y23" s="83">
+      <c r="Y23" s="78">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="17">
         <v>25</v>
       </c>
       <c r="C24" s="17">
         <v>34</v>
       </c>
       <c r="D24" s="17">
         <v>37</v>
       </c>
       <c r="E24" s="18">
         <v>92</v>
       </c>
       <c r="F24" s="18">
         <v>98</v>
       </c>
       <c r="G24" s="18">
         <v>108</v>
       </c>
@@ -3215,51 +3993,51 @@
       </c>
       <c r="Q24" s="18">
         <v>516</v>
       </c>
       <c r="R24" s="21">
         <v>540</v>
       </c>
       <c r="S24" s="21">
         <v>550</v>
       </c>
       <c r="T24" s="21">
         <v>560</v>
       </c>
       <c r="U24" s="16">
         <v>589</v>
       </c>
       <c r="V24" s="16">
         <v>318</v>
       </c>
       <c r="W24" s="16">
         <v>325</v>
       </c>
       <c r="X24" s="51">
         <v>371</v>
       </c>
-      <c r="Y24" s="83">
+      <c r="Y24" s="78">
         <v>429</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="17">
         <v>24</v>
       </c>
       <c r="C25" s="17">
         <v>26</v>
       </c>
       <c r="D25" s="17">
         <v>28</v>
       </c>
       <c r="E25" s="18">
         <v>56</v>
       </c>
       <c r="F25" s="18">
         <v>82</v>
       </c>
       <c r="G25" s="18">
         <v>92</v>
       </c>
@@ -3292,51 +4070,51 @@
       </c>
       <c r="Q25" s="18">
         <v>211</v>
       </c>
       <c r="R25" s="21">
         <v>214</v>
       </c>
       <c r="S25" s="21">
         <v>208</v>
       </c>
       <c r="T25" s="21">
         <v>209</v>
       </c>
       <c r="U25" s="16">
         <v>213</v>
       </c>
       <c r="V25" s="16">
         <v>222</v>
       </c>
       <c r="W25" s="16">
         <v>273</v>
       </c>
       <c r="X25" s="51">
         <v>299</v>
       </c>
-      <c r="Y25" s="83">
+      <c r="Y25" s="78">
         <v>326</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="17">
         <v>36</v>
       </c>
       <c r="C26" s="17">
         <v>38</v>
       </c>
       <c r="D26" s="17">
         <v>40</v>
       </c>
       <c r="E26" s="18">
         <v>65</v>
       </c>
       <c r="F26" s="18">
         <v>68</v>
       </c>
       <c r="G26" s="18">
         <v>96</v>
       </c>
@@ -3369,51 +4147,51 @@
       </c>
       <c r="Q26" s="18">
         <v>212</v>
       </c>
       <c r="R26" s="21">
         <v>298</v>
       </c>
       <c r="S26" s="21">
         <v>346</v>
       </c>
       <c r="T26" s="21">
         <v>333</v>
       </c>
       <c r="U26" s="16">
         <v>360</v>
       </c>
       <c r="V26" s="16">
         <v>337</v>
       </c>
       <c r="W26" s="16">
         <v>365</v>
       </c>
       <c r="X26" s="51">
         <v>383</v>
       </c>
-      <c r="Y26" s="83">
+      <c r="Y26" s="78">
         <v>402</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>21</v>
       </c>
@@ -3446,109 +4224,109 @@
       </c>
       <c r="Q27" s="18">
         <v>102</v>
       </c>
       <c r="R27" s="21">
         <v>105</v>
       </c>
       <c r="S27" s="21">
         <v>111</v>
       </c>
       <c r="T27" s="21">
         <v>120</v>
       </c>
       <c r="U27" s="16">
         <v>140</v>
       </c>
       <c r="V27" s="16">
         <v>140</v>
       </c>
       <c r="W27" s="52">
         <v>148</v>
       </c>
       <c r="X27" s="51">
         <v>149</v>
       </c>
-      <c r="Y27" s="83">
+      <c r="Y27" s="78">
         <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="11"/>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
       <c r="T28" s="16"/>
       <c r="U28" s="16"/>
       <c r="V28" s="16"/>
       <c r="W28" s="16"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="77" t="s">
+      <c r="A29" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="77"/>
-[...22 lines deleted...]
-      <c r="Y29" s="77"/>
+      <c r="B29" s="88"/>
+      <c r="C29" s="88"/>
+      <c r="D29" s="88"/>
+      <c r="E29" s="88"/>
+      <c r="F29" s="88"/>
+      <c r="G29" s="88"/>
+      <c r="H29" s="88"/>
+      <c r="I29" s="88"/>
+      <c r="J29" s="88"/>
+      <c r="K29" s="88"/>
+      <c r="L29" s="88"/>
+      <c r="M29" s="88"/>
+      <c r="N29" s="88"/>
+      <c r="O29" s="88"/>
+      <c r="P29" s="88"/>
+      <c r="Q29" s="88"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
+      <c r="T29" s="88"/>
+      <c r="U29" s="88"/>
+      <c r="V29" s="88"/>
+      <c r="W29" s="88"/>
+      <c r="X29" s="88"/>
+      <c r="Y29" s="88"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="5">
         <v>218</v>
       </c>
       <c r="C30" s="5">
         <v>242</v>
       </c>
       <c r="D30" s="5">
         <v>302</v>
       </c>
       <c r="E30" s="6">
         <v>762</v>
       </c>
       <c r="F30" s="6">
         <v>828</v>
       </c>
       <c r="G30" s="6">
         <v>1055</v>
       </c>
       <c r="H30" s="6">
         <v>1146</v>
@@ -3579,51 +4357,53 @@
       </c>
       <c r="Q30" s="25">
         <v>3161</v>
       </c>
       <c r="R30" s="26">
         <v>3540</v>
       </c>
       <c r="S30" s="26">
         <v>3472</v>
       </c>
       <c r="T30" s="26">
         <v>3596</v>
       </c>
       <c r="U30" s="27">
         <v>3831</v>
       </c>
       <c r="V30" s="27">
         <v>3914</v>
       </c>
       <c r="W30" s="27">
         <v>4167</v>
       </c>
       <c r="X30" s="50">
         <v>4442</v>
       </c>
-      <c r="Y30" s="1"/>
+      <c r="Y30" s="50">
+        <v>4687</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>21</v>
@@ -3654,51 +4434,53 @@
       </c>
       <c r="Q31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R31" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S31" s="30" t="s">
         <v>21</v>
       </c>
       <c r="T31" s="30" t="s">
         <v>21</v>
       </c>
       <c r="U31" s="31">
         <v>304</v>
       </c>
       <c r="V31" s="31">
         <v>325</v>
       </c>
       <c r="W31" s="28">
         <v>318</v>
       </c>
       <c r="X31" s="69">
         <v>324</v>
       </c>
-      <c r="Y31" s="1"/>
+      <c r="Y31" s="80">
+        <v>327</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="17">
         <v>6</v>
       </c>
       <c r="C32" s="17">
         <v>8</v>
       </c>
       <c r="D32" s="17">
         <v>11</v>
       </c>
       <c r="E32" s="18">
         <v>55</v>
       </c>
       <c r="F32" s="19">
         <v>73</v>
       </c>
       <c r="G32" s="18">
         <v>93</v>
       </c>
       <c r="H32" s="18">
         <v>115</v>
@@ -3729,51 +4511,53 @@
       </c>
       <c r="Q32" s="33">
         <v>291</v>
       </c>
       <c r="R32" s="34">
         <v>384</v>
       </c>
       <c r="S32" s="34">
         <v>303</v>
       </c>
       <c r="T32" s="34">
         <v>338</v>
       </c>
       <c r="U32" s="31">
         <v>344</v>
       </c>
       <c r="V32" s="31">
         <v>348</v>
       </c>
       <c r="W32" s="28">
         <v>354</v>
       </c>
       <c r="X32" s="69">
         <v>389</v>
       </c>
-      <c r="Y32" s="1"/>
+      <c r="Y32" s="80">
+        <v>368</v>
+      </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="17">
         <v>4</v>
       </c>
       <c r="C33" s="17">
         <v>5</v>
       </c>
       <c r="D33" s="17">
         <v>8</v>
       </c>
       <c r="E33" s="18">
         <v>31</v>
       </c>
       <c r="F33" s="19">
         <v>35</v>
       </c>
       <c r="G33" s="18">
         <v>40</v>
       </c>
       <c r="H33" s="18">
         <v>39</v>
@@ -3804,51 +4588,53 @@
       </c>
       <c r="Q33" s="33">
         <v>99</v>
       </c>
       <c r="R33" s="34">
         <v>101</v>
       </c>
       <c r="S33" s="34">
         <v>102</v>
       </c>
       <c r="T33" s="34">
         <v>99</v>
       </c>
       <c r="U33" s="31">
         <v>100</v>
       </c>
       <c r="V33" s="31">
         <v>103</v>
       </c>
       <c r="W33" s="28">
         <v>106</v>
       </c>
       <c r="X33" s="69">
         <v>107</v>
       </c>
-      <c r="Y33" s="1"/>
+      <c r="Y33" s="80">
+        <v>108</v>
+      </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="17">
         <v>13</v>
       </c>
       <c r="C34" s="17">
         <v>11</v>
       </c>
       <c r="D34" s="17">
         <v>16</v>
       </c>
       <c r="E34" s="18">
         <v>90</v>
       </c>
       <c r="F34" s="18">
         <v>58</v>
       </c>
       <c r="G34" s="18">
         <v>138</v>
       </c>
       <c r="H34" s="18">
         <v>149</v>
@@ -3879,51 +4665,53 @@
       </c>
       <c r="Q34" s="33">
         <v>480</v>
       </c>
       <c r="R34" s="34">
         <v>536</v>
       </c>
       <c r="S34" s="34">
         <v>530</v>
       </c>
       <c r="T34" s="34">
         <v>548</v>
       </c>
       <c r="U34" s="31">
         <v>234</v>
       </c>
       <c r="V34" s="31">
         <v>251</v>
       </c>
       <c r="W34" s="28">
         <v>270</v>
       </c>
       <c r="X34" s="69">
         <v>285</v>
       </c>
-      <c r="Y34" s="1"/>
+      <c r="Y34" s="80">
+        <v>308</v>
+      </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="17">
         <v>21</v>
       </c>
       <c r="C35" s="17">
         <v>30</v>
       </c>
       <c r="D35" s="17">
         <v>37</v>
       </c>
       <c r="E35" s="18">
         <v>55</v>
       </c>
       <c r="F35" s="18">
         <v>27</v>
       </c>
       <c r="G35" s="18">
         <v>41</v>
       </c>
       <c r="H35" s="18">
         <v>40</v>
@@ -3954,51 +4742,53 @@
       </c>
       <c r="Q35" s="33">
         <v>94</v>
       </c>
       <c r="R35" s="34">
         <v>95</v>
       </c>
       <c r="S35" s="34">
         <v>99</v>
       </c>
       <c r="T35" s="34">
         <v>101</v>
       </c>
       <c r="U35" s="31">
         <v>120</v>
       </c>
       <c r="V35" s="31">
         <v>130</v>
       </c>
       <c r="W35" s="28">
         <v>128</v>
       </c>
       <c r="X35" s="69">
         <v>131</v>
       </c>
-      <c r="Y35" s="1"/>
+      <c r="Y35" s="80">
+        <v>134</v>
+      </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="17">
         <v>3</v>
       </c>
       <c r="C36" s="17">
         <v>3</v>
       </c>
       <c r="D36" s="17">
         <v>6</v>
       </c>
       <c r="E36" s="18">
         <v>19</v>
       </c>
       <c r="F36" s="19">
         <v>24</v>
       </c>
       <c r="G36" s="18">
         <v>25</v>
       </c>
       <c r="H36" s="18">
         <v>27</v>
@@ -4029,51 +4819,53 @@
       </c>
       <c r="Q36" s="33">
         <v>75</v>
       </c>
       <c r="R36" s="34">
         <v>71</v>
       </c>
       <c r="S36" s="34">
         <v>64</v>
       </c>
       <c r="T36" s="34">
         <v>73</v>
       </c>
       <c r="U36" s="31">
         <v>78</v>
       </c>
       <c r="V36" s="31">
         <v>87</v>
       </c>
       <c r="W36" s="28">
         <v>94</v>
       </c>
       <c r="X36" s="69">
         <v>104</v>
       </c>
-      <c r="Y36" s="1"/>
+      <c r="Y36" s="80">
+        <v>116</v>
+      </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="17">
         <v>11</v>
       </c>
       <c r="C37" s="17">
         <v>8</v>
       </c>
       <c r="D37" s="17">
         <v>10</v>
       </c>
       <c r="E37" s="18">
         <v>21</v>
       </c>
       <c r="F37" s="19">
         <v>37</v>
       </c>
       <c r="G37" s="18">
         <v>44</v>
       </c>
       <c r="H37" s="18">
         <v>43</v>
@@ -4104,51 +4896,53 @@
       </c>
       <c r="Q37" s="33">
         <v>163</v>
       </c>
       <c r="R37" s="34">
         <v>181</v>
       </c>
       <c r="S37" s="34">
         <v>181</v>
       </c>
       <c r="T37" s="34">
         <v>188</v>
       </c>
       <c r="U37" s="31">
         <v>199</v>
       </c>
       <c r="V37" s="31">
         <v>220</v>
       </c>
       <c r="W37" s="28">
         <v>225</v>
       </c>
       <c r="X37" s="69">
         <v>230</v>
       </c>
-      <c r="Y37" s="1"/>
+      <c r="Y37" s="80">
+        <v>247</v>
+      </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>21</v>
@@ -4179,51 +4973,53 @@
       </c>
       <c r="Q38" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R38" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S38" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U38" s="31">
         <v>332</v>
       </c>
       <c r="V38" s="31">
         <v>292</v>
       </c>
       <c r="W38" s="28">
         <v>361</v>
       </c>
       <c r="X38" s="69">
         <v>400</v>
       </c>
-      <c r="Y38" s="1"/>
+      <c r="Y38" s="80">
+        <v>379</v>
+      </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="17">
         <v>23</v>
       </c>
       <c r="C39" s="17">
         <v>28</v>
       </c>
       <c r="D39" s="17">
         <v>31</v>
       </c>
       <c r="E39" s="18">
         <v>89</v>
       </c>
       <c r="F39" s="19">
         <v>97</v>
       </c>
       <c r="G39" s="18">
         <v>104</v>
       </c>
       <c r="H39" s="18">
         <v>116</v>
@@ -4254,51 +5050,53 @@
       </c>
       <c r="Q39" s="33">
         <v>239</v>
       </c>
       <c r="R39" s="34">
         <v>253</v>
       </c>
       <c r="S39" s="34">
         <v>242</v>
       </c>
       <c r="T39" s="34">
         <v>250</v>
       </c>
       <c r="U39" s="31">
         <v>230</v>
       </c>
       <c r="V39" s="31">
         <v>231</v>
       </c>
       <c r="W39" s="28">
         <v>245</v>
       </c>
       <c r="X39" s="69">
         <v>277</v>
       </c>
-      <c r="Y39" s="1"/>
+      <c r="Y39" s="80">
+        <v>293</v>
+      </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="17">
         <v>3</v>
       </c>
       <c r="C40" s="17">
         <v>3</v>
       </c>
       <c r="D40" s="17">
         <v>6</v>
       </c>
       <c r="E40" s="18">
         <v>33</v>
       </c>
       <c r="F40" s="18">
         <v>35</v>
       </c>
       <c r="G40" s="18">
         <v>40</v>
       </c>
       <c r="H40" s="18">
         <v>51</v>
@@ -4329,51 +5127,53 @@
       </c>
       <c r="Q40" s="33">
         <v>131</v>
       </c>
       <c r="R40" s="34">
         <v>143</v>
       </c>
       <c r="S40" s="34">
         <v>138</v>
       </c>
       <c r="T40" s="34">
         <v>135</v>
       </c>
       <c r="U40" s="31">
         <v>136</v>
       </c>
       <c r="V40" s="31">
         <v>139</v>
       </c>
       <c r="W40" s="28">
         <v>128</v>
       </c>
       <c r="X40" s="69">
         <v>130</v>
       </c>
-      <c r="Y40" s="1"/>
+      <c r="Y40" s="80">
+        <v>127</v>
+      </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="17">
         <v>12</v>
       </c>
       <c r="C41" s="17">
         <v>10</v>
       </c>
       <c r="D41" s="17">
         <v>11</v>
       </c>
       <c r="E41" s="18">
         <v>27</v>
       </c>
       <c r="F41" s="19">
         <v>29</v>
       </c>
       <c r="G41" s="18">
         <v>31</v>
       </c>
       <c r="H41" s="18">
         <v>30</v>
@@ -4404,51 +5204,53 @@
       </c>
       <c r="Q41" s="33">
         <v>92</v>
       </c>
       <c r="R41" s="34">
         <v>109</v>
       </c>
       <c r="S41" s="34">
         <v>113</v>
       </c>
       <c r="T41" s="34">
         <v>116</v>
       </c>
       <c r="U41" s="31">
         <v>122</v>
       </c>
       <c r="V41" s="31">
         <v>140</v>
       </c>
       <c r="W41" s="28">
         <v>157</v>
       </c>
       <c r="X41" s="69">
         <v>171</v>
       </c>
-      <c r="Y41" s="1"/>
+      <c r="Y41" s="80">
+        <v>153</v>
+      </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="17">
         <v>8</v>
       </c>
       <c r="C42" s="17">
         <v>7</v>
       </c>
       <c r="D42" s="17">
         <v>11</v>
       </c>
       <c r="E42" s="18">
         <v>11</v>
       </c>
       <c r="F42" s="19">
         <v>18</v>
       </c>
       <c r="G42" s="18">
         <v>25</v>
       </c>
       <c r="H42" s="18">
         <v>28</v>
@@ -4479,51 +5281,53 @@
       </c>
       <c r="Q42" s="33">
         <v>82</v>
       </c>
       <c r="R42" s="34">
         <v>88</v>
       </c>
       <c r="S42" s="34">
         <v>92</v>
       </c>
       <c r="T42" s="34">
         <v>95</v>
       </c>
       <c r="U42" s="31">
         <v>99</v>
       </c>
       <c r="V42" s="31">
         <v>101</v>
       </c>
       <c r="W42" s="28">
         <v>104</v>
       </c>
       <c r="X42" s="69">
         <v>108</v>
       </c>
-      <c r="Y42" s="1"/>
+      <c r="Y42" s="80">
+        <v>109</v>
+      </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="17">
         <v>14</v>
       </c>
       <c r="C43" s="17">
         <v>13</v>
       </c>
       <c r="D43" s="17">
         <v>15</v>
       </c>
       <c r="E43" s="18">
         <v>29</v>
       </c>
       <c r="F43" s="19">
         <v>42</v>
       </c>
       <c r="G43" s="18">
         <v>54</v>
       </c>
       <c r="H43" s="18">
         <v>58</v>
@@ -4554,50 +5358,53 @@
       </c>
       <c r="Q43" s="33">
         <v>136</v>
       </c>
       <c r="R43" s="34">
         <v>168</v>
       </c>
       <c r="S43" s="34">
         <v>166</v>
       </c>
       <c r="T43" s="34">
         <v>188</v>
       </c>
       <c r="U43" s="31">
         <v>219</v>
       </c>
       <c r="V43" s="31">
         <v>220</v>
       </c>
       <c r="W43" s="28">
         <v>139</v>
       </c>
       <c r="X43" s="69">
         <v>151</v>
       </c>
+      <c r="Y43" s="82">
+        <v>278</v>
+      </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="17">
         <v>9</v>
       </c>
       <c r="C44" s="17">
         <v>12</v>
       </c>
       <c r="D44" s="17">
         <v>13</v>
       </c>
       <c r="E44" s="18">
         <v>48</v>
       </c>
       <c r="F44" s="18">
         <v>53</v>
       </c>
       <c r="G44" s="18">
         <v>54</v>
       </c>
       <c r="H44" s="18">
         <v>54</v>
@@ -4628,50 +5435,53 @@
       </c>
       <c r="Q44" s="33">
         <v>101</v>
       </c>
       <c r="R44" s="34">
         <v>108</v>
       </c>
       <c r="S44" s="34">
         <v>112</v>
       </c>
       <c r="T44" s="34">
         <v>118</v>
       </c>
       <c r="U44" s="31">
         <v>128</v>
       </c>
       <c r="V44" s="31">
         <v>127</v>
       </c>
       <c r="W44" s="28">
         <v>125</v>
       </c>
       <c r="X44" s="69">
         <v>126</v>
       </c>
+      <c r="Y44" s="83">
+        <v>165</v>
+      </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="17">
         <v>5</v>
       </c>
       <c r="C45" s="17">
         <v>4</v>
       </c>
       <c r="D45" s="17">
         <v>7</v>
       </c>
       <c r="E45" s="18">
         <v>13</v>
       </c>
       <c r="F45" s="19">
         <v>18</v>
       </c>
       <c r="G45" s="18">
         <v>23</v>
       </c>
       <c r="H45" s="18">
         <v>28</v>
@@ -4702,50 +5512,53 @@
       </c>
       <c r="Q45" s="33">
         <v>107</v>
       </c>
       <c r="R45" s="34">
         <v>116</v>
       </c>
       <c r="S45" s="34">
         <v>119</v>
       </c>
       <c r="T45" s="34">
         <v>114</v>
       </c>
       <c r="U45" s="31">
         <v>120</v>
       </c>
       <c r="V45" s="31">
         <v>121</v>
       </c>
       <c r="W45" s="28">
         <v>229</v>
       </c>
       <c r="X45" s="69">
         <v>251</v>
       </c>
+      <c r="Y45" s="83">
+        <v>129</v>
+      </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>21</v>
@@ -4776,50 +5589,53 @@
       </c>
       <c r="Q46" s="29" t="s">
         <v>21</v>
       </c>
       <c r="R46" s="29" t="s">
         <v>21</v>
       </c>
       <c r="S46" s="35" t="s">
         <v>21</v>
       </c>
       <c r="T46" s="35" t="s">
         <v>21</v>
       </c>
       <c r="U46" s="31">
         <v>29</v>
       </c>
       <c r="V46" s="31">
         <v>25</v>
       </c>
       <c r="W46" s="28">
         <v>26</v>
       </c>
       <c r="X46" s="69">
         <v>30</v>
       </c>
+      <c r="Y46" s="80">
+        <v>33</v>
+      </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="17">
         <v>26</v>
       </c>
       <c r="C47" s="17">
         <v>36</v>
       </c>
       <c r="D47" s="17">
         <v>46</v>
       </c>
       <c r="E47" s="18">
         <v>107</v>
       </c>
       <c r="F47" s="19">
         <v>121</v>
       </c>
       <c r="G47" s="18">
         <v>148</v>
       </c>
       <c r="H47" s="18">
         <v>166</v>
@@ -4850,50 +5666,53 @@
       </c>
       <c r="Q47" s="33">
         <v>523</v>
       </c>
       <c r="R47" s="34">
         <v>547</v>
       </c>
       <c r="S47" s="34">
         <v>559</v>
       </c>
       <c r="T47" s="34">
         <v>582</v>
       </c>
       <c r="U47" s="31">
         <v>299</v>
       </c>
       <c r="V47" s="31">
         <v>325</v>
       </c>
       <c r="W47" s="28">
         <v>346</v>
       </c>
       <c r="X47" s="69">
         <v>383</v>
       </c>
+      <c r="Y47" s="80">
+        <v>447</v>
+      </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="17">
         <v>24</v>
       </c>
       <c r="C48" s="17">
         <v>26</v>
       </c>
       <c r="D48" s="17">
         <v>33</v>
       </c>
       <c r="E48" s="18">
         <v>62</v>
       </c>
       <c r="F48" s="18">
         <v>87</v>
       </c>
       <c r="G48" s="18">
         <v>93</v>
       </c>
       <c r="H48" s="18">
         <v>98</v>
@@ -4924,50 +5743,53 @@
       </c>
       <c r="Q48" s="33">
         <v>208</v>
       </c>
       <c r="R48" s="34">
         <v>211</v>
       </c>
       <c r="S48" s="34">
         <v>208</v>
       </c>
       <c r="T48" s="34">
         <v>211</v>
       </c>
       <c r="U48" s="31">
         <v>224</v>
       </c>
       <c r="V48" s="31">
         <v>238</v>
       </c>
       <c r="W48" s="28">
         <v>283</v>
       </c>
       <c r="X48" s="69">
         <v>309</v>
       </c>
+      <c r="Y48" s="80">
+        <v>340</v>
+      </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="17">
         <v>36</v>
       </c>
       <c r="C49" s="17">
         <v>38</v>
       </c>
       <c r="D49" s="17">
         <v>41</v>
       </c>
       <c r="E49" s="18">
         <v>72</v>
       </c>
       <c r="F49" s="19">
         <v>73</v>
       </c>
       <c r="G49" s="18">
         <v>102</v>
       </c>
       <c r="H49" s="18">
         <v>104</v>
@@ -4998,50 +5820,53 @@
       </c>
       <c r="Q49" s="33">
         <v>237</v>
       </c>
       <c r="R49" s="34">
         <v>320</v>
       </c>
       <c r="S49" s="34">
         <v>335</v>
       </c>
       <c r="T49" s="34">
         <v>315</v>
       </c>
       <c r="U49" s="31">
         <v>366</v>
       </c>
       <c r="V49" s="31">
         <v>347</v>
       </c>
       <c r="W49" s="28">
         <v>385</v>
       </c>
       <c r="X49" s="31">
         <v>377</v>
       </c>
+      <c r="Y49" s="80">
+        <v>448</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>21</v>
@@ -5071,107 +5896,110 @@
         <v>21</v>
       </c>
       <c r="Q50" s="33">
         <v>103</v>
       </c>
       <c r="R50" s="34">
         <v>109</v>
       </c>
       <c r="S50" s="34">
         <v>109</v>
       </c>
       <c r="T50" s="34">
         <v>125</v>
       </c>
       <c r="U50" s="31">
         <v>148</v>
       </c>
       <c r="V50" s="31">
         <v>144</v>
       </c>
       <c r="W50" s="28">
         <v>144</v>
       </c>
       <c r="X50" s="31">
         <v>159</v>
+      </c>
+      <c r="Y50" s="81">
+        <v>178</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="36"/>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="37"/>
       <c r="J51" s="37"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="35"/>
       <c r="O51" s="35"/>
       <c r="P51" s="35"/>
       <c r="Q51" s="35"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="35"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="28"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="77" t="s">
+      <c r="A52" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="B52" s="77"/>
-[...22 lines deleted...]
-      <c r="Y52" s="77"/>
+      <c r="B52" s="88"/>
+      <c r="C52" s="88"/>
+      <c r="D52" s="88"/>
+      <c r="E52" s="88"/>
+      <c r="F52" s="88"/>
+      <c r="G52" s="88"/>
+      <c r="H52" s="88"/>
+      <c r="I52" s="88"/>
+      <c r="J52" s="88"/>
+      <c r="K52" s="88"/>
+      <c r="L52" s="88"/>
+      <c r="M52" s="88"/>
+      <c r="N52" s="88"/>
+      <c r="O52" s="88"/>
+      <c r="P52" s="88"/>
+      <c r="Q52" s="88"/>
+      <c r="R52" s="88"/>
+      <c r="S52" s="88"/>
+      <c r="T52" s="88"/>
+      <c r="U52" s="88"/>
+      <c r="V52" s="88"/>
+      <c r="W52" s="88"/>
+      <c r="X52" s="88"/>
+      <c r="Y52" s="88"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B53" s="5">
         <v>237</v>
       </c>
       <c r="C53" s="5">
         <v>259</v>
       </c>
       <c r="D53" s="5">
         <v>341</v>
       </c>
       <c r="E53" s="6">
         <v>810</v>
       </c>
       <c r="F53" s="6">
         <v>946</v>
       </c>
       <c r="G53" s="6">
         <v>1138</v>
       </c>
       <c r="H53" s="6">
         <v>1252</v>
@@ -6724,77 +7552,77 @@
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
       <c r="I74" s="40"/>
       <c r="J74" s="40"/>
       <c r="K74" s="35"/>
       <c r="L74" s="35"/>
       <c r="M74" s="35"/>
       <c r="N74" s="35"/>
       <c r="O74" s="35"/>
       <c r="P74" s="35"/>
       <c r="Q74" s="35"/>
       <c r="R74" s="35"/>
       <c r="S74" s="35"/>
       <c r="T74" s="31"/>
       <c r="U74" s="31"/>
       <c r="V74" s="31"/>
       <c r="W74" s="28"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="77" t="s">
+      <c r="A75" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="77"/>
-[...22 lines deleted...]
-      <c r="Y75" s="77"/>
+      <c r="B75" s="88"/>
+      <c r="C75" s="88"/>
+      <c r="D75" s="88"/>
+      <c r="E75" s="88"/>
+      <c r="F75" s="88"/>
+      <c r="G75" s="88"/>
+      <c r="H75" s="88"/>
+      <c r="I75" s="88"/>
+      <c r="J75" s="88"/>
+      <c r="K75" s="88"/>
+      <c r="L75" s="88"/>
+      <c r="M75" s="88"/>
+      <c r="N75" s="88"/>
+      <c r="O75" s="88"/>
+      <c r="P75" s="88"/>
+      <c r="Q75" s="88"/>
+      <c r="R75" s="88"/>
+      <c r="S75" s="88"/>
+      <c r="T75" s="88"/>
+      <c r="U75" s="88"/>
+      <c r="V75" s="88"/>
+      <c r="W75" s="88"/>
+      <c r="X75" s="88"/>
+      <c r="Y75" s="88"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B76" s="5">
         <v>239</v>
       </c>
       <c r="C76" s="5">
         <v>273</v>
       </c>
       <c r="D76" s="5">
         <v>385</v>
       </c>
       <c r="E76" s="6">
         <v>871</v>
       </c>
       <c r="F76" s="6">
         <v>992</v>
       </c>
       <c r="G76" s="6">
         <v>1149</v>
       </c>
       <c r="H76" s="7">
         <v>1235</v>
@@ -8318,51 +9146,51 @@
       </c>
       <c r="Q96" s="47">
         <v>106</v>
       </c>
       <c r="R96" s="47">
         <v>116</v>
       </c>
       <c r="S96" s="47">
         <v>108</v>
       </c>
       <c r="T96" s="48">
         <v>121</v>
       </c>
       <c r="U96" s="48">
         <v>142</v>
       </c>
       <c r="V96" s="48">
         <v>146</v>
       </c>
       <c r="W96" s="48">
         <v>146</v>
       </c>
       <c r="X96" s="76">
         <v>162</v>
       </c>
-      <c r="Y96" s="82"/>
+      <c r="Y96" s="77"/>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B97" s="41"/>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="41"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="41"/>
       <c r="J97" s="41"/>
       <c r="K97" s="41"/>
       <c r="L97" s="41"/>
       <c r="M97" s="41"/>
       <c r="N97" s="41"/>
       <c r="O97" s="41"/>
       <c r="P97" s="41"/>
       <c r="Q97" s="41"/>
       <c r="R97" s="41"/>
       <c r="S97" s="41"/>
       <c r="T97" s="41"/>
       <c r="U97" s="41"/>
@@ -8408,56 +9236,56 @@
       <c r="G99" s="41"/>
       <c r="H99" s="41"/>
       <c r="I99" s="41"/>
       <c r="J99" s="41"/>
       <c r="K99" s="41"/>
       <c r="L99" s="41"/>
       <c r="M99" s="41"/>
       <c r="N99" s="41"/>
       <c r="O99" s="41"/>
       <c r="P99" s="41"/>
       <c r="Q99" s="41"/>
       <c r="R99" s="41"/>
       <c r="S99" s="41"/>
       <c r="T99" s="41"/>
       <c r="U99" s="41"/>
       <c r="V99" s="41"/>
       <c r="W99" s="41"/>
       <c r="X99" s="1"/>
       <c r="Y99" s="1"/>
     </row>
     <row r="100" spans="1:25">
       <c r="A100" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A52:Y52"/>
-    <mergeCell ref="A75:Y75"/>
-    <mergeCell ref="A3:Y3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>