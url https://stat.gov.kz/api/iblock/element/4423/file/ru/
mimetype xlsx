--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -13,82 +13,82 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по посетителям в местах размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по посетителям в местах размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P66" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="92">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -317,62 +317,65 @@
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Количество обслуженных посетителей в местах размещения</t>
   </si>
   <si>
     <t>С 2001 года</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702692?keyword=</t>
   </si>
   <si>
     <t>221205 Количество обслуженных посетителей в местах размещения за отчетный год</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -450,142 +453,146 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -602,63 +609,63 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
@@ -687,74 +694,82 @@
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 30" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1105,553 +1120,557 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="53">
         <v>221205</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>87</v>
       </c>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
       <c r="H2" s="33"/>
       <c r="I2" s="33"/>
       <c r="J2" s="33"/>
       <c r="K2" s="33"/>
       <c r="L2" s="33"/>
       <c r="M2" s="33"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
       <c r="I3" s="33"/>
       <c r="J3" s="33"/>
       <c r="K3" s="33"/>
       <c r="L3" s="33"/>
       <c r="M3" s="33"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="53" t="s">
         <v>87</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="33"/>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="I5" s="33"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="53" t="s">
         <v>87</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="33"/>
       <c r="G6" s="33"/>
       <c r="H6" s="33"/>
       <c r="I6" s="33"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="33"/>
       <c r="M6" s="33"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="53" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="33"/>
       <c r="I7" s="33"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="33"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="33"/>
       <c r="I10" s="33"/>
       <c r="J10" s="33"/>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="35"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="35"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="33"/>
       <c r="H12" s="33"/>
       <c r="I12" s="33"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="33"/>
       <c r="M12" s="35"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="33"/>
       <c r="J13" s="33"/>
       <c r="K13" s="33"/>
       <c r="L13" s="33"/>
       <c r="M13" s="35"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="33"/>
       <c r="D14" s="33"/>
       <c r="E14" s="33"/>
       <c r="F14" s="33"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="33"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="33"/>
       <c r="M14" s="35"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="49">
-        <v>46113</v>
+        <v>46183</v>
       </c>
       <c r="M15" s="39"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="49">
-        <v>46183</v>
+        <v>46269</v>
       </c>
       <c r="M16" s="40"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="50" t="s">
         <v>72</v>
       </c>
       <c r="M17" s="39"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="50" t="s">
         <v>74</v>
       </c>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>76</v>
       </c>
       <c r="M19" s="39"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="52" t="s">
         <v>78</v>
       </c>
       <c r="M20" s="40"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="41"/>
       <c r="B21" s="42"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="40"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="39"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="39"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="43"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="44" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="44" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="44" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="44" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="44" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="44"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="45" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="44"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="44"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="46" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X101"/>
+  <dimension ref="A1:Y101"/>
   <sheetViews>
-    <sheetView topLeftCell="A73" workbookViewId="0">
-      <selection activeCell="V105" sqref="V105"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="V19" sqref="V19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="7" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="19" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="42" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A3" s="57" t="s">
+    <row r="1" spans="1:25" ht="42" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A3" s="62" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="57"/>
-[...23 lines deleted...]
-      <c r="A4" s="58" t="s">
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
+      <c r="U3" s="62"/>
+      <c r="V3" s="62"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="58"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="21"/>
       <c r="B5" s="22">
         <v>2003</v>
       </c>
       <c r="C5" s="22">
         <v>2004</v>
       </c>
       <c r="D5" s="22">
         <v>2005</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>24</v>
       </c>
@@ -1678,79 +1697,84 @@
       </c>
       <c r="Q5" s="23" t="s">
         <v>32</v>
       </c>
       <c r="R5" s="23" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="Y5" s="23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="59"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="60"/>
+      <c r="P6" s="60"/>
+      <c r="Q6" s="60"/>
+      <c r="R6" s="60"/>
+      <c r="S6" s="60"/>
+      <c r="T6" s="60"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="60"/>
+      <c r="W6" s="60"/>
+      <c r="X6" s="60"/>
+      <c r="Y6" s="60"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>189814</v>
       </c>
       <c r="C7" s="19">
         <v>220388</v>
       </c>
       <c r="D7" s="19">
         <v>219487</v>
       </c>
       <c r="E7" s="19">
         <v>379223</v>
       </c>
       <c r="F7" s="19">
         <v>491377</v>
       </c>
       <c r="G7" s="19">
         <v>532582</v>
       </c>
       <c r="H7" s="19">
         <v>462838</v>
       </c>
       <c r="I7" s="20">
@@ -1779,52 +1803,55 @@
       </c>
       <c r="Q7" s="10">
         <v>968015</v>
       </c>
       <c r="R7" s="11">
         <v>1113941</v>
       </c>
       <c r="S7" s="11">
         <v>987668</v>
       </c>
       <c r="T7" s="11">
         <v>984785</v>
       </c>
       <c r="U7" s="12">
         <v>1228964</v>
       </c>
       <c r="V7" s="12">
         <v>1575836</v>
       </c>
       <c r="W7" s="12">
         <v>1715658</v>
       </c>
       <c r="X7" s="10">
         <v>1921253</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y7" s="58">
+        <v>1965593</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="6" t="s">
@@ -1853,52 +1880,55 @@
       </c>
       <c r="Q8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="R8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="U8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="V8" s="9">
         <v>25424</v>
       </c>
       <c r="W8" s="9">
         <v>21003</v>
       </c>
       <c r="X8" s="31">
         <v>26935</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y8" s="57">
+        <v>31344</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="5">
         <v>5455</v>
       </c>
       <c r="C9" s="5">
         <v>6759</v>
       </c>
       <c r="D9" s="5">
         <v>7874</v>
       </c>
       <c r="E9" s="5">
         <v>16462</v>
       </c>
       <c r="F9" s="5">
         <v>20397</v>
       </c>
       <c r="G9" s="5">
         <v>25251</v>
       </c>
       <c r="H9" s="5">
         <v>21816</v>
       </c>
       <c r="I9" s="6">
@@ -1927,52 +1957,55 @@
       </c>
       <c r="Q9" s="7">
         <v>58336</v>
       </c>
       <c r="R9" s="8">
         <v>67950</v>
       </c>
       <c r="S9" s="8">
         <v>57422</v>
       </c>
       <c r="T9" s="9">
         <v>55603</v>
       </c>
       <c r="U9" s="9">
         <v>68141</v>
       </c>
       <c r="V9" s="9">
         <v>85616</v>
       </c>
       <c r="W9" s="9">
         <v>101935</v>
       </c>
       <c r="X9" s="31">
         <v>113512</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y9" s="57">
+        <v>161169</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>10590</v>
       </c>
       <c r="C10" s="5">
         <v>13965</v>
       </c>
       <c r="D10" s="5">
         <v>7129</v>
       </c>
       <c r="E10" s="5">
         <v>12121</v>
       </c>
       <c r="F10" s="5">
         <v>14661</v>
       </c>
       <c r="G10" s="5">
         <v>13835</v>
       </c>
       <c r="H10" s="5">
         <v>13501</v>
       </c>
       <c r="I10" s="6">
@@ -2001,52 +2034,55 @@
       </c>
       <c r="Q10" s="7">
         <v>24737</v>
       </c>
       <c r="R10" s="8">
         <v>25851</v>
       </c>
       <c r="S10" s="8">
         <v>25155</v>
       </c>
       <c r="T10" s="8">
         <v>25606</v>
       </c>
       <c r="U10" s="9">
         <v>34133</v>
       </c>
       <c r="V10" s="9">
         <v>35415</v>
       </c>
       <c r="W10" s="9">
         <v>44183</v>
       </c>
       <c r="X10" s="31">
         <v>65185</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y10" s="57">
+        <v>40894</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="5">
         <v>12024</v>
       </c>
       <c r="C11" s="5">
         <v>15222</v>
       </c>
       <c r="D11" s="5">
         <v>16996</v>
       </c>
       <c r="E11" s="5">
         <v>28994</v>
       </c>
       <c r="F11" s="5">
         <v>39068</v>
       </c>
       <c r="G11" s="5">
         <v>26327</v>
       </c>
       <c r="H11" s="5">
         <v>21864</v>
       </c>
       <c r="I11" s="6">
@@ -2075,52 +2111,55 @@
       </c>
       <c r="Q11" s="7">
         <v>82460</v>
       </c>
       <c r="R11" s="8">
         <v>85135</v>
       </c>
       <c r="S11" s="8">
         <v>77293</v>
       </c>
       <c r="T11" s="8">
         <v>72585</v>
       </c>
       <c r="U11" s="9">
         <v>89604</v>
       </c>
       <c r="V11" s="9">
         <v>76217</v>
       </c>
       <c r="W11" s="9">
         <v>99335</v>
       </c>
       <c r="X11" s="31">
         <v>161548</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y11" s="57">
+        <v>112845</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="5">
         <v>12673</v>
       </c>
       <c r="C12" s="5">
         <v>19199</v>
       </c>
       <c r="D12" s="5">
         <v>9278</v>
       </c>
       <c r="E12" s="5">
         <v>12244</v>
       </c>
       <c r="F12" s="5">
         <v>11832</v>
       </c>
       <c r="G12" s="5">
         <v>55912</v>
       </c>
       <c r="H12" s="5">
         <v>68323</v>
       </c>
       <c r="I12" s="6">
@@ -2149,52 +2188,55 @@
       </c>
       <c r="Q12" s="7">
         <v>43742</v>
       </c>
       <c r="R12" s="8">
         <v>56833</v>
       </c>
       <c r="S12" s="8">
         <v>49118</v>
       </c>
       <c r="T12" s="8">
         <v>11315</v>
       </c>
       <c r="U12" s="9">
         <v>23900</v>
       </c>
       <c r="V12" s="9">
         <v>49449</v>
       </c>
       <c r="W12" s="9">
         <v>32665</v>
       </c>
       <c r="X12" s="31">
         <v>36750</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y12" s="57">
+        <v>37232</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="5">
         <v>5654</v>
       </c>
       <c r="C13" s="5">
         <v>4979</v>
       </c>
       <c r="D13" s="5">
         <v>4217</v>
       </c>
       <c r="E13" s="5">
         <v>8451</v>
       </c>
       <c r="F13" s="5">
         <v>10848</v>
       </c>
       <c r="G13" s="5">
         <v>12825</v>
       </c>
       <c r="H13" s="5">
         <v>10778</v>
       </c>
       <c r="I13" s="6">
@@ -2223,52 +2265,55 @@
       </c>
       <c r="Q13" s="7">
         <v>20073</v>
       </c>
       <c r="R13" s="8">
         <v>23767</v>
       </c>
       <c r="S13" s="8">
         <v>14688</v>
       </c>
       <c r="T13" s="8">
         <v>12687</v>
       </c>
       <c r="U13" s="9">
         <v>17374</v>
       </c>
       <c r="V13" s="9">
         <v>22107</v>
       </c>
       <c r="W13" s="9">
         <v>57471</v>
       </c>
       <c r="X13" s="31">
         <v>38024</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y13" s="57">
+        <v>56684</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="5">
         <v>2854</v>
       </c>
       <c r="C14" s="5">
         <v>4535</v>
       </c>
       <c r="D14" s="5">
         <v>5471</v>
       </c>
       <c r="E14" s="5">
         <v>9407</v>
       </c>
       <c r="F14" s="5">
         <v>8725</v>
       </c>
       <c r="G14" s="5">
         <v>12493</v>
       </c>
       <c r="H14" s="5">
         <v>12682</v>
       </c>
       <c r="I14" s="6">
@@ -2297,52 +2342,55 @@
       </c>
       <c r="Q14" s="7">
         <v>25528</v>
       </c>
       <c r="R14" s="8">
         <v>30984</v>
       </c>
       <c r="S14" s="8">
         <v>26918</v>
       </c>
       <c r="T14" s="8">
         <v>29300</v>
       </c>
       <c r="U14" s="9">
         <v>26834</v>
       </c>
       <c r="V14" s="9">
         <v>31144</v>
       </c>
       <c r="W14" s="9">
         <v>40844</v>
       </c>
       <c r="X14" s="31">
         <v>44089</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y14" s="57">
+        <v>48134</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="6" t="s">
@@ -2371,52 +2419,55 @@
       </c>
       <c r="Q15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="V15" s="9">
         <v>35255</v>
       </c>
       <c r="W15" s="9">
         <v>39525</v>
       </c>
       <c r="X15" s="31">
         <v>44759</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y15" s="57">
+        <v>33912</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5">
         <v>14859</v>
       </c>
       <c r="C16" s="5">
         <v>12637</v>
       </c>
       <c r="D16" s="5">
         <v>18989</v>
       </c>
       <c r="E16" s="5">
         <v>35584</v>
       </c>
       <c r="F16" s="5">
         <v>40015</v>
       </c>
       <c r="G16" s="5">
         <v>43231</v>
       </c>
       <c r="H16" s="5">
         <v>47189</v>
       </c>
       <c r="I16" s="6">
@@ -2445,52 +2496,55 @@
       </c>
       <c r="Q16" s="7">
         <v>47848</v>
       </c>
       <c r="R16" s="8">
         <v>57173</v>
       </c>
       <c r="S16" s="8">
         <v>53081</v>
       </c>
       <c r="T16" s="9">
         <v>49495</v>
       </c>
       <c r="U16" s="9">
         <v>52949</v>
       </c>
       <c r="V16" s="9">
         <v>64855</v>
       </c>
       <c r="W16" s="9">
         <v>57009</v>
       </c>
       <c r="X16" s="31">
         <v>63446</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y16" s="57">
+        <v>56650</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="5">
         <v>10989</v>
       </c>
       <c r="C17" s="5">
         <v>7724</v>
       </c>
       <c r="D17" s="5">
         <v>4508</v>
       </c>
       <c r="E17" s="5">
         <v>10189</v>
       </c>
       <c r="F17" s="5">
         <v>11813</v>
       </c>
       <c r="G17" s="5">
         <v>14201</v>
       </c>
       <c r="H17" s="5">
         <v>13539</v>
       </c>
       <c r="I17" s="6">
@@ -2519,52 +2573,55 @@
       </c>
       <c r="Q17" s="7">
         <v>41223</v>
       </c>
       <c r="R17" s="8">
         <v>44322</v>
       </c>
       <c r="S17" s="8">
         <v>38658</v>
       </c>
       <c r="T17" s="8">
         <v>39490</v>
       </c>
       <c r="U17" s="9">
         <v>44702</v>
       </c>
       <c r="V17" s="9">
         <v>46539</v>
       </c>
       <c r="W17" s="9">
         <v>44216</v>
       </c>
       <c r="X17" s="31">
         <v>54777</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y17" s="57">
+        <v>43253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="5">
         <v>2047</v>
       </c>
       <c r="C18" s="5">
         <v>1919</v>
       </c>
       <c r="D18" s="5">
         <v>1389</v>
       </c>
       <c r="E18" s="5">
         <v>4721</v>
       </c>
       <c r="F18" s="5">
         <v>5227</v>
       </c>
       <c r="G18" s="5">
         <v>6497</v>
       </c>
       <c r="H18" s="5">
         <v>5728</v>
       </c>
       <c r="I18" s="6">
@@ -2593,52 +2650,55 @@
       </c>
       <c r="Q18" s="7">
         <v>12238</v>
       </c>
       <c r="R18" s="8">
         <v>20654</v>
       </c>
       <c r="S18" s="8">
         <v>11420</v>
       </c>
       <c r="T18" s="8">
         <v>14943</v>
       </c>
       <c r="U18" s="9">
         <v>23483</v>
       </c>
       <c r="V18" s="9">
         <v>23113</v>
       </c>
       <c r="W18" s="9">
         <v>25931</v>
       </c>
       <c r="X18" s="31">
         <v>47946</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y18" s="57">
+        <v>59675</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="5">
         <v>3641</v>
       </c>
       <c r="C19" s="5">
         <v>9267</v>
       </c>
       <c r="D19" s="5">
         <v>9756</v>
       </c>
       <c r="E19" s="5">
         <v>11570</v>
       </c>
       <c r="F19" s="5">
         <v>21174</v>
       </c>
       <c r="G19" s="5">
         <v>22459</v>
       </c>
       <c r="H19" s="5">
         <v>25691</v>
       </c>
       <c r="I19" s="6">
@@ -2667,52 +2727,55 @@
       </c>
       <c r="Q19" s="7">
         <v>38856</v>
       </c>
       <c r="R19" s="8">
         <v>40502</v>
       </c>
       <c r="S19" s="8">
         <v>29475</v>
       </c>
       <c r="T19" s="8">
         <v>52383</v>
       </c>
       <c r="U19" s="9">
         <v>54575</v>
       </c>
       <c r="V19" s="9">
         <v>65893</v>
       </c>
       <c r="W19" s="9">
         <v>70502</v>
       </c>
       <c r="X19" s="31">
         <v>66450</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y19" s="57">
+        <v>67793</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="5">
         <v>12649</v>
       </c>
       <c r="C20" s="5">
         <v>9689</v>
       </c>
       <c r="D20" s="5">
         <v>10463</v>
       </c>
       <c r="E20" s="5">
         <v>12826</v>
       </c>
       <c r="F20" s="5">
         <v>22779</v>
       </c>
       <c r="G20" s="5">
         <v>17280</v>
       </c>
       <c r="H20" s="5">
         <v>17073</v>
       </c>
       <c r="I20" s="6">
@@ -2741,52 +2804,55 @@
       </c>
       <c r="Q20" s="7">
         <v>24876</v>
       </c>
       <c r="R20" s="8">
         <v>27659</v>
       </c>
       <c r="S20" s="8">
         <v>22889</v>
       </c>
       <c r="T20" s="8">
         <v>39890</v>
       </c>
       <c r="U20" s="9">
         <v>49119</v>
       </c>
       <c r="V20" s="9">
         <v>46265</v>
       </c>
       <c r="W20" s="9">
         <v>60471</v>
       </c>
       <c r="X20" s="31">
         <v>61369</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y20" s="57">
+        <v>48952</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="5">
         <v>5057</v>
       </c>
       <c r="C21" s="5">
         <v>6321</v>
       </c>
       <c r="D21" s="5">
         <v>7783</v>
       </c>
       <c r="E21" s="5">
         <v>21252</v>
       </c>
       <c r="F21" s="5">
         <v>28044</v>
       </c>
       <c r="G21" s="5">
         <v>19645</v>
       </c>
       <c r="H21" s="5">
         <v>15422</v>
       </c>
       <c r="I21" s="6">
@@ -2815,52 +2881,55 @@
       </c>
       <c r="Q21" s="13">
         <v>21978</v>
       </c>
       <c r="R21" s="8">
         <v>23631</v>
       </c>
       <c r="S21" s="8">
         <v>20015</v>
       </c>
       <c r="T21" s="8">
         <v>19151</v>
       </c>
       <c r="U21" s="9">
         <v>23158</v>
       </c>
       <c r="V21" s="9">
         <v>35198</v>
       </c>
       <c r="W21" s="9">
         <v>34955</v>
       </c>
       <c r="X21" s="31">
         <v>52908</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y21" s="57">
+        <v>25796</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="5">
         <v>2376</v>
       </c>
       <c r="C22" s="5">
         <v>3449</v>
       </c>
       <c r="D22" s="5">
         <v>4121</v>
       </c>
       <c r="E22" s="5">
         <v>4586</v>
       </c>
       <c r="F22" s="5">
         <v>7098</v>
       </c>
       <c r="G22" s="5">
         <v>6960</v>
       </c>
       <c r="H22" s="5">
         <v>6249</v>
       </c>
       <c r="I22" s="6">
@@ -2889,52 +2958,55 @@
       </c>
       <c r="Q22" s="13">
         <v>21785</v>
       </c>
       <c r="R22" s="8">
         <v>21911</v>
       </c>
       <c r="S22" s="8">
         <v>17311</v>
       </c>
       <c r="T22" s="8">
         <v>21415</v>
       </c>
       <c r="U22" s="9">
         <v>26185</v>
       </c>
       <c r="V22" s="9">
         <v>24184</v>
       </c>
       <c r="W22" s="9">
         <v>22626</v>
       </c>
       <c r="X22" s="31">
         <v>27120</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y22" s="57">
+        <v>87079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I23" s="6" t="s">
@@ -2963,52 +3035,55 @@
       </c>
       <c r="Q23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="9">
         <v>6295</v>
       </c>
       <c r="W23" s="9">
         <v>6069</v>
       </c>
       <c r="X23" s="31">
         <v>6350</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y23" s="57">
+        <v>6538</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="5">
         <v>16047</v>
       </c>
       <c r="C24" s="5">
         <v>23015</v>
       </c>
       <c r="D24" s="5">
         <v>18426</v>
       </c>
       <c r="E24" s="5">
         <v>30963</v>
       </c>
       <c r="F24" s="5">
         <v>44626</v>
       </c>
       <c r="G24" s="5">
         <v>31721</v>
       </c>
       <c r="H24" s="5">
         <v>34609</v>
       </c>
       <c r="I24" s="6">
@@ -3037,52 +3112,55 @@
       </c>
       <c r="Q24" s="7">
         <v>88106</v>
       </c>
       <c r="R24" s="8">
         <v>83198</v>
       </c>
       <c r="S24" s="8">
         <v>84147</v>
       </c>
       <c r="T24" s="8">
         <v>72200</v>
       </c>
       <c r="U24" s="9">
         <v>68380</v>
       </c>
       <c r="V24" s="9">
         <v>65170</v>
       </c>
       <c r="W24" s="9">
         <v>77431</v>
       </c>
       <c r="X24" s="31">
         <v>98908</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y24" s="57">
+        <v>83027</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="5">
         <v>22897</v>
       </c>
       <c r="C25" s="5">
         <v>30758</v>
       </c>
       <c r="D25" s="5">
         <v>31476</v>
       </c>
       <c r="E25" s="5">
         <v>52089</v>
       </c>
       <c r="F25" s="5">
         <v>86251</v>
       </c>
       <c r="G25" s="5">
         <v>113169</v>
       </c>
       <c r="H25" s="5">
         <v>69820</v>
       </c>
       <c r="I25" s="6">
@@ -3111,52 +3189,55 @@
       </c>
       <c r="Q25" s="7">
         <v>162879</v>
       </c>
       <c r="R25" s="8">
         <v>185885</v>
       </c>
       <c r="S25" s="8">
         <v>147008</v>
       </c>
       <c r="T25" s="9">
         <v>158386</v>
       </c>
       <c r="U25" s="9">
         <v>206245</v>
       </c>
       <c r="V25" s="9">
         <v>287157</v>
       </c>
       <c r="W25" s="9">
         <v>294445</v>
       </c>
       <c r="X25" s="31">
         <v>314145</v>
       </c>
-    </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y25" s="57">
+        <v>352243</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="5">
         <v>50002</v>
       </c>
       <c r="C26" s="5">
         <v>50950</v>
       </c>
       <c r="D26" s="5">
         <v>61611</v>
       </c>
       <c r="E26" s="5">
         <v>107764</v>
       </c>
       <c r="F26" s="5">
         <v>118819</v>
       </c>
       <c r="G26" s="5">
         <v>110776</v>
       </c>
       <c r="H26" s="5">
         <v>78554</v>
       </c>
       <c r="I26" s="6">
@@ -3185,52 +3266,55 @@
       </c>
       <c r="Q26" s="7">
         <v>215801</v>
       </c>
       <c r="R26" s="8">
         <v>271585</v>
       </c>
       <c r="S26" s="8">
         <v>265329</v>
       </c>
       <c r="T26" s="9">
         <v>239180</v>
       </c>
       <c r="U26" s="9">
         <v>322681</v>
       </c>
       <c r="V26" s="9">
         <v>452147</v>
       </c>
       <c r="W26" s="9">
         <v>473309</v>
       </c>
       <c r="X26" s="31">
         <v>496944</v>
       </c>
-    </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y26" s="57">
+        <v>472930</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="15" t="s">
@@ -3259,104 +3343,109 @@
       </c>
       <c r="Q27" s="7">
         <v>37549</v>
       </c>
       <c r="R27" s="8">
         <v>46901</v>
       </c>
       <c r="S27" s="8">
         <v>47741</v>
       </c>
       <c r="T27" s="9">
         <v>71156</v>
       </c>
       <c r="U27" s="9">
         <v>97501</v>
       </c>
       <c r="V27" s="9">
         <v>98393</v>
       </c>
       <c r="W27" s="9">
         <v>111733</v>
       </c>
       <c r="X27" s="9">
         <v>100088</v>
       </c>
-    </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y27" s="57">
+        <v>139443</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="3"/>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="9"/>
       <c r="W28" s="9"/>
     </row>
-    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A29" s="56" t="s">
+    <row r="29" spans="1:25">
+      <c r="A29" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="56"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
+      <c r="N29" s="59"/>
+      <c r="O29" s="59"/>
+      <c r="P29" s="59"/>
+      <c r="Q29" s="59"/>
+      <c r="R29" s="59"/>
+      <c r="S29" s="59"/>
+      <c r="T29" s="59"/>
+      <c r="U29" s="59"/>
+      <c r="V29" s="59"/>
+      <c r="W29" s="59"/>
+      <c r="X29" s="59"/>
+      <c r="Y29" s="59"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="19">
         <v>409275</v>
       </c>
       <c r="C30" s="19">
         <v>477210</v>
       </c>
       <c r="D30" s="19">
         <v>498375</v>
       </c>
       <c r="E30" s="19">
         <v>895186</v>
       </c>
       <c r="F30" s="19">
         <v>1089881</v>
       </c>
       <c r="G30" s="19">
         <v>1196861</v>
       </c>
       <c r="H30" s="19">
         <v>1028501</v>
       </c>
       <c r="I30" s="20">
@@ -3386,51 +3475,51 @@
       <c r="Q30" s="10">
         <v>2276864</v>
       </c>
       <c r="R30" s="11">
         <v>2550875</v>
       </c>
       <c r="S30" s="11">
         <v>1398697</v>
       </c>
       <c r="T30" s="11">
         <v>2236786</v>
       </c>
       <c r="U30" s="12">
         <v>2971696</v>
       </c>
       <c r="V30" s="12">
         <v>3597420</v>
       </c>
       <c r="W30" s="30">
         <v>3997448</v>
       </c>
       <c r="X30" s="48">
         <v>4553805</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25">
       <c r="A31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="6" t="s">
@@ -3460,51 +3549,51 @@
       <c r="Q31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="9">
         <v>57846</v>
       </c>
       <c r="V31" s="9">
         <v>67430</v>
       </c>
       <c r="W31" s="29">
         <v>67020</v>
       </c>
       <c r="X31" s="47">
         <v>72984</v>
       </c>
     </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="5">
         <v>11884</v>
       </c>
       <c r="C32" s="5">
         <v>16123</v>
       </c>
       <c r="D32" s="5">
         <v>14808</v>
       </c>
       <c r="E32" s="5">
         <v>36328</v>
       </c>
       <c r="F32" s="5">
         <v>51367</v>
       </c>
       <c r="G32" s="5">
         <v>60026</v>
       </c>
       <c r="H32" s="5">
         <v>49610</v>
       </c>
       <c r="I32" s="6">
@@ -3534,51 +3623,51 @@
       <c r="Q32" s="7">
         <v>142057</v>
       </c>
       <c r="R32" s="8">
         <v>155737</v>
       </c>
       <c r="S32" s="8">
         <v>88804</v>
       </c>
       <c r="T32" s="8">
         <v>141451</v>
       </c>
       <c r="U32" s="9">
         <v>181370</v>
       </c>
       <c r="V32" s="9">
         <v>223153</v>
       </c>
       <c r="W32" s="29">
         <v>227935</v>
       </c>
       <c r="X32" s="47">
         <v>290575</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24">
       <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5">
         <v>22870</v>
       </c>
       <c r="C33" s="5">
         <v>27230</v>
       </c>
       <c r="D33" s="5">
         <v>16593</v>
       </c>
       <c r="E33" s="5">
         <v>27109</v>
       </c>
       <c r="F33" s="5">
         <v>32960</v>
       </c>
       <c r="G33" s="5">
         <v>29774</v>
       </c>
       <c r="H33" s="5">
         <v>28473</v>
       </c>
       <c r="I33" s="6">
@@ -3608,51 +3697,51 @@
       <c r="Q33" s="7">
         <v>53829</v>
       </c>
       <c r="R33" s="8">
         <v>61108</v>
       </c>
       <c r="S33" s="8">
         <v>34731</v>
       </c>
       <c r="T33" s="8">
         <v>62111</v>
       </c>
       <c r="U33" s="9">
         <v>79735</v>
       </c>
       <c r="V33" s="9">
         <v>85046</v>
       </c>
       <c r="W33" s="29">
         <v>103413</v>
       </c>
       <c r="X33" s="47">
         <v>138909</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24">
       <c r="A34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="5">
         <v>24805</v>
       </c>
       <c r="C34" s="5">
         <v>31751</v>
       </c>
       <c r="D34" s="5">
         <v>35242</v>
       </c>
       <c r="E34" s="5">
         <v>92507</v>
       </c>
       <c r="F34" s="5">
         <v>69514</v>
       </c>
       <c r="G34" s="5">
         <v>107190</v>
       </c>
       <c r="H34" s="5">
         <v>81557</v>
       </c>
       <c r="I34" s="6">
@@ -3682,51 +3771,51 @@
       <c r="Q34" s="7">
         <v>191697</v>
       </c>
       <c r="R34" s="8">
         <v>193187</v>
       </c>
       <c r="S34" s="8">
         <v>108317</v>
       </c>
       <c r="T34" s="8">
         <v>166228</v>
       </c>
       <c r="U34" s="9">
         <v>145486</v>
       </c>
       <c r="V34" s="9">
         <v>177418</v>
       </c>
       <c r="W34" s="29">
         <v>215826</v>
       </c>
       <c r="X34" s="47">
         <v>336528</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24">
       <c r="A35" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="5">
         <v>28770</v>
       </c>
       <c r="C35" s="5">
         <v>45267</v>
       </c>
       <c r="D35" s="5">
         <v>25608</v>
       </c>
       <c r="E35" s="5">
         <v>27528</v>
       </c>
       <c r="F35" s="5">
         <v>58746</v>
       </c>
       <c r="G35" s="5">
         <v>101686</v>
       </c>
       <c r="H35" s="5">
         <v>127220</v>
       </c>
       <c r="I35" s="6">
@@ -3756,51 +3845,51 @@
       <c r="Q35" s="7">
         <v>97755</v>
       </c>
       <c r="R35" s="8">
         <v>127540</v>
       </c>
       <c r="S35" s="8">
         <v>56953</v>
       </c>
       <c r="T35" s="8">
         <v>19924</v>
       </c>
       <c r="U35" s="9">
         <v>57741</v>
       </c>
       <c r="V35" s="9">
         <v>90605</v>
       </c>
       <c r="W35" s="29">
         <v>71017</v>
       </c>
       <c r="X35" s="47">
         <v>83921</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24">
       <c r="A36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="5">
         <v>10724</v>
       </c>
       <c r="C36" s="5">
         <v>11282</v>
       </c>
       <c r="D36" s="5">
         <v>9446</v>
       </c>
       <c r="E36" s="5">
         <v>18288</v>
       </c>
       <c r="F36" s="5">
         <v>25673</v>
       </c>
       <c r="G36" s="5">
         <v>28255</v>
       </c>
       <c r="H36" s="5">
         <v>21822</v>
       </c>
       <c r="I36" s="6">
@@ -3830,51 +3919,51 @@
       <c r="Q36" s="7">
         <v>45458</v>
       </c>
       <c r="R36" s="8">
         <v>50949</v>
       </c>
       <c r="S36" s="8">
         <v>19477</v>
       </c>
       <c r="T36" s="8">
         <v>31593</v>
       </c>
       <c r="U36" s="9">
         <v>42811</v>
       </c>
       <c r="V36" s="9">
         <v>55296</v>
       </c>
       <c r="W36" s="29">
         <v>96231</v>
       </c>
       <c r="X36" s="47">
         <v>77081</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24">
       <c r="A37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="5">
         <v>8569</v>
       </c>
       <c r="C37" s="5">
         <v>9532</v>
       </c>
       <c r="D37" s="5">
         <v>11721</v>
       </c>
       <c r="E37" s="5">
         <v>22136</v>
       </c>
       <c r="F37" s="5">
         <v>27525</v>
       </c>
       <c r="G37" s="5">
         <v>27333</v>
       </c>
       <c r="H37" s="5">
         <v>24838</v>
       </c>
       <c r="I37" s="6">
@@ -3904,51 +3993,51 @@
       <c r="Q37" s="7">
         <v>55233</v>
       </c>
       <c r="R37" s="8">
         <v>69086</v>
       </c>
       <c r="S37" s="8">
         <v>40062</v>
       </c>
       <c r="T37" s="8">
         <v>61365</v>
       </c>
       <c r="U37" s="9">
         <v>62331</v>
       </c>
       <c r="V37" s="9">
         <v>68262</v>
       </c>
       <c r="W37" s="29">
         <v>95664</v>
       </c>
       <c r="X37" s="47">
         <v>99852</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24">
       <c r="A38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -3978,51 +4067,51 @@
       <c r="Q38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="9">
         <v>70309</v>
       </c>
       <c r="V38" s="9">
         <v>85760</v>
       </c>
       <c r="W38" s="29">
         <v>89833</v>
       </c>
       <c r="X38" s="47">
         <v>119124</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24">
       <c r="A39" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5">
         <v>26663</v>
       </c>
       <c r="C39" s="5">
         <v>28774</v>
       </c>
       <c r="D39" s="5">
         <v>44685</v>
       </c>
       <c r="E39" s="5">
         <v>81312</v>
       </c>
       <c r="F39" s="5">
         <v>89220</v>
       </c>
       <c r="G39" s="5">
         <v>95015</v>
       </c>
       <c r="H39" s="5">
         <v>106939</v>
       </c>
       <c r="I39" s="6">
@@ -4052,51 +4141,51 @@
       <c r="Q39" s="7">
         <v>121998</v>
       </c>
       <c r="R39" s="8">
         <v>134155</v>
       </c>
       <c r="S39" s="8">
         <v>77487</v>
       </c>
       <c r="T39" s="8">
         <v>116800</v>
       </c>
       <c r="U39" s="9">
         <v>120894</v>
       </c>
       <c r="V39" s="9">
         <v>156704</v>
       </c>
       <c r="W39" s="29">
         <v>150046</v>
       </c>
       <c r="X39" s="47">
         <v>193934</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24">
       <c r="A40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="5">
         <v>23354</v>
       </c>
       <c r="C40" s="5">
         <v>14253</v>
       </c>
       <c r="D40" s="5">
         <v>9377</v>
       </c>
       <c r="E40" s="5">
         <v>22724</v>
       </c>
       <c r="F40" s="5">
         <v>25343</v>
       </c>
       <c r="G40" s="5">
         <v>30837</v>
       </c>
       <c r="H40" s="5">
         <v>29875</v>
       </c>
       <c r="I40" s="6">
@@ -4126,51 +4215,51 @@
       <c r="Q40" s="7">
         <v>95241</v>
       </c>
       <c r="R40" s="8">
         <v>105675</v>
       </c>
       <c r="S40" s="8">
         <v>59417</v>
       </c>
       <c r="T40" s="8">
         <v>94165</v>
       </c>
       <c r="U40" s="9">
         <v>103862</v>
       </c>
       <c r="V40" s="9">
         <v>104976</v>
       </c>
       <c r="W40" s="29">
         <v>101705</v>
       </c>
       <c r="X40" s="47">
         <v>127814</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24">
       <c r="A41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="5">
         <v>4178</v>
       </c>
       <c r="C41" s="5">
         <v>4543</v>
       </c>
       <c r="D41" s="5">
         <v>3704</v>
       </c>
       <c r="E41" s="5">
         <v>10093</v>
       </c>
       <c r="F41" s="5">
         <v>10016</v>
       </c>
       <c r="G41" s="5">
         <v>14137</v>
       </c>
       <c r="H41" s="5">
         <v>12411</v>
       </c>
       <c r="I41" s="6">
@@ -4200,51 +4289,51 @@
       <c r="Q41" s="7">
         <v>26953</v>
       </c>
       <c r="R41" s="8">
         <v>39237</v>
       </c>
       <c r="S41" s="8">
         <v>19574</v>
       </c>
       <c r="T41" s="8">
         <v>42236</v>
       </c>
       <c r="U41" s="9">
         <v>50633</v>
       </c>
       <c r="V41" s="9">
         <v>53189</v>
       </c>
       <c r="W41" s="29">
         <v>66714</v>
       </c>
       <c r="X41" s="47">
         <v>103943</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24">
       <c r="A42" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="5">
         <v>9328</v>
       </c>
       <c r="C42" s="5">
         <v>14845</v>
       </c>
       <c r="D42" s="5">
         <v>22895</v>
       </c>
       <c r="E42" s="5">
         <v>26408</v>
       </c>
       <c r="F42" s="5">
         <v>45400</v>
       </c>
       <c r="G42" s="5">
         <v>50756</v>
       </c>
       <c r="H42" s="5">
         <v>55177</v>
       </c>
       <c r="I42" s="6">
@@ -4274,51 +4363,51 @@
       <c r="Q42" s="7">
         <v>107592</v>
       </c>
       <c r="R42" s="8">
         <v>100306</v>
       </c>
       <c r="S42" s="8">
         <v>45018</v>
       </c>
       <c r="T42" s="8">
         <v>139082</v>
       </c>
       <c r="U42" s="9">
         <v>129657</v>
       </c>
       <c r="V42" s="9">
         <v>179791</v>
       </c>
       <c r="W42" s="29">
         <v>214907</v>
       </c>
       <c r="X42" s="47">
         <v>213246</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24">
       <c r="A43" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="5">
         <v>10557</v>
       </c>
       <c r="C43" s="5">
         <v>23783</v>
       </c>
       <c r="D43" s="5">
         <v>21832</v>
       </c>
       <c r="E43" s="5">
         <v>37587</v>
       </c>
       <c r="F43" s="5">
         <v>49688</v>
       </c>
       <c r="G43" s="5">
         <v>39476</v>
       </c>
       <c r="H43" s="5">
         <v>39184</v>
       </c>
       <c r="I43" s="6">
@@ -4348,51 +4437,51 @@
       <c r="Q43" s="7">
         <v>65468</v>
       </c>
       <c r="R43" s="8">
         <v>76709</v>
       </c>
       <c r="S43" s="8">
         <v>41227</v>
       </c>
       <c r="T43" s="8">
         <v>95587</v>
       </c>
       <c r="U43" s="9">
         <v>118284</v>
       </c>
       <c r="V43" s="9">
         <v>115553</v>
       </c>
       <c r="W43" s="29">
         <v>140920</v>
       </c>
       <c r="X43" s="47">
         <v>129515</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="5">
         <v>5368</v>
       </c>
       <c r="C44" s="5">
         <v>15157</v>
       </c>
       <c r="D44" s="5">
         <v>17071</v>
       </c>
       <c r="E44" s="5">
         <v>56245</v>
       </c>
       <c r="F44" s="5">
         <v>52755</v>
       </c>
       <c r="G44" s="5">
         <v>50579</v>
       </c>
       <c r="H44" s="5">
         <v>32189</v>
       </c>
       <c r="I44" s="6">
@@ -4422,51 +4511,51 @@
       <c r="Q44" s="7">
         <v>56303</v>
       </c>
       <c r="R44" s="8">
         <v>58468</v>
       </c>
       <c r="S44" s="8">
         <v>29642</v>
       </c>
       <c r="T44" s="8">
         <v>50323</v>
       </c>
       <c r="U44" s="9">
         <v>72276</v>
       </c>
       <c r="V44" s="9">
         <v>91066</v>
       </c>
       <c r="W44" s="29">
         <v>99041</v>
       </c>
       <c r="X44" s="47">
         <v>67809</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="5">
         <v>5368</v>
       </c>
       <c r="C45" s="5">
         <v>6879</v>
       </c>
       <c r="D45" s="5">
         <v>8841</v>
       </c>
       <c r="E45" s="5">
         <v>11375</v>
       </c>
       <c r="F45" s="5">
         <v>16940</v>
       </c>
       <c r="G45" s="5">
         <v>15614</v>
       </c>
       <c r="H45" s="5">
         <v>15455</v>
       </c>
       <c r="I45" s="6">
@@ -4496,51 +4585,51 @@
       <c r="Q45" s="7">
         <v>60356</v>
       </c>
       <c r="R45" s="8">
         <v>60400</v>
       </c>
       <c r="S45" s="8">
         <v>28381</v>
       </c>
       <c r="T45" s="8">
         <v>66263</v>
       </c>
       <c r="U45" s="9">
         <v>64648</v>
       </c>
       <c r="V45" s="9">
         <v>65177</v>
       </c>
       <c r="W45" s="29">
         <v>57804</v>
       </c>
       <c r="X45" s="47">
         <v>151096</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24">
       <c r="A46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="6" t="s">
@@ -4570,51 +4659,51 @@
       <c r="Q46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="9">
         <v>13013</v>
       </c>
       <c r="V46" s="9">
         <v>14060</v>
       </c>
       <c r="W46" s="29">
         <v>13658</v>
       </c>
       <c r="X46" s="47">
         <v>14345</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24">
       <c r="A47" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="5">
         <v>38010</v>
       </c>
       <c r="C47" s="5">
         <v>48410</v>
       </c>
       <c r="D47" s="5">
         <v>50010</v>
       </c>
       <c r="E47" s="5">
         <v>72824</v>
       </c>
       <c r="F47" s="5">
         <v>116156</v>
       </c>
       <c r="G47" s="5">
         <v>92487</v>
       </c>
       <c r="H47" s="5">
         <v>94238</v>
       </c>
       <c r="I47" s="6">
@@ -4644,51 +4733,51 @@
       <c r="Q47" s="7">
         <v>213703</v>
       </c>
       <c r="R47" s="8">
         <v>198105</v>
       </c>
       <c r="S47" s="8">
         <v>134816</v>
       </c>
       <c r="T47" s="8">
         <v>165547</v>
       </c>
       <c r="U47" s="9">
         <v>127615</v>
       </c>
       <c r="V47" s="9">
         <v>154214</v>
       </c>
       <c r="W47" s="29">
         <v>185219</v>
       </c>
       <c r="X47" s="47">
         <v>214513</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24">
       <c r="A48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="5">
         <v>51354</v>
       </c>
       <c r="C48" s="5">
         <v>64110</v>
       </c>
       <c r="D48" s="5">
         <v>70738</v>
       </c>
       <c r="E48" s="5">
         <v>111252</v>
       </c>
       <c r="F48" s="5">
         <v>169921</v>
       </c>
       <c r="G48" s="5">
         <v>224965</v>
       </c>
       <c r="H48" s="5">
         <v>136006</v>
       </c>
       <c r="I48" s="6">
@@ -4718,51 +4807,51 @@
       <c r="Q48" s="7">
         <v>356525</v>
       </c>
       <c r="R48" s="8">
         <v>418501</v>
       </c>
       <c r="S48" s="8">
         <v>191660</v>
       </c>
       <c r="T48" s="8">
         <v>324447</v>
       </c>
       <c r="U48" s="9">
         <v>482679</v>
       </c>
       <c r="V48" s="9">
         <v>622465</v>
       </c>
       <c r="W48" s="29">
         <v>677218</v>
       </c>
       <c r="X48" s="47">
         <v>735658</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="5">
         <v>106330</v>
       </c>
       <c r="C49" s="5">
         <v>115271</v>
       </c>
       <c r="D49" s="5">
         <v>135804</v>
       </c>
       <c r="E49" s="5">
         <v>241470</v>
       </c>
       <c r="F49" s="5">
         <v>248657</v>
       </c>
       <c r="G49" s="5">
         <v>228731</v>
       </c>
       <c r="H49" s="5">
         <v>173507</v>
       </c>
       <c r="I49" s="6">
@@ -4792,51 +4881,51 @@
       <c r="Q49" s="7">
         <v>503905</v>
       </c>
       <c r="R49" s="8">
         <v>590121</v>
       </c>
       <c r="S49" s="8">
         <v>353186</v>
       </c>
       <c r="T49" s="8">
         <v>501440</v>
       </c>
       <c r="U49" s="9">
         <v>774257</v>
       </c>
       <c r="V49" s="9">
         <v>972157</v>
       </c>
       <c r="W49" s="29">
         <v>1070358</v>
       </c>
       <c r="X49" s="9">
         <v>1140049</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I50" s="6" t="s">
@@ -4866,105 +4955,106 @@
       <c r="Q50" s="7">
         <v>82791</v>
       </c>
       <c r="R50" s="8">
         <v>111591</v>
       </c>
       <c r="S50" s="8">
         <v>69945</v>
       </c>
       <c r="T50" s="8">
         <v>158224</v>
       </c>
       <c r="U50" s="9">
         <v>216249</v>
       </c>
       <c r="V50" s="9">
         <v>215098</v>
       </c>
       <c r="W50" s="29">
         <v>252919</v>
       </c>
       <c r="X50" s="9">
         <v>242909</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="3"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="9"/>
       <c r="V51" s="9"/>
       <c r="W51" s="16"/>
       <c r="X51" s="2"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A52" s="56" t="s">
+    <row r="52" spans="1:25">
+      <c r="A52" s="59" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="56"/>
-[...23 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B52" s="59"/>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="59"/>
+      <c r="I52" s="59"/>
+      <c r="J52" s="59"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="59"/>
+      <c r="N52" s="59"/>
+      <c r="O52" s="59"/>
+      <c r="P52" s="59"/>
+      <c r="Q52" s="59"/>
+      <c r="R52" s="59"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="59"/>
+      <c r="V52" s="59"/>
+      <c r="W52" s="59"/>
+      <c r="X52" s="59"/>
+      <c r="Y52" s="59"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="19">
         <v>655011</v>
       </c>
       <c r="C53" s="19">
         <v>766803</v>
       </c>
       <c r="D53" s="19">
         <v>809818</v>
       </c>
       <c r="E53" s="19">
         <v>1535049</v>
       </c>
       <c r="F53" s="19">
         <v>1906907</v>
       </c>
       <c r="G53" s="19">
         <v>1988093</v>
       </c>
       <c r="H53" s="20">
         <v>1745512</v>
       </c>
       <c r="I53" s="20">
@@ -4994,51 +5084,51 @@
       <c r="Q53" s="10">
         <v>4262963</v>
       </c>
       <c r="R53" s="11">
         <v>4865790</v>
       </c>
       <c r="S53" s="11">
         <v>2555996</v>
       </c>
       <c r="T53" s="17">
         <v>4091394</v>
       </c>
       <c r="U53" s="12">
         <v>5468054</v>
       </c>
       <c r="V53" s="12">
         <v>6245719</v>
       </c>
       <c r="W53" s="12">
         <v>6941877</v>
       </c>
       <c r="X53" s="12">
         <v>7801343</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I54" s="6" t="s">
@@ -5068,51 +5158,51 @@
       <c r="Q54" s="10" t="s">
         <v>19</v>
       </c>
       <c r="R54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T54" s="17" t="s">
         <v>19</v>
       </c>
       <c r="U54" s="9">
         <v>241523</v>
       </c>
       <c r="V54" s="9">
         <v>301461</v>
       </c>
       <c r="W54" s="9">
         <v>225824</v>
       </c>
       <c r="X54" s="47">
         <v>207723</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="5">
         <v>18246</v>
       </c>
       <c r="C55" s="5">
         <v>25056</v>
       </c>
       <c r="D55" s="5">
         <v>24510</v>
       </c>
       <c r="E55" s="5">
         <v>58674</v>
       </c>
       <c r="F55" s="5">
         <v>96326</v>
       </c>
       <c r="G55" s="5">
         <v>100445</v>
       </c>
       <c r="H55" s="6">
         <v>86527</v>
       </c>
       <c r="I55" s="6">
@@ -5142,51 +5232,51 @@
       <c r="Q55" s="7">
         <v>270002</v>
       </c>
       <c r="R55" s="8">
         <v>310048</v>
       </c>
       <c r="S55" s="8">
         <v>172879</v>
       </c>
       <c r="T55" s="9">
         <v>250546</v>
       </c>
       <c r="U55" s="9">
         <v>345724</v>
       </c>
       <c r="V55" s="9">
         <v>404155</v>
       </c>
       <c r="W55" s="9">
         <v>420151</v>
       </c>
       <c r="X55" s="47">
         <v>530406</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5">
         <v>35217</v>
       </c>
       <c r="C56" s="5">
         <v>38253</v>
       </c>
       <c r="D56" s="5">
         <v>28778</v>
       </c>
       <c r="E56" s="5">
         <v>42505</v>
       </c>
       <c r="F56" s="5">
         <v>50317</v>
       </c>
       <c r="G56" s="5">
         <v>46258</v>
       </c>
       <c r="H56" s="6">
         <v>41997</v>
       </c>
       <c r="I56" s="6">
@@ -5216,51 +5306,51 @@
       <c r="Q56" s="7">
         <v>90415</v>
       </c>
       <c r="R56" s="8">
         <v>100980</v>
       </c>
       <c r="S56" s="8">
         <v>55605</v>
       </c>
       <c r="T56" s="9">
         <v>105360</v>
       </c>
       <c r="U56" s="9">
         <v>136912</v>
       </c>
       <c r="V56" s="9">
         <v>140037</v>
       </c>
       <c r="W56" s="9">
         <v>190030</v>
       </c>
       <c r="X56" s="47">
         <v>233075</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="5">
         <v>40629</v>
       </c>
       <c r="C57" s="5">
         <v>51256</v>
       </c>
       <c r="D57" s="5">
         <v>54595</v>
       </c>
       <c r="E57" s="5">
         <v>217557</v>
       </c>
       <c r="F57" s="5">
         <v>228183</v>
       </c>
       <c r="G57" s="5">
         <v>269291</v>
       </c>
       <c r="H57" s="6">
         <v>204615</v>
       </c>
       <c r="I57" s="6">
@@ -5290,51 +5380,51 @@
       <c r="Q57" s="7">
         <v>721398</v>
       </c>
       <c r="R57" s="8">
         <v>733664</v>
       </c>
       <c r="S57" s="8">
         <v>412178</v>
       </c>
       <c r="T57" s="9">
         <v>522269</v>
       </c>
       <c r="U57" s="9">
         <v>281409</v>
       </c>
       <c r="V57" s="9">
         <v>322316</v>
       </c>
       <c r="W57" s="9">
         <v>384180</v>
       </c>
       <c r="X57" s="47">
         <v>530435</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="5">
         <v>42353</v>
       </c>
       <c r="C58" s="5">
         <v>71334</v>
       </c>
       <c r="D58" s="5">
         <v>46225</v>
       </c>
       <c r="E58" s="5">
         <v>48528</v>
       </c>
       <c r="F58" s="5">
         <v>110600</v>
       </c>
       <c r="G58" s="5">
         <v>166171</v>
       </c>
       <c r="H58" s="6">
         <v>188880</v>
       </c>
       <c r="I58" s="6">
@@ -5364,51 +5454,51 @@
       <c r="Q58" s="7">
         <v>150787</v>
       </c>
       <c r="R58" s="8">
         <v>187936</v>
       </c>
       <c r="S58" s="8">
         <v>72747</v>
       </c>
       <c r="T58" s="9">
         <v>30547</v>
       </c>
       <c r="U58" s="9">
         <v>108158</v>
       </c>
       <c r="V58" s="9">
         <v>128215</v>
       </c>
       <c r="W58" s="9">
         <v>112362</v>
       </c>
       <c r="X58" s="47">
         <v>134998</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="5">
         <v>15158</v>
       </c>
       <c r="C59" s="5">
         <v>16863</v>
       </c>
       <c r="D59" s="5">
         <v>14593</v>
       </c>
       <c r="E59" s="5">
         <v>28634</v>
       </c>
       <c r="F59" s="5">
         <v>45003</v>
       </c>
       <c r="G59" s="5">
         <v>42028</v>
       </c>
       <c r="H59" s="6">
         <v>32357</v>
       </c>
       <c r="I59" s="6">
@@ -5438,51 +5528,51 @@
       <c r="Q59" s="7">
         <v>74090</v>
       </c>
       <c r="R59" s="8">
         <v>85708</v>
       </c>
       <c r="S59" s="8">
         <v>28609</v>
       </c>
       <c r="T59" s="9">
         <v>51593</v>
       </c>
       <c r="U59" s="9">
         <v>78580</v>
       </c>
       <c r="V59" s="9">
         <v>112582</v>
       </c>
       <c r="W59" s="9">
         <v>132953</v>
       </c>
       <c r="X59" s="47">
         <v>119660</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="5">
         <v>14520</v>
       </c>
       <c r="C60" s="5">
         <v>15756</v>
       </c>
       <c r="D60" s="5">
         <v>19372</v>
       </c>
       <c r="E60" s="5">
         <v>33105</v>
       </c>
       <c r="F60" s="5">
         <v>43695</v>
       </c>
       <c r="G60" s="5">
         <v>42408</v>
       </c>
       <c r="H60" s="6">
         <v>37656</v>
       </c>
       <c r="I60" s="6">
@@ -5512,51 +5602,51 @@
       <c r="Q60" s="7">
         <v>84917</v>
       </c>
       <c r="R60" s="8">
         <v>109075</v>
       </c>
       <c r="S60" s="8">
         <v>62080</v>
       </c>
       <c r="T60" s="9">
         <v>97153</v>
       </c>
       <c r="U60" s="9">
         <v>99276</v>
       </c>
       <c r="V60" s="9">
         <v>109533</v>
       </c>
       <c r="W60" s="9">
         <v>151110</v>
       </c>
       <c r="X60" s="47">
         <v>158555</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I61" s="6" t="s">
@@ -5586,51 +5676,51 @@
       <c r="Q61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R61" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S61" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="U61" s="9">
         <v>288166</v>
       </c>
       <c r="V61" s="9">
         <v>220213</v>
       </c>
       <c r="W61" s="9">
         <v>252768</v>
       </c>
       <c r="X61" s="47">
         <v>326234</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="5">
         <v>43379</v>
       </c>
       <c r="C62" s="5">
         <v>50791</v>
       </c>
       <c r="D62" s="5">
         <v>70044</v>
       </c>
       <c r="E62" s="5">
         <v>137384</v>
       </c>
       <c r="F62" s="5">
         <v>150299</v>
       </c>
       <c r="G62" s="5">
         <v>163271</v>
       </c>
       <c r="H62" s="6">
         <v>175588</v>
       </c>
       <c r="I62" s="6">
@@ -5660,51 +5750,51 @@
       <c r="Q62" s="7">
         <v>212572</v>
       </c>
       <c r="R62" s="8">
         <v>238487</v>
       </c>
       <c r="S62" s="8">
         <v>143062</v>
       </c>
       <c r="T62" s="9">
         <v>203325</v>
       </c>
       <c r="U62" s="9">
         <v>221529</v>
       </c>
       <c r="V62" s="9">
         <v>283857</v>
       </c>
       <c r="W62" s="9">
         <v>306309</v>
       </c>
       <c r="X62" s="47">
         <v>369973</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="5">
         <v>35894</v>
       </c>
       <c r="C63" s="5">
         <v>22310</v>
       </c>
       <c r="D63" s="5">
         <v>14198</v>
       </c>
       <c r="E63" s="5">
         <v>39004</v>
       </c>
       <c r="F63" s="5">
         <v>38897</v>
       </c>
       <c r="G63" s="5">
         <v>45451</v>
       </c>
       <c r="H63" s="6">
         <v>47506</v>
       </c>
       <c r="I63" s="6">
@@ -5734,51 +5824,51 @@
       <c r="Q63" s="7">
         <v>155571</v>
       </c>
       <c r="R63" s="8">
         <v>177804</v>
       </c>
       <c r="S63" s="8">
         <v>101767</v>
       </c>
       <c r="T63" s="9">
         <v>155826</v>
       </c>
       <c r="U63" s="9">
         <v>174008</v>
       </c>
       <c r="V63" s="9">
         <v>170222</v>
       </c>
       <c r="W63" s="9">
         <v>170330</v>
       </c>
       <c r="X63" s="47">
         <v>198609</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="5">
         <v>6329</v>
       </c>
       <c r="C64" s="5">
         <v>7034</v>
       </c>
       <c r="D64" s="5">
         <v>5679</v>
       </c>
       <c r="E64" s="5">
         <v>15631</v>
       </c>
       <c r="F64" s="5">
         <v>15511</v>
       </c>
       <c r="G64" s="5">
         <v>21154</v>
       </c>
       <c r="H64" s="6">
         <v>19118</v>
       </c>
       <c r="I64" s="6">
@@ -5808,51 +5898,51 @@
       <c r="Q64" s="7">
         <v>42815</v>
       </c>
       <c r="R64" s="8">
         <v>54601</v>
       </c>
       <c r="S64" s="8">
         <v>32139</v>
       </c>
       <c r="T64" s="9">
         <v>68718</v>
       </c>
       <c r="U64" s="9">
         <v>74279</v>
       </c>
       <c r="V64" s="9">
         <v>83693</v>
       </c>
       <c r="W64" s="9">
         <v>116620</v>
       </c>
       <c r="X64" s="47">
         <v>157500</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="5">
         <v>19773</v>
       </c>
       <c r="C65" s="5">
         <v>26199</v>
       </c>
       <c r="D65" s="5">
         <v>34395</v>
       </c>
       <c r="E65" s="5">
         <v>46958</v>
       </c>
       <c r="F65" s="5">
         <v>73775</v>
       </c>
       <c r="G65" s="5">
         <v>82624</v>
       </c>
       <c r="H65" s="6">
         <v>97610</v>
       </c>
       <c r="I65" s="6">
@@ -5882,51 +5972,51 @@
       <c r="Q65" s="7">
         <v>191797</v>
       </c>
       <c r="R65" s="8">
         <v>175730</v>
       </c>
       <c r="S65" s="8">
         <v>106021</v>
       </c>
       <c r="T65" s="9">
         <v>225558</v>
       </c>
       <c r="U65" s="9">
         <v>230726</v>
       </c>
       <c r="V65" s="9">
         <v>325426</v>
       </c>
       <c r="W65" s="9">
         <v>367401</v>
       </c>
       <c r="X65" s="47">
         <v>350702</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="5">
         <v>38432</v>
       </c>
       <c r="C66" s="5">
         <v>38429</v>
       </c>
       <c r="D66" s="5">
         <v>31255</v>
       </c>
       <c r="E66" s="5">
         <v>57695</v>
       </c>
       <c r="F66" s="5">
         <v>77544</v>
       </c>
       <c r="G66" s="5">
         <v>61746</v>
       </c>
       <c r="H66" s="6">
         <v>60635</v>
       </c>
       <c r="I66" s="6">
@@ -5957,51 +6047,51 @@
       <c r="Q66" s="7">
         <v>117307</v>
       </c>
       <c r="R66" s="8">
         <v>140031</v>
       </c>
       <c r="S66" s="8">
         <v>73260</v>
       </c>
       <c r="T66" s="9">
         <v>152871</v>
       </c>
       <c r="U66" s="9">
         <v>196136</v>
       </c>
       <c r="V66" s="9">
         <v>192835</v>
       </c>
       <c r="W66" s="9">
         <v>235383</v>
       </c>
       <c r="X66" s="47">
         <v>243261</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="5">
         <v>18618</v>
       </c>
       <c r="C67" s="5">
         <v>23939</v>
       </c>
       <c r="D67" s="5">
         <v>27574</v>
       </c>
       <c r="E67" s="5">
         <v>103886</v>
       </c>
       <c r="F67" s="5">
         <v>91856</v>
       </c>
       <c r="G67" s="5">
         <v>84437</v>
       </c>
       <c r="H67" s="6">
         <v>60510</v>
       </c>
       <c r="I67" s="6">
@@ -6031,51 +6121,51 @@
       <c r="Q67" s="7">
         <v>113664</v>
       </c>
       <c r="R67" s="8">
         <v>124997</v>
       </c>
       <c r="S67" s="8">
         <v>47123</v>
       </c>
       <c r="T67" s="9">
         <v>104899</v>
       </c>
       <c r="U67" s="9">
         <v>155885</v>
       </c>
       <c r="V67" s="9">
         <v>172074</v>
       </c>
       <c r="W67" s="9">
         <v>191363</v>
       </c>
       <c r="X67" s="47">
         <v>133876</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="5">
         <v>7381</v>
       </c>
       <c r="C68" s="5">
         <v>11154</v>
       </c>
       <c r="D68" s="5">
         <v>16263</v>
       </c>
       <c r="E68" s="5">
         <v>18055</v>
       </c>
       <c r="F68" s="5">
         <v>25931</v>
       </c>
       <c r="G68" s="5">
         <v>24616</v>
       </c>
       <c r="H68" s="6">
         <v>25542</v>
       </c>
       <c r="I68" s="6">
@@ -6105,51 +6195,51 @@
       <c r="Q68" s="7">
         <v>105016</v>
       </c>
       <c r="R68" s="8">
         <v>117819</v>
       </c>
       <c r="S68" s="8">
         <v>69531</v>
       </c>
       <c r="T68" s="9">
         <v>124633</v>
       </c>
       <c r="U68" s="9">
         <v>117863</v>
       </c>
       <c r="V68" s="9">
         <v>126095</v>
       </c>
       <c r="W68" s="9">
         <v>115160</v>
       </c>
       <c r="X68" s="47">
         <v>251014</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I69" s="6" t="s">
@@ -6179,51 +6269,51 @@
       <c r="Q69" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R69" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S69" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="U69" s="9">
         <v>19918</v>
       </c>
       <c r="V69" s="9">
         <v>23427</v>
       </c>
       <c r="W69" s="9">
         <v>21184</v>
       </c>
       <c r="X69" s="47">
         <v>22933</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="5">
         <v>73285</v>
       </c>
       <c r="C70" s="5">
         <v>91371</v>
       </c>
       <c r="D70" s="5">
         <v>89129</v>
       </c>
       <c r="E70" s="5">
         <v>141379</v>
       </c>
       <c r="F70" s="5">
         <v>214557</v>
       </c>
       <c r="G70" s="5">
         <v>199765</v>
       </c>
       <c r="H70" s="6">
         <v>208464</v>
       </c>
       <c r="I70" s="6">
@@ -6253,51 +6343,51 @@
       <c r="Q70" s="7">
         <v>462897</v>
       </c>
       <c r="R70" s="8">
         <v>484764</v>
       </c>
       <c r="S70" s="8">
         <v>265971</v>
       </c>
       <c r="T70" s="9">
         <v>392469</v>
       </c>
       <c r="U70" s="9">
         <v>259907</v>
       </c>
       <c r="V70" s="9">
         <v>295906</v>
       </c>
       <c r="W70" s="9">
         <v>334188</v>
       </c>
       <c r="X70" s="47">
         <v>365532</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="5">
         <v>80352</v>
       </c>
       <c r="C71" s="5">
         <v>94918</v>
       </c>
       <c r="D71" s="5">
         <v>114058</v>
       </c>
       <c r="E71" s="5">
         <v>172968</v>
       </c>
       <c r="F71" s="5">
         <v>269021</v>
       </c>
       <c r="G71" s="5">
         <v>294698</v>
       </c>
       <c r="H71" s="6">
         <v>199518</v>
       </c>
       <c r="I71" s="6">
@@ -6327,51 +6417,51 @@
       <c r="Q71" s="7">
         <v>557127</v>
       </c>
       <c r="R71" s="8">
         <v>654125</v>
       </c>
       <c r="S71" s="8">
         <v>279468</v>
       </c>
       <c r="T71" s="9">
         <v>524490</v>
       </c>
       <c r="U71" s="9">
         <v>837261</v>
       </c>
       <c r="V71" s="9">
         <v>979220</v>
       </c>
       <c r="W71" s="9">
         <v>1097413</v>
       </c>
       <c r="X71" s="47">
         <v>1191096</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B72" s="5">
         <v>165445</v>
       </c>
       <c r="C72" s="5">
         <v>182140</v>
       </c>
       <c r="D72" s="5">
         <v>219150</v>
       </c>
       <c r="E72" s="5">
         <v>373086</v>
       </c>
       <c r="F72" s="5">
         <v>375392</v>
       </c>
       <c r="G72" s="5">
         <v>343730</v>
       </c>
       <c r="H72" s="6">
         <v>258989</v>
       </c>
       <c r="I72" s="6">
@@ -6401,51 +6491,51 @@
       <c r="Q72" s="7">
         <v>786795</v>
       </c>
       <c r="R72" s="8">
         <v>984651</v>
       </c>
       <c r="S72" s="8">
         <v>510902</v>
       </c>
       <c r="T72" s="9">
         <v>842940</v>
       </c>
       <c r="U72" s="9">
         <v>1288899</v>
       </c>
       <c r="V72" s="9">
         <v>1514039</v>
       </c>
       <c r="W72" s="9">
         <v>1729601</v>
       </c>
       <c r="X72" s="47">
         <v>1869375</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="6" t="s">
@@ -6475,105 +6565,106 @@
       <c r="Q73" s="7">
         <v>125793</v>
       </c>
       <c r="R73" s="8">
         <v>185370</v>
       </c>
       <c r="S73" s="8">
         <v>122654</v>
       </c>
       <c r="T73" s="9">
         <v>238197</v>
       </c>
       <c r="U73" s="9">
         <v>311895</v>
       </c>
       <c r="V73" s="9">
         <v>340413</v>
       </c>
       <c r="W73" s="9">
         <v>387547</v>
       </c>
       <c r="X73" s="9">
         <v>406386</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="3"/>
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="8"/>
       <c r="S74" s="8"/>
       <c r="T74" s="9"/>
       <c r="U74" s="9"/>
       <c r="V74" s="9"/>
       <c r="W74" s="16"/>
       <c r="X74" s="9"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A75" s="56" t="s">
+    <row r="75" spans="1:25">
+      <c r="A75" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="56"/>
-[...23 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="59"/>
+      <c r="I75" s="59"/>
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="59"/>
+      <c r="N75" s="59"/>
+      <c r="O75" s="59"/>
+      <c r="P75" s="59"/>
+      <c r="Q75" s="59"/>
+      <c r="R75" s="59"/>
+      <c r="S75" s="59"/>
+      <c r="T75" s="59"/>
+      <c r="U75" s="59"/>
+      <c r="V75" s="59"/>
+      <c r="W75" s="59"/>
+      <c r="X75" s="59"/>
+      <c r="Y75" s="59"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="19">
         <v>887493</v>
       </c>
       <c r="C76" s="19">
         <v>1034168</v>
       </c>
       <c r="D76" s="19">
         <v>1224618</v>
       </c>
       <c r="E76" s="19">
         <v>1980188</v>
       </c>
       <c r="F76" s="19">
         <v>2640259</v>
       </c>
       <c r="G76" s="19">
         <v>2576195</v>
       </c>
       <c r="H76" s="20">
         <v>2306084</v>
       </c>
       <c r="I76" s="20">
@@ -6603,51 +6694,51 @@
       <c r="Q76" s="11">
         <v>5526864</v>
       </c>
       <c r="R76" s="11">
         <v>6266563</v>
       </c>
       <c r="S76" s="11">
         <v>3581340</v>
       </c>
       <c r="T76" s="12">
         <v>5474971</v>
       </c>
       <c r="U76" s="12">
         <v>7335162</v>
       </c>
       <c r="V76" s="12">
         <v>8139270</v>
       </c>
       <c r="W76" s="12">
         <v>9119300</v>
       </c>
       <c r="X76" s="54">
         <v>10087057</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I77" s="6" t="s">
@@ -6677,51 +6768,51 @@
       <c r="Q77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T77" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U77" s="9">
         <v>269360</v>
       </c>
       <c r="V77" s="9">
         <v>333966</v>
       </c>
       <c r="W77" s="9">
         <v>261268</v>
       </c>
       <c r="X77" s="54">
         <v>247961</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="5">
         <v>25371</v>
       </c>
       <c r="C78" s="5">
         <v>33123</v>
       </c>
       <c r="D78" s="5">
         <v>32286</v>
       </c>
       <c r="E78" s="5">
         <v>77758</v>
       </c>
       <c r="F78" s="5">
         <v>130682</v>
       </c>
       <c r="G78" s="5">
         <v>131396</v>
       </c>
       <c r="H78" s="6">
         <v>117091</v>
       </c>
       <c r="I78" s="6">
@@ -6751,51 +6842,51 @@
       <c r="Q78" s="8">
         <v>338698</v>
       </c>
       <c r="R78" s="8">
         <v>394935</v>
       </c>
       <c r="S78" s="8">
         <v>237671</v>
       </c>
       <c r="T78" s="9">
         <v>327754</v>
       </c>
       <c r="U78" s="9">
         <v>443184</v>
       </c>
       <c r="V78" s="9">
         <v>504542</v>
       </c>
       <c r="W78" s="9">
         <v>533376</v>
       </c>
       <c r="X78" s="54">
         <v>681709</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="5">
         <v>48906</v>
       </c>
       <c r="C79" s="5">
         <v>51133</v>
       </c>
       <c r="D79" s="5">
         <v>56595</v>
       </c>
       <c r="E79" s="5">
         <v>53153</v>
       </c>
       <c r="F79" s="5">
         <v>67857</v>
       </c>
       <c r="G79" s="5">
         <v>62848</v>
       </c>
       <c r="H79" s="6">
         <v>60796</v>
       </c>
       <c r="I79" s="6">
@@ -6825,51 +6916,51 @@
       <c r="Q79" s="8">
         <v>124401</v>
       </c>
       <c r="R79" s="8">
         <v>133417</v>
       </c>
       <c r="S79" s="8">
         <v>85050</v>
       </c>
       <c r="T79" s="9">
         <v>145023</v>
       </c>
       <c r="U79" s="9">
         <v>186637</v>
       </c>
       <c r="V79" s="9">
         <v>185326</v>
       </c>
       <c r="W79" s="9">
         <v>248295</v>
       </c>
       <c r="X79" s="54">
         <v>284855</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="5">
         <v>56884</v>
       </c>
       <c r="C80" s="5">
         <v>73101</v>
       </c>
       <c r="D80" s="5">
         <v>73767</v>
       </c>
       <c r="E80" s="5">
         <v>240964</v>
       </c>
       <c r="F80" s="5">
         <v>255366</v>
       </c>
       <c r="G80" s="5">
         <v>293900</v>
       </c>
       <c r="H80" s="6">
         <v>239406</v>
       </c>
       <c r="I80" s="6">
@@ -6899,51 +6990,51 @@
       <c r="Q80" s="8">
         <v>809794</v>
       </c>
       <c r="R80" s="8">
         <v>834182</v>
       </c>
       <c r="S80" s="8">
         <v>482877</v>
       </c>
       <c r="T80" s="9">
         <v>609011</v>
       </c>
       <c r="U80" s="9">
         <v>354842</v>
       </c>
       <c r="V80" s="9">
         <v>408129</v>
       </c>
       <c r="W80" s="9">
         <v>507552</v>
       </c>
       <c r="X80" s="54">
         <v>658543</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="5">
         <v>57644</v>
       </c>
       <c r="C81" s="5">
         <v>97737</v>
       </c>
       <c r="D81" s="5">
         <v>72329</v>
       </c>
       <c r="E81" s="5">
         <v>70203</v>
       </c>
       <c r="F81" s="5">
         <v>191748</v>
       </c>
       <c r="G81" s="5">
         <v>243093</v>
       </c>
       <c r="H81" s="6">
         <v>259277</v>
       </c>
       <c r="I81" s="6">
@@ -6973,51 +7064,51 @@
       <c r="Q81" s="8">
         <v>209060</v>
       </c>
       <c r="R81" s="8">
         <v>249766</v>
       </c>
       <c r="S81" s="8">
         <v>84534</v>
       </c>
       <c r="T81" s="9">
         <v>46303</v>
       </c>
       <c r="U81" s="9">
         <v>160149</v>
       </c>
       <c r="V81" s="9">
         <v>171775</v>
       </c>
       <c r="W81" s="9">
         <v>156473</v>
       </c>
       <c r="X81" s="54">
         <v>187174</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="5">
         <v>18443</v>
       </c>
       <c r="C82" s="5">
         <v>21886</v>
       </c>
       <c r="D82" s="5">
         <v>22196</v>
       </c>
       <c r="E82" s="5">
         <v>39511</v>
       </c>
       <c r="F82" s="5">
         <v>62149</v>
       </c>
       <c r="G82" s="5">
         <v>55607</v>
       </c>
       <c r="H82" s="6">
         <v>43088</v>
       </c>
       <c r="I82" s="6">
@@ -7047,51 +7138,51 @@
       <c r="Q82" s="8">
         <v>100686</v>
       </c>
       <c r="R82" s="8">
         <v>108454</v>
       </c>
       <c r="S82" s="8">
         <v>41466</v>
       </c>
       <c r="T82" s="9">
         <v>76180</v>
       </c>
       <c r="U82" s="9">
         <v>101276</v>
       </c>
       <c r="V82" s="9">
         <v>166560</v>
       </c>
       <c r="W82" s="9">
         <v>172315</v>
       </c>
       <c r="X82" s="54">
         <v>160330</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="5">
         <v>19730</v>
       </c>
       <c r="C83" s="5">
         <v>20313</v>
       </c>
       <c r="D83" s="5">
         <v>26117</v>
       </c>
       <c r="E83" s="5">
         <v>48001</v>
       </c>
       <c r="F83" s="5">
         <v>64308</v>
       </c>
       <c r="G83" s="5">
         <v>54808</v>
       </c>
       <c r="H83" s="6">
         <v>45963</v>
       </c>
       <c r="I83" s="6">
@@ -7121,51 +7212,51 @@
       <c r="Q83" s="8">
         <v>120936</v>
       </c>
       <c r="R83" s="8">
         <v>143981</v>
       </c>
       <c r="S83" s="8">
         <v>94479</v>
       </c>
       <c r="T83" s="9">
         <v>127162</v>
       </c>
       <c r="U83" s="9">
         <v>135712</v>
       </c>
       <c r="V83" s="9">
         <v>156631</v>
       </c>
       <c r="W83" s="9">
         <v>199107</v>
       </c>
       <c r="X83" s="54">
         <v>212400</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I84" s="6" t="s">
@@ -7195,51 +7286,51 @@
       <c r="Q84" s="8" t="s">
         <v>19</v>
       </c>
       <c r="R84" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S84" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="U84" s="9">
         <v>325723</v>
       </c>
       <c r="V84" s="9">
         <v>269071</v>
       </c>
       <c r="W84" s="9">
         <v>303104</v>
       </c>
       <c r="X84" s="54">
         <v>381545</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="5">
         <v>58506</v>
       </c>
       <c r="C85" s="5">
         <v>76474</v>
       </c>
       <c r="D85" s="5">
         <v>110105</v>
       </c>
       <c r="E85" s="5">
         <v>176122</v>
       </c>
       <c r="F85" s="5">
         <v>197324</v>
       </c>
       <c r="G85" s="5">
         <v>221411</v>
       </c>
       <c r="H85" s="6">
         <v>230795</v>
       </c>
       <c r="I85" s="6">
@@ -7269,51 +7360,51 @@
       <c r="Q85" s="8">
         <v>280699</v>
       </c>
       <c r="R85" s="8">
         <v>319663</v>
       </c>
       <c r="S85" s="8">
         <v>199891</v>
       </c>
       <c r="T85" s="9">
         <v>272290</v>
       </c>
       <c r="U85" s="9">
         <v>305199</v>
       </c>
       <c r="V85" s="9">
         <v>362344</v>
       </c>
       <c r="W85" s="9">
         <v>384905</v>
       </c>
       <c r="X85" s="54">
         <v>444187</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="5">
         <v>49576</v>
       </c>
       <c r="C86" s="5">
         <v>27449</v>
       </c>
       <c r="D86" s="5">
         <v>29067</v>
       </c>
       <c r="E86" s="5">
         <v>51383</v>
       </c>
       <c r="F86" s="5">
         <v>52949</v>
       </c>
       <c r="G86" s="5">
         <v>61061</v>
       </c>
       <c r="H86" s="6">
         <v>67790</v>
       </c>
       <c r="I86" s="6">
@@ -7343,51 +7434,51 @@
       <c r="Q86" s="8">
         <v>213253</v>
       </c>
       <c r="R86" s="8">
         <v>237564</v>
       </c>
       <c r="S86" s="8">
         <v>141960</v>
       </c>
       <c r="T86" s="9">
         <v>215680</v>
       </c>
       <c r="U86" s="9">
         <v>228496</v>
       </c>
       <c r="V86" s="9">
         <v>221107</v>
       </c>
       <c r="W86" s="9">
         <v>232430</v>
       </c>
       <c r="X86" s="54">
         <v>249899</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="5">
         <v>8622</v>
       </c>
       <c r="C87" s="5">
         <v>9340</v>
       </c>
       <c r="D87" s="5">
         <v>7838</v>
       </c>
       <c r="E87" s="5">
         <v>21399</v>
       </c>
       <c r="F87" s="5">
         <v>24137</v>
       </c>
       <c r="G87" s="5">
         <v>27658</v>
       </c>
       <c r="H87" s="6">
         <v>27684</v>
       </c>
       <c r="I87" s="6">
@@ -7417,51 +7508,51 @@
       <c r="Q87" s="8">
         <v>63516</v>
       </c>
       <c r="R87" s="8">
         <v>71669</v>
       </c>
       <c r="S87" s="8">
         <v>50704</v>
       </c>
       <c r="T87" s="9">
         <v>94364</v>
       </c>
       <c r="U87" s="9">
         <v>100492</v>
       </c>
       <c r="V87" s="9">
         <v>116809</v>
       </c>
       <c r="W87" s="9">
         <v>169219</v>
       </c>
       <c r="X87" s="54">
         <v>212278</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="5">
         <v>25941</v>
       </c>
       <c r="C88" s="5">
         <v>31446</v>
       </c>
       <c r="D88" s="5">
         <v>48898</v>
       </c>
       <c r="E88" s="5">
         <v>58298</v>
       </c>
       <c r="F88" s="5">
         <v>102332</v>
       </c>
       <c r="G88" s="5">
         <v>122859</v>
       </c>
       <c r="H88" s="6">
         <v>132929</v>
       </c>
       <c r="I88" s="6">
@@ -7491,51 +7582,51 @@
       <c r="Q88" s="8">
         <v>240798</v>
       </c>
       <c r="R88" s="8">
         <v>222539</v>
       </c>
       <c r="S88" s="8">
         <v>160504</v>
       </c>
       <c r="T88" s="9">
         <v>291931</v>
       </c>
       <c r="U88" s="9">
         <v>310217</v>
       </c>
       <c r="V88" s="9">
         <v>390332</v>
       </c>
       <c r="W88" s="9">
         <v>462723</v>
       </c>
       <c r="X88" s="54">
         <v>426818</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B89" s="5">
         <v>51260</v>
       </c>
       <c r="C89" s="5">
         <v>49807</v>
       </c>
       <c r="D89" s="5">
         <v>43895</v>
       </c>
       <c r="E89" s="5">
         <v>78901</v>
       </c>
       <c r="F89" s="5">
         <v>102383</v>
       </c>
       <c r="G89" s="5">
         <v>83391</v>
       </c>
       <c r="H89" s="6">
         <v>83055</v>
       </c>
       <c r="I89" s="6">
@@ -7565,51 +7656,51 @@
       <c r="Q89" s="8">
         <v>152124</v>
       </c>
       <c r="R89" s="8">
         <v>174404</v>
       </c>
       <c r="S89" s="8">
         <v>103747</v>
       </c>
       <c r="T89" s="9">
         <v>206398</v>
       </c>
       <c r="U89" s="9">
         <v>253454</v>
       </c>
       <c r="V89" s="9">
         <v>272937</v>
       </c>
       <c r="W89" s="9">
         <v>302807</v>
       </c>
       <c r="X89" s="54">
         <v>304025</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="5">
         <v>25083</v>
       </c>
       <c r="C90" s="5">
         <v>31079</v>
       </c>
       <c r="D90" s="5">
         <v>54054</v>
       </c>
       <c r="E90" s="5">
         <v>124235</v>
       </c>
       <c r="F90" s="5">
         <v>119580</v>
       </c>
       <c r="G90" s="5">
         <v>99547</v>
       </c>
       <c r="H90" s="6">
         <v>73062</v>
       </c>
       <c r="I90" s="6">
@@ -7639,51 +7730,51 @@
       <c r="Q90" s="8">
         <v>150537</v>
       </c>
       <c r="R90" s="8">
         <v>163450</v>
       </c>
       <c r="S90" s="8">
         <v>71763</v>
       </c>
       <c r="T90" s="9">
         <v>137039</v>
       </c>
       <c r="U90" s="9">
         <v>191712</v>
       </c>
       <c r="V90" s="9">
         <v>213092</v>
       </c>
       <c r="W90" s="9">
         <v>241742</v>
       </c>
       <c r="X90" s="54">
         <v>164968</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="5">
         <v>10990</v>
       </c>
       <c r="C91" s="5">
         <v>15650</v>
       </c>
       <c r="D91" s="5">
         <v>36611</v>
       </c>
       <c r="E91" s="5">
         <v>24477</v>
       </c>
       <c r="F91" s="5">
         <v>35831</v>
       </c>
       <c r="G91" s="5">
         <v>32632</v>
       </c>
       <c r="H91" s="6">
         <v>36958</v>
       </c>
       <c r="I91" s="6">
@@ -7713,51 +7804,51 @@
       <c r="Q91" s="8">
         <v>126740</v>
       </c>
       <c r="R91" s="8">
         <v>144456</v>
       </c>
       <c r="S91" s="8">
         <v>102632</v>
       </c>
       <c r="T91" s="9">
         <v>154345</v>
       </c>
       <c r="U91" s="9">
         <v>146163</v>
       </c>
       <c r="V91" s="9">
         <v>153986</v>
       </c>
       <c r="W91" s="9">
         <v>143553</v>
       </c>
       <c r="X91" s="54">
         <v>347636</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I92" s="6" t="s">
@@ -7787,51 +7878,51 @@
       <c r="Q92" s="8" t="s">
         <v>19</v>
       </c>
       <c r="R92" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S92" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="U92" s="9">
         <v>25658</v>
       </c>
       <c r="V92" s="9">
         <v>31047</v>
       </c>
       <c r="W92" s="9">
         <v>31250</v>
       </c>
       <c r="X92" s="54">
         <v>33162</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="5">
         <v>98538</v>
       </c>
       <c r="C93" s="5">
         <v>118366</v>
       </c>
       <c r="D93" s="5">
         <v>116452</v>
       </c>
       <c r="E93" s="5">
         <v>188045</v>
       </c>
       <c r="F93" s="5">
         <v>261410</v>
       </c>
       <c r="G93" s="5">
         <v>242138</v>
       </c>
       <c r="H93" s="6">
         <v>250637</v>
       </c>
       <c r="I93" s="6">
@@ -7861,51 +7952,51 @@
       <c r="Q93" s="8">
         <v>565030</v>
       </c>
       <c r="R93" s="8">
         <v>612689</v>
       </c>
       <c r="S93" s="8">
         <v>352355</v>
       </c>
       <c r="T93" s="9">
         <v>483507</v>
       </c>
       <c r="U93" s="9">
         <v>360319</v>
       </c>
       <c r="V93" s="9">
         <v>370054</v>
       </c>
       <c r="W93" s="9">
         <v>427794</v>
       </c>
       <c r="X93" s="54">
         <v>446790</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B94" s="5">
         <v>110527</v>
       </c>
       <c r="C94" s="5">
         <v>128041</v>
       </c>
       <c r="D94" s="5">
         <v>144378</v>
       </c>
       <c r="E94" s="5">
         <v>254157</v>
       </c>
       <c r="F94" s="5">
         <v>388966</v>
       </c>
       <c r="G94" s="5">
         <v>373752</v>
       </c>
       <c r="H94" s="6">
         <v>290151</v>
       </c>
       <c r="I94" s="6">
@@ -7935,51 +8026,51 @@
       <c r="Q94" s="8">
         <v>767587</v>
       </c>
       <c r="R94" s="8">
         <v>871851</v>
       </c>
       <c r="S94" s="8">
         <v>421050</v>
       </c>
       <c r="T94" s="9">
         <v>751123</v>
       </c>
       <c r="U94" s="9">
         <v>1178404</v>
       </c>
       <c r="V94" s="9">
         <v>1324047</v>
       </c>
       <c r="W94" s="9">
         <v>1493207</v>
       </c>
       <c r="X94" s="54">
         <v>1604825</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B95" s="5">
         <v>221472</v>
       </c>
       <c r="C95" s="5">
         <v>249223</v>
       </c>
       <c r="D95" s="5">
         <v>350030</v>
       </c>
       <c r="E95" s="5">
         <v>473581</v>
       </c>
       <c r="F95" s="5">
         <v>583237</v>
       </c>
       <c r="G95" s="5">
         <v>470094</v>
       </c>
       <c r="H95" s="6">
         <v>347402</v>
       </c>
       <c r="I95" s="6">
@@ -8009,51 +8100,51 @@
       <c r="Q95" s="8">
         <v>1084991</v>
       </c>
       <c r="R95" s="8">
         <v>1334230</v>
       </c>
       <c r="S95" s="8">
         <v>737263</v>
       </c>
       <c r="T95" s="9">
         <v>1220029</v>
       </c>
       <c r="U95" s="9">
         <v>1809368</v>
       </c>
       <c r="V95" s="9">
         <v>2038417</v>
       </c>
       <c r="W95" s="9">
         <v>2340314</v>
       </c>
       <c r="X95" s="54">
         <v>2487889</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="F96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="H96" s="25" t="s">
         <v>19</v>
       </c>
       <c r="I96" s="26" t="s">
@@ -8082,305 +8173,306 @@
       </c>
       <c r="Q96" s="27">
         <v>178014</v>
       </c>
       <c r="R96" s="27">
         <v>249313</v>
       </c>
       <c r="S96" s="27">
         <v>213394</v>
       </c>
       <c r="T96" s="28">
         <v>316832</v>
       </c>
       <c r="U96" s="28">
         <v>448797</v>
       </c>
       <c r="V96" s="28">
         <v>449098</v>
       </c>
       <c r="W96" s="28">
         <v>507866</v>
       </c>
       <c r="X96" s="55">
         <v>550063</v>
       </c>
-    </row>
-    <row r="97" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="Y96" s="56"/>
+    </row>
+    <row r="97" spans="1:24">
       <c r="A97" s="16"/>
       <c r="B97" s="16"/>
       <c r="C97" s="16"/>
       <c r="D97" s="16"/>
       <c r="E97" s="16"/>
       <c r="F97" s="16"/>
       <c r="G97" s="16"/>
       <c r="H97" s="16"/>
       <c r="I97" s="16"/>
       <c r="J97" s="16"/>
       <c r="K97" s="16"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
       <c r="N97" s="16"/>
       <c r="O97" s="16"/>
       <c r="P97" s="16"/>
       <c r="Q97" s="16"/>
       <c r="R97" s="16"/>
       <c r="S97" s="16"/>
       <c r="T97" s="16"/>
       <c r="U97" s="16"/>
       <c r="V97" s="16"/>
       <c r="W97" s="16"/>
       <c r="X97" s="2"/>
     </row>
-    <row r="98" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:24">
       <c r="A98" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B98" s="16"/>
       <c r="C98" s="16"/>
       <c r="D98" s="16"/>
       <c r="E98" s="16"/>
       <c r="F98" s="16"/>
       <c r="G98" s="16"/>
       <c r="H98" s="16"/>
       <c r="I98" s="16"/>
       <c r="J98" s="16"/>
       <c r="K98" s="16"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="16"/>
       <c r="O98" s="16"/>
       <c r="P98" s="16"/>
       <c r="Q98" s="16"/>
       <c r="R98" s="16"/>
       <c r="S98" s="16"/>
       <c r="T98" s="16"/>
       <c r="U98" s="16"/>
       <c r="V98" s="16"/>
       <c r="W98" s="16"/>
     </row>
-    <row r="99" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:24">
       <c r="A99" s="3"/>
       <c r="B99" s="16"/>
       <c r="C99" s="16"/>
       <c r="D99" s="16"/>
       <c r="E99" s="16"/>
       <c r="F99" s="16"/>
       <c r="G99" s="16"/>
       <c r="H99" s="16"/>
       <c r="I99" s="16"/>
       <c r="J99" s="16"/>
       <c r="K99" s="16"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="16"/>
       <c r="O99" s="16"/>
       <c r="P99" s="16"/>
       <c r="Q99" s="16"/>
       <c r="R99" s="16"/>
       <c r="T99" s="16"/>
       <c r="U99" s="16"/>
       <c r="V99" s="16"/>
       <c r="W99" s="16"/>
     </row>
-    <row r="100" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:24">
       <c r="A100" s="3"/>
       <c r="B100" s="16"/>
       <c r="C100" s="16"/>
       <c r="D100" s="16"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="16"/>
       <c r="I100" s="16"/>
       <c r="J100" s="16"/>
       <c r="K100" s="16"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="16"/>
       <c r="O100" s="16"/>
       <c r="P100" s="16"/>
       <c r="Q100" s="16"/>
       <c r="R100" s="16"/>
       <c r="T100" s="16"/>
       <c r="U100" s="16"/>
       <c r="V100" s="16"/>
       <c r="W100" s="16"/>
     </row>
-    <row r="101" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:24">
       <c r="A101" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A52:W52"/>
-[...4 lines deleted...]
-    <mergeCell ref="A29:W29"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="A75:Y75"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A4:Y4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A W I X R W F O x x z a k A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n R Y w G y U 9 Z u J X E a D R u m 1 K h E Y r p w 3 I 3 F x 7 J K 4 h R 1 J 3 L m W 8 m m b l f b 5 D 3 b R N c h D a y U x m a 4 A g F Q v G u l K r K k L P H M E E 5 h T X j J 1 a J Y A g r k / Z G Z q i 2 9 p w S 4 r 3 H f o o 7 X Z E 4 i i b k U K y 2 v B Y t C 6 U y l i k u 0 K d V / m 8 h C v v X G B r j R Y J n 8 2 E S k N G D Q q o v j w f 2 p D 8 m L F 1 j n R Z U u 3 C z A z J K I O 8 L 9 A F Q S w M E F A A C A A g A W I X R W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F i F 0 V h T s c c 2 p A A A A P U A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B Y h d F Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C L U a M 3 D z g 9 Q a Z s n z w D p 1 h 8 A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K T M X K l 4 K K Y N e D c 1 c B x f O 1 k A A A A A B I A A A K A A A A A Q A A A A r 4 h 3 C 2 i c 0 c d 3 u d 9 3 / x v J s V A A A A D y y D R X q f r K 4 7 D q z u 5 p s p 8 I 2 L 6 I J w t F x j C F D l T R j B b h L e + r a 6 a W b U 6 A W Y A b / + D A T x c i F / 1 6 k 8 e 3 T J h s 4 f 2 s F f 6 t o M + a 7 m z j C B J L g e D F b M I p 8 h Q A A A B i r L O m 4 5 8 N w S b O 2 v s N w + K L t P V k F A = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCF5901-27C8-4D58-9582-29C3D0B07DB8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A W I X R W F O x x z a k A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n R Y w G y U 9 Z u J X E a D R u m 1 K h E Y r p w 3 I 3 F x 7 J K 4 h R 1 J 3 L m W 8 m m b l f b 5 D 3 b R N c h D a y U x m a 4 A g F Q v G u l K r K k L P H M E E 5 h T X j J 1 a J Y A g r k / Z G Z q i 2 9 p w S 4 r 3 H f o o 7 X Z E 4 i i b k U K y 2 v B Y t C 6 U y l i k u 0 K d V / m 8 h C v v X G B r j R Y J n 8 2 E S k N G D Q q o v j w f 2 p D 8 m L F 1 j n R Z U u 3 C z A z J K I O 8 L 9 A F Q S w M E F A A C A A g A W I X R W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F i F 0 V h T s c c 2 p A A A A P U A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B Y h d F Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C L U a M 3 D z g 9 Q a Z s n z w D p 1 h 8 A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K T M X K l 4 K K Y N e D c 1 c B x f O 1 k A A A A A B I A A A K A A A A A Q A A A A r 4 h 3 C 2 i c 0 c d 3 u d 9 3 / x v J s V A A A A D y y D R X q f r K 4 7 D q z u 5 p s p 8 I 2 L 6 I J w t F x j C F D l T R j B b h L e + r a 6 a W b U 6 A W Y A b / + D A T x c i F / 1 6 k 8 e 3 T J h s 4 f 2 s F f 6 t o M + a 7 m z j C B J L g e D F b M I p 8 h Q A A A B i r L O m 4 5 8 N w S b O 2 v s N w + K L t P V k F A = = < / D a t a M a s h u p > 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279FFC60-4EF7-4D19-811D-F821F82BB2C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F319DA4-F032-42DB-AA74-2FDBBCD150DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>