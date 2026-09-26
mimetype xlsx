--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -9,75 +9,66 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по посетителям в местах размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-33\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по посетителям в местах размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P66" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="92">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
@@ -331,51 +322,51 @@
   <si>
     <t>Количество обслуженных посетителей в местах размещения</t>
   </si>
   <si>
     <t>С 2001 года</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702692?keyword=</t>
   </si>
   <si>
     <t>221205 Количество обслуженных посетителей в местах размещения за отчетный год</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -465,66 +456,324 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -532,67 +781,386 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="216">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="24" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -704,74 +1272,292 @@
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="216">
+    <cellStyle name="20% - Акцент1 2" xfId="10"/>
+    <cellStyle name="20% - Акцент1 3" xfId="11"/>
+    <cellStyle name="20% - Акцент1 4" xfId="12"/>
+    <cellStyle name="20% - Акцент1 5" xfId="13"/>
+    <cellStyle name="20% - Акцент2 2" xfId="14"/>
+    <cellStyle name="20% - Акцент2 3" xfId="15"/>
+    <cellStyle name="20% - Акцент2 4" xfId="16"/>
+    <cellStyle name="20% - Акцент2 5" xfId="17"/>
+    <cellStyle name="20% - Акцент3 2" xfId="18"/>
+    <cellStyle name="20% - Акцент3 3" xfId="19"/>
+    <cellStyle name="20% - Акцент3 4" xfId="20"/>
+    <cellStyle name="20% - Акцент3 5" xfId="21"/>
+    <cellStyle name="20% - Акцент4 2" xfId="22"/>
+    <cellStyle name="20% - Акцент4 3" xfId="23"/>
+    <cellStyle name="20% - Акцент4 4" xfId="24"/>
+    <cellStyle name="20% - Акцент4 5" xfId="25"/>
+    <cellStyle name="20% - Акцент5 2" xfId="26"/>
+    <cellStyle name="20% - Акцент5 3" xfId="27"/>
+    <cellStyle name="20% - Акцент5 4" xfId="28"/>
+    <cellStyle name="20% - Акцент5 5" xfId="29"/>
+    <cellStyle name="20% - Акцент6 2" xfId="30"/>
+    <cellStyle name="20% - Акцент6 3" xfId="31"/>
+    <cellStyle name="20% - Акцент6 4" xfId="32"/>
+    <cellStyle name="20% - Акцент6 5" xfId="33"/>
+    <cellStyle name="40% - Акцент1 2" xfId="34"/>
+    <cellStyle name="40% - Акцент1 3" xfId="35"/>
+    <cellStyle name="40% - Акцент1 4" xfId="36"/>
+    <cellStyle name="40% - Акцент1 5" xfId="37"/>
+    <cellStyle name="40% - Акцент2 2" xfId="38"/>
+    <cellStyle name="40% - Акцент2 3" xfId="39"/>
+    <cellStyle name="40% - Акцент2 4" xfId="40"/>
+    <cellStyle name="40% - Акцент2 5" xfId="41"/>
+    <cellStyle name="40% - Акцент3 2" xfId="42"/>
+    <cellStyle name="40% - Акцент3 3" xfId="43"/>
+    <cellStyle name="40% - Акцент3 4" xfId="44"/>
+    <cellStyle name="40% - Акцент3 5" xfId="45"/>
+    <cellStyle name="40% - Акцент4 2" xfId="46"/>
+    <cellStyle name="40% - Акцент4 3" xfId="47"/>
+    <cellStyle name="40% - Акцент4 4" xfId="48"/>
+    <cellStyle name="40% - Акцент4 5" xfId="49"/>
+    <cellStyle name="40% - Акцент5 2" xfId="50"/>
+    <cellStyle name="40% - Акцент5 3" xfId="51"/>
+    <cellStyle name="40% - Акцент5 4" xfId="52"/>
+    <cellStyle name="40% - Акцент5 5" xfId="53"/>
+    <cellStyle name="40% - Акцент6 2" xfId="54"/>
+    <cellStyle name="40% - Акцент6 3" xfId="55"/>
+    <cellStyle name="40% - Акцент6 4" xfId="56"/>
+    <cellStyle name="40% - Акцент6 5" xfId="57"/>
+    <cellStyle name="60% - Акцент1 2" xfId="58"/>
+    <cellStyle name="60% - Акцент1 3" xfId="59"/>
+    <cellStyle name="60% - Акцент1 4" xfId="60"/>
+    <cellStyle name="60% - Акцент1 5" xfId="61"/>
+    <cellStyle name="60% - Акцент2 2" xfId="62"/>
+    <cellStyle name="60% - Акцент2 3" xfId="63"/>
+    <cellStyle name="60% - Акцент2 4" xfId="64"/>
+    <cellStyle name="60% - Акцент2 5" xfId="65"/>
+    <cellStyle name="60% - Акцент3 2" xfId="66"/>
+    <cellStyle name="60% - Акцент3 3" xfId="67"/>
+    <cellStyle name="60% - Акцент3 4" xfId="68"/>
+    <cellStyle name="60% - Акцент3 5" xfId="69"/>
+    <cellStyle name="60% - Акцент4 2" xfId="70"/>
+    <cellStyle name="60% - Акцент4 3" xfId="71"/>
+    <cellStyle name="60% - Акцент4 4" xfId="72"/>
+    <cellStyle name="60% - Акцент4 5" xfId="73"/>
+    <cellStyle name="60% - Акцент5 2" xfId="74"/>
+    <cellStyle name="60% - Акцент5 3" xfId="75"/>
+    <cellStyle name="60% - Акцент5 4" xfId="76"/>
+    <cellStyle name="60% - Акцент5 5" xfId="77"/>
+    <cellStyle name="60% - Акцент6 2" xfId="78"/>
+    <cellStyle name="60% - Акцент6 3" xfId="79"/>
+    <cellStyle name="60% - Акцент6 4" xfId="80"/>
+    <cellStyle name="60% - Акцент6 5" xfId="81"/>
+    <cellStyle name="Акцент1 2" xfId="82"/>
+    <cellStyle name="Акцент1 3" xfId="83"/>
+    <cellStyle name="Акцент1 4" xfId="84"/>
+    <cellStyle name="Акцент1 5" xfId="85"/>
+    <cellStyle name="Акцент2 2" xfId="86"/>
+    <cellStyle name="Акцент2 3" xfId="87"/>
+    <cellStyle name="Акцент2 4" xfId="88"/>
+    <cellStyle name="Акцент2 5" xfId="89"/>
+    <cellStyle name="Акцент3 2" xfId="90"/>
+    <cellStyle name="Акцент3 3" xfId="91"/>
+    <cellStyle name="Акцент3 4" xfId="92"/>
+    <cellStyle name="Акцент3 5" xfId="93"/>
+    <cellStyle name="Акцент4 2" xfId="94"/>
+    <cellStyle name="Акцент4 3" xfId="95"/>
+    <cellStyle name="Акцент4 4" xfId="96"/>
+    <cellStyle name="Акцент4 5" xfId="97"/>
+    <cellStyle name="Акцент5 2" xfId="98"/>
+    <cellStyle name="Акцент5 3" xfId="99"/>
+    <cellStyle name="Акцент5 4" xfId="100"/>
+    <cellStyle name="Акцент5 5" xfId="101"/>
+    <cellStyle name="Акцент6 2" xfId="102"/>
+    <cellStyle name="Акцент6 3" xfId="103"/>
+    <cellStyle name="Акцент6 4" xfId="104"/>
+    <cellStyle name="Акцент6 5" xfId="105"/>
+    <cellStyle name="Ввод  2" xfId="106"/>
+    <cellStyle name="Ввод  3" xfId="107"/>
+    <cellStyle name="Ввод  4" xfId="108"/>
+    <cellStyle name="Ввод  5" xfId="109"/>
+    <cellStyle name="Вывод 2" xfId="110"/>
+    <cellStyle name="Вывод 3" xfId="111"/>
+    <cellStyle name="Вывод 4" xfId="112"/>
+    <cellStyle name="Вывод 5" xfId="113"/>
+    <cellStyle name="Вычисление 2" xfId="114"/>
+    <cellStyle name="Вычисление 3" xfId="115"/>
+    <cellStyle name="Вычисление 4" xfId="116"/>
+    <cellStyle name="Вычисление 5" xfId="117"/>
     <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="118"/>
+    <cellStyle name="Гиперссылка 3" xfId="119"/>
     <cellStyle name="Денежный 2" xfId="1"/>
+    <cellStyle name="Денежный 4" xfId="120"/>
+    <cellStyle name="Заголовок 1 2" xfId="121"/>
+    <cellStyle name="Заголовок 1 3" xfId="122"/>
+    <cellStyle name="Заголовок 1 4" xfId="123"/>
+    <cellStyle name="Заголовок 1 5" xfId="124"/>
+    <cellStyle name="Заголовок 2 2" xfId="125"/>
+    <cellStyle name="Заголовок 2 3" xfId="126"/>
+    <cellStyle name="Заголовок 2 4" xfId="127"/>
+    <cellStyle name="Заголовок 2 5" xfId="128"/>
+    <cellStyle name="Заголовок 3 2" xfId="129"/>
+    <cellStyle name="Заголовок 3 3" xfId="130"/>
+    <cellStyle name="Заголовок 3 4" xfId="131"/>
+    <cellStyle name="Заголовок 3 5" xfId="132"/>
+    <cellStyle name="Заголовок 4 2" xfId="133"/>
+    <cellStyle name="Заголовок 4 3" xfId="134"/>
+    <cellStyle name="Заголовок 4 4" xfId="135"/>
+    <cellStyle name="Заголовок 4 5" xfId="136"/>
+    <cellStyle name="Итог 2" xfId="137"/>
+    <cellStyle name="Итог 3" xfId="138"/>
+    <cellStyle name="Итог 4" xfId="139"/>
+    <cellStyle name="Итог 5" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="142"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="143"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="144"/>
+    <cellStyle name="Название 2" xfId="145"/>
+    <cellStyle name="Название 3" xfId="146"/>
+    <cellStyle name="Название 4" xfId="147"/>
+    <cellStyle name="Название 5" xfId="148"/>
+    <cellStyle name="Нейтральный 2" xfId="149"/>
+    <cellStyle name="Нейтральный 3" xfId="150"/>
+    <cellStyle name="Нейтральный 4" xfId="151"/>
+    <cellStyle name="Нейтральный 5" xfId="152"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="153"/>
+    <cellStyle name="Обычный 11 2" xfId="154"/>
+    <cellStyle name="Обычный 12 2" xfId="155"/>
+    <cellStyle name="Обычный 17 2" xfId="156"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="158"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="157"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 3 2" xfId="160"/>
+    <cellStyle name="Обычный 2 3 3" xfId="159"/>
     <cellStyle name="Обычный 2 4" xfId="9"/>
+    <cellStyle name="Обычный 24 2" xfId="161"/>
+    <cellStyle name="Обычный 24 3" xfId="162"/>
+    <cellStyle name="Обычный 25 2" xfId="163"/>
+    <cellStyle name="Обычный 26 2" xfId="164"/>
+    <cellStyle name="Обычный 27 2" xfId="165"/>
+    <cellStyle name="Обычный 29 2" xfId="166"/>
     <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 2" xfId="167"/>
+    <cellStyle name="Обычный 3 3" xfId="168"/>
     <cellStyle name="Обычный 30" xfId="7"/>
+    <cellStyle name="Обычный 31" xfId="169"/>
+    <cellStyle name="Обычный 32" xfId="170"/>
+    <cellStyle name="Обычный 33" xfId="171"/>
+    <cellStyle name="Обычный 34" xfId="172"/>
+    <cellStyle name="Обычный 35" xfId="173"/>
+    <cellStyle name="Обычный 36" xfId="174"/>
+    <cellStyle name="Обычный 37" xfId="175"/>
+    <cellStyle name="Обычный 38" xfId="176"/>
+    <cellStyle name="Обычный 39" xfId="177"/>
+    <cellStyle name="Обычный 4 2" xfId="178"/>
+    <cellStyle name="Обычный 40" xfId="179"/>
+    <cellStyle name="Обычный 41" xfId="180"/>
+    <cellStyle name="Обычный 43" xfId="181"/>
+    <cellStyle name="Обычный 45" xfId="182"/>
+    <cellStyle name="Обычный 48" xfId="183"/>
+    <cellStyle name="Обычный 49" xfId="184"/>
+    <cellStyle name="Обычный 50" xfId="185"/>
+    <cellStyle name="Обычный 51" xfId="186"/>
+    <cellStyle name="Обычный 52" xfId="187"/>
+    <cellStyle name="Обычный 6 2" xfId="188"/>
+    <cellStyle name="Обычный 7 2" xfId="189"/>
+    <cellStyle name="Обычный 8 2" xfId="190"/>
+    <cellStyle name="Обычный 9 2" xfId="191"/>
+    <cellStyle name="Плохой 2" xfId="192"/>
+    <cellStyle name="Плохой 3" xfId="193"/>
+    <cellStyle name="Плохой 4" xfId="194"/>
+    <cellStyle name="Плохой 5" xfId="195"/>
+    <cellStyle name="Пояснение 2" xfId="196"/>
+    <cellStyle name="Пояснение 3" xfId="197"/>
+    <cellStyle name="Пояснение 4" xfId="198"/>
+    <cellStyle name="Пояснение 5" xfId="199"/>
+    <cellStyle name="Примечание 2" xfId="200"/>
+    <cellStyle name="Примечание 3" xfId="201"/>
+    <cellStyle name="Примечание 4" xfId="202"/>
+    <cellStyle name="Примечание 5" xfId="203"/>
+    <cellStyle name="Связанная ячейка 2" xfId="204"/>
+    <cellStyle name="Связанная ячейка 3" xfId="205"/>
+    <cellStyle name="Связанная ячейка 4" xfId="206"/>
+    <cellStyle name="Связанная ячейка 5" xfId="207"/>
+    <cellStyle name="Текст предупреждения 2" xfId="208"/>
+    <cellStyle name="Текст предупреждения 3" xfId="209"/>
+    <cellStyle name="Текст предупреждения 4" xfId="210"/>
+    <cellStyle name="Текст предупреждения 5" xfId="211"/>
+    <cellStyle name="Хороший 2" xfId="212"/>
+    <cellStyle name="Хороший 3" xfId="213"/>
+    <cellStyle name="Хороший 4" xfId="214"/>
+    <cellStyle name="Хороший 5" xfId="215"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -1552,123 +2338,123 @@
     <row r="12" spans="2:2">
       <c r="B12" s="45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="44"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="44"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="46" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y101"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="V19" sqref="V19"/>
+    <sheetView tabSelected="1" topLeftCell="O10" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="Y43" sqref="Y43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="33.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="7" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="19" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="42" customHeight="1"/>
     <row r="3" spans="1:25" ht="12.75" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>90</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="61" t="s">
+      <c r="A4" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="61"/>
-[...22 lines deleted...]
-      <c r="Y4" s="61"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="21"/>
       <c r="B5" s="22">
         <v>2003</v>
       </c>
       <c r="C5" s="22">
         <v>2004</v>
       </c>
       <c r="D5" s="22">
         <v>2005</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="22" t="s">
@@ -1702,77 +2488,77 @@
         <v>33</v>
       </c>
       <c r="S5" s="23" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="23" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="23" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="23" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="23" t="s">
         <v>47</v>
       </c>
       <c r="Y5" s="23" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="60"/>
-[...22 lines deleted...]
-      <c r="Y6" s="60"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>189814</v>
       </c>
       <c r="C7" s="19">
         <v>220388</v>
       </c>
       <c r="D7" s="19">
         <v>219487</v>
       </c>
       <c r="E7" s="19">
         <v>379223</v>
       </c>
       <c r="F7" s="19">
         <v>491377</v>
       </c>
       <c r="G7" s="19">
         <v>532582</v>
       </c>
       <c r="H7" s="19">
         <v>462838</v>
@@ -3373,77 +4159,77 @@
       <c r="A28" s="3"/>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
       <c r="L28" s="15"/>
       <c r="M28" s="15"/>
       <c r="N28" s="15"/>
       <c r="O28" s="15"/>
       <c r="P28" s="15"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="9"/>
       <c r="U28" s="9"/>
       <c r="V28" s="9"/>
       <c r="W28" s="9"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="59" t="s">
+      <c r="A29" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="59"/>
-[...22 lines deleted...]
-      <c r="Y29" s="59"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
+      <c r="O29" s="63"/>
+      <c r="P29" s="63"/>
+      <c r="Q29" s="63"/>
+      <c r="R29" s="63"/>
+      <c r="S29" s="63"/>
+      <c r="T29" s="63"/>
+      <c r="U29" s="63"/>
+      <c r="V29" s="63"/>
+      <c r="W29" s="63"/>
+      <c r="X29" s="63"/>
+      <c r="Y29" s="63"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="19">
         <v>409275</v>
       </c>
       <c r="C30" s="19">
         <v>477210</v>
       </c>
       <c r="D30" s="19">
         <v>498375</v>
       </c>
       <c r="E30" s="19">
         <v>895186</v>
       </c>
       <c r="F30" s="19">
         <v>1089881</v>
       </c>
       <c r="G30" s="19">
         <v>1196861</v>
       </c>
       <c r="H30" s="19">
         <v>1028501</v>
@@ -3474,50 +4260,53 @@
       </c>
       <c r="Q30" s="10">
         <v>2276864</v>
       </c>
       <c r="R30" s="11">
         <v>2550875</v>
       </c>
       <c r="S30" s="11">
         <v>1398697</v>
       </c>
       <c r="T30" s="11">
         <v>2236786</v>
       </c>
       <c r="U30" s="12">
         <v>2971696</v>
       </c>
       <c r="V30" s="12">
         <v>3597420</v>
       </c>
       <c r="W30" s="30">
         <v>3997448</v>
       </c>
       <c r="X30" s="48">
         <v>4553805</v>
       </c>
+      <c r="Y30" s="48">
+        <v>4772058</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>19</v>
@@ -3548,50 +4337,53 @@
       </c>
       <c r="Q31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="9">
         <v>57846</v>
       </c>
       <c r="V31" s="9">
         <v>67430</v>
       </c>
       <c r="W31" s="29">
         <v>67020</v>
       </c>
       <c r="X31" s="47">
         <v>72984</v>
       </c>
+      <c r="Y31" s="59">
+        <v>83743</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="5">
         <v>11884</v>
       </c>
       <c r="C32" s="5">
         <v>16123</v>
       </c>
       <c r="D32" s="5">
         <v>14808</v>
       </c>
       <c r="E32" s="5">
         <v>36328</v>
       </c>
       <c r="F32" s="5">
         <v>51367</v>
       </c>
       <c r="G32" s="5">
         <v>60026</v>
       </c>
       <c r="H32" s="5">
         <v>49610</v>
@@ -3622,52 +4414,55 @@
       </c>
       <c r="Q32" s="7">
         <v>142057</v>
       </c>
       <c r="R32" s="8">
         <v>155737</v>
       </c>
       <c r="S32" s="8">
         <v>88804</v>
       </c>
       <c r="T32" s="8">
         <v>141451</v>
       </c>
       <c r="U32" s="9">
         <v>181370</v>
       </c>
       <c r="V32" s="9">
         <v>223153</v>
       </c>
       <c r="W32" s="29">
         <v>227935</v>
       </c>
       <c r="X32" s="47">
         <v>290575</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="59">
+        <v>357167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5">
         <v>22870</v>
       </c>
       <c r="C33" s="5">
         <v>27230</v>
       </c>
       <c r="D33" s="5">
         <v>16593</v>
       </c>
       <c r="E33" s="5">
         <v>27109</v>
       </c>
       <c r="F33" s="5">
         <v>32960</v>
       </c>
       <c r="G33" s="5">
         <v>29774</v>
       </c>
       <c r="H33" s="5">
         <v>28473</v>
       </c>
       <c r="I33" s="6">
@@ -3696,52 +4491,55 @@
       </c>
       <c r="Q33" s="7">
         <v>53829</v>
       </c>
       <c r="R33" s="8">
         <v>61108</v>
       </c>
       <c r="S33" s="8">
         <v>34731</v>
       </c>
       <c r="T33" s="8">
         <v>62111</v>
       </c>
       <c r="U33" s="9">
         <v>79735</v>
       </c>
       <c r="V33" s="9">
         <v>85046</v>
       </c>
       <c r="W33" s="29">
         <v>103413</v>
       </c>
       <c r="X33" s="47">
         <v>138909</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="59">
+        <v>99589</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="5">
         <v>24805</v>
       </c>
       <c r="C34" s="5">
         <v>31751</v>
       </c>
       <c r="D34" s="5">
         <v>35242</v>
       </c>
       <c r="E34" s="5">
         <v>92507</v>
       </c>
       <c r="F34" s="5">
         <v>69514</v>
       </c>
       <c r="G34" s="5">
         <v>107190</v>
       </c>
       <c r="H34" s="5">
         <v>81557</v>
       </c>
       <c r="I34" s="6">
@@ -3770,52 +4568,55 @@
       </c>
       <c r="Q34" s="7">
         <v>191697</v>
       </c>
       <c r="R34" s="8">
         <v>193187</v>
       </c>
       <c r="S34" s="8">
         <v>108317</v>
       </c>
       <c r="T34" s="8">
         <v>166228</v>
       </c>
       <c r="U34" s="9">
         <v>145486</v>
       </c>
       <c r="V34" s="9">
         <v>177418</v>
       </c>
       <c r="W34" s="29">
         <v>215826</v>
       </c>
       <c r="X34" s="47">
         <v>336528</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="59">
+        <v>263776</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="5">
         <v>28770</v>
       </c>
       <c r="C35" s="5">
         <v>45267</v>
       </c>
       <c r="D35" s="5">
         <v>25608</v>
       </c>
       <c r="E35" s="5">
         <v>27528</v>
       </c>
       <c r="F35" s="5">
         <v>58746</v>
       </c>
       <c r="G35" s="5">
         <v>101686</v>
       </c>
       <c r="H35" s="5">
         <v>127220</v>
       </c>
       <c r="I35" s="6">
@@ -3844,52 +4645,55 @@
       </c>
       <c r="Q35" s="7">
         <v>97755</v>
       </c>
       <c r="R35" s="8">
         <v>127540</v>
       </c>
       <c r="S35" s="8">
         <v>56953</v>
       </c>
       <c r="T35" s="8">
         <v>19924</v>
       </c>
       <c r="U35" s="9">
         <v>57741</v>
       </c>
       <c r="V35" s="9">
         <v>90605</v>
       </c>
       <c r="W35" s="29">
         <v>71017</v>
       </c>
       <c r="X35" s="47">
         <v>83921</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="59">
+        <v>83379</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="5">
         <v>10724</v>
       </c>
       <c r="C36" s="5">
         <v>11282</v>
       </c>
       <c r="D36" s="5">
         <v>9446</v>
       </c>
       <c r="E36" s="5">
         <v>18288</v>
       </c>
       <c r="F36" s="5">
         <v>25673</v>
       </c>
       <c r="G36" s="5">
         <v>28255</v>
       </c>
       <c r="H36" s="5">
         <v>21822</v>
       </c>
       <c r="I36" s="6">
@@ -3918,52 +4722,55 @@
       </c>
       <c r="Q36" s="7">
         <v>45458</v>
       </c>
       <c r="R36" s="8">
         <v>50949</v>
       </c>
       <c r="S36" s="8">
         <v>19477</v>
       </c>
       <c r="T36" s="8">
         <v>31593</v>
       </c>
       <c r="U36" s="9">
         <v>42811</v>
       </c>
       <c r="V36" s="9">
         <v>55296</v>
       </c>
       <c r="W36" s="29">
         <v>96231</v>
       </c>
       <c r="X36" s="47">
         <v>77081</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="59">
+        <v>122282</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="5">
         <v>8569</v>
       </c>
       <c r="C37" s="5">
         <v>9532</v>
       </c>
       <c r="D37" s="5">
         <v>11721</v>
       </c>
       <c r="E37" s="5">
         <v>22136</v>
       </c>
       <c r="F37" s="5">
         <v>27525</v>
       </c>
       <c r="G37" s="5">
         <v>27333</v>
       </c>
       <c r="H37" s="5">
         <v>24838</v>
       </c>
       <c r="I37" s="6">
@@ -3992,52 +4799,55 @@
       </c>
       <c r="Q37" s="7">
         <v>55233</v>
       </c>
       <c r="R37" s="8">
         <v>69086</v>
       </c>
       <c r="S37" s="8">
         <v>40062</v>
       </c>
       <c r="T37" s="8">
         <v>61365</v>
       </c>
       <c r="U37" s="9">
         <v>62331</v>
       </c>
       <c r="V37" s="9">
         <v>68262</v>
       </c>
       <c r="W37" s="29">
         <v>95664</v>
       </c>
       <c r="X37" s="47">
         <v>99852</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="59">
+        <v>120892</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="6" t="s">
@@ -4066,52 +4876,55 @@
       </c>
       <c r="Q38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="9">
         <v>70309</v>
       </c>
       <c r="V38" s="9">
         <v>85760</v>
       </c>
       <c r="W38" s="29">
         <v>89833</v>
       </c>
       <c r="X38" s="47">
         <v>119124</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="59">
+        <v>103010</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="5">
         <v>26663</v>
       </c>
       <c r="C39" s="5">
         <v>28774</v>
       </c>
       <c r="D39" s="5">
         <v>44685</v>
       </c>
       <c r="E39" s="5">
         <v>81312</v>
       </c>
       <c r="F39" s="5">
         <v>89220</v>
       </c>
       <c r="G39" s="5">
         <v>95015</v>
       </c>
       <c r="H39" s="5">
         <v>106939</v>
       </c>
       <c r="I39" s="6">
@@ -4140,52 +4953,55 @@
       </c>
       <c r="Q39" s="7">
         <v>121998</v>
       </c>
       <c r="R39" s="8">
         <v>134155</v>
       </c>
       <c r="S39" s="8">
         <v>77487</v>
       </c>
       <c r="T39" s="8">
         <v>116800</v>
       </c>
       <c r="U39" s="9">
         <v>120894</v>
       </c>
       <c r="V39" s="9">
         <v>156704</v>
       </c>
       <c r="W39" s="29">
         <v>150046</v>
       </c>
       <c r="X39" s="47">
         <v>193934</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="59">
+        <v>191022</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="5">
         <v>23354</v>
       </c>
       <c r="C40" s="5">
         <v>14253</v>
       </c>
       <c r="D40" s="5">
         <v>9377</v>
       </c>
       <c r="E40" s="5">
         <v>22724</v>
       </c>
       <c r="F40" s="5">
         <v>25343</v>
       </c>
       <c r="G40" s="5">
         <v>30837</v>
       </c>
       <c r="H40" s="5">
         <v>29875</v>
       </c>
       <c r="I40" s="6">
@@ -4214,52 +5030,55 @@
       </c>
       <c r="Q40" s="7">
         <v>95241</v>
       </c>
       <c r="R40" s="8">
         <v>105675</v>
       </c>
       <c r="S40" s="8">
         <v>59417</v>
       </c>
       <c r="T40" s="8">
         <v>94165</v>
       </c>
       <c r="U40" s="9">
         <v>103862</v>
       </c>
       <c r="V40" s="9">
         <v>104976</v>
       </c>
       <c r="W40" s="29">
         <v>101705</v>
       </c>
       <c r="X40" s="47">
         <v>127814</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="59">
+        <v>108924</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="5">
         <v>4178</v>
       </c>
       <c r="C41" s="5">
         <v>4543</v>
       </c>
       <c r="D41" s="5">
         <v>3704</v>
       </c>
       <c r="E41" s="5">
         <v>10093</v>
       </c>
       <c r="F41" s="5">
         <v>10016</v>
       </c>
       <c r="G41" s="5">
         <v>14137</v>
       </c>
       <c r="H41" s="5">
         <v>12411</v>
       </c>
       <c r="I41" s="6">
@@ -4288,52 +5107,55 @@
       </c>
       <c r="Q41" s="7">
         <v>26953</v>
       </c>
       <c r="R41" s="8">
         <v>39237</v>
       </c>
       <c r="S41" s="8">
         <v>19574</v>
       </c>
       <c r="T41" s="8">
         <v>42236</v>
       </c>
       <c r="U41" s="9">
         <v>50633</v>
       </c>
       <c r="V41" s="9">
         <v>53189</v>
       </c>
       <c r="W41" s="29">
         <v>66714</v>
       </c>
       <c r="X41" s="47">
         <v>103943</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="59">
+        <v>120435</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="5">
         <v>9328</v>
       </c>
       <c r="C42" s="5">
         <v>14845</v>
       </c>
       <c r="D42" s="5">
         <v>22895</v>
       </c>
       <c r="E42" s="5">
         <v>26408</v>
       </c>
       <c r="F42" s="5">
         <v>45400</v>
       </c>
       <c r="G42" s="5">
         <v>50756</v>
       </c>
       <c r="H42" s="5">
         <v>55177</v>
       </c>
       <c r="I42" s="6">
@@ -4362,52 +5184,55 @@
       </c>
       <c r="Q42" s="7">
         <v>107592</v>
       </c>
       <c r="R42" s="8">
         <v>100306</v>
       </c>
       <c r="S42" s="8">
         <v>45018</v>
       </c>
       <c r="T42" s="8">
         <v>139082</v>
       </c>
       <c r="U42" s="9">
         <v>129657</v>
       </c>
       <c r="V42" s="9">
         <v>179791</v>
       </c>
       <c r="W42" s="29">
         <v>214907</v>
       </c>
       <c r="X42" s="47">
         <v>213246</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="59">
+        <v>203787</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B43" s="5">
         <v>10557</v>
       </c>
       <c r="C43" s="5">
         <v>23783</v>
       </c>
       <c r="D43" s="5">
         <v>21832</v>
       </c>
       <c r="E43" s="5">
         <v>37587</v>
       </c>
       <c r="F43" s="5">
         <v>49688</v>
       </c>
       <c r="G43" s="5">
         <v>39476</v>
       </c>
       <c r="H43" s="5">
         <v>39184</v>
       </c>
       <c r="I43" s="6">
@@ -4436,52 +5261,55 @@
       </c>
       <c r="Q43" s="7">
         <v>65468</v>
       </c>
       <c r="R43" s="8">
         <v>76709</v>
       </c>
       <c r="S43" s="8">
         <v>41227</v>
       </c>
       <c r="T43" s="8">
         <v>95587</v>
       </c>
       <c r="U43" s="9">
         <v>118284</v>
       </c>
       <c r="V43" s="9">
         <v>115553</v>
       </c>
       <c r="W43" s="29">
         <v>140920</v>
       </c>
       <c r="X43" s="47">
         <v>129515</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="60">
+        <v>216764</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="5">
         <v>5368</v>
       </c>
       <c r="C44" s="5">
         <v>15157</v>
       </c>
       <c r="D44" s="5">
         <v>17071</v>
       </c>
       <c r="E44" s="5">
         <v>56245</v>
       </c>
       <c r="F44" s="5">
         <v>52755</v>
       </c>
       <c r="G44" s="5">
         <v>50579</v>
       </c>
       <c r="H44" s="5">
         <v>32189</v>
       </c>
       <c r="I44" s="6">
@@ -4510,52 +5338,55 @@
       </c>
       <c r="Q44" s="7">
         <v>56303</v>
       </c>
       <c r="R44" s="8">
         <v>58468</v>
       </c>
       <c r="S44" s="8">
         <v>29642</v>
       </c>
       <c r="T44" s="8">
         <v>50323</v>
       </c>
       <c r="U44" s="9">
         <v>72276</v>
       </c>
       <c r="V44" s="9">
         <v>91066</v>
       </c>
       <c r="W44" s="29">
         <v>99041</v>
       </c>
       <c r="X44" s="47">
         <v>67809</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="61">
+        <v>144522</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="5">
         <v>5368</v>
       </c>
       <c r="C45" s="5">
         <v>6879</v>
       </c>
       <c r="D45" s="5">
         <v>8841</v>
       </c>
       <c r="E45" s="5">
         <v>11375</v>
       </c>
       <c r="F45" s="5">
         <v>16940</v>
       </c>
       <c r="G45" s="5">
         <v>15614</v>
       </c>
       <c r="H45" s="5">
         <v>15455</v>
       </c>
       <c r="I45" s="6">
@@ -4584,52 +5415,55 @@
       </c>
       <c r="Q45" s="7">
         <v>60356</v>
       </c>
       <c r="R45" s="8">
         <v>60400</v>
       </c>
       <c r="S45" s="8">
         <v>28381</v>
       </c>
       <c r="T45" s="8">
         <v>66263</v>
       </c>
       <c r="U45" s="9">
         <v>64648</v>
       </c>
       <c r="V45" s="9">
         <v>65177</v>
       </c>
       <c r="W45" s="29">
         <v>57804</v>
       </c>
       <c r="X45" s="47">
         <v>151096</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="61">
+        <v>73731</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="6" t="s">
@@ -4658,52 +5492,55 @@
       </c>
       <c r="Q46" s="7" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="8" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="9">
         <v>13013</v>
       </c>
       <c r="V46" s="9">
         <v>14060</v>
       </c>
       <c r="W46" s="29">
         <v>13658</v>
       </c>
       <c r="X46" s="47">
         <v>14345</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="59">
+        <v>14817</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="5">
         <v>38010</v>
       </c>
       <c r="C47" s="5">
         <v>48410</v>
       </c>
       <c r="D47" s="5">
         <v>50010</v>
       </c>
       <c r="E47" s="5">
         <v>72824</v>
       </c>
       <c r="F47" s="5">
         <v>116156</v>
       </c>
       <c r="G47" s="5">
         <v>92487</v>
       </c>
       <c r="H47" s="5">
         <v>94238</v>
       </c>
       <c r="I47" s="6">
@@ -4732,52 +5569,55 @@
       </c>
       <c r="Q47" s="7">
         <v>213703</v>
       </c>
       <c r="R47" s="8">
         <v>198105</v>
       </c>
       <c r="S47" s="8">
         <v>134816</v>
       </c>
       <c r="T47" s="8">
         <v>165547</v>
       </c>
       <c r="U47" s="9">
         <v>127615</v>
       </c>
       <c r="V47" s="9">
         <v>154214</v>
       </c>
       <c r="W47" s="29">
         <v>185219</v>
       </c>
       <c r="X47" s="47">
         <v>214513</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="59">
+        <v>195598</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="5">
         <v>51354</v>
       </c>
       <c r="C48" s="5">
         <v>64110</v>
       </c>
       <c r="D48" s="5">
         <v>70738</v>
       </c>
       <c r="E48" s="5">
         <v>111252</v>
       </c>
       <c r="F48" s="5">
         <v>169921</v>
       </c>
       <c r="G48" s="5">
         <v>224965</v>
       </c>
       <c r="H48" s="5">
         <v>136006</v>
       </c>
       <c r="I48" s="6">
@@ -4805,50 +5645,53 @@
         <v>456687</v>
       </c>
       <c r="Q48" s="7">
         <v>356525</v>
       </c>
       <c r="R48" s="8">
         <v>418501</v>
       </c>
       <c r="S48" s="8">
         <v>191660</v>
       </c>
       <c r="T48" s="8">
         <v>324447</v>
       </c>
       <c r="U48" s="9">
         <v>482679</v>
       </c>
       <c r="V48" s="9">
         <v>622465</v>
       </c>
       <c r="W48" s="29">
         <v>677218</v>
       </c>
       <c r="X48" s="47">
         <v>735658</v>
+      </c>
+      <c r="Y48" s="59">
+        <v>829073</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="5">
         <v>106330</v>
       </c>
       <c r="C49" s="5">
         <v>115271</v>
       </c>
       <c r="D49" s="5">
         <v>135804</v>
       </c>
       <c r="E49" s="5">
         <v>241470</v>
       </c>
       <c r="F49" s="5">
         <v>248657</v>
       </c>
       <c r="G49" s="5">
         <v>228731</v>
       </c>
       <c r="H49" s="5">
@@ -4880,50 +5723,53 @@
       </c>
       <c r="Q49" s="7">
         <v>503905</v>
       </c>
       <c r="R49" s="8">
         <v>590121</v>
       </c>
       <c r="S49" s="8">
         <v>353186</v>
       </c>
       <c r="T49" s="8">
         <v>501440</v>
       </c>
       <c r="U49" s="9">
         <v>774257</v>
       </c>
       <c r="V49" s="9">
         <v>972157</v>
       </c>
       <c r="W49" s="29">
         <v>1070358</v>
       </c>
       <c r="X49" s="9">
         <v>1140049</v>
       </c>
+      <c r="Y49" s="59">
+        <v>1140106</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>19</v>
@@ -4953,106 +5799,109 @@
         <v>19</v>
       </c>
       <c r="Q50" s="7">
         <v>82791</v>
       </c>
       <c r="R50" s="8">
         <v>111591</v>
       </c>
       <c r="S50" s="8">
         <v>69945</v>
       </c>
       <c r="T50" s="8">
         <v>158224</v>
       </c>
       <c r="U50" s="9">
         <v>216249</v>
       </c>
       <c r="V50" s="9">
         <v>215098</v>
       </c>
       <c r="W50" s="29">
         <v>252919</v>
       </c>
       <c r="X50" s="9">
         <v>242909</v>
+      </c>
+      <c r="Y50" s="66">
+        <v>299441</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="3"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="9"/>
       <c r="V51" s="9"/>
       <c r="W51" s="16"/>
       <c r="X51" s="2"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="59" t="s">
+      <c r="A52" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="59"/>
-[...22 lines deleted...]
-      <c r="Y52" s="59"/>
+      <c r="B52" s="63"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="63"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="63"/>
+      <c r="G52" s="63"/>
+      <c r="H52" s="63"/>
+      <c r="I52" s="63"/>
+      <c r="J52" s="63"/>
+      <c r="K52" s="63"/>
+      <c r="L52" s="63"/>
+      <c r="M52" s="63"/>
+      <c r="N52" s="63"/>
+      <c r="O52" s="63"/>
+      <c r="P52" s="63"/>
+      <c r="Q52" s="63"/>
+      <c r="R52" s="63"/>
+      <c r="S52" s="63"/>
+      <c r="T52" s="63"/>
+      <c r="U52" s="63"/>
+      <c r="V52" s="63"/>
+      <c r="W52" s="63"/>
+      <c r="X52" s="63"/>
+      <c r="Y52" s="63"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="19">
         <v>655011</v>
       </c>
       <c r="C53" s="19">
         <v>766803</v>
       </c>
       <c r="D53" s="19">
         <v>809818</v>
       </c>
       <c r="E53" s="19">
         <v>1535049</v>
       </c>
       <c r="F53" s="19">
         <v>1906907</v>
       </c>
       <c r="G53" s="19">
         <v>1988093</v>
       </c>
       <c r="H53" s="20">
         <v>1745512</v>
@@ -6592,77 +7441,77 @@
       <c r="B74" s="7"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="8"/>
       <c r="S74" s="8"/>
       <c r="T74" s="9"/>
       <c r="U74" s="9"/>
       <c r="V74" s="9"/>
       <c r="W74" s="16"/>
       <c r="X74" s="9"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="59" t="s">
+      <c r="A75" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="59"/>
-[...22 lines deleted...]
-      <c r="Y75" s="59"/>
+      <c r="B75" s="63"/>
+      <c r="C75" s="63"/>
+      <c r="D75" s="63"/>
+      <c r="E75" s="63"/>
+      <c r="F75" s="63"/>
+      <c r="G75" s="63"/>
+      <c r="H75" s="63"/>
+      <c r="I75" s="63"/>
+      <c r="J75" s="63"/>
+      <c r="K75" s="63"/>
+      <c r="L75" s="63"/>
+      <c r="M75" s="63"/>
+      <c r="N75" s="63"/>
+      <c r="O75" s="63"/>
+      <c r="P75" s="63"/>
+      <c r="Q75" s="63"/>
+      <c r="R75" s="63"/>
+      <c r="S75" s="63"/>
+      <c r="T75" s="63"/>
+      <c r="U75" s="63"/>
+      <c r="V75" s="63"/>
+      <c r="W75" s="63"/>
+      <c r="X75" s="63"/>
+      <c r="Y75" s="63"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="19">
         <v>887493</v>
       </c>
       <c r="C76" s="19">
         <v>1034168</v>
       </c>
       <c r="D76" s="19">
         <v>1224618</v>
       </c>
       <c r="E76" s="19">
         <v>1980188</v>
       </c>
       <c r="F76" s="19">
         <v>2640259</v>
       </c>
       <c r="G76" s="19">
         <v>2576195</v>
       </c>
       <c r="H76" s="20">
         <v>2306084</v>
@@ -8315,164 +9164,164 @@
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A W I X R W F O x x z a k A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n R Y w G y U 9 Z u J X E a D R u m 1 K h E Y r p w 3 I 3 F x 7 J K 4 h R 1 J 3 L m W 8 m m b l f b 5 D 3 b R N c h D a y U x m a 4 A g F Q v G u l K r K k L P H M E E 5 h T X j J 1 a J Y A g r k / Z G Z q i 2 9 p w S 4 r 3 H f o o 7 X Z E 4 i i b k U K y 2 v B Y t C 6 U y l i k u 0 K d V / m 8 h C v v X G B r j R Y J n 8 2 E S k N G D Q q o v j w f 2 p D 8 m L F 1 j n R Z U u 3 C z A z J K I O 8 L 9 A F Q S w M E F A A C A A g A W I X R W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F i F 0 V h T s c c 2 p A A A A P U A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B Y h d F Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C L U a M 3 D z g 9 Q a Z s n z w D p 1 h 8 A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K T M X K l 4 K K Y N e D c 1 c B x f O 1 k A A A A A B I A A A K A A A A A Q A A A A r 4 h 3 C 2 i c 0 c d 3 u d 9 3 / x v J s V A A A A D y y D R X q f r K 4 7 D q z u 5 p s p 8 I 2 L 6 I J w t F x j C F D l T R j B b h L e + r a 6 a W b U 6 A W Y A b / + D A T x c i F / 1 6 k 8 e 3 T J h s 4 f 2 s F f 6 t o M + a 7 m z j C B J L g e D F b M I p 8 h Q A A A B i r L O m 4 5 8 N w S b O 2 v s N w + K L t P V k F A = = < / D a t a M a s h u p > 
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A W I X R W F O x x z a k A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n R Y w G y U 9 Z u J X E a D R u m 1 K h E Y r p w 3 I 3 F x 7 J K 4 h R 1 J 3 L m W 8 m m b l f b 5 D 3 b R N c h D a y U x m a 4 A g F Q v G u l K r K k L P H M E E 5 h T X j J 1 a J Y A g r k / Z G Z q i 2 9 p w S 4 r 3 H f o o 7 X Z E 4 i i b k U K y 2 v B Y t C 6 U y l i k u 0 K d V / m 8 h C v v X G B r j R Y J n 8 2 E S k N G D Q q o v j w f 2 p D 8 m L F 1 j n R Z U u 3 C z A z J K I O 8 L 9 A F Q S w M E F A A C A A g A W I X R W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A F i F 0 V h T s c c 2 p A A A A P U A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B Y h d F Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A F i F 0 V g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C L U a M 3 D z g 9 Q a Z s n z w D p 1 h 8 A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K T M X K l 4 K K Y N e D c 1 c B x f O 1 k A A A A A B I A A A K A A A A A Q A A A A r 4 h 3 C 2 i c 0 c d 3 u d 9 3 / x v J s V A A A A D y y D R X q f r K 4 7 D q z u 5 p s p 8 I 2 L 6 I J w t F x j C F D l T R j B b h L e + r a 6 a W b U 6 A W Y A b / + D A T x c i F / 1 6 k 8 e 3 T J h s 4 f 2 s F f 6 t o M + a 7 m z j C B J L g e D F b M I p 8 h Q A A A B i r L O m 4 5 8 N w S b O 2 v s N w + K L t P V k F A = = < / D a t a M a s h u p > 
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCF5901-27C8-4D58-9582-29C3D0B07DB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279FFC60-4EF7-4D19-811D-F821F82BB2C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F319DA4-F032-42DB-AA74-2FDBBCD150DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>