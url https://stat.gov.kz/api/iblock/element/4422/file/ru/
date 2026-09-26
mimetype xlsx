--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -6,76 +6,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="94">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
@@ -323,61 +309,61 @@
   <si>
     <t>с 2014 года</t>
   </si>
   <si>
     <t>Заполняемость койко-мест по дням функционирования</t>
   </si>
   <si>
     <t>Заполняемость койко-мест по дням функционирования рассчитывается как коэффициент на конец отчетного периода в %, который определяется по формуле: Коэффицент заполняемости койки-мест (в %) = предоставлено койко-суток / (единовременная вместимость х количество дней функционирования по каждому месту размещения) х 100%</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4647970?keyword=</t>
   </si>
   <si>
     <t>221309 Заполняемость мест размещения (койко-мест)</t>
   </si>
   <si>
     <t>Заполняемость койко-мест, по дням функционирования места размещения</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="45">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -486,72 +472,330 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -593,74 +837,394 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="17">
+  <cellStyleXfs count="224">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="22" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="23" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="25" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -840,99 +1404,309 @@
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="15" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="17">
+  <cellStyles count="224">
+    <cellStyle name="20% - Акцент1 2" xfId="17"/>
+    <cellStyle name="20% - Акцент1 3" xfId="18"/>
+    <cellStyle name="20% - Акцент1 4" xfId="19"/>
+    <cellStyle name="20% - Акцент1 5" xfId="20"/>
+    <cellStyle name="20% - Акцент2 2" xfId="21"/>
+    <cellStyle name="20% - Акцент2 3" xfId="22"/>
+    <cellStyle name="20% - Акцент2 4" xfId="23"/>
+    <cellStyle name="20% - Акцент2 5" xfId="24"/>
+    <cellStyle name="20% - Акцент3 2" xfId="25"/>
+    <cellStyle name="20% - Акцент3 3" xfId="26"/>
+    <cellStyle name="20% - Акцент3 4" xfId="27"/>
+    <cellStyle name="20% - Акцент3 5" xfId="28"/>
+    <cellStyle name="20% - Акцент4 2" xfId="29"/>
+    <cellStyle name="20% - Акцент4 3" xfId="30"/>
+    <cellStyle name="20% - Акцент4 4" xfId="31"/>
+    <cellStyle name="20% - Акцент4 5" xfId="32"/>
+    <cellStyle name="20% - Акцент5 2" xfId="33"/>
+    <cellStyle name="20% - Акцент5 3" xfId="34"/>
+    <cellStyle name="20% - Акцент5 4" xfId="35"/>
+    <cellStyle name="20% - Акцент5 5" xfId="36"/>
+    <cellStyle name="20% - Акцент6 2" xfId="37"/>
+    <cellStyle name="20% - Акцент6 3" xfId="38"/>
+    <cellStyle name="20% - Акцент6 4" xfId="39"/>
+    <cellStyle name="20% - Акцент6 5" xfId="40"/>
+    <cellStyle name="40% - Акцент1 2" xfId="41"/>
+    <cellStyle name="40% - Акцент1 3" xfId="42"/>
+    <cellStyle name="40% - Акцент1 4" xfId="43"/>
+    <cellStyle name="40% - Акцент1 5" xfId="44"/>
+    <cellStyle name="40% - Акцент2 2" xfId="45"/>
+    <cellStyle name="40% - Акцент2 3" xfId="46"/>
+    <cellStyle name="40% - Акцент2 4" xfId="47"/>
+    <cellStyle name="40% - Акцент2 5" xfId="48"/>
+    <cellStyle name="40% - Акцент3 2" xfId="49"/>
+    <cellStyle name="40% - Акцент3 3" xfId="50"/>
+    <cellStyle name="40% - Акцент3 4" xfId="51"/>
+    <cellStyle name="40% - Акцент3 5" xfId="52"/>
+    <cellStyle name="40% - Акцент4 2" xfId="53"/>
+    <cellStyle name="40% - Акцент4 3" xfId="54"/>
+    <cellStyle name="40% - Акцент4 4" xfId="55"/>
+    <cellStyle name="40% - Акцент4 5" xfId="56"/>
+    <cellStyle name="40% - Акцент5 2" xfId="57"/>
+    <cellStyle name="40% - Акцент5 3" xfId="58"/>
+    <cellStyle name="40% - Акцент5 4" xfId="59"/>
+    <cellStyle name="40% - Акцент5 5" xfId="60"/>
+    <cellStyle name="40% - Акцент6 2" xfId="61"/>
+    <cellStyle name="40% - Акцент6 3" xfId="62"/>
+    <cellStyle name="40% - Акцент6 4" xfId="63"/>
+    <cellStyle name="40% - Акцент6 5" xfId="64"/>
+    <cellStyle name="60% - Акцент1 2" xfId="65"/>
+    <cellStyle name="60% - Акцент1 3" xfId="66"/>
+    <cellStyle name="60% - Акцент1 4" xfId="67"/>
+    <cellStyle name="60% - Акцент1 5" xfId="68"/>
+    <cellStyle name="60% - Акцент2 2" xfId="69"/>
+    <cellStyle name="60% - Акцент2 3" xfId="70"/>
+    <cellStyle name="60% - Акцент2 4" xfId="71"/>
+    <cellStyle name="60% - Акцент2 5" xfId="72"/>
+    <cellStyle name="60% - Акцент3 2" xfId="73"/>
+    <cellStyle name="60% - Акцент3 3" xfId="74"/>
+    <cellStyle name="60% - Акцент3 4" xfId="75"/>
+    <cellStyle name="60% - Акцент3 5" xfId="76"/>
+    <cellStyle name="60% - Акцент4 2" xfId="77"/>
+    <cellStyle name="60% - Акцент4 3" xfId="78"/>
+    <cellStyle name="60% - Акцент4 4" xfId="79"/>
+    <cellStyle name="60% - Акцент4 5" xfId="80"/>
+    <cellStyle name="60% - Акцент5 2" xfId="81"/>
+    <cellStyle name="60% - Акцент5 3" xfId="82"/>
+    <cellStyle name="60% - Акцент5 4" xfId="83"/>
+    <cellStyle name="60% - Акцент5 5" xfId="84"/>
+    <cellStyle name="60% - Акцент6 2" xfId="85"/>
+    <cellStyle name="60% - Акцент6 3" xfId="86"/>
+    <cellStyle name="60% - Акцент6 4" xfId="87"/>
+    <cellStyle name="60% - Акцент6 5" xfId="88"/>
+    <cellStyle name="Акцент1 2" xfId="89"/>
+    <cellStyle name="Акцент1 3" xfId="90"/>
+    <cellStyle name="Акцент1 4" xfId="91"/>
+    <cellStyle name="Акцент1 5" xfId="92"/>
+    <cellStyle name="Акцент2 2" xfId="93"/>
+    <cellStyle name="Акцент2 3" xfId="94"/>
+    <cellStyle name="Акцент2 4" xfId="95"/>
+    <cellStyle name="Акцент2 5" xfId="96"/>
+    <cellStyle name="Акцент3 2" xfId="97"/>
+    <cellStyle name="Акцент3 3" xfId="98"/>
+    <cellStyle name="Акцент3 4" xfId="99"/>
+    <cellStyle name="Акцент3 5" xfId="100"/>
+    <cellStyle name="Акцент4 2" xfId="101"/>
+    <cellStyle name="Акцент4 3" xfId="102"/>
+    <cellStyle name="Акцент4 4" xfId="103"/>
+    <cellStyle name="Акцент4 5" xfId="104"/>
+    <cellStyle name="Акцент5 2" xfId="105"/>
+    <cellStyle name="Акцент5 3" xfId="106"/>
+    <cellStyle name="Акцент5 4" xfId="107"/>
+    <cellStyle name="Акцент5 5" xfId="108"/>
+    <cellStyle name="Акцент6 2" xfId="109"/>
+    <cellStyle name="Акцент6 3" xfId="110"/>
+    <cellStyle name="Акцент6 4" xfId="111"/>
+    <cellStyle name="Акцент6 5" xfId="112"/>
+    <cellStyle name="Ввод  2" xfId="113"/>
+    <cellStyle name="Ввод  3" xfId="114"/>
+    <cellStyle name="Ввод  4" xfId="115"/>
+    <cellStyle name="Ввод  5" xfId="116"/>
+    <cellStyle name="Вывод 2" xfId="117"/>
+    <cellStyle name="Вывод 3" xfId="118"/>
+    <cellStyle name="Вывод 4" xfId="119"/>
+    <cellStyle name="Вывод 5" xfId="120"/>
+    <cellStyle name="Вычисление 2" xfId="121"/>
+    <cellStyle name="Вычисление 3" xfId="122"/>
+    <cellStyle name="Вычисление 4" xfId="123"/>
+    <cellStyle name="Вычисление 5" xfId="124"/>
     <cellStyle name="Гиперссылка" xfId="15" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="125"/>
+    <cellStyle name="Гиперссылка 3" xfId="126"/>
     <cellStyle name="Денежный 2" xfId="1"/>
+    <cellStyle name="Денежный 4" xfId="127"/>
+    <cellStyle name="Заголовок 1 2" xfId="128"/>
+    <cellStyle name="Заголовок 1 3" xfId="129"/>
+    <cellStyle name="Заголовок 1 4" xfId="130"/>
+    <cellStyle name="Заголовок 1 5" xfId="131"/>
+    <cellStyle name="Заголовок 2 2" xfId="132"/>
+    <cellStyle name="Заголовок 2 3" xfId="133"/>
+    <cellStyle name="Заголовок 2 4" xfId="134"/>
+    <cellStyle name="Заголовок 2 5" xfId="135"/>
+    <cellStyle name="Заголовок 3 2" xfId="136"/>
+    <cellStyle name="Заголовок 3 3" xfId="137"/>
+    <cellStyle name="Заголовок 3 4" xfId="138"/>
+    <cellStyle name="Заголовок 3 5" xfId="139"/>
+    <cellStyle name="Заголовок 4 2" xfId="140"/>
+    <cellStyle name="Заголовок 4 3" xfId="141"/>
+    <cellStyle name="Заголовок 4 4" xfId="142"/>
+    <cellStyle name="Заголовок 4 5" xfId="143"/>
+    <cellStyle name="Итог 2" xfId="144"/>
+    <cellStyle name="Итог 3" xfId="145"/>
+    <cellStyle name="Итог 4" xfId="146"/>
+    <cellStyle name="Итог 5" xfId="147"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="148"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="149"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="150"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="151"/>
+    <cellStyle name="Название 2" xfId="152"/>
+    <cellStyle name="Название 3" xfId="153"/>
+    <cellStyle name="Название 4" xfId="154"/>
+    <cellStyle name="Название 5" xfId="155"/>
+    <cellStyle name="Нейтральный 2" xfId="156"/>
+    <cellStyle name="Нейтральный 3" xfId="157"/>
+    <cellStyle name="Нейтральный 4" xfId="158"/>
+    <cellStyle name="Нейтральный 5" xfId="159"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="160"/>
+    <cellStyle name="Обычный 11 2" xfId="161"/>
+    <cellStyle name="Обычный 12 2" xfId="162"/>
+    <cellStyle name="Обычный 17 2" xfId="163"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="164"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="165"/>
+    <cellStyle name="Обычный 2 3" xfId="166"/>
+    <cellStyle name="Обычный 2 3 2" xfId="167"/>
     <cellStyle name="Обычный 2 4" xfId="16"/>
+    <cellStyle name="Обычный 2 4 2" xfId="168"/>
+    <cellStyle name="Обычный 24 2" xfId="169"/>
+    <cellStyle name="Обычный 24 3" xfId="170"/>
+    <cellStyle name="Обычный 25 2" xfId="171"/>
+    <cellStyle name="Обычный 26 2" xfId="172"/>
+    <cellStyle name="Обычный 27 2" xfId="173"/>
+    <cellStyle name="Обычный 29 2" xfId="174"/>
+    <cellStyle name="Обычный 3 2" xfId="175"/>
+    <cellStyle name="Обычный 3 3" xfId="176"/>
     <cellStyle name="Обычный 30" xfId="4"/>
+    <cellStyle name="Обычный 31" xfId="177"/>
+    <cellStyle name="Обычный 32" xfId="178"/>
+    <cellStyle name="Обычный 33" xfId="179"/>
+    <cellStyle name="Обычный 34" xfId="180"/>
+    <cellStyle name="Обычный 35" xfId="181"/>
+    <cellStyle name="Обычный 36" xfId="182"/>
+    <cellStyle name="Обычный 37" xfId="183"/>
+    <cellStyle name="Обычный 38" xfId="184"/>
+    <cellStyle name="Обычный 39" xfId="185"/>
+    <cellStyle name="Обычный 4 2" xfId="186"/>
+    <cellStyle name="Обычный 40" xfId="187"/>
+    <cellStyle name="Обычный 41" xfId="188"/>
+    <cellStyle name="Обычный 43" xfId="189"/>
+    <cellStyle name="Обычный 45" xfId="190"/>
+    <cellStyle name="Обычный 48" xfId="191"/>
+    <cellStyle name="Обычный 49" xfId="192"/>
+    <cellStyle name="Обычный 50" xfId="193"/>
+    <cellStyle name="Обычный 51" xfId="194"/>
+    <cellStyle name="Обычный 52" xfId="195"/>
+    <cellStyle name="Обычный 6 2" xfId="196"/>
+    <cellStyle name="Обычный 7 2" xfId="197"/>
+    <cellStyle name="Обычный 8 2" xfId="198"/>
+    <cellStyle name="Обычный 9 2" xfId="199"/>
     <cellStyle name="Обычный_2005" xfId="5"/>
     <cellStyle name="Обычный_2007" xfId="6"/>
     <cellStyle name="Обычный_2008" xfId="7"/>
     <cellStyle name="Обычный_2009" xfId="8"/>
     <cellStyle name="Обычный_2010" xfId="9"/>
     <cellStyle name="Обычный_2011" xfId="10"/>
     <cellStyle name="Обычный_2012" xfId="11"/>
     <cellStyle name="Обычный_2013" xfId="12"/>
     <cellStyle name="Обычный_2014" xfId="13"/>
     <cellStyle name="Обычный_Лист1" xfId="14"/>
+    <cellStyle name="Плохой 2" xfId="200"/>
+    <cellStyle name="Плохой 3" xfId="201"/>
+    <cellStyle name="Плохой 4" xfId="202"/>
+    <cellStyle name="Плохой 5" xfId="203"/>
+    <cellStyle name="Пояснение 2" xfId="204"/>
+    <cellStyle name="Пояснение 3" xfId="205"/>
+    <cellStyle name="Пояснение 4" xfId="206"/>
+    <cellStyle name="Пояснение 5" xfId="207"/>
+    <cellStyle name="Примечание 2" xfId="208"/>
+    <cellStyle name="Примечание 3" xfId="209"/>
+    <cellStyle name="Примечание 4" xfId="210"/>
+    <cellStyle name="Примечание 5" xfId="211"/>
+    <cellStyle name="Связанная ячейка 2" xfId="212"/>
+    <cellStyle name="Связанная ячейка 3" xfId="213"/>
+    <cellStyle name="Связанная ячейка 4" xfId="214"/>
+    <cellStyle name="Связанная ячейка 5" xfId="215"/>
+    <cellStyle name="Текст предупреждения 2" xfId="216"/>
+    <cellStyle name="Текст предупреждения 3" xfId="217"/>
+    <cellStyle name="Текст предупреждения 4" xfId="218"/>
+    <cellStyle name="Текст предупреждения 5" xfId="219"/>
+    <cellStyle name="Хороший 2" xfId="220"/>
+    <cellStyle name="Хороший 3" xfId="221"/>
+    <cellStyle name="Хороший 4" xfId="222"/>
+    <cellStyle name="Хороший 5" xfId="223"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>49697</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>33131</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2249972</xdr:colOff>
@@ -1018,86 +1792,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1704,116 +2478,118 @@
     <row r="12" spans="2:2">
       <c r="B12" s="75" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="74"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="74"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="76" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y102"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A41" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X46" sqref="X46"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" customWidth="1"/>
     <col min="25" max="25" width="24" customWidth="1"/>
     <col min="27" max="27" width="19.140625" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="41.25" customHeight="1"/>
     <row r="3" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A3" s="104" t="s">
+      <c r="A3" s="109" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="104"/>
-[...21 lines deleted...]
-      <c r="X3" s="104"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="109"/>
+      <c r="O3" s="109"/>
+      <c r="P3" s="109"/>
+      <c r="Q3" s="109"/>
+      <c r="R3" s="109"/>
+      <c r="S3" s="109"/>
+      <c r="T3" s="109"/>
+      <c r="U3" s="109"/>
+      <c r="V3" s="109"/>
+      <c r="W3" s="109"/>
+      <c r="X3" s="109"/>
     </row>
     <row r="4" spans="1:25">
-      <c r="A4" s="105" t="s">
+      <c r="A4" s="108" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="105"/>
-[...21 lines deleted...]
-      <c r="X4" s="105"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
+      <c r="L4" s="108"/>
+      <c r="M4" s="108"/>
+      <c r="N4" s="108"/>
+      <c r="O4" s="108"/>
+      <c r="P4" s="108"/>
+      <c r="Q4" s="108"/>
+      <c r="R4" s="108"/>
+      <c r="S4" s="108"/>
+      <c r="T4" s="108"/>
+      <c r="U4" s="108"/>
+      <c r="V4" s="108"/>
+      <c r="W4" s="108"/>
+      <c r="X4" s="108"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="64"/>
       <c r="B5" s="65">
         <v>2004</v>
       </c>
       <c r="C5" s="65">
         <v>2005</v>
       </c>
       <c r="D5" s="65" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="65" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="65" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="65" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="65" t="s">
@@ -1844,76 +2620,76 @@
         <v>35</v>
       </c>
       <c r="R5" s="65" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="65" t="s">
         <v>37</v>
       </c>
       <c r="T5" s="65" t="s">
         <v>38</v>
       </c>
       <c r="U5" s="65" t="s">
         <v>39</v>
       </c>
       <c r="V5" s="65" t="s">
         <v>40</v>
       </c>
       <c r="W5" s="65" t="s">
         <v>47</v>
       </c>
       <c r="X5" s="65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:25">
-      <c r="A6" s="106" t="s">
+      <c r="A6" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="106"/>
-[...21 lines deleted...]
-      <c r="X6" s="106"/>
+      <c r="B6" s="107"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="107"/>
+      <c r="E6" s="107"/>
+      <c r="F6" s="107"/>
+      <c r="G6" s="107"/>
+      <c r="H6" s="107"/>
+      <c r="I6" s="107"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="107"/>
+      <c r="M6" s="107"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="107"/>
+      <c r="P6" s="107"/>
+      <c r="Q6" s="107"/>
+      <c r="R6" s="107"/>
+      <c r="S6" s="107"/>
+      <c r="T6" s="107"/>
+      <c r="U6" s="107"/>
+      <c r="V6" s="107"/>
+      <c r="W6" s="107"/>
+      <c r="X6" s="107"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="7">
         <v>22.548452367413475</v>
       </c>
       <c r="D7" s="8">
         <v>33.53083495302883</v>
       </c>
       <c r="E7" s="9">
         <v>31.614912717023142</v>
       </c>
       <c r="F7" s="10">
         <v>29.103961933643451</v>
       </c>
       <c r="G7" s="11">
         <v>26.860926819461202</v>
       </c>
       <c r="H7" s="12">
         <v>24.320961212515435</v>
@@ -1941,51 +2717,51 @@
       </c>
       <c r="P7" s="15">
         <v>20.100000000000001</v>
       </c>
       <c r="Q7" s="15">
         <v>20.5</v>
       </c>
       <c r="R7" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="S7" s="15">
         <v>18.8</v>
       </c>
       <c r="T7" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="U7" s="16">
         <v>22.7</v>
       </c>
       <c r="V7" s="16">
         <v>23.1</v>
       </c>
       <c r="W7" s="16">
         <v>22.2</v>
       </c>
-      <c r="X7" s="109">
+      <c r="X7" s="105">
         <v>21.7</v>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>14</v>
@@ -2016,51 +2792,51 @@
       </c>
       <c r="P8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="T8" s="16" t="s">
         <v>14</v>
       </c>
       <c r="U8" s="23">
         <v>21.3</v>
       </c>
       <c r="V8" s="23">
         <v>21.2</v>
       </c>
       <c r="W8" s="23">
         <v>19.3</v>
       </c>
-      <c r="X8" s="107">
+      <c r="X8" s="103">
         <v>17.7</v>
       </c>
       <c r="Y8" s="17"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="25">
         <v>13.153110797680615</v>
       </c>
       <c r="D9" s="26">
         <v>11.680340322090551</v>
       </c>
       <c r="E9" s="27">
         <v>16.437591776798826</v>
       </c>
       <c r="F9" s="28">
         <v>9.3778154819447455</v>
       </c>
       <c r="G9" s="29">
         <v>8.0985588098558807</v>
@@ -2091,51 +2867,51 @@
       </c>
       <c r="P9" s="33">
         <v>11.7</v>
       </c>
       <c r="Q9" s="33">
         <v>11.9</v>
       </c>
       <c r="R9" s="33">
         <v>12.1</v>
       </c>
       <c r="S9" s="33">
         <v>15.5</v>
       </c>
       <c r="T9" s="23">
         <v>16.5</v>
       </c>
       <c r="U9" s="23">
         <v>19.8</v>
       </c>
       <c r="V9" s="23">
         <v>19.7</v>
       </c>
       <c r="W9" s="23">
         <v>20.100000000000001</v>
       </c>
-      <c r="X9" s="107">
+      <c r="X9" s="103">
         <v>24.1</v>
       </c>
       <c r="Y9" s="17"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="25">
         <v>17.103991863717262</v>
       </c>
       <c r="D10" s="26">
         <v>46.1921146953405</v>
       </c>
       <c r="E10" s="27">
         <v>31.663829304278739</v>
       </c>
       <c r="F10" s="28">
         <v>27.610835575437349</v>
       </c>
       <c r="G10" s="29">
         <v>37.762762762762762</v>
@@ -2166,51 +2942,51 @@
       </c>
       <c r="P10" s="33">
         <v>15.9</v>
       </c>
       <c r="Q10" s="33">
         <v>17.8</v>
       </c>
       <c r="R10" s="33">
         <v>16.3</v>
       </c>
       <c r="S10" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="T10" s="23">
         <v>18.2</v>
       </c>
       <c r="U10" s="23">
         <v>18.899999999999999</v>
       </c>
       <c r="V10" s="23">
         <v>20.5</v>
       </c>
       <c r="W10" s="23">
         <v>20.9</v>
       </c>
-      <c r="X10" s="107">
+      <c r="X10" s="103">
         <v>17.399999999999999</v>
       </c>
       <c r="Y10" s="17"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="25">
         <v>25.481884057971016</v>
       </c>
       <c r="D11" s="26">
         <v>12.278194593307132</v>
       </c>
       <c r="E11" s="27">
         <v>23.445971744940817</v>
       </c>
       <c r="F11" s="28">
         <v>14.058854761636608</v>
       </c>
       <c r="G11" s="29">
         <v>14.396047590239968</v>
@@ -2241,51 +3017,51 @@
       </c>
       <c r="P11" s="33">
         <v>17.3</v>
       </c>
       <c r="Q11" s="33">
         <v>17</v>
       </c>
       <c r="R11" s="33">
         <v>16.100000000000001</v>
       </c>
       <c r="S11" s="33">
         <v>17</v>
       </c>
       <c r="T11" s="23">
         <v>15.3</v>
       </c>
       <c r="U11" s="23">
         <v>18</v>
       </c>
       <c r="V11" s="23">
         <v>24.4</v>
       </c>
       <c r="W11" s="23">
         <v>25.1</v>
       </c>
-      <c r="X11" s="107">
+      <c r="X11" s="103">
         <v>20</v>
       </c>
       <c r="Y11" s="17"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="25">
         <v>24.105263157894736</v>
       </c>
       <c r="D12" s="26">
         <v>35.301954732510289</v>
       </c>
       <c r="E12" s="27">
         <v>11.252940574818451</v>
       </c>
       <c r="F12" s="28">
         <v>44.643564792391352</v>
       </c>
       <c r="G12" s="29">
         <v>68.761272758209969</v>
@@ -2316,51 +3092,51 @@
       </c>
       <c r="P12" s="33">
         <v>32.299999999999997</v>
       </c>
       <c r="Q12" s="33">
         <v>24.9</v>
       </c>
       <c r="R12" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="S12" s="33">
         <v>11.9</v>
       </c>
       <c r="T12" s="23">
         <v>8.5</v>
       </c>
       <c r="U12" s="23">
         <v>13.3</v>
       </c>
       <c r="V12" s="23">
         <v>10.1</v>
       </c>
       <c r="W12" s="23">
         <v>9.8000000000000007</v>
       </c>
-      <c r="X12" s="107">
+      <c r="X12" s="103">
         <v>11.4</v>
       </c>
       <c r="Y12" s="17"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="25">
         <v>13.658310120705664</v>
       </c>
       <c r="D13" s="26">
         <v>25.23839137645108</v>
       </c>
       <c r="E13" s="27">
         <v>30.930762852404641</v>
       </c>
       <c r="F13" s="28">
         <v>18.903948563591999</v>
       </c>
       <c r="G13" s="29">
         <v>56.870394451668837</v>
@@ -2391,51 +3167,51 @@
       </c>
       <c r="P13" s="33">
         <v>32.4</v>
       </c>
       <c r="Q13" s="33">
         <v>31.6</v>
       </c>
       <c r="R13" s="33">
         <v>23.9</v>
       </c>
       <c r="S13" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="T13" s="23">
         <v>16.899999999999999</v>
       </c>
       <c r="U13" s="23">
         <v>14.2</v>
       </c>
       <c r="V13" s="23">
         <v>28.4</v>
       </c>
       <c r="W13" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="X13" s="107">
+      <c r="X13" s="103">
         <v>14.2</v>
       </c>
       <c r="Y13" s="17"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="25">
         <v>26.605291005291004</v>
       </c>
       <c r="D14" s="26">
         <v>32.592592592592595</v>
       </c>
       <c r="E14" s="27">
         <v>26.46894476681711</v>
       </c>
       <c r="F14" s="28">
         <v>20.147181338517079</v>
       </c>
       <c r="G14" s="29">
         <v>29.917917917917919</v>
@@ -2466,51 +3242,51 @@
       </c>
       <c r="P14" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="Q14" s="33">
         <v>15.1</v>
       </c>
       <c r="R14" s="33">
         <v>14.2</v>
       </c>
       <c r="S14" s="33">
         <v>21.2</v>
       </c>
       <c r="T14" s="23">
         <v>14.5</v>
       </c>
       <c r="U14" s="23">
         <v>16.399999999999999</v>
       </c>
       <c r="V14" s="23">
         <v>14.3</v>
       </c>
       <c r="W14" s="23">
         <v>14</v>
       </c>
-      <c r="X14" s="107">
+      <c r="X14" s="103">
         <v>15.6</v>
       </c>
       <c r="Y14" s="17"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>14</v>
@@ -2541,51 +3317,51 @@
       </c>
       <c r="P15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S15" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T15" s="23" t="s">
         <v>14</v>
       </c>
       <c r="U15" s="23">
         <v>16.5</v>
       </c>
       <c r="V15" s="23">
         <v>19.2</v>
       </c>
       <c r="W15" s="23">
         <v>16.2</v>
       </c>
-      <c r="X15" s="107">
+      <c r="X15" s="103">
         <v>11.6</v>
       </c>
       <c r="Y15" s="17"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="25">
         <v>7.8883857889051656</v>
       </c>
       <c r="D16" s="26">
         <v>38.745003996802559</v>
       </c>
       <c r="E16" s="27">
         <v>31.222519310754603</v>
       </c>
       <c r="F16" s="28">
         <v>24.710669077757686</v>
       </c>
       <c r="G16" s="29">
         <v>25.407003183265118</v>
@@ -2616,51 +3392,51 @@
       </c>
       <c r="P16" s="33">
         <v>16.399999999999999</v>
       </c>
       <c r="Q16" s="33">
         <v>17.3</v>
       </c>
       <c r="R16" s="33">
         <v>16</v>
       </c>
       <c r="S16" s="33">
         <v>13.6</v>
       </c>
       <c r="T16" s="23">
         <v>14.9</v>
       </c>
       <c r="U16" s="23">
         <v>19.3</v>
       </c>
       <c r="V16" s="23">
         <v>19.3</v>
       </c>
       <c r="W16" s="23">
         <v>17</v>
       </c>
-      <c r="X16" s="107">
+      <c r="X16" s="103">
         <v>18.7</v>
       </c>
       <c r="Y16" s="17"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="25">
         <v>40.801812450748621</v>
       </c>
       <c r="D17" s="26">
         <v>16.89337584130358</v>
       </c>
       <c r="E17" s="27">
         <v>22.521645021645021</v>
       </c>
       <c r="F17" s="28">
         <v>31.526101017626441</v>
       </c>
       <c r="G17" s="29">
         <v>42.43561442236939</v>
@@ -2691,51 +3467,51 @@
       </c>
       <c r="P17" s="33">
         <v>23.2</v>
       </c>
       <c r="Q17" s="33">
         <v>23.9</v>
       </c>
       <c r="R17" s="33">
         <v>21.4</v>
       </c>
       <c r="S17" s="33">
         <v>22.9</v>
       </c>
       <c r="T17" s="23">
         <v>22</v>
       </c>
       <c r="U17" s="23">
         <v>23.8</v>
       </c>
       <c r="V17" s="23">
         <v>23.8</v>
       </c>
       <c r="W17" s="23">
         <v>26.4</v>
       </c>
-      <c r="X17" s="107">
+      <c r="X17" s="103">
         <v>17.3</v>
       </c>
       <c r="Y17" s="17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="25">
         <v>15.5451518934665</v>
       </c>
       <c r="D18" s="26">
         <v>14.79291630962582</v>
       </c>
       <c r="E18" s="27">
         <v>17.852820140401839</v>
       </c>
       <c r="F18" s="28">
         <v>15.389311543157696</v>
       </c>
       <c r="G18" s="29">
         <v>14.981622844218265</v>
@@ -2766,51 +3542,51 @@
       </c>
       <c r="P18" s="33">
         <v>15.7</v>
       </c>
       <c r="Q18" s="33">
         <v>14.3</v>
       </c>
       <c r="R18" s="33">
         <v>13.6</v>
       </c>
       <c r="S18" s="33">
         <v>12.8</v>
       </c>
       <c r="T18" s="23">
         <v>12.4</v>
       </c>
       <c r="U18" s="23">
         <v>11</v>
       </c>
       <c r="V18" s="23">
         <v>10.1</v>
       </c>
       <c r="W18" s="23">
         <v>13.1</v>
       </c>
-      <c r="X18" s="107">
+      <c r="X18" s="103">
         <v>13.5</v>
       </c>
       <c r="Y18" s="17"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="25">
         <v>47.690763052208837</v>
       </c>
       <c r="D19" s="26">
         <v>52.739197530864203</v>
       </c>
       <c r="E19" s="27">
         <v>63.0859375</v>
       </c>
       <c r="F19" s="28">
         <v>43.664888657934554</v>
       </c>
       <c r="G19" s="29">
         <v>34.423532692039593</v>
@@ -2841,51 +3617,51 @@
       </c>
       <c r="P19" s="33">
         <v>22.2</v>
       </c>
       <c r="Q19" s="33">
         <v>19.5</v>
       </c>
       <c r="R19" s="33">
         <v>14.9</v>
       </c>
       <c r="S19" s="33">
         <v>15.7</v>
       </c>
       <c r="T19" s="23">
         <v>17.3</v>
       </c>
       <c r="U19" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="V19" s="23">
         <v>16.600000000000001</v>
       </c>
       <c r="W19" s="23">
         <v>16</v>
       </c>
-      <c r="X19" s="107">
+      <c r="X19" s="103">
         <v>16.399999999999999</v>
       </c>
       <c r="Y19" s="17"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="25">
         <v>16.054800882387088</v>
       </c>
       <c r="D20" s="26">
         <v>16.911608093716719</v>
       </c>
       <c r="E20" s="27">
         <v>22.385771235817234</v>
       </c>
       <c r="F20" s="28">
         <v>16.6545406442225</v>
       </c>
       <c r="G20" s="29">
         <v>15.373887512615836</v>
@@ -2916,51 +3692,51 @@
       </c>
       <c r="P20" s="33">
         <v>16.8</v>
       </c>
       <c r="Q20" s="33">
         <v>17.5</v>
       </c>
       <c r="R20" s="33">
         <v>16.7</v>
       </c>
       <c r="S20" s="33">
         <v>27.2</v>
       </c>
       <c r="T20" s="23">
         <v>23.2</v>
       </c>
       <c r="U20" s="23">
         <v>20.3</v>
       </c>
       <c r="V20" s="23">
         <v>25.2</v>
       </c>
       <c r="W20" s="23">
         <v>20.3</v>
       </c>
-      <c r="X20" s="107">
+      <c r="X20" s="103">
         <v>19.600000000000001</v>
       </c>
       <c r="Y20" s="17"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="25">
         <v>19.093851132686083</v>
       </c>
       <c r="D21" s="26">
         <v>35.600617999227502</v>
       </c>
       <c r="E21" s="27">
         <v>28.090050835148872</v>
       </c>
       <c r="F21" s="28">
         <v>35.906534070680941</v>
       </c>
       <c r="G21" s="29">
         <v>11.286594111195477</v>
@@ -2991,51 +3767,51 @@
       </c>
       <c r="P21" s="35">
         <v>22.7</v>
       </c>
       <c r="Q21" s="33">
         <v>23.6</v>
       </c>
       <c r="R21" s="33">
         <v>13.9</v>
       </c>
       <c r="S21" s="33">
         <v>14.7</v>
       </c>
       <c r="T21" s="23">
         <v>14.2</v>
       </c>
       <c r="U21" s="23">
         <v>19.7</v>
       </c>
       <c r="V21" s="23">
         <v>23.1</v>
       </c>
       <c r="W21" s="23">
         <v>23.2</v>
       </c>
-      <c r="X21" s="107">
+      <c r="X21" s="103">
         <v>19.399999999999999</v>
       </c>
       <c r="Y21" s="17"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="25">
         <v>43.678965224766756</v>
       </c>
       <c r="D22" s="26">
         <v>28.619761630142253</v>
       </c>
       <c r="E22" s="27">
         <v>37.983193277310924</v>
       </c>
       <c r="F22" s="28">
         <v>23.7675637056442</v>
       </c>
       <c r="G22" s="29">
         <v>21.459636580280012</v>
@@ -3066,51 +3842,51 @@
       </c>
       <c r="P22" s="33">
         <v>23.2</v>
       </c>
       <c r="Q22" s="33">
         <v>19.100000000000001</v>
       </c>
       <c r="R22" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="S22" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="T22" s="23">
         <v>22</v>
       </c>
       <c r="U22" s="23">
         <v>17.5</v>
       </c>
       <c r="V22" s="23">
         <v>17.600000000000001</v>
       </c>
       <c r="W22" s="23">
         <v>20.6</v>
       </c>
-      <c r="X22" s="107">
+      <c r="X22" s="103">
         <v>24.5</v>
       </c>
       <c r="Y22" s="17"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>14</v>
@@ -3141,51 +3917,51 @@
       </c>
       <c r="P23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S23" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="U23" s="23">
         <v>21.3</v>
       </c>
       <c r="V23" s="23">
         <v>17.5</v>
       </c>
       <c r="W23" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="X23" s="107">
+      <c r="X23" s="103">
         <v>20.8</v>
       </c>
       <c r="Y23" s="17"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="25">
         <v>26.566988210075028</v>
       </c>
       <c r="D24" s="26">
         <v>30.337349397590362</v>
       </c>
       <c r="E24" s="27">
         <v>30.546286641177151</v>
       </c>
       <c r="F24" s="28">
         <v>19.385227938807947</v>
       </c>
       <c r="G24" s="29">
         <v>20.314434669273378</v>
@@ -3216,51 +3992,51 @@
       </c>
       <c r="P24" s="33">
         <v>23.6</v>
       </c>
       <c r="Q24" s="33">
         <v>23.8</v>
       </c>
       <c r="R24" s="33">
         <v>21.3</v>
       </c>
       <c r="S24" s="33">
         <v>20.7</v>
       </c>
       <c r="T24" s="23">
         <v>22.9</v>
       </c>
       <c r="U24" s="23">
         <v>22.7</v>
       </c>
       <c r="V24" s="23">
         <v>23.9</v>
       </c>
       <c r="W24" s="23">
         <v>20.3</v>
       </c>
-      <c r="X24" s="107">
+      <c r="X24" s="103">
         <v>21.6</v>
       </c>
       <c r="Y24" s="17"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="25">
         <v>34.540210851686261</v>
       </c>
       <c r="D25" s="26">
         <v>26.70410933258448</v>
       </c>
       <c r="E25" s="27">
         <v>43.164288141352365</v>
       </c>
       <c r="F25" s="28">
         <v>38.875257380904642</v>
       </c>
       <c r="G25" s="29">
         <v>24.534575269789592</v>
@@ -3291,51 +4067,51 @@
       </c>
       <c r="P25" s="33">
         <v>16</v>
       </c>
       <c r="Q25" s="33">
         <v>20.5</v>
       </c>
       <c r="R25" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="S25" s="33">
         <v>18.100000000000001</v>
       </c>
       <c r="T25" s="23">
         <v>20.9</v>
       </c>
       <c r="U25" s="23">
         <v>28.1</v>
       </c>
       <c r="V25" s="23">
         <v>25</v>
       </c>
       <c r="W25" s="23">
         <v>25.7</v>
       </c>
-      <c r="X25" s="107">
+      <c r="X25" s="103">
         <v>26</v>
       </c>
       <c r="Y25" s="17"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="25">
         <v>35.269661744685308</v>
       </c>
       <c r="D26" s="26">
         <v>44.830163284100166</v>
       </c>
       <c r="E26" s="27">
         <v>41.955927670213384</v>
       </c>
       <c r="F26" s="28">
         <v>31.707668140397764</v>
       </c>
       <c r="G26" s="29">
         <v>23.488748664529915</v>
@@ -3366,51 +4142,51 @@
       </c>
       <c r="P26" s="33">
         <v>24.9</v>
       </c>
       <c r="Q26" s="33">
         <v>24.4</v>
       </c>
       <c r="R26" s="33">
         <v>25.1</v>
       </c>
       <c r="S26" s="33">
         <v>20.3</v>
       </c>
       <c r="T26" s="23">
         <v>25.9</v>
       </c>
       <c r="U26" s="23">
         <v>30.8</v>
       </c>
       <c r="V26" s="23">
         <v>32.700000000000003</v>
       </c>
       <c r="W26" s="23">
         <v>33.6</v>
       </c>
-      <c r="X26" s="107">
+      <c r="X26" s="103">
         <v>29.8</v>
       </c>
       <c r="Y26" s="17"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>14</v>
@@ -3441,108 +4217,108 @@
       </c>
       <c r="P27" s="33">
         <v>19.3</v>
       </c>
       <c r="Q27" s="33">
         <v>22.9</v>
       </c>
       <c r="R27" s="33">
         <v>24.4</v>
       </c>
       <c r="S27" s="33">
         <v>27.5</v>
       </c>
       <c r="T27" s="23">
         <v>31.4</v>
       </c>
       <c r="U27" s="23">
         <v>28.9</v>
       </c>
       <c r="V27" s="23">
         <v>25.5</v>
       </c>
       <c r="W27" s="23">
         <v>22.9</v>
       </c>
-      <c r="X27" s="107">
+      <c r="X27" s="103">
         <v>23.8</v>
       </c>
-      <c r="Y27" s="108"/>
+      <c r="Y27" s="104"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="2"/>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="38"/>
       <c r="T28" s="38"/>
       <c r="U28" s="38"/>
       <c r="V28" s="38"/>
       <c r="W28" s="4"/>
       <c r="X28" s="4"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="103" t="s">
+      <c r="A29" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="103"/>
-[...21 lines deleted...]
-      <c r="X29" s="103"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="106"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
+      <c r="O29" s="106"/>
+      <c r="P29" s="106"/>
+      <c r="Q29" s="106"/>
+      <c r="R29" s="106"/>
+      <c r="S29" s="106"/>
+      <c r="T29" s="106"/>
+      <c r="U29" s="106"/>
+      <c r="V29" s="106"/>
+      <c r="W29" s="106"/>
+      <c r="X29" s="106"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="7">
         <v>23.028396048854269</v>
       </c>
       <c r="D30" s="8">
         <v>37.205963000344212</v>
       </c>
       <c r="E30" s="9">
         <v>31.607836820600376</v>
       </c>
       <c r="F30" s="10">
         <v>31.227163035475691</v>
       </c>
       <c r="G30" s="11">
         <v>26.181624980913547</v>
       </c>
       <c r="H30" s="39">
         <v>25.873310874792388</v>
@@ -3570,51 +4346,53 @@
       </c>
       <c r="P30" s="15">
         <v>22</v>
       </c>
       <c r="Q30" s="15">
         <v>22.3</v>
       </c>
       <c r="R30" s="15">
         <v>16.100000000000001</v>
       </c>
       <c r="S30" s="15">
         <v>20.100000000000001</v>
       </c>
       <c r="T30" s="16">
         <v>22.8</v>
       </c>
       <c r="U30" s="16">
         <v>24.2</v>
       </c>
       <c r="V30" s="16">
         <v>25.4</v>
       </c>
       <c r="W30" s="93">
         <v>25.4</v>
       </c>
-      <c r="X30" s="93"/>
+      <c r="X30" s="93">
+        <v>24.4</v>
+      </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>14</v>
@@ -3642,51 +4420,53 @@
       </c>
       <c r="P31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S31" s="22" t="s">
         <v>14</v>
       </c>
       <c r="T31" s="23">
         <v>22.3</v>
       </c>
       <c r="U31" s="23">
         <v>23.6</v>
       </c>
       <c r="V31" s="23">
         <v>26.6</v>
       </c>
       <c r="W31" s="92">
         <v>22.9</v>
       </c>
-      <c r="X31" s="92"/>
+      <c r="X31" s="110">
+        <v>20.100000000000001</v>
+      </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="25">
         <v>19.01528434843021</v>
       </c>
       <c r="D32" s="26">
         <v>13.46759341769144</v>
       </c>
       <c r="E32" s="27">
         <v>16.519755566716892</v>
       </c>
       <c r="F32" s="28">
         <v>12.749386535794303</v>
       </c>
       <c r="G32" s="29">
         <v>10.05990052951379</v>
       </c>
       <c r="H32" s="46">
         <v>12.316208746936312</v>
@@ -3714,53 +4494,55 @@
       </c>
       <c r="P32" s="33">
         <v>12.9</v>
       </c>
       <c r="Q32" s="33">
         <v>13.9</v>
       </c>
       <c r="R32" s="33">
         <v>12.8</v>
       </c>
       <c r="S32" s="33">
         <v>18.2</v>
       </c>
       <c r="T32" s="23">
         <v>19</v>
       </c>
       <c r="U32" s="23">
         <v>21.7</v>
       </c>
       <c r="V32" s="23">
         <v>22.1</v>
       </c>
       <c r="W32" s="92">
         <v>24.5</v>
       </c>
-      <c r="X32" s="92"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:24">
+      <c r="X32" s="110">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="25">
         <v>16.325747610277997</v>
       </c>
       <c r="D33" s="26">
         <v>45.3603877294372</v>
       </c>
       <c r="E33" s="27">
         <v>34.3232044198895</v>
       </c>
       <c r="F33" s="28">
         <v>25.936584637773091</v>
       </c>
       <c r="G33" s="29">
         <v>31.773288679366029</v>
       </c>
       <c r="H33" s="46">
         <v>21.504703175621742</v>
       </c>
       <c r="I33" s="47">
@@ -3786,53 +4568,55 @@
       </c>
       <c r="P33" s="33">
         <v>19.2</v>
       </c>
       <c r="Q33" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="R33" s="33">
         <v>14.2</v>
       </c>
       <c r="S33" s="33">
         <v>20.5</v>
       </c>
       <c r="T33" s="23">
         <v>20.5</v>
       </c>
       <c r="U33" s="23">
         <v>21</v>
       </c>
       <c r="V33" s="23">
         <v>21.9</v>
       </c>
       <c r="W33" s="92">
         <v>22.4</v>
       </c>
-      <c r="X33" s="92"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:24">
+      <c r="X33" s="110">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="25">
         <v>29.861277924573628</v>
       </c>
       <c r="D34" s="26">
         <v>11.919991169516241</v>
       </c>
       <c r="E34" s="27">
         <v>26.12919677008075</v>
       </c>
       <c r="F34" s="28">
         <v>13.763369210440125</v>
       </c>
       <c r="G34" s="29">
         <v>14.096419368100188</v>
       </c>
       <c r="H34" s="46">
         <v>15.820527987179972</v>
       </c>
       <c r="I34" s="47">
@@ -3858,53 +4642,55 @@
       </c>
       <c r="P34" s="33">
         <v>17.5</v>
       </c>
       <c r="Q34" s="33">
         <v>16.3</v>
       </c>
       <c r="R34" s="33">
         <v>14.2</v>
       </c>
       <c r="S34" s="33">
         <v>16.399999999999999</v>
       </c>
       <c r="T34" s="23">
         <v>15.1</v>
       </c>
       <c r="U34" s="23">
         <v>19.899999999999999</v>
       </c>
       <c r="V34" s="23">
         <v>24.9</v>
       </c>
       <c r="W34" s="92">
         <v>25.8</v>
       </c>
-      <c r="X34" s="92"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:24">
+      <c r="X34" s="110">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="25">
         <v>20.462568665009737</v>
       </c>
       <c r="D35" s="26">
         <v>59.374842392425663</v>
       </c>
       <c r="E35" s="27">
         <v>15.208149856926495</v>
       </c>
       <c r="F35" s="28">
         <v>44.818747365971177</v>
       </c>
       <c r="G35" s="29">
         <v>65.823368496688758</v>
       </c>
       <c r="H35" s="46">
         <v>52.788837321595253</v>
       </c>
       <c r="I35" s="47">
@@ -3930,53 +4716,55 @@
       </c>
       <c r="P35" s="33">
         <v>29.1</v>
       </c>
       <c r="Q35" s="33">
         <v>25.7</v>
       </c>
       <c r="R35" s="33">
         <v>14.4</v>
       </c>
       <c r="S35" s="33">
         <v>11</v>
       </c>
       <c r="T35" s="23">
         <v>9.9</v>
       </c>
       <c r="U35" s="23">
         <v>12.1</v>
       </c>
       <c r="V35" s="23">
         <v>10.199999999999999</v>
       </c>
       <c r="W35" s="92">
         <v>11.8</v>
       </c>
-      <c r="X35" s="92"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="X35" s="110">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="25">
         <v>14.812768569674647</v>
       </c>
       <c r="D36" s="26">
         <v>23.013729694071081</v>
       </c>
       <c r="E36" s="27">
         <v>28.705662469962412</v>
       </c>
       <c r="F36" s="28">
         <v>50.645626658592626</v>
       </c>
       <c r="G36" s="29">
         <v>39.525393529661109</v>
       </c>
       <c r="H36" s="46">
         <v>15.988709871294313</v>
       </c>
       <c r="I36" s="47">
@@ -4002,53 +4790,55 @@
       </c>
       <c r="P36" s="33">
         <v>31.9</v>
       </c>
       <c r="Q36" s="33">
         <v>32.799999999999997</v>
       </c>
       <c r="R36" s="33">
         <v>22.8</v>
       </c>
       <c r="S36" s="33">
         <v>20.2</v>
       </c>
       <c r="T36" s="23">
         <v>17.5</v>
       </c>
       <c r="U36" s="23">
         <v>16.100000000000001</v>
       </c>
       <c r="V36" s="23">
         <v>24.1</v>
       </c>
       <c r="W36" s="92">
         <v>18.2</v>
       </c>
-      <c r="X36" s="92"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:24">
+      <c r="X36" s="110">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="25">
         <v>26.084714548802946</v>
       </c>
       <c r="D37" s="26">
         <v>36.447561033196394</v>
       </c>
       <c r="E37" s="27">
         <v>37.729821027034177</v>
       </c>
       <c r="F37" s="28">
         <v>25.617664648276893</v>
       </c>
       <c r="G37" s="29">
         <v>28.776722442404058</v>
       </c>
       <c r="H37" s="46">
         <v>27.253591160220996</v>
       </c>
       <c r="I37" s="47">
@@ -4074,53 +4864,55 @@
       </c>
       <c r="P37" s="33">
         <v>18.5</v>
       </c>
       <c r="Q37" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="R37" s="33">
         <v>12.6</v>
       </c>
       <c r="S37" s="33">
         <v>21</v>
       </c>
       <c r="T37" s="23">
         <v>16.2</v>
       </c>
       <c r="U37" s="23">
         <v>15.5</v>
       </c>
       <c r="V37" s="23">
         <v>16.2</v>
       </c>
       <c r="W37" s="92">
         <v>14.9</v>
       </c>
-      <c r="X37" s="92"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:24">
+      <c r="X37" s="110">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I38" s="19" t="s">
@@ -4146,53 +4938,55 @@
       </c>
       <c r="P38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S38" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T38" s="23">
         <v>17.8</v>
       </c>
       <c r="U38" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="V38" s="23">
         <v>14.4</v>
       </c>
       <c r="W38" s="92">
         <v>17.399999999999999</v>
       </c>
-      <c r="X38" s="92"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="X38" s="110">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="25">
         <v>8.2708022737882274</v>
       </c>
       <c r="D39" s="26">
         <v>38.938135742008754</v>
       </c>
       <c r="E39" s="27">
         <v>32.83087221619207</v>
       </c>
       <c r="F39" s="28">
         <v>27.244869346934959</v>
       </c>
       <c r="G39" s="29">
         <v>26.090971013395897</v>
       </c>
       <c r="H39" s="46">
         <v>26.717582060448493</v>
       </c>
       <c r="I39" s="47">
@@ -4218,53 +5012,55 @@
       </c>
       <c r="P39" s="33">
         <v>18.5</v>
       </c>
       <c r="Q39" s="33">
         <v>19</v>
       </c>
       <c r="R39" s="33">
         <v>13.8</v>
       </c>
       <c r="S39" s="33">
         <v>15.9</v>
       </c>
       <c r="T39" s="23">
         <v>17.8</v>
       </c>
       <c r="U39" s="23">
         <v>22.3</v>
       </c>
       <c r="V39" s="23">
         <v>21.7</v>
       </c>
       <c r="W39" s="92">
         <v>21</v>
       </c>
-      <c r="X39" s="92"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="X39" s="110">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="25">
         <v>26.107650632833902</v>
       </c>
       <c r="D40" s="26">
         <v>20.953385713095866</v>
       </c>
       <c r="E40" s="27">
         <v>25.596732917174908</v>
       </c>
       <c r="F40" s="28">
         <v>34.17839972527473</v>
       </c>
       <c r="G40" s="29">
         <v>28.325442719297495</v>
       </c>
       <c r="H40" s="46">
         <v>23.683241252302025</v>
       </c>
       <c r="I40" s="47">
@@ -4290,53 +5086,55 @@
       </c>
       <c r="P40" s="33">
         <v>27.1</v>
       </c>
       <c r="Q40" s="33">
         <v>25.9</v>
       </c>
       <c r="R40" s="33">
         <v>17.8</v>
       </c>
       <c r="S40" s="33">
         <v>24.4</v>
       </c>
       <c r="T40" s="23">
         <v>23.8</v>
       </c>
       <c r="U40" s="23">
         <v>25.3</v>
       </c>
       <c r="V40" s="23">
         <v>25.5</v>
       </c>
       <c r="W40" s="92">
         <v>27.8</v>
       </c>
-      <c r="X40" s="92"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="X40" s="110">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="25">
         <v>18.042062888948223</v>
       </c>
       <c r="D41" s="26">
         <v>20.743826452262017</v>
       </c>
       <c r="E41" s="27">
         <v>18.549123228441029</v>
       </c>
       <c r="F41" s="28">
         <v>17.108105569644032</v>
       </c>
       <c r="G41" s="29">
         <v>15.784516328567614</v>
       </c>
       <c r="H41" s="46">
         <v>17.402144395542653</v>
       </c>
       <c r="I41" s="47">
@@ -4362,53 +5160,55 @@
       </c>
       <c r="P41" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="Q41" s="33">
         <v>13.8</v>
       </c>
       <c r="R41" s="33">
         <v>14.5</v>
       </c>
       <c r="S41" s="33">
         <v>13.5</v>
       </c>
       <c r="T41" s="23">
         <v>13.8</v>
       </c>
       <c r="U41" s="23">
         <v>12.1</v>
       </c>
       <c r="V41" s="23">
         <v>12.1</v>
       </c>
       <c r="W41" s="92">
         <v>15.3</v>
       </c>
-      <c r="X41" s="92"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:24">
+      <c r="X41" s="110">
+        <v>16.100000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="25">
         <v>55.679143341504769</v>
       </c>
       <c r="D42" s="26">
         <v>58.614692040106405</v>
       </c>
       <c r="E42" s="27">
         <v>54.509982662923782</v>
       </c>
       <c r="F42" s="28">
         <v>44.501110591536126</v>
       </c>
       <c r="G42" s="29">
         <v>34.079194921775617</v>
       </c>
       <c r="H42" s="46">
         <v>73.053584947340084</v>
       </c>
       <c r="I42" s="47">
@@ -4434,53 +5234,55 @@
       </c>
       <c r="P42" s="33">
         <v>24</v>
       </c>
       <c r="Q42" s="33">
         <v>21</v>
       </c>
       <c r="R42" s="33">
         <v>12.7</v>
       </c>
       <c r="S42" s="33">
         <v>19.8</v>
       </c>
       <c r="T42" s="23">
         <v>21.9</v>
       </c>
       <c r="U42" s="23">
         <v>21.8</v>
       </c>
       <c r="V42" s="23">
         <v>23.2</v>
       </c>
       <c r="W42" s="92">
         <v>24.7</v>
       </c>
-      <c r="X42" s="92"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="X42" s="110">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="25">
         <v>16.858768322665075</v>
       </c>
       <c r="D43" s="26">
         <v>22.816094556652477</v>
       </c>
       <c r="E43" s="27">
         <v>23.039797568279184</v>
       </c>
       <c r="F43" s="28">
         <v>17.777737212953159</v>
       </c>
       <c r="G43" s="29">
         <v>16.436577581862835</v>
       </c>
       <c r="H43" s="46">
         <v>18.713112194579018</v>
       </c>
       <c r="I43" s="47">
@@ -4506,53 +5308,56 @@
       </c>
       <c r="P43" s="33">
         <v>18.7</v>
       </c>
       <c r="Q43" s="33">
         <v>19.899999999999999</v>
       </c>
       <c r="R43" s="33">
         <v>16.8</v>
       </c>
       <c r="S43" s="33">
         <v>28.4</v>
       </c>
       <c r="T43" s="23">
         <v>24.3</v>
       </c>
       <c r="U43" s="23">
         <v>22.5</v>
       </c>
       <c r="V43" s="23">
         <v>26</v>
       </c>
       <c r="W43" s="92">
         <v>23.6</v>
       </c>
-      <c r="X43" s="92"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:24">
+      <c r="X43" s="110">
+        <v>26.8</v>
+      </c>
+      <c r="Y43" s="110"/>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="25">
         <v>18.943403636233811</v>
       </c>
       <c r="D44" s="26">
         <v>49.913930193288195</v>
       </c>
       <c r="E44" s="27">
         <v>28.511130611264445</v>
       </c>
       <c r="F44" s="28">
         <v>40.082595590154988</v>
       </c>
       <c r="G44" s="29">
         <v>12.475616355604776</v>
       </c>
       <c r="H44" s="46">
         <v>13.736145302732936</v>
       </c>
       <c r="I44" s="47">
@@ -4578,53 +5383,55 @@
       </c>
       <c r="P44" s="33">
         <v>24.1</v>
       </c>
       <c r="Q44" s="33">
         <v>25.6</v>
       </c>
       <c r="R44" s="33">
         <v>12.3</v>
       </c>
       <c r="S44" s="33">
         <v>16.7</v>
       </c>
       <c r="T44" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="U44" s="23">
         <v>22.9</v>
       </c>
       <c r="V44" s="23">
         <v>26.4</v>
       </c>
       <c r="W44" s="92">
         <v>22.7</v>
       </c>
-      <c r="X44" s="92"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:24">
+      <c r="X44" s="110">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="25">
         <v>48.352030703049223</v>
       </c>
       <c r="D45" s="26">
         <v>36.462176680877093</v>
       </c>
       <c r="E45" s="27">
         <v>43.521054830772087</v>
       </c>
       <c r="F45" s="28">
         <v>25.396478521478521</v>
       </c>
       <c r="G45" s="29">
         <v>14.530534859952898</v>
       </c>
       <c r="H45" s="46">
         <v>20.192936688708318</v>
       </c>
       <c r="I45" s="47">
@@ -4650,53 +5457,55 @@
       </c>
       <c r="P45" s="33">
         <v>26.2</v>
       </c>
       <c r="Q45" s="33">
         <v>21.7</v>
       </c>
       <c r="R45" s="33">
         <v>16.3</v>
       </c>
       <c r="S45" s="33">
         <v>25.4</v>
       </c>
       <c r="T45" s="23">
         <v>22.4</v>
       </c>
       <c r="U45" s="23">
         <v>19.3</v>
       </c>
       <c r="V45" s="23">
         <v>21</v>
       </c>
       <c r="W45" s="92">
         <v>23.8</v>
       </c>
-      <c r="X45" s="92"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:24">
+      <c r="X45" s="110">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I46" s="19" t="s">
@@ -4722,53 +5531,55 @@
       </c>
       <c r="P46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S46" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T46" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="U46" s="23">
         <v>23.2</v>
       </c>
       <c r="V46" s="23">
         <v>21.6</v>
       </c>
       <c r="W46" s="92">
         <v>22.2</v>
       </c>
-      <c r="X46" s="92"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="X46" s="110">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="25">
         <v>28.510698522859506</v>
       </c>
       <c r="D47" s="26">
         <v>25.460338334308936</v>
       </c>
       <c r="E47" s="27">
         <v>28.609961759133029</v>
       </c>
       <c r="F47" s="28">
         <v>24.847404540984307</v>
       </c>
       <c r="G47" s="29">
         <v>22.141180144960313</v>
       </c>
       <c r="H47" s="46">
         <v>21.995897510190375</v>
       </c>
       <c r="I47" s="47">
@@ -4794,53 +5605,55 @@
       </c>
       <c r="P47" s="33">
         <v>26.1</v>
       </c>
       <c r="Q47" s="33">
         <v>26.3</v>
       </c>
       <c r="R47" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="S47" s="33">
         <v>21.8</v>
       </c>
       <c r="T47" s="23">
         <v>27.9</v>
       </c>
       <c r="U47" s="23">
         <v>24.5</v>
       </c>
       <c r="V47" s="23">
         <v>26</v>
       </c>
       <c r="W47" s="92">
         <v>22.8</v>
       </c>
-      <c r="X47" s="92"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:24">
+      <c r="X47" s="110">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="25">
         <v>31.800174708157964</v>
       </c>
       <c r="D48" s="26">
         <v>29.428000267178124</v>
       </c>
       <c r="E48" s="27">
         <v>38.511569939855228</v>
       </c>
       <c r="F48" s="28">
         <v>40.169725244352108</v>
       </c>
       <c r="G48" s="29">
         <v>23.064653638823064</v>
       </c>
       <c r="H48" s="46">
         <v>25.580504309786079</v>
       </c>
       <c r="I48" s="47">
@@ -4866,51 +5679,53 @@
       </c>
       <c r="P48" s="33">
         <v>18.2</v>
       </c>
       <c r="Q48" s="33">
         <v>23.5</v>
       </c>
       <c r="R48" s="33">
         <v>13.2</v>
       </c>
       <c r="S48" s="33">
         <v>19.3</v>
       </c>
       <c r="T48" s="23">
         <v>25.2</v>
       </c>
       <c r="U48" s="23">
         <v>30.3</v>
       </c>
       <c r="V48" s="23">
         <v>28.4</v>
       </c>
       <c r="W48" s="92">
         <v>29.9</v>
       </c>
-      <c r="X48" s="92"/>
+      <c r="X48" s="110">
+        <v>30.2</v>
+      </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="25">
         <v>37.56717264904907</v>
       </c>
       <c r="D49" s="26">
         <v>44.437692970183448</v>
       </c>
       <c r="E49" s="27">
         <v>40.368462658046461</v>
       </c>
       <c r="F49" s="28">
         <v>32.344248182902597</v>
       </c>
       <c r="G49" s="29">
         <v>25.258731291252396</v>
       </c>
       <c r="H49" s="46">
         <v>23.77968134894487</v>
@@ -4938,51 +5753,53 @@
       </c>
       <c r="P49" s="33">
         <v>29.2</v>
       </c>
       <c r="Q49" s="33">
         <v>26.5</v>
       </c>
       <c r="R49" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="S49" s="33">
         <v>20.8</v>
       </c>
       <c r="T49" s="23">
         <v>30</v>
       </c>
       <c r="U49" s="23">
         <v>32.5</v>
       </c>
       <c r="V49" s="23">
         <v>37</v>
       </c>
       <c r="W49" s="23">
         <v>36.9</v>
       </c>
-      <c r="X49" s="23"/>
+      <c r="X49" s="110">
+        <v>33.1</v>
+      </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>14</v>
@@ -5010,105 +5827,107 @@
       </c>
       <c r="P50" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="Q50" s="33">
         <v>24.8</v>
       </c>
       <c r="R50" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="S50" s="33">
         <v>29</v>
       </c>
       <c r="T50" s="23">
         <v>32</v>
       </c>
       <c r="U50" s="23">
         <v>29.2</v>
       </c>
       <c r="V50" s="23">
         <v>29</v>
       </c>
       <c r="W50" s="23">
         <v>25.7</v>
       </c>
-      <c r="X50" s="23"/>
+      <c r="X50" s="111">
+        <v>25</v>
+      </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="17"/>
       <c r="B51" s="51"/>
       <c r="C51" s="51"/>
       <c r="D51" s="51"/>
       <c r="E51" s="51"/>
       <c r="F51" s="51"/>
       <c r="G51" s="51"/>
       <c r="H51" s="52"/>
       <c r="I51" s="52"/>
       <c r="J51" s="51"/>
       <c r="K51" s="51"/>
       <c r="L51" s="51"/>
       <c r="M51" s="37"/>
       <c r="N51" s="37"/>
       <c r="O51" s="37"/>
       <c r="P51" s="37"/>
       <c r="Q51" s="37"/>
       <c r="R51" s="37"/>
       <c r="S51" s="37"/>
       <c r="T51" s="38"/>
       <c r="U51" s="38"/>
       <c r="V51" s="44"/>
       <c r="W51" s="4"/>
       <c r="X51" s="4"/>
     </row>
     <row r="52" spans="1:24">
-      <c r="A52" s="103" t="s">
+      <c r="A52" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="B52" s="103"/>
-[...21 lines deleted...]
-      <c r="X52" s="103"/>
+      <c r="B52" s="106"/>
+      <c r="C52" s="106"/>
+      <c r="D52" s="106"/>
+      <c r="E52" s="106"/>
+      <c r="F52" s="106"/>
+      <c r="G52" s="106"/>
+      <c r="H52" s="106"/>
+      <c r="I52" s="106"/>
+      <c r="J52" s="106"/>
+      <c r="K52" s="106"/>
+      <c r="L52" s="106"/>
+      <c r="M52" s="106"/>
+      <c r="N52" s="106"/>
+      <c r="O52" s="106"/>
+      <c r="P52" s="106"/>
+      <c r="Q52" s="106"/>
+      <c r="R52" s="106"/>
+      <c r="S52" s="106"/>
+      <c r="T52" s="106"/>
+      <c r="U52" s="106"/>
+      <c r="V52" s="106"/>
+      <c r="W52" s="106"/>
+      <c r="X52" s="106"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="7">
         <v>15.883598442280666</v>
       </c>
       <c r="D53" s="14">
         <v>33.3135924215755</v>
       </c>
       <c r="E53" s="53">
         <v>32.828479303775595</v>
       </c>
       <c r="F53" s="54">
         <v>30.869049963389411</v>
       </c>
       <c r="G53" s="55">
         <v>25.881978996044776</v>
       </c>
       <c r="H53" s="56">
         <v>26.706827702417709</v>
@@ -6605,76 +7424,76 @@
       <c r="B74" s="37"/>
       <c r="C74" s="37"/>
       <c r="D74" s="37"/>
       <c r="E74" s="37"/>
       <c r="F74" s="37"/>
       <c r="G74" s="37"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="J74" s="37"/>
       <c r="K74" s="37"/>
       <c r="L74" s="37"/>
       <c r="M74" s="37"/>
       <c r="N74" s="37"/>
       <c r="O74" s="37"/>
       <c r="P74" s="37"/>
       <c r="Q74" s="44"/>
       <c r="R74" s="37"/>
       <c r="S74" s="38"/>
       <c r="T74" s="44"/>
       <c r="U74" s="38"/>
       <c r="V74" s="44"/>
       <c r="W74" s="4"/>
       <c r="X74" s="4"/>
     </row>
     <row r="75" spans="1:24">
-      <c r="A75" s="103" t="s">
+      <c r="A75" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="103"/>
-[...21 lines deleted...]
-      <c r="X75" s="103"/>
+      <c r="B75" s="106"/>
+      <c r="C75" s="106"/>
+      <c r="D75" s="106"/>
+      <c r="E75" s="106"/>
+      <c r="F75" s="106"/>
+      <c r="G75" s="106"/>
+      <c r="H75" s="106"/>
+      <c r="I75" s="106"/>
+      <c r="J75" s="106"/>
+      <c r="K75" s="106"/>
+      <c r="L75" s="106"/>
+      <c r="M75" s="106"/>
+      <c r="N75" s="106"/>
+      <c r="O75" s="106"/>
+      <c r="P75" s="106"/>
+      <c r="Q75" s="106"/>
+      <c r="R75" s="106"/>
+      <c r="S75" s="106"/>
+      <c r="T75" s="106"/>
+      <c r="U75" s="106"/>
+      <c r="V75" s="106"/>
+      <c r="W75" s="106"/>
+      <c r="X75" s="106"/>
     </row>
     <row r="76" spans="1:24">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="8">
         <v>31.036904940127986</v>
       </c>
       <c r="C76" s="7">
         <v>31.93244463141658</v>
       </c>
       <c r="D76" s="8">
         <v>31.712336772712256</v>
       </c>
       <c r="E76" s="9">
         <v>39.33584830190172</v>
       </c>
       <c r="F76" s="10">
         <v>31.553673588991813</v>
       </c>
       <c r="G76" s="11">
         <v>25.627328173618235</v>
       </c>
       <c r="H76" s="39">
         <v>26.081472803268891</v>
@@ -8304,189 +9123,189 @@
       <c r="C102" s="1"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
       <c r="X102" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A3:X3"/>
     <mergeCell ref="A75:X75"/>
     <mergeCell ref="A52:X52"/>
     <mergeCell ref="A29:X29"/>
     <mergeCell ref="A6:X6"/>
     <mergeCell ref="A4:X4"/>
-    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D257A0-2173-40CE-99C7-5426CA767D1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A284C70-8794-40A3-9848-2D026EAA2A1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>