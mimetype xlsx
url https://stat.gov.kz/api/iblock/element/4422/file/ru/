--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -11,76 +11,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="94">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -315,66 +315,69 @@
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>расчетный</t>
   </si>
   <si>
     <t>с 2014 года</t>
   </si>
   <si>
     <t>Заполняемость койко-мест по дням функционирования</t>
   </si>
   <si>
     <t>Заполняемость койко-мест по дням функционирования рассчитывается как коэффициент на конец отчетного периода в %, который определяется по формуле: Коэффицент заполняемости койки-мест (в %) = предоставлено койко-суток / (единовременная вместимость х количество дней функционирования по каждому месту размещения) х 100%</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4647970?keyword=</t>
   </si>
   <si>
     <t>221309 Заполняемость мест размещения (койко-мест)</t>
   </si>
   <si>
     <t>Заполняемость койко-мест, по дням функционирования места размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -464,50 +467,69 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
@@ -529,241 +551,246 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="16">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="13" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -810,72 +837,82 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="15" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="16">
+  <cellStyles count="17">
     <cellStyle name="Гиперссылка" xfId="15" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="16"/>
     <cellStyle name="Обычный 30" xfId="4"/>
     <cellStyle name="Обычный_2005" xfId="5"/>
     <cellStyle name="Обычный_2007" xfId="6"/>
     <cellStyle name="Обычный_2008" xfId="7"/>
     <cellStyle name="Обычный_2009" xfId="8"/>
     <cellStyle name="Обычный_2010" xfId="9"/>
     <cellStyle name="Обычный_2011" xfId="10"/>
     <cellStyle name="Обычный_2012" xfId="11"/>
     <cellStyle name="Обычный_2013" xfId="12"/>
     <cellStyle name="Обычный_2014" xfId="13"/>
     <cellStyle name="Обычный_Лист1" xfId="14"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1235,550 +1272,550 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="77" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="97">
         <v>221309</v>
       </c>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="78"/>
       <c r="K1" s="78"/>
       <c r="L1" s="78"/>
       <c r="M1" s="78"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="77" t="s">
         <v>56</v>
       </c>
       <c r="B2" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="78"/>
       <c r="H2" s="78"/>
       <c r="I2" s="78"/>
       <c r="J2" s="78"/>
       <c r="K2" s="78"/>
       <c r="L2" s="78"/>
       <c r="M2" s="78"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13">
       <c r="A3" s="77" t="s">
         <v>57</v>
       </c>
       <c r="B3" s="79" t="s">
         <v>58</v>
       </c>
       <c r="C3" s="78"/>
       <c r="D3" s="78"/>
       <c r="E3" s="78"/>
       <c r="F3" s="78"/>
       <c r="G3" s="78"/>
       <c r="H3" s="78"/>
       <c r="I3" s="78"/>
       <c r="J3" s="78"/>
       <c r="K3" s="78"/>
       <c r="L3" s="78"/>
       <c r="M3" s="78"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="80" t="s">
         <v>59</v>
       </c>
       <c r="B4" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="78"/>
       <c r="D4" s="78"/>
       <c r="E4" s="78"/>
       <c r="F4" s="78"/>
       <c r="G4" s="78"/>
       <c r="H4" s="78"/>
       <c r="I4" s="78"/>
       <c r="J4" s="78"/>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="78"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13">
       <c r="A5" s="80" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="91" t="s">
         <v>87</v>
       </c>
       <c r="C5" s="78"/>
       <c r="D5" s="78"/>
       <c r="E5" s="78"/>
       <c r="F5" s="78"/>
       <c r="G5" s="78"/>
       <c r="H5" s="78"/>
       <c r="I5" s="78"/>
       <c r="J5" s="78"/>
       <c r="K5" s="78"/>
       <c r="L5" s="78"/>
       <c r="M5" s="78"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B6" t="s">
         <v>92</v>
       </c>
       <c r="C6" s="78"/>
       <c r="D6" s="78"/>
       <c r="E6" s="78"/>
       <c r="F6" s="78"/>
       <c r="G6" s="78"/>
       <c r="H6" s="78"/>
       <c r="I6" s="78"/>
       <c r="J6" s="78"/>
       <c r="K6" s="78"/>
       <c r="L6" s="78"/>
       <c r="M6" s="78"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13">
       <c r="A7" s="77" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="91" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="78"/>
       <c r="D7" s="78"/>
       <c r="E7" s="78"/>
       <c r="F7" s="78"/>
       <c r="G7" s="78"/>
       <c r="H7" s="78"/>
       <c r="I7" s="78"/>
       <c r="J7" s="78"/>
       <c r="K7" s="78"/>
       <c r="L7" s="78"/>
       <c r="M7" s="78"/>
     </row>
-    <row r="8" spans="1:13" ht="51" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="51">
       <c r="A8" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="98" t="s">
         <v>89</v>
       </c>
       <c r="C8" s="78"/>
       <c r="D8" s="78"/>
       <c r="E8" s="78"/>
       <c r="F8" s="78"/>
       <c r="G8" s="78"/>
       <c r="H8" s="78"/>
       <c r="I8" s="78"/>
       <c r="J8" s="78"/>
       <c r="K8" s="78"/>
       <c r="L8" s="78"/>
       <c r="M8" s="78"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="77" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="78"/>
       <c r="D9" s="78"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
       <c r="H9" s="78"/>
       <c r="I9" s="78"/>
       <c r="J9" s="78"/>
       <c r="K9" s="78"/>
       <c r="L9" s="78"/>
       <c r="M9" s="78"/>
     </row>
-    <row r="10" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="25.5">
       <c r="A10" s="77" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="78"/>
       <c r="D10" s="78"/>
       <c r="E10" s="78"/>
       <c r="F10" s="78"/>
       <c r="G10" s="78"/>
       <c r="H10" s="78"/>
       <c r="I10" s="78"/>
       <c r="J10" s="78"/>
       <c r="K10" s="78"/>
       <c r="L10" s="78"/>
       <c r="M10" s="83"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="77" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="84" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="78"/>
       <c r="D11" s="78"/>
       <c r="E11" s="78"/>
       <c r="F11" s="78"/>
       <c r="G11" s="78"/>
       <c r="H11" s="78"/>
       <c r="I11" s="78"/>
       <c r="J11" s="78"/>
       <c r="K11" s="78"/>
       <c r="L11" s="78"/>
       <c r="M11" s="83"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="85" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="86" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="78"/>
       <c r="D12" s="78"/>
       <c r="E12" s="78"/>
       <c r="F12" s="78"/>
       <c r="G12" s="78"/>
       <c r="H12" s="78"/>
       <c r="I12" s="78"/>
       <c r="J12" s="78"/>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="83"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="85" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="86" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="78"/>
       <c r="D13" s="78"/>
       <c r="E13" s="78"/>
       <c r="F13" s="78"/>
       <c r="G13" s="78"/>
       <c r="H13" s="78"/>
       <c r="I13" s="78"/>
       <c r="J13" s="78"/>
       <c r="K13" s="78"/>
       <c r="L13" s="78"/>
       <c r="M13" s="83"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13">
       <c r="A14" s="85" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="86" t="s">
         <v>90</v>
       </c>
       <c r="C14" s="78"/>
       <c r="D14" s="78"/>
       <c r="E14" s="78"/>
       <c r="F14" s="78"/>
       <c r="G14" s="78"/>
       <c r="H14" s="78"/>
       <c r="I14" s="78"/>
       <c r="J14" s="78"/>
       <c r="K14" s="78"/>
       <c r="L14" s="78"/>
       <c r="M14" s="83"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="77" t="s">
         <v>75</v>
       </c>
-      <c r="B15" s="106">
-        <v>46113</v>
+      <c r="B15" s="102">
+        <v>46183</v>
       </c>
       <c r="M15" s="87"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="77" t="s">
         <v>76</v>
       </c>
-      <c r="B16" s="106">
-        <v>46183</v>
+      <c r="B16" s="102">
+        <v>46269</v>
       </c>
       <c r="M16" s="88"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B17" s="94" t="s">
         <v>78</v>
       </c>
       <c r="M17" s="87"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="94" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="88"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="95" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="87"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="77" t="s">
         <v>83</v>
       </c>
       <c r="B20" s="96" t="s">
         <v>84</v>
       </c>
       <c r="M20" s="88"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="89"/>
       <c r="B21" s="90"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="M22" s="88"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="87"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="88"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="87"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="73"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="74" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="74" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="74" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="74" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="74" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="74"/>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="75" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="74"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="74"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="76" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X102"/>
+  <dimension ref="A1:Y102"/>
   <sheetViews>
-    <sheetView topLeftCell="O71" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" customWidth="1"/>
-    <col min="24" max="24" width="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="11.28515625" customWidth="1"/>
+    <col min="25" max="25" width="24" customWidth="1"/>
+    <col min="27" max="27" width="19.140625" customWidth="1"/>
+    <col min="28" max="28" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="41.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A3" s="103" t="s">
+    <row r="1" spans="1:25" ht="41.25" customHeight="1"/>
+    <row r="3" spans="1:25" ht="12.75" customHeight="1">
+      <c r="A3" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="103"/>
-[...23 lines deleted...]
-      <c r="A4" s="104" t="s">
+      <c r="B3" s="104"/>
+      <c r="C3" s="104"/>
+      <c r="D3" s="104"/>
+      <c r="E3" s="104"/>
+      <c r="F3" s="104"/>
+      <c r="G3" s="104"/>
+      <c r="H3" s="104"/>
+      <c r="I3" s="104"/>
+      <c r="J3" s="104"/>
+      <c r="K3" s="104"/>
+      <c r="L3" s="104"/>
+      <c r="M3" s="104"/>
+      <c r="N3" s="104"/>
+      <c r="O3" s="104"/>
+      <c r="P3" s="104"/>
+      <c r="Q3" s="104"/>
+      <c r="R3" s="104"/>
+      <c r="S3" s="104"/>
+      <c r="T3" s="104"/>
+      <c r="U3" s="104"/>
+      <c r="V3" s="104"/>
+      <c r="W3" s="104"/>
+      <c r="X3" s="104"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="105" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="104"/>
-[...22 lines deleted...]
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B4" s="105"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="105"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="105"/>
+      <c r="G4" s="105"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="105"/>
+      <c r="J4" s="105"/>
+      <c r="K4" s="105"/>
+      <c r="L4" s="105"/>
+      <c r="M4" s="105"/>
+      <c r="N4" s="105"/>
+      <c r="O4" s="105"/>
+      <c r="P4" s="105"/>
+      <c r="Q4" s="105"/>
+      <c r="R4" s="105"/>
+      <c r="S4" s="105"/>
+      <c r="T4" s="105"/>
+      <c r="U4" s="105"/>
+      <c r="V4" s="105"/>
+      <c r="W4" s="105"/>
+      <c r="X4" s="105"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" s="64"/>
       <c r="B5" s="65">
         <v>2004</v>
       </c>
       <c r="C5" s="65">
         <v>2005</v>
       </c>
       <c r="D5" s="65" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="65" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="65" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="65" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="I5" s="65" t="s">
         <v>27</v>
       </c>
@@ -1802,79 +1839,83 @@
       </c>
       <c r="P5" s="65" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="65" t="s">
         <v>35</v>
       </c>
       <c r="R5" s="65" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="65" t="s">
         <v>37</v>
       </c>
       <c r="T5" s="65" t="s">
         <v>38</v>
       </c>
       <c r="U5" s="65" t="s">
         <v>39</v>
       </c>
       <c r="V5" s="65" t="s">
         <v>40</v>
       </c>
       <c r="W5" s="65" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="105" t="s">
+      <c r="X5" s="65" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="105"/>
-[...22 lines deleted...]
-    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="106"/>
+      <c r="O6" s="106"/>
+      <c r="P6" s="106"/>
+      <c r="Q6" s="106"/>
+      <c r="R6" s="106"/>
+      <c r="S6" s="106"/>
+      <c r="T6" s="106"/>
+      <c r="U6" s="106"/>
+      <c r="V6" s="106"/>
+      <c r="W6" s="106"/>
+      <c r="X6" s="106"/>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="7">
         <v>22.548452367413475</v>
       </c>
       <c r="D7" s="8">
         <v>33.53083495302883</v>
       </c>
       <c r="E7" s="9">
         <v>31.614912717023142</v>
       </c>
       <c r="F7" s="10">
         <v>29.103961933643451</v>
       </c>
       <c r="G7" s="11">
         <v>26.860926819461202</v>
       </c>
       <c r="H7" s="12">
         <v>24.320961212515435</v>
       </c>
       <c r="I7" s="13">
@@ -1900,53 +1941,56 @@
       </c>
       <c r="P7" s="15">
         <v>20.100000000000001</v>
       </c>
       <c r="Q7" s="15">
         <v>20.5</v>
       </c>
       <c r="R7" s="15">
         <v>19.100000000000001</v>
       </c>
       <c r="S7" s="15">
         <v>18.8</v>
       </c>
       <c r="T7" s="16">
         <v>20.100000000000001</v>
       </c>
       <c r="U7" s="16">
         <v>22.7</v>
       </c>
       <c r="V7" s="16">
         <v>23.1</v>
       </c>
       <c r="W7" s="16">
         <v>22.2</v>
       </c>
-      <c r="X7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X7" s="109">
+        <v>21.7</v>
+      </c>
+      <c r="Y7" s="5"/>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="20" t="s">
@@ -1972,53 +2016,56 @@
       </c>
       <c r="P8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="T8" s="16" t="s">
         <v>14</v>
       </c>
       <c r="U8" s="23">
         <v>21.3</v>
       </c>
       <c r="V8" s="23">
         <v>21.2</v>
       </c>
       <c r="W8" s="23">
         <v>19.3</v>
       </c>
-      <c r="X8" s="17"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X8" s="107">
+        <v>17.7</v>
+      </c>
+      <c r="Y8" s="17"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="25">
         <v>13.153110797680615</v>
       </c>
       <c r="D9" s="26">
         <v>11.680340322090551</v>
       </c>
       <c r="E9" s="27">
         <v>16.437591776798826</v>
       </c>
       <c r="F9" s="28">
         <v>9.3778154819447455</v>
       </c>
       <c r="G9" s="29">
         <v>8.0985588098558807</v>
       </c>
       <c r="H9" s="30">
         <v>9.8447414607803427</v>
       </c>
       <c r="I9" s="31">
@@ -2044,53 +2091,56 @@
       </c>
       <c r="P9" s="33">
         <v>11.7</v>
       </c>
       <c r="Q9" s="33">
         <v>11.9</v>
       </c>
       <c r="R9" s="33">
         <v>12.1</v>
       </c>
       <c r="S9" s="33">
         <v>15.5</v>
       </c>
       <c r="T9" s="23">
         <v>16.5</v>
       </c>
       <c r="U9" s="23">
         <v>19.8</v>
       </c>
       <c r="V9" s="23">
         <v>19.7</v>
       </c>
       <c r="W9" s="23">
         <v>20.100000000000001</v>
       </c>
-      <c r="X9" s="17"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X9" s="107">
+        <v>24.1</v>
+      </c>
+      <c r="Y9" s="17"/>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="25">
         <v>17.103991863717262</v>
       </c>
       <c r="D10" s="26">
         <v>46.1921146953405</v>
       </c>
       <c r="E10" s="27">
         <v>31.663829304278739</v>
       </c>
       <c r="F10" s="28">
         <v>27.610835575437349</v>
       </c>
       <c r="G10" s="29">
         <v>37.762762762762762</v>
       </c>
       <c r="H10" s="30">
         <v>19.918288265521017</v>
       </c>
       <c r="I10" s="31">
@@ -2116,53 +2166,56 @@
       </c>
       <c r="P10" s="33">
         <v>15.9</v>
       </c>
       <c r="Q10" s="33">
         <v>17.8</v>
       </c>
       <c r="R10" s="33">
         <v>16.3</v>
       </c>
       <c r="S10" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="T10" s="23">
         <v>18.2</v>
       </c>
       <c r="U10" s="23">
         <v>18.899999999999999</v>
       </c>
       <c r="V10" s="23">
         <v>20.5</v>
       </c>
       <c r="W10" s="23">
         <v>20.9</v>
       </c>
-      <c r="X10" s="17"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X10" s="107">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="Y10" s="17"/>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="25">
         <v>25.481884057971016</v>
       </c>
       <c r="D11" s="26">
         <v>12.278194593307132</v>
       </c>
       <c r="E11" s="27">
         <v>23.445971744940817</v>
       </c>
       <c r="F11" s="28">
         <v>14.058854761636608</v>
       </c>
       <c r="G11" s="29">
         <v>14.396047590239968</v>
       </c>
       <c r="H11" s="30">
         <v>13.475069602632244</v>
       </c>
       <c r="I11" s="31">
@@ -2188,53 +2241,56 @@
       </c>
       <c r="P11" s="33">
         <v>17.3</v>
       </c>
       <c r="Q11" s="33">
         <v>17</v>
       </c>
       <c r="R11" s="33">
         <v>16.100000000000001</v>
       </c>
       <c r="S11" s="33">
         <v>17</v>
       </c>
       <c r="T11" s="23">
         <v>15.3</v>
       </c>
       <c r="U11" s="23">
         <v>18</v>
       </c>
       <c r="V11" s="23">
         <v>24.4</v>
       </c>
       <c r="W11" s="23">
         <v>25.1</v>
       </c>
-      <c r="X11" s="17"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X11" s="107">
+        <v>20</v>
+      </c>
+      <c r="Y11" s="17"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="25">
         <v>24.105263157894736</v>
       </c>
       <c r="D12" s="26">
         <v>35.301954732510289</v>
       </c>
       <c r="E12" s="27">
         <v>11.252940574818451</v>
       </c>
       <c r="F12" s="28">
         <v>44.643564792391352</v>
       </c>
       <c r="G12" s="29">
         <v>68.761272758209969</v>
       </c>
       <c r="H12" s="30">
         <v>54.221522860389889</v>
       </c>
       <c r="I12" s="31">
@@ -2260,53 +2316,56 @@
       </c>
       <c r="P12" s="33">
         <v>32.299999999999997</v>
       </c>
       <c r="Q12" s="33">
         <v>24.9</v>
       </c>
       <c r="R12" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="S12" s="33">
         <v>11.9</v>
       </c>
       <c r="T12" s="23">
         <v>8.5</v>
       </c>
       <c r="U12" s="23">
         <v>13.3</v>
       </c>
       <c r="V12" s="23">
         <v>10.1</v>
       </c>
       <c r="W12" s="23">
         <v>9.8000000000000007</v>
       </c>
-      <c r="X12" s="17"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X12" s="107">
+        <v>11.4</v>
+      </c>
+      <c r="Y12" s="17"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="25">
         <v>13.658310120705664</v>
       </c>
       <c r="D13" s="26">
         <v>25.23839137645108</v>
       </c>
       <c r="E13" s="27">
         <v>30.930762852404641</v>
       </c>
       <c r="F13" s="28">
         <v>18.903948563591999</v>
       </c>
       <c r="G13" s="29">
         <v>56.870394451668837</v>
       </c>
       <c r="H13" s="30">
         <v>14.888085917896216</v>
       </c>
       <c r="I13" s="31">
@@ -2332,53 +2391,56 @@
       </c>
       <c r="P13" s="33">
         <v>32.4</v>
       </c>
       <c r="Q13" s="33">
         <v>31.6</v>
       </c>
       <c r="R13" s="33">
         <v>23.9</v>
       </c>
       <c r="S13" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="T13" s="23">
         <v>16.899999999999999</v>
       </c>
       <c r="U13" s="23">
         <v>14.2</v>
       </c>
       <c r="V13" s="23">
         <v>28.4</v>
       </c>
       <c r="W13" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="X13" s="17"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X13" s="107">
+        <v>14.2</v>
+      </c>
+      <c r="Y13" s="17"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="25">
         <v>26.605291005291004</v>
       </c>
       <c r="D14" s="26">
         <v>32.592592592592595</v>
       </c>
       <c r="E14" s="27">
         <v>26.46894476681711</v>
       </c>
       <c r="F14" s="28">
         <v>20.147181338517079</v>
       </c>
       <c r="G14" s="29">
         <v>29.917917917917919</v>
       </c>
       <c r="H14" s="30">
         <v>25.421183378500452</v>
       </c>
       <c r="I14" s="31">
@@ -2404,53 +2466,56 @@
       </c>
       <c r="P14" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="Q14" s="33">
         <v>15.1</v>
       </c>
       <c r="R14" s="33">
         <v>14.2</v>
       </c>
       <c r="S14" s="33">
         <v>21.2</v>
       </c>
       <c r="T14" s="23">
         <v>14.5</v>
       </c>
       <c r="U14" s="23">
         <v>16.399999999999999</v>
       </c>
       <c r="V14" s="23">
         <v>14.3</v>
       </c>
       <c r="W14" s="23">
         <v>14</v>
       </c>
-      <c r="X14" s="17"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X14" s="107">
+        <v>15.6</v>
+      </c>
+      <c r="Y14" s="17"/>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I15" s="20" t="s">
@@ -2476,53 +2541,56 @@
       </c>
       <c r="P15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S15" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T15" s="23" t="s">
         <v>14</v>
       </c>
       <c r="U15" s="23">
         <v>16.5</v>
       </c>
       <c r="V15" s="23">
         <v>19.2</v>
       </c>
       <c r="W15" s="23">
         <v>16.2</v>
       </c>
-      <c r="X15" s="17"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X15" s="107">
+        <v>11.6</v>
+      </c>
+      <c r="Y15" s="17"/>
+    </row>
+    <row r="16" spans="1:25">
       <c r="A16" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="25">
         <v>7.8883857889051656</v>
       </c>
       <c r="D16" s="26">
         <v>38.745003996802559</v>
       </c>
       <c r="E16" s="27">
         <v>31.222519310754603</v>
       </c>
       <c r="F16" s="28">
         <v>24.710669077757686</v>
       </c>
       <c r="G16" s="29">
         <v>25.407003183265118</v>
       </c>
       <c r="H16" s="30">
         <v>25.536299573910192</v>
       </c>
       <c r="I16" s="31">
@@ -2548,53 +2616,56 @@
       </c>
       <c r="P16" s="33">
         <v>16.399999999999999</v>
       </c>
       <c r="Q16" s="33">
         <v>17.3</v>
       </c>
       <c r="R16" s="33">
         <v>16</v>
       </c>
       <c r="S16" s="33">
         <v>13.6</v>
       </c>
       <c r="T16" s="23">
         <v>14.9</v>
       </c>
       <c r="U16" s="23">
         <v>19.3</v>
       </c>
       <c r="V16" s="23">
         <v>19.3</v>
       </c>
       <c r="W16" s="23">
         <v>17</v>
       </c>
-      <c r="X16" s="17"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X16" s="107">
+        <v>18.7</v>
+      </c>
+      <c r="Y16" s="17"/>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="25">
         <v>40.801812450748621</v>
       </c>
       <c r="D17" s="26">
         <v>16.89337584130358</v>
       </c>
       <c r="E17" s="27">
         <v>22.521645021645021</v>
       </c>
       <c r="F17" s="28">
         <v>31.526101017626441</v>
       </c>
       <c r="G17" s="29">
         <v>42.43561442236939</v>
       </c>
       <c r="H17" s="30">
         <v>23.365022776787484</v>
       </c>
       <c r="I17" s="31">
@@ -2620,53 +2691,56 @@
       </c>
       <c r="P17" s="33">
         <v>23.2</v>
       </c>
       <c r="Q17" s="33">
         <v>23.9</v>
       </c>
       <c r="R17" s="33">
         <v>21.4</v>
       </c>
       <c r="S17" s="33">
         <v>22.9</v>
       </c>
       <c r="T17" s="23">
         <v>22</v>
       </c>
       <c r="U17" s="23">
         <v>23.8</v>
       </c>
       <c r="V17" s="23">
         <v>23.8</v>
       </c>
       <c r="W17" s="23">
         <v>26.4</v>
       </c>
-      <c r="X17" s="17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X17" s="107">
+        <v>17.3</v>
+      </c>
+      <c r="Y17" s="17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="25">
         <v>15.5451518934665</v>
       </c>
       <c r="D18" s="26">
         <v>14.79291630962582</v>
       </c>
       <c r="E18" s="27">
         <v>17.852820140401839</v>
       </c>
       <c r="F18" s="28">
         <v>15.389311543157696</v>
       </c>
       <c r="G18" s="29">
         <v>14.981622844218265</v>
       </c>
       <c r="H18" s="30">
         <v>13.93915343915344</v>
       </c>
       <c r="I18" s="31">
@@ -2692,53 +2766,56 @@
       </c>
       <c r="P18" s="33">
         <v>15.7</v>
       </c>
       <c r="Q18" s="33">
         <v>14.3</v>
       </c>
       <c r="R18" s="33">
         <v>13.6</v>
       </c>
       <c r="S18" s="33">
         <v>12.8</v>
       </c>
       <c r="T18" s="23">
         <v>12.4</v>
       </c>
       <c r="U18" s="23">
         <v>11</v>
       </c>
       <c r="V18" s="23">
         <v>10.1</v>
       </c>
       <c r="W18" s="23">
         <v>13.1</v>
       </c>
-      <c r="X18" s="17"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X18" s="107">
+        <v>13.5</v>
+      </c>
+      <c r="Y18" s="17"/>
+    </row>
+    <row r="19" spans="1:25">
       <c r="A19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="25">
         <v>47.690763052208837</v>
       </c>
       <c r="D19" s="26">
         <v>52.739197530864203</v>
       </c>
       <c r="E19" s="27">
         <v>63.0859375</v>
       </c>
       <c r="F19" s="28">
         <v>43.664888657934554</v>
       </c>
       <c r="G19" s="29">
         <v>34.423532692039593</v>
       </c>
       <c r="H19" s="30">
         <v>88.002267573696145</v>
       </c>
       <c r="I19" s="31">
@@ -2764,53 +2841,56 @@
       </c>
       <c r="P19" s="33">
         <v>22.2</v>
       </c>
       <c r="Q19" s="33">
         <v>19.5</v>
       </c>
       <c r="R19" s="33">
         <v>14.9</v>
       </c>
       <c r="S19" s="33">
         <v>15.7</v>
       </c>
       <c r="T19" s="23">
         <v>17.3</v>
       </c>
       <c r="U19" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="V19" s="23">
         <v>16.600000000000001</v>
       </c>
       <c r="W19" s="23">
         <v>16</v>
       </c>
-      <c r="X19" s="17"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X19" s="107">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="Y19" s="17"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="25">
         <v>16.054800882387088</v>
       </c>
       <c r="D20" s="26">
         <v>16.911608093716719</v>
       </c>
       <c r="E20" s="27">
         <v>22.385771235817234</v>
       </c>
       <c r="F20" s="28">
         <v>16.6545406442225</v>
       </c>
       <c r="G20" s="29">
         <v>15.373887512615836</v>
       </c>
       <c r="H20" s="30">
         <v>16.250863639218643</v>
       </c>
       <c r="I20" s="31">
@@ -2836,53 +2916,56 @@
       </c>
       <c r="P20" s="33">
         <v>16.8</v>
       </c>
       <c r="Q20" s="33">
         <v>17.5</v>
       </c>
       <c r="R20" s="33">
         <v>16.7</v>
       </c>
       <c r="S20" s="33">
         <v>27.2</v>
       </c>
       <c r="T20" s="23">
         <v>23.2</v>
       </c>
       <c r="U20" s="23">
         <v>20.3</v>
       </c>
       <c r="V20" s="23">
         <v>25.2</v>
       </c>
       <c r="W20" s="23">
         <v>20.3</v>
       </c>
-      <c r="X20" s="17"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X20" s="107">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="Y20" s="17"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="25">
         <v>19.093851132686083</v>
       </c>
       <c r="D21" s="26">
         <v>35.600617999227502</v>
       </c>
       <c r="E21" s="27">
         <v>28.090050835148872</v>
       </c>
       <c r="F21" s="28">
         <v>35.906534070680941</v>
       </c>
       <c r="G21" s="29">
         <v>11.286594111195477</v>
       </c>
       <c r="H21" s="30">
         <v>11.797340669417698</v>
       </c>
       <c r="I21" s="31">
@@ -2908,53 +2991,56 @@
       </c>
       <c r="P21" s="35">
         <v>22.7</v>
       </c>
       <c r="Q21" s="33">
         <v>23.6</v>
       </c>
       <c r="R21" s="33">
         <v>13.9</v>
       </c>
       <c r="S21" s="33">
         <v>14.7</v>
       </c>
       <c r="T21" s="23">
         <v>14.2</v>
       </c>
       <c r="U21" s="23">
         <v>19.7</v>
       </c>
       <c r="V21" s="23">
         <v>23.1</v>
       </c>
       <c r="W21" s="23">
         <v>23.2</v>
       </c>
-      <c r="X21" s="17"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X21" s="107">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="Y21" s="17"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="25">
         <v>43.678965224766756</v>
       </c>
       <c r="D22" s="26">
         <v>28.619761630142253</v>
       </c>
       <c r="E22" s="27">
         <v>37.983193277310924</v>
       </c>
       <c r="F22" s="28">
         <v>23.7675637056442</v>
       </c>
       <c r="G22" s="29">
         <v>21.459636580280012</v>
       </c>
       <c r="H22" s="30">
         <v>21.830065359477125</v>
       </c>
       <c r="I22" s="31">
@@ -2980,53 +3066,56 @@
       </c>
       <c r="P22" s="33">
         <v>23.2</v>
       </c>
       <c r="Q22" s="33">
         <v>19.100000000000001</v>
       </c>
       <c r="R22" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="S22" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="T22" s="23">
         <v>22</v>
       </c>
       <c r="U22" s="23">
         <v>17.5</v>
       </c>
       <c r="V22" s="23">
         <v>17.600000000000001</v>
       </c>
       <c r="W22" s="23">
         <v>20.6</v>
       </c>
-      <c r="X22" s="17"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X22" s="107">
+        <v>24.5</v>
+      </c>
+      <c r="Y22" s="17"/>
+    </row>
+    <row r="23" spans="1:25">
       <c r="A23" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="20" t="s">
@@ -3052,53 +3141,56 @@
       </c>
       <c r="P23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R23" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S23" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="U23" s="23">
         <v>21.3</v>
       </c>
       <c r="V23" s="23">
         <v>17.5</v>
       </c>
       <c r="W23" s="23">
         <v>18.399999999999999</v>
       </c>
-      <c r="X23" s="17"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X23" s="107">
+        <v>20.8</v>
+      </c>
+      <c r="Y23" s="17"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="25">
         <v>26.566988210075028</v>
       </c>
       <c r="D24" s="26">
         <v>30.337349397590362</v>
       </c>
       <c r="E24" s="27">
         <v>30.546286641177151</v>
       </c>
       <c r="F24" s="28">
         <v>19.385227938807947</v>
       </c>
       <c r="G24" s="29">
         <v>20.314434669273378</v>
       </c>
       <c r="H24" s="30">
         <v>17.709106656768125</v>
       </c>
       <c r="I24" s="31">
@@ -3124,53 +3216,56 @@
       </c>
       <c r="P24" s="33">
         <v>23.6</v>
       </c>
       <c r="Q24" s="33">
         <v>23.8</v>
       </c>
       <c r="R24" s="33">
         <v>21.3</v>
       </c>
       <c r="S24" s="33">
         <v>20.7</v>
       </c>
       <c r="T24" s="23">
         <v>22.9</v>
       </c>
       <c r="U24" s="23">
         <v>22.7</v>
       </c>
       <c r="V24" s="23">
         <v>23.9</v>
       </c>
       <c r="W24" s="23">
         <v>20.3</v>
       </c>
-      <c r="X24" s="17"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X24" s="107">
+        <v>21.6</v>
+      </c>
+      <c r="Y24" s="17"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="25">
         <v>34.540210851686261</v>
       </c>
       <c r="D25" s="26">
         <v>26.70410933258448</v>
       </c>
       <c r="E25" s="27">
         <v>43.164288141352365</v>
       </c>
       <c r="F25" s="28">
         <v>38.875257380904642</v>
       </c>
       <c r="G25" s="29">
         <v>24.534575269789592</v>
       </c>
       <c r="H25" s="30">
         <v>22.739292270897547</v>
       </c>
       <c r="I25" s="31">
@@ -3196,53 +3291,56 @@
       </c>
       <c r="P25" s="33">
         <v>16</v>
       </c>
       <c r="Q25" s="33">
         <v>20.5</v>
       </c>
       <c r="R25" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="S25" s="33">
         <v>18.100000000000001</v>
       </c>
       <c r="T25" s="23">
         <v>20.9</v>
       </c>
       <c r="U25" s="23">
         <v>28.1</v>
       </c>
       <c r="V25" s="23">
         <v>25</v>
       </c>
       <c r="W25" s="23">
         <v>25.7</v>
       </c>
-      <c r="X25" s="17"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X25" s="107">
+        <v>26</v>
+      </c>
+      <c r="Y25" s="17"/>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="25">
         <v>35.269661744685308</v>
       </c>
       <c r="D26" s="26">
         <v>44.830163284100166</v>
       </c>
       <c r="E26" s="27">
         <v>41.955927670213384</v>
       </c>
       <c r="F26" s="28">
         <v>31.707668140397764</v>
       </c>
       <c r="G26" s="29">
         <v>23.488748664529915</v>
       </c>
       <c r="H26" s="30">
         <v>21.570984625449789</v>
       </c>
       <c r="I26" s="31">
@@ -3268,53 +3366,56 @@
       </c>
       <c r="P26" s="33">
         <v>24.9</v>
       </c>
       <c r="Q26" s="33">
         <v>24.4</v>
       </c>
       <c r="R26" s="33">
         <v>25.1</v>
       </c>
       <c r="S26" s="33">
         <v>20.3</v>
       </c>
       <c r="T26" s="23">
         <v>25.9</v>
       </c>
       <c r="U26" s="23">
         <v>30.8</v>
       </c>
       <c r="V26" s="23">
         <v>32.700000000000003</v>
       </c>
       <c r="W26" s="23">
         <v>33.6</v>
       </c>
-      <c r="X26" s="17"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X26" s="107">
+        <v>29.8</v>
+      </c>
+      <c r="Y26" s="17"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="20" t="s">
@@ -3340,105 +3441,110 @@
       </c>
       <c r="P27" s="33">
         <v>19.3</v>
       </c>
       <c r="Q27" s="33">
         <v>22.9</v>
       </c>
       <c r="R27" s="33">
         <v>24.4</v>
       </c>
       <c r="S27" s="33">
         <v>27.5</v>
       </c>
       <c r="T27" s="23">
         <v>31.4</v>
       </c>
       <c r="U27" s="23">
         <v>28.9</v>
       </c>
       <c r="V27" s="23">
         <v>25.5</v>
       </c>
       <c r="W27" s="23">
         <v>22.9</v>
       </c>
-      <c r="X27" s="17"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X27" s="107">
+        <v>23.8</v>
+      </c>
+      <c r="Y27" s="108"/>
+    </row>
+    <row r="28" spans="1:25">
       <c r="A28" s="2"/>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="38"/>
       <c r="T28" s="38"/>
       <c r="U28" s="38"/>
       <c r="V28" s="38"/>
       <c r="W28" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="102" t="s">
+      <c r="X28" s="4"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="102"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B29" s="103"/>
+      <c r="C29" s="103"/>
+      <c r="D29" s="103"/>
+      <c r="E29" s="103"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="103"/>
+      <c r="H29" s="103"/>
+      <c r="I29" s="103"/>
+      <c r="J29" s="103"/>
+      <c r="K29" s="103"/>
+      <c r="L29" s="103"/>
+      <c r="M29" s="103"/>
+      <c r="N29" s="103"/>
+      <c r="O29" s="103"/>
+      <c r="P29" s="103"/>
+      <c r="Q29" s="103"/>
+      <c r="R29" s="103"/>
+      <c r="S29" s="103"/>
+      <c r="T29" s="103"/>
+      <c r="U29" s="103"/>
+      <c r="V29" s="103"/>
+      <c r="W29" s="103"/>
+      <c r="X29" s="103"/>
+    </row>
+    <row r="30" spans="1:25">
       <c r="A30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="7">
         <v>23.028396048854269</v>
       </c>
       <c r="D30" s="8">
         <v>37.205963000344212</v>
       </c>
       <c r="E30" s="9">
         <v>31.607836820600376</v>
       </c>
       <c r="F30" s="10">
         <v>31.227163035475691</v>
       </c>
       <c r="G30" s="11">
         <v>26.181624980913547</v>
       </c>
       <c r="H30" s="39">
         <v>25.873310874792388</v>
       </c>
       <c r="I30" s="40">
@@ -3464,52 +3570,53 @@
       </c>
       <c r="P30" s="15">
         <v>22</v>
       </c>
       <c r="Q30" s="15">
         <v>22.3</v>
       </c>
       <c r="R30" s="15">
         <v>16.100000000000001</v>
       </c>
       <c r="S30" s="15">
         <v>20.100000000000001</v>
       </c>
       <c r="T30" s="16">
         <v>22.8</v>
       </c>
       <c r="U30" s="16">
         <v>24.2</v>
       </c>
       <c r="V30" s="16">
         <v>25.4</v>
       </c>
       <c r="W30" s="93">
         <v>25.4</v>
       </c>
-    </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X30" s="93"/>
+    </row>
+    <row r="31" spans="1:25">
       <c r="A31" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="19" t="s">
@@ -3535,52 +3642,53 @@
       </c>
       <c r="P31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R31" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S31" s="22" t="s">
         <v>14</v>
       </c>
       <c r="T31" s="23">
         <v>22.3</v>
       </c>
       <c r="U31" s="23">
         <v>23.6</v>
       </c>
       <c r="V31" s="23">
         <v>26.6</v>
       </c>
       <c r="W31" s="92">
         <v>22.9</v>
       </c>
-    </row>
-    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="X31" s="92"/>
+    </row>
+    <row r="32" spans="1:25">
       <c r="A32" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="25">
         <v>19.01528434843021</v>
       </c>
       <c r="D32" s="26">
         <v>13.46759341769144</v>
       </c>
       <c r="E32" s="27">
         <v>16.519755566716892</v>
       </c>
       <c r="F32" s="28">
         <v>12.749386535794303</v>
       </c>
       <c r="G32" s="29">
         <v>10.05990052951379</v>
       </c>
       <c r="H32" s="46">
         <v>12.316208746936312</v>
       </c>
       <c r="I32" s="47">
@@ -3606,52 +3714,53 @@
       </c>
       <c r="P32" s="33">
         <v>12.9</v>
       </c>
       <c r="Q32" s="33">
         <v>13.9</v>
       </c>
       <c r="R32" s="33">
         <v>12.8</v>
       </c>
       <c r="S32" s="33">
         <v>18.2</v>
       </c>
       <c r="T32" s="23">
         <v>19</v>
       </c>
       <c r="U32" s="23">
         <v>21.7</v>
       </c>
       <c r="V32" s="23">
         <v>22.1</v>
       </c>
       <c r="W32" s="92">
         <v>24.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X32" s="92"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="25">
         <v>16.325747610277997</v>
       </c>
       <c r="D33" s="26">
         <v>45.3603877294372</v>
       </c>
       <c r="E33" s="27">
         <v>34.3232044198895</v>
       </c>
       <c r="F33" s="28">
         <v>25.936584637773091</v>
       </c>
       <c r="G33" s="29">
         <v>31.773288679366029</v>
       </c>
       <c r="H33" s="46">
         <v>21.504703175621742</v>
       </c>
       <c r="I33" s="47">
@@ -3677,52 +3786,53 @@
       </c>
       <c r="P33" s="33">
         <v>19.2</v>
       </c>
       <c r="Q33" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="R33" s="33">
         <v>14.2</v>
       </c>
       <c r="S33" s="33">
         <v>20.5</v>
       </c>
       <c r="T33" s="23">
         <v>20.5</v>
       </c>
       <c r="U33" s="23">
         <v>21</v>
       </c>
       <c r="V33" s="23">
         <v>21.9</v>
       </c>
       <c r="W33" s="92">
         <v>22.4</v>
       </c>
-    </row>
-    <row r="34" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X33" s="92"/>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="25">
         <v>29.861277924573628</v>
       </c>
       <c r="D34" s="26">
         <v>11.919991169516241</v>
       </c>
       <c r="E34" s="27">
         <v>26.12919677008075</v>
       </c>
       <c r="F34" s="28">
         <v>13.763369210440125</v>
       </c>
       <c r="G34" s="29">
         <v>14.096419368100188</v>
       </c>
       <c r="H34" s="46">
         <v>15.820527987179972</v>
       </c>
       <c r="I34" s="47">
@@ -3748,52 +3858,53 @@
       </c>
       <c r="P34" s="33">
         <v>17.5</v>
       </c>
       <c r="Q34" s="33">
         <v>16.3</v>
       </c>
       <c r="R34" s="33">
         <v>14.2</v>
       </c>
       <c r="S34" s="33">
         <v>16.399999999999999</v>
       </c>
       <c r="T34" s="23">
         <v>15.1</v>
       </c>
       <c r="U34" s="23">
         <v>19.899999999999999</v>
       </c>
       <c r="V34" s="23">
         <v>24.9</v>
       </c>
       <c r="W34" s="92">
         <v>25.8</v>
       </c>
-    </row>
-    <row r="35" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X34" s="92"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="25">
         <v>20.462568665009737</v>
       </c>
       <c r="D35" s="26">
         <v>59.374842392425663</v>
       </c>
       <c r="E35" s="27">
         <v>15.208149856926495</v>
       </c>
       <c r="F35" s="28">
         <v>44.818747365971177</v>
       </c>
       <c r="G35" s="29">
         <v>65.823368496688758</v>
       </c>
       <c r="H35" s="46">
         <v>52.788837321595253</v>
       </c>
       <c r="I35" s="47">
@@ -3819,52 +3930,53 @@
       </c>
       <c r="P35" s="33">
         <v>29.1</v>
       </c>
       <c r="Q35" s="33">
         <v>25.7</v>
       </c>
       <c r="R35" s="33">
         <v>14.4</v>
       </c>
       <c r="S35" s="33">
         <v>11</v>
       </c>
       <c r="T35" s="23">
         <v>9.9</v>
       </c>
       <c r="U35" s="23">
         <v>12.1</v>
       </c>
       <c r="V35" s="23">
         <v>10.199999999999999</v>
       </c>
       <c r="W35" s="92">
         <v>11.8</v>
       </c>
-    </row>
-    <row r="36" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X35" s="92"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="25">
         <v>14.812768569674647</v>
       </c>
       <c r="D36" s="26">
         <v>23.013729694071081</v>
       </c>
       <c r="E36" s="27">
         <v>28.705662469962412</v>
       </c>
       <c r="F36" s="28">
         <v>50.645626658592626</v>
       </c>
       <c r="G36" s="29">
         <v>39.525393529661109</v>
       </c>
       <c r="H36" s="46">
         <v>15.988709871294313</v>
       </c>
       <c r="I36" s="47">
@@ -3890,52 +4002,53 @@
       </c>
       <c r="P36" s="33">
         <v>31.9</v>
       </c>
       <c r="Q36" s="33">
         <v>32.799999999999997</v>
       </c>
       <c r="R36" s="33">
         <v>22.8</v>
       </c>
       <c r="S36" s="33">
         <v>20.2</v>
       </c>
       <c r="T36" s="23">
         <v>17.5</v>
       </c>
       <c r="U36" s="23">
         <v>16.100000000000001</v>
       </c>
       <c r="V36" s="23">
         <v>24.1</v>
       </c>
       <c r="W36" s="92">
         <v>18.2</v>
       </c>
-    </row>
-    <row r="37" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X36" s="92"/>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="25">
         <v>26.084714548802946</v>
       </c>
       <c r="D37" s="26">
         <v>36.447561033196394</v>
       </c>
       <c r="E37" s="27">
         <v>37.729821027034177</v>
       </c>
       <c r="F37" s="28">
         <v>25.617664648276893</v>
       </c>
       <c r="G37" s="29">
         <v>28.776722442404058</v>
       </c>
       <c r="H37" s="46">
         <v>27.253591160220996</v>
       </c>
       <c r="I37" s="47">
@@ -3961,52 +4074,53 @@
       </c>
       <c r="P37" s="33">
         <v>18.5</v>
       </c>
       <c r="Q37" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="R37" s="33">
         <v>12.6</v>
       </c>
       <c r="S37" s="33">
         <v>21</v>
       </c>
       <c r="T37" s="23">
         <v>16.2</v>
       </c>
       <c r="U37" s="23">
         <v>15.5</v>
       </c>
       <c r="V37" s="23">
         <v>16.2</v>
       </c>
       <c r="W37" s="92">
         <v>14.9</v>
       </c>
-    </row>
-    <row r="38" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X37" s="92"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I38" s="19" t="s">
@@ -4032,52 +4146,53 @@
       </c>
       <c r="P38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R38" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S38" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T38" s="23">
         <v>17.8</v>
       </c>
       <c r="U38" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="V38" s="23">
         <v>14.4</v>
       </c>
       <c r="W38" s="92">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="39" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X38" s="92"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="25">
         <v>8.2708022737882274</v>
       </c>
       <c r="D39" s="26">
         <v>38.938135742008754</v>
       </c>
       <c r="E39" s="27">
         <v>32.83087221619207</v>
       </c>
       <c r="F39" s="28">
         <v>27.244869346934959</v>
       </c>
       <c r="G39" s="29">
         <v>26.090971013395897</v>
       </c>
       <c r="H39" s="46">
         <v>26.717582060448493</v>
       </c>
       <c r="I39" s="47">
@@ -4103,52 +4218,53 @@
       </c>
       <c r="P39" s="33">
         <v>18.5</v>
       </c>
       <c r="Q39" s="33">
         <v>19</v>
       </c>
       <c r="R39" s="33">
         <v>13.8</v>
       </c>
       <c r="S39" s="33">
         <v>15.9</v>
       </c>
       <c r="T39" s="23">
         <v>17.8</v>
       </c>
       <c r="U39" s="23">
         <v>22.3</v>
       </c>
       <c r="V39" s="23">
         <v>21.7</v>
       </c>
       <c r="W39" s="92">
         <v>21</v>
       </c>
-    </row>
-    <row r="40" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X39" s="92"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="25">
         <v>26.107650632833902</v>
       </c>
       <c r="D40" s="26">
         <v>20.953385713095866</v>
       </c>
       <c r="E40" s="27">
         <v>25.596732917174908</v>
       </c>
       <c r="F40" s="28">
         <v>34.17839972527473</v>
       </c>
       <c r="G40" s="29">
         <v>28.325442719297495</v>
       </c>
       <c r="H40" s="46">
         <v>23.683241252302025</v>
       </c>
       <c r="I40" s="47">
@@ -4174,52 +4290,53 @@
       </c>
       <c r="P40" s="33">
         <v>27.1</v>
       </c>
       <c r="Q40" s="33">
         <v>25.9</v>
       </c>
       <c r="R40" s="33">
         <v>17.8</v>
       </c>
       <c r="S40" s="33">
         <v>24.4</v>
       </c>
       <c r="T40" s="23">
         <v>23.8</v>
       </c>
       <c r="U40" s="23">
         <v>25.3</v>
       </c>
       <c r="V40" s="23">
         <v>25.5</v>
       </c>
       <c r="W40" s="92">
         <v>27.8</v>
       </c>
-    </row>
-    <row r="41" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X40" s="92"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C41" s="25">
         <v>18.042062888948223</v>
       </c>
       <c r="D41" s="26">
         <v>20.743826452262017</v>
       </c>
       <c r="E41" s="27">
         <v>18.549123228441029</v>
       </c>
       <c r="F41" s="28">
         <v>17.108105569644032</v>
       </c>
       <c r="G41" s="29">
         <v>15.784516328567614</v>
       </c>
       <c r="H41" s="46">
         <v>17.402144395542653</v>
       </c>
       <c r="I41" s="47">
@@ -4245,52 +4362,53 @@
       </c>
       <c r="P41" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="Q41" s="33">
         <v>13.8</v>
       </c>
       <c r="R41" s="33">
         <v>14.5</v>
       </c>
       <c r="S41" s="33">
         <v>13.5</v>
       </c>
       <c r="T41" s="23">
         <v>13.8</v>
       </c>
       <c r="U41" s="23">
         <v>12.1</v>
       </c>
       <c r="V41" s="23">
         <v>12.1</v>
       </c>
       <c r="W41" s="92">
         <v>15.3</v>
       </c>
-    </row>
-    <row r="42" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X41" s="92"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="25">
         <v>55.679143341504769</v>
       </c>
       <c r="D42" s="26">
         <v>58.614692040106405</v>
       </c>
       <c r="E42" s="27">
         <v>54.509982662923782</v>
       </c>
       <c r="F42" s="28">
         <v>44.501110591536126</v>
       </c>
       <c r="G42" s="29">
         <v>34.079194921775617</v>
       </c>
       <c r="H42" s="46">
         <v>73.053584947340084</v>
       </c>
       <c r="I42" s="47">
@@ -4316,52 +4434,53 @@
       </c>
       <c r="P42" s="33">
         <v>24</v>
       </c>
       <c r="Q42" s="33">
         <v>21</v>
       </c>
       <c r="R42" s="33">
         <v>12.7</v>
       </c>
       <c r="S42" s="33">
         <v>19.8</v>
       </c>
       <c r="T42" s="23">
         <v>21.9</v>
       </c>
       <c r="U42" s="23">
         <v>21.8</v>
       </c>
       <c r="V42" s="23">
         <v>23.2</v>
       </c>
       <c r="W42" s="92">
         <v>24.7</v>
       </c>
-    </row>
-    <row r="43" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X42" s="92"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="25">
         <v>16.858768322665075</v>
       </c>
       <c r="D43" s="26">
         <v>22.816094556652477</v>
       </c>
       <c r="E43" s="27">
         <v>23.039797568279184</v>
       </c>
       <c r="F43" s="28">
         <v>17.777737212953159</v>
       </c>
       <c r="G43" s="29">
         <v>16.436577581862835</v>
       </c>
       <c r="H43" s="46">
         <v>18.713112194579018</v>
       </c>
       <c r="I43" s="47">
@@ -4387,52 +4506,53 @@
       </c>
       <c r="P43" s="33">
         <v>18.7</v>
       </c>
       <c r="Q43" s="33">
         <v>19.899999999999999</v>
       </c>
       <c r="R43" s="33">
         <v>16.8</v>
       </c>
       <c r="S43" s="33">
         <v>28.4</v>
       </c>
       <c r="T43" s="23">
         <v>24.3</v>
       </c>
       <c r="U43" s="23">
         <v>22.5</v>
       </c>
       <c r="V43" s="23">
         <v>26</v>
       </c>
       <c r="W43" s="92">
         <v>23.6</v>
       </c>
-    </row>
-    <row r="44" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X43" s="92"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="25">
         <v>18.943403636233811</v>
       </c>
       <c r="D44" s="26">
         <v>49.913930193288195</v>
       </c>
       <c r="E44" s="27">
         <v>28.511130611264445</v>
       </c>
       <c r="F44" s="28">
         <v>40.082595590154988</v>
       </c>
       <c r="G44" s="29">
         <v>12.475616355604776</v>
       </c>
       <c r="H44" s="46">
         <v>13.736145302732936</v>
       </c>
       <c r="I44" s="47">
@@ -4458,52 +4578,53 @@
       </c>
       <c r="P44" s="33">
         <v>24.1</v>
       </c>
       <c r="Q44" s="33">
         <v>25.6</v>
       </c>
       <c r="R44" s="33">
         <v>12.3</v>
       </c>
       <c r="S44" s="33">
         <v>16.7</v>
       </c>
       <c r="T44" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="U44" s="23">
         <v>22.9</v>
       </c>
       <c r="V44" s="23">
         <v>26.4</v>
       </c>
       <c r="W44" s="92">
         <v>22.7</v>
       </c>
-    </row>
-    <row r="45" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X44" s="92"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="25">
         <v>48.352030703049223</v>
       </c>
       <c r="D45" s="26">
         <v>36.462176680877093</v>
       </c>
       <c r="E45" s="27">
         <v>43.521054830772087</v>
       </c>
       <c r="F45" s="28">
         <v>25.396478521478521</v>
       </c>
       <c r="G45" s="29">
         <v>14.530534859952898</v>
       </c>
       <c r="H45" s="46">
         <v>20.192936688708318</v>
       </c>
       <c r="I45" s="47">
@@ -4529,52 +4650,53 @@
       </c>
       <c r="P45" s="33">
         <v>26.2</v>
       </c>
       <c r="Q45" s="33">
         <v>21.7</v>
       </c>
       <c r="R45" s="33">
         <v>16.3</v>
       </c>
       <c r="S45" s="33">
         <v>25.4</v>
       </c>
       <c r="T45" s="23">
         <v>22.4</v>
       </c>
       <c r="U45" s="23">
         <v>19.3</v>
       </c>
       <c r="V45" s="23">
         <v>21</v>
       </c>
       <c r="W45" s="92">
         <v>23.8</v>
       </c>
-    </row>
-    <row r="46" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X45" s="92"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I46" s="19" t="s">
@@ -4600,52 +4722,53 @@
       </c>
       <c r="P46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R46" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S46" s="34" t="s">
         <v>14</v>
       </c>
       <c r="T46" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="U46" s="23">
         <v>23.2</v>
       </c>
       <c r="V46" s="23">
         <v>21.6</v>
       </c>
       <c r="W46" s="92">
         <v>22.2</v>
       </c>
-    </row>
-    <row r="47" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X46" s="92"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="25">
         <v>28.510698522859506</v>
       </c>
       <c r="D47" s="26">
         <v>25.460338334308936</v>
       </c>
       <c r="E47" s="27">
         <v>28.609961759133029</v>
       </c>
       <c r="F47" s="28">
         <v>24.847404540984307</v>
       </c>
       <c r="G47" s="29">
         <v>22.141180144960313</v>
       </c>
       <c r="H47" s="46">
         <v>21.995897510190375</v>
       </c>
       <c r="I47" s="47">
@@ -4671,52 +4794,53 @@
       </c>
       <c r="P47" s="33">
         <v>26.1</v>
       </c>
       <c r="Q47" s="33">
         <v>26.3</v>
       </c>
       <c r="R47" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="S47" s="33">
         <v>21.8</v>
       </c>
       <c r="T47" s="23">
         <v>27.9</v>
       </c>
       <c r="U47" s="23">
         <v>24.5</v>
       </c>
       <c r="V47" s="23">
         <v>26</v>
       </c>
       <c r="W47" s="92">
         <v>22.8</v>
       </c>
-    </row>
-    <row r="48" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X47" s="92"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="25">
         <v>31.800174708157964</v>
       </c>
       <c r="D48" s="26">
         <v>29.428000267178124</v>
       </c>
       <c r="E48" s="27">
         <v>38.511569939855228</v>
       </c>
       <c r="F48" s="28">
         <v>40.169725244352108</v>
       </c>
       <c r="G48" s="29">
         <v>23.064653638823064</v>
       </c>
       <c r="H48" s="46">
         <v>25.580504309786079</v>
       </c>
       <c r="I48" s="47">
@@ -4742,52 +4866,53 @@
       </c>
       <c r="P48" s="33">
         <v>18.2</v>
       </c>
       <c r="Q48" s="33">
         <v>23.5</v>
       </c>
       <c r="R48" s="33">
         <v>13.2</v>
       </c>
       <c r="S48" s="33">
         <v>19.3</v>
       </c>
       <c r="T48" s="23">
         <v>25.2</v>
       </c>
       <c r="U48" s="23">
         <v>30.3</v>
       </c>
       <c r="V48" s="23">
         <v>28.4</v>
       </c>
       <c r="W48" s="92">
         <v>29.9</v>
       </c>
-    </row>
-    <row r="49" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X48" s="92"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="25">
         <v>37.56717264904907</v>
       </c>
       <c r="D49" s="26">
         <v>44.437692970183448</v>
       </c>
       <c r="E49" s="27">
         <v>40.368462658046461</v>
       </c>
       <c r="F49" s="28">
         <v>32.344248182902597</v>
       </c>
       <c r="G49" s="29">
         <v>25.258731291252396</v>
       </c>
       <c r="H49" s="46">
         <v>23.77968134894487</v>
       </c>
       <c r="I49" s="47">
@@ -4813,52 +4938,53 @@
       </c>
       <c r="P49" s="33">
         <v>29.2</v>
       </c>
       <c r="Q49" s="33">
         <v>26.5</v>
       </c>
       <c r="R49" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="S49" s="33">
         <v>20.8</v>
       </c>
       <c r="T49" s="23">
         <v>30</v>
       </c>
       <c r="U49" s="23">
         <v>32.5</v>
       </c>
       <c r="V49" s="23">
         <v>37</v>
       </c>
       <c r="W49" s="23">
         <v>36.9</v>
       </c>
-    </row>
-    <row r="50" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X49" s="23"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I50" s="19" t="s">
@@ -4884,104 +5010,107 @@
       </c>
       <c r="P50" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="Q50" s="33">
         <v>24.8</v>
       </c>
       <c r="R50" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="S50" s="33">
         <v>29</v>
       </c>
       <c r="T50" s="23">
         <v>32</v>
       </c>
       <c r="U50" s="23">
         <v>29.2</v>
       </c>
       <c r="V50" s="23">
         <v>29</v>
       </c>
       <c r="W50" s="23">
         <v>25.7</v>
       </c>
-    </row>
-    <row r="51" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X50" s="23"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" s="17"/>
       <c r="B51" s="51"/>
       <c r="C51" s="51"/>
       <c r="D51" s="51"/>
       <c r="E51" s="51"/>
       <c r="F51" s="51"/>
       <c r="G51" s="51"/>
       <c r="H51" s="52"/>
       <c r="I51" s="52"/>
       <c r="J51" s="51"/>
       <c r="K51" s="51"/>
       <c r="L51" s="51"/>
       <c r="M51" s="37"/>
       <c r="N51" s="37"/>
       <c r="O51" s="37"/>
       <c r="P51" s="37"/>
       <c r="Q51" s="37"/>
       <c r="R51" s="37"/>
       <c r="S51" s="37"/>
       <c r="T51" s="38"/>
       <c r="U51" s="38"/>
       <c r="V51" s="44"/>
       <c r="W51" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="102" t="s">
+      <c r="X51" s="4"/>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="B52" s="102"/>
-[...22 lines deleted...]
-    <row r="53" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B52" s="103"/>
+      <c r="C52" s="103"/>
+      <c r="D52" s="103"/>
+      <c r="E52" s="103"/>
+      <c r="F52" s="103"/>
+      <c r="G52" s="103"/>
+      <c r="H52" s="103"/>
+      <c r="I52" s="103"/>
+      <c r="J52" s="103"/>
+      <c r="K52" s="103"/>
+      <c r="L52" s="103"/>
+      <c r="M52" s="103"/>
+      <c r="N52" s="103"/>
+      <c r="O52" s="103"/>
+      <c r="P52" s="103"/>
+      <c r="Q52" s="103"/>
+      <c r="R52" s="103"/>
+      <c r="S52" s="103"/>
+      <c r="T52" s="103"/>
+      <c r="U52" s="103"/>
+      <c r="V52" s="103"/>
+      <c r="W52" s="103"/>
+      <c r="X52" s="103"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="7">
         <v>15.883598442280666</v>
       </c>
       <c r="D53" s="14">
         <v>33.3135924215755</v>
       </c>
       <c r="E53" s="53">
         <v>32.828479303775595</v>
       </c>
       <c r="F53" s="54">
         <v>30.869049963389411</v>
       </c>
       <c r="G53" s="55">
         <v>25.881978996044776</v>
       </c>
       <c r="H53" s="56">
         <v>26.706827702417709</v>
       </c>
       <c r="I53" s="13">
@@ -5007,52 +5136,53 @@
       </c>
       <c r="P53" s="15">
         <v>22.9</v>
       </c>
       <c r="Q53" s="15">
         <v>23.8</v>
       </c>
       <c r="R53" s="15">
         <v>16.7</v>
       </c>
       <c r="S53" s="59">
         <v>21.4</v>
       </c>
       <c r="T53" s="16">
         <v>24.5</v>
       </c>
       <c r="U53" s="16">
         <v>25.6</v>
       </c>
       <c r="V53" s="16">
         <v>27.3</v>
       </c>
       <c r="W53" s="16">
         <v>26.5</v>
       </c>
-    </row>
-    <row r="54" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X53" s="16"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I54" s="19" t="s">
@@ -5078,52 +5208,53 @@
       </c>
       <c r="P54" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q54" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R54" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S54" s="59" t="s">
         <v>14</v>
       </c>
       <c r="T54" s="23">
         <v>27.5</v>
       </c>
       <c r="U54" s="23">
         <v>31</v>
       </c>
       <c r="V54" s="44">
         <v>31.7</v>
       </c>
       <c r="W54" s="99">
         <v>27.5</v>
       </c>
-    </row>
-    <row r="55" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X54" s="99"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="25">
         <v>7.8231292517006805</v>
       </c>
       <c r="D55" s="26">
         <v>13.954696791824638</v>
       </c>
       <c r="E55" s="27">
         <v>18.147690006328752</v>
       </c>
       <c r="F55" s="28">
         <v>15.270388121830386</v>
       </c>
       <c r="G55" s="29">
         <v>12.755060422080572</v>
       </c>
       <c r="H55" s="46">
         <v>15.583480108741432</v>
       </c>
       <c r="I55" s="47">
@@ -5149,52 +5280,53 @@
       </c>
       <c r="P55" s="33">
         <v>15.3</v>
       </c>
       <c r="Q55" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="R55" s="33">
         <v>17.3</v>
       </c>
       <c r="S55" s="23">
         <v>20</v>
       </c>
       <c r="T55" s="23">
         <v>22.2</v>
       </c>
       <c r="U55" s="23">
         <v>23.9</v>
       </c>
       <c r="V55" s="44">
         <v>26</v>
       </c>
       <c r="W55" s="99">
         <v>28.2</v>
       </c>
-    </row>
-    <row r="56" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X55" s="99"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="25">
         <v>0.70447687027997907</v>
       </c>
       <c r="D56" s="26">
         <v>45.918002571994961</v>
       </c>
       <c r="E56" s="27">
         <v>34.430720794357157</v>
       </c>
       <c r="F56" s="28">
         <v>26.315484575184922</v>
       </c>
       <c r="G56" s="29">
         <v>30.35575806307514</v>
       </c>
       <c r="H56" s="46">
         <v>23.697025032336605</v>
       </c>
       <c r="I56" s="47">
@@ -5220,52 +5352,53 @@
       </c>
       <c r="P56" s="33">
         <v>20.3</v>
       </c>
       <c r="Q56" s="33">
         <v>20.9</v>
       </c>
       <c r="R56" s="33">
         <v>12.9</v>
       </c>
       <c r="S56" s="23">
         <v>20.9</v>
       </c>
       <c r="T56" s="23">
         <v>22.4</v>
       </c>
       <c r="U56" s="23">
         <v>21.1</v>
       </c>
       <c r="V56" s="44">
         <v>23.6</v>
       </c>
       <c r="W56" s="99">
         <v>22.8</v>
       </c>
-    </row>
-    <row r="57" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X56" s="99"/>
+    </row>
+    <row r="57" spans="1:24">
       <c r="A57" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C57" s="25">
         <v>9.628755083300538</v>
       </c>
       <c r="D57" s="26">
         <v>14.361208367517516</v>
       </c>
       <c r="E57" s="27">
         <v>30.294167371090445</v>
       </c>
       <c r="F57" s="28">
         <v>15.718561751224671</v>
       </c>
       <c r="G57" s="29">
         <v>14.663268942712982</v>
       </c>
       <c r="H57" s="46">
         <v>18.190781668071317</v>
       </c>
       <c r="I57" s="47">
@@ -5291,52 +5424,53 @@
       </c>
       <c r="P57" s="33">
         <v>20.2</v>
       </c>
       <c r="Q57" s="33">
         <v>18.899999999999999</v>
       </c>
       <c r="R57" s="33">
         <v>15.7</v>
       </c>
       <c r="S57" s="23">
         <v>19</v>
       </c>
       <c r="T57" s="23">
         <v>17.399999999999999</v>
       </c>
       <c r="U57" s="23">
         <v>21.4</v>
       </c>
       <c r="V57" s="44">
         <v>25.9</v>
       </c>
       <c r="W57" s="99">
         <v>25.4</v>
       </c>
-    </row>
-    <row r="58" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X57" s="99"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="25">
         <v>7.9942683861508215</v>
       </c>
       <c r="D58" s="26">
         <v>26.165696113657955</v>
       </c>
       <c r="E58" s="27">
         <v>17.095498728151789</v>
       </c>
       <c r="F58" s="28">
         <v>47.01298985543724</v>
       </c>
       <c r="G58" s="29">
         <v>65.442852078796776</v>
       </c>
       <c r="H58" s="46">
         <v>49.125932948915469</v>
       </c>
       <c r="I58" s="47">
@@ -5362,52 +5496,53 @@
       </c>
       <c r="P58" s="33">
         <v>26.4</v>
       </c>
       <c r="Q58" s="33">
         <v>25.3</v>
       </c>
       <c r="R58" s="33">
         <v>13.6</v>
       </c>
       <c r="S58" s="23">
         <v>10.3</v>
       </c>
       <c r="T58" s="23">
         <v>11.3</v>
       </c>
       <c r="U58" s="23">
         <v>11.8</v>
       </c>
       <c r="V58" s="44">
         <v>10.4</v>
       </c>
       <c r="W58" s="99">
         <v>12.7</v>
       </c>
-    </row>
-    <row r="59" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X58" s="99"/>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C59" s="25">
         <v>5.3754835267440306</v>
       </c>
       <c r="D59" s="26">
         <v>23.583319665409217</v>
       </c>
       <c r="E59" s="27">
         <v>29.637648596756407</v>
       </c>
       <c r="F59" s="28">
         <v>53.302870521573176</v>
       </c>
       <c r="G59" s="29">
         <v>30.876190476190473</v>
       </c>
       <c r="H59" s="46">
         <v>22.026914318134875</v>
       </c>
       <c r="I59" s="47">
@@ -5433,52 +5568,53 @@
       </c>
       <c r="P59" s="33">
         <v>31.4</v>
       </c>
       <c r="Q59" s="33">
         <v>34.200000000000003</v>
       </c>
       <c r="R59" s="33">
         <v>19.899999999999999</v>
       </c>
       <c r="S59" s="23">
         <v>20.8</v>
       </c>
       <c r="T59" s="23">
         <v>19</v>
       </c>
       <c r="U59" s="23">
         <v>19</v>
       </c>
       <c r="V59" s="44">
         <v>21.8</v>
       </c>
       <c r="W59" s="99">
         <v>18.600000000000001</v>
       </c>
-    </row>
-    <row r="60" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X59" s="99"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="25">
         <v>8.4428778768401411</v>
       </c>
       <c r="D60" s="26">
         <v>34.27413042797658</v>
       </c>
       <c r="E60" s="27">
         <v>35.557444397223406</v>
       </c>
       <c r="F60" s="28">
         <v>26.423854213218135</v>
       </c>
       <c r="G60" s="29">
         <v>26.836016096579478</v>
       </c>
       <c r="H60" s="46">
         <v>26.587153551266063</v>
       </c>
       <c r="I60" s="47">
@@ -5504,52 +5640,53 @@
       </c>
       <c r="P60" s="33">
         <v>18.7</v>
       </c>
       <c r="Q60" s="33">
         <v>16.8</v>
       </c>
       <c r="R60" s="33">
         <v>14.3</v>
       </c>
       <c r="S60" s="23">
         <v>20.399999999999999</v>
       </c>
       <c r="T60" s="23">
         <v>15.8</v>
       </c>
       <c r="U60" s="23">
         <v>15.3</v>
       </c>
       <c r="V60" s="44">
         <v>16.3</v>
       </c>
       <c r="W60" s="99">
         <v>15.1</v>
       </c>
-    </row>
-    <row r="61" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X60" s="99"/>
+    </row>
+    <row r="61" spans="1:24">
       <c r="A61" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D61" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I61" s="19" t="s">
@@ -5575,52 +5712,53 @@
       </c>
       <c r="P61" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q61" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R61" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S61" s="23" t="s">
         <v>14</v>
       </c>
       <c r="T61" s="23">
         <v>20.3</v>
       </c>
       <c r="U61" s="23">
         <v>22.1</v>
       </c>
       <c r="V61" s="44">
         <v>19.3</v>
       </c>
       <c r="W61" s="99">
         <v>21.3</v>
       </c>
-    </row>
-    <row r="62" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X61" s="99"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="25">
         <v>1.602683422735542</v>
       </c>
       <c r="D62" s="26">
         <v>37.734100351550012</v>
       </c>
       <c r="E62" s="27">
         <v>32.646578032165898</v>
       </c>
       <c r="F62" s="28">
         <v>28.006123666479503</v>
       </c>
       <c r="G62" s="29">
         <v>24.066994238287801</v>
       </c>
       <c r="H62" s="46">
         <v>27.589969336117537</v>
       </c>
       <c r="I62" s="47">
@@ -5646,52 +5784,53 @@
       </c>
       <c r="P62" s="33">
         <v>20.3</v>
       </c>
       <c r="Q62" s="33">
         <v>20.8</v>
       </c>
       <c r="R62" s="33">
         <v>15.2</v>
       </c>
       <c r="S62" s="23">
         <v>17.2</v>
       </c>
       <c r="T62" s="23">
         <v>20.3</v>
       </c>
       <c r="U62" s="23">
         <v>25.1</v>
       </c>
       <c r="V62" s="44">
         <v>24.3</v>
       </c>
       <c r="W62" s="99">
         <v>23.9</v>
       </c>
-    </row>
-    <row r="63" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X62" s="99"/>
+    </row>
+    <row r="63" spans="1:24">
       <c r="A63" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="25">
         <v>8.4948926412341041</v>
       </c>
       <c r="D63" s="26">
         <v>29.584376020019587</v>
       </c>
       <c r="E63" s="27">
         <v>37.323619676560853</v>
       </c>
       <c r="F63" s="28">
         <v>32.469641421981486</v>
       </c>
       <c r="G63" s="29">
         <v>26.565606503398104</v>
       </c>
       <c r="H63" s="46">
         <v>23.380439900832258</v>
       </c>
       <c r="I63" s="47">
@@ -5717,52 +5856,53 @@
       </c>
       <c r="P63" s="33">
         <v>28.1</v>
       </c>
       <c r="Q63" s="33">
         <v>28</v>
       </c>
       <c r="R63" s="33">
         <v>19.7</v>
       </c>
       <c r="S63" s="23">
         <v>25.1</v>
       </c>
       <c r="T63" s="23">
         <v>25.9</v>
       </c>
       <c r="U63" s="23">
         <v>26.1</v>
       </c>
       <c r="V63" s="44">
         <v>27.4</v>
       </c>
       <c r="W63" s="99">
         <v>27.1</v>
       </c>
-    </row>
-    <row r="64" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X63" s="99"/>
+    </row>
+    <row r="64" spans="1:24">
       <c r="A64" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C64" s="25">
         <v>6.3337347583922927</v>
       </c>
       <c r="D64" s="26">
         <v>15.896923589231282</v>
       </c>
       <c r="E64" s="27">
         <v>16.504207089981151</v>
       </c>
       <c r="F64" s="28">
         <v>16.738411628922577</v>
       </c>
       <c r="G64" s="29">
         <v>15.646789758464886</v>
       </c>
       <c r="H64" s="46">
         <v>18.733921564110243</v>
       </c>
       <c r="I64" s="47">
@@ -5788,52 +5928,53 @@
       </c>
       <c r="P64" s="33">
         <v>17</v>
       </c>
       <c r="Q64" s="33">
         <v>13</v>
       </c>
       <c r="R64" s="33">
         <v>14.5</v>
       </c>
       <c r="S64" s="23">
         <v>13.7</v>
       </c>
       <c r="T64" s="23">
         <v>13.8</v>
       </c>
       <c r="U64" s="23">
         <v>12.2</v>
       </c>
       <c r="V64" s="44">
         <v>13.5</v>
       </c>
       <c r="W64" s="99">
         <v>15.6</v>
       </c>
-    </row>
-    <row r="65" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X64" s="99"/>
+    </row>
+    <row r="65" spans="1:24">
       <c r="A65" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C65" s="25">
         <v>17.482389405466328</v>
       </c>
       <c r="D65" s="26">
         <v>60.486619861619864</v>
       </c>
       <c r="E65" s="27">
         <v>53.494528070799255</v>
       </c>
       <c r="F65" s="28">
         <v>47.41006949836931</v>
       </c>
       <c r="G65" s="29">
         <v>42.042461440454751</v>
       </c>
       <c r="H65" s="46">
         <v>71.577013851066326</v>
       </c>
       <c r="I65" s="47">
@@ -5859,52 +6000,53 @@
       </c>
       <c r="P65" s="33">
         <v>26.1</v>
       </c>
       <c r="Q65" s="33">
         <v>21.5</v>
       </c>
       <c r="R65" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="S65" s="23">
         <v>24.7</v>
       </c>
       <c r="T65" s="23">
         <v>22.9</v>
       </c>
       <c r="U65" s="23">
         <v>24.5</v>
       </c>
       <c r="V65" s="44">
         <v>26.4</v>
       </c>
       <c r="W65" s="99">
         <v>26.4</v>
       </c>
-    </row>
-    <row r="66" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X65" s="99"/>
+    </row>
+    <row r="66" spans="1:24">
       <c r="A66" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C66" s="25">
         <v>5.7152847152847155</v>
       </c>
       <c r="D66" s="26">
         <v>22.994730679156909</v>
       </c>
       <c r="E66" s="27">
         <v>21.362885902465869</v>
       </c>
       <c r="F66" s="28">
         <v>18.324271415867408</v>
       </c>
       <c r="G66" s="29">
         <v>15.977714552536405</v>
       </c>
       <c r="H66" s="46">
         <v>18.914134945971217</v>
       </c>
       <c r="I66" s="47">
@@ -5930,52 +6072,53 @@
       </c>
       <c r="P66" s="33">
         <v>18.8</v>
       </c>
       <c r="Q66" s="33">
         <v>20.5</v>
       </c>
       <c r="R66" s="33">
         <v>18.399999999999999</v>
       </c>
       <c r="S66" s="23">
         <v>25.9</v>
       </c>
       <c r="T66" s="23">
         <v>23.4</v>
       </c>
       <c r="U66" s="23">
         <v>22.9</v>
       </c>
       <c r="V66" s="44">
         <v>25.2</v>
       </c>
       <c r="W66" s="99">
         <v>24.8</v>
       </c>
-    </row>
-    <row r="67" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X66" s="99"/>
+    </row>
+    <row r="67" spans="1:24">
       <c r="A67" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="25">
         <v>5.9849754765009004</v>
       </c>
       <c r="D67" s="26">
         <v>51.28697173473293</v>
       </c>
       <c r="E67" s="27">
         <v>31.434117525666821</v>
       </c>
       <c r="F67" s="28">
         <v>33.078469100795367</v>
       </c>
       <c r="G67" s="29">
         <v>13.598311857206635</v>
       </c>
       <c r="H67" s="46">
         <v>16.291131837350324</v>
       </c>
       <c r="I67" s="47">
@@ -6001,52 +6144,53 @@
       </c>
       <c r="P67" s="33">
         <v>24.6</v>
       </c>
       <c r="Q67" s="33">
         <v>26.6</v>
       </c>
       <c r="R67" s="33">
         <v>11.8</v>
       </c>
       <c r="S67" s="23">
         <v>18.399999999999999</v>
       </c>
       <c r="T67" s="23">
         <v>22.6</v>
       </c>
       <c r="U67" s="23">
         <v>24</v>
       </c>
       <c r="V67" s="44">
         <v>27.8</v>
       </c>
       <c r="W67" s="99">
         <v>25.3</v>
       </c>
-    </row>
-    <row r="68" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X67" s="99"/>
+    </row>
+    <row r="68" spans="1:24">
       <c r="A68" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C68" s="25">
         <v>13.448760541783797</v>
       </c>
       <c r="D68" s="26">
         <v>35.873322080218635</v>
       </c>
       <c r="E68" s="27">
         <v>40.391883249026108</v>
       </c>
       <c r="F68" s="28">
         <v>25.697051704751196</v>
       </c>
       <c r="G68" s="29">
         <v>14.163941509786012</v>
       </c>
       <c r="H68" s="46">
         <v>19.955213477480687</v>
       </c>
       <c r="I68" s="47">
@@ -6072,52 +6216,53 @@
       </c>
       <c r="P68" s="33">
         <v>26.5</v>
       </c>
       <c r="Q68" s="33">
         <v>22.7</v>
       </c>
       <c r="R68" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="S68" s="23">
         <v>25.9</v>
       </c>
       <c r="T68" s="23">
         <v>22.5</v>
       </c>
       <c r="U68" s="23">
         <v>20.6</v>
       </c>
       <c r="V68" s="44">
         <v>23.1</v>
       </c>
       <c r="W68" s="99">
         <v>23.9</v>
       </c>
-    </row>
-    <row r="69" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X68" s="99"/>
+    </row>
+    <row r="69" spans="1:24">
       <c r="A69" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D69" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I69" s="19" t="s">
@@ -6143,52 +6288,53 @@
       </c>
       <c r="P69" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q69" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R69" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S69" s="23" t="s">
         <v>14</v>
       </c>
       <c r="T69" s="23">
         <v>19.5</v>
       </c>
       <c r="U69" s="23">
         <v>24.5</v>
       </c>
       <c r="V69" s="44">
         <v>22.7</v>
       </c>
       <c r="W69" s="99">
         <v>24.2</v>
       </c>
-    </row>
-    <row r="70" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X69" s="99"/>
+    </row>
+    <row r="70" spans="1:24">
       <c r="A70" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="25">
         <v>10.970460559149506</v>
       </c>
       <c r="D70" s="26">
         <v>28.06551013150726</v>
       </c>
       <c r="E70" s="27">
         <v>29.019400482001721</v>
       </c>
       <c r="F70" s="28">
         <v>23.586834864900609</v>
       </c>
       <c r="G70" s="29">
         <v>22.794811278776294</v>
       </c>
       <c r="H70" s="46">
         <v>24.769957477732277</v>
       </c>
       <c r="I70" s="47">
@@ -6214,52 +6360,53 @@
       </c>
       <c r="P70" s="33">
         <v>28.5</v>
       </c>
       <c r="Q70" s="33">
         <v>27.9</v>
       </c>
       <c r="R70" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="S70" s="23">
         <v>23.7</v>
       </c>
       <c r="T70" s="23">
         <v>29.5</v>
       </c>
       <c r="U70" s="23">
         <v>25.8</v>
       </c>
       <c r="V70" s="44">
         <v>28.1</v>
       </c>
       <c r="W70" s="99">
         <v>25.1</v>
       </c>
-    </row>
-    <row r="71" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X70" s="99"/>
+    </row>
+    <row r="71" spans="1:24">
       <c r="A71" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="25">
         <v>12.112894210080912</v>
       </c>
       <c r="D71" s="26">
         <v>31.184339796164988</v>
       </c>
       <c r="E71" s="27">
         <v>40.734015112287366</v>
       </c>
       <c r="F71" s="28">
         <v>36.34715715824769</v>
       </c>
       <c r="G71" s="29">
         <v>20.321357856311607</v>
       </c>
       <c r="H71" s="46">
         <v>25.644776690147193</v>
       </c>
       <c r="I71" s="47">
@@ -6285,52 +6432,53 @@
       </c>
       <c r="P71" s="33">
         <v>19.5</v>
       </c>
       <c r="Q71" s="33">
         <v>24.2</v>
       </c>
       <c r="R71" s="33">
         <v>12.2</v>
       </c>
       <c r="S71" s="23">
         <v>20.2</v>
       </c>
       <c r="T71" s="23">
         <v>28.9</v>
       </c>
       <c r="U71" s="23">
         <v>30.7</v>
       </c>
       <c r="V71" s="44">
         <v>30.3</v>
       </c>
       <c r="W71" s="99">
         <v>31.1</v>
       </c>
-    </row>
-    <row r="72" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X71" s="99"/>
+    </row>
+    <row r="72" spans="1:24">
       <c r="A72" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>14</v>
       </c>
       <c r="C72" s="25">
         <v>13.049742846964026</v>
       </c>
       <c r="D72" s="26">
         <v>42.730960416285683</v>
       </c>
       <c r="E72" s="27">
         <v>41.593510960521584</v>
       </c>
       <c r="F72" s="28">
         <v>31.213365823538492</v>
       </c>
       <c r="G72" s="29">
         <v>25.435259367745122</v>
       </c>
       <c r="H72" s="46">
         <v>23.969678954367623</v>
       </c>
       <c r="I72" s="47">
@@ -6356,52 +6504,53 @@
       </c>
       <c r="P72" s="33">
         <v>29.2</v>
       </c>
       <c r="Q72" s="33">
         <v>28.8</v>
       </c>
       <c r="R72" s="33">
         <v>18.7</v>
       </c>
       <c r="S72" s="23">
         <v>23</v>
       </c>
       <c r="T72" s="23">
         <v>31.7</v>
       </c>
       <c r="U72" s="23">
         <v>34.1</v>
       </c>
       <c r="V72" s="44">
         <v>39.299999999999997</v>
       </c>
       <c r="W72" s="99">
         <v>34.9</v>
       </c>
-    </row>
-    <row r="73" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X72" s="99"/>
+    </row>
+    <row r="73" spans="1:24">
       <c r="A73" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C73" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D73" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I73" s="19" t="s">
@@ -6427,104 +6576,107 @@
       </c>
       <c r="P73" s="33">
         <v>19.7</v>
       </c>
       <c r="Q73" s="33">
         <v>25.4</v>
       </c>
       <c r="R73" s="33">
         <v>24.5</v>
       </c>
       <c r="S73" s="23">
         <v>27.7</v>
       </c>
       <c r="T73" s="23">
         <v>30.5</v>
       </c>
       <c r="U73" s="23">
         <v>29.5</v>
       </c>
       <c r="V73" s="44">
         <v>28.8</v>
       </c>
       <c r="W73" s="44">
         <v>26.6</v>
       </c>
-    </row>
-    <row r="74" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X73" s="44"/>
+    </row>
+    <row r="74" spans="1:24">
       <c r="A74" s="2"/>
       <c r="B74" s="37"/>
       <c r="C74" s="37"/>
       <c r="D74" s="37"/>
       <c r="E74" s="37"/>
       <c r="F74" s="37"/>
       <c r="G74" s="37"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="J74" s="37"/>
       <c r="K74" s="37"/>
       <c r="L74" s="37"/>
       <c r="M74" s="37"/>
       <c r="N74" s="37"/>
       <c r="O74" s="37"/>
       <c r="P74" s="37"/>
       <c r="Q74" s="44"/>
       <c r="R74" s="37"/>
       <c r="S74" s="38"/>
       <c r="T74" s="44"/>
       <c r="U74" s="38"/>
       <c r="V74" s="44"/>
       <c r="W74" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="102" t="s">
+      <c r="X74" s="4"/>
+    </row>
+    <row r="75" spans="1:24">
+      <c r="A75" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="102"/>
-[...22 lines deleted...]
-    <row r="76" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B75" s="103"/>
+      <c r="C75" s="103"/>
+      <c r="D75" s="103"/>
+      <c r="E75" s="103"/>
+      <c r="F75" s="103"/>
+      <c r="G75" s="103"/>
+      <c r="H75" s="103"/>
+      <c r="I75" s="103"/>
+      <c r="J75" s="103"/>
+      <c r="K75" s="103"/>
+      <c r="L75" s="103"/>
+      <c r="M75" s="103"/>
+      <c r="N75" s="103"/>
+      <c r="O75" s="103"/>
+      <c r="P75" s="103"/>
+      <c r="Q75" s="103"/>
+      <c r="R75" s="103"/>
+      <c r="S75" s="103"/>
+      <c r="T75" s="103"/>
+      <c r="U75" s="103"/>
+      <c r="V75" s="103"/>
+      <c r="W75" s="103"/>
+      <c r="X75" s="103"/>
+    </row>
+    <row r="76" spans="1:24">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="8">
         <v>31.036904940127986</v>
       </c>
       <c r="C76" s="7">
         <v>31.93244463141658</v>
       </c>
       <c r="D76" s="8">
         <v>31.712336772712256</v>
       </c>
       <c r="E76" s="9">
         <v>39.33584830190172</v>
       </c>
       <c r="F76" s="10">
         <v>31.553673588991813</v>
       </c>
       <c r="G76" s="11">
         <v>25.627328173618235</v>
       </c>
       <c r="H76" s="39">
         <v>26.081472803268891</v>
       </c>
       <c r="I76" s="40">
@@ -6550,52 +6702,53 @@
       </c>
       <c r="P76" s="15">
         <v>23.2</v>
       </c>
       <c r="Q76" s="15">
         <v>23.7</v>
       </c>
       <c r="R76" s="15">
         <v>17.3</v>
       </c>
       <c r="S76" s="16">
         <v>22</v>
       </c>
       <c r="T76" s="16">
         <v>24.8</v>
       </c>
       <c r="U76" s="16">
         <v>25.6</v>
       </c>
       <c r="V76" s="16">
         <v>27</v>
       </c>
       <c r="W76" s="100">
         <v>26.4</v>
       </c>
-    </row>
-    <row r="77" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X76" s="100"/>
+    </row>
+    <row r="77" spans="1:24">
       <c r="A77" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C77" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D77" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I77" s="19" t="s">
@@ -6621,52 +6774,53 @@
       </c>
       <c r="P77" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q77" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R77" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S77" s="16" t="s">
         <v>14</v>
       </c>
       <c r="T77" s="23">
         <v>26.3</v>
       </c>
       <c r="U77" s="23">
         <v>29.8</v>
       </c>
       <c r="V77" s="23">
         <v>30.3</v>
       </c>
       <c r="W77" s="100">
         <v>26.7</v>
       </c>
-    </row>
-    <row r="78" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X77" s="100"/>
+    </row>
+    <row r="78" spans="1:24">
       <c r="A78" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="26">
         <v>11.971351810153132</v>
       </c>
       <c r="C78" s="25">
         <v>14.309136015532307</v>
       </c>
       <c r="D78" s="26">
         <v>13.17515533910707</v>
       </c>
       <c r="E78" s="27">
         <v>16.560580326671854</v>
       </c>
       <c r="F78" s="28">
         <v>15.470628415300547</v>
       </c>
       <c r="G78" s="29">
         <v>16.153303268333651</v>
       </c>
       <c r="H78" s="46">
         <v>14.768260532437322</v>
       </c>
       <c r="I78" s="47">
@@ -6692,52 +6846,53 @@
       </c>
       <c r="P78" s="33">
         <v>14.7</v>
       </c>
       <c r="Q78" s="33">
         <v>17</v>
       </c>
       <c r="R78" s="33">
         <v>17.2</v>
       </c>
       <c r="S78" s="23">
         <v>19.5</v>
       </c>
       <c r="T78" s="23">
         <v>22.4</v>
       </c>
       <c r="U78" s="23">
         <v>22.8</v>
       </c>
       <c r="V78" s="23">
         <v>25.1</v>
       </c>
       <c r="W78" s="100">
         <v>26.7</v>
       </c>
-    </row>
-    <row r="79" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X78" s="100"/>
+    </row>
+    <row r="79" spans="1:24">
       <c r="A79" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="26">
         <v>67.651292241456176</v>
       </c>
       <c r="C79" s="25">
         <v>48.825452938577108</v>
       </c>
       <c r="D79" s="26">
         <v>33.323144655851713</v>
       </c>
       <c r="E79" s="27">
         <v>35.574553539410459</v>
       </c>
       <c r="F79" s="28">
         <v>29.712788555383323</v>
       </c>
       <c r="G79" s="29">
         <v>28.483894853757867</v>
       </c>
       <c r="H79" s="46">
         <v>23.144839143397185</v>
       </c>
       <c r="I79" s="47">
@@ -6763,52 +6918,53 @@
       </c>
       <c r="P79" s="33">
         <v>20.7</v>
       </c>
       <c r="Q79" s="33">
         <v>21.1</v>
       </c>
       <c r="R79" s="33">
         <v>14.8</v>
       </c>
       <c r="S79" s="23">
         <v>21.6</v>
       </c>
       <c r="T79" s="23">
         <v>23</v>
       </c>
       <c r="U79" s="23">
         <v>21.1</v>
       </c>
       <c r="V79" s="23">
         <v>23.9</v>
       </c>
       <c r="W79" s="100">
         <v>22.1</v>
       </c>
-    </row>
-    <row r="80" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X79" s="100"/>
+    </row>
+    <row r="80" spans="1:24">
       <c r="A80" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="26">
         <v>29.882030340691639</v>
       </c>
       <c r="C80" s="25">
         <v>30.259994408722392</v>
       </c>
       <c r="D80" s="26">
         <v>14.417337102268609</v>
       </c>
       <c r="E80" s="27">
         <v>30.061116965226553</v>
       </c>
       <c r="F80" s="28">
         <v>15.647074503531922</v>
       </c>
       <c r="G80" s="29">
         <v>18.200672087402818</v>
       </c>
       <c r="H80" s="46">
         <v>15.886713750770252</v>
       </c>
       <c r="I80" s="47">
@@ -6834,52 +6990,53 @@
       </c>
       <c r="P80" s="33">
         <v>19.600000000000001</v>
       </c>
       <c r="Q80" s="33">
         <v>18.3</v>
       </c>
       <c r="R80" s="33">
         <v>15.6</v>
       </c>
       <c r="S80" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="T80" s="23">
         <v>17.100000000000001</v>
       </c>
       <c r="U80" s="23">
         <v>21.3</v>
       </c>
       <c r="V80" s="23">
         <v>25.3</v>
       </c>
       <c r="W80" s="100">
         <v>23.9</v>
       </c>
-    </row>
-    <row r="81" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X80" s="100"/>
+    </row>
+    <row r="81" spans="1:24">
       <c r="A81" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="26">
         <v>67.46438081261222</v>
       </c>
       <c r="C81" s="25">
         <v>24.381992099962506</v>
       </c>
       <c r="D81" s="26">
         <v>22.581240407222392</v>
       </c>
       <c r="E81" s="27">
         <v>51.036446658364468</v>
       </c>
       <c r="F81" s="28">
         <v>55.655915211793008</v>
       </c>
       <c r="G81" s="29">
         <v>57.25233431400806</v>
       </c>
       <c r="H81" s="46">
         <v>50.07140989278458</v>
       </c>
       <c r="I81" s="47">
@@ -6905,52 +7062,53 @@
       </c>
       <c r="P81" s="33">
         <v>26.2</v>
       </c>
       <c r="Q81" s="33">
         <v>24.5</v>
       </c>
       <c r="R81" s="33">
         <v>13.5</v>
       </c>
       <c r="S81" s="23">
         <v>9.1999999999999993</v>
       </c>
       <c r="T81" s="23">
         <v>11.9</v>
       </c>
       <c r="U81" s="23">
         <v>11.7</v>
       </c>
       <c r="V81" s="23">
         <v>11</v>
       </c>
       <c r="W81" s="100">
         <v>13</v>
       </c>
-    </row>
-    <row r="82" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X81" s="100"/>
+    </row>
+    <row r="82" spans="1:24">
       <c r="A82" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="26">
         <v>14.372747354958726</v>
       </c>
       <c r="C82" s="25">
         <v>20.783561643835615</v>
       </c>
       <c r="D82" s="26">
         <v>23.541709261909631</v>
       </c>
       <c r="E82" s="27">
         <v>25.180376117206606</v>
       </c>
       <c r="F82" s="28">
         <v>60.733065264460251</v>
       </c>
       <c r="G82" s="29">
         <v>19.68</v>
       </c>
       <c r="H82" s="46">
         <v>21.502550972733559</v>
       </c>
       <c r="I82" s="47">
@@ -6976,52 +7134,53 @@
       </c>
       <c r="P82" s="33">
         <v>31.2</v>
       </c>
       <c r="Q82" s="33">
         <v>32.700000000000003</v>
       </c>
       <c r="R82" s="33">
         <v>19.2</v>
       </c>
       <c r="S82" s="23">
         <v>21.5</v>
       </c>
       <c r="T82" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="U82" s="23">
         <v>20.399999999999999</v>
       </c>
       <c r="V82" s="23">
         <v>21.4</v>
       </c>
       <c r="W82" s="100">
         <v>18.3</v>
       </c>
-    </row>
-    <row r="83" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X82" s="100"/>
+    </row>
+    <row r="83" spans="1:24">
       <c r="A83" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="26">
         <v>27.136612021857925</v>
       </c>
       <c r="C83" s="25">
         <v>29.467045748255359</v>
       </c>
       <c r="D83" s="26">
         <v>36.133356749795105</v>
       </c>
       <c r="E83" s="27">
         <v>34.810929070432337</v>
       </c>
       <c r="F83" s="28">
         <v>26.515061845297982</v>
       </c>
       <c r="G83" s="29">
         <v>27.145471687649049</v>
       </c>
       <c r="H83" s="46">
         <v>24.585927770859278</v>
       </c>
       <c r="I83" s="47">
@@ -7047,52 +7206,53 @@
       </c>
       <c r="P83" s="33">
         <v>18.8</v>
       </c>
       <c r="Q83" s="33">
         <v>16.899999999999999</v>
       </c>
       <c r="R83" s="33">
         <v>16.8</v>
       </c>
       <c r="S83" s="23">
         <v>20.100000000000001</v>
       </c>
       <c r="T83" s="23">
         <v>16</v>
       </c>
       <c r="U83" s="23">
         <v>15.4</v>
       </c>
       <c r="V83" s="23">
         <v>16.2</v>
       </c>
       <c r="W83" s="100">
         <v>15.2</v>
       </c>
-    </row>
-    <row r="84" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X83" s="100"/>
+    </row>
+    <row r="84" spans="1:24">
       <c r="A84" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D84" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I84" s="19" t="s">
@@ -7118,52 +7278,53 @@
       </c>
       <c r="P84" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q84" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R84" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S84" s="23" t="s">
         <v>14</v>
       </c>
       <c r="T84" s="23">
         <v>19.899999999999999</v>
       </c>
       <c r="U84" s="23">
         <v>22</v>
       </c>
       <c r="V84" s="23">
         <v>19.399999999999999</v>
       </c>
       <c r="W84" s="100">
         <v>20.3</v>
       </c>
-    </row>
-    <row r="85" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X84" s="100"/>
+    </row>
+    <row r="85" spans="1:24">
       <c r="A85" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="26">
         <v>28.577412186296524</v>
       </c>
       <c r="C85" s="25">
         <v>38.253056414788631</v>
       </c>
       <c r="D85" s="26">
         <v>37.41662100456621</v>
       </c>
       <c r="E85" s="27">
         <v>32.743959225832668</v>
       </c>
       <c r="F85" s="28">
         <v>28.792466703430758</v>
       </c>
       <c r="G85" s="29">
         <v>36.516727610107516</v>
       </c>
       <c r="H85" s="46">
         <v>27.044812113305266</v>
       </c>
       <c r="I85" s="47">
@@ -7189,52 +7350,53 @@
       </c>
       <c r="P85" s="33">
         <v>20.6</v>
       </c>
       <c r="Q85" s="33">
         <v>21.1</v>
       </c>
       <c r="R85" s="33">
         <v>15.9</v>
       </c>
       <c r="S85" s="23">
         <v>18</v>
       </c>
       <c r="T85" s="23">
         <v>21.1</v>
       </c>
       <c r="U85" s="23">
         <v>24.3</v>
       </c>
       <c r="V85" s="23">
         <v>23.7</v>
       </c>
       <c r="W85" s="100">
         <v>24</v>
       </c>
-    </row>
-    <row r="86" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X85" s="100"/>
+    </row>
+    <row r="86" spans="1:24">
       <c r="A86" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="26">
         <v>37.509184001469443</v>
       </c>
       <c r="C86" s="25">
         <v>17.30116915048422</v>
       </c>
       <c r="D86" s="26">
         <v>27.406641007601152</v>
       </c>
       <c r="E86" s="27">
         <v>32.840124572598384</v>
       </c>
       <c r="F86" s="28">
         <v>33.169728589207857</v>
       </c>
       <c r="G86" s="29">
         <v>20.750233220405558</v>
       </c>
       <c r="H86" s="46">
         <v>23.929168058803878</v>
       </c>
       <c r="I86" s="47">
@@ -7260,52 +7422,53 @@
       </c>
       <c r="P86" s="33">
         <v>28.7</v>
       </c>
       <c r="Q86" s="33">
         <v>27.9</v>
       </c>
       <c r="R86" s="33">
         <v>20.2</v>
       </c>
       <c r="S86" s="23">
         <v>26</v>
       </c>
       <c r="T86" s="23">
         <v>26.4</v>
       </c>
       <c r="U86" s="23">
         <v>26.2</v>
       </c>
       <c r="V86" s="23">
         <v>28.5</v>
       </c>
       <c r="W86" s="100">
         <v>26</v>
       </c>
-    </row>
-    <row r="87" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X86" s="100"/>
+    </row>
+    <row r="87" spans="1:24">
       <c r="A87" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="26">
         <v>16.095472287275566</v>
       </c>
       <c r="C87" s="25">
         <v>17.383701902847257</v>
       </c>
       <c r="D87" s="26">
         <v>14.727376277689519</v>
       </c>
       <c r="E87" s="27">
         <v>17.474189950524778</v>
       </c>
       <c r="F87" s="28">
         <v>16.18443790574938</v>
       </c>
       <c r="G87" s="29">
         <v>17.441385669125395</v>
       </c>
       <c r="H87" s="46">
         <v>19.060840558737322</v>
       </c>
       <c r="I87" s="47">
@@ -7331,52 +7494,53 @@
       </c>
       <c r="P87" s="33">
         <v>17.100000000000001</v>
       </c>
       <c r="Q87" s="33">
         <v>13.3</v>
       </c>
       <c r="R87" s="33">
         <v>14.5</v>
       </c>
       <c r="S87" s="23">
         <v>13.8</v>
       </c>
       <c r="T87" s="23">
         <v>13.6</v>
       </c>
       <c r="U87" s="23">
         <v>12.4</v>
       </c>
       <c r="V87" s="23">
         <v>14.2</v>
       </c>
       <c r="W87" s="100">
         <v>15.7</v>
       </c>
-    </row>
-    <row r="88" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X87" s="100"/>
+    </row>
+    <row r="88" spans="1:24">
       <c r="A88" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="26">
         <v>36.35426332611609</v>
       </c>
       <c r="C88" s="25">
         <v>39.483502084574148</v>
       </c>
       <c r="D88" s="26">
         <v>53.449074074074076</v>
       </c>
       <c r="E88" s="27">
         <v>46.239011115723443</v>
       </c>
       <c r="F88" s="28">
         <v>59.104137600279039</v>
       </c>
       <c r="G88" s="29">
         <v>51.747643322985795</v>
       </c>
       <c r="H88" s="46">
         <v>62.079384731247821</v>
       </c>
       <c r="I88" s="47">
@@ -7402,52 +7566,53 @@
       </c>
       <c r="P88" s="33">
         <v>25.2</v>
       </c>
       <c r="Q88" s="33">
         <v>21</v>
       </c>
       <c r="R88" s="33">
         <v>19.399999999999999</v>
       </c>
       <c r="S88" s="23">
         <v>23.6</v>
       </c>
       <c r="T88" s="23">
         <v>22.6</v>
       </c>
       <c r="U88" s="23">
         <v>22.7</v>
       </c>
       <c r="V88" s="23">
         <v>23.7</v>
       </c>
       <c r="W88" s="100">
         <v>24.8</v>
       </c>
-    </row>
-    <row r="89" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X88" s="100"/>
+    </row>
+    <row r="89" spans="1:24">
       <c r="A89" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B89" s="26">
         <v>22.18573032383717</v>
       </c>
       <c r="C89" s="25">
         <v>14.851772013999954</v>
       </c>
       <c r="D89" s="26">
         <v>22.406630242563413</v>
       </c>
       <c r="E89" s="27">
         <v>21.066235864297251</v>
       </c>
       <c r="F89" s="28">
         <v>18.219106470249187</v>
       </c>
       <c r="G89" s="29">
         <v>16.546583310997299</v>
       </c>
       <c r="H89" s="46">
         <v>17.404694706408755</v>
       </c>
       <c r="I89" s="47">
@@ -7473,52 +7638,53 @@
       </c>
       <c r="P89" s="33">
         <v>19.3</v>
       </c>
       <c r="Q89" s="33">
         <v>20</v>
       </c>
       <c r="R89" s="33">
         <v>20.2</v>
       </c>
       <c r="S89" s="23">
         <v>25.6</v>
       </c>
       <c r="T89" s="23">
         <v>22.6</v>
       </c>
       <c r="U89" s="23">
         <v>24.1</v>
       </c>
       <c r="V89" s="23">
         <v>24.3</v>
       </c>
       <c r="W89" s="100">
         <v>24.9</v>
       </c>
-    </row>
-    <row r="90" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X89" s="100"/>
+    </row>
+    <row r="90" spans="1:24">
       <c r="A90" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="26">
         <v>23.335178254528842</v>
       </c>
       <c r="C90" s="25">
         <v>19.704497963146675</v>
       </c>
       <c r="D90" s="26">
         <v>37.220811567013314</v>
       </c>
       <c r="E90" s="27">
         <v>41.332963534632448</v>
       </c>
       <c r="F90" s="28">
         <v>27.115955467688412</v>
       </c>
       <c r="G90" s="29">
         <v>12.662659456200185</v>
       </c>
       <c r="H90" s="46">
         <v>16.601896143485721</v>
       </c>
       <c r="I90" s="47">
@@ -7544,52 +7710,53 @@
       </c>
       <c r="P90" s="33">
         <v>29.6</v>
       </c>
       <c r="Q90" s="33">
         <v>26.5</v>
       </c>
       <c r="R90" s="33">
         <v>12.8</v>
       </c>
       <c r="S90" s="23">
         <v>19.5</v>
       </c>
       <c r="T90" s="23">
         <v>23.1</v>
       </c>
       <c r="U90" s="23">
         <v>24.8</v>
       </c>
       <c r="V90" s="23">
         <v>28.3</v>
       </c>
       <c r="W90" s="100">
         <v>24.7</v>
       </c>
-    </row>
-    <row r="91" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X90" s="100"/>
+    </row>
+    <row r="91" spans="1:24">
       <c r="A91" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="26">
         <v>29.376798898761109</v>
       </c>
       <c r="C91" s="25">
         <v>40.405998397374745</v>
       </c>
       <c r="D91" s="26">
         <v>36.069910250354276</v>
       </c>
       <c r="E91" s="27">
         <v>40.328332246140462</v>
       </c>
       <c r="F91" s="28">
         <v>28.071452011014568</v>
       </c>
       <c r="G91" s="29">
         <v>22.12694388924097</v>
       </c>
       <c r="H91" s="46">
         <v>19.288262806647811</v>
       </c>
       <c r="I91" s="47">
@@ -7615,52 +7782,53 @@
       </c>
       <c r="P91" s="33">
         <v>26.4</v>
       </c>
       <c r="Q91" s="33">
         <v>22.7</v>
       </c>
       <c r="R91" s="33">
         <v>17.399999999999999</v>
       </c>
       <c r="S91" s="23">
         <v>26.3</v>
       </c>
       <c r="T91" s="23">
         <v>23.4</v>
       </c>
       <c r="U91" s="23">
         <v>21.3</v>
       </c>
       <c r="V91" s="23">
         <v>23</v>
       </c>
       <c r="W91" s="100">
         <v>23.5</v>
       </c>
-    </row>
-    <row r="92" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X91" s="100"/>
+    </row>
+    <row r="92" spans="1:24">
       <c r="A92" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D92" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="19" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="19" t="s">
         <v>14</v>
       </c>
       <c r="I92" s="19" t="s">
@@ -7686,52 +7854,53 @@
       </c>
       <c r="P92" s="21" t="s">
         <v>14</v>
       </c>
       <c r="Q92" s="21" t="s">
         <v>14</v>
       </c>
       <c r="R92" s="21" t="s">
         <v>14</v>
       </c>
       <c r="S92" s="23" t="s">
         <v>14</v>
       </c>
       <c r="T92" s="23">
         <v>19.899999999999999</v>
       </c>
       <c r="U92" s="23">
         <v>24.5</v>
       </c>
       <c r="V92" s="23">
         <v>23.8</v>
       </c>
       <c r="W92" s="100">
         <v>25.2</v>
       </c>
-    </row>
-    <row r="93" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X92" s="100"/>
+    </row>
+    <row r="93" spans="1:24">
       <c r="A93" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="26">
         <v>30.114342272379631</v>
       </c>
       <c r="C93" s="25">
         <v>27.421866794700595</v>
       </c>
       <c r="D93" s="26">
         <v>30.852897561262093</v>
       </c>
       <c r="E93" s="27">
         <v>28.423189124632081</v>
       </c>
       <c r="F93" s="28">
         <v>21.741803278688522</v>
       </c>
       <c r="G93" s="29">
         <v>20.976946921925492</v>
       </c>
       <c r="H93" s="46">
         <v>25.835632717179855</v>
       </c>
       <c r="I93" s="47">
@@ -7757,52 +7926,53 @@
       </c>
       <c r="P93" s="33">
         <v>28.6</v>
       </c>
       <c r="Q93" s="33">
         <v>27.6</v>
       </c>
       <c r="R93" s="33">
         <v>18.399999999999999</v>
       </c>
       <c r="S93" s="23">
         <v>24.7</v>
       </c>
       <c r="T93" s="23">
         <v>28.6</v>
       </c>
       <c r="U93" s="23">
         <v>26.6</v>
       </c>
       <c r="V93" s="23">
         <v>28.8</v>
       </c>
       <c r="W93" s="100">
         <v>26.3</v>
       </c>
-    </row>
-    <row r="94" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X93" s="100"/>
+    </row>
+    <row r="94" spans="1:24">
       <c r="A94" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B94" s="26">
         <v>31.43842236348091</v>
       </c>
       <c r="C94" s="25">
         <v>30.543326323978071</v>
       </c>
       <c r="D94" s="26">
         <v>34.208833631546547</v>
       </c>
       <c r="E94" s="27">
         <v>44.257312786786237</v>
       </c>
       <c r="F94" s="28">
         <v>31.56847336520341</v>
       </c>
       <c r="G94" s="29">
         <v>24.730223783346922</v>
       </c>
       <c r="H94" s="46">
         <v>27.992969182858563</v>
       </c>
       <c r="I94" s="47">
@@ -7828,52 +7998,53 @@
       </c>
       <c r="P94" s="33">
         <v>20.399999999999999</v>
       </c>
       <c r="Q94" s="33">
         <v>24.1</v>
       </c>
       <c r="R94" s="33">
         <v>13.4</v>
       </c>
       <c r="S94" s="23">
         <v>21.4</v>
       </c>
       <c r="T94" s="23">
         <v>30</v>
       </c>
       <c r="U94" s="23">
         <v>30.1</v>
       </c>
       <c r="V94" s="23">
         <v>30.4</v>
       </c>
       <c r="W94" s="100">
         <v>31.2</v>
       </c>
-    </row>
-    <row r="95" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X94" s="100"/>
+    </row>
+    <row r="95" spans="1:24">
       <c r="A95" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B95" s="26">
         <v>29.393104205221388</v>
       </c>
       <c r="C95" s="25">
         <v>43.514143161892669</v>
       </c>
       <c r="D95" s="26">
         <v>41.720337710443332</v>
       </c>
       <c r="E95" s="27">
         <v>51.756499734871831</v>
       </c>
       <c r="F95" s="28">
         <v>31.123975821814419</v>
       </c>
       <c r="G95" s="29">
         <v>22.763670583192262</v>
       </c>
       <c r="H95" s="46">
         <v>24.12907840757024</v>
       </c>
       <c r="I95" s="47">
@@ -7899,52 +8070,53 @@
       </c>
       <c r="P95" s="33">
         <v>29.4</v>
       </c>
       <c r="Q95" s="33">
         <v>29.2</v>
       </c>
       <c r="R95" s="33">
         <v>18.5</v>
       </c>
       <c r="S95" s="23">
         <v>25.3</v>
       </c>
       <c r="T95" s="23">
         <v>31.8</v>
       </c>
       <c r="U95" s="23">
         <v>35.1</v>
       </c>
       <c r="V95" s="23">
         <v>39.799999999999997</v>
       </c>
       <c r="W95" s="100">
         <v>36.4</v>
       </c>
-    </row>
-    <row r="96" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X95" s="100"/>
+    </row>
+    <row r="96" spans="1:24">
       <c r="A96" s="66" t="s">
         <v>43</v>
       </c>
       <c r="B96" s="67" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="67" t="s">
         <v>14</v>
       </c>
       <c r="D96" s="67" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="68" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="68" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="68" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="68" t="s">
         <v>14</v>
       </c>
       <c r="I96" s="68" t="s">
@@ -7970,245 +8142,249 @@
       </c>
       <c r="P96" s="71">
         <v>20.100000000000001</v>
       </c>
       <c r="Q96" s="71">
         <v>26.8</v>
       </c>
       <c r="R96" s="71">
         <v>27.3</v>
       </c>
       <c r="S96" s="72">
         <v>27.3</v>
       </c>
       <c r="T96" s="72">
         <v>31.5</v>
       </c>
       <c r="U96" s="72">
         <v>29.4</v>
       </c>
       <c r="V96" s="72">
         <v>28.2</v>
       </c>
       <c r="W96" s="101">
         <v>26.3</v>
       </c>
-    </row>
-    <row r="97" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X96" s="101"/>
+    </row>
+    <row r="97" spans="1:24">
       <c r="A97" s="44"/>
       <c r="B97" s="44"/>
       <c r="C97" s="44"/>
       <c r="D97" s="44"/>
       <c r="E97" s="44"/>
       <c r="F97" s="44"/>
       <c r="G97" s="44"/>
       <c r="H97" s="44"/>
       <c r="I97" s="44"/>
       <c r="J97" s="44"/>
       <c r="K97" s="44"/>
       <c r="L97" s="44"/>
       <c r="M97" s="44"/>
       <c r="N97" s="44"/>
       <c r="O97" s="44"/>
       <c r="P97" s="44"/>
       <c r="Q97" s="44"/>
       <c r="R97" s="44"/>
       <c r="S97" s="44"/>
       <c r="T97" s="44"/>
       <c r="U97" s="44"/>
       <c r="V97" s="44"/>
       <c r="W97" s="4"/>
-    </row>
-    <row r="98" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X97" s="4"/>
+    </row>
+    <row r="98" spans="1:24">
       <c r="A98" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B98" s="44"/>
       <c r="C98" s="44"/>
       <c r="D98" s="44"/>
       <c r="E98" s="44"/>
       <c r="F98" s="44"/>
       <c r="G98" s="44"/>
       <c r="H98" s="44"/>
       <c r="I98" s="44"/>
       <c r="J98" s="44"/>
       <c r="K98" s="44"/>
       <c r="L98" s="44"/>
       <c r="M98" s="44"/>
       <c r="N98" s="44"/>
       <c r="O98" s="44"/>
       <c r="P98" s="37"/>
       <c r="Q98" s="44"/>
       <c r="R98" s="44"/>
       <c r="S98" s="38"/>
       <c r="T98" s="44"/>
       <c r="U98" s="44"/>
       <c r="V98" s="44"/>
       <c r="W98" s="4"/>
-    </row>
-    <row r="99" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X98" s="4"/>
+    </row>
+    <row r="99" spans="1:24">
       <c r="A99" s="2"/>
       <c r="B99" s="44"/>
       <c r="C99" s="44"/>
       <c r="D99" s="44"/>
       <c r="E99" s="44"/>
       <c r="F99" s="44"/>
       <c r="G99" s="44"/>
       <c r="H99" s="44"/>
       <c r="I99" s="44"/>
       <c r="J99" s="44"/>
       <c r="K99" s="44"/>
       <c r="L99" s="44"/>
       <c r="M99" s="44"/>
       <c r="N99" s="44"/>
       <c r="O99" s="44"/>
       <c r="P99" s="44"/>
       <c r="Q99" s="44"/>
       <c r="R99" s="44"/>
       <c r="S99" s="44"/>
       <c r="T99" s="44"/>
       <c r="U99" s="44"/>
       <c r="V99" s="44"/>
       <c r="W99" s="4"/>
-    </row>
-    <row r="100" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X99" s="4"/>
+    </row>
+    <row r="100" spans="1:24">
       <c r="A100" s="2"/>
       <c r="B100" s="44"/>
       <c r="C100" s="44"/>
       <c r="D100" s="44"/>
       <c r="E100" s="44"/>
       <c r="F100" s="44"/>
       <c r="G100" s="44"/>
       <c r="H100" s="44"/>
       <c r="I100" s="44"/>
       <c r="J100" s="44"/>
       <c r="K100" s="44"/>
       <c r="L100" s="44"/>
       <c r="M100" s="44"/>
       <c r="N100" s="44"/>
       <c r="O100" s="44"/>
       <c r="P100" s="44"/>
       <c r="Q100" s="44"/>
       <c r="R100" s="44"/>
       <c r="S100" s="44"/>
       <c r="T100" s="44"/>
       <c r="U100" s="44"/>
       <c r="V100" s="44"/>
       <c r="W100" s="4"/>
-    </row>
-    <row r="101" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X100" s="4"/>
+    </row>
+    <row r="101" spans="1:24">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="4"/>
       <c r="F101" s="4"/>
       <c r="G101" s="4"/>
       <c r="H101" s="4"/>
       <c r="I101" s="4"/>
       <c r="J101" s="4"/>
       <c r="K101" s="4"/>
       <c r="L101" s="4"/>
       <c r="M101" s="4"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="P101" s="4"/>
       <c r="Q101" s="4"/>
       <c r="R101" s="4"/>
       <c r="S101" s="4"/>
       <c r="T101" s="4"/>
       <c r="U101" s="4"/>
       <c r="V101" s="4"/>
       <c r="W101" s="4"/>
-    </row>
-    <row r="102" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X101" s="4"/>
+    </row>
+    <row r="102" spans="1:24">
       <c r="A102" s="1"/>
       <c r="B102" s="1"/>
       <c r="C102" s="1"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
+      <c r="X102" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:V75"/>
-[...4 lines deleted...]
-    <mergeCell ref="A52:V52"/>
+    <mergeCell ref="A75:X75"/>
+    <mergeCell ref="A52:X52"/>
+    <mergeCell ref="A29:X29"/>
+    <mergeCell ref="A6:X6"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -8217,97 +8393,100 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D257A0-2173-40CE-99C7-5426CA767D1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A284C70-8794-40A3-9848-2D026EAA2A1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D257A0-2173-40CE-99C7-5426CA767D1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>