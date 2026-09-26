--- v1 (2026-07-06)
+++ v2 (2026-09-26)
@@ -6,58 +6,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
@@ -311,59 +306,59 @@
   <si>
     <t>в единицах</t>
   </si>
   <si>
     <t>С 2000 года</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қаржаубай Әділбек Тұмарбекұлы</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>221302   Единовременная вместимость мест размещения</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -452,72 +447,324 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="9"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -590,66 +837,385 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="215">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="22" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -838,94 +1404,315 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="215">
+    <cellStyle name="20% - Акцент1 2" xfId="9"/>
+    <cellStyle name="20% - Акцент1 3" xfId="10"/>
+    <cellStyle name="20% - Акцент1 4" xfId="11"/>
+    <cellStyle name="20% - Акцент1 5" xfId="12"/>
+    <cellStyle name="20% - Акцент2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент2 3" xfId="14"/>
+    <cellStyle name="20% - Акцент2 4" xfId="15"/>
+    <cellStyle name="20% - Акцент2 5" xfId="16"/>
+    <cellStyle name="20% - Акцент3 2" xfId="17"/>
+    <cellStyle name="20% - Акцент3 3" xfId="18"/>
+    <cellStyle name="20% - Акцент3 4" xfId="19"/>
+    <cellStyle name="20% - Акцент3 5" xfId="20"/>
+    <cellStyle name="20% - Акцент4 2" xfId="21"/>
+    <cellStyle name="20% - Акцент4 3" xfId="22"/>
+    <cellStyle name="20% - Акцент4 4" xfId="23"/>
+    <cellStyle name="20% - Акцент4 5" xfId="24"/>
+    <cellStyle name="20% - Акцент5 2" xfId="25"/>
+    <cellStyle name="20% - Акцент5 3" xfId="26"/>
+    <cellStyle name="20% - Акцент5 4" xfId="27"/>
+    <cellStyle name="20% - Акцент5 5" xfId="28"/>
+    <cellStyle name="20% - Акцент6 2" xfId="29"/>
+    <cellStyle name="20% - Акцент6 3" xfId="30"/>
+    <cellStyle name="20% - Акцент6 4" xfId="31"/>
+    <cellStyle name="20% - Акцент6 5" xfId="32"/>
+    <cellStyle name="40% - Акцент1 2" xfId="33"/>
+    <cellStyle name="40% - Акцент1 3" xfId="34"/>
+    <cellStyle name="40% - Акцент1 4" xfId="35"/>
+    <cellStyle name="40% - Акцент1 5" xfId="36"/>
+    <cellStyle name="40% - Акцент2 2" xfId="37"/>
+    <cellStyle name="40% - Акцент2 3" xfId="38"/>
+    <cellStyle name="40% - Акцент2 4" xfId="39"/>
+    <cellStyle name="40% - Акцент2 5" xfId="40"/>
+    <cellStyle name="40% - Акцент3 2" xfId="41"/>
+    <cellStyle name="40% - Акцент3 3" xfId="42"/>
+    <cellStyle name="40% - Акцент3 4" xfId="43"/>
+    <cellStyle name="40% - Акцент3 5" xfId="44"/>
+    <cellStyle name="40% - Акцент4 2" xfId="45"/>
+    <cellStyle name="40% - Акцент4 3" xfId="46"/>
+    <cellStyle name="40% - Акцент4 4" xfId="47"/>
+    <cellStyle name="40% - Акцент4 5" xfId="48"/>
+    <cellStyle name="40% - Акцент5 2" xfId="49"/>
+    <cellStyle name="40% - Акцент5 3" xfId="50"/>
+    <cellStyle name="40% - Акцент5 4" xfId="51"/>
+    <cellStyle name="40% - Акцент5 5" xfId="52"/>
+    <cellStyle name="40% - Акцент6 2" xfId="53"/>
+    <cellStyle name="40% - Акцент6 3" xfId="54"/>
+    <cellStyle name="40% - Акцент6 4" xfId="55"/>
+    <cellStyle name="40% - Акцент6 5" xfId="56"/>
+    <cellStyle name="60% - Акцент1 2" xfId="57"/>
+    <cellStyle name="60% - Акцент1 3" xfId="58"/>
+    <cellStyle name="60% - Акцент1 4" xfId="59"/>
+    <cellStyle name="60% - Акцент1 5" xfId="60"/>
+    <cellStyle name="60% - Акцент2 2" xfId="61"/>
+    <cellStyle name="60% - Акцент2 3" xfId="62"/>
+    <cellStyle name="60% - Акцент2 4" xfId="63"/>
+    <cellStyle name="60% - Акцент2 5" xfId="64"/>
+    <cellStyle name="60% - Акцент3 2" xfId="65"/>
+    <cellStyle name="60% - Акцент3 3" xfId="66"/>
+    <cellStyle name="60% - Акцент3 4" xfId="67"/>
+    <cellStyle name="60% - Акцент3 5" xfId="68"/>
+    <cellStyle name="60% - Акцент4 2" xfId="69"/>
+    <cellStyle name="60% - Акцент4 3" xfId="70"/>
+    <cellStyle name="60% - Акцент4 4" xfId="71"/>
+    <cellStyle name="60% - Акцент4 5" xfId="72"/>
+    <cellStyle name="60% - Акцент5 2" xfId="73"/>
+    <cellStyle name="60% - Акцент5 3" xfId="74"/>
+    <cellStyle name="60% - Акцент5 4" xfId="75"/>
+    <cellStyle name="60% - Акцент5 5" xfId="76"/>
+    <cellStyle name="60% - Акцент6 2" xfId="77"/>
+    <cellStyle name="60% - Акцент6 3" xfId="78"/>
+    <cellStyle name="60% - Акцент6 4" xfId="79"/>
+    <cellStyle name="60% - Акцент6 5" xfId="80"/>
+    <cellStyle name="Акцент1 2" xfId="81"/>
+    <cellStyle name="Акцент1 3" xfId="82"/>
+    <cellStyle name="Акцент1 4" xfId="83"/>
+    <cellStyle name="Акцент1 5" xfId="84"/>
+    <cellStyle name="Акцент2 2" xfId="85"/>
+    <cellStyle name="Акцент2 3" xfId="86"/>
+    <cellStyle name="Акцент2 4" xfId="87"/>
+    <cellStyle name="Акцент2 5" xfId="88"/>
+    <cellStyle name="Акцент3 2" xfId="89"/>
+    <cellStyle name="Акцент3 3" xfId="90"/>
+    <cellStyle name="Акцент3 4" xfId="91"/>
+    <cellStyle name="Акцент3 5" xfId="92"/>
+    <cellStyle name="Акцент4 2" xfId="93"/>
+    <cellStyle name="Акцент4 3" xfId="94"/>
+    <cellStyle name="Акцент4 4" xfId="95"/>
+    <cellStyle name="Акцент4 5" xfId="96"/>
+    <cellStyle name="Акцент5 2" xfId="97"/>
+    <cellStyle name="Акцент5 3" xfId="98"/>
+    <cellStyle name="Акцент5 4" xfId="99"/>
+    <cellStyle name="Акцент5 5" xfId="100"/>
+    <cellStyle name="Акцент6 2" xfId="101"/>
+    <cellStyle name="Акцент6 3" xfId="102"/>
+    <cellStyle name="Акцент6 4" xfId="103"/>
+    <cellStyle name="Акцент6 5" xfId="104"/>
+    <cellStyle name="Ввод  2" xfId="105"/>
+    <cellStyle name="Ввод  3" xfId="106"/>
+    <cellStyle name="Ввод  4" xfId="107"/>
+    <cellStyle name="Ввод  5" xfId="108"/>
+    <cellStyle name="Вывод 2" xfId="109"/>
+    <cellStyle name="Вывод 3" xfId="110"/>
+    <cellStyle name="Вывод 4" xfId="111"/>
+    <cellStyle name="Вывод 5" xfId="112"/>
+    <cellStyle name="Вычисление 2" xfId="113"/>
+    <cellStyle name="Вычисление 3" xfId="114"/>
+    <cellStyle name="Вычисление 4" xfId="115"/>
+    <cellStyle name="Вычисление 5" xfId="116"/>
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="117"/>
+    <cellStyle name="Гиперссылка 3" xfId="118"/>
     <cellStyle name="Денежный 2" xfId="1"/>
+    <cellStyle name="Денежный 4" xfId="119"/>
+    <cellStyle name="Заголовок 1 2" xfId="120"/>
+    <cellStyle name="Заголовок 1 3" xfId="121"/>
+    <cellStyle name="Заголовок 1 4" xfId="122"/>
+    <cellStyle name="Заголовок 1 5" xfId="123"/>
+    <cellStyle name="Заголовок 2 2" xfId="124"/>
+    <cellStyle name="Заголовок 2 3" xfId="125"/>
+    <cellStyle name="Заголовок 2 4" xfId="126"/>
+    <cellStyle name="Заголовок 2 5" xfId="127"/>
+    <cellStyle name="Заголовок 3 2" xfId="128"/>
+    <cellStyle name="Заголовок 3 3" xfId="129"/>
+    <cellStyle name="Заголовок 3 4" xfId="130"/>
+    <cellStyle name="Заголовок 3 5" xfId="131"/>
+    <cellStyle name="Заголовок 4 2" xfId="132"/>
+    <cellStyle name="Заголовок 4 3" xfId="133"/>
+    <cellStyle name="Заголовок 4 4" xfId="134"/>
+    <cellStyle name="Заголовок 4 5" xfId="135"/>
+    <cellStyle name="Итог 2" xfId="136"/>
+    <cellStyle name="Итог 3" xfId="137"/>
+    <cellStyle name="Итог 4" xfId="138"/>
+    <cellStyle name="Итог 5" xfId="139"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="140"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="141"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="142"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="143"/>
+    <cellStyle name="Название 2" xfId="144"/>
+    <cellStyle name="Название 3" xfId="145"/>
+    <cellStyle name="Название 4" xfId="146"/>
+    <cellStyle name="Название 5" xfId="147"/>
+    <cellStyle name="Нейтральный 2" xfId="148"/>
+    <cellStyle name="Нейтральный 3" xfId="149"/>
+    <cellStyle name="Нейтральный 4" xfId="150"/>
+    <cellStyle name="Нейтральный 5" xfId="151"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2" xfId="152"/>
+    <cellStyle name="Обычный 11 2" xfId="153"/>
+    <cellStyle name="Обычный 12 2" xfId="154"/>
+    <cellStyle name="Обычный 17 2" xfId="155"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="156"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="157"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 3 2" xfId="159"/>
+    <cellStyle name="Обычный 2 3 3" xfId="158"/>
     <cellStyle name="Обычный 2 4" xfId="8"/>
+    <cellStyle name="Обычный 24 2" xfId="160"/>
+    <cellStyle name="Обычный 24 3" xfId="161"/>
+    <cellStyle name="Обычный 25 2" xfId="162"/>
+    <cellStyle name="Обычный 26 2" xfId="163"/>
+    <cellStyle name="Обычный 27 2" xfId="164"/>
+    <cellStyle name="Обычный 29 2" xfId="165"/>
     <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 2" xfId="166"/>
+    <cellStyle name="Обычный 3 3" xfId="167"/>
     <cellStyle name="Обычный 30" xfId="4"/>
+    <cellStyle name="Обычный 31" xfId="168"/>
+    <cellStyle name="Обычный 32" xfId="169"/>
+    <cellStyle name="Обычный 33" xfId="170"/>
+    <cellStyle name="Обычный 34" xfId="171"/>
+    <cellStyle name="Обычный 35" xfId="172"/>
+    <cellStyle name="Обычный 36" xfId="173"/>
+    <cellStyle name="Обычный 37" xfId="174"/>
+    <cellStyle name="Обычный 38" xfId="175"/>
+    <cellStyle name="Обычный 39" xfId="176"/>
+    <cellStyle name="Обычный 4 2" xfId="177"/>
+    <cellStyle name="Обычный 40" xfId="178"/>
+    <cellStyle name="Обычный 41" xfId="179"/>
+    <cellStyle name="Обычный 43" xfId="180"/>
+    <cellStyle name="Обычный 45" xfId="181"/>
+    <cellStyle name="Обычный 48" xfId="182"/>
+    <cellStyle name="Обычный 49" xfId="183"/>
+    <cellStyle name="Обычный 50" xfId="184"/>
+    <cellStyle name="Обычный 51" xfId="185"/>
+    <cellStyle name="Обычный 52" xfId="186"/>
+    <cellStyle name="Обычный 6 2" xfId="187"/>
+    <cellStyle name="Обычный 7 2" xfId="188"/>
+    <cellStyle name="Обычный 8 2" xfId="189"/>
+    <cellStyle name="Обычный 9 2" xfId="190"/>
+    <cellStyle name="Плохой 2" xfId="191"/>
+    <cellStyle name="Плохой 3" xfId="192"/>
+    <cellStyle name="Плохой 4" xfId="193"/>
+    <cellStyle name="Плохой 5" xfId="194"/>
+    <cellStyle name="Пояснение 2" xfId="195"/>
+    <cellStyle name="Пояснение 3" xfId="196"/>
+    <cellStyle name="Пояснение 4" xfId="197"/>
+    <cellStyle name="Пояснение 5" xfId="198"/>
+    <cellStyle name="Примечание 2" xfId="199"/>
+    <cellStyle name="Примечание 3" xfId="200"/>
+    <cellStyle name="Примечание 4" xfId="201"/>
+    <cellStyle name="Примечание 5" xfId="202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="203"/>
+    <cellStyle name="Связанная ячейка 3" xfId="204"/>
+    <cellStyle name="Связанная ячейка 4" xfId="205"/>
+    <cellStyle name="Связанная ячейка 5" xfId="206"/>
+    <cellStyle name="Текст предупреждения 2" xfId="207"/>
+    <cellStyle name="Текст предупреждения 3" xfId="208"/>
+    <cellStyle name="Текст предупреждения 4" xfId="209"/>
+    <cellStyle name="Текст предупреждения 5" xfId="210"/>
+    <cellStyle name="Хороший 2" xfId="211"/>
+    <cellStyle name="Хороший 3" xfId="212"/>
+    <cellStyle name="Хороший 4" xfId="213"/>
+    <cellStyle name="Хороший 5" xfId="214"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2228850</xdr:colOff>
@@ -1011,86 +1798,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1818,119 +2605,119 @@
     <row r="12" spans="2:2">
       <c r="B12" s="61" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="60"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="60"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="59" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH101"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y28" sqref="Y28"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="R59" sqref="R59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="23" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="10.140625" customWidth="1"/>
     <col min="28" max="28" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="45.75" customHeight="1"/>
     <row r="3" spans="1:34">
-      <c r="A3" s="91" t="s">
+      <c r="A3" s="93" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="91"/>
-[...20 lines deleted...]
-      <c r="W3" s="91"/>
+      <c r="B3" s="93"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="N3" s="93"/>
+      <c r="O3" s="93"/>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="93"/>
+      <c r="R3" s="93"/>
+      <c r="S3" s="93"/>
+      <c r="T3" s="93"/>
+      <c r="U3" s="93"/>
+      <c r="V3" s="93"/>
+      <c r="W3" s="93"/>
       <c r="X3" s="1"/>
     </row>
     <row r="4" spans="1:34">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="93"/>
-[...22 lines deleted...]
-      <c r="Y4" s="93"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="94"/>
+      <c r="N4" s="94"/>
+      <c r="O4" s="94"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="94"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="94"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="43"/>
       <c r="B5" s="44">
         <v>2003</v>
       </c>
       <c r="C5" s="44">
         <v>2004</v>
       </c>
       <c r="D5" s="44">
         <v>2005</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="44" t="s">
@@ -1964,77 +2751,77 @@
         <v>33</v>
       </c>
       <c r="S5" s="44" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="44" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="44" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="44" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="44" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="44" t="s">
         <v>48</v>
       </c>
       <c r="Y5" s="44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:34">
-      <c r="A6" s="92" t="s">
+      <c r="A6" s="95" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="92"/>
-[...22 lines deleted...]
-      <c r="Y6" s="92"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="95"/>
+      <c r="D6" s="95"/>
+      <c r="E6" s="95"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="95"/>
+      <c r="H6" s="95"/>
+      <c r="I6" s="95"/>
+      <c r="J6" s="95"/>
+      <c r="K6" s="95"/>
+      <c r="L6" s="95"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="95"/>
+      <c r="O6" s="95"/>
+      <c r="P6" s="95"/>
+      <c r="Q6" s="95"/>
+      <c r="R6" s="95"/>
+      <c r="S6" s="95"/>
+      <c r="T6" s="95"/>
+      <c r="U6" s="95"/>
+      <c r="V6" s="95"/>
+      <c r="W6" s="95"/>
+      <c r="X6" s="95"/>
+      <c r="Y6" s="95"/>
       <c r="AC6" s="56"/>
       <c r="AD6" s="56"/>
       <c r="AE6" s="56"/>
       <c r="AF6" s="56"/>
       <c r="AG6" s="56"/>
       <c r="AH6" s="56"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
         <v>18933</v>
       </c>
       <c r="C7" s="4">
         <v>21966</v>
       </c>
       <c r="D7" s="4">
         <v>29290</v>
       </c>
       <c r="E7" s="4">
         <v>40971</v>
       </c>
       <c r="F7" s="4">
         <v>46728</v>
@@ -2071,51 +2858,51 @@
       </c>
       <c r="Q7" s="6">
         <v>154123</v>
       </c>
       <c r="R7" s="6">
         <v>169107</v>
       </c>
       <c r="S7" s="6">
         <v>179843</v>
       </c>
       <c r="T7" s="6">
         <v>183290</v>
       </c>
       <c r="U7" s="7">
         <v>195814</v>
       </c>
       <c r="V7" s="7">
         <v>199831</v>
       </c>
       <c r="W7" s="7">
         <v>206861</v>
       </c>
       <c r="X7" s="7">
         <v>226458</v>
       </c>
-      <c r="Y7" s="96">
+      <c r="Y7" s="91">
         <v>232913</v>
       </c>
       <c r="Z7" s="52"/>
       <c r="AB7" s="54"/>
       <c r="AC7" s="56"/>
       <c r="AD7" s="56"/>
       <c r="AE7" s="57"/>
       <c r="AF7" s="52"/>
       <c r="AG7" s="56"/>
       <c r="AH7" s="56"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="10" t="s">
@@ -2156,51 +2943,51 @@
       </c>
       <c r="Q8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V8" s="13">
         <v>17491</v>
       </c>
       <c r="W8" s="13">
         <v>16748</v>
       </c>
       <c r="X8" s="13">
         <v>17669</v>
       </c>
-      <c r="Y8" s="95">
+      <c r="Y8" s="90">
         <v>18290</v>
       </c>
       <c r="Z8" s="52"/>
       <c r="AB8" s="55"/>
       <c r="AC8" s="56"/>
       <c r="AD8" s="56"/>
       <c r="AE8" s="58"/>
       <c r="AF8" s="52"/>
       <c r="AG8" s="56"/>
       <c r="AH8" s="56"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="14">
         <v>597</v>
       </c>
       <c r="C9" s="14">
         <v>640</v>
       </c>
       <c r="D9" s="14">
         <v>709</v>
       </c>
       <c r="E9" s="14">
@@ -2241,51 +3028,51 @@
       </c>
       <c r="Q9" s="17">
         <v>11926</v>
       </c>
       <c r="R9" s="17">
         <v>13327</v>
       </c>
       <c r="S9" s="17">
         <v>12932</v>
       </c>
       <c r="T9" s="17">
         <v>13072</v>
       </c>
       <c r="U9" s="13">
         <v>15060</v>
       </c>
       <c r="V9" s="13">
         <v>14231</v>
       </c>
       <c r="W9" s="13">
         <v>14945</v>
       </c>
       <c r="X9" s="13">
         <v>16239</v>
       </c>
-      <c r="Y9" s="95">
+      <c r="Y9" s="90">
         <v>15986</v>
       </c>
       <c r="Z9" s="52"/>
       <c r="AB9" s="55"/>
       <c r="AC9" s="56"/>
       <c r="AD9" s="56"/>
       <c r="AE9" s="58"/>
       <c r="AF9" s="52"/>
       <c r="AG9" s="56"/>
       <c r="AH9" s="56"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="14">
         <v>489</v>
       </c>
       <c r="C10" s="14">
         <v>441</v>
       </c>
       <c r="D10" s="14">
         <v>474</v>
       </c>
       <c r="E10" s="14">
@@ -2326,51 +3113,51 @@
       </c>
       <c r="Q10" s="17">
         <v>4646</v>
       </c>
       <c r="R10" s="17">
         <v>4569</v>
       </c>
       <c r="S10" s="17">
         <v>4840</v>
       </c>
       <c r="T10" s="17">
         <v>4932</v>
       </c>
       <c r="U10" s="13">
         <v>5482</v>
       </c>
       <c r="V10" s="13">
         <v>5580</v>
       </c>
       <c r="W10" s="13">
         <v>5775</v>
       </c>
       <c r="X10" s="13">
         <v>5363</v>
       </c>
-      <c r="Y10" s="95">
+      <c r="Y10" s="90">
         <v>6024</v>
       </c>
       <c r="Z10" s="52"/>
       <c r="AB10" s="55"/>
       <c r="AC10" s="56"/>
       <c r="AD10" s="56"/>
       <c r="AE10" s="58"/>
       <c r="AF10" s="52"/>
       <c r="AG10" s="56"/>
       <c r="AH10" s="56"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="14">
         <v>1053</v>
       </c>
       <c r="C11" s="14">
         <v>611</v>
       </c>
       <c r="D11" s="14">
         <v>920</v>
       </c>
       <c r="E11" s="14">
@@ -2411,51 +3198,51 @@
       </c>
       <c r="Q11" s="17">
         <v>21875</v>
       </c>
       <c r="R11" s="17">
         <v>25704</v>
       </c>
       <c r="S11" s="17">
         <v>26539</v>
       </c>
       <c r="T11" s="17">
         <v>26090</v>
       </c>
       <c r="U11" s="13">
         <v>28559</v>
       </c>
       <c r="V11" s="13">
         <v>12789</v>
       </c>
       <c r="W11" s="13">
         <v>14039</v>
       </c>
       <c r="X11" s="13">
         <v>15451</v>
       </c>
-      <c r="Y11" s="95">
+      <c r="Y11" s="90">
         <v>16298</v>
       </c>
       <c r="Z11" s="52"/>
       <c r="AB11" s="55"/>
       <c r="AC11" s="56"/>
       <c r="AD11" s="56"/>
       <c r="AE11" s="58"/>
       <c r="AF11" s="52"/>
       <c r="AG11" s="56"/>
       <c r="AH11" s="56"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="14">
         <v>684</v>
       </c>
       <c r="C12" s="14">
         <v>913</v>
       </c>
       <c r="D12" s="14">
         <v>950</v>
       </c>
       <c r="E12" s="14">
@@ -2496,51 +3283,51 @@
       </c>
       <c r="Q12" s="17">
         <v>4576</v>
       </c>
       <c r="R12" s="17">
         <v>4694</v>
       </c>
       <c r="S12" s="17">
         <v>4954</v>
       </c>
       <c r="T12" s="17">
         <v>5400</v>
       </c>
       <c r="U12" s="13">
         <v>6360</v>
       </c>
       <c r="V12" s="13">
         <v>6754</v>
       </c>
       <c r="W12" s="13">
         <v>6811</v>
       </c>
       <c r="X12" s="13">
         <v>7530</v>
       </c>
-      <c r="Y12" s="95">
+      <c r="Y12" s="90">
         <v>7902</v>
       </c>
       <c r="Z12" s="52"/>
       <c r="AB12" s="55"/>
       <c r="AC12" s="56"/>
       <c r="AD12" s="56"/>
       <c r="AE12" s="58"/>
       <c r="AF12" s="52"/>
       <c r="AG12" s="56"/>
       <c r="AH12" s="56"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <v>327</v>
       </c>
       <c r="C13" s="14">
         <v>310</v>
       </c>
       <c r="D13" s="14">
         <v>359</v>
       </c>
       <c r="E13" s="14">
@@ -2581,51 +3368,51 @@
       </c>
       <c r="Q13" s="17">
         <v>2756</v>
       </c>
       <c r="R13" s="17">
         <v>2829</v>
       </c>
       <c r="S13" s="17">
         <v>3604</v>
       </c>
       <c r="T13" s="17">
         <v>3895</v>
       </c>
       <c r="U13" s="13">
         <v>4144</v>
       </c>
       <c r="V13" s="13">
         <v>4668</v>
       </c>
       <c r="W13" s="13">
         <v>5129</v>
       </c>
       <c r="X13" s="13">
         <v>5282</v>
       </c>
-      <c r="Y13" s="95">
+      <c r="Y13" s="90">
         <v>5898</v>
       </c>
       <c r="Z13" s="52"/>
       <c r="AB13" s="55"/>
       <c r="AC13" s="56"/>
       <c r="AD13" s="56"/>
       <c r="AE13" s="58"/>
       <c r="AF13" s="52"/>
       <c r="AG13" s="56"/>
       <c r="AH13" s="56"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="14">
         <v>492</v>
       </c>
       <c r="C14" s="14">
         <v>567</v>
       </c>
       <c r="D14" s="14">
         <v>525</v>
       </c>
       <c r="E14" s="14">
@@ -2666,51 +3453,51 @@
       </c>
       <c r="Q14" s="17">
         <v>3471</v>
       </c>
       <c r="R14" s="17">
         <v>3872</v>
       </c>
       <c r="S14" s="17">
         <v>5747</v>
       </c>
       <c r="T14" s="17">
         <v>6246</v>
       </c>
       <c r="U14" s="13">
         <v>6115</v>
       </c>
       <c r="V14" s="13">
         <v>7005</v>
       </c>
       <c r="W14" s="13">
         <v>7009</v>
       </c>
       <c r="X14" s="13">
         <v>7562</v>
       </c>
-      <c r="Y14" s="95">
+      <c r="Y14" s="90">
         <v>7163</v>
       </c>
       <c r="Z14" s="52"/>
       <c r="AB14" s="55"/>
       <c r="AC14" s="56"/>
       <c r="AD14" s="56"/>
       <c r="AE14" s="58"/>
       <c r="AF14" s="52"/>
       <c r="AG14" s="56"/>
       <c r="AH14" s="56"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="10" t="s">
@@ -2751,51 +3538,51 @@
       </c>
       <c r="Q15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V15" s="13">
         <v>15954</v>
       </c>
       <c r="W15" s="13">
         <v>15487</v>
       </c>
       <c r="X15" s="13">
         <v>20201</v>
       </c>
-      <c r="Y15" s="95">
+      <c r="Y15" s="90">
         <v>19999</v>
       </c>
       <c r="Z15" s="52"/>
       <c r="AB15" s="55"/>
       <c r="AC15" s="56"/>
       <c r="AD15" s="56"/>
       <c r="AE15" s="58"/>
       <c r="AF15" s="52"/>
       <c r="AG15" s="56"/>
       <c r="AH15" s="56"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="14">
         <v>1540</v>
       </c>
       <c r="C16" s="14">
         <v>1878</v>
       </c>
       <c r="D16" s="14">
         <v>7874</v>
       </c>
       <c r="E16" s="14">
@@ -2836,51 +3623,51 @@
       </c>
       <c r="Q16" s="17">
         <v>11242</v>
       </c>
       <c r="R16" s="17">
         <v>12113</v>
       </c>
       <c r="S16" s="17">
         <v>11773</v>
       </c>
       <c r="T16" s="17">
         <v>12087</v>
       </c>
       <c r="U16" s="13">
         <v>11585</v>
       </c>
       <c r="V16" s="13">
         <v>11622</v>
       </c>
       <c r="W16" s="13">
         <v>12327</v>
       </c>
       <c r="X16" s="13">
         <v>14323</v>
       </c>
-      <c r="Y16" s="95">
+      <c r="Y16" s="90">
         <v>13879</v>
       </c>
       <c r="Z16" s="52"/>
       <c r="AB16" s="55"/>
       <c r="AC16" s="56"/>
       <c r="AD16" s="56"/>
       <c r="AE16" s="58"/>
       <c r="AF16" s="52"/>
       <c r="AG16" s="56"/>
       <c r="AH16" s="56"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="14">
         <v>553</v>
       </c>
       <c r="C17" s="14">
         <v>485</v>
       </c>
       <c r="D17" s="14">
         <v>564</v>
       </c>
       <c r="E17" s="14">
@@ -2921,51 +3708,51 @@
       </c>
       <c r="Q17" s="17">
         <v>6108</v>
       </c>
       <c r="R17" s="17">
         <v>5517</v>
       </c>
       <c r="S17" s="17">
         <v>6072</v>
       </c>
       <c r="T17" s="17">
         <v>5534</v>
       </c>
       <c r="U17" s="13">
         <v>5631</v>
       </c>
       <c r="V17" s="13">
         <v>5687</v>
       </c>
       <c r="W17" s="13">
         <v>5368</v>
       </c>
       <c r="X17" s="13">
         <v>6319</v>
       </c>
-      <c r="Y17" s="95">
+      <c r="Y17" s="90">
         <v>6170</v>
       </c>
       <c r="Z17" s="52"/>
       <c r="AB17" s="55"/>
       <c r="AC17" s="56"/>
       <c r="AD17" s="56"/>
       <c r="AE17" s="58"/>
       <c r="AF17" s="52"/>
       <c r="AG17" s="56"/>
       <c r="AH17" s="56"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="14">
         <v>309</v>
       </c>
       <c r="C18" s="14">
         <v>339</v>
       </c>
       <c r="D18" s="14">
         <v>267</v>
       </c>
       <c r="E18" s="14">
@@ -3006,51 +3793,51 @@
       </c>
       <c r="Q18" s="17">
         <v>1903</v>
       </c>
       <c r="R18" s="17">
         <v>2260</v>
       </c>
       <c r="S18" s="17">
         <v>3485</v>
       </c>
       <c r="T18" s="17">
         <v>3544</v>
       </c>
       <c r="U18" s="13">
         <v>3700</v>
       </c>
       <c r="V18" s="13">
         <v>3907</v>
       </c>
       <c r="W18" s="13">
         <v>4258</v>
       </c>
       <c r="X18" s="13">
         <v>5175</v>
       </c>
-      <c r="Y18" s="95">
+      <c r="Y18" s="90">
         <v>4909</v>
       </c>
       <c r="Z18" s="52"/>
       <c r="AB18" s="55"/>
       <c r="AC18" s="56"/>
       <c r="AD18" s="56"/>
       <c r="AE18" s="58"/>
       <c r="AF18" s="52"/>
       <c r="AG18" s="56"/>
       <c r="AH18" s="56"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="14">
         <v>303</v>
       </c>
       <c r="C19" s="14">
         <v>395</v>
       </c>
       <c r="D19" s="14">
         <v>498</v>
       </c>
       <c r="E19" s="14">
@@ -3091,51 +3878,51 @@
       </c>
       <c r="Q19" s="17">
         <v>5219</v>
       </c>
       <c r="R19" s="17">
         <v>5381</v>
       </c>
       <c r="S19" s="17">
         <v>5726</v>
       </c>
       <c r="T19" s="17">
         <v>6907</v>
       </c>
       <c r="U19" s="13">
         <v>7257</v>
       </c>
       <c r="V19" s="13">
         <v>7457</v>
       </c>
       <c r="W19" s="13">
         <v>8347</v>
       </c>
       <c r="X19" s="13">
         <v>8515</v>
       </c>
-      <c r="Y19" s="95">
+      <c r="Y19" s="90">
         <v>8646</v>
       </c>
       <c r="Z19" s="52"/>
       <c r="AB19" s="55"/>
       <c r="AC19" s="56"/>
       <c r="AD19" s="56"/>
       <c r="AE19" s="58"/>
       <c r="AF19" s="52"/>
       <c r="AG19" s="56"/>
       <c r="AH19" s="56"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="14">
         <v>1051</v>
       </c>
       <c r="C20" s="14">
         <v>1023</v>
       </c>
       <c r="D20" s="14">
         <v>957</v>
       </c>
       <c r="E20" s="14">
@@ -3176,51 +3963,51 @@
       </c>
       <c r="Q20" s="17">
         <v>5651</v>
       </c>
       <c r="R20" s="17">
         <v>6082</v>
       </c>
       <c r="S20" s="17">
         <v>7681</v>
       </c>
       <c r="T20" s="17">
         <v>7391</v>
       </c>
       <c r="U20" s="13">
         <v>8488</v>
       </c>
       <c r="V20" s="13">
         <v>8645</v>
       </c>
       <c r="W20" s="13">
         <v>9214</v>
       </c>
       <c r="X20" s="13">
         <v>10219</v>
       </c>
-      <c r="Y20" s="95">
+      <c r="Y20" s="90">
         <v>10542</v>
       </c>
       <c r="Z20" s="52"/>
       <c r="AB20" s="55"/>
       <c r="AC20" s="56"/>
       <c r="AD20" s="52"/>
       <c r="AE20" s="53"/>
       <c r="AF20" s="52"/>
       <c r="AG20" s="56"/>
       <c r="AH20" s="56"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="14">
         <v>439</v>
       </c>
       <c r="C21" s="14">
         <v>592</v>
       </c>
       <c r="D21" s="14">
         <v>996</v>
       </c>
       <c r="E21" s="14">
@@ -3261,51 +4048,51 @@
       </c>
       <c r="Q21" s="17">
         <v>6904</v>
       </c>
       <c r="R21" s="17">
         <v>7031</v>
       </c>
       <c r="S21" s="17">
         <v>8378</v>
       </c>
       <c r="T21" s="17">
         <v>8201</v>
       </c>
       <c r="U21" s="13">
         <v>8610</v>
       </c>
       <c r="V21" s="13">
         <v>8989</v>
       </c>
       <c r="W21" s="13">
         <v>8858</v>
       </c>
       <c r="X21" s="13">
         <v>9613</v>
       </c>
-      <c r="Y21" s="95">
+      <c r="Y21" s="90">
         <v>6724</v>
       </c>
       <c r="Z21" s="52"/>
       <c r="AB21" s="55"/>
       <c r="AC21" s="56"/>
       <c r="AD21" s="52"/>
       <c r="AE21" s="53"/>
       <c r="AF21" s="52"/>
       <c r="AG21" s="56"/>
       <c r="AH21" s="56"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="14">
         <v>299</v>
       </c>
       <c r="C22" s="14">
         <v>254</v>
       </c>
       <c r="D22" s="14">
         <v>288</v>
       </c>
       <c r="E22" s="14">
@@ -3346,51 +4133,51 @@
       </c>
       <c r="Q22" s="17">
         <v>4485</v>
       </c>
       <c r="R22" s="17">
         <v>5018</v>
       </c>
       <c r="S22" s="17">
         <v>5690</v>
       </c>
       <c r="T22" s="17">
         <v>5620</v>
       </c>
       <c r="U22" s="13">
         <v>5769</v>
       </c>
       <c r="V22" s="13">
         <v>5485</v>
       </c>
       <c r="W22" s="13">
         <v>6192</v>
       </c>
       <c r="X22" s="13">
         <v>6676</v>
       </c>
-      <c r="Y22" s="95">
+      <c r="Y22" s="90">
         <v>10284</v>
       </c>
       <c r="Z22" s="52"/>
       <c r="AB22" s="55"/>
       <c r="AC22" s="56"/>
       <c r="AD22" s="52"/>
       <c r="AE22" s="53"/>
       <c r="AF22" s="52"/>
       <c r="AG22" s="56"/>
       <c r="AH22" s="56"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="10" t="s">
@@ -3431,51 +4218,51 @@
       </c>
       <c r="Q23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="13">
         <v>482</v>
       </c>
       <c r="W23" s="13">
         <v>575</v>
       </c>
       <c r="X23" s="13">
         <v>535</v>
       </c>
-      <c r="Y23" s="95">
+      <c r="Y23" s="90">
         <v>637</v>
       </c>
       <c r="Z23" s="52"/>
       <c r="AB23" s="55"/>
       <c r="AC23" s="56"/>
       <c r="AD23" s="52"/>
       <c r="AE23" s="53"/>
       <c r="AF23" s="52"/>
       <c r="AG23" s="56"/>
       <c r="AH23" s="56"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="14">
         <v>3476</v>
       </c>
       <c r="C24" s="14">
         <v>6064</v>
       </c>
       <c r="D24" s="14">
         <v>5780</v>
       </c>
       <c r="E24" s="14">
@@ -3516,51 +4303,51 @@
       </c>
       <c r="Q24" s="17">
         <v>28211</v>
       </c>
       <c r="R24" s="17">
         <v>32426</v>
       </c>
       <c r="S24" s="17">
         <v>32974</v>
       </c>
       <c r="T24" s="17">
         <v>34034</v>
       </c>
       <c r="U24" s="13">
         <v>35471</v>
       </c>
       <c r="V24" s="13">
         <v>19521</v>
       </c>
       <c r="W24" s="13">
         <v>19422</v>
       </c>
       <c r="X24" s="13">
         <v>20850</v>
       </c>
-      <c r="Y24" s="95">
+      <c r="Y24" s="90">
         <v>21901</v>
       </c>
       <c r="Z24" s="52"/>
       <c r="AB24" s="55"/>
       <c r="AC24" s="56"/>
       <c r="AD24" s="52"/>
       <c r="AE24" s="53"/>
       <c r="AF24" s="52"/>
       <c r="AG24" s="56"/>
       <c r="AH24" s="56"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="14">
         <v>1696</v>
       </c>
       <c r="C25" s="14">
         <v>1776</v>
       </c>
       <c r="D25" s="14">
         <v>2013</v>
       </c>
       <c r="E25" s="14">
@@ -3601,51 +4388,51 @@
       </c>
       <c r="Q25" s="17">
         <v>15142</v>
       </c>
       <c r="R25" s="17">
         <v>14457</v>
       </c>
       <c r="S25" s="17">
         <v>13853</v>
       </c>
       <c r="T25" s="17">
         <v>14567</v>
       </c>
       <c r="U25" s="13">
         <v>15002</v>
       </c>
       <c r="V25" s="13">
         <v>16279</v>
       </c>
       <c r="W25" s="13">
         <v>17929</v>
       </c>
       <c r="X25" s="13">
         <v>18442</v>
       </c>
-      <c r="Y25" s="95">
+      <c r="Y25" s="90">
         <v>18249</v>
       </c>
       <c r="Z25" s="52"/>
       <c r="AB25" s="55"/>
       <c r="AC25" s="56"/>
       <c r="AD25" s="52"/>
       <c r="AE25" s="53"/>
       <c r="AF25" s="52"/>
       <c r="AG25" s="56"/>
       <c r="AH25" s="56"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>5625</v>
       </c>
       <c r="C26" s="14">
         <v>5678</v>
       </c>
       <c r="D26" s="14">
         <v>6116</v>
       </c>
       <c r="E26" s="14">
@@ -3686,51 +4473,51 @@
       </c>
       <c r="Q26" s="17">
         <v>16133</v>
       </c>
       <c r="R26" s="17">
         <v>19558</v>
       </c>
       <c r="S26" s="17">
         <v>21210</v>
       </c>
       <c r="T26" s="17">
         <v>20881</v>
       </c>
       <c r="U26" s="13">
         <v>23077</v>
       </c>
       <c r="V26" s="13">
         <v>21715</v>
       </c>
       <c r="W26" s="13">
         <v>22019</v>
       </c>
       <c r="X26" s="13">
         <v>22556</v>
       </c>
-      <c r="Y26" s="95">
+      <c r="Y26" s="90">
         <v>24674</v>
       </c>
       <c r="Z26" s="52"/>
       <c r="AB26" s="55"/>
       <c r="AC26" s="56"/>
       <c r="AD26" s="52"/>
       <c r="AE26" s="53"/>
       <c r="AF26" s="52"/>
       <c r="AG26" s="56"/>
       <c r="AH26" s="56"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="10" t="s">
@@ -3771,122 +4558,122 @@
       </c>
       <c r="Q27" s="17">
         <v>3875</v>
       </c>
       <c r="R27" s="17">
         <v>4269</v>
       </c>
       <c r="S27" s="17">
         <v>4385</v>
       </c>
       <c r="T27" s="17">
         <v>4889</v>
       </c>
       <c r="U27" s="13">
         <v>5504</v>
       </c>
       <c r="V27" s="13">
         <v>5570</v>
       </c>
       <c r="W27" s="13">
         <v>6409</v>
       </c>
       <c r="X27" s="13">
         <v>7938</v>
       </c>
-      <c r="Y27" s="97">
+      <c r="Y27" s="92">
         <v>8738</v>
       </c>
       <c r="Z27" s="52"/>
       <c r="AB27" s="55"/>
       <c r="AC27" s="56"/>
       <c r="AD27" s="52"/>
       <c r="AE27" s="53"/>
       <c r="AF27" s="52"/>
       <c r="AG27" s="56"/>
       <c r="AH27" s="56"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="8"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="20"/>
       <c r="R28" s="20"/>
       <c r="S28" s="20"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="21"/>
       <c r="X28" s="1"/>
       <c r="AC28" s="56"/>
       <c r="AD28" s="56"/>
       <c r="AE28" s="56"/>
       <c r="AF28" s="56"/>
       <c r="AG28" s="56"/>
       <c r="AH28" s="56"/>
     </row>
     <row r="29" spans="1:34">
-      <c r="A29" s="90" t="s">
+      <c r="A29" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="90"/>
-[...22 lines deleted...]
-      <c r="Y29" s="90"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
+      <c r="O29" s="96"/>
+      <c r="P29" s="96"/>
+      <c r="Q29" s="96"/>
+      <c r="R29" s="96"/>
+      <c r="S29" s="96"/>
+      <c r="T29" s="96"/>
+      <c r="U29" s="96"/>
+      <c r="V29" s="96"/>
+      <c r="W29" s="96"/>
+      <c r="X29" s="96"/>
+      <c r="Y29" s="96"/>
       <c r="AC29" s="56"/>
       <c r="AD29" s="56"/>
       <c r="AE29" s="56"/>
       <c r="AF29" s="56"/>
       <c r="AG29" s="56"/>
       <c r="AH29" s="56"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="4">
         <v>19098</v>
       </c>
       <c r="C30" s="4">
         <v>22010</v>
       </c>
       <c r="D30" s="4">
         <v>32713</v>
       </c>
       <c r="E30" s="4">
         <v>47512</v>
       </c>
       <c r="F30" s="4">
         <v>52396</v>
@@ -3923,50 +4710,53 @@
       </c>
       <c r="Q30" s="6">
         <v>159969</v>
       </c>
       <c r="R30" s="6">
         <v>177305</v>
       </c>
       <c r="S30" s="6">
         <v>181108</v>
       </c>
       <c r="T30" s="6">
         <v>186605</v>
       </c>
       <c r="U30" s="7">
         <v>199316</v>
       </c>
       <c r="V30" s="7">
         <v>205243</v>
       </c>
       <c r="W30" s="7">
         <v>220493</v>
       </c>
       <c r="X30" s="81">
         <v>232378</v>
       </c>
+      <c r="Y30" s="81">
+        <v>243770</v>
+      </c>
       <c r="AC30" s="56"/>
       <c r="AD30" s="56"/>
       <c r="AE30" s="56"/>
       <c r="AF30" s="56"/>
       <c r="AG30" s="56"/>
       <c r="AH30" s="56"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>19</v>
@@ -4003,50 +4793,53 @@
       </c>
       <c r="Q31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="13">
         <v>16298</v>
       </c>
       <c r="V31" s="13">
         <v>17868</v>
       </c>
       <c r="W31" s="13">
         <v>17174</v>
       </c>
       <c r="X31" s="42">
         <v>17224</v>
       </c>
+      <c r="Y31" s="98">
+        <v>18596</v>
+      </c>
       <c r="AC31" s="56"/>
       <c r="AD31" s="56"/>
       <c r="AE31" s="56"/>
       <c r="AF31" s="56"/>
       <c r="AG31" s="56"/>
       <c r="AH31" s="56"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="14">
         <v>597</v>
       </c>
       <c r="C32" s="14">
         <v>663</v>
       </c>
       <c r="D32" s="14">
         <v>672</v>
       </c>
       <c r="E32" s="14">
         <v>1863</v>
       </c>
       <c r="F32" s="14">
         <v>2648</v>
@@ -4083,52 +4876,55 @@
       </c>
       <c r="Q32" s="17">
         <v>12276</v>
       </c>
       <c r="R32" s="17">
         <v>13383</v>
       </c>
       <c r="S32" s="17">
         <v>12895</v>
       </c>
       <c r="T32" s="17">
         <v>13482</v>
       </c>
       <c r="U32" s="13">
         <v>15365</v>
       </c>
       <c r="V32" s="13">
         <v>14809</v>
       </c>
       <c r="W32" s="13">
         <v>15610</v>
       </c>
       <c r="X32" s="42">
         <v>16765</v>
       </c>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32" s="98">
+        <v>16261</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
       <c r="A33" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="14">
         <v>448</v>
       </c>
       <c r="C33" s="14">
         <v>441</v>
       </c>
       <c r="D33" s="14">
         <v>541</v>
       </c>
       <c r="E33" s="14">
         <v>904</v>
       </c>
       <c r="F33" s="14">
         <v>1193</v>
       </c>
       <c r="G33" s="14">
         <v>1559</v>
       </c>
       <c r="H33" s="14">
         <v>1488</v>
       </c>
       <c r="I33" s="15">
@@ -4157,52 +4953,55 @@
       </c>
       <c r="Q33" s="17">
         <v>4628</v>
       </c>
       <c r="R33" s="17">
         <v>4664</v>
       </c>
       <c r="S33" s="17">
         <v>4969</v>
       </c>
       <c r="T33" s="17">
         <v>4998</v>
       </c>
       <c r="U33" s="13">
         <v>5457</v>
       </c>
       <c r="V33" s="13">
         <v>6017</v>
       </c>
       <c r="W33" s="13">
         <v>5997</v>
       </c>
       <c r="X33" s="42">
         <v>5676</v>
       </c>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33" s="98">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
       <c r="A34" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="14">
         <v>1199</v>
       </c>
       <c r="C34" s="14">
         <v>725</v>
       </c>
       <c r="D34" s="14">
         <v>1192</v>
       </c>
       <c r="E34" s="14">
         <v>4014</v>
       </c>
       <c r="F34" s="14">
         <v>2104</v>
       </c>
       <c r="G34" s="14">
         <v>6363</v>
       </c>
       <c r="H34" s="14">
         <v>6458</v>
       </c>
       <c r="I34" s="15">
@@ -4231,52 +5030,55 @@
       </c>
       <c r="Q34" s="17">
         <v>23203</v>
       </c>
       <c r="R34" s="17">
         <v>25855</v>
       </c>
       <c r="S34" s="17">
         <v>26840</v>
       </c>
       <c r="T34" s="17">
         <v>26918</v>
       </c>
       <c r="U34" s="13">
         <v>12774</v>
       </c>
       <c r="V34" s="13">
         <v>13253</v>
       </c>
       <c r="W34" s="13">
         <v>14987</v>
       </c>
       <c r="X34" s="42">
         <v>16058</v>
       </c>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34" s="98">
+        <v>16707</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25">
       <c r="A35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="14">
         <v>684</v>
       </c>
       <c r="C35" s="14">
         <v>958</v>
       </c>
       <c r="D35" s="14">
         <v>1396</v>
       </c>
       <c r="E35" s="14">
         <v>2475</v>
       </c>
       <c r="F35" s="14">
         <v>3596</v>
       </c>
       <c r="G35" s="14">
         <v>2213</v>
       </c>
       <c r="H35" s="14">
         <v>2378</v>
       </c>
       <c r="I35" s="15">
@@ -4305,52 +5107,55 @@
       </c>
       <c r="Q35" s="17">
         <v>5092</v>
       </c>
       <c r="R35" s="17">
         <v>4963</v>
       </c>
       <c r="S35" s="17">
         <v>5029</v>
       </c>
       <c r="T35" s="17">
         <v>5290</v>
       </c>
       <c r="U35" s="13">
         <v>6491</v>
       </c>
       <c r="V35" s="13">
         <v>6839</v>
       </c>
       <c r="W35" s="13">
         <v>6915</v>
       </c>
       <c r="X35" s="42">
         <v>7436</v>
       </c>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35" s="98">
+        <v>7190</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="14">
         <v>316</v>
       </c>
       <c r="C36" s="14">
         <v>297</v>
       </c>
       <c r="D36" s="14">
         <v>360</v>
       </c>
       <c r="E36" s="14">
         <v>826</v>
       </c>
       <c r="F36" s="14">
         <v>948</v>
       </c>
       <c r="G36" s="14">
         <v>1096</v>
       </c>
       <c r="H36" s="14">
         <v>1194</v>
       </c>
       <c r="I36" s="15">
@@ -4379,52 +5184,55 @@
       </c>
       <c r="Q36" s="17">
         <v>2960</v>
       </c>
       <c r="R36" s="17">
         <v>3274</v>
       </c>
       <c r="S36" s="17">
         <v>3576</v>
       </c>
       <c r="T36" s="17">
         <v>3818</v>
       </c>
       <c r="U36" s="13">
         <v>4225</v>
       </c>
       <c r="V36" s="13">
         <v>4813</v>
       </c>
       <c r="W36" s="13">
         <v>4989</v>
       </c>
       <c r="X36" s="42">
         <v>5468</v>
       </c>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36" s="98">
+        <v>6159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
       <c r="A37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="14">
         <v>658</v>
       </c>
       <c r="C37" s="14">
         <v>471</v>
       </c>
       <c r="D37" s="14">
         <v>525</v>
       </c>
       <c r="E37" s="14">
         <v>589</v>
       </c>
       <c r="F37" s="14">
         <v>859</v>
       </c>
       <c r="G37" s="14">
         <v>1006</v>
       </c>
       <c r="H37" s="14">
         <v>1016</v>
       </c>
       <c r="I37" s="15">
@@ -4453,52 +5261,55 @@
       </c>
       <c r="Q37" s="17">
         <v>3496</v>
       </c>
       <c r="R37" s="17">
         <v>5695</v>
       </c>
       <c r="S37" s="17">
         <v>5632</v>
       </c>
       <c r="T37" s="17">
         <v>6073</v>
       </c>
       <c r="U37" s="13">
         <v>6150</v>
       </c>
       <c r="V37" s="13">
         <v>7446</v>
       </c>
       <c r="W37" s="13">
         <v>7227</v>
       </c>
       <c r="X37" s="42">
         <v>7568</v>
       </c>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37" s="98">
+        <v>7379</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25">
       <c r="A38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="10" t="s">
@@ -4527,52 +5338,55 @@
       </c>
       <c r="Q38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="13">
         <v>16467</v>
       </c>
       <c r="V38" s="13">
         <v>14966</v>
       </c>
       <c r="W38" s="13">
         <v>22487</v>
       </c>
       <c r="X38" s="42">
         <v>22840</v>
       </c>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38" s="98">
+        <v>22091</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="14">
         <v>1429</v>
       </c>
       <c r="C39" s="14">
         <v>1980</v>
       </c>
       <c r="D39" s="14">
         <v>8186</v>
       </c>
       <c r="E39" s="14">
         <v>7540</v>
       </c>
       <c r="F39" s="14">
         <v>8272</v>
       </c>
       <c r="G39" s="14">
         <v>8096</v>
       </c>
       <c r="H39" s="14">
         <v>8814</v>
       </c>
       <c r="I39" s="15">
@@ -4601,52 +5415,55 @@
       </c>
       <c r="Q39" s="17">
         <v>11466</v>
       </c>
       <c r="R39" s="17">
         <v>11884</v>
       </c>
       <c r="S39" s="17">
         <v>11811</v>
       </c>
       <c r="T39" s="17">
         <v>11964</v>
       </c>
       <c r="U39" s="13">
         <v>11562</v>
       </c>
       <c r="V39" s="13">
         <v>11877</v>
       </c>
       <c r="W39" s="13">
         <v>13043</v>
       </c>
       <c r="X39" s="42">
         <v>14607</v>
       </c>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39" s="98">
+        <v>16003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="14">
         <v>475</v>
       </c>
       <c r="C40" s="14">
         <v>476</v>
       </c>
       <c r="D40" s="14">
         <v>873</v>
       </c>
       <c r="E40" s="14">
         <v>1585</v>
       </c>
       <c r="F40" s="14">
         <v>1562</v>
       </c>
       <c r="G40" s="14">
         <v>1423</v>
       </c>
       <c r="H40" s="14">
         <v>1761</v>
       </c>
       <c r="I40" s="15">
@@ -4675,52 +5492,55 @@
       </c>
       <c r="Q40" s="17">
         <v>6508</v>
       </c>
       <c r="R40" s="17">
         <v>6114</v>
       </c>
       <c r="S40" s="17">
         <v>6166</v>
       </c>
       <c r="T40" s="17">
         <v>5598</v>
       </c>
       <c r="U40" s="13">
         <v>5712</v>
       </c>
       <c r="V40" s="13">
         <v>5723</v>
       </c>
       <c r="W40" s="13">
         <v>5661</v>
       </c>
       <c r="X40" s="42">
         <v>6331</v>
       </c>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40" s="98">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="14">
         <v>311</v>
       </c>
       <c r="C41" s="14">
         <v>324</v>
       </c>
       <c r="D41" s="14">
         <v>269</v>
       </c>
       <c r="E41" s="14">
         <v>547</v>
       </c>
       <c r="F41" s="14">
         <v>715</v>
       </c>
       <c r="G41" s="14">
         <v>782</v>
       </c>
       <c r="H41" s="14">
         <v>842</v>
       </c>
       <c r="I41" s="15">
@@ -4749,52 +5569,55 @@
       </c>
       <c r="Q41" s="17">
         <v>1932</v>
       </c>
       <c r="R41" s="17">
         <v>3374</v>
       </c>
       <c r="S41" s="17">
         <v>3564</v>
       </c>
       <c r="T41" s="17">
         <v>3618</v>
       </c>
       <c r="U41" s="13">
         <v>3734</v>
       </c>
       <c r="V41" s="13">
         <v>3970</v>
       </c>
       <c r="W41" s="13">
         <v>4366</v>
       </c>
       <c r="X41" s="42">
         <v>5075</v>
       </c>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41" s="98">
+        <v>5108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="14">
         <v>343</v>
       </c>
       <c r="C42" s="14">
         <v>357</v>
       </c>
       <c r="D42" s="14">
         <v>503</v>
       </c>
       <c r="E42" s="14">
         <v>915</v>
       </c>
       <c r="F42" s="14">
         <v>1397</v>
       </c>
       <c r="G42" s="14">
         <v>1647</v>
       </c>
       <c r="H42" s="14">
         <v>1902</v>
       </c>
       <c r="I42" s="15">
@@ -4823,52 +5646,55 @@
       </c>
       <c r="Q42" s="17">
         <v>5460</v>
       </c>
       <c r="R42" s="17">
         <v>5544</v>
       </c>
       <c r="S42" s="17">
         <v>5856</v>
       </c>
       <c r="T42" s="17">
         <v>7144</v>
       </c>
       <c r="U42" s="13">
         <v>7616</v>
       </c>
       <c r="V42" s="13">
         <v>8073</v>
       </c>
       <c r="W42" s="13">
         <v>8439</v>
       </c>
       <c r="X42" s="42">
         <v>8793</v>
       </c>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42" s="98">
+        <v>9291</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
       <c r="A43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>1042</v>
       </c>
       <c r="C43" s="14">
         <v>881</v>
       </c>
       <c r="D43" s="14">
         <v>1027</v>
       </c>
       <c r="E43" s="14">
         <v>1167</v>
       </c>
       <c r="F43" s="14">
         <v>1807</v>
       </c>
       <c r="G43" s="14">
         <v>2059</v>
       </c>
       <c r="H43" s="14">
         <v>2117</v>
       </c>
       <c r="I43" s="15">
@@ -4897,52 +5723,55 @@
       </c>
       <c r="Q43" s="17">
         <v>5831</v>
       </c>
       <c r="R43" s="17">
         <v>7785</v>
       </c>
       <c r="S43" s="17">
         <v>7705</v>
       </c>
       <c r="T43" s="17">
         <v>8069</v>
       </c>
       <c r="U43" s="13">
         <v>8992</v>
       </c>
       <c r="V43" s="13">
         <v>9378</v>
       </c>
       <c r="W43" s="13">
         <v>9088</v>
       </c>
       <c r="X43" s="42">
         <v>10370</v>
       </c>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43" s="101">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="14">
         <v>457</v>
       </c>
       <c r="C44" s="14">
         <v>710</v>
       </c>
       <c r="D44" s="14">
         <v>997</v>
       </c>
       <c r="E44" s="14">
         <v>4196</v>
       </c>
       <c r="F44" s="14">
         <v>4783</v>
       </c>
       <c r="G44" s="14">
         <v>5606</v>
       </c>
       <c r="H44" s="14">
         <v>5245</v>
       </c>
       <c r="I44" s="15">
@@ -4971,52 +5800,55 @@
       </c>
       <c r="Q44" s="17">
         <v>7004</v>
       </c>
       <c r="R44" s="17">
         <v>7962</v>
       </c>
       <c r="S44" s="17">
         <v>8302</v>
       </c>
       <c r="T44" s="17">
         <v>8485</v>
       </c>
       <c r="U44" s="13">
         <v>8786</v>
       </c>
       <c r="V44" s="13">
         <v>8996</v>
       </c>
       <c r="W44" s="13">
         <v>9464</v>
       </c>
       <c r="X44" s="42">
         <v>6759</v>
       </c>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44" s="99">
+        <v>11193</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25">
       <c r="A45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="14">
         <v>296</v>
       </c>
       <c r="C45" s="14">
         <v>237</v>
       </c>
       <c r="D45" s="14">
         <v>288</v>
       </c>
       <c r="E45" s="14">
         <v>354</v>
       </c>
       <c r="F45" s="14">
         <v>458</v>
       </c>
       <c r="G45" s="14">
         <v>547</v>
       </c>
       <c r="H45" s="14">
         <v>1035</v>
       </c>
       <c r="I45" s="15">
@@ -5045,52 +5877,55 @@
       </c>
       <c r="Q45" s="17">
         <v>4582</v>
       </c>
       <c r="R45" s="17">
         <v>5445</v>
       </c>
       <c r="S45" s="17">
         <v>5646</v>
       </c>
       <c r="T45" s="17">
         <v>5629</v>
       </c>
       <c r="U45" s="13">
         <v>5916</v>
       </c>
       <c r="V45" s="13">
         <v>5940</v>
       </c>
       <c r="W45" s="13">
         <v>6576</v>
       </c>
       <c r="X45" s="42">
         <v>9869</v>
       </c>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45" s="100">
+        <v>6775</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25">
       <c r="A46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="10" t="s">
@@ -5119,52 +5954,55 @@
       </c>
       <c r="Q46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="13">
         <v>646</v>
       </c>
       <c r="V46" s="13">
         <v>468</v>
       </c>
       <c r="W46" s="13">
         <v>544</v>
       </c>
       <c r="X46" s="42">
         <v>573</v>
       </c>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46" s="102">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25">
       <c r="A47" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="14">
         <v>3530</v>
       </c>
       <c r="C47" s="14">
         <v>6186</v>
       </c>
       <c r="D47" s="14">
         <v>7371</v>
       </c>
       <c r="E47" s="14">
         <v>9856</v>
       </c>
       <c r="F47" s="14">
         <v>10856</v>
       </c>
       <c r="G47" s="14">
         <v>12661</v>
       </c>
       <c r="H47" s="14">
         <v>13398</v>
       </c>
       <c r="I47" s="15">
@@ -5193,52 +6031,55 @@
       </c>
       <c r="Q47" s="17">
         <v>29259</v>
       </c>
       <c r="R47" s="17">
         <v>32840</v>
       </c>
       <c r="S47" s="17">
         <v>33570</v>
       </c>
       <c r="T47" s="17">
         <v>34886</v>
       </c>
       <c r="U47" s="13">
         <v>19177</v>
       </c>
       <c r="V47" s="13">
         <v>19727</v>
       </c>
       <c r="W47" s="13">
         <v>20113</v>
       </c>
       <c r="X47" s="42">
         <v>21070</v>
       </c>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47" s="102">
+        <v>22298</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25">
       <c r="A48" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="14">
         <v>1741</v>
       </c>
       <c r="C48" s="14">
         <v>1753</v>
       </c>
       <c r="D48" s="14">
         <v>2435</v>
       </c>
       <c r="E48" s="14">
         <v>2991</v>
       </c>
       <c r="F48" s="14">
         <v>3912</v>
       </c>
       <c r="G48" s="14">
         <v>4759</v>
       </c>
       <c r="H48" s="14">
         <v>5345</v>
       </c>
       <c r="I48" s="15">
@@ -5266,50 +6107,53 @@
         <v>17555</v>
       </c>
       <c r="Q48" s="17">
         <v>14864</v>
       </c>
       <c r="R48" s="17">
         <v>13987</v>
       </c>
       <c r="S48" s="17">
         <v>13875</v>
       </c>
       <c r="T48" s="17">
         <v>14609</v>
       </c>
       <c r="U48" s="13">
         <v>15134</v>
       </c>
       <c r="V48" s="13">
         <v>17410</v>
       </c>
       <c r="W48" s="13">
         <v>18453</v>
       </c>
       <c r="X48" s="42">
         <v>18575</v>
+      </c>
+      <c r="Y48" s="102">
+        <v>19011</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="14">
         <v>5572</v>
       </c>
       <c r="C49" s="14">
         <v>5551</v>
       </c>
       <c r="D49" s="14">
         <v>6078</v>
       </c>
       <c r="E49" s="14">
         <v>7690</v>
       </c>
       <c r="F49" s="14">
         <v>7286</v>
       </c>
       <c r="G49" s="14">
         <v>8435</v>
       </c>
       <c r="H49" s="14">
@@ -5341,50 +6185,53 @@
       </c>
       <c r="Q49" s="17">
         <v>17313</v>
       </c>
       <c r="R49" s="17">
         <v>20010</v>
       </c>
       <c r="S49" s="17">
         <v>21117</v>
       </c>
       <c r="T49" s="17">
         <v>20881</v>
       </c>
       <c r="U49" s="13">
         <v>23141</v>
       </c>
       <c r="V49" s="13">
         <v>21715</v>
       </c>
       <c r="W49" s="13">
         <v>22647</v>
       </c>
       <c r="X49" s="13">
         <v>22768</v>
       </c>
+      <c r="Y49" s="102">
+        <v>26514</v>
+      </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="26" t="s">
         <v>19</v>
@@ -5414,106 +6261,109 @@
         <v>19</v>
       </c>
       <c r="Q50" s="17">
         <v>4095</v>
       </c>
       <c r="R50" s="17">
         <v>4526</v>
       </c>
       <c r="S50" s="17">
         <v>4555</v>
       </c>
       <c r="T50" s="17">
         <v>5143</v>
       </c>
       <c r="U50" s="13">
         <v>5673</v>
       </c>
       <c r="V50" s="13">
         <v>5955</v>
       </c>
       <c r="W50" s="13">
         <v>6713</v>
       </c>
       <c r="X50" s="13">
         <v>8553</v>
+      </c>
+      <c r="Y50" s="103">
+        <v>9144</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="8"/>
       <c r="B51" s="28"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
       <c r="F51" s="28"/>
       <c r="G51" s="28"/>
       <c r="H51" s="28"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
       <c r="M51" s="28"/>
       <c r="N51" s="28"/>
       <c r="O51" s="28"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="28"/>
       <c r="U51" s="29"/>
       <c r="V51" s="29"/>
       <c r="W51" s="30"/>
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="94" t="s">
+      <c r="A52" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="90"/>
-[...22 lines deleted...]
-      <c r="Y52" s="90"/>
+      <c r="B52" s="96"/>
+      <c r="C52" s="96"/>
+      <c r="D52" s="96"/>
+      <c r="E52" s="96"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="96"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+      <c r="J52" s="96"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="96"/>
+      <c r="M52" s="96"/>
+      <c r="N52" s="96"/>
+      <c r="O52" s="96"/>
+      <c r="P52" s="96"/>
+      <c r="Q52" s="96"/>
+      <c r="R52" s="96"/>
+      <c r="S52" s="96"/>
+      <c r="T52" s="96"/>
+      <c r="U52" s="96"/>
+      <c r="V52" s="96"/>
+      <c r="W52" s="96"/>
+      <c r="X52" s="96"/>
+      <c r="Y52" s="96"/>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="4">
         <v>22439</v>
       </c>
       <c r="C53" s="31">
         <v>23036</v>
       </c>
       <c r="D53" s="4">
         <v>45204</v>
       </c>
       <c r="E53" s="4">
         <v>51997</v>
       </c>
       <c r="F53" s="4">
         <v>58612</v>
       </c>
       <c r="G53" s="4">
         <v>64278</v>
       </c>
       <c r="H53" s="22">
         <v>69380</v>
@@ -7052,77 +7902,77 @@
       <c r="B74" s="20"/>
       <c r="C74" s="20"/>
       <c r="D74" s="20"/>
       <c r="E74" s="20"/>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="20"/>
       <c r="L74" s="20"/>
       <c r="M74" s="20"/>
       <c r="N74" s="20"/>
       <c r="O74" s="20"/>
       <c r="P74" s="20"/>
       <c r="Q74" s="20"/>
       <c r="R74" s="20"/>
       <c r="S74" s="20"/>
       <c r="T74" s="13"/>
       <c r="U74" s="21"/>
       <c r="V74" s="13"/>
       <c r="W74" s="21"/>
       <c r="X74" s="1"/>
     </row>
     <row r="75" spans="1:25">
-      <c r="A75" s="90" t="s">
+      <c r="A75" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="90"/>
-[...22 lines deleted...]
-      <c r="Y75" s="90"/>
+      <c r="B75" s="96"/>
+      <c r="C75" s="96"/>
+      <c r="D75" s="96"/>
+      <c r="E75" s="96"/>
+      <c r="F75" s="96"/>
+      <c r="G75" s="96"/>
+      <c r="H75" s="96"/>
+      <c r="I75" s="96"/>
+      <c r="J75" s="96"/>
+      <c r="K75" s="96"/>
+      <c r="L75" s="96"/>
+      <c r="M75" s="96"/>
+      <c r="N75" s="96"/>
+      <c r="O75" s="96"/>
+      <c r="P75" s="96"/>
+      <c r="Q75" s="96"/>
+      <c r="R75" s="96"/>
+      <c r="S75" s="96"/>
+      <c r="T75" s="96"/>
+      <c r="U75" s="96"/>
+      <c r="V75" s="96"/>
+      <c r="W75" s="96"/>
+      <c r="X75" s="96"/>
+      <c r="Y75" s="96"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="4">
         <v>22172</v>
       </c>
       <c r="C76" s="4">
         <v>24257</v>
       </c>
       <c r="D76" s="4">
         <v>33399</v>
       </c>
       <c r="E76" s="4">
         <v>53834</v>
       </c>
       <c r="F76" s="4">
         <v>58367</v>
       </c>
       <c r="G76" s="4">
         <v>64377</v>
       </c>
       <c r="H76" s="22">
         <v>67857</v>
@@ -8744,183 +9594,183 @@
       <c r="E100" s="41"/>
       <c r="F100" s="41"/>
       <c r="G100" s="41"/>
       <c r="H100" s="41"/>
       <c r="I100" s="41"/>
       <c r="J100" s="41"/>
       <c r="K100" s="41"/>
       <c r="L100" s="41"/>
       <c r="M100" s="41"/>
       <c r="N100" s="41"/>
       <c r="O100" s="41"/>
       <c r="P100" s="41"/>
       <c r="Q100" s="41"/>
       <c r="R100" s="41"/>
       <c r="S100" s="41"/>
       <c r="T100" s="41"/>
       <c r="U100" s="41"/>
       <c r="V100" s="41"/>
       <c r="W100" s="41"/>
     </row>
     <row r="101" spans="1:24">
       <c r="A101" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A75:Y75"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A52:Y52"/>
-    <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21FAF84D-22D2-4612-AF00-31FB67C2D59E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86ABD24D-1DBB-474D-B8E2-12FCA74A082E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>