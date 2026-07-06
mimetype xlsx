--- v0 (2026-04-18)
+++ v1 (2026-07-06)
@@ -11,67 +11,67 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\K719-39\719\=ТУРИЗМ=\НА САЙТ\ДИНАМИКА\Рус\Информация по местам размещения\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="93">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -303,64 +303,67 @@
     <t xml:space="preserve">2-туризм «Отчет о деятельности мест размещения», периодичность квартальная </t>
   </si>
   <si>
     <t>Агрегированный</t>
   </si>
   <si>
     <t>«Единовременная вместимость» - число установленных постоянных кроватей во всех номерах. Не включаются временные (дополнительные) места и места в номерах, постоянно занятые не по прямому назначению.</t>
   </si>
   <si>
     <t>в единицах</t>
   </si>
   <si>
     <t>С 2000 года</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Қаржаубай Әділбек Тұмарбекұлы</t>
   </si>
   <si>
     <t>A.Karzhaubai@stat.kz</t>
   </si>
   <si>
     <t>221302   Единовременная вместимость мест размещения</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -470,51 +473,51 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -578,63 +581,73 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -722,59 +735,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
@@ -840,67 +844,77 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 30" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1244,680 +1258,681 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702700?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Karzhaubai@stat.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346806/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/4ad/gvotgz9nlkbh6jcrq94qkg031fmf72y8.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47" customWidth="1"/>
     <col min="2" max="2" width="64.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="74" t="s">
         <v>56</v>
       </c>
-      <c r="B1" s="83">
+      <c r="B1" s="80">
         <v>221302</v>
       </c>
-      <c r="C1" s="74"/>
-[...12 lines deleted...]
-      <c r="A2" s="77" t="s">
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="70" t="s">
+      <c r="B2" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="74"/>
-[...12 lines deleted...]
-      <c r="A3" s="77" t="s">
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="B3" s="70" t="s">
+      <c r="B3" s="67" t="s">
         <v>86</v>
       </c>
-      <c r="C3" s="74"/>
-[...12 lines deleted...]
-      <c r="A4" s="69" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="71"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="70" t="s">
+      <c r="B4" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="74"/>
-[...12 lines deleted...]
-      <c r="A5" s="69" t="s">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="70" t="s">
+      <c r="B5" s="67" t="s">
         <v>87</v>
       </c>
-      <c r="C5" s="74"/>
-[...12 lines deleted...]
-      <c r="A6" s="77" t="s">
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+    </row>
+    <row r="6" spans="1:13" ht="45" customHeight="1">
+      <c r="A6" s="74" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="75" t="s">
         <v>85</v>
       </c>
-      <c r="C6" s="74"/>
-[...12 lines deleted...]
-      <c r="A7" s="77" t="s">
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="70" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="74"/>
-[...12 lines deleted...]
-      <c r="A8" s="77" t="s">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="74" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="81" t="s">
-[...15 lines deleted...]
-      <c r="A9" s="77" t="s">
+      <c r="B8" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+    </row>
+    <row r="9" spans="1:13" ht="25.5">
+      <c r="A9" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="78" t="s">
+      <c r="B9" s="75" t="s">
         <v>83</v>
       </c>
-      <c r="C9" s="74"/>
-[...12 lines deleted...]
-      <c r="A10" s="77" t="s">
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="71"/>
+    </row>
+    <row r="10" spans="1:13" ht="36.75" customHeight="1">
+      <c r="A10" s="74" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="82" t="s">
+      <c r="B10" s="79" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="74"/>
-[...12 lines deleted...]
-      <c r="A11" s="77" t="s">
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="71"/>
+      <c r="M10" s="73"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="74" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="79" t="s">
+      <c r="B11" s="76" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="74"/>
-[...12 lines deleted...]
-      <c r="A12" s="75" t="s">
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="73"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="80" t="s">
+      <c r="B12" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="C12" s="74"/>
-[...12 lines deleted...]
-      <c r="A13" s="75" t="s">
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="71"/>
+      <c r="M12" s="73"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="80" t="s">
+      <c r="B13" s="77" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="74"/>
-[...12 lines deleted...]
-      <c r="A14" s="75" t="s">
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="73"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="85" t="s">
+      <c r="B14" s="82" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="74"/>
-[...12 lines deleted...]
-      <c r="A15" s="77" t="s">
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="71"/>
+      <c r="L14" s="71"/>
+      <c r="M14" s="73"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="74" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="86">
-[...15 lines deleted...]
-      <c r="A16" s="77" t="s">
+      <c r="B15" s="83">
+        <v>46183</v>
+      </c>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="63"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+      <c r="H15" s="63"/>
+      <c r="I15" s="63"/>
+      <c r="J15" s="63"/>
+      <c r="K15" s="63"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="86">
-[...15 lines deleted...]
-      <c r="A17" s="77" t="s">
+      <c r="B16" s="83">
+        <v>46269</v>
+      </c>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+      <c r="H16" s="63"/>
+      <c r="I16" s="63"/>
+      <c r="J16" s="63"/>
+      <c r="K16" s="63"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="65"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="B17" s="87" t="s">
+      <c r="B17" s="84" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="66"/>
-[...12 lines deleted...]
-      <c r="A18" s="77" t="s">
+      <c r="C17" s="63"/>
+      <c r="D17" s="63"/>
+      <c r="E17" s="63"/>
+      <c r="F17" s="63"/>
+      <c r="G17" s="63"/>
+      <c r="H17" s="63"/>
+      <c r="I17" s="63"/>
+      <c r="J17" s="63"/>
+      <c r="K17" s="63"/>
+      <c r="L17" s="63"/>
+      <c r="M17" s="64"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="B18" s="87" t="s">
+      <c r="B18" s="84" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="66"/>
-[...12 lines deleted...]
-      <c r="A19" s="77" t="s">
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="63"/>
+      <c r="G18" s="63"/>
+      <c r="H18" s="63"/>
+      <c r="I18" s="63"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="63"/>
+      <c r="L18" s="63"/>
+      <c r="M18" s="65"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="B19" s="88" t="s">
+      <c r="B19" s="85" t="s">
         <v>78</v>
       </c>
-      <c r="C19" s="66"/>
-[...12 lines deleted...]
-      <c r="A20" s="77" t="s">
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="64"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="B20" s="89" t="s">
+      <c r="B20" s="86" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="66"/>
-[...86 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C20" s="63"/>
+      <c r="D20" s="63"/>
+      <c r="E20" s="63"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+      <c r="H20" s="63"/>
+      <c r="I20" s="63"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="63"/>
+      <c r="L20" s="63"/>
+      <c r="M20" s="65"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="68"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="63"/>
+      <c r="K21" s="63"/>
+      <c r="L21" s="63"/>
+      <c r="M21" s="63"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="63"/>
+      <c r="B22" s="63"/>
+      <c r="C22" s="63"/>
+      <c r="D22" s="63"/>
+      <c r="E22" s="63"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+      <c r="H22" s="63"/>
+      <c r="I22" s="63"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="63"/>
+      <c r="L22" s="63"/>
+      <c r="M22" s="65"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="63"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="64"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="63"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="63"/>
+      <c r="L24" s="63"/>
+      <c r="M24" s="65"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="63"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="64"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="B27" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="118" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="63" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="62"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="60" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="63" t="s">
+    <row r="7" spans="2:2">
+      <c r="B7" s="60" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="63" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="60" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="63" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="60" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="63" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="60" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B12" s="64" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="60"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="61" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="B18" s="62" t="s">
+    <row r="13" spans="2:2">
+      <c r="B13" s="60"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="60"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="59" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AH101"/>
   <sheetViews>
-    <sheetView topLeftCell="M61" workbookViewId="0">
-      <selection activeCell="U102" sqref="U102"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Y28" sqref="Y28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="23" width="9.140625" customWidth="1"/>
-    <col min="25" max="25" width="17.140625" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" customWidth="1"/>
     <col min="28" max="28" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="45.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A3" s="94" t="s">
+    <row r="1" spans="1:34" ht="45.75" customHeight="1"/>
+    <row r="3" spans="1:34">
+      <c r="A3" s="91" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="94"/>
-[...20 lines deleted...]
-      <c r="W3" s="94"/>
+      <c r="B3" s="91"/>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="91"/>
+      <c r="O3" s="91"/>
+      <c r="P3" s="91"/>
+      <c r="Q3" s="91"/>
+      <c r="R3" s="91"/>
+      <c r="S3" s="91"/>
+      <c r="T3" s="91"/>
+      <c r="U3" s="91"/>
+      <c r="V3" s="91"/>
+      <c r="W3" s="91"/>
       <c r="X3" s="1"/>
     </row>
-    <row r="4" spans="1:34" x14ac:dyDescent="0.2">
-      <c r="A4" s="95" t="s">
+    <row r="4" spans="1:34">
+      <c r="A4" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="95"/>
-[...23 lines deleted...]
-    <row r="5" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="93"/>
+      <c r="T4" s="93"/>
+      <c r="U4" s="93"/>
+      <c r="V4" s="93"/>
+      <c r="W4" s="93"/>
+      <c r="X4" s="93"/>
+      <c r="Y4" s="93"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="43"/>
       <c r="B5" s="44">
         <v>2003</v>
       </c>
       <c r="C5" s="44">
         <v>2004</v>
       </c>
       <c r="D5" s="44">
         <v>2005</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>24</v>
       </c>
@@ -1944,86 +1959,90 @@
       </c>
       <c r="Q5" s="44" t="s">
         <v>32</v>
       </c>
       <c r="R5" s="44" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="44" t="s">
         <v>34</v>
       </c>
       <c r="T5" s="44" t="s">
         <v>35</v>
       </c>
       <c r="U5" s="44" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="44" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="44" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="44" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="96" t="s">
+      <c r="Y5" s="44" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="96"/>
-[...29 lines deleted...]
-    <row r="7" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
+      <c r="Q6" s="92"/>
+      <c r="R6" s="92"/>
+      <c r="S6" s="92"/>
+      <c r="T6" s="92"/>
+      <c r="U6" s="92"/>
+      <c r="V6" s="92"/>
+      <c r="W6" s="92"/>
+      <c r="X6" s="92"/>
+      <c r="Y6" s="92"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4">
         <v>18933</v>
       </c>
       <c r="C7" s="4">
         <v>21966</v>
       </c>
       <c r="D7" s="4">
         <v>29290</v>
       </c>
       <c r="E7" s="4">
         <v>40971</v>
       </c>
       <c r="F7" s="4">
         <v>46728</v>
       </c>
       <c r="G7" s="4">
         <v>52433</v>
       </c>
       <c r="H7" s="4">
         <v>60828</v>
       </c>
       <c r="I7" s="5">
@@ -2052,61 +2071,63 @@
       </c>
       <c r="Q7" s="6">
         <v>154123</v>
       </c>
       <c r="R7" s="6">
         <v>169107</v>
       </c>
       <c r="S7" s="6">
         <v>179843</v>
       </c>
       <c r="T7" s="6">
         <v>183290</v>
       </c>
       <c r="U7" s="7">
         <v>195814</v>
       </c>
       <c r="V7" s="7">
         <v>199831</v>
       </c>
       <c r="W7" s="7">
         <v>206861</v>
       </c>
       <c r="X7" s="7">
         <v>226458</v>
       </c>
-      <c r="Y7" s="53"/>
+      <c r="Y7" s="96">
+        <v>232913</v>
+      </c>
       <c r="Z7" s="52"/>
-      <c r="AB7" s="57"/>
-[...2 lines deleted...]
-      <c r="AE7" s="60"/>
+      <c r="AB7" s="54"/>
+      <c r="AC7" s="56"/>
+      <c r="AD7" s="56"/>
+      <c r="AE7" s="57"/>
       <c r="AF7" s="52"/>
-      <c r="AG7" s="59"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG7" s="56"/>
+      <c r="AH7" s="56"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -2135,61 +2156,63 @@
       </c>
       <c r="Q8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T8" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V8" s="13">
         <v>17491</v>
       </c>
       <c r="W8" s="13">
         <v>16748</v>
       </c>
       <c r="X8" s="13">
         <v>17669</v>
       </c>
-      <c r="Y8" s="54"/>
+      <c r="Y8" s="95">
+        <v>18290</v>
+      </c>
       <c r="Z8" s="52"/>
-      <c r="AB8" s="58"/>
-[...2 lines deleted...]
-      <c r="AE8" s="61"/>
+      <c r="AB8" s="55"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="58"/>
       <c r="AF8" s="52"/>
-      <c r="AG8" s="59"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG8" s="56"/>
+      <c r="AH8" s="56"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="14">
         <v>597</v>
       </c>
       <c r="C9" s="14">
         <v>640</v>
       </c>
       <c r="D9" s="14">
         <v>709</v>
       </c>
       <c r="E9" s="14">
         <v>1777</v>
       </c>
       <c r="F9" s="14">
         <v>2532</v>
       </c>
       <c r="G9" s="14">
         <v>3134</v>
       </c>
       <c r="H9" s="14">
         <v>3733</v>
       </c>
       <c r="I9" s="15">
@@ -2218,61 +2241,63 @@
       </c>
       <c r="Q9" s="17">
         <v>11926</v>
       </c>
       <c r="R9" s="17">
         <v>13327</v>
       </c>
       <c r="S9" s="17">
         <v>12932</v>
       </c>
       <c r="T9" s="17">
         <v>13072</v>
       </c>
       <c r="U9" s="13">
         <v>15060</v>
       </c>
       <c r="V9" s="13">
         <v>14231</v>
       </c>
       <c r="W9" s="13">
         <v>14945</v>
       </c>
       <c r="X9" s="13">
         <v>16239</v>
       </c>
-      <c r="Y9" s="54"/>
+      <c r="Y9" s="95">
+        <v>15986</v>
+      </c>
       <c r="Z9" s="52"/>
-      <c r="AB9" s="58"/>
-[...2 lines deleted...]
-      <c r="AE9" s="61"/>
+      <c r="AB9" s="55"/>
+      <c r="AC9" s="56"/>
+      <c r="AD9" s="56"/>
+      <c r="AE9" s="58"/>
       <c r="AF9" s="52"/>
-      <c r="AG9" s="59"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG9" s="56"/>
+      <c r="AH9" s="56"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="14">
         <v>489</v>
       </c>
       <c r="C10" s="14">
         <v>441</v>
       </c>
       <c r="D10" s="14">
         <v>474</v>
       </c>
       <c r="E10" s="14">
         <v>897</v>
       </c>
       <c r="F10" s="14">
         <v>1224</v>
       </c>
       <c r="G10" s="14">
         <v>1363</v>
       </c>
       <c r="H10" s="14">
         <v>1454</v>
       </c>
       <c r="I10" s="15">
@@ -2301,61 +2326,63 @@
       </c>
       <c r="Q10" s="17">
         <v>4646</v>
       </c>
       <c r="R10" s="17">
         <v>4569</v>
       </c>
       <c r="S10" s="17">
         <v>4840</v>
       </c>
       <c r="T10" s="17">
         <v>4932</v>
       </c>
       <c r="U10" s="13">
         <v>5482</v>
       </c>
       <c r="V10" s="13">
         <v>5580</v>
       </c>
       <c r="W10" s="13">
         <v>5775</v>
       </c>
       <c r="X10" s="13">
         <v>5363</v>
       </c>
-      <c r="Y10" s="54"/>
+      <c r="Y10" s="95">
+        <v>6024</v>
+      </c>
       <c r="Z10" s="52"/>
-      <c r="AB10" s="58"/>
-[...2 lines deleted...]
-      <c r="AE10" s="61"/>
+      <c r="AB10" s="55"/>
+      <c r="AC10" s="56"/>
+      <c r="AD10" s="56"/>
+      <c r="AE10" s="58"/>
       <c r="AF10" s="52"/>
-      <c r="AG10" s="59"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG10" s="56"/>
+      <c r="AH10" s="56"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="14">
         <v>1053</v>
       </c>
       <c r="C11" s="14">
         <v>611</v>
       </c>
       <c r="D11" s="14">
         <v>920</v>
       </c>
       <c r="E11" s="14">
         <v>1553</v>
       </c>
       <c r="F11" s="14">
         <v>1434</v>
       </c>
       <c r="G11" s="14">
         <v>1878</v>
       </c>
       <c r="H11" s="14">
         <v>6602</v>
       </c>
       <c r="I11" s="15">
@@ -2384,61 +2411,63 @@
       </c>
       <c r="Q11" s="17">
         <v>21875</v>
       </c>
       <c r="R11" s="17">
         <v>25704</v>
       </c>
       <c r="S11" s="17">
         <v>26539</v>
       </c>
       <c r="T11" s="17">
         <v>26090</v>
       </c>
       <c r="U11" s="13">
         <v>28559</v>
       </c>
       <c r="V11" s="13">
         <v>12789</v>
       </c>
       <c r="W11" s="13">
         <v>14039</v>
       </c>
       <c r="X11" s="13">
         <v>15451</v>
       </c>
-      <c r="Y11" s="54"/>
+      <c r="Y11" s="95">
+        <v>16298</v>
+      </c>
       <c r="Z11" s="52"/>
-      <c r="AB11" s="58"/>
-[...2 lines deleted...]
-      <c r="AE11" s="61"/>
+      <c r="AB11" s="55"/>
+      <c r="AC11" s="56"/>
+      <c r="AD11" s="56"/>
+      <c r="AE11" s="58"/>
       <c r="AF11" s="52"/>
-      <c r="AG11" s="59"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG11" s="56"/>
+      <c r="AH11" s="56"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="14">
         <v>684</v>
       </c>
       <c r="C12" s="14">
         <v>913</v>
       </c>
       <c r="D12" s="14">
         <v>950</v>
       </c>
       <c r="E12" s="14">
         <v>2221</v>
       </c>
       <c r="F12" s="14">
         <v>3297</v>
       </c>
       <c r="G12" s="14">
         <v>2199</v>
       </c>
       <c r="H12" s="14">
         <v>2363</v>
       </c>
       <c r="I12" s="15">
@@ -2467,61 +2496,63 @@
       </c>
       <c r="Q12" s="17">
         <v>4576</v>
       </c>
       <c r="R12" s="17">
         <v>4694</v>
       </c>
       <c r="S12" s="17">
         <v>4954</v>
       </c>
       <c r="T12" s="17">
         <v>5400</v>
       </c>
       <c r="U12" s="13">
         <v>6360</v>
       </c>
       <c r="V12" s="13">
         <v>6754</v>
       </c>
       <c r="W12" s="13">
         <v>6811</v>
       </c>
       <c r="X12" s="13">
         <v>7530</v>
       </c>
-      <c r="Y12" s="54"/>
+      <c r="Y12" s="95">
+        <v>7902</v>
+      </c>
       <c r="Z12" s="52"/>
-      <c r="AB12" s="58"/>
-[...2 lines deleted...]
-      <c r="AE12" s="61"/>
+      <c r="AB12" s="55"/>
+      <c r="AC12" s="56"/>
+      <c r="AD12" s="56"/>
+      <c r="AE12" s="58"/>
       <c r="AF12" s="52"/>
-      <c r="AG12" s="59"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG12" s="56"/>
+      <c r="AH12" s="56"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <v>327</v>
       </c>
       <c r="C13" s="14">
         <v>310</v>
       </c>
       <c r="D13" s="14">
         <v>359</v>
       </c>
       <c r="E13" s="14">
         <v>782</v>
       </c>
       <c r="F13" s="14">
         <v>821</v>
       </c>
       <c r="G13" s="14">
         <v>1023</v>
       </c>
       <c r="H13" s="14">
         <v>1136</v>
       </c>
       <c r="I13" s="15">
@@ -2550,61 +2581,63 @@
       </c>
       <c r="Q13" s="17">
         <v>2756</v>
       </c>
       <c r="R13" s="17">
         <v>2829</v>
       </c>
       <c r="S13" s="17">
         <v>3604</v>
       </c>
       <c r="T13" s="17">
         <v>3895</v>
       </c>
       <c r="U13" s="13">
         <v>4144</v>
       </c>
       <c r="V13" s="13">
         <v>4668</v>
       </c>
       <c r="W13" s="13">
         <v>5129</v>
       </c>
       <c r="X13" s="13">
         <v>5282</v>
       </c>
-      <c r="Y13" s="54"/>
+      <c r="Y13" s="95">
+        <v>5898</v>
+      </c>
       <c r="Z13" s="52"/>
-      <c r="AB13" s="58"/>
-[...2 lines deleted...]
-      <c r="AE13" s="61"/>
+      <c r="AB13" s="55"/>
+      <c r="AC13" s="56"/>
+      <c r="AD13" s="56"/>
+      <c r="AE13" s="58"/>
       <c r="AF13" s="52"/>
-      <c r="AG13" s="59"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG13" s="56"/>
+      <c r="AH13" s="56"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="14">
         <v>492</v>
       </c>
       <c r="C14" s="14">
         <v>567</v>
       </c>
       <c r="D14" s="14">
         <v>525</v>
       </c>
       <c r="E14" s="14">
         <v>586</v>
       </c>
       <c r="F14" s="14">
         <v>633</v>
       </c>
       <c r="G14" s="14">
         <v>962</v>
       </c>
       <c r="H14" s="14">
         <v>960</v>
       </c>
       <c r="I14" s="15">
@@ -2633,61 +2666,63 @@
       </c>
       <c r="Q14" s="17">
         <v>3471</v>
       </c>
       <c r="R14" s="17">
         <v>3872</v>
       </c>
       <c r="S14" s="17">
         <v>5747</v>
       </c>
       <c r="T14" s="17">
         <v>6246</v>
       </c>
       <c r="U14" s="13">
         <v>6115</v>
       </c>
       <c r="V14" s="13">
         <v>7005</v>
       </c>
       <c r="W14" s="13">
         <v>7009</v>
       </c>
       <c r="X14" s="13">
         <v>7562</v>
       </c>
-      <c r="Y14" s="54"/>
+      <c r="Y14" s="95">
+        <v>7163</v>
+      </c>
       <c r="Z14" s="52"/>
-      <c r="AB14" s="58"/>
-[...2 lines deleted...]
-      <c r="AE14" s="61"/>
+      <c r="AB14" s="55"/>
+      <c r="AC14" s="56"/>
+      <c r="AD14" s="56"/>
+      <c r="AE14" s="58"/>
       <c r="AF14" s="52"/>
-      <c r="AG14" s="59"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG14" s="56"/>
+      <c r="AH14" s="56"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="10" t="s">
@@ -2716,61 +2751,63 @@
       </c>
       <c r="Q15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S15" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V15" s="13">
         <v>15954</v>
       </c>
       <c r="W15" s="13">
         <v>15487</v>
       </c>
       <c r="X15" s="13">
         <v>20201</v>
       </c>
-      <c r="Y15" s="54"/>
+      <c r="Y15" s="95">
+        <v>19999</v>
+      </c>
       <c r="Z15" s="52"/>
-      <c r="AB15" s="58"/>
-[...2 lines deleted...]
-      <c r="AE15" s="61"/>
+      <c r="AB15" s="55"/>
+      <c r="AC15" s="56"/>
+      <c r="AD15" s="56"/>
+      <c r="AE15" s="58"/>
       <c r="AF15" s="52"/>
-      <c r="AG15" s="59"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG15" s="56"/>
+      <c r="AH15" s="56"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="14">
         <v>1540</v>
       </c>
       <c r="C16" s="14">
         <v>1878</v>
       </c>
       <c r="D16" s="14">
         <v>7874</v>
       </c>
       <c r="E16" s="14">
         <v>6190</v>
       </c>
       <c r="F16" s="14">
         <v>8003</v>
       </c>
       <c r="G16" s="14">
         <v>7876</v>
       </c>
       <c r="H16" s="14">
         <v>8247</v>
       </c>
       <c r="I16" s="15">
@@ -2799,61 +2836,63 @@
       </c>
       <c r="Q16" s="17">
         <v>11242</v>
       </c>
       <c r="R16" s="17">
         <v>12113</v>
       </c>
       <c r="S16" s="17">
         <v>11773</v>
       </c>
       <c r="T16" s="17">
         <v>12087</v>
       </c>
       <c r="U16" s="13">
         <v>11585</v>
       </c>
       <c r="V16" s="13">
         <v>11622</v>
       </c>
       <c r="W16" s="13">
         <v>12327</v>
       </c>
       <c r="X16" s="13">
         <v>14323</v>
       </c>
-      <c r="Y16" s="54"/>
+      <c r="Y16" s="95">
+        <v>13879</v>
+      </c>
       <c r="Z16" s="52"/>
-      <c r="AB16" s="58"/>
-[...2 lines deleted...]
-      <c r="AE16" s="61"/>
+      <c r="AB16" s="55"/>
+      <c r="AC16" s="56"/>
+      <c r="AD16" s="56"/>
+      <c r="AE16" s="58"/>
       <c r="AF16" s="52"/>
-      <c r="AG16" s="59"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="14">
         <v>553</v>
       </c>
       <c r="C17" s="14">
         <v>485</v>
       </c>
       <c r="D17" s="14">
         <v>564</v>
       </c>
       <c r="E17" s="14">
         <v>1548</v>
       </c>
       <c r="F17" s="14">
         <v>1550</v>
       </c>
       <c r="G17" s="14">
         <v>1362</v>
       </c>
       <c r="H17" s="14">
         <v>1543</v>
       </c>
       <c r="I17" s="15">
@@ -2882,61 +2921,63 @@
       </c>
       <c r="Q17" s="17">
         <v>6108</v>
       </c>
       <c r="R17" s="17">
         <v>5517</v>
       </c>
       <c r="S17" s="17">
         <v>6072</v>
       </c>
       <c r="T17" s="17">
         <v>5534</v>
       </c>
       <c r="U17" s="13">
         <v>5631</v>
       </c>
       <c r="V17" s="13">
         <v>5687</v>
       </c>
       <c r="W17" s="13">
         <v>5368</v>
       </c>
       <c r="X17" s="13">
         <v>6319</v>
       </c>
-      <c r="Y17" s="54"/>
+      <c r="Y17" s="95">
+        <v>6170</v>
+      </c>
       <c r="Z17" s="52"/>
-      <c r="AB17" s="58"/>
-[...2 lines deleted...]
-      <c r="AE17" s="61"/>
+      <c r="AB17" s="55"/>
+      <c r="AC17" s="56"/>
+      <c r="AD17" s="56"/>
+      <c r="AE17" s="58"/>
       <c r="AF17" s="52"/>
-      <c r="AG17" s="59"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG17" s="56"/>
+      <c r="AH17" s="56"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="14">
         <v>309</v>
       </c>
       <c r="C18" s="14">
         <v>339</v>
       </c>
       <c r="D18" s="14">
         <v>267</v>
       </c>
       <c r="E18" s="14">
         <v>598</v>
       </c>
       <c r="F18" s="14">
         <v>667</v>
       </c>
       <c r="G18" s="14">
         <v>763</v>
       </c>
       <c r="H18" s="14">
         <v>783</v>
       </c>
       <c r="I18" s="15">
@@ -2965,61 +3006,63 @@
       </c>
       <c r="Q18" s="17">
         <v>1903</v>
       </c>
       <c r="R18" s="17">
         <v>2260</v>
       </c>
       <c r="S18" s="17">
         <v>3485</v>
       </c>
       <c r="T18" s="17">
         <v>3544</v>
       </c>
       <c r="U18" s="13">
         <v>3700</v>
       </c>
       <c r="V18" s="13">
         <v>3907</v>
       </c>
       <c r="W18" s="13">
         <v>4258</v>
       </c>
       <c r="X18" s="13">
         <v>5175</v>
       </c>
-      <c r="Y18" s="54"/>
+      <c r="Y18" s="95">
+        <v>4909</v>
+      </c>
       <c r="Z18" s="52"/>
-      <c r="AB18" s="58"/>
-[...2 lines deleted...]
-      <c r="AE18" s="61"/>
+      <c r="AB18" s="55"/>
+      <c r="AC18" s="56"/>
+      <c r="AD18" s="56"/>
+      <c r="AE18" s="58"/>
       <c r="AF18" s="52"/>
-      <c r="AG18" s="59"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG18" s="56"/>
+      <c r="AH18" s="56"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="14">
         <v>303</v>
       </c>
       <c r="C19" s="14">
         <v>395</v>
       </c>
       <c r="D19" s="14">
         <v>498</v>
       </c>
       <c r="E19" s="14">
         <v>915</v>
       </c>
       <c r="F19" s="14">
         <v>1124</v>
       </c>
       <c r="G19" s="14">
         <v>1581</v>
       </c>
       <c r="H19" s="14">
         <v>1737</v>
       </c>
       <c r="I19" s="15">
@@ -3048,61 +3091,63 @@
       </c>
       <c r="Q19" s="17">
         <v>5219</v>
       </c>
       <c r="R19" s="17">
         <v>5381</v>
       </c>
       <c r="S19" s="17">
         <v>5726</v>
       </c>
       <c r="T19" s="17">
         <v>6907</v>
       </c>
       <c r="U19" s="13">
         <v>7257</v>
       </c>
       <c r="V19" s="13">
         <v>7457</v>
       </c>
       <c r="W19" s="13">
         <v>8347</v>
       </c>
       <c r="X19" s="13">
         <v>8515</v>
       </c>
-      <c r="Y19" s="54"/>
+      <c r="Y19" s="95">
+        <v>8646</v>
+      </c>
       <c r="Z19" s="52"/>
-      <c r="AB19" s="58"/>
-[...2 lines deleted...]
-      <c r="AE19" s="61"/>
+      <c r="AB19" s="55"/>
+      <c r="AC19" s="56"/>
+      <c r="AD19" s="56"/>
+      <c r="AE19" s="58"/>
       <c r="AF19" s="52"/>
-      <c r="AG19" s="59"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="14">
         <v>1051</v>
       </c>
       <c r="C20" s="14">
         <v>1023</v>
       </c>
       <c r="D20" s="14">
         <v>957</v>
       </c>
       <c r="E20" s="14">
         <v>1112</v>
       </c>
       <c r="F20" s="14">
         <v>1464</v>
       </c>
       <c r="G20" s="14">
         <v>2015</v>
       </c>
       <c r="H20" s="14">
         <v>2079</v>
       </c>
       <c r="I20" s="15">
@@ -3131,61 +3176,63 @@
       </c>
       <c r="Q20" s="17">
         <v>5651</v>
       </c>
       <c r="R20" s="17">
         <v>6082</v>
       </c>
       <c r="S20" s="17">
         <v>7681</v>
       </c>
       <c r="T20" s="17">
         <v>7391</v>
       </c>
       <c r="U20" s="13">
         <v>8488</v>
       </c>
       <c r="V20" s="13">
         <v>8645</v>
       </c>
       <c r="W20" s="13">
         <v>9214</v>
       </c>
       <c r="X20" s="13">
         <v>10219</v>
       </c>
-      <c r="Y20" s="55"/>
+      <c r="Y20" s="95">
+        <v>10542</v>
+      </c>
       <c r="Z20" s="52"/>
-      <c r="AB20" s="58"/>
-      <c r="AC20" s="59"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="56"/>
       <c r="AD20" s="52"/>
-      <c r="AE20" s="56"/>
+      <c r="AE20" s="53"/>
       <c r="AF20" s="52"/>
-      <c r="AG20" s="59"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG20" s="56"/>
+      <c r="AH20" s="56"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="14">
         <v>439</v>
       </c>
       <c r="C21" s="14">
         <v>592</v>
       </c>
       <c r="D21" s="14">
         <v>996</v>
       </c>
       <c r="E21" s="14">
         <v>3595</v>
       </c>
       <c r="F21" s="14">
         <v>4639</v>
       </c>
       <c r="G21" s="14">
         <v>5048</v>
       </c>
       <c r="H21" s="14">
         <v>5159</v>
       </c>
       <c r="I21" s="15">
@@ -3214,61 +3261,63 @@
       </c>
       <c r="Q21" s="17">
         <v>6904</v>
       </c>
       <c r="R21" s="17">
         <v>7031</v>
       </c>
       <c r="S21" s="17">
         <v>8378</v>
       </c>
       <c r="T21" s="17">
         <v>8201</v>
       </c>
       <c r="U21" s="13">
         <v>8610</v>
       </c>
       <c r="V21" s="13">
         <v>8989</v>
       </c>
       <c r="W21" s="13">
         <v>8858</v>
       </c>
       <c r="X21" s="13">
         <v>9613</v>
       </c>
-      <c r="Y21" s="55"/>
+      <c r="Y21" s="95">
+        <v>6724</v>
+      </c>
       <c r="Z21" s="52"/>
-      <c r="AB21" s="58"/>
-      <c r="AC21" s="59"/>
+      <c r="AB21" s="55"/>
+      <c r="AC21" s="56"/>
       <c r="AD21" s="52"/>
-      <c r="AE21" s="56"/>
+      <c r="AE21" s="53"/>
       <c r="AF21" s="52"/>
-      <c r="AG21" s="59"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG21" s="56"/>
+      <c r="AH21" s="56"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="14">
         <v>299</v>
       </c>
       <c r="C22" s="14">
         <v>254</v>
       </c>
       <c r="D22" s="14">
         <v>288</v>
       </c>
       <c r="E22" s="14">
         <v>349</v>
       </c>
       <c r="F22" s="14">
         <v>413</v>
       </c>
       <c r="G22" s="14">
         <v>513</v>
       </c>
       <c r="H22" s="14">
         <v>576</v>
       </c>
       <c r="I22" s="15">
@@ -3297,61 +3346,63 @@
       </c>
       <c r="Q22" s="17">
         <v>4485</v>
       </c>
       <c r="R22" s="17">
         <v>5018</v>
       </c>
       <c r="S22" s="17">
         <v>5690</v>
       </c>
       <c r="T22" s="17">
         <v>5620</v>
       </c>
       <c r="U22" s="13">
         <v>5769</v>
       </c>
       <c r="V22" s="13">
         <v>5485</v>
       </c>
       <c r="W22" s="13">
         <v>6192</v>
       </c>
       <c r="X22" s="13">
         <v>6676</v>
       </c>
-      <c r="Y22" s="55"/>
+      <c r="Y22" s="95">
+        <v>10284</v>
+      </c>
       <c r="Z22" s="52"/>
-      <c r="AB22" s="58"/>
-      <c r="AC22" s="59"/>
+      <c r="AB22" s="55"/>
+      <c r="AC22" s="56"/>
       <c r="AD22" s="52"/>
-      <c r="AE22" s="56"/>
+      <c r="AE22" s="53"/>
       <c r="AF22" s="52"/>
-      <c r="AG22" s="59"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG22" s="56"/>
+      <c r="AH22" s="56"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -3380,61 +3431,63 @@
       </c>
       <c r="Q23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S23" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T23" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="V23" s="13">
         <v>482</v>
       </c>
       <c r="W23" s="13">
         <v>575</v>
       </c>
       <c r="X23" s="13">
         <v>535</v>
       </c>
-      <c r="Y23" s="55"/>
+      <c r="Y23" s="95">
+        <v>637</v>
+      </c>
       <c r="Z23" s="52"/>
-      <c r="AB23" s="58"/>
-      <c r="AC23" s="59"/>
+      <c r="AB23" s="55"/>
+      <c r="AC23" s="56"/>
       <c r="AD23" s="52"/>
-      <c r="AE23" s="56"/>
+      <c r="AE23" s="53"/>
       <c r="AF23" s="52"/>
-      <c r="AG23" s="59"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG23" s="56"/>
+      <c r="AH23" s="56"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="14">
         <v>3476</v>
       </c>
       <c r="C24" s="14">
         <v>6064</v>
       </c>
       <c r="D24" s="14">
         <v>5780</v>
       </c>
       <c r="E24" s="14">
         <v>8558</v>
       </c>
       <c r="F24" s="14">
         <v>8173</v>
       </c>
       <c r="G24" s="14">
         <v>10172</v>
       </c>
       <c r="H24" s="14">
         <v>11082</v>
       </c>
       <c r="I24" s="15">
@@ -3463,61 +3516,63 @@
       </c>
       <c r="Q24" s="17">
         <v>28211</v>
       </c>
       <c r="R24" s="17">
         <v>32426</v>
       </c>
       <c r="S24" s="17">
         <v>32974</v>
       </c>
       <c r="T24" s="17">
         <v>34034</v>
       </c>
       <c r="U24" s="13">
         <v>35471</v>
       </c>
       <c r="V24" s="13">
         <v>19521</v>
       </c>
       <c r="W24" s="13">
         <v>19422</v>
       </c>
       <c r="X24" s="13">
         <v>20850</v>
       </c>
-      <c r="Y24" s="56"/>
+      <c r="Y24" s="95">
+        <v>21901</v>
+      </c>
       <c r="Z24" s="52"/>
-      <c r="AB24" s="58"/>
-      <c r="AC24" s="59"/>
+      <c r="AB24" s="55"/>
+      <c r="AC24" s="56"/>
       <c r="AD24" s="52"/>
-      <c r="AE24" s="56"/>
+      <c r="AE24" s="53"/>
       <c r="AF24" s="52"/>
-      <c r="AG24" s="59"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG24" s="56"/>
+      <c r="AH24" s="56"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="14">
         <v>1696</v>
       </c>
       <c r="C25" s="14">
         <v>1776</v>
       </c>
       <c r="D25" s="14">
         <v>2013</v>
       </c>
       <c r="E25" s="14">
         <v>2940</v>
       </c>
       <c r="F25" s="14">
         <v>3491</v>
       </c>
       <c r="G25" s="14">
         <v>4531</v>
       </c>
       <c r="H25" s="14">
         <v>4838</v>
       </c>
       <c r="I25" s="15">
@@ -3546,61 +3601,63 @@
       </c>
       <c r="Q25" s="17">
         <v>15142</v>
       </c>
       <c r="R25" s="17">
         <v>14457</v>
       </c>
       <c r="S25" s="17">
         <v>13853</v>
       </c>
       <c r="T25" s="17">
         <v>14567</v>
       </c>
       <c r="U25" s="13">
         <v>15002</v>
       </c>
       <c r="V25" s="13">
         <v>16279</v>
       </c>
       <c r="W25" s="13">
         <v>17929</v>
       </c>
       <c r="X25" s="13">
         <v>18442</v>
       </c>
-      <c r="Y25" s="56"/>
+      <c r="Y25" s="95">
+        <v>18249</v>
+      </c>
       <c r="Z25" s="52"/>
-      <c r="AB25" s="58"/>
-      <c r="AC25" s="59"/>
+      <c r="AB25" s="55"/>
+      <c r="AC25" s="56"/>
       <c r="AD25" s="52"/>
-      <c r="AE25" s="56"/>
+      <c r="AE25" s="53"/>
       <c r="AF25" s="52"/>
-      <c r="AG25" s="59"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG25" s="56"/>
+      <c r="AH25" s="56"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="14">
         <v>5625</v>
       </c>
       <c r="C26" s="14">
         <v>5678</v>
       </c>
       <c r="D26" s="14">
         <v>6116</v>
       </c>
       <c r="E26" s="14">
         <v>7350</v>
       </c>
       <c r="F26" s="14">
         <v>7263</v>
       </c>
       <c r="G26" s="14">
         <v>8013</v>
       </c>
       <c r="H26" s="14">
         <v>8536</v>
       </c>
       <c r="I26" s="15">
@@ -3629,61 +3686,63 @@
       </c>
       <c r="Q26" s="17">
         <v>16133</v>
       </c>
       <c r="R26" s="17">
         <v>19558</v>
       </c>
       <c r="S26" s="17">
         <v>21210</v>
       </c>
       <c r="T26" s="17">
         <v>20881</v>
       </c>
       <c r="U26" s="13">
         <v>23077</v>
       </c>
       <c r="V26" s="13">
         <v>21715</v>
       </c>
       <c r="W26" s="13">
         <v>22019</v>
       </c>
       <c r="X26" s="13">
         <v>22556</v>
       </c>
-      <c r="Y26" s="56"/>
+      <c r="Y26" s="95">
+        <v>24674</v>
+      </c>
       <c r="Z26" s="52"/>
-      <c r="AB26" s="58"/>
-      <c r="AC26" s="59"/>
+      <c r="AB26" s="55"/>
+      <c r="AC26" s="56"/>
       <c r="AD26" s="52"/>
-      <c r="AE26" s="56"/>
+      <c r="AE26" s="53"/>
       <c r="AF26" s="52"/>
-      <c r="AG26" s="59"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG26" s="56"/>
+      <c r="AH26" s="56"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I27" s="10" t="s">
@@ -3712,127 +3771,130 @@
       </c>
       <c r="Q27" s="17">
         <v>3875</v>
       </c>
       <c r="R27" s="17">
         <v>4269</v>
       </c>
       <c r="S27" s="17">
         <v>4385</v>
       </c>
       <c r="T27" s="17">
         <v>4889</v>
       </c>
       <c r="U27" s="13">
         <v>5504</v>
       </c>
       <c r="V27" s="13">
         <v>5570</v>
       </c>
       <c r="W27" s="13">
         <v>6409</v>
       </c>
       <c r="X27" s="13">
         <v>7938</v>
       </c>
-      <c r="Y27" s="56"/>
+      <c r="Y27" s="97">
+        <v>8738</v>
+      </c>
       <c r="Z27" s="52"/>
-      <c r="AB27" s="58"/>
-      <c r="AC27" s="59"/>
+      <c r="AB27" s="55"/>
+      <c r="AC27" s="56"/>
       <c r="AD27" s="52"/>
-      <c r="AE27" s="56"/>
+      <c r="AE27" s="53"/>
       <c r="AF27" s="52"/>
-      <c r="AG27" s="59"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AG27" s="56"/>
+      <c r="AH27" s="56"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="8"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="18"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="20"/>
       <c r="R28" s="20"/>
       <c r="S28" s="20"/>
       <c r="T28" s="13"/>
       <c r="U28" s="13"/>
       <c r="V28" s="13"/>
       <c r="W28" s="21"/>
       <c r="X28" s="1"/>
-      <c r="AC28" s="59"/>
-[...7 lines deleted...]
-      <c r="A29" s="93" t="s">
+      <c r="AC28" s="56"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="56"/>
+      <c r="AF28" s="56"/>
+      <c r="AG28" s="56"/>
+      <c r="AH28" s="56"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="90" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="93"/>
-[...29 lines deleted...]
-    <row r="30" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+      <c r="V29" s="90"/>
+      <c r="W29" s="90"/>
+      <c r="X29" s="90"/>
+      <c r="Y29" s="90"/>
+      <c r="AC29" s="56"/>
+      <c r="AD29" s="56"/>
+      <c r="AE29" s="56"/>
+      <c r="AF29" s="56"/>
+      <c r="AG29" s="56"/>
+      <c r="AH29" s="56"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="4">
         <v>19098</v>
       </c>
       <c r="C30" s="4">
         <v>22010</v>
       </c>
       <c r="D30" s="4">
         <v>32713</v>
       </c>
       <c r="E30" s="4">
         <v>47512</v>
       </c>
       <c r="F30" s="4">
         <v>52396</v>
       </c>
       <c r="G30" s="4">
         <v>61659</v>
       </c>
       <c r="H30" s="4">
         <v>65503</v>
       </c>
       <c r="I30" s="22">
@@ -3858,61 +3920,61 @@
       </c>
       <c r="P30" s="6">
         <v>147994</v>
       </c>
       <c r="Q30" s="6">
         <v>159969</v>
       </c>
       <c r="R30" s="6">
         <v>177305</v>
       </c>
       <c r="S30" s="6">
         <v>181108</v>
       </c>
       <c r="T30" s="6">
         <v>186605</v>
       </c>
       <c r="U30" s="7">
         <v>199316</v>
       </c>
       <c r="V30" s="7">
         <v>205243</v>
       </c>
       <c r="W30" s="7">
         <v>220493</v>
       </c>
-      <c r="X30" s="84">
+      <c r="X30" s="81">
         <v>232378</v>
       </c>
-      <c r="AC30" s="59"/>
-[...6 lines deleted...]
-    <row r="31" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AC30" s="56"/>
+      <c r="AD30" s="56"/>
+      <c r="AE30" s="56"/>
+      <c r="AF30" s="56"/>
+      <c r="AG30" s="56"/>
+      <c r="AH30" s="56"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="10" t="s">
@@ -3941,58 +4003,58 @@
       </c>
       <c r="Q31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T31" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U31" s="13">
         <v>16298</v>
       </c>
       <c r="V31" s="13">
         <v>17868</v>
       </c>
       <c r="W31" s="13">
         <v>17174</v>
       </c>
       <c r="X31" s="42">
         <v>17224</v>
       </c>
-      <c r="AC31" s="59"/>
-[...6 lines deleted...]
-    <row r="32" spans="1:34" x14ac:dyDescent="0.2">
+      <c r="AC31" s="56"/>
+      <c r="AD31" s="56"/>
+      <c r="AE31" s="56"/>
+      <c r="AF31" s="56"/>
+      <c r="AG31" s="56"/>
+      <c r="AH31" s="56"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="14">
         <v>597</v>
       </c>
       <c r="C32" s="14">
         <v>663</v>
       </c>
       <c r="D32" s="14">
         <v>672</v>
       </c>
       <c r="E32" s="14">
         <v>1863</v>
       </c>
       <c r="F32" s="14">
         <v>2648</v>
       </c>
       <c r="G32" s="14">
         <v>3407</v>
       </c>
       <c r="H32" s="14">
         <v>3829</v>
       </c>
       <c r="I32" s="15">
@@ -4022,51 +4084,51 @@
       <c r="Q32" s="17">
         <v>12276</v>
       </c>
       <c r="R32" s="17">
         <v>13383</v>
       </c>
       <c r="S32" s="17">
         <v>12895</v>
       </c>
       <c r="T32" s="17">
         <v>13482</v>
       </c>
       <c r="U32" s="13">
         <v>15365</v>
       </c>
       <c r="V32" s="13">
         <v>14809</v>
       </c>
       <c r="W32" s="13">
         <v>15610</v>
       </c>
       <c r="X32" s="42">
         <v>16765</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24">
       <c r="A33" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="14">
         <v>448</v>
       </c>
       <c r="C33" s="14">
         <v>441</v>
       </c>
       <c r="D33" s="14">
         <v>541</v>
       </c>
       <c r="E33" s="14">
         <v>904</v>
       </c>
       <c r="F33" s="14">
         <v>1193</v>
       </c>
       <c r="G33" s="14">
         <v>1559</v>
       </c>
       <c r="H33" s="14">
         <v>1488</v>
       </c>
       <c r="I33" s="15">
@@ -4096,51 +4158,51 @@
       <c r="Q33" s="17">
         <v>4628</v>
       </c>
       <c r="R33" s="17">
         <v>4664</v>
       </c>
       <c r="S33" s="17">
         <v>4969</v>
       </c>
       <c r="T33" s="17">
         <v>4998</v>
       </c>
       <c r="U33" s="13">
         <v>5457</v>
       </c>
       <c r="V33" s="13">
         <v>6017</v>
       </c>
       <c r="W33" s="13">
         <v>5997</v>
       </c>
       <c r="X33" s="42">
         <v>5676</v>
       </c>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24">
       <c r="A34" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="14">
         <v>1199</v>
       </c>
       <c r="C34" s="14">
         <v>725</v>
       </c>
       <c r="D34" s="14">
         <v>1192</v>
       </c>
       <c r="E34" s="14">
         <v>4014</v>
       </c>
       <c r="F34" s="14">
         <v>2104</v>
       </c>
       <c r="G34" s="14">
         <v>6363</v>
       </c>
       <c r="H34" s="14">
         <v>6458</v>
       </c>
       <c r="I34" s="15">
@@ -4170,51 +4232,51 @@
       <c r="Q34" s="17">
         <v>23203</v>
       </c>
       <c r="R34" s="17">
         <v>25855</v>
       </c>
       <c r="S34" s="17">
         <v>26840</v>
       </c>
       <c r="T34" s="17">
         <v>26918</v>
       </c>
       <c r="U34" s="13">
         <v>12774</v>
       </c>
       <c r="V34" s="13">
         <v>13253</v>
       </c>
       <c r="W34" s="13">
         <v>14987</v>
       </c>
       <c r="X34" s="42">
         <v>16058</v>
       </c>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24">
       <c r="A35" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="14">
         <v>684</v>
       </c>
       <c r="C35" s="14">
         <v>958</v>
       </c>
       <c r="D35" s="14">
         <v>1396</v>
       </c>
       <c r="E35" s="14">
         <v>2475</v>
       </c>
       <c r="F35" s="14">
         <v>3596</v>
       </c>
       <c r="G35" s="14">
         <v>2213</v>
       </c>
       <c r="H35" s="14">
         <v>2378</v>
       </c>
       <c r="I35" s="15">
@@ -4244,51 +4306,51 @@
       <c r="Q35" s="17">
         <v>5092</v>
       </c>
       <c r="R35" s="17">
         <v>4963</v>
       </c>
       <c r="S35" s="17">
         <v>5029</v>
       </c>
       <c r="T35" s="17">
         <v>5290</v>
       </c>
       <c r="U35" s="13">
         <v>6491</v>
       </c>
       <c r="V35" s="13">
         <v>6839</v>
       </c>
       <c r="W35" s="13">
         <v>6915</v>
       </c>
       <c r="X35" s="42">
         <v>7436</v>
       </c>
     </row>
-    <row r="36" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="14">
         <v>316</v>
       </c>
       <c r="C36" s="14">
         <v>297</v>
       </c>
       <c r="D36" s="14">
         <v>360</v>
       </c>
       <c r="E36" s="14">
         <v>826</v>
       </c>
       <c r="F36" s="14">
         <v>948</v>
       </c>
       <c r="G36" s="14">
         <v>1096</v>
       </c>
       <c r="H36" s="14">
         <v>1194</v>
       </c>
       <c r="I36" s="15">
@@ -4318,51 +4380,51 @@
       <c r="Q36" s="17">
         <v>2960</v>
       </c>
       <c r="R36" s="17">
         <v>3274</v>
       </c>
       <c r="S36" s="17">
         <v>3576</v>
       </c>
       <c r="T36" s="17">
         <v>3818</v>
       </c>
       <c r="U36" s="13">
         <v>4225</v>
       </c>
       <c r="V36" s="13">
         <v>4813</v>
       </c>
       <c r="W36" s="13">
         <v>4989</v>
       </c>
       <c r="X36" s="42">
         <v>5468</v>
       </c>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24">
       <c r="A37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="14">
         <v>658</v>
       </c>
       <c r="C37" s="14">
         <v>471</v>
       </c>
       <c r="D37" s="14">
         <v>525</v>
       </c>
       <c r="E37" s="14">
         <v>589</v>
       </c>
       <c r="F37" s="14">
         <v>859</v>
       </c>
       <c r="G37" s="14">
         <v>1006</v>
       </c>
       <c r="H37" s="14">
         <v>1016</v>
       </c>
       <c r="I37" s="15">
@@ -4392,51 +4454,51 @@
       <c r="Q37" s="17">
         <v>3496</v>
       </c>
       <c r="R37" s="17">
         <v>5695</v>
       </c>
       <c r="S37" s="17">
         <v>5632</v>
       </c>
       <c r="T37" s="17">
         <v>6073</v>
       </c>
       <c r="U37" s="13">
         <v>6150</v>
       </c>
       <c r="V37" s="13">
         <v>7446</v>
       </c>
       <c r="W37" s="13">
         <v>7227</v>
       </c>
       <c r="X37" s="42">
         <v>7568</v>
       </c>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24">
       <c r="A38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I38" s="10" t="s">
@@ -4466,51 +4528,51 @@
       <c r="Q38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U38" s="13">
         <v>16467</v>
       </c>
       <c r="V38" s="13">
         <v>14966</v>
       </c>
       <c r="W38" s="13">
         <v>22487</v>
       </c>
       <c r="X38" s="42">
         <v>22840</v>
       </c>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="14">
         <v>1429</v>
       </c>
       <c r="C39" s="14">
         <v>1980</v>
       </c>
       <c r="D39" s="14">
         <v>8186</v>
       </c>
       <c r="E39" s="14">
         <v>7540</v>
       </c>
       <c r="F39" s="14">
         <v>8272</v>
       </c>
       <c r="G39" s="14">
         <v>8096</v>
       </c>
       <c r="H39" s="14">
         <v>8814</v>
       </c>
       <c r="I39" s="15">
@@ -4540,51 +4602,51 @@
       <c r="Q39" s="17">
         <v>11466</v>
       </c>
       <c r="R39" s="17">
         <v>11884</v>
       </c>
       <c r="S39" s="17">
         <v>11811</v>
       </c>
       <c r="T39" s="17">
         <v>11964</v>
       </c>
       <c r="U39" s="13">
         <v>11562</v>
       </c>
       <c r="V39" s="13">
         <v>11877</v>
       </c>
       <c r="W39" s="13">
         <v>13043</v>
       </c>
       <c r="X39" s="42">
         <v>14607</v>
       </c>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="14">
         <v>475</v>
       </c>
       <c r="C40" s="14">
         <v>476</v>
       </c>
       <c r="D40" s="14">
         <v>873</v>
       </c>
       <c r="E40" s="14">
         <v>1585</v>
       </c>
       <c r="F40" s="14">
         <v>1562</v>
       </c>
       <c r="G40" s="14">
         <v>1423</v>
       </c>
       <c r="H40" s="14">
         <v>1761</v>
       </c>
       <c r="I40" s="15">
@@ -4614,51 +4676,51 @@
       <c r="Q40" s="17">
         <v>6508</v>
       </c>
       <c r="R40" s="17">
         <v>6114</v>
       </c>
       <c r="S40" s="17">
         <v>6166</v>
       </c>
       <c r="T40" s="17">
         <v>5598</v>
       </c>
       <c r="U40" s="13">
         <v>5712</v>
       </c>
       <c r="V40" s="13">
         <v>5723</v>
       </c>
       <c r="W40" s="13">
         <v>5661</v>
       </c>
       <c r="X40" s="42">
         <v>6331</v>
       </c>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="14">
         <v>311</v>
       </c>
       <c r="C41" s="14">
         <v>324</v>
       </c>
       <c r="D41" s="14">
         <v>269</v>
       </c>
       <c r="E41" s="14">
         <v>547</v>
       </c>
       <c r="F41" s="14">
         <v>715</v>
       </c>
       <c r="G41" s="14">
         <v>782</v>
       </c>
       <c r="H41" s="14">
         <v>842</v>
       </c>
       <c r="I41" s="15">
@@ -4688,51 +4750,51 @@
       <c r="Q41" s="17">
         <v>1932</v>
       </c>
       <c r="R41" s="17">
         <v>3374</v>
       </c>
       <c r="S41" s="17">
         <v>3564</v>
       </c>
       <c r="T41" s="17">
         <v>3618</v>
       </c>
       <c r="U41" s="13">
         <v>3734</v>
       </c>
       <c r="V41" s="13">
         <v>3970</v>
       </c>
       <c r="W41" s="13">
         <v>4366</v>
       </c>
       <c r="X41" s="42">
         <v>5075</v>
       </c>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="14">
         <v>343</v>
       </c>
       <c r="C42" s="14">
         <v>357</v>
       </c>
       <c r="D42" s="14">
         <v>503</v>
       </c>
       <c r="E42" s="14">
         <v>915</v>
       </c>
       <c r="F42" s="14">
         <v>1397</v>
       </c>
       <c r="G42" s="14">
         <v>1647</v>
       </c>
       <c r="H42" s="14">
         <v>1902</v>
       </c>
       <c r="I42" s="15">
@@ -4762,51 +4824,51 @@
       <c r="Q42" s="17">
         <v>5460</v>
       </c>
       <c r="R42" s="17">
         <v>5544</v>
       </c>
       <c r="S42" s="17">
         <v>5856</v>
       </c>
       <c r="T42" s="17">
         <v>7144</v>
       </c>
       <c r="U42" s="13">
         <v>7616</v>
       </c>
       <c r="V42" s="13">
         <v>8073</v>
       </c>
       <c r="W42" s="13">
         <v>8439</v>
       </c>
       <c r="X42" s="42">
         <v>8793</v>
       </c>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24">
       <c r="A43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="14">
         <v>1042</v>
       </c>
       <c r="C43" s="14">
         <v>881</v>
       </c>
       <c r="D43" s="14">
         <v>1027</v>
       </c>
       <c r="E43" s="14">
         <v>1167</v>
       </c>
       <c r="F43" s="14">
         <v>1807</v>
       </c>
       <c r="G43" s="14">
         <v>2059</v>
       </c>
       <c r="H43" s="14">
         <v>2117</v>
       </c>
       <c r="I43" s="15">
@@ -4836,51 +4898,51 @@
       <c r="Q43" s="17">
         <v>5831</v>
       </c>
       <c r="R43" s="17">
         <v>7785</v>
       </c>
       <c r="S43" s="17">
         <v>7705</v>
       </c>
       <c r="T43" s="17">
         <v>8069</v>
       </c>
       <c r="U43" s="13">
         <v>8992</v>
       </c>
       <c r="V43" s="13">
         <v>9378</v>
       </c>
       <c r="W43" s="13">
         <v>9088</v>
       </c>
       <c r="X43" s="42">
         <v>10370</v>
       </c>
     </row>
-    <row r="44" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="14">
         <v>457</v>
       </c>
       <c r="C44" s="14">
         <v>710</v>
       </c>
       <c r="D44" s="14">
         <v>997</v>
       </c>
       <c r="E44" s="14">
         <v>4196</v>
       </c>
       <c r="F44" s="14">
         <v>4783</v>
       </c>
       <c r="G44" s="14">
         <v>5606</v>
       </c>
       <c r="H44" s="14">
         <v>5245</v>
       </c>
       <c r="I44" s="15">
@@ -4910,51 +4972,51 @@
       <c r="Q44" s="17">
         <v>7004</v>
       </c>
       <c r="R44" s="17">
         <v>7962</v>
       </c>
       <c r="S44" s="17">
         <v>8302</v>
       </c>
       <c r="T44" s="17">
         <v>8485</v>
       </c>
       <c r="U44" s="13">
         <v>8786</v>
       </c>
       <c r="V44" s="13">
         <v>8996</v>
       </c>
       <c r="W44" s="13">
         <v>9464</v>
       </c>
       <c r="X44" s="42">
         <v>6759</v>
       </c>
     </row>
-    <row r="45" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24">
       <c r="A45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B45" s="14">
         <v>296</v>
       </c>
       <c r="C45" s="14">
         <v>237</v>
       </c>
       <c r="D45" s="14">
         <v>288</v>
       </c>
       <c r="E45" s="14">
         <v>354</v>
       </c>
       <c r="F45" s="14">
         <v>458</v>
       </c>
       <c r="G45" s="14">
         <v>547</v>
       </c>
       <c r="H45" s="14">
         <v>1035</v>
       </c>
       <c r="I45" s="15">
@@ -4984,51 +5046,51 @@
       <c r="Q45" s="17">
         <v>4582</v>
       </c>
       <c r="R45" s="17">
         <v>5445</v>
       </c>
       <c r="S45" s="17">
         <v>5646</v>
       </c>
       <c r="T45" s="17">
         <v>5629</v>
       </c>
       <c r="U45" s="13">
         <v>5916</v>
       </c>
       <c r="V45" s="13">
         <v>5940</v>
       </c>
       <c r="W45" s="13">
         <v>6576</v>
       </c>
       <c r="X45" s="42">
         <v>9869</v>
       </c>
     </row>
-    <row r="46" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24">
       <c r="A46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I46" s="10" t="s">
@@ -5058,51 +5120,51 @@
       <c r="Q46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S46" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="12" t="s">
         <v>19</v>
       </c>
       <c r="U46" s="13">
         <v>646</v>
       </c>
       <c r="V46" s="13">
         <v>468</v>
       </c>
       <c r="W46" s="13">
         <v>544</v>
       </c>
       <c r="X46" s="42">
         <v>573</v>
       </c>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24">
       <c r="A47" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="14">
         <v>3530</v>
       </c>
       <c r="C47" s="14">
         <v>6186</v>
       </c>
       <c r="D47" s="14">
         <v>7371</v>
       </c>
       <c r="E47" s="14">
         <v>9856</v>
       </c>
       <c r="F47" s="14">
         <v>10856</v>
       </c>
       <c r="G47" s="14">
         <v>12661</v>
       </c>
       <c r="H47" s="14">
         <v>13398</v>
       </c>
       <c r="I47" s="15">
@@ -5132,51 +5194,51 @@
       <c r="Q47" s="17">
         <v>29259</v>
       </c>
       <c r="R47" s="17">
         <v>32840</v>
       </c>
       <c r="S47" s="17">
         <v>33570</v>
       </c>
       <c r="T47" s="17">
         <v>34886</v>
       </c>
       <c r="U47" s="13">
         <v>19177</v>
       </c>
       <c r="V47" s="13">
         <v>19727</v>
       </c>
       <c r="W47" s="13">
         <v>20113</v>
       </c>
       <c r="X47" s="42">
         <v>21070</v>
       </c>
     </row>
-    <row r="48" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24">
       <c r="A48" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="14">
         <v>1741</v>
       </c>
       <c r="C48" s="14">
         <v>1753</v>
       </c>
       <c r="D48" s="14">
         <v>2435</v>
       </c>
       <c r="E48" s="14">
         <v>2991</v>
       </c>
       <c r="F48" s="14">
         <v>3912</v>
       </c>
       <c r="G48" s="14">
         <v>4759</v>
       </c>
       <c r="H48" s="14">
         <v>5345</v>
       </c>
       <c r="I48" s="15">
@@ -5206,51 +5268,51 @@
       <c r="Q48" s="17">
         <v>14864</v>
       </c>
       <c r="R48" s="17">
         <v>13987</v>
       </c>
       <c r="S48" s="17">
         <v>13875</v>
       </c>
       <c r="T48" s="17">
         <v>14609</v>
       </c>
       <c r="U48" s="13">
         <v>15134</v>
       </c>
       <c r="V48" s="13">
         <v>17410</v>
       </c>
       <c r="W48" s="13">
         <v>18453</v>
       </c>
       <c r="X48" s="42">
         <v>18575</v>
       </c>
     </row>
-    <row r="49" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25">
       <c r="A49" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B49" s="14">
         <v>5572</v>
       </c>
       <c r="C49" s="14">
         <v>5551</v>
       </c>
       <c r="D49" s="14">
         <v>6078</v>
       </c>
       <c r="E49" s="14">
         <v>7690</v>
       </c>
       <c r="F49" s="14">
         <v>7286</v>
       </c>
       <c r="G49" s="14">
         <v>8435</v>
       </c>
       <c r="H49" s="14">
         <v>8681</v>
       </c>
       <c r="I49" s="15">
@@ -5280,51 +5342,51 @@
       <c r="Q49" s="17">
         <v>17313</v>
       </c>
       <c r="R49" s="17">
         <v>20010</v>
       </c>
       <c r="S49" s="17">
         <v>21117</v>
       </c>
       <c r="T49" s="17">
         <v>20881</v>
       </c>
       <c r="U49" s="13">
         <v>23141</v>
       </c>
       <c r="V49" s="13">
         <v>21715</v>
       </c>
       <c r="W49" s="13">
         <v>22647</v>
       </c>
       <c r="X49" s="13">
         <v>22768</v>
       </c>
     </row>
-    <row r="50" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25">
       <c r="A50" s="24" t="s">
         <v>42</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="25" t="s">
         <v>19</v>
       </c>
       <c r="E50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="H50" s="26" t="s">
         <v>19</v>
       </c>
       <c r="I50" s="26" t="s">
@@ -5354,105 +5416,106 @@
       <c r="Q50" s="17">
         <v>4095</v>
       </c>
       <c r="R50" s="17">
         <v>4526</v>
       </c>
       <c r="S50" s="17">
         <v>4555</v>
       </c>
       <c r="T50" s="17">
         <v>5143</v>
       </c>
       <c r="U50" s="13">
         <v>5673</v>
       </c>
       <c r="V50" s="13">
         <v>5955</v>
       </c>
       <c r="W50" s="13">
         <v>6713</v>
       </c>
       <c r="X50" s="13">
         <v>8553</v>
       </c>
     </row>
-    <row r="51" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25">
       <c r="A51" s="8"/>
       <c r="B51" s="28"/>
       <c r="C51" s="28"/>
       <c r="D51" s="28"/>
       <c r="E51" s="28"/>
       <c r="F51" s="28"/>
       <c r="G51" s="28"/>
       <c r="H51" s="28"/>
       <c r="I51" s="15"/>
       <c r="J51" s="15"/>
       <c r="K51" s="28"/>
       <c r="L51" s="28"/>
       <c r="M51" s="28"/>
       <c r="N51" s="28"/>
       <c r="O51" s="28"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
       <c r="R51" s="28"/>
       <c r="S51" s="28"/>
       <c r="T51" s="28"/>
       <c r="U51" s="29"/>
       <c r="V51" s="29"/>
       <c r="W51" s="30"/>
       <c r="X51" s="1"/>
     </row>
-    <row r="52" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A52" s="97" t="s">
+    <row r="52" spans="1:25">
+      <c r="A52" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="B52" s="97"/>
-[...23 lines deleted...]
-    <row r="53" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B52" s="90"/>
+      <c r="C52" s="90"/>
+      <c r="D52" s="90"/>
+      <c r="E52" s="90"/>
+      <c r="F52" s="90"/>
+      <c r="G52" s="90"/>
+      <c r="H52" s="90"/>
+      <c r="I52" s="90"/>
+      <c r="J52" s="90"/>
+      <c r="K52" s="90"/>
+      <c r="L52" s="90"/>
+      <c r="M52" s="90"/>
+      <c r="N52" s="90"/>
+      <c r="O52" s="90"/>
+      <c r="P52" s="90"/>
+      <c r="Q52" s="90"/>
+      <c r="R52" s="90"/>
+      <c r="S52" s="90"/>
+      <c r="T52" s="90"/>
+      <c r="U52" s="90"/>
+      <c r="V52" s="90"/>
+      <c r="W52" s="90"/>
+      <c r="X52" s="90"/>
+      <c r="Y52" s="90"/>
+    </row>
+    <row r="53" spans="1:25">
       <c r="A53" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="4">
         <v>22439</v>
       </c>
       <c r="C53" s="31">
         <v>23036</v>
       </c>
       <c r="D53" s="4">
         <v>45204</v>
       </c>
       <c r="E53" s="4">
         <v>51997</v>
       </c>
       <c r="F53" s="4">
         <v>58612</v>
       </c>
       <c r="G53" s="4">
         <v>64278</v>
       </c>
       <c r="H53" s="22">
         <v>69380</v>
       </c>
       <c r="I53" s="22">
@@ -5482,51 +5545,51 @@
       <c r="Q53" s="33">
         <v>167106</v>
       </c>
       <c r="R53" s="33">
         <v>181153</v>
       </c>
       <c r="S53" s="33">
         <v>182519</v>
       </c>
       <c r="T53" s="34">
         <v>191653</v>
       </c>
       <c r="U53" s="35">
         <v>204247</v>
       </c>
       <c r="V53" s="35">
         <v>208446</v>
       </c>
       <c r="W53" s="35">
         <v>226229</v>
       </c>
       <c r="X53" s="35">
         <v>243498</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25">
       <c r="A54" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H54" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I54" s="10" t="s">
@@ -5552,55 +5615,55 @@
       </c>
       <c r="P54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T54" s="36" t="s">
         <v>19</v>
       </c>
       <c r="U54" s="13">
         <v>17577</v>
       </c>
       <c r="V54" s="13">
         <v>18058</v>
       </c>
       <c r="W54" s="13">
         <v>17171</v>
       </c>
-      <c r="X54" s="90">
+      <c r="X54" s="87">
         <v>17618</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25">
       <c r="A55" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="14">
         <v>597</v>
       </c>
       <c r="C55" s="37">
         <v>663</v>
       </c>
       <c r="D55" s="14">
         <v>746</v>
       </c>
       <c r="E55" s="14">
         <v>1889</v>
       </c>
       <c r="F55" s="14">
         <v>2967</v>
       </c>
       <c r="G55" s="14">
         <v>3798</v>
       </c>
       <c r="H55" s="15">
         <v>3876</v>
       </c>
       <c r="I55" s="15">
@@ -5626,55 +5689,55 @@
       </c>
       <c r="P55" s="17">
         <v>12440</v>
       </c>
       <c r="Q55" s="17">
         <v>13464</v>
       </c>
       <c r="R55" s="17">
         <v>13976</v>
       </c>
       <c r="S55" s="17">
         <v>12797</v>
       </c>
       <c r="T55" s="13">
         <v>15295</v>
       </c>
       <c r="U55" s="13">
         <v>15084</v>
       </c>
       <c r="V55" s="13">
         <v>14659</v>
       </c>
       <c r="W55" s="13">
         <v>16620</v>
       </c>
-      <c r="X55" s="90">
+      <c r="X55" s="87">
         <v>16760</v>
       </c>
     </row>
-    <row r="56" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25">
       <c r="A56" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="14">
         <v>448</v>
       </c>
       <c r="C56" s="37">
         <v>467</v>
       </c>
       <c r="D56" s="14">
         <v>4283</v>
       </c>
       <c r="E56" s="14">
         <v>925</v>
       </c>
       <c r="F56" s="14">
         <v>1231</v>
       </c>
       <c r="G56" s="14">
         <v>1622</v>
       </c>
       <c r="H56" s="15">
         <v>1482</v>
       </c>
       <c r="I56" s="15">
@@ -5700,55 +5763,55 @@
       </c>
       <c r="P56" s="17">
         <v>4465</v>
       </c>
       <c r="Q56" s="17">
         <v>4743</v>
       </c>
       <c r="R56" s="17">
         <v>4836</v>
       </c>
       <c r="S56" s="17">
         <v>4827</v>
       </c>
       <c r="T56" s="13">
         <v>4941</v>
       </c>
       <c r="U56" s="13">
         <v>5501</v>
       </c>
       <c r="V56" s="13">
         <v>6005</v>
       </c>
       <c r="W56" s="13">
         <v>5809</v>
       </c>
-      <c r="X56" s="90">
+      <c r="X56" s="87">
         <v>5706</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25">
       <c r="A57" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="14">
         <v>1247</v>
       </c>
       <c r="C57" s="37">
         <v>733</v>
       </c>
       <c r="D57" s="14">
         <v>1361</v>
       </c>
       <c r="E57" s="14">
         <v>4179</v>
       </c>
       <c r="F57" s="14">
         <v>4781</v>
       </c>
       <c r="G57" s="14">
         <v>6430</v>
       </c>
       <c r="H57" s="15">
         <v>6722</v>
       </c>
       <c r="I57" s="15">
@@ -5774,55 +5837,55 @@
       </c>
       <c r="P57" s="17">
         <v>21228</v>
       </c>
       <c r="Q57" s="17">
         <v>25929</v>
       </c>
       <c r="R57" s="17">
         <v>27097</v>
       </c>
       <c r="S57" s="17">
         <v>27071</v>
       </c>
       <c r="T57" s="13">
         <v>28784</v>
       </c>
       <c r="U57" s="13">
         <v>13166</v>
       </c>
       <c r="V57" s="13">
         <v>14058</v>
       </c>
       <c r="W57" s="13">
         <v>15178</v>
       </c>
-      <c r="X57" s="90">
+      <c r="X57" s="87">
         <v>16082</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25">
       <c r="A58" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="14">
         <v>767</v>
       </c>
       <c r="C58" s="37">
         <v>964</v>
       </c>
       <c r="D58" s="14">
         <v>1429</v>
       </c>
       <c r="E58" s="14">
         <v>4668</v>
       </c>
       <c r="F58" s="14">
         <v>3749</v>
       </c>
       <c r="G58" s="14">
         <v>2471</v>
       </c>
       <c r="H58" s="15">
         <v>2378</v>
       </c>
       <c r="I58" s="15">
@@ -5848,55 +5911,55 @@
       </c>
       <c r="P58" s="17">
         <v>4074</v>
       </c>
       <c r="Q58" s="17">
         <v>4881</v>
       </c>
       <c r="R58" s="17">
         <v>5019</v>
       </c>
       <c r="S58" s="17">
         <v>5206</v>
       </c>
       <c r="T58" s="13">
         <v>5485</v>
       </c>
       <c r="U58" s="13">
         <v>6950</v>
       </c>
       <c r="V58" s="13">
         <v>6670</v>
       </c>
       <c r="W58" s="13">
         <v>6756</v>
       </c>
-      <c r="X58" s="90">
+      <c r="X58" s="87">
         <v>7600</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25">
       <c r="A59" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="14">
         <v>332</v>
       </c>
       <c r="C59" s="37">
         <v>402</v>
       </c>
       <c r="D59" s="14">
         <v>357</v>
       </c>
       <c r="E59" s="14">
         <v>819</v>
       </c>
       <c r="F59" s="14">
         <v>1009</v>
       </c>
       <c r="G59" s="14">
         <v>1221</v>
       </c>
       <c r="H59" s="15">
         <v>1371</v>
       </c>
       <c r="I59" s="15">
@@ -5922,55 +5985,55 @@
       </c>
       <c r="P59" s="17">
         <v>2863</v>
       </c>
       <c r="Q59" s="17">
         <v>3055</v>
       </c>
       <c r="R59" s="17">
         <v>3707</v>
       </c>
       <c r="S59" s="17">
         <v>3587</v>
       </c>
       <c r="T59" s="13">
         <v>3942</v>
       </c>
       <c r="U59" s="13">
         <v>4456</v>
       </c>
       <c r="V59" s="13">
         <v>4964</v>
       </c>
       <c r="W59" s="13">
         <v>4840</v>
       </c>
-      <c r="X59" s="90">
+      <c r="X59" s="87">
         <v>5144</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25">
       <c r="A60" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="14">
         <v>700</v>
       </c>
       <c r="C60" s="37">
         <v>578</v>
       </c>
       <c r="D60" s="14">
         <v>530</v>
       </c>
       <c r="E60" s="14">
         <v>591</v>
       </c>
       <c r="F60" s="14">
         <v>908</v>
       </c>
       <c r="G60" s="14">
         <v>1000</v>
       </c>
       <c r="H60" s="15">
         <v>1075</v>
       </c>
       <c r="I60" s="15">
@@ -5996,55 +6059,55 @@
       </c>
       <c r="P60" s="17">
         <v>3379</v>
       </c>
       <c r="Q60" s="17">
         <v>3784</v>
       </c>
       <c r="R60" s="17">
         <v>5804</v>
       </c>
       <c r="S60" s="17">
         <v>5874</v>
       </c>
       <c r="T60" s="13">
         <v>5980</v>
       </c>
       <c r="U60" s="13">
         <v>6600</v>
       </c>
       <c r="V60" s="13">
         <v>7462</v>
       </c>
       <c r="W60" s="13">
         <v>7692</v>
       </c>
-      <c r="X60" s="90">
+      <c r="X60" s="87">
         <v>7895</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H61" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I61" s="10" t="s">
@@ -6070,55 +6133,55 @@
       </c>
       <c r="P61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T61" s="36" t="s">
         <v>19</v>
       </c>
       <c r="U61" s="13">
         <v>16836</v>
       </c>
       <c r="V61" s="13">
         <v>16258</v>
       </c>
       <c r="W61" s="13">
         <v>22757</v>
       </c>
-      <c r="X61" s="90">
+      <c r="X61" s="87">
         <v>23537</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="14">
         <v>1775</v>
       </c>
       <c r="C62" s="37">
         <v>2113</v>
       </c>
       <c r="D62" s="14">
         <v>16165</v>
       </c>
       <c r="E62" s="14">
         <v>8004</v>
       </c>
       <c r="F62" s="14">
         <v>8490</v>
       </c>
       <c r="G62" s="14">
         <v>8330</v>
       </c>
       <c r="H62" s="15">
         <v>9205</v>
       </c>
       <c r="I62" s="15">
@@ -6144,55 +6207,55 @@
       </c>
       <c r="P62" s="17">
         <v>11686</v>
       </c>
       <c r="Q62" s="17">
         <v>11643</v>
       </c>
       <c r="R62" s="17">
         <v>11982</v>
       </c>
       <c r="S62" s="17">
         <v>11893</v>
       </c>
       <c r="T62" s="13">
         <v>11908</v>
       </c>
       <c r="U62" s="13">
         <v>11456</v>
       </c>
       <c r="V62" s="13">
         <v>12252</v>
       </c>
       <c r="W62" s="13">
         <v>14347</v>
       </c>
-      <c r="X62" s="90">
+      <c r="X62" s="87">
         <v>14804</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="14">
         <v>476</v>
       </c>
       <c r="C63" s="37">
         <v>476</v>
       </c>
       <c r="D63" s="14">
         <v>984</v>
       </c>
       <c r="E63" s="14">
         <v>1608</v>
       </c>
       <c r="F63" s="14">
         <v>1241</v>
       </c>
       <c r="G63" s="14">
         <v>1529</v>
       </c>
       <c r="H63" s="15">
         <v>1812</v>
       </c>
       <c r="I63" s="15">
@@ -6218,55 +6281,55 @@
       </c>
       <c r="P63" s="17">
         <v>6055</v>
       </c>
       <c r="Q63" s="17">
         <v>6407</v>
       </c>
       <c r="R63" s="17">
         <v>6124</v>
       </c>
       <c r="S63" s="17">
         <v>6125</v>
       </c>
       <c r="T63" s="13">
         <v>5673</v>
       </c>
       <c r="U63" s="13">
         <v>5778</v>
       </c>
       <c r="V63" s="13">
         <v>5657</v>
       </c>
       <c r="W63" s="13">
         <v>6011</v>
       </c>
-      <c r="X63" s="90">
+      <c r="X63" s="87">
         <v>6359</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="14">
         <v>312</v>
       </c>
       <c r="C64" s="37">
         <v>324</v>
       </c>
       <c r="D64" s="14">
         <v>292</v>
       </c>
       <c r="E64" s="14">
         <v>700</v>
       </c>
       <c r="F64" s="14">
         <v>755</v>
       </c>
       <c r="G64" s="14">
         <v>797</v>
       </c>
       <c r="H64" s="15">
         <v>844</v>
       </c>
       <c r="I64" s="15">
@@ -6292,55 +6355,55 @@
       </c>
       <c r="P64" s="17">
         <v>1796</v>
       </c>
       <c r="Q64" s="17">
         <v>1954</v>
       </c>
       <c r="R64" s="17">
         <v>3378</v>
       </c>
       <c r="S64" s="17">
         <v>3522</v>
       </c>
       <c r="T64" s="13">
         <v>3598</v>
       </c>
       <c r="U64" s="13">
         <v>3823</v>
       </c>
       <c r="V64" s="13">
         <v>4131</v>
       </c>
       <c r="W64" s="13">
         <v>4712</v>
       </c>
-      <c r="X64" s="90">
+      <c r="X64" s="87">
         <v>5016</v>
       </c>
     </row>
-    <row r="65" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="14">
         <v>363</v>
       </c>
       <c r="C65" s="37">
         <v>355</v>
       </c>
       <c r="D65" s="14">
         <v>520</v>
       </c>
       <c r="E65" s="14">
         <v>915</v>
       </c>
       <c r="F65" s="14">
         <v>1398</v>
       </c>
       <c r="G65" s="14">
         <v>1647</v>
       </c>
       <c r="H65" s="15">
         <v>2017</v>
       </c>
       <c r="I65" s="15">
@@ -6366,55 +6429,55 @@
       </c>
       <c r="P65" s="17">
         <v>5207</v>
       </c>
       <c r="Q65" s="17">
         <v>5125</v>
       </c>
       <c r="R65" s="17">
         <v>5630</v>
       </c>
       <c r="S65" s="17">
         <v>6959</v>
       </c>
       <c r="T65" s="13">
         <v>7168</v>
       </c>
       <c r="U65" s="13">
         <v>7483</v>
       </c>
       <c r="V65" s="13">
         <v>8180</v>
       </c>
       <c r="W65" s="13">
         <v>8631</v>
       </c>
-      <c r="X65" s="90">
+      <c r="X65" s="87">
         <v>8786</v>
       </c>
     </row>
-    <row r="66" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25">
       <c r="A66" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B66" s="14">
         <v>1042</v>
       </c>
       <c r="C66" s="37">
         <v>881</v>
       </c>
       <c r="D66" s="14">
         <v>1100</v>
       </c>
       <c r="E66" s="14">
         <v>1202</v>
       </c>
       <c r="F66" s="14">
         <v>2018</v>
       </c>
       <c r="G66" s="14">
         <v>2110</v>
       </c>
       <c r="H66" s="15">
         <v>2164</v>
       </c>
       <c r="I66" s="15">
@@ -6440,55 +6503,55 @@
       </c>
       <c r="P66" s="17">
         <v>8910</v>
       </c>
       <c r="Q66" s="17">
         <v>5765</v>
       </c>
       <c r="R66" s="17">
         <v>7670</v>
       </c>
       <c r="S66" s="17">
         <v>7433</v>
       </c>
       <c r="T66" s="13">
         <v>8147</v>
       </c>
       <c r="U66" s="13">
         <v>9210</v>
       </c>
       <c r="V66" s="13">
         <v>9432</v>
       </c>
       <c r="W66" s="13">
         <v>9865</v>
       </c>
-      <c r="X66" s="90">
+      <c r="X66" s="87">
         <v>10377</v>
       </c>
     </row>
-    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25">
       <c r="A67" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="14">
         <v>572</v>
       </c>
       <c r="C67" s="37">
         <v>761</v>
       </c>
       <c r="D67" s="14">
         <v>1027</v>
       </c>
       <c r="E67" s="14">
         <v>4213</v>
       </c>
       <c r="F67" s="14">
         <v>5165</v>
       </c>
       <c r="G67" s="14">
         <v>5420</v>
       </c>
       <c r="H67" s="15">
         <v>5349</v>
       </c>
       <c r="I67" s="15">
@@ -6514,55 +6577,55 @@
       </c>
       <c r="P67" s="17">
         <v>7209</v>
       </c>
       <c r="Q67" s="17">
         <v>7002</v>
       </c>
       <c r="R67" s="17">
         <v>8195</v>
       </c>
       <c r="S67" s="17">
         <v>8382</v>
       </c>
       <c r="T67" s="13">
         <v>8010</v>
       </c>
       <c r="U67" s="13">
         <v>9094</v>
       </c>
       <c r="V67" s="13">
         <v>8707</v>
       </c>
       <c r="W67" s="13">
         <v>9662</v>
       </c>
-      <c r="X67" s="90">
+      <c r="X67" s="87">
         <v>6750</v>
       </c>
     </row>
-    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B68" s="14">
         <v>268</v>
       </c>
       <c r="C68" s="37">
         <v>236</v>
       </c>
       <c r="D68" s="14">
         <v>370</v>
       </c>
       <c r="E68" s="14">
         <v>414</v>
       </c>
       <c r="F68" s="14">
         <v>491</v>
       </c>
       <c r="G68" s="14">
         <v>579</v>
       </c>
       <c r="H68" s="15">
         <v>1311</v>
       </c>
       <c r="I68" s="15">
@@ -6588,55 +6651,55 @@
       </c>
       <c r="P68" s="17">
         <v>4180</v>
       </c>
       <c r="Q68" s="17">
         <v>4811</v>
       </c>
       <c r="R68" s="17">
         <v>5533</v>
       </c>
       <c r="S68" s="17">
         <v>5644</v>
       </c>
       <c r="T68" s="13">
         <v>5668</v>
       </c>
       <c r="U68" s="13">
         <v>5887</v>
       </c>
       <c r="V68" s="13">
         <v>6216</v>
       </c>
       <c r="W68" s="13">
         <v>6868</v>
       </c>
-      <c r="X68" s="90">
+      <c r="X68" s="87">
         <v>10440</v>
       </c>
     </row>
-    <row r="69" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H69" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I69" s="10" t="s">
@@ -6662,55 +6725,55 @@
       </c>
       <c r="P69" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q69" s="11" t="s">
         <v>19</v>
       </c>
       <c r="R69" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S69" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T69" s="36" t="s">
         <v>19</v>
       </c>
       <c r="U69" s="13">
         <v>556</v>
       </c>
       <c r="V69" s="13">
         <v>457</v>
       </c>
       <c r="W69" s="13">
         <v>525</v>
       </c>
-      <c r="X69" s="90">
+      <c r="X69" s="87">
         <v>597</v>
       </c>
     </row>
-    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25">
       <c r="A70" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="14">
         <v>6239</v>
       </c>
       <c r="C70" s="37">
         <v>6591</v>
       </c>
       <c r="D70" s="14">
         <v>7557</v>
       </c>
       <c r="E70" s="14">
         <v>10853</v>
       </c>
       <c r="F70" s="14">
         <v>12169</v>
       </c>
       <c r="G70" s="14">
         <v>13898</v>
       </c>
       <c r="H70" s="15">
         <v>15041</v>
       </c>
       <c r="I70" s="15">
@@ -6736,55 +6799,55 @@
       </c>
       <c r="P70" s="17">
         <v>27713</v>
       </c>
       <c r="Q70" s="17">
         <v>31864</v>
       </c>
       <c r="R70" s="17">
         <v>33446</v>
       </c>
       <c r="S70" s="17">
         <v>34391</v>
       </c>
       <c r="T70" s="13">
         <v>35783</v>
       </c>
       <c r="U70" s="13">
         <v>19398</v>
       </c>
       <c r="V70" s="13">
         <v>20051</v>
       </c>
       <c r="W70" s="13">
         <v>20376</v>
       </c>
-      <c r="X70" s="90">
+      <c r="X70" s="87">
         <v>21692</v>
       </c>
     </row>
-    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25">
       <c r="A71" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B71" s="14">
         <v>1735</v>
       </c>
       <c r="C71" s="37">
         <v>1910</v>
       </c>
       <c r="D71" s="14">
         <v>2346</v>
       </c>
       <c r="E71" s="14">
         <v>3084</v>
       </c>
       <c r="F71" s="14">
         <v>4162</v>
       </c>
       <c r="G71" s="14">
         <v>4773</v>
       </c>
       <c r="H71" s="15">
         <v>5953</v>
       </c>
       <c r="I71" s="15">
@@ -6810,55 +6873,55 @@
       </c>
       <c r="P71" s="17">
         <v>18857</v>
       </c>
       <c r="Q71" s="17">
         <v>14108</v>
       </c>
       <c r="R71" s="17">
         <v>13758</v>
       </c>
       <c r="S71" s="17">
         <v>13908</v>
       </c>
       <c r="T71" s="13">
         <v>14682</v>
       </c>
       <c r="U71" s="13">
         <v>15461</v>
       </c>
       <c r="V71" s="13">
         <v>17369</v>
       </c>
       <c r="W71" s="13">
         <v>18836</v>
       </c>
-      <c r="X71" s="90">
+      <c r="X71" s="87">
         <v>18895</v>
       </c>
     </row>
-    <row r="72" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25">
       <c r="A72" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B72" s="14">
         <v>5566</v>
       </c>
       <c r="C72" s="37">
         <v>5582</v>
       </c>
       <c r="D72" s="14">
         <v>6137</v>
       </c>
       <c r="E72" s="14">
         <v>7933</v>
       </c>
       <c r="F72" s="14">
         <v>8078</v>
       </c>
       <c r="G72" s="14">
         <v>8653</v>
       </c>
       <c r="H72" s="15">
         <v>8780</v>
       </c>
       <c r="I72" s="15">
@@ -6884,55 +6947,55 @@
       </c>
       <c r="P72" s="17">
         <v>14563</v>
       </c>
       <c r="Q72" s="17">
         <v>18380</v>
       </c>
       <c r="R72" s="17">
         <v>20622</v>
       </c>
       <c r="S72" s="17">
         <v>20478</v>
       </c>
       <c r="T72" s="13">
         <v>21511</v>
       </c>
       <c r="U72" s="13">
         <v>24379</v>
       </c>
       <c r="V72" s="13">
         <v>21835</v>
       </c>
       <c r="W72" s="13">
         <v>22361</v>
       </c>
-      <c r="X72" s="90">
+      <c r="X72" s="87">
         <v>30724</v>
       </c>
     </row>
-    <row r="73" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H73" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I73" s="10" t="s">
@@ -6958,109 +7021,110 @@
       </c>
       <c r="P73" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q73" s="17">
         <v>4191</v>
       </c>
       <c r="R73" s="17">
         <v>4376</v>
       </c>
       <c r="S73" s="17">
         <v>4422</v>
       </c>
       <c r="T73" s="13">
         <v>5078</v>
       </c>
       <c r="U73" s="13">
         <v>5552</v>
       </c>
       <c r="V73" s="13">
         <v>6025</v>
       </c>
       <c r="W73" s="13">
         <v>7212</v>
       </c>
-      <c r="X73" s="91">
+      <c r="X73" s="88">
         <v>8716</v>
       </c>
     </row>
-    <row r="74" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="39"/>
       <c r="B74" s="20"/>
       <c r="C74" s="20"/>
       <c r="D74" s="20"/>
       <c r="E74" s="20"/>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="16"/>
       <c r="J74" s="16"/>
       <c r="K74" s="20"/>
       <c r="L74" s="20"/>
       <c r="M74" s="20"/>
       <c r="N74" s="20"/>
       <c r="O74" s="20"/>
       <c r="P74" s="20"/>
       <c r="Q74" s="20"/>
       <c r="R74" s="20"/>
       <c r="S74" s="20"/>
       <c r="T74" s="13"/>
       <c r="U74" s="21"/>
       <c r="V74" s="13"/>
       <c r="W74" s="21"/>
       <c r="X74" s="1"/>
     </row>
-    <row r="75" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A75" s="93" t="s">
+    <row r="75" spans="1:25">
+      <c r="A75" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="93"/>
-[...23 lines deleted...]
-    <row r="76" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B75" s="90"/>
+      <c r="C75" s="90"/>
+      <c r="D75" s="90"/>
+      <c r="E75" s="90"/>
+      <c r="F75" s="90"/>
+      <c r="G75" s="90"/>
+      <c r="H75" s="90"/>
+      <c r="I75" s="90"/>
+      <c r="J75" s="90"/>
+      <c r="K75" s="90"/>
+      <c r="L75" s="90"/>
+      <c r="M75" s="90"/>
+      <c r="N75" s="90"/>
+      <c r="O75" s="90"/>
+      <c r="P75" s="90"/>
+      <c r="Q75" s="90"/>
+      <c r="R75" s="90"/>
+      <c r="S75" s="90"/>
+      <c r="T75" s="90"/>
+      <c r="U75" s="90"/>
+      <c r="V75" s="90"/>
+      <c r="W75" s="90"/>
+      <c r="X75" s="90"/>
+      <c r="Y75" s="90"/>
+    </row>
+    <row r="76" spans="1:25">
       <c r="A76" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="4">
         <v>22172</v>
       </c>
       <c r="C76" s="4">
         <v>24257</v>
       </c>
       <c r="D76" s="4">
         <v>33399</v>
       </c>
       <c r="E76" s="4">
         <v>53834</v>
       </c>
       <c r="F76" s="4">
         <v>58367</v>
       </c>
       <c r="G76" s="4">
         <v>64377</v>
       </c>
       <c r="H76" s="22">
         <v>67857</v>
       </c>
       <c r="I76" s="22">
@@ -7086,55 +7150,55 @@
       </c>
       <c r="P76" s="33">
         <v>152601</v>
       </c>
       <c r="Q76" s="33">
         <v>168603</v>
       </c>
       <c r="R76" s="6">
         <v>181201</v>
       </c>
       <c r="S76" s="6">
         <v>183619</v>
       </c>
       <c r="T76" s="7">
         <v>193030</v>
       </c>
       <c r="U76" s="7">
         <v>203531</v>
       </c>
       <c r="V76" s="7">
         <v>207756</v>
       </c>
       <c r="W76" s="7">
         <v>225763</v>
       </c>
-      <c r="X76" s="90">
+      <c r="X76" s="87">
         <v>232953</v>
       </c>
     </row>
-    <row r="77" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H77" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I77" s="10" t="s">
@@ -7160,55 +7224,55 @@
       </c>
       <c r="P77" s="23" t="s">
         <v>19</v>
       </c>
       <c r="Q77" s="23" t="s">
         <v>19</v>
       </c>
       <c r="R77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T77" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U77" s="13">
         <v>17609</v>
       </c>
       <c r="V77" s="13">
         <v>17379</v>
       </c>
       <c r="W77" s="13">
         <v>17142</v>
       </c>
-      <c r="X77" s="90">
+      <c r="X77" s="87">
         <v>17449</v>
       </c>
     </row>
-    <row r="78" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="14">
         <v>612</v>
       </c>
       <c r="C78" s="14">
         <v>833</v>
       </c>
       <c r="D78" s="14">
         <v>842</v>
       </c>
       <c r="E78" s="14">
         <v>2444</v>
       </c>
       <c r="F78" s="14">
         <v>3245</v>
       </c>
       <c r="G78" s="14">
         <v>3787</v>
       </c>
       <c r="H78" s="15">
         <v>3990</v>
       </c>
       <c r="I78" s="15">
@@ -7234,55 +7298,55 @@
       </c>
       <c r="P78" s="40">
         <v>11792</v>
       </c>
       <c r="Q78" s="40">
         <v>12562</v>
       </c>
       <c r="R78" s="17">
         <v>13573</v>
       </c>
       <c r="S78" s="17">
         <v>12742</v>
       </c>
       <c r="T78" s="13">
         <v>15040</v>
       </c>
       <c r="U78" s="13">
         <v>14475</v>
       </c>
       <c r="V78" s="13">
         <v>14577</v>
       </c>
       <c r="W78" s="13">
         <v>16516</v>
       </c>
-      <c r="X78" s="90">
+      <c r="X78" s="87">
         <v>16712</v>
       </c>
     </row>
-    <row r="79" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B79" s="14">
         <v>448</v>
       </c>
       <c r="C79" s="14">
         <v>466</v>
       </c>
       <c r="D79" s="14">
         <v>812</v>
       </c>
       <c r="E79" s="14">
         <v>1215</v>
       </c>
       <c r="F79" s="14">
         <v>1267</v>
       </c>
       <c r="G79" s="14">
         <v>1480</v>
       </c>
       <c r="H79" s="15">
         <v>1505</v>
       </c>
       <c r="I79" s="15">
@@ -7308,55 +7372,55 @@
       </c>
       <c r="P79" s="40">
         <v>4549</v>
       </c>
       <c r="Q79" s="40">
         <v>4725</v>
       </c>
       <c r="R79" s="17">
         <v>4848</v>
       </c>
       <c r="S79" s="17">
         <v>4902</v>
       </c>
       <c r="T79" s="13">
         <v>5421</v>
       </c>
       <c r="U79" s="13">
         <v>5503</v>
       </c>
       <c r="V79" s="13">
         <v>5751</v>
       </c>
       <c r="W79" s="13">
         <v>5635</v>
       </c>
-      <c r="X79" s="90">
+      <c r="X79" s="87">
         <v>5759</v>
       </c>
     </row>
-    <row r="80" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B80" s="14">
         <v>1247</v>
       </c>
       <c r="C80" s="14">
         <v>967</v>
       </c>
       <c r="D80" s="14">
         <v>1235</v>
       </c>
       <c r="E80" s="14">
         <v>4298</v>
       </c>
       <c r="F80" s="14">
         <v>4781</v>
       </c>
       <c r="G80" s="14">
         <v>6456</v>
       </c>
       <c r="H80" s="15">
         <v>4921</v>
       </c>
       <c r="I80" s="15">
@@ -7382,55 +7446,55 @@
       </c>
       <c r="P80" s="40">
         <v>21608</v>
       </c>
       <c r="Q80" s="40">
         <v>25786</v>
       </c>
       <c r="R80" s="17">
         <v>26824</v>
       </c>
       <c r="S80" s="17">
         <v>27745</v>
       </c>
       <c r="T80" s="13">
         <v>28758</v>
       </c>
       <c r="U80" s="13">
         <v>12937</v>
       </c>
       <c r="V80" s="13">
         <v>15375</v>
       </c>
       <c r="W80" s="13">
         <v>15497</v>
       </c>
-      <c r="X80" s="90">
+      <c r="X80" s="87">
         <v>16155</v>
       </c>
     </row>
-    <row r="81" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:24">
       <c r="A81" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="14">
         <v>774</v>
       </c>
       <c r="C81" s="14">
         <v>983</v>
       </c>
       <c r="D81" s="14">
         <v>1571</v>
       </c>
       <c r="E81" s="14">
         <v>4832</v>
       </c>
       <c r="F81" s="14">
         <v>1890</v>
       </c>
       <c r="G81" s="14">
         <v>2471</v>
       </c>
       <c r="H81" s="15">
         <v>2912</v>
       </c>
       <c r="I81" s="15">
@@ -7456,55 +7520,55 @@
       </c>
       <c r="P81" s="40">
         <v>4254</v>
       </c>
       <c r="Q81" s="40">
         <v>4668</v>
       </c>
       <c r="R81" s="17">
         <v>5146</v>
       </c>
       <c r="S81" s="17">
         <v>5360</v>
       </c>
       <c r="T81" s="13">
         <v>5582</v>
       </c>
       <c r="U81" s="13">
         <v>7021</v>
       </c>
       <c r="V81" s="13">
         <v>6700</v>
       </c>
       <c r="W81" s="13">
         <v>7158</v>
       </c>
-      <c r="X81" s="90">
+      <c r="X81" s="87">
         <v>7590</v>
       </c>
     </row>
-    <row r="82" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:24">
       <c r="A82" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="14">
         <v>310</v>
       </c>
       <c r="C82" s="14">
         <v>470</v>
       </c>
       <c r="D82" s="14">
         <v>500</v>
       </c>
       <c r="E82" s="14">
         <v>846</v>
       </c>
       <c r="F82" s="14">
         <v>1104</v>
       </c>
       <c r="G82" s="14">
         <v>1260</v>
       </c>
       <c r="H82" s="15">
         <v>1376</v>
       </c>
       <c r="I82" s="15">
@@ -7530,55 +7594,55 @@
       </c>
       <c r="P82" s="40">
         <v>2873</v>
       </c>
       <c r="Q82" s="40">
         <v>3011</v>
       </c>
       <c r="R82" s="17">
         <v>3513</v>
       </c>
       <c r="S82" s="17">
         <v>3633</v>
       </c>
       <c r="T82" s="13">
         <v>4167</v>
       </c>
       <c r="U82" s="13">
         <v>4430</v>
       </c>
       <c r="V82" s="13">
         <v>4812</v>
       </c>
       <c r="W82" s="13">
         <v>4894</v>
       </c>
-      <c r="X82" s="90">
+      <c r="X82" s="87">
         <v>5161</v>
       </c>
     </row>
-    <row r="83" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:24">
       <c r="A83" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="14">
         <v>683</v>
       </c>
       <c r="C83" s="14">
         <v>575</v>
       </c>
       <c r="D83" s="14">
         <v>530</v>
       </c>
       <c r="E83" s="14">
         <v>601</v>
       </c>
       <c r="F83" s="14">
         <v>949</v>
       </c>
       <c r="G83" s="14">
         <v>969</v>
       </c>
       <c r="H83" s="15">
         <v>991</v>
       </c>
       <c r="I83" s="15">
@@ -7604,55 +7668,55 @@
       </c>
       <c r="P83" s="40">
         <v>3438</v>
       </c>
       <c r="Q83" s="40">
         <v>3884</v>
       </c>
       <c r="R83" s="17">
         <v>5750</v>
       </c>
       <c r="S83" s="17">
         <v>5986</v>
       </c>
       <c r="T83" s="13">
         <v>6311</v>
       </c>
       <c r="U83" s="13">
         <v>6893</v>
       </c>
       <c r="V83" s="13">
         <v>7048</v>
       </c>
       <c r="W83" s="13">
         <v>7133</v>
       </c>
-      <c r="X83" s="90">
+      <c r="X83" s="87">
         <v>7934</v>
       </c>
     </row>
-    <row r="84" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:24">
       <c r="A84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H84" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I84" s="10" t="s">
@@ -7678,55 +7742,55 @@
       </c>
       <c r="P84" s="23" t="s">
         <v>19</v>
       </c>
       <c r="Q84" s="23" t="s">
         <v>19</v>
       </c>
       <c r="R84" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S84" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T84" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U84" s="13">
         <v>16696</v>
       </c>
       <c r="V84" s="13">
         <v>16189</v>
       </c>
       <c r="W84" s="13">
         <v>21916</v>
       </c>
-      <c r="X84" s="90">
+      <c r="X84" s="87">
         <v>21846</v>
       </c>
     </row>
-    <row r="85" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:24">
       <c r="A85" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="14">
         <v>1807</v>
       </c>
       <c r="C85" s="14">
         <v>2217</v>
       </c>
       <c r="D85" s="14">
         <v>4738</v>
       </c>
       <c r="E85" s="14">
         <v>8449</v>
       </c>
       <c r="F85" s="14">
         <v>8564</v>
       </c>
       <c r="G85" s="14">
         <v>8305</v>
       </c>
       <c r="H85" s="15">
         <v>8884</v>
       </c>
       <c r="I85" s="15">
@@ -7752,55 +7816,55 @@
       </c>
       <c r="P85" s="40">
         <v>11694</v>
       </c>
       <c r="Q85" s="40">
         <v>11997</v>
       </c>
       <c r="R85" s="17">
         <v>11824</v>
       </c>
       <c r="S85" s="17">
         <v>11944</v>
       </c>
       <c r="T85" s="13">
         <v>11760</v>
       </c>
       <c r="U85" s="13">
         <v>11875</v>
       </c>
       <c r="V85" s="13">
         <v>12248</v>
       </c>
       <c r="W85" s="13">
         <v>14631</v>
       </c>
-      <c r="X85" s="90">
+      <c r="X85" s="87">
         <v>14236</v>
       </c>
     </row>
-    <row r="86" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:24">
       <c r="A86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="14">
         <v>478</v>
       </c>
       <c r="C86" s="14">
         <v>476</v>
       </c>
       <c r="D86" s="14">
         <v>1126</v>
       </c>
       <c r="E86" s="14">
         <v>1651</v>
       </c>
       <c r="F86" s="14">
         <v>1342</v>
       </c>
       <c r="G86" s="14">
         <v>1557</v>
       </c>
       <c r="H86" s="15">
         <v>1698</v>
       </c>
       <c r="I86" s="15">
@@ -7826,55 +7890,55 @@
       </c>
       <c r="P86" s="40">
         <v>5970</v>
       </c>
       <c r="Q86" s="40">
         <v>6417</v>
       </c>
       <c r="R86" s="17">
         <v>6063</v>
       </c>
       <c r="S86" s="17">
         <v>6066</v>
       </c>
       <c r="T86" s="13">
         <v>5689</v>
       </c>
       <c r="U86" s="13">
         <v>5735</v>
       </c>
       <c r="V86" s="13">
         <v>5579</v>
       </c>
       <c r="W86" s="13">
         <v>6314</v>
       </c>
-      <c r="X86" s="90">
+      <c r="X86" s="87">
         <v>6289</v>
       </c>
     </row>
-    <row r="87" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:24">
       <c r="A87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="14">
         <v>313</v>
       </c>
       <c r="C87" s="14">
         <v>350</v>
       </c>
       <c r="D87" s="14">
         <v>293</v>
       </c>
       <c r="E87" s="14">
         <v>749</v>
       </c>
       <c r="F87" s="14">
         <v>797</v>
       </c>
       <c r="G87" s="14">
         <v>797</v>
       </c>
       <c r="H87" s="15">
         <v>876</v>
       </c>
       <c r="I87" s="15">
@@ -7900,55 +7964,55 @@
       </c>
       <c r="P87" s="40">
         <v>1912</v>
       </c>
       <c r="Q87" s="40">
         <v>2115</v>
       </c>
       <c r="R87" s="17">
         <v>3467</v>
       </c>
       <c r="S87" s="17">
         <v>3510</v>
       </c>
       <c r="T87" s="13">
         <v>3593</v>
       </c>
       <c r="U87" s="13">
         <v>3863</v>
       </c>
       <c r="V87" s="13">
         <v>4195</v>
       </c>
       <c r="W87" s="13">
         <v>4809</v>
       </c>
-      <c r="X87" s="90">
+      <c r="X87" s="87">
         <v>5038</v>
       </c>
     </row>
-    <row r="88" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:24">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="14">
         <v>363</v>
       </c>
       <c r="C88" s="14">
         <v>477</v>
       </c>
       <c r="D88" s="14">
         <v>575</v>
       </c>
       <c r="E88" s="14">
         <v>915</v>
       </c>
       <c r="F88" s="14">
         <v>1585</v>
       </c>
       <c r="G88" s="14">
         <v>1647</v>
       </c>
       <c r="H88" s="15">
         <v>1945</v>
       </c>
       <c r="I88" s="15">
@@ -7974,55 +8038,55 @@
       </c>
       <c r="P88" s="40">
         <v>5241</v>
       </c>
       <c r="Q88" s="40">
         <v>5204</v>
       </c>
       <c r="R88" s="17">
         <v>5811</v>
       </c>
       <c r="S88" s="17">
         <v>6822</v>
       </c>
       <c r="T88" s="13">
         <v>7174</v>
       </c>
       <c r="U88" s="13">
         <v>7445</v>
       </c>
       <c r="V88" s="13">
         <v>8148</v>
       </c>
       <c r="W88" s="13">
         <v>8665</v>
       </c>
-      <c r="X88" s="90">
+      <c r="X88" s="87">
         <v>8690</v>
       </c>
     </row>
-    <row r="89" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:24">
       <c r="A89" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B89" s="14">
         <v>1042</v>
       </c>
       <c r="C89" s="14">
         <v>881</v>
       </c>
       <c r="D89" s="14">
         <v>1182</v>
       </c>
       <c r="E89" s="14">
         <v>1469</v>
       </c>
       <c r="F89" s="14">
         <v>2027</v>
       </c>
       <c r="G89" s="14">
         <v>2122</v>
       </c>
       <c r="H89" s="15">
         <v>2181</v>
       </c>
       <c r="I89" s="15">
@@ -8048,55 +8112,55 @@
       </c>
       <c r="P89" s="40">
         <v>9769</v>
       </c>
       <c r="Q89" s="40">
         <v>5912</v>
       </c>
       <c r="R89" s="17">
         <v>7680</v>
       </c>
       <c r="S89" s="17">
         <v>7410</v>
       </c>
       <c r="T89" s="13">
         <v>8330</v>
       </c>
       <c r="U89" s="13">
         <v>8706</v>
       </c>
       <c r="V89" s="13">
         <v>9123</v>
       </c>
       <c r="W89" s="13">
         <v>10142</v>
       </c>
-      <c r="X89" s="90">
+      <c r="X89" s="87">
         <v>10319</v>
       </c>
     </row>
-    <row r="90" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:24">
       <c r="A90" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="14">
         <v>584</v>
       </c>
       <c r="C90" s="14">
         <v>860</v>
       </c>
       <c r="D90" s="14">
         <v>3113</v>
       </c>
       <c r="E90" s="14">
         <v>4430</v>
       </c>
       <c r="F90" s="14">
         <v>5165</v>
       </c>
       <c r="G90" s="14">
         <v>5240</v>
       </c>
       <c r="H90" s="15">
         <v>5256</v>
       </c>
       <c r="I90" s="15">
@@ -8122,55 +8186,55 @@
       </c>
       <c r="P90" s="40">
         <v>6987</v>
       </c>
       <c r="Q90" s="40">
         <v>7115</v>
       </c>
       <c r="R90" s="17">
         <v>8374</v>
       </c>
       <c r="S90" s="17">
         <v>8427</v>
       </c>
       <c r="T90" s="13">
         <v>8156</v>
       </c>
       <c r="U90" s="13">
         <v>9079</v>
       </c>
       <c r="V90" s="13">
         <v>8402</v>
       </c>
       <c r="W90" s="13">
         <v>9363</v>
       </c>
-      <c r="X90" s="90">
+      <c r="X90" s="87">
         <v>6737</v>
       </c>
     </row>
-    <row r="91" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:24">
       <c r="A91" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B91" s="14">
         <v>268</v>
       </c>
       <c r="C91" s="14">
         <v>262</v>
       </c>
       <c r="D91" s="14">
         <v>385</v>
       </c>
       <c r="E91" s="14">
         <v>433</v>
       </c>
       <c r="F91" s="14">
         <v>491</v>
       </c>
       <c r="G91" s="14">
         <v>579</v>
       </c>
       <c r="H91" s="15">
         <v>1162</v>
       </c>
       <c r="I91" s="15">
@@ -8196,55 +8260,55 @@
       </c>
       <c r="P91" s="40">
         <v>4300</v>
       </c>
       <c r="Q91" s="40">
         <v>4940</v>
       </c>
       <c r="R91" s="17">
         <v>5535</v>
       </c>
       <c r="S91" s="17">
         <v>5626</v>
       </c>
       <c r="T91" s="13">
         <v>5683</v>
       </c>
       <c r="U91" s="13">
         <v>6044</v>
       </c>
       <c r="V91" s="13">
         <v>6231</v>
       </c>
       <c r="W91" s="13">
         <v>6909</v>
       </c>
-      <c r="X91" s="90">
+      <c r="X91" s="87">
         <v>10335</v>
       </c>
     </row>
-    <row r="92" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:24">
       <c r="A92" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H92" s="10" t="s">
         <v>19</v>
       </c>
       <c r="I92" s="10" t="s">
@@ -8270,55 +8334,55 @@
       </c>
       <c r="P92" s="23" t="s">
         <v>19</v>
       </c>
       <c r="Q92" s="23" t="s">
         <v>19</v>
       </c>
       <c r="R92" s="11" t="s">
         <v>19</v>
       </c>
       <c r="S92" s="11" t="s">
         <v>19</v>
       </c>
       <c r="T92" s="7" t="s">
         <v>19</v>
       </c>
       <c r="U92" s="13">
         <v>480</v>
       </c>
       <c r="V92" s="13">
         <v>489</v>
       </c>
       <c r="W92" s="13">
         <v>540</v>
       </c>
-      <c r="X92" s="90">
+      <c r="X92" s="87">
         <v>625</v>
       </c>
     </row>
-    <row r="93" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:24">
       <c r="A93" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B93" s="14">
         <v>5923</v>
       </c>
       <c r="C93" s="14">
         <v>6332</v>
       </c>
       <c r="D93" s="14">
         <v>7861</v>
       </c>
       <c r="E93" s="14">
         <v>10300</v>
       </c>
       <c r="F93" s="14">
         <v>12320</v>
       </c>
       <c r="G93" s="14">
         <v>14081</v>
       </c>
       <c r="H93" s="15">
         <v>14689</v>
       </c>
       <c r="I93" s="15">
@@ -8344,55 +8408,55 @@
       </c>
       <c r="P93" s="40">
         <v>27841</v>
       </c>
       <c r="Q93" s="40">
         <v>31917</v>
       </c>
       <c r="R93" s="17">
         <v>33629</v>
       </c>
       <c r="S93" s="17">
         <v>34176</v>
       </c>
       <c r="T93" s="13">
         <v>35315</v>
       </c>
       <c r="U93" s="13">
         <v>19630</v>
       </c>
       <c r="V93" s="13">
         <v>20058</v>
       </c>
       <c r="W93" s="13">
         <v>20514</v>
       </c>
-      <c r="X93" s="90">
+      <c r="X93" s="87">
         <v>21737</v>
       </c>
     </row>
-    <row r="94" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:24">
       <c r="A94" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B94" s="14">
         <v>1758</v>
       </c>
       <c r="C94" s="14">
         <v>1928</v>
       </c>
       <c r="D94" s="14">
         <v>2386</v>
       </c>
       <c r="E94" s="14">
         <v>3305</v>
       </c>
       <c r="F94" s="14">
         <v>4395</v>
       </c>
       <c r="G94" s="14">
         <v>4909</v>
       </c>
       <c r="H94" s="15">
         <v>5953</v>
       </c>
       <c r="I94" s="15">
@@ -8418,55 +8482,55 @@
       </c>
       <c r="P94" s="40">
         <v>14917</v>
       </c>
       <c r="Q94" s="40">
         <v>14584</v>
       </c>
       <c r="R94" s="17">
         <v>13902</v>
       </c>
       <c r="S94" s="17">
         <v>14192</v>
       </c>
       <c r="T94" s="13">
         <v>14815</v>
       </c>
       <c r="U94" s="13">
         <v>15551</v>
       </c>
       <c r="V94" s="13">
         <v>17581</v>
       </c>
       <c r="W94" s="13">
         <v>18920</v>
       </c>
-      <c r="X94" s="90">
+      <c r="X94" s="87">
         <v>18313</v>
       </c>
     </row>
-    <row r="95" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:24">
       <c r="A95" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B95" s="14">
         <v>5562</v>
       </c>
       <c r="C95" s="14">
         <v>6180</v>
       </c>
       <c r="D95" s="14">
         <v>6250</v>
       </c>
       <c r="E95" s="14">
         <v>7897</v>
       </c>
       <c r="F95" s="14">
         <v>8445</v>
       </c>
       <c r="G95" s="14">
         <v>8717</v>
       </c>
       <c r="H95" s="15">
         <v>9518</v>
       </c>
       <c r="I95" s="15">
@@ -8492,55 +8556,55 @@
       </c>
       <c r="P95" s="40">
         <v>15456</v>
       </c>
       <c r="Q95" s="40">
         <v>19426</v>
       </c>
       <c r="R95" s="17">
         <v>20669</v>
       </c>
       <c r="S95" s="17">
         <v>20553</v>
       </c>
       <c r="T95" s="13">
         <v>21838</v>
       </c>
       <c r="U95" s="13">
         <v>24043</v>
       </c>
       <c r="V95" s="13">
         <v>21813</v>
       </c>
       <c r="W95" s="13">
         <v>22034</v>
       </c>
-      <c r="X95" s="90">
+      <c r="X95" s="87">
         <v>23149</v>
       </c>
     </row>
-    <row r="96" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:24">
       <c r="A96" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B96" s="46" t="s">
         <v>19</v>
       </c>
       <c r="C96" s="46" t="s">
         <v>19</v>
       </c>
       <c r="D96" s="46" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="47" t="s">
         <v>19</v>
       </c>
       <c r="F96" s="47" t="s">
         <v>19</v>
       </c>
       <c r="G96" s="47" t="s">
         <v>19</v>
       </c>
       <c r="H96" s="47" t="s">
         <v>19</v>
       </c>
       <c r="I96" s="47" t="s">
@@ -8566,296 +8630,297 @@
       </c>
       <c r="P96" s="48" t="s">
         <v>19</v>
       </c>
       <c r="Q96" s="49">
         <v>4340</v>
       </c>
       <c r="R96" s="50">
         <v>4593</v>
       </c>
       <c r="S96" s="50">
         <v>4525</v>
       </c>
       <c r="T96" s="51">
         <v>5398</v>
       </c>
       <c r="U96" s="51">
         <v>5516</v>
       </c>
       <c r="V96" s="51">
         <v>6058</v>
       </c>
       <c r="W96" s="51">
         <v>7031</v>
       </c>
-      <c r="X96" s="92">
+      <c r="X96" s="89">
         <v>8879</v>
       </c>
     </row>
-    <row r="97" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:24">
       <c r="A97" s="41"/>
       <c r="B97" s="41"/>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="41"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="41"/>
       <c r="J97" s="41"/>
       <c r="K97" s="41"/>
       <c r="L97" s="41"/>
       <c r="M97" s="41"/>
       <c r="N97" s="41"/>
       <c r="O97" s="41"/>
       <c r="P97" s="41"/>
       <c r="Q97" s="41"/>
       <c r="R97" s="41"/>
       <c r="S97" s="41"/>
       <c r="T97" s="42"/>
       <c r="U97" s="41"/>
       <c r="V97" s="41"/>
       <c r="W97" s="41"/>
       <c r="X97" s="1"/>
     </row>
-    <row r="98" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:24">
       <c r="A98" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B98" s="41"/>
       <c r="C98" s="41"/>
       <c r="D98" s="41"/>
       <c r="E98" s="41"/>
       <c r="F98" s="41"/>
       <c r="G98" s="41"/>
       <c r="H98" s="41"/>
       <c r="I98" s="41"/>
       <c r="J98" s="41"/>
       <c r="K98" s="41"/>
       <c r="L98" s="41"/>
       <c r="M98" s="41"/>
       <c r="N98" s="41"/>
       <c r="O98" s="41"/>
       <c r="P98" s="41"/>
       <c r="Q98" s="41"/>
       <c r="R98" s="41"/>
       <c r="S98" s="41"/>
       <c r="T98" s="41"/>
       <c r="U98" s="41"/>
       <c r="V98" s="41"/>
       <c r="W98" s="41"/>
       <c r="X98" s="1"/>
     </row>
-    <row r="99" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:24">
       <c r="A99" s="2"/>
       <c r="B99" s="41"/>
       <c r="C99" s="41"/>
       <c r="D99" s="41"/>
       <c r="E99" s="41"/>
       <c r="F99" s="41"/>
       <c r="G99" s="41"/>
       <c r="H99" s="41"/>
       <c r="I99" s="41"/>
       <c r="J99" s="41"/>
       <c r="K99" s="41"/>
       <c r="L99" s="41"/>
       <c r="M99" s="41"/>
       <c r="N99" s="41"/>
       <c r="O99" s="41"/>
       <c r="P99" s="41"/>
       <c r="Q99" s="41"/>
       <c r="R99" s="41"/>
       <c r="S99" s="41"/>
       <c r="T99" s="41"/>
       <c r="U99" s="41"/>
       <c r="V99" s="41"/>
       <c r="W99" s="41"/>
       <c r="X99" s="1"/>
     </row>
-    <row r="100" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:24">
       <c r="A100" s="2"/>
       <c r="B100" s="41"/>
       <c r="C100" s="41"/>
       <c r="D100" s="41"/>
       <c r="E100" s="41"/>
       <c r="F100" s="41"/>
       <c r="G100" s="41"/>
       <c r="H100" s="41"/>
       <c r="I100" s="41"/>
       <c r="J100" s="41"/>
       <c r="K100" s="41"/>
       <c r="L100" s="41"/>
       <c r="M100" s="41"/>
       <c r="N100" s="41"/>
       <c r="O100" s="41"/>
       <c r="P100" s="41"/>
       <c r="Q100" s="41"/>
       <c r="R100" s="41"/>
       <c r="S100" s="41"/>
       <c r="T100" s="41"/>
       <c r="U100" s="41"/>
       <c r="V100" s="41"/>
       <c r="W100" s="41"/>
     </row>
-    <row r="101" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:24">
       <c r="A101" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A75:W75"/>
     <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A4:W4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="A52:Y52"/>
+    <mergeCell ref="A75:Y75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010019ECC3867FA5514A804EE8F63B8DE15D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="417220850dc64030dc2b708759fd60e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF9E9B6-EC0F-4A7C-B011-9C1C3BE70B3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86ABD24D-1DBB-474D-B8E2-12FCA74A082E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21FAF84D-22D2-4612-AF00-31FB67C2D59E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB323708-AABD-4AA2-B241-CB092F709F0E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21FAF84D-22D2-4612-AF00-31FB67C2D59E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86ABD24D-1DBB-474D-B8E2-12FCA74A082E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>