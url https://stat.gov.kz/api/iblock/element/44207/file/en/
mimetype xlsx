--- v5 (2026-08-24)
+++ v6 (2026-10-05)
@@ -10,61 +10,61 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12270" activeTab="5"/>
+    <workbookView xWindow="12225" yWindow="-135" windowWidth="14400" windowHeight="12270" firstSheet="4" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="3" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="2" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="162913" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C29" i="2" l="1"/>
   <c r="D29" i="2"/>
   <c r="E29" i="2"/>
   <c r="F29" i="2"/>
   <c r="G29" i="2"/>
   <c r="H29" i="2"/>
   <c r="I29" i="2"/>
   <c r="J29" i="2"/>
   <c r="K29" i="2"/>
   <c r="L29" i="2"/>
   <c r="M29" i="2"/>
   <c r="B29" i="2"/>
   <c r="C16" i="2"/>
   <c r="C13" i="2" s="1"/>
   <c r="D16" i="2"/>
   <c r="D13" i="2" s="1"/>
   <c r="E16" i="2"/>
   <c r="E13" i="2" s="1"/>
   <c r="F16" i="2"/>
   <c r="F13" i="2" s="1"/>
@@ -170,51 +170,51 @@
   <c r="E26" i="2" s="1"/>
   <c r="E28" i="2" s="1"/>
   <c r="E32" i="2" s="1"/>
   <c r="F26" i="2"/>
   <c r="F28" i="2" s="1"/>
   <c r="F32" i="2" s="1"/>
   <c r="H4" i="2"/>
   <c r="H26" i="2" s="1"/>
   <c r="H28" i="2" s="1"/>
   <c r="H32" i="2" s="1"/>
   <c r="I26" i="2"/>
   <c r="I28" i="2" s="1"/>
   <c r="I32" i="2" s="1"/>
   <c r="M4" i="2"/>
   <c r="M26" i="2" s="1"/>
   <c r="M28" i="2" s="1"/>
   <c r="M32" i="2" s="1"/>
   <c r="D4" i="2"/>
   <c r="D26" i="2" s="1"/>
   <c r="D28" i="2" s="1"/>
   <c r="D32" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="181">
   <si>
     <t>Gross domestic product by the production method, at current prices</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
@@ -755,130 +755,94 @@
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
     <t>Activities of households as employers; undifferentiated goods and services-producing activities of households for own use</t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
     <t>1 quarter 2026</t>
   </si>
   <si>
+    <t xml:space="preserve">GDP by income method </t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>+7 7172749260
++77172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  -</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tastan N.Sh.
+Ibrayeva D.K.
 </t>
-  </si>
-[...53 lines deleted...]
-    <t xml:space="preserve">GDP by income method </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1035,64 +999,50 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
@@ -1141,51 +1091,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="59">
+  <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="174" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
@@ -1236,50 +1186,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1381,147 +1332,148 @@
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="59">
+  <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="40"/>
+    <cellStyle name="Обычный 2 3" xfId="59"/>
     <cellStyle name="Обычный 3" xfId="41"/>
     <cellStyle name="Обычный 3 2" xfId="42"/>
     <cellStyle name="Обычный 3 3" xfId="43"/>
     <cellStyle name="Обычный 4" xfId="44"/>
     <cellStyle name="Обычный 4 2" xfId="56"/>
     <cellStyle name="Обычный 5" xfId="45"/>
     <cellStyle name="Обычный 6" xfId="46"/>
     <cellStyle name="Обычный 6 2" xfId="47"/>
     <cellStyle name="Обычный 6 2 2" xfId="58"/>
     <cellStyle name="Обычный 6 3" xfId="57"/>
     <cellStyle name="Обычный 7" xfId="48"/>
     <cellStyle name="Обычный 7 2" xfId="49"/>
     <cellStyle name="Обычный 8" xfId="50"/>
     <cellStyle name="Обычный 9" xfId="51"/>
     <cellStyle name="Процентный 2" xfId="52"/>
     <cellStyle name="Тысячи_Sheet1" xfId="53"/>
     <cellStyle name="Финансовый 2 2" xfId="54"/>
     <cellStyle name="Финансовый 2 3" xfId="55"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1800,274 +1752,274 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:E24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="47.42578125" style="72" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="72"/>
+    <col min="1" max="1" width="47.42578125" style="70" customWidth="1"/>
+    <col min="2" max="2" width="86.42578125" style="70" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="70"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="64" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="50">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="65" t="s">
+      <c r="A3" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="65" t="s">
+      <c r="A4" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="64" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="116.25" customHeight="1">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="65" t="s">
         <v>86</v>
       </c>
       <c r="B6" s="62" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="27.75" customHeight="1">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="65" t="s">
         <v>87</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="65" t="s">
+      <c r="A8" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="65" t="s">
+      <c r="A10" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="65" t="s">
         <v>119</v>
       </c>
       <c r="B11" s="51"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="65" t="s">
+      <c r="A12" s="64" t="s">
         <v>94</v>
       </c>
-      <c r="B12" s="67" t="s">
+      <c r="B12" s="66" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24.75" customHeight="1">
-      <c r="A13" s="65" t="s">
+      <c r="A13" s="64" t="s">
         <v>96</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="71" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="78" t="s">
         <v>97</v>
       </c>
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="79"/>
-      <c r="B15" s="74" t="s">
-        <v>180</v>
+      <c r="B15" s="72" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="79"/>
-      <c r="B16" s="74" t="s">
+      <c r="B16" s="72" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="80"/>
-      <c r="B17" s="75" t="s">
+      <c r="B17" s="73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="64" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="68" t="s">
+      <c r="B18" s="67" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="65" t="s">
+      <c r="A19" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="B19" s="63">
-[...2 lines deleted...]
-      <c r="E19" s="76"/>
+      <c r="B19" s="76">
+        <v>46295</v>
+      </c>
+      <c r="E19" s="74"/>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="64" t="s">
         <v>101</v>
       </c>
-      <c r="B20" s="63">
-        <v>46295</v>
+      <c r="B20" s="76">
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="65" t="s">
+      <c r="A21" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A22" s="65" t="s">
+    <row r="22" spans="1:5" ht="27.75" customHeight="1">
+      <c r="A22" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="51" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A23" s="65" t="s">
+      <c r="A23" s="64" t="s">
         <v>105</v>
       </c>
-      <c r="B23" s="70" t="s">
-        <v>179</v>
+      <c r="B23" s="77" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15" customHeight="1">
-      <c r="A24" s="66" t="s">
+      <c r="A24" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="B24" s="77" t="s">
-        <v>176</v>
+      <c r="B24" s="75" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B24" r:id="rId4"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId8"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6" display="GDP by income method          "/>
+    <hyperlink ref="B14" r:id="rId7"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="53" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="6" spans="2:2">
@@ -2123,61 +2075,61 @@
       <c r="B19" s="57" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="26" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="26" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21.75" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...6 lines deleted...]
-      <c r="I1" s="64"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="27"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" customHeight="1">
       <c r="A3" s="81" t="s">
         <v>68</v>
       </c>
       <c r="B3" s="81" t="s">
         <v>67</v>
       </c>
       <c r="C3" s="81"/>
       <c r="D3" s="81"/>
       <c r="E3" s="81" t="s">
         <v>66</v>
       </c>
       <c r="F3" s="81"/>
       <c r="G3" s="81"/>
       <c r="H3" s="81"/>
       <c r="I3" s="81"/>
     </row>
     <row r="4" spans="1:9" ht="17.25" customHeight="1">
       <c r="A4" s="81"/>
       <c r="B4" s="28">
         <v>1990</v>
@@ -3023,87 +2975,87 @@
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" customHeight="1">
       <c r="A1" s="82" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
       <c r="I1" s="82"/>
       <c r="J1" s="82"/>
       <c r="K1" s="82"/>
       <c r="L1" s="82"/>
       <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="27"/>
       <c r="M2" s="34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="27" customHeight="1">
-      <c r="A3" s="69" t="s">
+      <c r="A3" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="69">
+      <c r="B3" s="68">
         <v>1998</v>
       </c>
-      <c r="C3" s="69">
+      <c r="C3" s="68">
         <v>1999</v>
       </c>
-      <c r="D3" s="69">
+      <c r="D3" s="68">
         <v>2000</v>
       </c>
-      <c r="E3" s="69">
+      <c r="E3" s="68">
         <v>2001</v>
       </c>
-      <c r="F3" s="69">
+      <c r="F3" s="68">
         <v>2002</v>
       </c>
-      <c r="G3" s="69">
+      <c r="G3" s="68">
         <v>2003</v>
       </c>
-      <c r="H3" s="69">
+      <c r="H3" s="68">
         <v>2004</v>
       </c>
-      <c r="I3" s="69">
+      <c r="I3" s="68">
         <v>2005</v>
       </c>
-      <c r="J3" s="69">
+      <c r="J3" s="68">
         <v>2006</v>
       </c>
-      <c r="K3" s="69">
+      <c r="K3" s="68">
         <v>2007</v>
       </c>
-      <c r="L3" s="69">
+      <c r="L3" s="68">
         <v>2008</v>
       </c>
-      <c r="M3" s="69">
+      <c r="M3" s="68">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="36">
         <f>B5+B8+B12</f>
         <v>656567.6</v>
       </c>
       <c r="C4" s="36">
         <f t="shared" ref="C4:M4" si="0">C5+C8+C12</f>
         <v>864112.3</v>
       </c>
       <c r="D4" s="36">
         <f t="shared" si="0"/>
         <v>1193006.8</v>
       </c>
       <c r="E4" s="36">
         <f t="shared" si="0"/>
         <v>1458432.7</v>
       </c>
       <c r="F4" s="36">
         <f t="shared" si="0"/>
@@ -4829,77 +4781,77 @@
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="47"/>
       <c r="B33" s="48"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="47"/>
       <c r="B34" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BJ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="6" width="13" style="2" customWidth="1"/>
     <col min="7" max="7" width="13" style="25" customWidth="1"/>
     <col min="8" max="53" width="13" style="2" customWidth="1"/>
     <col min="54" max="54" width="12.85546875" style="2" customWidth="1"/>
     <col min="55" max="58" width="13" style="2" customWidth="1"/>
     <col min="59" max="59" width="13.42578125" style="2" customWidth="1"/>
     <col min="60" max="60" width="12.42578125" style="2" customWidth="1"/>
     <col min="61" max="62" width="13.140625" style="2" customWidth="1"/>
     <col min="63" max="63" width="13" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="2" customWidth="1"/>
     <col min="66" max="66" width="12.5703125" style="2" customWidth="1"/>
     <col min="67" max="67" width="12.28515625" style="2" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="25.5" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="63" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
@@ -5161,51 +5113,51 @@
       <c r="BG3" s="8" t="s">
         <v>164</v>
       </c>
       <c r="BH3" s="8" t="s">
         <v>165</v>
       </c>
       <c r="BI3" s="8">
         <v>2024</v>
       </c>
       <c r="BJ3" s="8" t="s">
         <v>166</v>
       </c>
       <c r="BK3" s="8" t="s">
         <v>167</v>
       </c>
       <c r="BL3" s="8" t="s">
         <v>169</v>
       </c>
       <c r="BM3" s="8">
         <v>2025</v>
       </c>
       <c r="BN3" s="8" t="s">
         <v>174</v>
       </c>
       <c r="BO3" s="8" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="13" customFormat="1">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="10">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="10">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="11">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="10">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="10">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="10">
@@ -5364,51 +5316,51 @@
       <c r="BG4" s="12">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="12">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="12">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="12">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="12">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="12">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="12">
         <v>58053535.700000003</v>
       </c>
       <c r="BN4" s="12">
         <v>12210781.199999999</v>
       </c>
       <c r="BO4" s="12">
-        <v>25840005.100000001</v>
+        <v>25910201.600000001</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="15">
         <v>90224.5</v>
       </c>
       <c r="C5" s="15">
         <v>226705.8</v>
       </c>
       <c r="D5" s="15">
         <v>633523</v>
       </c>
       <c r="E5" s="16">
         <v>983994.9</v>
       </c>
       <c r="F5" s="15">
         <v>115401.2</v>
       </c>
       <c r="G5" s="15">
         <v>253450.7</v>
       </c>
       <c r="H5" s="15">
@@ -5567,51 +5519,51 @@
       <c r="BG5" s="49">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="49">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="49">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="49">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="19">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="19">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="19">
         <v>6154545</v>
       </c>
       <c r="BN5" s="61">
         <v>690543.7</v>
       </c>
       <c r="BO5" s="61">
-        <v>1623359.6</v>
+        <v>1645890.4</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="15">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="15">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="15">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="16">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="15">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="15">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="15">
@@ -5770,51 +5722,51 @@
       <c r="BG6" s="49">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="49">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="49">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="49">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="16">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="16">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="16">
         <v>42039359.200000003</v>
       </c>
       <c r="BN6" s="61">
         <v>9753318.3000000007</v>
       </c>
       <c r="BO6" s="61">
-        <v>20309939</v>
+        <v>20357369.899999999</v>
       </c>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="15">
         <v>830790.6</v>
       </c>
       <c r="C7" s="15">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="15">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="16">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="15">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="15">
         <v>2366942</v>
       </c>
       <c r="H7" s="15">
@@ -5973,51 +5925,51 @@
       <c r="BG7" s="49">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="49">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="49">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="49">
         <v>3714897</v>
       </c>
       <c r="BK7" s="19">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="19">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="19">
         <v>18643096.600000001</v>
       </c>
       <c r="BN7" s="61">
         <v>3587020.7999999998</v>
       </c>
       <c r="BO7" s="61">
-        <v>8923851.0999999996</v>
+        <v>8931521.5</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>439983.2</v>
       </c>
       <c r="C8" s="15">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="15">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="16">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="15">
         <v>568258.4</v>
       </c>
       <c r="G8" s="15">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="15">
@@ -6176,51 +6128,51 @@
       <c r="BG8" s="49">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="49">
         <v>10128056</v>
       </c>
       <c r="BI8" s="49">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="49">
         <v>4269534</v>
       </c>
       <c r="BK8" s="19">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="19">
         <v>12327320</v>
       </c>
       <c r="BM8" s="19">
         <v>20627624</v>
       </c>
       <c r="BN8" s="61">
         <v>5393230.9000000004</v>
       </c>
       <c r="BO8" s="61">
-        <v>9909298.5999999996</v>
+        <v>9948251.4000000004</v>
       </c>
     </row>
     <row r="9" spans="1:67" ht="22.5">
       <c r="A9" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15">
         <v>108062.6</v>
       </c>
       <c r="C9" s="15">
         <v>179413.8</v>
       </c>
       <c r="D9" s="15">
         <v>262688.8</v>
       </c>
       <c r="E9" s="16">
         <v>391236.4</v>
       </c>
       <c r="F9" s="15">
         <v>127691.4</v>
       </c>
       <c r="G9" s="15">
         <v>214517.2</v>
       </c>
       <c r="H9" s="15">
@@ -6379,51 +6331,51 @@
       <c r="BG9" s="49">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="49">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="49">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="49">
         <v>545873</v>
       </c>
       <c r="BK9" s="19">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="19">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="19">
         <v>2397589.7000000002</v>
       </c>
       <c r="BN9" s="61">
         <v>673681.5</v>
       </c>
       <c r="BO9" s="61">
-        <v>1292417.6000000001</v>
+        <v>1292717.8999999999</v>
       </c>
     </row>
     <row r="10" spans="1:67" ht="24.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="15">
         <v>13113.5</v>
       </c>
       <c r="C10" s="15">
         <v>32202.1</v>
       </c>
       <c r="D10" s="15">
         <v>46543.1</v>
       </c>
       <c r="E10" s="16">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="15">
         <v>19956.5</v>
       </c>
       <c r="G10" s="15">
         <v>36049.1</v>
       </c>
       <c r="H10" s="15">
@@ -6582,51 +6534,51 @@
       <c r="BG10" s="49">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="49">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="49">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="49">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="19">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="19">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="19">
         <v>371048.9</v>
       </c>
       <c r="BN10" s="61">
         <v>99385.1</v>
       </c>
       <c r="BO10" s="61">
-        <v>184371.7</v>
+        <v>184879.1</v>
       </c>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="15">
         <v>214917.5</v>
       </c>
       <c r="C11" s="15">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="15">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="16">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="15">
         <v>240435.5</v>
       </c>
       <c r="G11" s="15">
         <v>580114</v>
       </c>
       <c r="H11" s="15">
@@ -6785,51 +6737,51 @@
       <c r="BG11" s="49">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="49">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="49">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="49">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="19">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="19">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="19">
         <v>9859631.5</v>
       </c>
       <c r="BN11" s="61">
         <v>1766919.2</v>
       </c>
       <c r="BO11" s="61">
-        <v>3906706.5</v>
+        <v>3906941.3</v>
       </c>
     </row>
     <row r="12" spans="1:67" s="13" customFormat="1">
       <c r="A12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="10">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="10">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="10">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="11">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="10">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="10">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="10">
@@ -6988,51 +6940,51 @@
       <c r="BG12" s="12">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="12">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="12">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="12">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="11">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="11">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="11">
         <v>92225140.900000006</v>
       </c>
       <c r="BN12" s="11">
         <v>19224936.300000001</v>
       </c>
       <c r="BO12" s="11">
-        <v>39318177.799999997</v>
+        <v>39514670.399999999</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="15">
         <v>531247.1</v>
       </c>
       <c r="C13" s="15">
         <v>1115910</v>
       </c>
       <c r="D13" s="15">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="16">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="15">
         <v>656672</v>
       </c>
       <c r="G13" s="15">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="15">
@@ -7191,51 +7143,51 @@
       <c r="BG13" s="49">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="49">
         <v>13770226</v>
       </c>
       <c r="BI13" s="49">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="49">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="19">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="19">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="19">
         <v>31900246.899999999</v>
       </c>
       <c r="BN13" s="61">
         <v>5755231.0999999996</v>
       </c>
       <c r="BO13" s="61">
-        <v>11709267.6</v>
+        <v>11715121.300000001</v>
       </c>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="15">
         <v>291463</v>
       </c>
       <c r="C14" s="15">
         <v>642227.6</v>
       </c>
       <c r="D14" s="15">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="16">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="15">
         <v>359362</v>
       </c>
       <c r="G14" s="15">
         <v>717493.1</v>
       </c>
       <c r="H14" s="15">
@@ -7394,51 +7346,51 @@
       <c r="BG14" s="49">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="49">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="49">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="49">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="19">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="19">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="19">
         <v>9757857</v>
       </c>
       <c r="BN14" s="61">
         <v>2351838.2999999998</v>
       </c>
       <c r="BO14" s="61">
-        <v>4974008.7</v>
+        <v>4974608.7</v>
       </c>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="15">
         <v>43986.6</v>
       </c>
       <c r="C15" s="15">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="15">
         <v>125190.9</v>
       </c>
       <c r="E15" s="16">
         <v>188935.4</v>
       </c>
       <c r="F15" s="15">
         <v>55024</v>
       </c>
       <c r="G15" s="15">
         <v>93949.9</v>
       </c>
       <c r="H15" s="15">
@@ -7597,51 +7549,51 @@
       <c r="BG15" s="49">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="49">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="49">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="49">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="19">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="19">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="19">
         <v>1820386</v>
       </c>
       <c r="BN15" s="61">
         <v>301767.09999999998</v>
       </c>
       <c r="BO15" s="61">
-        <v>603225.69999999995</v>
+        <v>641531.5</v>
       </c>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="15">
         <v>112890.4</v>
       </c>
       <c r="C16" s="15">
         <v>254126.9</v>
       </c>
       <c r="D16" s="15">
         <v>392645.8</v>
       </c>
       <c r="E16" s="16">
         <v>675234.2</v>
       </c>
       <c r="F16" s="15">
         <v>137498.6</v>
       </c>
       <c r="G16" s="15">
         <v>308825.5</v>
       </c>
       <c r="H16" s="15">
@@ -7800,51 +7752,51 @@
       <c r="BG16" s="49">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="49">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="49">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="49">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="19">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="19">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="19">
         <v>4076628.7</v>
       </c>
       <c r="BN16" s="61">
         <v>656475</v>
       </c>
       <c r="BO16" s="61">
-        <v>1478312.7</v>
+        <v>1689875.2</v>
       </c>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="15">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="15">
         <v>381722.3</v>
       </c>
       <c r="D17" s="15">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="16">
         <v>792399.5</v>
       </c>
       <c r="F17" s="15">
         <v>187921.8</v>
       </c>
       <c r="G17" s="15">
         <v>429688.2</v>
       </c>
       <c r="H17" s="15">
@@ -8003,51 +7955,51 @@
       <c r="BG17" s="49">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="49">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="49">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="49">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="19">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="19">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="19">
         <v>5608633</v>
       </c>
       <c r="BN17" s="61">
         <v>1365394.6</v>
       </c>
       <c r="BO17" s="61">
-        <v>2911272.2</v>
+        <v>2773255.8</v>
       </c>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="15">
         <v>383305.3</v>
       </c>
       <c r="C18" s="15">
         <v>822896.2</v>
       </c>
       <c r="D18" s="15">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="16">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="15">
         <v>453937.6</v>
       </c>
       <c r="G18" s="15">
         <v>932601.1</v>
       </c>
       <c r="H18" s="15">
@@ -8206,51 +8158,51 @@
       <c r="BG18" s="49">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="49">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="49">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="49">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="19">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="19">
         <v>8436621</v>
       </c>
       <c r="BM18" s="19">
         <v>15016782.9</v>
       </c>
       <c r="BN18" s="61">
         <v>3184072.5</v>
       </c>
       <c r="BO18" s="61">
-        <v>6120694.5999999996</v>
+        <v>6176539.7999999998</v>
       </c>
     </row>
     <row r="19" spans="1:67" ht="9.75" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15">
         <v>214186.3</v>
       </c>
       <c r="C19" s="15">
         <v>381415.5</v>
       </c>
       <c r="D19" s="15">
         <v>550243.1</v>
       </c>
       <c r="E19" s="16">
         <v>841846.1</v>
       </c>
       <c r="F19" s="15">
         <v>273745.3</v>
       </c>
       <c r="G19" s="15">
         <v>482546.9</v>
       </c>
       <c r="H19" s="15">
@@ -8409,51 +8361,51 @@
       <c r="BG19" s="49">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="49">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="49">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="49">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="19">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="19">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="19">
         <v>4697543.9000000004</v>
       </c>
       <c r="BN19" s="61">
         <v>1290363.8</v>
       </c>
       <c r="BO19" s="61">
-        <v>2420676.9</v>
+        <v>2311450.6</v>
       </c>
     </row>
     <row r="20" spans="1:67">
       <c r="A20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>105334.9</v>
       </c>
       <c r="C20" s="15">
         <v>193368.6</v>
       </c>
       <c r="D20" s="15">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="16">
         <v>419847</v>
       </c>
       <c r="F20" s="15">
         <v>115858.3</v>
       </c>
       <c r="G20" s="15">
         <v>222587.4</v>
       </c>
       <c r="H20" s="15">
@@ -8612,51 +8564,51 @@
       <c r="BG20" s="49">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="49">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="49">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="49">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="19">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="19">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="19">
         <v>3416188.4</v>
       </c>
       <c r="BN20" s="61">
         <v>723472.1</v>
       </c>
       <c r="BO20" s="61">
-        <v>1373414.6</v>
+        <v>1375205.3</v>
       </c>
     </row>
     <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="15">
         <v>79134.8</v>
       </c>
       <c r="C21" s="15">
         <v>188962.6</v>
       </c>
       <c r="D21" s="15">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="16">
         <v>456417</v>
       </c>
       <c r="F21" s="15">
         <v>98907.6</v>
       </c>
       <c r="G21" s="15">
         <v>192462.6</v>
       </c>
       <c r="H21" s="15">
@@ -8815,51 +8767,51 @@
       <c r="BG21" s="49">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="49">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="49">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="49">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="19">
         <v>1394177</v>
       </c>
       <c r="BL21" s="19">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="19">
         <v>3003133</v>
       </c>
       <c r="BN21" s="61">
         <v>689319.6</v>
       </c>
       <c r="BO21" s="61">
-        <v>1426519.5</v>
+        <v>1426557.5</v>
       </c>
     </row>
     <row r="22" spans="1:67">
       <c r="A22" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="15">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="15">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="15">
         <v>478451.3</v>
       </c>
       <c r="E22" s="16">
         <v>704180.6</v>
       </c>
       <c r="F22" s="15">
         <v>191545.9</v>
       </c>
       <c r="G22" s="15">
         <v>372211.7</v>
       </c>
       <c r="H22" s="15">
@@ -9018,51 +8970,51 @@
       <c r="BG22" s="49">
         <v>2457717</v>
       </c>
       <c r="BH22" s="49">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="49">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="49">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="19">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="19">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="19">
         <v>4850431.0999999996</v>
       </c>
       <c r="BN22" s="61">
         <v>1190088.6000000001</v>
       </c>
       <c r="BO22" s="61">
-        <v>2657042.2000000002</v>
+        <v>2804763.6</v>
       </c>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="15">
         <v>79996.2</v>
       </c>
       <c r="C23" s="15">
         <v>177934.4</v>
       </c>
       <c r="D23" s="15">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="16">
         <v>377936.9</v>
       </c>
       <c r="F23" s="15">
         <v>105815</v>
       </c>
       <c r="G23" s="15">
         <v>216970.4</v>
       </c>
       <c r="H23" s="15">
@@ -9221,51 +9173,51 @@
       <c r="BG23" s="49">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="49">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="49">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="49">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="19">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="19">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="19">
         <v>2925088.2</v>
       </c>
       <c r="BN23" s="61">
         <v>429965.2</v>
       </c>
       <c r="BO23" s="61">
-        <v>1269128.8</v>
+        <v>1418071</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="15">
         <v>22882.2</v>
       </c>
       <c r="C24" s="15">
         <v>57787</v>
       </c>
       <c r="D24" s="15">
         <v>89221.6</v>
       </c>
       <c r="E24" s="16">
         <v>130801.1</v>
       </c>
       <c r="F24" s="15">
         <v>29953.7</v>
       </c>
       <c r="G24" s="15">
         <v>68858</v>
       </c>
       <c r="H24" s="15">
@@ -9424,51 +9376,51 @@
       <c r="BG24" s="49">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="49">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="49">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="49">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="19">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="19">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="19">
         <v>1527393.5</v>
       </c>
       <c r="BN24" s="61">
         <v>412552.7</v>
       </c>
       <c r="BO24" s="61">
-        <v>646778.9</v>
+        <v>626090.5</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="15">
         <v>31172.7</v>
       </c>
       <c r="C25" s="15">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="15">
         <v>150677</v>
       </c>
       <c r="E25" s="16">
         <v>200807.6</v>
       </c>
       <c r="F25" s="15">
         <v>38070.5</v>
       </c>
       <c r="G25" s="15">
         <v>109375.2</v>
       </c>
       <c r="H25" s="15">
@@ -9627,51 +9579,51 @@
       <c r="BG25" s="49">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="49">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="49">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="49">
         <v>734261</v>
       </c>
       <c r="BK25" s="19">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="19">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="19">
         <v>3338676.2</v>
       </c>
       <c r="BN25" s="61">
         <v>846648.9</v>
       </c>
       <c r="BO25" s="61">
-        <v>1680288.4</v>
+        <v>1531948.9</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="36" customHeight="1">
       <c r="A26" s="14" t="s">
         <v>168</v>
       </c>
       <c r="B26" s="15">
         <v>3139.3</v>
       </c>
       <c r="C26" s="15">
         <v>7204.7</v>
       </c>
       <c r="D26" s="15">
         <v>11043.4</v>
       </c>
       <c r="E26" s="16">
         <v>16378.9</v>
       </c>
       <c r="F26" s="15">
         <v>2604.1</v>
       </c>
       <c r="G26" s="15">
         <v>4756.8</v>
       </c>
       <c r="H26" s="15">
@@ -9830,51 +9782,51 @@
       <c r="BG26" s="49">
         <v>38170</v>
       </c>
       <c r="BH26" s="49">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="49">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="49">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="19">
         <v>42442</v>
       </c>
       <c r="BL26" s="19">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="19">
         <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="61">
         <v>27746.799999999999</v>
       </c>
       <c r="BO26" s="61">
-        <v>47547</v>
+        <v>49650.7</v>
       </c>
     </row>
     <row r="27" spans="1:67" s="13" customFormat="1">
       <c r="A27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="10">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="10">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="10">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="11">
         <v>21115891</v>
       </c>
       <c r="F27" s="10">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="10">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="10">
@@ -10033,51 +9985,51 @@
       <c r="BG27" s="12">
         <v>48654219</v>
       </c>
       <c r="BH27" s="12">
         <v>78959539</v>
       </c>
       <c r="BI27" s="12">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="12">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="10">
         <v>57004337</v>
       </c>
       <c r="BL27" s="10">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="10">
         <v>150278676.59999999</v>
       </c>
       <c r="BN27" s="10">
         <v>31435717.5</v>
       </c>
       <c r="BO27" s="10">
-        <v>65158182.899999999</v>
+        <v>65424872</v>
       </c>
     </row>
     <row r="28" spans="1:67">
       <c r="A28" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="15">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="15">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="16">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="15">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="15">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="15">
@@ -10235,52 +10187,52 @@
       </c>
       <c r="BG28" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BH28" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BI28" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BJ28" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BK28" s="16" t="s">
         <v>115</v>
       </c>
       <c r="BL28" s="16" t="s">
         <v>114</v>
       </c>
       <c r="BM28" s="16" t="s">
         <v>114</v>
       </c>
       <c r="BN28" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="BO28" s="16" t="s">
-        <v>114</v>
+      <c r="BO28" s="16">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:67" s="13" customFormat="1">
       <c r="A29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="10">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="10">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="10">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="11">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="10">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="10">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="10">
@@ -10439,51 +10391,51 @@
       <c r="BG29" s="12">
         <v>48654219</v>
       </c>
       <c r="BH29" s="12">
         <v>78959539</v>
       </c>
       <c r="BI29" s="12">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="12">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="10">
         <v>57004337</v>
       </c>
       <c r="BL29" s="10">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="10">
         <v>150278676.59999999</v>
       </c>
       <c r="BN29" s="10">
         <v>31435717.5</v>
       </c>
       <c r="BO29" s="10">
-        <v>65158182.899999999</v>
+        <v>65424872</v>
       </c>
     </row>
     <row r="30" spans="1:67" s="13" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="58" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="58" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="58" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="58">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="58" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="58" t="s">
         <v>114</v>
       </c>
       <c r="H30" s="58" t="s">
@@ -11048,51 +11000,51 @@
       <c r="BG32" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BH32" s="12" t="s">
         <v>114</v>
       </c>
       <c r="BI32" s="49">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="49" t="s">
         <v>114</v>
       </c>
       <c r="BK32" s="61" t="s">
         <v>114</v>
       </c>
       <c r="BL32" s="61" t="s">
         <v>114</v>
       </c>
       <c r="BM32" s="61">
         <v>574101.30000000005</v>
       </c>
       <c r="BN32" s="61" t="s">
         <v>114</v>
       </c>
       <c r="BO32" s="61" t="s">
-        <v>114</v>
+        <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:67" s="13" customFormat="1">
       <c r="A33" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="10">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="10">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="10">
         <v>21815517</v>
       </c>
       <c r="F33" s="10">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="10">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="10">
@@ -11251,181 +11203,179 @@
       <c r="BG33" s="12">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="12">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="12">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="12">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="11">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="11">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="11">
         <v>159608552.90000001</v>
       </c>
       <c r="BN33" s="11">
         <v>34102358.100000001</v>
       </c>
       <c r="BO33" s="11">
-        <v>70948693.299999997</v>
-[...5 lines deleted...]
-      </c>
+        <v>71215382.400000006</v>
+      </c>
+    </row>
+    <row r="35" spans="1:67" s="23" customFormat="1">
+      <c r="A35" s="69"/>
     </row>
     <row r="36" spans="1:67">
-      <c r="A36" s="71"/>
+      <c r="A36" s="69"/>
     </row>
     <row r="37" spans="1:67">
       <c r="A37" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D99D4B2A-3938-4E70-97AB-D3C51E1269B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBA31DCB-65FB-46FC-B8A9-1709544DC334}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041810D6-6ED2-493B-B39A-6319476301ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>