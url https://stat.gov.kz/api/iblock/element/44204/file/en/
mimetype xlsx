--- v5 (2026-08-23)
+++ v6 (2026-10-03)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12300" tabRatio="858" activeTab="5"/>
+    <workbookView xWindow="2010" yWindow="-45" windowWidth="14400" windowHeight="12300" tabRatio="858"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="2" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="175">
   <si>
     <t>Volume index of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -592,130 +592,91 @@
   <si>
     <t>Activities of households as employers; undifferentiated goods and services-producing activities of households for own use</t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 2026 </t>
   </si>
   <si>
+    <t>GDP by income method</t>
+  </si>
+  <si>
+    <t>+7 7172749260
++77172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
+ </t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tastan N.Sh.
+Ibrayeva D.K.
 </t>
-  </si>
-[...53 lines deleted...]
-    <t>GDP by income method</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -860,64 +821,50 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -968,51 +915,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="57">
+  <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="174" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
@@ -1061,50 +1008,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1219,164 +1167,165 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="171" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="57">
+  <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="40"/>
+    <cellStyle name="Обычный 2 3" xfId="57"/>
     <cellStyle name="Обычный 3" xfId="41"/>
     <cellStyle name="Обычный 3 2" xfId="42"/>
     <cellStyle name="Обычный 3 3" xfId="43"/>
     <cellStyle name="Обычный 4" xfId="44"/>
     <cellStyle name="Обычный 5" xfId="45"/>
     <cellStyle name="Обычный 6" xfId="46"/>
     <cellStyle name="Обычный 6 2" xfId="47"/>
     <cellStyle name="Обычный 7" xfId="48"/>
     <cellStyle name="Обычный 7 2" xfId="49"/>
     <cellStyle name="Обычный 8" xfId="50"/>
     <cellStyle name="Обычный 9" xfId="51"/>
     <cellStyle name="Обычный_Лист17" xfId="52"/>
     <cellStyle name="Процентный 2" xfId="53"/>
     <cellStyle name="Тысячи_Sheet1" xfId="54"/>
     <cellStyle name="Финансовый 2 2" xfId="55"/>
     <cellStyle name="Финансовый 2 3" xfId="56"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1680,51 +1629,53 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B25"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="61" customWidth="1"/>
     <col min="2" max="2" width="74.85546875" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="55">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="60" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1779,297 +1730,297 @@
       <c r="A10" s="62" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="62" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="56"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="62" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="62" t="s">
         <v>93</v>
       </c>
-      <c r="B13" s="80" t="s">
+      <c r="B13" s="78" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="84" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="81" t="s">
+      <c r="B14" s="79" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="85"/>
-      <c r="B15" s="81" t="s">
-        <v>175</v>
+      <c r="B15" s="79" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="85"/>
-      <c r="B16" s="81" t="s">
+      <c r="B16" s="79" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="86"/>
-      <c r="B17" s="82" t="s">
+      <c r="B17" s="80" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="62" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="64" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="62" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="66">
-        <v>46248</v>
+      <c r="B19" s="82">
+        <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="62" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="66">
-        <v>46295</v>
+      <c r="B20" s="82">
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="62" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="14.25" customHeight="1">
+    <row r="22" spans="1:2" ht="24.75" customHeight="1">
       <c r="A22" s="62" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="10.5" customHeight="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="26.25" customHeight="1">
       <c r="A23" s="62" t="s">
         <v>102</v>
       </c>
-      <c r="B23" s="78" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="12" customHeight="1">
+      <c r="B23" s="83" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="22.5" customHeight="1">
       <c r="A24" s="62" t="s">
         <v>103</v>
       </c>
-      <c r="B24" s="83" t="s">
-        <v>171</v>
+      <c r="B24" s="81" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6" display="GDP by income method          "/>
     <hyperlink ref="B14" r:id="rId7"/>
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="100.5703125" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="70" t="s">
+      <c r="B5" s="69" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="69" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="69" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="70" t="s">
+      <c r="B8" s="69" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="69" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="71" t="s">
+      <c r="B10" s="70" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="72"/>
+      <c r="B11" s="71"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="72"/>
+      <c r="B12" s="71"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="73"/>
+      <c r="B13" s="72"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="73"/>
+      <c r="B14" s="72"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="73"/>
+      <c r="B15" s="72"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="73"/>
+      <c r="B16" s="72"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="73"/>
+      <c r="B17" s="72"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="73"/>
+      <c r="B18" s="72"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="58" t="s">
         <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="33" customWidth="1"/>
     <col min="2" max="8" width="11.28515625" style="33" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="34" customFormat="1" ht="27" customHeight="1">
       <c r="A1" s="89" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="89"/>
       <c r="C1" s="89"/>
       <c r="D1" s="89"/>
       <c r="E1" s="89"/>
       <c r="F1" s="89"/>
       <c r="G1" s="89"/>
       <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8" ht="10.5" customHeight="1">
       <c r="A2" s="35"/>
       <c r="E2" s="87" t="s">
         <v>81</v>
       </c>
       <c r="F2" s="88"/>
       <c r="G2" s="88"/>
       <c r="H2" s="88"/>
     </row>
-    <row r="3" spans="1:8" s="76" customFormat="1" ht="18" customHeight="1">
+    <row r="3" spans="1:8" s="75" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B3" s="75">
+      <c r="B3" s="74">
         <v>1991</v>
       </c>
-      <c r="C3" s="75">
+      <c r="C3" s="74">
         <v>1992</v>
       </c>
-      <c r="D3" s="75">
+      <c r="D3" s="74">
         <v>1993</v>
       </c>
-      <c r="E3" s="75">
+      <c r="E3" s="74">
         <v>1994</v>
       </c>
-      <c r="F3" s="75">
+      <c r="F3" s="74">
         <v>1995</v>
       </c>
-      <c r="G3" s="75">
+      <c r="G3" s="74">
         <v>1996</v>
       </c>
-      <c r="H3" s="75">
+      <c r="H3" s="74">
         <v>1997</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="24">
         <v>100.4</v>
       </c>
       <c r="C4" s="24">
         <v>82.9</v>
       </c>
       <c r="D4" s="24">
         <v>86</v>
       </c>
       <c r="E4" s="24">
         <v>72.5</v>
       </c>
       <c r="F4" s="24">
         <v>91.4</v>
       </c>
       <c r="G4" s="24">
         <v>100.3</v>
       </c>
@@ -2758,79 +2709,79 @@
       <c r="A1" s="90" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1">
       <c r="A2" s="35"/>
       <c r="G2" s="91" t="s">
         <v>81</v>
       </c>
       <c r="H2" s="91"/>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
       <c r="K2" s="5"/>
       <c r="L2" s="40"/>
       <c r="M2" s="7"/>
     </row>
-    <row r="3" spans="1:13" s="76" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A3" s="74" t="s">
+    <row r="3" spans="1:13" s="75" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A3" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="75">
+      <c r="B3" s="74">
         <v>1998</v>
       </c>
-      <c r="C3" s="75">
+      <c r="C3" s="74">
         <v>1999</v>
       </c>
-      <c r="D3" s="75">
+      <c r="D3" s="74">
         <v>2000</v>
       </c>
-      <c r="E3" s="75">
+      <c r="E3" s="74">
         <v>2001</v>
       </c>
-      <c r="F3" s="75">
+      <c r="F3" s="74">
         <v>2002</v>
       </c>
-      <c r="G3" s="75">
+      <c r="G3" s="74">
         <v>2003</v>
       </c>
-      <c r="H3" s="75">
+      <c r="H3" s="74">
         <v>2004</v>
       </c>
-      <c r="I3" s="75">
+      <c r="I3" s="74">
         <v>2005</v>
       </c>
-      <c r="J3" s="75">
+      <c r="J3" s="74">
         <v>2006</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="39">
         <v>94.7</v>
       </c>
       <c r="C4" s="39">
         <v>107.6</v>
       </c>
       <c r="D4" s="39">
         <v>111</v>
       </c>
       <c r="E4" s="39">
         <v>115.7</v>
       </c>
       <c r="F4" s="39">
         <v>110.1</v>
       </c>
       <c r="G4" s="39">
         <v>108</v>
       </c>
@@ -3738,62 +3689,62 @@
     <mergeCell ref="G2:J2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="33" customWidth="1"/>
     <col min="2" max="4" width="11.5703125" style="33" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="25.5" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67"/>
-[...1 lines deleted...]
-      <c r="D1" s="67"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
     </row>
     <row r="2" spans="1:4" ht="11.25" customHeight="1">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="45"/>
-      <c r="D2" s="69" t="s">
+      <c r="D2" s="68" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="38.25" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="8">
         <v>2007</v>
       </c>
       <c r="C3" s="8">
         <v>2008</v>
       </c>
       <c r="D3" s="8">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="39">
         <v>108.1</v>
       </c>
       <c r="C4" s="46">
@@ -4177,55 +4128,55 @@
       <c r="C31" s="39">
         <v>103.3</v>
       </c>
       <c r="D31" s="39">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="50"/>
       <c r="B33" s="51"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BN4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BS17" sqref="BS17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.5703125" style="53" customWidth="1"/>
     <col min="2" max="2" width="11" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="4" customWidth="1"/>
     <col min="4" max="6" width="11" style="4" customWidth="1"/>
     <col min="7" max="7" width="12" style="4" customWidth="1"/>
     <col min="8" max="10" width="11" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="4" customWidth="1"/>
     <col min="12" max="14" width="11" style="4" customWidth="1"/>
     <col min="15" max="15" width="12" style="4" customWidth="1"/>
     <col min="16" max="18" width="11" style="4" customWidth="1"/>
     <col min="19" max="19" width="11.85546875" style="4" customWidth="1"/>
     <col min="20" max="22" width="11" style="4" customWidth="1"/>
     <col min="23" max="23" width="12.28515625" style="4" customWidth="1"/>
     <col min="24" max="26" width="11" style="4" customWidth="1"/>
     <col min="27" max="27" width="12.5703125" style="4" customWidth="1"/>
     <col min="28" max="30" width="11" style="4" customWidth="1"/>
     <col min="31" max="31" width="12.42578125" style="4" customWidth="1"/>
     <col min="32" max="34" width="11" style="4" customWidth="1"/>
     <col min="35" max="35" width="12.140625" style="4" customWidth="1"/>
     <col min="36" max="37" width="11" style="4" customWidth="1"/>
     <col min="38" max="38" width="9.42578125" style="4" customWidth="1"/>
@@ -4709,51 +4660,51 @@
       <c r="BG4" s="17">
         <v>103.5</v>
       </c>
       <c r="BH4" s="17">
         <v>104.9</v>
       </c>
       <c r="BI4" s="17">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="17">
         <v>107.8</v>
       </c>
       <c r="BK4" s="17">
         <v>108</v>
       </c>
       <c r="BL4" s="17">
         <v>108.1</v>
       </c>
       <c r="BM4" s="17">
         <v>109.1</v>
       </c>
       <c r="BN4" s="17">
         <v>102.2</v>
       </c>
       <c r="BO4" s="17">
-        <v>105.1</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="20">
         <v>102.3</v>
       </c>
       <c r="C5" s="20">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="20">
         <v>96</v>
       </c>
       <c r="E5" s="21">
         <v>88.4</v>
       </c>
       <c r="F5" s="20">
         <v>101.7</v>
       </c>
       <c r="G5" s="20">
         <v>101.4</v>
       </c>
       <c r="H5" s="20">
@@ -4908,55 +4859,55 @@
       </c>
       <c r="BF5" s="27">
         <v>101.7</v>
       </c>
       <c r="BG5" s="27">
         <v>103.1</v>
       </c>
       <c r="BH5" s="27">
         <v>110.8</v>
       </c>
       <c r="BI5" s="27">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="27">
         <v>103.4</v>
       </c>
       <c r="BK5" s="27">
         <v>103.4</v>
       </c>
       <c r="BL5" s="27">
         <v>104.2</v>
       </c>
       <c r="BM5" s="27">
         <v>105.7</v>
       </c>
-      <c r="BN5" s="79">
+      <c r="BN5" s="77">
         <v>103.2</v>
       </c>
-      <c r="BO5" s="79">
-        <v>104.4</v>
+      <c r="BO5" s="77">
+        <v>104.3</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="20">
         <v>112.5</v>
       </c>
       <c r="C6" s="20">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="20">
         <v>110.2</v>
       </c>
       <c r="E6" s="21">
         <v>109.2</v>
       </c>
       <c r="F6" s="20">
         <v>106.3</v>
       </c>
       <c r="G6" s="20">
         <v>105.8</v>
       </c>
       <c r="H6" s="20">
@@ -5111,55 +5062,55 @@
       </c>
       <c r="BF6" s="28">
         <v>103.9</v>
       </c>
       <c r="BG6" s="28">
         <v>102.6</v>
       </c>
       <c r="BH6" s="28">
         <v>103.1</v>
       </c>
       <c r="BI6" s="28">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="28">
         <v>106.7</v>
       </c>
       <c r="BK6" s="28">
         <v>106.5</v>
       </c>
       <c r="BL6" s="28">
         <v>107.4</v>
       </c>
       <c r="BM6" s="28">
         <v>107.7</v>
       </c>
-      <c r="BN6" s="79">
+      <c r="BN6" s="77">
         <v>100</v>
       </c>
-      <c r="BO6" s="79">
-        <v>103.3</v>
+      <c r="BO6" s="77">
+        <v>103.2</v>
       </c>
     </row>
     <row r="7" spans="1:67">
       <c r="A7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="20">
         <v>107.2</v>
       </c>
       <c r="C7" s="20">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="20">
         <v>105</v>
       </c>
       <c r="E7" s="21">
         <v>107.1</v>
       </c>
       <c r="F7" s="20">
         <v>104.8</v>
       </c>
       <c r="G7" s="20">
         <v>104.1</v>
       </c>
       <c r="H7" s="20">
@@ -5314,55 +5265,55 @@
       </c>
       <c r="BF7" s="27">
         <v>101.9</v>
       </c>
       <c r="BG7" s="27">
         <v>100.1</v>
       </c>
       <c r="BH7" s="27">
         <v>101.3</v>
       </c>
       <c r="BI7" s="27">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="27">
         <v>106.2</v>
       </c>
       <c r="BK7" s="27">
         <v>108.4</v>
       </c>
       <c r="BL7" s="27">
         <v>109.3</v>
       </c>
       <c r="BM7" s="27">
         <v>109.5</v>
       </c>
-      <c r="BN7" s="79">
+      <c r="BN7" s="77">
         <v>88.5</v>
       </c>
-      <c r="BO7" s="79">
-        <v>96</v>
+      <c r="BO7" s="77">
+        <v>95.8</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="20">
         <v>121.4</v>
       </c>
       <c r="C8" s="20">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="20">
         <v>119.1</v>
       </c>
       <c r="E8" s="21">
         <v>113.6</v>
       </c>
       <c r="F8" s="20">
         <v>109.2</v>
       </c>
       <c r="G8" s="20">
         <v>108.7</v>
       </c>
       <c r="H8" s="20">
@@ -5517,54 +5468,54 @@
       </c>
       <c r="BF8" s="27">
         <v>105.6</v>
       </c>
       <c r="BG8" s="27">
         <v>105.1</v>
       </c>
       <c r="BH8" s="27">
         <v>104.9</v>
       </c>
       <c r="BI8" s="27">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="27">
         <v>108.8</v>
       </c>
       <c r="BK8" s="27">
         <v>105.6</v>
       </c>
       <c r="BL8" s="27">
         <v>106.2</v>
       </c>
       <c r="BM8" s="27">
         <v>107</v>
       </c>
-      <c r="BN8" s="79">
+      <c r="BN8" s="77">
         <v>108.7</v>
       </c>
-      <c r="BO8" s="79">
+      <c r="BO8" s="77">
         <v>109.8</v>
       </c>
     </row>
     <row r="9" spans="1:67">
       <c r="A9" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="20">
         <v>108.3</v>
       </c>
       <c r="C9" s="20">
         <v>108.1</v>
       </c>
       <c r="D9" s="20">
         <v>107</v>
       </c>
       <c r="E9" s="21">
         <v>104.8</v>
       </c>
       <c r="F9" s="20">
         <v>106.2</v>
       </c>
       <c r="G9" s="20">
         <v>106.8</v>
       </c>
@@ -5720,54 +5671,54 @@
       </c>
       <c r="BF9" s="27">
         <v>105.5</v>
       </c>
       <c r="BG9" s="27">
         <v>106.1</v>
       </c>
       <c r="BH9" s="27">
         <v>105.5</v>
       </c>
       <c r="BI9" s="27">
         <v>101.5</v>
       </c>
       <c r="BJ9" s="27">
         <v>97.2</v>
       </c>
       <c r="BK9" s="27">
         <v>100.5</v>
       </c>
       <c r="BL9" s="27">
         <v>102.1</v>
       </c>
       <c r="BM9" s="27">
         <v>102</v>
       </c>
-      <c r="BN9" s="79">
+      <c r="BN9" s="77">
         <v>106.9</v>
       </c>
-      <c r="BO9" s="79">
+      <c r="BO9" s="77">
         <v>110.5</v>
       </c>
     </row>
     <row r="10" spans="1:67" ht="22.5">
       <c r="A10" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="20">
         <v>110.1</v>
       </c>
       <c r="C10" s="20">
         <v>107.8</v>
       </c>
       <c r="D10" s="20">
         <v>106.2</v>
       </c>
       <c r="E10" s="21">
         <v>115.5</v>
       </c>
       <c r="F10" s="20">
         <v>103</v>
       </c>
       <c r="G10" s="20">
         <v>97.6</v>
       </c>
@@ -5923,54 +5874,54 @@
       </c>
       <c r="BF10" s="27">
         <v>102.7</v>
       </c>
       <c r="BG10" s="27">
         <v>99.3</v>
       </c>
       <c r="BH10" s="27">
         <v>98.4</v>
       </c>
       <c r="BI10" s="27">
         <v>105.6</v>
       </c>
       <c r="BJ10" s="27">
         <v>93.9</v>
       </c>
       <c r="BK10" s="27">
         <v>94.7</v>
       </c>
       <c r="BL10" s="27">
         <v>93.4</v>
       </c>
       <c r="BM10" s="27">
         <v>93.6</v>
       </c>
-      <c r="BN10" s="79">
+      <c r="BN10" s="77">
         <v>116.2</v>
       </c>
-      <c r="BO10" s="79">
+      <c r="BO10" s="77">
         <v>109.8</v>
       </c>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="20">
         <v>91.3</v>
       </c>
       <c r="C11" s="20">
         <v>96.1</v>
       </c>
       <c r="D11" s="20">
         <v>99.8</v>
       </c>
       <c r="E11" s="21">
         <v>102.4</v>
       </c>
       <c r="F11" s="20">
         <v>103.1</v>
       </c>
       <c r="G11" s="20">
         <v>101.7</v>
       </c>
@@ -6126,54 +6077,54 @@
       </c>
       <c r="BF11" s="27">
         <v>115.9</v>
       </c>
       <c r="BG11" s="27">
         <v>108.6</v>
       </c>
       <c r="BH11" s="27">
         <v>110.1</v>
       </c>
       <c r="BI11" s="27">
         <v>115.3</v>
       </c>
       <c r="BJ11" s="27">
         <v>116.9</v>
       </c>
       <c r="BK11" s="27">
         <v>118.4</v>
       </c>
       <c r="BL11" s="27">
         <v>114.9</v>
       </c>
       <c r="BM11" s="27">
         <v>117.5</v>
       </c>
-      <c r="BN11" s="79">
+      <c r="BN11" s="77">
         <v>114.8</v>
       </c>
-      <c r="BO11" s="79">
+      <c r="BO11" s="77">
         <v>115.2</v>
       </c>
     </row>
     <row r="12" spans="1:67" s="18" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>104.1</v>
       </c>
       <c r="C12" s="11">
         <v>104.85852993903413</v>
       </c>
       <c r="D12" s="11">
         <v>105.8</v>
       </c>
       <c r="E12" s="12">
         <v>107.1</v>
       </c>
       <c r="F12" s="11">
         <v>106.6</v>
       </c>
       <c r="G12" s="11">
         <v>107.8</v>
       </c>
@@ -6333,51 +6284,51 @@
       <c r="BG12" s="17">
         <v>103.4</v>
       </c>
       <c r="BH12" s="17">
         <v>104.1</v>
       </c>
       <c r="BI12" s="17">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="17">
         <v>104.5</v>
       </c>
       <c r="BK12" s="17">
         <v>105.3</v>
       </c>
       <c r="BL12" s="17">
         <v>105.3</v>
       </c>
       <c r="BM12" s="17">
         <v>104.9</v>
       </c>
       <c r="BN12" s="17">
         <v>103.6</v>
       </c>
       <c r="BO12" s="17">
-        <v>103.6</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="20">
         <v>111.5</v>
       </c>
       <c r="C13" s="20">
         <v>113</v>
       </c>
       <c r="D13" s="20">
         <v>112.9</v>
       </c>
       <c r="E13" s="21">
         <v>113.5</v>
       </c>
       <c r="F13" s="20">
         <v>114.3</v>
       </c>
       <c r="G13" s="20">
         <v>114.3</v>
       </c>
       <c r="H13" s="20">
@@ -6532,55 +6483,55 @@
       </c>
       <c r="BF13" s="27">
         <v>103.4</v>
       </c>
       <c r="BG13" s="27">
         <v>104.4</v>
       </c>
       <c r="BH13" s="27">
         <v>106.5</v>
       </c>
       <c r="BI13" s="27">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="27">
         <v>106.3</v>
       </c>
       <c r="BK13" s="27">
         <v>108.3</v>
       </c>
       <c r="BL13" s="27">
         <v>108.5</v>
       </c>
       <c r="BM13" s="27">
         <v>108.1</v>
       </c>
-      <c r="BN13" s="79">
+      <c r="BN13" s="77">
         <v>104.8</v>
       </c>
-      <c r="BO13" s="79">
-        <v>105.7</v>
+      <c r="BO13" s="77">
+        <v>105.8</v>
       </c>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="20">
         <v>105.2</v>
       </c>
       <c r="C14" s="20">
         <v>106.8</v>
       </c>
       <c r="D14" s="20">
         <v>107.2</v>
       </c>
       <c r="E14" s="21">
         <v>107.4</v>
       </c>
       <c r="F14" s="20">
         <v>106.9</v>
       </c>
       <c r="G14" s="20">
         <v>106.4</v>
       </c>
       <c r="H14" s="20">
@@ -6735,55 +6686,55 @@
       </c>
       <c r="BF14" s="27">
         <v>108.2</v>
       </c>
       <c r="BG14" s="27">
         <v>107.2</v>
       </c>
       <c r="BH14" s="27">
         <v>108</v>
       </c>
       <c r="BI14" s="27">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="27">
         <v>121.2</v>
       </c>
       <c r="BK14" s="27">
         <v>122.4</v>
       </c>
       <c r="BL14" s="27">
         <v>120.8</v>
       </c>
       <c r="BM14" s="27">
         <v>119.4</v>
       </c>
-      <c r="BN14" s="79">
+      <c r="BN14" s="77">
         <v>112.5</v>
       </c>
-      <c r="BO14" s="79">
-        <v>107.1</v>
+      <c r="BO14" s="77">
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="20">
         <v>104.8</v>
       </c>
       <c r="C15" s="20">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="20">
         <v>112.6</v>
       </c>
       <c r="E15" s="21">
         <v>121.9</v>
       </c>
       <c r="F15" s="20">
         <v>111.9</v>
       </c>
       <c r="G15" s="20">
         <v>110.7</v>
       </c>
       <c r="H15" s="20">
@@ -6938,55 +6889,55 @@
       </c>
       <c r="BF15" s="27">
         <v>95.3</v>
       </c>
       <c r="BG15" s="27">
         <v>104.8</v>
       </c>
       <c r="BH15" s="27">
         <v>101.5</v>
       </c>
       <c r="BI15" s="27">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="27">
         <v>102.5</v>
       </c>
       <c r="BK15" s="27">
         <v>102</v>
       </c>
       <c r="BL15" s="27">
         <v>103</v>
       </c>
       <c r="BM15" s="27">
         <v>100.9</v>
       </c>
-      <c r="BN15" s="79">
+      <c r="BN15" s="77">
         <v>100.8</v>
       </c>
-      <c r="BO15" s="79">
-        <v>100.8</v>
+      <c r="BO15" s="77">
+        <v>102.1</v>
       </c>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
         <v>105.9</v>
       </c>
       <c r="C16" s="20">
         <v>107.9</v>
       </c>
       <c r="D16" s="20">
         <v>110.2</v>
       </c>
       <c r="E16" s="21">
         <v>109.5</v>
       </c>
       <c r="F16" s="20">
         <v>118.8</v>
       </c>
       <c r="G16" s="20">
         <v>115.7</v>
       </c>
       <c r="H16" s="20">
@@ -7141,55 +7092,55 @@
       </c>
       <c r="BF16" s="27">
         <v>110.1</v>
       </c>
       <c r="BG16" s="27">
         <v>111</v>
       </c>
       <c r="BH16" s="27">
         <v>110.9</v>
       </c>
       <c r="BI16" s="27">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="27">
         <v>105.2</v>
       </c>
       <c r="BK16" s="27">
         <v>104.8</v>
       </c>
       <c r="BL16" s="27">
         <v>104</v>
       </c>
       <c r="BM16" s="27">
         <v>106.4</v>
       </c>
-      <c r="BN16" s="79">
+      <c r="BN16" s="77">
         <v>106</v>
       </c>
-      <c r="BO16" s="79">
-        <v>104.3</v>
+      <c r="BO16" s="77">
+        <v>105.9</v>
       </c>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="20">
         <v>77.8</v>
       </c>
       <c r="C17" s="20">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="20">
         <v>91.7</v>
       </c>
       <c r="E17" s="21">
         <v>87.7</v>
       </c>
       <c r="F17" s="20">
         <v>97.4</v>
       </c>
       <c r="G17" s="20">
         <v>98.8</v>
       </c>
       <c r="H17" s="20">
@@ -7344,55 +7295,55 @@
       </c>
       <c r="BF17" s="27">
         <v>101.5</v>
       </c>
       <c r="BG17" s="27">
         <v>101.4</v>
       </c>
       <c r="BH17" s="27">
         <v>101.9</v>
       </c>
       <c r="BI17" s="27">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="27">
         <v>101.7</v>
       </c>
       <c r="BK17" s="27">
         <v>102</v>
       </c>
       <c r="BL17" s="27">
         <v>102.6</v>
       </c>
       <c r="BM17" s="27">
         <v>103.1</v>
       </c>
-      <c r="BN17" s="79">
+      <c r="BN17" s="77">
         <v>101.9</v>
       </c>
-      <c r="BO17" s="79">
-        <v>102.9</v>
+      <c r="BO17" s="77">
+        <v>102.8</v>
       </c>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="20">
         <v>104.1</v>
       </c>
       <c r="C18" s="20">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="20">
         <v>102.9</v>
       </c>
       <c r="E18" s="21">
         <v>103.5</v>
       </c>
       <c r="F18" s="20">
         <v>100.8</v>
       </c>
       <c r="G18" s="20">
         <v>101.1</v>
       </c>
       <c r="H18" s="20">
@@ -7547,55 +7498,55 @@
       </c>
       <c r="BF18" s="27">
         <v>101.6</v>
       </c>
       <c r="BG18" s="27">
         <v>101.5</v>
       </c>
       <c r="BH18" s="27">
         <v>102.8</v>
       </c>
       <c r="BI18" s="27">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="27">
         <v>103.3</v>
       </c>
       <c r="BK18" s="27">
         <v>102</v>
       </c>
       <c r="BL18" s="27">
         <v>103.1</v>
       </c>
       <c r="BM18" s="27">
         <v>101.6</v>
       </c>
-      <c r="BN18" s="79">
+      <c r="BN18" s="77">
         <v>101</v>
       </c>
-      <c r="BO18" s="79">
-        <v>101</v>
+      <c r="BO18" s="77">
+        <v>100.8</v>
       </c>
     </row>
     <row r="19" spans="1:67">
       <c r="A19" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="20">
         <v>109.5</v>
       </c>
       <c r="C19" s="20">
         <v>102.6</v>
       </c>
       <c r="D19" s="20">
         <v>104.9</v>
       </c>
       <c r="E19" s="21">
         <v>108.6</v>
       </c>
       <c r="F19" s="20">
         <v>102.8</v>
       </c>
       <c r="G19" s="20">
         <v>105.5</v>
       </c>
       <c r="H19" s="20">
@@ -7750,54 +7701,54 @@
       </c>
       <c r="BF19" s="27">
         <v>100.2</v>
       </c>
       <c r="BG19" s="27">
         <v>101</v>
       </c>
       <c r="BH19" s="27">
         <v>101.3</v>
       </c>
       <c r="BI19" s="27">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="27">
         <v>96.6</v>
       </c>
       <c r="BK19" s="27">
         <v>94.7</v>
       </c>
       <c r="BL19" s="27">
         <v>92.7</v>
       </c>
       <c r="BM19" s="27">
         <v>93.7</v>
       </c>
-      <c r="BN19" s="79">
+      <c r="BN19" s="77">
         <v>100.7</v>
       </c>
-      <c r="BO19" s="79">
+      <c r="BO19" s="77">
         <v>101.5</v>
       </c>
     </row>
     <row r="20" spans="1:67">
       <c r="A20" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="20">
         <v>107.9</v>
       </c>
       <c r="C20" s="20">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="20">
         <v>104.5</v>
       </c>
       <c r="E20" s="21">
         <v>119.2</v>
       </c>
       <c r="F20" s="20">
         <v>103</v>
       </c>
       <c r="G20" s="20">
         <v>112.2</v>
       </c>
@@ -7953,54 +7904,54 @@
       </c>
       <c r="BF20" s="27">
         <v>100.5</v>
       </c>
       <c r="BG20" s="27">
         <v>100.4</v>
       </c>
       <c r="BH20" s="27">
         <v>101.4</v>
       </c>
       <c r="BI20" s="27">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="27">
         <v>95.2</v>
       </c>
       <c r="BK20" s="27">
         <v>97</v>
       </c>
       <c r="BL20" s="27">
         <v>99.2</v>
       </c>
       <c r="BM20" s="27">
         <v>95.4</v>
       </c>
-      <c r="BN20" s="79">
+      <c r="BN20" s="77">
         <v>99.8</v>
       </c>
-      <c r="BO20" s="79">
+      <c r="BO20" s="77">
         <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="20">
         <v>102.7</v>
       </c>
       <c r="C21" s="20">
         <v>101.2</v>
       </c>
       <c r="D21" s="20">
         <v>102.7</v>
       </c>
       <c r="E21" s="21">
         <v>101.4</v>
       </c>
       <c r="F21" s="20">
         <v>100.8</v>
       </c>
       <c r="G21" s="20">
         <v>100.3</v>
       </c>
@@ -8156,54 +8107,54 @@
       </c>
       <c r="BF21" s="27">
         <v>97.7</v>
       </c>
       <c r="BG21" s="27">
         <v>101.8</v>
       </c>
       <c r="BH21" s="27">
         <v>102.5</v>
       </c>
       <c r="BI21" s="27">
         <v>102.1</v>
       </c>
       <c r="BJ21" s="27">
         <v>102.2</v>
       </c>
       <c r="BK21" s="27">
         <v>101.5</v>
       </c>
       <c r="BL21" s="27">
         <v>101.7</v>
       </c>
       <c r="BM21" s="27">
         <v>101.5</v>
       </c>
-      <c r="BN21" s="79">
+      <c r="BN21" s="77">
         <v>102.1</v>
       </c>
-      <c r="BO21" s="79">
+      <c r="BO21" s="77">
         <v>101.9</v>
       </c>
     </row>
     <row r="22" spans="1:67">
       <c r="A22" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="20">
         <v>103.1</v>
       </c>
       <c r="C22" s="20">
         <v>103.4</v>
       </c>
       <c r="D22" s="20">
         <v>103.5</v>
       </c>
       <c r="E22" s="21">
         <v>103.5</v>
       </c>
       <c r="F22" s="20">
         <v>104.7</v>
       </c>
       <c r="G22" s="20">
         <v>104.4</v>
       </c>
@@ -8359,55 +8310,55 @@
       </c>
       <c r="BF22" s="27">
         <v>102.6</v>
       </c>
       <c r="BG22" s="27">
         <v>102</v>
       </c>
       <c r="BH22" s="27">
         <v>102</v>
       </c>
       <c r="BI22" s="27">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="27">
         <v>102.2</v>
       </c>
       <c r="BK22" s="27">
         <v>102.4</v>
       </c>
       <c r="BL22" s="27">
         <v>102.3</v>
       </c>
       <c r="BM22" s="27">
         <v>102.3</v>
       </c>
-      <c r="BN22" s="79">
+      <c r="BN22" s="77">
         <v>102</v>
       </c>
-      <c r="BO22" s="79">
-        <v>101.6</v>
+      <c r="BO22" s="77">
+        <v>101.9</v>
       </c>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="20">
         <v>104.8</v>
       </c>
       <c r="C23" s="20">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="20">
         <v>105.1</v>
       </c>
       <c r="E23" s="21">
         <v>105</v>
       </c>
       <c r="F23" s="20">
         <v>104.9</v>
       </c>
       <c r="G23" s="20">
         <v>104.7</v>
       </c>
       <c r="H23" s="20">
@@ -8562,54 +8513,54 @@
       </c>
       <c r="BF23" s="27">
         <v>101.6</v>
       </c>
       <c r="BG23" s="27">
         <v>101.1</v>
       </c>
       <c r="BH23" s="27">
         <v>101.4</v>
       </c>
       <c r="BI23" s="27">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="27">
         <v>102.9</v>
       </c>
       <c r="BK23" s="27">
         <v>102.6</v>
       </c>
       <c r="BL23" s="27">
         <v>101.6</v>
       </c>
       <c r="BM23" s="27">
         <v>102.4</v>
       </c>
-      <c r="BN23" s="79">
+      <c r="BN23" s="77">
         <v>101</v>
       </c>
-      <c r="BO23" s="79">
+      <c r="BO23" s="77">
         <v>101.6</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="20">
         <v>108.4</v>
       </c>
       <c r="C24" s="20">
         <v>104.7</v>
       </c>
       <c r="D24" s="20">
         <v>104.7</v>
       </c>
       <c r="E24" s="21">
         <v>124.7</v>
       </c>
       <c r="F24" s="20">
         <v>103.9</v>
       </c>
       <c r="G24" s="20">
         <v>113.7</v>
       </c>
@@ -8765,55 +8716,55 @@
       </c>
       <c r="BF24" s="27">
         <v>98.5</v>
       </c>
       <c r="BG24" s="27">
         <v>102.1</v>
       </c>
       <c r="BH24" s="27">
         <v>101.5</v>
       </c>
       <c r="BI24" s="27">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="27">
         <v>102.1</v>
       </c>
       <c r="BK24" s="27">
         <v>102.2</v>
       </c>
       <c r="BL24" s="27">
         <v>102.2</v>
       </c>
       <c r="BM24" s="27">
         <v>101.4</v>
       </c>
-      <c r="BN24" s="79">
+      <c r="BN24" s="77">
         <v>97.7</v>
       </c>
-      <c r="BO24" s="79">
-        <v>103.7</v>
+      <c r="BO24" s="77">
+        <v>103.4</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="20">
         <v>104.9</v>
       </c>
       <c r="C25" s="20">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="20">
         <v>107.7</v>
       </c>
       <c r="E25" s="21">
         <v>123.7</v>
       </c>
       <c r="F25" s="20">
         <v>105</v>
       </c>
       <c r="G25" s="20">
         <v>154.4</v>
       </c>
       <c r="H25" s="20">
@@ -8968,55 +8919,55 @@
       </c>
       <c r="BF25" s="27">
         <v>109.1</v>
       </c>
       <c r="BG25" s="27">
         <v>102</v>
       </c>
       <c r="BH25" s="27">
         <v>99.4</v>
       </c>
       <c r="BI25" s="27">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="27">
         <v>95.3</v>
       </c>
       <c r="BK25" s="27">
         <v>100.5</v>
       </c>
       <c r="BL25" s="27">
         <v>100.9</v>
       </c>
       <c r="BM25" s="27">
         <v>97.2</v>
       </c>
-      <c r="BN25" s="79">
+      <c r="BN25" s="77">
         <v>101</v>
       </c>
-      <c r="BO25" s="79">
-        <v>101.3</v>
+      <c r="BO25" s="77">
+        <v>102.5</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="33.75">
       <c r="A26" s="19" t="s">
         <v>162</v>
       </c>
       <c r="B26" s="20">
         <v>100</v>
       </c>
       <c r="C26" s="20">
         <v>100</v>
       </c>
       <c r="D26" s="20">
         <v>100</v>
       </c>
       <c r="E26" s="21">
         <v>105.3</v>
       </c>
       <c r="F26" s="20">
         <v>121.6</v>
       </c>
       <c r="G26" s="20">
         <v>99.5</v>
       </c>
       <c r="H26" s="20">
@@ -9171,55 +9122,55 @@
       </c>
       <c r="BF26" s="27">
         <v>100.7</v>
       </c>
       <c r="BG26" s="27">
         <v>102.3</v>
       </c>
       <c r="BH26" s="27">
         <v>102.5</v>
       </c>
       <c r="BI26" s="27">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="27">
         <v>100.2</v>
       </c>
       <c r="BK26" s="27">
         <v>100.7</v>
       </c>
       <c r="BL26" s="27">
         <v>102</v>
       </c>
       <c r="BM26" s="27">
         <v>90.6</v>
       </c>
-      <c r="BN26" s="79">
+      <c r="BN26" s="77">
         <v>101</v>
       </c>
-      <c r="BO26" s="79">
-        <v>101</v>
+      <c r="BO26" s="77">
+        <v>101.1</v>
       </c>
     </row>
     <row r="27" spans="1:67" s="18" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>105.4</v>
       </c>
       <c r="C27" s="11">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="11">
         <v>105.9</v>
       </c>
       <c r="E27" s="12">
         <v>106.2</v>
       </c>
       <c r="F27" s="11">
         <v>106.2</v>
       </c>
       <c r="G27" s="11">
         <v>106.5</v>
       </c>
       <c r="H27" s="11">
@@ -9463,54 +9414,54 @@
       <c r="AQ28" s="24"/>
       <c r="AR28" s="24"/>
       <c r="AS28" s="24"/>
       <c r="AT28" s="24"/>
       <c r="AU28" s="24"/>
       <c r="AV28" s="25"/>
       <c r="AW28" s="21"/>
       <c r="AX28" s="21"/>
       <c r="AY28" s="21"/>
       <c r="AZ28" s="21"/>
       <c r="BA28" s="26"/>
       <c r="BB28" s="26"/>
       <c r="BC28" s="27"/>
       <c r="BD28" s="27"/>
       <c r="BE28" s="27"/>
       <c r="BF28" s="27"/>
       <c r="BG28" s="27"/>
       <c r="BH28" s="27"/>
       <c r="BI28" s="27"/>
       <c r="BJ28" s="27"/>
       <c r="BK28" s="27"/>
       <c r="BL28" s="27"/>
       <c r="BM28" s="27" t="s">
         <v>167</v>
       </c>
-      <c r="BN28" s="79" t="s">
+      <c r="BN28" s="77" t="s">
         <v>167</v>
       </c>
-      <c r="BO28" s="79" t="s">
+      <c r="BO28" s="77" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:67" s="18" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="11">
         <v>107.4</v>
       </c>
       <c r="C29" s="11">
         <v>107.87222941007528</v>
       </c>
       <c r="D29" s="11">
         <v>107.1</v>
       </c>
       <c r="E29" s="12">
         <v>107.3</v>
       </c>
       <c r="F29" s="11">
         <v>106.5</v>
       </c>
       <c r="G29" s="11">
         <v>107</v>
       </c>
@@ -9980,54 +9931,54 @@
       </c>
       <c r="BF31" s="27">
         <v>103.7</v>
       </c>
       <c r="BG31" s="27">
         <v>101.1</v>
       </c>
       <c r="BH31" s="27">
         <v>100.7</v>
       </c>
       <c r="BI31" s="27">
         <v>102.5</v>
       </c>
       <c r="BJ31" s="27">
         <v>104</v>
       </c>
       <c r="BK31" s="27">
         <v>105.5</v>
       </c>
       <c r="BL31" s="27">
         <v>105.5</v>
       </c>
       <c r="BM31" s="27">
         <v>105.5</v>
       </c>
-      <c r="BN31" s="79">
+      <c r="BN31" s="77">
         <v>102.3</v>
       </c>
-      <c r="BO31" s="79">
+      <c r="BO31" s="77">
         <v>103.3</v>
       </c>
     </row>
     <row r="32" spans="1:67" s="18" customFormat="1">
       <c r="A32" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="21">
         <v>95.4</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="21">
         <v>118</v>
       </c>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
       <c r="M32" s="21">
         <v>94</v>
       </c>
@@ -10089,54 +10040,54 @@
       </c>
       <c r="AX32" s="22"/>
       <c r="AY32" s="24"/>
       <c r="AZ32" s="24"/>
       <c r="BA32" s="24">
         <v>107.9</v>
       </c>
       <c r="BB32" s="24"/>
       <c r="BC32" s="27"/>
       <c r="BD32" s="27"/>
       <c r="BE32" s="27">
         <v>113.7</v>
       </c>
       <c r="BF32" s="27"/>
       <c r="BG32" s="27"/>
       <c r="BH32" s="27"/>
       <c r="BI32" s="27">
         <v>107.3</v>
       </c>
       <c r="BJ32" s="27"/>
       <c r="BK32" s="27"/>
       <c r="BL32" s="27"/>
       <c r="BM32" s="27">
         <v>109.3</v>
       </c>
-      <c r="BN32" s="79" t="s">
+      <c r="BN32" s="77" t="s">
         <v>167</v>
       </c>
-      <c r="BO32" s="79" t="s">
+      <c r="BO32" s="77" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:67" s="18" customFormat="1">
       <c r="A33" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="11">
         <v>107.1</v>
       </c>
       <c r="C33" s="11">
         <v>107.95166989252158</v>
       </c>
       <c r="D33" s="11">
         <v>107.5</v>
       </c>
       <c r="E33" s="12">
         <v>107.3</v>
       </c>
       <c r="F33" s="11">
         <v>106.6</v>
       </c>
       <c r="G33" s="11">
         <v>107</v>
       </c>
@@ -10302,178 +10253,176 @@
       <c r="BI33" s="17">
         <v>105</v>
       </c>
       <c r="BJ33" s="17">
         <v>105.6</v>
       </c>
       <c r="BK33" s="17">
         <v>106.3</v>
       </c>
       <c r="BL33" s="17">
         <v>106.3</v>
       </c>
       <c r="BM33" s="17">
         <v>106.5</v>
       </c>
       <c r="BN33" s="17">
         <v>103</v>
       </c>
       <c r="BO33" s="17">
         <v>104.1</v>
       </c>
     </row>
     <row r="34" spans="1:67">
       <c r="AY34" s="33"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="76"/>
     </row>
     <row r="36" spans="1:67">
-      <c r="A36" s="77"/>
+      <c r="A36" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BM2:BO2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472548D7-6A57-4756-A833-A6D58485486E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8826763D-DB12-4F6C-B439-2D1F549C0A6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0D11582-2ED2-4C28-B8E1-59A7B86B33B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>