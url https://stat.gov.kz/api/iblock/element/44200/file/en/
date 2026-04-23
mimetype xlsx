--- v0 (2026-04-03)
+++ v1 (2026-04-23)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13860" yWindow="150" windowWidth="14400" windowHeight="11430" tabRatio="732" activeTab="5"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="732" firstSheet="4" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2025 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="175">
   <si>
     <t>Deflator of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -573,128 +573,125 @@
   <si>
     <t>January-June  2023</t>
   </si>
   <si>
     <t xml:space="preserve">9 months 
 2023 </t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 
 2024 </t>
   </si>
   <si>
     <t>January-June  2024</t>
   </si>
   <si>
     <t xml:space="preserve">9 months 
 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>2025*</t>
   </si>
   <si>
     <t>9 months 2025</t>
+  </si>
+  <si>
+    <t>GDP by production method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GDP by income method          </t>
+  </si>
+  <si>
+    <t>GDP by final expenditure method</t>
+  </si>
+  <si>
+    <t>Short term economic indicator</t>
+  </si>
+  <si>
+    <t>Ibrayeva D.K., 
+Botabayeva Zh.Z.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t>d.ibraeva@aspire.gov.kz 
+zh.botabayeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Net taxes on products</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Flash estimates.</t>
+      <t xml:space="preserve">The data for January–December 2025 are calculated based on preliminary data, taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025, and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. Data up to 2025 were calculated using the old methodology for estimating the Non-observed economy.
+</t>
     </r>
-  </si>
-[...25 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -837,50 +834,57 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1029,53 +1033,50 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1199,80 +1200,83 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1617,8567 +1621,8559 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B19" sqref="B19:B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.140625" style="61" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="61"/>
+    <col min="1" max="1" width="44.140625" style="60" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" style="60" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1"/>
     <row r="2" spans="1:2">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="52">
+      <c r="B2" s="51">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="59" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="52" t="s">
+      <c r="B3" s="51" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="59" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="51" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="59" t="s">
         <v>114</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="108" customHeight="1">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="61" t="s">
         <v>85</v>
       </c>
-      <c r="B6" s="57" t="s">
+      <c r="B6" s="56" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="61" t="s">
         <v>86</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="62" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="62" t="s">
+      <c r="A8" s="61" t="s">
         <v>88</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="B9" s="54"/>
+      <c r="B9" s="53"/>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="62" t="s">
+      <c r="A10" s="61" t="s">
         <v>91</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="62" t="s">
+      <c r="A11" s="61" t="s">
         <v>115</v>
       </c>
-      <c r="B11" s="54"/>
+      <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="61" t="s">
         <v>93</v>
       </c>
-      <c r="B12" s="59" t="s">
+      <c r="B12" s="58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="61" t="s">
         <v>95</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="80" t="s">
+      <c r="A14" s="79" t="s">
         <v>96</v>
       </c>
-      <c r="B14" s="76" t="s">
+      <c r="B14" s="74" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="80"/>
+      <c r="B15" s="74" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="80"/>
+      <c r="B16" s="74" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="76" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="81"/>
+      <c r="B17" s="75" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="76" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="61" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="61" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="73">
+        <v>46134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="61" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" s="73">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="27" customHeight="1">
+      <c r="A22" s="61" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="53" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...1 lines deleted...]
-      <c r="B17" s="77" t="s">
+    <row r="23" spans="1:2" ht="33" customHeight="1">
+      <c r="A23" s="61" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" s="77" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...35 lines deleted...]
-      <c r="B22" s="54" t="s">
+    <row r="24" spans="1:2" ht="27.75" customHeight="1">
+      <c r="A24" s="61" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="78" t="s">
         <v>172</v>
-      </c>
-[...14 lines deleted...]
-        <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="9.140625" style="2"/>
+    <col min="2" max="2" width="100.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="70" t="s">
+      <c r="B5" s="69" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="70" t="s">
+      <c r="B6" s="69" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="69" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="70" t="s">
+      <c r="B8" s="69" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="69" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="71" t="s">
+      <c r="B10" s="70" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="72"/>
+      <c r="B11" s="71"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="72"/>
+      <c r="B12" s="71"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="73"/>
+      <c r="B13" s="72"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="73"/>
+      <c r="B14" s="72"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="73"/>
+      <c r="B15" s="72"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="73"/>
+      <c r="B16" s="72"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="73"/>
+      <c r="B17" s="72"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="73"/>
+      <c r="B18" s="72"/>
     </row>
     <row r="19" spans="2:2">
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="54" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
+    <col min="2" max="8" width="12.7109375" style="42" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24.75" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="83"/>
-[...5 lines deleted...]
-      <c r="H1" s="83"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="44"/>
-[...2 lines deleted...]
-      <c r="H2" s="66" t="s">
+      <c r="A2" s="43"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="68">
+      <c r="B3" s="67">
         <v>1991</v>
       </c>
-      <c r="C3" s="68">
+      <c r="C3" s="67">
         <v>1992</v>
       </c>
-      <c r="D3" s="68">
+      <c r="D3" s="67">
         <v>1993</v>
       </c>
-      <c r="E3" s="68">
+      <c r="E3" s="67">
         <v>1994</v>
       </c>
-      <c r="F3" s="68">
+      <c r="F3" s="67">
         <v>1995</v>
       </c>
-      <c r="G3" s="68">
+      <c r="G3" s="67">
         <v>1996</v>
       </c>
-      <c r="H3" s="68">
+      <c r="H3" s="67">
         <v>1997</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="23">
         <v>236.5</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="23">
         <v>1943.1</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="23">
         <v>1306.5999999999999</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="23">
         <v>2013.8</v>
       </c>
-      <c r="F4" s="24">
+      <c r="F4" s="23">
         <v>211.9</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="23">
         <v>125.3</v>
       </c>
-      <c r="H4" s="24">
+      <c r="H4" s="23">
         <v>114.5</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13.5" customHeight="1">
-      <c r="A5" s="21" t="s">
+      <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="23">
         <v>200.7</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="23">
         <v>863.7</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="23">
         <v>923.5</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="23">
         <v>1656.6</v>
       </c>
-      <c r="F5" s="24">
+      <c r="F5" s="23">
         <v>261.3</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="23">
         <v>144.80000000000001</v>
       </c>
-      <c r="H5" s="24">
+      <c r="H5" s="23">
         <v>111.9</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="21" t="s">
+      <c r="A6" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="23">
         <v>154.69999999999999</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="23">
         <v>2245.4</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="23">
         <v>1555.5</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="23">
         <v>1985.6</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="23">
         <v>260.2</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>121.6</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="23">
         <v>105.1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="50" t="s">
+      <c r="A7" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="24"/>
-[...1 lines deleted...]
-      <c r="D7" s="24">
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23">
         <v>1893.2</v>
       </c>
-      <c r="E7" s="24"/>
-      <c r="F7" s="24">
+      <c r="E7" s="23"/>
+      <c r="F7" s="23">
         <v>260.60000000000002</v>
       </c>
-      <c r="G7" s="24"/>
-      <c r="H7" s="24"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="24"/>
-[...1 lines deleted...]
-      <c r="D8" s="24">
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23">
         <v>1899</v>
       </c>
-      <c r="E8" s="24"/>
-      <c r="F8" s="24">
+      <c r="E8" s="23"/>
+      <c r="F8" s="23">
         <v>252.9</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>141.30000000000001</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="23">
         <v>121.6</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="24"/>
-[...1 lines deleted...]
-      <c r="D9" s="24">
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23">
         <v>1819.5</v>
       </c>
-      <c r="E9" s="24"/>
-      <c r="F9" s="24">
+      <c r="E9" s="23"/>
+      <c r="F9" s="23">
         <v>346.5</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="23">
         <v>175.7</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="23">
         <v>100.3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="23">
         <v>180.6</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="23">
         <v>1791.9</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="23">
         <v>1578.2</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="23">
         <v>2039.4</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="23">
         <v>320.3</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="23">
         <v>126.4</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="23">
         <v>103.9</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="23">
         <v>147.30000000000001</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="23">
         <v>808.1</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="23">
         <v>2775.8</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="23">
         <v>1062.5</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="23">
         <v>432.8</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="23">
         <v>142.30000000000001</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="23">
         <v>162.69999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="22.5">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="23">
         <v>148.80000000000001</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="23">
         <v>1803.1</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="23">
         <v>1297.5999999999999</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="23">
         <v>3755.3</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="23">
         <v>145.1</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="23">
         <v>115.6</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="23">
         <v>102.5</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="50" t="s">
+      <c r="A13" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="23">
         <v>208.1</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="23">
         <v>1437.4</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="23">
         <v>1521.9</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="23">
         <v>2545.9</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="23">
         <v>178</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G13" s="23">
         <v>150</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="23">
         <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="50" t="s">
+      <c r="A14" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="23">
         <v>334.5</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="23">
         <v>1431.6</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="23">
         <v>1188.5</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="23">
         <v>2055.1999999999998</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="23">
         <v>149.6</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="23">
         <v>223.5</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="23">
         <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="50" t="s">
+      <c r="A15" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="23">
         <v>212.5</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>1316.6</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="23">
         <v>1053.4000000000001</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="23">
         <v>1312.6</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="23">
         <v>210</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="23">
         <v>102.4</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="23">
         <v>114.5</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="50" t="s">
+      <c r="A16" s="49" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="23">
         <v>264.2</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="23">
         <v>659.6</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="23">
         <v>2473.3000000000002</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="23">
         <v>786.6</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="23">
         <v>362.8</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="23">
         <v>164</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="23">
         <v>118.6</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="50" t="s">
+      <c r="A17" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="23">
         <v>200.8</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="23">
         <v>751.2</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="23">
         <v>2092.3000000000002</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="23">
         <v>1160.8</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="23">
         <v>285.39999999999998</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="23">
         <v>157.80000000000001</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="23">
         <v>124.4</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="23">
         <v>182.8</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="23">
         <v>699.6</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="23">
         <v>2229.6</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="23">
         <v>2204.8000000000002</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="23">
         <v>175.7</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="23">
         <v>138.80000000000001</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="23">
         <v>126.2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="23">
         <v>106.7</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="23">
         <v>2672.2</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="23">
         <v>2145</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="23">
         <v>945.9</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="23">
         <v>213.6</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="23">
         <v>184.1</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="23">
         <v>139.4</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="23">
         <v>438.7</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="23">
         <v>2591.4</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="23">
         <v>1217.8</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="23">
         <v>208.4</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="23">
         <v>362.8</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G20" s="23">
         <v>134.5</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="23">
         <v>128.80000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="23">
         <v>206.9</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="23">
         <v>1034.7</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="23">
         <v>2190.9</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="23">
         <v>1026.5</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="23">
         <v>360.7</v>
       </c>
-      <c r="G21" s="24">
+      <c r="G21" s="23">
         <v>150.9</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="23">
         <v>132.6</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="23">
         <v>188.9</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="23">
         <v>2899.4</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="23">
         <v>351.6</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="23">
         <v>117.9</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="23">
         <v>698.9</v>
       </c>
-      <c r="G22" s="24">
+      <c r="G22" s="23">
         <v>256.60000000000002</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="23">
         <v>117.4</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="50" t="s">
+      <c r="A23" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="23">
         <v>165.6</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="23">
         <v>3853.8</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="23">
         <v>698.3</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="23">
         <v>888.6</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="23">
         <v>691.7</v>
       </c>
-      <c r="G23" s="24">
+      <c r="G23" s="23">
         <v>151.19999999999999</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="23">
         <v>113.9</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="46" t="s">
+      <c r="A24" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="32">
+      <c r="B24" s="31">
         <v>202.2</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="31">
         <v>1420.4</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="31">
         <v>1309.5999999999999</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="31">
         <v>1694.8</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="31">
         <v>260.89999999999998</v>
       </c>
-      <c r="G24" s="32">
+      <c r="G24" s="31">
         <v>138.9</v>
       </c>
-      <c r="H24" s="32">
+      <c r="H24" s="31">
         <v>116.8</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="22.5">
-      <c r="A25" s="50" t="s">
+      <c r="A25" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B25" s="24">
+      <c r="B25" s="23">
         <v>202.2</v>
       </c>
-      <c r="C25" s="24">
+      <c r="C25" s="23">
         <v>1420</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D25" s="23">
         <v>1309.7</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="23">
         <v>1700.1</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="23">
         <v>261.10000000000002</v>
       </c>
-      <c r="G25" s="24">
+      <c r="G25" s="23">
         <v>134.5</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="23">
         <v>84.5</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="46" t="s">
+      <c r="A26" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="32">
+      <c r="B26" s="31">
         <v>202.2</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>1420.4</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>1309.5999999999999</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>1694.8</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>260.89999999999998</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>138.9</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>116.8</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="31" t="s">
+      <c r="A27" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="23">
         <v>135.5</v>
       </c>
-      <c r="C27" s="24">
+      <c r="C27" s="23">
         <v>1450.7</v>
       </c>
-      <c r="D27" s="24">
+      <c r="D27" s="23">
         <v>1601.2</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="23">
         <v>1026.5</v>
       </c>
-      <c r="F27" s="24">
+      <c r="F27" s="23">
         <v>261</v>
       </c>
-      <c r="G27" s="24">
+      <c r="G27" s="23">
         <v>139</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H27" s="23">
         <v>84.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="31" t="s">
+      <c r="A28" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="23">
         <v>144.30000000000001</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C28" s="23">
         <v>428.9</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D28" s="23">
         <v>1227</v>
       </c>
-      <c r="E28" s="24">
+      <c r="E28" s="23">
         <v>1466.4</v>
       </c>
-      <c r="F28" s="24">
+      <c r="F28" s="23">
         <v>261.10000000000002</v>
       </c>
-      <c r="G28" s="24">
+      <c r="G28" s="23">
         <v>139</v>
       </c>
-      <c r="H28" s="24">
+      <c r="H28" s="23">
         <v>116.8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="35" t="s">
+      <c r="A29" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="32">
+      <c r="B29" s="31">
         <v>201.5</v>
       </c>
-      <c r="C29" s="32">
+      <c r="C29" s="31">
         <v>1497.5</v>
       </c>
-      <c r="D29" s="32">
+      <c r="D29" s="31">
         <v>1330.6</v>
       </c>
-      <c r="E29" s="32">
+      <c r="E29" s="31">
         <v>1646.7</v>
       </c>
-      <c r="F29" s="32">
+      <c r="F29" s="31">
         <v>260.89999999999998</v>
       </c>
-      <c r="G29" s="32">
+      <c r="G29" s="31">
         <v>138.9</v>
       </c>
-      <c r="H29" s="32">
+      <c r="H29" s="31">
         <v>116.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="43" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="43"/>
+    <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
+    <col min="2" max="10" width="10.5703125" style="42" customWidth="1"/>
+    <col min="11" max="13" width="12.7109375" style="42" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84"/>
-[...7 lines deleted...]
-      <c r="J1" s="84"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="44"/>
-      <c r="H2" s="45" t="s">
+      <c r="A2" s="43"/>
+      <c r="H2" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="I2" s="45"/>
-      <c r="J2" s="66" t="s">
+      <c r="I2" s="44"/>
+      <c r="J2" s="65" t="s">
         <v>77</v>
       </c>
-      <c r="K2" s="4"/>
-[...4 lines deleted...]
-      <c r="A3" s="67" t="s">
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:13" s="68" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A3" s="66" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="68">
+      <c r="B3" s="67">
         <v>1998</v>
       </c>
-      <c r="C3" s="68">
+      <c r="C3" s="67">
         <v>1999</v>
       </c>
-      <c r="D3" s="68">
+      <c r="D3" s="67">
         <v>2000</v>
       </c>
-      <c r="E3" s="68">
+      <c r="E3" s="67">
         <v>2001</v>
       </c>
-      <c r="F3" s="68">
+      <c r="F3" s="67">
         <v>2002</v>
       </c>
-      <c r="G3" s="68">
+      <c r="G3" s="67">
         <v>2003</v>
       </c>
-      <c r="H3" s="68">
+      <c r="H3" s="67">
         <v>2004</v>
       </c>
-      <c r="I3" s="68">
+      <c r="I3" s="67">
         <v>2005</v>
       </c>
-      <c r="J3" s="68">
+      <c r="J3" s="67">
         <v>2006</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="31">
         <v>103.4</v>
       </c>
-      <c r="C4" s="32">
+      <c r="C4" s="31">
         <v>122.3</v>
       </c>
-      <c r="D4" s="32">
+      <c r="D4" s="31">
         <v>124.3</v>
       </c>
-      <c r="E4" s="32">
+      <c r="E4" s="31">
         <v>105.7</v>
       </c>
-      <c r="F4" s="32">
+      <c r="F4" s="31">
         <v>103</v>
       </c>
-      <c r="G4" s="32">
+      <c r="G4" s="31">
         <v>110.9</v>
       </c>
-      <c r="H4" s="32">
+      <c r="H4" s="31">
         <v>115.4</v>
       </c>
-      <c r="I4" s="32">
+      <c r="I4" s="31">
         <v>121.6</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="31">
         <v>122.1</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="23">
         <v>96.5</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="23">
         <v>110.6</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="23">
         <v>109.3</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="23">
         <v>114.8</v>
       </c>
-      <c r="F5" s="24">
+      <c r="F5" s="23">
         <v>103.2</v>
       </c>
-      <c r="G5" s="24">
+      <c r="G5" s="23">
         <v>117.5</v>
       </c>
-      <c r="H5" s="24">
+      <c r="H5" s="23">
         <v>115.4</v>
       </c>
-      <c r="I5" s="24">
+      <c r="I5" s="23">
         <v>107.9</v>
       </c>
-      <c r="J5" s="24">
+      <c r="J5" s="23">
         <v>109.5</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="23">
         <v>95.7</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="23">
         <v>110.7</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="23">
         <v>108.6</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="23">
         <v>114.7</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="23">
         <v>102.8</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>118.5</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="23">
         <v>115.5</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="23">
         <v>107.9</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="23">
         <v>109.5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="48" t="s">
+      <c r="A7" s="47" t="s">
         <v>68</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="23">
         <v>256.3</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="23">
         <v>102.1</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="23">
         <v>157</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="23">
         <v>124.6</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="23">
         <v>123.9</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="23">
         <v>71.2</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="23">
         <v>109.6</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="23">
         <v>108.5</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="23">
         <v>112.7</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="23">
         <v>105.7</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="23">
         <v>131.1</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="23">
         <v>128.9</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="23">
         <v>103.6</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="23">
         <v>101.1</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>110.5</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="23">
         <v>116</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="23">
         <v>125.5</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="23">
         <v>124.4</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12" customHeight="1">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="23">
         <v>95.8</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="23">
         <v>142.30000000000001</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="23">
         <v>133.30000000000001</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="23">
         <v>95.8</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="23">
         <v>105.9</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="23">
         <v>110.5</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="23">
         <v>127</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="23">
         <v>146.4</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="23">
         <v>127.8</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="23">
         <v>117.2</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="23">
         <v>133.69999999999999</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="23">
         <v>132.4</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="23">
         <v>109.6</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="23">
         <v>95.2</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="23">
         <v>111</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="23">
         <v>108.3</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="23">
         <v>109.2</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="23">
         <v>120.5</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="22.5">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="23">
         <v>97.9</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="23">
         <v>101.2</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="23">
         <v>100.6</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="23">
         <v>105.4</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="23">
         <v>115.1</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="23">
         <v>107.6</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="23">
         <v>105.6</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="23">
         <v>102</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="23">
         <v>120.7</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="47" t="s">
+      <c r="A12" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="23">
         <v>105.2</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="23">
         <v>103.5</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="23">
         <v>123.4</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="23">
         <v>103.7</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="23">
         <v>112.7</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="23">
         <v>105.1</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="23">
         <v>112.6</v>
       </c>
-      <c r="I12" s="24">
+      <c r="I12" s="23">
         <v>119.9</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="23">
         <v>123.4</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="31">
         <v>105.1</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>108</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="31">
         <v>109.7</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="31">
         <v>113.7</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="31">
         <v>108.2</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="31">
         <v>112.9</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="31">
         <v>118.3</v>
       </c>
-      <c r="I13" s="32">
+      <c r="I13" s="31">
         <v>114.1</v>
       </c>
-      <c r="J13" s="32">
+      <c r="J13" s="31">
         <v>120.4</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="23">
         <v>102.2</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="23">
         <v>102.1</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="23">
         <v>112.5</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="23">
         <v>107</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="23">
         <v>107.7</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="23">
         <v>106</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="23">
         <v>123.3</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14" s="23">
         <v>112.3</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="23">
         <v>118.1</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="23">
         <v>115.9</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>107</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="23">
         <v>115.3</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="23">
         <v>112.5</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="23">
         <v>111.4</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="23">
         <v>121.6</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="23">
         <v>112.3</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15" s="23">
         <v>110.2</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="23">
         <v>112.4</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="47" t="s">
+      <c r="A16" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="23">
         <v>123.5</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="23">
         <v>102.1</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="23">
         <v>103.3</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="23">
         <v>110.9</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="23">
         <v>109.8</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="23">
         <v>118.4</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="23">
         <v>108</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16" s="23">
         <v>114</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="23">
         <v>118.4</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="23">
         <v>125.3</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="23">
         <v>101.3</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="23">
         <v>103.7</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="23">
         <v>111.4</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="23">
         <v>111.3</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="23">
         <v>120.8</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="23">
         <v>108.6</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I17" s="23">
         <v>117.5</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="23">
         <v>119.8</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="48" t="s">
+      <c r="A18" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="23">
         <v>111</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="23">
         <v>108.6</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="23">
         <v>100.8</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="23">
         <v>107.8</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="23">
         <v>100.8</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="23">
         <v>104.3</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="23">
         <v>104.4</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="23">
         <v>112.5</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="23">
         <v>112.6</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="23">
         <v>150.30000000000001</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="23">
         <v>183.1</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="23">
         <v>136.4</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="23">
         <v>116.9</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="23">
         <v>100.4</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="23">
         <v>94.5</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="23">
         <v>94.2</v>
       </c>
-      <c r="I19" s="24">
+      <c r="I19" s="23">
         <v>105.8</v>
       </c>
-      <c r="J19" s="24">
+      <c r="J19" s="23">
         <v>136.19999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="22.5">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="23">
         <v>88.3</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="23">
         <v>107.7</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="23">
         <v>110.2</v>
       </c>
-      <c r="E20" s="24">
+      <c r="E20" s="23">
         <v>126.9</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="23">
         <v>110.2</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G20" s="23">
         <v>124.2</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="23">
         <v>124.4</v>
       </c>
-      <c r="I20" s="24">
+      <c r="I20" s="23">
         <v>116.2</v>
       </c>
-      <c r="J20" s="24">
+      <c r="J20" s="23">
         <v>122</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="47" t="s">
+      <c r="A21" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="23">
         <v>102.9</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="23">
         <v>105.8</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="23">
         <v>109</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="23">
         <v>106.7</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="23">
         <v>101.5</v>
       </c>
-      <c r="G21" s="24">
+      <c r="G21" s="23">
         <v>102.2</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="23">
         <v>138.4</v>
       </c>
-      <c r="I21" s="24">
+      <c r="I21" s="23">
         <v>117</v>
       </c>
-      <c r="J21" s="24">
+      <c r="J21" s="23">
         <v>115.6</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="23">
         <v>106.1</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="23">
         <v>109.5</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="23">
         <v>107</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="23">
         <v>104.7</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="23">
         <v>105.3</v>
       </c>
-      <c r="G22" s="24">
+      <c r="G22" s="23">
         <v>112.1</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="23">
         <v>129.80000000000001</v>
       </c>
-      <c r="I22" s="24">
+      <c r="I22" s="23">
         <v>110.7</v>
       </c>
-      <c r="J22" s="24">
+      <c r="J22" s="23">
         <v>116.8</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="13.5" customHeight="1">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="23">
         <v>113.1</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="23">
         <v>112.6</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="23">
         <v>107</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="23">
         <v>121</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="23">
         <v>107.6</v>
       </c>
-      <c r="G23" s="24">
+      <c r="G23" s="23">
         <v>102.5</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="23">
         <v>127.7</v>
       </c>
-      <c r="I23" s="24">
+      <c r="I23" s="23">
         <v>112.3</v>
       </c>
-      <c r="J23" s="24">
+      <c r="J23" s="23">
         <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="47" t="s">
+      <c r="A24" s="46" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="23">
         <v>110.7</v>
       </c>
-      <c r="C24" s="24">
+      <c r="C24" s="23">
         <v>124.1</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="23">
         <v>103.9</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="23">
         <v>114</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="23">
         <v>116.5</v>
       </c>
-      <c r="G24" s="24">
+      <c r="G24" s="23">
         <v>106.3</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="23">
         <v>111.2</v>
       </c>
-      <c r="I24" s="24">
+      <c r="I24" s="23">
         <v>114.3</v>
       </c>
-      <c r="J24" s="24">
+      <c r="J24" s="23">
         <v>116.3</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="47" t="s">
+      <c r="A25" s="46" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="24"/>
-[...1 lines deleted...]
-      <c r="D25" s="24">
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23">
         <v>113.2</v>
       </c>
-      <c r="E25" s="24">
+      <c r="E25" s="23">
         <v>108.4</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="23">
         <v>100</v>
       </c>
-      <c r="G25" s="24">
+      <c r="G25" s="23">
         <v>103.1</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="23">
         <v>127.9</v>
       </c>
-      <c r="I25" s="24">
+      <c r="I25" s="23">
         <v>150.69999999999999</v>
       </c>
-      <c r="J25" s="24">
+      <c r="J25" s="23">
         <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="46" t="s">
+      <c r="A26" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="32">
+      <c r="B26" s="31">
         <v>104.4</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>114</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>116.4</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>109.7</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>105.7</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>112</v>
       </c>
-      <c r="H26" s="32">
+      <c r="H26" s="31">
         <v>117</v>
       </c>
-      <c r="I26" s="32">
+      <c r="I26" s="31">
         <v>117.4</v>
       </c>
-      <c r="J26" s="32">
+      <c r="J26" s="31">
         <v>121.2</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="22.5">
-      <c r="A27" s="47" t="s">
+      <c r="A27" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="23">
         <v>117.2</v>
       </c>
-      <c r="C27" s="24">
+      <c r="C27" s="23">
         <v>180.1</v>
       </c>
-      <c r="D27" s="24">
+      <c r="D27" s="23">
         <v>117.1</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="23">
         <v>107.2</v>
       </c>
-      <c r="F27" s="24">
+      <c r="F27" s="23">
         <v>114</v>
       </c>
-      <c r="G27" s="24">
+      <c r="G27" s="23">
         <v>102.4</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H27" s="23">
         <v>112.1</v>
       </c>
-      <c r="I27" s="24">
+      <c r="I27" s="23">
         <v>100.9</v>
       </c>
-      <c r="J27" s="24">
+      <c r="J27" s="23">
         <v>120.6</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="46" t="s">
+      <c r="A28" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="32">
+      <c r="B28" s="31">
         <v>104.3</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>113.6</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="31">
         <v>116.4</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>109.7</v>
       </c>
-      <c r="F28" s="32">
+      <c r="F28" s="31">
         <v>105.6</v>
       </c>
-      <c r="G28" s="32">
+      <c r="G28" s="31">
         <v>112.2</v>
       </c>
-      <c r="H28" s="32">
+      <c r="H28" s="31">
         <v>117.1</v>
       </c>
-      <c r="I28" s="32">
+      <c r="I28" s="31">
         <v>117.9</v>
       </c>
-      <c r="J28" s="32">
+      <c r="J28" s="31">
         <v>121.2</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="24"/>
-[...1 lines deleted...]
-      <c r="D29" s="24">
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23">
         <v>133.30000000000001</v>
       </c>
-      <c r="E29" s="24">
+      <c r="E29" s="23">
         <v>115.5</v>
       </c>
-      <c r="F29" s="24">
+      <c r="F29" s="23">
         <v>109.1</v>
       </c>
-      <c r="G29" s="24">
+      <c r="G29" s="23">
         <v>105.7</v>
       </c>
-      <c r="H29" s="24">
+      <c r="H29" s="23">
         <v>103.1</v>
       </c>
-      <c r="I29" s="24">
+      <c r="I29" s="23">
         <v>117.6</v>
       </c>
-      <c r="J29" s="24">
+      <c r="J29" s="23">
         <v>126.5</v>
       </c>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="31" t="s">
+      <c r="A30" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="23">
         <v>130.6</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="23">
         <v>109</v>
       </c>
-      <c r="D30" s="24">
+      <c r="D30" s="23">
         <v>133</v>
       </c>
-      <c r="E30" s="24">
+      <c r="E30" s="23">
         <v>115.4</v>
       </c>
-      <c r="F30" s="24">
+      <c r="F30" s="23">
         <v>109.1</v>
       </c>
-      <c r="G30" s="24">
+      <c r="G30" s="23">
         <v>105.7</v>
       </c>
-      <c r="H30" s="24">
+      <c r="H30" s="23">
         <v>103.2</v>
       </c>
-      <c r="I30" s="24">
+      <c r="I30" s="23">
         <v>117.7</v>
       </c>
-      <c r="J30" s="24">
+      <c r="J30" s="23">
         <v>126.4</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="31" t="s">
+      <c r="A31" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="24">
+      <c r="B31" s="23">
         <v>107.1</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="23">
         <v>107.1</v>
       </c>
-      <c r="D31" s="24">
+      <c r="D31" s="23">
         <v>113.2</v>
       </c>
-      <c r="E31" s="24">
+      <c r="E31" s="23">
         <v>108.4</v>
       </c>
-      <c r="F31" s="24">
+      <c r="F31" s="23">
         <v>105.9</v>
       </c>
-      <c r="G31" s="24">
+      <c r="G31" s="23">
         <v>110.9</v>
       </c>
-      <c r="H31" s="24">
+      <c r="H31" s="23">
         <v>115.4</v>
       </c>
-      <c r="I31" s="24">
+      <c r="I31" s="23">
         <v>124.3</v>
       </c>
-      <c r="J31" s="24">
+      <c r="J31" s="23">
         <v>119.3</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="49" t="s">
+      <c r="A32" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="32">
+      <c r="B32" s="31">
         <v>105.6</v>
       </c>
-      <c r="C32" s="32">
+      <c r="C32" s="31">
         <v>113.3</v>
       </c>
-      <c r="D32" s="32">
+      <c r="D32" s="31">
         <v>117.4</v>
       </c>
-      <c r="E32" s="32">
+      <c r="E32" s="31">
         <v>110.1</v>
       </c>
-      <c r="F32" s="32">
+      <c r="F32" s="31">
         <v>105.9</v>
       </c>
-      <c r="G32" s="32">
+      <c r="G32" s="31">
         <v>111.7</v>
       </c>
-      <c r="H32" s="32">
+      <c r="H32" s="31">
         <v>116.1</v>
       </c>
-      <c r="I32" s="32">
+      <c r="I32" s="31">
         <v>117.9</v>
       </c>
-      <c r="J32" s="32">
+      <c r="J32" s="31">
         <v>121.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="37" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="37"/>
+    <col min="1" max="1" width="38.7109375" style="36" customWidth="1"/>
+    <col min="2" max="4" width="12.7109375" style="36" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84"/>
-[...1 lines deleted...]
-      <c r="D1" s="84"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="D2" s="66" t="s">
+      <c r="D2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="9">
+      <c r="B3" s="8">
         <v>2007</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="8">
         <v>2008</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="8">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="31">
         <v>112.6</v>
       </c>
-      <c r="C4" s="38">
+      <c r="C4" s="37">
         <v>129.4</v>
       </c>
-      <c r="D4" s="38">
+      <c r="D4" s="37">
         <v>100.4</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A5" s="39" t="s">
+      <c r="A5" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="23">
         <v>119</v>
       </c>
-      <c r="C5" s="40">
+      <c r="C5" s="39">
         <v>125.1</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="39">
         <v>108.2</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="23">
         <v>118.9</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="39">
         <v>125</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="39">
         <v>108.2</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="23">
         <v>123.3</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="39">
         <v>128.4</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="39">
         <v>108.3</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="23">
         <v>114.7</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="39">
         <v>139.19999999999999</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="39">
         <v>97.4</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="23">
         <v>114.4</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="39">
         <v>147.19999999999999</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="39">
         <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="23">
         <v>115.5</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="39">
         <v>132</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="39">
         <v>100.7</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="22.5">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="23">
         <v>111.5</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="39">
         <v>114.2</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="39">
         <v>116.3</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="23">
         <v>103.7</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="39">
         <v>102.9</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="39">
         <v>106.7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="31">
         <v>116.7</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="37">
         <v>115.2</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="37">
         <v>111.4</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="22.5">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="23">
         <v>120.8</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="39">
         <v>120.9</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="39">
         <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="39" t="s">
+      <c r="A15" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="23">
         <v>116.9</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="39">
         <v>110.1</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="39">
         <v>113.7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="39" t="s">
+      <c r="A16" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="23">
         <v>111.4</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="39">
         <v>110.5</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="39">
         <v>106.2</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="23">
         <v>113.2</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="39">
         <v>110.5</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="39">
         <v>105.5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="23">
         <v>105.1</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="39">
         <v>110.4</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="39">
         <v>108.3</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="23">
         <v>105.3</v>
       </c>
-      <c r="C19" s="40">
+      <c r="C19" s="39">
         <v>112.9</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D19" s="39">
         <v>116.9</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="22.5">
-      <c r="A20" s="39" t="s">
+      <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="23">
         <v>118.1</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="39">
         <v>120</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="39">
         <v>111.3</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="23">
         <v>126</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="39">
         <v>106.4</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="39">
         <v>122.5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="39" t="s">
+      <c r="A22" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="23">
         <v>126</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="39">
         <v>104.9</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="39">
         <v>118.5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="39" t="s">
+      <c r="A23" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="23">
         <v>130.80000000000001</v>
       </c>
-      <c r="C23" s="40">
+      <c r="C23" s="39">
         <v>107.6</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="39">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="39" t="s">
+      <c r="A24" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="42">
+      <c r="B24" s="41">
         <v>120.1</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="39">
         <v>111.4</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="23">
         <v>120.6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="11" t="s">
+      <c r="A25" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="32">
+      <c r="B25" s="31">
         <v>114.9</v>
       </c>
-      <c r="C25" s="38">
+      <c r="C25" s="37">
         <v>121.4</v>
       </c>
-      <c r="D25" s="38">
+      <c r="D25" s="37">
         <v>106.1</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="39" t="s">
+      <c r="A26" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B26" s="23">
         <v>115.2</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="39">
         <v>126.3</v>
       </c>
-      <c r="D26" s="40">
+      <c r="D26" s="39">
         <v>85.7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="11" t="s">
+      <c r="A27" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="32">
+      <c r="B27" s="31">
         <v>114.8</v>
       </c>
-      <c r="C27" s="38">
+      <c r="C27" s="37">
         <v>121.2</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="37">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="39" t="s">
+      <c r="A28" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B28" s="23">
         <v>125.3</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="39">
         <v>118.3</v>
       </c>
-      <c r="D28" s="40">
+      <c r="D28" s="39">
         <v>72.3</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="21" t="s">
+      <c r="A29" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B29" s="23">
         <v>125</v>
       </c>
-      <c r="C29" s="40">
+      <c r="C29" s="39">
         <v>118.5</v>
       </c>
-      <c r="D29" s="40">
+      <c r="D29" s="39">
         <v>73.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="21" t="s">
+      <c r="A30" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="23">
         <v>101.7</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C30" s="39">
         <v>130.9</v>
       </c>
-      <c r="D30" s="40">
+      <c r="D30" s="39">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="35" t="s">
+      <c r="A31" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="32">
+      <c r="B31" s="31">
         <v>115.5</v>
       </c>
-      <c r="C31" s="32">
+      <c r="C31" s="31">
         <v>121</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="37">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AY4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AU16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BH43" sqref="BH35:BH43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="38.7109375" style="3" customWidth="1"/>
-[...36 lines deleted...]
-    <col min="66" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
+    <col min="4" max="6" width="11.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="2" customWidth="1"/>
+    <col min="8" max="10" width="11.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="12.5703125" style="2" customWidth="1"/>
+    <col min="12" max="14" width="11.42578125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
+    <col min="16" max="18" width="11.42578125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="12.28515625" style="2" customWidth="1"/>
+    <col min="20" max="22" width="11.42578125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
+    <col min="24" max="26" width="11.42578125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="12.42578125" style="2" customWidth="1"/>
+    <col min="28" max="30" width="11.42578125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="12.28515625" style="2" customWidth="1"/>
+    <col min="32" max="34" width="11.42578125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="12.42578125" style="2" customWidth="1"/>
+    <col min="36" max="38" width="11.42578125" style="2" customWidth="1"/>
+    <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
+    <col min="40" max="42" width="11.42578125" style="2" customWidth="1"/>
+    <col min="43" max="43" width="12.5703125" style="2" customWidth="1"/>
+    <col min="44" max="46" width="11.42578125" style="2" customWidth="1"/>
+    <col min="47" max="47" width="12.140625" style="2" customWidth="1"/>
+    <col min="48" max="50" width="11.42578125" style="2" customWidth="1"/>
+    <col min="51" max="51" width="12.42578125" style="2" customWidth="1"/>
+    <col min="52" max="54" width="11.42578125" style="2" customWidth="1"/>
+    <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
+    <col min="56" max="57" width="11.42578125" style="2" customWidth="1"/>
+    <col min="58" max="58" width="10.7109375" style="2" customWidth="1"/>
+    <col min="59" max="59" width="12.28515625" style="2" customWidth="1"/>
+    <col min="60" max="60" width="10.85546875" style="2" customWidth="1"/>
+    <col min="61" max="62" width="11" style="2" customWidth="1"/>
+    <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
+    <col min="64" max="64" width="11.5703125" style="2" customWidth="1"/>
+    <col min="65" max="65" width="11.140625" style="2" customWidth="1"/>
+    <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" ht="22.5" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-[...8 lines deleted...]
-      <c r="K1" s="2"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:65" ht="9.75" customHeight="1">
-      <c r="A2" s="4"/>
-[...49 lines deleted...]
-      <c r="BC2" s="51" t="s">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="4"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="BA2" s="6"/>
+      <c r="BB2" s="7"/>
+      <c r="BC2" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="BK2" s="85" t="s">
+      <c r="BK2" s="84" t="s">
         <v>79</v>
       </c>
-      <c r="BL2" s="85"/>
-      <c r="BM2" s="85"/>
+      <c r="BL2" s="84"/>
+      <c r="BM2" s="84"/>
     </row>
     <row r="3" spans="1:65" ht="35.25" customHeight="1">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="D3" s="9" t="s">
+      <c r="D3" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="8">
         <v>2010</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="G3" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H3" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="8">
         <v>2011</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J3" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="K3" s="9" t="s">
+      <c r="K3" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="L3" s="9" t="s">
+      <c r="L3" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="8">
         <v>2012</v>
       </c>
-      <c r="N3" s="9" t="s">
+      <c r="N3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="O3" s="9" t="s">
+      <c r="O3" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="P3" s="9" t="s">
+      <c r="P3" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="8">
         <v>2013</v>
       </c>
-      <c r="R3" s="9" t="s">
+      <c r="R3" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="S3" s="9" t="s">
+      <c r="S3" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="T3" s="9" t="s">
+      <c r="T3" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="U3" s="9">
+      <c r="U3" s="8">
         <v>2014</v>
       </c>
-      <c r="V3" s="9" t="s">
+      <c r="V3" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="W3" s="9" t="s">
+      <c r="W3" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="X3" s="9" t="s">
+      <c r="X3" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="Y3" s="9">
+      <c r="Y3" s="8">
         <v>2015</v>
       </c>
-      <c r="Z3" s="9" t="s">
+      <c r="Z3" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="AA3" s="9" t="s">
+      <c r="AA3" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="AB3" s="9" t="s">
+      <c r="AB3" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="AC3" s="9">
+      <c r="AC3" s="8">
         <v>2016</v>
       </c>
-      <c r="AD3" s="9" t="s">
+      <c r="AD3" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="AE3" s="9" t="s">
+      <c r="AE3" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="AF3" s="9" t="s">
+      <c r="AF3" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="AG3" s="9">
+      <c r="AG3" s="8">
         <v>2017</v>
       </c>
-      <c r="AH3" s="9" t="s">
+      <c r="AH3" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="AI3" s="9" t="s">
+      <c r="AI3" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="AJ3" s="9" t="s">
+      <c r="AJ3" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="AK3" s="9">
+      <c r="AK3" s="8">
         <v>2018</v>
       </c>
-      <c r="AL3" s="9" t="s">
+      <c r="AL3" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="AM3" s="9" t="s">
+      <c r="AM3" s="8" t="s">
         <v>145</v>
       </c>
-      <c r="AN3" s="9" t="s">
+      <c r="AN3" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="AO3" s="9">
+      <c r="AO3" s="8">
         <v>2019</v>
       </c>
-      <c r="AP3" s="9" t="s">
+      <c r="AP3" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="AQ3" s="9" t="s">
+      <c r="AQ3" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="AR3" s="9" t="s">
+      <c r="AR3" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="AS3" s="10">
+      <c r="AS3" s="9">
         <v>2020</v>
       </c>
-      <c r="AT3" s="9" t="s">
+      <c r="AT3" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="AU3" s="9" t="s">
+      <c r="AU3" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="AV3" s="9" t="s">
+      <c r="AV3" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="AW3" s="10">
+      <c r="AW3" s="9">
         <v>2021</v>
       </c>
-      <c r="AX3" s="9" t="s">
+      <c r="AX3" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="AY3" s="9" t="s">
+      <c r="AY3" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="AZ3" s="9" t="s">
+      <c r="AZ3" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="BA3" s="9">
+      <c r="BA3" s="8">
         <v>2022</v>
       </c>
-      <c r="BB3" s="9" t="s">
+      <c r="BB3" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="BC3" s="9" t="s">
+      <c r="BC3" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="BD3" s="9" t="s">
+      <c r="BD3" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="BE3" s="9">
+      <c r="BE3" s="8">
         <v>2023</v>
       </c>
-      <c r="BF3" s="9" t="s">
+      <c r="BF3" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="BG3" s="9" t="s">
+      <c r="BG3" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="BH3" s="9" t="s">
+      <c r="BH3" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="BI3" s="9">
+      <c r="BI3" s="8">
         <v>2024</v>
       </c>
-      <c r="BJ3" s="9" t="s">
+      <c r="BJ3" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="BK3" s="9" t="s">
+      <c r="BK3" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="BL3" s="9" t="s">
+      <c r="BL3" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="BM3" s="8" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="4" spans="1:65" s="19" customFormat="1">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="C4" s="12">
+        <v>127.88300952400773</v>
+      </c>
+      <c r="D4" s="11">
+        <v>120.8</v>
+      </c>
+      <c r="E4" s="13">
+        <v>122</v>
+      </c>
+      <c r="F4" s="11">
+        <v>121</v>
+      </c>
+      <c r="G4" s="11">
+        <v>120.9</v>
+      </c>
+      <c r="H4" s="11">
+        <v>121.9</v>
+      </c>
+      <c r="I4" s="13">
+        <v>115.7</v>
+      </c>
+      <c r="J4" s="11">
+        <v>105.2</v>
+      </c>
+      <c r="K4" s="11">
+        <v>105.9</v>
+      </c>
+      <c r="L4" s="11">
+        <v>107.5</v>
+      </c>
+      <c r="M4" s="13">
+        <v>106</v>
+      </c>
+      <c r="N4" s="11">
+        <v>113.5</v>
+      </c>
+      <c r="O4" s="11">
+        <v>106.1</v>
+      </c>
+      <c r="P4" s="11">
+        <v>105.5</v>
+      </c>
+      <c r="Q4" s="13">
+        <v>105.1</v>
+      </c>
+      <c r="R4" s="11">
+        <v>110.2</v>
+      </c>
+      <c r="S4" s="11">
+        <v>111</v>
+      </c>
+      <c r="T4" s="11">
+        <v>109.5</v>
+      </c>
+      <c r="U4" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="V4" s="11">
+        <v>96.2</v>
+      </c>
+      <c r="W4" s="11">
+        <v>96</v>
+      </c>
+      <c r="X4" s="11">
+        <v>97.6</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>97.6</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="AA4" s="13">
+        <v>112.5</v>
+      </c>
+      <c r="AB4" s="11">
+        <v>112.9</v>
+      </c>
+      <c r="AC4" s="13">
+        <v>116.1</v>
+      </c>
+      <c r="AD4" s="13">
+        <v>110.4</v>
+      </c>
+      <c r="AE4" s="13">
+        <v>106.9</v>
+      </c>
+      <c r="AF4" s="14">
+        <v>106.1</v>
+      </c>
+      <c r="AG4" s="13">
+        <v>108.5</v>
+      </c>
+      <c r="AH4" s="14">
+        <v>110.3</v>
+      </c>
+      <c r="AI4" s="14">
+        <v>115</v>
+      </c>
+      <c r="AJ4" s="14">
+        <v>113.4</v>
+      </c>
+      <c r="AK4" s="13">
+        <v>112.1</v>
+      </c>
+      <c r="AL4" s="14">
+        <v>106.1</v>
+      </c>
+      <c r="AM4" s="14">
+        <v>108.1</v>
+      </c>
+      <c r="AN4" s="14">
+        <v>106.3</v>
+      </c>
+      <c r="AO4" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="AP4" s="13">
+        <v>103.5</v>
+      </c>
+      <c r="AQ4" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="AR4" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="AS4" s="13">
+        <v>102.2</v>
+      </c>
+      <c r="AT4" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="AU4" s="15">
+        <v>112.9</v>
+      </c>
+      <c r="AV4" s="16">
+        <v>115.7</v>
+      </c>
+      <c r="AW4" s="14">
+        <v>120.2</v>
+      </c>
+      <c r="AX4" s="14">
+        <v>116.6</v>
+      </c>
+      <c r="AY4" s="13">
+        <v>121.5</v>
+      </c>
+      <c r="AZ4" s="13">
+        <v>120.8</v>
+      </c>
+      <c r="BA4" s="17">
+        <v>119.3</v>
+      </c>
+      <c r="BB4" s="17">
+        <v>104.6</v>
+      </c>
+      <c r="BC4" s="18">
+        <v>102.4</v>
+      </c>
+      <c r="BD4" s="18">
+        <v>99.1</v>
+      </c>
+      <c r="BE4" s="18">
+        <v>100.6</v>
+      </c>
+      <c r="BF4" s="18">
+        <v>103.8</v>
+      </c>
+      <c r="BG4" s="18">
+        <v>104.3</v>
+      </c>
+      <c r="BH4" s="18">
+        <v>104.7</v>
+      </c>
+      <c r="BI4" s="18">
+        <v>106.9</v>
+      </c>
+      <c r="BJ4" s="18">
+        <v>108.9</v>
+      </c>
+      <c r="BK4" s="18">
+        <v>107.5</v>
+      </c>
+      <c r="BL4" s="18">
+        <v>107.3</v>
+      </c>
+      <c r="BM4" s="18">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65">
+      <c r="A5" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="C5" s="21">
+        <v>103.13869721470934</v>
+      </c>
+      <c r="D5" s="21">
+        <v>97.2</v>
+      </c>
+      <c r="E5" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="F5" s="21">
+        <v>125.7</v>
+      </c>
+      <c r="G5" s="21">
+        <v>110.2</v>
+      </c>
+      <c r="H5" s="21">
+        <v>107</v>
+      </c>
+      <c r="I5" s="22">
+        <v>116.9</v>
+      </c>
+      <c r="J5" s="21">
+        <v>113.5</v>
+      </c>
+      <c r="K5" s="21">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="L5" s="21">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="M5" s="22">
+        <v>114.3</v>
+      </c>
+      <c r="N5" s="21">
+        <v>100.4</v>
+      </c>
+      <c r="O5" s="21">
+        <v>113.2</v>
+      </c>
+      <c r="P5" s="21">
+        <v>121.6</v>
+      </c>
+      <c r="Q5" s="22">
+        <v>109.6</v>
+      </c>
+      <c r="R5" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="S5" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="T5" s="21">
+        <v>101.4</v>
+      </c>
+      <c r="U5" s="22">
+        <v>104.6</v>
+      </c>
+      <c r="V5" s="23">
+        <v>108.1</v>
+      </c>
+      <c r="W5" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="X5" s="23">
+        <v>111.2</v>
+      </c>
+      <c r="Y5" s="22">
+        <v>108.3</v>
+      </c>
+      <c r="Z5" s="22">
+        <v>105</v>
+      </c>
+      <c r="AA5" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="AB5" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="AC5" s="22">
+        <v>105.5</v>
+      </c>
+      <c r="AD5" s="22">
+        <v>108</v>
+      </c>
+      <c r="AE5" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="AF5" s="23">
+        <v>105.8</v>
+      </c>
+      <c r="AG5" s="22">
+        <v>107.4</v>
+      </c>
+      <c r="AH5" s="23">
+        <v>107.4</v>
+      </c>
+      <c r="AI5" s="23">
+        <v>111.6</v>
+      </c>
+      <c r="AJ5" s="23">
+        <v>103.7</v>
+      </c>
+      <c r="AK5" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="AL5" s="23">
+        <v>111.4</v>
+      </c>
+      <c r="AM5" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="AN5" s="23">
+        <v>114.9</v>
+      </c>
+      <c r="AO5" s="23">
+        <v>111.8</v>
+      </c>
+      <c r="AP5" s="23">
+        <v>113.7</v>
+      </c>
+      <c r="AQ5" s="23">
+        <v>115.8</v>
+      </c>
+      <c r="AR5" s="23">
+        <v>116.8</v>
+      </c>
+      <c r="AS5" s="23">
+        <v>115.9</v>
+      </c>
+      <c r="AT5" s="23">
+        <v>114.8</v>
+      </c>
+      <c r="AU5" s="24">
+        <v>111.4</v>
+      </c>
+      <c r="AV5" s="25">
+        <v>114.8</v>
+      </c>
+      <c r="AW5" s="26">
+        <v>113.4</v>
+      </c>
+      <c r="AX5" s="26">
+        <v>115.8</v>
+      </c>
+      <c r="AY5" s="22">
+        <v>118.5</v>
+      </c>
+      <c r="AZ5" s="22">
+        <v>117.3</v>
+      </c>
+      <c r="BA5" s="27">
+        <v>118.2</v>
+      </c>
+      <c r="BB5" s="27">
+        <v>112</v>
+      </c>
+      <c r="BC5" s="28">
+        <v>111.5</v>
+      </c>
+      <c r="BD5" s="28">
+        <v>101.2</v>
+      </c>
+      <c r="BE5" s="28">
+        <v>100.4</v>
+      </c>
+      <c r="BF5" s="28">
+        <v>106.6</v>
+      </c>
+      <c r="BG5" s="28">
+        <v>100.3</v>
+      </c>
+      <c r="BH5" s="28">
+        <v>99.7</v>
+      </c>
+      <c r="BI5" s="28">
+        <v>102.1</v>
+      </c>
+      <c r="BJ5" s="28">
+        <v>96.6</v>
+      </c>
+      <c r="BK5" s="28">
+        <v>99.4</v>
+      </c>
+      <c r="BL5" s="28">
+        <v>102.7</v>
+      </c>
+      <c r="BM5" s="28">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65">
+      <c r="A6" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="21">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="C6" s="21">
+        <v>136.20902459037947</v>
+      </c>
+      <c r="D6" s="21">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="E6" s="22">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="F6" s="21">
+        <v>122.5</v>
+      </c>
+      <c r="G6" s="21">
+        <v>124.8</v>
+      </c>
+      <c r="H6" s="21">
+        <v>129.5</v>
+      </c>
+      <c r="I6" s="22">
+        <v>117.4</v>
+      </c>
+      <c r="J6" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="K6" s="21">
+        <v>102.2</v>
+      </c>
+      <c r="L6" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="M6" s="22">
+        <v>105.7</v>
+      </c>
+      <c r="N6" s="21">
+        <v>115.4</v>
+      </c>
+      <c r="O6" s="21">
+        <v>105.3</v>
+      </c>
+      <c r="P6" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="Q6" s="22">
+        <v>103.8</v>
+      </c>
+      <c r="R6" s="21">
+        <v>111.2</v>
+      </c>
+      <c r="S6" s="21">
+        <v>112.2</v>
+      </c>
+      <c r="T6" s="21">
+        <v>111.8</v>
+      </c>
+      <c r="U6" s="22">
+        <v>107.5</v>
+      </c>
+      <c r="V6" s="23">
+        <v>94.5</v>
+      </c>
+      <c r="W6" s="23">
+        <v>93.6</v>
+      </c>
+      <c r="X6" s="23">
+        <v>93.5</v>
+      </c>
+      <c r="Y6" s="22">
+        <v>95.4</v>
+      </c>
+      <c r="Z6" s="22">
+        <v>109</v>
+      </c>
+      <c r="AA6" s="22">
+        <v>114.8</v>
+      </c>
+      <c r="AB6" s="23">
+        <v>116.5</v>
+      </c>
+      <c r="AC6" s="22">
+        <v>121.1</v>
+      </c>
+      <c r="AD6" s="22">
+        <v>111.1</v>
+      </c>
+      <c r="AE6" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="AF6" s="26">
+        <v>106.9</v>
+      </c>
+      <c r="AG6" s="22">
+        <v>109.6</v>
+      </c>
+      <c r="AH6" s="26">
+        <v>111.5</v>
+      </c>
+      <c r="AI6" s="26">
+        <v>117</v>
+      </c>
+      <c r="AJ6" s="23">
+        <v>116.8</v>
+      </c>
+      <c r="AK6" s="22">
+        <v>114.3</v>
+      </c>
+      <c r="AL6" s="26">
+        <v>106</v>
+      </c>
+      <c r="AM6" s="26">
+        <v>109</v>
+      </c>
+      <c r="AN6" s="26">
+        <v>105.9</v>
+      </c>
+      <c r="AO6" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="AP6" s="22">
+        <v>102.6</v>
+      </c>
+      <c r="AQ6" s="22">
+        <v>97.8</v>
+      </c>
+      <c r="AR6" s="22">
+        <v>102.1</v>
+      </c>
+      <c r="AS6" s="22">
+        <v>100.2</v>
+      </c>
+      <c r="AT6" s="22">
+        <v>112.4</v>
+      </c>
+      <c r="AU6" s="24">
+        <v>115.4</v>
+      </c>
+      <c r="AV6" s="25">
+        <v>119.2</v>
+      </c>
+      <c r="AW6" s="26">
+        <v>125.6</v>
+      </c>
+      <c r="AX6" s="26">
+        <v>118.3</v>
+      </c>
+      <c r="AY6" s="22">
+        <v>124.7</v>
+      </c>
+      <c r="AZ6" s="22">
+        <v>124.3</v>
+      </c>
+      <c r="BA6" s="27">
+        <v>122.7</v>
+      </c>
+      <c r="BB6" s="27">
+        <v>104.4</v>
+      </c>
+      <c r="BC6" s="29">
+        <v>101.4</v>
+      </c>
+      <c r="BD6" s="29">
+        <v>97.9</v>
+      </c>
+      <c r="BE6" s="29">
+        <v>99.4</v>
+      </c>
+      <c r="BF6" s="29">
+        <v>103.2</v>
+      </c>
+      <c r="BG6" s="29">
+        <v>104.6</v>
+      </c>
+      <c r="BH6" s="29">
+        <v>105.7</v>
+      </c>
+      <c r="BI6" s="29">
+        <v>108</v>
+      </c>
+      <c r="BJ6" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="BK6" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="BL6" s="29">
+        <v>109.1</v>
+      </c>
+      <c r="BM6" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65">
+      <c r="A7" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="21">
+        <v>171.8</v>
+      </c>
+      <c r="C7" s="21">
+        <v>149.98002746822797</v>
+      </c>
+      <c r="D7" s="21">
+        <v>134.6</v>
+      </c>
+      <c r="E7" s="22">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="F7" s="21">
+        <v>126</v>
+      </c>
+      <c r="G7" s="21">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="H7" s="21">
+        <v>134.5</v>
+      </c>
+      <c r="I7" s="22">
+        <v>116.8</v>
+      </c>
+      <c r="J7" s="21">
+        <v>104.5</v>
+      </c>
+      <c r="K7" s="21">
+        <v>102</v>
+      </c>
+      <c r="L7" s="21">
+        <v>105.1</v>
+      </c>
+      <c r="M7" s="22">
+        <v>105.2</v>
+      </c>
+      <c r="N7" s="21">
+        <v>114.1</v>
+      </c>
+      <c r="O7" s="21">
+        <v>104</v>
+      </c>
+      <c r="P7" s="21">
+        <v>102.2</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>100.1</v>
+      </c>
+      <c r="R7" s="21">
+        <v>111.7</v>
+      </c>
+      <c r="S7" s="21">
+        <v>114.7</v>
+      </c>
+      <c r="T7" s="21">
+        <v>114.2</v>
+      </c>
+      <c r="U7" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="V7" s="23">
+        <v>83.7</v>
+      </c>
+      <c r="W7" s="23">
+        <v>87.4</v>
+      </c>
+      <c r="X7" s="23">
+        <v>88.2</v>
+      </c>
+      <c r="Y7" s="22">
+        <v>88.6</v>
+      </c>
+      <c r="Z7" s="22">
+        <v>102.6</v>
+      </c>
+      <c r="AA7" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="AB7" s="23">
+        <v>112.5</v>
+      </c>
+      <c r="AC7" s="22">
+        <v>119.6</v>
+      </c>
+      <c r="AD7" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="AE7" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="AF7" s="23">
+        <v>104.9</v>
+      </c>
+      <c r="AG7" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="AH7" s="23">
+        <v>116.6</v>
+      </c>
+      <c r="AI7" s="23">
+        <v>122.5</v>
+      </c>
+      <c r="AJ7" s="23">
+        <v>123.2</v>
+      </c>
+      <c r="AK7" s="22">
+        <v>118.6</v>
+      </c>
+      <c r="AL7" s="23">
+        <v>108</v>
+      </c>
+      <c r="AM7" s="23">
+        <v>111.9</v>
+      </c>
+      <c r="AN7" s="23">
+        <v>106.4</v>
+      </c>
+      <c r="AO7" s="23">
+        <v>105</v>
+      </c>
+      <c r="AP7" s="23">
+        <v>100.5</v>
+      </c>
+      <c r="AQ7" s="23">
+        <v>89.2</v>
+      </c>
+      <c r="AR7" s="23">
+        <v>94.3</v>
+      </c>
+      <c r="AS7" s="23">
+        <v>89.3</v>
+      </c>
+      <c r="AT7" s="23">
+        <v>113.5</v>
+      </c>
+      <c r="AU7" s="24">
+        <v>118.5</v>
+      </c>
+      <c r="AV7" s="25">
+        <v>124</v>
+      </c>
+      <c r="AW7" s="26">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>122.4</v>
+      </c>
+      <c r="AY7" s="22">
+        <v>134.4</v>
+      </c>
+      <c r="AZ7" s="22">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="BA7" s="27">
+        <v>129.1</v>
+      </c>
+      <c r="BB7" s="27">
+        <v>98.5</v>
+      </c>
+      <c r="BC7" s="28">
+        <v>95.3</v>
+      </c>
+      <c r="BD7" s="28">
+        <v>92.8</v>
+      </c>
+      <c r="BE7" s="28">
+        <v>96.4</v>
+      </c>
+      <c r="BF7" s="28">
+        <v>105.8</v>
+      </c>
+      <c r="BG7" s="28">
+        <v>108</v>
+      </c>
+      <c r="BH7" s="28">
+        <v>108.1</v>
+      </c>
+      <c r="BI7" s="28">
+        <v>106.8</v>
+      </c>
+      <c r="BJ7" s="28">
+        <v>106.7</v>
+      </c>
+      <c r="BK7" s="28">
+        <v>103.7</v>
+      </c>
+      <c r="BL7" s="28">
+        <v>103.5</v>
+      </c>
+      <c r="BM7" s="28">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65">
+      <c r="A8" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="21">
+        <v>118.2</v>
+      </c>
+      <c r="C8" s="21">
+        <v>119.83800181971287</v>
+      </c>
+      <c r="D8" s="21">
+        <v>123.6</v>
+      </c>
+      <c r="E8" s="22">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="F8" s="21">
+        <v>118.3</v>
+      </c>
+      <c r="G8" s="21">
+        <v>117.3</v>
+      </c>
+      <c r="H8" s="21">
+        <v>124.9</v>
+      </c>
+      <c r="I8" s="22">
+        <v>118.4</v>
+      </c>
+      <c r="J8" s="21">
+        <v>104.7</v>
+      </c>
+      <c r="K8" s="21">
+        <v>100.1</v>
+      </c>
+      <c r="L8" s="21">
+        <v>100.3</v>
+      </c>
+      <c r="M8" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="N8" s="21">
+        <v>118.3</v>
+      </c>
+      <c r="O8" s="21">
+        <v>105.7</v>
+      </c>
+      <c r="P8" s="21">
+        <v>104</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="R8" s="21">
+        <v>110.6</v>
+      </c>
+      <c r="S8" s="21">
+        <v>108.8</v>
+      </c>
+      <c r="T8" s="21">
+        <v>108.3</v>
+      </c>
+      <c r="U8" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="V8" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="W8" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="X8" s="23">
+        <v>98.4</v>
+      </c>
+      <c r="Y8" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="Z8" s="22">
+        <v>116.9</v>
+      </c>
+      <c r="AA8" s="22">
+        <v>124.8</v>
+      </c>
+      <c r="AB8" s="23">
+        <v>122.9</v>
+      </c>
+      <c r="AC8" s="22">
+        <v>124.5</v>
+      </c>
+      <c r="AD8" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="AE8" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="AF8" s="23">
+        <v>108.6</v>
+      </c>
+      <c r="AG8" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="AH8" s="23">
+        <v>107.1</v>
+      </c>
+      <c r="AI8" s="23">
+        <v>111.3</v>
+      </c>
+      <c r="AJ8" s="23">
+        <v>110.8</v>
+      </c>
+      <c r="AK8" s="22">
+        <v>110.2</v>
+      </c>
+      <c r="AL8" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AM8" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AN8" s="23">
+        <v>106.1</v>
+      </c>
+      <c r="AO8" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="AP8" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="AQ8" s="23">
+        <v>107.8</v>
+      </c>
+      <c r="AR8" s="23">
+        <v>110.3</v>
+      </c>
+      <c r="AS8" s="23">
+        <v>111.4</v>
+      </c>
+      <c r="AT8" s="23">
+        <v>112.4</v>
+      </c>
+      <c r="AU8" s="24">
+        <v>113.8</v>
+      </c>
+      <c r="AV8" s="25">
+        <v>116.8</v>
+      </c>
+      <c r="AW8" s="26">
+        <v>118.1</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>115.6</v>
+      </c>
+      <c r="AY8" s="22">
+        <v>116.2</v>
+      </c>
+      <c r="AZ8" s="22">
+        <v>117.4</v>
+      </c>
+      <c r="BA8" s="27">
+        <v>117.7</v>
+      </c>
+      <c r="BB8" s="27">
+        <v>110.1</v>
+      </c>
+      <c r="BC8" s="28">
+        <v>107.8</v>
+      </c>
+      <c r="BD8" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="BE8" s="28">
+        <v>101.4</v>
+      </c>
+      <c r="BF8" s="28">
+        <v>99.1</v>
+      </c>
+      <c r="BG8" s="28">
+        <v>99.9</v>
+      </c>
+      <c r="BH8" s="28">
+        <v>102.2</v>
+      </c>
+      <c r="BI8" s="28">
+        <v>108.1</v>
+      </c>
+      <c r="BJ8" s="28">
+        <v>111.1</v>
+      </c>
+      <c r="BK8" s="28">
+        <v>114.9</v>
+      </c>
+      <c r="BL8" s="28">
+        <v>114.6</v>
+      </c>
+      <c r="BM8" s="28">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" ht="22.5">
+      <c r="A9" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="21">
+        <v>118.7</v>
+      </c>
+      <c r="C9" s="21">
+        <v>124.61629842823548</v>
+      </c>
+      <c r="D9" s="21">
+        <v>128.6</v>
+      </c>
+      <c r="E9" s="22">
+        <v>127.1</v>
+      </c>
+      <c r="F9" s="21">
+        <v>111.3</v>
+      </c>
+      <c r="G9" s="21">
+        <v>112</v>
+      </c>
+      <c r="H9" s="21">
+        <v>112.2</v>
+      </c>
+      <c r="I9" s="22">
+        <v>113.7</v>
+      </c>
+      <c r="J9" s="21">
+        <v>108.2</v>
+      </c>
+      <c r="K9" s="21">
+        <v>113.4</v>
+      </c>
+      <c r="L9" s="21">
+        <v>107</v>
+      </c>
+      <c r="M9" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="N9" s="21">
+        <v>113</v>
+      </c>
+      <c r="O9" s="21">
+        <v>115.2</v>
+      </c>
+      <c r="P9" s="21">
+        <v>115.5</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>110.9</v>
+      </c>
+      <c r="R9" s="21">
+        <v>110.3</v>
+      </c>
+      <c r="S9" s="21">
+        <v>109.5</v>
+      </c>
+      <c r="T9" s="21">
+        <v>110.3</v>
+      </c>
+      <c r="U9" s="22">
+        <v>107.1</v>
+      </c>
+      <c r="V9" s="23">
+        <v>110.1</v>
+      </c>
+      <c r="W9" s="23">
+        <v>111</v>
+      </c>
+      <c r="X9" s="23">
+        <v>111.2</v>
+      </c>
+      <c r="Y9" s="22">
+        <v>110.5</v>
+      </c>
+      <c r="Z9" s="22">
+        <v>109.8</v>
+      </c>
+      <c r="AA9" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="AB9" s="23">
+        <v>109.2</v>
+      </c>
+      <c r="AC9" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>110.9</v>
+      </c>
+      <c r="AE9" s="22">
+        <v>105.2</v>
+      </c>
+      <c r="AF9" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>109.8</v>
+      </c>
+      <c r="AH9" s="23">
+        <v>103.6</v>
+      </c>
+      <c r="AI9" s="23">
+        <v>107.4</v>
+      </c>
+      <c r="AJ9" s="23">
+        <v>105.7</v>
+      </c>
+      <c r="AK9" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="AL9" s="23">
+        <v>96.6</v>
+      </c>
+      <c r="AM9" s="23">
+        <v>95.8</v>
+      </c>
+      <c r="AN9" s="23">
+        <v>99.5</v>
+      </c>
+      <c r="AO9" s="23">
+        <v>97.9</v>
+      </c>
+      <c r="AP9" s="23">
+        <v>105.8</v>
+      </c>
+      <c r="AQ9" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="AR9" s="23">
+        <v>112.8</v>
+      </c>
+      <c r="AS9" s="23">
+        <v>112</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>106.7</v>
+      </c>
+      <c r="AU9" s="24">
+        <v>105.7</v>
+      </c>
+      <c r="AV9" s="25">
+        <v>103.9</v>
+      </c>
+      <c r="AW9" s="26">
+        <v>112.8</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>109.8</v>
+      </c>
+      <c r="AY9" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="AZ9" s="22">
+        <v>109.5</v>
+      </c>
+      <c r="BA9" s="27">
+        <v>110.4</v>
+      </c>
+      <c r="BB9" s="27">
+        <v>106.7</v>
+      </c>
+      <c r="BC9" s="28">
+        <v>109.2</v>
+      </c>
+      <c r="BD9" s="28">
+        <v>109.9</v>
+      </c>
+      <c r="BE9" s="28">
+        <v>110.4</v>
+      </c>
+      <c r="BF9" s="28">
+        <v>117.7</v>
+      </c>
+      <c r="BG9" s="28">
+        <v>113</v>
+      </c>
+      <c r="BH9" s="28">
+        <v>112.3</v>
+      </c>
+      <c r="BI9" s="28">
+        <v>117.6</v>
+      </c>
+      <c r="BJ9" s="28">
+        <v>112.3</v>
+      </c>
+      <c r="BK9" s="28">
+        <v>114.2</v>
+      </c>
+      <c r="BL9" s="28">
+        <v>115.5</v>
+      </c>
+      <c r="BM9" s="28">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65" ht="27" customHeight="1">
+      <c r="A10" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="21">
+        <v>113.1</v>
+      </c>
+      <c r="C10" s="21">
+        <v>153.71062197766352</v>
+      </c>
+      <c r="D10" s="21">
+        <v>123.2</v>
+      </c>
+      <c r="E10" s="22">
+        <v>109.5</v>
+      </c>
+      <c r="F10" s="21">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="G10" s="21">
+        <v>114.7</v>
+      </c>
+      <c r="H10" s="21">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="I10" s="22">
+        <v>141.5</v>
+      </c>
+      <c r="J10" s="21">
+        <v>106.9</v>
+      </c>
+      <c r="K10" s="21">
+        <v>131.4</v>
+      </c>
+      <c r="L10" s="21">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="M10" s="22">
+        <v>109.2</v>
+      </c>
+      <c r="N10" s="21">
+        <v>117.6</v>
+      </c>
+      <c r="O10" s="21">
+        <v>111.5</v>
+      </c>
+      <c r="P10" s="21">
+        <v>110.6</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>112.1</v>
+      </c>
+      <c r="R10" s="21">
+        <v>114.4</v>
+      </c>
+      <c r="S10" s="21">
+        <v>115.5</v>
+      </c>
+      <c r="T10" s="21">
+        <v>117.6</v>
+      </c>
+      <c r="U10" s="22">
+        <v>110.3</v>
+      </c>
+      <c r="V10" s="23">
+        <v>117.9</v>
+      </c>
+      <c r="W10" s="23">
+        <v>116.1</v>
+      </c>
+      <c r="X10" s="23">
+        <v>113.1</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>109.6</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="AB10" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="AC10" s="22">
+        <v>120.5</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>115.2</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>113.5</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>118.9</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>115.7</v>
+      </c>
+      <c r="AH10" s="23">
+        <v>116.9</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>124.1</v>
+      </c>
+      <c r="AJ10" s="23">
+        <v>113.8</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>109.9</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>100.5</v>
+      </c>
+      <c r="AM10" s="23">
+        <v>100.9</v>
+      </c>
+      <c r="AN10" s="23">
+        <v>103.7</v>
+      </c>
+      <c r="AO10" s="23">
+        <v>103.9</v>
+      </c>
+      <c r="AP10" s="23">
+        <v>103</v>
+      </c>
+      <c r="AQ10" s="23">
+        <v>111.9</v>
+      </c>
+      <c r="AR10" s="23">
+        <v>117.2</v>
+      </c>
+      <c r="AS10" s="23">
+        <v>102.6</v>
+      </c>
+      <c r="AT10" s="23">
+        <v>103.2</v>
+      </c>
+      <c r="AU10" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="AV10" s="25">
+        <v>102.5</v>
+      </c>
+      <c r="AW10" s="26">
+        <v>117.7</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="AY10" s="22">
+        <v>114.7</v>
+      </c>
+      <c r="AZ10" s="22">
+        <v>114.5</v>
+      </c>
+      <c r="BA10" s="27">
+        <v>118.1</v>
+      </c>
+      <c r="BB10" s="27">
+        <v>106.7</v>
+      </c>
+      <c r="BC10" s="28">
+        <v>106.7</v>
+      </c>
+      <c r="BD10" s="28">
+        <v>109.2</v>
+      </c>
+      <c r="BE10" s="28">
+        <v>111.2</v>
+      </c>
+      <c r="BF10" s="28">
+        <v>115</v>
+      </c>
+      <c r="BG10" s="28">
+        <v>112.4</v>
+      </c>
+      <c r="BH10" s="28">
+        <v>115.7</v>
+      </c>
+      <c r="BI10" s="28">
+        <v>111.5</v>
+      </c>
+      <c r="BJ10" s="28">
+        <v>113.9</v>
+      </c>
+      <c r="BK10" s="28">
+        <v>113.8</v>
+      </c>
+      <c r="BL10" s="28">
+        <v>115.1</v>
+      </c>
+      <c r="BM10" s="28">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65">
+      <c r="A11" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="21">
+        <v>102.9</v>
+      </c>
+      <c r="C11" s="21">
+        <v>103.64033485791533</v>
+      </c>
+      <c r="D11" s="21">
+        <v>104.6</v>
+      </c>
+      <c r="E11" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="F11" s="21">
+        <v>108.5</v>
+      </c>
+      <c r="G11" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="H11" s="21">
+        <v>98.3</v>
+      </c>
+      <c r="I11" s="22">
+        <v>107.2</v>
+      </c>
+      <c r="J11" s="21">
+        <v>103.8</v>
+      </c>
+      <c r="K11" s="21">
+        <v>121.4</v>
+      </c>
+      <c r="L11" s="21">
+        <v>117.7</v>
+      </c>
+      <c r="M11" s="22">
+        <v>102.3</v>
+      </c>
+      <c r="N11" s="21">
+        <v>105</v>
+      </c>
+      <c r="O11" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="P11" s="21">
+        <v>104</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="R11" s="21">
+        <v>103.8</v>
+      </c>
+      <c r="S11" s="21">
+        <v>106.7</v>
+      </c>
+      <c r="T11" s="21">
+        <v>104.4</v>
+      </c>
+      <c r="U11" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="V11" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="W11" s="23">
+        <v>104.1</v>
+      </c>
+      <c r="X11" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="Y11" s="22">
+        <v>99.4</v>
+      </c>
+      <c r="Z11" s="22">
+        <v>103</v>
+      </c>
+      <c r="AA11" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="AB11" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="AC11" s="22">
+        <v>104.9</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>106.4</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>100.4</v>
+      </c>
+      <c r="AF11" s="23">
+        <v>102.7</v>
+      </c>
+      <c r="AG11" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="AH11" s="23">
+        <v>101.6</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>105.1</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>104.1</v>
+      </c>
+      <c r="AK11" s="22">
+        <v>105.5</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>103.6</v>
+      </c>
+      <c r="AM11" s="23">
+        <v>102.5</v>
+      </c>
+      <c r="AN11" s="23">
+        <v>102.4</v>
+      </c>
+      <c r="AO11" s="23">
+        <v>102</v>
+      </c>
+      <c r="AP11" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AQ11" s="23">
+        <v>106.5</v>
+      </c>
+      <c r="AR11" s="23">
+        <v>102</v>
+      </c>
+      <c r="AS11" s="23">
+        <v>100.7</v>
+      </c>
+      <c r="AT11" s="23">
+        <v>100.2</v>
+      </c>
+      <c r="AU11" s="24">
+        <v>100.7</v>
+      </c>
+      <c r="AV11" s="25">
+        <v>101</v>
+      </c>
+      <c r="AW11" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>104.6</v>
+      </c>
+      <c r="AY11" s="22">
+        <v>104.9</v>
+      </c>
+      <c r="AZ11" s="22">
+        <v>106.1</v>
+      </c>
+      <c r="BA11" s="27">
+        <v>103.9</v>
+      </c>
+      <c r="BB11" s="27">
+        <v>101.5</v>
+      </c>
+      <c r="BC11" s="28">
+        <v>104.1</v>
+      </c>
+      <c r="BD11" s="28">
+        <v>103.9</v>
+      </c>
+      <c r="BE11" s="28">
+        <v>107.1</v>
+      </c>
+      <c r="BF11" s="28">
+        <v>106.4</v>
+      </c>
+      <c r="BG11" s="28">
+        <v>104.8</v>
+      </c>
+      <c r="BH11" s="28">
+        <v>103.5</v>
+      </c>
+      <c r="BI11" s="28">
+        <v>105.5</v>
+      </c>
+      <c r="BJ11" s="28">
+        <v>112.1</v>
+      </c>
+      <c r="BK11" s="28">
+        <v>102.1</v>
+      </c>
+      <c r="BL11" s="28">
+        <v>102.2</v>
+      </c>
+      <c r="BM11" s="28">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" s="19" customFormat="1">
+      <c r="A12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11">
+        <v>107.8</v>
+      </c>
+      <c r="C12" s="12">
+        <v>112.00021306466876</v>
+      </c>
+      <c r="D12" s="11">
+        <v>113.1</v>
+      </c>
+      <c r="E12" s="13">
+        <v>115.8</v>
+      </c>
+      <c r="F12" s="11">
+        <v>115.7</v>
+      </c>
+      <c r="G12" s="11">
+        <v>109.8</v>
+      </c>
+      <c r="H12" s="11">
+        <v>114.2</v>
+      </c>
+      <c r="I12" s="13">
+        <v>116.9</v>
+      </c>
+      <c r="J12" s="11">
+        <v>109.4</v>
+      </c>
+      <c r="K12" s="11">
+        <v>113.6</v>
+      </c>
+      <c r="L12" s="11">
+        <v>108.4</v>
+      </c>
+      <c r="M12" s="13">
+        <v>104.5</v>
+      </c>
+      <c r="N12" s="11">
+        <v>105.7</v>
+      </c>
+      <c r="O12" s="11">
+        <v>107.5</v>
+      </c>
+      <c r="P12" s="11">
+        <v>109.3</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>112.4</v>
+      </c>
+      <c r="R12" s="11">
+        <v>105.1</v>
+      </c>
+      <c r="S12" s="11">
+        <v>106</v>
+      </c>
+      <c r="T12" s="11">
+        <v>106.4</v>
+      </c>
+      <c r="U12" s="13">
+        <v>107.5</v>
+      </c>
+      <c r="V12" s="31">
+        <v>112.3</v>
+      </c>
+      <c r="W12" s="31">
+        <v>108.4</v>
+      </c>
+      <c r="X12" s="31">
+        <v>107</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>112.7</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>114.3</v>
+      </c>
+      <c r="AB12" s="31">
+        <v>112.6</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>111.1</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>105.4</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>105.5</v>
+      </c>
+      <c r="AF12" s="14">
+        <v>108.2</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>107.8</v>
+      </c>
+      <c r="AH12" s="14">
+        <v>106.5</v>
+      </c>
+      <c r="AI12" s="14">
+        <v>106.9</v>
+      </c>
+      <c r="AJ12" s="31">
+        <v>103.4</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>105.9</v>
+      </c>
+      <c r="AL12" s="14">
+        <v>107.2</v>
+      </c>
+      <c r="AM12" s="14">
+        <v>106.4</v>
+      </c>
+      <c r="AN12" s="14">
+        <v>106.1</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>108.9</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>109.9</v>
+      </c>
+      <c r="AR12" s="13">
+        <v>112.1</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>108.4</v>
+      </c>
+      <c r="AT12" s="13">
+        <v>107.1</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>107.8</v>
+      </c>
+      <c r="AV12" s="16">
+        <v>107.4</v>
+      </c>
+      <c r="AW12" s="14">
+        <v>109.4</v>
+      </c>
+      <c r="AX12" s="14">
+        <v>113.3</v>
+      </c>
+      <c r="AY12" s="13">
+        <v>115.3</v>
+      </c>
+      <c r="AZ12" s="13">
+        <v>116.3</v>
+      </c>
+      <c r="BA12" s="17">
+        <v>117.7</v>
+      </c>
+      <c r="BB12" s="17">
+        <v>122</v>
+      </c>
+      <c r="BC12" s="18">
+        <v>121.1</v>
+      </c>
+      <c r="BD12" s="18">
+        <v>121.7</v>
+      </c>
+      <c r="BE12" s="18">
+        <v>119.6</v>
+      </c>
+      <c r="BF12" s="18">
+        <v>111.6</v>
+      </c>
+      <c r="BG12" s="18">
+        <v>112.8</v>
+      </c>
+      <c r="BH12" s="18">
+        <v>112.8</v>
+      </c>
+      <c r="BI12" s="18">
+        <v>112.5</v>
+      </c>
+      <c r="BJ12" s="18">
+        <v>112.7</v>
+      </c>
+      <c r="BK12" s="18">
+        <v>111.9</v>
+      </c>
+      <c r="BL12" s="18">
+        <v>112.4</v>
+      </c>
+      <c r="BM12" s="18">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65" ht="22.5">
+      <c r="A13" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="21">
+        <v>107.4</v>
+      </c>
+      <c r="C13" s="21">
+        <v>108.51723187691962</v>
+      </c>
+      <c r="D13" s="21">
+        <v>110.7</v>
+      </c>
+      <c r="E13" s="22">
+        <v>120.6</v>
+      </c>
+      <c r="F13" s="21">
+        <v>108.1</v>
+      </c>
+      <c r="G13" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="H13" s="21">
+        <v>119.2</v>
+      </c>
+      <c r="I13" s="22">
+        <v>120.5</v>
+      </c>
+      <c r="J13" s="21">
+        <v>101.1</v>
+      </c>
+      <c r="K13" s="21">
+        <v>113.7</v>
+      </c>
+      <c r="L13" s="21">
+        <v>106.9</v>
+      </c>
+      <c r="M13" s="22">
+        <v>105.7</v>
+      </c>
+      <c r="N13" s="21">
+        <v>102.4</v>
+      </c>
+      <c r="O13" s="21">
+        <v>104.3</v>
+      </c>
+      <c r="P13" s="21">
+        <v>110.2</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="R13" s="21">
+        <v>104.4</v>
+      </c>
+      <c r="S13" s="21">
+        <v>109.6</v>
+      </c>
+      <c r="T13" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="U13" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="V13" s="23">
+        <v>118.5</v>
+      </c>
+      <c r="W13" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="X13" s="23">
+        <v>102.8</v>
+      </c>
+      <c r="Y13" s="22">
+        <v>109.9</v>
+      </c>
+      <c r="Z13" s="22">
+        <v>113</v>
+      </c>
+      <c r="AA13" s="22">
+        <v>114.8</v>
+      </c>
+      <c r="AB13" s="23">
+        <v>114.4</v>
+      </c>
+      <c r="AC13" s="22">
+        <v>115.1</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>107.8</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>106.2</v>
+      </c>
+      <c r="AF13" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="AG13" s="22">
+        <v>107.5</v>
+      </c>
+      <c r="AH13" s="23">
+        <v>104.9</v>
+      </c>
+      <c r="AI13" s="23">
+        <v>106</v>
+      </c>
+      <c r="AJ13" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="AK13" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>105</v>
+      </c>
+      <c r="AM13" s="23">
+        <v>105.7</v>
+      </c>
+      <c r="AN13" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AO13" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="AP13" s="23">
+        <v>106</v>
+      </c>
+      <c r="AQ13" s="23">
+        <v>108.2</v>
+      </c>
+      <c r="AR13" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AS13" s="23">
+        <v>106.7</v>
+      </c>
+      <c r="AT13" s="23">
+        <v>108</v>
+      </c>
+      <c r="AU13" s="24">
+        <v>107.3</v>
+      </c>
+      <c r="AV13" s="25">
+        <v>107.8</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>110.7</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>109.8</v>
+      </c>
+      <c r="AY13" s="22">
+        <v>111.9</v>
+      </c>
+      <c r="AZ13" s="22">
+        <v>113.4</v>
+      </c>
+      <c r="BA13" s="27">
+        <v>115.6</v>
+      </c>
+      <c r="BB13" s="27">
+        <v>121.6</v>
+      </c>
+      <c r="BC13" s="28">
+        <v>117.9</v>
+      </c>
+      <c r="BD13" s="28">
+        <v>116.3</v>
+      </c>
+      <c r="BE13" s="28">
+        <v>118.6</v>
+      </c>
+      <c r="BF13" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="BG13" s="28">
+        <v>108.9</v>
+      </c>
+      <c r="BH13" s="28">
+        <v>108.6</v>
+      </c>
+      <c r="BI13" s="28">
+        <v>109.5</v>
+      </c>
+      <c r="BJ13" s="28">
+        <v>110.3</v>
+      </c>
+      <c r="BK13" s="28">
+        <v>110.5</v>
+      </c>
+      <c r="BL13" s="28">
+        <v>111.5</v>
+      </c>
+      <c r="BM13" s="28">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65">
+      <c r="A14" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="21">
+        <v>114.9</v>
+      </c>
+      <c r="C14" s="21">
+        <v>111.64180152677629</v>
+      </c>
+      <c r="D14" s="21">
+        <v>114.6</v>
+      </c>
+      <c r="E14" s="22">
+        <v>114.6</v>
+      </c>
+      <c r="F14" s="21">
+        <v>115.3</v>
+      </c>
+      <c r="G14" s="21">
+        <v>105</v>
+      </c>
+      <c r="H14" s="21">
+        <v>108.7</v>
+      </c>
+      <c r="I14" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="J14" s="21">
+        <v>105.9</v>
+      </c>
+      <c r="K14" s="21">
+        <v>113.8</v>
+      </c>
+      <c r="L14" s="21">
+        <v>105.4</v>
+      </c>
+      <c r="M14" s="22">
+        <v>109.8</v>
+      </c>
+      <c r="N14" s="21">
+        <v>113.4</v>
+      </c>
+      <c r="O14" s="21">
+        <v>113.1</v>
+      </c>
+      <c r="P14" s="21">
+        <v>109.8</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>110.7</v>
+      </c>
+      <c r="R14" s="21">
+        <v>109.9</v>
+      </c>
+      <c r="S14" s="21">
+        <v>107.9</v>
+      </c>
+      <c r="T14" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="U14" s="22">
+        <v>107.2</v>
+      </c>
+      <c r="V14" s="23">
+        <v>114.7</v>
+      </c>
+      <c r="W14" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="X14" s="23">
+        <v>102.9</v>
+      </c>
+      <c r="Y14" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="Z14" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="AA14" s="22">
+        <v>113.8</v>
+      </c>
+      <c r="AB14" s="23">
+        <v>110.9</v>
+      </c>
+      <c r="AC14" s="22">
+        <v>106.4</v>
+      </c>
+      <c r="AD14" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>104.9</v>
+      </c>
+      <c r="AF14" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AG14" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="AH14" s="23">
+        <v>102</v>
+      </c>
+      <c r="AI14" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="AJ14" s="23">
+        <v>108.7</v>
+      </c>
+      <c r="AK14" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="AL14" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="AM14" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="AN14" s="23">
+        <v>105.9</v>
+      </c>
+      <c r="AO14" s="23">
+        <v>103.8</v>
+      </c>
+      <c r="AP14" s="23">
+        <v>105.2</v>
+      </c>
+      <c r="AQ14" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AR14" s="23">
+        <v>108.2</v>
+      </c>
+      <c r="AS14" s="23">
+        <v>111.7</v>
+      </c>
+      <c r="AT14" s="23">
+        <v>109.7</v>
+      </c>
+      <c r="AU14" s="24">
+        <v>106.2</v>
+      </c>
+      <c r="AV14" s="25">
+        <v>107</v>
+      </c>
+      <c r="AW14" s="26">
+        <v>107.8</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>108.9</v>
+      </c>
+      <c r="AY14" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="AZ14" s="22">
+        <v>110</v>
+      </c>
+      <c r="BA14" s="27">
+        <v>110.3</v>
+      </c>
+      <c r="BB14" s="27">
+        <v>109.8</v>
+      </c>
+      <c r="BC14" s="28">
+        <v>114.9</v>
+      </c>
+      <c r="BD14" s="28">
+        <v>122.9</v>
+      </c>
+      <c r="BE14" s="28">
+        <v>114</v>
+      </c>
+      <c r="BF14" s="28">
+        <v>106.9</v>
+      </c>
+      <c r="BG14" s="28">
+        <v>107.3</v>
+      </c>
+      <c r="BH14" s="28">
+        <v>106.5</v>
+      </c>
+      <c r="BI14" s="28">
+        <v>105.5</v>
+      </c>
+      <c r="BJ14" s="28">
+        <v>106</v>
+      </c>
+      <c r="BK14" s="28">
+        <v>107.2</v>
+      </c>
+      <c r="BL14" s="28">
+        <v>108</v>
+      </c>
+      <c r="BM14" s="28">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65">
+      <c r="A15" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>108.3</v>
+      </c>
+      <c r="C15" s="21">
+        <v>108.20241228601297</v>
+      </c>
+      <c r="D15" s="21">
+        <v>108</v>
+      </c>
+      <c r="E15" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="F15" s="21">
+        <v>111.8</v>
+      </c>
+      <c r="G15" s="21">
+        <v>111.8</v>
+      </c>
+      <c r="H15" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="I15" s="22">
+        <v>120</v>
+      </c>
+      <c r="J15" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="K15" s="21">
+        <v>105.7</v>
+      </c>
+      <c r="L15" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="M15" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="N15" s="21">
+        <v>109.2</v>
+      </c>
+      <c r="O15" s="21">
+        <v>108.9</v>
+      </c>
+      <c r="P15" s="21">
+        <v>106.6</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>108</v>
+      </c>
+      <c r="R15" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="S15" s="21">
+        <v>109.3</v>
+      </c>
+      <c r="T15" s="21">
+        <v>111</v>
+      </c>
+      <c r="U15" s="22">
+        <v>110.9</v>
+      </c>
+      <c r="V15" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="W15" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="X15" s="23">
+        <v>108.7</v>
+      </c>
+      <c r="Y15" s="22">
+        <v>109.5</v>
+      </c>
+      <c r="Z15" s="22">
+        <v>112</v>
+      </c>
+      <c r="AA15" s="22">
+        <v>112.2</v>
+      </c>
+      <c r="AB15" s="23">
+        <v>117.2</v>
+      </c>
+      <c r="AC15" s="22">
+        <v>124.5</v>
+      </c>
+      <c r="AD15" s="22">
+        <v>111.9</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>107</v>
+      </c>
+      <c r="AF15" s="23">
+        <v>106.5</v>
+      </c>
+      <c r="AG15" s="22">
+        <v>111.6</v>
+      </c>
+      <c r="AH15" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="AI15" s="23">
+        <v>107.6</v>
+      </c>
+      <c r="AJ15" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="AK15" s="22">
+        <v>106.4</v>
+      </c>
+      <c r="AL15" s="23">
+        <v>105</v>
+      </c>
+      <c r="AM15" s="23">
+        <v>107.5</v>
+      </c>
+      <c r="AN15" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AO15" s="23">
+        <v>107.1</v>
+      </c>
+      <c r="AP15" s="23">
+        <v>106</v>
+      </c>
+      <c r="AQ15" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="AR15" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="AS15" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="AT15" s="23">
+        <v>106.2</v>
+      </c>
+      <c r="AU15" s="24">
+        <v>108.6</v>
+      </c>
+      <c r="AV15" s="25">
+        <v>107.3</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>106.7</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>110.7</v>
+      </c>
+      <c r="AY15" s="22">
+        <v>111.5</v>
+      </c>
+      <c r="AZ15" s="22">
+        <v>115.5</v>
+      </c>
+      <c r="BA15" s="27">
+        <v>126.2</v>
+      </c>
+      <c r="BB15" s="27">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="BC15" s="28">
+        <v>116.8</v>
+      </c>
+      <c r="BD15" s="28">
+        <v>118.1</v>
+      </c>
+      <c r="BE15" s="28">
+        <v>119.6</v>
+      </c>
+      <c r="BF15" s="28">
+        <v>107.3</v>
+      </c>
+      <c r="BG15" s="28">
+        <v>112.6</v>
+      </c>
+      <c r="BH15" s="28">
+        <v>114.4</v>
+      </c>
+      <c r="BI15" s="28">
+        <v>118.2</v>
+      </c>
+      <c r="BJ15" s="28">
+        <v>110.1</v>
+      </c>
+      <c r="BK15" s="28">
+        <v>115.5</v>
+      </c>
+      <c r="BL15" s="28">
+        <v>116.7</v>
+      </c>
+      <c r="BM15" s="28">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65">
+      <c r="A16" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="21">
+        <v>100.6</v>
+      </c>
+      <c r="C16" s="21">
+        <v>108.67650250777207</v>
+      </c>
+      <c r="D16" s="21">
+        <v>106.9</v>
+      </c>
+      <c r="E16" s="22">
+        <v>106.3</v>
+      </c>
+      <c r="F16" s="21">
+        <v>102.5</v>
+      </c>
+      <c r="G16" s="21">
+        <v>105</v>
+      </c>
+      <c r="H16" s="21">
+        <v>102</v>
+      </c>
+      <c r="I16" s="22">
+        <v>85.8</v>
+      </c>
+      <c r="J16" s="21">
+        <v>89.3</v>
+      </c>
+      <c r="K16" s="21">
+        <v>89.5</v>
+      </c>
+      <c r="L16" s="21">
+        <v>96.6</v>
+      </c>
+      <c r="M16" s="22">
+        <v>96.3</v>
+      </c>
+      <c r="N16" s="21">
+        <v>93.5</v>
+      </c>
+      <c r="O16" s="21">
+        <v>95.3</v>
+      </c>
+      <c r="P16" s="21">
+        <v>98.2</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>103.4</v>
+      </c>
+      <c r="R16" s="21">
+        <v>99.5</v>
+      </c>
+      <c r="S16" s="21">
+        <v>100.2</v>
+      </c>
+      <c r="T16" s="21">
+        <v>100.9</v>
+      </c>
+      <c r="U16" s="22">
+        <v>98.3</v>
+      </c>
+      <c r="V16" s="23">
+        <v>98.7</v>
+      </c>
+      <c r="W16" s="23">
+        <v>101.3</v>
+      </c>
+      <c r="X16" s="23">
+        <v>102</v>
+      </c>
+      <c r="Y16" s="22">
+        <v>102.3</v>
+      </c>
+      <c r="Z16" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="AA16" s="22">
+        <v>101.8</v>
+      </c>
+      <c r="AB16" s="23">
+        <v>98.5</v>
+      </c>
+      <c r="AC16" s="22">
+        <v>90.5</v>
+      </c>
+      <c r="AD16" s="22">
+        <v>103.6</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>102.3</v>
+      </c>
+      <c r="AF16" s="23">
+        <v>102.1</v>
+      </c>
+      <c r="AG16" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="AH16" s="23">
+        <v>101.7</v>
+      </c>
+      <c r="AI16" s="23">
+        <v>101.2</v>
+      </c>
+      <c r="AJ16" s="23">
+        <v>100.7</v>
+      </c>
+      <c r="AK16" s="22">
+        <v>104.3</v>
+      </c>
+      <c r="AL16" s="23">
+        <v>106.1</v>
+      </c>
+      <c r="AM16" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="AN16" s="23">
+        <v>104.4</v>
+      </c>
+      <c r="AO16" s="23">
+        <v>102</v>
+      </c>
+      <c r="AP16" s="23">
+        <v>106.6</v>
+      </c>
+      <c r="AQ16" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="AR16" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="AS16" s="23">
+        <v>112</v>
+      </c>
+      <c r="AT16" s="23">
+        <v>101.8</v>
+      </c>
+      <c r="AU16" s="24">
+        <v>101.8</v>
+      </c>
+      <c r="AV16" s="25">
+        <v>101.8</v>
+      </c>
+      <c r="AW16" s="26">
+        <v>104.1</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>101.5</v>
+      </c>
+      <c r="AY16" s="22">
+        <v>103.1</v>
+      </c>
+      <c r="AZ16" s="22">
+        <v>102.8</v>
+      </c>
+      <c r="BA16" s="27">
+        <v>109.1</v>
+      </c>
+      <c r="BB16" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="BC16" s="28">
+        <v>112.8</v>
+      </c>
+      <c r="BD16" s="28">
+        <v>113.2</v>
+      </c>
+      <c r="BE16" s="28">
+        <v>113.4</v>
+      </c>
+      <c r="BF16" s="28">
+        <v>108.7</v>
+      </c>
+      <c r="BG16" s="28">
+        <v>107.6</v>
+      </c>
+      <c r="BH16" s="28">
+        <v>106.7</v>
+      </c>
+      <c r="BI16" s="28">
+        <v>110</v>
+      </c>
+      <c r="BJ16" s="28">
+        <v>113.9</v>
+      </c>
+      <c r="BK16" s="28">
+        <v>110.9</v>
+      </c>
+      <c r="BL16" s="28">
+        <v>113.5</v>
+      </c>
+      <c r="BM16" s="28">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65">
+      <c r="A17" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="21">
+        <v>101.4</v>
+      </c>
+      <c r="C17" s="21">
+        <v>110.2</v>
+      </c>
+      <c r="D17" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="E17" s="22">
+        <v>107.1</v>
+      </c>
+      <c r="F17" s="21">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="G17" s="21">
+        <v>113.9</v>
+      </c>
+      <c r="H17" s="21">
+        <v>113.2</v>
+      </c>
+      <c r="I17" s="22">
+        <v>120.5</v>
+      </c>
+      <c r="J17" s="21">
+        <v>108.6</v>
+      </c>
+      <c r="K17" s="21">
+        <v>123.3</v>
+      </c>
+      <c r="L17" s="21">
+        <v>126.4</v>
+      </c>
+      <c r="M17" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="N17" s="21">
+        <v>121.6</v>
+      </c>
+      <c r="O17" s="21">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="P17" s="21">
+        <v>135.5</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="R17" s="21">
+        <v>114.3</v>
+      </c>
+      <c r="S17" s="21">
+        <v>85.3</v>
+      </c>
+      <c r="T17" s="21">
+        <v>99.9</v>
+      </c>
+      <c r="U17" s="22">
+        <v>115.8</v>
+      </c>
+      <c r="V17" s="23">
+        <v>110.9</v>
+      </c>
+      <c r="W17" s="23">
+        <v>111.5</v>
+      </c>
+      <c r="X17" s="23">
+        <v>122.9</v>
+      </c>
+      <c r="Y17" s="22">
+        <v>116.9</v>
+      </c>
+      <c r="Z17" s="22">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="AA17" s="22">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="AB17" s="23">
+        <v>128</v>
+      </c>
+      <c r="AC17" s="22">
+        <v>115.9</v>
+      </c>
+      <c r="AD17" s="22">
+        <v>97.5</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>104.7</v>
+      </c>
+      <c r="AF17" s="23">
+        <v>116.6</v>
+      </c>
+      <c r="AG17" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="AH17" s="23">
+        <v>115.8</v>
+      </c>
+      <c r="AI17" s="23">
+        <v>111.8</v>
+      </c>
+      <c r="AJ17" s="23">
+        <v>99.6</v>
+      </c>
+      <c r="AK17" s="22">
+        <v>105.7</v>
+      </c>
+      <c r="AL17" s="23">
+        <v>111.1</v>
+      </c>
+      <c r="AM17" s="23">
+        <v>93.4</v>
+      </c>
+      <c r="AN17" s="23">
+        <v>97.9</v>
+      </c>
+      <c r="AO17" s="23">
+        <v>110.3</v>
+      </c>
+      <c r="AP17" s="23">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="AQ17" s="23">
+        <v>109.4</v>
+      </c>
+      <c r="AR17" s="23">
+        <v>123.2</v>
+      </c>
+      <c r="AS17" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="AT17" s="23">
+        <v>90</v>
+      </c>
+      <c r="AU17" s="24">
+        <v>115.4</v>
+      </c>
+      <c r="AV17" s="25">
+        <v>106.2</v>
+      </c>
+      <c r="AW17" s="26">
+        <v>102</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>111.3</v>
+      </c>
+      <c r="AY17" s="22">
+        <v>119.6</v>
+      </c>
+      <c r="AZ17" s="22">
+        <v>123</v>
+      </c>
+      <c r="BA17" s="27">
+        <v>126.2</v>
+      </c>
+      <c r="BB17" s="27">
+        <v>124.4</v>
+      </c>
+      <c r="BC17" s="28">
+        <v>131.6</v>
+      </c>
+      <c r="BD17" s="28">
+        <v>122.1</v>
+      </c>
+      <c r="BE17" s="28">
+        <v>122.4</v>
+      </c>
+      <c r="BF17" s="28">
+        <v>114.2</v>
+      </c>
+      <c r="BG17" s="28">
+        <v>108.1</v>
+      </c>
+      <c r="BH17" s="28">
+        <v>112</v>
+      </c>
+      <c r="BI17" s="28">
+        <v>116.6</v>
+      </c>
+      <c r="BJ17" s="28">
+        <v>127.2</v>
+      </c>
+      <c r="BK17" s="28">
+        <v>127.8</v>
+      </c>
+      <c r="BL17" s="28">
+        <v>125.3</v>
+      </c>
+      <c r="BM17" s="28">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65">
+      <c r="A18" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>107.2</v>
+      </c>
+      <c r="C18" s="21">
+        <v>117.9825062930592</v>
+      </c>
+      <c r="D18" s="21">
+        <v>120.2</v>
+      </c>
+      <c r="E18" s="22">
+        <v>120.8</v>
+      </c>
+      <c r="F18" s="21">
+        <v>117.5</v>
+      </c>
+      <c r="G18" s="21">
+        <v>112.1</v>
+      </c>
+      <c r="H18" s="21">
+        <v>110.6</v>
+      </c>
+      <c r="I18" s="22">
+        <v>120.3</v>
+      </c>
+      <c r="J18" s="21">
+        <v>118.5</v>
+      </c>
+      <c r="K18" s="21">
+        <v>111.1</v>
+      </c>
+      <c r="L18" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="M18" s="22">
+        <v>103.3</v>
+      </c>
+      <c r="N18" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="O18" s="21">
+        <v>105.9</v>
+      </c>
+      <c r="P18" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="R18" s="21">
+        <v>104.7</v>
+      </c>
+      <c r="S18" s="21">
+        <v>104.2</v>
+      </c>
+      <c r="T18" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="U18" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="V18" s="23">
+        <v>110.1</v>
+      </c>
+      <c r="W18" s="23">
+        <v>117.1</v>
+      </c>
+      <c r="X18" s="23">
+        <v>116.2</v>
+      </c>
+      <c r="Y18" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="Z18" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="AA18" s="22">
+        <v>108.7</v>
+      </c>
+      <c r="AB18" s="23">
+        <v>109</v>
+      </c>
+      <c r="AC18" s="22">
+        <v>108.5</v>
+      </c>
+      <c r="AD18" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>106.3</v>
+      </c>
+      <c r="AF18" s="23">
+        <v>108.1</v>
+      </c>
+      <c r="AG18" s="22">
+        <v>108</v>
+      </c>
+      <c r="AH18" s="23">
+        <v>108.6</v>
+      </c>
+      <c r="AI18" s="23">
+        <v>104</v>
+      </c>
+      <c r="AJ18" s="23">
+        <v>100.4</v>
+      </c>
+      <c r="AK18" s="22">
+        <v>103.1</v>
+      </c>
+      <c r="AL18" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AM18" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AN18" s="23">
+        <v>106</v>
+      </c>
+      <c r="AO18" s="23">
+        <v>106.4</v>
+      </c>
+      <c r="AP18" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="AQ18" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="AR18" s="23">
+        <v>121.1</v>
+      </c>
+      <c r="AS18" s="23">
+        <v>98.5</v>
+      </c>
+      <c r="AT18" s="23">
+        <v>109.5</v>
+      </c>
+      <c r="AU18" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="AV18" s="25">
+        <v>97</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>103.7</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>118.4</v>
+      </c>
+      <c r="AY18" s="22">
+        <v>121.6</v>
+      </c>
+      <c r="AZ18" s="22">
+        <v>121.1</v>
+      </c>
+      <c r="BA18" s="27">
+        <v>121</v>
+      </c>
+      <c r="BB18" s="27">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="BC18" s="28">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="BD18" s="28">
+        <v>129.6</v>
+      </c>
+      <c r="BE18" s="28">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="BF18" s="28">
+        <v>118.7</v>
+      </c>
+      <c r="BG18" s="28">
+        <v>123</v>
+      </c>
+      <c r="BH18" s="28">
+        <v>121.5</v>
+      </c>
+      <c r="BI18" s="28">
+        <v>126.1</v>
+      </c>
+      <c r="BJ18" s="28">
+        <v>115.3</v>
+      </c>
+      <c r="BK18" s="28">
+        <v>114.3</v>
+      </c>
+      <c r="BL18" s="28">
+        <v>111</v>
+      </c>
+      <c r="BM18" s="28">
+        <v>126.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65">
+      <c r="A19" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="21">
+        <v>105</v>
+      </c>
+      <c r="C19" s="21">
+        <v>113.51756373277937</v>
+      </c>
+      <c r="D19" s="21">
+        <v>112.7</v>
+      </c>
+      <c r="E19" s="22">
+        <v>109.6</v>
+      </c>
+      <c r="F19" s="21">
+        <v>124.3</v>
+      </c>
+      <c r="G19" s="21">
+        <v>119.9</v>
+      </c>
+      <c r="H19" s="21">
+        <v>124.4</v>
+      </c>
+      <c r="I19" s="22">
+        <v>145.9</v>
+      </c>
+      <c r="J19" s="21">
+        <v>106.2</v>
+      </c>
+      <c r="K19" s="21">
+        <v>110.4</v>
+      </c>
+      <c r="L19" s="21">
+        <v>105.2</v>
+      </c>
+      <c r="M19" s="22">
+        <v>100.2</v>
+      </c>
+      <c r="N19" s="21">
+        <v>107.2</v>
+      </c>
+      <c r="O19" s="21">
+        <v>107.8</v>
+      </c>
+      <c r="P19" s="21">
+        <v>107.4</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="R19" s="21">
+        <v>105.2</v>
+      </c>
+      <c r="S19" s="21">
+        <v>107.6</v>
+      </c>
+      <c r="T19" s="21">
+        <v>108.1</v>
+      </c>
+      <c r="U19" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="V19" s="23">
+        <v>112.9</v>
+      </c>
+      <c r="W19" s="23">
+        <v>111.1</v>
+      </c>
+      <c r="X19" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="Y19" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="Z19" s="22">
+        <v>112.2</v>
+      </c>
+      <c r="AA19" s="22">
+        <v>114.4</v>
+      </c>
+      <c r="AB19" s="23">
+        <v>114.1</v>
+      </c>
+      <c r="AC19" s="22">
+        <v>124.3</v>
+      </c>
+      <c r="AD19" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>103.3</v>
+      </c>
+      <c r="AF19" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="AG19" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="AH19" s="23">
+        <v>109.6</v>
+      </c>
+      <c r="AI19" s="23">
+        <v>110.1</v>
+      </c>
+      <c r="AJ19" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="AK19" s="22">
+        <v>108.4</v>
+      </c>
+      <c r="AL19" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="AM19" s="23">
+        <v>109.2</v>
+      </c>
+      <c r="AN19" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="AO19" s="23">
+        <v>107.7</v>
+      </c>
+      <c r="AP19" s="23">
+        <v>108.1</v>
+      </c>
+      <c r="AQ19" s="23">
+        <v>109.3</v>
+      </c>
+      <c r="AR19" s="23">
+        <v>108.3</v>
+      </c>
+      <c r="AS19" s="23">
+        <v>100.5</v>
+      </c>
+      <c r="AT19" s="23">
+        <v>111.3</v>
+      </c>
+      <c r="AU19" s="24">
+        <v>105.3</v>
+      </c>
+      <c r="AV19" s="25">
+        <v>104.7</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>104.4</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>111.4</v>
+      </c>
+      <c r="AY19" s="22">
+        <v>114.1</v>
+      </c>
+      <c r="AZ19" s="22">
+        <v>115.4</v>
+      </c>
+      <c r="BA19" s="27">
+        <v>117.1</v>
+      </c>
+      <c r="BB19" s="27">
+        <v>126.2</v>
+      </c>
+      <c r="BC19" s="28">
+        <v>124.2</v>
+      </c>
+      <c r="BD19" s="28">
+        <v>127.2</v>
+      </c>
+      <c r="BE19" s="28">
+        <v>123.5</v>
+      </c>
+      <c r="BF19" s="28">
+        <v>100.2</v>
+      </c>
+      <c r="BG19" s="28">
+        <v>117</v>
+      </c>
+      <c r="BH19" s="28">
+        <v>114.9</v>
+      </c>
+      <c r="BI19" s="28">
+        <v>101.7</v>
+      </c>
+      <c r="BJ19" s="28">
+        <v>117.1</v>
+      </c>
+      <c r="BK19" s="28">
+        <v>106.7</v>
+      </c>
+      <c r="BL19" s="28">
+        <v>115</v>
+      </c>
+      <c r="BM19" s="28">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:65">
+      <c r="A20" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="21">
+        <v>109.4</v>
+      </c>
+      <c r="C20" s="21">
+        <v>117.42110098609123</v>
+      </c>
+      <c r="D20" s="21">
+        <v>115.9</v>
+      </c>
+      <c r="E20" s="22">
+        <v>99.1</v>
+      </c>
+      <c r="F20" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="G20" s="21">
+        <v>102.6</v>
+      </c>
+      <c r="H20" s="21">
+        <v>100.8</v>
+      </c>
+      <c r="I20" s="22">
+        <v>107.5</v>
+      </c>
+      <c r="J20" s="21">
+        <v>100.4</v>
+      </c>
+      <c r="K20" s="21">
+        <v>98.4</v>
+      </c>
+      <c r="L20" s="21">
+        <v>100</v>
+      </c>
+      <c r="M20" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="N20" s="21">
+        <v>103.2</v>
+      </c>
+      <c r="O20" s="21">
+        <v>103.9</v>
+      </c>
+      <c r="P20" s="21">
+        <v>103.1</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>113.6</v>
+      </c>
+      <c r="R20" s="21">
+        <v>113.4</v>
+      </c>
+      <c r="S20" s="21">
+        <v>112.2</v>
+      </c>
+      <c r="T20" s="21">
+        <v>112.8</v>
+      </c>
+      <c r="U20" s="22">
+        <v>110.1</v>
+      </c>
+      <c r="V20" s="23">
+        <v>112.5</v>
+      </c>
+      <c r="W20" s="23">
+        <v>111.4</v>
+      </c>
+      <c r="X20" s="23">
+        <v>107</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>108</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>110.2</v>
+      </c>
+      <c r="AA20" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="AB20" s="23">
+        <v>115.6</v>
+      </c>
+      <c r="AC20" s="22">
+        <v>117.4</v>
+      </c>
+      <c r="AD20" s="22">
+        <v>116</v>
+      </c>
+      <c r="AE20" s="22">
+        <v>120.4</v>
+      </c>
+      <c r="AF20" s="23">
+        <v>123.1</v>
+      </c>
+      <c r="AG20" s="22">
+        <v>118.3</v>
+      </c>
+      <c r="AH20" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="AI20" s="23">
+        <v>112.6</v>
+      </c>
+      <c r="AJ20" s="23">
+        <v>109.5</v>
+      </c>
+      <c r="AK20" s="22">
+        <v>108.3</v>
+      </c>
+      <c r="AL20" s="23">
+        <v>108.5</v>
+      </c>
+      <c r="AM20" s="23">
+        <v>111</v>
+      </c>
+      <c r="AN20" s="23">
+        <v>110.6</v>
+      </c>
+      <c r="AO20" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="AP20" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="AQ20" s="23">
+        <v>112.5</v>
+      </c>
+      <c r="AR20" s="23">
+        <v>108</v>
+      </c>
+      <c r="AS20" s="23">
+        <v>105.4</v>
+      </c>
+      <c r="AT20" s="23">
+        <v>107.9</v>
+      </c>
+      <c r="AU20" s="24">
+        <v>100.1</v>
+      </c>
+      <c r="AV20" s="25">
+        <v>106.6</v>
+      </c>
+      <c r="AW20" s="26">
+        <v>108.2</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>111</v>
+      </c>
+      <c r="AY20" s="22">
+        <v>117.1</v>
+      </c>
+      <c r="AZ20" s="22">
+        <v>124.8</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>123.1</v>
+      </c>
+      <c r="BB20" s="27">
+        <v>125.1</v>
+      </c>
+      <c r="BC20" s="28">
+        <v>126.3</v>
+      </c>
+      <c r="BD20" s="28">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="BE20" s="28">
+        <v>124.1</v>
+      </c>
+      <c r="BF20" s="28">
+        <v>113.6</v>
+      </c>
+      <c r="BG20" s="28">
+        <v>117.5</v>
+      </c>
+      <c r="BH20" s="28">
+        <v>111</v>
+      </c>
+      <c r="BI20" s="28">
+        <v>114.3</v>
+      </c>
+      <c r="BJ20" s="28">
+        <v>112.1</v>
+      </c>
+      <c r="BK20" s="28">
+        <v>108.8</v>
+      </c>
+      <c r="BL20" s="28">
+        <v>107.8</v>
+      </c>
+      <c r="BM20" s="28">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:65" ht="22.5">
+      <c r="A21" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="21">
+        <v>109.7</v>
+      </c>
+      <c r="C21" s="21">
+        <v>108.14849633692897</v>
+      </c>
+      <c r="D21" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="E21" s="22">
+        <v>129.1</v>
+      </c>
+      <c r="F21" s="21">
+        <v>124</v>
+      </c>
+      <c r="G21" s="21">
+        <v>101.5</v>
+      </c>
+      <c r="H21" s="21">
+        <v>116.4</v>
+      </c>
+      <c r="I21" s="22">
+        <v>116.1</v>
+      </c>
+      <c r="J21" s="21">
+        <v>137.6</v>
+      </c>
+      <c r="K21" s="21">
+        <v>153.5</v>
+      </c>
+      <c r="L21" s="21">
+        <v>120.3</v>
+      </c>
+      <c r="M21" s="22">
+        <v>106.2</v>
+      </c>
+      <c r="N21" s="21">
+        <v>102.6</v>
+      </c>
+      <c r="O21" s="21">
+        <v>98.4</v>
+      </c>
+      <c r="P21" s="21">
+        <v>112.6</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>114</v>
+      </c>
+      <c r="R21" s="21">
+        <v>119.3</v>
+      </c>
+      <c r="S21" s="21">
+        <v>116.2</v>
+      </c>
+      <c r="T21" s="21">
+        <v>107</v>
+      </c>
+      <c r="U21" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="V21" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="W21" s="23">
+        <v>102.1</v>
+      </c>
+      <c r="X21" s="23">
+        <v>97.4</v>
+      </c>
+      <c r="Y21" s="22">
+        <v>100.5</v>
+      </c>
+      <c r="Z21" s="22">
+        <v>115.4</v>
+      </c>
+      <c r="AA21" s="22">
+        <v>107.4</v>
+      </c>
+      <c r="AB21" s="23">
+        <v>109.4</v>
+      </c>
+      <c r="AC21" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="AD21" s="22">
+        <v>92.4</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>93.7</v>
+      </c>
+      <c r="AF21" s="23">
+        <v>126.9</v>
+      </c>
+      <c r="AG21" s="22">
+        <v>100.8</v>
+      </c>
+      <c r="AH21" s="23">
+        <v>98.3</v>
+      </c>
+      <c r="AI21" s="23">
+        <v>99.9</v>
+      </c>
+      <c r="AJ21" s="23">
+        <v>79</v>
+      </c>
+      <c r="AK21" s="22">
+        <v>100.8</v>
+      </c>
+      <c r="AL21" s="23">
+        <v>115.1</v>
+      </c>
+      <c r="AM21" s="23">
+        <v>118</v>
+      </c>
+      <c r="AN21" s="23">
+        <v>116.8</v>
+      </c>
+      <c r="AO21" s="23">
+        <v>116.1</v>
+      </c>
+      <c r="AP21" s="23">
+        <v>114.7</v>
+      </c>
+      <c r="AQ21" s="23">
+        <v>114.7</v>
+      </c>
+      <c r="AR21" s="23">
+        <v>112.4</v>
+      </c>
+      <c r="AS21" s="23">
+        <v>112.7</v>
+      </c>
+      <c r="AT21" s="23">
+        <v>108.5</v>
+      </c>
+      <c r="AU21" s="24">
+        <v>110.1</v>
+      </c>
+      <c r="AV21" s="25">
+        <v>109.4</v>
+      </c>
+      <c r="AW21" s="26">
+        <v>109</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>121.2</v>
+      </c>
+      <c r="AY21" s="22">
+        <v>120.7</v>
+      </c>
+      <c r="AZ21" s="22">
+        <v>121.2</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>124.1</v>
+      </c>
+      <c r="BB21" s="27">
+        <v>118.4</v>
+      </c>
+      <c r="BC21" s="28">
+        <v>115.5</v>
+      </c>
+      <c r="BD21" s="28">
+        <v>112.6</v>
+      </c>
+      <c r="BE21" s="28">
+        <v>112.5</v>
+      </c>
+      <c r="BF21" s="28">
+        <v>110.6</v>
+      </c>
+      <c r="BG21" s="28">
+        <v>113.8</v>
+      </c>
+      <c r="BH21" s="28">
+        <v>115.4</v>
+      </c>
+      <c r="BI21" s="28">
+        <v>105.5</v>
+      </c>
+      <c r="BJ21" s="28">
+        <v>120</v>
+      </c>
+      <c r="BK21" s="28">
+        <v>114</v>
+      </c>
+      <c r="BL21" s="28">
+        <v>113.5</v>
+      </c>
+      <c r="BM21" s="28">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65">
+      <c r="A22" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="21">
+        <v>108.3</v>
+      </c>
+      <c r="C22" s="21">
+        <v>112.53760464300068</v>
+      </c>
+      <c r="D22" s="21">
+        <v>116.8</v>
+      </c>
+      <c r="E22" s="22">
+        <v>123.5</v>
+      </c>
+      <c r="F22" s="21">
+        <v>123.5</v>
+      </c>
+      <c r="G22" s="21">
+        <v>113.8</v>
+      </c>
+      <c r="H22" s="21">
+        <v>116.6</v>
+      </c>
+      <c r="I22" s="22">
+        <v>121</v>
+      </c>
+      <c r="J22" s="21">
+        <v>125.3</v>
+      </c>
+      <c r="K22" s="21">
+        <v>124.8</v>
+      </c>
+      <c r="L22" s="21">
+        <v>119.4</v>
+      </c>
+      <c r="M22" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="N22" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="O22" s="21">
+        <v>101.2</v>
+      </c>
+      <c r="P22" s="21">
+        <v>104.2</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>105.2</v>
+      </c>
+      <c r="R22" s="21">
+        <v>105.5</v>
+      </c>
+      <c r="S22" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="T22" s="21">
+        <v>106.4</v>
+      </c>
+      <c r="U22" s="22">
+        <v>106.4</v>
+      </c>
+      <c r="V22" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="W22" s="23">
+        <v>104.6</v>
+      </c>
+      <c r="X22" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>104</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>104</v>
+      </c>
+      <c r="AA22" s="22">
+        <v>110.2</v>
+      </c>
+      <c r="AB22" s="23">
+        <v>114.6</v>
+      </c>
+      <c r="AC22" s="22">
+        <v>108.5</v>
+      </c>
+      <c r="AD22" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="AF22" s="23">
+        <v>113.9</v>
+      </c>
+      <c r="AG22" s="22">
+        <v>105</v>
+      </c>
+      <c r="AH22" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="AI22" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="AJ22" s="23">
+        <v>104.3</v>
+      </c>
+      <c r="AK22" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="AL22" s="23">
+        <v>104</v>
+      </c>
+      <c r="AM22" s="23">
+        <v>103.7</v>
+      </c>
+      <c r="AN22" s="23">
+        <v>103.4</v>
+      </c>
+      <c r="AO22" s="23">
+        <v>103</v>
+      </c>
+      <c r="AP22" s="23">
+        <v>106</v>
+      </c>
+      <c r="AQ22" s="23">
+        <v>120.7</v>
+      </c>
+      <c r="AR22" s="23">
+        <v>114.3</v>
+      </c>
+      <c r="AS22" s="23">
+        <v>131</v>
+      </c>
+      <c r="AT22" s="23">
+        <v>113.1</v>
+      </c>
+      <c r="AU22" s="24">
+        <v>120.9</v>
+      </c>
+      <c r="AV22" s="25">
+        <v>125</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>122.3</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>126.6</v>
+      </c>
+      <c r="AY22" s="22">
+        <v>127.8</v>
+      </c>
+      <c r="AZ22" s="22">
+        <v>126.7</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>124.1</v>
+      </c>
+      <c r="BB22" s="27">
+        <v>117.5</v>
+      </c>
+      <c r="BC22" s="28">
+        <v>117</v>
+      </c>
+      <c r="BD22" s="28">
+        <v>123</v>
+      </c>
+      <c r="BE22" s="28">
+        <v>123.6</v>
+      </c>
+      <c r="BF22" s="28">
+        <v>115.6</v>
+      </c>
+      <c r="BG22" s="28">
+        <v>110.2</v>
+      </c>
+      <c r="BH22" s="28">
+        <v>117.1</v>
+      </c>
+      <c r="BI22" s="28">
+        <v>106</v>
+      </c>
+      <c r="BJ22" s="28">
+        <v>110.8</v>
+      </c>
+      <c r="BK22" s="28">
+        <v>110.3</v>
+      </c>
+      <c r="BL22" s="28">
+        <v>114.1</v>
+      </c>
+      <c r="BM22" s="28">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:65">
+      <c r="A23" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="21">
+        <v>111.9</v>
+      </c>
+      <c r="C23" s="21">
+        <v>116.62730578409966</v>
+      </c>
+      <c r="D23" s="21">
+        <v>119.9</v>
+      </c>
+      <c r="E23" s="22">
+        <v>121.1</v>
+      </c>
+      <c r="F23" s="21">
+        <v>126.1</v>
+      </c>
+      <c r="G23" s="21">
+        <v>116.5</v>
+      </c>
+      <c r="H23" s="21">
+        <v>121.9</v>
+      </c>
+      <c r="I23" s="22">
+        <v>121.7</v>
+      </c>
+      <c r="J23" s="21">
+        <v>125.7</v>
+      </c>
+      <c r="K23" s="21">
+        <v>127.7</v>
+      </c>
+      <c r="L23" s="21">
+        <v>117.8</v>
+      </c>
+      <c r="M23" s="22">
+        <v>103.7</v>
+      </c>
+      <c r="N23" s="21">
+        <v>102.6</v>
+      </c>
+      <c r="O23" s="21">
+        <v>104.5</v>
+      </c>
+      <c r="P23" s="21">
+        <v>104.7</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>110.3</v>
+      </c>
+      <c r="R23" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="S23" s="21">
+        <v>106</v>
+      </c>
+      <c r="T23" s="21">
+        <v>109.6</v>
+      </c>
+      <c r="U23" s="22">
+        <v>112.7</v>
+      </c>
+      <c r="V23" s="23">
+        <v>111.6</v>
+      </c>
+      <c r="W23" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="X23" s="23">
+        <v>107.6</v>
+      </c>
+      <c r="Y23" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="Z23" s="22">
+        <v>122.6</v>
+      </c>
+      <c r="AA23" s="22">
+        <v>113</v>
+      </c>
+      <c r="AB23" s="23">
+        <v>115.3</v>
+      </c>
+      <c r="AC23" s="22">
+        <v>119.5</v>
+      </c>
+      <c r="AD23" s="22">
+        <v>104</v>
+      </c>
+      <c r="AE23" s="22">
+        <v>108.1</v>
+      </c>
+      <c r="AF23" s="23">
+        <v>103.9</v>
+      </c>
+      <c r="AG23" s="22">
+        <v>109.7</v>
+      </c>
+      <c r="AH23" s="23">
+        <v>103.9</v>
+      </c>
+      <c r="AI23" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="AJ23" s="23">
+        <v>99.9</v>
+      </c>
+      <c r="AK23" s="22">
+        <v>107.5</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>107.2</v>
+      </c>
+      <c r="AM23" s="23">
+        <v>107.6</v>
+      </c>
+      <c r="AN23" s="23">
+        <v>108.2</v>
+      </c>
+      <c r="AO23" s="23">
+        <v>110.8</v>
+      </c>
+      <c r="AP23" s="23">
+        <v>106.6</v>
+      </c>
+      <c r="AQ23" s="23">
+        <v>112.8</v>
+      </c>
+      <c r="AR23" s="23">
+        <v>113.6</v>
+      </c>
+      <c r="AS23" s="23">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="AT23" s="23">
+        <v>108.9</v>
+      </c>
+      <c r="AU23" s="24">
+        <v>117.6</v>
+      </c>
+      <c r="AV23" s="25">
+        <v>125.1</v>
+      </c>
+      <c r="AW23" s="26">
+        <v>132</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>118.9</v>
+      </c>
+      <c r="AY23" s="22">
+        <v>113.3</v>
+      </c>
+      <c r="AZ23" s="22">
+        <v>114.1</v>
+      </c>
+      <c r="BA23" s="27">
+        <v>116.8</v>
+      </c>
+      <c r="BB23" s="27">
+        <v>128</v>
+      </c>
+      <c r="BC23" s="28">
+        <v>118.8</v>
+      </c>
+      <c r="BD23" s="28">
+        <v>124.9</v>
+      </c>
+      <c r="BE23" s="28">
+        <v>115.7</v>
+      </c>
+      <c r="BF23" s="28">
+        <v>114.4</v>
+      </c>
+      <c r="BG23" s="28">
+        <v>122.2</v>
+      </c>
+      <c r="BH23" s="28">
+        <v>114.6</v>
+      </c>
+      <c r="BI23" s="28">
+        <v>115.1</v>
+      </c>
+      <c r="BJ23" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="BK23" s="28">
+        <v>113.6</v>
+      </c>
+      <c r="BL23" s="28">
+        <v>114.9</v>
+      </c>
+      <c r="BM23" s="28">
+        <v>70.099999999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="A24" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="21">
+        <v>112.5</v>
+      </c>
+      <c r="C24" s="21">
+        <v>119.06891822550564</v>
+      </c>
+      <c r="D24" s="21">
+        <v>120.7</v>
+      </c>
+      <c r="E24" s="22">
+        <v>102.9</v>
+      </c>
+      <c r="F24" s="21">
+        <v>126</v>
+      </c>
+      <c r="G24" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="H24" s="21">
+        <v>109.7</v>
+      </c>
+      <c r="I24" s="22">
+        <v>114</v>
+      </c>
+      <c r="J24" s="21">
+        <v>116.6</v>
+      </c>
+      <c r="K24" s="21">
+        <v>117.3</v>
+      </c>
+      <c r="L24" s="21">
+        <v>111.4</v>
+      </c>
+      <c r="M24" s="22">
+        <v>103.2</v>
+      </c>
+      <c r="N24" s="21">
+        <v>102.4</v>
+      </c>
+      <c r="O24" s="21">
+        <v>105.4</v>
+      </c>
+      <c r="P24" s="21">
+        <v>105.6</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>112.1</v>
+      </c>
+      <c r="R24" s="21">
+        <v>107.5</v>
+      </c>
+      <c r="S24" s="21">
+        <v>115.9</v>
+      </c>
+      <c r="T24" s="21">
+        <v>110</v>
+      </c>
+      <c r="U24" s="22">
+        <v>111.2</v>
+      </c>
+      <c r="V24" s="23">
+        <v>113.9</v>
+      </c>
+      <c r="W24" s="23">
+        <v>105.5</v>
+      </c>
+      <c r="X24" s="23">
+        <v>105.7</v>
+      </c>
+      <c r="Y24" s="22">
+        <v>105.4</v>
+      </c>
+      <c r="Z24" s="22">
+        <v>108</v>
+      </c>
+      <c r="AA24" s="22">
+        <v>110.6</v>
+      </c>
+      <c r="AB24" s="23">
+        <v>111.3</v>
+      </c>
+      <c r="AC24" s="22">
+        <v>106.8</v>
+      </c>
+      <c r="AD24" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="AE24" s="22">
+        <v>111.9</v>
+      </c>
+      <c r="AF24" s="23">
+        <v>112.1</v>
+      </c>
+      <c r="AG24" s="22">
+        <v>107</v>
+      </c>
+      <c r="AH24" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="AI24" s="23">
+        <v>108.5</v>
+      </c>
+      <c r="AJ24" s="23">
+        <v>103.7</v>
+      </c>
+      <c r="AK24" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="AM24" s="23">
+        <v>109.5</v>
+      </c>
+      <c r="AN24" s="23">
+        <v>113.2</v>
+      </c>
+      <c r="AO24" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="AP24" s="23">
+        <v>108</v>
+      </c>
+      <c r="AQ24" s="23">
+        <v>109.8</v>
+      </c>
+      <c r="AR24" s="23">
+        <v>110.4</v>
+      </c>
+      <c r="AS24" s="23">
+        <v>121.6</v>
+      </c>
+      <c r="AT24" s="23">
+        <v>101.4</v>
+      </c>
+      <c r="AU24" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="AV24" s="25">
+        <v>101.4</v>
+      </c>
+      <c r="AW24" s="26">
+        <v>108.6</v>
+      </c>
+      <c r="AX24" s="26">
         <v>166</v>
       </c>
-      <c r="BM3" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E4" s="14">
+      <c r="AY24" s="22">
+        <v>128</v>
+      </c>
+      <c r="AZ24" s="22">
+        <v>112.7</v>
+      </c>
+      <c r="BA24" s="27">
+        <v>123.7</v>
+      </c>
+      <c r="BB24" s="27">
+        <v>138.5</v>
+      </c>
+      <c r="BC24" s="28">
+        <v>117.9</v>
+      </c>
+      <c r="BD24" s="28">
+        <v>125.6</v>
+      </c>
+      <c r="BE24" s="28">
+        <v>119.6</v>
+      </c>
+      <c r="BF24" s="28">
+        <v>128.5</v>
+      </c>
+      <c r="BG24" s="28">
+        <v>121.9</v>
+      </c>
+      <c r="BH24" s="28">
+        <v>117.8</v>
+      </c>
+      <c r="BI24" s="28">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="BJ24" s="28">
+        <v>121.6</v>
+      </c>
+      <c r="BK24" s="28">
+        <v>119.3</v>
+      </c>
+      <c r="BL24" s="28">
+        <v>117.4</v>
+      </c>
+      <c r="BM24" s="28">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="A25" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="21">
+        <v>111.5</v>
+      </c>
+      <c r="C25" s="21">
+        <v>102.53691999656003</v>
+      </c>
+      <c r="D25" s="21">
+        <v>113.7</v>
+      </c>
+      <c r="E25" s="22">
+        <v>114.1</v>
+      </c>
+      <c r="F25" s="21">
+        <v>116.3</v>
+      </c>
+      <c r="G25" s="21">
+        <v>106.5</v>
+      </c>
+      <c r="H25" s="21">
+        <v>124.8</v>
+      </c>
+      <c r="I25" s="22">
+        <v>120.7</v>
+      </c>
+      <c r="J25" s="21">
+        <v>104.2</v>
+      </c>
+      <c r="K25" s="21">
+        <v>104.5</v>
+      </c>
+      <c r="L25" s="21">
+        <v>107</v>
+      </c>
+      <c r="M25" s="22">
+        <v>106</v>
+      </c>
+      <c r="N25" s="21">
+        <v>101.3</v>
+      </c>
+      <c r="O25" s="21">
+        <v>101.4</v>
+      </c>
+      <c r="P25" s="21">
+        <v>108.7</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>255.2</v>
+      </c>
+      <c r="R25" s="21">
+        <v>74.7</v>
+      </c>
+      <c r="S25" s="21">
+        <v>99.4</v>
+      </c>
+      <c r="T25" s="21">
+        <v>112.6</v>
+      </c>
+      <c r="U25" s="22">
+        <v>112.4</v>
+      </c>
+      <c r="V25" s="23">
+        <v>100.3</v>
+      </c>
+      <c r="W25" s="23">
+        <v>104.8</v>
+      </c>
+      <c r="X25" s="23">
+        <v>110.9</v>
+      </c>
+      <c r="Y25" s="22">
+        <v>109.9</v>
+      </c>
+      <c r="Z25" s="22">
+        <v>116.2</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>116.1</v>
+      </c>
+      <c r="AB25" s="23">
+        <v>104.9</v>
+      </c>
+      <c r="AC25" s="22">
+        <v>99.2</v>
+      </c>
+      <c r="AD25" s="22">
+        <v>106</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>100.4</v>
+      </c>
+      <c r="AF25" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="AG25" s="22">
+        <v>107.9</v>
+      </c>
+      <c r="AH25" s="23">
+        <v>113.5</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>117</v>
+      </c>
+      <c r="AJ25" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="AK25" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="AL25" s="23">
+        <v>109.9</v>
+      </c>
+      <c r="AM25" s="23">
+        <v>114.7</v>
+      </c>
+      <c r="AN25" s="23">
+        <v>110.2</v>
+      </c>
+      <c r="AO25" s="23">
+        <v>114.5</v>
+      </c>
+      <c r="AP25" s="23">
+        <v>105.8</v>
+      </c>
+      <c r="AQ25" s="23">
+        <v>106.4</v>
+      </c>
+      <c r="AR25" s="23">
+        <v>119.6</v>
+      </c>
+      <c r="AS25" s="23">
+        <v>105.1</v>
+      </c>
+      <c r="AT25" s="23">
+        <v>104.2</v>
+      </c>
+      <c r="AU25" s="24">
+        <v>107.2</v>
+      </c>
+      <c r="AV25" s="25">
+        <v>107.6</v>
+      </c>
+      <c r="AW25" s="26">
+        <v>104.7</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>107.2</v>
+      </c>
+      <c r="AY25" s="22">
+        <v>110.8</v>
+      </c>
+      <c r="AZ25" s="22">
+        <v>116.8</v>
+      </c>
+      <c r="BA25" s="27">
+        <v>118.6</v>
+      </c>
+      <c r="BB25" s="27">
+        <v>126.2</v>
+      </c>
+      <c r="BC25" s="28">
+        <v>124.5</v>
+      </c>
+      <c r="BD25" s="28">
+        <v>127.7</v>
+      </c>
+      <c r="BE25" s="28">
+        <v>109.4</v>
+      </c>
+      <c r="BF25" s="28">
+        <v>119.2</v>
+      </c>
+      <c r="BG25" s="28">
+        <v>115.2</v>
+      </c>
+      <c r="BH25" s="28">
+        <v>118.8</v>
+      </c>
+      <c r="BI25" s="28">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="BJ25" s="28">
+        <v>106.9</v>
+      </c>
+      <c r="BK25" s="28">
+        <v>108.7</v>
+      </c>
+      <c r="BL25" s="28">
+        <v>106.7</v>
+      </c>
+      <c r="BM25" s="28">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65" ht="33.75">
+      <c r="A26" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="21">
+        <v>108.6</v>
+      </c>
+      <c r="C26" s="21">
+        <v>107.27500712913745</v>
+      </c>
+      <c r="D26" s="21">
+        <v>113.1</v>
+      </c>
+      <c r="E26" s="22">
+        <v>112.4</v>
+      </c>
+      <c r="F26" s="21">
+        <v>100</v>
+      </c>
+      <c r="G26" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="H26" s="21">
+        <v>108.6</v>
+      </c>
+      <c r="I26" s="22">
+        <v>111.2</v>
+      </c>
+      <c r="J26" s="21">
+        <v>100</v>
+      </c>
+      <c r="K26" s="21">
+        <v>105</v>
+      </c>
+      <c r="L26" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="M26" s="22">
+        <v>208.8</v>
+      </c>
+      <c r="N26" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="O26" s="21">
+        <v>106.5</v>
+      </c>
+      <c r="P26" s="21">
+        <v>106.2</v>
+      </c>
+      <c r="Q26" s="22">
+        <v>105.8</v>
+      </c>
+      <c r="R26" s="21">
+        <v>105.4</v>
+      </c>
+      <c r="S26" s="21">
+        <v>106.1</v>
+      </c>
+      <c r="T26" s="21">
+        <v>106.4</v>
+      </c>
+      <c r="U26" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="V26" s="23">
+        <v>106.2</v>
+      </c>
+      <c r="W26" s="23">
+        <v>105.2</v>
+      </c>
+      <c r="X26" s="23">
+        <v>103.8</v>
+      </c>
+      <c r="Y26" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="Z26" s="22">
+        <v>115.1</v>
+      </c>
+      <c r="AA26" s="22">
+        <v>115.9</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>116.4</v>
+      </c>
+      <c r="AC26" s="22">
+        <v>114.6</v>
+      </c>
+      <c r="AD26" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="AF26" s="23">
+        <v>107.5</v>
+      </c>
+      <c r="AG26" s="22">
+        <v>107.4</v>
+      </c>
+      <c r="AH26" s="23">
+        <v>106.6</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>106.4</v>
+      </c>
+      <c r="AJ26" s="23">
+        <v>106.3</v>
+      </c>
+      <c r="AK26" s="22">
+        <v>106</v>
+      </c>
+      <c r="AL26" s="23">
+        <v>105</v>
+      </c>
+      <c r="AM26" s="23">
+        <v>105.1</v>
+      </c>
+      <c r="AN26" s="23">
+        <v>105.2</v>
+      </c>
+      <c r="AO26" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="AP26" s="23">
+        <v>106</v>
+      </c>
+      <c r="AQ26" s="23">
+        <v>106.4</v>
+      </c>
+      <c r="AR26" s="23">
+        <v>106.6</v>
+      </c>
+      <c r="AS26" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="AT26" s="23">
+        <v>107.3</v>
+      </c>
+      <c r="AU26" s="24">
+        <v>107.3</v>
+      </c>
+      <c r="AV26" s="25">
+        <v>107.8</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>108</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>109.8</v>
+      </c>
+      <c r="AY26" s="22">
+        <v>111.9</v>
+      </c>
+      <c r="AZ26" s="22">
+        <v>113.4</v>
+      </c>
+      <c r="BA26" s="27">
+        <v>115</v>
+      </c>
+      <c r="BB26" s="27">
+        <v>120</v>
+      </c>
+      <c r="BC26" s="28">
+        <v>117.8</v>
+      </c>
+      <c r="BD26" s="28">
+        <v>116.1</v>
+      </c>
+      <c r="BE26" s="28">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="BF26" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="BG26" s="28">
+        <v>108.9</v>
+      </c>
+      <c r="BH26" s="28">
+        <v>108.7</v>
+      </c>
+      <c r="BI26" s="28">
+        <v>136.4</v>
+      </c>
+      <c r="BJ26" s="28">
+        <v>109.3</v>
+      </c>
+      <c r="BK26" s="28">
+        <v>110.4</v>
+      </c>
+      <c r="BL26" s="28">
+        <v>111</v>
+      </c>
+      <c r="BM26" s="28">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:65" s="19" customFormat="1">
+      <c r="A27" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="11">
+        <v>118.4</v>
+      </c>
+      <c r="C27" s="12">
+        <v>118.59674031441445</v>
+      </c>
+      <c r="D27" s="11">
+        <v>116.5</v>
+      </c>
+      <c r="E27" s="13">
+        <v>118.6</v>
+      </c>
+      <c r="F27" s="11">
+        <v>118</v>
+      </c>
+      <c r="G27" s="11">
+        <v>114.7</v>
+      </c>
+      <c r="H27" s="11">
+        <v>117.7</v>
+      </c>
+      <c r="I27" s="13">
+        <v>116.3</v>
+      </c>
+      <c r="J27" s="11">
+        <v>107.6</v>
+      </c>
+      <c r="K27" s="11">
+        <v>110.1</v>
+      </c>
+      <c r="L27" s="11">
+        <v>108</v>
+      </c>
+      <c r="M27" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="N27" s="11">
+        <v>108.9</v>
+      </c>
+      <c r="O27" s="11">
+        <v>106.9</v>
+      </c>
+      <c r="P27" s="11">
+        <v>107.6</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>109.2</v>
+      </c>
+      <c r="R27" s="11">
+        <v>107.2</v>
+      </c>
+      <c r="S27" s="11">
+        <v>108</v>
+      </c>
+      <c r="T27" s="11">
+        <v>107.7</v>
+      </c>
+      <c r="U27" s="13">
+        <v>107.2</v>
+      </c>
+      <c r="V27" s="31">
+        <v>105.7</v>
+      </c>
+      <c r="W27" s="31">
+        <v>103.3</v>
+      </c>
+      <c r="X27" s="31">
+        <v>103.1</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>111</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>113.6</v>
+      </c>
+      <c r="AB27" s="31">
+        <v>112.7</v>
+      </c>
+      <c r="AC27" s="13">
+        <v>113</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>106.1</v>
+      </c>
+      <c r="AF27" s="14">
+        <v>107.3</v>
+      </c>
+      <c r="AG27" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="AH27" s="14">
+        <v>108</v>
+      </c>
+      <c r="AI27" s="14">
+        <v>110.1</v>
+      </c>
+      <c r="AJ27" s="14">
+        <v>107.4</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>108.3</v>
+      </c>
+      <c r="AL27" s="14">
+        <v>106.8</v>
+      </c>
+      <c r="AM27" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="AN27" s="14">
+        <v>106.2</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="AP27" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AR27" s="13">
+        <v>108.4</v>
+      </c>
+      <c r="AS27" s="13">
+        <v>105.8</v>
+      </c>
+      <c r="AT27" s="13">
+        <v>108.7</v>
+      </c>
+      <c r="AU27" s="15">
+        <v>109.9</v>
+      </c>
+      <c r="AV27" s="16">
+        <v>110.9</v>
+      </c>
+      <c r="AW27" s="14">
+        <v>113.7</v>
+      </c>
+      <c r="AX27" s="14">
+        <v>114.7</v>
+      </c>
+      <c r="AY27" s="13">
+        <v>118</v>
+      </c>
+      <c r="AZ27" s="13">
+        <v>118.3</v>
+      </c>
+      <c r="BA27" s="17">
+        <v>118.4</v>
+      </c>
+      <c r="BB27" s="17">
+        <v>114.6</v>
+      </c>
+      <c r="BC27" s="18">
+        <v>112.8</v>
+      </c>
+      <c r="BD27" s="18">
+        <v>111.4</v>
+      </c>
+      <c r="BE27" s="18">
+        <v>111.4</v>
+      </c>
+      <c r="BF27" s="18">
+        <v>108.5</v>
+      </c>
+      <c r="BG27" s="18">
+        <v>109.4</v>
+      </c>
+      <c r="BH27" s="18">
+        <v>109.5</v>
+      </c>
+      <c r="BI27" s="18">
+        <v>110.3</v>
+      </c>
+      <c r="BJ27" s="18">
+        <v>111.3</v>
+      </c>
+      <c r="BK27" s="18">
+        <v>110.2</v>
+      </c>
+      <c r="BL27" s="18">
+        <v>110.4</v>
+      </c>
+      <c r="BM27" s="18">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="A28" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="21">
+        <v>44.9</v>
+      </c>
+      <c r="C28" s="21">
+        <v>73.158906008072407</v>
+      </c>
+      <c r="D28" s="21">
+        <v>91.5</v>
+      </c>
+      <c r="E28" s="22">
+        <v>119.8</v>
+      </c>
+      <c r="F28" s="21">
+        <v>217.6</v>
+      </c>
+      <c r="G28" s="21">
+        <v>160.1</v>
+      </c>
+      <c r="H28" s="21">
+        <v>149.1</v>
+      </c>
+      <c r="I28" s="22"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="22"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="22"/>
+      <c r="V28" s="23"/>
+      <c r="W28" s="23"/>
+      <c r="X28" s="23"/>
+      <c r="Y28" s="22"/>
+      <c r="Z28" s="22"/>
+      <c r="AA28" s="22"/>
+      <c r="AB28" s="23"/>
+      <c r="AC28" s="22"/>
+      <c r="AD28" s="22"/>
+      <c r="AE28" s="22"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="22"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="22"/>
+      <c r="AL28" s="23"/>
+      <c r="AM28" s="23"/>
+      <c r="AN28" s="23"/>
+      <c r="AO28" s="23"/>
+      <c r="AP28" s="23"/>
+      <c r="AQ28" s="23"/>
+      <c r="AR28" s="23"/>
+      <c r="AS28" s="23"/>
+      <c r="AT28" s="23"/>
+      <c r="AU28" s="24"/>
+      <c r="AV28" s="25"/>
+      <c r="AW28" s="23"/>
+      <c r="AX28" s="23"/>
+      <c r="AY28" s="23"/>
+      <c r="AZ28" s="32"/>
+      <c r="BA28" s="32"/>
+      <c r="BB28" s="32"/>
+      <c r="BC28" s="28"/>
+      <c r="BD28" s="28"/>
+      <c r="BE28" s="28"/>
+      <c r="BF28" s="28"/>
+      <c r="BG28" s="28"/>
+      <c r="BH28" s="28"/>
+      <c r="BI28" s="28"/>
+      <c r="BJ28" s="28"/>
+      <c r="BK28" s="28"/>
+      <c r="BL28" s="76"/>
+      <c r="BM28" s="76"/>
+    </row>
+    <row r="29" spans="1:65" s="19" customFormat="1">
+      <c r="A29" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="11">
         <v>122</v>
       </c>
-      <c r="F4" s="12">
-[...8 lines deleted...]
-      <c r="I4" s="14">
+      <c r="C29" s="12">
+        <v>120.36769423443945</v>
+      </c>
+      <c r="D29" s="11">
+        <v>117.3</v>
+      </c>
+      <c r="E29" s="13">
+        <v>118.6</v>
+      </c>
+      <c r="F29" s="11">
+        <v>116.5</v>
+      </c>
+      <c r="G29" s="11">
+        <v>113.8</v>
+      </c>
+      <c r="H29" s="11">
+        <v>117.1</v>
+      </c>
+      <c r="I29" s="13">
+        <v>116.3</v>
+      </c>
+      <c r="J29" s="11">
+        <v>107.6</v>
+      </c>
+      <c r="K29" s="11">
+        <v>110.1</v>
+      </c>
+      <c r="L29" s="11">
+        <v>108</v>
+      </c>
+      <c r="M29" s="13">
+        <v>105.2</v>
+      </c>
+      <c r="N29" s="11">
+        <v>108.9</v>
+      </c>
+      <c r="O29" s="11">
+        <v>106.9</v>
+      </c>
+      <c r="P29" s="11">
+        <v>107.6</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>109.2</v>
+      </c>
+      <c r="R29" s="11">
+        <v>107.2</v>
+      </c>
+      <c r="S29" s="11">
+        <v>108</v>
+      </c>
+      <c r="T29" s="11">
+        <v>107.7</v>
+      </c>
+      <c r="U29" s="13">
+        <v>107.2</v>
+      </c>
+      <c r="V29" s="31">
+        <v>105.7</v>
+      </c>
+      <c r="W29" s="31">
+        <v>103.3</v>
+      </c>
+      <c r="X29" s="31">
+        <v>103.1</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>103.9</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>111</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>113.6</v>
+      </c>
+      <c r="AB29" s="31">
+        <v>112.7</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>113</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>106.1</v>
+      </c>
+      <c r="AF29" s="14">
+        <v>107.3</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="AH29" s="14">
+        <v>108</v>
+      </c>
+      <c r="AI29" s="14">
+        <v>110.1</v>
+      </c>
+      <c r="AJ29" s="14">
+        <v>107.4</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>108.3</v>
+      </c>
+      <c r="AL29" s="14">
+        <v>106.8</v>
+      </c>
+      <c r="AM29" s="14">
+        <v>107.1</v>
+      </c>
+      <c r="AN29" s="14">
+        <v>106.2</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>105.6</v>
+      </c>
+      <c r="AR29" s="13">
+        <v>108.4</v>
+      </c>
+      <c r="AS29" s="13">
+        <v>105.8</v>
+      </c>
+      <c r="AT29" s="13">
+        <v>108.7</v>
+      </c>
+      <c r="AU29" s="15">
+        <v>109.9</v>
+      </c>
+      <c r="AV29" s="16">
+        <v>110.9</v>
+      </c>
+      <c r="AW29" s="14">
+        <v>113.7</v>
+      </c>
+      <c r="AX29" s="14">
+        <v>114.7</v>
+      </c>
+      <c r="AY29" s="13">
+        <v>118</v>
+      </c>
+      <c r="AZ29" s="13">
+        <v>118.3</v>
+      </c>
+      <c r="BA29" s="17">
+        <v>118.4</v>
+      </c>
+      <c r="BB29" s="17">
+        <v>114.6</v>
+      </c>
+      <c r="BC29" s="18">
+        <v>112.8</v>
+      </c>
+      <c r="BD29" s="18">
+        <v>111.4</v>
+      </c>
+      <c r="BE29" s="18">
+        <v>111.4</v>
+      </c>
+      <c r="BF29" s="18">
+        <v>108.5</v>
+      </c>
+      <c r="BG29" s="18">
+        <v>109.4</v>
+      </c>
+      <c r="BH29" s="18">
+        <v>109.5</v>
+      </c>
+      <c r="BI29" s="18">
+        <v>110.3</v>
+      </c>
+      <c r="BJ29" s="18">
+        <v>111.3</v>
+      </c>
+      <c r="BK29" s="18">
+        <v>110.2</v>
+      </c>
+      <c r="BL29" s="18">
+        <v>110.4</v>
+      </c>
+      <c r="BM29" s="18">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:65" s="19" customFormat="1">
+      <c r="A30" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="22">
+        <v>140.1</v>
+      </c>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="22">
+        <v>153.9</v>
+      </c>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="22">
+        <v>100.8</v>
+      </c>
+      <c r="N30" s="15"/>
+      <c r="O30" s="15"/>
+      <c r="P30" s="15"/>
+      <c r="Q30" s="22">
+        <v>113</v>
+      </c>
+      <c r="R30" s="15"/>
+      <c r="S30" s="15"/>
+      <c r="T30" s="15"/>
+      <c r="U30" s="22">
+        <v>91</v>
+      </c>
+      <c r="V30" s="15"/>
+      <c r="W30" s="15"/>
+      <c r="X30" s="15"/>
+      <c r="Y30" s="22">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="Z30" s="15"/>
+      <c r="AA30" s="15"/>
+      <c r="AB30" s="15"/>
+      <c r="AC30" s="22">
+        <v>125.9</v>
+      </c>
+      <c r="AD30" s="15"/>
+      <c r="AE30" s="15"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="22">
+        <v>113.8</v>
+      </c>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="23"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="22">
+        <v>123.8</v>
+      </c>
+      <c r="AL30" s="23"/>
+      <c r="AM30" s="23"/>
+      <c r="AN30" s="23"/>
+      <c r="AO30" s="22">
+        <v>113.1</v>
+      </c>
+      <c r="AP30" s="22"/>
+      <c r="AQ30" s="22"/>
+      <c r="AR30" s="22"/>
+      <c r="AS30" s="22">
+        <v>82.8</v>
+      </c>
+      <c r="AT30" s="22"/>
+      <c r="AU30" s="15"/>
+      <c r="AV30" s="16"/>
+      <c r="AW30" s="26">
+        <v>117.3</v>
+      </c>
+      <c r="AX30" s="26"/>
+      <c r="AY30" s="22"/>
+      <c r="AZ30" s="22"/>
+      <c r="BA30" s="27">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="BE30" s="29">
+        <v>109.5</v>
+      </c>
+      <c r="BF30" s="29"/>
+      <c r="BG30" s="29"/>
+      <c r="BH30" s="29"/>
+      <c r="BI30" s="29">
+        <v>91.6</v>
+      </c>
+      <c r="BJ30" s="29"/>
+      <c r="BK30" s="29"/>
+      <c r="BL30" s="29"/>
+      <c r="BM30" s="29">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:65" s="19" customFormat="1">
+      <c r="A31" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="23">
+        <v>118.4</v>
+      </c>
+      <c r="C31" s="23">
+        <v>118.59674031441445</v>
+      </c>
+      <c r="D31" s="23">
+        <v>116.5</v>
+      </c>
+      <c r="E31" s="22">
+        <v>143.1</v>
+      </c>
+      <c r="F31" s="23">
+        <v>171.8</v>
+      </c>
+      <c r="G31" s="23">
+        <v>185</v>
+      </c>
+      <c r="H31" s="23">
+        <v>164.2</v>
+      </c>
+      <c r="I31" s="22">
+        <v>152.1</v>
+      </c>
+      <c r="J31" s="23">
+        <v>102.8</v>
+      </c>
+      <c r="K31" s="23">
+        <v>99.8</v>
+      </c>
+      <c r="L31" s="23">
+        <v>93.6</v>
+      </c>
+      <c r="M31" s="22">
+        <v>101.7</v>
+      </c>
+      <c r="N31" s="23">
+        <v>112.2</v>
+      </c>
+      <c r="O31" s="23">
+        <v>112.3</v>
+      </c>
+      <c r="P31" s="23">
+        <v>111.6</v>
+      </c>
+      <c r="Q31" s="22">
+        <v>112</v>
+      </c>
+      <c r="R31" s="23">
+        <v>97.3</v>
+      </c>
+      <c r="S31" s="23">
+        <v>63.3</v>
+      </c>
+      <c r="T31" s="23">
+        <v>93</v>
+      </c>
+      <c r="U31" s="22">
+        <v>91.9</v>
+      </c>
+      <c r="V31" s="23">
+        <v>59.9</v>
+      </c>
+      <c r="W31" s="23">
+        <v>65</v>
+      </c>
+      <c r="X31" s="23">
+        <v>68.2</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>76.2</v>
+      </c>
+      <c r="Z31" s="22">
+        <v>144.1</v>
+      </c>
+      <c r="AA31" s="22">
+        <v>141.9</v>
+      </c>
+      <c r="AB31" s="23">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="AC31" s="33">
+        <v>125.2</v>
+      </c>
+      <c r="AD31" s="22">
+        <v>119.9</v>
+      </c>
+      <c r="AE31" s="22">
         <v>115.7</v>
       </c>
-      <c r="J4" s="12">
-[...8 lines deleted...]
-      <c r="M4" s="14">
+      <c r="AF31" s="23">
+        <v>108.5</v>
+      </c>
+      <c r="AG31" s="22">
+        <v>114.4</v>
+      </c>
+      <c r="AH31" s="23">
+        <v>115.1</v>
+      </c>
+      <c r="AI31" s="23">
+        <v>119</v>
+      </c>
+      <c r="AJ31" s="23">
+        <v>127.9</v>
+      </c>
+      <c r="AK31" s="22">
+        <v>121.6</v>
+      </c>
+      <c r="AL31" s="23">
+        <v>119.9</v>
+      </c>
+      <c r="AM31" s="23">
+        <v>116.6</v>
+      </c>
+      <c r="AN31" s="23">
+        <v>113.9</v>
+      </c>
+      <c r="AO31" s="23">
+        <v>113.5</v>
+      </c>
+      <c r="AP31" s="22">
+        <v>97.6</v>
+      </c>
+      <c r="AQ31" s="22">
+        <v>80.2</v>
+      </c>
+      <c r="AR31" s="22">
+        <v>82.2</v>
+      </c>
+      <c r="AS31" s="23">
+        <v>84.3</v>
+      </c>
+      <c r="AT31" s="23">
+        <v>85.8</v>
+      </c>
+      <c r="AU31" s="24">
+        <v>126.5</v>
+      </c>
+      <c r="AV31" s="25">
+        <v>123.2</v>
+      </c>
+      <c r="AW31" s="23">
+        <v>117.3</v>
+      </c>
+      <c r="AX31" s="23">
+        <v>175.4</v>
+      </c>
+      <c r="AY31" s="23">
+        <v>142</v>
+      </c>
+      <c r="AZ31" s="32">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="BA31" s="32">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="BB31" s="32">
+        <v>117.9</v>
+      </c>
+      <c r="BC31" s="28">
+        <v>112.4</v>
+      </c>
+      <c r="BD31" s="28">
+        <v>108.2</v>
+      </c>
+      <c r="BE31" s="28">
+        <v>109.7</v>
+      </c>
+      <c r="BF31" s="23">
+        <v>84</v>
+      </c>
+      <c r="BG31" s="23">
+        <v>86.4</v>
+      </c>
+      <c r="BH31" s="23">
+        <v>91.4</v>
+      </c>
+      <c r="BI31" s="23">
+        <v>92.6</v>
+      </c>
+      <c r="BJ31" s="23">
+        <v>105.3</v>
+      </c>
+      <c r="BK31" s="23">
+        <v>112.2</v>
+      </c>
+      <c r="BL31" s="32">
+        <v>110.2</v>
+      </c>
+      <c r="BM31" s="32">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:65" s="19" customFormat="1">
+      <c r="A32" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="22">
+        <v>244</v>
+      </c>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="22">
+        <v>112.6</v>
+      </c>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="22">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="22">
+        <v>85.6</v>
+      </c>
+      <c r="R32" s="23"/>
+      <c r="S32" s="23"/>
+      <c r="T32" s="23"/>
+      <c r="U32" s="22">
+        <v>122.4</v>
+      </c>
+      <c r="V32" s="23"/>
+      <c r="W32" s="23"/>
+      <c r="X32" s="23"/>
+      <c r="Y32" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="Z32" s="22"/>
+      <c r="AA32" s="22"/>
+      <c r="AB32" s="23"/>
+      <c r="AC32" s="22">
+        <v>112.4</v>
+      </c>
+      <c r="AD32" s="22"/>
+      <c r="AE32" s="22"/>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="22">
+        <v>127.2</v>
+      </c>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="22">
+        <v>83.9</v>
+      </c>
+      <c r="AL32" s="23"/>
+      <c r="AM32" s="23"/>
+      <c r="AN32" s="23"/>
+      <c r="AO32" s="23">
+        <v>122.2</v>
+      </c>
+      <c r="AP32" s="23"/>
+      <c r="AQ32" s="23"/>
+      <c r="AR32" s="23"/>
+      <c r="AS32" s="23">
+        <v>119.2</v>
+      </c>
+      <c r="AT32" s="23"/>
+      <c r="AU32" s="15"/>
+      <c r="AV32" s="16"/>
+      <c r="AW32" s="23">
+        <v>118.2</v>
+      </c>
+      <c r="AX32" s="23"/>
+      <c r="AY32" s="23"/>
+      <c r="AZ32" s="32"/>
+      <c r="BA32" s="32">
+        <v>115.7</v>
+      </c>
+      <c r="BB32" s="32"/>
+      <c r="BC32" s="28"/>
+      <c r="BD32" s="28"/>
+      <c r="BE32" s="28">
+        <v>115.9</v>
+      </c>
+      <c r="BF32" s="28"/>
+      <c r="BG32" s="28"/>
+      <c r="BH32" s="28"/>
+      <c r="BI32" s="28">
+        <v>117.3</v>
+      </c>
+      <c r="BJ32" s="28"/>
+      <c r="BK32" s="28"/>
+      <c r="BL32" s="76"/>
+      <c r="BM32" s="76">
+        <v>122.9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:65" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="A33" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="11">
+        <v>122.8</v>
+      </c>
+      <c r="C33" s="12">
+        <v>120.2783271402941</v>
+      </c>
+      <c r="D33" s="11">
+        <v>117.2</v>
+      </c>
+      <c r="E33" s="13">
+        <v>119.6</v>
+      </c>
+      <c r="F33" s="11">
+        <v>120.1</v>
+      </c>
+      <c r="G33" s="11">
+        <v>118.5</v>
+      </c>
+      <c r="H33" s="11">
+        <v>120.6</v>
+      </c>
+      <c r="I33" s="13">
+        <v>118.9</v>
+      </c>
+      <c r="J33" s="11">
+        <v>107.1</v>
+      </c>
+      <c r="K33" s="11">
+        <v>109.1</v>
+      </c>
+      <c r="L33" s="11">
+        <v>106.6</v>
+      </c>
+      <c r="M33" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="N33" s="11">
+        <v>109.2</v>
+      </c>
+      <c r="O33" s="11">
+        <v>107.4</v>
+      </c>
+      <c r="P33" s="11">
+        <v>108</v>
+      </c>
+      <c r="Q33" s="13">
+        <v>109.5</v>
+      </c>
+      <c r="R33" s="11">
+        <v>106.2</v>
+      </c>
+      <c r="S33" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="T33" s="11">
+        <v>106.3</v>
+      </c>
+      <c r="U33" s="13">
+        <v>105.8</v>
+      </c>
+      <c r="V33" s="31">
+        <v>101.9</v>
+      </c>
+      <c r="W33" s="31">
+        <v>100.3</v>
+      </c>
+      <c r="X33" s="31">
+        <v>100.3</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>101.9</v>
+      </c>
+      <c r="Z33" s="13">
+        <v>112.7</v>
+      </c>
+      <c r="AA33" s="13">
+        <v>115.1</v>
+      </c>
+      <c r="AB33" s="31">
+        <v>113.8</v>
+      </c>
+      <c r="AC33" s="13">
+        <v>113.6</v>
+      </c>
+      <c r="AD33" s="13">
+        <v>108.1</v>
+      </c>
+      <c r="AE33" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="AF33" s="14">
+        <v>107.4</v>
+      </c>
+      <c r="AG33" s="13">
+        <v>108.4</v>
+      </c>
+      <c r="AH33" s="14">
+        <v>108.5</v>
+      </c>
+      <c r="AI33" s="14">
+        <v>110.7</v>
+      </c>
+      <c r="AJ33" s="14">
+        <v>108.8</v>
+      </c>
+      <c r="AK33" s="13">
+        <v>109.2</v>
+      </c>
+      <c r="AL33" s="14">
+        <v>107.7</v>
+      </c>
+      <c r="AM33" s="14">
+        <v>107.8</v>
+      </c>
+      <c r="AN33" s="14">
+        <v>106.8</v>
+      </c>
+      <c r="AO33" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="AP33" s="13">
         <v>106</v>
       </c>
-      <c r="N4" s="12">
-[...47 lines deleted...]
-      <c r="AD4" s="14">
+      <c r="AQ33" s="13">
+        <v>103.6</v>
+      </c>
+      <c r="AR33" s="13">
+        <v>106.3</v>
+      </c>
+      <c r="AS33" s="13">
+        <v>104.2</v>
+      </c>
+      <c r="AT33" s="13">
+        <v>107.1</v>
+      </c>
+      <c r="AU33" s="15">
+        <v>110.9</v>
+      </c>
+      <c r="AV33" s="16">
+        <v>111.7</v>
+      </c>
+      <c r="AW33" s="31">
+        <v>113.9</v>
+      </c>
+      <c r="AX33" s="31">
+        <v>118.2</v>
+      </c>
+      <c r="AY33" s="31">
+        <v>119.7</v>
+      </c>
+      <c r="AZ33" s="35">
+        <v>119.9</v>
+      </c>
+      <c r="BA33" s="35">
+        <v>119.7</v>
+      </c>
+      <c r="BB33" s="35">
+        <v>114.9</v>
+      </c>
+      <c r="BC33" s="18">
+        <v>112.7</v>
+      </c>
+      <c r="BD33" s="18">
+        <v>111.1</v>
+      </c>
+      <c r="BE33" s="18">
+        <v>111.2</v>
+      </c>
+      <c r="BF33" s="18">
+        <v>106.3</v>
+      </c>
+      <c r="BG33" s="18">
+        <v>107.4</v>
+      </c>
+      <c r="BH33" s="18">
+        <v>108</v>
+      </c>
+      <c r="BI33" s="18">
+        <v>109</v>
+      </c>
+      <c r="BJ33" s="18">
+        <v>110.8</v>
+      </c>
+      <c r="BK33" s="18">
+        <v>110.3</v>
+      </c>
+      <c r="BL33" s="18">
         <v>110.4</v>
       </c>
-      <c r="AE4" s="14">
-[...987 lines deleted...]
-      <c r="AF9" s="24">
+      <c r="BM33" s="18">
         <v>109.7</v>
       </c>
-      <c r="AG9" s="23">
-[...4528 lines deleted...]
-        <v>167</v>
+    </row>
+    <row r="35" spans="1:65" ht="112.5">
+      <c r="A35" s="85" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BK2:BM2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5AA66D-4FFD-488D-B074-76BE2D646EC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3960C7C7-FFD0-42FA-9F0B-3041DFA88A38}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DE2434-9917-48C7-8024-B36B2ED9ECB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3960C7C7-FFD0-42FA-9F0B-3041DFA88A38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5AA66D-4FFD-488D-B074-76BE2D646EC6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>