--- v1 (2026-04-23)
+++ v2 (2026-06-02)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="732" firstSheet="4" activeTab="5"/>
+    <workbookView xWindow="13575" yWindow="405" windowWidth="13920" windowHeight="10425" tabRatio="732" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
-    <sheet name="2010-2025 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
+    <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="176">
   <si>
     <t>Deflator of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -573,102 +573,120 @@
   <si>
     <t>January-June  2023</t>
   </si>
   <si>
     <t xml:space="preserve">9 months 
 2023 </t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 
 2024 </t>
   </si>
   <si>
     <t>January-June  2024</t>
   </si>
   <si>
     <t xml:space="preserve">9 months 
 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
-    <t>2025*</t>
-[...1 lines deleted...]
-  <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method          </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
-    <t>Ibrayeva D.K., 
-[...9 lines deleted...]
-  <si>
     <t>Net taxes on products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zhunusova Z.A., 
+Tastan N.Sh.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <r>
+      <t>1 quarter 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">The data for January–December 2025 are calculated based on preliminary data, taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025, and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. Data up to 2025 were calculated using the old methodology for estimating the Non-observed economy.
-</t>
+      <t>Flash estimates.</t>
     </r>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
@@ -837,54 +855,54 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...2 lines deleted...]
-      <name val="Arial Cyr"/>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1208,75 +1226,75 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1621,51 +1639,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:B24"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="60" customWidth="1"/>
     <col min="2" max="2" width="72.140625" style="60" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1"/>
     <row r="2" spans="1:2">
       <c r="A2" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="51">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>82</v>
       </c>
@@ -1725,97 +1743,97 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="61" t="s">
         <v>115</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="61" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="61" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="79" t="s">
+      <c r="A14" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="74" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="81"/>
+      <c r="B15" s="74" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="74" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="81"/>
+      <c r="B16" s="74" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="74" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="82"/>
+      <c r="B17" s="75" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="61" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="61" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="73">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="61" t="s">
         <v>100</v>
       </c>
       <c r="B20" s="73">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="61" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="33" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="77" t="s">
         <v>171</v>
       </c>
@@ -1920,60 +1938,60 @@
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="42" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24.75" customHeight="1">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="43"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="67">
         <v>1991</v>
       </c>
       <c r="C3" s="67">
         <v>1992</v>
       </c>
       <c r="D3" s="67">
         <v>1993</v>
       </c>
       <c r="E3" s="67">
         <v>1994</v>
       </c>
@@ -2647,62 +2665,62 @@
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="42" customWidth="1"/>
     <col min="11" max="13" width="12.7109375" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="83"/>
-[...7 lines deleted...]
-      <c r="J1" s="83"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="43"/>
       <c r="H2" s="44" t="s">
         <v>76</v>
       </c>
       <c r="I2" s="44"/>
       <c r="J2" s="65" t="s">
         <v>77</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="68" customFormat="1" ht="22.5" customHeight="1">
       <c r="A3" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="67">
         <v>1998</v>
       </c>
       <c r="C3" s="67">
         <v>1999</v>
       </c>
       <c r="D3" s="67">
@@ -3651,56 +3669,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="36" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="36" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="83"/>
-[...1 lines deleted...]
-      <c r="D1" s="83"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:4">
       <c r="D2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="8">
         <v>2007</v>
       </c>
       <c r="C3" s="8">
         <v>2008</v>
       </c>
       <c r="D3" s="8">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31">
@@ -4081,117 +4099,118 @@
       <c r="A31" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="31">
         <v>115.5</v>
       </c>
       <c r="C31" s="31">
         <v>121</v>
       </c>
       <c r="D31" s="37">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM35"/>
+  <dimension ref="A1:BN35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AU16" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BH43" sqref="BH35:BH43"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="2" customWidth="1"/>
     <col min="8" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="2" customWidth="1"/>
     <col min="20" max="22" width="11.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
     <col min="24" max="26" width="11.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="2" customWidth="1"/>
     <col min="28" max="30" width="11.42578125" style="2" customWidth="1"/>
     <col min="31" max="31" width="12.28515625" style="2" customWidth="1"/>
     <col min="32" max="34" width="11.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" style="2" customWidth="1"/>
     <col min="36" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
     <col min="40" max="42" width="11.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="12.5703125" style="2" customWidth="1"/>
     <col min="44" max="46" width="11.42578125" style="2" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="2" customWidth="1"/>
     <col min="48" max="50" width="11.42578125" style="2" customWidth="1"/>
     <col min="51" max="51" width="12.42578125" style="2" customWidth="1"/>
     <col min="52" max="54" width="11.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="57" width="11.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="12.28515625" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.85546875" style="2" customWidth="1"/>
     <col min="61" max="62" width="11" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.5703125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.140625" style="2" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="66" width="12.5703125" style="2" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="22.5" customHeight="1">
+    <row r="1" spans="1:66" ht="22.5" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:65" ht="9.75" customHeight="1">
+    <row r="2" spans="1:66" ht="12" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="4"/>
@@ -4201,57 +4220,57 @@
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="BK2" s="84" t="s">
+      <c r="BL2" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="BL2" s="84"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:65" ht="35.25" customHeight="1">
+      <c r="BM2" s="85"/>
+      <c r="BN2" s="85"/>
+    </row>
+    <row r="3" spans="1:66" ht="35.25" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E3" s="8">
         <v>2010</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>120</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>121</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>122</v>
       </c>
       <c r="I3" s="8">
@@ -4398,57 +4417,60 @@
       <c r="BD3" s="8" t="s">
         <v>158</v>
       </c>
       <c r="BE3" s="8">
         <v>2023</v>
       </c>
       <c r="BF3" s="8" t="s">
         <v>159</v>
       </c>
       <c r="BG3" s="8" t="s">
         <v>160</v>
       </c>
       <c r="BH3" s="8" t="s">
         <v>161</v>
       </c>
       <c r="BI3" s="8">
         <v>2024</v>
       </c>
       <c r="BJ3" s="8" t="s">
         <v>162</v>
       </c>
       <c r="BK3" s="8" t="s">
         <v>163</v>
       </c>
       <c r="BL3" s="8" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="BM3" s="8" t="s">
         <v>164</v>
       </c>
-    </row>
-    <row r="4" spans="1:65" s="19" customFormat="1">
+      <c r="BM3" s="8">
+        <v>2025</v>
+      </c>
+      <c r="BN3" s="8" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="19" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="12">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="11">
         <v>120.8</v>
       </c>
       <c r="E4" s="13">
         <v>122</v>
       </c>
       <c r="F4" s="11">
         <v>121</v>
       </c>
       <c r="G4" s="11">
         <v>120.9</v>
       </c>
       <c r="H4" s="11">
         <v>121.9</v>
       </c>
       <c r="I4" s="13">
@@ -4600,52 +4622,55 @@
       </c>
       <c r="BF4" s="18">
         <v>103.8</v>
       </c>
       <c r="BG4" s="18">
         <v>104.3</v>
       </c>
       <c r="BH4" s="18">
         <v>104.7</v>
       </c>
       <c r="BI4" s="18">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="18">
         <v>108.9</v>
       </c>
       <c r="BK4" s="18">
         <v>107.5</v>
       </c>
       <c r="BL4" s="18">
         <v>107.3</v>
       </c>
       <c r="BM4" s="18">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="18">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="21">
         <v>109.1</v>
       </c>
       <c r="C5" s="21">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="21">
         <v>97.2</v>
       </c>
       <c r="E5" s="22">
         <v>108.1</v>
       </c>
       <c r="F5" s="21">
         <v>125.7</v>
       </c>
       <c r="G5" s="21">
         <v>110.2</v>
       </c>
       <c r="H5" s="21">
         <v>107</v>
       </c>
       <c r="I5" s="22">
@@ -4797,52 +4822,55 @@
       </c>
       <c r="BF5" s="28">
         <v>106.6</v>
       </c>
       <c r="BG5" s="28">
         <v>100.3</v>
       </c>
       <c r="BH5" s="28">
         <v>99.7</v>
       </c>
       <c r="BI5" s="28">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="28">
         <v>96.6</v>
       </c>
       <c r="BK5" s="28">
         <v>99.4</v>
       </c>
       <c r="BL5" s="28">
         <v>102.7</v>
       </c>
       <c r="BM5" s="28">
         <v>108.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="28">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="21">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="21">
         <v>122.5</v>
       </c>
       <c r="G6" s="21">
         <v>124.8</v>
       </c>
       <c r="H6" s="21">
         <v>129.5</v>
       </c>
       <c r="I6" s="22">
@@ -4994,52 +5022,55 @@
       </c>
       <c r="BF6" s="29">
         <v>103.2</v>
       </c>
       <c r="BG6" s="29">
         <v>104.6</v>
       </c>
       <c r="BH6" s="29">
         <v>105.7</v>
       </c>
       <c r="BI6" s="29">
         <v>108</v>
       </c>
       <c r="BJ6" s="29">
         <v>109.3</v>
       </c>
       <c r="BK6" s="29">
         <v>109.3</v>
       </c>
       <c r="BL6" s="29">
         <v>109.1</v>
       </c>
       <c r="BM6" s="28">
         <v>110</v>
       </c>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6" s="28">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21">
         <v>171.8</v>
       </c>
       <c r="C7" s="21">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="21">
         <v>134.6</v>
       </c>
       <c r="E7" s="22">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="21">
         <v>126</v>
       </c>
       <c r="G7" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="21">
         <v>134.5</v>
       </c>
       <c r="I7" s="22">
@@ -5191,52 +5222,55 @@
       </c>
       <c r="BF7" s="28">
         <v>105.8</v>
       </c>
       <c r="BG7" s="28">
         <v>108</v>
       </c>
       <c r="BH7" s="28">
         <v>108.1</v>
       </c>
       <c r="BI7" s="28">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="28">
         <v>106.7</v>
       </c>
       <c r="BK7" s="28">
         <v>103.7</v>
       </c>
       <c r="BL7" s="28">
         <v>103.5</v>
       </c>
       <c r="BM7" s="28">
         <v>105.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="28">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21">
         <v>118.2</v>
       </c>
       <c r="C8" s="21">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="21">
         <v>123.6</v>
       </c>
       <c r="E8" s="22">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="21">
         <v>118.3</v>
       </c>
       <c r="G8" s="21">
         <v>117.3</v>
       </c>
       <c r="H8" s="21">
         <v>124.9</v>
       </c>
       <c r="I8" s="22">
@@ -5388,52 +5422,55 @@
       </c>
       <c r="BF8" s="28">
         <v>99.1</v>
       </c>
       <c r="BG8" s="28">
         <v>99.9</v>
       </c>
       <c r="BH8" s="28">
         <v>102.2</v>
       </c>
       <c r="BI8" s="28">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>111.1</v>
       </c>
       <c r="BK8" s="28">
         <v>114.9</v>
       </c>
       <c r="BL8" s="28">
         <v>114.6</v>
       </c>
       <c r="BM8" s="28">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="22.5">
+      <c r="BN8" s="28">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21">
         <v>118.7</v>
       </c>
       <c r="C9" s="21">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="21">
         <v>128.6</v>
       </c>
       <c r="E9" s="22">
         <v>127.1</v>
       </c>
       <c r="F9" s="21">
         <v>111.3</v>
       </c>
       <c r="G9" s="21">
         <v>112</v>
       </c>
       <c r="H9" s="21">
         <v>112.2</v>
       </c>
       <c r="I9" s="22">
@@ -5585,52 +5622,55 @@
       </c>
       <c r="BF9" s="28">
         <v>117.7</v>
       </c>
       <c r="BG9" s="28">
         <v>113</v>
       </c>
       <c r="BH9" s="28">
         <v>112.3</v>
       </c>
       <c r="BI9" s="28">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="28">
         <v>112.3</v>
       </c>
       <c r="BK9" s="28">
         <v>114.2</v>
       </c>
       <c r="BL9" s="28">
         <v>115.5</v>
       </c>
       <c r="BM9" s="28">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="27" customHeight="1">
+      <c r="BN9" s="28">
+        <v>115.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="27" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="21">
         <v>113.1</v>
       </c>
       <c r="C10" s="21">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="21">
         <v>123.2</v>
       </c>
       <c r="E10" s="22">
         <v>109.5</v>
       </c>
       <c r="F10" s="21">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="21">
         <v>114.7</v>
       </c>
       <c r="H10" s="21">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="22">
@@ -5782,52 +5822,55 @@
       </c>
       <c r="BF10" s="28">
         <v>115</v>
       </c>
       <c r="BG10" s="28">
         <v>112.4</v>
       </c>
       <c r="BH10" s="28">
         <v>115.7</v>
       </c>
       <c r="BI10" s="28">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="28">
         <v>113.9</v>
       </c>
       <c r="BK10" s="28">
         <v>113.8</v>
       </c>
       <c r="BL10" s="28">
         <v>115.1</v>
       </c>
       <c r="BM10" s="28">
         <v>120.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="28">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21">
         <v>102.9</v>
       </c>
       <c r="C11" s="21">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="21">
         <v>104.6</v>
       </c>
       <c r="E11" s="22">
         <v>103.5</v>
       </c>
       <c r="F11" s="21">
         <v>108.5</v>
       </c>
       <c r="G11" s="21">
         <v>102.8</v>
       </c>
       <c r="H11" s="21">
         <v>98.3</v>
       </c>
       <c r="I11" s="22">
@@ -5979,52 +6022,55 @@
       </c>
       <c r="BF11" s="28">
         <v>106.4</v>
       </c>
       <c r="BG11" s="28">
         <v>104.8</v>
       </c>
       <c r="BH11" s="28">
         <v>103.5</v>
       </c>
       <c r="BI11" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="28">
         <v>112.1</v>
       </c>
       <c r="BK11" s="28">
         <v>102.1</v>
       </c>
       <c r="BL11" s="28">
         <v>102.2</v>
       </c>
       <c r="BM11" s="28">
         <v>104</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="19" customFormat="1">
+      <c r="BN11" s="28">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="19" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>107.8</v>
       </c>
       <c r="C12" s="12">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="11">
         <v>113.1</v>
       </c>
       <c r="E12" s="13">
         <v>115.8</v>
       </c>
       <c r="F12" s="11">
         <v>115.7</v>
       </c>
       <c r="G12" s="11">
         <v>109.8</v>
       </c>
       <c r="H12" s="11">
         <v>114.2</v>
       </c>
       <c r="I12" s="13">
@@ -6176,52 +6222,55 @@
       </c>
       <c r="BF12" s="18">
         <v>111.6</v>
       </c>
       <c r="BG12" s="18">
         <v>112.8</v>
       </c>
       <c r="BH12" s="18">
         <v>112.8</v>
       </c>
       <c r="BI12" s="18">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="18">
         <v>112.7</v>
       </c>
       <c r="BK12" s="18">
         <v>111.9</v>
       </c>
       <c r="BL12" s="18">
         <v>112.4</v>
       </c>
       <c r="BM12" s="18">
         <v>110.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5">
+      <c r="BN12" s="18">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="21">
         <v>107.4</v>
       </c>
       <c r="C13" s="21">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="21">
         <v>110.7</v>
       </c>
       <c r="E13" s="22">
         <v>120.6</v>
       </c>
       <c r="F13" s="21">
         <v>108.1</v>
       </c>
       <c r="G13" s="21">
         <v>108.4</v>
       </c>
       <c r="H13" s="21">
         <v>119.2</v>
       </c>
       <c r="I13" s="22">
@@ -6373,52 +6422,55 @@
       </c>
       <c r="BF13" s="28">
         <v>109.3</v>
       </c>
       <c r="BG13" s="28">
         <v>108.9</v>
       </c>
       <c r="BH13" s="28">
         <v>108.6</v>
       </c>
       <c r="BI13" s="28">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="28">
         <v>110.3</v>
       </c>
       <c r="BK13" s="28">
         <v>110.5</v>
       </c>
       <c r="BL13" s="28">
         <v>111.5</v>
       </c>
       <c r="BM13" s="28">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="28">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="21">
         <v>114.9</v>
       </c>
       <c r="C14" s="21">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="21">
         <v>114.6</v>
       </c>
       <c r="E14" s="22">
         <v>114.6</v>
       </c>
       <c r="F14" s="21">
         <v>115.3</v>
       </c>
       <c r="G14" s="21">
         <v>105</v>
       </c>
       <c r="H14" s="21">
         <v>108.7</v>
       </c>
       <c r="I14" s="22">
@@ -6570,52 +6622,55 @@
       </c>
       <c r="BF14" s="28">
         <v>106.9</v>
       </c>
       <c r="BG14" s="28">
         <v>107.3</v>
       </c>
       <c r="BH14" s="28">
         <v>106.5</v>
       </c>
       <c r="BI14" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="28">
         <v>106</v>
       </c>
       <c r="BK14" s="28">
         <v>107.2</v>
       </c>
       <c r="BL14" s="28">
         <v>108</v>
       </c>
       <c r="BM14" s="28">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14" s="28">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>108.3</v>
       </c>
       <c r="C15" s="21">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="21">
         <v>108</v>
       </c>
       <c r="E15" s="22">
         <v>108.1</v>
       </c>
       <c r="F15" s="21">
         <v>111.8</v>
       </c>
       <c r="G15" s="21">
         <v>111.8</v>
       </c>
       <c r="H15" s="21">
         <v>109.1</v>
       </c>
       <c r="I15" s="22">
@@ -6767,52 +6822,55 @@
       </c>
       <c r="BF15" s="28">
         <v>107.3</v>
       </c>
       <c r="BG15" s="28">
         <v>112.6</v>
       </c>
       <c r="BH15" s="28">
         <v>114.4</v>
       </c>
       <c r="BI15" s="28">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="28">
         <v>110.1</v>
       </c>
       <c r="BK15" s="28">
         <v>115.5</v>
       </c>
       <c r="BL15" s="28">
         <v>116.7</v>
       </c>
       <c r="BM15" s="28">
         <v>111.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="28">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
         <v>100.6</v>
       </c>
       <c r="C16" s="21">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="21">
         <v>106.9</v>
       </c>
       <c r="E16" s="22">
         <v>106.3</v>
       </c>
       <c r="F16" s="21">
         <v>102.5</v>
       </c>
       <c r="G16" s="21">
         <v>105</v>
       </c>
       <c r="H16" s="21">
         <v>102</v>
       </c>
       <c r="I16" s="22">
@@ -6964,52 +7022,55 @@
       </c>
       <c r="BF16" s="28">
         <v>108.7</v>
       </c>
       <c r="BG16" s="28">
         <v>107.6</v>
       </c>
       <c r="BH16" s="28">
         <v>106.7</v>
       </c>
       <c r="BI16" s="28">
         <v>110</v>
       </c>
       <c r="BJ16" s="28">
         <v>113.9</v>
       </c>
       <c r="BK16" s="28">
         <v>110.9</v>
       </c>
       <c r="BL16" s="28">
         <v>113.5</v>
       </c>
       <c r="BM16" s="28">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="28">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>101.4</v>
       </c>
       <c r="C17" s="21">
         <v>110.2</v>
       </c>
       <c r="D17" s="21">
         <v>104.8</v>
       </c>
       <c r="E17" s="22">
         <v>107.1</v>
       </c>
       <c r="F17" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="21">
         <v>113.9</v>
       </c>
       <c r="H17" s="21">
         <v>113.2</v>
       </c>
       <c r="I17" s="22">
@@ -7161,52 +7222,55 @@
       </c>
       <c r="BF17" s="28">
         <v>114.2</v>
       </c>
       <c r="BG17" s="28">
         <v>108.1</v>
       </c>
       <c r="BH17" s="28">
         <v>112</v>
       </c>
       <c r="BI17" s="28">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="28">
         <v>127.2</v>
       </c>
       <c r="BK17" s="28">
         <v>127.8</v>
       </c>
       <c r="BL17" s="28">
         <v>125.3</v>
       </c>
       <c r="BM17" s="28">
         <v>121.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="28">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>107.2</v>
       </c>
       <c r="C18" s="21">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="21">
         <v>120.2</v>
       </c>
       <c r="E18" s="22">
         <v>120.8</v>
       </c>
       <c r="F18" s="21">
         <v>117.5</v>
       </c>
       <c r="G18" s="21">
         <v>112.1</v>
       </c>
       <c r="H18" s="21">
         <v>110.6</v>
       </c>
       <c r="I18" s="22">
@@ -7358,52 +7422,55 @@
       </c>
       <c r="BF18" s="28">
         <v>118.7</v>
       </c>
       <c r="BG18" s="28">
         <v>123</v>
       </c>
       <c r="BH18" s="28">
         <v>121.5</v>
       </c>
       <c r="BI18" s="28">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>115.3</v>
       </c>
       <c r="BK18" s="28">
         <v>114.3</v>
       </c>
       <c r="BL18" s="28">
         <v>111</v>
       </c>
       <c r="BM18" s="28">
         <v>126.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="28">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="21">
         <v>105</v>
       </c>
       <c r="C19" s="21">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="21">
         <v>112.7</v>
       </c>
       <c r="E19" s="22">
         <v>109.6</v>
       </c>
       <c r="F19" s="21">
         <v>124.3</v>
       </c>
       <c r="G19" s="21">
         <v>119.9</v>
       </c>
       <c r="H19" s="21">
         <v>124.4</v>
       </c>
       <c r="I19" s="22">
@@ -7555,52 +7622,55 @@
       </c>
       <c r="BF19" s="28">
         <v>100.2</v>
       </c>
       <c r="BG19" s="28">
         <v>117</v>
       </c>
       <c r="BH19" s="28">
         <v>114.9</v>
       </c>
       <c r="BI19" s="28">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="28">
         <v>117.1</v>
       </c>
       <c r="BK19" s="28">
         <v>106.7</v>
       </c>
       <c r="BL19" s="28">
         <v>115</v>
       </c>
       <c r="BM19" s="28">
         <v>114.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19" s="28">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="21">
         <v>109.4</v>
       </c>
       <c r="C20" s="21">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="21">
         <v>115.9</v>
       </c>
       <c r="E20" s="22">
         <v>99.1</v>
       </c>
       <c r="F20" s="21">
         <v>106.8</v>
       </c>
       <c r="G20" s="21">
         <v>102.6</v>
       </c>
       <c r="H20" s="21">
         <v>100.8</v>
       </c>
       <c r="I20" s="22">
@@ -7752,52 +7822,55 @@
       </c>
       <c r="BF20" s="28">
         <v>113.6</v>
       </c>
       <c r="BG20" s="28">
         <v>117.5</v>
       </c>
       <c r="BH20" s="28">
         <v>111</v>
       </c>
       <c r="BI20" s="28">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="28">
         <v>112.1</v>
       </c>
       <c r="BK20" s="28">
         <v>108.8</v>
       </c>
       <c r="BL20" s="28">
         <v>107.8</v>
       </c>
       <c r="BM20" s="28">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="28">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="21">
         <v>109.7</v>
       </c>
       <c r="C21" s="21">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="21">
         <v>107.7</v>
       </c>
       <c r="E21" s="22">
         <v>129.1</v>
       </c>
       <c r="F21" s="21">
         <v>124</v>
       </c>
       <c r="G21" s="21">
         <v>101.5</v>
       </c>
       <c r="H21" s="21">
         <v>116.4</v>
       </c>
       <c r="I21" s="22">
@@ -7949,52 +8022,55 @@
       </c>
       <c r="BF21" s="28">
         <v>110.6</v>
       </c>
       <c r="BG21" s="28">
         <v>113.8</v>
       </c>
       <c r="BH21" s="28">
         <v>115.4</v>
       </c>
       <c r="BI21" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="28">
         <v>120</v>
       </c>
       <c r="BK21" s="28">
         <v>114</v>
       </c>
       <c r="BL21" s="28">
         <v>113.5</v>
       </c>
       <c r="BM21" s="28">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="28">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="21">
         <v>108.3</v>
       </c>
       <c r="C22" s="21">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="21">
         <v>116.8</v>
       </c>
       <c r="E22" s="22">
         <v>123.5</v>
       </c>
       <c r="F22" s="21">
         <v>123.5</v>
       </c>
       <c r="G22" s="21">
         <v>113.8</v>
       </c>
       <c r="H22" s="21">
         <v>116.6</v>
       </c>
       <c r="I22" s="22">
@@ -8146,52 +8222,55 @@
       </c>
       <c r="BF22" s="28">
         <v>115.6</v>
       </c>
       <c r="BG22" s="28">
         <v>110.2</v>
       </c>
       <c r="BH22" s="28">
         <v>117.1</v>
       </c>
       <c r="BI22" s="28">
         <v>106</v>
       </c>
       <c r="BJ22" s="28">
         <v>110.8</v>
       </c>
       <c r="BK22" s="28">
         <v>110.3</v>
       </c>
       <c r="BL22" s="28">
         <v>114.1</v>
       </c>
       <c r="BM22" s="28">
         <v>87.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22" s="28">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="21">
         <v>111.9</v>
       </c>
       <c r="C23" s="21">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="21">
         <v>119.9</v>
       </c>
       <c r="E23" s="22">
         <v>121.1</v>
       </c>
       <c r="F23" s="21">
         <v>126.1</v>
       </c>
       <c r="G23" s="21">
         <v>116.5</v>
       </c>
       <c r="H23" s="21">
         <v>121.9</v>
       </c>
       <c r="I23" s="22">
@@ -8343,52 +8422,55 @@
       </c>
       <c r="BF23" s="28">
         <v>114.4</v>
       </c>
       <c r="BG23" s="28">
         <v>122.2</v>
       </c>
       <c r="BH23" s="28">
         <v>114.6</v>
       </c>
       <c r="BI23" s="28">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="28">
         <v>109.3</v>
       </c>
       <c r="BK23" s="28">
         <v>113.6</v>
       </c>
       <c r="BL23" s="28">
         <v>114.9</v>
       </c>
       <c r="BM23" s="28">
         <v>70.099999999999994</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="28">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="21">
         <v>112.5</v>
       </c>
       <c r="C24" s="21">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="21">
         <v>120.7</v>
       </c>
       <c r="E24" s="22">
         <v>102.9</v>
       </c>
       <c r="F24" s="21">
         <v>126</v>
       </c>
       <c r="G24" s="21">
         <v>104.8</v>
       </c>
       <c r="H24" s="21">
         <v>109.7</v>
       </c>
       <c r="I24" s="22">
@@ -8540,52 +8622,55 @@
       </c>
       <c r="BF24" s="28">
         <v>128.5</v>
       </c>
       <c r="BG24" s="28">
         <v>121.9</v>
       </c>
       <c r="BH24" s="28">
         <v>117.8</v>
       </c>
       <c r="BI24" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="28">
         <v>121.6</v>
       </c>
       <c r="BK24" s="28">
         <v>119.3</v>
       </c>
       <c r="BL24" s="28">
         <v>117.4</v>
       </c>
       <c r="BM24" s="28">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="28">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="21">
         <v>111.5</v>
       </c>
       <c r="C25" s="21">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="21">
         <v>113.7</v>
       </c>
       <c r="E25" s="22">
         <v>114.1</v>
       </c>
       <c r="F25" s="21">
         <v>116.3</v>
       </c>
       <c r="G25" s="21">
         <v>106.5</v>
       </c>
       <c r="H25" s="21">
         <v>124.8</v>
       </c>
       <c r="I25" s="22">
@@ -8737,52 +8822,55 @@
       </c>
       <c r="BF25" s="28">
         <v>119.2</v>
       </c>
       <c r="BG25" s="28">
         <v>115.2</v>
       </c>
       <c r="BH25" s="28">
         <v>118.8</v>
       </c>
       <c r="BI25" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="28">
         <v>106.9</v>
       </c>
       <c r="BK25" s="28">
         <v>108.7</v>
       </c>
       <c r="BL25" s="28">
         <v>106.7</v>
       </c>
       <c r="BM25" s="28">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="33.75">
+      <c r="BN25" s="28">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="21">
         <v>108.6</v>
       </c>
       <c r="C26" s="21">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="21">
         <v>113.1</v>
       </c>
       <c r="E26" s="22">
         <v>112.4</v>
       </c>
       <c r="F26" s="21">
         <v>100</v>
       </c>
       <c r="G26" s="21">
         <v>108.4</v>
       </c>
       <c r="H26" s="21">
         <v>108.6</v>
       </c>
       <c r="I26" s="22">
@@ -8934,52 +9022,55 @@
       </c>
       <c r="BF26" s="28">
         <v>109.3</v>
       </c>
       <c r="BG26" s="28">
         <v>108.9</v>
       </c>
       <c r="BH26" s="28">
         <v>108.7</v>
       </c>
       <c r="BI26" s="28">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="28">
         <v>109.3</v>
       </c>
       <c r="BK26" s="28">
         <v>110.4</v>
       </c>
       <c r="BL26" s="28">
         <v>111</v>
       </c>
       <c r="BM26" s="28">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="19" customFormat="1">
+      <c r="BN26" s="28">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="19" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="11">
         <v>118.4</v>
       </c>
       <c r="C27" s="12">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="11">
         <v>116.5</v>
       </c>
       <c r="E27" s="13">
         <v>118.6</v>
       </c>
       <c r="F27" s="11">
         <v>118</v>
       </c>
       <c r="G27" s="11">
         <v>114.7</v>
       </c>
       <c r="H27" s="11">
         <v>117.7</v>
       </c>
       <c r="I27" s="13">
@@ -9131,52 +9222,55 @@
       </c>
       <c r="BF27" s="18">
         <v>108.5</v>
       </c>
       <c r="BG27" s="18">
         <v>109.4</v>
       </c>
       <c r="BH27" s="18">
         <v>109.5</v>
       </c>
       <c r="BI27" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="18">
         <v>111.3</v>
       </c>
       <c r="BK27" s="18">
         <v>110.2</v>
       </c>
       <c r="BL27" s="18">
         <v>110.4</v>
       </c>
       <c r="BM27" s="18">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27" s="18">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="21">
         <v>44.9</v>
       </c>
       <c r="C28" s="21">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="21">
         <v>91.5</v>
       </c>
       <c r="E28" s="22">
         <v>119.8</v>
       </c>
       <c r="F28" s="21">
         <v>217.6</v>
       </c>
       <c r="G28" s="21">
         <v>160.1</v>
       </c>
       <c r="H28" s="21">
         <v>149.1</v>
       </c>
       <c r="I28" s="22"/>
@@ -9214,52 +9308,55 @@
       <c r="AO28" s="23"/>
       <c r="AP28" s="23"/>
       <c r="AQ28" s="23"/>
       <c r="AR28" s="23"/>
       <c r="AS28" s="23"/>
       <c r="AT28" s="23"/>
       <c r="AU28" s="24"/>
       <c r="AV28" s="25"/>
       <c r="AW28" s="23"/>
       <c r="AX28" s="23"/>
       <c r="AY28" s="23"/>
       <c r="AZ28" s="32"/>
       <c r="BA28" s="32"/>
       <c r="BB28" s="32"/>
       <c r="BC28" s="28"/>
       <c r="BD28" s="28"/>
       <c r="BE28" s="28"/>
       <c r="BF28" s="28"/>
       <c r="BG28" s="28"/>
       <c r="BH28" s="28"/>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="76"/>
       <c r="BM28" s="76"/>
-    </row>
-    <row r="29" spans="1:65" s="19" customFormat="1">
+      <c r="BN28" s="76" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="19" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="11">
         <v>122</v>
       </c>
       <c r="C29" s="12">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="11">
         <v>117.3</v>
       </c>
       <c r="E29" s="13">
         <v>118.6</v>
       </c>
       <c r="F29" s="11">
         <v>116.5</v>
       </c>
       <c r="G29" s="11">
         <v>113.8</v>
       </c>
       <c r="H29" s="11">
         <v>117.1</v>
       </c>
       <c r="I29" s="13">
@@ -9411,54 +9508,57 @@
       </c>
       <c r="BF29" s="18">
         <v>108.5</v>
       </c>
       <c r="BG29" s="18">
         <v>109.4</v>
       </c>
       <c r="BH29" s="18">
         <v>109.5</v>
       </c>
       <c r="BI29" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="18">
         <v>111.3</v>
       </c>
       <c r="BK29" s="18">
         <v>110.2</v>
       </c>
       <c r="BL29" s="18">
         <v>110.4</v>
       </c>
       <c r="BM29" s="18">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="19" customFormat="1">
+      <c r="BN29" s="18">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="19" customFormat="1">
       <c r="A30" s="20" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="22">
         <v>140.1</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="22">
         <v>153.9</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="22">
         <v>100.8</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="22">
         <v>113</v>
       </c>
@@ -9509,52 +9609,55 @@
       <c r="AV30" s="16"/>
       <c r="AW30" s="26">
         <v>117.3</v>
       </c>
       <c r="AX30" s="26"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="BE30" s="29">
         <v>109.5</v>
       </c>
       <c r="BF30" s="29"/>
       <c r="BG30" s="29"/>
       <c r="BH30" s="29"/>
       <c r="BI30" s="29">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="29"/>
       <c r="BK30" s="29"/>
       <c r="BL30" s="29"/>
       <c r="BM30" s="29">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="19" customFormat="1">
+      <c r="BN30" s="29" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="19" customFormat="1">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>118.4</v>
       </c>
       <c r="C31" s="23">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="23">
         <v>116.5</v>
       </c>
       <c r="E31" s="22">
         <v>143.1</v>
       </c>
       <c r="F31" s="23">
         <v>171.8</v>
       </c>
       <c r="G31" s="23">
         <v>185</v>
       </c>
       <c r="H31" s="23">
         <v>164.2</v>
       </c>
       <c r="I31" s="22">
@@ -9706,52 +9809,55 @@
       </c>
       <c r="BF31" s="23">
         <v>84</v>
       </c>
       <c r="BG31" s="23">
         <v>86.4</v>
       </c>
       <c r="BH31" s="23">
         <v>91.4</v>
       </c>
       <c r="BI31" s="23">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="23">
         <v>105.3</v>
       </c>
       <c r="BK31" s="23">
         <v>112.2</v>
       </c>
       <c r="BL31" s="32">
         <v>110.2</v>
       </c>
       <c r="BM31" s="32">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="19" customFormat="1">
+      <c r="BN31" s="32">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="19" customFormat="1">
       <c r="A32" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="22">
         <v>244</v>
       </c>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="22">
         <v>112.6</v>
       </c>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="N32" s="23"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="22">
@@ -9807,52 +9913,55 @@
       </c>
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="32"/>
       <c r="BA32" s="32">
         <v>115.7</v>
       </c>
       <c r="BB32" s="32"/>
       <c r="BC32" s="28"/>
       <c r="BD32" s="28"/>
       <c r="BE32" s="28">
         <v>115.9</v>
       </c>
       <c r="BF32" s="28"/>
       <c r="BG32" s="28"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="28">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="28"/>
       <c r="BL32" s="76"/>
       <c r="BM32" s="76">
         <v>122.9</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="BN32" s="76" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11">
         <v>122.8</v>
       </c>
       <c r="C33" s="12">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="11">
         <v>117.2</v>
       </c>
       <c r="E33" s="13">
         <v>119.6</v>
       </c>
       <c r="F33" s="11">
         <v>120.1</v>
       </c>
       <c r="G33" s="11">
         <v>118.5</v>
       </c>
       <c r="H33" s="11">
         <v>120.6</v>
       </c>
       <c r="I33" s="13">
@@ -10004,59 +10113,62 @@
       </c>
       <c r="BF33" s="18">
         <v>106.3</v>
       </c>
       <c r="BG33" s="18">
         <v>107.4</v>
       </c>
       <c r="BH33" s="18">
         <v>108</v>
       </c>
       <c r="BI33" s="18">
         <v>109</v>
       </c>
       <c r="BJ33" s="18">
         <v>110.8</v>
       </c>
       <c r="BK33" s="18">
         <v>110.3</v>
       </c>
       <c r="BL33" s="18">
         <v>110.4</v>
       </c>
       <c r="BM33" s="18">
         <v>109.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="85" t="s">
+      <c r="BN33" s="18">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:66" ht="12.75">
+      <c r="A35" s="79" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BK2:BM2"/>
+    <mergeCell ref="BL2:BN2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -10156,43 +10268,43 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (NACE RK 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (NACE RK 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (NACE RK 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>