--- v2 (2026-06-02)
+++ v3 (2026-07-14)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13575" yWindow="405" windowWidth="13920" windowHeight="10425" tabRatio="732" activeTab="5"/>
+    <workbookView xWindow="20130" yWindow="105" windowWidth="8550" windowHeight="11805" tabRatio="732" firstSheet="5" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="178">
   <si>
     <t>Deflator of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -591,99 +591,131 @@
   <si>
     <t xml:space="preserve">1 quarter 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method          </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
-    <t xml:space="preserve">Zhunusova Z.A., 
-[...13 lines deleted...]
-  <si>
     <r>
-      <t>1 quarter 2026</t>
+      <t xml:space="preserve">2025 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">* </t>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1 quarter 2026 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">* </t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Flash estimates.</t>
+      <t>To preliminary data, taking into account the revised Methodology for estimating the Non-observed Economy dated August 21, 2025.</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2)  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>reported data</t>
+    </r>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ibrayeva D.K., 
+</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
@@ -1049,51 +1081,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
@@ -1225,58 +1257,61 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
@@ -1615,75 +1650,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="60" customWidth="1"/>
     <col min="2" max="2" width="72.140625" style="60" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1"/>
     <row r="2" spans="1:2">
       <c r="A2" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="51">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>82</v>
       </c>
@@ -1743,146 +1778,147 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="61" t="s">
         <v>115</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="61" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="61" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="80" t="s">
+      <c r="A14" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="74" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="81"/>
+      <c r="A15" s="82"/>
       <c r="B15" s="74" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="81"/>
+      <c r="A16" s="82"/>
       <c r="B16" s="74" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="82"/>
+      <c r="A17" s="83"/>
       <c r="B17" s="75" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="61" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="61" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="73">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="61" t="s">
         <v>100</v>
       </c>
       <c r="B20" s="73">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="61" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="27" customHeight="1">
+    <row r="22" spans="1:2" ht="12" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="33" customHeight="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>104</v>
       </c>
-      <c r="B23" s="77" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="27.75" customHeight="1">
+      <c r="B23" s="79" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="13.5" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>105</v>
       </c>
-      <c r="B24" s="78" t="s">
-        <v>172</v>
+      <c r="B24" s="80" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="100.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="69" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="69" t="s">
@@ -1938,60 +1974,60 @@
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="42" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24.75" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="83"/>
-[...5 lines deleted...]
-      <c r="H1" s="83"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="43"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="67">
         <v>1991</v>
       </c>
       <c r="C3" s="67">
         <v>1992</v>
       </c>
       <c r="D3" s="67">
         <v>1993</v>
       </c>
       <c r="E3" s="67">
         <v>1994</v>
       </c>
@@ -2665,62 +2701,62 @@
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="42" customWidth="1"/>
     <col min="11" max="13" width="12.7109375" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84"/>
-[...7 lines deleted...]
-      <c r="J1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="43"/>
       <c r="H2" s="44" t="s">
         <v>76</v>
       </c>
       <c r="I2" s="44"/>
       <c r="J2" s="65" t="s">
         <v>77</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="68" customFormat="1" ht="22.5" customHeight="1">
       <c r="A3" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="67">
         <v>1998</v>
       </c>
       <c r="C3" s="67">
         <v>1999</v>
       </c>
       <c r="D3" s="67">
@@ -3669,56 +3705,56 @@
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="36" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="36" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="85" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84"/>
-[...1 lines deleted...]
-      <c r="D1" s="84"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
     </row>
     <row r="2" spans="1:4">
       <c r="D2" s="65" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="8">
         <v>2007</v>
       </c>
       <c r="C3" s="8">
         <v>2008</v>
       </c>
       <c r="D3" s="8">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31">
@@ -4099,99 +4135,99 @@
       <c r="A31" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="31">
         <v>115.5</v>
       </c>
       <c r="C31" s="31">
         <v>121</v>
       </c>
       <c r="D31" s="37">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN35"/>
+  <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BN20" sqref="BN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="2" customWidth="1"/>
     <col min="8" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="2" customWidth="1"/>
     <col min="20" max="22" width="11.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
     <col min="24" max="26" width="11.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="2" customWidth="1"/>
     <col min="28" max="30" width="11.42578125" style="2" customWidth="1"/>
     <col min="31" max="31" width="12.28515625" style="2" customWidth="1"/>
     <col min="32" max="34" width="11.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" style="2" customWidth="1"/>
     <col min="36" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
     <col min="40" max="42" width="11.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="12.5703125" style="2" customWidth="1"/>
     <col min="44" max="46" width="11.42578125" style="2" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="2" customWidth="1"/>
     <col min="48" max="50" width="11.42578125" style="2" customWidth="1"/>
     <col min="51" max="51" width="12.42578125" style="2" customWidth="1"/>
     <col min="52" max="54" width="11.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="57" width="11.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="12.28515625" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.85546875" style="2" customWidth="1"/>
     <col min="61" max="62" width="11" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.5703125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.140625" style="2" customWidth="1"/>
-    <col min="66" max="66" width="12.5703125" style="2" customWidth="1"/>
+    <col min="66" max="66" width="14.7109375" style="2" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="22.5" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:66" ht="12" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
@@ -4220,55 +4256,55 @@
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="BL2" s="85" t="s">
+      <c r="BL2" s="86" t="s">
         <v>79</v>
       </c>
-      <c r="BM2" s="85"/>
-      <c r="BN2" s="85"/>
+      <c r="BM2" s="86"/>
+      <c r="BN2" s="86"/>
     </row>
     <row r="3" spans="1:66" ht="35.25" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E3" s="8">
         <v>2010</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>120</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>121</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>122</v>
@@ -4419,55 +4455,55 @@
       </c>
       <c r="BE3" s="8">
         <v>2023</v>
       </c>
       <c r="BF3" s="8" t="s">
         <v>159</v>
       </c>
       <c r="BG3" s="8" t="s">
         <v>160</v>
       </c>
       <c r="BH3" s="8" t="s">
         <v>161</v>
       </c>
       <c r="BI3" s="8">
         <v>2024</v>
       </c>
       <c r="BJ3" s="8" t="s">
         <v>162</v>
       </c>
       <c r="BK3" s="8" t="s">
         <v>163</v>
       </c>
       <c r="BL3" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="BM3" s="8">
-        <v>2025</v>
+      <c r="BM3" s="8" t="s">
+        <v>170</v>
       </c>
       <c r="BN3" s="8" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="19" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="12">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="11">
         <v>120.8</v>
       </c>
       <c r="E4" s="13">
         <v>122</v>
       </c>
       <c r="F4" s="11">
         <v>121</v>
       </c>
       <c r="G4" s="11">
         <v>120.9</v>
       </c>
       <c r="H4" s="11">
@@ -4623,51 +4659,51 @@
       <c r="BF4" s="18">
         <v>103.8</v>
       </c>
       <c r="BG4" s="18">
         <v>104.3</v>
       </c>
       <c r="BH4" s="18">
         <v>104.7</v>
       </c>
       <c r="BI4" s="18">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="18">
         <v>108.9</v>
       </c>
       <c r="BK4" s="18">
         <v>107.5</v>
       </c>
       <c r="BL4" s="18">
         <v>107.3</v>
       </c>
       <c r="BM4" s="18">
         <v>108.7</v>
       </c>
       <c r="BN4" s="18">
-        <v>109.6</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="21">
         <v>109.1</v>
       </c>
       <c r="C5" s="21">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="21">
         <v>97.2</v>
       </c>
       <c r="E5" s="22">
         <v>108.1</v>
       </c>
       <c r="F5" s="21">
         <v>125.7</v>
       </c>
       <c r="G5" s="21">
         <v>110.2</v>
       </c>
       <c r="H5" s="21">
@@ -4822,52 +4858,52 @@
       </c>
       <c r="BF5" s="28">
         <v>106.6</v>
       </c>
       <c r="BG5" s="28">
         <v>100.3</v>
       </c>
       <c r="BH5" s="28">
         <v>99.7</v>
       </c>
       <c r="BI5" s="28">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="28">
         <v>96.6</v>
       </c>
       <c r="BK5" s="28">
         <v>99.4</v>
       </c>
       <c r="BL5" s="28">
         <v>102.7</v>
       </c>
       <c r="BM5" s="28">
         <v>108.3</v>
       </c>
-      <c r="BN5" s="28">
-        <v>113.6</v>
+      <c r="BN5" s="76">
+        <v>113.8</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="21">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="21">
         <v>122.5</v>
       </c>
       <c r="G6" s="21">
         <v>124.8</v>
       </c>
       <c r="H6" s="21">
@@ -5022,52 +5058,52 @@
       </c>
       <c r="BF6" s="29">
         <v>103.2</v>
       </c>
       <c r="BG6" s="29">
         <v>104.6</v>
       </c>
       <c r="BH6" s="29">
         <v>105.7</v>
       </c>
       <c r="BI6" s="29">
         <v>108</v>
       </c>
       <c r="BJ6" s="29">
         <v>109.3</v>
       </c>
       <c r="BK6" s="29">
         <v>109.3</v>
       </c>
       <c r="BL6" s="29">
         <v>109.1</v>
       </c>
       <c r="BM6" s="28">
         <v>110</v>
       </c>
-      <c r="BN6" s="28">
-        <v>110.4</v>
+      <c r="BN6" s="76">
+        <v>113.2</v>
       </c>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21">
         <v>171.8</v>
       </c>
       <c r="C7" s="21">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="21">
         <v>134.6</v>
       </c>
       <c r="E7" s="22">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="21">
         <v>126</v>
       </c>
       <c r="G7" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="21">
@@ -5222,52 +5258,52 @@
       </c>
       <c r="BF7" s="28">
         <v>105.8</v>
       </c>
       <c r="BG7" s="28">
         <v>108</v>
       </c>
       <c r="BH7" s="28">
         <v>108.1</v>
       </c>
       <c r="BI7" s="28">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="28">
         <v>106.7</v>
       </c>
       <c r="BK7" s="28">
         <v>103.7</v>
       </c>
       <c r="BL7" s="28">
         <v>103.5</v>
       </c>
       <c r="BM7" s="28">
         <v>105.8</v>
       </c>
-      <c r="BN7" s="28">
-        <v>107.5</v>
+      <c r="BN7" s="76">
+        <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21">
         <v>118.2</v>
       </c>
       <c r="C8" s="21">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="21">
         <v>123.6</v>
       </c>
       <c r="E8" s="22">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="21">
         <v>118.3</v>
       </c>
       <c r="G8" s="21">
         <v>117.3</v>
       </c>
       <c r="H8" s="21">
@@ -5422,52 +5458,52 @@
       </c>
       <c r="BF8" s="28">
         <v>99.1</v>
       </c>
       <c r="BG8" s="28">
         <v>99.9</v>
       </c>
       <c r="BH8" s="28">
         <v>102.2</v>
       </c>
       <c r="BI8" s="28">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>111.1</v>
       </c>
       <c r="BK8" s="28">
         <v>114.9</v>
       </c>
       <c r="BL8" s="28">
         <v>114.6</v>
       </c>
       <c r="BM8" s="28">
         <v>113.2</v>
       </c>
-      <c r="BN8" s="28">
-        <v>112.1</v>
+      <c r="BN8" s="76">
+        <v>116.2</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21">
         <v>118.7</v>
       </c>
       <c r="C9" s="21">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="21">
         <v>128.6</v>
       </c>
       <c r="E9" s="22">
         <v>127.1</v>
       </c>
       <c r="F9" s="21">
         <v>111.3</v>
       </c>
       <c r="G9" s="21">
         <v>112</v>
       </c>
       <c r="H9" s="21">
@@ -5622,52 +5658,52 @@
       </c>
       <c r="BF9" s="28">
         <v>117.7</v>
       </c>
       <c r="BG9" s="28">
         <v>113</v>
       </c>
       <c r="BH9" s="28">
         <v>112.3</v>
       </c>
       <c r="BI9" s="28">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="28">
         <v>112.3</v>
       </c>
       <c r="BK9" s="28">
         <v>114.2</v>
       </c>
       <c r="BL9" s="28">
         <v>115.5</v>
       </c>
       <c r="BM9" s="28">
         <v>116.5</v>
       </c>
-      <c r="BN9" s="28">
-        <v>115.1</v>
+      <c r="BN9" s="76">
+        <v>115.4</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="27" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="21">
         <v>113.1</v>
       </c>
       <c r="C10" s="21">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="21">
         <v>123.2</v>
       </c>
       <c r="E10" s="22">
         <v>109.5</v>
       </c>
       <c r="F10" s="21">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="21">
         <v>114.7</v>
       </c>
       <c r="H10" s="21">
@@ -5822,52 +5858,52 @@
       </c>
       <c r="BF10" s="28">
         <v>115</v>
       </c>
       <c r="BG10" s="28">
         <v>112.4</v>
       </c>
       <c r="BH10" s="28">
         <v>115.7</v>
       </c>
       <c r="BI10" s="28">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="28">
         <v>113.9</v>
       </c>
       <c r="BK10" s="28">
         <v>113.8</v>
       </c>
       <c r="BL10" s="28">
         <v>115.1</v>
       </c>
       <c r="BM10" s="28">
         <v>120.3</v>
       </c>
-      <c r="BN10" s="28">
-        <v>94.6</v>
+      <c r="BN10" s="76">
+        <v>98.6</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21">
         <v>102.9</v>
       </c>
       <c r="C11" s="21">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="21">
         <v>104.6</v>
       </c>
       <c r="E11" s="22">
         <v>103.5</v>
       </c>
       <c r="F11" s="21">
         <v>108.5</v>
       </c>
       <c r="G11" s="21">
         <v>102.8</v>
       </c>
       <c r="H11" s="21">
@@ -6022,51 +6058,51 @@
       </c>
       <c r="BF11" s="28">
         <v>106.4</v>
       </c>
       <c r="BG11" s="28">
         <v>104.8</v>
       </c>
       <c r="BH11" s="28">
         <v>103.5</v>
       </c>
       <c r="BI11" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="28">
         <v>112.1</v>
       </c>
       <c r="BK11" s="28">
         <v>102.1</v>
       </c>
       <c r="BL11" s="28">
         <v>102.2</v>
       </c>
       <c r="BM11" s="28">
         <v>104</v>
       </c>
-      <c r="BN11" s="28">
+      <c r="BN11" s="76">
         <v>104.6</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="19" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>107.8</v>
       </c>
       <c r="C12" s="12">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="11">
         <v>113.1</v>
       </c>
       <c r="E12" s="13">
         <v>115.8</v>
       </c>
       <c r="F12" s="11">
         <v>115.7</v>
       </c>
       <c r="G12" s="11">
         <v>109.8</v>
       </c>
@@ -6223,51 +6259,51 @@
       <c r="BF12" s="18">
         <v>111.6</v>
       </c>
       <c r="BG12" s="18">
         <v>112.8</v>
       </c>
       <c r="BH12" s="18">
         <v>112.8</v>
       </c>
       <c r="BI12" s="18">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="18">
         <v>112.7</v>
       </c>
       <c r="BK12" s="18">
         <v>111.9</v>
       </c>
       <c r="BL12" s="18">
         <v>112.4</v>
       </c>
       <c r="BM12" s="18">
         <v>110.6</v>
       </c>
       <c r="BN12" s="18">
-        <v>108.2</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="21">
         <v>107.4</v>
       </c>
       <c r="C13" s="21">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="21">
         <v>110.7</v>
       </c>
       <c r="E13" s="22">
         <v>120.6</v>
       </c>
       <c r="F13" s="21">
         <v>108.1</v>
       </c>
       <c r="G13" s="21">
         <v>108.4</v>
       </c>
       <c r="H13" s="21">
@@ -6422,51 +6458,51 @@
       </c>
       <c r="BF13" s="28">
         <v>109.3</v>
       </c>
       <c r="BG13" s="28">
         <v>108.9</v>
       </c>
       <c r="BH13" s="28">
         <v>108.6</v>
       </c>
       <c r="BI13" s="28">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="28">
         <v>110.3</v>
       </c>
       <c r="BK13" s="28">
         <v>110.5</v>
       </c>
       <c r="BL13" s="28">
         <v>111.5</v>
       </c>
       <c r="BM13" s="28">
         <v>112.3</v>
       </c>
-      <c r="BN13" s="28">
+      <c r="BN13" s="76">
         <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="21">
         <v>114.9</v>
       </c>
       <c r="C14" s="21">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="21">
         <v>114.6</v>
       </c>
       <c r="E14" s="22">
         <v>114.6</v>
       </c>
       <c r="F14" s="21">
         <v>115.3</v>
       </c>
       <c r="G14" s="21">
         <v>105</v>
       </c>
@@ -6622,52 +6658,52 @@
       </c>
       <c r="BF14" s="28">
         <v>106.9</v>
       </c>
       <c r="BG14" s="28">
         <v>107.3</v>
       </c>
       <c r="BH14" s="28">
         <v>106.5</v>
       </c>
       <c r="BI14" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="28">
         <v>106</v>
       </c>
       <c r="BK14" s="28">
         <v>107.2</v>
       </c>
       <c r="BL14" s="28">
         <v>108</v>
       </c>
       <c r="BM14" s="28">
         <v>105.5</v>
       </c>
-      <c r="BN14" s="28">
-        <v>100.7</v>
+      <c r="BN14" s="76">
+        <v>104.8</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>108.3</v>
       </c>
       <c r="C15" s="21">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="21">
         <v>108</v>
       </c>
       <c r="E15" s="22">
         <v>108.1</v>
       </c>
       <c r="F15" s="21">
         <v>111.8</v>
       </c>
       <c r="G15" s="21">
         <v>111.8</v>
       </c>
       <c r="H15" s="21">
@@ -6822,52 +6858,52 @@
       </c>
       <c r="BF15" s="28">
         <v>107.3</v>
       </c>
       <c r="BG15" s="28">
         <v>112.6</v>
       </c>
       <c r="BH15" s="28">
         <v>114.4</v>
       </c>
       <c r="BI15" s="28">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="28">
         <v>110.1</v>
       </c>
       <c r="BK15" s="28">
         <v>115.5</v>
       </c>
       <c r="BL15" s="28">
         <v>116.7</v>
       </c>
       <c r="BM15" s="28">
         <v>111.6</v>
       </c>
-      <c r="BN15" s="28">
-        <v>113.8</v>
+      <c r="BN15" s="76">
+        <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
         <v>100.6</v>
       </c>
       <c r="C16" s="21">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="21">
         <v>106.9</v>
       </c>
       <c r="E16" s="22">
         <v>106.3</v>
       </c>
       <c r="F16" s="21">
         <v>102.5</v>
       </c>
       <c r="G16" s="21">
         <v>105</v>
       </c>
       <c r="H16" s="21">
@@ -7022,52 +7058,52 @@
       </c>
       <c r="BF16" s="28">
         <v>108.7</v>
       </c>
       <c r="BG16" s="28">
         <v>107.6</v>
       </c>
       <c r="BH16" s="28">
         <v>106.7</v>
       </c>
       <c r="BI16" s="28">
         <v>110</v>
       </c>
       <c r="BJ16" s="28">
         <v>113.9</v>
       </c>
       <c r="BK16" s="28">
         <v>110.9</v>
       </c>
       <c r="BL16" s="28">
         <v>113.5</v>
       </c>
       <c r="BM16" s="28">
         <v>113.8</v>
       </c>
-      <c r="BN16" s="28">
-        <v>106.5</v>
+      <c r="BN16" s="76">
+        <v>105.2</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>101.4</v>
       </c>
       <c r="C17" s="21">
         <v>110.2</v>
       </c>
       <c r="D17" s="21">
         <v>104.8</v>
       </c>
       <c r="E17" s="22">
         <v>107.1</v>
       </c>
       <c r="F17" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="21">
         <v>113.9</v>
       </c>
       <c r="H17" s="21">
@@ -7222,52 +7258,52 @@
       </c>
       <c r="BF17" s="28">
         <v>114.2</v>
       </c>
       <c r="BG17" s="28">
         <v>108.1</v>
       </c>
       <c r="BH17" s="28">
         <v>112</v>
       </c>
       <c r="BI17" s="28">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="28">
         <v>127.2</v>
       </c>
       <c r="BK17" s="28">
         <v>127.8</v>
       </c>
       <c r="BL17" s="28">
         <v>125.3</v>
       </c>
       <c r="BM17" s="28">
         <v>121.6</v>
       </c>
-      <c r="BN17" s="28">
-        <v>95</v>
+      <c r="BN17" s="76">
+        <v>100.5</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>107.2</v>
       </c>
       <c r="C18" s="21">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="21">
         <v>120.2</v>
       </c>
       <c r="E18" s="22">
         <v>120.8</v>
       </c>
       <c r="F18" s="21">
         <v>117.5</v>
       </c>
       <c r="G18" s="21">
         <v>112.1</v>
       </c>
       <c r="H18" s="21">
@@ -7422,52 +7458,52 @@
       </c>
       <c r="BF18" s="28">
         <v>118.7</v>
       </c>
       <c r="BG18" s="28">
         <v>123</v>
       </c>
       <c r="BH18" s="28">
         <v>121.5</v>
       </c>
       <c r="BI18" s="28">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>115.3</v>
       </c>
       <c r="BK18" s="28">
         <v>114.3</v>
       </c>
       <c r="BL18" s="28">
         <v>111</v>
       </c>
       <c r="BM18" s="28">
         <v>126.5</v>
       </c>
-      <c r="BN18" s="28">
-        <v>112</v>
+      <c r="BN18" s="76">
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="21">
         <v>105</v>
       </c>
       <c r="C19" s="21">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="21">
         <v>112.7</v>
       </c>
       <c r="E19" s="22">
         <v>109.6</v>
       </c>
       <c r="F19" s="21">
         <v>124.3</v>
       </c>
       <c r="G19" s="21">
         <v>119.9</v>
       </c>
       <c r="H19" s="21">
@@ -7622,52 +7658,52 @@
       </c>
       <c r="BF19" s="28">
         <v>100.2</v>
       </c>
       <c r="BG19" s="28">
         <v>117</v>
       </c>
       <c r="BH19" s="28">
         <v>114.9</v>
       </c>
       <c r="BI19" s="28">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="28">
         <v>117.1</v>
       </c>
       <c r="BK19" s="28">
         <v>106.7</v>
       </c>
       <c r="BL19" s="28">
         <v>115</v>
       </c>
       <c r="BM19" s="28">
         <v>114.6</v>
       </c>
-      <c r="BN19" s="28">
-        <v>116.1</v>
+      <c r="BN19" s="76">
+        <v>96.4</v>
       </c>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="21">
         <v>109.4</v>
       </c>
       <c r="C20" s="21">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="21">
         <v>115.9</v>
       </c>
       <c r="E20" s="22">
         <v>99.1</v>
       </c>
       <c r="F20" s="21">
         <v>106.8</v>
       </c>
       <c r="G20" s="21">
         <v>102.6</v>
       </c>
       <c r="H20" s="21">
@@ -7822,52 +7858,52 @@
       </c>
       <c r="BF20" s="28">
         <v>113.6</v>
       </c>
       <c r="BG20" s="28">
         <v>117.5</v>
       </c>
       <c r="BH20" s="28">
         <v>111</v>
       </c>
       <c r="BI20" s="28">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="28">
         <v>112.1</v>
       </c>
       <c r="BK20" s="28">
         <v>108.8</v>
       </c>
       <c r="BL20" s="28">
         <v>107.8</v>
       </c>
       <c r="BM20" s="28">
         <v>110.2</v>
       </c>
-      <c r="BN20" s="28">
-        <v>118.8</v>
+      <c r="BN20" s="76">
+        <v>115.3</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="21">
         <v>109.7</v>
       </c>
       <c r="C21" s="21">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="21">
         <v>107.7</v>
       </c>
       <c r="E21" s="22">
         <v>129.1</v>
       </c>
       <c r="F21" s="21">
         <v>124</v>
       </c>
       <c r="G21" s="21">
         <v>101.5</v>
       </c>
       <c r="H21" s="21">
@@ -8022,51 +8058,51 @@
       </c>
       <c r="BF21" s="28">
         <v>110.6</v>
       </c>
       <c r="BG21" s="28">
         <v>113.8</v>
       </c>
       <c r="BH21" s="28">
         <v>115.4</v>
       </c>
       <c r="BI21" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="28">
         <v>120</v>
       </c>
       <c r="BK21" s="28">
         <v>114</v>
       </c>
       <c r="BL21" s="28">
         <v>113.5</v>
       </c>
       <c r="BM21" s="28">
         <v>112.5</v>
       </c>
-      <c r="BN21" s="28">
+      <c r="BN21" s="76">
         <v>101.4</v>
       </c>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="21">
         <v>108.3</v>
       </c>
       <c r="C22" s="21">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="21">
         <v>116.8</v>
       </c>
       <c r="E22" s="22">
         <v>123.5</v>
       </c>
       <c r="F22" s="21">
         <v>123.5</v>
       </c>
       <c r="G22" s="21">
         <v>113.8</v>
       </c>
@@ -8222,52 +8258,52 @@
       </c>
       <c r="BF22" s="28">
         <v>115.6</v>
       </c>
       <c r="BG22" s="28">
         <v>110.2</v>
       </c>
       <c r="BH22" s="28">
         <v>117.1</v>
       </c>
       <c r="BI22" s="28">
         <v>106</v>
       </c>
       <c r="BJ22" s="28">
         <v>110.8</v>
       </c>
       <c r="BK22" s="28">
         <v>110.3</v>
       </c>
       <c r="BL22" s="28">
         <v>114.1</v>
       </c>
       <c r="BM22" s="28">
         <v>87.2</v>
       </c>
-      <c r="BN22" s="28">
-        <v>108.8</v>
+      <c r="BN22" s="76">
+        <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="21">
         <v>111.9</v>
       </c>
       <c r="C23" s="21">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="21">
         <v>119.9</v>
       </c>
       <c r="E23" s="22">
         <v>121.1</v>
       </c>
       <c r="F23" s="21">
         <v>126.1</v>
       </c>
       <c r="G23" s="21">
         <v>116.5</v>
       </c>
       <c r="H23" s="21">
@@ -8422,52 +8458,52 @@
       </c>
       <c r="BF23" s="28">
         <v>114.4</v>
       </c>
       <c r="BG23" s="28">
         <v>122.2</v>
       </c>
       <c r="BH23" s="28">
         <v>114.6</v>
       </c>
       <c r="BI23" s="28">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="28">
         <v>109.3</v>
       </c>
       <c r="BK23" s="28">
         <v>113.6</v>
       </c>
       <c r="BL23" s="28">
         <v>114.9</v>
       </c>
       <c r="BM23" s="28">
         <v>70.099999999999994</v>
       </c>
-      <c r="BN23" s="28">
-        <v>106.4</v>
+      <c r="BN23" s="76">
+        <v>52.3</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="21">
         <v>112.5</v>
       </c>
       <c r="C24" s="21">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="21">
         <v>120.7</v>
       </c>
       <c r="E24" s="22">
         <v>102.9</v>
       </c>
       <c r="F24" s="21">
         <v>126</v>
       </c>
       <c r="G24" s="21">
         <v>104.8</v>
       </c>
       <c r="H24" s="21">
@@ -8622,52 +8658,52 @@
       </c>
       <c r="BF24" s="28">
         <v>128.5</v>
       </c>
       <c r="BG24" s="28">
         <v>121.9</v>
       </c>
       <c r="BH24" s="28">
         <v>117.8</v>
       </c>
       <c r="BI24" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="28">
         <v>121.6</v>
       </c>
       <c r="BK24" s="28">
         <v>119.3</v>
       </c>
       <c r="BL24" s="28">
         <v>117.4</v>
       </c>
       <c r="BM24" s="28">
         <v>117.3</v>
       </c>
-      <c r="BN24" s="28">
-        <v>114.5</v>
+      <c r="BN24" s="76">
+        <v>123.2</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="21">
         <v>111.5</v>
       </c>
       <c r="C25" s="21">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="21">
         <v>113.7</v>
       </c>
       <c r="E25" s="22">
         <v>114.1</v>
       </c>
       <c r="F25" s="21">
         <v>116.3</v>
       </c>
       <c r="G25" s="21">
         <v>106.5</v>
       </c>
       <c r="H25" s="21">
@@ -8822,52 +8858,52 @@
       </c>
       <c r="BF25" s="28">
         <v>119.2</v>
       </c>
       <c r="BG25" s="28">
         <v>115.2</v>
       </c>
       <c r="BH25" s="28">
         <v>118.8</v>
       </c>
       <c r="BI25" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="28">
         <v>106.9</v>
       </c>
       <c r="BK25" s="28">
         <v>108.7</v>
       </c>
       <c r="BL25" s="28">
         <v>106.7</v>
       </c>
       <c r="BM25" s="28">
         <v>117.3</v>
       </c>
-      <c r="BN25" s="28">
-        <v>114.9</v>
+      <c r="BN25" s="76">
+        <v>114.1</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="21">
         <v>108.6</v>
       </c>
       <c r="C26" s="21">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="21">
         <v>113.1</v>
       </c>
       <c r="E26" s="22">
         <v>112.4</v>
       </c>
       <c r="F26" s="21">
         <v>100</v>
       </c>
       <c r="G26" s="21">
         <v>108.4</v>
       </c>
       <c r="H26" s="21">
@@ -9022,52 +9058,52 @@
       </c>
       <c r="BF26" s="28">
         <v>109.3</v>
       </c>
       <c r="BG26" s="28">
         <v>108.9</v>
       </c>
       <c r="BH26" s="28">
         <v>108.7</v>
       </c>
       <c r="BI26" s="28">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="28">
         <v>109.3</v>
       </c>
       <c r="BK26" s="28">
         <v>110.4</v>
       </c>
       <c r="BL26" s="28">
         <v>111</v>
       </c>
       <c r="BM26" s="28">
         <v>102.3</v>
       </c>
-      <c r="BN26" s="28">
-        <v>110.8</v>
+      <c r="BN26" s="76">
+        <v>121.3</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="19" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="11">
         <v>118.4</v>
       </c>
       <c r="C27" s="12">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="11">
         <v>116.5</v>
       </c>
       <c r="E27" s="13">
         <v>118.6</v>
       </c>
       <c r="F27" s="11">
         <v>118</v>
       </c>
       <c r="G27" s="11">
         <v>114.7</v>
       </c>
       <c r="H27" s="11">
@@ -9223,51 +9259,51 @@
       <c r="BF27" s="18">
         <v>108.5</v>
       </c>
       <c r="BG27" s="18">
         <v>109.4</v>
       </c>
       <c r="BH27" s="18">
         <v>109.5</v>
       </c>
       <c r="BI27" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="18">
         <v>111.3</v>
       </c>
       <c r="BK27" s="18">
         <v>110.2</v>
       </c>
       <c r="BL27" s="18">
         <v>110.4</v>
       </c>
       <c r="BM27" s="18">
         <v>109.8</v>
       </c>
       <c r="BN27" s="18">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="28" spans="1:66">
       <c r="A28" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="21">
         <v>44.9</v>
       </c>
       <c r="C28" s="21">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="21">
         <v>91.5</v>
       </c>
       <c r="E28" s="22">
         <v>119.8</v>
       </c>
       <c r="F28" s="21">
         <v>217.6</v>
       </c>
       <c r="G28" s="21">
         <v>160.1</v>
       </c>
       <c r="H28" s="21">
@@ -9309,51 +9345,51 @@
       <c r="AP28" s="23"/>
       <c r="AQ28" s="23"/>
       <c r="AR28" s="23"/>
       <c r="AS28" s="23"/>
       <c r="AT28" s="23"/>
       <c r="AU28" s="24"/>
       <c r="AV28" s="25"/>
       <c r="AW28" s="23"/>
       <c r="AX28" s="23"/>
       <c r="AY28" s="23"/>
       <c r="AZ28" s="32"/>
       <c r="BA28" s="32"/>
       <c r="BB28" s="32"/>
       <c r="BC28" s="28"/>
       <c r="BD28" s="28"/>
       <c r="BE28" s="28"/>
       <c r="BF28" s="28"/>
       <c r="BG28" s="28"/>
       <c r="BH28" s="28"/>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="76"/>
       <c r="BM28" s="76"/>
       <c r="BN28" s="76" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="19" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="11">
         <v>122</v>
       </c>
       <c r="C29" s="12">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="11">
         <v>117.3</v>
       </c>
       <c r="E29" s="13">
         <v>118.6</v>
       </c>
       <c r="F29" s="11">
         <v>116.5</v>
       </c>
       <c r="G29" s="11">
         <v>113.8</v>
       </c>
       <c r="H29" s="11">
@@ -9509,51 +9545,51 @@
       <c r="BF29" s="18">
         <v>108.5</v>
       </c>
       <c r="BG29" s="18">
         <v>109.4</v>
       </c>
       <c r="BH29" s="18">
         <v>109.5</v>
       </c>
       <c r="BI29" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="18">
         <v>111.3</v>
       </c>
       <c r="BK29" s="18">
         <v>110.2</v>
       </c>
       <c r="BL29" s="18">
         <v>110.4</v>
       </c>
       <c r="BM29" s="18">
         <v>109.8</v>
       </c>
       <c r="BN29" s="18">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="19" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="22">
         <v>140.1</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="22">
         <v>153.9</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="22">
         <v>100.8</v>
       </c>
       <c r="N30" s="15"/>
@@ -9610,51 +9646,51 @@
       <c r="AW30" s="26">
         <v>117.3</v>
       </c>
       <c r="AX30" s="26"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="BE30" s="29">
         <v>109.5</v>
       </c>
       <c r="BF30" s="29"/>
       <c r="BG30" s="29"/>
       <c r="BH30" s="29"/>
       <c r="BI30" s="29">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="29"/>
       <c r="BK30" s="29"/>
       <c r="BL30" s="29"/>
       <c r="BM30" s="29">
         <v>106.9</v>
       </c>
       <c r="BN30" s="29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="19" customFormat="1">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>118.4</v>
       </c>
       <c r="C31" s="23">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="23">
         <v>116.5</v>
       </c>
       <c r="E31" s="22">
         <v>143.1</v>
       </c>
       <c r="F31" s="23">
         <v>171.8</v>
       </c>
       <c r="G31" s="23">
         <v>185</v>
       </c>
       <c r="H31" s="23">
@@ -9914,51 +9950,51 @@
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="32"/>
       <c r="BA32" s="32">
         <v>115.7</v>
       </c>
       <c r="BB32" s="32"/>
       <c r="BC32" s="28"/>
       <c r="BD32" s="28"/>
       <c r="BE32" s="28">
         <v>115.9</v>
       </c>
       <c r="BF32" s="28"/>
       <c r="BG32" s="28"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="28">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="28"/>
       <c r="BL32" s="76"/>
       <c r="BM32" s="76">
         <v>122.9</v>
       </c>
       <c r="BN32" s="76" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11">
         <v>122.8</v>
       </c>
       <c r="C33" s="12">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="11">
         <v>117.2</v>
       </c>
       <c r="E33" s="13">
         <v>119.6</v>
       </c>
       <c r="F33" s="11">
         <v>120.1</v>
       </c>
       <c r="G33" s="11">
         <v>118.5</v>
       </c>
       <c r="H33" s="11">
@@ -10114,170 +10150,175 @@
       <c r="BF33" s="18">
         <v>106.3</v>
       </c>
       <c r="BG33" s="18">
         <v>107.4</v>
       </c>
       <c r="BH33" s="18">
         <v>108</v>
       </c>
       <c r="BI33" s="18">
         <v>109</v>
       </c>
       <c r="BJ33" s="18">
         <v>110.8</v>
       </c>
       <c r="BK33" s="18">
         <v>110.3</v>
       </c>
       <c r="BL33" s="18">
         <v>110.4</v>
       </c>
       <c r="BM33" s="18">
         <v>109.7</v>
       </c>
       <c r="BN33" s="18">
-        <v>110.1</v>
-[...4 lines deleted...]
-        <v>174</v>
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:66">
+      <c r="A35" s="78" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="36" spans="1:66">
+      <c r="A36" s="77" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BL2:BN2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DE2434-9917-48C7-8024-B36B2ED9ECB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3960C7C7-FFD0-42FA-9F0B-3041DFA88A38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5AA66D-4FFD-488D-B074-76BE2D646EC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>