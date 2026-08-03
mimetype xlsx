--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="20130" yWindow="105" windowWidth="8550" windowHeight="11805" tabRatio="732" firstSheet="5" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="11625" tabRatio="732"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="175">
   <si>
     <t>Deflator of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -591,180 +591,104 @@
   <si>
     <t xml:space="preserve">1 quarter 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method          </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
-    <r>
-[...70 lines deleted...]
-  <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ibrayeva D.K., 
 </t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 quarter 2026 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -886,57 +810,50 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -999,336 +916,336 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
-      <alignment horizontal="right"/>
-[...11 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="171" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="171" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="171" fontId="6" fillId="0" borderId="2" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="5" fillId="0" borderId="2" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="40" applyFont="1"/>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="171" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="171" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
@@ -1650,75 +1567,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="60" customWidth="1"/>
     <col min="2" max="2" width="72.140625" style="60" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1"/>
     <row r="2" spans="1:2">
       <c r="A2" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="51">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>82</v>
       </c>
@@ -1816,106 +1733,106 @@
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
       <c r="B16" s="74" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
       <c r="B17" s="75" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="61" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="61" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="73">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="61" t="s">
         <v>100</v>
       </c>
       <c r="B20" s="73">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="61" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12" customHeight="1">
       <c r="A22" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="15.75" customHeight="1">
       <c r="A23" s="61" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="79" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1">
       <c r="A24" s="61" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="80" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
-[...3 lines deleted...]
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B17" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B15" r:id="rId7"/>
+    <hyperlink ref="B14" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="100.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="69" t="s">
         <v>106</v>
       </c>
@@ -4137,55 +4054,55 @@
       </c>
       <c r="B31" s="31">
         <v>115.5</v>
       </c>
       <c r="C31" s="31">
         <v>121</v>
       </c>
       <c r="D31" s="37">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BN20" sqref="BN20"/>
+      <selection pane="bottomRight" activeCell="BR24" sqref="BR24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="2" customWidth="1"/>
     <col min="8" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="2" customWidth="1"/>
     <col min="20" max="22" width="11.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
     <col min="24" max="26" width="11.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="2" customWidth="1"/>
     <col min="28" max="30" width="11.42578125" style="2" customWidth="1"/>
     <col min="31" max="31" width="12.28515625" style="2" customWidth="1"/>
     <col min="32" max="34" width="11.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" style="2" customWidth="1"/>
     <col min="36" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
@@ -4455,55 +4372,55 @@
       </c>
       <c r="BE3" s="8">
         <v>2023</v>
       </c>
       <c r="BF3" s="8" t="s">
         <v>159</v>
       </c>
       <c r="BG3" s="8" t="s">
         <v>160</v>
       </c>
       <c r="BH3" s="8" t="s">
         <v>161</v>
       </c>
       <c r="BI3" s="8">
         <v>2024</v>
       </c>
       <c r="BJ3" s="8" t="s">
         <v>162</v>
       </c>
       <c r="BK3" s="8" t="s">
         <v>163</v>
       </c>
       <c r="BL3" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="BM3" s="8" t="s">
-        <v>170</v>
+      <c r="BM3" s="8">
+        <v>2025</v>
       </c>
       <c r="BN3" s="8" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="19" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="12">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="11">
         <v>120.8</v>
       </c>
       <c r="E4" s="13">
         <v>122</v>
       </c>
       <c r="F4" s="11">
         <v>121</v>
       </c>
       <c r="G4" s="11">
         <v>120.9</v>
       </c>
       <c r="H4" s="11">
@@ -4656,51 +4573,51 @@
       <c r="BE4" s="18">
         <v>100.6</v>
       </c>
       <c r="BF4" s="18">
         <v>103.8</v>
       </c>
       <c r="BG4" s="18">
         <v>104.3</v>
       </c>
       <c r="BH4" s="18">
         <v>104.7</v>
       </c>
       <c r="BI4" s="18">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="18">
         <v>108.9</v>
       </c>
       <c r="BK4" s="18">
         <v>107.5</v>
       </c>
       <c r="BL4" s="18">
         <v>107.3</v>
       </c>
       <c r="BM4" s="18">
-        <v>108.7</v>
+        <v>108.1</v>
       </c>
       <c r="BN4" s="18">
         <v>111.9</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="21">
         <v>109.1</v>
       </c>
       <c r="C5" s="21">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="21">
         <v>97.2</v>
       </c>
       <c r="E5" s="22">
         <v>108.1</v>
       </c>
       <c r="F5" s="21">
         <v>125.7</v>
       </c>
       <c r="G5" s="21">
@@ -4855,52 +4772,52 @@
       </c>
       <c r="BE5" s="28">
         <v>100.4</v>
       </c>
       <c r="BF5" s="28">
         <v>106.6</v>
       </c>
       <c r="BG5" s="28">
         <v>100.3</v>
       </c>
       <c r="BH5" s="28">
         <v>99.7</v>
       </c>
       <c r="BI5" s="28">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="28">
         <v>96.6</v>
       </c>
       <c r="BK5" s="28">
         <v>99.4</v>
       </c>
       <c r="BL5" s="28">
         <v>102.7</v>
       </c>
-      <c r="BM5" s="28">
-        <v>108.3</v>
+      <c r="BM5" s="76">
+        <v>109.8</v>
       </c>
       <c r="BN5" s="76">
         <v>113.8</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="21">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="21">
         <v>122.5</v>
       </c>
       <c r="G6" s="21">
@@ -5055,52 +4972,52 @@
       </c>
       <c r="BE6" s="29">
         <v>99.4</v>
       </c>
       <c r="BF6" s="29">
         <v>103.2</v>
       </c>
       <c r="BG6" s="29">
         <v>104.6</v>
       </c>
       <c r="BH6" s="29">
         <v>105.7</v>
       </c>
       <c r="BI6" s="29">
         <v>108</v>
       </c>
       <c r="BJ6" s="29">
         <v>109.3</v>
       </c>
       <c r="BK6" s="29">
         <v>109.3</v>
       </c>
       <c r="BL6" s="29">
         <v>109.1</v>
       </c>
-      <c r="BM6" s="28">
-        <v>110</v>
+      <c r="BM6" s="76">
+        <v>109.3</v>
       </c>
       <c r="BN6" s="76">
         <v>113.2</v>
       </c>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21">
         <v>171.8</v>
       </c>
       <c r="C7" s="21">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="21">
         <v>134.6</v>
       </c>
       <c r="E7" s="22">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="21">
         <v>126</v>
       </c>
       <c r="G7" s="21">
@@ -5255,52 +5172,52 @@
       </c>
       <c r="BE7" s="28">
         <v>96.4</v>
       </c>
       <c r="BF7" s="28">
         <v>105.8</v>
       </c>
       <c r="BG7" s="28">
         <v>108</v>
       </c>
       <c r="BH7" s="28">
         <v>108.1</v>
       </c>
       <c r="BI7" s="28">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="28">
         <v>106.7</v>
       </c>
       <c r="BK7" s="28">
         <v>103.7</v>
       </c>
       <c r="BL7" s="28">
         <v>103.5</v>
       </c>
-      <c r="BM7" s="28">
-        <v>105.8</v>
+      <c r="BM7" s="76">
+        <v>103.7</v>
       </c>
       <c r="BN7" s="76">
         <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21">
         <v>118.2</v>
       </c>
       <c r="C8" s="21">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="21">
         <v>123.6</v>
       </c>
       <c r="E8" s="22">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="21">
         <v>118.3</v>
       </c>
       <c r="G8" s="21">
@@ -5455,52 +5372,52 @@
       </c>
       <c r="BE8" s="28">
         <v>101.4</v>
       </c>
       <c r="BF8" s="28">
         <v>99.1</v>
       </c>
       <c r="BG8" s="28">
         <v>99.9</v>
       </c>
       <c r="BH8" s="28">
         <v>102.2</v>
       </c>
       <c r="BI8" s="28">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>111.1</v>
       </c>
       <c r="BK8" s="28">
         <v>114.9</v>
       </c>
       <c r="BL8" s="28">
         <v>114.6</v>
       </c>
-      <c r="BM8" s="28">
-        <v>113.2</v>
+      <c r="BM8" s="76">
+        <v>113.8</v>
       </c>
       <c r="BN8" s="76">
         <v>116.2</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21">
         <v>118.7</v>
       </c>
       <c r="C9" s="21">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="21">
         <v>128.6</v>
       </c>
       <c r="E9" s="22">
         <v>127.1</v>
       </c>
       <c r="F9" s="21">
         <v>111.3</v>
       </c>
       <c r="G9" s="21">
@@ -5655,51 +5572,51 @@
       </c>
       <c r="BE9" s="28">
         <v>110.4</v>
       </c>
       <c r="BF9" s="28">
         <v>117.7</v>
       </c>
       <c r="BG9" s="28">
         <v>113</v>
       </c>
       <c r="BH9" s="28">
         <v>112.3</v>
       </c>
       <c r="BI9" s="28">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="28">
         <v>112.3</v>
       </c>
       <c r="BK9" s="28">
         <v>114.2</v>
       </c>
       <c r="BL9" s="28">
         <v>115.5</v>
       </c>
-      <c r="BM9" s="28">
+      <c r="BM9" s="76">
         <v>116.5</v>
       </c>
       <c r="BN9" s="76">
         <v>115.4</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="27" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="21">
         <v>113.1</v>
       </c>
       <c r="C10" s="21">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="21">
         <v>123.2</v>
       </c>
       <c r="E10" s="22">
         <v>109.5</v>
       </c>
       <c r="F10" s="21">
         <v>147.80000000000001</v>
       </c>
@@ -5855,51 +5772,51 @@
       </c>
       <c r="BE10" s="28">
         <v>111.2</v>
       </c>
       <c r="BF10" s="28">
         <v>115</v>
       </c>
       <c r="BG10" s="28">
         <v>112.4</v>
       </c>
       <c r="BH10" s="28">
         <v>115.7</v>
       </c>
       <c r="BI10" s="28">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="28">
         <v>113.9</v>
       </c>
       <c r="BK10" s="28">
         <v>113.8</v>
       </c>
       <c r="BL10" s="28">
         <v>115.1</v>
       </c>
-      <c r="BM10" s="28">
+      <c r="BM10" s="76">
         <v>120.3</v>
       </c>
       <c r="BN10" s="76">
         <v>98.6</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21">
         <v>102.9</v>
       </c>
       <c r="C11" s="21">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="21">
         <v>104.6</v>
       </c>
       <c r="E11" s="22">
         <v>103.5</v>
       </c>
       <c r="F11" s="21">
         <v>108.5</v>
       </c>
@@ -6055,52 +5972,52 @@
       </c>
       <c r="BE11" s="28">
         <v>107.1</v>
       </c>
       <c r="BF11" s="28">
         <v>106.4</v>
       </c>
       <c r="BG11" s="28">
         <v>104.8</v>
       </c>
       <c r="BH11" s="28">
         <v>103.5</v>
       </c>
       <c r="BI11" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="28">
         <v>112.1</v>
       </c>
       <c r="BK11" s="28">
         <v>102.1</v>
       </c>
       <c r="BL11" s="28">
         <v>102.2</v>
       </c>
-      <c r="BM11" s="28">
-        <v>104</v>
+      <c r="BM11" s="76">
+        <v>102.6</v>
       </c>
       <c r="BN11" s="76">
         <v>104.6</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="19" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>107.8</v>
       </c>
       <c r="C12" s="12">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="11">
         <v>113.1</v>
       </c>
       <c r="E12" s="13">
         <v>115.8</v>
       </c>
       <c r="F12" s="11">
         <v>115.7</v>
       </c>
       <c r="G12" s="11">
@@ -6256,51 +6173,51 @@
       <c r="BE12" s="18">
         <v>119.6</v>
       </c>
       <c r="BF12" s="18">
         <v>111.6</v>
       </c>
       <c r="BG12" s="18">
         <v>112.8</v>
       </c>
       <c r="BH12" s="18">
         <v>112.8</v>
       </c>
       <c r="BI12" s="18">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="18">
         <v>112.7</v>
       </c>
       <c r="BK12" s="18">
         <v>111.9</v>
       </c>
       <c r="BL12" s="18">
         <v>112.4</v>
       </c>
       <c r="BM12" s="18">
-        <v>110.6</v>
+        <v>111</v>
       </c>
       <c r="BN12" s="18">
         <v>104.4</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="21">
         <v>107.4</v>
       </c>
       <c r="C13" s="21">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="21">
         <v>110.7</v>
       </c>
       <c r="E13" s="22">
         <v>120.6</v>
       </c>
       <c r="F13" s="21">
         <v>108.1</v>
       </c>
       <c r="G13" s="21">
@@ -6455,52 +6372,52 @@
       </c>
       <c r="BE13" s="28">
         <v>118.6</v>
       </c>
       <c r="BF13" s="28">
         <v>109.3</v>
       </c>
       <c r="BG13" s="28">
         <v>108.9</v>
       </c>
       <c r="BH13" s="28">
         <v>108.6</v>
       </c>
       <c r="BI13" s="28">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="28">
         <v>110.3</v>
       </c>
       <c r="BK13" s="28">
         <v>110.5</v>
       </c>
       <c r="BL13" s="28">
         <v>111.5</v>
       </c>
-      <c r="BM13" s="28">
-        <v>112.3</v>
+      <c r="BM13" s="76">
+        <v>113.5</v>
       </c>
       <c r="BN13" s="76">
         <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="21">
         <v>114.9</v>
       </c>
       <c r="C14" s="21">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="21">
         <v>114.6</v>
       </c>
       <c r="E14" s="22">
         <v>114.6</v>
       </c>
       <c r="F14" s="21">
         <v>115.3</v>
       </c>
       <c r="G14" s="21">
@@ -6655,52 +6572,52 @@
       </c>
       <c r="BE14" s="28">
         <v>114</v>
       </c>
       <c r="BF14" s="28">
         <v>106.9</v>
       </c>
       <c r="BG14" s="28">
         <v>107.3</v>
       </c>
       <c r="BH14" s="28">
         <v>106.5</v>
       </c>
       <c r="BI14" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="28">
         <v>106</v>
       </c>
       <c r="BK14" s="28">
         <v>107.2</v>
       </c>
       <c r="BL14" s="28">
         <v>108</v>
       </c>
-      <c r="BM14" s="28">
-        <v>105.5</v>
+      <c r="BM14" s="76">
+        <v>105.4</v>
       </c>
       <c r="BN14" s="76">
         <v>104.8</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>108.3</v>
       </c>
       <c r="C15" s="21">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="21">
         <v>108</v>
       </c>
       <c r="E15" s="22">
         <v>108.1</v>
       </c>
       <c r="F15" s="21">
         <v>111.8</v>
       </c>
       <c r="G15" s="21">
@@ -6855,52 +6772,52 @@
       </c>
       <c r="BE15" s="28">
         <v>119.6</v>
       </c>
       <c r="BF15" s="28">
         <v>107.3</v>
       </c>
       <c r="BG15" s="28">
         <v>112.6</v>
       </c>
       <c r="BH15" s="28">
         <v>114.4</v>
       </c>
       <c r="BI15" s="28">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="28">
         <v>110.1</v>
       </c>
       <c r="BK15" s="28">
         <v>115.5</v>
       </c>
       <c r="BL15" s="28">
         <v>116.7</v>
       </c>
-      <c r="BM15" s="28">
-        <v>111.6</v>
+      <c r="BM15" s="76">
+        <v>114.2</v>
       </c>
       <c r="BN15" s="76">
         <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
         <v>100.6</v>
       </c>
       <c r="C16" s="21">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="21">
         <v>106.9</v>
       </c>
       <c r="E16" s="22">
         <v>106.3</v>
       </c>
       <c r="F16" s="21">
         <v>102.5</v>
       </c>
       <c r="G16" s="21">
@@ -7055,52 +6972,52 @@
       </c>
       <c r="BE16" s="28">
         <v>113.4</v>
       </c>
       <c r="BF16" s="28">
         <v>108.7</v>
       </c>
       <c r="BG16" s="28">
         <v>107.6</v>
       </c>
       <c r="BH16" s="28">
         <v>106.7</v>
       </c>
       <c r="BI16" s="28">
         <v>110</v>
       </c>
       <c r="BJ16" s="28">
         <v>113.9</v>
       </c>
       <c r="BK16" s="28">
         <v>110.9</v>
       </c>
       <c r="BL16" s="28">
         <v>113.5</v>
       </c>
-      <c r="BM16" s="28">
-        <v>113.8</v>
+      <c r="BM16" s="76">
+        <v>127.1</v>
       </c>
       <c r="BN16" s="76">
         <v>105.2</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>101.4</v>
       </c>
       <c r="C17" s="21">
         <v>110.2</v>
       </c>
       <c r="D17" s="21">
         <v>104.8</v>
       </c>
       <c r="E17" s="22">
         <v>107.1</v>
       </c>
       <c r="F17" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="21">
@@ -7255,52 +7172,52 @@
       </c>
       <c r="BE17" s="28">
         <v>122.4</v>
       </c>
       <c r="BF17" s="28">
         <v>114.2</v>
       </c>
       <c r="BG17" s="28">
         <v>108.1</v>
       </c>
       <c r="BH17" s="28">
         <v>112</v>
       </c>
       <c r="BI17" s="28">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="28">
         <v>127.2</v>
       </c>
       <c r="BK17" s="28">
         <v>127.8</v>
       </c>
       <c r="BL17" s="28">
         <v>125.3</v>
       </c>
-      <c r="BM17" s="28">
-        <v>121.6</v>
+      <c r="BM17" s="76">
+        <v>117</v>
       </c>
       <c r="BN17" s="76">
         <v>100.5</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>107.2</v>
       </c>
       <c r="C18" s="21">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="21">
         <v>120.2</v>
       </c>
       <c r="E18" s="22">
         <v>120.8</v>
       </c>
       <c r="F18" s="21">
         <v>117.5</v>
       </c>
       <c r="G18" s="21">
@@ -7455,52 +7372,52 @@
       </c>
       <c r="BE18" s="28">
         <v>129.19999999999999</v>
       </c>
       <c r="BF18" s="28">
         <v>118.7</v>
       </c>
       <c r="BG18" s="28">
         <v>123</v>
       </c>
       <c r="BH18" s="28">
         <v>121.5</v>
       </c>
       <c r="BI18" s="28">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>115.3</v>
       </c>
       <c r="BK18" s="28">
         <v>114.3</v>
       </c>
       <c r="BL18" s="28">
         <v>111</v>
       </c>
-      <c r="BM18" s="28">
-        <v>126.5</v>
+      <c r="BM18" s="76">
+        <v>127.7</v>
       </c>
       <c r="BN18" s="76">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="21">
         <v>105</v>
       </c>
       <c r="C19" s="21">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="21">
         <v>112.7</v>
       </c>
       <c r="E19" s="22">
         <v>109.6</v>
       </c>
       <c r="F19" s="21">
         <v>124.3</v>
       </c>
       <c r="G19" s="21">
@@ -7655,52 +7572,52 @@
       </c>
       <c r="BE19" s="28">
         <v>123.5</v>
       </c>
       <c r="BF19" s="28">
         <v>100.2</v>
       </c>
       <c r="BG19" s="28">
         <v>117</v>
       </c>
       <c r="BH19" s="28">
         <v>114.9</v>
       </c>
       <c r="BI19" s="28">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="28">
         <v>117.1</v>
       </c>
       <c r="BK19" s="28">
         <v>106.7</v>
       </c>
       <c r="BL19" s="28">
         <v>115</v>
       </c>
-      <c r="BM19" s="28">
-        <v>114.6</v>
+      <c r="BM19" s="76">
+        <v>117.9</v>
       </c>
       <c r="BN19" s="76">
         <v>96.4</v>
       </c>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="21">
         <v>109.4</v>
       </c>
       <c r="C20" s="21">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="21">
         <v>115.9</v>
       </c>
       <c r="E20" s="22">
         <v>99.1</v>
       </c>
       <c r="F20" s="21">
         <v>106.8</v>
       </c>
       <c r="G20" s="21">
@@ -7855,52 +7772,52 @@
       </c>
       <c r="BE20" s="28">
         <v>124.1</v>
       </c>
       <c r="BF20" s="28">
         <v>113.6</v>
       </c>
       <c r="BG20" s="28">
         <v>117.5</v>
       </c>
       <c r="BH20" s="28">
         <v>111</v>
       </c>
       <c r="BI20" s="28">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="28">
         <v>112.1</v>
       </c>
       <c r="BK20" s="28">
         <v>108.8</v>
       </c>
       <c r="BL20" s="28">
         <v>107.8</v>
       </c>
-      <c r="BM20" s="28">
-        <v>110.2</v>
+      <c r="BM20" s="76">
+        <v>111.5</v>
       </c>
       <c r="BN20" s="76">
         <v>115.3</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="21">
         <v>109.7</v>
       </c>
       <c r="C21" s="21">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="21">
         <v>107.7</v>
       </c>
       <c r="E21" s="22">
         <v>129.1</v>
       </c>
       <c r="F21" s="21">
         <v>124</v>
       </c>
       <c r="G21" s="21">
@@ -8055,51 +7972,51 @@
       </c>
       <c r="BE21" s="28">
         <v>112.5</v>
       </c>
       <c r="BF21" s="28">
         <v>110.6</v>
       </c>
       <c r="BG21" s="28">
         <v>113.8</v>
       </c>
       <c r="BH21" s="28">
         <v>115.4</v>
       </c>
       <c r="BI21" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="28">
         <v>120</v>
       </c>
       <c r="BK21" s="28">
         <v>114</v>
       </c>
       <c r="BL21" s="28">
         <v>113.5</v>
       </c>
-      <c r="BM21" s="28">
+      <c r="BM21" s="76">
         <v>112.5</v>
       </c>
       <c r="BN21" s="76">
         <v>101.4</v>
       </c>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="21">
         <v>108.3</v>
       </c>
       <c r="C22" s="21">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="21">
         <v>116.8</v>
       </c>
       <c r="E22" s="22">
         <v>123.5</v>
       </c>
       <c r="F22" s="21">
         <v>123.5</v>
       </c>
@@ -8255,52 +8172,52 @@
       </c>
       <c r="BE22" s="28">
         <v>123.6</v>
       </c>
       <c r="BF22" s="28">
         <v>115.6</v>
       </c>
       <c r="BG22" s="28">
         <v>110.2</v>
       </c>
       <c r="BH22" s="28">
         <v>117.1</v>
       </c>
       <c r="BI22" s="28">
         <v>106</v>
       </c>
       <c r="BJ22" s="28">
         <v>110.8</v>
       </c>
       <c r="BK22" s="28">
         <v>110.3</v>
       </c>
       <c r="BL22" s="28">
         <v>114.1</v>
       </c>
-      <c r="BM22" s="28">
-        <v>87.2</v>
+      <c r="BM22" s="76">
+        <v>82.8</v>
       </c>
       <c r="BN22" s="76">
         <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="21">
         <v>111.9</v>
       </c>
       <c r="C23" s="21">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="21">
         <v>119.9</v>
       </c>
       <c r="E23" s="22">
         <v>121.1</v>
       </c>
       <c r="F23" s="21">
         <v>126.1</v>
       </c>
       <c r="G23" s="21">
@@ -8455,51 +8372,51 @@
       </c>
       <c r="BE23" s="28">
         <v>115.7</v>
       </c>
       <c r="BF23" s="28">
         <v>114.4</v>
       </c>
       <c r="BG23" s="28">
         <v>122.2</v>
       </c>
       <c r="BH23" s="28">
         <v>114.6</v>
       </c>
       <c r="BI23" s="28">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="28">
         <v>109.3</v>
       </c>
       <c r="BK23" s="28">
         <v>113.6</v>
       </c>
       <c r="BL23" s="28">
         <v>114.9</v>
       </c>
-      <c r="BM23" s="28">
+      <c r="BM23" s="76">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="76">
         <v>52.3</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="21">
         <v>112.5</v>
       </c>
       <c r="C24" s="21">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="21">
         <v>120.7</v>
       </c>
       <c r="E24" s="22">
         <v>102.9</v>
       </c>
       <c r="F24" s="21">
         <v>126</v>
       </c>
@@ -8655,52 +8572,52 @@
       </c>
       <c r="BE24" s="28">
         <v>119.6</v>
       </c>
       <c r="BF24" s="28">
         <v>128.5</v>
       </c>
       <c r="BG24" s="28">
         <v>121.9</v>
       </c>
       <c r="BH24" s="28">
         <v>117.8</v>
       </c>
       <c r="BI24" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="28">
         <v>121.6</v>
       </c>
       <c r="BK24" s="28">
         <v>119.3</v>
       </c>
       <c r="BL24" s="28">
         <v>117.4</v>
       </c>
-      <c r="BM24" s="28">
-        <v>117.3</v>
+      <c r="BM24" s="76">
+        <v>119.8</v>
       </c>
       <c r="BN24" s="76">
         <v>123.2</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="21">
         <v>111.5</v>
       </c>
       <c r="C25" s="21">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="21">
         <v>113.7</v>
       </c>
       <c r="E25" s="22">
         <v>114.1</v>
       </c>
       <c r="F25" s="21">
         <v>116.3</v>
       </c>
       <c r="G25" s="21">
@@ -8855,52 +8772,52 @@
       </c>
       <c r="BE25" s="28">
         <v>109.4</v>
       </c>
       <c r="BF25" s="28">
         <v>119.2</v>
       </c>
       <c r="BG25" s="28">
         <v>115.2</v>
       </c>
       <c r="BH25" s="28">
         <v>118.8</v>
       </c>
       <c r="BI25" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="28">
         <v>106.9</v>
       </c>
       <c r="BK25" s="28">
         <v>108.7</v>
       </c>
       <c r="BL25" s="28">
         <v>106.7</v>
       </c>
-      <c r="BM25" s="28">
-        <v>117.3</v>
+      <c r="BM25" s="76">
+        <v>108.2</v>
       </c>
       <c r="BN25" s="76">
         <v>114.1</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="21">
         <v>108.6</v>
       </c>
       <c r="C26" s="21">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="21">
         <v>113.1</v>
       </c>
       <c r="E26" s="22">
         <v>112.4</v>
       </c>
       <c r="F26" s="21">
         <v>100</v>
       </c>
       <c r="G26" s="21">
@@ -9055,52 +8972,52 @@
       </c>
       <c r="BE26" s="28">
         <v>130.30000000000001</v>
       </c>
       <c r="BF26" s="28">
         <v>109.3</v>
       </c>
       <c r="BG26" s="28">
         <v>108.9</v>
       </c>
       <c r="BH26" s="28">
         <v>108.7</v>
       </c>
       <c r="BI26" s="28">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="28">
         <v>109.3</v>
       </c>
       <c r="BK26" s="28">
         <v>110.4</v>
       </c>
       <c r="BL26" s="28">
         <v>111</v>
       </c>
-      <c r="BM26" s="28">
-        <v>102.3</v>
+      <c r="BM26" s="76">
+        <v>107.7</v>
       </c>
       <c r="BN26" s="76">
         <v>121.3</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="19" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="11">
         <v>118.4</v>
       </c>
       <c r="C27" s="12">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="11">
         <v>116.5</v>
       </c>
       <c r="E27" s="13">
         <v>118.6</v>
       </c>
       <c r="F27" s="11">
         <v>118</v>
       </c>
       <c r="G27" s="11">
@@ -9343,53 +9260,55 @@
       <c r="AN28" s="23"/>
       <c r="AO28" s="23"/>
       <c r="AP28" s="23"/>
       <c r="AQ28" s="23"/>
       <c r="AR28" s="23"/>
       <c r="AS28" s="23"/>
       <c r="AT28" s="23"/>
       <c r="AU28" s="24"/>
       <c r="AV28" s="25"/>
       <c r="AW28" s="23"/>
       <c r="AX28" s="23"/>
       <c r="AY28" s="23"/>
       <c r="AZ28" s="32"/>
       <c r="BA28" s="32"/>
       <c r="BB28" s="32"/>
       <c r="BC28" s="28"/>
       <c r="BD28" s="28"/>
       <c r="BE28" s="28"/>
       <c r="BF28" s="28"/>
       <c r="BG28" s="28"/>
       <c r="BH28" s="28"/>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
       <c r="BL28" s="76"/>
-      <c r="BM28" s="76"/>
+      <c r="BM28" s="76" t="s">
+        <v>173</v>
+      </c>
       <c r="BN28" s="76" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="19" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="11">
         <v>122</v>
       </c>
       <c r="C29" s="12">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="11">
         <v>117.3</v>
       </c>
       <c r="E29" s="13">
         <v>118.6</v>
       </c>
       <c r="F29" s="11">
         <v>116.5</v>
       </c>
       <c r="G29" s="11">
         <v>113.8</v>
       </c>
       <c r="H29" s="11">
@@ -9542,51 +9461,51 @@
       <c r="BE29" s="18">
         <v>111.4</v>
       </c>
       <c r="BF29" s="18">
         <v>108.5</v>
       </c>
       <c r="BG29" s="18">
         <v>109.4</v>
       </c>
       <c r="BH29" s="18">
         <v>109.5</v>
       </c>
       <c r="BI29" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="18">
         <v>111.3</v>
       </c>
       <c r="BK29" s="18">
         <v>110.2</v>
       </c>
       <c r="BL29" s="18">
         <v>110.4</v>
       </c>
       <c r="BM29" s="18">
-        <v>109.8</v>
+        <v>109.9</v>
       </c>
       <c r="BN29" s="18">
         <v>107.2</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="19" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="22">
         <v>140.1</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="22">
         <v>153.9</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="22">
@@ -9646,51 +9565,51 @@
       <c r="AW30" s="26">
         <v>117.3</v>
       </c>
       <c r="AX30" s="26"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="BE30" s="29">
         <v>109.5</v>
       </c>
       <c r="BF30" s="29"/>
       <c r="BG30" s="29"/>
       <c r="BH30" s="29"/>
       <c r="BI30" s="29">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="29"/>
       <c r="BK30" s="29"/>
       <c r="BL30" s="29"/>
       <c r="BM30" s="29">
         <v>106.9</v>
       </c>
       <c r="BN30" s="29" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="19" customFormat="1">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>118.4</v>
       </c>
       <c r="C31" s="23">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="23">
         <v>116.5</v>
       </c>
       <c r="E31" s="22">
         <v>143.1</v>
       </c>
       <c r="F31" s="23">
         <v>171.8</v>
       </c>
       <c r="G31" s="23">
         <v>185</v>
       </c>
       <c r="H31" s="23">
@@ -9950,51 +9869,51 @@
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="32"/>
       <c r="BA32" s="32">
         <v>115.7</v>
       </c>
       <c r="BB32" s="32"/>
       <c r="BC32" s="28"/>
       <c r="BD32" s="28"/>
       <c r="BE32" s="28">
         <v>115.9</v>
       </c>
       <c r="BF32" s="28"/>
       <c r="BG32" s="28"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="28">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="28"/>
       <c r="BL32" s="76"/>
       <c r="BM32" s="76">
         <v>122.9</v>
       </c>
       <c r="BN32" s="76" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11">
         <v>122.8</v>
       </c>
       <c r="C33" s="12">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="11">
         <v>117.2</v>
       </c>
       <c r="E33" s="13">
         <v>119.6</v>
       </c>
       <c r="F33" s="11">
         <v>120.1</v>
       </c>
       <c r="G33" s="11">
         <v>118.5</v>
       </c>
       <c r="H33" s="11">
@@ -10154,58 +10073,54 @@
         <v>107.4</v>
       </c>
       <c r="BH33" s="18">
         <v>108</v>
       </c>
       <c r="BI33" s="18">
         <v>109</v>
       </c>
       <c r="BJ33" s="18">
         <v>110.8</v>
       </c>
       <c r="BK33" s="18">
         <v>110.3</v>
       </c>
       <c r="BL33" s="18">
         <v>110.4</v>
       </c>
       <c r="BM33" s="18">
         <v>109.7</v>
       </c>
       <c r="BN33" s="18">
         <v>108.7</v>
       </c>
     </row>
     <row r="35" spans="1:66">
-      <c r="A35" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="78"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BL2:BN2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">