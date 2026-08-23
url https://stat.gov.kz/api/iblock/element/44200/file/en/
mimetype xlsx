--- v4 (2026-08-03)
+++ v5 (2026-08-23)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="11625" tabRatio="732"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12300" tabRatio="732" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="1" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="177">
   <si>
     <t>Deflator of GDP by the production method</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
@@ -579,100 +579,145 @@
   </si>
   <si>
     <t xml:space="preserve">1 quarter 
 2024 </t>
   </si>
   <si>
     <t>January-June  2024</t>
   </si>
   <si>
     <t xml:space="preserve">9 months 
 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">January-June 2025 </t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
-    <t xml:space="preserve">GDP by income method          </t>
-[...1 lines deleted...]
-  <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">d.ibraeva@aspire.gov.kz 
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 quarter 2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tastan N.Sh.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Ibrayeva D.K., 
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz 
 </t>
   </si>
   <si>
-    <t>-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">1 quarter 2026 </t>
+    <r>
+      <t>January-June 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Flash estimates.</t>
+    </r>
+  </si>
+  <si>
+    <t>GDP by income method</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -779,78 +824,93 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -998,51 +1058,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
@@ -1130,113 +1190,110 @@
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="40" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="57">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
@@ -1567,416 +1624,416 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20production%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44287/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44028/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.140625" style="60" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="60"/>
+    <col min="1" max="1" width="44.140625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1"/>
     <row r="2" spans="1:2">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="58" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="51">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="58" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="58" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="51" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="108" customHeight="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="60" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="61" t="s">
+      <c r="A7" s="60" t="s">
         <v>86</v>
       </c>
-      <c r="B7" s="62" t="s">
+      <c r="B7" s="61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="60" t="s">
         <v>88</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="60" t="s">
         <v>90</v>
       </c>
       <c r="B9" s="53"/>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="61" t="s">
+      <c r="A10" s="60" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="61" t="s">
+      <c r="A11" s="60" t="s">
         <v>115</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="61" t="s">
+      <c r="A12" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="57" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="24">
-      <c r="A13" s="61" t="s">
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="60" t="s">
         <v>95</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="77" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="81" t="s">
+      <c r="A14" s="80" t="s">
         <v>96</v>
       </c>
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="78" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="82"/>
-      <c r="B15" s="74" t="s">
+      <c r="A15" s="81"/>
+      <c r="B15" s="78" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="81"/>
+      <c r="B16" s="78" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="74" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="82"/>
+      <c r="B17" s="79" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...4 lines deleted...]
-    </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="61" t="s">
+      <c r="A18" s="60" t="s">
         <v>97</v>
       </c>
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="62" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="61" t="s">
+      <c r="A19" s="60" t="s">
         <v>99</v>
       </c>
-      <c r="B19" s="73">
-        <v>46234</v>
+      <c r="B19" s="72">
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="61" t="s">
+      <c r="A20" s="60" t="s">
         <v>100</v>
       </c>
-      <c r="B20" s="73">
-        <v>46248</v>
+      <c r="B20" s="72">
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="61" t="s">
+      <c r="A21" s="60" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12" customHeight="1">
-      <c r="A22" s="61" t="s">
+      <c r="A22" s="60" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="53" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A23" s="60" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" s="75" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="15.75" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A24" s="61" t="s">
+      <c r="A24" s="60" t="s">
         <v>105</v>
       </c>
-      <c r="B24" s="80" t="s">
-        <v>171</v>
+      <c r="B24" s="76" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
-    <hyperlink ref="B24" r:id="rId4"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId8"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6" display="GDP by income method          "/>
+    <hyperlink ref="B14" r:id="rId7"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="2"/>
     <col min="2" max="2" width="100.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="69" t="s">
+      <c r="B5" s="68" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="69" t="s">
+      <c r="B6" s="68" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="69" t="s">
+      <c r="B7" s="68" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="69" t="s">
+      <c r="B8" s="68" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="69" t="s">
+      <c r="B9" s="68" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="70" t="s">
+      <c r="B10" s="69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="71"/>
+      <c r="B11" s="70"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="71"/>
+      <c r="B12" s="70"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="72"/>
+      <c r="B13" s="71"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="72"/>
+      <c r="B14" s="71"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="72"/>
+      <c r="B15" s="71"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="72"/>
+      <c r="B16" s="71"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="72"/>
+      <c r="B17" s="71"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="72"/>
+      <c r="B18" s="71"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="54" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="42" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="84"/>
-[...5 lines deleted...]
-      <c r="H1" s="84"/>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="43"/>
-      <c r="F2" s="64"/>
-[...1 lines deleted...]
-      <c r="H2" s="65" t="s">
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="67">
+      <c r="B3" s="66">
         <v>1991</v>
       </c>
-      <c r="C3" s="67">
+      <c r="C3" s="66">
         <v>1992</v>
       </c>
-      <c r="D3" s="67">
+      <c r="D3" s="66">
         <v>1993</v>
       </c>
-      <c r="E3" s="67">
+      <c r="E3" s="66">
         <v>1994</v>
       </c>
-      <c r="F3" s="67">
+      <c r="F3" s="66">
         <v>1995</v>
       </c>
-      <c r="G3" s="67">
+      <c r="G3" s="66">
         <v>1996</v>
       </c>
-      <c r="H3" s="67">
+      <c r="H3" s="66">
         <v>1997</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="23">
         <v>236.5</v>
       </c>
       <c r="C4" s="23">
         <v>1943.1</v>
       </c>
       <c r="D4" s="23">
         <v>1306.5999999999999</v>
       </c>
       <c r="E4" s="23">
         <v>2013.8</v>
       </c>
       <c r="F4" s="23">
         <v>211.9</v>
       </c>
       <c r="G4" s="23">
         <v>125.3</v>
       </c>
@@ -2618,105 +2675,105 @@
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="42" customWidth="1"/>
     <col min="2" max="10" width="10.5703125" style="42" customWidth="1"/>
     <col min="11" max="13" width="12.7109375" style="42" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="85"/>
-[...7 lines deleted...]
-      <c r="J1" s="85"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="43"/>
       <c r="H2" s="44" t="s">
         <v>76</v>
       </c>
       <c r="I2" s="44"/>
-      <c r="J2" s="65" t="s">
+      <c r="J2" s="64" t="s">
         <v>77</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
-    <row r="3" spans="1:13" s="68" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:13" s="67" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A3" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="B3" s="67">
+      <c r="B3" s="66">
         <v>1998</v>
       </c>
-      <c r="C3" s="67">
+      <c r="C3" s="66">
         <v>1999</v>
       </c>
-      <c r="D3" s="67">
+      <c r="D3" s="66">
         <v>2000</v>
       </c>
-      <c r="E3" s="67">
+      <c r="E3" s="66">
         <v>2001</v>
       </c>
-      <c r="F3" s="67">
+      <c r="F3" s="66">
         <v>2002</v>
       </c>
-      <c r="G3" s="67">
+      <c r="G3" s="66">
         <v>2003</v>
       </c>
-      <c r="H3" s="67">
+      <c r="H3" s="66">
         <v>2004</v>
       </c>
-      <c r="I3" s="67">
+      <c r="I3" s="66">
         <v>2005</v>
       </c>
-      <c r="J3" s="67">
+      <c r="J3" s="66">
         <v>2006</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31">
         <v>103.4</v>
       </c>
       <c r="C4" s="31">
         <v>122.3</v>
       </c>
       <c r="D4" s="31">
         <v>124.3</v>
       </c>
       <c r="E4" s="31">
         <v>105.7</v>
       </c>
       <c r="F4" s="31">
         <v>103</v>
       </c>
       <c r="G4" s="31">
         <v>110.9</v>
       </c>
@@ -3622,59 +3679,59 @@
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="36" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="36" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="85"/>
-[...1 lines deleted...]
-      <c r="D1" s="85"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="D2" s="65" t="s">
+      <c r="D2" s="64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="39" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="8">
         <v>2007</v>
       </c>
       <c r="C3" s="8">
         <v>2008</v>
       </c>
       <c r="D3" s="8">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31">
         <v>112.6</v>
       </c>
       <c r="C4" s="37">
@@ -4052,118 +4109,119 @@
       <c r="A31" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="31">
         <v>115.5</v>
       </c>
       <c r="C31" s="31">
         <v>121</v>
       </c>
       <c r="D31" s="37">
         <v>104.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN36"/>
+  <dimension ref="A1:BO36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BR24" sqref="BR24"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="6" width="11.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="2" customWidth="1"/>
     <col min="8" max="10" width="11.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="2" customWidth="1"/>
     <col min="12" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="2" customWidth="1"/>
     <col min="20" max="22" width="11.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
     <col min="24" max="26" width="11.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" style="2" customWidth="1"/>
     <col min="28" max="30" width="11.42578125" style="2" customWidth="1"/>
     <col min="31" max="31" width="12.28515625" style="2" customWidth="1"/>
     <col min="32" max="34" width="11.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" style="2" customWidth="1"/>
     <col min="36" max="38" width="11.42578125" style="2" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
     <col min="40" max="42" width="11.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="12.5703125" style="2" customWidth="1"/>
     <col min="44" max="46" width="11.42578125" style="2" customWidth="1"/>
     <col min="47" max="47" width="12.140625" style="2" customWidth="1"/>
     <col min="48" max="50" width="11.42578125" style="2" customWidth="1"/>
     <col min="51" max="51" width="12.42578125" style="2" customWidth="1"/>
     <col min="52" max="54" width="11.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="12.140625" style="2" customWidth="1"/>
     <col min="56" max="57" width="11.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="12.28515625" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.85546875" style="2" customWidth="1"/>
     <col min="61" max="62" width="11" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="11.5703125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.140625" style="2" customWidth="1"/>
-    <col min="66" max="66" width="14.7109375" style="2" customWidth="1"/>
-    <col min="67" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="66" width="12" style="2" customWidth="1"/>
+    <col min="67" max="67" width="12.7109375" style="2" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="22.5" customHeight="1">
+    <row r="1" spans="1:67" ht="22.5" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:66" ht="12" customHeight="1">
+    <row r="2" spans="1:67" ht="12" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="4"/>
@@ -4173,57 +4231,57 @@
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="BL2" s="86" t="s">
+      <c r="BM2" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="BM2" s="86"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:66" ht="35.25" customHeight="1">
+      <c r="BN2" s="85"/>
+      <c r="BO2" s="85"/>
+    </row>
+    <row r="3" spans="1:67" ht="35.25" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E3" s="8">
         <v>2010</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>120</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>121</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>122</v>
       </c>
       <c r="I3" s="8">
@@ -4376,54 +4434,57 @@
       <c r="BF3" s="8" t="s">
         <v>159</v>
       </c>
       <c r="BG3" s="8" t="s">
         <v>160</v>
       </c>
       <c r="BH3" s="8" t="s">
         <v>161</v>
       </c>
       <c r="BI3" s="8">
         <v>2024</v>
       </c>
       <c r="BJ3" s="8" t="s">
         <v>162</v>
       </c>
       <c r="BK3" s="8" t="s">
         <v>163</v>
       </c>
       <c r="BL3" s="8" t="s">
         <v>164</v>
       </c>
       <c r="BM3" s="8">
         <v>2025</v>
       </c>
       <c r="BN3" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="BO3" s="8" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="4" spans="1:66" s="19" customFormat="1">
+    <row r="4" spans="1:67" s="19" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="11">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="12">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="11">
         <v>120.8</v>
       </c>
       <c r="E4" s="13">
         <v>122</v>
       </c>
       <c r="F4" s="11">
         <v>121</v>
       </c>
       <c r="G4" s="11">
         <v>120.9</v>
       </c>
       <c r="H4" s="11">
         <v>121.9</v>
       </c>
       <c r="I4" s="13">
@@ -4578,52 +4639,55 @@
       </c>
       <c r="BG4" s="18">
         <v>104.3</v>
       </c>
       <c r="BH4" s="18">
         <v>104.7</v>
       </c>
       <c r="BI4" s="18">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="18">
         <v>108.9</v>
       </c>
       <c r="BK4" s="18">
         <v>107.5</v>
       </c>
       <c r="BL4" s="18">
         <v>107.3</v>
       </c>
       <c r="BM4" s="18">
         <v>108.1</v>
       </c>
       <c r="BN4" s="18">
         <v>111.9</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="18">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="21">
         <v>109.1</v>
       </c>
       <c r="C5" s="21">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="21">
         <v>97.2</v>
       </c>
       <c r="E5" s="22">
         <v>108.1</v>
       </c>
       <c r="F5" s="21">
         <v>125.7</v>
       </c>
       <c r="G5" s="21">
         <v>110.2</v>
       </c>
       <c r="H5" s="21">
         <v>107</v>
       </c>
       <c r="I5" s="22">
@@ -4772,58 +4836,61 @@
       </c>
       <c r="BE5" s="28">
         <v>100.4</v>
       </c>
       <c r="BF5" s="28">
         <v>106.6</v>
       </c>
       <c r="BG5" s="28">
         <v>100.3</v>
       </c>
       <c r="BH5" s="28">
         <v>99.7</v>
       </c>
       <c r="BI5" s="28">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="28">
         <v>96.6</v>
       </c>
       <c r="BK5" s="28">
         <v>99.4</v>
       </c>
       <c r="BL5" s="28">
         <v>102.7</v>
       </c>
-      <c r="BM5" s="76">
+      <c r="BM5" s="73">
         <v>109.8</v>
       </c>
-      <c r="BN5" s="76">
+      <c r="BN5" s="73">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="73">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="21">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="21">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="21">
         <v>122.5</v>
       </c>
       <c r="G6" s="21">
         <v>124.8</v>
       </c>
       <c r="H6" s="21">
         <v>129.5</v>
       </c>
       <c r="I6" s="22">
@@ -4972,58 +5039,61 @@
       </c>
       <c r="BE6" s="29">
         <v>99.4</v>
       </c>
       <c r="BF6" s="29">
         <v>103.2</v>
       </c>
       <c r="BG6" s="29">
         <v>104.6</v>
       </c>
       <c r="BH6" s="29">
         <v>105.7</v>
       </c>
       <c r="BI6" s="29">
         <v>108</v>
       </c>
       <c r="BJ6" s="29">
         <v>109.3</v>
       </c>
       <c r="BK6" s="29">
         <v>109.3</v>
       </c>
       <c r="BL6" s="29">
         <v>109.1</v>
       </c>
-      <c r="BM6" s="76">
+      <c r="BM6" s="73">
         <v>109.3</v>
       </c>
-      <c r="BN6" s="76">
+      <c r="BN6" s="73">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:66">
+      <c r="BO6" s="73">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21">
         <v>171.8</v>
       </c>
       <c r="C7" s="21">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="21">
         <v>134.6</v>
       </c>
       <c r="E7" s="22">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="21">
         <v>126</v>
       </c>
       <c r="G7" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="21">
         <v>134.5</v>
       </c>
       <c r="I7" s="22">
@@ -5172,58 +5242,61 @@
       </c>
       <c r="BE7" s="28">
         <v>96.4</v>
       </c>
       <c r="BF7" s="28">
         <v>105.8</v>
       </c>
       <c r="BG7" s="28">
         <v>108</v>
       </c>
       <c r="BH7" s="28">
         <v>108.1</v>
       </c>
       <c r="BI7" s="28">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="28">
         <v>106.7</v>
       </c>
       <c r="BK7" s="28">
         <v>103.7</v>
       </c>
       <c r="BL7" s="28">
         <v>103.5</v>
       </c>
-      <c r="BM7" s="76">
+      <c r="BM7" s="73">
         <v>103.7</v>
       </c>
-      <c r="BN7" s="76">
+      <c r="BN7" s="73">
         <v>109.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="73">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="30" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="21">
         <v>118.2</v>
       </c>
       <c r="C8" s="21">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="21">
         <v>123.6</v>
       </c>
       <c r="E8" s="22">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="21">
         <v>118.3</v>
       </c>
       <c r="G8" s="21">
         <v>117.3</v>
       </c>
       <c r="H8" s="21">
         <v>124.9</v>
       </c>
       <c r="I8" s="22">
@@ -5372,58 +5445,61 @@
       </c>
       <c r="BE8" s="28">
         <v>101.4</v>
       </c>
       <c r="BF8" s="28">
         <v>99.1</v>
       </c>
       <c r="BG8" s="28">
         <v>99.9</v>
       </c>
       <c r="BH8" s="28">
         <v>102.2</v>
       </c>
       <c r="BI8" s="28">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>111.1</v>
       </c>
       <c r="BK8" s="28">
         <v>114.9</v>
       </c>
       <c r="BL8" s="28">
         <v>114.6</v>
       </c>
-      <c r="BM8" s="76">
+      <c r="BM8" s="73">
         <v>113.8</v>
       </c>
-      <c r="BN8" s="76">
+      <c r="BN8" s="73">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="22.5">
+      <c r="BO8" s="73">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="22.5">
       <c r="A9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="21">
         <v>118.7</v>
       </c>
       <c r="C9" s="21">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="21">
         <v>128.6</v>
       </c>
       <c r="E9" s="22">
         <v>127.1</v>
       </c>
       <c r="F9" s="21">
         <v>111.3</v>
       </c>
       <c r="G9" s="21">
         <v>112</v>
       </c>
       <c r="H9" s="21">
         <v>112.2</v>
       </c>
       <c r="I9" s="22">
@@ -5572,58 +5648,61 @@
       </c>
       <c r="BE9" s="28">
         <v>110.4</v>
       </c>
       <c r="BF9" s="28">
         <v>117.7</v>
       </c>
       <c r="BG9" s="28">
         <v>113</v>
       </c>
       <c r="BH9" s="28">
         <v>112.3</v>
       </c>
       <c r="BI9" s="28">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="28">
         <v>112.3</v>
       </c>
       <c r="BK9" s="28">
         <v>114.2</v>
       </c>
       <c r="BL9" s="28">
         <v>115.5</v>
       </c>
-      <c r="BM9" s="76">
+      <c r="BM9" s="73">
         <v>116.5</v>
       </c>
-      <c r="BN9" s="76">
+      <c r="BN9" s="73">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="27" customHeight="1">
+      <c r="BO9" s="73">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="27" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="21">
         <v>113.1</v>
       </c>
       <c r="C10" s="21">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="21">
         <v>123.2</v>
       </c>
       <c r="E10" s="22">
         <v>109.5</v>
       </c>
       <c r="F10" s="21">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="21">
         <v>114.7</v>
       </c>
       <c r="H10" s="21">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="22">
@@ -5772,58 +5851,61 @@
       </c>
       <c r="BE10" s="28">
         <v>111.2</v>
       </c>
       <c r="BF10" s="28">
         <v>115</v>
       </c>
       <c r="BG10" s="28">
         <v>112.4</v>
       </c>
       <c r="BH10" s="28">
         <v>115.7</v>
       </c>
       <c r="BI10" s="28">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="28">
         <v>113.9</v>
       </c>
       <c r="BK10" s="28">
         <v>113.8</v>
       </c>
       <c r="BL10" s="28">
         <v>115.1</v>
       </c>
-      <c r="BM10" s="76">
+      <c r="BM10" s="73">
         <v>120.3</v>
       </c>
-      <c r="BN10" s="76">
+      <c r="BN10" s="73">
         <v>98.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="73">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="21">
         <v>102.9</v>
       </c>
       <c r="C11" s="21">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="21">
         <v>104.6</v>
       </c>
       <c r="E11" s="22">
         <v>103.5</v>
       </c>
       <c r="F11" s="21">
         <v>108.5</v>
       </c>
       <c r="G11" s="21">
         <v>102.8</v>
       </c>
       <c r="H11" s="21">
         <v>98.3</v>
       </c>
       <c r="I11" s="22">
@@ -5972,58 +6054,61 @@
       </c>
       <c r="BE11" s="28">
         <v>107.1</v>
       </c>
       <c r="BF11" s="28">
         <v>106.4</v>
       </c>
       <c r="BG11" s="28">
         <v>104.8</v>
       </c>
       <c r="BH11" s="28">
         <v>103.5</v>
       </c>
       <c r="BI11" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="28">
         <v>112.1</v>
       </c>
       <c r="BK11" s="28">
         <v>102.1</v>
       </c>
       <c r="BL11" s="28">
         <v>102.2</v>
       </c>
-      <c r="BM11" s="76">
+      <c r="BM11" s="73">
         <v>102.6</v>
       </c>
-      <c r="BN11" s="76">
+      <c r="BN11" s="73">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="19" customFormat="1">
+      <c r="BO11" s="73">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="19" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
         <v>107.8</v>
       </c>
       <c r="C12" s="12">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="11">
         <v>113.1</v>
       </c>
       <c r="E12" s="13">
         <v>115.8</v>
       </c>
       <c r="F12" s="11">
         <v>115.7</v>
       </c>
       <c r="G12" s="11">
         <v>109.8</v>
       </c>
       <c r="H12" s="11">
         <v>114.2</v>
       </c>
       <c r="I12" s="13">
@@ -6178,52 +6263,55 @@
       </c>
       <c r="BG12" s="18">
         <v>112.8</v>
       </c>
       <c r="BH12" s="18">
         <v>112.8</v>
       </c>
       <c r="BI12" s="18">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="18">
         <v>112.7</v>
       </c>
       <c r="BK12" s="18">
         <v>111.9</v>
       </c>
       <c r="BL12" s="18">
         <v>112.4</v>
       </c>
       <c r="BM12" s="18">
         <v>111</v>
       </c>
       <c r="BN12" s="18">
         <v>104.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="18">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="21">
         <v>107.4</v>
       </c>
       <c r="C13" s="21">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="21">
         <v>110.7</v>
       </c>
       <c r="E13" s="22">
         <v>120.6</v>
       </c>
       <c r="F13" s="21">
         <v>108.1</v>
       </c>
       <c r="G13" s="21">
         <v>108.4</v>
       </c>
       <c r="H13" s="21">
         <v>119.2</v>
       </c>
       <c r="I13" s="22">
@@ -6372,58 +6460,61 @@
       </c>
       <c r="BE13" s="28">
         <v>118.6</v>
       </c>
       <c r="BF13" s="28">
         <v>109.3</v>
       </c>
       <c r="BG13" s="28">
         <v>108.9</v>
       </c>
       <c r="BH13" s="28">
         <v>108.6</v>
       </c>
       <c r="BI13" s="28">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="28">
         <v>110.3</v>
       </c>
       <c r="BK13" s="28">
         <v>110.5</v>
       </c>
       <c r="BL13" s="28">
         <v>111.5</v>
       </c>
-      <c r="BM13" s="76">
+      <c r="BM13" s="73">
         <v>113.5</v>
       </c>
-      <c r="BN13" s="76">
+      <c r="BN13" s="73">
         <v>109</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="73">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="21">
         <v>114.9</v>
       </c>
       <c r="C14" s="21">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="21">
         <v>114.6</v>
       </c>
       <c r="E14" s="22">
         <v>114.6</v>
       </c>
       <c r="F14" s="21">
         <v>115.3</v>
       </c>
       <c r="G14" s="21">
         <v>105</v>
       </c>
       <c r="H14" s="21">
         <v>108.7</v>
       </c>
       <c r="I14" s="22">
@@ -6572,58 +6663,61 @@
       </c>
       <c r="BE14" s="28">
         <v>114</v>
       </c>
       <c r="BF14" s="28">
         <v>106.9</v>
       </c>
       <c r="BG14" s="28">
         <v>107.3</v>
       </c>
       <c r="BH14" s="28">
         <v>106.5</v>
       </c>
       <c r="BI14" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="28">
         <v>106</v>
       </c>
       <c r="BK14" s="28">
         <v>107.2</v>
       </c>
       <c r="BL14" s="28">
         <v>108</v>
       </c>
-      <c r="BM14" s="76">
+      <c r="BM14" s="73">
         <v>105.4</v>
       </c>
-      <c r="BN14" s="76">
+      <c r="BN14" s="73">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="73">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>108.3</v>
       </c>
       <c r="C15" s="21">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="21">
         <v>108</v>
       </c>
       <c r="E15" s="22">
         <v>108.1</v>
       </c>
       <c r="F15" s="21">
         <v>111.8</v>
       </c>
       <c r="G15" s="21">
         <v>111.8</v>
       </c>
       <c r="H15" s="21">
         <v>109.1</v>
       </c>
       <c r="I15" s="22">
@@ -6772,58 +6866,61 @@
       </c>
       <c r="BE15" s="28">
         <v>119.6</v>
       </c>
       <c r="BF15" s="28">
         <v>107.3</v>
       </c>
       <c r="BG15" s="28">
         <v>112.6</v>
       </c>
       <c r="BH15" s="28">
         <v>114.4</v>
       </c>
       <c r="BI15" s="28">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="28">
         <v>110.1</v>
       </c>
       <c r="BK15" s="28">
         <v>115.5</v>
       </c>
       <c r="BL15" s="28">
         <v>116.7</v>
       </c>
-      <c r="BM15" s="76">
+      <c r="BM15" s="73">
         <v>114.2</v>
       </c>
-      <c r="BN15" s="76">
+      <c r="BN15" s="73">
         <v>113.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="73">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
         <v>100.6</v>
       </c>
       <c r="C16" s="21">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="21">
         <v>106.9</v>
       </c>
       <c r="E16" s="22">
         <v>106.3</v>
       </c>
       <c r="F16" s="21">
         <v>102.5</v>
       </c>
       <c r="G16" s="21">
         <v>105</v>
       </c>
       <c r="H16" s="21">
         <v>102</v>
       </c>
       <c r="I16" s="22">
@@ -6972,58 +7069,61 @@
       </c>
       <c r="BE16" s="28">
         <v>113.4</v>
       </c>
       <c r="BF16" s="28">
         <v>108.7</v>
       </c>
       <c r="BG16" s="28">
         <v>107.6</v>
       </c>
       <c r="BH16" s="28">
         <v>106.7</v>
       </c>
       <c r="BI16" s="28">
         <v>110</v>
       </c>
       <c r="BJ16" s="28">
         <v>113.9</v>
       </c>
       <c r="BK16" s="28">
         <v>110.9</v>
       </c>
       <c r="BL16" s="28">
         <v>113.5</v>
       </c>
-      <c r="BM16" s="76">
+      <c r="BM16" s="73">
         <v>127.1</v>
       </c>
-      <c r="BN16" s="76">
+      <c r="BN16" s="73">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="73">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="21">
         <v>101.4</v>
       </c>
       <c r="C17" s="21">
         <v>110.2</v>
       </c>
       <c r="D17" s="21">
         <v>104.8</v>
       </c>
       <c r="E17" s="22">
         <v>107.1</v>
       </c>
       <c r="F17" s="21">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="21">
         <v>113.9</v>
       </c>
       <c r="H17" s="21">
         <v>113.2</v>
       </c>
       <c r="I17" s="22">
@@ -7172,58 +7272,61 @@
       </c>
       <c r="BE17" s="28">
         <v>122.4</v>
       </c>
       <c r="BF17" s="28">
         <v>114.2</v>
       </c>
       <c r="BG17" s="28">
         <v>108.1</v>
       </c>
       <c r="BH17" s="28">
         <v>112</v>
       </c>
       <c r="BI17" s="28">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="28">
         <v>127.2</v>
       </c>
       <c r="BK17" s="28">
         <v>127.8</v>
       </c>
       <c r="BL17" s="28">
         <v>125.3</v>
       </c>
-      <c r="BM17" s="76">
+      <c r="BM17" s="73">
         <v>117</v>
       </c>
-      <c r="BN17" s="76">
+      <c r="BN17" s="73">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="73">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>107.2</v>
       </c>
       <c r="C18" s="21">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="21">
         <v>120.2</v>
       </c>
       <c r="E18" s="22">
         <v>120.8</v>
       </c>
       <c r="F18" s="21">
         <v>117.5</v>
       </c>
       <c r="G18" s="21">
         <v>112.1</v>
       </c>
       <c r="H18" s="21">
         <v>110.6</v>
       </c>
       <c r="I18" s="22">
@@ -7372,58 +7475,61 @@
       </c>
       <c r="BE18" s="28">
         <v>129.19999999999999</v>
       </c>
       <c r="BF18" s="28">
         <v>118.7</v>
       </c>
       <c r="BG18" s="28">
         <v>123</v>
       </c>
       <c r="BH18" s="28">
         <v>121.5</v>
       </c>
       <c r="BI18" s="28">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>115.3</v>
       </c>
       <c r="BK18" s="28">
         <v>114.3</v>
       </c>
       <c r="BL18" s="28">
         <v>111</v>
       </c>
-      <c r="BM18" s="76">
+      <c r="BM18" s="73">
         <v>127.7</v>
       </c>
-      <c r="BN18" s="76">
+      <c r="BN18" s="73">
         <v>114</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="73">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="21">
         <v>105</v>
       </c>
       <c r="C19" s="21">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="21">
         <v>112.7</v>
       </c>
       <c r="E19" s="22">
         <v>109.6</v>
       </c>
       <c r="F19" s="21">
         <v>124.3</v>
       </c>
       <c r="G19" s="21">
         <v>119.9</v>
       </c>
       <c r="H19" s="21">
         <v>124.4</v>
       </c>
       <c r="I19" s="22">
@@ -7572,58 +7678,61 @@
       </c>
       <c r="BE19" s="28">
         <v>123.5</v>
       </c>
       <c r="BF19" s="28">
         <v>100.2</v>
       </c>
       <c r="BG19" s="28">
         <v>117</v>
       </c>
       <c r="BH19" s="28">
         <v>114.9</v>
       </c>
       <c r="BI19" s="28">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="28">
         <v>117.1</v>
       </c>
       <c r="BK19" s="28">
         <v>106.7</v>
       </c>
       <c r="BL19" s="28">
         <v>115</v>
       </c>
-      <c r="BM19" s="76">
+      <c r="BM19" s="73">
         <v>117.9</v>
       </c>
-      <c r="BN19" s="76">
+      <c r="BN19" s="73">
         <v>96.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19" s="73">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="21">
         <v>109.4</v>
       </c>
       <c r="C20" s="21">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="21">
         <v>115.9</v>
       </c>
       <c r="E20" s="22">
         <v>99.1</v>
       </c>
       <c r="F20" s="21">
         <v>106.8</v>
       </c>
       <c r="G20" s="21">
         <v>102.6</v>
       </c>
       <c r="H20" s="21">
         <v>100.8</v>
       </c>
       <c r="I20" s="22">
@@ -7772,58 +7881,61 @@
       </c>
       <c r="BE20" s="28">
         <v>124.1</v>
       </c>
       <c r="BF20" s="28">
         <v>113.6</v>
       </c>
       <c r="BG20" s="28">
         <v>117.5</v>
       </c>
       <c r="BH20" s="28">
         <v>111</v>
       </c>
       <c r="BI20" s="28">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="28">
         <v>112.1</v>
       </c>
       <c r="BK20" s="28">
         <v>108.8</v>
       </c>
       <c r="BL20" s="28">
         <v>107.8</v>
       </c>
-      <c r="BM20" s="76">
+      <c r="BM20" s="73">
         <v>111.5</v>
       </c>
-      <c r="BN20" s="76">
+      <c r="BN20" s="73">
         <v>115.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="73">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="21">
         <v>109.7</v>
       </c>
       <c r="C21" s="21">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="21">
         <v>107.7</v>
       </c>
       <c r="E21" s="22">
         <v>129.1</v>
       </c>
       <c r="F21" s="21">
         <v>124</v>
       </c>
       <c r="G21" s="21">
         <v>101.5</v>
       </c>
       <c r="H21" s="21">
         <v>116.4</v>
       </c>
       <c r="I21" s="22">
@@ -7972,58 +8084,61 @@
       </c>
       <c r="BE21" s="28">
         <v>112.5</v>
       </c>
       <c r="BF21" s="28">
         <v>110.6</v>
       </c>
       <c r="BG21" s="28">
         <v>113.8</v>
       </c>
       <c r="BH21" s="28">
         <v>115.4</v>
       </c>
       <c r="BI21" s="28">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="28">
         <v>120</v>
       </c>
       <c r="BK21" s="28">
         <v>114</v>
       </c>
       <c r="BL21" s="28">
         <v>113.5</v>
       </c>
-      <c r="BM21" s="76">
+      <c r="BM21" s="73">
         <v>112.5</v>
       </c>
-      <c r="BN21" s="76">
+      <c r="BN21" s="73">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="73">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="21">
         <v>108.3</v>
       </c>
       <c r="C22" s="21">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="21">
         <v>116.8</v>
       </c>
       <c r="E22" s="22">
         <v>123.5</v>
       </c>
       <c r="F22" s="21">
         <v>123.5</v>
       </c>
       <c r="G22" s="21">
         <v>113.8</v>
       </c>
       <c r="H22" s="21">
         <v>116.6</v>
       </c>
       <c r="I22" s="22">
@@ -8172,58 +8287,61 @@
       </c>
       <c r="BE22" s="28">
         <v>123.6</v>
       </c>
       <c r="BF22" s="28">
         <v>115.6</v>
       </c>
       <c r="BG22" s="28">
         <v>110.2</v>
       </c>
       <c r="BH22" s="28">
         <v>117.1</v>
       </c>
       <c r="BI22" s="28">
         <v>106</v>
       </c>
       <c r="BJ22" s="28">
         <v>110.8</v>
       </c>
       <c r="BK22" s="28">
         <v>110.3</v>
       </c>
       <c r="BL22" s="28">
         <v>114.1</v>
       </c>
-      <c r="BM22" s="76">
+      <c r="BM22" s="73">
         <v>82.8</v>
       </c>
-      <c r="BN22" s="76">
+      <c r="BN22" s="73">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22" s="73">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="21">
         <v>111.9</v>
       </c>
       <c r="C23" s="21">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="21">
         <v>119.9</v>
       </c>
       <c r="E23" s="22">
         <v>121.1</v>
       </c>
       <c r="F23" s="21">
         <v>126.1</v>
       </c>
       <c r="G23" s="21">
         <v>116.5</v>
       </c>
       <c r="H23" s="21">
         <v>121.9</v>
       </c>
       <c r="I23" s="22">
@@ -8372,58 +8490,61 @@
       </c>
       <c r="BE23" s="28">
         <v>115.7</v>
       </c>
       <c r="BF23" s="28">
         <v>114.4</v>
       </c>
       <c r="BG23" s="28">
         <v>122.2</v>
       </c>
       <c r="BH23" s="28">
         <v>114.6</v>
       </c>
       <c r="BI23" s="28">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="28">
         <v>109.3</v>
       </c>
       <c r="BK23" s="28">
         <v>113.6</v>
       </c>
       <c r="BL23" s="28">
         <v>114.9</v>
       </c>
-      <c r="BM23" s="76">
+      <c r="BM23" s="73">
         <v>70.099999999999994</v>
       </c>
-      <c r="BN23" s="76">
+      <c r="BN23" s="73">
         <v>52.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="73">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="21">
         <v>112.5</v>
       </c>
       <c r="C24" s="21">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="21">
         <v>120.7</v>
       </c>
       <c r="E24" s="22">
         <v>102.9</v>
       </c>
       <c r="F24" s="21">
         <v>126</v>
       </c>
       <c r="G24" s="21">
         <v>104.8</v>
       </c>
       <c r="H24" s="21">
         <v>109.7</v>
       </c>
       <c r="I24" s="22">
@@ -8572,58 +8693,61 @@
       </c>
       <c r="BE24" s="28">
         <v>119.6</v>
       </c>
       <c r="BF24" s="28">
         <v>128.5</v>
       </c>
       <c r="BG24" s="28">
         <v>121.9</v>
       </c>
       <c r="BH24" s="28">
         <v>117.8</v>
       </c>
       <c r="BI24" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="28">
         <v>121.6</v>
       </c>
       <c r="BK24" s="28">
         <v>119.3</v>
       </c>
       <c r="BL24" s="28">
         <v>117.4</v>
       </c>
-      <c r="BM24" s="76">
+      <c r="BM24" s="73">
         <v>119.8</v>
       </c>
-      <c r="BN24" s="76">
+      <c r="BN24" s="73">
         <v>123.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="73">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="21">
         <v>111.5</v>
       </c>
       <c r="C25" s="21">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="21">
         <v>113.7</v>
       </c>
       <c r="E25" s="22">
         <v>114.1</v>
       </c>
       <c r="F25" s="21">
         <v>116.3</v>
       </c>
       <c r="G25" s="21">
         <v>106.5</v>
       </c>
       <c r="H25" s="21">
         <v>124.8</v>
       </c>
       <c r="I25" s="22">
@@ -8772,58 +8896,61 @@
       </c>
       <c r="BE25" s="28">
         <v>109.4</v>
       </c>
       <c r="BF25" s="28">
         <v>119.2</v>
       </c>
       <c r="BG25" s="28">
         <v>115.2</v>
       </c>
       <c r="BH25" s="28">
         <v>118.8</v>
       </c>
       <c r="BI25" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="28">
         <v>106.9</v>
       </c>
       <c r="BK25" s="28">
         <v>108.7</v>
       </c>
       <c r="BL25" s="28">
         <v>106.7</v>
       </c>
-      <c r="BM25" s="76">
+      <c r="BM25" s="73">
         <v>108.2</v>
       </c>
-      <c r="BN25" s="76">
+      <c r="BN25" s="73">
         <v>114.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="33.75">
+      <c r="BO25" s="73">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="21">
         <v>108.6</v>
       </c>
       <c r="C26" s="21">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="21">
         <v>113.1</v>
       </c>
       <c r="E26" s="22">
         <v>112.4</v>
       </c>
       <c r="F26" s="21">
         <v>100</v>
       </c>
       <c r="G26" s="21">
         <v>108.4</v>
       </c>
       <c r="H26" s="21">
         <v>108.6</v>
       </c>
       <c r="I26" s="22">
@@ -8972,58 +9099,61 @@
       </c>
       <c r="BE26" s="28">
         <v>130.30000000000001</v>
       </c>
       <c r="BF26" s="28">
         <v>109.3</v>
       </c>
       <c r="BG26" s="28">
         <v>108.9</v>
       </c>
       <c r="BH26" s="28">
         <v>108.7</v>
       </c>
       <c r="BI26" s="28">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="28">
         <v>109.3</v>
       </c>
       <c r="BK26" s="28">
         <v>110.4</v>
       </c>
       <c r="BL26" s="28">
         <v>111</v>
       </c>
-      <c r="BM26" s="76">
+      <c r="BM26" s="73">
         <v>107.7</v>
       </c>
-      <c r="BN26" s="76">
+      <c r="BN26" s="73">
         <v>121.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="19" customFormat="1">
+      <c r="BO26" s="73">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="19" customFormat="1">
       <c r="A27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="11">
         <v>118.4</v>
       </c>
       <c r="C27" s="12">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="11">
         <v>116.5</v>
       </c>
       <c r="E27" s="13">
         <v>118.6</v>
       </c>
       <c r="F27" s="11">
         <v>118</v>
       </c>
       <c r="G27" s="11">
         <v>114.7</v>
       </c>
       <c r="H27" s="11">
         <v>117.7</v>
       </c>
       <c r="I27" s="13">
@@ -9178,52 +9308,55 @@
       </c>
       <c r="BG27" s="18">
         <v>109.4</v>
       </c>
       <c r="BH27" s="18">
         <v>109.5</v>
       </c>
       <c r="BI27" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="18">
         <v>111.3</v>
       </c>
       <c r="BK27" s="18">
         <v>110.2</v>
       </c>
       <c r="BL27" s="18">
         <v>110.4</v>
       </c>
       <c r="BM27" s="18">
         <v>109.8</v>
       </c>
       <c r="BN27" s="18">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:66">
+      <c r="BO27" s="18">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="21">
         <v>44.9</v>
       </c>
       <c r="C28" s="21">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="21">
         <v>91.5</v>
       </c>
       <c r="E28" s="22">
         <v>119.8</v>
       </c>
       <c r="F28" s="21">
         <v>217.6</v>
       </c>
       <c r="G28" s="21">
         <v>160.1</v>
       </c>
       <c r="H28" s="21">
         <v>149.1</v>
       </c>
       <c r="I28" s="22"/>
@@ -9259,59 +9392,62 @@
       <c r="AM28" s="23"/>
       <c r="AN28" s="23"/>
       <c r="AO28" s="23"/>
       <c r="AP28" s="23"/>
       <c r="AQ28" s="23"/>
       <c r="AR28" s="23"/>
       <c r="AS28" s="23"/>
       <c r="AT28" s="23"/>
       <c r="AU28" s="24"/>
       <c r="AV28" s="25"/>
       <c r="AW28" s="23"/>
       <c r="AX28" s="23"/>
       <c r="AY28" s="23"/>
       <c r="AZ28" s="32"/>
       <c r="BA28" s="32"/>
       <c r="BB28" s="32"/>
       <c r="BC28" s="28"/>
       <c r="BD28" s="28"/>
       <c r="BE28" s="28"/>
       <c r="BF28" s="28"/>
       <c r="BG28" s="28"/>
       <c r="BH28" s="28"/>
       <c r="BI28" s="28"/>
       <c r="BJ28" s="28"/>
       <c r="BK28" s="28"/>
-      <c r="BL28" s="76"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:66" s="19" customFormat="1">
+      <c r="BL28" s="73"/>
+      <c r="BM28" s="73" t="s">
+        <v>169</v>
+      </c>
+      <c r="BN28" s="73" t="s">
+        <v>169</v>
+      </c>
+      <c r="BO28" s="73" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="19" customFormat="1">
       <c r="A29" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="11">
         <v>122</v>
       </c>
       <c r="C29" s="12">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="11">
         <v>117.3</v>
       </c>
       <c r="E29" s="13">
         <v>118.6</v>
       </c>
       <c r="F29" s="11">
         <v>116.5</v>
       </c>
       <c r="G29" s="11">
         <v>113.8</v>
       </c>
       <c r="H29" s="11">
         <v>117.1</v>
       </c>
       <c r="I29" s="13">
@@ -9466,54 +9602,57 @@
       </c>
       <c r="BG29" s="18">
         <v>109.4</v>
       </c>
       <c r="BH29" s="18">
         <v>109.5</v>
       </c>
       <c r="BI29" s="18">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="18">
         <v>111.3</v>
       </c>
       <c r="BK29" s="18">
         <v>110.2</v>
       </c>
       <c r="BL29" s="18">
         <v>110.4</v>
       </c>
       <c r="BM29" s="18">
         <v>109.9</v>
       </c>
       <c r="BN29" s="18">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="19" customFormat="1">
+      <c r="BO29" s="18">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="19" customFormat="1">
       <c r="A30" s="20" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="22">
         <v>140.1</v>
       </c>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="22">
         <v>153.9</v>
       </c>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="22">
         <v>100.8</v>
       </c>
       <c r="N30" s="15"/>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="22">
         <v>113</v>
       </c>
@@ -9565,54 +9704,57 @@
       <c r="AW30" s="26">
         <v>117.3</v>
       </c>
       <c r="AX30" s="26"/>
       <c r="AY30" s="22"/>
       <c r="AZ30" s="22"/>
       <c r="BA30" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="BE30" s="29">
         <v>109.5</v>
       </c>
       <c r="BF30" s="29"/>
       <c r="BG30" s="29"/>
       <c r="BH30" s="29"/>
       <c r="BI30" s="29">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="29"/>
       <c r="BK30" s="29"/>
       <c r="BL30" s="29"/>
       <c r="BM30" s="29">
         <v>106.9</v>
       </c>
       <c r="BN30" s="29" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:66" s="19" customFormat="1">
+        <v>169</v>
+      </c>
+      <c r="BO30" s="29" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="19" customFormat="1">
       <c r="A31" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="23">
         <v>118.4</v>
       </c>
       <c r="C31" s="23">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="23">
         <v>116.5</v>
       </c>
       <c r="E31" s="22">
         <v>143.1</v>
       </c>
       <c r="F31" s="23">
         <v>171.8</v>
       </c>
       <c r="G31" s="23">
         <v>185</v>
       </c>
       <c r="H31" s="23">
         <v>164.2</v>
       </c>
       <c r="I31" s="22">
@@ -9767,52 +9909,55 @@
       </c>
       <c r="BG31" s="23">
         <v>86.4</v>
       </c>
       <c r="BH31" s="23">
         <v>91.4</v>
       </c>
       <c r="BI31" s="23">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="23">
         <v>105.3</v>
       </c>
       <c r="BK31" s="23">
         <v>112.2</v>
       </c>
       <c r="BL31" s="32">
         <v>110.2</v>
       </c>
       <c r="BM31" s="32">
         <v>107.7</v>
       </c>
       <c r="BN31" s="32">
         <v>130</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="19" customFormat="1">
+      <c r="BO31" s="32">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="19" customFormat="1">
       <c r="A32" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="23"/>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="22">
         <v>244</v>
       </c>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="22">
         <v>112.6</v>
       </c>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="22">
         <v>129.69999999999999</v>
       </c>
       <c r="N32" s="23"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="22">
@@ -9864,59 +10009,62 @@
       <c r="AU32" s="15"/>
       <c r="AV32" s="16"/>
       <c r="AW32" s="23">
         <v>118.2</v>
       </c>
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="32"/>
       <c r="BA32" s="32">
         <v>115.7</v>
       </c>
       <c r="BB32" s="32"/>
       <c r="BC32" s="28"/>
       <c r="BD32" s="28"/>
       <c r="BE32" s="28">
         <v>115.9</v>
       </c>
       <c r="BF32" s="28"/>
       <c r="BG32" s="28"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="28">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="28"/>
       <c r="BK32" s="28"/>
-      <c r="BL32" s="76"/>
-      <c r="BM32" s="76">
+      <c r="BL32" s="73"/>
+      <c r="BM32" s="73">
         <v>122.9</v>
       </c>
-      <c r="BN32" s="76" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:66" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="BN32" s="73" t="s">
+        <v>169</v>
+      </c>
+      <c r="BO32" s="73" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="19" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11">
         <v>122.8</v>
       </c>
       <c r="C33" s="12">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="11">
         <v>117.2</v>
       </c>
       <c r="E33" s="13">
         <v>119.6</v>
       </c>
       <c r="F33" s="11">
         <v>120.1</v>
       </c>
       <c r="G33" s="11">
         <v>118.5</v>
       </c>
       <c r="H33" s="11">
         <v>120.6</v>
       </c>
       <c r="I33" s="13">
@@ -10071,177 +10219,182 @@
       </c>
       <c r="BG33" s="18">
         <v>107.4</v>
       </c>
       <c r="BH33" s="18">
         <v>108</v>
       </c>
       <c r="BI33" s="18">
         <v>109</v>
       </c>
       <c r="BJ33" s="18">
         <v>110.8</v>
       </c>
       <c r="BK33" s="18">
         <v>110.3</v>
       </c>
       <c r="BL33" s="18">
         <v>110.4</v>
       </c>
       <c r="BM33" s="18">
         <v>109.7</v>
       </c>
       <c r="BN33" s="18">
         <v>108.7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A36" s="77"/>
+      <c r="BO33" s="18">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:67" ht="12.75">
+      <c r="A35" s="74" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:67">
+      <c r="A36" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BL2:BN2"/>
+    <mergeCell ref="BM2:BO2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27DE2434-9917-48C7-8024-B36B2ED9ECB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA5AA66D-4FFD-488D-B074-76BE2D646EC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3960C7C7-FFD0-42FA-9F0B-3041DFA88A38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>