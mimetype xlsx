--- v5 (2026-08-24)
+++ v6 (2026-10-05)
@@ -10,61 +10,61 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12300" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25395" windowHeight="11880" firstSheet="1" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="7" r:id="rId1"/>
     <sheet name="Conventions" sheetId="8" r:id="rId2"/>
     <sheet name=" 1990-1997 (USSR Branches)" sheetId="2" r:id="rId3"/>
     <sheet name="1998-2006 (NACE RK 03-2003)" sheetId="3" r:id="rId4"/>
     <sheet name="2007-2009 (NACE RK 03-2007)" sheetId="5" r:id="rId5"/>
     <sheet name="2010-2026 (NACE RK 03-2019)" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B28" i="5" l="1"/>
   <c r="B31" i="5" s="1"/>
   <c r="C28" i="5"/>
   <c r="C31" i="5" s="1"/>
   <c r="D28" i="5"/>
   <c r="D31" i="5" s="1"/>
   <c r="C29" i="3"/>
   <c r="D29" i="3"/>
   <c r="E29" i="3"/>
   <c r="F29" i="3"/>
   <c r="G29" i="3"/>
   <c r="H29" i="3"/>
   <c r="I29" i="3"/>
   <c r="J29" i="3"/>
   <c r="B29" i="3"/>
   <c r="C16" i="3"/>
   <c r="C13" i="3" s="1"/>
   <c r="D16" i="3"/>
   <c r="D13" i="3" s="1"/>
   <c r="E16" i="3"/>
@@ -149,51 +149,51 @@
   <c r="I4" i="3"/>
   <c r="I26" i="3" s="1"/>
   <c r="I28" i="3" s="1"/>
   <c r="I32" i="3" s="1"/>
   <c r="F26" i="3"/>
   <c r="F28" i="3" s="1"/>
   <c r="F32" i="3" s="1"/>
   <c r="D4" i="3"/>
   <c r="D26" i="3" s="1"/>
   <c r="D28" i="3" s="1"/>
   <c r="D32" i="3" s="1"/>
   <c r="E26" i="3"/>
   <c r="E28" i="3" s="1"/>
   <c r="E32" i="3" s="1"/>
   <c r="J4" i="3"/>
   <c r="J26" i="3" s="1"/>
   <c r="J28" i="3" s="1"/>
   <c r="J32" i="3" s="1"/>
   <c r="B26" i="3"/>
   <c r="B28" i="3" s="1"/>
   <c r="B32" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="177">
   <si>
     <t>Structure of GDP by the production method</t>
   </si>
   <si>
     <t>in % to the total volume of GDP</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, forestry ang fishing</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
@@ -726,127 +726,88 @@
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Short term economic indicator</t>
   </si>
   <si>
     <t>Net taxes on products</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">1 quarter 2026 </t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
   <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>+7 7172749260
++77172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
+ </t>
+  </si>
+  <si>
     <t xml:space="preserve">Tastan N.Sh.
+Ibrayeva.D.K.
 </t>
-  </si>
-[...50 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -1011,64 +972,50 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1119,51 +1066,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="57">
+  <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="173" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
@@ -1212,50 +1159,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1393,134 +1341,135 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="41" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="57">
+  <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="41"/>
+    <cellStyle name="Обычный 2 3" xfId="57"/>
     <cellStyle name="Обычный 3" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 4" xfId="45"/>
     <cellStyle name="Обычный 5" xfId="46"/>
     <cellStyle name="Обычный 6" xfId="47"/>
     <cellStyle name="Обычный 6 2" xfId="48"/>
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="50"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Процентный 2" xfId="53"/>
     <cellStyle name="Тысячи_Sheet1" xfId="54"/>
     <cellStyle name="Финансовый 2 2" xfId="55"/>
     <cellStyle name="Финансовый 2 3" xfId="56"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1824,51 +1773,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="63" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" style="63" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="62" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="43">
         <v>111211</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="62" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1932,141 +1881,141 @@
       <c r="A11" s="65" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="45"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="65" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="49" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="24">
       <c r="A13" s="65" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="85" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="80" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="86"/>
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="80" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="86"/>
-      <c r="B16" s="82" t="s">
+      <c r="B16" s="80" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="87"/>
-      <c r="B17" s="83" t="s">
+      <c r="B17" s="81" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="65" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="65" t="s">
         <v>96</v>
       </c>
-      <c r="B19" s="79">
-        <v>46248</v>
+      <c r="B19" s="83">
+        <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="65" t="s">
         <v>97</v>
       </c>
-      <c r="B20" s="79">
-        <v>46295</v>
+      <c r="B20" s="83">
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="65" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="45" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="14.25" customHeight="1">
+    <row r="22" spans="1:2" ht="25.5" customHeight="1">
       <c r="A22" s="65" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="45" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="14.25" customHeight="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="27.75" customHeight="1">
       <c r="A23" s="65" t="s">
         <v>101</v>
       </c>
-      <c r="B23" s="81" t="s">
+      <c r="B23" s="84" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="12.75" customHeight="1">
+    <row r="24" spans="1:2" ht="28.5" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="B24" s="84" t="s">
+      <c r="B24" s="82" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/ecb/3agav49h77zrxrlzed8894rl4aik89ta/28.Methodology for calculating the gross domestic product by the production method at current and constant prices.rar"/>
     <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
     <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/"/>
     <hyperlink ref="B17" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/472892/"/>
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="69"/>
     <col min="2" max="2" width="100.5703125" style="69" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="69"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="68" t="s">
         <v>103</v>
       </c>
@@ -4538,54 +4487,54 @@
         <v>99.999999999999986</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="40"/>
       <c r="B33" s="41"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BF4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BS26" sqref="BS26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.85546875" style="2" customWidth="1"/>
     <col min="2" max="57" width="12.28515625" style="2" customWidth="1"/>
     <col min="58" max="58" width="12.140625" style="2" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="2" customWidth="1"/>
     <col min="60" max="62" width="11.28515625" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.140625" style="2" customWidth="1"/>
     <col min="64" max="64" width="11" style="2" customWidth="1"/>
     <col min="65" max="65" width="12.5703125" style="2" customWidth="1"/>
     <col min="66" max="66" width="12.85546875" style="2" customWidth="1"/>
     <col min="67" max="67" width="11.42578125" style="2" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="15.75" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4832,51 +4781,51 @@
       <c r="BG3" s="7" t="s">
         <v>160</v>
       </c>
       <c r="BH3" s="7" t="s">
         <v>161</v>
       </c>
       <c r="BI3" s="7">
         <v>2024</v>
       </c>
       <c r="BJ3" s="7" t="s">
         <v>162</v>
       </c>
       <c r="BK3" s="7" t="s">
         <v>163</v>
       </c>
       <c r="BL3" s="7" t="s">
         <v>165</v>
       </c>
       <c r="BM3" s="7">
         <v>2025</v>
       </c>
       <c r="BN3" s="7" t="s">
         <v>171</v>
       </c>
       <c r="BO3" s="7" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="12" customFormat="1">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10">
         <v>42.199999999999996</v>
       </c>
       <c r="C4" s="10">
         <v>43.564331761710442</v>
       </c>
       <c r="D4" s="10">
         <v>44.699999999999996</v>
       </c>
       <c r="E4" s="10">
         <v>45.1</v>
       </c>
       <c r="F4" s="10">
         <v>41.2</v>
       </c>
       <c r="G4" s="10">
         <v>42.800000000000004</v>
       </c>
       <c r="H4" s="10">
@@ -5644,51 +5593,51 @@
       <c r="BG7" s="15">
         <v>14</v>
       </c>
       <c r="BH7" s="15">
         <v>13.2</v>
       </c>
       <c r="BI7" s="15">
         <v>12</v>
       </c>
       <c r="BJ7" s="15">
         <v>12.2</v>
       </c>
       <c r="BK7" s="15">
         <v>13.4</v>
       </c>
       <c r="BL7" s="15">
         <v>12.7</v>
       </c>
       <c r="BM7" s="15">
         <v>11.7</v>
       </c>
       <c r="BN7" s="15">
         <v>10.6</v>
       </c>
       <c r="BO7" s="15">
-        <v>12.6</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>10.9</v>
       </c>
       <c r="C8" s="14">
         <v>12.323581835121489</v>
       </c>
       <c r="D8" s="14">
         <v>12.1</v>
       </c>
       <c r="E8" s="15">
         <v>11.3</v>
       </c>
       <c r="F8" s="14">
         <v>10.8</v>
       </c>
       <c r="G8" s="14">
         <v>12.1</v>
       </c>
       <c r="H8" s="14">
@@ -5847,51 +5796,51 @@
       <c r="BG8" s="15">
         <v>12.3</v>
       </c>
       <c r="BH8" s="15">
         <v>11.7</v>
       </c>
       <c r="BI8" s="15">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="15">
         <v>13.9</v>
       </c>
       <c r="BK8" s="15">
         <v>12.8</v>
       </c>
       <c r="BL8" s="15">
         <v>12.4</v>
       </c>
       <c r="BM8" s="15">
         <v>12.8</v>
       </c>
       <c r="BN8" s="15">
         <v>15.6</v>
       </c>
       <c r="BO8" s="15">
-        <v>14</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="9" spans="1:67">
       <c r="A9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>2.7</v>
       </c>
       <c r="C9" s="14">
         <v>2.0593531019212965</v>
       </c>
       <c r="D9" s="14">
         <v>1.9</v>
       </c>
       <c r="E9" s="15">
         <v>1.8</v>
       </c>
       <c r="F9" s="14">
         <v>2.4</v>
       </c>
       <c r="G9" s="14">
         <v>1.9</v>
       </c>
       <c r="H9" s="14">
@@ -6253,51 +6202,51 @@
       <c r="BG10" s="15">
         <v>0.3</v>
       </c>
       <c r="BH10" s="15">
         <v>0.3</v>
       </c>
       <c r="BI10" s="15">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="15">
         <v>0.3</v>
       </c>
       <c r="BK10" s="15">
         <v>0.3</v>
       </c>
       <c r="BL10" s="15">
         <v>0.2</v>
       </c>
       <c r="BM10" s="15">
         <v>0.2</v>
       </c>
       <c r="BN10" s="15">
         <v>0.3</v>
       </c>
       <c r="BO10" s="15">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="14">
         <v>5.3</v>
       </c>
       <c r="C11" s="14">
         <v>6.3706505179837576</v>
       </c>
       <c r="D11" s="14">
         <v>7.6</v>
       </c>
       <c r="E11" s="15">
         <v>7.7</v>
       </c>
       <c r="F11" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="14">
         <v>5.2</v>
       </c>
       <c r="H11" s="14">
@@ -6659,51 +6608,51 @@
       <c r="BG12" s="11">
         <v>57.1</v>
       </c>
       <c r="BH12" s="11">
         <v>56.7</v>
       </c>
       <c r="BI12" s="11">
         <v>58</v>
       </c>
       <c r="BJ12" s="11">
         <v>58.5</v>
       </c>
       <c r="BK12" s="11">
         <v>57.3</v>
       </c>
       <c r="BL12" s="11">
         <v>57.1</v>
       </c>
       <c r="BM12" s="11">
         <v>58</v>
       </c>
       <c r="BN12" s="11">
         <v>56.5</v>
       </c>
       <c r="BO12" s="11">
-        <v>55.4</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="14">
         <v>13.2</v>
       </c>
       <c r="C13" s="14">
         <v>12.758673269246605</v>
       </c>
       <c r="D13" s="14">
         <v>13</v>
       </c>
       <c r="E13" s="15">
         <v>13</v>
       </c>
       <c r="F13" s="14">
         <v>12.6</v>
       </c>
       <c r="G13" s="14">
         <v>12.3</v>
       </c>
       <c r="H13" s="14">
@@ -6862,51 +6811,51 @@
       <c r="BG13" s="15">
         <v>16</v>
       </c>
       <c r="BH13" s="15">
         <v>16.3</v>
       </c>
       <c r="BI13" s="15">
         <v>19</v>
       </c>
       <c r="BJ13" s="15">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16.7</v>
       </c>
       <c r="BM13" s="15">
         <v>20</v>
       </c>
       <c r="BN13" s="15">
         <v>16.899999999999999</v>
       </c>
       <c r="BO13" s="15">
-        <v>16.5</v>
+        <v>16.399999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="14">
         <v>7.2</v>
       </c>
       <c r="C14" s="14">
         <v>7.3216365051403791</v>
       </c>
       <c r="D14" s="14">
         <v>7.9</v>
       </c>
       <c r="E14" s="15">
         <v>8</v>
       </c>
       <c r="F14" s="14">
         <v>6.9</v>
       </c>
       <c r="G14" s="14">
         <v>6.4</v>
       </c>
       <c r="H14" s="14">
@@ -7471,51 +7420,51 @@
       <c r="BG16" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="15">
         <v>2</v>
       </c>
       <c r="BK16" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="15">
         <v>2.1</v>
       </c>
       <c r="BM16" s="15">
         <v>2.7</v>
       </c>
       <c r="BN16" s="15">
         <v>1.9</v>
       </c>
       <c r="BO16" s="15">
-        <v>2.1</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="14">
         <v>3.6</v>
       </c>
       <c r="C17" s="14">
         <v>4.3814968490040274</v>
       </c>
       <c r="D17" s="14">
         <v>4</v>
       </c>
       <c r="E17" s="15">
         <v>3.6</v>
       </c>
       <c r="F17" s="14">
         <v>3.6</v>
       </c>
       <c r="G17" s="14">
         <v>3.8</v>
       </c>
       <c r="H17" s="14">
@@ -7674,51 +7623,51 @@
       <c r="BG17" s="15">
         <v>4</v>
       </c>
       <c r="BH17" s="15">
         <v>3.8</v>
       </c>
       <c r="BI17" s="15">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="15">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="15">
         <v>4.2</v>
       </c>
       <c r="BM17" s="15">
         <v>3.4</v>
       </c>
       <c r="BN17" s="15">
         <v>4</v>
       </c>
       <c r="BO17" s="15">
-        <v>4.0999999999999996</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="14">
         <v>9.5</v>
       </c>
       <c r="C18" s="14">
         <v>9.3953926371169381</v>
       </c>
       <c r="D18" s="14">
         <v>8.5</v>
       </c>
       <c r="E18" s="15">
         <v>8.6</v>
       </c>
       <c r="F18" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="14">
@@ -8080,51 +8029,51 @@
       <c r="BG19" s="15">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="15">
         <v>3.4</v>
       </c>
       <c r="BI19" s="15">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="15">
         <v>4.3</v>
       </c>
       <c r="BK19" s="15">
         <v>3.5</v>
       </c>
       <c r="BL19" s="15">
         <v>3.1</v>
       </c>
       <c r="BM19" s="15">
         <v>3.1</v>
       </c>
       <c r="BN19" s="15">
         <v>3.9</v>
       </c>
       <c r="BO19" s="15">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="20" spans="1:67">
       <c r="A20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="14">
         <v>2.6</v>
       </c>
       <c r="C20" s="14">
         <v>2.21953003375602</v>
       </c>
       <c r="D20" s="14">
         <v>2.1</v>
       </c>
       <c r="E20" s="15">
         <v>1.9</v>
       </c>
       <c r="F20" s="14">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="14">
         <v>2</v>
       </c>
       <c r="H20" s="14">
@@ -8283,51 +8232,51 @@
       <c r="BG20" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="15">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="15">
         <v>2.1</v>
       </c>
       <c r="BK20" s="15">
         <v>2</v>
       </c>
       <c r="BL20" s="15">
         <v>2</v>
       </c>
       <c r="BM20" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN20" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BO20" s="15">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="14">
         <v>2</v>
       </c>
       <c r="C21" s="14">
         <v>2.1689565097557586</v>
       </c>
       <c r="D21" s="14">
         <v>2</v>
       </c>
       <c r="E21" s="15">
         <v>2.1</v>
       </c>
       <c r="F21" s="14">
         <v>1.9</v>
       </c>
       <c r="G21" s="14">
         <v>1.7</v>
       </c>
       <c r="H21" s="14">
@@ -8689,51 +8638,51 @@
       <c r="BG22" s="15">
         <v>4.7</v>
       </c>
       <c r="BH22" s="15">
         <v>5</v>
       </c>
       <c r="BI22" s="15">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="15">
         <v>4.2</v>
       </c>
       <c r="BK22" s="15">
         <v>4.5</v>
       </c>
       <c r="BL22" s="15">
         <v>5</v>
       </c>
       <c r="BM22" s="15">
         <v>3</v>
       </c>
       <c r="BN22" s="15">
         <v>3.5</v>
       </c>
       <c r="BO22" s="15">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="14">
         <v>2.1</v>
       </c>
       <c r="C23" s="14">
         <v>2.0923719288200351</v>
       </c>
       <c r="D23" s="14">
         <v>2.1</v>
       </c>
       <c r="E23" s="15">
         <v>1.7</v>
       </c>
       <c r="F23" s="14">
         <v>2</v>
       </c>
       <c r="G23" s="14">
         <v>1.9</v>
       </c>
       <c r="H23" s="14">
@@ -8892,51 +8841,51 @@
       <c r="BG23" s="15">
         <v>2.7</v>
       </c>
       <c r="BH23" s="15">
         <v>2.7</v>
       </c>
       <c r="BI23" s="15">
         <v>3</v>
       </c>
       <c r="BJ23" s="15">
         <v>2.7</v>
       </c>
       <c r="BK23" s="15">
         <v>2.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2.7</v>
       </c>
       <c r="BM23" s="15">
         <v>1.8</v>
       </c>
       <c r="BN23" s="15">
         <v>1.2</v>
       </c>
       <c r="BO23" s="15">
-        <v>1.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="14">
         <v>0.6</v>
       </c>
       <c r="C24" s="14">
         <v>0.66329297024396905</v>
       </c>
       <c r="D24" s="14">
         <v>0.6</v>
       </c>
       <c r="E24" s="15">
         <v>0.6</v>
       </c>
       <c r="F24" s="14">
         <v>0.6</v>
       </c>
       <c r="G24" s="14">
         <v>0.6</v>
       </c>
       <c r="H24" s="14">
@@ -9298,51 +9247,51 @@
       <c r="BG25" s="15">
         <v>2.5</v>
       </c>
       <c r="BH25" s="15">
         <v>3</v>
       </c>
       <c r="BI25" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="15">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="15">
         <v>2.8</v>
       </c>
       <c r="BM25" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN25" s="15">
         <v>2.5</v>
       </c>
       <c r="BO25" s="15">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="33.75">
       <c r="A26" s="13" t="s">
         <v>164</v>
       </c>
       <c r="B26" s="14">
         <v>0.1</v>
       </c>
       <c r="C26" s="14">
         <v>8.269717393157347E-2</v>
       </c>
       <c r="D26" s="14">
         <v>0.1</v>
       </c>
       <c r="E26" s="15">
         <v>0.1</v>
       </c>
       <c r="F26" s="14">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
@@ -9704,51 +9653,51 @@
       <c r="BG27" s="11">
         <v>93</v>
       </c>
       <c r="BH27" s="11">
         <v>92.9</v>
       </c>
       <c r="BI27" s="11">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="11">
         <v>93.4</v>
       </c>
       <c r="BK27" s="11">
         <v>92.9</v>
       </c>
       <c r="BL27" s="11">
         <v>93</v>
       </c>
       <c r="BM27" s="11">
         <v>94.2</v>
       </c>
       <c r="BN27" s="11">
         <v>92.2</v>
       </c>
       <c r="BO27" s="11">
-        <v>91.8</v>
+        <v>91.9</v>
       </c>
     </row>
     <row r="28" spans="1:67">
       <c r="A28" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="14">
         <v>-1.8</v>
       </c>
       <c r="C28" s="14">
         <v>-2.2510329529610762</v>
       </c>
       <c r="D28" s="14">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="15">
         <v>-2.1</v>
       </c>
       <c r="F28" s="14">
         <v>-2.6</v>
       </c>
       <c r="G28" s="14">
         <v>-2.4</v>
       </c>
       <c r="H28" s="14">
@@ -9998,51 +9947,51 @@
       <c r="BG29" s="11">
         <v>93</v>
       </c>
       <c r="BH29" s="11">
         <v>92.9</v>
       </c>
       <c r="BI29" s="11">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="11">
         <v>93.4</v>
       </c>
       <c r="BK29" s="11">
         <v>92.9</v>
       </c>
       <c r="BL29" s="11">
         <v>93</v>
       </c>
       <c r="BM29" s="11">
         <v>94.2</v>
       </c>
       <c r="BN29" s="11">
         <v>92.2</v>
       </c>
       <c r="BO29" s="11">
-        <v>91.8</v>
+        <v>91.9</v>
       </c>
     </row>
     <row r="30" spans="1:67" s="12" customFormat="1">
       <c r="A30" s="13" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16">
         <v>5.3</v>
       </c>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="16"/>
       <c r="I30" s="16">
         <v>8.9</v>
       </c>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16">
         <v>8</v>
       </c>
       <c r="N30" s="16"/>
@@ -10308,51 +10257,51 @@
       <c r="BG31" s="15">
         <v>7</v>
       </c>
       <c r="BH31" s="15">
         <v>7.1</v>
       </c>
       <c r="BI31" s="15">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="15">
         <v>6.6</v>
       </c>
       <c r="BK31" s="15">
         <v>7.1</v>
       </c>
       <c r="BL31" s="15">
         <v>7</v>
       </c>
       <c r="BM31" s="15">
         <v>6.2</v>
       </c>
       <c r="BN31" s="15">
         <v>7.8</v>
       </c>
       <c r="BO31" s="15">
-        <v>8.1999999999999993</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="32" spans="1:67" s="12" customFormat="1">
       <c r="A32" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="15">
         <v>0.3</v>
       </c>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="14"/>
       <c r="I32" s="15">
         <v>0.3</v>
       </c>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
       <c r="M32" s="15">
         <v>0.3</v>
       </c>
       <c r="N32" s="14"/>
@@ -10624,178 +10573,176 @@
       <c r="BI33" s="11">
         <v>100</v>
       </c>
       <c r="BJ33" s="11">
         <v>100</v>
       </c>
       <c r="BK33" s="11">
         <v>100</v>
       </c>
       <c r="BL33" s="11">
         <v>100</v>
       </c>
       <c r="BM33" s="11">
         <v>100</v>
       </c>
       <c r="BN33" s="11">
         <v>100</v>
       </c>
       <c r="BO33" s="11">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:67">
       <c r="AY34" s="28"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="79"/>
     </row>
     <row r="36" spans="1:67">
-      <c r="A36" s="80"/>
+      <c r="A36" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BM2:BO2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="77b8961fcc364c82de7a4d8a48934aa2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{059D9417-5E32-4796-8CA7-2CF39A8DC65A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BDC917A-15F4-40AE-A04F-58A386FE6AF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{482E1A60-6CCE-4444-BDD3-CA60936F9E4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997 (USSR Branches)</vt:lpstr>
       <vt:lpstr>1998-2006 (NACE RK 03-2003)</vt:lpstr>