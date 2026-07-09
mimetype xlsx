--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\кв\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="ИФО (период)" sheetId="41" r:id="rId3"/>
-    <sheet name="ИФО (год)" sheetId="42" r:id="rId4"/>
+    <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="74">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -289,114 +292,100 @@
   <si>
     <t>* С учетом ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
     <t>Индекс физического объема по секции  "Информация и связь" *</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг - относительный показатель, характеризующий изменение объема услуг в текущем периоде по сравнению с базисным</t>
   </si>
   <si>
     <t>Основными источниками информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследований статистических форм 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая) и 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная), а также форм 3-связь «Отчет о почтовой и курьерской деятельности и услугах связи» (индекс 3-связь, периодичность - месячная) и 2-связь «Отчет об услугах связи» (индекс 2-связь, периодичность - годовая)</t>
   </si>
   <si>
     <t>Григорьева Светлана Петровна</t>
   </si>
   <si>
     <t>+7 7172 749324</t>
   </si>
   <si>
     <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
@@ -442,51 +431,51 @@
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -511,372 +500,338 @@
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1051,3759 +1006,2966 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="76.5">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>38</v>
       </c>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24"/>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
         <v>46171</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
         <v>46262</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>72</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="U33" sqref="U33"/>
+      <selection pane="topRight" activeCell="U36" sqref="U36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="27" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="27" customWidth="1"/>
     <col min="3" max="13" width="10" style="27" customWidth="1"/>
     <col min="14" max="38" width="8.85546875" style="27" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:38" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:38" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="32"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
       <c r="Y2" s="31"/>
       <c r="Z2" s="31"/>
       <c r="AA2" s="31"/>
       <c r="AB2" s="33"/>
       <c r="AC2" s="33"/>
       <c r="AD2" s="33"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
-      <c r="AH2" s="60" t="s">
+      <c r="AH2" s="56" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="74" t="s">
+    <row r="3" spans="1:38" s="1" customFormat="1">
+      <c r="A3" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="76"/>
-      <c r="C3" s="73">
+      <c r="B3" s="63"/>
+      <c r="C3" s="64">
         <v>2018</v>
       </c>
-      <c r="D3" s="73"/>
-[...2 lines deleted...]
-      <c r="G3" s="73">
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64">
         <v>2019</v>
       </c>
-      <c r="H3" s="73"/>
-[...2 lines deleted...]
-      <c r="K3" s="73">
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64">
         <v>2020</v>
       </c>
-      <c r="L3" s="73"/>
-[...2 lines deleted...]
-      <c r="O3" s="73">
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64">
         <v>2021</v>
       </c>
-      <c r="P3" s="73"/>
-[...2 lines deleted...]
-      <c r="S3" s="73">
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64">
         <v>2022</v>
       </c>
-      <c r="T3" s="73"/>
-[...2 lines deleted...]
-      <c r="W3" s="73">
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64">
         <v>2023</v>
       </c>
-      <c r="X3" s="73"/>
-[...2 lines deleted...]
-      <c r="AA3" s="71">
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="65">
         <v>2024</v>
       </c>
-      <c r="AB3" s="72"/>
-[...2 lines deleted...]
-      <c r="AE3" s="71">
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="65">
         <v>2025</v>
       </c>
-      <c r="AF3" s="72"/>
-[...2 lines deleted...]
-      <c r="AI3" s="71">
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="65">
         <v>2026</v>
       </c>
-      <c r="AJ3" s="72"/>
-[...6 lines deleted...]
-      <c r="C4" s="35" t="s">
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="66"/>
+    </row>
+    <row r="4" spans="1:38" s="1" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="35" t="s">
+      <c r="D4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="F4" s="35" t="s">
+      <c r="F4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="G4" s="35" t="s">
+      <c r="G4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="35" t="s">
+      <c r="H4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="J4" s="35" t="s">
+      <c r="J4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="K4" s="35" t="s">
+      <c r="K4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="L4" s="35" t="s">
+      <c r="L4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="35" t="s">
+      <c r="M4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="P4" s="35" t="s">
+      <c r="P4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="Q4" s="35" t="s">
+      <c r="Q4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="R4" s="35" t="s">
+      <c r="R4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="S4" s="35" t="s">
+      <c r="S4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="T4" s="35" t="s">
+      <c r="T4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="V4" s="35" t="s">
+      <c r="V4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="W4" s="35" t="s">
+      <c r="W4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="X4" s="35" t="s">
+      <c r="X4" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="Y4" s="35" t="s">
+      <c r="Y4" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="Z4" s="35" t="s">
+      <c r="Z4" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="AA4" s="35" t="s">
+      <c r="AA4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="AB4" s="36" t="s">
+      <c r="AB4" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="AC4" s="36" t="s">
+      <c r="AC4" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="AD4" s="36" t="s">
+      <c r="AD4" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="AE4" s="35" t="s">
+      <c r="AE4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="AF4" s="36" t="s">
+      <c r="AF4" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="AG4" s="36" t="s">
+      <c r="AG4" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="AH4" s="36" t="s">
+      <c r="AH4" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="AI4" s="35" t="s">
+      <c r="AI4" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="AJ4" s="36" t="s">
+      <c r="AJ4" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="AK4" s="36" t="s">
+      <c r="AK4" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="AL4" s="36" t="s">
+      <c r="AL4" s="35" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="37">
+    <row r="5" spans="1:38" s="1" customFormat="1">
+      <c r="A5" s="36">
         <v>0</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="38">
         <v>106.3</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="38">
         <v>104.4</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="38">
         <v>105.1</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="38">
         <v>105.7</v>
       </c>
       <c r="G5" s="29">
         <v>105.4</v>
       </c>
       <c r="H5" s="29">
         <v>107.49597625629799</v>
       </c>
       <c r="I5" s="29">
         <v>110.6</v>
       </c>
       <c r="J5" s="29">
         <v>97.6</v>
       </c>
       <c r="K5" s="29">
         <v>120.005777960904</v>
       </c>
       <c r="L5" s="29">
         <v>111.7</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="39">
         <v>110.9</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="39">
         <v>114.8</v>
       </c>
-      <c r="O5" s="39">
+      <c r="O5" s="38">
         <v>109.4</v>
       </c>
-      <c r="P5" s="41">
+      <c r="P5" s="40">
         <v>116.5</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="Q5" s="40">
         <v>119.5</v>
       </c>
-      <c r="R5" s="41">
+      <c r="R5" s="40">
         <v>114.6</v>
       </c>
-      <c r="S5" s="39">
+      <c r="S5" s="38">
         <v>115.7</v>
       </c>
-      <c r="T5" s="39">
+      <c r="T5" s="38">
         <v>112.6</v>
       </c>
-      <c r="U5" s="39">
+      <c r="U5" s="38">
         <v>110.7</v>
       </c>
-      <c r="V5" s="39">
+      <c r="V5" s="38">
         <v>112.2</v>
       </c>
-      <c r="W5" s="39">
+      <c r="W5" s="38">
         <v>113.8</v>
       </c>
-      <c r="X5" s="39">
+      <c r="X5" s="38">
         <v>123.7</v>
       </c>
-      <c r="Y5" s="39">
+      <c r="Y5" s="38">
         <v>120.3</v>
       </c>
-      <c r="Z5" s="39">
+      <c r="Z5" s="38">
         <v>117.8</v>
       </c>
-      <c r="AA5" s="39">
+      <c r="AA5" s="38">
         <v>124.2</v>
       </c>
-      <c r="AB5" s="39">
+      <c r="AB5" s="38">
         <v>112.4</v>
       </c>
-      <c r="AC5" s="39">
+      <c r="AC5" s="38">
         <v>111.5</v>
       </c>
-      <c r="AD5" s="39">
+      <c r="AD5" s="38">
         <v>112.9</v>
       </c>
-      <c r="AE5" s="39">
+      <c r="AE5" s="38">
         <v>108.2</v>
       </c>
-      <c r="AF5" s="39">
+      <c r="AF5" s="38">
         <v>107</v>
       </c>
-      <c r="AG5" s="39">
+      <c r="AG5" s="38">
         <v>112.9</v>
       </c>
-      <c r="AH5" s="39">
+      <c r="AH5" s="38">
         <v>115.2</v>
       </c>
-      <c r="AI5" s="68">
+      <c r="AI5" s="58">
         <v>120.1</v>
       </c>
     </row>
-    <row r="6" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42">
+    <row r="6" spans="1:38" s="1" customFormat="1">
+      <c r="A6" s="41">
         <v>100000000</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="39" t="s">
-[...50 lines deleted...]
-      <c r="T6" s="39">
+      <c r="C6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S6" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="T6" s="38">
         <v>105</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U6" s="38">
         <v>99.4</v>
       </c>
-      <c r="V6" s="39">
+      <c r="V6" s="38">
         <v>82.6</v>
       </c>
-      <c r="W6" s="39">
+      <c r="W6" s="38">
         <v>146.5</v>
       </c>
-      <c r="X6" s="39">
+      <c r="X6" s="38">
         <v>158.19999999999999</v>
       </c>
-      <c r="Y6" s="39">
+      <c r="Y6" s="38">
         <v>153.30000000000001</v>
       </c>
-      <c r="Z6" s="39">
+      <c r="Z6" s="38">
         <v>202.6</v>
       </c>
-      <c r="AA6" s="39">
+      <c r="AA6" s="38">
         <v>142.19999999999999</v>
       </c>
-      <c r="AB6" s="39">
+      <c r="AB6" s="38">
         <v>85.8</v>
       </c>
-      <c r="AC6" s="39">
+      <c r="AC6" s="38">
         <v>97.5</v>
       </c>
-      <c r="AD6" s="39">
+      <c r="AD6" s="38">
         <v>97.7</v>
       </c>
-      <c r="AE6" s="39">
+      <c r="AE6" s="38">
         <v>118.3</v>
       </c>
-      <c r="AF6" s="39">
+      <c r="AF6" s="38">
         <v>113.1</v>
       </c>
-      <c r="AG6" s="39">
+      <c r="AG6" s="38">
         <v>107.7</v>
       </c>
-      <c r="AH6" s="39">
+      <c r="AH6" s="38">
         <v>100.1</v>
       </c>
-      <c r="AI6" s="70">
+      <c r="AI6" s="60">
         <v>91.8</v>
       </c>
     </row>
-    <row r="7" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="42">
+    <row r="7" spans="1:38" s="1" customFormat="1">
+      <c r="A7" s="41">
         <v>110000000</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="38">
         <v>98.9</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="38">
         <v>109.6</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="38">
         <v>120</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="38">
         <v>107.9</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>114.9</v>
       </c>
       <c r="H7" s="29">
         <v>101.4</v>
       </c>
       <c r="I7" s="29">
         <v>97.3</v>
       </c>
       <c r="J7" s="29">
         <v>106.8</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="38">
         <v>92.5</v>
       </c>
       <c r="L7" s="29">
         <v>96.7</v>
       </c>
       <c r="M7" s="29">
         <v>101</v>
       </c>
       <c r="N7" s="29">
         <v>104.7</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="38">
         <v>111.1</v>
       </c>
-      <c r="P7" s="45">
+      <c r="P7" s="44">
         <v>110.6</v>
       </c>
-      <c r="Q7" s="45">
+      <c r="Q7" s="44">
         <v>110.6</v>
       </c>
-      <c r="R7" s="45">
+      <c r="R7" s="44">
         <v>106.6</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="38">
         <v>100</v>
       </c>
-      <c r="T7" s="39">
+      <c r="T7" s="38">
         <v>115.6</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="38">
         <v>107.6</v>
       </c>
-      <c r="V7" s="39">
+      <c r="V7" s="38">
         <v>109.3</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="38">
         <v>115.1</v>
       </c>
-      <c r="X7" s="39">
+      <c r="X7" s="38">
         <v>109.4</v>
       </c>
-      <c r="Y7" s="39">
+      <c r="Y7" s="38">
         <v>106.6</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="38">
         <v>104.8</v>
       </c>
-      <c r="AA7" s="39">
+      <c r="AA7" s="38">
         <v>106.5</v>
       </c>
-      <c r="AB7" s="39">
+      <c r="AB7" s="38">
         <v>105.4</v>
       </c>
-      <c r="AC7" s="39">
+      <c r="AC7" s="38">
         <v>105.1</v>
       </c>
-      <c r="AD7" s="39">
+      <c r="AD7" s="38">
         <v>105.9</v>
       </c>
-      <c r="AE7" s="39">
+      <c r="AE7" s="38">
         <v>104.3</v>
       </c>
-      <c r="AF7" s="39">
+      <c r="AF7" s="38">
         <v>105.8</v>
       </c>
-      <c r="AG7" s="39">
+      <c r="AG7" s="38">
         <v>107.5</v>
       </c>
-      <c r="AH7" s="39">
+      <c r="AH7" s="38">
         <v>108.1</v>
       </c>
-      <c r="AI7" s="70">
+      <c r="AI7" s="60">
         <v>139.1</v>
       </c>
     </row>
-    <row r="8" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="42">
+    <row r="8" spans="1:38" s="1" customFormat="1">
+      <c r="A8" s="41">
         <v>150000000</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="38">
         <v>101.3</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="38">
         <v>101.9</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="38">
         <v>99.2</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="38">
         <v>98.3</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="38">
         <v>100.3</v>
       </c>
       <c r="H8" s="29">
         <v>102.3</v>
       </c>
       <c r="I8" s="29">
         <v>105</v>
       </c>
       <c r="J8" s="29">
         <v>89.8</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="38">
         <v>105.1</v>
       </c>
       <c r="L8" s="29">
         <v>104.9</v>
       </c>
       <c r="M8" s="29">
         <v>105.8</v>
       </c>
       <c r="N8" s="29">
         <v>106</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="38">
         <v>102.2</v>
       </c>
-      <c r="P8" s="45">
+      <c r="P8" s="44">
         <v>109.6</v>
       </c>
-      <c r="Q8" s="45">
+      <c r="Q8" s="44">
         <v>107.7</v>
       </c>
-      <c r="R8" s="45">
+      <c r="R8" s="44">
         <v>107.6</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="38">
         <v>118.1</v>
       </c>
-      <c r="T8" s="39">
+      <c r="T8" s="38">
         <v>137.5</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="38">
         <v>120.8</v>
       </c>
-      <c r="V8" s="39">
+      <c r="V8" s="38">
         <v>116</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="38">
         <v>140.5</v>
       </c>
-      <c r="X8" s="39">
+      <c r="X8" s="38">
         <v>131.5</v>
       </c>
-      <c r="Y8" s="46">
+      <c r="Y8" s="45">
         <v>130</v>
       </c>
-      <c r="Z8" s="46">
+      <c r="Z8" s="45">
         <v>122.1</v>
       </c>
-      <c r="AA8" s="46">
+      <c r="AA8" s="45">
         <v>87.4</v>
       </c>
-      <c r="AB8" s="46">
+      <c r="AB8" s="45">
         <v>95.5</v>
       </c>
-      <c r="AC8" s="46">
+      <c r="AC8" s="45">
         <v>93.4</v>
       </c>
-      <c r="AD8" s="46">
+      <c r="AD8" s="45">
         <v>96.4</v>
       </c>
-      <c r="AE8" s="46">
+      <c r="AE8" s="45">
         <v>109.2</v>
       </c>
-      <c r="AF8" s="46">
+      <c r="AF8" s="45">
         <v>109.2</v>
       </c>
-      <c r="AG8" s="46">
+      <c r="AG8" s="45">
         <v>116</v>
       </c>
-      <c r="AH8" s="46">
+      <c r="AH8" s="45">
         <v>118.3</v>
       </c>
-      <c r="AI8" s="70">
+      <c r="AI8" s="60">
         <v>112.5</v>
       </c>
     </row>
-    <row r="9" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="42">
+    <row r="9" spans="1:38" s="1" customFormat="1">
+      <c r="A9" s="41">
         <v>190000000</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="38">
         <v>287.10000000000002</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="38">
         <v>159.1</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="38">
         <v>138.6</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="38">
         <v>114.3</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="38">
         <v>78.7</v>
       </c>
       <c r="H9" s="29">
         <v>85.5</v>
       </c>
       <c r="I9" s="29">
         <v>88.1</v>
       </c>
       <c r="J9" s="29">
         <v>108.2</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="38">
         <v>101.3</v>
       </c>
       <c r="L9" s="29">
         <v>103.9</v>
       </c>
       <c r="M9" s="29">
         <v>105.2</v>
       </c>
       <c r="N9" s="29">
         <v>107.5</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="38">
         <v>117.7</v>
       </c>
-      <c r="P9" s="45">
+      <c r="P9" s="44">
         <v>115.3</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q9" s="44">
         <v>116.8</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="44">
         <v>116.3</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="38">
         <v>93.6</v>
       </c>
-      <c r="T9" s="39">
+      <c r="T9" s="38">
         <v>112</v>
       </c>
-      <c r="U9" s="39">
+      <c r="U9" s="38">
         <v>133.5</v>
       </c>
-      <c r="V9" s="39">
+      <c r="V9" s="38">
         <v>101.8</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="38">
         <v>171.3</v>
       </c>
-      <c r="X9" s="39">
+      <c r="X9" s="38">
         <v>134.19999999999999</v>
       </c>
-      <c r="Y9" s="39">
+      <c r="Y9" s="38">
         <v>136.4</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="38">
         <v>145.69999999999999</v>
       </c>
-      <c r="AA9" s="39">
+      <c r="AA9" s="38">
         <v>123.9</v>
       </c>
-      <c r="AB9" s="39">
+      <c r="AB9" s="38">
         <v>124.6</v>
       </c>
-      <c r="AC9" s="39">
+      <c r="AC9" s="38">
         <v>126.3</v>
       </c>
-      <c r="AD9" s="39">
+      <c r="AD9" s="38">
         <v>124.9</v>
       </c>
-      <c r="AE9" s="39">
+      <c r="AE9" s="38">
         <v>151.6</v>
       </c>
-      <c r="AF9" s="39">
+      <c r="AF9" s="38">
         <v>143.9</v>
       </c>
-      <c r="AG9" s="39">
+      <c r="AG9" s="38">
         <v>130</v>
       </c>
-      <c r="AH9" s="39">
+      <c r="AH9" s="38">
         <v>122.7</v>
       </c>
-      <c r="AI9" s="70">
+      <c r="AI9" s="60">
         <v>69.3</v>
       </c>
     </row>
-    <row r="10" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="42">
+    <row r="10" spans="1:38" s="1" customFormat="1">
+      <c r="A10" s="41">
         <v>230000000</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="38">
         <v>105.4</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="38">
         <v>118.2</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>115.9</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="38">
         <v>106.8</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="38">
         <v>116.5</v>
       </c>
       <c r="H10" s="29">
         <v>110.5</v>
       </c>
       <c r="I10" s="29">
         <v>106.8</v>
       </c>
       <c r="J10" s="29">
         <v>102.5</v>
       </c>
-      <c r="K10" s="39">
+      <c r="K10" s="38">
         <v>92.3</v>
       </c>
       <c r="L10" s="29">
         <v>113.6</v>
       </c>
       <c r="M10" s="29">
         <v>112.7</v>
       </c>
       <c r="N10" s="29">
         <v>108.2</v>
       </c>
-      <c r="O10" s="39">
+      <c r="O10" s="38">
         <v>118.9</v>
       </c>
-      <c r="P10" s="45">
+      <c r="P10" s="44">
         <v>84.2</v>
       </c>
-      <c r="Q10" s="45">
+      <c r="Q10" s="44">
         <v>81.900000000000006</v>
       </c>
-      <c r="R10" s="45">
+      <c r="R10" s="44">
         <v>83.1</v>
       </c>
-      <c r="S10" s="39">
+      <c r="S10" s="38">
         <v>95.2</v>
       </c>
-      <c r="T10" s="39">
+      <c r="T10" s="38">
         <v>104.2</v>
       </c>
-      <c r="U10" s="39">
+      <c r="U10" s="38">
         <v>121.9</v>
       </c>
-      <c r="V10" s="39">
+      <c r="V10" s="38">
         <v>125.4</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W10" s="38">
         <v>97.2</v>
       </c>
-      <c r="X10" s="39">
+      <c r="X10" s="38">
         <v>103.5</v>
       </c>
-      <c r="Y10" s="39">
+      <c r="Y10" s="38">
         <v>104.9</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="38">
         <v>107.6</v>
       </c>
-      <c r="AA10" s="39">
+      <c r="AA10" s="38">
         <v>159</v>
       </c>
-      <c r="AB10" s="39">
+      <c r="AB10" s="38">
         <v>125.6</v>
       </c>
-      <c r="AC10" s="39">
+      <c r="AC10" s="38">
         <v>116.5</v>
       </c>
-      <c r="AD10" s="39">
+      <c r="AD10" s="38">
         <v>111.5</v>
       </c>
-      <c r="AE10" s="39">
+      <c r="AE10" s="38">
         <v>100.9</v>
       </c>
-      <c r="AF10" s="39">
+      <c r="AF10" s="38">
         <v>126.1</v>
       </c>
-      <c r="AG10" s="39">
+      <c r="AG10" s="38">
         <v>134.19999999999999</v>
       </c>
-      <c r="AH10" s="39">
+      <c r="AH10" s="38">
         <v>136.30000000000001</v>
       </c>
-      <c r="AI10" s="70">
+      <c r="AI10" s="60">
         <v>113.1</v>
       </c>
     </row>
-    <row r="11" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="42">
+    <row r="11" spans="1:38" s="1" customFormat="1">
+      <c r="A11" s="41">
         <v>270000000</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="38">
         <v>104.5</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="38">
         <v>109.6</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="38">
         <v>107.1</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="38">
         <v>105.5</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="38">
         <v>111.4</v>
       </c>
       <c r="H11" s="29">
         <v>105.2</v>
       </c>
       <c r="I11" s="29">
         <v>103.5</v>
       </c>
       <c r="J11" s="29">
         <v>102.4</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="38">
         <v>121.3</v>
       </c>
       <c r="L11" s="29">
         <v>120.8</v>
       </c>
       <c r="M11" s="29">
         <v>121.3</v>
       </c>
       <c r="N11" s="29">
         <v>124.4</v>
       </c>
-      <c r="O11" s="39">
+      <c r="O11" s="38">
         <v>107</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="44">
         <v>103.2</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="44">
         <v>100.3</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="44">
         <v>95.7</v>
       </c>
-      <c r="S11" s="39">
+      <c r="S11" s="38">
         <v>86.1</v>
       </c>
-      <c r="T11" s="39">
+      <c r="T11" s="38">
         <v>92.3</v>
       </c>
-      <c r="U11" s="39">
+      <c r="U11" s="38">
         <v>104.1</v>
       </c>
-      <c r="V11" s="39">
+      <c r="V11" s="38">
         <v>116.1</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="38">
         <v>194.6</v>
       </c>
-      <c r="X11" s="39">
+      <c r="X11" s="38">
         <v>184.7</v>
       </c>
-      <c r="Y11" s="39">
+      <c r="Y11" s="38">
         <v>187.2</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="38">
         <v>166.6</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="38">
         <v>138.80000000000001</v>
       </c>
-      <c r="AB11" s="39">
+      <c r="AB11" s="38">
         <v>123.1</v>
       </c>
-      <c r="AC11" s="39">
+      <c r="AC11" s="38">
         <v>110</v>
       </c>
-      <c r="AD11" s="39">
+      <c r="AD11" s="38">
         <v>124.3</v>
       </c>
-      <c r="AE11" s="39">
+      <c r="AE11" s="38">
         <v>75.900000000000006</v>
       </c>
-      <c r="AF11" s="39">
+      <c r="AF11" s="38">
         <v>92.5</v>
       </c>
-      <c r="AG11" s="39">
+      <c r="AG11" s="38">
         <v>99.8</v>
       </c>
-      <c r="AH11" s="39">
+      <c r="AH11" s="38">
         <v>94.5</v>
       </c>
-      <c r="AI11" s="70">
+      <c r="AI11" s="60">
         <v>111.6</v>
       </c>
     </row>
-    <row r="12" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="42">
+    <row r="12" spans="1:38" s="1" customFormat="1">
+      <c r="A12" s="41">
         <v>310000000</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="38">
         <v>105.4</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="38">
         <v>185.1</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="38">
         <v>128.6</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="38">
         <v>116.2</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="38">
         <v>115</v>
       </c>
       <c r="H12" s="29">
         <v>106.8</v>
       </c>
       <c r="I12" s="29">
         <v>103.6</v>
       </c>
       <c r="J12" s="29">
         <v>94.8</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="38">
         <v>89.4</v>
       </c>
       <c r="L12" s="29">
         <v>94.7</v>
       </c>
       <c r="M12" s="29">
         <v>97.3</v>
       </c>
       <c r="N12" s="29">
         <v>101</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="38">
         <v>124.2</v>
       </c>
-      <c r="P12" s="45">
+      <c r="P12" s="44">
         <v>121.1</v>
       </c>
-      <c r="Q12" s="45">
+      <c r="Q12" s="44">
         <v>118.2</v>
       </c>
-      <c r="R12" s="45">
+      <c r="R12" s="44">
         <v>118.1</v>
       </c>
-      <c r="S12" s="39">
+      <c r="S12" s="38">
         <v>95.2</v>
       </c>
-      <c r="T12" s="39">
+      <c r="T12" s="38">
         <v>120.3</v>
       </c>
-      <c r="U12" s="39">
+      <c r="U12" s="38">
         <v>103.7</v>
       </c>
-      <c r="V12" s="39">
+      <c r="V12" s="38">
         <v>101.9</v>
       </c>
-      <c r="W12" s="39">
+      <c r="W12" s="38">
         <v>119.6</v>
       </c>
-      <c r="X12" s="39">
+      <c r="X12" s="38">
         <v>110.3</v>
       </c>
-      <c r="Y12" s="46">
+      <c r="Y12" s="45">
         <v>109.7</v>
       </c>
-      <c r="Z12" s="46">
+      <c r="Z12" s="45">
         <v>108.2</v>
       </c>
-      <c r="AA12" s="46">
+      <c r="AA12" s="45">
         <v>115.1</v>
       </c>
-      <c r="AB12" s="46">
+      <c r="AB12" s="45">
         <v>105.8</v>
       </c>
-      <c r="AC12" s="46">
+      <c r="AC12" s="45">
         <v>106.4</v>
       </c>
-      <c r="AD12" s="46">
+      <c r="AD12" s="45">
         <v>106.2</v>
       </c>
-      <c r="AE12" s="46">
+      <c r="AE12" s="45">
         <v>91.2</v>
       </c>
-      <c r="AF12" s="46">
+      <c r="AF12" s="45">
         <v>104.4</v>
       </c>
-      <c r="AG12" s="46">
+      <c r="AG12" s="45">
         <v>108.6</v>
       </c>
-      <c r="AH12" s="46">
+      <c r="AH12" s="45">
         <v>108.8</v>
       </c>
-      <c r="AI12" s="70">
+      <c r="AI12" s="60">
         <v>129</v>
       </c>
     </row>
-    <row r="13" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="42">
+    <row r="13" spans="1:38" s="1" customFormat="1">
+      <c r="A13" s="41">
         <v>330000000</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="39" t="s">
-[...50 lines deleted...]
-      <c r="T13" s="39">
+      <c r="C13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S13" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="T13" s="38">
         <v>111.6</v>
       </c>
-      <c r="U13" s="39">
+      <c r="U13" s="38">
         <v>105.7</v>
       </c>
-      <c r="V13" s="39">
+      <c r="V13" s="38">
         <v>138.80000000000001</v>
       </c>
-      <c r="W13" s="39">
+      <c r="W13" s="38">
         <v>130.19999999999999</v>
       </c>
-      <c r="X13" s="39">
+      <c r="X13" s="38">
         <v>133.30000000000001</v>
       </c>
-      <c r="Y13" s="39">
+      <c r="Y13" s="38">
         <v>125.6</v>
       </c>
-      <c r="Z13" s="39">
+      <c r="Z13" s="38">
         <v>116.6</v>
       </c>
-      <c r="AA13" s="39">
+      <c r="AA13" s="38">
         <v>126</v>
       </c>
-      <c r="AB13" s="39">
+      <c r="AB13" s="38">
         <v>121.2</v>
       </c>
-      <c r="AC13" s="39">
+      <c r="AC13" s="38">
         <v>117.8</v>
       </c>
-      <c r="AD13" s="39">
+      <c r="AD13" s="38">
         <v>121.2</v>
       </c>
-      <c r="AE13" s="39">
+      <c r="AE13" s="38">
         <v>109.9</v>
       </c>
-      <c r="AF13" s="39">
+      <c r="AF13" s="38">
         <v>106.9</v>
       </c>
-      <c r="AG13" s="39">
+      <c r="AG13" s="38">
         <v>102.9</v>
       </c>
-      <c r="AH13" s="39">
+      <c r="AH13" s="38">
         <v>98.4</v>
       </c>
-      <c r="AI13" s="70">
+      <c r="AI13" s="60">
         <v>96.8</v>
       </c>
     </row>
-    <row r="14" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="42">
+    <row r="14" spans="1:38" s="1" customFormat="1">
+      <c r="A14" s="41">
         <v>350000000</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="38">
         <v>96.4</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="38">
         <v>73.8</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="38">
         <v>89.1</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <v>110.5</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="38">
         <v>103.5</v>
       </c>
       <c r="H14" s="29">
         <v>96.3</v>
       </c>
       <c r="I14" s="29">
         <v>96.4</v>
       </c>
       <c r="J14" s="29">
         <v>108.9</v>
       </c>
-      <c r="K14" s="39">
+      <c r="K14" s="38">
         <v>110</v>
       </c>
       <c r="L14" s="29">
         <v>111.2</v>
       </c>
       <c r="M14" s="29">
         <v>114.2</v>
       </c>
       <c r="N14" s="29">
         <v>118.9</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O14" s="38">
         <v>145</v>
       </c>
-      <c r="P14" s="45">
+      <c r="P14" s="44">
         <v>138.5</v>
       </c>
-      <c r="Q14" s="45">
+      <c r="Q14" s="44">
         <v>129.69999999999999</v>
       </c>
-      <c r="R14" s="45">
+      <c r="R14" s="44">
         <v>127.6</v>
       </c>
-      <c r="S14" s="39">
+      <c r="S14" s="38">
         <v>110.2</v>
       </c>
-      <c r="T14" s="39">
+      <c r="T14" s="38">
         <v>154.80000000000001</v>
       </c>
-      <c r="U14" s="39">
+      <c r="U14" s="38">
         <v>120.3</v>
       </c>
-      <c r="V14" s="39">
+      <c r="V14" s="38">
         <v>127.3</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="38">
         <v>124.8</v>
       </c>
-      <c r="X14" s="39">
+      <c r="X14" s="38">
         <v>123.9</v>
       </c>
-      <c r="Y14" s="39">
+      <c r="Y14" s="38">
         <v>112.6</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="38">
         <v>105.9</v>
       </c>
-      <c r="AA14" s="39">
+      <c r="AA14" s="38">
         <v>92.8</v>
       </c>
-      <c r="AB14" s="39">
+      <c r="AB14" s="38">
         <v>84.1</v>
       </c>
-      <c r="AC14" s="39">
+      <c r="AC14" s="38">
         <v>91.4</v>
       </c>
-      <c r="AD14" s="39">
+      <c r="AD14" s="38">
         <v>96.1</v>
       </c>
-      <c r="AE14" s="39">
+      <c r="AE14" s="38">
         <v>96.8</v>
       </c>
-      <c r="AF14" s="39">
+      <c r="AF14" s="38">
         <v>106.7</v>
       </c>
-      <c r="AG14" s="39">
+      <c r="AG14" s="38">
         <v>106.6</v>
       </c>
-      <c r="AH14" s="39">
+      <c r="AH14" s="38">
         <v>105.4</v>
       </c>
-      <c r="AI14" s="70">
+      <c r="AI14" s="60">
         <v>93.8</v>
       </c>
     </row>
-    <row r="15" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="42">
+    <row r="15" spans="1:38" s="1" customFormat="1">
+      <c r="A15" s="41">
         <v>390000000</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="38">
         <v>97.7</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="38">
         <v>98.6</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="38">
         <v>98.5</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="38">
         <v>99.8</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="38">
         <v>108.3</v>
       </c>
       <c r="H15" s="29">
         <v>108.2</v>
       </c>
       <c r="I15" s="29">
         <v>107.7</v>
       </c>
       <c r="J15" s="29">
         <v>96.2</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="38">
         <v>103.4</v>
       </c>
       <c r="L15" s="29">
         <v>103.3</v>
       </c>
       <c r="M15" s="29">
         <v>104.8</v>
       </c>
       <c r="N15" s="29">
         <v>104.6</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="38">
         <v>119</v>
       </c>
-      <c r="P15" s="45">
+      <c r="P15" s="44">
         <v>113.4</v>
       </c>
-      <c r="Q15" s="45">
+      <c r="Q15" s="44">
         <v>108.9</v>
       </c>
-      <c r="R15" s="45">
+      <c r="R15" s="44">
         <v>106.6</v>
       </c>
-      <c r="S15" s="39">
+      <c r="S15" s="38">
         <v>84.8</v>
       </c>
-      <c r="T15" s="39">
+      <c r="T15" s="38">
         <v>100.4</v>
       </c>
-      <c r="U15" s="39">
+      <c r="U15" s="38">
         <v>99.5</v>
       </c>
-      <c r="V15" s="39">
+      <c r="V15" s="38">
         <v>102.5</v>
       </c>
-      <c r="W15" s="39">
+      <c r="W15" s="38">
         <v>134.1</v>
       </c>
-      <c r="X15" s="39">
+      <c r="X15" s="38">
         <v>128.80000000000001</v>
       </c>
-      <c r="Y15" s="39">
+      <c r="Y15" s="38">
         <v>125.4</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="38">
         <v>124.2</v>
       </c>
-      <c r="AA15" s="39">
+      <c r="AA15" s="38">
         <v>94.4</v>
       </c>
-      <c r="AB15" s="39">
+      <c r="AB15" s="38">
         <v>92.5</v>
       </c>
-      <c r="AC15" s="39">
+      <c r="AC15" s="38">
         <v>94.1</v>
       </c>
-      <c r="AD15" s="39">
+      <c r="AD15" s="38">
         <v>95.5</v>
       </c>
-      <c r="AE15" s="39">
+      <c r="AE15" s="38">
         <v>119.7</v>
       </c>
-      <c r="AF15" s="39">
+      <c r="AF15" s="38">
         <v>115.9</v>
       </c>
-      <c r="AG15" s="39">
+      <c r="AG15" s="38">
         <v>112.5</v>
       </c>
-      <c r="AH15" s="39">
+      <c r="AH15" s="38">
         <v>109.6</v>
       </c>
-      <c r="AI15" s="70">
+      <c r="AI15" s="60">
         <v>92.1</v>
       </c>
     </row>
-    <row r="16" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="42">
+    <row r="16" spans="1:38" s="1" customFormat="1">
+      <c r="A16" s="41">
         <v>430000000</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="38">
         <v>105.1</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="38">
         <v>109.3</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="38">
         <v>121.9</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>111.9</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="38">
         <v>102</v>
       </c>
       <c r="H16" s="29">
         <v>99.8</v>
       </c>
       <c r="I16" s="29">
         <v>95.6</v>
       </c>
       <c r="J16" s="29">
         <v>96.1</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K16" s="38">
         <v>105.3</v>
       </c>
       <c r="L16" s="29">
         <v>104</v>
       </c>
       <c r="M16" s="29">
         <v>102.8</v>
       </c>
       <c r="N16" s="29">
         <v>105</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="38">
         <v>118.4</v>
       </c>
-      <c r="P16" s="45">
+      <c r="P16" s="44">
         <v>123</v>
       </c>
-      <c r="Q16" s="45">
+      <c r="Q16" s="44">
         <v>120.2</v>
       </c>
-      <c r="R16" s="45">
+      <c r="R16" s="44">
         <v>114.5</v>
       </c>
-      <c r="S16" s="39">
+      <c r="S16" s="38">
         <v>86.9</v>
       </c>
-      <c r="T16" s="39">
+      <c r="T16" s="38">
         <v>108.9</v>
       </c>
-      <c r="U16" s="39">
+      <c r="U16" s="38">
         <v>95.4</v>
       </c>
-      <c r="V16" s="39">
+      <c r="V16" s="38">
         <v>97</v>
       </c>
-      <c r="W16" s="39">
+      <c r="W16" s="38">
         <v>127.6</v>
       </c>
-      <c r="X16" s="39">
+      <c r="X16" s="38">
         <v>129.5</v>
       </c>
-      <c r="Y16" s="46">
+      <c r="Y16" s="45">
         <v>117.8</v>
       </c>
-      <c r="Z16" s="46">
+      <c r="Z16" s="45">
         <v>115.7</v>
       </c>
-      <c r="AA16" s="46">
+      <c r="AA16" s="45">
         <v>112.9</v>
       </c>
-      <c r="AB16" s="46">
+      <c r="AB16" s="45">
         <v>113.3</v>
       </c>
-      <c r="AC16" s="46">
+      <c r="AC16" s="45">
         <v>112.3</v>
       </c>
-      <c r="AD16" s="46">
+      <c r="AD16" s="45">
         <v>114.7</v>
       </c>
-      <c r="AE16" s="46">
+      <c r="AE16" s="45">
         <v>109.3</v>
       </c>
-      <c r="AF16" s="46">
+      <c r="AF16" s="45">
         <v>101.5</v>
       </c>
-      <c r="AG16" s="46">
+      <c r="AG16" s="45">
         <v>101.9</v>
       </c>
-      <c r="AH16" s="46">
+      <c r="AH16" s="45">
         <v>102.1</v>
       </c>
-      <c r="AI16" s="70">
+      <c r="AI16" s="60">
         <v>103.7</v>
       </c>
     </row>
-    <row r="17" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="42">
+    <row r="17" spans="1:38" s="1" customFormat="1">
+      <c r="A17" s="41">
         <v>470000000</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="38">
         <v>99.3</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="38">
         <v>99.3</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="38">
         <v>95.7</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>97.2</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="38">
         <v>90.8</v>
       </c>
       <c r="H17" s="29">
         <v>94.1</v>
       </c>
       <c r="I17" s="29">
         <v>95.6</v>
       </c>
       <c r="J17" s="29">
         <v>98.8</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="38">
         <v>100.8</v>
       </c>
       <c r="L17" s="29">
         <v>104.5</v>
       </c>
       <c r="M17" s="29">
         <v>104.5</v>
       </c>
       <c r="N17" s="29">
         <v>104</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="38">
         <v>106</v>
       </c>
-      <c r="P17" s="45">
+      <c r="P17" s="44">
         <v>102</v>
       </c>
-      <c r="Q17" s="45">
+      <c r="Q17" s="44">
         <v>103.4</v>
       </c>
-      <c r="R17" s="45">
+      <c r="R17" s="44">
         <v>105.2</v>
       </c>
-      <c r="S17" s="39">
+      <c r="S17" s="38">
         <v>107.8</v>
       </c>
-      <c r="T17" s="39">
+      <c r="T17" s="38">
         <v>113.6</v>
       </c>
-      <c r="U17" s="39">
+      <c r="U17" s="38">
         <v>115.6</v>
       </c>
-      <c r="V17" s="39">
+      <c r="V17" s="38">
         <v>114.5</v>
       </c>
-      <c r="W17" s="39">
+      <c r="W17" s="38">
         <v>110.7</v>
       </c>
-      <c r="X17" s="39">
+      <c r="X17" s="38">
         <v>106.7</v>
       </c>
-      <c r="Y17" s="39">
+      <c r="Y17" s="38">
         <v>100.3</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="38">
         <v>99.3</v>
       </c>
-      <c r="AA17" s="39">
+      <c r="AA17" s="38">
         <v>110.4</v>
       </c>
-      <c r="AB17" s="39">
+      <c r="AB17" s="38">
         <v>106.4</v>
       </c>
-      <c r="AC17" s="39">
+      <c r="AC17" s="38">
         <v>108.4</v>
       </c>
-      <c r="AD17" s="39">
+      <c r="AD17" s="38">
         <v>110.8</v>
       </c>
-      <c r="AE17" s="39">
+      <c r="AE17" s="38">
         <v>110.1</v>
       </c>
-      <c r="AF17" s="39">
+      <c r="AF17" s="38">
         <v>114.9</v>
       </c>
-      <c r="AG17" s="39">
+      <c r="AG17" s="38">
         <v>115.5</v>
       </c>
-      <c r="AH17" s="39">
+      <c r="AH17" s="38">
         <v>114.9</v>
       </c>
-      <c r="AI17" s="70">
+      <c r="AI17" s="60">
         <v>93.6</v>
       </c>
     </row>
-    <row r="18" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="42">
+    <row r="18" spans="1:38" s="1" customFormat="1">
+      <c r="A18" s="41">
         <v>510000000</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="38">
         <v>106.3</v>
       </c>
-      <c r="D18" s="39" t="s">
-[...97 lines deleted...]
-      <c r="A19" s="42">
+      <c r="D18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="T18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="W18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI18" s="38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:38" s="1" customFormat="1">
+      <c r="A19" s="41">
         <v>550000000</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="38">
         <v>99.8</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="38">
         <v>102.7</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="38">
         <v>104.1</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="38">
         <v>107.4</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="38">
         <v>108</v>
       </c>
       <c r="H19" s="29">
         <v>101.5</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="38">
         <v>101.9</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J19" s="38">
         <v>103.3</v>
       </c>
-      <c r="K19" s="39">
+      <c r="K19" s="38">
         <v>96.7</v>
       </c>
       <c r="L19" s="29">
         <v>104.8</v>
       </c>
       <c r="M19" s="29">
         <v>109.5</v>
       </c>
       <c r="N19" s="29">
         <v>110.5</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="38">
         <v>103.1</v>
       </c>
-      <c r="P19" s="45">
+      <c r="P19" s="44">
         <v>97.9</v>
       </c>
-      <c r="Q19" s="45">
+      <c r="Q19" s="44">
         <v>100.6</v>
       </c>
-      <c r="R19" s="45">
+      <c r="R19" s="44">
         <v>99.1</v>
       </c>
-      <c r="S19" s="39">
+      <c r="S19" s="38">
         <v>113.7</v>
       </c>
-      <c r="T19" s="39">
+      <c r="T19" s="38">
         <v>119.8</v>
       </c>
-      <c r="U19" s="39">
+      <c r="U19" s="38">
         <v>108.9</v>
       </c>
-      <c r="V19" s="39">
+      <c r="V19" s="38">
         <v>118.5</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="38">
         <v>168.2</v>
       </c>
-      <c r="X19" s="39">
+      <c r="X19" s="38">
         <v>194.3</v>
       </c>
-      <c r="Y19" s="39">
+      <c r="Y19" s="38">
         <v>159.5</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="38">
         <v>134.69999999999999</v>
       </c>
-      <c r="AA19" s="39">
+      <c r="AA19" s="38">
         <v>92.4</v>
       </c>
-      <c r="AB19" s="39">
+      <c r="AB19" s="38">
         <v>75.3</v>
       </c>
-      <c r="AC19" s="39">
+      <c r="AC19" s="38">
         <v>83.6</v>
       </c>
-      <c r="AD19" s="39">
+      <c r="AD19" s="38">
         <v>89.1</v>
       </c>
-      <c r="AE19" s="39">
+      <c r="AE19" s="38">
         <v>91.6</v>
       </c>
-      <c r="AF19" s="39">
+      <c r="AF19" s="38">
         <v>104.2</v>
       </c>
-      <c r="AG19" s="39">
+      <c r="AG19" s="38">
         <v>117.1</v>
       </c>
-      <c r="AH19" s="39">
+      <c r="AH19" s="38">
         <v>128.1</v>
       </c>
-      <c r="AI19" s="70">
+      <c r="AI19" s="60">
         <v>141.30000000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="42">
+    <row r="20" spans="1:38" s="1" customFormat="1">
+      <c r="A20" s="41">
         <v>590000000</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="C20" s="46">
+      <c r="C20" s="45">
         <v>104.3</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="38">
         <v>105</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="38">
         <v>107.5</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="38">
         <v>109.9</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="38">
         <v>106.7</v>
       </c>
       <c r="H20" s="29">
         <v>107.2</v>
       </c>
       <c r="I20" s="29">
         <v>105.6</v>
       </c>
-      <c r="J20" s="39">
+      <c r="J20" s="38">
         <v>108.3</v>
       </c>
-      <c r="K20" s="39">
+      <c r="K20" s="38">
         <v>105</v>
       </c>
       <c r="L20" s="29">
         <v>101</v>
       </c>
       <c r="M20" s="29">
         <v>102.9</v>
       </c>
       <c r="N20" s="29">
         <v>107.9</v>
       </c>
-      <c r="O20" s="46">
+      <c r="O20" s="45">
         <v>113.4</v>
       </c>
-      <c r="P20" s="45">
+      <c r="P20" s="44">
         <v>106.5</v>
       </c>
-      <c r="Q20" s="45">
+      <c r="Q20" s="44">
         <v>117.2</v>
       </c>
-      <c r="R20" s="45">
+      <c r="R20" s="44">
         <v>112.3</v>
       </c>
-      <c r="S20" s="46">
+      <c r="S20" s="45">
         <v>93.2</v>
       </c>
-      <c r="T20" s="46">
+      <c r="T20" s="45">
         <v>107.7</v>
       </c>
-      <c r="U20" s="46">
+      <c r="U20" s="45">
         <v>94.2</v>
       </c>
-      <c r="V20" s="46">
+      <c r="V20" s="45">
         <v>95.5</v>
       </c>
-      <c r="W20" s="46">
+      <c r="W20" s="45">
         <v>122.7</v>
       </c>
-      <c r="X20" s="39">
+      <c r="X20" s="38">
         <v>121.4</v>
       </c>
-      <c r="Y20" s="39">
+      <c r="Y20" s="38">
         <v>120.4</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="38">
         <v>119.6</v>
       </c>
-      <c r="AA20" s="39">
+      <c r="AA20" s="38">
         <v>118</v>
       </c>
-      <c r="AB20" s="39">
+      <c r="AB20" s="38">
         <v>149.80000000000001</v>
       </c>
-      <c r="AC20" s="39">
+      <c r="AC20" s="38">
         <v>165.5</v>
       </c>
-      <c r="AD20" s="39">
+      <c r="AD20" s="38">
         <v>171.1</v>
       </c>
-      <c r="AE20" s="39">
+      <c r="AE20" s="38">
         <v>159.1</v>
       </c>
-      <c r="AF20" s="39">
+      <c r="AF20" s="38">
         <v>100.3</v>
       </c>
-      <c r="AG20" s="39">
+      <c r="AG20" s="38">
         <v>80.599999999999994</v>
       </c>
-      <c r="AH20" s="39">
+      <c r="AH20" s="38">
         <v>72.5</v>
       </c>
-      <c r="AI20" s="70">
+      <c r="AI20" s="60">
         <v>66.3</v>
       </c>
     </row>
-    <row r="21" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="42">
+    <row r="21" spans="1:38" s="1" customFormat="1">
+      <c r="A21" s="41">
         <v>610000000</v>
       </c>
-      <c r="B21" s="48" t="s">
+      <c r="B21" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="39">
+      <c r="C21" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="38">
         <v>109.1</v>
       </c>
-      <c r="E21" s="39">
+      <c r="E21" s="38">
         <v>159.4</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="38">
         <v>255.3</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="38">
         <v>118.9</v>
       </c>
       <c r="H21" s="29">
         <v>110.9</v>
       </c>
       <c r="I21" s="29">
         <v>107.3</v>
       </c>
       <c r="J21" s="29">
         <v>102.1</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K21" s="38">
         <v>101.2</v>
       </c>
       <c r="L21" s="29">
         <v>105.3</v>
       </c>
       <c r="M21" s="29">
         <v>104.4</v>
       </c>
       <c r="N21" s="29">
         <v>103</v>
       </c>
-      <c r="O21" s="49">
+      <c r="O21" s="47">
         <v>105.1</v>
       </c>
-      <c r="P21" s="45">
+      <c r="P21" s="44">
         <v>105.3</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="44">
         <v>106.8</v>
       </c>
-      <c r="R21" s="45">
+      <c r="R21" s="44">
         <v>107.5</v>
       </c>
-      <c r="S21" s="49">
+      <c r="S21" s="47">
         <v>109.7</v>
       </c>
-      <c r="T21" s="49">
+      <c r="T21" s="47">
         <v>117.5</v>
       </c>
-      <c r="U21" s="49">
+      <c r="U21" s="47">
         <v>116.1</v>
       </c>
-      <c r="V21" s="49">
+      <c r="V21" s="47">
         <v>119.4</v>
       </c>
-      <c r="W21" s="49">
+      <c r="W21" s="47">
         <v>117.3</v>
       </c>
-      <c r="X21" s="39">
+      <c r="X21" s="38">
         <v>113.1</v>
       </c>
-      <c r="Y21" s="46">
+      <c r="Y21" s="45">
         <v>106.8</v>
       </c>
-      <c r="Z21" s="46">
+      <c r="Z21" s="45">
         <v>105.7</v>
       </c>
-      <c r="AA21" s="46">
+      <c r="AA21" s="45">
         <v>120.8</v>
       </c>
-      <c r="AB21" s="46">
+      <c r="AB21" s="45">
         <v>121.2</v>
       </c>
-      <c r="AC21" s="46">
+      <c r="AC21" s="45">
         <v>125.6</v>
       </c>
-      <c r="AD21" s="46">
+      <c r="AD21" s="45">
         <v>123.5</v>
       </c>
-      <c r="AE21" s="46">
+      <c r="AE21" s="45">
         <v>118.6</v>
       </c>
-      <c r="AF21" s="39">
+      <c r="AF21" s="38">
         <v>112.4</v>
       </c>
-      <c r="AG21" s="46">
+      <c r="AG21" s="45">
         <v>110.1</v>
       </c>
-      <c r="AH21" s="46">
+      <c r="AH21" s="45">
         <v>108</v>
       </c>
-      <c r="AI21" s="70">
+      <c r="AI21" s="60">
         <v>94.8</v>
       </c>
     </row>
-    <row r="22" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="42">
+    <row r="22" spans="1:38" s="1" customFormat="1">
+      <c r="A22" s="41">
         <v>620000000</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="42" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="39" t="s">
-[...50 lines deleted...]
-      <c r="T22" s="49">
+      <c r="C22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="T22" s="47">
         <v>92.6</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="47">
         <v>104.5</v>
       </c>
-      <c r="V22" s="49">
+      <c r="V22" s="47">
         <v>58.4</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="47">
         <v>145.19999999999999</v>
       </c>
-      <c r="X22" s="39">
+      <c r="X22" s="38">
         <v>145.9</v>
       </c>
-      <c r="Y22" s="39">
+      <c r="Y22" s="38">
         <v>150.30000000000001</v>
       </c>
-      <c r="Z22" s="39">
+      <c r="Z22" s="38">
         <v>153.80000000000001</v>
       </c>
-      <c r="AA22" s="39">
+      <c r="AA22" s="38">
         <v>124.9</v>
       </c>
-      <c r="AB22" s="39">
+      <c r="AB22" s="38">
         <v>123.6</v>
       </c>
-      <c r="AC22" s="39">
+      <c r="AC22" s="38">
         <v>117.8</v>
       </c>
-      <c r="AD22" s="39">
+      <c r="AD22" s="38">
         <v>115.7</v>
       </c>
-      <c r="AE22" s="39">
+      <c r="AE22" s="38">
         <v>111.2</v>
       </c>
-      <c r="AF22" s="46">
+      <c r="AF22" s="45">
         <v>111.1</v>
       </c>
-      <c r="AG22" s="39">
+      <c r="AG22" s="38">
         <v>111.4</v>
       </c>
-      <c r="AH22" s="39">
+      <c r="AH22" s="38">
         <v>112</v>
       </c>
-      <c r="AI22" s="70">
+      <c r="AI22" s="60">
         <v>101.9</v>
       </c>
     </row>
-    <row r="23" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="42">
+    <row r="23" spans="1:38" s="1" customFormat="1">
+      <c r="A23" s="41">
         <v>630000000</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>63</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="38">
         <v>104.3</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="38">
         <v>114.3</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="38">
         <v>115.6</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="38">
         <v>109.1</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="38">
         <v>111.9</v>
       </c>
       <c r="H23" s="29">
         <v>105</v>
       </c>
       <c r="I23" s="29">
         <v>102.9</v>
       </c>
       <c r="J23" s="29">
         <v>119.8</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="38">
         <v>96.5</v>
       </c>
       <c r="L23" s="29">
         <v>97.5</v>
       </c>
       <c r="M23" s="29">
         <v>99.9</v>
       </c>
       <c r="N23" s="29">
         <v>101.3</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="38">
         <v>107.5</v>
       </c>
-      <c r="P23" s="45">
+      <c r="P23" s="44">
         <v>112</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="44">
         <v>109.6</v>
       </c>
-      <c r="R23" s="45">
+      <c r="R23" s="44">
         <v>110.4</v>
       </c>
-      <c r="S23" s="39">
+      <c r="S23" s="38">
         <v>102</v>
       </c>
-      <c r="T23" s="39">
+      <c r="T23" s="38">
         <v>115.8</v>
       </c>
-      <c r="U23" s="39">
+      <c r="U23" s="38">
         <v>112.3</v>
       </c>
-      <c r="V23" s="39">
+      <c r="V23" s="38">
         <v>123.8</v>
       </c>
-      <c r="W23" s="39">
+      <c r="W23" s="38">
         <v>106.7</v>
       </c>
-      <c r="X23" s="39">
+      <c r="X23" s="38">
         <v>113.7</v>
       </c>
-      <c r="Y23" s="39">
+      <c r="Y23" s="38">
         <v>112.3</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="38">
         <v>108.7</v>
       </c>
-      <c r="AA23" s="39">
+      <c r="AA23" s="38">
         <v>128.6</v>
       </c>
-      <c r="AB23" s="39">
+      <c r="AB23" s="38">
         <v>124.9</v>
       </c>
-      <c r="AC23" s="39">
+      <c r="AC23" s="38">
         <v>122.2</v>
       </c>
-      <c r="AD23" s="39">
+      <c r="AD23" s="38">
         <v>123.4</v>
       </c>
-      <c r="AE23" s="39">
+      <c r="AE23" s="38">
         <v>128.19999999999999</v>
       </c>
-      <c r="AF23" s="39">
+      <c r="AF23" s="38">
         <v>123.1</v>
       </c>
-      <c r="AG23" s="39">
+      <c r="AG23" s="38">
         <v>118.4</v>
       </c>
-      <c r="AH23" s="39">
+      <c r="AH23" s="38">
         <v>112.4</v>
       </c>
-      <c r="AI23" s="70">
+      <c r="AI23" s="60">
         <v>83.4</v>
       </c>
     </row>
-    <row r="24" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="42">
+    <row r="24" spans="1:38" s="1" customFormat="1">
+      <c r="A24" s="41">
         <v>710000000</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>116.3</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="38">
         <v>121.3</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>117.8</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="38">
         <v>117.6</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="38">
         <v>114.4</v>
       </c>
       <c r="H24" s="29">
         <v>117.6</v>
       </c>
       <c r="I24" s="29">
         <v>120.8</v>
       </c>
       <c r="J24" s="29">
         <v>109.2</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="38">
         <v>145.30000000000001</v>
       </c>
       <c r="L24" s="29">
         <v>123.2</v>
       </c>
       <c r="M24" s="29">
         <v>115.8</v>
       </c>
       <c r="N24" s="29">
         <v>120.7</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="38">
         <v>109.1</v>
       </c>
-      <c r="P24" s="45">
+      <c r="P24" s="44">
         <v>121.9</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="44">
         <v>130.69999999999999</v>
       </c>
-      <c r="R24" s="45">
+      <c r="R24" s="44">
         <v>122.2</v>
       </c>
-      <c r="S24" s="39">
+      <c r="S24" s="38">
         <v>100.2</v>
       </c>
-      <c r="T24" s="39">
+      <c r="T24" s="38">
         <v>124.9</v>
       </c>
-      <c r="U24" s="39">
+      <c r="U24" s="38">
         <v>102.6</v>
       </c>
-      <c r="V24" s="39">
+      <c r="V24" s="38">
         <v>106.4</v>
       </c>
-      <c r="W24" s="39">
+      <c r="W24" s="38">
         <v>124.3</v>
       </c>
-      <c r="X24" s="39">
+      <c r="X24" s="38">
         <v>150.5</v>
       </c>
-      <c r="Y24" s="39">
+      <c r="Y24" s="38">
         <v>131.19999999999999</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="38">
         <v>119.4</v>
       </c>
-      <c r="AA24" s="45">
+      <c r="AA24" s="44">
         <v>120.8</v>
       </c>
-      <c r="AB24" s="45">
+      <c r="AB24" s="44">
         <v>97.1</v>
       </c>
-      <c r="AC24" s="45">
+      <c r="AC24" s="44">
         <v>98.7</v>
       </c>
-      <c r="AD24" s="45">
+      <c r="AD24" s="44">
         <v>105.7</v>
       </c>
-      <c r="AE24" s="45">
+      <c r="AE24" s="44">
         <v>101.7</v>
       </c>
-      <c r="AF24" s="39">
+      <c r="AF24" s="38">
         <v>102.4</v>
       </c>
-      <c r="AG24" s="45">
+      <c r="AG24" s="44">
         <v>108</v>
       </c>
-      <c r="AH24" s="45">
+      <c r="AH24" s="44">
         <v>111.2</v>
       </c>
-      <c r="AI24" s="70">
+      <c r="AI24" s="60">
         <v>119.7</v>
       </c>
     </row>
-    <row r="25" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="42">
+    <row r="25" spans="1:38" s="1" customFormat="1">
+      <c r="A25" s="41">
         <v>750000000</v>
       </c>
-      <c r="B25" s="44" t="s">
+      <c r="B25" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C25" s="48">
         <v>106</v>
       </c>
-      <c r="D25" s="50">
+      <c r="D25" s="48">
         <v>103.4</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="38">
         <v>101.2</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="38">
         <v>99.2</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="38">
         <v>101.3</v>
       </c>
       <c r="H25" s="29">
         <v>104.9</v>
       </c>
       <c r="I25" s="29">
         <v>109.1</v>
       </c>
       <c r="J25" s="29">
         <v>84.8</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="38">
         <v>114.3</v>
       </c>
       <c r="L25" s="29">
         <v>108.1</v>
       </c>
       <c r="M25" s="29">
         <v>109.8</v>
       </c>
       <c r="N25" s="29">
         <v>113.8</v>
       </c>
-      <c r="O25" s="50">
+      <c r="O25" s="48">
         <v>108.1</v>
       </c>
-      <c r="P25" s="45">
+      <c r="P25" s="44">
         <v>115.4</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="44">
         <v>118.4</v>
       </c>
-      <c r="R25" s="45">
+      <c r="R25" s="44">
         <v>113.4</v>
       </c>
-      <c r="S25" s="50">
+      <c r="S25" s="48">
         <v>131.80000000000001</v>
       </c>
-      <c r="T25" s="50">
+      <c r="T25" s="48">
         <v>154.5</v>
       </c>
-      <c r="U25" s="50">
+      <c r="U25" s="48">
         <v>116.9</v>
       </c>
-      <c r="V25" s="50">
+      <c r="V25" s="48">
         <v>117</v>
       </c>
-      <c r="W25" s="50">
+      <c r="W25" s="48">
         <v>104.7</v>
       </c>
-      <c r="X25" s="50">
+      <c r="X25" s="48">
         <v>108.4</v>
       </c>
-      <c r="Y25" s="45">
+      <c r="Y25" s="44">
         <v>113.5</v>
       </c>
-      <c r="Z25" s="45">
+      <c r="Z25" s="44">
         <v>116.4</v>
       </c>
-      <c r="AA25" s="39">
+      <c r="AA25" s="38">
         <v>128.80000000000001</v>
       </c>
-      <c r="AB25" s="39">
+      <c r="AB25" s="38">
         <v>124.8</v>
       </c>
-      <c r="AC25" s="39">
+      <c r="AC25" s="38">
         <v>119.9</v>
       </c>
-      <c r="AD25" s="39">
+      <c r="AD25" s="38">
         <v>118.8</v>
       </c>
-      <c r="AE25" s="39">
+      <c r="AE25" s="38">
         <v>111.6</v>
       </c>
-      <c r="AF25" s="45">
+      <c r="AF25" s="44">
         <v>108.2</v>
       </c>
-      <c r="AG25" s="39">
+      <c r="AG25" s="38">
         <v>115.8</v>
       </c>
-      <c r="AH25" s="39">
+      <c r="AH25" s="38">
         <v>118.7</v>
       </c>
-      <c r="AI25" s="70">
+      <c r="AI25" s="60">
         <v>126</v>
       </c>
     </row>
-    <row r="26" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="51">
+    <row r="26" spans="1:38" s="1" customFormat="1">
+      <c r="A26" s="49">
         <v>790000000</v>
       </c>
-      <c r="B26" s="52" t="s">
+      <c r="B26" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="C26" s="53" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="54">
+      <c r="C26" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="52">
         <v>119.3</v>
       </c>
-      <c r="E26" s="54">
+      <c r="E26" s="52">
         <v>112.4</v>
       </c>
-      <c r="F26" s="54">
+      <c r="F26" s="52">
         <v>199.4</v>
       </c>
-      <c r="G26" s="54">
+      <c r="G26" s="52">
         <v>114.7</v>
       </c>
-      <c r="H26" s="55">
+      <c r="H26" s="53">
         <v>99.3</v>
       </c>
-      <c r="I26" s="55">
+      <c r="I26" s="53">
         <v>100.9</v>
       </c>
-      <c r="J26" s="55">
+      <c r="J26" s="53">
         <v>84.8</v>
       </c>
-      <c r="K26" s="54">
+      <c r="K26" s="52">
         <v>98.7</v>
       </c>
-      <c r="L26" s="55">
+      <c r="L26" s="53">
         <v>95.2</v>
       </c>
-      <c r="M26" s="55">
+      <c r="M26" s="53">
         <v>94.5</v>
       </c>
-      <c r="N26" s="55">
+      <c r="N26" s="53">
         <v>94.9</v>
       </c>
-      <c r="O26" s="53">
+      <c r="O26" s="51">
         <v>123.3</v>
       </c>
-      <c r="P26" s="56">
+      <c r="P26" s="54">
         <v>136.30000000000001</v>
       </c>
-      <c r="Q26" s="56">
+      <c r="Q26" s="54">
         <v>140</v>
       </c>
-      <c r="R26" s="56">
+      <c r="R26" s="54">
         <v>145.69999999999999</v>
       </c>
-      <c r="S26" s="53">
+      <c r="S26" s="51">
         <v>108.2</v>
       </c>
-      <c r="T26" s="53">
+      <c r="T26" s="51">
         <v>159.6</v>
       </c>
-      <c r="U26" s="53">
+      <c r="U26" s="51">
         <v>98.1</v>
       </c>
-      <c r="V26" s="53">
+      <c r="V26" s="51">
         <v>91.7</v>
       </c>
-      <c r="W26" s="53">
+      <c r="W26" s="51">
         <v>103.4</v>
       </c>
-      <c r="X26" s="54">
+      <c r="X26" s="52">
         <v>116.3</v>
       </c>
-      <c r="Y26" s="54">
+      <c r="Y26" s="52">
         <v>117.3</v>
       </c>
-      <c r="Z26" s="54">
+      <c r="Z26" s="52">
         <v>116.1</v>
       </c>
-      <c r="AA26" s="54">
+      <c r="AA26" s="52">
         <v>130.4</v>
       </c>
-      <c r="AB26" s="54">
+      <c r="AB26" s="52">
         <v>110.7</v>
       </c>
-      <c r="AC26" s="54">
+      <c r="AC26" s="52">
         <v>106.4</v>
       </c>
-      <c r="AD26" s="54">
+      <c r="AD26" s="52">
         <v>105</v>
       </c>
-      <c r="AE26" s="54">
+      <c r="AE26" s="52">
         <v>98.6</v>
       </c>
-      <c r="AF26" s="54">
+      <c r="AF26" s="52">
         <v>106.2</v>
       </c>
-      <c r="AG26" s="54">
+      <c r="AG26" s="52">
         <v>114.1</v>
       </c>
-      <c r="AH26" s="54">
+      <c r="AH26" s="52">
         <v>124.7</v>
       </c>
-      <c r="AI26" s="69">
+      <c r="AI26" s="59">
         <v>101.8</v>
       </c>
-      <c r="AJ26" s="52"/>
-[...4 lines deleted...]
-      <c r="A27" s="67" t="s">
+      <c r="AJ26" s="50"/>
+      <c r="AK26" s="50"/>
+      <c r="AL26" s="50"/>
+    </row>
+    <row r="27" spans="1:38">
+      <c r="A27" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="B27" s="57"/>
+      <c r="B27" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="K3:N3"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...786 lines deleted...]
-  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>ИФО (период)</vt:lpstr>
-      <vt:lpstr>ИФО (год)</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>