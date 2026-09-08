--- v1 (2026-07-09)
+++ v2 (2026-09-08)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="74">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -280,63 +275,63 @@
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>* С учетом ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
     <t>Индекс физического объема по секции  "Информация и связь" *</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг - относительный показатель, характеризующий изменение объема услуг в текущем периоде по сравнению с базисным</t>
   </si>
   <si>
     <t>Основными источниками информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследований статистических форм 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - годовая) и 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная), а также форм 3-связь «Отчет о почтовой и курьерской деятельности и услугах связи» (индекс 3-связь, периодичность - месячная) и 2-связь «Отчет об услугах связи» (индекс 2-связь, периодичность - годовая)</t>
   </si>
   <si>
-    <t>Григорьева Светлана Петровна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7172 749324</t>
   </si>
   <si>
-    <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Абдалимова Жупар Таупыховна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -752,86 +747,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -995,68 +990,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B21"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1145,96 +1140,96 @@
         <v>30</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
@@ -1294,53 +1289,53 @@
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="U36" sqref="U36"/>
+      <selection pane="topRight" activeCell="AI33" sqref="AI33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="27" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="27" customWidth="1"/>
     <col min="3" max="13" width="10" style="27" customWidth="1"/>
     <col min="14" max="38" width="8.85546875" style="27" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:38" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
@@ -1632,50 +1627,53 @@
       </c>
       <c r="AB5" s="38">
         <v>112.4</v>
       </c>
       <c r="AC5" s="38">
         <v>111.5</v>
       </c>
       <c r="AD5" s="38">
         <v>112.9</v>
       </c>
       <c r="AE5" s="38">
         <v>108.2</v>
       </c>
       <c r="AF5" s="38">
         <v>107</v>
       </c>
       <c r="AG5" s="38">
         <v>112.9</v>
       </c>
       <c r="AH5" s="38">
         <v>115.2</v>
       </c>
       <c r="AI5" s="58">
         <v>120.1</v>
       </c>
+      <c r="AJ5" s="58">
+        <v>123</v>
+      </c>
     </row>
     <row r="6" spans="1:38" s="1" customFormat="1">
       <c r="A6" s="41">
         <v>100000000</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="38" t="s">
         <v>28</v>
@@ -1739,50 +1737,53 @@
       </c>
       <c r="AB6" s="38">
         <v>85.8</v>
       </c>
       <c r="AC6" s="38">
         <v>97.5</v>
       </c>
       <c r="AD6" s="38">
         <v>97.7</v>
       </c>
       <c r="AE6" s="38">
         <v>118.3</v>
       </c>
       <c r="AF6" s="38">
         <v>113.1</v>
       </c>
       <c r="AG6" s="38">
         <v>107.7</v>
       </c>
       <c r="AH6" s="38">
         <v>100.1</v>
       </c>
       <c r="AI6" s="60">
         <v>91.8</v>
       </c>
+      <c r="AJ6" s="58">
+        <v>94.6</v>
+      </c>
     </row>
     <row r="7" spans="1:38" s="1" customFormat="1">
       <c r="A7" s="41">
         <v>110000000</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="38">
         <v>98.9</v>
       </c>
       <c r="D7" s="38">
         <v>109.6</v>
       </c>
       <c r="E7" s="38">
         <v>120</v>
       </c>
       <c r="F7" s="38">
         <v>107.9</v>
       </c>
       <c r="G7" s="38">
         <v>114.9</v>
       </c>
       <c r="H7" s="29">
         <v>101.4</v>
@@ -1846,50 +1847,53 @@
       </c>
       <c r="AB7" s="38">
         <v>105.4</v>
       </c>
       <c r="AC7" s="38">
         <v>105.1</v>
       </c>
       <c r="AD7" s="38">
         <v>105.9</v>
       </c>
       <c r="AE7" s="38">
         <v>104.3</v>
       </c>
       <c r="AF7" s="38">
         <v>105.8</v>
       </c>
       <c r="AG7" s="38">
         <v>107.5</v>
       </c>
       <c r="AH7" s="38">
         <v>108.1</v>
       </c>
       <c r="AI7" s="60">
         <v>139.1</v>
       </c>
+      <c r="AJ7" s="58">
+        <v>135.6</v>
+      </c>
     </row>
     <row r="8" spans="1:38" s="1" customFormat="1">
       <c r="A8" s="41">
         <v>150000000</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="38">
         <v>101.3</v>
       </c>
       <c r="D8" s="38">
         <v>101.9</v>
       </c>
       <c r="E8" s="38">
         <v>99.2</v>
       </c>
       <c r="F8" s="38">
         <v>98.3</v>
       </c>
       <c r="G8" s="38">
         <v>100.3</v>
       </c>
       <c r="H8" s="29">
         <v>102.3</v>
@@ -1953,50 +1957,53 @@
       </c>
       <c r="AB8" s="45">
         <v>95.5</v>
       </c>
       <c r="AC8" s="45">
         <v>93.4</v>
       </c>
       <c r="AD8" s="45">
         <v>96.4</v>
       </c>
       <c r="AE8" s="45">
         <v>109.2</v>
       </c>
       <c r="AF8" s="45">
         <v>109.2</v>
       </c>
       <c r="AG8" s="45">
         <v>116</v>
       </c>
       <c r="AH8" s="45">
         <v>118.3</v>
       </c>
       <c r="AI8" s="60">
         <v>112.5</v>
       </c>
+      <c r="AJ8" s="58">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="9" spans="1:38" s="1" customFormat="1">
       <c r="A9" s="41">
         <v>190000000</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="38">
         <v>287.10000000000002</v>
       </c>
       <c r="D9" s="38">
         <v>159.1</v>
       </c>
       <c r="E9" s="38">
         <v>138.6</v>
       </c>
       <c r="F9" s="38">
         <v>114.3</v>
       </c>
       <c r="G9" s="38">
         <v>78.7</v>
       </c>
       <c r="H9" s="29">
         <v>85.5</v>
@@ -2060,50 +2067,53 @@
       </c>
       <c r="AB9" s="38">
         <v>124.6</v>
       </c>
       <c r="AC9" s="38">
         <v>126.3</v>
       </c>
       <c r="AD9" s="38">
         <v>124.9</v>
       </c>
       <c r="AE9" s="38">
         <v>151.6</v>
       </c>
       <c r="AF9" s="38">
         <v>143.9</v>
       </c>
       <c r="AG9" s="38">
         <v>130</v>
       </c>
       <c r="AH9" s="38">
         <v>122.7</v>
       </c>
       <c r="AI9" s="60">
         <v>69.3</v>
       </c>
+      <c r="AJ9" s="58">
+        <v>74.400000000000006</v>
+      </c>
     </row>
     <row r="10" spans="1:38" s="1" customFormat="1">
       <c r="A10" s="41">
         <v>230000000</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="38">
         <v>105.4</v>
       </c>
       <c r="D10" s="38">
         <v>118.2</v>
       </c>
       <c r="E10" s="38">
         <v>115.9</v>
       </c>
       <c r="F10" s="38">
         <v>106.8</v>
       </c>
       <c r="G10" s="38">
         <v>116.5</v>
       </c>
       <c r="H10" s="29">
         <v>110.5</v>
@@ -2167,50 +2177,53 @@
       </c>
       <c r="AB10" s="38">
         <v>125.6</v>
       </c>
       <c r="AC10" s="38">
         <v>116.5</v>
       </c>
       <c r="AD10" s="38">
         <v>111.5</v>
       </c>
       <c r="AE10" s="38">
         <v>100.9</v>
       </c>
       <c r="AF10" s="38">
         <v>126.1</v>
       </c>
       <c r="AG10" s="38">
         <v>134.19999999999999</v>
       </c>
       <c r="AH10" s="38">
         <v>136.30000000000001</v>
       </c>
       <c r="AI10" s="60">
         <v>113.1</v>
       </c>
+      <c r="AJ10" s="58">
+        <v>100.2</v>
+      </c>
     </row>
     <row r="11" spans="1:38" s="1" customFormat="1">
       <c r="A11" s="41">
         <v>270000000</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="38">
         <v>104.5</v>
       </c>
       <c r="D11" s="38">
         <v>109.6</v>
       </c>
       <c r="E11" s="38">
         <v>107.1</v>
       </c>
       <c r="F11" s="38">
         <v>105.5</v>
       </c>
       <c r="G11" s="38">
         <v>111.4</v>
       </c>
       <c r="H11" s="29">
         <v>105.2</v>
@@ -2274,50 +2287,53 @@
       </c>
       <c r="AB11" s="38">
         <v>123.1</v>
       </c>
       <c r="AC11" s="38">
         <v>110</v>
       </c>
       <c r="AD11" s="38">
         <v>124.3</v>
       </c>
       <c r="AE11" s="38">
         <v>75.900000000000006</v>
       </c>
       <c r="AF11" s="38">
         <v>92.5</v>
       </c>
       <c r="AG11" s="38">
         <v>99.8</v>
       </c>
       <c r="AH11" s="38">
         <v>94.5</v>
       </c>
       <c r="AI11" s="60">
         <v>111.6</v>
       </c>
+      <c r="AJ11" s="58">
+        <v>112.5</v>
+      </c>
     </row>
     <row r="12" spans="1:38" s="1" customFormat="1">
       <c r="A12" s="41">
         <v>310000000</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="38">
         <v>105.4</v>
       </c>
       <c r="D12" s="38">
         <v>185.1</v>
       </c>
       <c r="E12" s="38">
         <v>128.6</v>
       </c>
       <c r="F12" s="38">
         <v>116.2</v>
       </c>
       <c r="G12" s="38">
         <v>115</v>
       </c>
       <c r="H12" s="29">
         <v>106.8</v>
@@ -2381,50 +2397,53 @@
       </c>
       <c r="AB12" s="45">
         <v>105.8</v>
       </c>
       <c r="AC12" s="45">
         <v>106.4</v>
       </c>
       <c r="AD12" s="45">
         <v>106.2</v>
       </c>
       <c r="AE12" s="45">
         <v>91.2</v>
       </c>
       <c r="AF12" s="45">
         <v>104.4</v>
       </c>
       <c r="AG12" s="45">
         <v>108.6</v>
       </c>
       <c r="AH12" s="45">
         <v>108.8</v>
       </c>
       <c r="AI12" s="60">
         <v>129</v>
       </c>
+      <c r="AJ12" s="58">
+        <v>129.9</v>
+      </c>
     </row>
     <row r="13" spans="1:38" s="1" customFormat="1">
       <c r="A13" s="41">
         <v>330000000</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="38" t="s">
         <v>28</v>
@@ -2488,50 +2507,53 @@
       </c>
       <c r="AB13" s="38">
         <v>121.2</v>
       </c>
       <c r="AC13" s="38">
         <v>117.8</v>
       </c>
       <c r="AD13" s="38">
         <v>121.2</v>
       </c>
       <c r="AE13" s="38">
         <v>109.9</v>
       </c>
       <c r="AF13" s="38">
         <v>106.9</v>
       </c>
       <c r="AG13" s="38">
         <v>102.9</v>
       </c>
       <c r="AH13" s="38">
         <v>98.4</v>
       </c>
       <c r="AI13" s="60">
         <v>96.8</v>
       </c>
+      <c r="AJ13" s="58">
+        <v>100.3</v>
+      </c>
     </row>
     <row r="14" spans="1:38" s="1" customFormat="1">
       <c r="A14" s="41">
         <v>350000000</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="38">
         <v>96.4</v>
       </c>
       <c r="D14" s="38">
         <v>73.8</v>
       </c>
       <c r="E14" s="38">
         <v>89.1</v>
       </c>
       <c r="F14" s="38">
         <v>110.5</v>
       </c>
       <c r="G14" s="38">
         <v>103.5</v>
       </c>
       <c r="H14" s="29">
         <v>96.3</v>
@@ -2595,50 +2617,53 @@
       </c>
       <c r="AB14" s="38">
         <v>84.1</v>
       </c>
       <c r="AC14" s="38">
         <v>91.4</v>
       </c>
       <c r="AD14" s="38">
         <v>96.1</v>
       </c>
       <c r="AE14" s="38">
         <v>96.8</v>
       </c>
       <c r="AF14" s="38">
         <v>106.7</v>
       </c>
       <c r="AG14" s="38">
         <v>106.6</v>
       </c>
       <c r="AH14" s="38">
         <v>105.4</v>
       </c>
       <c r="AI14" s="60">
         <v>93.8</v>
       </c>
+      <c r="AJ14" s="58">
+        <v>93.9</v>
+      </c>
     </row>
     <row r="15" spans="1:38" s="1" customFormat="1">
       <c r="A15" s="41">
         <v>390000000</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="38">
         <v>97.7</v>
       </c>
       <c r="D15" s="38">
         <v>98.6</v>
       </c>
       <c r="E15" s="38">
         <v>98.5</v>
       </c>
       <c r="F15" s="38">
         <v>99.8</v>
       </c>
       <c r="G15" s="38">
         <v>108.3</v>
       </c>
       <c r="H15" s="29">
         <v>108.2</v>
@@ -2702,50 +2727,53 @@
       </c>
       <c r="AB15" s="38">
         <v>92.5</v>
       </c>
       <c r="AC15" s="38">
         <v>94.1</v>
       </c>
       <c r="AD15" s="38">
         <v>95.5</v>
       </c>
       <c r="AE15" s="38">
         <v>119.7</v>
       </c>
       <c r="AF15" s="38">
         <v>115.9</v>
       </c>
       <c r="AG15" s="38">
         <v>112.5</v>
       </c>
       <c r="AH15" s="38">
         <v>109.6</v>
       </c>
       <c r="AI15" s="60">
         <v>92.1</v>
       </c>
+      <c r="AJ15" s="58">
+        <v>98.8</v>
+      </c>
     </row>
     <row r="16" spans="1:38" s="1" customFormat="1">
       <c r="A16" s="41">
         <v>430000000</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="38">
         <v>105.1</v>
       </c>
       <c r="D16" s="38">
         <v>109.3</v>
       </c>
       <c r="E16" s="38">
         <v>121.9</v>
       </c>
       <c r="F16" s="38">
         <v>111.9</v>
       </c>
       <c r="G16" s="38">
         <v>102</v>
       </c>
       <c r="H16" s="29">
         <v>99.8</v>
@@ -2809,50 +2837,53 @@
       </c>
       <c r="AB16" s="45">
         <v>113.3</v>
       </c>
       <c r="AC16" s="45">
         <v>112.3</v>
       </c>
       <c r="AD16" s="45">
         <v>114.7</v>
       </c>
       <c r="AE16" s="45">
         <v>109.3</v>
       </c>
       <c r="AF16" s="45">
         <v>101.5</v>
       </c>
       <c r="AG16" s="45">
         <v>101.9</v>
       </c>
       <c r="AH16" s="45">
         <v>102.1</v>
       </c>
       <c r="AI16" s="60">
         <v>103.7</v>
       </c>
+      <c r="AJ16" s="58">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="17" spans="1:38" s="1" customFormat="1">
       <c r="A17" s="41">
         <v>470000000</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="38">
         <v>99.3</v>
       </c>
       <c r="D17" s="38">
         <v>99.3</v>
       </c>
       <c r="E17" s="38">
         <v>95.7</v>
       </c>
       <c r="F17" s="38">
         <v>97.2</v>
       </c>
       <c r="G17" s="38">
         <v>90.8</v>
       </c>
       <c r="H17" s="29">
         <v>94.1</v>
@@ -2916,50 +2947,53 @@
       </c>
       <c r="AB17" s="38">
         <v>106.4</v>
       </c>
       <c r="AC17" s="38">
         <v>108.4</v>
       </c>
       <c r="AD17" s="38">
         <v>110.8</v>
       </c>
       <c r="AE17" s="38">
         <v>110.1</v>
       </c>
       <c r="AF17" s="38">
         <v>114.9</v>
       </c>
       <c r="AG17" s="38">
         <v>115.5</v>
       </c>
       <c r="AH17" s="38">
         <v>114.9</v>
       </c>
       <c r="AI17" s="60">
         <v>93.6</v>
       </c>
+      <c r="AJ17" s="58">
+        <v>91.4</v>
+      </c>
     </row>
     <row r="18" spans="1:38" s="1" customFormat="1">
       <c r="A18" s="41">
         <v>510000000</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="38">
         <v>106.3</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>28</v>
@@ -3023,50 +3057,53 @@
       </c>
       <c r="AB18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AC18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AD18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AE18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AF18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AG18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="38" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="38" t="s">
         <v>28</v>
       </c>
+      <c r="AJ18" s="58" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="19" spans="1:38" s="1" customFormat="1">
       <c r="A19" s="41">
         <v>550000000</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="38">
         <v>99.8</v>
       </c>
       <c r="D19" s="38">
         <v>102.7</v>
       </c>
       <c r="E19" s="38">
         <v>104.1</v>
       </c>
       <c r="F19" s="38">
         <v>107.4</v>
       </c>
       <c r="G19" s="38">
         <v>108</v>
       </c>
       <c r="H19" s="29">
         <v>101.5</v>
@@ -3130,50 +3167,53 @@
       </c>
       <c r="AB19" s="38">
         <v>75.3</v>
       </c>
       <c r="AC19" s="38">
         <v>83.6</v>
       </c>
       <c r="AD19" s="38">
         <v>89.1</v>
       </c>
       <c r="AE19" s="38">
         <v>91.6</v>
       </c>
       <c r="AF19" s="38">
         <v>104.2</v>
       </c>
       <c r="AG19" s="38">
         <v>117.1</v>
       </c>
       <c r="AH19" s="38">
         <v>128.1</v>
       </c>
       <c r="AI19" s="60">
         <v>141.30000000000001</v>
       </c>
+      <c r="AJ19" s="58">
+        <v>134.6</v>
+      </c>
     </row>
     <row r="20" spans="1:38" s="1" customFormat="1">
       <c r="A20" s="41">
         <v>590000000</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="45">
         <v>104.3</v>
       </c>
       <c r="D20" s="38">
         <v>105</v>
       </c>
       <c r="E20" s="38">
         <v>107.5</v>
       </c>
       <c r="F20" s="38">
         <v>109.9</v>
       </c>
       <c r="G20" s="38">
         <v>106.7</v>
       </c>
       <c r="H20" s="29">
         <v>107.2</v>
@@ -3237,50 +3277,53 @@
       </c>
       <c r="AB20" s="38">
         <v>149.80000000000001</v>
       </c>
       <c r="AC20" s="38">
         <v>165.5</v>
       </c>
       <c r="AD20" s="38">
         <v>171.1</v>
       </c>
       <c r="AE20" s="38">
         <v>159.1</v>
       </c>
       <c r="AF20" s="38">
         <v>100.3</v>
       </c>
       <c r="AG20" s="38">
         <v>80.599999999999994</v>
       </c>
       <c r="AH20" s="38">
         <v>72.5</v>
       </c>
       <c r="AI20" s="60">
         <v>66.3</v>
       </c>
+      <c r="AJ20" s="58">
+        <v>80.599999999999994</v>
+      </c>
     </row>
     <row r="21" spans="1:38" s="1" customFormat="1">
       <c r="A21" s="41">
         <v>610000000</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="38">
         <v>109.1</v>
       </c>
       <c r="E21" s="38">
         <v>159.4</v>
       </c>
       <c r="F21" s="38">
         <v>255.3</v>
       </c>
       <c r="G21" s="38">
         <v>118.9</v>
       </c>
       <c r="H21" s="29">
         <v>110.9</v>
@@ -3344,50 +3387,53 @@
       </c>
       <c r="AB21" s="45">
         <v>121.2</v>
       </c>
       <c r="AC21" s="45">
         <v>125.6</v>
       </c>
       <c r="AD21" s="45">
         <v>123.5</v>
       </c>
       <c r="AE21" s="45">
         <v>118.6</v>
       </c>
       <c r="AF21" s="38">
         <v>112.4</v>
       </c>
       <c r="AG21" s="45">
         <v>110.1</v>
       </c>
       <c r="AH21" s="45">
         <v>108</v>
       </c>
       <c r="AI21" s="60">
         <v>94.8</v>
       </c>
+      <c r="AJ21" s="58">
+        <v>105</v>
+      </c>
     </row>
     <row r="22" spans="1:38" s="1" customFormat="1">
       <c r="A22" s="41">
         <v>620000000</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="38" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="38" t="s">
         <v>28</v>
@@ -3451,50 +3497,53 @@
       </c>
       <c r="AB22" s="38">
         <v>123.6</v>
       </c>
       <c r="AC22" s="38">
         <v>117.8</v>
       </c>
       <c r="AD22" s="38">
         <v>115.7</v>
       </c>
       <c r="AE22" s="38">
         <v>111.2</v>
       </c>
       <c r="AF22" s="45">
         <v>111.1</v>
       </c>
       <c r="AG22" s="38">
         <v>111.4</v>
       </c>
       <c r="AH22" s="38">
         <v>112</v>
       </c>
       <c r="AI22" s="60">
         <v>101.9</v>
       </c>
+      <c r="AJ22" s="58">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="23" spans="1:38" s="1" customFormat="1">
       <c r="A23" s="41">
         <v>630000000</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="38">
         <v>104.3</v>
       </c>
       <c r="D23" s="38">
         <v>114.3</v>
       </c>
       <c r="E23" s="38">
         <v>115.6</v>
       </c>
       <c r="F23" s="38">
         <v>109.1</v>
       </c>
       <c r="G23" s="38">
         <v>111.9</v>
       </c>
       <c r="H23" s="29">
         <v>105</v>
@@ -3558,50 +3607,53 @@
       </c>
       <c r="AB23" s="38">
         <v>124.9</v>
       </c>
       <c r="AC23" s="38">
         <v>122.2</v>
       </c>
       <c r="AD23" s="38">
         <v>123.4</v>
       </c>
       <c r="AE23" s="38">
         <v>128.19999999999999</v>
       </c>
       <c r="AF23" s="38">
         <v>123.1</v>
       </c>
       <c r="AG23" s="38">
         <v>118.4</v>
       </c>
       <c r="AH23" s="38">
         <v>112.4</v>
       </c>
       <c r="AI23" s="60">
         <v>83.4</v>
       </c>
+      <c r="AJ23" s="58">
+        <v>90</v>
+      </c>
     </row>
     <row r="24" spans="1:38" s="1" customFormat="1">
       <c r="A24" s="41">
         <v>710000000</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="38">
         <v>116.3</v>
       </c>
       <c r="D24" s="38">
         <v>121.3</v>
       </c>
       <c r="E24" s="38">
         <v>117.8</v>
       </c>
       <c r="F24" s="38">
         <v>117.6</v>
       </c>
       <c r="G24" s="38">
         <v>114.4</v>
       </c>
       <c r="H24" s="29">
         <v>117.6</v>
@@ -3665,50 +3717,53 @@
       </c>
       <c r="AB24" s="44">
         <v>97.1</v>
       </c>
       <c r="AC24" s="44">
         <v>98.7</v>
       </c>
       <c r="AD24" s="44">
         <v>105.7</v>
       </c>
       <c r="AE24" s="44">
         <v>101.7</v>
       </c>
       <c r="AF24" s="38">
         <v>102.4</v>
       </c>
       <c r="AG24" s="44">
         <v>108</v>
       </c>
       <c r="AH24" s="44">
         <v>111.2</v>
       </c>
       <c r="AI24" s="60">
         <v>119.7</v>
       </c>
+      <c r="AJ24" s="58">
+        <v>120.9</v>
+      </c>
     </row>
     <row r="25" spans="1:38" s="1" customFormat="1">
       <c r="A25" s="41">
         <v>750000000</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="48">
         <v>106</v>
       </c>
       <c r="D25" s="48">
         <v>103.4</v>
       </c>
       <c r="E25" s="38">
         <v>101.2</v>
       </c>
       <c r="F25" s="38">
         <v>99.2</v>
       </c>
       <c r="G25" s="38">
         <v>101.3</v>
       </c>
       <c r="H25" s="29">
         <v>104.9</v>
@@ -3772,50 +3827,53 @@
       </c>
       <c r="AB25" s="38">
         <v>124.8</v>
       </c>
       <c r="AC25" s="38">
         <v>119.9</v>
       </c>
       <c r="AD25" s="38">
         <v>118.8</v>
       </c>
       <c r="AE25" s="38">
         <v>111.6</v>
       </c>
       <c r="AF25" s="44">
         <v>108.2</v>
       </c>
       <c r="AG25" s="38">
         <v>115.8</v>
       </c>
       <c r="AH25" s="38">
         <v>118.7</v>
       </c>
       <c r="AI25" s="60">
         <v>126</v>
       </c>
+      <c r="AJ25" s="58">
+        <v>130.30000000000001</v>
+      </c>
     </row>
     <row r="26" spans="1:38" s="1" customFormat="1">
       <c r="A26" s="49">
         <v>790000000</v>
       </c>
       <c r="B26" s="50" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="51" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="52">
         <v>119.3</v>
       </c>
       <c r="E26" s="52">
         <v>112.4</v>
       </c>
       <c r="F26" s="52">
         <v>199.4</v>
       </c>
       <c r="G26" s="52">
         <v>114.7</v>
       </c>
       <c r="H26" s="53">
         <v>99.3</v>
@@ -3879,51 +3937,53 @@
       </c>
       <c r="AB26" s="52">
         <v>110.7</v>
       </c>
       <c r="AC26" s="52">
         <v>106.4</v>
       </c>
       <c r="AD26" s="52">
         <v>105</v>
       </c>
       <c r="AE26" s="52">
         <v>98.6</v>
       </c>
       <c r="AF26" s="52">
         <v>106.2</v>
       </c>
       <c r="AG26" s="52">
         <v>114.1</v>
       </c>
       <c r="AH26" s="52">
         <v>124.7</v>
       </c>
       <c r="AI26" s="59">
         <v>101.8</v>
       </c>
-      <c r="AJ26" s="50"/>
+      <c r="AJ26" s="59">
+        <v>117.3</v>
+      </c>
       <c r="AK26" s="50"/>
       <c r="AL26" s="50"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="57" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>