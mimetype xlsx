--- v0 (2026-07-18)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.Abdalimova\Desktop\Динамика на сайт\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13485" windowHeight="8910" tabRatio="950" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="73">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>+7 7172 749326</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
   <si>
     <t>Definition of the Indicator</t>
   </si>
   <si>
@@ -276,55 +276,56 @@
     <t>Indices of physical volume of services provided*</t>
   </si>
   <si>
     <t>Indices of the physical volume of services provided are a relative indicator characterizing the change in the volume of services in the current period compared to the base</t>
   </si>
   <si>
     <t>Since 1999</t>
   </si>
   <si>
     <t>Rendered services, all</t>
   </si>
   <si>
     <t xml:space="preserve">   including:</t>
   </si>
   <si>
     <t xml:space="preserve">Abdalimova Zhupar </t>
   </si>
   <si>
     <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -476,51 +477,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -601,50 +602,58 @@
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -931,405 +940,405 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-service/spreadsheets/?year=&amp;name=51375&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
-    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="6">
         <v>201107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="28.5" customHeight="1">
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1" ht="54" customHeight="1">
+    <row r="9" spans="1:13" s="12" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" ht="43.5" customHeight="1">
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="14"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" ht="56.25" customHeight="1">
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="14"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="14"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>34</v>
       </c>
       <c r="M14" s="14"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="14"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="19">
         <v>46202</v>
       </c>
       <c r="M16" s="3"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="19">
         <v>46566</v>
       </c>
       <c r="M17" s="4"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>35</v>
       </c>
       <c r="M18" s="3"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>71</v>
       </c>
       <c r="M19" s="4"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>1</v>
       </c>
       <c r="M20" s="3"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>72</v>
       </c>
       <c r="M21" s="4"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="9"/>
       <c r="B22" s="10"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="4"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="3"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="4"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B2" s="26"/>
     </row>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="27" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="27" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="27" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5">
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B10" s="28" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="2"/>
     </row>
-    <row r="19" spans="2:4">
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O19" workbookViewId="0">
-      <selection activeCell="AC8" sqref="AC8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AB26" sqref="AB26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="24" customWidth="1"/>
     <col min="2" max="27" width="7.85546875" style="24" customWidth="1"/>
-    <col min="28" max="28" width="8" style="24" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="24" customWidth="1"/>
     <col min="29" max="35" width="5.7109375" style="24" customWidth="1"/>
     <col min="36" max="43" width="9.140625" style="24"/>
     <col min="44" max="44" width="8.85546875" style="24" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="1" customFormat="1" ht="15.75">
+    <row r="1" spans="1:28" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="32"/>
       <c r="P1" s="32"/>
       <c r="Q1" s="32"/>
       <c r="R1" s="32"/>
       <c r="S1" s="32"/>
       <c r="T1" s="32"/>
       <c r="U1" s="32"/>
       <c r="V1" s="33"/>
       <c r="W1" s="33"/>
       <c r="X1" s="33"/>
       <c r="Y1" s="33"/>
       <c r="Z1" s="33"/>
       <c r="AA1" s="33"/>
     </row>
-    <row r="2" spans="1:28" s="1" customFormat="1">
+    <row r="2" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="Q2" s="23"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
       <c r="T2" s="23"/>
       <c r="U2" s="23"/>
       <c r="AB2" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="3" spans="1:28" s="1" customFormat="1">
+    <row r="3" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="34"/>
       <c r="B3" s="46">
         <v>1999</v>
       </c>
       <c r="C3" s="46">
         <v>2000</v>
       </c>
       <c r="D3" s="46">
         <v>2001</v>
       </c>
       <c r="E3" s="46">
         <v>2002</v>
       </c>
       <c r="F3" s="46">
         <v>2003</v>
       </c>
       <c r="G3" s="46">
         <v>2004</v>
       </c>
       <c r="H3" s="46">
         <v>2005</v>
       </c>
       <c r="I3" s="46">
         <v>2006</v>
       </c>
@@ -1369,51 +1378,51 @@
       <c r="U3" s="47">
         <v>2018</v>
       </c>
       <c r="V3" s="48">
         <v>2019</v>
       </c>
       <c r="W3" s="48">
         <v>2020</v>
       </c>
       <c r="X3" s="48">
         <v>2021</v>
       </c>
       <c r="Y3" s="48">
         <v>2022</v>
       </c>
       <c r="Z3" s="48">
         <v>2023</v>
       </c>
       <c r="AA3" s="48">
         <v>2024</v>
       </c>
       <c r="AB3" s="48">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="1" customFormat="1">
+    <row r="4" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>69</v>
       </c>
       <c r="B4" s="35">
         <v>218.9</v>
       </c>
       <c r="C4" s="35">
         <v>198.5</v>
       </c>
       <c r="D4" s="35">
         <v>130.4</v>
       </c>
       <c r="E4" s="35">
         <v>125.3</v>
       </c>
       <c r="F4" s="35">
         <v>140.4</v>
       </c>
       <c r="G4" s="35">
         <v>143.6</v>
       </c>
       <c r="H4" s="35">
         <v>142.69999999999999</v>
       </c>
       <c r="I4" s="35">
@@ -1455,82 +1464,82 @@
       <c r="U4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="V4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="X4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Y4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA4" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AB4" s="39" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="1" customFormat="1">
+    <row r="5" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="45" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
       <c r="N5" s="35"/>
       <c r="O5" s="35"/>
       <c r="P5" s="35"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="35"/>
       <c r="S5" s="35"/>
       <c r="T5" s="35"/>
       <c r="U5" s="35"/>
       <c r="V5" s="35"/>
       <c r="W5" s="35"/>
       <c r="X5" s="35"/>
       <c r="Y5" s="35"/>
       <c r="Z5" s="35"/>
       <c r="AA5" s="35"/>
     </row>
-    <row r="6" spans="1:28" s="1" customFormat="1">
+    <row r="6" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="35">
         <v>135.4</v>
       </c>
       <c r="C6" s="35">
         <v>206.2</v>
       </c>
       <c r="D6" s="35">
         <v>115.2</v>
       </c>
       <c r="E6" s="35">
         <v>147.19999999999999</v>
       </c>
       <c r="F6" s="35">
         <v>354.5</v>
       </c>
       <c r="G6" s="35">
         <v>132.80000000000001</v>
       </c>
       <c r="H6" s="35">
         <v>121.2</v>
       </c>
       <c r="I6" s="35">
@@ -1568,55 +1577,55 @@
       </c>
       <c r="T6" s="35">
         <v>108.6</v>
       </c>
       <c r="U6" s="35">
         <v>103.1</v>
       </c>
       <c r="V6" s="35">
         <v>110.8</v>
       </c>
       <c r="W6" s="35">
         <v>89.6</v>
       </c>
       <c r="X6" s="35">
         <v>99.7</v>
       </c>
       <c r="Y6" s="35">
         <v>43.4</v>
       </c>
       <c r="Z6" s="35">
         <v>144.1</v>
       </c>
       <c r="AA6" s="40">
         <v>123.3</v>
       </c>
-      <c r="AB6" s="40">
+      <c r="AB6" s="1">
         <v>124.3</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="7" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="36" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="35">
         <v>179.5</v>
       </c>
       <c r="C7" s="35">
         <v>167.2</v>
       </c>
       <c r="D7" s="35">
         <v>131.30000000000001</v>
       </c>
       <c r="E7" s="35">
         <v>135.6</v>
       </c>
       <c r="F7" s="35">
         <v>138.4</v>
       </c>
       <c r="G7" s="35">
         <v>166.5</v>
       </c>
       <c r="H7" s="35">
         <v>127</v>
       </c>
       <c r="I7" s="35">
@@ -1654,55 +1663,55 @@
       </c>
       <c r="T7" s="35">
         <v>148.30000000000001</v>
       </c>
       <c r="U7" s="35">
         <v>107.6</v>
       </c>
       <c r="V7" s="35">
         <v>104.4</v>
       </c>
       <c r="W7" s="35">
         <v>56.1</v>
       </c>
       <c r="X7" s="35">
         <v>126</v>
       </c>
       <c r="Y7" s="35">
         <v>129</v>
       </c>
       <c r="Z7" s="35">
         <v>119.8</v>
       </c>
       <c r="AA7" s="41">
         <v>98.9</v>
       </c>
-      <c r="AB7" s="40">
+      <c r="AB7" s="1">
         <v>123.4</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="8" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="35">
         <v>212.6</v>
       </c>
       <c r="C8" s="35">
         <v>157.4</v>
       </c>
       <c r="D8" s="35">
         <v>121.6</v>
       </c>
       <c r="E8" s="35">
         <v>125.9</v>
       </c>
       <c r="F8" s="35">
         <v>131.1</v>
       </c>
       <c r="G8" s="35">
         <v>133.80000000000001</v>
       </c>
       <c r="H8" s="35">
         <v>106</v>
       </c>
       <c r="I8" s="35">
@@ -1740,55 +1749,55 @@
       </c>
       <c r="T8" s="35">
         <v>97.8</v>
       </c>
       <c r="U8" s="35">
         <v>108.6</v>
       </c>
       <c r="V8" s="35">
         <v>126.5</v>
       </c>
       <c r="W8" s="35">
         <v>107.8</v>
       </c>
       <c r="X8" s="35">
         <v>86.9</v>
       </c>
       <c r="Y8" s="35">
         <v>71.7</v>
       </c>
       <c r="Z8" s="35">
         <v>133</v>
       </c>
       <c r="AA8" s="41">
         <v>83.9</v>
       </c>
-      <c r="AB8" s="40">
+      <c r="AB8" s="1">
         <v>82.5</v>
       </c>
     </row>
-    <row r="9" spans="1:28" s="1" customFormat="1" ht="25.5">
+    <row r="9" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="35">
         <v>78.8</v>
       </c>
       <c r="C9" s="35">
         <v>148.4</v>
       </c>
       <c r="D9" s="35">
         <v>81.2</v>
       </c>
       <c r="E9" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="F9" s="35">
         <v>85.8</v>
       </c>
       <c r="G9" s="35">
         <v>62.2</v>
       </c>
       <c r="H9" s="35">
         <v>89.1</v>
       </c>
       <c r="I9" s="35">
@@ -1826,55 +1835,55 @@
       </c>
       <c r="T9" s="35">
         <v>119.1</v>
       </c>
       <c r="U9" s="35">
         <v>118.7</v>
       </c>
       <c r="V9" s="35">
         <v>133.4</v>
       </c>
       <c r="W9" s="35">
         <v>125.3</v>
       </c>
       <c r="X9" s="35">
         <v>139.30000000000001</v>
       </c>
       <c r="Y9" s="35">
         <v>88.6</v>
       </c>
       <c r="Z9" s="35">
         <v>158.19999999999999</v>
       </c>
       <c r="AA9" s="41">
         <v>131.5</v>
       </c>
-      <c r="AB9" s="40">
+      <c r="AB9" s="1">
         <v>112.2</v>
       </c>
     </row>
-    <row r="10" spans="1:28" s="1" customFormat="1">
+    <row r="10" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="35">
         <v>171.5</v>
       </c>
       <c r="C10" s="35">
         <v>230.3</v>
       </c>
       <c r="D10" s="35">
         <v>142</v>
       </c>
       <c r="E10" s="35">
         <v>111</v>
       </c>
       <c r="F10" s="35">
         <v>149</v>
       </c>
       <c r="G10" s="35">
         <v>92.7</v>
       </c>
       <c r="H10" s="35">
         <v>153.1</v>
       </c>
       <c r="I10" s="35">
@@ -1912,55 +1921,55 @@
       </c>
       <c r="T10" s="35">
         <v>136</v>
       </c>
       <c r="U10" s="35">
         <v>118</v>
       </c>
       <c r="V10" s="35">
         <v>143.19999999999999</v>
       </c>
       <c r="W10" s="35">
         <v>146</v>
       </c>
       <c r="X10" s="35">
         <v>87.6</v>
       </c>
       <c r="Y10" s="35">
         <v>80.5</v>
       </c>
       <c r="Z10" s="35">
         <v>171.6</v>
       </c>
       <c r="AA10" s="41">
         <v>82.5</v>
       </c>
-      <c r="AB10" s="40">
+      <c r="AB10" s="1">
         <v>257.8</v>
       </c>
     </row>
-    <row r="11" spans="1:28" s="1" customFormat="1">
+    <row r="11" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="35">
         <v>201.3</v>
       </c>
       <c r="C11" s="35">
         <v>138.6</v>
       </c>
       <c r="D11" s="35">
         <v>137.5</v>
       </c>
       <c r="E11" s="35">
         <v>122.7</v>
       </c>
       <c r="F11" s="35">
         <v>138.69999999999999</v>
       </c>
       <c r="G11" s="35">
         <v>122.4</v>
       </c>
       <c r="H11" s="35">
         <v>224.4</v>
       </c>
       <c r="I11" s="35">
@@ -1998,55 +2007,55 @@
       </c>
       <c r="T11" s="35">
         <v>103.3</v>
       </c>
       <c r="U11" s="35">
         <v>108.7</v>
       </c>
       <c r="V11" s="35">
         <v>122.2</v>
       </c>
       <c r="W11" s="35">
         <v>88.5</v>
       </c>
       <c r="X11" s="35">
         <v>123</v>
       </c>
       <c r="Y11" s="35">
         <v>110.3</v>
       </c>
       <c r="Z11" s="35">
         <v>141.5</v>
       </c>
       <c r="AA11" s="41">
         <v>114.7</v>
       </c>
-      <c r="AB11" s="40">
-[...3 lines deleted...]
-    <row r="12" spans="1:28" s="1" customFormat="1">
+      <c r="AB11" s="1">
+        <v>90.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="35">
         <v>197.2</v>
       </c>
       <c r="C12" s="35">
         <v>248.7</v>
       </c>
       <c r="D12" s="35">
         <v>119.3</v>
       </c>
       <c r="E12" s="35">
         <v>117.2</v>
       </c>
       <c r="F12" s="35">
         <v>143.19999999999999</v>
       </c>
       <c r="G12" s="35">
         <v>124.2</v>
       </c>
       <c r="H12" s="35">
         <v>145.9</v>
       </c>
       <c r="I12" s="35">
@@ -2084,55 +2093,55 @@
       </c>
       <c r="T12" s="35">
         <v>95.6</v>
       </c>
       <c r="U12" s="35">
         <v>116.5</v>
       </c>
       <c r="V12" s="35">
         <v>100.9</v>
       </c>
       <c r="W12" s="35">
         <v>104.5</v>
       </c>
       <c r="X12" s="35" t="s">
         <v>0</v>
       </c>
       <c r="Y12" s="35">
         <v>60.3</v>
       </c>
       <c r="Z12" s="35">
         <v>155.4</v>
       </c>
       <c r="AA12" s="41">
         <v>91</v>
       </c>
-      <c r="AB12" s="40">
-[...3 lines deleted...]
-    <row r="13" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB12" s="1">
+        <v>121.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="35">
         <v>242.6</v>
       </c>
       <c r="C13" s="35">
         <v>577.20000000000005</v>
       </c>
       <c r="D13" s="35">
         <v>83.8</v>
       </c>
       <c r="E13" s="35">
         <v>85.3</v>
       </c>
       <c r="F13" s="35">
         <v>164.5</v>
       </c>
       <c r="G13" s="35">
         <v>278.39999999999998</v>
       </c>
       <c r="H13" s="35">
         <v>97.3</v>
       </c>
       <c r="I13" s="35">
@@ -2170,55 +2179,55 @@
       </c>
       <c r="T13" s="35">
         <v>120.1</v>
       </c>
       <c r="U13" s="35">
         <v>119.4</v>
       </c>
       <c r="V13" s="35">
         <v>125.5</v>
       </c>
       <c r="W13" s="35">
         <v>83.2</v>
       </c>
       <c r="X13" s="35">
         <v>128.1</v>
       </c>
       <c r="Y13" s="35">
         <v>68.2</v>
       </c>
       <c r="Z13" s="35">
         <v>40.299999999999997</v>
       </c>
       <c r="AA13" s="41">
         <v>117.4</v>
       </c>
-      <c r="AB13" s="40">
-[...3 lines deleted...]
-    <row r="14" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB13" s="1">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="35">
         <v>231.9</v>
       </c>
       <c r="C14" s="35">
         <v>285.60000000000002</v>
       </c>
       <c r="D14" s="35">
         <v>129.30000000000001</v>
       </c>
       <c r="E14" s="35">
         <v>126.1</v>
       </c>
       <c r="F14" s="35">
         <v>139.4</v>
       </c>
       <c r="G14" s="35">
         <v>169</v>
       </c>
       <c r="H14" s="35">
         <v>106.6</v>
       </c>
       <c r="I14" s="35">
@@ -2256,55 +2265,55 @@
       </c>
       <c r="T14" s="35">
         <v>92.7</v>
       </c>
       <c r="U14" s="35">
         <v>108.2</v>
       </c>
       <c r="V14" s="35">
         <v>116.4</v>
       </c>
       <c r="W14" s="35">
         <v>78.7</v>
       </c>
       <c r="X14" s="35">
         <v>106</v>
       </c>
       <c r="Y14" s="35">
         <v>83.9</v>
       </c>
       <c r="Z14" s="35">
         <v>105.5</v>
       </c>
       <c r="AA14" s="41">
         <v>94.4</v>
       </c>
-      <c r="AB14" s="40">
-[...3 lines deleted...]
-    <row r="15" spans="1:28" s="1" customFormat="1">
+      <c r="AB14" s="1">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="35">
         <v>192.3</v>
       </c>
       <c r="C15" s="35">
         <v>137.5</v>
       </c>
       <c r="D15" s="35">
         <v>163.9</v>
       </c>
       <c r="E15" s="35">
         <v>135.1</v>
       </c>
       <c r="F15" s="35">
         <v>125.8</v>
       </c>
       <c r="G15" s="35">
         <v>140.5</v>
       </c>
       <c r="H15" s="35">
         <v>140.80000000000001</v>
       </c>
       <c r="I15" s="35">
@@ -2342,55 +2351,55 @@
       </c>
       <c r="T15" s="35">
         <v>102.2</v>
       </c>
       <c r="U15" s="35">
         <v>104</v>
       </c>
       <c r="V15" s="35">
         <v>110</v>
       </c>
       <c r="W15" s="35">
         <v>83.2</v>
       </c>
       <c r="X15" s="35">
         <v>96</v>
       </c>
       <c r="Y15" s="35">
         <v>80.900000000000006</v>
       </c>
       <c r="Z15" s="35">
         <v>141.19999999999999</v>
       </c>
       <c r="AA15" s="41">
         <v>91.4</v>
       </c>
-      <c r="AB15" s="40">
-[...3 lines deleted...]
-    <row r="16" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB15" s="1">
+        <v>99.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="35">
         <v>174.1</v>
       </c>
       <c r="C16" s="35">
         <v>185.6</v>
       </c>
       <c r="D16" s="35">
         <v>120.4</v>
       </c>
       <c r="E16" s="35">
         <v>146.80000000000001</v>
       </c>
       <c r="F16" s="35">
         <v>161.30000000000001</v>
       </c>
       <c r="G16" s="35">
         <v>114.6</v>
       </c>
       <c r="H16" s="35">
         <v>138.30000000000001</v>
       </c>
       <c r="I16" s="35">
@@ -2428,55 +2437,55 @@
       </c>
       <c r="T16" s="35">
         <v>98.4</v>
       </c>
       <c r="U16" s="35">
         <v>110.1</v>
       </c>
       <c r="V16" s="35">
         <v>120.8</v>
       </c>
       <c r="W16" s="35">
         <v>86.3</v>
       </c>
       <c r="X16" s="35">
         <v>148.19999999999999</v>
       </c>
       <c r="Y16" s="35">
         <v>93.4</v>
       </c>
       <c r="Z16" s="35">
         <v>184.9</v>
       </c>
       <c r="AA16" s="41">
         <v>109.7</v>
       </c>
-      <c r="AB16" s="40">
-[...3 lines deleted...]
-    <row r="17" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB16" s="1">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="35">
         <v>207.7</v>
       </c>
       <c r="C17" s="35">
         <v>228.4</v>
       </c>
       <c r="D17" s="35">
         <v>140.80000000000001</v>
       </c>
       <c r="E17" s="35">
         <v>127.9</v>
       </c>
       <c r="F17" s="35">
         <v>138.4</v>
       </c>
       <c r="G17" s="35">
         <v>90.8</v>
       </c>
       <c r="H17" s="35">
         <v>183.7</v>
       </c>
       <c r="I17" s="35">
@@ -2514,55 +2523,55 @@
       </c>
       <c r="T17" s="35">
         <v>72</v>
       </c>
       <c r="U17" s="35">
         <v>139.4</v>
       </c>
       <c r="V17" s="35">
         <v>100.7</v>
       </c>
       <c r="W17" s="35">
         <v>76.2</v>
       </c>
       <c r="X17" s="35">
         <v>88.4</v>
       </c>
       <c r="Y17" s="35">
         <v>74.7</v>
       </c>
       <c r="Z17" s="35">
         <v>129.5</v>
       </c>
       <c r="AA17" s="41">
         <v>114</v>
       </c>
-      <c r="AB17" s="40">
-[...3 lines deleted...]
-    <row r="18" spans="1:28" s="1" customFormat="1">
+      <c r="AB17" s="1">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="35">
         <v>216.9</v>
       </c>
       <c r="C18" s="35">
         <v>206.5</v>
       </c>
       <c r="D18" s="35">
         <v>187</v>
       </c>
       <c r="E18" s="35">
         <v>245.6</v>
       </c>
       <c r="F18" s="35">
         <v>156.6</v>
       </c>
       <c r="G18" s="35">
         <v>97.7</v>
       </c>
       <c r="H18" s="35">
         <v>99.1</v>
       </c>
       <c r="I18" s="35">
@@ -2600,55 +2609,55 @@
       </c>
       <c r="T18" s="35">
         <v>108.6</v>
       </c>
       <c r="U18" s="35">
         <v>71.2</v>
       </c>
       <c r="V18" s="35">
         <v>90.8</v>
       </c>
       <c r="W18" s="35">
         <v>96.5</v>
       </c>
       <c r="X18" s="35">
         <v>111.1</v>
       </c>
       <c r="Y18" s="35">
         <v>115.4</v>
       </c>
       <c r="Z18" s="35">
         <v>124.7</v>
       </c>
       <c r="AA18" s="41">
         <v>107</v>
       </c>
-      <c r="AB18" s="40">
-[...3 lines deleted...]
-    <row r="19" spans="1:28" s="1" customFormat="1">
+      <c r="AB18" s="1">
+        <v>93.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="35">
         <v>2940.9</v>
       </c>
       <c r="C19" s="35">
         <v>127.7</v>
       </c>
       <c r="D19" s="35">
         <v>282.89999999999998</v>
       </c>
       <c r="E19" s="35">
         <v>91.1</v>
       </c>
       <c r="F19" s="35">
         <v>36.799999999999997</v>
       </c>
       <c r="G19" s="35">
         <v>235.5</v>
       </c>
       <c r="H19" s="35">
         <v>512</v>
       </c>
       <c r="I19" s="35">
@@ -2686,55 +2695,55 @@
       </c>
       <c r="T19" s="35">
         <v>86.8</v>
       </c>
       <c r="U19" s="35">
         <v>115.5</v>
       </c>
       <c r="V19" s="35">
         <v>114.8</v>
       </c>
       <c r="W19" s="35">
         <v>112.7</v>
       </c>
       <c r="X19" s="35">
         <v>62.4</v>
       </c>
       <c r="Y19" s="35">
         <v>120.7</v>
       </c>
       <c r="Z19" s="35">
         <v>88.9</v>
       </c>
       <c r="AA19" s="41">
         <v>118.4</v>
       </c>
-      <c r="AB19" s="40">
-[...3 lines deleted...]
-    <row r="20" spans="1:28" s="1" customFormat="1">
+      <c r="AB19" s="1">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="35">
         <v>349.4</v>
       </c>
       <c r="C20" s="35">
         <v>358.9</v>
       </c>
       <c r="D20" s="35">
         <v>158.19999999999999</v>
       </c>
       <c r="E20" s="35">
         <v>131.80000000000001</v>
       </c>
       <c r="F20" s="35">
         <v>170.23</v>
       </c>
       <c r="G20" s="35">
         <v>83.8</v>
       </c>
       <c r="H20" s="35">
         <v>119.1</v>
       </c>
       <c r="I20" s="35">
@@ -2772,55 +2781,55 @@
       </c>
       <c r="T20" s="35">
         <v>176.1</v>
       </c>
       <c r="U20" s="35">
         <v>130.30000000000001</v>
       </c>
       <c r="V20" s="35">
         <v>108.8</v>
       </c>
       <c r="W20" s="35">
         <v>80.5</v>
       </c>
       <c r="X20" s="35">
         <v>107.9</v>
       </c>
       <c r="Y20" s="35">
         <v>111.6</v>
       </c>
       <c r="Z20" s="35">
         <v>94.1</v>
       </c>
       <c r="AA20" s="41">
         <v>78.900000000000006</v>
       </c>
-      <c r="AB20" s="40">
-[...3 lines deleted...]
-    <row r="21" spans="1:28" s="1" customFormat="1">
+      <c r="AB20" s="52">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="35">
         <v>200.2</v>
       </c>
       <c r="C21" s="35">
         <v>217.4</v>
       </c>
       <c r="D21" s="35">
         <v>143.5</v>
       </c>
       <c r="E21" s="35">
         <v>137.5</v>
       </c>
       <c r="F21" s="35">
         <v>136.19999999999999</v>
       </c>
       <c r="G21" s="35">
         <v>162.4</v>
       </c>
       <c r="H21" s="35">
         <v>139.80000000000001</v>
       </c>
       <c r="I21" s="35">
@@ -2858,55 +2867,55 @@
       </c>
       <c r="T21" s="35">
         <v>101.3</v>
       </c>
       <c r="U21" s="35">
         <v>109.4</v>
       </c>
       <c r="V21" s="35">
         <v>111.6</v>
       </c>
       <c r="W21" s="35">
         <v>103.3</v>
       </c>
       <c r="X21" s="35">
         <v>105.5</v>
       </c>
       <c r="Y21" s="35">
         <v>99</v>
       </c>
       <c r="Z21" s="35">
         <v>102.7</v>
       </c>
       <c r="AA21" s="41">
         <v>99.2</v>
       </c>
-      <c r="AB21" s="40">
-[...3 lines deleted...]
-    <row r="22" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB21" s="1">
+        <v>92.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="35">
         <v>195.2</v>
       </c>
       <c r="C22" s="35">
         <v>164.4</v>
       </c>
       <c r="D22" s="35">
         <v>223.1</v>
       </c>
       <c r="E22" s="35">
         <v>70.400000000000006</v>
       </c>
       <c r="F22" s="35">
         <v>226</v>
       </c>
       <c r="G22" s="35">
         <v>136.5</v>
       </c>
       <c r="H22" s="35">
         <v>173.1</v>
       </c>
       <c r="I22" s="35">
@@ -2944,55 +2953,55 @@
       </c>
       <c r="T22" s="35">
         <v>132.4</v>
       </c>
       <c r="U22" s="35">
         <v>106.5</v>
       </c>
       <c r="V22" s="35">
         <v>112.4</v>
       </c>
       <c r="W22" s="35">
         <v>121.1</v>
       </c>
       <c r="X22" s="35">
         <v>114.9</v>
       </c>
       <c r="Y22" s="35">
         <v>99.7</v>
       </c>
       <c r="Z22" s="35">
         <v>107.1</v>
       </c>
       <c r="AA22" s="41">
         <v>90.5</v>
       </c>
-      <c r="AB22" s="40">
-[...3 lines deleted...]
-    <row r="23" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB22" s="52">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="35">
         <v>247.5</v>
       </c>
       <c r="C23" s="35">
         <v>240.1</v>
       </c>
       <c r="D23" s="35">
         <v>150.1</v>
       </c>
       <c r="E23" s="35">
         <v>124.4</v>
       </c>
       <c r="F23" s="35">
         <v>143.4</v>
       </c>
       <c r="G23" s="35">
         <v>122.5</v>
       </c>
       <c r="H23" s="35">
         <v>174.2</v>
       </c>
       <c r="I23" s="35">
@@ -3030,55 +3039,55 @@
       </c>
       <c r="T23" s="35">
         <v>207.9</v>
       </c>
       <c r="U23" s="35">
         <v>89.8</v>
       </c>
       <c r="V23" s="35">
         <v>83</v>
       </c>
       <c r="W23" s="35">
         <v>84.4</v>
       </c>
       <c r="X23" s="35">
         <v>156.4</v>
       </c>
       <c r="Y23" s="35">
         <v>157.30000000000001</v>
       </c>
       <c r="Z23" s="35">
         <v>141.1</v>
       </c>
       <c r="AA23" s="41">
         <v>106.5</v>
       </c>
-      <c r="AB23" s="40">
-[...3 lines deleted...]
-    <row r="24" spans="1:28" s="1" customFormat="1" ht="25.5">
+      <c r="AB23" s="1">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="39" t="s">
@@ -3116,55 +3125,55 @@
       </c>
       <c r="T24" s="35">
         <v>110.3</v>
       </c>
       <c r="U24" s="35">
         <v>107.4</v>
       </c>
       <c r="V24" s="35">
         <v>118.9</v>
       </c>
       <c r="W24" s="35">
         <v>110.7</v>
       </c>
       <c r="X24" s="35">
         <v>101.9</v>
       </c>
       <c r="Y24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="Z24" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AA24" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AB24" s="40">
-[...3 lines deleted...]
-    <row r="25" spans="1:28" s="1" customFormat="1">
+      <c r="AB24" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="35">
         <v>214.9</v>
       </c>
       <c r="C25" s="35">
         <v>141.80000000000001</v>
       </c>
       <c r="D25" s="35">
         <v>108.1</v>
       </c>
       <c r="E25" s="35">
         <v>137</v>
       </c>
       <c r="F25" s="35">
         <v>126.2</v>
       </c>
       <c r="G25" s="35">
         <v>178.7</v>
       </c>
       <c r="H25" s="35">
         <v>142.69999999999999</v>
       </c>
       <c r="I25" s="35">
@@ -3202,55 +3211,55 @@
       </c>
       <c r="T25" s="35">
         <v>162</v>
       </c>
       <c r="U25" s="35">
         <v>143.69999999999999</v>
       </c>
       <c r="V25" s="35">
         <v>89.5</v>
       </c>
       <c r="W25" s="35">
         <v>77.2</v>
       </c>
       <c r="X25" s="35">
         <v>122.9</v>
       </c>
       <c r="Y25" s="35">
         <v>70</v>
       </c>
       <c r="Z25" s="35">
         <v>160.80000000000001</v>
       </c>
       <c r="AA25" s="41">
         <v>101.1</v>
       </c>
-      <c r="AB25" s="40">
+      <c r="AB25" s="1">
         <v>127.4</v>
       </c>
     </row>
-    <row r="26" spans="1:28" ht="38.25">
+    <row r="26" spans="1:28" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="35">
         <v>307.60000000000002</v>
       </c>
       <c r="C26" s="35">
         <v>125.7</v>
       </c>
       <c r="D26" s="35">
         <v>84.3</v>
       </c>
       <c r="E26" s="35">
         <v>130.19999999999999</v>
       </c>
       <c r="F26" s="35">
         <v>118.2</v>
       </c>
       <c r="G26" s="35">
         <v>163.1</v>
       </c>
       <c r="H26" s="35">
         <v>117.8</v>
       </c>
       <c r="I26" s="35">
@@ -3288,55 +3297,55 @@
       </c>
       <c r="T26" s="35">
         <v>93.3</v>
       </c>
       <c r="U26" s="35">
         <v>108.4</v>
       </c>
       <c r="V26" s="35">
         <v>110.5</v>
       </c>
       <c r="W26" s="35">
         <v>104.7</v>
       </c>
       <c r="X26" s="35">
         <v>104.7</v>
       </c>
       <c r="Y26" s="35">
         <v>130.80000000000001</v>
       </c>
       <c r="Z26" s="35">
         <v>103.3</v>
       </c>
       <c r="AA26" s="41">
         <v>106</v>
       </c>
-      <c r="AB26" s="40">
+      <c r="AB26" s="53">
         <v>108</v>
       </c>
     </row>
-    <row r="27" spans="1:28" ht="25.5">
+    <row r="27" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A27" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="35">
         <v>174</v>
       </c>
       <c r="C27" s="35">
         <v>162.1</v>
       </c>
       <c r="D27" s="35">
         <v>130.5</v>
       </c>
       <c r="E27" s="35">
         <v>132.9</v>
       </c>
       <c r="F27" s="35">
         <v>130.5</v>
       </c>
       <c r="G27" s="35">
         <v>100.2</v>
       </c>
       <c r="H27" s="35">
         <v>148.30000000000001</v>
       </c>
       <c r="I27" s="35">
@@ -3374,55 +3383,55 @@
       </c>
       <c r="T27" s="35">
         <v>65.099999999999994</v>
       </c>
       <c r="U27" s="35">
         <v>129.4</v>
       </c>
       <c r="V27" s="35">
         <v>64.099999999999994</v>
       </c>
       <c r="W27" s="35">
         <v>1750.2</v>
       </c>
       <c r="X27" s="35">
         <v>172.9</v>
       </c>
       <c r="Y27" s="35">
         <v>103.6</v>
       </c>
       <c r="Z27" s="35">
         <v>63.3</v>
       </c>
       <c r="AA27" s="41">
         <v>124.9</v>
       </c>
-      <c r="AB27" s="40">
+      <c r="AB27" s="24">
         <v>96.6</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A28" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="35">
         <v>308</v>
       </c>
       <c r="C28" s="35">
         <v>135.9</v>
       </c>
       <c r="D28" s="35">
         <v>101.7</v>
       </c>
       <c r="E28" s="35">
         <v>123.5</v>
       </c>
       <c r="F28" s="35">
         <v>123.4</v>
       </c>
       <c r="G28" s="35">
         <v>116.4</v>
       </c>
       <c r="H28" s="35">
         <v>154.9</v>
       </c>
       <c r="I28" s="35">
@@ -3460,55 +3469,55 @@
       </c>
       <c r="T28" s="35">
         <v>108.4</v>
       </c>
       <c r="U28" s="35">
         <v>98.3</v>
       </c>
       <c r="V28" s="35">
         <v>118.3</v>
       </c>
       <c r="W28" s="35">
         <v>80.599999999999994</v>
       </c>
       <c r="X28" s="35">
         <v>258.10000000000002</v>
       </c>
       <c r="Y28" s="35">
         <v>92.8</v>
       </c>
       <c r="Z28" s="35">
         <v>117.4</v>
       </c>
       <c r="AA28" s="41">
         <v>77.8</v>
       </c>
-      <c r="AB28" s="40">
+      <c r="AB28" s="24">
         <v>121.2</v>
       </c>
     </row>
-    <row r="29" spans="1:28" ht="25.5">
+    <row r="29" spans="1:28" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A29" s="36" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="35">
         <v>153</v>
       </c>
       <c r="C29" s="35">
         <v>185.9</v>
       </c>
       <c r="D29" s="35">
         <v>176.6</v>
       </c>
       <c r="E29" s="35">
         <v>131.19999999999999</v>
       </c>
       <c r="F29" s="35">
         <v>101.9</v>
       </c>
       <c r="G29" s="35">
         <v>150.19999999999999</v>
       </c>
       <c r="H29" s="35">
         <v>153.69999999999999</v>
       </c>
       <c r="I29" s="35">
@@ -3546,55 +3555,55 @@
       </c>
       <c r="T29" s="35">
         <v>103.9</v>
       </c>
       <c r="U29" s="35">
         <v>101.5</v>
       </c>
       <c r="V29" s="35">
         <v>130.1</v>
       </c>
       <c r="W29" s="35">
         <v>113</v>
       </c>
       <c r="X29" s="35">
         <v>120.8</v>
       </c>
       <c r="Y29" s="35">
         <v>72.2</v>
       </c>
       <c r="Z29" s="35">
         <v>135.30000000000001</v>
       </c>
       <c r="AA29" s="40">
         <v>120.7</v>
       </c>
-      <c r="AB29" s="40">
-[...3 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AB29" s="24">
+        <v>95.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="43">
         <v>237.1</v>
       </c>
       <c r="C30" s="43">
         <v>64.5</v>
       </c>
       <c r="D30" s="43">
         <v>121.8</v>
       </c>
       <c r="E30" s="43">
         <v>106.6</v>
       </c>
       <c r="F30" s="43">
         <v>77</v>
       </c>
       <c r="G30" s="43">
         <v>105.5</v>
       </c>
       <c r="H30" s="43">
         <v>495.9</v>
       </c>
       <c r="I30" s="43">
@@ -3632,60 +3641,60 @@
       </c>
       <c r="T30" s="43">
         <v>135</v>
       </c>
       <c r="U30" s="43">
         <v>90.9</v>
       </c>
       <c r="V30" s="43">
         <v>120.2</v>
       </c>
       <c r="W30" s="43">
         <v>81.900000000000006</v>
       </c>
       <c r="X30" s="43">
         <v>108.7</v>
       </c>
       <c r="Y30" s="43">
         <v>120.8</v>
       </c>
       <c r="Z30" s="43">
         <v>134</v>
       </c>
       <c r="AA30" s="44">
         <v>127.3</v>
       </c>
-      <c r="AB30" s="44">
-[...3 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AB30" s="50">
+        <v>61.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="49" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A32" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">