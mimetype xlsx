--- v0 (2026-07-10)
+++ v1 (2026-08-06)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Айгерим\Айгерим диск с\2-услуги (годовая)\Динамика на сайт\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13500" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="41" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -1211,51 +1211,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AD5" sqref="AD5"/>
+      <selection activeCell="AB6" sqref="AB6:AB30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.28515625" style="28" customWidth="1"/>
     <col min="2" max="27" width="7.7109375" style="28" customWidth="1"/>
     <col min="28" max="28" width="7.5703125" style="28" customWidth="1"/>
     <col min="29" max="35" width="5.7109375" style="28" customWidth="1"/>
     <col min="36" max="43" width="9.140625" style="28"/>
     <col min="44" max="44" width="8.85546875" style="28" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="46" t="s">
         <v>65</v>
       </c>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
@@ -1978,51 +1978,51 @@
       <c r="T11" s="31">
         <v>103.3</v>
       </c>
       <c r="U11" s="31">
         <v>108.7</v>
       </c>
       <c r="V11" s="31">
         <v>122.2</v>
       </c>
       <c r="W11" s="31">
         <v>88.5</v>
       </c>
       <c r="X11" s="31">
         <v>123</v>
       </c>
       <c r="Y11" s="31">
         <v>110.3</v>
       </c>
       <c r="Z11" s="31">
         <v>141.5</v>
       </c>
       <c r="AA11" s="35">
         <v>114.7</v>
       </c>
       <c r="AB11" s="27">
-        <v>184.6</v>
+        <v>90.8</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="34" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="31">
         <v>197.2</v>
       </c>
       <c r="C12" s="31">
         <v>248.7</v>
       </c>
       <c r="D12" s="31">
         <v>119.3</v>
       </c>
       <c r="E12" s="31">
         <v>117.2</v>
       </c>
       <c r="F12" s="31">
         <v>143.19999999999999</v>
       </c>
       <c r="G12" s="31">
         <v>124.2</v>
       </c>
       <c r="H12" s="31">
@@ -2051,64 +2051,64 @@
       </c>
       <c r="P12" s="31">
         <v>94.4</v>
       </c>
       <c r="Q12" s="31">
         <v>124.61254672304385</v>
       </c>
       <c r="R12" s="31">
         <v>103.4</v>
       </c>
       <c r="S12" s="31">
         <v>102.4</v>
       </c>
       <c r="T12" s="31">
         <v>95.6</v>
       </c>
       <c r="U12" s="31">
         <v>116.5</v>
       </c>
       <c r="V12" s="31">
         <v>100.9</v>
       </c>
       <c r="W12" s="31">
         <v>104.5</v>
       </c>
-      <c r="X12" s="31" t="s">
+      <c r="X12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Y12" s="31">
         <v>60.3</v>
       </c>
       <c r="Z12" s="31">
         <v>155.4</v>
       </c>
       <c r="AA12" s="35">
         <v>91</v>
       </c>
       <c r="AB12" s="27">
-        <v>93.5</v>
+        <v>121.9</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="31">
         <v>242.6</v>
       </c>
       <c r="C13" s="31">
         <v>577.20000000000005</v>
       </c>
       <c r="D13" s="31">
         <v>83.8</v>
       </c>
       <c r="E13" s="31">
         <v>85.3</v>
       </c>
       <c r="F13" s="31">
         <v>164.5</v>
       </c>
       <c r="G13" s="31">
         <v>278.39999999999998</v>
       </c>
       <c r="H13" s="31">
@@ -2150,51 +2150,51 @@
       <c r="T13" s="31">
         <v>120.1</v>
       </c>
       <c r="U13" s="31">
         <v>119.4</v>
       </c>
       <c r="V13" s="31">
         <v>125.5</v>
       </c>
       <c r="W13" s="31">
         <v>83.2</v>
       </c>
       <c r="X13" s="31">
         <v>128.1</v>
       </c>
       <c r="Y13" s="31">
         <v>68.2</v>
       </c>
       <c r="Z13" s="31">
         <v>40.299999999999997</v>
       </c>
       <c r="AA13" s="35">
         <v>117.4</v>
       </c>
       <c r="AB13" s="27">
-        <v>121.9</v>
+        <v>93.9</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="31">
         <v>231.9</v>
       </c>
       <c r="C14" s="31">
         <v>285.60000000000002</v>
       </c>
       <c r="D14" s="31">
         <v>129.30000000000001</v>
       </c>
       <c r="E14" s="31">
         <v>126.1</v>
       </c>
       <c r="F14" s="31">
         <v>139.4</v>
       </c>
       <c r="G14" s="31">
         <v>169</v>
       </c>
       <c r="H14" s="31">
@@ -2236,51 +2236,51 @@
       <c r="T14" s="31">
         <v>92.7</v>
       </c>
       <c r="U14" s="31">
         <v>108.2</v>
       </c>
       <c r="V14" s="31">
         <v>116.4</v>
       </c>
       <c r="W14" s="31">
         <v>78.7</v>
       </c>
       <c r="X14" s="31">
         <v>106</v>
       </c>
       <c r="Y14" s="31">
         <v>83.9</v>
       </c>
       <c r="Z14" s="31">
         <v>105.5</v>
       </c>
       <c r="AA14" s="35">
         <v>94.4</v>
       </c>
       <c r="AB14" s="27">
-        <v>93.9</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="31">
         <v>192.3</v>
       </c>
       <c r="C15" s="31">
         <v>137.5</v>
       </c>
       <c r="D15" s="31">
         <v>163.9</v>
       </c>
       <c r="E15" s="31">
         <v>135.1</v>
       </c>
       <c r="F15" s="31">
         <v>125.8</v>
       </c>
       <c r="G15" s="31">
         <v>140.5</v>
       </c>
       <c r="H15" s="31">
@@ -2322,51 +2322,51 @@
       <c r="T15" s="31">
         <v>102.2</v>
       </c>
       <c r="U15" s="31">
         <v>104</v>
       </c>
       <c r="V15" s="31">
         <v>110</v>
       </c>
       <c r="W15" s="31">
         <v>83.2</v>
       </c>
       <c r="X15" s="31">
         <v>96</v>
       </c>
       <c r="Y15" s="31">
         <v>80.900000000000006</v>
       </c>
       <c r="Z15" s="31">
         <v>141.19999999999999</v>
       </c>
       <c r="AA15" s="35">
         <v>91.4</v>
       </c>
       <c r="AB15" s="27">
-        <v>87.5</v>
+        <v>99.4</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="31">
         <v>174.1</v>
       </c>
       <c r="C16" s="31">
         <v>185.6</v>
       </c>
       <c r="D16" s="31">
         <v>120.4</v>
       </c>
       <c r="E16" s="31">
         <v>146.80000000000001</v>
       </c>
       <c r="F16" s="31">
         <v>161.30000000000001</v>
       </c>
       <c r="G16" s="31">
         <v>114.6</v>
       </c>
       <c r="H16" s="31">
@@ -2408,51 +2408,51 @@
       <c r="T16" s="31">
         <v>98.4</v>
       </c>
       <c r="U16" s="31">
         <v>110.1</v>
       </c>
       <c r="V16" s="31">
         <v>120.8</v>
       </c>
       <c r="W16" s="31">
         <v>86.3</v>
       </c>
       <c r="X16" s="31">
         <v>148.19999999999999</v>
       </c>
       <c r="Y16" s="31">
         <v>93.4</v>
       </c>
       <c r="Z16" s="31">
         <v>184.9</v>
       </c>
       <c r="AA16" s="35">
         <v>109.7</v>
       </c>
       <c r="AB16" s="27">
-        <v>99.4</v>
+        <v>84.7</v>
       </c>
     </row>
     <row r="17" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="31">
         <v>207.7</v>
       </c>
       <c r="C17" s="31">
         <v>228.4</v>
       </c>
       <c r="D17" s="31">
         <v>140.80000000000001</v>
       </c>
       <c r="E17" s="31">
         <v>127.9</v>
       </c>
       <c r="F17" s="31">
         <v>138.4</v>
       </c>
       <c r="G17" s="31">
         <v>90.8</v>
       </c>
       <c r="H17" s="31">
@@ -2494,51 +2494,51 @@
       <c r="T17" s="31">
         <v>72</v>
       </c>
       <c r="U17" s="31">
         <v>139.4</v>
       </c>
       <c r="V17" s="31">
         <v>100.7</v>
       </c>
       <c r="W17" s="31">
         <v>76.2</v>
       </c>
       <c r="X17" s="31">
         <v>88.4</v>
       </c>
       <c r="Y17" s="31">
         <v>74.7</v>
       </c>
       <c r="Z17" s="31">
         <v>129.5</v>
       </c>
       <c r="AA17" s="35">
         <v>114</v>
       </c>
       <c r="AB17" s="27">
-        <v>84.9</v>
+        <v>97.2</v>
       </c>
     </row>
     <row r="18" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="31">
         <v>216.9</v>
       </c>
       <c r="C18" s="31">
         <v>206.5</v>
       </c>
       <c r="D18" s="31">
         <v>187</v>
       </c>
       <c r="E18" s="31">
         <v>245.6</v>
       </c>
       <c r="F18" s="31">
         <v>156.6</v>
       </c>
       <c r="G18" s="31">
         <v>97.7</v>
       </c>
       <c r="H18" s="31">
@@ -2580,51 +2580,51 @@
       <c r="T18" s="31">
         <v>108.6</v>
       </c>
       <c r="U18" s="31">
         <v>71.2</v>
       </c>
       <c r="V18" s="31">
         <v>90.8</v>
       </c>
       <c r="W18" s="31">
         <v>96.5</v>
       </c>
       <c r="X18" s="31">
         <v>111.1</v>
       </c>
       <c r="Y18" s="31">
         <v>115.4</v>
       </c>
       <c r="Z18" s="31">
         <v>124.7</v>
       </c>
       <c r="AA18" s="35">
         <v>107</v>
       </c>
       <c r="AB18" s="27">
-        <v>100.1</v>
+        <v>93.6</v>
       </c>
     </row>
     <row r="19" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="31">
         <v>2940.9</v>
       </c>
       <c r="C19" s="31">
         <v>127.7</v>
       </c>
       <c r="D19" s="31">
         <v>282.89999999999998</v>
       </c>
       <c r="E19" s="31">
         <v>91.1</v>
       </c>
       <c r="F19" s="31">
         <v>36.799999999999997</v>
       </c>
       <c r="G19" s="31">
         <v>235.5</v>
       </c>
       <c r="H19" s="31">
@@ -2666,51 +2666,51 @@
       <c r="T19" s="31">
         <v>86.8</v>
       </c>
       <c r="U19" s="31">
         <v>115.5</v>
       </c>
       <c r="V19" s="31">
         <v>114.8</v>
       </c>
       <c r="W19" s="31">
         <v>112.7</v>
       </c>
       <c r="X19" s="31">
         <v>62.4</v>
       </c>
       <c r="Y19" s="31">
         <v>120.7</v>
       </c>
       <c r="Z19" s="31">
         <v>88.9</v>
       </c>
       <c r="AA19" s="35">
         <v>118.4</v>
       </c>
       <c r="AB19" s="27">
-        <v>93.6</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="20" spans="1:28" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="31">
         <v>349.4</v>
       </c>
       <c r="C20" s="31">
         <v>358.9</v>
       </c>
       <c r="D20" s="31">
         <v>158.19999999999999</v>
       </c>
       <c r="E20" s="31">
         <v>131.80000000000001</v>
       </c>
       <c r="F20" s="31">
         <v>170.23</v>
       </c>
       <c r="G20" s="31">
         <v>83.8</v>
       </c>
       <c r="H20" s="31">
@@ -2752,51 +2752,51 @@
       <c r="T20" s="31">
         <v>176.1</v>
       </c>
       <c r="U20" s="31">
         <v>130.30000000000001</v>
       </c>
       <c r="V20" s="31">
         <v>108.8</v>
       </c>
       <c r="W20" s="31">
         <v>80.5</v>
       </c>
       <c r="X20" s="31">
         <v>107.9</v>
       </c>
       <c r="Y20" s="31">
         <v>111.6</v>
       </c>
       <c r="Z20" s="31">
         <v>94.1</v>
       </c>
       <c r="AA20" s="35">
         <v>78.900000000000006</v>
       </c>
       <c r="AB20" s="27">
-        <v>109.2</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="31">
         <v>200.2</v>
       </c>
       <c r="C21" s="31">
         <v>217.4</v>
       </c>
       <c r="D21" s="31">
         <v>143.5</v>
       </c>
       <c r="E21" s="31">
         <v>137.5</v>
       </c>
       <c r="F21" s="31">
         <v>136.19999999999999</v>
       </c>
       <c r="G21" s="31">
         <v>162.4</v>
       </c>
       <c r="H21" s="31">
@@ -2838,51 +2838,51 @@
       <c r="T21" s="31">
         <v>101.3</v>
       </c>
       <c r="U21" s="31">
         <v>109.4</v>
       </c>
       <c r="V21" s="31">
         <v>111.6</v>
       </c>
       <c r="W21" s="31">
         <v>103.3</v>
       </c>
       <c r="X21" s="31">
         <v>105.5</v>
       </c>
       <c r="Y21" s="31">
         <v>99</v>
       </c>
       <c r="Z21" s="31">
         <v>102.7</v>
       </c>
       <c r="AA21" s="35">
         <v>99.2</v>
       </c>
       <c r="AB21" s="27">
-        <v>87</v>
+        <v>92.8</v>
       </c>
     </row>
     <row r="22" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="31">
         <v>195.2</v>
       </c>
       <c r="C22" s="31">
         <v>164.4</v>
       </c>
       <c r="D22" s="31">
         <v>223.1</v>
       </c>
       <c r="E22" s="31">
         <v>70.400000000000006</v>
       </c>
       <c r="F22" s="31">
         <v>226</v>
       </c>
       <c r="G22" s="31">
         <v>136.5</v>
       </c>
       <c r="H22" s="31">
@@ -2924,51 +2924,51 @@
       <c r="T22" s="31">
         <v>132.4</v>
       </c>
       <c r="U22" s="31">
         <v>106.5</v>
       </c>
       <c r="V22" s="31">
         <v>112.4</v>
       </c>
       <c r="W22" s="31">
         <v>121.1</v>
       </c>
       <c r="X22" s="31">
         <v>114.9</v>
       </c>
       <c r="Y22" s="31">
         <v>99.7</v>
       </c>
       <c r="Z22" s="31">
         <v>107.1</v>
       </c>
       <c r="AA22" s="35">
         <v>90.5</v>
       </c>
       <c r="AB22" s="27">
-        <v>92.8</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="31">
         <v>247.5</v>
       </c>
       <c r="C23" s="31">
         <v>240.1</v>
       </c>
       <c r="D23" s="31">
         <v>150.1</v>
       </c>
       <c r="E23" s="31">
         <v>124.4</v>
       </c>
       <c r="F23" s="31">
         <v>143.4</v>
       </c>
       <c r="G23" s="31">
         <v>122.5</v>
       </c>
       <c r="H23" s="31">
@@ -3010,51 +3010,51 @@
       <c r="T23" s="31">
         <v>207.9</v>
       </c>
       <c r="U23" s="31">
         <v>89.8</v>
       </c>
       <c r="V23" s="31">
         <v>83</v>
       </c>
       <c r="W23" s="31">
         <v>84.4</v>
       </c>
       <c r="X23" s="31">
         <v>156.4</v>
       </c>
       <c r="Y23" s="31">
         <v>157.30000000000001</v>
       </c>
       <c r="Z23" s="31">
         <v>141.1</v>
       </c>
       <c r="AA23" s="35">
         <v>106.5</v>
       </c>
       <c r="AB23" s="27">
-        <v>125</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="24" spans="1:28" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A24" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="G24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="33" t="s">
@@ -3095,52 +3095,52 @@
       </c>
       <c r="T24" s="31">
         <v>110.3</v>
       </c>
       <c r="U24" s="31">
         <v>107.4</v>
       </c>
       <c r="V24" s="31">
         <v>118.9</v>
       </c>
       <c r="W24" s="31">
         <v>110.7</v>
       </c>
       <c r="X24" s="31">
         <v>101.9</v>
       </c>
       <c r="Y24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="Z24" s="33" t="s">
         <v>28</v>
       </c>
       <c r="AA24" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="AB24" s="27">
-        <v>51.7</v>
+      <c r="AB24" s="36" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:28" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="31">
         <v>214.9</v>
       </c>
       <c r="C25" s="31">
         <v>141.80000000000001</v>
       </c>
       <c r="D25" s="31">
         <v>108.1</v>
       </c>
       <c r="E25" s="31">
         <v>137</v>
       </c>
       <c r="F25" s="31">
         <v>126.2</v>
       </c>
       <c r="G25" s="31">
         <v>178.7</v>
       </c>
       <c r="H25" s="31">
@@ -3526,51 +3526,51 @@
       <c r="T29" s="31">
         <v>103.9</v>
       </c>
       <c r="U29" s="31">
         <v>101.5</v>
       </c>
       <c r="V29" s="31">
         <v>130.1</v>
       </c>
       <c r="W29" s="31">
         <v>113</v>
       </c>
       <c r="X29" s="31">
         <v>120.8</v>
       </c>
       <c r="Y29" s="31">
         <v>72.2</v>
       </c>
       <c r="Z29" s="31">
         <v>135.30000000000001</v>
       </c>
       <c r="AA29" s="27">
         <v>120.7</v>
       </c>
       <c r="AB29" s="27">
-        <v>125.6</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="30" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="38">
         <v>237.1</v>
       </c>
       <c r="C30" s="38">
         <v>64.5</v>
       </c>
       <c r="D30" s="38">
         <v>121.8</v>
       </c>
       <c r="E30" s="38">
         <v>106.6</v>
       </c>
       <c r="F30" s="38">
         <v>77</v>
       </c>
       <c r="G30" s="38">
         <v>105.5</v>
       </c>
       <c r="H30" s="38">
@@ -3612,51 +3612,51 @@
       <c r="T30" s="38">
         <v>135</v>
       </c>
       <c r="U30" s="38">
         <v>90.9</v>
       </c>
       <c r="V30" s="38">
         <v>120.2</v>
       </c>
       <c r="W30" s="38">
         <v>81.900000000000006</v>
       </c>
       <c r="X30" s="38">
         <v>108.7</v>
       </c>
       <c r="Y30" s="38">
         <v>120.8</v>
       </c>
       <c r="Z30" s="38">
         <v>134</v>
       </c>
       <c r="AA30" s="39">
         <v>127.3</v>
       </c>
       <c r="AB30" s="39">
-        <v>86.5</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="31" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="45" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:AA1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>