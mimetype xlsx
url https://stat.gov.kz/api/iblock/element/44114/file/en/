--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -9,142 +9,142 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="6420" tabRatio="863"/>
+    <workbookView xWindow="38385" yWindow="-15" windowWidth="18990" windowHeight="6315" tabRatio="863"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L16" i="6"/>
   <c r="L13" s="1"/>
   <c r="K16"/>
   <c r="J16"/>
   <c r="I16"/>
   <c r="H16"/>
   <c r="H13" s="1"/>
   <c r="G16"/>
   <c r="F16"/>
   <c r="E16"/>
+  <c r="E13" s="1"/>
   <c r="D16"/>
   <c r="D13" s="1"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="G13"/>
   <c r="F13"/>
-  <c r="E13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="L8"/>
   <c r="L4" s="1"/>
   <c r="K8"/>
   <c r="J8"/>
   <c r="I8"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
   <c r="B8"/>
   <c r="K5"/>
   <c r="K4" s="1"/>
   <c r="K26" s="1"/>
   <c r="J5"/>
-  <c r="J4" s="1"/>
-  <c r="J26" s="1"/>
   <c r="I5"/>
   <c r="H5"/>
   <c r="H4" s="1"/>
   <c r="G5"/>
   <c r="G4" s="1"/>
   <c r="G26" s="1"/>
   <c r="F5"/>
-  <c r="F4" s="1"/>
-  <c r="F26" s="1"/>
   <c r="E5"/>
   <c r="D5"/>
   <c r="D4" s="1"/>
   <c r="C5"/>
   <c r="C4" s="1"/>
-  <c r="C26" s="1"/>
   <c r="B5"/>
-  <c r="B4" s="1"/>
-  <c r="B26" s="1"/>
   <c r="I4"/>
-  <c r="I26" s="1"/>
   <c r="E4"/>
-  <c r="E26" s="1"/>
   <c r="I8" i="5"/>
   <c r="I25" s="1"/>
   <c r="H8"/>
   <c r="H25" s="1"/>
   <c r="G8"/>
   <c r="G25" s="1"/>
   <c r="F8"/>
   <c r="F25" s="1"/>
   <c r="E8"/>
   <c r="E25" s="1"/>
   <c r="D8"/>
   <c r="D25" s="1"/>
   <c r="C8"/>
   <c r="C25" s="1"/>
   <c r="B8"/>
   <c r="B25" s="1"/>
-  <c r="D26" i="6" l="1"/>
+  <c r="I26" i="6" l="1"/>
+  <c r="E26"/>
+  <c r="B4"/>
+  <c r="B26" s="1"/>
+  <c r="F4"/>
+  <c r="F26" s="1"/>
+  <c r="J4"/>
+  <c r="J26" s="1"/>
+  <c r="C26"/>
+  <c r="D26"/>
   <c r="H26"/>
   <c r="L26"/>
   <c r="BK12" i="2" l="1"/>
   <c r="BK6"/>
   <c r="BK4" s="1"/>
   <c r="BK27" s="1"/>
   <c r="BI12" l="1"/>
   <c r="BI4"/>
   <c r="BI27" s="1"/>
   <c r="BJ12" l="1"/>
   <c r="BH12"/>
   <c r="BH4"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
   <c r="BJ27" s="1"/>
   <c r="BH27" l="1"/>
   <c r="BE12"/>
   <c r="BE4"/>
   <c r="BG12"/>
   <c r="BG4"/>
   <c r="BG27" l="1"/>
   <c r="BE27"/>
   <c r="BF12"/>
   <c r="BF4"/>
   <c r="BD6"/>
@@ -161,51 +161,50 @@
   <c r="BA27"/>
   <c r="BD27"/>
   <c r="BB12"/>
   <c r="BB6"/>
   <c r="BB4" s="1"/>
   <c r="AZ6"/>
   <c r="AY6"/>
   <c r="AX6"/>
   <c r="AW6"/>
   <c r="BB27" l="1"/>
   <c r="AZ12"/>
   <c r="AZ4"/>
   <c r="AZ27" l="1"/>
   <c r="AY12"/>
   <c r="AY4"/>
   <c r="AW12"/>
   <c r="AW4"/>
   <c r="AW27" l="1"/>
   <c r="AY27"/>
   <c r="AX12"/>
   <c r="AX4"/>
   <c r="AV12"/>
   <c r="AV4"/>
   <c r="AU12"/>
   <c r="AU4"/>
-  <c r="AU27" s="1"/>
   <c r="AT12"/>
   <c r="AT4"/>
   <c r="AS12"/>
   <c r="AS4"/>
   <c r="AR12"/>
   <c r="AR4"/>
   <c r="AR27" s="1"/>
   <c r="AQ12"/>
   <c r="AQ4"/>
   <c r="AP12"/>
   <c r="AP4"/>
   <c r="AO12"/>
   <c r="AO4"/>
   <c r="AN12"/>
   <c r="AN4"/>
   <c r="AM6"/>
   <c r="AM4" s="1"/>
   <c r="AM12"/>
   <c r="AK6"/>
   <c r="AK4" s="1"/>
   <c r="AG6"/>
   <c r="AG4" s="1"/>
   <c r="AL12"/>
   <c r="AL4"/>
   <c r="AK12"/>
@@ -248,98 +247,99 @@
   <c r="AB4" s="1"/>
   <c r="AA12"/>
   <c r="AA6"/>
   <c r="AA4" s="1"/>
   <c r="AA27" s="1"/>
   <c r="H27"/>
   <c r="G27"/>
   <c r="Z12"/>
   <c r="Z6"/>
   <c r="Z4" s="1"/>
   <c r="Z27" s="1"/>
   <c r="T27"/>
   <c r="S27"/>
   <c r="R27"/>
   <c r="P27"/>
   <c r="O27"/>
   <c r="N27"/>
   <c r="L27"/>
   <c r="K27"/>
   <c r="J27"/>
   <c r="X12"/>
   <c r="W12"/>
   <c r="V12"/>
   <c r="F12"/>
   <c r="X6"/>
-  <c r="X4"/>
+  <c r="X4" s="1"/>
   <c r="X27" s="1"/>
   <c r="W6"/>
   <c r="W4" s="1"/>
   <c r="V6"/>
   <c r="V4" s="1"/>
   <c r="F4"/>
   <c r="C12"/>
   <c r="D12"/>
   <c r="C6"/>
   <c r="C4" s="1"/>
   <c r="D6"/>
-  <c r="D4"/>
+  <c r="D4" s="1"/>
   <c r="B12"/>
   <c r="B6"/>
   <c r="B4" s="1"/>
-  <c r="AE27" l="1"/>
+  <c r="AU27" l="1"/>
+  <c r="AE27"/>
   <c r="AP27"/>
   <c r="AF27"/>
   <c r="AH27"/>
   <c r="AJ27"/>
   <c r="W27"/>
   <c r="F27"/>
   <c r="AL27"/>
   <c r="AQ27"/>
   <c r="AS27"/>
   <c r="AM27"/>
   <c r="AO27"/>
   <c r="AN27"/>
   <c r="B27"/>
   <c r="Y27"/>
   <c r="AI27"/>
   <c r="AK27"/>
   <c r="AT27"/>
   <c r="D27"/>
   <c r="C27"/>
   <c r="V27"/>
   <c r="AB27"/>
   <c r="I27"/>
   <c r="AD27"/>
   <c r="AG27"/>
   <c r="AV27"/>
   <c r="AX27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="174">
   <si>
     <t>Consumption of fixed capital</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -556,80 +556,50 @@
     <t>1 quarter 2021 year</t>
   </si>
   <si>
     <t>1 half-year 2021 year</t>
   </si>
   <si>
     <t>1 quarter 2022 year</t>
   </si>
   <si>
     <t>1 half-year 2022 year</t>
   </si>
   <si>
     <t>9 month 2021 year</t>
   </si>
   <si>
     <t>9 month 2022 year</t>
   </si>
   <si>
     <t>1 quarter 2023 year</t>
   </si>
   <si>
     <t>1 half-year 2023 year</t>
   </si>
   <si>
     <t>9 month 2023 year</t>
-  </si>
-[...28 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2019 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
@@ -959,59 +929,147 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>YermagambetovaA., Keldenov S.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> preliminary data.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1076,57 +1134,70 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1226,83 +1297,77 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1337,59 +1402,63 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -1677,2648 +1746,2652 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/468987/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.28515625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="69"/>
-      <c r="B1" s="69"/>
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="68" t="s">
+        <v>101</v>
+      </c>
+      <c r="B2" s="27">
+        <v>111303</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="68" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="68" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="28">
-[...4 lines deleted...]
-      <c r="A3" s="70" t="s">
+      <c r="B4" s="27" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="28" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="68" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="68" t="s">
+        <v>106</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+      <c r="A7" s="68" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7" s="28" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...16 lines deleted...]
-      <c r="A6" s="70" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="68" t="s">
         <v>108</v>
       </c>
-      <c r="B6" s="28" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="70" t="s">
+      <c r="B8" s="67" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="33.75" customHeight="1">
+      <c r="A9" s="68" t="s">
         <v>109</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B9" s="29" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="70" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="68" t="s">
         <v>110</v>
       </c>
-      <c r="B8" s="69" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="70" t="s">
+      <c r="B10" s="28" t="s">
         <v>111</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="70" t="s">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="68" t="s">
         <v>112</v>
       </c>
-      <c r="B10" s="29" t="s">
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="68" t="s">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="70" t="s">
+      <c r="B12" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="B11" s="31"/>
-[...2 lines deleted...]
-      <c r="A12" s="70" t="s">
+    </row>
+    <row r="13" spans="1:2" ht="38.25">
+      <c r="A13" s="68" t="s">
         <v>115</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B13" s="31" t="s">
         <v>116</v>
-      </c>
-[...6 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="74" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>117</v>
+      </c>
+      <c r="B14" s="73" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="19.5" customHeight="1">
       <c r="A15" s="75"/>
-      <c r="B15" s="71" t="s">
-        <v>170</v>
+      <c r="B15" s="73" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="76"/>
-      <c r="B16" s="71" t="s">
+      <c r="B16" s="73" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="68" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="68" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="71">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="71">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="68" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="68" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="68" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="68" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="70" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...54 lines deleted...]
-    </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="69"/>
-      <c r="B24" s="69"/>
+      <c r="A24" s="67"/>
+      <c r="B24" s="67"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="69"/>
-      <c r="B25" s="69"/>
+      <c r="A25" s="67"/>
+      <c r="B25" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B23" r:id="rId5" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="110.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="23" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="23" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="24" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="23" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="24" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="23" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="24" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="23"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="24" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-[...11 lines deleted...]
-    </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="26"/>
+      <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="26"/>
+      <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="27" t="s">
-        <v>102</v>
+      <c r="B20" s="26" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34.140625" style="36" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="34.140625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="8.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="34"/>
+    <col min="4" max="4" width="10.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="34"/>
+    <col min="7" max="9" width="10.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A1" s="57" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="58"/>
+      <c r="A1" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1"/>
     <row r="3" spans="1:9">
       <c r="A3" s="77"/>
       <c r="B3" s="78" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C3" s="79"/>
       <c r="D3" s="79"/>
       <c r="E3" s="77" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
       <c r="H3" s="77"/>
       <c r="I3" s="77"/>
     </row>
-    <row r="4" spans="1:9" s="37" customFormat="1">
+    <row r="4" spans="1:9" s="35" customFormat="1">
       <c r="A4" s="77"/>
-      <c r="B4" s="59">
+      <c r="B4" s="57">
         <v>1990</v>
       </c>
-      <c r="C4" s="59">
+      <c r="C4" s="57">
         <v>1991</v>
       </c>
-      <c r="D4" s="59">
+      <c r="D4" s="57">
         <v>1992</v>
       </c>
-      <c r="E4" s="59">
+      <c r="E4" s="57">
         <v>1993</v>
       </c>
-      <c r="F4" s="59">
+      <c r="F4" s="57">
         <v>1994</v>
       </c>
-      <c r="G4" s="59">
+      <c r="G4" s="57">
         <v>1995</v>
       </c>
-      <c r="H4" s="59">
+      <c r="H4" s="57">
         <v>1996</v>
       </c>
-      <c r="I4" s="59">
+      <c r="I4" s="57">
         <v>1997</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="37">
         <v>3038</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="37">
         <v>7164.8</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="37">
         <v>113682</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="37">
         <v>2273.9</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="37">
         <v>31861.8</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="37">
         <v>54664.7</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="37">
         <v>65001.1</v>
       </c>
-      <c r="I5" s="39">
+      <c r="I5" s="37">
         <v>67868.3</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="40">
+      <c r="A6" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" s="38">
         <v>1907</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="38">
         <v>3126</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="38">
         <v>40162</v>
       </c>
-      <c r="E6" s="40">
+      <c r="E6" s="38">
         <v>881.2</v>
       </c>
-      <c r="F6" s="40">
+      <c r="F6" s="38">
         <v>18819</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="38">
         <v>20464.400000000001</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="38">
         <v>39715.699999999997</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="38">
         <v>37874.800000000003</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="40">
+      <c r="B7" s="38">
         <v>635</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="38">
         <v>884</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="38">
         <v>12842</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="38">
         <v>246</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="38">
         <v>3785</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="38">
         <v>8973.4</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="38">
         <v>12191.2</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="38">
         <v>14645.2</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="40">
+      <c r="B8" s="38">
         <f t="shared" ref="B8:I8" si="0">SUM(B9:B10)</f>
         <v>1657</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="38">
         <f t="shared" si="0"/>
         <v>1234.5999999999999</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="38">
         <f t="shared" si="0"/>
         <v>20175</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="38">
         <f t="shared" si="0"/>
         <v>639.29999999999995</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="38">
         <f t="shared" si="0"/>
         <v>10911</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="38">
         <f t="shared" si="0"/>
         <v>23498.9</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="38">
         <f t="shared" si="0"/>
         <v>29453.9</v>
       </c>
-      <c r="I8" s="40">
+      <c r="I8" s="38">
         <f t="shared" si="0"/>
         <v>40895.5</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="43" t="s">
+      <c r="A9" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="B9" s="38">
+        <v>1564</v>
+      </c>
+      <c r="C9" s="38">
+        <v>1078.5999999999999</v>
+      </c>
+      <c r="D9" s="38">
+        <v>18591.3</v>
+      </c>
+      <c r="E9" s="38">
+        <v>592</v>
+      </c>
+      <c r="F9" s="38">
+        <v>9849</v>
+      </c>
+      <c r="G9" s="38">
+        <v>20188.2</v>
+      </c>
+      <c r="H9" s="38">
+        <v>24263.5</v>
+      </c>
+      <c r="I9" s="38">
+        <v>35255.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="41" t="s">
+        <v>137</v>
+      </c>
+      <c r="B10" s="38">
+        <v>93</v>
+      </c>
+      <c r="C10" s="38">
+        <v>156</v>
+      </c>
+      <c r="D10" s="38">
+        <v>1583.7</v>
+      </c>
+      <c r="E10" s="38">
+        <v>47.3</v>
+      </c>
+      <c r="F10" s="38">
+        <v>1062</v>
+      </c>
+      <c r="G10" s="38">
+        <v>3310.7</v>
+      </c>
+      <c r="H10" s="38">
+        <v>5190.3999999999996</v>
+      </c>
+      <c r="I10" s="38">
+        <v>5639.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="39" t="s">
         <v>138</v>
       </c>
-      <c r="B9" s="40">
-[...25 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="B11" s="38">
+        <v>340</v>
+      </c>
+      <c r="C11" s="38">
+        <v>669</v>
+      </c>
+      <c r="D11" s="38">
+        <v>10844.4</v>
+      </c>
+      <c r="E11" s="38">
+        <v>263.8</v>
+      </c>
+      <c r="F11" s="38">
+        <v>2731</v>
+      </c>
+      <c r="G11" s="38">
+        <v>7506</v>
+      </c>
+      <c r="H11" s="38">
+        <v>12600.8</v>
+      </c>
+      <c r="I11" s="38">
+        <v>13762.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="39" t="s">
         <v>139</v>
       </c>
-      <c r="B10" s="40">
-[...25 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="B12" s="38">
+        <v>15</v>
+      </c>
+      <c r="C12" s="38">
+        <v>22.2</v>
+      </c>
+      <c r="D12" s="38">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="E12" s="38">
+        <v>3.9</v>
+      </c>
+      <c r="F12" s="38">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G12" s="38">
+        <v>114</v>
+      </c>
+      <c r="H12" s="38">
+        <v>102.4</v>
+      </c>
+      <c r="I12" s="38">
+        <v>149.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="25.5">
+      <c r="A13" s="39" t="s">
         <v>140</v>
       </c>
-      <c r="B11" s="40">
-[...25 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="B13" s="38">
+        <v>30</v>
+      </c>
+      <c r="C13" s="38">
+        <v>37</v>
+      </c>
+      <c r="D13" s="38">
+        <v>368.2</v>
+      </c>
+      <c r="E13" s="38">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F13" s="38">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="G13" s="38">
+        <v>1253.0999999999999</v>
+      </c>
+      <c r="H13" s="38">
+        <v>1156.4000000000001</v>
+      </c>
+      <c r="I13" s="38">
+        <v>1276.4000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="B12" s="40">
-[...25 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="B14" s="38">
+        <v>491.3</v>
+      </c>
+      <c r="C14" s="38">
+        <v>638.5</v>
+      </c>
+      <c r="D14" s="38">
+        <v>4985.1000000000004</v>
+      </c>
+      <c r="E14" s="38">
+        <v>75</v>
+      </c>
+      <c r="F14" s="38">
+        <v>1914.4</v>
+      </c>
+      <c r="G14" s="38">
+        <v>4315.1000000000004</v>
+      </c>
+      <c r="H14" s="38">
+        <v>9249.2000000000007</v>
+      </c>
+      <c r="I14" s="38">
+        <v>10791.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="39" t="s">
         <v>142</v>
       </c>
-      <c r="B13" s="40">
+      <c r="B15" s="38">
+        <v>279</v>
+      </c>
+      <c r="C15" s="38">
+        <v>1096.0999999999999</v>
+      </c>
+      <c r="D15" s="38">
+        <v>9102.7999999999993</v>
+      </c>
+      <c r="E15" s="38">
+        <v>425.7</v>
+      </c>
+      <c r="F15" s="38">
+        <v>6975.6</v>
+      </c>
+      <c r="G15" s="38">
+        <v>12069</v>
+      </c>
+      <c r="H15" s="38">
+        <v>26715</v>
+      </c>
+      <c r="I15" s="38">
+        <v>28114.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="25.5">
+      <c r="A16" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B16" s="42">
+        <v>58</v>
+      </c>
+      <c r="C16" s="42">
+        <v>48.5</v>
+      </c>
+      <c r="D16" s="42">
+        <v>854.6</v>
+      </c>
+      <c r="E16" s="42">
+        <v>10</v>
+      </c>
+      <c r="F16" s="42">
+        <v>205.8</v>
+      </c>
+      <c r="G16" s="42">
+        <v>415</v>
+      </c>
+      <c r="H16" s="42">
+        <v>373.2</v>
+      </c>
+      <c r="I16" s="42">
+        <v>1291.0999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="25.5">
+      <c r="A17" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" s="38">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="C17" s="38">
+        <v>401.2</v>
+      </c>
+      <c r="D17" s="38">
+        <v>3507.3</v>
+      </c>
+      <c r="E17" s="38">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="F17" s="38">
+        <v>1512</v>
+      </c>
+      <c r="G17" s="38">
+        <v>2279.4</v>
+      </c>
+      <c r="H17" s="38">
+        <v>3966.1</v>
+      </c>
+      <c r="I17" s="38">
+        <v>3704.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="38">
+        <v>240</v>
+      </c>
+      <c r="C18" s="38">
+        <v>430</v>
+      </c>
+      <c r="D18" s="38">
+        <v>3343</v>
+      </c>
+      <c r="E18" s="38">
+        <v>87.8</v>
+      </c>
+      <c r="F18" s="38">
+        <v>1117</v>
+      </c>
+      <c r="G18" s="38">
+        <v>2491.3000000000002</v>
+      </c>
+      <c r="H18" s="38">
+        <v>3345.7</v>
+      </c>
+      <c r="I18" s="38">
+        <v>3723.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B19" s="38">
+        <v>60</v>
+      </c>
+      <c r="C19" s="38">
+        <v>61</v>
+      </c>
+      <c r="D19" s="38">
+        <v>329.8</v>
+      </c>
+      <c r="E19" s="38">
+        <v>11.9</v>
+      </c>
+      <c r="F19" s="38">
+        <v>205.8</v>
+      </c>
+      <c r="G19" s="38">
+        <v>419.3</v>
+      </c>
+      <c r="H19" s="38">
+        <v>859.5</v>
+      </c>
+      <c r="I19" s="38">
+        <v>985.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B20" s="38">
+        <v>135</v>
+      </c>
+      <c r="C20" s="38">
+        <v>95</v>
+      </c>
+      <c r="D20" s="38">
+        <v>1492.8</v>
+      </c>
+      <c r="E20" s="38">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F20" s="38">
+        <v>217.5</v>
+      </c>
+      <c r="G20" s="38">
+        <v>535.4</v>
+      </c>
+      <c r="H20" s="38">
+        <v>913.1</v>
+      </c>
+      <c r="I20" s="38">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="39" t="s">
+        <v>147</v>
+      </c>
+      <c r="B21" s="38">
+        <v>23.8</v>
+      </c>
+      <c r="C21" s="38">
         <v>30</v>
       </c>
-      <c r="C13" s="40">
-[...196 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="D21" s="38">
+        <v>784.4</v>
+      </c>
+      <c r="E21" s="38">
+        <v>5</v>
+      </c>
+      <c r="F21" s="38">
+        <v>175</v>
+      </c>
+      <c r="G21" s="38">
+        <v>716</v>
+      </c>
+      <c r="H21" s="38">
+        <v>1240.8</v>
+      </c>
+      <c r="I21" s="38">
+        <v>1861.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="38">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="C22" s="38">
+        <v>149.1</v>
+      </c>
+      <c r="D22" s="38">
+        <v>2875.9</v>
+      </c>
+      <c r="E22" s="38">
+        <v>110.8</v>
+      </c>
+      <c r="F22" s="38">
+        <v>2108.9</v>
+      </c>
+      <c r="G22" s="38">
+        <v>4664.6000000000004</v>
+      </c>
+      <c r="H22" s="38">
+        <v>6286.9</v>
+      </c>
+      <c r="I22" s="38">
+        <v>7711.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="39" t="s">
         <v>148</v>
       </c>
-      <c r="B20" s="40">
-[...25 lines deleted...]
-      <c r="A21" s="41" t="s">
+      <c r="B23" s="38">
+        <v>21.6</v>
+      </c>
+      <c r="C23" s="38">
+        <v>20.6</v>
+      </c>
+      <c r="D23" s="38">
+        <v>188.4</v>
+      </c>
+      <c r="E23" s="38">
+        <v>43.7</v>
+      </c>
+      <c r="F23" s="38">
+        <v>96.1</v>
+      </c>
+      <c r="G23" s="38">
+        <v>92.2</v>
+      </c>
+      <c r="H23" s="38">
+        <v>114.8</v>
+      </c>
+      <c r="I23" s="38">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="39" t="s">
         <v>149</v>
       </c>
-      <c r="B21" s="40">
-[...86 lines deleted...]
-      <c r="B24" s="40">
+      <c r="B24" s="38">
         <v>15.6</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="38">
         <v>16.8</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="38">
         <v>1230.5</v>
       </c>
-      <c r="E24" s="40">
+      <c r="E24" s="38">
         <v>19.600000000000001</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="38">
         <v>1317.2</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="38">
         <v>9949</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="38">
         <v>14754</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="38">
         <v>18071.7</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="46">
+      <c r="B25" s="44">
         <f t="shared" ref="B25:I25" si="1">B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>9109.4</v>
       </c>
-      <c r="C25" s="46">
+      <c r="C25" s="44">
         <f t="shared" si="1"/>
         <v>16124.4</v>
       </c>
-      <c r="D25" s="46">
+      <c r="D25" s="44">
         <f t="shared" si="1"/>
         <v>226901</v>
       </c>
-      <c r="E25" s="46">
+      <c r="E25" s="44">
         <f t="shared" si="1"/>
         <v>5294.9</v>
       </c>
-      <c r="F25" s="46">
+      <c r="F25" s="44">
         <f t="shared" si="1"/>
         <v>84311.5</v>
       </c>
-      <c r="G25" s="46">
+      <c r="G25" s="44">
         <f t="shared" si="1"/>
         <v>154420.79999999999</v>
       </c>
-      <c r="H25" s="46">
+      <c r="H25" s="44">
         <f t="shared" si="1"/>
         <v>228039.8</v>
       </c>
-      <c r="I25" s="46">
+      <c r="I25" s="44">
         <f t="shared" si="1"/>
         <v>253956.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.7109375" style="36" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="16384" width="20.5703125" style="36"/>
+    <col min="1" max="1" width="37.7109375" style="34" customWidth="1"/>
+    <col min="2" max="13" width="12.140625" style="34" customWidth="1"/>
+    <col min="14" max="14" width="10" style="34" customWidth="1"/>
+    <col min="15" max="15" width="12" style="34" customWidth="1"/>
+    <col min="16" max="16" width="10" style="34" customWidth="1"/>
+    <col min="17" max="17" width="11.140625" style="34" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" style="34" customWidth="1"/>
+    <col min="19" max="19" width="13.28515625" style="34" customWidth="1"/>
+    <col min="20" max="16384" width="20.5703125" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="57" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="55"/>
+      <c r="A1" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="53"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="B2" s="60"/>
-[...10 lines deleted...]
-      <c r="M2" s="61" t="s">
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="59" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="37" customFormat="1">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:13" s="35" customFormat="1">
+      <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="63">
+      <c r="B3" s="61">
         <v>1998</v>
       </c>
-      <c r="C3" s="63">
+      <c r="C3" s="61">
         <v>1999</v>
       </c>
-      <c r="D3" s="63">
+      <c r="D3" s="61">
         <v>2000</v>
       </c>
-      <c r="E3" s="63">
+      <c r="E3" s="61">
         <v>2001</v>
       </c>
-      <c r="F3" s="63">
+      <c r="F3" s="61">
         <v>2002</v>
       </c>
-      <c r="G3" s="63">
+      <c r="G3" s="61">
         <v>2003</v>
       </c>
-      <c r="H3" s="63">
+      <c r="H3" s="61">
         <v>2004</v>
       </c>
-      <c r="I3" s="63">
+      <c r="I3" s="61">
         <v>2005</v>
       </c>
-      <c r="J3" s="63">
+      <c r="J3" s="61">
         <v>2006</v>
       </c>
-      <c r="K3" s="63">
+      <c r="K3" s="61">
         <v>2007</v>
       </c>
-      <c r="L3" s="63">
+      <c r="L3" s="61">
         <v>2008</v>
       </c>
-      <c r="M3" s="63">
+      <c r="M3" s="61">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="48">
+      <c r="B4" s="46">
         <f>B5+B8+B12</f>
         <v>119178.3</v>
       </c>
-      <c r="C4" s="48">
+      <c r="C4" s="46">
         <f>C5+C8+C12</f>
         <v>151949.9</v>
       </c>
-      <c r="D4" s="48">
+      <c r="D4" s="46">
         <f>D5+D8+D12</f>
         <v>233970.5</v>
       </c>
-      <c r="E4" s="48">
+      <c r="E4" s="46">
         <f>E5+E8+E12</f>
         <v>270581.59999999998</v>
       </c>
-      <c r="F4" s="48">
+      <c r="F4" s="46">
         <f t="shared" ref="F4:L4" si="0">F5+F8+F12</f>
         <v>342809.7</v>
       </c>
-      <c r="G4" s="48">
+      <c r="G4" s="46">
         <f t="shared" si="0"/>
         <v>401242.9</v>
       </c>
-      <c r="H4" s="48">
+      <c r="H4" s="46">
         <f t="shared" si="0"/>
         <v>486322.3</v>
       </c>
-      <c r="I4" s="48">
+      <c r="I4" s="46">
         <f t="shared" si="0"/>
         <v>592145.80000000005</v>
       </c>
-      <c r="J4" s="48">
+      <c r="J4" s="46">
         <f t="shared" si="0"/>
         <v>814161.5</v>
       </c>
-      <c r="K4" s="48">
+      <c r="K4" s="46">
         <f t="shared" si="0"/>
         <v>1026027.3</v>
       </c>
-      <c r="L4" s="48">
+      <c r="L4" s="46">
         <f t="shared" si="0"/>
         <v>1236834.6000000001</v>
       </c>
-      <c r="M4" s="48">
+      <c r="M4" s="46">
         <v>1389943</v>
       </c>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="49">
+      <c r="B5" s="47">
         <f>SUM(B6:B7)</f>
         <v>21304.9</v>
       </c>
-      <c r="C5" s="49">
+      <c r="C5" s="47">
         <f>SUM(C6:C7)</f>
         <v>27850.2</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="47">
         <f>SUM(D6:D7)</f>
         <v>32758.3</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="47">
         <f>SUM(E6:E7)</f>
         <v>34500.199999999997</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="47">
         <f t="shared" ref="F5:K5" si="1">SUM(F6:F7)</f>
         <v>37267.300000000003</v>
       </c>
-      <c r="G5" s="49">
+      <c r="G5" s="47">
         <f t="shared" si="1"/>
         <v>36828.400000000001</v>
       </c>
-      <c r="H5" s="49">
+      <c r="H5" s="47">
         <f t="shared" si="1"/>
         <v>53441.1</v>
       </c>
-      <c r="I5" s="49">
+      <c r="I5" s="47">
         <f t="shared" si="1"/>
         <v>60544.800000000003</v>
       </c>
-      <c r="J5" s="49">
+      <c r="J5" s="47">
         <f t="shared" si="1"/>
         <v>68051.8</v>
       </c>
-      <c r="K5" s="49">
+      <c r="K5" s="47">
         <f t="shared" si="1"/>
         <v>95411.3</v>
       </c>
-      <c r="L5" s="49">
+      <c r="L5" s="47">
         <v>85918.3</v>
       </c>
-      <c r="M5" s="49">
+      <c r="M5" s="47">
         <v>87902.399999999994</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="51">
+      <c r="A6" s="48" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6" s="49">
         <v>20955.099999999999</v>
       </c>
-      <c r="C6" s="51">
+      <c r="C6" s="49">
         <v>27557.1</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="47">
         <v>32487.9</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="47">
         <v>34119.599999999999</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="47">
         <v>36872</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="47">
         <v>36528.400000000001</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="47">
         <v>53045.5</v>
       </c>
-      <c r="I6" s="49">
+      <c r="I6" s="47">
         <v>60077.3</v>
       </c>
-      <c r="J6" s="49">
+      <c r="J6" s="47">
         <v>67429.899999999994</v>
       </c>
-      <c r="K6" s="49">
+      <c r="K6" s="47">
         <v>94582.1</v>
       </c>
-      <c r="L6" s="49">
+      <c r="L6" s="47">
         <v>85055.6</v>
       </c>
-      <c r="M6" s="49">
+      <c r="M6" s="47">
         <v>87065</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="51">
+      <c r="A7" s="48" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7" s="49">
         <v>349.8</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="49">
         <v>293.10000000000002</v>
       </c>
-      <c r="D7" s="49">
+      <c r="D7" s="47">
         <v>270.39999999999998</v>
       </c>
-      <c r="E7" s="49">
+      <c r="E7" s="47">
         <v>380.6</v>
       </c>
-      <c r="F7" s="49">
+      <c r="F7" s="47">
         <v>395.3</v>
       </c>
-      <c r="G7" s="49">
+      <c r="G7" s="47">
         <v>300</v>
       </c>
-      <c r="H7" s="49">
+      <c r="H7" s="47">
         <v>395.6</v>
       </c>
-      <c r="I7" s="49">
+      <c r="I7" s="47">
         <v>467.5</v>
       </c>
-      <c r="J7" s="49">
+      <c r="J7" s="47">
         <v>621.9</v>
       </c>
-      <c r="K7" s="49">
+      <c r="K7" s="47">
         <v>829.2</v>
       </c>
-      <c r="L7" s="49">
+      <c r="L7" s="47">
         <v>862.7</v>
       </c>
-      <c r="M7" s="49">
+      <c r="M7" s="47">
         <v>837.4</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="49">
+      <c r="B8" s="47">
         <f>SUM(B9:B11)</f>
         <v>91451.8</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="47">
         <f>SUM(C9:C11)</f>
         <v>114858.2</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="47">
         <f>SUM(D9:D11)</f>
         <v>187228</v>
       </c>
-      <c r="E8" s="49">
+      <c r="E8" s="47">
         <f>SUM(E9:E11)</f>
         <v>218216.7</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="47">
         <f t="shared" ref="F8:L8" si="2">SUM(F9:F11)</f>
         <v>287383.59999999998</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="47">
         <f t="shared" si="2"/>
         <v>343858.7</v>
       </c>
-      <c r="H8" s="49">
+      <c r="H8" s="47">
         <f t="shared" si="2"/>
         <v>407656.8</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="47">
         <f t="shared" si="2"/>
         <v>493750.6</v>
       </c>
-      <c r="J8" s="49">
+      <c r="J8" s="47">
         <f t="shared" si="2"/>
         <v>686628</v>
       </c>
-      <c r="K8" s="49">
+      <c r="K8" s="47">
         <f t="shared" si="2"/>
         <v>850202.1</v>
       </c>
-      <c r="L8" s="49">
+      <c r="L8" s="47">
         <f t="shared" si="2"/>
         <v>1012050.5</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="47">
         <v>1162607.6000000001</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="43" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="51">
+      <c r="A9" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B9" s="49">
         <v>35913.800000000003</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="49">
         <v>46559.8</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="47">
         <v>83906.7</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E9" s="47">
         <v>102016.1</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="47">
         <v>170379.1</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="47">
         <v>220839.4</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="47">
         <v>269170.3</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="47">
         <v>336911.6</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="47">
         <v>469488.3</v>
       </c>
-      <c r="K9" s="49">
+      <c r="K9" s="47">
         <v>572782.19999999995</v>
       </c>
-      <c r="L9" s="49">
+      <c r="L9" s="47">
         <v>709286.40000000002</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="47">
         <v>827545.8</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="51">
+      <c r="B10" s="49">
         <v>30539.5</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="49">
         <v>42601</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="47">
         <v>69635.3</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="47">
         <v>73702.8</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="47">
         <v>74437</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="47">
         <v>80983.600000000006</v>
       </c>
-      <c r="H10" s="49">
+      <c r="H10" s="47">
         <v>86051.5</v>
       </c>
-      <c r="I10" s="49">
+      <c r="I10" s="47">
         <v>105305</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="47">
         <v>154116.20000000001</v>
       </c>
-      <c r="K10" s="49">
+      <c r="K10" s="47">
         <v>192810.9</v>
       </c>
-      <c r="L10" s="49">
+      <c r="L10" s="47">
         <v>207862.9</v>
       </c>
-      <c r="M10" s="49">
+      <c r="M10" s="47">
         <v>238847.3</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="25.5">
-      <c r="A11" s="43" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="51">
+      <c r="A11" s="41" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11" s="49">
         <v>24998.5</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="49">
         <v>25697.4</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="47">
         <v>33686</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="47">
         <v>42497.8</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="47">
         <v>42567.5</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="47">
         <v>42035.7</v>
       </c>
-      <c r="H11" s="49">
+      <c r="H11" s="47">
         <v>52435</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="47">
         <v>51534</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="47">
         <v>63023.5</v>
       </c>
-      <c r="K11" s="49">
+      <c r="K11" s="47">
         <v>84609</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="47">
         <v>94901.2</v>
       </c>
-      <c r="M11" s="49">
+      <c r="M11" s="47">
         <v>96214.5</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="49">
+      <c r="B12" s="47">
         <v>6421.6</v>
       </c>
-      <c r="C12" s="49">
+      <c r="C12" s="47">
         <v>9241.5</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="47">
         <v>13984.2</v>
       </c>
-      <c r="E12" s="49">
+      <c r="E12" s="47">
         <v>17864.7</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F12" s="47">
         <v>18158.8</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="47">
         <v>20555.8</v>
       </c>
-      <c r="H12" s="49">
+      <c r="H12" s="47">
         <v>25224.400000000001</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="47">
         <v>37850.400000000001</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="47">
         <v>59481.7</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="47">
         <v>80413.899999999994</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="47">
         <v>138865.79999999999</v>
       </c>
-      <c r="M12" s="49">
+      <c r="M12" s="47">
         <v>139433</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B13" s="50">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>119582</v>
       </c>
-      <c r="C13" s="52">
+      <c r="C13" s="50">
         <f t="shared" ref="C13:L13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24</f>
         <v>134999.5</v>
       </c>
-      <c r="D13" s="52">
+      <c r="D13" s="50">
         <f t="shared" si="3"/>
         <v>186549.7</v>
       </c>
-      <c r="E13" s="52">
+      <c r="E13" s="50">
         <f t="shared" si="3"/>
         <v>227577.5</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F13" s="50">
         <f t="shared" si="3"/>
         <v>234066.9</v>
       </c>
-      <c r="G13" s="52">
+      <c r="G13" s="50">
         <f t="shared" si="3"/>
         <v>264772.3</v>
       </c>
-      <c r="H13" s="52">
+      <c r="H13" s="50">
         <f t="shared" si="3"/>
         <v>336190.9</v>
       </c>
-      <c r="I13" s="52">
+      <c r="I13" s="50">
         <f t="shared" si="3"/>
         <v>457000.5</v>
       </c>
-      <c r="J13" s="52">
+      <c r="J13" s="50">
         <f t="shared" si="3"/>
         <v>607889.1</v>
       </c>
-      <c r="K13" s="52">
+      <c r="K13" s="50">
         <f t="shared" si="3"/>
         <v>718026.8</v>
       </c>
-      <c r="L13" s="52">
+      <c r="L13" s="50">
         <f t="shared" si="3"/>
         <v>888139.7</v>
       </c>
-      <c r="M13" s="52">
+      <c r="M13" s="50">
         <v>992607.8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="51">
+      <c r="B14" s="49">
         <v>23710.3</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="49">
         <v>29480.1</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="47">
         <v>32346.7</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="47">
         <v>39424.5</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="47">
         <v>40015.800000000003</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G14" s="47">
         <v>41415.599999999999</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="47">
         <v>49930.7</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I14" s="47">
         <v>69657.3</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="47">
         <v>83030.8</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="47">
         <v>122009.60000000001</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L14" s="47">
         <v>144423.20000000001</v>
       </c>
-      <c r="M14" s="49">
+      <c r="M14" s="47">
         <v>146623.6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="51">
+      <c r="B15" s="49">
         <v>1527.3</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="49">
         <v>1901.8</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="47">
         <v>2300.1999999999998</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="47">
         <v>2600.6</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="47">
         <v>2657.2</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="47">
         <v>3743.1</v>
       </c>
-      <c r="H15" s="49">
+      <c r="H15" s="47">
         <v>2573.6999999999998</v>
       </c>
-      <c r="I15" s="49">
+      <c r="I15" s="47">
         <v>3085</v>
       </c>
-      <c r="J15" s="49">
+      <c r="J15" s="47">
         <v>5877.4</v>
       </c>
-      <c r="K15" s="49">
+      <c r="K15" s="47">
         <v>7341.2</v>
       </c>
-      <c r="L15" s="49">
+      <c r="L15" s="47">
         <v>9175.7999999999993</v>
       </c>
-      <c r="M15" s="49">
+      <c r="M15" s="47">
         <v>10300.299999999999</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="49">
+      <c r="B16" s="47">
         <v>42707.199999999997</v>
       </c>
-      <c r="C16" s="49">
+      <c r="C16" s="47">
         <v>49702.7</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="47">
         <f>SUM(D17:D18)</f>
         <v>68881.7</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="47">
         <f>SUM(E17:E18)</f>
         <v>78864.7</v>
       </c>
-      <c r="F16" s="49">
+      <c r="F16" s="47">
         <f t="shared" ref="F16:L16" si="4">SUM(F17:F18)</f>
         <v>81941</v>
       </c>
-      <c r="G16" s="49">
+      <c r="G16" s="47">
         <f t="shared" si="4"/>
         <v>94650.7</v>
       </c>
-      <c r="H16" s="49">
+      <c r="H16" s="47">
         <f t="shared" si="4"/>
         <v>128562.5</v>
       </c>
-      <c r="I16" s="49">
+      <c r="I16" s="47">
         <f t="shared" si="4"/>
         <v>173642.8</v>
       </c>
-      <c r="J16" s="49">
+      <c r="J16" s="47">
         <f t="shared" si="4"/>
         <v>237551.9</v>
       </c>
-      <c r="K16" s="49">
+      <c r="K16" s="47">
         <f t="shared" si="4"/>
         <v>258573.5</v>
       </c>
-      <c r="L16" s="49">
+      <c r="L16" s="47">
         <f t="shared" si="4"/>
         <v>332502.59999999998</v>
       </c>
-      <c r="M16" s="49">
+      <c r="M16" s="47">
         <v>392412.6</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="49">
+      <c r="A17" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="B17" s="47">
         <v>41495</v>
       </c>
-      <c r="C17" s="49">
+      <c r="C17" s="47">
         <v>41951.8</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="47">
         <v>58118.3</v>
       </c>
-      <c r="E17" s="49">
+      <c r="E17" s="47">
         <v>66900</v>
       </c>
-      <c r="F17" s="49">
+      <c r="F17" s="47">
         <v>69417.600000000006</v>
       </c>
-      <c r="G17" s="49">
+      <c r="G17" s="47">
         <v>80436.2</v>
       </c>
-      <c r="H17" s="49">
+      <c r="H17" s="47">
         <v>109117.1</v>
       </c>
-      <c r="I17" s="49">
+      <c r="I17" s="47">
         <v>139346</v>
       </c>
-      <c r="J17" s="49">
+      <c r="J17" s="47">
         <v>182770.1</v>
       </c>
-      <c r="K17" s="49">
+      <c r="K17" s="47">
         <v>187537.7</v>
       </c>
-      <c r="L17" s="49">
+      <c r="L17" s="47">
         <v>244726.39999999999</v>
       </c>
-      <c r="M17" s="49">
+      <c r="M17" s="47">
         <v>264500</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="41" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="49">
+      <c r="A18" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B18" s="47">
         <v>6612</v>
       </c>
-      <c r="C18" s="49">
+      <c r="C18" s="47">
         <v>7750.9</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="47">
         <v>10763.4</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="47">
         <v>11964.7</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="47">
         <v>12523.4</v>
       </c>
-      <c r="G18" s="49">
+      <c r="G18" s="47">
         <v>14214.5</v>
       </c>
-      <c r="H18" s="49">
+      <c r="H18" s="47">
         <v>19445.400000000001</v>
       </c>
-      <c r="I18" s="49">
+      <c r="I18" s="47">
         <v>34296.800000000003</v>
       </c>
-      <c r="J18" s="49">
+      <c r="J18" s="47">
         <v>54781.8</v>
       </c>
-      <c r="K18" s="49">
+      <c r="K18" s="47">
         <v>71035.8</v>
       </c>
-      <c r="L18" s="49">
+      <c r="L18" s="47">
         <v>87776.2</v>
       </c>
-      <c r="M18" s="49">
+      <c r="M18" s="47">
         <v>127912.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="51">
+      <c r="B19" s="49">
         <v>7449.1</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="49">
         <v>2207.3000000000002</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="47">
         <v>7972.5</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="47">
         <v>4609.1000000000004</v>
       </c>
-      <c r="F19" s="49">
+      <c r="F19" s="47">
         <v>5294.4</v>
       </c>
-      <c r="G19" s="49">
+      <c r="G19" s="47">
         <v>6507</v>
       </c>
-      <c r="H19" s="49">
+      <c r="H19" s="47">
         <v>7652.9</v>
       </c>
-      <c r="I19" s="49">
+      <c r="I19" s="47">
         <v>10584</v>
       </c>
-      <c r="J19" s="49">
+      <c r="J19" s="47">
         <v>13915.3</v>
       </c>
-      <c r="K19" s="49">
+      <c r="K19" s="47">
         <v>16657.7</v>
       </c>
-      <c r="L19" s="49">
+      <c r="L19" s="47">
         <v>24889.9</v>
       </c>
-      <c r="M19" s="49">
+      <c r="M19" s="47">
         <v>28621.599999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="51">
+      <c r="B20" s="49">
         <v>17052.900000000001</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="49">
         <v>24169.9</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="47">
         <v>41824.199999999997</v>
       </c>
-      <c r="E20" s="49">
+      <c r="E20" s="47">
         <v>54226.9</v>
       </c>
-      <c r="F20" s="49">
+      <c r="F20" s="47">
         <v>55984.6</v>
       </c>
-      <c r="G20" s="49">
+      <c r="G20" s="47">
         <v>60741.599999999999</v>
       </c>
-      <c r="H20" s="49">
+      <c r="H20" s="47">
         <v>71503</v>
       </c>
-      <c r="I20" s="49">
+      <c r="I20" s="47">
         <v>113560.8</v>
       </c>
-      <c r="J20" s="49">
+      <c r="J20" s="47">
         <v>143199.4</v>
       </c>
-      <c r="K20" s="49">
+      <c r="K20" s="47">
         <v>181242.4</v>
       </c>
-      <c r="L20" s="49">
+      <c r="L20" s="47">
         <v>214326.5</v>
       </c>
-      <c r="M20" s="49">
+      <c r="M20" s="47">
         <v>217973.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="51">
+      <c r="B21" s="49">
         <v>12182</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="49">
         <v>6943.2</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="47">
         <v>9110.9</v>
       </c>
-      <c r="E21" s="49">
+      <c r="E21" s="47">
         <v>12823.6</v>
       </c>
-      <c r="F21" s="49">
+      <c r="F21" s="47">
         <v>13430.9</v>
       </c>
-      <c r="G21" s="49">
+      <c r="G21" s="47">
         <v>21800.2</v>
       </c>
-      <c r="H21" s="49">
+      <c r="H21" s="47">
         <v>32229</v>
       </c>
-      <c r="I21" s="49">
+      <c r="I21" s="47">
         <v>38585.300000000003</v>
       </c>
-      <c r="J21" s="49">
+      <c r="J21" s="47">
         <v>50274.400000000001</v>
       </c>
-      <c r="K21" s="49">
+      <c r="K21" s="47">
         <v>54241.4</v>
       </c>
-      <c r="L21" s="49">
+      <c r="L21" s="47">
         <v>64260.6</v>
       </c>
-      <c r="M21" s="49">
+      <c r="M21" s="47">
         <v>83173.2</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="41" t="s">
+      <c r="A22" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="51">
+      <c r="B22" s="49">
         <v>4620.3</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="49">
         <v>7666.9</v>
       </c>
-      <c r="D22" s="49">
+      <c r="D22" s="47">
         <v>8718.6</v>
       </c>
-      <c r="E22" s="49">
+      <c r="E22" s="47">
         <v>9657.7999999999993</v>
       </c>
-      <c r="F22" s="49">
+      <c r="F22" s="47">
         <v>10343.200000000001</v>
       </c>
-      <c r="G22" s="49">
+      <c r="G22" s="47">
         <v>11636.1</v>
       </c>
-      <c r="H22" s="49">
+      <c r="H22" s="47">
         <v>13687.9</v>
       </c>
-      <c r="I22" s="49">
+      <c r="I22" s="47">
         <v>15881.4</v>
       </c>
-      <c r="J22" s="49">
+      <c r="J22" s="47">
         <v>34938.699999999997</v>
       </c>
-      <c r="K22" s="49">
+      <c r="K22" s="47">
         <v>26133.9</v>
       </c>
-      <c r="L22" s="49">
+      <c r="L22" s="47">
         <v>30137.5</v>
       </c>
-      <c r="M22" s="49">
+      <c r="M22" s="47">
         <v>30841.3</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="51">
+      <c r="B23" s="49">
         <v>5075.5</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="49">
         <v>7464.4</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="47">
         <v>9178.7000000000007</v>
       </c>
-      <c r="E23" s="49">
+      <c r="E23" s="47">
         <v>12120.1</v>
       </c>
-      <c r="F23" s="49">
+      <c r="F23" s="47">
         <v>12145.7</v>
       </c>
-      <c r="G23" s="49">
+      <c r="G23" s="47">
         <v>12045.3</v>
       </c>
-      <c r="H23" s="49">
+      <c r="H23" s="47">
         <v>15038.3</v>
       </c>
-      <c r="I23" s="49">
+      <c r="I23" s="47">
         <v>19385.900000000001</v>
       </c>
-      <c r="J23" s="49">
+      <c r="J23" s="47">
         <v>23039.5</v>
       </c>
-      <c r="K23" s="49">
+      <c r="K23" s="47">
         <v>29396.7</v>
       </c>
-      <c r="L23" s="49">
+      <c r="L23" s="47">
         <v>41392.1</v>
       </c>
-      <c r="M23" s="49">
+      <c r="M23" s="47">
         <v>52747.5</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="51">
+      <c r="B24" s="49">
         <v>5257.4</v>
       </c>
-      <c r="C24" s="51">
+      <c r="C24" s="49">
         <v>5463.2</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="47">
         <v>6216.2</v>
       </c>
-      <c r="E24" s="49">
+      <c r="E24" s="47">
         <v>13250.2</v>
       </c>
-      <c r="F24" s="49">
+      <c r="F24" s="47">
         <v>12254.1</v>
       </c>
-      <c r="G24" s="49">
+      <c r="G24" s="47">
         <v>12232.7</v>
       </c>
-      <c r="H24" s="49">
+      <c r="H24" s="47">
         <v>15012.9</v>
       </c>
-      <c r="I24" s="49">
+      <c r="I24" s="47">
         <v>12618</v>
       </c>
-      <c r="J24" s="49">
+      <c r="J24" s="47">
         <v>16061.7</v>
       </c>
-      <c r="K24" s="49">
+      <c r="K24" s="47">
         <v>22430.400000000001</v>
       </c>
-      <c r="L24" s="49">
+      <c r="L24" s="47">
         <v>27031.5</v>
       </c>
-      <c r="M24" s="49">
+      <c r="M24" s="47">
         <v>29914</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="38.25">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="49">
+      <c r="B25" s="47">
         <v>0</v>
       </c>
-      <c r="C25" s="49">
+      <c r="C25" s="47">
         <v>0</v>
       </c>
-      <c r="D25" s="49">
+      <c r="D25" s="47">
         <v>0</v>
       </c>
-      <c r="E25" s="49">
+      <c r="E25" s="47">
         <v>0</v>
       </c>
-      <c r="F25" s="49">
+      <c r="F25" s="47">
         <v>0</v>
       </c>
-      <c r="G25" s="49">
+      <c r="G25" s="47">
         <v>0</v>
       </c>
-      <c r="H25" s="49">
+      <c r="H25" s="47">
         <v>0</v>
       </c>
-      <c r="I25" s="49">
+      <c r="I25" s="47">
         <v>0</v>
       </c>
-      <c r="J25" s="49">
+      <c r="J25" s="47">
         <v>0</v>
       </c>
-      <c r="K25" s="49">
+      <c r="K25" s="47">
         <v>0</v>
       </c>
-      <c r="L25" s="49">
+      <c r="L25" s="47">
         <v>0</v>
       </c>
-      <c r="M25" s="49">
+      <c r="M25" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="52">
+      <c r="B26" s="50">
         <f>B4+B13</f>
         <v>238760.3</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="50">
         <f t="shared" ref="C26:L26" si="5">C4+C13</f>
         <v>286949.40000000002</v>
       </c>
-      <c r="D26" s="52">
+      <c r="D26" s="50">
         <f t="shared" si="5"/>
         <v>420520.2</v>
       </c>
-      <c r="E26" s="52">
+      <c r="E26" s="50">
         <f t="shared" si="5"/>
         <v>498159.1</v>
       </c>
-      <c r="F26" s="52">
+      <c r="F26" s="50">
         <f t="shared" si="5"/>
         <v>576876.6</v>
       </c>
-      <c r="G26" s="52">
+      <c r="G26" s="50">
         <f t="shared" si="5"/>
         <v>666015.19999999995</v>
       </c>
-      <c r="H26" s="52">
+      <c r="H26" s="50">
         <f t="shared" si="5"/>
         <v>822513.2</v>
       </c>
-      <c r="I26" s="52">
+      <c r="I26" s="50">
         <f t="shared" si="5"/>
         <v>1049146.3</v>
       </c>
-      <c r="J26" s="52">
+      <c r="J26" s="50">
         <f t="shared" si="5"/>
         <v>1422050.6</v>
       </c>
-      <c r="K26" s="52">
+      <c r="K26" s="50">
         <f t="shared" si="5"/>
         <v>1744054.1</v>
       </c>
-      <c r="L26" s="52">
+      <c r="L26" s="50">
         <f t="shared" si="5"/>
         <v>2124974.2999999998</v>
       </c>
-      <c r="M26" s="52">
+      <c r="M26" s="50">
         <v>2382550.7999999998</v>
       </c>
     </row>
     <row r="27" spans="1:13">
-      <c r="M27" s="53"/>
+      <c r="M27" s="51"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="M28" s="53"/>
+      <c r="M28" s="51"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="M29" s="53"/>
+      <c r="M29" s="51"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="M30" s="53"/>
+      <c r="M30" s="51"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="M31" s="53"/>
+      <c r="M31" s="51"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="M32" s="53"/>
+      <c r="M32" s="51"/>
     </row>
     <row r="33" spans="13:13">
-      <c r="M33" s="53"/>
+      <c r="M33" s="51"/>
     </row>
     <row r="34" spans="13:13">
-      <c r="M34" s="53"/>
+      <c r="M34" s="51"/>
     </row>
     <row r="35" spans="13:13">
-      <c r="M35" s="53"/>
+      <c r="M35" s="51"/>
     </row>
     <row r="36" spans="13:13">
-      <c r="M36" s="53"/>
+      <c r="M36" s="51"/>
     </row>
     <row r="37" spans="13:13">
-      <c r="M37" s="53"/>
+      <c r="M37" s="51"/>
     </row>
     <row r="38" spans="13:13">
-      <c r="M38" s="53"/>
+      <c r="M38" s="51"/>
     </row>
     <row r="39" spans="13:13">
-      <c r="M39" s="53"/>
+      <c r="M39" s="51"/>
     </row>
     <row r="40" spans="13:13">
-      <c r="M40" s="53"/>
+      <c r="M40" s="51"/>
     </row>
     <row r="41" spans="13:13">
-      <c r="M41" s="53"/>
+      <c r="M41" s="51"/>
     </row>
     <row r="42" spans="13:13">
-      <c r="M42" s="53"/>
+      <c r="M42" s="51"/>
     </row>
     <row r="43" spans="13:13">
-      <c r="M43" s="53"/>
+      <c r="M43" s="51"/>
     </row>
     <row r="44" spans="13:13">
-      <c r="M44" s="53"/>
+      <c r="M44" s="51"/>
     </row>
     <row r="45" spans="13:13">
-      <c r="M45" s="53"/>
+      <c r="M45" s="51"/>
     </row>
     <row r="46" spans="13:13">
-      <c r="M46" s="53"/>
+      <c r="M46" s="51"/>
     </row>
     <row r="47" spans="13:13">
-      <c r="M47" s="53"/>
+      <c r="M47" s="51"/>
     </row>
     <row r="48" spans="13:13">
-      <c r="M48" s="53"/>
+      <c r="M48" s="51"/>
     </row>
     <row r="49" spans="13:13">
-      <c r="M49" s="53"/>
+      <c r="M49" s="51"/>
     </row>
     <row r="50" spans="13:13">
-      <c r="M50" s="53"/>
+      <c r="M50" s="51"/>
     </row>
     <row r="51" spans="13:13">
-      <c r="M51" s="53"/>
+      <c r="M51" s="51"/>
     </row>
     <row r="52" spans="13:13">
-      <c r="M52" s="53"/>
+      <c r="M52" s="51"/>
     </row>
     <row r="53" spans="13:13">
-      <c r="M53" s="53"/>
+      <c r="M53" s="51"/>
     </row>
     <row r="54" spans="13:13">
-      <c r="M54" s="53"/>
+      <c r="M54" s="51"/>
     </row>
     <row r="55" spans="13:13">
-      <c r="M55" s="53"/>
+      <c r="M55" s="51"/>
     </row>
     <row r="56" spans="13:13">
-      <c r="M56" s="53"/>
+      <c r="M56" s="51"/>
     </row>
     <row r="57" spans="13:13">
-      <c r="M57" s="53"/>
+      <c r="M57" s="51"/>
     </row>
     <row r="58" spans="13:13">
-      <c r="M58" s="53"/>
+      <c r="M58" s="51"/>
     </row>
     <row r="59" spans="13:13">
-      <c r="M59" s="53"/>
+      <c r="M59" s="51"/>
     </row>
     <row r="60" spans="13:13">
-      <c r="M60" s="53"/>
+      <c r="M60" s="51"/>
     </row>
     <row r="61" spans="13:13">
-      <c r="M61" s="53"/>
+      <c r="M61" s="51"/>
     </row>
     <row r="62" spans="13:13">
-      <c r="M62" s="53"/>
+      <c r="M62" s="51"/>
     </row>
     <row r="63" spans="13:13">
-      <c r="M63" s="53"/>
+      <c r="M63" s="51"/>
     </row>
     <row r="64" spans="13:13">
-      <c r="M64" s="53"/>
+      <c r="M64" s="51"/>
     </row>
     <row r="65" spans="13:13">
-      <c r="M65" s="53"/>
+      <c r="M65" s="51"/>
     </row>
     <row r="66" spans="13:13">
-      <c r="M66" s="53"/>
+      <c r="M66" s="51"/>
     </row>
     <row r="67" spans="13:13">
-      <c r="M67" s="53"/>
+      <c r="M67" s="51"/>
     </row>
     <row r="68" spans="13:13">
-      <c r="M68" s="53"/>
+      <c r="M68" s="51"/>
     </row>
     <row r="69" spans="13:13">
-      <c r="M69" s="53"/>
+      <c r="M69" s="51"/>
     </row>
     <row r="70" spans="13:13">
-      <c r="M70" s="53"/>
+      <c r="M70" s="51"/>
     </row>
     <row r="71" spans="13:13">
-      <c r="M71" s="53"/>
+      <c r="M71" s="51"/>
     </row>
     <row r="72" spans="13:13">
-      <c r="M72" s="53"/>
+      <c r="M72" s="51"/>
     </row>
     <row r="73" spans="13:13">
-      <c r="M73" s="53"/>
+      <c r="M73" s="51"/>
     </row>
     <row r="74" spans="13:13">
-      <c r="M74" s="53"/>
+      <c r="M74" s="51"/>
     </row>
     <row r="75" spans="13:13">
-      <c r="M75" s="53"/>
+      <c r="M75" s="51"/>
     </row>
     <row r="76" spans="13:13">
-      <c r="M76" s="53"/>
+      <c r="M76" s="51"/>
     </row>
     <row r="77" spans="13:13">
-      <c r="M77" s="53"/>
+      <c r="M77" s="51"/>
     </row>
     <row r="78" spans="13:13">
-      <c r="M78" s="53"/>
+      <c r="M78" s="51"/>
     </row>
     <row r="79" spans="13:13">
-      <c r="M79" s="53"/>
+      <c r="M79" s="51"/>
     </row>
     <row r="80" spans="13:13">
-      <c r="M80" s="53"/>
+      <c r="M80" s="51"/>
     </row>
     <row r="81" spans="13:13">
-      <c r="M81" s="53"/>
+      <c r="M81" s="51"/>
     </row>
     <row r="82" spans="13:13">
-      <c r="M82" s="53"/>
+      <c r="M82" s="51"/>
     </row>
     <row r="83" spans="13:13">
-      <c r="M83" s="53"/>
+      <c r="M83" s="51"/>
     </row>
     <row r="84" spans="13:13">
-      <c r="M84" s="53"/>
+      <c r="M84" s="51"/>
     </row>
     <row r="85" spans="13:13">
-      <c r="M85" s="53"/>
+      <c r="M85" s="51"/>
     </row>
     <row r="86" spans="13:13">
-      <c r="M86" s="53"/>
+      <c r="M86" s="51"/>
     </row>
     <row r="87" spans="13:13">
-      <c r="M87" s="53"/>
+      <c r="M87" s="51"/>
     </row>
     <row r="88" spans="13:13">
-      <c r="M88" s="53"/>
+      <c r="M88" s="51"/>
     </row>
     <row r="89" spans="13:13">
-      <c r="M89" s="53"/>
+      <c r="M89" s="51"/>
     </row>
     <row r="90" spans="13:13">
-      <c r="M90" s="53"/>
+      <c r="M90" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BN31"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
     <col min="7" max="9" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="21" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="25" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="13" style="1" customWidth="1"/>
     <col min="34" max="36" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" style="1" customWidth="1"/>
     <col min="39" max="44" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="12.7109375" style="1" customWidth="1"/>
     <col min="46" max="48" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="12.85546875" style="1" customWidth="1"/>
     <col min="50" max="52" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="55" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="13.28515625" style="1" customWidth="1"/>
     <col min="60" max="60" width="13" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="65" max="65" width="12.85546875" style="1" customWidth="1"/>
-    <col min="66" max="70" width="10.28515625" style="1" customWidth="1"/>
+    <col min="65" max="65" width="13.85546875" style="1" customWidth="1"/>
+    <col min="66" max="69" width="12.7109375" style="1" customWidth="1"/>
+    <col min="70" max="70" width="10.28515625" style="1" customWidth="1"/>
     <col min="71" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" s="80" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
-      <c r="BL2" s="6" t="s">
+      <c r="BM2" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="37.5" customHeight="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:67" ht="37.5" customHeight="1">
+      <c r="A3" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="64" t="s">
+      <c r="B3" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="64" t="s">
+      <c r="C3" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="64" t="s">
+      <c r="D3" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="64" t="s">
+      <c r="E3" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="F3" s="64" t="s">
+      <c r="F3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="64" t="s">
+      <c r="G3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="64" t="s">
+      <c r="H3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="62" t="s">
         <v>60</v>
       </c>
-      <c r="J3" s="65" t="s">
+      <c r="J3" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="64" t="s">
+      <c r="L3" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="64" t="s">
+      <c r="M3" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="N3" s="64" t="s">
+      <c r="N3" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="64" t="s">
+      <c r="O3" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="P3" s="64" t="s">
+      <c r="P3" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="Q3" s="64" t="s">
+      <c r="Q3" s="62" t="s">
         <v>62</v>
       </c>
-      <c r="R3" s="66" t="s">
+      <c r="R3" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="S3" s="64" t="s">
+      <c r="S3" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="T3" s="64" t="s">
+      <c r="T3" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="U3" s="64" t="s">
+      <c r="U3" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="V3" s="66" t="s">
+      <c r="V3" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="W3" s="64" t="s">
+      <c r="W3" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="X3" s="64" t="s">
+      <c r="X3" s="62" t="s">
         <v>55</v>
       </c>
-      <c r="Y3" s="64" t="s">
+      <c r="Y3" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="Z3" s="66" t="s">
+      <c r="Z3" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" s="64" t="s">
+      <c r="AA3" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" s="64" t="s">
+      <c r="AB3" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="AC3" s="64" t="s">
+      <c r="AC3" s="62" t="s">
         <v>65</v>
       </c>
-      <c r="AD3" s="64" t="s">
+      <c r="AD3" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="AE3" s="64" t="s">
+      <c r="AE3" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="AF3" s="64" t="s">
+      <c r="AF3" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="AG3" s="67" t="s">
+      <c r="AG3" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH3" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI3" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ3" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="AK3" s="65" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL3" s="62" t="s">
+        <v>72</v>
+      </c>
+      <c r="AM3" s="62" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN3" s="62" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO3" s="62" t="s">
         <v>87</v>
       </c>
-      <c r="AH3" s="64" t="s">
-[...20 lines deleted...]
-      <c r="AO3" s="64" t="s">
+      <c r="AP3" s="62" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ3" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="AR3" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS3" s="65" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT3" s="62" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU3" s="62" t="s">
+        <v>79</v>
+      </c>
+      <c r="AV3" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="AW3" s="66" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX3" s="62" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY3" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ3" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA3" s="66" t="s">
+        <v>160</v>
+      </c>
+      <c r="BB3" s="62" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC3" s="62" t="s">
+        <v>85</v>
+      </c>
+      <c r="BD3" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="BE3" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="BF3" s="62" t="s">
         <v>89</v>
       </c>
-      <c r="AP3" s="64" t="s">
-[...47 lines deleted...]
-      <c r="BF3" s="64" t="s">
+      <c r="BG3" s="62" t="s">
+        <v>90</v>
+      </c>
+      <c r="BH3" s="62" t="s">
         <v>91</v>
       </c>
-      <c r="BG3" s="64" t="s">
-[...2 lines deleted...]
-      <c r="BH3" s="64" t="s">
+      <c r="BI3" s="66" t="s">
+        <v>158</v>
+      </c>
+      <c r="BJ3" s="62" t="s">
         <v>93</v>
       </c>
-      <c r="BI3" s="68" t="s">
-[...12 lines deleted...]
-    <row r="4" spans="1:66" s="4" customFormat="1">
+      <c r="BK3" s="62" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL3" s="62" t="s">
+        <v>156</v>
+      </c>
+      <c r="BM3" s="64" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="4" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8">
         <f>B5+B6+B11</f>
         <v>238312.4</v>
       </c>
       <c r="C4" s="8">
         <f>C5+C6+C11</f>
         <v>687484.6</v>
       </c>
       <c r="D4" s="8">
         <f>D5+D6+D11</f>
         <v>1156328</v>
       </c>
       <c r="E4" s="9">
         <f>E5+E6+E11</f>
         <v>1813623</v>
       </c>
       <c r="F4" s="8">
         <f>F5+F6+F11</f>
         <v>301548.3</v>
       </c>
       <c r="G4" s="8">
         <v>867084.3</v>
@@ -4517,54 +4590,57 @@
         <v>1260178.7</v>
       </c>
       <c r="BG4" s="8">
         <f t="shared" si="2"/>
         <v>2645965.5</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="2"/>
         <v>4280142.4000000004</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="2"/>
         <v>7054170.7000000002</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="2"/>
         <v>1470257.4</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="2"/>
         <v>3068854.8</v>
       </c>
       <c r="BL4" s="8">
         <v>4960367.3</v>
       </c>
-      <c r="BM4" s="56"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:66" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="BM4" s="8">
+        <v>8328595.0999999996</v>
+      </c>
+      <c r="BN4" s="54"/>
+      <c r="BO4" s="54"/>
+    </row>
+    <row r="5" spans="1:67" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="11">
         <v>6999.8</v>
       </c>
       <c r="C5" s="12">
         <v>21004</v>
       </c>
       <c r="D5" s="12">
         <v>70623.8</v>
       </c>
       <c r="E5" s="13">
         <v>110074.9</v>
       </c>
       <c r="F5" s="12">
         <v>9099.2999999999993</v>
       </c>
       <c r="G5" s="14">
         <v>23384.799999999999</v>
       </c>
       <c r="H5" s="14">
         <v>86614.8</v>
       </c>
       <c r="I5" s="13">
@@ -4713,54 +4789,57 @@
       </c>
       <c r="BE5" s="11">
         <v>508857.3</v>
       </c>
       <c r="BF5" s="11">
         <v>63104.5</v>
       </c>
       <c r="BG5" s="11">
         <v>151742</v>
       </c>
       <c r="BH5" s="11">
         <v>381891.9</v>
       </c>
       <c r="BI5" s="11">
         <v>590813.69999999995</v>
       </c>
       <c r="BJ5" s="11">
         <v>62990.9</v>
       </c>
       <c r="BK5" s="11">
         <v>156031.29999999999</v>
       </c>
       <c r="BL5" s="11">
         <v>408442.4</v>
       </c>
-      <c r="BM5" s="56"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:66" s="3" customFormat="1">
+      <c r="BM5" s="14">
+        <v>676727.7</v>
+      </c>
+      <c r="BN5" s="54"/>
+      <c r="BO5" s="54"/>
+    </row>
+    <row r="6" spans="1:67" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>211902.5</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>601469</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>964547.6</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>1513651.3</v>
       </c>
       <c r="F6" s="11">
         <v>270737.7</v>
       </c>
       <c r="G6" s="11">
         <v>773505.7</v>
       </c>
@@ -4936,54 +5015,57 @@
         <v>4388002.3</v>
       </c>
       <c r="BF6" s="11">
         <v>982562.1</v>
       </c>
       <c r="BG6" s="11">
         <v>1991366.2</v>
       </c>
       <c r="BH6" s="11">
         <v>3036326</v>
       </c>
       <c r="BI6" s="11">
         <v>4864109.5999999996</v>
       </c>
       <c r="BJ6" s="11">
         <f t="shared" ref="BJ6:BK6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>1126332.8</v>
       </c>
       <c r="BK6" s="11">
         <f t="shared" si="5"/>
         <v>2304713.5</v>
       </c>
       <c r="BL6" s="11">
         <v>3540050.3</v>
       </c>
-      <c r="BM6" s="56"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:66" s="3" customFormat="1">
+      <c r="BM6" s="11">
+        <v>5724715.5999999996</v>
+      </c>
+      <c r="BN6" s="54"/>
+      <c r="BO6" s="54"/>
+    </row>
+    <row r="7" spans="1:67" s="3" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="11">
         <v>137123.1</v>
       </c>
       <c r="C7" s="12">
         <v>392214.6</v>
       </c>
       <c r="D7" s="12">
         <v>588542</v>
       </c>
       <c r="E7" s="13">
         <v>966514.3</v>
       </c>
       <c r="F7" s="12">
         <v>176456.8</v>
       </c>
       <c r="G7" s="14">
         <v>532236.1</v>
       </c>
       <c r="H7" s="14">
         <v>795926.7</v>
       </c>
       <c r="I7" s="13">
@@ -5132,54 +5214,57 @@
       </c>
       <c r="BE7" s="11">
         <v>2493754.9</v>
       </c>
       <c r="BF7" s="11">
         <v>484983.5</v>
       </c>
       <c r="BG7" s="11">
         <v>1082510.8</v>
       </c>
       <c r="BH7" s="11">
         <v>1636193.5</v>
       </c>
       <c r="BI7" s="11">
         <v>2665807.5</v>
       </c>
       <c r="BJ7" s="11">
         <v>538226.80000000005</v>
       </c>
       <c r="BK7" s="11">
         <v>1217091.7</v>
       </c>
       <c r="BL7" s="11">
         <v>1850959.5</v>
       </c>
-      <c r="BM7" s="56"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:66" s="3" customFormat="1">
+      <c r="BM7" s="14">
+        <v>3079477.6</v>
+      </c>
+      <c r="BN7" s="54"/>
+      <c r="BO7" s="54"/>
+    </row>
+    <row r="8" spans="1:67" s="3" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>52198.3</v>
       </c>
       <c r="C8" s="12">
         <v>145273.1</v>
       </c>
       <c r="D8" s="12">
         <v>275438.3</v>
       </c>
       <c r="E8" s="13">
         <v>398032.1</v>
       </c>
       <c r="F8" s="12">
         <v>67111.100000000006</v>
       </c>
       <c r="G8" s="14">
         <v>176066.3</v>
       </c>
       <c r="H8" s="14">
         <v>300912.3</v>
       </c>
       <c r="I8" s="13">
@@ -5328,54 +5413,57 @@
       </c>
       <c r="BE8" s="11">
         <v>1561785.8</v>
       </c>
       <c r="BF8" s="11">
         <v>387165.5</v>
       </c>
       <c r="BG8" s="11">
         <v>705701.9</v>
       </c>
       <c r="BH8" s="11">
         <v>1104857.3</v>
       </c>
       <c r="BI8" s="11">
         <v>1802261</v>
       </c>
       <c r="BJ8" s="11">
         <v>467922.9</v>
       </c>
       <c r="BK8" s="11">
         <v>856311.6</v>
       </c>
       <c r="BL8" s="11">
         <v>1344981.8</v>
       </c>
-      <c r="BM8" s="56"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:66" s="3" customFormat="1">
+      <c r="BM8" s="14">
+        <v>2177952.7999999998</v>
+      </c>
+      <c r="BN8" s="54"/>
+      <c r="BO8" s="54"/>
+    </row>
+    <row r="9" spans="1:67" s="3" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>20346.5</v>
       </c>
       <c r="C9" s="12">
         <v>56935.1</v>
       </c>
       <c r="D9" s="12">
         <v>88000.7</v>
       </c>
       <c r="E9" s="13">
         <v>131064.2</v>
       </c>
       <c r="F9" s="12">
         <v>23769.200000000001</v>
       </c>
       <c r="G9" s="14">
         <v>57705.1</v>
       </c>
       <c r="H9" s="14">
         <v>85216.6</v>
       </c>
       <c r="I9" s="13">
@@ -5524,54 +5612,57 @@
       </c>
       <c r="BE9" s="11">
         <v>285602.90000000002</v>
       </c>
       <c r="BF9" s="11">
         <v>96539</v>
       </c>
       <c r="BG9" s="11">
         <v>177420.79999999999</v>
       </c>
       <c r="BH9" s="11">
         <v>254991.1</v>
       </c>
       <c r="BI9" s="11">
         <v>340851.4</v>
       </c>
       <c r="BJ9" s="11">
         <v>105331.6</v>
       </c>
       <c r="BK9" s="11">
         <v>203573.7</v>
       </c>
       <c r="BL9" s="11">
         <v>300809.2</v>
       </c>
-      <c r="BM9" s="56"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:66" s="3" customFormat="1" ht="25.5">
+      <c r="BM9" s="14">
+        <v>405185.4</v>
+      </c>
+      <c r="BN9" s="54"/>
+      <c r="BO9" s="54"/>
+    </row>
+    <row r="10" spans="1:67" s="3" customFormat="1" ht="25.5">
       <c r="A10" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="11">
         <v>2234.6</v>
       </c>
       <c r="C10" s="12">
         <v>7046.2</v>
       </c>
       <c r="D10" s="12">
         <v>12566.6</v>
       </c>
       <c r="E10" s="13">
         <v>18040.7</v>
       </c>
       <c r="F10" s="12">
         <v>3400.6</v>
       </c>
       <c r="G10" s="14">
         <v>7498.2</v>
       </c>
       <c r="H10" s="14">
         <v>12467.1</v>
       </c>
       <c r="I10" s="13">
@@ -5720,54 +5811,57 @@
       </c>
       <c r="BE10" s="11">
         <v>46858.7</v>
       </c>
       <c r="BF10" s="11">
         <v>13874.1</v>
       </c>
       <c r="BG10" s="11">
         <v>25732.7</v>
       </c>
       <c r="BH10" s="11">
         <v>40284.1</v>
       </c>
       <c r="BI10" s="11">
         <v>55189.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>14851.5</v>
       </c>
       <c r="BK10" s="11">
         <v>27736.5</v>
       </c>
       <c r="BL10" s="11">
         <v>43299.8</v>
       </c>
-      <c r="BM10" s="56"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:66" s="3" customFormat="1">
+      <c r="BM10" s="14">
+        <v>62099.8</v>
+      </c>
+      <c r="BN10" s="54"/>
+      <c r="BO10" s="54"/>
+    </row>
+    <row r="11" spans="1:67" s="3" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <v>19410.099999999999</v>
       </c>
       <c r="C11" s="12">
         <v>65011.6</v>
       </c>
       <c r="D11" s="12">
         <v>121156.6</v>
       </c>
       <c r="E11" s="13">
         <v>189896.8</v>
       </c>
       <c r="F11" s="12">
         <v>21711.3</v>
       </c>
       <c r="G11" s="14">
         <v>70193.8</v>
       </c>
       <c r="H11" s="14">
         <v>131180.5</v>
       </c>
       <c r="I11" s="13">
@@ -5916,54 +6010,57 @@
       </c>
       <c r="BE11" s="11">
         <v>1313928.1000000001</v>
       </c>
       <c r="BF11" s="11">
         <v>214512.1</v>
       </c>
       <c r="BG11" s="11">
         <v>502857.3</v>
       </c>
       <c r="BH11" s="11">
         <v>861924.5</v>
       </c>
       <c r="BI11" s="11">
         <v>1599247.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>280933.7</v>
       </c>
       <c r="BK11" s="11">
         <v>608110</v>
       </c>
       <c r="BL11" s="11">
         <v>1011874.6</v>
       </c>
-      <c r="BM11" s="56"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:66" s="4" customFormat="1">
+      <c r="BM11" s="14">
+        <v>1927151.8</v>
+      </c>
+      <c r="BN11" s="54"/>
+      <c r="BO11" s="54"/>
+    </row>
+    <row r="12" spans="1:67" s="4" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>197565.6</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>467019.9</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>747038.9</v>
       </c>
       <c r="E12" s="9">
         <f>SUM(E13:E26)</f>
         <v>1188083.3</v>
       </c>
       <c r="F12" s="17">
         <f>SUM(F13:F26)</f>
         <v>241019.7</v>
       </c>
       <c r="G12" s="17">
         <v>536946</v>
@@ -6162,54 +6259,57 @@
         <v>1178241.3</v>
       </c>
       <c r="BG12" s="17">
         <f t="shared" si="9"/>
         <v>2470536.4</v>
       </c>
       <c r="BH12" s="17">
         <f t="shared" si="9"/>
         <v>3938020.3</v>
       </c>
       <c r="BI12" s="17">
         <f t="shared" si="9"/>
         <v>7342437.0999999996</v>
       </c>
       <c r="BJ12" s="17">
         <f t="shared" si="9"/>
         <v>1430102</v>
       </c>
       <c r="BK12" s="17">
         <f t="shared" si="9"/>
         <v>2959329.7</v>
       </c>
       <c r="BL12" s="17">
         <v>4710828</v>
       </c>
-      <c r="BM12" s="56"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:66" s="3" customFormat="1" ht="25.5">
+      <c r="BM12" s="17">
+        <v>8788574.6999999993</v>
+      </c>
+      <c r="BN12" s="54"/>
+      <c r="BO12" s="54"/>
+    </row>
+    <row r="13" spans="1:67" s="3" customFormat="1" ht="25.5">
       <c r="A13" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="11">
         <v>39989.199999999997</v>
       </c>
       <c r="C13" s="12">
         <v>86761.4</v>
       </c>
       <c r="D13" s="12">
         <v>143723.9</v>
       </c>
       <c r="E13" s="13">
         <v>223817.5</v>
       </c>
       <c r="F13" s="12">
         <v>49493.8</v>
       </c>
       <c r="G13" s="14">
         <v>107930.2</v>
       </c>
       <c r="H13" s="14">
         <v>195275.1</v>
       </c>
       <c r="I13" s="13">
@@ -6358,54 +6458,57 @@
       </c>
       <c r="BE13" s="11">
         <v>1500771.4</v>
       </c>
       <c r="BF13" s="11">
         <v>291150.90000000002</v>
       </c>
       <c r="BG13" s="11">
         <v>583232.19999999995</v>
       </c>
       <c r="BH13" s="11">
         <v>984534.1</v>
       </c>
       <c r="BI13" s="11">
         <v>1788714.7</v>
       </c>
       <c r="BJ13" s="11">
         <v>341408.8</v>
       </c>
       <c r="BK13" s="11">
         <v>697934.4</v>
       </c>
       <c r="BL13" s="11">
         <v>1190847</v>
       </c>
-      <c r="BM13" s="56"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:66" s="3" customFormat="1">
+      <c r="BM13" s="14">
+        <v>2188821.5</v>
+      </c>
+      <c r="BN13" s="54"/>
+      <c r="BO13" s="54"/>
+    </row>
+    <row r="14" spans="1:67" s="3" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="11">
         <v>42478.1</v>
       </c>
       <c r="C14" s="12">
         <v>109590.5</v>
       </c>
       <c r="D14" s="12">
         <v>189536.6</v>
       </c>
       <c r="E14" s="13">
         <v>294253.40000000002</v>
       </c>
       <c r="F14" s="12">
         <v>51465.599999999999</v>
       </c>
       <c r="G14" s="14">
         <v>123072</v>
       </c>
       <c r="H14" s="14">
         <v>221811</v>
       </c>
       <c r="I14" s="13">
@@ -6554,54 +6657,57 @@
       </c>
       <c r="BE14" s="11">
         <v>1579730.8</v>
       </c>
       <c r="BF14" s="11">
         <v>248314.4</v>
       </c>
       <c r="BG14" s="11">
         <v>529413.9</v>
       </c>
       <c r="BH14" s="11">
         <v>764184.6</v>
       </c>
       <c r="BI14" s="11">
         <v>1822740.6</v>
       </c>
       <c r="BJ14" s="11">
         <v>319042.59999999998</v>
       </c>
       <c r="BK14" s="11">
         <v>693905.1</v>
       </c>
       <c r="BL14" s="11">
         <v>996659.19999999995</v>
       </c>
-      <c r="BM14" s="56"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:66" s="3" customFormat="1">
+      <c r="BM14" s="14">
+        <v>2312451.7999999998</v>
+      </c>
+      <c r="BN14" s="54"/>
+      <c r="BO14" s="54"/>
+    </row>
+    <row r="15" spans="1:67" s="3" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="11">
         <v>3157.4</v>
       </c>
       <c r="C15" s="12">
         <v>7030.9</v>
       </c>
       <c r="D15" s="12">
         <v>11803.9</v>
       </c>
       <c r="E15" s="13">
         <v>17411.8</v>
       </c>
       <c r="F15" s="12">
         <v>3982.2</v>
       </c>
       <c r="G15" s="14">
         <v>9247.4</v>
       </c>
       <c r="H15" s="14">
         <v>14613.6</v>
       </c>
       <c r="I15" s="13">
@@ -6750,54 +6856,57 @@
       </c>
       <c r="BE15" s="11">
         <v>100081.4</v>
       </c>
       <c r="BF15" s="11">
         <v>17584.8</v>
       </c>
       <c r="BG15" s="11">
         <v>30727.4</v>
       </c>
       <c r="BH15" s="11">
         <v>48856</v>
       </c>
       <c r="BI15" s="11">
         <v>121199.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>19858.3</v>
       </c>
       <c r="BK15" s="11">
         <v>36234.400000000001</v>
       </c>
       <c r="BL15" s="11">
         <v>58713.7</v>
       </c>
-      <c r="BM15" s="56"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:66" s="3" customFormat="1">
+      <c r="BM15" s="14">
+        <v>136330.20000000001</v>
+      </c>
+      <c r="BN15" s="54"/>
+      <c r="BO15" s="54"/>
+    </row>
+    <row r="16" spans="1:67" s="3" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="11">
         <v>20096.3</v>
       </c>
       <c r="C16" s="12">
         <v>45368</v>
       </c>
       <c r="D16" s="12">
         <v>69419.7</v>
       </c>
       <c r="E16" s="13">
         <v>119683.7</v>
       </c>
       <c r="F16" s="12">
         <v>23495.4</v>
       </c>
       <c r="G16" s="14">
         <v>55659.9</v>
       </c>
       <c r="H16" s="14">
         <v>82270.7</v>
       </c>
       <c r="I16" s="13">
@@ -6946,54 +7055,57 @@
       </c>
       <c r="BE16" s="11">
         <v>265701.5</v>
       </c>
       <c r="BF16" s="11">
         <v>51928.1</v>
       </c>
       <c r="BG16" s="11">
         <v>138635.4</v>
       </c>
       <c r="BH16" s="11">
         <v>211979.5</v>
       </c>
       <c r="BI16" s="11">
         <v>308513.2</v>
       </c>
       <c r="BJ16" s="11">
         <v>62217</v>
       </c>
       <c r="BK16" s="11">
         <v>161143.29999999999</v>
       </c>
       <c r="BL16" s="11">
         <v>250408.3</v>
       </c>
-      <c r="BM16" s="56"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:66" s="3" customFormat="1">
+      <c r="BM16" s="14">
+        <v>374215.1</v>
+      </c>
+      <c r="BN16" s="54"/>
+      <c r="BO16" s="54"/>
+    </row>
+    <row r="17" spans="1:67" s="3" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="11">
         <v>8529.5</v>
       </c>
       <c r="C17" s="12">
         <v>11365.9</v>
       </c>
       <c r="D17" s="12">
         <v>16966.7</v>
       </c>
       <c r="E17" s="13">
         <v>23888.1</v>
       </c>
       <c r="F17" s="12">
         <v>11072.8</v>
       </c>
       <c r="G17" s="14">
         <v>12858.8</v>
       </c>
       <c r="H17" s="14">
         <v>19417.5</v>
       </c>
       <c r="I17" s="13">
@@ -7142,54 +7254,57 @@
       </c>
       <c r="BE17" s="11">
         <v>149479.4</v>
       </c>
       <c r="BF17" s="11">
         <v>35729.800000000003</v>
       </c>
       <c r="BG17" s="11">
         <v>76363.199999999997</v>
       </c>
       <c r="BH17" s="11">
         <v>118053.9</v>
       </c>
       <c r="BI17" s="11">
         <v>176714.6</v>
       </c>
       <c r="BJ17" s="11">
         <v>46194.5</v>
       </c>
       <c r="BK17" s="11">
         <v>99517.5</v>
       </c>
       <c r="BL17" s="11">
         <v>151729.70000000001</v>
       </c>
-      <c r="BM17" s="56"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:66" s="3" customFormat="1">
+      <c r="BM17" s="14">
+        <v>221364.2</v>
+      </c>
+      <c r="BN17" s="54"/>
+      <c r="BO17" s="54"/>
+    </row>
+    <row r="18" spans="1:67" s="3" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11">
         <v>30281.1</v>
       </c>
       <c r="C18" s="12">
         <v>64951.5</v>
       </c>
       <c r="D18" s="12">
         <v>94659.6</v>
       </c>
       <c r="E18" s="13">
         <v>148431.5</v>
       </c>
       <c r="F18" s="12">
         <v>35861.1</v>
       </c>
       <c r="G18" s="14">
         <v>73310.600000000006</v>
       </c>
       <c r="H18" s="14">
         <v>105673.8</v>
       </c>
       <c r="I18" s="13">
@@ -7338,54 +7453,57 @@
       </c>
       <c r="BE18" s="11">
         <v>1034296.7</v>
       </c>
       <c r="BF18" s="11">
         <v>254710.7</v>
       </c>
       <c r="BG18" s="11">
         <v>483275.3</v>
       </c>
       <c r="BH18" s="11">
         <v>808917.1</v>
       </c>
       <c r="BI18" s="11">
         <v>1340394.1000000001</v>
       </c>
       <c r="BJ18" s="11">
         <v>303443.90000000002</v>
       </c>
       <c r="BK18" s="11">
         <v>563044.5</v>
       </c>
       <c r="BL18" s="11">
         <v>925522.7</v>
       </c>
-      <c r="BM18" s="56"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:66" s="3" customFormat="1">
+      <c r="BM18" s="14">
+        <v>1703914.4</v>
+      </c>
+      <c r="BN18" s="54"/>
+      <c r="BO18" s="54"/>
+    </row>
+    <row r="19" spans="1:67" s="3" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="11">
         <v>10316.1</v>
       </c>
       <c r="C19" s="12">
         <v>27456.2</v>
       </c>
       <c r="D19" s="12">
         <v>40085.4</v>
       </c>
       <c r="E19" s="13">
         <v>61569.4</v>
       </c>
       <c r="F19" s="12">
         <v>14074.4</v>
       </c>
       <c r="G19" s="14">
         <v>34535.300000000003</v>
       </c>
       <c r="H19" s="14">
         <v>50513.9</v>
       </c>
       <c r="I19" s="13">
@@ -7534,54 +7652,57 @@
       </c>
       <c r="BE19" s="11">
         <v>180758.3</v>
       </c>
       <c r="BF19" s="11">
         <v>46674.3</v>
       </c>
       <c r="BG19" s="11">
         <v>91620.5</v>
       </c>
       <c r="BH19" s="11">
         <v>125088.6</v>
       </c>
       <c r="BI19" s="11">
         <v>188709.4</v>
       </c>
       <c r="BJ19" s="11">
         <v>52776</v>
       </c>
       <c r="BK19" s="11">
         <v>92555.8</v>
       </c>
       <c r="BL19" s="11">
         <v>133283.9</v>
       </c>
-      <c r="BM19" s="56"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:66" s="3" customFormat="1">
+      <c r="BM19" s="14">
+        <v>204814.9</v>
+      </c>
+      <c r="BN19" s="54"/>
+      <c r="BO19" s="54"/>
+    </row>
+    <row r="20" spans="1:67" s="3" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="11">
         <v>2888.6</v>
       </c>
       <c r="C20" s="12">
         <v>11835.5</v>
       </c>
       <c r="D20" s="12">
         <v>18099.3</v>
       </c>
       <c r="E20" s="13">
         <v>26612.5</v>
       </c>
       <c r="F20" s="12">
         <v>3276.8</v>
       </c>
       <c r="G20" s="14">
         <v>14671.8</v>
       </c>
       <c r="H20" s="14">
         <v>20739.900000000001</v>
       </c>
       <c r="I20" s="13">
@@ -7730,54 +7851,57 @@
       </c>
       <c r="BE20" s="11">
         <v>132083.9</v>
       </c>
       <c r="BF20" s="11">
         <v>26363.9</v>
       </c>
       <c r="BG20" s="11">
         <v>51271.6</v>
       </c>
       <c r="BH20" s="11">
         <v>79587.100000000006</v>
       </c>
       <c r="BI20" s="11">
         <v>150203.1</v>
       </c>
       <c r="BJ20" s="11">
         <v>28166.5</v>
       </c>
       <c r="BK20" s="11">
         <v>54167.199999999997</v>
       </c>
       <c r="BL20" s="11">
         <v>85189.8</v>
       </c>
-      <c r="BM20" s="56"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:66" s="3" customFormat="1" ht="25.5">
+      <c r="BM20" s="14">
+        <v>157561.20000000001</v>
+      </c>
+      <c r="BN20" s="54"/>
+      <c r="BO20" s="54"/>
+    </row>
+    <row r="21" spans="1:67" s="3" customFormat="1" ht="25.5">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="11">
         <v>17743.3</v>
       </c>
       <c r="C21" s="12">
         <v>44348.1</v>
       </c>
       <c r="D21" s="12">
         <v>66960.399999999994</v>
       </c>
       <c r="E21" s="13">
         <v>141500.79999999999</v>
       </c>
       <c r="F21" s="12">
         <v>22175.1</v>
       </c>
       <c r="G21" s="14">
         <v>34679.300000000003</v>
       </c>
       <c r="H21" s="14">
         <v>79679.3</v>
       </c>
       <c r="I21" s="13">
@@ -7926,54 +8050,57 @@
       </c>
       <c r="BE21" s="11">
         <v>637034</v>
       </c>
       <c r="BF21" s="11">
         <v>98606.8</v>
       </c>
       <c r="BG21" s="11">
         <v>280496.59999999998</v>
       </c>
       <c r="BH21" s="11">
         <v>454444.79999999999</v>
       </c>
       <c r="BI21" s="11">
         <v>677805.5</v>
       </c>
       <c r="BJ21" s="11">
         <v>132850.20000000001</v>
       </c>
       <c r="BK21" s="11">
         <v>321259.8</v>
       </c>
       <c r="BL21" s="11">
         <v>518357.9</v>
       </c>
-      <c r="BM21" s="56"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:66" s="3" customFormat="1">
+      <c r="BM21" s="14">
+        <v>780926.1</v>
+      </c>
+      <c r="BN21" s="54"/>
+      <c r="BO21" s="54"/>
+    </row>
+    <row r="22" spans="1:67" s="3" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="11">
         <v>9472.6</v>
       </c>
       <c r="C22" s="12">
         <v>20576.8</v>
       </c>
       <c r="D22" s="12">
         <v>31439.7</v>
       </c>
       <c r="E22" s="13">
         <v>46012.3</v>
       </c>
       <c r="F22" s="12">
         <v>9472.6</v>
       </c>
       <c r="G22" s="14">
         <v>24396.400000000001</v>
       </c>
       <c r="H22" s="14">
         <v>38199.699999999997</v>
       </c>
       <c r="I22" s="13">
@@ -8122,54 +8249,57 @@
       </c>
       <c r="BE22" s="11">
         <v>282630.59999999998</v>
       </c>
       <c r="BF22" s="11">
         <v>24845.5</v>
       </c>
       <c r="BG22" s="11">
         <v>51003</v>
       </c>
       <c r="BH22" s="11">
         <v>103241.7</v>
       </c>
       <c r="BI22" s="11">
         <v>302694.3</v>
       </c>
       <c r="BJ22" s="11">
         <v>28151.8</v>
       </c>
       <c r="BK22" s="11">
         <v>57621.3</v>
       </c>
       <c r="BL22" s="11">
         <v>120515.7</v>
       </c>
-      <c r="BM22" s="56"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:66" s="3" customFormat="1">
+      <c r="BM22" s="14">
+        <v>267785.5</v>
+      </c>
+      <c r="BN22" s="54"/>
+      <c r="BO22" s="54"/>
+    </row>
+    <row r="23" spans="1:67" s="3" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="11">
         <v>9679.5</v>
       </c>
       <c r="C23" s="12">
         <v>27451.1</v>
       </c>
       <c r="D23" s="12">
         <v>45812.9</v>
       </c>
       <c r="E23" s="13">
         <v>58909.7</v>
       </c>
       <c r="F23" s="12">
         <v>12803.6</v>
       </c>
       <c r="G23" s="14">
         <v>33945.199999999997</v>
       </c>
       <c r="H23" s="14">
         <v>58862</v>
       </c>
       <c r="I23" s="13">
@@ -8318,54 +8448,57 @@
       </c>
       <c r="BE23" s="11">
         <v>199917.2</v>
       </c>
       <c r="BF23" s="11">
         <v>40088</v>
       </c>
       <c r="BG23" s="11">
         <v>90445.6</v>
       </c>
       <c r="BH23" s="11">
         <v>127795.4</v>
       </c>
       <c r="BI23" s="11">
         <v>232695</v>
       </c>
       <c r="BJ23" s="11">
         <v>45117.5</v>
       </c>
       <c r="BK23" s="11">
         <v>105463.8</v>
       </c>
       <c r="BL23" s="11">
         <v>149142.20000000001</v>
       </c>
-      <c r="BM23" s="56"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:66" s="3" customFormat="1">
+      <c r="BM23" s="14">
+        <v>163962.6</v>
+      </c>
+      <c r="BN23" s="54"/>
+      <c r="BO23" s="54"/>
+    </row>
+    <row r="24" spans="1:67" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11">
         <v>2768.7</v>
       </c>
       <c r="C24" s="12">
         <v>6211.4</v>
       </c>
       <c r="D24" s="12">
         <v>9615.6</v>
       </c>
       <c r="E24" s="13">
         <v>14146.9</v>
       </c>
       <c r="F24" s="12">
         <v>3624.5</v>
       </c>
       <c r="G24" s="14">
         <v>7509.8</v>
       </c>
       <c r="H24" s="14">
         <v>11867.8</v>
       </c>
       <c r="I24" s="13">
@@ -8514,54 +8647,57 @@
       </c>
       <c r="BE24" s="11">
         <v>136247.9</v>
       </c>
       <c r="BF24" s="11">
         <v>35168.199999999997</v>
       </c>
       <c r="BG24" s="11">
         <v>51494.400000000001</v>
       </c>
       <c r="BH24" s="11">
         <v>85817.2</v>
       </c>
       <c r="BI24" s="11">
         <v>163603.6</v>
       </c>
       <c r="BJ24" s="11">
         <v>43678.400000000001</v>
       </c>
       <c r="BK24" s="11">
         <v>62752.2</v>
       </c>
       <c r="BL24" s="11">
         <v>102981.5</v>
       </c>
-      <c r="BM24" s="56"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:66" s="3" customFormat="1">
+      <c r="BM24" s="14">
+        <v>196167.8</v>
+      </c>
+      <c r="BN24" s="54"/>
+      <c r="BO24" s="54"/>
+    </row>
+    <row r="25" spans="1:67" s="3" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="11">
         <v>165.2</v>
       </c>
       <c r="C25" s="12">
         <v>4072.6</v>
       </c>
       <c r="D25" s="12">
         <v>8915.2000000000007</v>
       </c>
       <c r="E25" s="13">
         <v>11845.7</v>
       </c>
       <c r="F25" s="12">
         <v>221.8</v>
       </c>
       <c r="G25" s="14">
         <v>5129.3</v>
       </c>
       <c r="H25" s="14">
         <v>11803.7</v>
       </c>
       <c r="I25" s="13">
@@ -8710,56 +8846,59 @@
       </c>
       <c r="BE25" s="11">
         <v>39349.699999999997</v>
       </c>
       <c r="BF25" s="11">
         <v>7075.9</v>
       </c>
       <c r="BG25" s="11">
         <v>12557.3</v>
       </c>
       <c r="BH25" s="11">
         <v>25520.3</v>
       </c>
       <c r="BI25" s="11">
         <v>68449.100000000006</v>
       </c>
       <c r="BJ25" s="11">
         <v>7196.5</v>
       </c>
       <c r="BK25" s="11">
         <v>13730.4</v>
       </c>
       <c r="BL25" s="11">
         <v>27476.400000000001</v>
       </c>
-      <c r="BM25" s="56"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:66" s="3" customFormat="1" ht="38.25">
+      <c r="BM25" s="14">
+        <v>80259.399999999994</v>
+      </c>
+      <c r="BN25" s="54"/>
+      <c r="BO25" s="54"/>
+    </row>
+    <row r="26" spans="1:67" s="3" customFormat="1" ht="38.25">
       <c r="A26" s="10" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
@@ -8906,54 +9045,57 @@
       </c>
       <c r="BE26" s="11">
         <v>0</v>
       </c>
       <c r="BF26" s="11">
         <v>0</v>
       </c>
       <c r="BG26" s="11">
         <v>0</v>
       </c>
       <c r="BH26" s="11">
         <v>0</v>
       </c>
       <c r="BI26" s="11">
         <v>0</v>
       </c>
       <c r="BJ26" s="11">
         <v>0</v>
       </c>
       <c r="BK26" s="11">
         <v>0</v>
       </c>
       <c r="BL26" s="11">
         <v>0</v>
       </c>
-      <c r="BM26" s="56"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:66" s="4" customFormat="1">
+      <c r="BM26" s="14">
+        <v>0</v>
+      </c>
+      <c r="BN26" s="54"/>
+      <c r="BO26" s="54"/>
+    </row>
+    <row r="27" spans="1:67" s="4" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="17">
         <f t="shared" ref="B27:I27" si="10">B4+B12</f>
         <v>435878</v>
       </c>
       <c r="C27" s="17">
         <f t="shared" si="10"/>
         <v>1154504.5</v>
       </c>
       <c r="D27" s="17">
         <f t="shared" si="10"/>
         <v>1903366.9</v>
       </c>
       <c r="E27" s="20">
         <f t="shared" si="10"/>
         <v>3001706.3</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="10"/>
         <v>542568</v>
       </c>
       <c r="G27" s="17">
         <f t="shared" si="10"/>
@@ -9163,185 +9305,195 @@
         <v>2438420</v>
       </c>
       <c r="BG27" s="17">
         <f t="shared" si="14"/>
         <v>5116501.9000000004</v>
       </c>
       <c r="BH27" s="17">
         <f t="shared" si="14"/>
         <v>8218162.7000000002</v>
       </c>
       <c r="BI27" s="17">
         <f t="shared" si="14"/>
         <v>14396607.800000001</v>
       </c>
       <c r="BJ27" s="17">
         <f t="shared" si="14"/>
         <v>2900359.4</v>
       </c>
       <c r="BK27" s="17">
         <f t="shared" si="14"/>
         <v>6028184.5</v>
       </c>
       <c r="BL27" s="17">
         <v>9671195.3000000007</v>
       </c>
-      <c r="BM27" s="56"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:66" s="3" customFormat="1">
+      <c r="BM27" s="17">
+        <v>17117169.800000001</v>
+      </c>
+      <c r="BN27" s="54"/>
+      <c r="BO27" s="54"/>
+    </row>
+    <row r="28" spans="1:67" s="3" customFormat="1">
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
-      <c r="BN28" s="56"/>
-[...12 lines deleted...]
-      <c r="A31" s="22"/>
+      <c r="BN28" s="54"/>
+    </row>
+    <row r="29" spans="1:67" ht="53.25" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" ht="54" customHeight="1">
+      <c r="A30" s="22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" ht="61.5" customHeight="1">
+      <c r="A31" s="72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" s="72" t="s">
+        <v>171</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7CD5C3-FF9C-4F71-A1B8-09E2988D6F8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB75E52-DA76-4869-B99C-DDCB893328A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E2D132-7812-4EA7-B8CA-CD1136A6544C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB75E52-DA76-4869-B99C-DDCB893328A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7CD5C3-FF9C-4F71-A1B8-09E2988D6F8F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GQBE 1990-1997</vt:lpstr>
       <vt:lpstr>NACE</vt:lpstr>