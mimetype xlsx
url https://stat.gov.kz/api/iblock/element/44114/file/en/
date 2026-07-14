--- v1 (2026-04-23)
+++ v2 (2026-07-14)
@@ -1,345 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="38385" yWindow="-15" windowWidth="18990" windowHeight="6315" tabRatio="863"/>
+    <workbookView xWindow="8565" yWindow="75" windowWidth="18990" windowHeight="11775" tabRatio="863"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN4" i="2" s="1"/>
+  <c r="BN27" i="2" s="1"/>
+  <c r="BN12" i="2"/>
+  <c r="BL12" i="2" l="1"/>
+  <c r="BM12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL27" i="2" s="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM27" i="2" s="1"/>
   <c r="L16" i="6"/>
-  <c r="L13" s="1"/>
-[...48 lines deleted...]
-  <c r="E4"/>
+  <c r="L13" i="6" s="1"/>
+  <c r="K16" i="6"/>
+  <c r="J16" i="6"/>
+  <c r="I16" i="6"/>
+  <c r="H16" i="6"/>
+  <c r="H13" i="6" s="1"/>
+  <c r="G16" i="6"/>
+  <c r="G13" i="6" s="1"/>
+  <c r="F16" i="6"/>
+  <c r="E16" i="6"/>
+  <c r="E13" i="6" s="1"/>
+  <c r="D16" i="6"/>
+  <c r="D13" i="6" s="1"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="L4" i="6" s="1"/>
+  <c r="K8" i="6"/>
+  <c r="J8" i="6"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="F8" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="C8" i="6"/>
+  <c r="B8" i="6"/>
+  <c r="K5" i="6"/>
+  <c r="J5" i="6"/>
+  <c r="I5" i="6"/>
+  <c r="H5" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="F5" i="6"/>
+  <c r="E5" i="6"/>
+  <c r="E4" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="C5" i="6"/>
+  <c r="B5" i="6"/>
+  <c r="I4" i="6"/>
   <c r="I8" i="5"/>
-  <c r="I25" s="1"/>
-[...25 lines deleted...]
-  <c r="L26"/>
+  <c r="I25" i="5" s="1"/>
+  <c r="H8" i="5"/>
+  <c r="H25" i="5" s="1"/>
+  <c r="G8" i="5"/>
+  <c r="G25" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="F25" i="5" s="1"/>
+  <c r="E8" i="5"/>
+  <c r="E25" i="5" s="1"/>
+  <c r="D8" i="5"/>
+  <c r="D25" i="5" s="1"/>
+  <c r="C8" i="5"/>
+  <c r="C25" i="5" s="1"/>
+  <c r="B8" i="5"/>
+  <c r="B25" i="5" s="1"/>
+  <c r="C4" i="6" l="1"/>
+  <c r="G4" i="6"/>
+  <c r="G26" i="6" s="1"/>
+  <c r="K4" i="6"/>
+  <c r="K26" i="6" s="1"/>
+  <c r="D4" i="6"/>
+  <c r="H4" i="6"/>
+  <c r="I26" i="6"/>
+  <c r="E26" i="6"/>
+  <c r="B4" i="6"/>
+  <c r="B26" i="6" s="1"/>
+  <c r="F4" i="6"/>
+  <c r="F26" i="6" s="1"/>
+  <c r="J4" i="6"/>
+  <c r="J26" i="6" s="1"/>
+  <c r="C26" i="6"/>
+  <c r="D26" i="6"/>
+  <c r="H26" i="6"/>
+  <c r="L26" i="6"/>
   <c r="BK12" i="2" l="1"/>
-  <c r="BK6"/>
-[...185 lines deleted...]
-  <c r="AX27"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK27" i="2" s="1"/>
+  <c r="BI12" i="2" l="1"/>
+  <c r="BI4" i="2"/>
+  <c r="BI27" i="2" s="1"/>
+  <c r="BJ12" i="2" l="1"/>
+  <c r="BH12" i="2"/>
+  <c r="BH4" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" s="1"/>
+  <c r="BH27" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BG4" i="2"/>
+  <c r="BG27" i="2" l="1"/>
+  <c r="BE27" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF4" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BC27" i="2" l="1"/>
+  <c r="BF27" i="2"/>
+  <c r="BA27" i="2"/>
+  <c r="BD27" i="2"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="AZ6" i="2"/>
+  <c r="AY6" i="2"/>
+  <c r="AX6" i="2"/>
+  <c r="AW6" i="2"/>
+  <c r="BB27" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ27" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AW27" i="2" l="1"/>
+  <c r="AY27" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AR27" i="2" s="1"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AG4" i="2" s="1"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="U27" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q4" i="2"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="M27" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="E27" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="AA27" i="2" s="1"/>
+  <c r="H27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="Z27" i="2" s="1"/>
+  <c r="T27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="X27" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="F4" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="Q27" i="2" l="1"/>
+  <c r="AU27" i="2"/>
+  <c r="AE27" i="2"/>
+  <c r="AP27" i="2"/>
+  <c r="AF27" i="2"/>
+  <c r="AH27" i="2"/>
+  <c r="AJ27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="AL27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AS27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="AO27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="AB27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="AD27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="AV27" i="2"/>
+  <c r="AX27" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="175">
   <si>
     <t>Consumption of fixed capital</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -913,56 +925,50 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2020 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
@@ -1017,59 +1023,68 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2018 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>YermagambetovaA.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 quarter 2026 year</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1126,56 +1141,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
@@ -1405,60 +1414,60 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -1537,84 +1546,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1746,1157 +1757,1159 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.28515625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B2" s="27">
         <v>111303</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="68" t="s">
         <v>102</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="68" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="68" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="67" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="33.75" customHeight="1">
+    <row r="9" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B11" s="30"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="68" t="s">
         <v>113</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="38.25">
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="68" t="s">
         <v>115</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="21" customHeight="1">
+    <row r="14" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="74" t="s">
         <v>117</v>
       </c>
-      <c r="B14" s="73" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:2" ht="19.5" customHeight="1">
+      <c r="B14" s="72" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="75"/>
-      <c r="B15" s="73" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:2">
+      <c r="B15" s="72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="76"/>
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="72" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="68" t="s">
         <v>119</v>
       </c>
-      <c r="B18" s="71">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
+      <c r="B18" s="70">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="68" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="71">
-[...3 lines deleted...]
-    <row r="20" spans="1:2">
+      <c r="B19" s="70">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="68" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="68" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="69" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="68" t="s">
         <v>126</v>
       </c>
-      <c r="B23" s="70" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2">
+      <c r="B23" s="73" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="67"/>
       <c r="B24" s="67"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="67"/>
       <c r="B25" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
-    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="110.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="23" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="23" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="23" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="23" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="23" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="23"/>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="24" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="25"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="25"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="1"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="1"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="1"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="1"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="1"/>
     </row>
-    <row r="19" spans="2:2">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.140625" style="34" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="34" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="34"/>
     <col min="4" max="4" width="10.140625" style="34" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="34" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="34"/>
     <col min="7" max="9" width="10.140625" style="34" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="13.5" customHeight="1">
+    <row r="1" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>128</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
     </row>
-    <row r="2" spans="1:9" ht="13.5" customHeight="1"/>
-    <row r="3" spans="1:9">
+    <row r="2" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="77"/>
       <c r="B3" s="78" t="s">
         <v>134</v>
       </c>
       <c r="C3" s="79"/>
       <c r="D3" s="79"/>
       <c r="E3" s="77" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
       <c r="H3" s="77"/>
       <c r="I3" s="77"/>
     </row>
-    <row r="4" spans="1:9" s="35" customFormat="1">
+    <row r="4" spans="1:9" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="77"/>
       <c r="B4" s="57">
         <v>1990</v>
       </c>
       <c r="C4" s="57">
         <v>1991</v>
       </c>
       <c r="D4" s="57">
         <v>1992</v>
       </c>
       <c r="E4" s="57">
         <v>1993</v>
       </c>
       <c r="F4" s="57">
         <v>1994</v>
       </c>
       <c r="G4" s="57">
         <v>1995</v>
       </c>
       <c r="H4" s="57">
         <v>1996</v>
       </c>
       <c r="I4" s="57">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="37">
         <v>3038</v>
       </c>
       <c r="C5" s="37">
         <v>7164.8</v>
       </c>
       <c r="D5" s="37">
         <v>113682</v>
       </c>
       <c r="E5" s="37">
         <v>2273.9</v>
       </c>
       <c r="F5" s="37">
         <v>31861.8</v>
       </c>
       <c r="G5" s="37">
         <v>54664.7</v>
       </c>
       <c r="H5" s="37">
         <v>65001.1</v>
       </c>
       <c r="I5" s="37">
         <v>67868.3</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>135</v>
       </c>
       <c r="B6" s="38">
         <v>1907</v>
       </c>
       <c r="C6" s="38">
         <v>3126</v>
       </c>
       <c r="D6" s="38">
         <v>40162</v>
       </c>
       <c r="E6" s="38">
         <v>881.2</v>
       </c>
       <c r="F6" s="38">
         <v>18819</v>
       </c>
       <c r="G6" s="38">
         <v>20464.400000000001</v>
       </c>
       <c r="H6" s="38">
         <v>39715.699999999997</v>
       </c>
       <c r="I6" s="38">
         <v>37874.800000000003</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="38">
         <v>635</v>
       </c>
       <c r="C7" s="38">
         <v>884</v>
       </c>
       <c r="D7" s="38">
         <v>12842</v>
       </c>
       <c r="E7" s="38">
         <v>246</v>
       </c>
       <c r="F7" s="38">
         <v>3785</v>
       </c>
       <c r="G7" s="38">
         <v>8973.4</v>
       </c>
       <c r="H7" s="38">
         <v>12191.2</v>
       </c>
       <c r="I7" s="38">
         <v>14645.2</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="38">
         <f t="shared" ref="B8:I8" si="0">SUM(B9:B10)</f>
         <v>1657</v>
       </c>
       <c r="C8" s="38">
         <f t="shared" si="0"/>
         <v>1234.5999999999999</v>
       </c>
       <c r="D8" s="38">
         <f t="shared" si="0"/>
         <v>20175</v>
       </c>
       <c r="E8" s="38">
         <f t="shared" si="0"/>
         <v>639.29999999999995</v>
       </c>
       <c r="F8" s="38">
         <f t="shared" si="0"/>
         <v>10911</v>
       </c>
       <c r="G8" s="38">
         <f t="shared" si="0"/>
         <v>23498.9</v>
       </c>
       <c r="H8" s="38">
         <f t="shared" si="0"/>
         <v>29453.9</v>
       </c>
       <c r="I8" s="38">
         <f t="shared" si="0"/>
         <v>40895.5</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>136</v>
       </c>
       <c r="B9" s="38">
         <v>1564</v>
       </c>
       <c r="C9" s="38">
         <v>1078.5999999999999</v>
       </c>
       <c r="D9" s="38">
         <v>18591.3</v>
       </c>
       <c r="E9" s="38">
         <v>592</v>
       </c>
       <c r="F9" s="38">
         <v>9849</v>
       </c>
       <c r="G9" s="38">
         <v>20188.2</v>
       </c>
       <c r="H9" s="38">
         <v>24263.5</v>
       </c>
       <c r="I9" s="38">
         <v>35255.9</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="38">
         <v>93</v>
       </c>
       <c r="C10" s="38">
         <v>156</v>
       </c>
       <c r="D10" s="38">
         <v>1583.7</v>
       </c>
       <c r="E10" s="38">
         <v>47.3</v>
       </c>
       <c r="F10" s="38">
         <v>1062</v>
       </c>
       <c r="G10" s="38">
         <v>3310.7</v>
       </c>
       <c r="H10" s="38">
         <v>5190.3999999999996</v>
       </c>
       <c r="I10" s="38">
         <v>5639.6</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="38">
         <v>340</v>
       </c>
       <c r="C11" s="38">
         <v>669</v>
       </c>
       <c r="D11" s="38">
         <v>10844.4</v>
       </c>
       <c r="E11" s="38">
         <v>263.8</v>
       </c>
       <c r="F11" s="38">
         <v>2731</v>
       </c>
       <c r="G11" s="38">
         <v>7506</v>
       </c>
       <c r="H11" s="38">
         <v>12600.8</v>
       </c>
       <c r="I11" s="38">
         <v>13762.8</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="B12" s="38">
         <v>15</v>
       </c>
       <c r="C12" s="38">
         <v>22.2</v>
       </c>
       <c r="D12" s="38">
         <v>132.80000000000001</v>
       </c>
       <c r="E12" s="38">
         <v>3.9</v>
       </c>
       <c r="F12" s="38">
         <v>36.299999999999997</v>
       </c>
       <c r="G12" s="38">
         <v>114</v>
       </c>
       <c r="H12" s="38">
         <v>102.4</v>
       </c>
       <c r="I12" s="38">
         <v>149.80000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="25.5">
+    <row r="13" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="38">
         <v>30</v>
       </c>
       <c r="C13" s="38">
         <v>37</v>
       </c>
       <c r="D13" s="38">
         <v>368.2</v>
       </c>
       <c r="E13" s="38">
         <v>17.899999999999999</v>
       </c>
       <c r="F13" s="38">
         <v>322.10000000000002</v>
       </c>
       <c r="G13" s="38">
         <v>1253.0999999999999</v>
       </c>
       <c r="H13" s="38">
         <v>1156.4000000000001</v>
       </c>
       <c r="I13" s="38">
         <v>1276.4000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>141</v>
       </c>
       <c r="B14" s="38">
         <v>491.3</v>
       </c>
       <c r="C14" s="38">
         <v>638.5</v>
       </c>
       <c r="D14" s="38">
         <v>4985.1000000000004</v>
       </c>
       <c r="E14" s="38">
         <v>75</v>
       </c>
       <c r="F14" s="38">
         <v>1914.4</v>
       </c>
       <c r="G14" s="38">
         <v>4315.1000000000004</v>
       </c>
       <c r="H14" s="38">
         <v>9249.2000000000007</v>
       </c>
       <c r="I14" s="38">
         <v>10791.2</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="39" t="s">
         <v>142</v>
       </c>
       <c r="B15" s="38">
         <v>279</v>
       </c>
       <c r="C15" s="38">
         <v>1096.0999999999999</v>
       </c>
       <c r="D15" s="38">
         <v>9102.7999999999993</v>
       </c>
       <c r="E15" s="38">
         <v>425.7</v>
       </c>
       <c r="F15" s="38">
         <v>6975.6</v>
       </c>
       <c r="G15" s="38">
         <v>12069</v>
       </c>
       <c r="H15" s="38">
         <v>26715</v>
       </c>
       <c r="I15" s="38">
         <v>28114.7</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="25.5">
+    <row r="16" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>143</v>
       </c>
       <c r="B16" s="42">
         <v>58</v>
       </c>
       <c r="C16" s="42">
         <v>48.5</v>
       </c>
       <c r="D16" s="42">
         <v>854.6</v>
       </c>
       <c r="E16" s="42">
         <v>10</v>
       </c>
       <c r="F16" s="42">
         <v>205.8</v>
       </c>
       <c r="G16" s="42">
         <v>415</v>
       </c>
       <c r="H16" s="42">
         <v>373.2</v>
       </c>
       <c r="I16" s="42">
         <v>1291.0999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="25.5">
+    <row r="17" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>144</v>
       </c>
       <c r="B17" s="38">
         <v>130.30000000000001</v>
       </c>
       <c r="C17" s="38">
         <v>401.2</v>
       </c>
       <c r="D17" s="38">
         <v>3507.3</v>
       </c>
       <c r="E17" s="38">
         <v>144.19999999999999</v>
       </c>
       <c r="F17" s="38">
         <v>1512</v>
       </c>
       <c r="G17" s="38">
         <v>2279.4</v>
       </c>
       <c r="H17" s="38">
         <v>3966.1</v>
       </c>
       <c r="I17" s="38">
         <v>3704.7</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="38">
         <v>240</v>
       </c>
       <c r="C18" s="38">
         <v>430</v>
       </c>
       <c r="D18" s="38">
         <v>3343</v>
       </c>
       <c r="E18" s="38">
         <v>87.8</v>
       </c>
       <c r="F18" s="38">
         <v>1117</v>
       </c>
       <c r="G18" s="38">
         <v>2491.3000000000002</v>
       </c>
       <c r="H18" s="38">
         <v>3345.7</v>
       </c>
       <c r="I18" s="38">
         <v>3723.4</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="38">
         <v>60</v>
       </c>
       <c r="C19" s="38">
         <v>61</v>
       </c>
       <c r="D19" s="38">
         <v>329.8</v>
       </c>
       <c r="E19" s="38">
         <v>11.9</v>
       </c>
       <c r="F19" s="38">
         <v>205.8</v>
       </c>
       <c r="G19" s="38">
         <v>419.3</v>
       </c>
       <c r="H19" s="38">
         <v>859.5</v>
       </c>
       <c r="I19" s="38">
         <v>985.3</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="38">
         <v>135</v>
       </c>
       <c r="C20" s="38">
         <v>95</v>
       </c>
       <c r="D20" s="38">
         <v>1492.8</v>
       </c>
       <c r="E20" s="38">
         <v>35.200000000000003</v>
       </c>
       <c r="F20" s="38">
         <v>217.5</v>
       </c>
       <c r="G20" s="38">
         <v>535.4</v>
       </c>
       <c r="H20" s="38">
         <v>913.1</v>
       </c>
       <c r="I20" s="38">
         <v>1107</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="38">
         <v>23.8</v>
       </c>
       <c r="C21" s="38">
         <v>30</v>
       </c>
       <c r="D21" s="38">
         <v>784.4</v>
       </c>
       <c r="E21" s="38">
         <v>5</v>
       </c>
       <c r="F21" s="38">
         <v>175</v>
       </c>
       <c r="G21" s="38">
         <v>716</v>
       </c>
       <c r="H21" s="38">
         <v>1240.8</v>
       </c>
       <c r="I21" s="38">
         <v>1861.7</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="38">
         <v>32.799999999999997</v>
       </c>
       <c r="C22" s="38">
         <v>149.1</v>
       </c>
       <c r="D22" s="38">
         <v>2875.9</v>
       </c>
       <c r="E22" s="38">
         <v>110.8</v>
       </c>
       <c r="F22" s="38">
         <v>2108.9</v>
       </c>
       <c r="G22" s="38">
         <v>4664.6000000000004</v>
       </c>
       <c r="H22" s="38">
         <v>6286.9</v>
       </c>
       <c r="I22" s="38">
         <v>7711.4</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="39" t="s">
         <v>148</v>
       </c>
       <c r="B23" s="38">
         <v>21.6</v>
       </c>
       <c r="C23" s="38">
         <v>20.6</v>
       </c>
       <c r="D23" s="38">
         <v>188.4</v>
       </c>
       <c r="E23" s="38">
         <v>43.7</v>
       </c>
       <c r="F23" s="38">
         <v>96.1</v>
       </c>
       <c r="G23" s="38">
         <v>92.2</v>
       </c>
       <c r="H23" s="38">
         <v>114.8</v>
       </c>
       <c r="I23" s="38">
         <v>121.6</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="39" t="s">
         <v>149</v>
       </c>
       <c r="B24" s="38">
         <v>15.6</v>
       </c>
       <c r="C24" s="38">
         <v>16.8</v>
       </c>
       <c r="D24" s="38">
         <v>1230.5</v>
       </c>
       <c r="E24" s="38">
         <v>19.600000000000001</v>
       </c>
       <c r="F24" s="38">
         <v>1317.2</v>
       </c>
       <c r="G24" s="38">
         <v>9949</v>
       </c>
       <c r="H24" s="38">
         <v>14754</v>
       </c>
       <c r="I24" s="38">
         <v>18071.7</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="44">
         <f t="shared" ref="B25:I25" si="1">B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>9109.4</v>
       </c>
       <c r="C25" s="44">
         <f t="shared" si="1"/>
         <v>16124.4</v>
       </c>
       <c r="D25" s="44">
         <f t="shared" si="1"/>
         <v>226901</v>
       </c>
       <c r="E25" s="44">
         <f t="shared" si="1"/>
         <v>5294.9</v>
       </c>
       <c r="F25" s="44">
         <f t="shared" si="1"/>
         <v>84311.5</v>
       </c>
       <c r="G25" s="44">
         <f t="shared" si="1"/>
         <v>154420.79999999999</v>
       </c>
       <c r="H25" s="44">
         <f t="shared" si="1"/>
         <v>228039.8</v>
       </c>
       <c r="I25" s="44">
         <f t="shared" si="1"/>
         <v>253956.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.7109375" style="34" customWidth="1"/>
     <col min="2" max="13" width="12.140625" style="34" customWidth="1"/>
     <col min="14" max="14" width="10" style="34" customWidth="1"/>
     <col min="15" max="15" width="12" style="34" customWidth="1"/>
     <col min="16" max="16" width="10" style="34" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="34" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="34" customWidth="1"/>
     <col min="19" max="19" width="13.28515625" style="34" customWidth="1"/>
     <col min="20" max="16384" width="20.5703125" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>128</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="53"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B2" s="58"/>
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="59" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="35" customFormat="1">
+    <row r="3" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="61">
         <v>1998</v>
       </c>
       <c r="C3" s="61">
         <v>1999</v>
       </c>
       <c r="D3" s="61">
         <v>2000</v>
       </c>
       <c r="E3" s="61">
         <v>2001</v>
       </c>
       <c r="F3" s="61">
         <v>2002</v>
       </c>
       <c r="G3" s="61">
         <v>2003</v>
       </c>
       <c r="H3" s="61">
         <v>2004</v>
       </c>
       <c r="I3" s="61">
         <v>2005</v>
       </c>
       <c r="J3" s="61">
         <v>2006</v>
       </c>
       <c r="K3" s="61">
         <v>2007</v>
       </c>
       <c r="L3" s="61">
         <v>2008</v>
       </c>
       <c r="M3" s="61">
         <v>2009</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="46">
         <f>B5+B8+B12</f>
         <v>119178.3</v>
       </c>
       <c r="C4" s="46">
         <f>C5+C8+C12</f>
         <v>151949.9</v>
       </c>
       <c r="D4" s="46">
         <f>D5+D8+D12</f>
         <v>233970.5</v>
       </c>
       <c r="E4" s="46">
         <f>E5+E8+E12</f>
         <v>270581.59999999998</v>
       </c>
       <c r="F4" s="46">
         <f t="shared" ref="F4:L4" si="0">F5+F8+F12</f>
         <v>342809.7</v>
       </c>
       <c r="G4" s="46">
         <f t="shared" si="0"/>
@@ -2904,184 +2917,184 @@
       </c>
       <c r="H4" s="46">
         <f t="shared" si="0"/>
         <v>486322.3</v>
       </c>
       <c r="I4" s="46">
         <f t="shared" si="0"/>
         <v>592145.80000000005</v>
       </c>
       <c r="J4" s="46">
         <f t="shared" si="0"/>
         <v>814161.5</v>
       </c>
       <c r="K4" s="46">
         <f t="shared" si="0"/>
         <v>1026027.3</v>
       </c>
       <c r="L4" s="46">
         <f t="shared" si="0"/>
         <v>1236834.6000000001</v>
       </c>
       <c r="M4" s="46">
         <v>1389943</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="47">
         <f>SUM(B6:B7)</f>
         <v>21304.9</v>
       </c>
       <c r="C5" s="47">
         <f>SUM(C6:C7)</f>
         <v>27850.2</v>
       </c>
       <c r="D5" s="47">
         <f>SUM(D6:D7)</f>
         <v>32758.3</v>
       </c>
       <c r="E5" s="47">
         <f>SUM(E6:E7)</f>
         <v>34500.199999999997</v>
       </c>
       <c r="F5" s="47">
         <f t="shared" ref="F5:K5" si="1">SUM(F6:F7)</f>
         <v>37267.300000000003</v>
       </c>
       <c r="G5" s="47">
         <f t="shared" si="1"/>
         <v>36828.400000000001</v>
       </c>
       <c r="H5" s="47">
         <f t="shared" si="1"/>
         <v>53441.1</v>
       </c>
       <c r="I5" s="47">
         <f t="shared" si="1"/>
         <v>60544.800000000003</v>
       </c>
       <c r="J5" s="47">
         <f t="shared" si="1"/>
         <v>68051.8</v>
       </c>
       <c r="K5" s="47">
         <f t="shared" si="1"/>
         <v>95411.3</v>
       </c>
       <c r="L5" s="47">
         <v>85918.3</v>
       </c>
       <c r="M5" s="47">
         <v>87902.399999999994</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="48" t="s">
         <v>150</v>
       </c>
       <c r="B6" s="49">
         <v>20955.099999999999</v>
       </c>
       <c r="C6" s="49">
         <v>27557.1</v>
       </c>
       <c r="D6" s="47">
         <v>32487.9</v>
       </c>
       <c r="E6" s="47">
         <v>34119.599999999999</v>
       </c>
       <c r="F6" s="47">
         <v>36872</v>
       </c>
       <c r="G6" s="47">
         <v>36528.400000000001</v>
       </c>
       <c r="H6" s="47">
         <v>53045.5</v>
       </c>
       <c r="I6" s="47">
         <v>60077.3</v>
       </c>
       <c r="J6" s="47">
         <v>67429.899999999994</v>
       </c>
       <c r="K6" s="47">
         <v>94582.1</v>
       </c>
       <c r="L6" s="47">
         <v>85055.6</v>
       </c>
       <c r="M6" s="47">
         <v>87065</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>151</v>
       </c>
       <c r="B7" s="49">
         <v>349.8</v>
       </c>
       <c r="C7" s="49">
         <v>293.10000000000002</v>
       </c>
       <c r="D7" s="47">
         <v>270.39999999999998</v>
       </c>
       <c r="E7" s="47">
         <v>380.6</v>
       </c>
       <c r="F7" s="47">
         <v>395.3</v>
       </c>
       <c r="G7" s="47">
         <v>300</v>
       </c>
       <c r="H7" s="47">
         <v>395.6</v>
       </c>
       <c r="I7" s="47">
         <v>467.5</v>
       </c>
       <c r="J7" s="47">
         <v>621.9</v>
       </c>
       <c r="K7" s="47">
         <v>829.2</v>
       </c>
       <c r="L7" s="47">
         <v>862.7</v>
       </c>
       <c r="M7" s="47">
         <v>837.4</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="47">
         <f>SUM(B9:B11)</f>
         <v>91451.8</v>
       </c>
       <c r="C8" s="47">
         <f>SUM(C9:C11)</f>
         <v>114858.2</v>
       </c>
       <c r="D8" s="47">
         <f>SUM(D9:D11)</f>
         <v>187228</v>
       </c>
       <c r="E8" s="47">
         <f>SUM(E9:E11)</f>
         <v>218216.7</v>
       </c>
       <c r="F8" s="47">
         <f t="shared" ref="F8:L8" si="2">SUM(F9:F11)</f>
         <v>287383.59999999998</v>
       </c>
       <c r="G8" s="47">
         <f t="shared" si="2"/>
@@ -3089,215 +3102,215 @@
       </c>
       <c r="H8" s="47">
         <f t="shared" si="2"/>
         <v>407656.8</v>
       </c>
       <c r="I8" s="47">
         <f t="shared" si="2"/>
         <v>493750.6</v>
       </c>
       <c r="J8" s="47">
         <f t="shared" si="2"/>
         <v>686628</v>
       </c>
       <c r="K8" s="47">
         <f t="shared" si="2"/>
         <v>850202.1</v>
       </c>
       <c r="L8" s="47">
         <f t="shared" si="2"/>
         <v>1012050.5</v>
       </c>
       <c r="M8" s="47">
         <v>1162607.6000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>152</v>
       </c>
       <c r="B9" s="49">
         <v>35913.800000000003</v>
       </c>
       <c r="C9" s="49">
         <v>46559.8</v>
       </c>
       <c r="D9" s="47">
         <v>83906.7</v>
       </c>
       <c r="E9" s="47">
         <v>102016.1</v>
       </c>
       <c r="F9" s="47">
         <v>170379.1</v>
       </c>
       <c r="G9" s="47">
         <v>220839.4</v>
       </c>
       <c r="H9" s="47">
         <v>269170.3</v>
       </c>
       <c r="I9" s="47">
         <v>336911.6</v>
       </c>
       <c r="J9" s="47">
         <v>469488.3</v>
       </c>
       <c r="K9" s="47">
         <v>572782.19999999995</v>
       </c>
       <c r="L9" s="47">
         <v>709286.40000000002</v>
       </c>
       <c r="M9" s="47">
         <v>827545.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="41" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="49">
         <v>30539.5</v>
       </c>
       <c r="C10" s="49">
         <v>42601</v>
       </c>
       <c r="D10" s="47">
         <v>69635.3</v>
       </c>
       <c r="E10" s="47">
         <v>73702.8</v>
       </c>
       <c r="F10" s="47">
         <v>74437</v>
       </c>
       <c r="G10" s="47">
         <v>80983.600000000006</v>
       </c>
       <c r="H10" s="47">
         <v>86051.5</v>
       </c>
       <c r="I10" s="47">
         <v>105305</v>
       </c>
       <c r="J10" s="47">
         <v>154116.20000000001</v>
       </c>
       <c r="K10" s="47">
         <v>192810.9</v>
       </c>
       <c r="L10" s="47">
         <v>207862.9</v>
       </c>
       <c r="M10" s="47">
         <v>238847.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="25.5">
+    <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="49">
         <v>24998.5</v>
       </c>
       <c r="C11" s="49">
         <v>25697.4</v>
       </c>
       <c r="D11" s="47">
         <v>33686</v>
       </c>
       <c r="E11" s="47">
         <v>42497.8</v>
       </c>
       <c r="F11" s="47">
         <v>42567.5</v>
       </c>
       <c r="G11" s="47">
         <v>42035.7</v>
       </c>
       <c r="H11" s="47">
         <v>52435</v>
       </c>
       <c r="I11" s="47">
         <v>51534</v>
       </c>
       <c r="J11" s="47">
         <v>63023.5</v>
       </c>
       <c r="K11" s="47">
         <v>84609</v>
       </c>
       <c r="L11" s="47">
         <v>94901.2</v>
       </c>
       <c r="M11" s="47">
         <v>96214.5</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="47">
         <v>6421.6</v>
       </c>
       <c r="C12" s="47">
         <v>9241.5</v>
       </c>
       <c r="D12" s="47">
         <v>13984.2</v>
       </c>
       <c r="E12" s="47">
         <v>17864.7</v>
       </c>
       <c r="F12" s="47">
         <v>18158.8</v>
       </c>
       <c r="G12" s="47">
         <v>20555.8</v>
       </c>
       <c r="H12" s="47">
         <v>25224.400000000001</v>
       </c>
       <c r="I12" s="47">
         <v>37850.400000000001</v>
       </c>
       <c r="J12" s="47">
         <v>59481.7</v>
       </c>
       <c r="K12" s="47">
         <v>80413.899999999994</v>
       </c>
       <c r="L12" s="47">
         <v>138865.79999999999</v>
       </c>
       <c r="M12" s="47">
         <v>139433</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="50">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>119582</v>
       </c>
       <c r="C13" s="50">
         <f t="shared" ref="C13:L13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24</f>
         <v>134999.5</v>
       </c>
       <c r="D13" s="50">
         <f t="shared" si="3"/>
         <v>186549.7</v>
       </c>
       <c r="E13" s="50">
         <f t="shared" si="3"/>
         <v>227577.5</v>
       </c>
       <c r="F13" s="50">
         <f t="shared" si="3"/>
         <v>234066.9</v>
       </c>
       <c r="G13" s="50">
         <f t="shared" si="3"/>
@@ -3305,552 +3318,552 @@
       </c>
       <c r="H13" s="50">
         <f t="shared" si="3"/>
         <v>336190.9</v>
       </c>
       <c r="I13" s="50">
         <f t="shared" si="3"/>
         <v>457000.5</v>
       </c>
       <c r="J13" s="50">
         <f t="shared" si="3"/>
         <v>607889.1</v>
       </c>
       <c r="K13" s="50">
         <f t="shared" si="3"/>
         <v>718026.8</v>
       </c>
       <c r="L13" s="50">
         <f t="shared" si="3"/>
         <v>888139.7</v>
       </c>
       <c r="M13" s="50">
         <v>992607.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="25.5">
+    <row r="14" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="49">
         <v>23710.3</v>
       </c>
       <c r="C14" s="49">
         <v>29480.1</v>
       </c>
       <c r="D14" s="47">
         <v>32346.7</v>
       </c>
       <c r="E14" s="47">
         <v>39424.5</v>
       </c>
       <c r="F14" s="47">
         <v>40015.800000000003</v>
       </c>
       <c r="G14" s="47">
         <v>41415.599999999999</v>
       </c>
       <c r="H14" s="47">
         <v>49930.7</v>
       </c>
       <c r="I14" s="47">
         <v>69657.3</v>
       </c>
       <c r="J14" s="47">
         <v>83030.8</v>
       </c>
       <c r="K14" s="47">
         <v>122009.60000000001</v>
       </c>
       <c r="L14" s="47">
         <v>144423.20000000001</v>
       </c>
       <c r="M14" s="47">
         <v>146623.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="49">
         <v>1527.3</v>
       </c>
       <c r="C15" s="49">
         <v>1901.8</v>
       </c>
       <c r="D15" s="47">
         <v>2300.1999999999998</v>
       </c>
       <c r="E15" s="47">
         <v>2600.6</v>
       </c>
       <c r="F15" s="47">
         <v>2657.2</v>
       </c>
       <c r="G15" s="47">
         <v>3743.1</v>
       </c>
       <c r="H15" s="47">
         <v>2573.6999999999998</v>
       </c>
       <c r="I15" s="47">
         <v>3085</v>
       </c>
       <c r="J15" s="47">
         <v>5877.4</v>
       </c>
       <c r="K15" s="47">
         <v>7341.2</v>
       </c>
       <c r="L15" s="47">
         <v>9175.7999999999993</v>
       </c>
       <c r="M15" s="47">
         <v>10300.299999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="47">
         <v>42707.199999999997</v>
       </c>
       <c r="C16" s="47">
         <v>49702.7</v>
       </c>
       <c r="D16" s="47">
         <f>SUM(D17:D18)</f>
         <v>68881.7</v>
       </c>
       <c r="E16" s="47">
         <f>SUM(E17:E18)</f>
         <v>78864.7</v>
       </c>
       <c r="F16" s="47">
         <f t="shared" ref="F16:L16" si="4">SUM(F17:F18)</f>
         <v>81941</v>
       </c>
       <c r="G16" s="47">
         <f t="shared" si="4"/>
         <v>94650.7</v>
       </c>
       <c r="H16" s="47">
         <f t="shared" si="4"/>
         <v>128562.5</v>
       </c>
       <c r="I16" s="47">
         <f t="shared" si="4"/>
         <v>173642.8</v>
       </c>
       <c r="J16" s="47">
         <f t="shared" si="4"/>
         <v>237551.9</v>
       </c>
       <c r="K16" s="47">
         <f t="shared" si="4"/>
         <v>258573.5</v>
       </c>
       <c r="L16" s="47">
         <f t="shared" si="4"/>
         <v>332502.59999999998</v>
       </c>
       <c r="M16" s="47">
         <v>392412.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="47">
         <v>41495</v>
       </c>
       <c r="C17" s="47">
         <v>41951.8</v>
       </c>
       <c r="D17" s="47">
         <v>58118.3</v>
       </c>
       <c r="E17" s="47">
         <v>66900</v>
       </c>
       <c r="F17" s="47">
         <v>69417.600000000006</v>
       </c>
       <c r="G17" s="47">
         <v>80436.2</v>
       </c>
       <c r="H17" s="47">
         <v>109117.1</v>
       </c>
       <c r="I17" s="47">
         <v>139346</v>
       </c>
       <c r="J17" s="47">
         <v>182770.1</v>
       </c>
       <c r="K17" s="47">
         <v>187537.7</v>
       </c>
       <c r="L17" s="47">
         <v>244726.39999999999</v>
       </c>
       <c r="M17" s="47">
         <v>264500</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="47">
         <v>6612</v>
       </c>
       <c r="C18" s="47">
         <v>7750.9</v>
       </c>
       <c r="D18" s="47">
         <v>10763.4</v>
       </c>
       <c r="E18" s="47">
         <v>11964.7</v>
       </c>
       <c r="F18" s="47">
         <v>12523.4</v>
       </c>
       <c r="G18" s="47">
         <v>14214.5</v>
       </c>
       <c r="H18" s="47">
         <v>19445.400000000001</v>
       </c>
       <c r="I18" s="47">
         <v>34296.800000000003</v>
       </c>
       <c r="J18" s="47">
         <v>54781.8</v>
       </c>
       <c r="K18" s="47">
         <v>71035.8</v>
       </c>
       <c r="L18" s="47">
         <v>87776.2</v>
       </c>
       <c r="M18" s="47">
         <v>127912.6</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="39" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="49">
         <v>7449.1</v>
       </c>
       <c r="C19" s="49">
         <v>2207.3000000000002</v>
       </c>
       <c r="D19" s="47">
         <v>7972.5</v>
       </c>
       <c r="E19" s="47">
         <v>4609.1000000000004</v>
       </c>
       <c r="F19" s="47">
         <v>5294.4</v>
       </c>
       <c r="G19" s="47">
         <v>6507</v>
       </c>
       <c r="H19" s="47">
         <v>7652.9</v>
       </c>
       <c r="I19" s="47">
         <v>10584</v>
       </c>
       <c r="J19" s="47">
         <v>13915.3</v>
       </c>
       <c r="K19" s="47">
         <v>16657.7</v>
       </c>
       <c r="L19" s="47">
         <v>24889.9</v>
       </c>
       <c r="M19" s="47">
         <v>28621.599999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="25.5">
+    <row r="20" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A20" s="39" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="49">
         <v>17052.900000000001</v>
       </c>
       <c r="C20" s="49">
         <v>24169.9</v>
       </c>
       <c r="D20" s="47">
         <v>41824.199999999997</v>
       </c>
       <c r="E20" s="47">
         <v>54226.9</v>
       </c>
       <c r="F20" s="47">
         <v>55984.6</v>
       </c>
       <c r="G20" s="47">
         <v>60741.599999999999</v>
       </c>
       <c r="H20" s="47">
         <v>71503</v>
       </c>
       <c r="I20" s="47">
         <v>113560.8</v>
       </c>
       <c r="J20" s="47">
         <v>143199.4</v>
       </c>
       <c r="K20" s="47">
         <v>181242.4</v>
       </c>
       <c r="L20" s="47">
         <v>214326.5</v>
       </c>
       <c r="M20" s="47">
         <v>217973.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="39" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="49">
         <v>12182</v>
       </c>
       <c r="C21" s="49">
         <v>6943.2</v>
       </c>
       <c r="D21" s="47">
         <v>9110.9</v>
       </c>
       <c r="E21" s="47">
         <v>12823.6</v>
       </c>
       <c r="F21" s="47">
         <v>13430.9</v>
       </c>
       <c r="G21" s="47">
         <v>21800.2</v>
       </c>
       <c r="H21" s="47">
         <v>32229</v>
       </c>
       <c r="I21" s="47">
         <v>38585.300000000003</v>
       </c>
       <c r="J21" s="47">
         <v>50274.400000000001</v>
       </c>
       <c r="K21" s="47">
         <v>54241.4</v>
       </c>
       <c r="L21" s="47">
         <v>64260.6</v>
       </c>
       <c r="M21" s="47">
         <v>83173.2</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="49">
         <v>4620.3</v>
       </c>
       <c r="C22" s="49">
         <v>7666.9</v>
       </c>
       <c r="D22" s="47">
         <v>8718.6</v>
       </c>
       <c r="E22" s="47">
         <v>9657.7999999999993</v>
       </c>
       <c r="F22" s="47">
         <v>10343.200000000001</v>
       </c>
       <c r="G22" s="47">
         <v>11636.1</v>
       </c>
       <c r="H22" s="47">
         <v>13687.9</v>
       </c>
       <c r="I22" s="47">
         <v>15881.4</v>
       </c>
       <c r="J22" s="47">
         <v>34938.699999999997</v>
       </c>
       <c r="K22" s="47">
         <v>26133.9</v>
       </c>
       <c r="L22" s="47">
         <v>30137.5</v>
       </c>
       <c r="M22" s="47">
         <v>30841.3</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="49">
         <v>5075.5</v>
       </c>
       <c r="C23" s="49">
         <v>7464.4</v>
       </c>
       <c r="D23" s="47">
         <v>9178.7000000000007</v>
       </c>
       <c r="E23" s="47">
         <v>12120.1</v>
       </c>
       <c r="F23" s="47">
         <v>12145.7</v>
       </c>
       <c r="G23" s="47">
         <v>12045.3</v>
       </c>
       <c r="H23" s="47">
         <v>15038.3</v>
       </c>
       <c r="I23" s="47">
         <v>19385.900000000001</v>
       </c>
       <c r="J23" s="47">
         <v>23039.5</v>
       </c>
       <c r="K23" s="47">
         <v>29396.7</v>
       </c>
       <c r="L23" s="47">
         <v>41392.1</v>
       </c>
       <c r="M23" s="47">
         <v>52747.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="49">
         <v>5257.4</v>
       </c>
       <c r="C24" s="49">
         <v>5463.2</v>
       </c>
       <c r="D24" s="47">
         <v>6216.2</v>
       </c>
       <c r="E24" s="47">
         <v>13250.2</v>
       </c>
       <c r="F24" s="47">
         <v>12254.1</v>
       </c>
       <c r="G24" s="47">
         <v>12232.7</v>
       </c>
       <c r="H24" s="47">
         <v>15012.9</v>
       </c>
       <c r="I24" s="47">
         <v>12618</v>
       </c>
       <c r="J24" s="47">
         <v>16061.7</v>
       </c>
       <c r="K24" s="47">
         <v>22430.400000000001</v>
       </c>
       <c r="L24" s="47">
         <v>27031.5</v>
       </c>
       <c r="M24" s="47">
         <v>29914</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="38.25">
+    <row r="25" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A25" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="47">
         <v>0</v>
       </c>
       <c r="C25" s="47">
         <v>0</v>
       </c>
       <c r="D25" s="47">
         <v>0</v>
       </c>
       <c r="E25" s="47">
         <v>0</v>
       </c>
       <c r="F25" s="47">
         <v>0</v>
       </c>
       <c r="G25" s="47">
         <v>0</v>
       </c>
       <c r="H25" s="47">
         <v>0</v>
       </c>
       <c r="I25" s="47">
         <v>0</v>
       </c>
       <c r="J25" s="47">
         <v>0</v>
       </c>
       <c r="K25" s="47">
         <v>0</v>
       </c>
       <c r="L25" s="47">
         <v>0</v>
       </c>
       <c r="M25" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="50">
         <f>B4+B13</f>
         <v>238760.3</v>
       </c>
       <c r="C26" s="50">
         <f t="shared" ref="C26:L26" si="5">C4+C13</f>
         <v>286949.40000000002</v>
       </c>
       <c r="D26" s="50">
         <f t="shared" si="5"/>
         <v>420520.2</v>
       </c>
       <c r="E26" s="50">
         <f t="shared" si="5"/>
         <v>498159.1</v>
       </c>
       <c r="F26" s="50">
         <f t="shared" si="5"/>
         <v>576876.6</v>
       </c>
       <c r="G26" s="50">
         <f t="shared" si="5"/>
@@ -3858,343 +3871,341 @@
       </c>
       <c r="H26" s="50">
         <f t="shared" si="5"/>
         <v>822513.2</v>
       </c>
       <c r="I26" s="50">
         <f t="shared" si="5"/>
         <v>1049146.3</v>
       </c>
       <c r="J26" s="50">
         <f t="shared" si="5"/>
         <v>1422050.6</v>
       </c>
       <c r="K26" s="50">
         <f t="shared" si="5"/>
         <v>1744054.1</v>
       </c>
       <c r="L26" s="50">
         <f t="shared" si="5"/>
         <v>2124974.2999999998</v>
       </c>
       <c r="M26" s="50">
         <v>2382550.7999999998</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M27" s="51"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M28" s="51"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M29" s="51"/>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M30" s="51"/>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M31" s="51"/>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M32" s="51"/>
     </row>
-    <row r="33" spans="13:13">
+    <row r="33" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M33" s="51"/>
     </row>
-    <row r="34" spans="13:13">
+    <row r="34" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M34" s="51"/>
     </row>
-    <row r="35" spans="13:13">
+    <row r="35" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M35" s="51"/>
     </row>
-    <row r="36" spans="13:13">
+    <row r="36" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M36" s="51"/>
     </row>
-    <row r="37" spans="13:13">
+    <row r="37" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M37" s="51"/>
     </row>
-    <row r="38" spans="13:13">
+    <row r="38" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M38" s="51"/>
     </row>
-    <row r="39" spans="13:13">
+    <row r="39" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M39" s="51"/>
     </row>
-    <row r="40" spans="13:13">
+    <row r="40" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M40" s="51"/>
     </row>
-    <row r="41" spans="13:13">
+    <row r="41" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M41" s="51"/>
     </row>
-    <row r="42" spans="13:13">
+    <row r="42" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M42" s="51"/>
     </row>
-    <row r="43" spans="13:13">
+    <row r="43" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M43" s="51"/>
     </row>
-    <row r="44" spans="13:13">
+    <row r="44" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M44" s="51"/>
     </row>
-    <row r="45" spans="13:13">
+    <row r="45" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M45" s="51"/>
     </row>
-    <row r="46" spans="13:13">
+    <row r="46" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M46" s="51"/>
     </row>
-    <row r="47" spans="13:13">
+    <row r="47" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M47" s="51"/>
     </row>
-    <row r="48" spans="13:13">
+    <row r="48" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M48" s="51"/>
     </row>
-    <row r="49" spans="13:13">
+    <row r="49" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M49" s="51"/>
     </row>
-    <row r="50" spans="13:13">
+    <row r="50" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M50" s="51"/>
     </row>
-    <row r="51" spans="13:13">
+    <row r="51" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M51" s="51"/>
     </row>
-    <row r="52" spans="13:13">
+    <row r="52" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M52" s="51"/>
     </row>
-    <row r="53" spans="13:13">
+    <row r="53" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M53" s="51"/>
     </row>
-    <row r="54" spans="13:13">
+    <row r="54" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M54" s="51"/>
     </row>
-    <row r="55" spans="13:13">
+    <row r="55" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M55" s="51"/>
     </row>
-    <row r="56" spans="13:13">
+    <row r="56" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M56" s="51"/>
     </row>
-    <row r="57" spans="13:13">
+    <row r="57" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M57" s="51"/>
     </row>
-    <row r="58" spans="13:13">
+    <row r="58" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M58" s="51"/>
     </row>
-    <row r="59" spans="13:13">
+    <row r="59" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M59" s="51"/>
     </row>
-    <row r="60" spans="13:13">
+    <row r="60" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M60" s="51"/>
     </row>
-    <row r="61" spans="13:13">
+    <row r="61" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M61" s="51"/>
     </row>
-    <row r="62" spans="13:13">
+    <row r="62" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M62" s="51"/>
     </row>
-    <row r="63" spans="13:13">
+    <row r="63" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M63" s="51"/>
     </row>
-    <row r="64" spans="13:13">
+    <row r="64" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M64" s="51"/>
     </row>
-    <row r="65" spans="13:13">
+    <row r="65" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M65" s="51"/>
     </row>
-    <row r="66" spans="13:13">
+    <row r="66" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M66" s="51"/>
     </row>
-    <row r="67" spans="13:13">
+    <row r="67" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M67" s="51"/>
     </row>
-    <row r="68" spans="13:13">
+    <row r="68" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M68" s="51"/>
     </row>
-    <row r="69" spans="13:13">
+    <row r="69" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M69" s="51"/>
     </row>
-    <row r="70" spans="13:13">
+    <row r="70" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M70" s="51"/>
     </row>
-    <row r="71" spans="13:13">
+    <row r="71" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M71" s="51"/>
     </row>
-    <row r="72" spans="13:13">
+    <row r="72" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M72" s="51"/>
     </row>
-    <row r="73" spans="13:13">
+    <row r="73" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M73" s="51"/>
     </row>
-    <row r="74" spans="13:13">
+    <row r="74" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M74" s="51"/>
     </row>
-    <row r="75" spans="13:13">
+    <row r="75" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M75" s="51"/>
     </row>
-    <row r="76" spans="13:13">
+    <row r="76" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M76" s="51"/>
     </row>
-    <row r="77" spans="13:13">
+    <row r="77" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M77" s="51"/>
     </row>
-    <row r="78" spans="13:13">
+    <row r="78" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M78" s="51"/>
     </row>
-    <row r="79" spans="13:13">
+    <row r="79" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M79" s="51"/>
     </row>
-    <row r="80" spans="13:13">
+    <row r="80" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M80" s="51"/>
     </row>
-    <row r="81" spans="13:13">
+    <row r="81" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M81" s="51"/>
     </row>
-    <row r="82" spans="13:13">
+    <row r="82" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M82" s="51"/>
     </row>
-    <row r="83" spans="13:13">
+    <row r="83" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M83" s="51"/>
     </row>
-    <row r="84" spans="13:13">
+    <row r="84" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M84" s="51"/>
     </row>
-    <row r="85" spans="13:13">
+    <row r="85" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M85" s="51"/>
     </row>
-    <row r="86" spans="13:13">
+    <row r="86" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M86" s="51"/>
     </row>
-    <row r="87" spans="13:13">
+    <row r="87" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M87" s="51"/>
     </row>
-    <row r="88" spans="13:13">
+    <row r="88" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M88" s="51"/>
     </row>
-    <row r="89" spans="13:13">
+    <row r="89" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M89" s="51"/>
     </row>
-    <row r="90" spans="13:13">
+    <row r="90" spans="13:13" x14ac:dyDescent="0.2">
       <c r="M90" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BO32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
     <col min="7" max="9" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="21" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="25" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="13" style="1" customWidth="1"/>
     <col min="34" max="36" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" style="1" customWidth="1"/>
     <col min="39" max="44" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="12.7109375" style="1" customWidth="1"/>
     <col min="46" max="48" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="12.85546875" style="1" customWidth="1"/>
     <col min="50" max="52" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="55" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="13.28515625" style="1" customWidth="1"/>
     <col min="60" max="60" width="13" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="13" style="1" bestFit="1" customWidth="1"/>
-    <col min="65" max="65" width="13.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="71" max="16384" width="9.140625" style="1"/>
+    <col min="65" max="101" width="13.85546875" style="1" customWidth="1"/>
+    <col min="102" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67">
+    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A1" s="80" t="s">
         <v>128</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
-      <c r="BM2" s="6" t="s">
+      <c r="BN2" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="37.5" customHeight="1">
+    <row r="3" spans="1:68" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="62" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="62" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="62" t="s">
         <v>59</v>
       </c>
       <c r="F3" s="62" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="62" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="62" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="62" t="s">
@@ -4248,63 +4259,63 @@
       <c r="Y3" s="62" t="s">
         <v>64</v>
       </c>
       <c r="Z3" s="64" t="s">
         <v>56</v>
       </c>
       <c r="AA3" s="62" t="s">
         <v>57</v>
       </c>
       <c r="AB3" s="62" t="s">
         <v>58</v>
       </c>
       <c r="AC3" s="62" t="s">
         <v>65</v>
       </c>
       <c r="AD3" s="62" t="s">
         <v>66</v>
       </c>
       <c r="AE3" s="62" t="s">
         <v>67</v>
       </c>
       <c r="AF3" s="62" t="s">
         <v>68</v>
       </c>
       <c r="AG3" s="65" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AH3" s="62" t="s">
         <v>69</v>
       </c>
       <c r="AI3" s="62" t="s">
         <v>70</v>
       </c>
       <c r="AJ3" s="62" t="s">
         <v>71</v>
       </c>
       <c r="AK3" s="65" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AL3" s="62" t="s">
         <v>72</v>
       </c>
       <c r="AM3" s="62" t="s">
         <v>73</v>
       </c>
       <c r="AN3" s="62" t="s">
         <v>74</v>
       </c>
       <c r="AO3" s="62" t="s">
         <v>87</v>
       </c>
       <c r="AP3" s="62" t="s">
         <v>75</v>
       </c>
       <c r="AQ3" s="62" t="s">
         <v>76</v>
       </c>
       <c r="AR3" s="62" t="s">
         <v>77</v>
       </c>
       <c r="AS3" s="65" t="s">
         <v>162</v>
       </c>
@@ -4344,54 +4355,57 @@
       <c r="BE3" s="66" t="s">
         <v>159</v>
       </c>
       <c r="BF3" s="62" t="s">
         <v>89</v>
       </c>
       <c r="BG3" s="62" t="s">
         <v>90</v>
       </c>
       <c r="BH3" s="62" t="s">
         <v>91</v>
       </c>
       <c r="BI3" s="66" t="s">
         <v>158</v>
       </c>
       <c r="BJ3" s="62" t="s">
         <v>93</v>
       </c>
       <c r="BK3" s="62" t="s">
         <v>133</v>
       </c>
       <c r="BL3" s="62" t="s">
         <v>156</v>
       </c>
       <c r="BM3" s="64" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:67" s="4" customFormat="1">
+        <v>167</v>
+      </c>
+      <c r="BN3" s="62" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8">
         <f>B5+B6+B11</f>
         <v>238312.4</v>
       </c>
       <c r="C4" s="8">
         <f>C5+C6+C11</f>
         <v>687484.6</v>
       </c>
       <c r="D4" s="8">
         <f>D5+D6+D11</f>
         <v>1156328</v>
       </c>
       <c r="E4" s="9">
         <f>E5+E6+E11</f>
         <v>1813623</v>
       </c>
       <c r="F4" s="8">
         <f>F5+F6+F11</f>
         <v>301548.3</v>
       </c>
       <c r="G4" s="8">
         <v>867084.3</v>
@@ -4484,51 +4498,51 @@
       <c r="AF4" s="8">
         <f t="shared" si="1"/>
         <v>1911433.4</v>
       </c>
       <c r="AG4" s="8">
         <f t="shared" si="1"/>
         <v>2834625.4</v>
       </c>
       <c r="AH4" s="8">
         <f t="shared" si="1"/>
         <v>625253.6</v>
       </c>
       <c r="AI4" s="8">
         <f t="shared" si="1"/>
         <v>1385753.5</v>
       </c>
       <c r="AJ4" s="8">
         <f t="shared" si="1"/>
         <v>2276997.7000000002</v>
       </c>
       <c r="AK4" s="8">
         <f t="shared" si="1"/>
         <v>3333908.8</v>
       </c>
       <c r="AL4" s="8">
-        <f t="shared" ref="AL4:BK4" si="2">AL5+AL6+AL11</f>
+        <f t="shared" ref="AL4:BN4" si="2">AL5+AL6+AL11</f>
         <v>688539.6</v>
       </c>
       <c r="AM4" s="8">
         <f t="shared" si="2"/>
         <v>1548165.4</v>
       </c>
       <c r="AN4" s="8">
         <f t="shared" si="2"/>
         <v>2506077</v>
       </c>
       <c r="AO4" s="8">
         <f t="shared" si="2"/>
         <v>3729534.5</v>
       </c>
       <c r="AP4" s="8">
         <f t="shared" si="2"/>
         <v>778396.1</v>
       </c>
       <c r="AQ4" s="8">
         <f t="shared" si="2"/>
         <v>1606660.3</v>
       </c>
       <c r="AR4" s="8">
         <f t="shared" si="2"/>
         <v>2658356.1</v>
@@ -4588,59 +4602,65 @@
       <c r="BF4" s="8">
         <f t="shared" si="2"/>
         <v>1260178.7</v>
       </c>
       <c r="BG4" s="8">
         <f t="shared" si="2"/>
         <v>2645965.5</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="2"/>
         <v>4280142.4000000004</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="2"/>
         <v>7054170.7000000002</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="2"/>
         <v>1470257.4</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="2"/>
         <v>3068854.8</v>
       </c>
       <c r="BL4" s="8">
+        <f t="shared" si="2"/>
         <v>4960367.3</v>
       </c>
       <c r="BM4" s="8">
+        <f t="shared" si="2"/>
         <v>8328595.0999999996</v>
       </c>
-      <c r="BN4" s="54"/>
+      <c r="BN4" s="8">
+        <f t="shared" si="2"/>
+        <v>1669481</v>
+      </c>
       <c r="BO4" s="54"/>
-    </row>
-    <row r="5" spans="1:67" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="BP4" s="54"/>
+    </row>
+    <row r="5" spans="1:68" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="11">
         <v>6999.8</v>
       </c>
       <c r="C5" s="12">
         <v>21004</v>
       </c>
       <c r="D5" s="12">
         <v>70623.8</v>
       </c>
       <c r="E5" s="13">
         <v>110074.9</v>
       </c>
       <c r="F5" s="12">
         <v>9099.2999999999993</v>
       </c>
       <c r="G5" s="14">
         <v>23384.799999999999</v>
       </c>
       <c r="H5" s="14">
         <v>86614.8</v>
       </c>
       <c r="I5" s="13">
@@ -4792,54 +4812,57 @@
       </c>
       <c r="BF5" s="11">
         <v>63104.5</v>
       </c>
       <c r="BG5" s="11">
         <v>151742</v>
       </c>
       <c r="BH5" s="11">
         <v>381891.9</v>
       </c>
       <c r="BI5" s="11">
         <v>590813.69999999995</v>
       </c>
       <c r="BJ5" s="11">
         <v>62990.9</v>
       </c>
       <c r="BK5" s="11">
         <v>156031.29999999999</v>
       </c>
       <c r="BL5" s="11">
         <v>408442.4</v>
       </c>
       <c r="BM5" s="14">
         <v>676727.7</v>
       </c>
-      <c r="BN5" s="54"/>
+      <c r="BN5" s="12">
+        <v>74035.199999999997</v>
+      </c>
       <c r="BO5" s="54"/>
-    </row>
-    <row r="6" spans="1:67" s="3" customFormat="1">
+      <c r="BP5" s="54"/>
+    </row>
+    <row r="6" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>211902.5</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>601469</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>964547.6</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>1513651.3</v>
       </c>
       <c r="F6" s="11">
         <v>270737.7</v>
       </c>
       <c r="G6" s="11">
         <v>773505.7</v>
       </c>
@@ -5005,67 +5028,73 @@
       </c>
       <c r="BC6" s="11">
         <f t="shared" si="4"/>
         <v>1844456.8</v>
       </c>
       <c r="BD6" s="11">
         <f t="shared" si="4"/>
         <v>2776414.3</v>
       </c>
       <c r="BE6" s="11">
         <v>4388002.3</v>
       </c>
       <c r="BF6" s="11">
         <v>982562.1</v>
       </c>
       <c r="BG6" s="11">
         <v>1991366.2</v>
       </c>
       <c r="BH6" s="11">
         <v>3036326</v>
       </c>
       <c r="BI6" s="11">
         <v>4864109.5999999996</v>
       </c>
       <c r="BJ6" s="11">
-        <f t="shared" ref="BJ6:BK6" si="5">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BN6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>1126332.8</v>
       </c>
       <c r="BK6" s="11">
         <f t="shared" si="5"/>
         <v>2304713.5</v>
       </c>
       <c r="BL6" s="11">
+        <f t="shared" si="5"/>
         <v>3540050.3</v>
       </c>
       <c r="BM6" s="11">
+        <f t="shared" si="5"/>
         <v>5724715.5999999996</v>
       </c>
-      <c r="BN6" s="54"/>
+      <c r="BN6" s="11">
+        <f t="shared" si="5"/>
+        <v>1258164.8999999999</v>
+      </c>
       <c r="BO6" s="54"/>
-    </row>
-    <row r="7" spans="1:67" s="3" customFormat="1">
+      <c r="BP6" s="54"/>
+    </row>
+    <row r="7" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="11">
         <v>137123.1</v>
       </c>
       <c r="C7" s="12">
         <v>392214.6</v>
       </c>
       <c r="D7" s="12">
         <v>588542</v>
       </c>
       <c r="E7" s="13">
         <v>966514.3</v>
       </c>
       <c r="F7" s="12">
         <v>176456.8</v>
       </c>
       <c r="G7" s="14">
         <v>532236.1</v>
       </c>
       <c r="H7" s="14">
         <v>795926.7</v>
       </c>
       <c r="I7" s="13">
@@ -5217,54 +5246,57 @@
       </c>
       <c r="BF7" s="11">
         <v>484983.5</v>
       </c>
       <c r="BG7" s="11">
         <v>1082510.8</v>
       </c>
       <c r="BH7" s="11">
         <v>1636193.5</v>
       </c>
       <c r="BI7" s="11">
         <v>2665807.5</v>
       </c>
       <c r="BJ7" s="11">
         <v>538226.80000000005</v>
       </c>
       <c r="BK7" s="11">
         <v>1217091.7</v>
       </c>
       <c r="BL7" s="11">
         <v>1850959.5</v>
       </c>
       <c r="BM7" s="14">
         <v>3079477.6</v>
       </c>
-      <c r="BN7" s="54"/>
+      <c r="BN7" s="12">
+        <v>519958.1</v>
+      </c>
       <c r="BO7" s="54"/>
-    </row>
-    <row r="8" spans="1:67" s="3" customFormat="1">
+      <c r="BP7" s="54"/>
+    </row>
+    <row r="8" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>52198.3</v>
       </c>
       <c r="C8" s="12">
         <v>145273.1</v>
       </c>
       <c r="D8" s="12">
         <v>275438.3</v>
       </c>
       <c r="E8" s="13">
         <v>398032.1</v>
       </c>
       <c r="F8" s="12">
         <v>67111.100000000006</v>
       </c>
       <c r="G8" s="14">
         <v>176066.3</v>
       </c>
       <c r="H8" s="14">
         <v>300912.3</v>
       </c>
       <c r="I8" s="13">
@@ -5416,54 +5448,57 @@
       </c>
       <c r="BF8" s="11">
         <v>387165.5</v>
       </c>
       <c r="BG8" s="11">
         <v>705701.9</v>
       </c>
       <c r="BH8" s="11">
         <v>1104857.3</v>
       </c>
       <c r="BI8" s="11">
         <v>1802261</v>
       </c>
       <c r="BJ8" s="11">
         <v>467922.9</v>
       </c>
       <c r="BK8" s="11">
         <v>856311.6</v>
       </c>
       <c r="BL8" s="11">
         <v>1344981.8</v>
       </c>
       <c r="BM8" s="14">
         <v>2177952.7999999998</v>
       </c>
-      <c r="BN8" s="54"/>
+      <c r="BN8" s="12">
+        <v>591206.1</v>
+      </c>
       <c r="BO8" s="54"/>
-    </row>
-    <row r="9" spans="1:67" s="3" customFormat="1">
+      <c r="BP8" s="54"/>
+    </row>
+    <row r="9" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>20346.5</v>
       </c>
       <c r="C9" s="12">
         <v>56935.1</v>
       </c>
       <c r="D9" s="12">
         <v>88000.7</v>
       </c>
       <c r="E9" s="13">
         <v>131064.2</v>
       </c>
       <c r="F9" s="12">
         <v>23769.200000000001</v>
       </c>
       <c r="G9" s="14">
         <v>57705.1</v>
       </c>
       <c r="H9" s="14">
         <v>85216.6</v>
       </c>
       <c r="I9" s="13">
@@ -5615,54 +5650,57 @@
       </c>
       <c r="BF9" s="11">
         <v>96539</v>
       </c>
       <c r="BG9" s="11">
         <v>177420.79999999999</v>
       </c>
       <c r="BH9" s="11">
         <v>254991.1</v>
       </c>
       <c r="BI9" s="11">
         <v>340851.4</v>
       </c>
       <c r="BJ9" s="11">
         <v>105331.6</v>
       </c>
       <c r="BK9" s="11">
         <v>203573.7</v>
       </c>
       <c r="BL9" s="11">
         <v>300809.2</v>
       </c>
       <c r="BM9" s="14">
         <v>405185.4</v>
       </c>
-      <c r="BN9" s="54"/>
+      <c r="BN9" s="12">
+        <v>129993.5</v>
+      </c>
       <c r="BO9" s="54"/>
-    </row>
-    <row r="10" spans="1:67" s="3" customFormat="1" ht="25.5">
+      <c r="BP9" s="54"/>
+    </row>
+    <row r="10" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="11">
         <v>2234.6</v>
       </c>
       <c r="C10" s="12">
         <v>7046.2</v>
       </c>
       <c r="D10" s="12">
         <v>12566.6</v>
       </c>
       <c r="E10" s="13">
         <v>18040.7</v>
       </c>
       <c r="F10" s="12">
         <v>3400.6</v>
       </c>
       <c r="G10" s="14">
         <v>7498.2</v>
       </c>
       <c r="H10" s="14">
         <v>12467.1</v>
       </c>
       <c r="I10" s="13">
@@ -5814,54 +5852,57 @@
       </c>
       <c r="BF10" s="11">
         <v>13874.1</v>
       </c>
       <c r="BG10" s="11">
         <v>25732.7</v>
       </c>
       <c r="BH10" s="11">
         <v>40284.1</v>
       </c>
       <c r="BI10" s="11">
         <v>55189.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>14851.5</v>
       </c>
       <c r="BK10" s="11">
         <v>27736.5</v>
       </c>
       <c r="BL10" s="11">
         <v>43299.8</v>
       </c>
       <c r="BM10" s="14">
         <v>62099.8</v>
       </c>
-      <c r="BN10" s="54"/>
+      <c r="BN10" s="12">
+        <v>17007.2</v>
+      </c>
       <c r="BO10" s="54"/>
-    </row>
-    <row r="11" spans="1:67" s="3" customFormat="1">
+      <c r="BP10" s="54"/>
+    </row>
+    <row r="11" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <v>19410.099999999999</v>
       </c>
       <c r="C11" s="12">
         <v>65011.6</v>
       </c>
       <c r="D11" s="12">
         <v>121156.6</v>
       </c>
       <c r="E11" s="13">
         <v>189896.8</v>
       </c>
       <c r="F11" s="12">
         <v>21711.3</v>
       </c>
       <c r="G11" s="14">
         <v>70193.8</v>
       </c>
       <c r="H11" s="14">
         <v>131180.5</v>
       </c>
       <c r="I11" s="13">
@@ -6013,54 +6054,57 @@
       </c>
       <c r="BF11" s="11">
         <v>214512.1</v>
       </c>
       <c r="BG11" s="11">
         <v>502857.3</v>
       </c>
       <c r="BH11" s="11">
         <v>861924.5</v>
       </c>
       <c r="BI11" s="11">
         <v>1599247.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>280933.7</v>
       </c>
       <c r="BK11" s="11">
         <v>608110</v>
       </c>
       <c r="BL11" s="11">
         <v>1011874.6</v>
       </c>
       <c r="BM11" s="14">
         <v>1927151.8</v>
       </c>
-      <c r="BN11" s="54"/>
+      <c r="BN11" s="12">
+        <v>337280.9</v>
+      </c>
       <c r="BO11" s="54"/>
-    </row>
-    <row r="12" spans="1:67" s="4" customFormat="1">
+      <c r="BP11" s="54"/>
+    </row>
+    <row r="12" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>197565.6</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>467019.9</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>747038.9</v>
       </c>
       <c r="E12" s="9">
         <f>SUM(E13:E26)</f>
         <v>1188083.3</v>
       </c>
       <c r="F12" s="17">
         <f>SUM(F13:F26)</f>
         <v>241019.7</v>
       </c>
       <c r="G12" s="17">
         <v>536946</v>
@@ -6181,51 +6225,51 @@
       <c r="AM12" s="17">
         <f t="shared" si="8"/>
         <v>1340565.8</v>
       </c>
       <c r="AN12" s="17">
         <f t="shared" si="8"/>
         <v>2057892.2</v>
       </c>
       <c r="AO12" s="17">
         <f t="shared" si="8"/>
         <v>3642706.1</v>
       </c>
       <c r="AP12" s="17">
         <f t="shared" si="8"/>
         <v>723544.7</v>
       </c>
       <c r="AQ12" s="17">
         <f t="shared" si="8"/>
         <v>1349460.7</v>
       </c>
       <c r="AR12" s="17">
         <f>SUM(AR13:AR26)</f>
         <v>2115909</v>
       </c>
       <c r="AS12" s="18">
-        <f t="shared" ref="AS12:BK12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BN12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>3757450.1</v>
       </c>
       <c r="AT12" s="18">
         <f t="shared" si="9"/>
         <v>724855.3</v>
       </c>
       <c r="AU12" s="18">
         <f t="shared" si="9"/>
         <v>1431303.2</v>
       </c>
       <c r="AV12" s="18">
         <f t="shared" si="9"/>
         <v>2266394.1</v>
       </c>
       <c r="AW12" s="18">
         <f t="shared" si="9"/>
         <v>4189262.6</v>
       </c>
       <c r="AX12" s="18">
         <f t="shared" si="9"/>
         <v>830802.4</v>
       </c>
       <c r="AY12" s="18">
         <f t="shared" si="9"/>
         <v>1656484.6</v>
@@ -6257,59 +6301,65 @@
       <c r="BF12" s="17">
         <f t="shared" si="9"/>
         <v>1178241.3</v>
       </c>
       <c r="BG12" s="17">
         <f t="shared" si="9"/>
         <v>2470536.4</v>
       </c>
       <c r="BH12" s="17">
         <f t="shared" si="9"/>
         <v>3938020.3</v>
       </c>
       <c r="BI12" s="17">
         <f t="shared" si="9"/>
         <v>7342437.0999999996</v>
       </c>
       <c r="BJ12" s="17">
         <f t="shared" si="9"/>
         <v>1430102</v>
       </c>
       <c r="BK12" s="17">
         <f t="shared" si="9"/>
         <v>2959329.7</v>
       </c>
       <c r="BL12" s="17">
+        <f t="shared" si="9"/>
         <v>4710828</v>
       </c>
       <c r="BM12" s="17">
+        <f t="shared" si="9"/>
         <v>8788574.6999999993</v>
       </c>
-      <c r="BN12" s="54"/>
+      <c r="BN12" s="17">
+        <f t="shared" si="9"/>
+        <v>1617099.2</v>
+      </c>
       <c r="BO12" s="54"/>
-    </row>
-    <row r="13" spans="1:67" s="3" customFormat="1" ht="25.5">
+      <c r="BP12" s="54"/>
+    </row>
+    <row r="13" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="11">
         <v>39989.199999999997</v>
       </c>
       <c r="C13" s="12">
         <v>86761.4</v>
       </c>
       <c r="D13" s="12">
         <v>143723.9</v>
       </c>
       <c r="E13" s="13">
         <v>223817.5</v>
       </c>
       <c r="F13" s="12">
         <v>49493.8</v>
       </c>
       <c r="G13" s="14">
         <v>107930.2</v>
       </c>
       <c r="H13" s="14">
         <v>195275.1</v>
       </c>
       <c r="I13" s="13">
@@ -6461,54 +6511,57 @@
       </c>
       <c r="BF13" s="11">
         <v>291150.90000000002</v>
       </c>
       <c r="BG13" s="11">
         <v>583232.19999999995</v>
       </c>
       <c r="BH13" s="11">
         <v>984534.1</v>
       </c>
       <c r="BI13" s="11">
         <v>1788714.7</v>
       </c>
       <c r="BJ13" s="11">
         <v>341408.8</v>
       </c>
       <c r="BK13" s="11">
         <v>697934.4</v>
       </c>
       <c r="BL13" s="11">
         <v>1190847</v>
       </c>
       <c r="BM13" s="14">
         <v>2188821.5</v>
       </c>
-      <c r="BN13" s="54"/>
+      <c r="BN13" s="12">
+        <v>390206.9</v>
+      </c>
       <c r="BO13" s="54"/>
-    </row>
-    <row r="14" spans="1:67" s="3" customFormat="1">
+      <c r="BP13" s="54"/>
+    </row>
+    <row r="14" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="11">
         <v>42478.1</v>
       </c>
       <c r="C14" s="12">
         <v>109590.5</v>
       </c>
       <c r="D14" s="12">
         <v>189536.6</v>
       </c>
       <c r="E14" s="13">
         <v>294253.40000000002</v>
       </c>
       <c r="F14" s="12">
         <v>51465.599999999999</v>
       </c>
       <c r="G14" s="14">
         <v>123072</v>
       </c>
       <c r="H14" s="14">
         <v>221811</v>
       </c>
       <c r="I14" s="13">
@@ -6660,54 +6713,57 @@
       </c>
       <c r="BF14" s="11">
         <v>248314.4</v>
       </c>
       <c r="BG14" s="11">
         <v>529413.9</v>
       </c>
       <c r="BH14" s="11">
         <v>764184.6</v>
       </c>
       <c r="BI14" s="11">
         <v>1822740.6</v>
       </c>
       <c r="BJ14" s="11">
         <v>319042.59999999998</v>
       </c>
       <c r="BK14" s="11">
         <v>693905.1</v>
       </c>
       <c r="BL14" s="11">
         <v>996659.19999999995</v>
       </c>
       <c r="BM14" s="14">
         <v>2312451.7999999998</v>
       </c>
-      <c r="BN14" s="54"/>
+      <c r="BN14" s="12">
+        <v>376114.6</v>
+      </c>
       <c r="BO14" s="54"/>
-    </row>
-    <row r="15" spans="1:67" s="3" customFormat="1">
+      <c r="BP14" s="54"/>
+    </row>
+    <row r="15" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="11">
         <v>3157.4</v>
       </c>
       <c r="C15" s="12">
         <v>7030.9</v>
       </c>
       <c r="D15" s="12">
         <v>11803.9</v>
       </c>
       <c r="E15" s="13">
         <v>17411.8</v>
       </c>
       <c r="F15" s="12">
         <v>3982.2</v>
       </c>
       <c r="G15" s="14">
         <v>9247.4</v>
       </c>
       <c r="H15" s="14">
         <v>14613.6</v>
       </c>
       <c r="I15" s="13">
@@ -6859,54 +6915,57 @@
       </c>
       <c r="BF15" s="11">
         <v>17584.8</v>
       </c>
       <c r="BG15" s="11">
         <v>30727.4</v>
       </c>
       <c r="BH15" s="11">
         <v>48856</v>
       </c>
       <c r="BI15" s="11">
         <v>121199.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>19858.3</v>
       </c>
       <c r="BK15" s="11">
         <v>36234.400000000001</v>
       </c>
       <c r="BL15" s="11">
         <v>58713.7</v>
       </c>
       <c r="BM15" s="14">
         <v>136330.20000000001</v>
       </c>
-      <c r="BN15" s="54"/>
+      <c r="BN15" s="12">
+        <v>22768.1</v>
+      </c>
       <c r="BO15" s="54"/>
-    </row>
-    <row r="16" spans="1:67" s="3" customFormat="1">
+      <c r="BP15" s="54"/>
+    </row>
+    <row r="16" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="11">
         <v>20096.3</v>
       </c>
       <c r="C16" s="12">
         <v>45368</v>
       </c>
       <c r="D16" s="12">
         <v>69419.7</v>
       </c>
       <c r="E16" s="13">
         <v>119683.7</v>
       </c>
       <c r="F16" s="12">
         <v>23495.4</v>
       </c>
       <c r="G16" s="14">
         <v>55659.9</v>
       </c>
       <c r="H16" s="14">
         <v>82270.7</v>
       </c>
       <c r="I16" s="13">
@@ -7058,54 +7117,57 @@
       </c>
       <c r="BF16" s="11">
         <v>51928.1</v>
       </c>
       <c r="BG16" s="11">
         <v>138635.4</v>
       </c>
       <c r="BH16" s="11">
         <v>211979.5</v>
       </c>
       <c r="BI16" s="11">
         <v>308513.2</v>
       </c>
       <c r="BJ16" s="11">
         <v>62217</v>
       </c>
       <c r="BK16" s="11">
         <v>161143.29999999999</v>
       </c>
       <c r="BL16" s="11">
         <v>250408.3</v>
       </c>
       <c r="BM16" s="14">
         <v>374215.1</v>
       </c>
-      <c r="BN16" s="54"/>
+      <c r="BN16" s="12">
+        <v>69459.5</v>
+      </c>
       <c r="BO16" s="54"/>
-    </row>
-    <row r="17" spans="1:67" s="3" customFormat="1">
+      <c r="BP16" s="54"/>
+    </row>
+    <row r="17" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="11">
         <v>8529.5</v>
       </c>
       <c r="C17" s="12">
         <v>11365.9</v>
       </c>
       <c r="D17" s="12">
         <v>16966.7</v>
       </c>
       <c r="E17" s="13">
         <v>23888.1</v>
       </c>
       <c r="F17" s="12">
         <v>11072.8</v>
       </c>
       <c r="G17" s="14">
         <v>12858.8</v>
       </c>
       <c r="H17" s="14">
         <v>19417.5</v>
       </c>
       <c r="I17" s="13">
@@ -7257,54 +7319,57 @@
       </c>
       <c r="BF17" s="11">
         <v>35729.800000000003</v>
       </c>
       <c r="BG17" s="11">
         <v>76363.199999999997</v>
       </c>
       <c r="BH17" s="11">
         <v>118053.9</v>
       </c>
       <c r="BI17" s="11">
         <v>176714.6</v>
       </c>
       <c r="BJ17" s="11">
         <v>46194.5</v>
       </c>
       <c r="BK17" s="11">
         <v>99517.5</v>
       </c>
       <c r="BL17" s="11">
         <v>151729.70000000001</v>
       </c>
       <c r="BM17" s="14">
         <v>221364.2</v>
       </c>
-      <c r="BN17" s="54"/>
+      <c r="BN17" s="12">
+        <v>47253.3</v>
+      </c>
       <c r="BO17" s="54"/>
-    </row>
-    <row r="18" spans="1:67" s="3" customFormat="1">
+      <c r="BP17" s="54"/>
+    </row>
+    <row r="18" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11">
         <v>30281.1</v>
       </c>
       <c r="C18" s="12">
         <v>64951.5</v>
       </c>
       <c r="D18" s="12">
         <v>94659.6</v>
       </c>
       <c r="E18" s="13">
         <v>148431.5</v>
       </c>
       <c r="F18" s="12">
         <v>35861.1</v>
       </c>
       <c r="G18" s="14">
         <v>73310.600000000006</v>
       </c>
       <c r="H18" s="14">
         <v>105673.8</v>
       </c>
       <c r="I18" s="13">
@@ -7456,54 +7521,57 @@
       </c>
       <c r="BF18" s="11">
         <v>254710.7</v>
       </c>
       <c r="BG18" s="11">
         <v>483275.3</v>
       </c>
       <c r="BH18" s="11">
         <v>808917.1</v>
       </c>
       <c r="BI18" s="11">
         <v>1340394.1000000001</v>
       </c>
       <c r="BJ18" s="11">
         <v>303443.90000000002</v>
       </c>
       <c r="BK18" s="11">
         <v>563044.5</v>
       </c>
       <c r="BL18" s="11">
         <v>925522.7</v>
       </c>
       <c r="BM18" s="14">
         <v>1703914.4</v>
       </c>
-      <c r="BN18" s="54"/>
+      <c r="BN18" s="12">
+        <v>349599.6</v>
+      </c>
       <c r="BO18" s="54"/>
-    </row>
-    <row r="19" spans="1:67" s="3" customFormat="1">
+      <c r="BP18" s="54"/>
+    </row>
+    <row r="19" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="11">
         <v>10316.1</v>
       </c>
       <c r="C19" s="12">
         <v>27456.2</v>
       </c>
       <c r="D19" s="12">
         <v>40085.4</v>
       </c>
       <c r="E19" s="13">
         <v>61569.4</v>
       </c>
       <c r="F19" s="12">
         <v>14074.4</v>
       </c>
       <c r="G19" s="14">
         <v>34535.300000000003</v>
       </c>
       <c r="H19" s="14">
         <v>50513.9</v>
       </c>
       <c r="I19" s="13">
@@ -7655,54 +7723,57 @@
       </c>
       <c r="BF19" s="11">
         <v>46674.3</v>
       </c>
       <c r="BG19" s="11">
         <v>91620.5</v>
       </c>
       <c r="BH19" s="11">
         <v>125088.6</v>
       </c>
       <c r="BI19" s="11">
         <v>188709.4</v>
       </c>
       <c r="BJ19" s="11">
         <v>52776</v>
       </c>
       <c r="BK19" s="11">
         <v>92555.8</v>
       </c>
       <c r="BL19" s="11">
         <v>133283.9</v>
       </c>
       <c r="BM19" s="14">
         <v>204814.9</v>
       </c>
-      <c r="BN19" s="54"/>
+      <c r="BN19" s="12">
+        <v>51264.5</v>
+      </c>
       <c r="BO19" s="54"/>
-    </row>
-    <row r="20" spans="1:67" s="3" customFormat="1">
+      <c r="BP19" s="54"/>
+    </row>
+    <row r="20" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="11">
         <v>2888.6</v>
       </c>
       <c r="C20" s="12">
         <v>11835.5</v>
       </c>
       <c r="D20" s="12">
         <v>18099.3</v>
       </c>
       <c r="E20" s="13">
         <v>26612.5</v>
       </c>
       <c r="F20" s="12">
         <v>3276.8</v>
       </c>
       <c r="G20" s="14">
         <v>14671.8</v>
       </c>
       <c r="H20" s="14">
         <v>20739.900000000001</v>
       </c>
       <c r="I20" s="13">
@@ -7854,54 +7925,57 @@
       </c>
       <c r="BF20" s="11">
         <v>26363.9</v>
       </c>
       <c r="BG20" s="11">
         <v>51271.6</v>
       </c>
       <c r="BH20" s="11">
         <v>79587.100000000006</v>
       </c>
       <c r="BI20" s="11">
         <v>150203.1</v>
       </c>
       <c r="BJ20" s="11">
         <v>28166.5</v>
       </c>
       <c r="BK20" s="11">
         <v>54167.199999999997</v>
       </c>
       <c r="BL20" s="11">
         <v>85189.8</v>
       </c>
       <c r="BM20" s="14">
         <v>157561.20000000001</v>
       </c>
-      <c r="BN20" s="54"/>
+      <c r="BN20" s="12">
+        <v>32395.4</v>
+      </c>
       <c r="BO20" s="54"/>
-    </row>
-    <row r="21" spans="1:67" s="3" customFormat="1" ht="25.5">
+      <c r="BP20" s="54"/>
+    </row>
+    <row r="21" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="11">
         <v>17743.3</v>
       </c>
       <c r="C21" s="12">
         <v>44348.1</v>
       </c>
       <c r="D21" s="12">
         <v>66960.399999999994</v>
       </c>
       <c r="E21" s="13">
         <v>141500.79999999999</v>
       </c>
       <c r="F21" s="12">
         <v>22175.1</v>
       </c>
       <c r="G21" s="14">
         <v>34679.300000000003</v>
       </c>
       <c r="H21" s="14">
         <v>79679.3</v>
       </c>
       <c r="I21" s="13">
@@ -8053,54 +8127,57 @@
       </c>
       <c r="BF21" s="11">
         <v>98606.8</v>
       </c>
       <c r="BG21" s="11">
         <v>280496.59999999998</v>
       </c>
       <c r="BH21" s="11">
         <v>454444.79999999999</v>
       </c>
       <c r="BI21" s="11">
         <v>677805.5</v>
       </c>
       <c r="BJ21" s="11">
         <v>132850.20000000001</v>
       </c>
       <c r="BK21" s="11">
         <v>321259.8</v>
       </c>
       <c r="BL21" s="11">
         <v>518357.9</v>
       </c>
       <c r="BM21" s="14">
         <v>780926.1</v>
       </c>
-      <c r="BN21" s="54"/>
+      <c r="BN21" s="12">
+        <v>166920</v>
+      </c>
       <c r="BO21" s="54"/>
-    </row>
-    <row r="22" spans="1:67" s="3" customFormat="1">
+      <c r="BP21" s="54"/>
+    </row>
+    <row r="22" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="11">
         <v>9472.6</v>
       </c>
       <c r="C22" s="12">
         <v>20576.8</v>
       </c>
       <c r="D22" s="12">
         <v>31439.7</v>
       </c>
       <c r="E22" s="13">
         <v>46012.3</v>
       </c>
       <c r="F22" s="12">
         <v>9472.6</v>
       </c>
       <c r="G22" s="14">
         <v>24396.400000000001</v>
       </c>
       <c r="H22" s="14">
         <v>38199.699999999997</v>
       </c>
       <c r="I22" s="13">
@@ -8252,54 +8329,57 @@
       </c>
       <c r="BF22" s="11">
         <v>24845.5</v>
       </c>
       <c r="BG22" s="11">
         <v>51003</v>
       </c>
       <c r="BH22" s="11">
         <v>103241.7</v>
       </c>
       <c r="BI22" s="11">
         <v>302694.3</v>
       </c>
       <c r="BJ22" s="11">
         <v>28151.8</v>
       </c>
       <c r="BK22" s="11">
         <v>57621.3</v>
       </c>
       <c r="BL22" s="11">
         <v>120515.7</v>
       </c>
       <c r="BM22" s="14">
         <v>267785.5</v>
       </c>
-      <c r="BN22" s="54"/>
+      <c r="BN22" s="12">
+        <v>26471.8</v>
+      </c>
       <c r="BO22" s="54"/>
-    </row>
-    <row r="23" spans="1:67" s="3" customFormat="1">
+      <c r="BP22" s="54"/>
+    </row>
+    <row r="23" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="11">
         <v>9679.5</v>
       </c>
       <c r="C23" s="12">
         <v>27451.1</v>
       </c>
       <c r="D23" s="12">
         <v>45812.9</v>
       </c>
       <c r="E23" s="13">
         <v>58909.7</v>
       </c>
       <c r="F23" s="12">
         <v>12803.6</v>
       </c>
       <c r="G23" s="14">
         <v>33945.199999999997</v>
       </c>
       <c r="H23" s="14">
         <v>58862</v>
       </c>
       <c r="I23" s="13">
@@ -8451,54 +8531,57 @@
       </c>
       <c r="BF23" s="11">
         <v>40088</v>
       </c>
       <c r="BG23" s="11">
         <v>90445.6</v>
       </c>
       <c r="BH23" s="11">
         <v>127795.4</v>
       </c>
       <c r="BI23" s="11">
         <v>232695</v>
       </c>
       <c r="BJ23" s="11">
         <v>45117.5</v>
       </c>
       <c r="BK23" s="11">
         <v>105463.8</v>
       </c>
       <c r="BL23" s="11">
         <v>149142.20000000001</v>
       </c>
       <c r="BM23" s="14">
         <v>163962.6</v>
       </c>
-      <c r="BN23" s="54"/>
+      <c r="BN23" s="12">
+        <v>23806.5</v>
+      </c>
       <c r="BO23" s="54"/>
-    </row>
-    <row r="24" spans="1:67" s="3" customFormat="1">
+      <c r="BP23" s="54"/>
+    </row>
+    <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11">
         <v>2768.7</v>
       </c>
       <c r="C24" s="12">
         <v>6211.4</v>
       </c>
       <c r="D24" s="12">
         <v>9615.6</v>
       </c>
       <c r="E24" s="13">
         <v>14146.9</v>
       </c>
       <c r="F24" s="12">
         <v>3624.5</v>
       </c>
       <c r="G24" s="14">
         <v>7509.8</v>
       </c>
       <c r="H24" s="14">
         <v>11867.8</v>
       </c>
       <c r="I24" s="13">
@@ -8650,54 +8733,57 @@
       </c>
       <c r="BF24" s="11">
         <v>35168.199999999997</v>
       </c>
       <c r="BG24" s="11">
         <v>51494.400000000001</v>
       </c>
       <c r="BH24" s="11">
         <v>85817.2</v>
       </c>
       <c r="BI24" s="11">
         <v>163603.6</v>
       </c>
       <c r="BJ24" s="11">
         <v>43678.400000000001</v>
       </c>
       <c r="BK24" s="11">
         <v>62752.2</v>
       </c>
       <c r="BL24" s="11">
         <v>102981.5</v>
       </c>
       <c r="BM24" s="14">
         <v>196167.8</v>
       </c>
-      <c r="BN24" s="54"/>
+      <c r="BN24" s="12">
+        <v>52543.7</v>
+      </c>
       <c r="BO24" s="54"/>
-    </row>
-    <row r="25" spans="1:67" s="3" customFormat="1">
+      <c r="BP24" s="54"/>
+    </row>
+    <row r="25" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="11">
         <v>165.2</v>
       </c>
       <c r="C25" s="12">
         <v>4072.6</v>
       </c>
       <c r="D25" s="12">
         <v>8915.2000000000007</v>
       </c>
       <c r="E25" s="13">
         <v>11845.7</v>
       </c>
       <c r="F25" s="12">
         <v>221.8</v>
       </c>
       <c r="G25" s="14">
         <v>5129.3</v>
       </c>
       <c r="H25" s="14">
         <v>11803.7</v>
       </c>
       <c r="I25" s="13">
@@ -8849,54 +8935,57 @@
       </c>
       <c r="BF25" s="11">
         <v>7075.9</v>
       </c>
       <c r="BG25" s="11">
         <v>12557.3</v>
       </c>
       <c r="BH25" s="11">
         <v>25520.3</v>
       </c>
       <c r="BI25" s="11">
         <v>68449.100000000006</v>
       </c>
       <c r="BJ25" s="11">
         <v>7196.5</v>
       </c>
       <c r="BK25" s="11">
         <v>13730.4</v>
       </c>
       <c r="BL25" s="11">
         <v>27476.400000000001</v>
       </c>
       <c r="BM25" s="14">
         <v>80259.399999999994</v>
       </c>
-      <c r="BN25" s="54"/>
+      <c r="BN25" s="12">
+        <v>8295.2999999999993</v>
+      </c>
       <c r="BO25" s="54"/>
-    </row>
-    <row r="26" spans="1:67" s="3" customFormat="1" ht="38.25">
+      <c r="BP25" s="54"/>
+    </row>
+    <row r="26" spans="1:68" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
         <v>0</v>
       </c>
       <c r="I26" s="13">
@@ -9048,54 +9137,57 @@
       </c>
       <c r="BF26" s="11">
         <v>0</v>
       </c>
       <c r="BG26" s="11">
         <v>0</v>
       </c>
       <c r="BH26" s="11">
         <v>0</v>
       </c>
       <c r="BI26" s="11">
         <v>0</v>
       </c>
       <c r="BJ26" s="11">
         <v>0</v>
       </c>
       <c r="BK26" s="11">
         <v>0</v>
       </c>
       <c r="BL26" s="11">
         <v>0</v>
       </c>
       <c r="BM26" s="14">
         <v>0</v>
       </c>
-      <c r="BN26" s="54"/>
+      <c r="BN26" s="12">
+        <v>0</v>
+      </c>
       <c r="BO26" s="54"/>
-    </row>
-    <row r="27" spans="1:67" s="4" customFormat="1">
+      <c r="BP26" s="54"/>
+    </row>
+    <row r="27" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="17">
         <f t="shared" ref="B27:I27" si="10">B4+B12</f>
         <v>435878</v>
       </c>
       <c r="C27" s="17">
         <f t="shared" si="10"/>
         <v>1154504.5</v>
       </c>
       <c r="D27" s="17">
         <f t="shared" si="10"/>
         <v>1903366.9</v>
       </c>
       <c r="E27" s="20">
         <f t="shared" si="10"/>
         <v>3001706.3</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="10"/>
         <v>542568</v>
       </c>
       <c r="G27" s="17">
         <f t="shared" si="10"/>
@@ -9223,51 +9315,51 @@
       <c r="AL27" s="17">
         <f t="shared" ref="AL27:AQ27" si="13">AL4+AL12</f>
         <v>1324438.5</v>
       </c>
       <c r="AM27" s="17">
         <f t="shared" si="13"/>
         <v>2888731.2</v>
       </c>
       <c r="AN27" s="17">
         <f t="shared" si="13"/>
         <v>4563969.2</v>
       </c>
       <c r="AO27" s="17">
         <f t="shared" si="13"/>
         <v>7372240.5999999996</v>
       </c>
       <c r="AP27" s="17">
         <f t="shared" si="13"/>
         <v>1501940.8</v>
       </c>
       <c r="AQ27" s="17">
         <f t="shared" si="13"/>
         <v>2956121</v>
       </c>
       <c r="AR27" s="17">
-        <f t="shared" ref="AR27:BK27" si="14">AR4+AR12</f>
+        <f t="shared" ref="AR27:BN27" si="14">AR4+AR12</f>
         <v>4774265.0999999996</v>
       </c>
       <c r="AS27" s="18">
         <f t="shared" si="14"/>
         <v>7579915.9000000004</v>
       </c>
       <c r="AT27" s="18">
         <f t="shared" si="14"/>
         <v>1596356.6</v>
       </c>
       <c r="AU27" s="18">
         <f t="shared" si="14"/>
         <v>3278197.6</v>
       </c>
       <c r="AV27" s="18">
         <f t="shared" si="14"/>
         <v>5374238.0999999996</v>
       </c>
       <c r="AW27" s="18">
         <f t="shared" si="14"/>
         <v>8983559.3000000007</v>
       </c>
       <c r="AX27" s="18">
         <f t="shared" si="14"/>
         <v>1908154.9</v>
@@ -9303,81 +9395,87 @@
       <c r="BF27" s="17">
         <f t="shared" si="14"/>
         <v>2438420</v>
       </c>
       <c r="BG27" s="17">
         <f t="shared" si="14"/>
         <v>5116501.9000000004</v>
       </c>
       <c r="BH27" s="17">
         <f t="shared" si="14"/>
         <v>8218162.7000000002</v>
       </c>
       <c r="BI27" s="17">
         <f t="shared" si="14"/>
         <v>14396607.800000001</v>
       </c>
       <c r="BJ27" s="17">
         <f t="shared" si="14"/>
         <v>2900359.4</v>
       </c>
       <c r="BK27" s="17">
         <f t="shared" si="14"/>
         <v>6028184.5</v>
       </c>
       <c r="BL27" s="17">
+        <f t="shared" si="14"/>
         <v>9671195.3000000007</v>
       </c>
       <c r="BM27" s="17">
+        <f t="shared" si="14"/>
         <v>17117169.800000001</v>
       </c>
-      <c r="BN27" s="54"/>
+      <c r="BN27" s="17">
+        <f t="shared" si="14"/>
+        <v>3286580.2</v>
+      </c>
       <c r="BO27" s="54"/>
-    </row>
-    <row r="28" spans="1:67" s="3" customFormat="1">
+      <c r="BP27" s="54"/>
+    </row>
+    <row r="28" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="BN28" s="54"/>
     </row>
-    <row r="29" spans="1:67" ht="53.25" customHeight="1">
+    <row r="29" spans="1:68" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="30" spans="1:67" ht="54" customHeight="1">
+    <row r="30" spans="1:68" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="31" spans="1:67" ht="61.5" customHeight="1">
-[...6 lines deleted...]
-        <v>171</v>
+    <row r="31" spans="1:68" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68" x14ac:dyDescent="0.2">
+      <c r="A32" s="71" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 