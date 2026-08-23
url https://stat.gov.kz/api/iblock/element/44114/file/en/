--- v2 (2026-07-14)
+++ v3 (2026-08-23)
@@ -1,357 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8565" yWindow="75" windowWidth="18990" windowHeight="11775" tabRatio="863"/>
+    <workbookView xWindow="30930" yWindow="240" windowWidth="22320" windowHeight="11775" tabRatio="863"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN6" i="2" l="1"/>
-[...10 lines deleted...]
-  <c r="BM27" i="2" s="1"/>
+  <c r="BM27" i="2"/>
+  <c r="BM12"/>
+  <c r="BM6"/>
+  <c r="BM4"/>
+  <c r="BN6" l="1"/>
+  <c r="BN4" s="1"/>
+  <c r="BN27" s="1"/>
+  <c r="BN12"/>
+  <c r="BL12" l="1"/>
+  <c r="BL6"/>
+  <c r="BL4" s="1"/>
+  <c r="BL27" s="1"/>
   <c r="L16" i="6"/>
-  <c r="L13" i="6" s="1"/>
-[...41 lines deleted...]
-  <c r="I4" i="6"/>
+  <c r="L13" s="1"/>
+  <c r="K16"/>
+  <c r="J16"/>
+  <c r="I16"/>
+  <c r="H16"/>
+  <c r="H13" s="1"/>
+  <c r="G16"/>
+  <c r="G13" s="1"/>
+  <c r="F16"/>
+  <c r="E16"/>
+  <c r="E13" s="1"/>
+  <c r="D16"/>
+  <c r="D13" s="1"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="F13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="L8"/>
+  <c r="L4" s="1"/>
+  <c r="K8"/>
+  <c r="J8"/>
+  <c r="I8"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
+  <c r="K5"/>
+  <c r="J5"/>
+  <c r="I5"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="F5"/>
+  <c r="E5"/>
+  <c r="E4" s="1"/>
+  <c r="D5"/>
+  <c r="C5"/>
+  <c r="B5"/>
+  <c r="I4"/>
   <c r="I8" i="5"/>
-  <c r="I25" i="5" s="1"/>
-[...13 lines deleted...]
-  <c r="B25" i="5" s="1"/>
+  <c r="I25" s="1"/>
+  <c r="H8"/>
+  <c r="H25" s="1"/>
+  <c r="G8"/>
+  <c r="G25" s="1"/>
+  <c r="F8"/>
+  <c r="F25" s="1"/>
+  <c r="E8"/>
+  <c r="E25" s="1"/>
+  <c r="D8"/>
+  <c r="D25" s="1"/>
+  <c r="C8"/>
+  <c r="C25" s="1"/>
+  <c r="B8"/>
+  <c r="B25" s="1"/>
   <c r="C4" i="6" l="1"/>
-  <c r="G4" i="6"/>
-[...16 lines deleted...]
-  <c r="L26" i="6"/>
+  <c r="G4"/>
+  <c r="G26" s="1"/>
+  <c r="K4"/>
+  <c r="K26" s="1"/>
+  <c r="D4"/>
+  <c r="H4"/>
+  <c r="I26"/>
+  <c r="E26"/>
+  <c r="B4"/>
+  <c r="B26" s="1"/>
+  <c r="F4"/>
+  <c r="F26" s="1"/>
+  <c r="J4"/>
+  <c r="J26" s="1"/>
+  <c r="C26"/>
+  <c r="D26"/>
+  <c r="H26"/>
+  <c r="L26"/>
   <c r="BK12" i="2" l="1"/>
-  <c r="BK6" i="2"/>
-[...185 lines deleted...]
-  <c r="AX27" i="2"/>
+  <c r="BK6"/>
+  <c r="BK4" s="1"/>
+  <c r="BK27" s="1"/>
+  <c r="BI12" l="1"/>
+  <c r="BI4"/>
+  <c r="BI27" s="1"/>
+  <c r="BJ12" l="1"/>
+  <c r="BH12"/>
+  <c r="BH4"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ27" s="1"/>
+  <c r="BH27" l="1"/>
+  <c r="BE12"/>
+  <c r="BE4"/>
+  <c r="BG12"/>
+  <c r="BG4"/>
+  <c r="BG27" l="1"/>
+  <c r="BE27"/>
+  <c r="BF12"/>
+  <c r="BF4"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BD12"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BC27" l="1"/>
+  <c r="BF27"/>
+  <c r="BA27"/>
+  <c r="BD27"/>
+  <c r="BB12"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="AZ6"/>
+  <c r="AY6"/>
+  <c r="AX6"/>
+  <c r="AW6"/>
+  <c r="BB27" l="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AZ27" l="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AW27" l="1"/>
+  <c r="AY27"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AR27" s="1"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AK6"/>
+  <c r="AK4" s="1"/>
+  <c r="AG6"/>
+  <c r="AG4" s="1"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AG12"/>
+  <c r="AF12"/>
+  <c r="AF4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4" s="1"/>
+  <c r="U27" s="1"/>
+  <c r="Q12"/>
+  <c r="Q4"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="M27" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="E27" s="1"/>
+  <c r="AB12"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="AA27" s="1"/>
+  <c r="H27"/>
+  <c r="G27"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="Z27" s="1"/>
+  <c r="T27"/>
+  <c r="S27"/>
+  <c r="R27"/>
+  <c r="P27"/>
+  <c r="O27"/>
+  <c r="N27"/>
+  <c r="L27"/>
+  <c r="K27"/>
+  <c r="J27"/>
+  <c r="X12"/>
+  <c r="W12"/>
+  <c r="V12"/>
+  <c r="F12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="X27" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="F4"/>
+  <c r="C12"/>
+  <c r="D12"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="Q27" l="1"/>
+  <c r="AU27"/>
+  <c r="AE27"/>
+  <c r="AP27"/>
+  <c r="AF27"/>
+  <c r="AH27"/>
+  <c r="AJ27"/>
+  <c r="W27"/>
+  <c r="F27"/>
+  <c r="AL27"/>
+  <c r="AQ27"/>
+  <c r="AS27"/>
+  <c r="AM27"/>
+  <c r="AO27"/>
+  <c r="AN27"/>
+  <c r="B27"/>
+  <c r="Y27"/>
+  <c r="AI27"/>
+  <c r="AK27"/>
+  <c r="AT27"/>
+  <c r="D27"/>
+  <c r="C27"/>
+  <c r="V27"/>
+  <c r="AB27"/>
+  <c r="I27"/>
+  <c r="AD27"/>
+  <c r="AG27"/>
+  <c r="AV27"/>
+  <c r="AX27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="174">
   <si>
     <t>Consumption of fixed capital</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -585,95 +585,57 @@
   <si>
     <t>1 quarter 2023 year</t>
   </si>
   <si>
     <t>1 half-year 2023 year</t>
   </si>
   <si>
     <t>9 month 2023 year</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2019 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t>1 quarter 2024 year</t>
   </si>
   <si>
     <t>1 half-year 2024 year</t>
   </si>
   <si>
     <t>9 month 2024 year</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <t>1 quarter 2025 year</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
@@ -934,205 +896,215 @@
     <r>
       <t>2020 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
 </t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...19 lines deleted...]
-    <r>
       <t>2017 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2018 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>YermagambetovaA.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 quarter 2026 year</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>The calculations were made in accordance with the new Methodology for assessing the non-observed economy registered in the Ministry of Justice of the Republic of Kazakhstan No.19215 of 08.08.2019.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Data for 2023 have been republished due to revisions to sectoral indicators for transport and agriculture, as well as methodological clarifications for reports from the insurance sector and the general government sector.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -1249,241 +1221,238 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="8" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный 7" xfId="3"/>
     <cellStyle name="Обычный 8" xfId="4"/>
     <cellStyle name="Обычный_Лист1 6" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1546,86 +1515,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1757,2655 +1724,2653 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" customWidth="1"/>
+    <col min="1" max="1" width="40.42578125" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="A2" s="68" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="26">
+        <v>111303</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="67" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="67" t="s">
         <v>101</v>
       </c>
-      <c r="B2" s="27">
-[...4 lines deleted...]
-      <c r="A3" s="68" t="s">
+      <c r="B4" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="27" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="67" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+      <c r="A7" s="67" t="s">
+        <v>105</v>
+      </c>
+      <c r="B7" s="27" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A6" s="68" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="67" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B8" s="66" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="33.75" customHeight="1">
+      <c r="A9" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="67" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="67" t="s">
+        <v>110</v>
+      </c>
+      <c r="B11" s="29"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="38.25">
+      <c r="A13" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="21" customHeight="1">
+      <c r="A14" s="73" t="s">
+        <v>115</v>
+      </c>
+      <c r="B14" s="71" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A15" s="74"/>
+      <c r="B15" s="71" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="B8" s="67" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="75"/>
+      <c r="B16" s="71" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="67" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" s="31" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="A14" s="74" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="67" t="s">
         <v>117</v>
       </c>
-      <c r="B14" s="72" t="s">
-[...16 lines deleted...]
-      <c r="A17" s="68" t="s">
+      <c r="B18" s="69">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="67" t="s">
         <v>118</v>
       </c>
-      <c r="B17" s="32" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="68" t="s">
+      <c r="B19" s="69">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="67" t="s">
         <v>119</v>
       </c>
-      <c r="B18" s="70">
-[...4 lines deleted...]
-      <c r="A19" s="68" t="s">
+      <c r="B20" s="32" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="70">
-[...4 lines deleted...]
-      <c r="A20" s="68" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="67" t="s">
         <v>121</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B21" s="32" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="67" t="s">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="68" t="s">
+      <c r="B22" s="68" t="s">
         <v>123</v>
       </c>
-      <c r="B21" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="68" t="s">
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="67" t="s">
         <v>124</v>
       </c>
-      <c r="B22" s="69" t="s">
-[...17 lines deleted...]
-      <c r="B25" s="67"/>
+      <c r="B23" s="72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="66"/>
+      <c r="B24" s="66"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="66"/>
+      <c r="B25" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="110.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="23" t="s">
+    <row r="5" spans="2:2">
+      <c r="B5" s="22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="22" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="22" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="23" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="23" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="22" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="23" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="23" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="23" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="24"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="24"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="1"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="1"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="1"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="25" t="s">
         <v>98</v>
-      </c>
-[...35 lines deleted...]
-        <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34.140625" style="34" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="34.140625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="8.140625" style="33" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="33"/>
+    <col min="4" max="4" width="10.140625" style="33" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="33"/>
+    <col min="7" max="9" width="10.140625" style="33" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="E3" s="77" t="s">
+    <row r="1" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A1" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+    </row>
+    <row r="2" spans="1:9" ht="13.5" customHeight="1"/>
+    <row r="3" spans="1:9">
+      <c r="A3" s="76"/>
+      <c r="B3" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="77"/>
-[...6 lines deleted...]
-      <c r="B4" s="57">
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+    </row>
+    <row r="4" spans="1:9" s="34" customFormat="1">
+      <c r="A4" s="76"/>
+      <c r="B4" s="56">
         <v>1990</v>
       </c>
-      <c r="C4" s="57">
+      <c r="C4" s="56">
         <v>1991</v>
       </c>
-      <c r="D4" s="57">
+      <c r="D4" s="56">
         <v>1992</v>
       </c>
-      <c r="E4" s="57">
+      <c r="E4" s="56">
         <v>1993</v>
       </c>
-      <c r="F4" s="57">
+      <c r="F4" s="56">
         <v>1994</v>
       </c>
-      <c r="G4" s="57">
+      <c r="G4" s="56">
         <v>1995</v>
       </c>
-      <c r="H4" s="57">
+      <c r="H4" s="56">
         <v>1996</v>
       </c>
-      <c r="I4" s="57">
+      <c r="I4" s="56">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A5" s="36" t="s">
+    <row r="5" spans="1:9">
+      <c r="A5" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="36">
         <v>3038</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>7164.8</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="36">
         <v>113682</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="36">
         <v>2273.9</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="36">
         <v>31861.8</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="36">
         <v>54664.7</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="36">
         <v>65001.1</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="36">
         <v>67868.3</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="38">
+    <row r="6" spans="1:9">
+      <c r="A6" s="38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6" s="37">
         <v>1907</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="37">
         <v>3126</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="37">
         <v>40162</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="37">
         <v>881.2</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="37">
         <v>18819</v>
       </c>
-      <c r="G6" s="38">
+      <c r="G6" s="37">
         <v>20464.400000000001</v>
       </c>
-      <c r="H6" s="38">
+      <c r="H6" s="37">
         <v>39715.699999999997</v>
       </c>
-      <c r="I6" s="38">
+      <c r="I6" s="37">
         <v>37874.800000000003</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A7" s="39" t="s">
+    <row r="7" spans="1:9">
+      <c r="A7" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="37">
         <v>635</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="37">
         <v>884</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>12842</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>246</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>3785</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="37">
         <v>8973.4</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>12191.2</v>
       </c>
-      <c r="I7" s="38">
+      <c r="I7" s="37">
         <v>14645.2</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A8" s="40" t="s">
+    <row r="8" spans="1:9">
+      <c r="A8" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="37">
         <f t="shared" ref="B8:I8" si="0">SUM(B9:B10)</f>
         <v>1657</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="37">
         <f t="shared" si="0"/>
         <v>1234.5999999999999</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="37">
         <f t="shared" si="0"/>
         <v>20175</v>
       </c>
-      <c r="E8" s="38">
+      <c r="E8" s="37">
         <f t="shared" si="0"/>
         <v>639.29999999999995</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="37">
         <f t="shared" si="0"/>
         <v>10911</v>
       </c>
-      <c r="G8" s="38">
+      <c r="G8" s="37">
         <f t="shared" si="0"/>
         <v>23498.9</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="37">
         <f t="shared" si="0"/>
         <v>29453.9</v>
       </c>
-      <c r="I8" s="38">
+      <c r="I8" s="37">
         <f t="shared" si="0"/>
         <v>40895.5</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A9" s="41" t="s">
+    <row r="9" spans="1:9">
+      <c r="A9" s="40" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9" s="37">
+        <v>1564</v>
+      </c>
+      <c r="C9" s="37">
+        <v>1078.5999999999999</v>
+      </c>
+      <c r="D9" s="37">
+        <v>18591.3</v>
+      </c>
+      <c r="E9" s="37">
+        <v>592</v>
+      </c>
+      <c r="F9" s="37">
+        <v>9849</v>
+      </c>
+      <c r="G9" s="37">
+        <v>20188.2</v>
+      </c>
+      <c r="H9" s="37">
+        <v>24263.5</v>
+      </c>
+      <c r="I9" s="37">
+        <v>35255.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="40" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10" s="37">
+        <v>93</v>
+      </c>
+      <c r="C10" s="37">
+        <v>156</v>
+      </c>
+      <c r="D10" s="37">
+        <v>1583.7</v>
+      </c>
+      <c r="E10" s="37">
+        <v>47.3</v>
+      </c>
+      <c r="F10" s="37">
+        <v>1062</v>
+      </c>
+      <c r="G10" s="37">
+        <v>3310.7</v>
+      </c>
+      <c r="H10" s="37">
+        <v>5190.3999999999996</v>
+      </c>
+      <c r="I10" s="37">
+        <v>5639.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="B9" s="38">
-[...25 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="B11" s="37">
+        <v>340</v>
+      </c>
+      <c r="C11" s="37">
+        <v>669</v>
+      </c>
+      <c r="D11" s="37">
+        <v>10844.4</v>
+      </c>
+      <c r="E11" s="37">
+        <v>263.8</v>
+      </c>
+      <c r="F11" s="37">
+        <v>2731</v>
+      </c>
+      <c r="G11" s="37">
+        <v>7506</v>
+      </c>
+      <c r="H11" s="37">
+        <v>12600.8</v>
+      </c>
+      <c r="I11" s="37">
+        <v>13762.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="38" t="s">
         <v>137</v>
       </c>
-      <c r="B10" s="38">
-[...25 lines deleted...]
-      <c r="A11" s="39" t="s">
+      <c r="B12" s="37">
+        <v>15</v>
+      </c>
+      <c r="C12" s="37">
+        <v>22.2</v>
+      </c>
+      <c r="D12" s="37">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="E12" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="F12" s="37">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G12" s="37">
+        <v>114</v>
+      </c>
+      <c r="H12" s="37">
+        <v>102.4</v>
+      </c>
+      <c r="I12" s="37">
+        <v>149.80000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="25.5">
+      <c r="A13" s="38" t="s">
         <v>138</v>
       </c>
-      <c r="B11" s="38">
-[...25 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="B13" s="37">
+        <v>30</v>
+      </c>
+      <c r="C13" s="37">
+        <v>37</v>
+      </c>
+      <c r="D13" s="37">
+        <v>368.2</v>
+      </c>
+      <c r="E13" s="37">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="F13" s="37">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="G13" s="37">
+        <v>1253.0999999999999</v>
+      </c>
+      <c r="H13" s="37">
+        <v>1156.4000000000001</v>
+      </c>
+      <c r="I13" s="37">
+        <v>1276.4000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="38" t="s">
         <v>139</v>
       </c>
-      <c r="B12" s="38">
-[...25 lines deleted...]
-      <c r="A13" s="39" t="s">
+      <c r="B14" s="37">
+        <v>491.3</v>
+      </c>
+      <c r="C14" s="37">
+        <v>638.5</v>
+      </c>
+      <c r="D14" s="37">
+        <v>4985.1000000000004</v>
+      </c>
+      <c r="E14" s="37">
+        <v>75</v>
+      </c>
+      <c r="F14" s="37">
+        <v>1914.4</v>
+      </c>
+      <c r="G14" s="37">
+        <v>4315.1000000000004</v>
+      </c>
+      <c r="H14" s="37">
+        <v>9249.2000000000007</v>
+      </c>
+      <c r="I14" s="37">
+        <v>10791.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="38" t="s">
         <v>140</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B15" s="37">
+        <v>279</v>
+      </c>
+      <c r="C15" s="37">
+        <v>1096.0999999999999</v>
+      </c>
+      <c r="D15" s="37">
+        <v>9102.7999999999993</v>
+      </c>
+      <c r="E15" s="37">
+        <v>425.7</v>
+      </c>
+      <c r="F15" s="37">
+        <v>6975.6</v>
+      </c>
+      <c r="G15" s="37">
+        <v>12069</v>
+      </c>
+      <c r="H15" s="37">
+        <v>26715</v>
+      </c>
+      <c r="I15" s="37">
+        <v>28114.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="25.5">
+      <c r="A16" s="38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B16" s="41">
+        <v>58</v>
+      </c>
+      <c r="C16" s="41">
+        <v>48.5</v>
+      </c>
+      <c r="D16" s="41">
+        <v>854.6</v>
+      </c>
+      <c r="E16" s="41">
+        <v>10</v>
+      </c>
+      <c r="F16" s="41">
+        <v>205.8</v>
+      </c>
+      <c r="G16" s="41">
+        <v>415</v>
+      </c>
+      <c r="H16" s="41">
+        <v>373.2</v>
+      </c>
+      <c r="I16" s="41">
+        <v>1291.0999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="25.5">
+      <c r="A17" s="38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17" s="37">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="C17" s="37">
+        <v>401.2</v>
+      </c>
+      <c r="D17" s="37">
+        <v>3507.3</v>
+      </c>
+      <c r="E17" s="37">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="F17" s="37">
+        <v>1512</v>
+      </c>
+      <c r="G17" s="37">
+        <v>2279.4</v>
+      </c>
+      <c r="H17" s="37">
+        <v>3966.1</v>
+      </c>
+      <c r="I17" s="37">
+        <v>3704.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="37">
+        <v>240</v>
+      </c>
+      <c r="C18" s="37">
+        <v>430</v>
+      </c>
+      <c r="D18" s="37">
+        <v>3343</v>
+      </c>
+      <c r="E18" s="37">
+        <v>87.8</v>
+      </c>
+      <c r="F18" s="37">
+        <v>1117</v>
+      </c>
+      <c r="G18" s="37">
+        <v>2491.3000000000002</v>
+      </c>
+      <c r="H18" s="37">
+        <v>3345.7</v>
+      </c>
+      <c r="I18" s="37">
+        <v>3723.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B19" s="37">
+        <v>60</v>
+      </c>
+      <c r="C19" s="37">
+        <v>61</v>
+      </c>
+      <c r="D19" s="37">
+        <v>329.8</v>
+      </c>
+      <c r="E19" s="37">
+        <v>11.9</v>
+      </c>
+      <c r="F19" s="37">
+        <v>205.8</v>
+      </c>
+      <c r="G19" s="37">
+        <v>419.3</v>
+      </c>
+      <c r="H19" s="37">
+        <v>859.5</v>
+      </c>
+      <c r="I19" s="37">
+        <v>985.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20" s="37">
+        <v>135</v>
+      </c>
+      <c r="C20" s="37">
+        <v>95</v>
+      </c>
+      <c r="D20" s="37">
+        <v>1492.8</v>
+      </c>
+      <c r="E20" s="37">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F20" s="37">
+        <v>217.5</v>
+      </c>
+      <c r="G20" s="37">
+        <v>535.4</v>
+      </c>
+      <c r="H20" s="37">
+        <v>913.1</v>
+      </c>
+      <c r="I20" s="37">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21" s="37">
+        <v>23.8</v>
+      </c>
+      <c r="C21" s="37">
         <v>30</v>
       </c>
-      <c r="C13" s="38">
-[...196 lines deleted...]
-      <c r="A20" s="39" t="s">
+      <c r="D21" s="37">
+        <v>784.4</v>
+      </c>
+      <c r="E21" s="37">
+        <v>5</v>
+      </c>
+      <c r="F21" s="37">
+        <v>175</v>
+      </c>
+      <c r="G21" s="37">
+        <v>716</v>
+      </c>
+      <c r="H21" s="37">
+        <v>1240.8</v>
+      </c>
+      <c r="I21" s="37">
+        <v>1861.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="37">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="C22" s="37">
+        <v>149.1</v>
+      </c>
+      <c r="D22" s="37">
+        <v>2875.9</v>
+      </c>
+      <c r="E22" s="37">
+        <v>110.8</v>
+      </c>
+      <c r="F22" s="37">
+        <v>2108.9</v>
+      </c>
+      <c r="G22" s="37">
+        <v>4664.6000000000004</v>
+      </c>
+      <c r="H22" s="37">
+        <v>6286.9</v>
+      </c>
+      <c r="I22" s="37">
+        <v>7711.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="38" t="s">
         <v>146</v>
       </c>
-      <c r="B20" s="38">
-[...25 lines deleted...]
-      <c r="A21" s="39" t="s">
+      <c r="B23" s="37">
+        <v>21.6</v>
+      </c>
+      <c r="C23" s="37">
+        <v>20.6</v>
+      </c>
+      <c r="D23" s="37">
+        <v>188.4</v>
+      </c>
+      <c r="E23" s="37">
+        <v>43.7</v>
+      </c>
+      <c r="F23" s="37">
+        <v>96.1</v>
+      </c>
+      <c r="G23" s="37">
+        <v>92.2</v>
+      </c>
+      <c r="H23" s="37">
+        <v>114.8</v>
+      </c>
+      <c r="I23" s="37">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="38" t="s">
         <v>147</v>
       </c>
-      <c r="B21" s="38">
-[...86 lines deleted...]
-      <c r="B24" s="38">
+      <c r="B24" s="37">
         <v>15.6</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="37">
         <v>16.8</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="37">
         <v>1230.5</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="37">
         <v>19.600000000000001</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="37">
         <v>1317.2</v>
       </c>
-      <c r="G24" s="38">
+      <c r="G24" s="37">
         <v>9949</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="37">
         <v>14754</v>
       </c>
-      <c r="I24" s="38">
+      <c r="I24" s="37">
         <v>18071.7</v>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A25" s="43" t="s">
+    <row r="25" spans="1:9">
+      <c r="A25" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="44">
+      <c r="B25" s="43">
         <f t="shared" ref="B25:I25" si="1">B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>9109.4</v>
       </c>
-      <c r="C25" s="44">
+      <c r="C25" s="43">
         <f t="shared" si="1"/>
         <v>16124.4</v>
       </c>
-      <c r="D25" s="44">
+      <c r="D25" s="43">
         <f t="shared" si="1"/>
         <v>226901</v>
       </c>
-      <c r="E25" s="44">
+      <c r="E25" s="43">
         <f t="shared" si="1"/>
         <v>5294.9</v>
       </c>
-      <c r="F25" s="44">
+      <c r="F25" s="43">
         <f t="shared" si="1"/>
         <v>84311.5</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="43">
         <f t="shared" si="1"/>
         <v>154420.79999999999</v>
       </c>
-      <c r="H25" s="44">
+      <c r="H25" s="43">
         <f t="shared" si="1"/>
         <v>228039.8</v>
       </c>
-      <c r="I25" s="44">
+      <c r="I25" s="43">
         <f t="shared" si="1"/>
         <v>253956.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.7109375" style="34" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="20" max="16384" width="20.5703125" style="34"/>
+    <col min="1" max="1" width="37.7109375" style="33" customWidth="1"/>
+    <col min="2" max="13" width="12.140625" style="33" customWidth="1"/>
+    <col min="14" max="14" width="10" style="33" customWidth="1"/>
+    <col min="15" max="15" width="12" style="33" customWidth="1"/>
+    <col min="16" max="16" width="10" style="33" customWidth="1"/>
+    <col min="17" max="17" width="11.140625" style="33" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" style="33" customWidth="1"/>
+    <col min="19" max="19" width="13.28515625" style="33" customWidth="1"/>
+    <col min="20" max="16384" width="20.5703125" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="M2" s="59" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="54" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="52"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="58" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:13" s="34" customFormat="1">
+      <c r="A3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="61">
+      <c r="B3" s="60">
         <v>1998</v>
       </c>
-      <c r="C3" s="61">
+      <c r="C3" s="60">
         <v>1999</v>
       </c>
-      <c r="D3" s="61">
+      <c r="D3" s="60">
         <v>2000</v>
       </c>
-      <c r="E3" s="61">
+      <c r="E3" s="60">
         <v>2001</v>
       </c>
-      <c r="F3" s="61">
+      <c r="F3" s="60">
         <v>2002</v>
       </c>
-      <c r="G3" s="61">
+      <c r="G3" s="60">
         <v>2003</v>
       </c>
-      <c r="H3" s="61">
+      <c r="H3" s="60">
         <v>2004</v>
       </c>
-      <c r="I3" s="61">
+      <c r="I3" s="60">
         <v>2005</v>
       </c>
-      <c r="J3" s="61">
+      <c r="J3" s="60">
         <v>2006</v>
       </c>
-      <c r="K3" s="61">
+      <c r="K3" s="60">
         <v>2007</v>
       </c>
-      <c r="L3" s="61">
+      <c r="L3" s="60">
         <v>2008</v>
       </c>
-      <c r="M3" s="61">
+      <c r="M3" s="60">
         <v>2009</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+    <row r="4" spans="1:13">
+      <c r="A4" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="46">
+      <c r="B4" s="45">
         <f>B5+B8+B12</f>
         <v>119178.3</v>
       </c>
-      <c r="C4" s="46">
+      <c r="C4" s="45">
         <f>C5+C8+C12</f>
         <v>151949.9</v>
       </c>
-      <c r="D4" s="46">
+      <c r="D4" s="45">
         <f>D5+D8+D12</f>
         <v>233970.5</v>
       </c>
-      <c r="E4" s="46">
+      <c r="E4" s="45">
         <f>E5+E8+E12</f>
         <v>270581.59999999998</v>
       </c>
-      <c r="F4" s="46">
+      <c r="F4" s="45">
         <f t="shared" ref="F4:L4" si="0">F5+F8+F12</f>
         <v>342809.7</v>
       </c>
-      <c r="G4" s="46">
+      <c r="G4" s="45">
         <f t="shared" si="0"/>
         <v>401242.9</v>
       </c>
-      <c r="H4" s="46">
+      <c r="H4" s="45">
         <f t="shared" si="0"/>
         <v>486322.3</v>
       </c>
-      <c r="I4" s="46">
+      <c r="I4" s="45">
         <f t="shared" si="0"/>
         <v>592145.80000000005</v>
       </c>
-      <c r="J4" s="46">
+      <c r="J4" s="45">
         <f t="shared" si="0"/>
         <v>814161.5</v>
       </c>
-      <c r="K4" s="46">
+      <c r="K4" s="45">
         <f t="shared" si="0"/>
         <v>1026027.3</v>
       </c>
-      <c r="L4" s="46">
+      <c r="L4" s="45">
         <f t="shared" si="0"/>
         <v>1236834.6000000001</v>
       </c>
-      <c r="M4" s="46">
+      <c r="M4" s="45">
         <v>1389943</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="39" t="s">
+    <row r="5" spans="1:13">
+      <c r="A5" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="47">
+      <c r="B5" s="46">
         <f>SUM(B6:B7)</f>
         <v>21304.9</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C5" s="46">
         <f>SUM(C6:C7)</f>
         <v>27850.2</v>
       </c>
-      <c r="D5" s="47">
+      <c r="D5" s="46">
         <f>SUM(D6:D7)</f>
         <v>32758.3</v>
       </c>
-      <c r="E5" s="47">
+      <c r="E5" s="46">
         <f>SUM(E6:E7)</f>
         <v>34500.199999999997</v>
       </c>
-      <c r="F5" s="47">
+      <c r="F5" s="46">
         <f t="shared" ref="F5:K5" si="1">SUM(F6:F7)</f>
         <v>37267.300000000003</v>
       </c>
-      <c r="G5" s="47">
+      <c r="G5" s="46">
         <f t="shared" si="1"/>
         <v>36828.400000000001</v>
       </c>
-      <c r="H5" s="47">
+      <c r="H5" s="46">
         <f t="shared" si="1"/>
         <v>53441.1</v>
       </c>
-      <c r="I5" s="47">
+      <c r="I5" s="46">
         <f t="shared" si="1"/>
         <v>60544.800000000003</v>
       </c>
-      <c r="J5" s="47">
+      <c r="J5" s="46">
         <f t="shared" si="1"/>
         <v>68051.8</v>
       </c>
-      <c r="K5" s="47">
+      <c r="K5" s="46">
         <f t="shared" si="1"/>
         <v>95411.3</v>
       </c>
-      <c r="L5" s="47">
+      <c r="L5" s="46">
         <v>85918.3</v>
       </c>
-      <c r="M5" s="47">
+      <c r="M5" s="46">
         <v>87902.399999999994</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="49">
+    <row r="6" spans="1:13">
+      <c r="A6" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6" s="48">
         <v>20955.099999999999</v>
       </c>
-      <c r="C6" s="49">
+      <c r="C6" s="48">
         <v>27557.1</v>
       </c>
-      <c r="D6" s="47">
+      <c r="D6" s="46">
         <v>32487.9</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="46">
         <v>34119.599999999999</v>
       </c>
-      <c r="F6" s="47">
+      <c r="F6" s="46">
         <v>36872</v>
       </c>
-      <c r="G6" s="47">
+      <c r="G6" s="46">
         <v>36528.400000000001</v>
       </c>
-      <c r="H6" s="47">
+      <c r="H6" s="46">
         <v>53045.5</v>
       </c>
-      <c r="I6" s="47">
+      <c r="I6" s="46">
         <v>60077.3</v>
       </c>
-      <c r="J6" s="47">
+      <c r="J6" s="46">
         <v>67429.899999999994</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="46">
         <v>94582.1</v>
       </c>
-      <c r="L6" s="47">
+      <c r="L6" s="46">
         <v>85055.6</v>
       </c>
-      <c r="M6" s="47">
+      <c r="M6" s="46">
         <v>87065</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="49">
+    <row r="7" spans="1:13">
+      <c r="A7" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7" s="48">
         <v>349.8</v>
       </c>
-      <c r="C7" s="49">
+      <c r="C7" s="48">
         <v>293.10000000000002</v>
       </c>
-      <c r="D7" s="47">
+      <c r="D7" s="46">
         <v>270.39999999999998</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="46">
         <v>380.6</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="46">
         <v>395.3</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="46">
         <v>300</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="46">
         <v>395.6</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="46">
         <v>467.5</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="46">
         <v>621.9</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="46">
         <v>829.2</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="46">
         <v>862.7</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="46">
         <v>837.4</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="39" t="s">
+    <row r="8" spans="1:13">
+      <c r="A8" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="46">
         <f>SUM(B9:B11)</f>
         <v>91451.8</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <f>SUM(C9:C11)</f>
         <v>114858.2</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="46">
         <f>SUM(D9:D11)</f>
         <v>187228</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="46">
         <f>SUM(E9:E11)</f>
         <v>218216.7</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="46">
         <f t="shared" ref="F8:L8" si="2">SUM(F9:F11)</f>
         <v>287383.59999999998</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="46">
         <f t="shared" si="2"/>
         <v>343858.7</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="46">
         <f t="shared" si="2"/>
         <v>407656.8</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="46">
         <f t="shared" si="2"/>
         <v>493750.6</v>
       </c>
-      <c r="J8" s="47">
+      <c r="J8" s="46">
         <f t="shared" si="2"/>
         <v>686628</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <f t="shared" si="2"/>
         <v>850202.1</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="46">
         <f t="shared" si="2"/>
         <v>1012050.5</v>
       </c>
-      <c r="M8" s="47">
+      <c r="M8" s="46">
         <v>1162607.6000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="49">
+    <row r="9" spans="1:13">
+      <c r="A9" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B9" s="48">
         <v>35913.800000000003</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C9" s="48">
         <v>46559.8</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="46">
         <v>83906.7</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="46">
         <v>102016.1</v>
       </c>
-      <c r="F9" s="47">
+      <c r="F9" s="46">
         <v>170379.1</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="46">
         <v>220839.4</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="46">
         <v>269170.3</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="46">
         <v>336911.6</v>
       </c>
-      <c r="J9" s="47">
+      <c r="J9" s="46">
         <v>469488.3</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="46">
         <v>572782.19999999995</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="46">
         <v>709286.40000000002</v>
       </c>
-      <c r="M9" s="47">
+      <c r="M9" s="46">
         <v>827545.8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="41" t="s">
+    <row r="10" spans="1:13">
+      <c r="A10" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="49">
+      <c r="B10" s="48">
         <v>30539.5</v>
       </c>
-      <c r="C10" s="49">
+      <c r="C10" s="48">
         <v>42601</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="46">
         <v>69635.3</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="46">
         <v>73702.8</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="46">
         <v>74437</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="46">
         <v>80983.600000000006</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="46">
         <v>86051.5</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="46">
         <v>105305</v>
       </c>
-      <c r="J10" s="47">
+      <c r="J10" s="46">
         <v>154116.20000000001</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="46">
         <v>192810.9</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="46">
         <v>207862.9</v>
       </c>
-      <c r="M10" s="47">
+      <c r="M10" s="46">
         <v>238847.3</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B11" s="49">
+    <row r="11" spans="1:13" ht="25.5">
+      <c r="A11" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="B11" s="48">
         <v>24998.5</v>
       </c>
-      <c r="C11" s="49">
+      <c r="C11" s="48">
         <v>25697.4</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="46">
         <v>33686</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>42497.8</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="46">
         <v>42567.5</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="46">
         <v>42035.7</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="46">
         <v>52435</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="46">
         <v>51534</v>
       </c>
-      <c r="J11" s="47">
+      <c r="J11" s="46">
         <v>63023.5</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="46">
         <v>84609</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="46">
         <v>94901.2</v>
       </c>
-      <c r="M11" s="47">
+      <c r="M11" s="46">
         <v>96214.5</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="39" t="s">
+    <row r="12" spans="1:13">
+      <c r="A12" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="47">
+      <c r="B12" s="46">
         <v>6421.6</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>9241.5</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="46">
         <v>13984.2</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>17864.7</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="46">
         <v>18158.8</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="46">
         <v>20555.8</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="46">
         <v>25224.400000000001</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="46">
         <v>37850.400000000001</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="46">
         <v>59481.7</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>80413.899999999994</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="46">
         <v>138865.79999999999</v>
       </c>
-      <c r="M12" s="47">
+      <c r="M12" s="46">
         <v>139433</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:13">
+      <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="50">
+      <c r="B13" s="49">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>119582</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="49">
         <f t="shared" ref="C13:L13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24</f>
         <v>134999.5</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="49">
         <f t="shared" si="3"/>
         <v>186549.7</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="49">
         <f t="shared" si="3"/>
         <v>227577.5</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="49">
         <f t="shared" si="3"/>
         <v>234066.9</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="49">
         <f t="shared" si="3"/>
         <v>264772.3</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="49">
         <f t="shared" si="3"/>
         <v>336190.9</v>
       </c>
-      <c r="I13" s="50">
+      <c r="I13" s="49">
         <f t="shared" si="3"/>
         <v>457000.5</v>
       </c>
-      <c r="J13" s="50">
+      <c r="J13" s="49">
         <f t="shared" si="3"/>
         <v>607889.1</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K13" s="49">
         <f t="shared" si="3"/>
         <v>718026.8</v>
       </c>
-      <c r="L13" s="50">
+      <c r="L13" s="49">
         <f t="shared" si="3"/>
         <v>888139.7</v>
       </c>
-      <c r="M13" s="50">
+      <c r="M13" s="49">
         <v>992607.8</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="39" t="s">
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="48">
         <v>23710.3</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="48">
         <v>29480.1</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="46">
         <v>32346.7</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="46">
         <v>39424.5</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="46">
         <v>40015.800000000003</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="46">
         <v>41415.599999999999</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="46">
         <v>49930.7</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="46">
         <v>69657.3</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="46">
         <v>83030.8</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="46">
         <v>122009.60000000001</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="46">
         <v>144423.20000000001</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="46">
         <v>146623.6</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:13">
+      <c r="A15" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="49">
+      <c r="B15" s="48">
         <v>1527.3</v>
       </c>
-      <c r="C15" s="49">
+      <c r="C15" s="48">
         <v>1901.8</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="46">
         <v>2300.1999999999998</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="46">
         <v>2600.6</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="46">
         <v>2657.2</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="46">
         <v>3743.1</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="46">
         <v>2573.6999999999998</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="46">
         <v>3085</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="46">
         <v>5877.4</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="46">
         <v>7341.2</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="46">
         <v>9175.7999999999993</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="46">
         <v>10300.299999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="39" t="s">
+    <row r="16" spans="1:13">
+      <c r="A16" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="46">
         <v>42707.199999999997</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>49702.7</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="46">
         <f>SUM(D17:D18)</f>
         <v>68881.7</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="46">
         <f>SUM(E17:E18)</f>
         <v>78864.7</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="46">
         <f t="shared" ref="F16:L16" si="4">SUM(F17:F18)</f>
         <v>81941</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="46">
         <f t="shared" si="4"/>
         <v>94650.7</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="46">
         <f t="shared" si="4"/>
         <v>128562.5</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="46">
         <f t="shared" si="4"/>
         <v>173642.8</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="46">
         <f t="shared" si="4"/>
         <v>237551.9</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="46">
         <f t="shared" si="4"/>
         <v>258573.5</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="46">
         <f t="shared" si="4"/>
         <v>332502.59999999998</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="46">
         <v>392412.6</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="47">
+    <row r="17" spans="1:13">
+      <c r="A17" s="38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B17" s="46">
         <v>41495</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>41951.8</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="46">
         <v>58118.3</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="46">
         <v>66900</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="46">
         <v>69417.600000000006</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="46">
         <v>80436.2</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="46">
         <v>109117.1</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="46">
         <v>139346</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="46">
         <v>182770.1</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="46">
         <v>187537.7</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="46">
         <v>244726.39999999999</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="46">
         <v>264500</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B18" s="47">
+    <row r="18" spans="1:13">
+      <c r="A18" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18" s="46">
         <v>6612</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="46">
         <v>7750.9</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="46">
         <v>10763.4</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="46">
         <v>11964.7</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="46">
         <v>12523.4</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="46">
         <v>14214.5</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="46">
         <v>19445.400000000001</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="46">
         <v>34296.800000000003</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="46">
         <v>54781.8</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="46">
         <v>71035.8</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="46">
         <v>87776.2</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="46">
         <v>127912.6</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A19" s="39" t="s">
+    <row r="19" spans="1:13">
+      <c r="A19" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="49">
+      <c r="B19" s="48">
         <v>7449.1</v>
       </c>
-      <c r="C19" s="49">
+      <c r="C19" s="48">
         <v>2207.3000000000002</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="46">
         <v>7972.5</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="46">
         <v>4609.1000000000004</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="46">
         <v>5294.4</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="46">
         <v>6507</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="46">
         <v>7652.9</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="46">
         <v>10584</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="46">
         <v>13915.3</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="46">
         <v>16657.7</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="46">
         <v>24889.9</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="46">
         <v>28621.599999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="39" t="s">
+    <row r="20" spans="1:13" ht="25.5">
+      <c r="A20" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="49">
+      <c r="B20" s="48">
         <v>17052.900000000001</v>
       </c>
-      <c r="C20" s="49">
+      <c r="C20" s="48">
         <v>24169.9</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="46">
         <v>41824.199999999997</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="46">
         <v>54226.9</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="46">
         <v>55984.6</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="46">
         <v>60741.599999999999</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="46">
         <v>71503</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="46">
         <v>113560.8</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="46">
         <v>143199.4</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="46">
         <v>181242.4</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="46">
         <v>214326.5</v>
       </c>
-      <c r="M20" s="47">
+      <c r="M20" s="46">
         <v>217973.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A21" s="39" t="s">
+    <row r="21" spans="1:13">
+      <c r="A21" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="49">
+      <c r="B21" s="48">
         <v>12182</v>
       </c>
-      <c r="C21" s="49">
+      <c r="C21" s="48">
         <v>6943.2</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="46">
         <v>9110.9</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="46">
         <v>12823.6</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="46">
         <v>13430.9</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="46">
         <v>21800.2</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="46">
         <v>32229</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="46">
         <v>38585.300000000003</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="46">
         <v>50274.400000000001</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="46">
         <v>54241.4</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="46">
         <v>64260.6</v>
       </c>
-      <c r="M21" s="47">
+      <c r="M21" s="46">
         <v>83173.2</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="39" t="s">
+    <row r="22" spans="1:13">
+      <c r="A22" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="49">
+      <c r="B22" s="48">
         <v>4620.3</v>
       </c>
-      <c r="C22" s="49">
+      <c r="C22" s="48">
         <v>7666.9</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="46">
         <v>8718.6</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="46">
         <v>9657.7999999999993</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="46">
         <v>10343.200000000001</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="46">
         <v>11636.1</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="46">
         <v>13687.9</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="46">
         <v>15881.4</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="46">
         <v>34938.699999999997</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="46">
         <v>26133.9</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="46">
         <v>30137.5</v>
       </c>
-      <c r="M22" s="47">
+      <c r="M22" s="46">
         <v>30841.3</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A23" s="39" t="s">
+    <row r="23" spans="1:13">
+      <c r="A23" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="49">
+      <c r="B23" s="48">
         <v>5075.5</v>
       </c>
-      <c r="C23" s="49">
+      <c r="C23" s="48">
         <v>7464.4</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="46">
         <v>9178.7000000000007</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="46">
         <v>12120.1</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="46">
         <v>12145.7</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="46">
         <v>12045.3</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="46">
         <v>15038.3</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="46">
         <v>19385.900000000001</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="46">
         <v>23039.5</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="46">
         <v>29396.7</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="46">
         <v>41392.1</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="46">
         <v>52747.5</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A24" s="39" t="s">
+    <row r="24" spans="1:13">
+      <c r="A24" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="49">
+      <c r="B24" s="48">
         <v>5257.4</v>
       </c>
-      <c r="C24" s="49">
+      <c r="C24" s="48">
         <v>5463.2</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="46">
         <v>6216.2</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="46">
         <v>13250.2</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="46">
         <v>12254.1</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>12232.7</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="46">
         <v>15012.9</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>12618</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="46">
         <v>16061.7</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="46">
         <v>22430.400000000001</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="46">
         <v>27031.5</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="46">
         <v>29914</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="39" t="s">
+    <row r="25" spans="1:13" ht="38.25">
+      <c r="A25" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="47">
+      <c r="B25" s="46">
         <v>0</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="46">
         <v>0</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="46">
         <v>0</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="46">
         <v>0</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="46">
         <v>0</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="46">
         <v>0</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="46">
         <v>0</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="46">
         <v>0</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="46">
         <v>0</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="46">
         <v>0</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="46">
         <v>0</v>
       </c>
-      <c r="M25" s="47">
+      <c r="M25" s="46">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A26" s="43" t="s">
+    <row r="26" spans="1:13">
+      <c r="A26" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="49">
         <f>B4+B13</f>
         <v>238760.3</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="49">
         <f t="shared" ref="C26:L26" si="5">C4+C13</f>
         <v>286949.40000000002</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="49">
         <f t="shared" si="5"/>
         <v>420520.2</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="49">
         <f t="shared" si="5"/>
         <v>498159.1</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="49">
         <f t="shared" si="5"/>
         <v>576876.6</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="49">
         <f t="shared" si="5"/>
         <v>666015.19999999995</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="49">
         <f t="shared" si="5"/>
         <v>822513.2</v>
       </c>
-      <c r="I26" s="50">
+      <c r="I26" s="49">
         <f t="shared" si="5"/>
         <v>1049146.3</v>
       </c>
-      <c r="J26" s="50">
+      <c r="J26" s="49">
         <f t="shared" si="5"/>
         <v>1422050.6</v>
       </c>
-      <c r="K26" s="50">
+      <c r="K26" s="49">
         <f t="shared" si="5"/>
         <v>1744054.1</v>
       </c>
-      <c r="L26" s="50">
+      <c r="L26" s="49">
         <f t="shared" si="5"/>
         <v>2124974.2999999998</v>
       </c>
-      <c r="M26" s="50">
+      <c r="M26" s="49">
         <v>2382550.7999999998</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-[...189 lines deleted...]
-      <c r="M90" s="51"/>
+    <row r="27" spans="1:13">
+      <c r="M27" s="50"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="M28" s="50"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="M30" s="50"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="M31" s="50"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="M32" s="50"/>
+    </row>
+    <row r="33" spans="13:13">
+      <c r="M33" s="50"/>
+    </row>
+    <row r="34" spans="13:13">
+      <c r="M34" s="50"/>
+    </row>
+    <row r="35" spans="13:13">
+      <c r="M35" s="50"/>
+    </row>
+    <row r="36" spans="13:13">
+      <c r="M36" s="50"/>
+    </row>
+    <row r="37" spans="13:13">
+      <c r="M37" s="50"/>
+    </row>
+    <row r="38" spans="13:13">
+      <c r="M38" s="50"/>
+    </row>
+    <row r="39" spans="13:13">
+      <c r="M39" s="50"/>
+    </row>
+    <row r="40" spans="13:13">
+      <c r="M40" s="50"/>
+    </row>
+    <row r="41" spans="13:13">
+      <c r="M41" s="50"/>
+    </row>
+    <row r="42" spans="13:13">
+      <c r="M42" s="50"/>
+    </row>
+    <row r="43" spans="13:13">
+      <c r="M43" s="50"/>
+    </row>
+    <row r="44" spans="13:13">
+      <c r="M44" s="50"/>
+    </row>
+    <row r="45" spans="13:13">
+      <c r="M45" s="50"/>
+    </row>
+    <row r="46" spans="13:13">
+      <c r="M46" s="50"/>
+    </row>
+    <row r="47" spans="13:13">
+      <c r="M47" s="50"/>
+    </row>
+    <row r="48" spans="13:13">
+      <c r="M48" s="50"/>
+    </row>
+    <row r="49" spans="13:13">
+      <c r="M49" s="50"/>
+    </row>
+    <row r="50" spans="13:13">
+      <c r="M50" s="50"/>
+    </row>
+    <row r="51" spans="13:13">
+      <c r="M51" s="50"/>
+    </row>
+    <row r="52" spans="13:13">
+      <c r="M52" s="50"/>
+    </row>
+    <row r="53" spans="13:13">
+      <c r="M53" s="50"/>
+    </row>
+    <row r="54" spans="13:13">
+      <c r="M54" s="50"/>
+    </row>
+    <row r="55" spans="13:13">
+      <c r="M55" s="50"/>
+    </row>
+    <row r="56" spans="13:13">
+      <c r="M56" s="50"/>
+    </row>
+    <row r="57" spans="13:13">
+      <c r="M57" s="50"/>
+    </row>
+    <row r="58" spans="13:13">
+      <c r="M58" s="50"/>
+    </row>
+    <row r="59" spans="13:13">
+      <c r="M59" s="50"/>
+    </row>
+    <row r="60" spans="13:13">
+      <c r="M60" s="50"/>
+    </row>
+    <row r="61" spans="13:13">
+      <c r="M61" s="50"/>
+    </row>
+    <row r="62" spans="13:13">
+      <c r="M62" s="50"/>
+    </row>
+    <row r="63" spans="13:13">
+      <c r="M63" s="50"/>
+    </row>
+    <row r="64" spans="13:13">
+      <c r="M64" s="50"/>
+    </row>
+    <row r="65" spans="13:13">
+      <c r="M65" s="50"/>
+    </row>
+    <row r="66" spans="13:13">
+      <c r="M66" s="50"/>
+    </row>
+    <row r="67" spans="13:13">
+      <c r="M67" s="50"/>
+    </row>
+    <row r="68" spans="13:13">
+      <c r="M68" s="50"/>
+    </row>
+    <row r="69" spans="13:13">
+      <c r="M69" s="50"/>
+    </row>
+    <row r="70" spans="13:13">
+      <c r="M70" s="50"/>
+    </row>
+    <row r="71" spans="13:13">
+      <c r="M71" s="50"/>
+    </row>
+    <row r="72" spans="13:13">
+      <c r="M72" s="50"/>
+    </row>
+    <row r="73" spans="13:13">
+      <c r="M73" s="50"/>
+    </row>
+    <row r="74" spans="13:13">
+      <c r="M74" s="50"/>
+    </row>
+    <row r="75" spans="13:13">
+      <c r="M75" s="50"/>
+    </row>
+    <row r="76" spans="13:13">
+      <c r="M76" s="50"/>
+    </row>
+    <row r="77" spans="13:13">
+      <c r="M77" s="50"/>
+    </row>
+    <row r="78" spans="13:13">
+      <c r="M78" s="50"/>
+    </row>
+    <row r="79" spans="13:13">
+      <c r="M79" s="50"/>
+    </row>
+    <row r="80" spans="13:13">
+      <c r="M80" s="50"/>
+    </row>
+    <row r="81" spans="13:13">
+      <c r="M81" s="50"/>
+    </row>
+    <row r="82" spans="13:13">
+      <c r="M82" s="50"/>
+    </row>
+    <row r="83" spans="13:13">
+      <c r="M83" s="50"/>
+    </row>
+    <row r="84" spans="13:13">
+      <c r="M84" s="50"/>
+    </row>
+    <row r="85" spans="13:13">
+      <c r="M85" s="50"/>
+    </row>
+    <row r="86" spans="13:13">
+      <c r="M86" s="50"/>
+    </row>
+    <row r="87" spans="13:13">
+      <c r="M87" s="50"/>
+    </row>
+    <row r="88" spans="13:13">
+      <c r="M88" s="50"/>
+    </row>
+    <row r="89" spans="13:13">
+      <c r="M89" s="50"/>
+    </row>
+    <row r="90" spans="13:13">
+      <c r="M90" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="1" customWidth="1"/>
     <col min="7" max="9" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="3" customWidth="1"/>
     <col min="19" max="21" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="25" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="32" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="13" style="1" customWidth="1"/>
     <col min="34" max="36" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="13.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" style="1" customWidth="1"/>
     <col min="39" max="44" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="12.7109375" style="1" customWidth="1"/>
     <col min="46" max="48" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="12.85546875" style="1" customWidth="1"/>
     <col min="50" max="52" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="55" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="13.28515625" style="1" customWidth="1"/>
     <col min="60" max="60" width="13" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="1" customWidth="1"/>
     <col min="62" max="64" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="65" max="101" width="13.85546875" style="1" customWidth="1"/>
     <col min="102" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="D1" s="80"/>
+    <row r="1" spans="1:68">
+      <c r="A1" s="79" t="s">
+        <v>126</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
       <c r="E1" s="2"/>
     </row>
-    <row r="2" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:68">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="BN2" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="3" spans="1:68" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:68" ht="37.5" customHeight="1">
+      <c r="A3" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="62" t="s">
+      <c r="C3" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="62" t="s">
+      <c r="D3" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="62" t="s">
+      <c r="E3" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="F3" s="62" t="s">
+      <c r="F3" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="62" t="s">
+      <c r="G3" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="62" t="s">
+      <c r="H3" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="62" t="s">
+      <c r="I3" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="62" t="s">
+      <c r="K3" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="62" t="s">
+      <c r="L3" s="61" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="62" t="s">
+      <c r="M3" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="N3" s="62" t="s">
+      <c r="N3" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="62" t="s">
+      <c r="O3" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="P3" s="62" t="s">
+      <c r="P3" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="Q3" s="62" t="s">
+      <c r="Q3" s="61" t="s">
         <v>62</v>
       </c>
-      <c r="R3" s="64" t="s">
+      <c r="R3" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="S3" s="62" t="s">
+      <c r="S3" s="61" t="s">
         <v>50</v>
       </c>
-      <c r="T3" s="62" t="s">
+      <c r="T3" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="U3" s="62" t="s">
+      <c r="U3" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="V3" s="64" t="s">
+      <c r="V3" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="W3" s="62" t="s">
+      <c r="W3" s="61" t="s">
         <v>54</v>
       </c>
-      <c r="X3" s="62" t="s">
+      <c r="X3" s="61" t="s">
         <v>55</v>
       </c>
-      <c r="Y3" s="62" t="s">
+      <c r="Y3" s="61" t="s">
         <v>64</v>
       </c>
-      <c r="Z3" s="64" t="s">
+      <c r="Z3" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" s="62" t="s">
+      <c r="AA3" s="61" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" s="62" t="s">
+      <c r="AB3" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="AC3" s="62" t="s">
+      <c r="AC3" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="AD3" s="62" t="s">
+      <c r="AD3" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="AE3" s="62" t="s">
+      <c r="AE3" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="AF3" s="62" t="s">
+      <c r="AF3" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="AG3" s="65" t="s">
+      <c r="AG3" s="64" t="s">
+        <v>166</v>
+      </c>
+      <c r="AH3" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="AI3" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ3" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="AK3" s="64" t="s">
+        <v>167</v>
+      </c>
+      <c r="AL3" s="61" t="s">
+        <v>72</v>
+      </c>
+      <c r="AM3" s="61" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN3" s="61" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO3" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="AP3" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ3" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="AR3" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS3" s="64" t="s">
+        <v>160</v>
+      </c>
+      <c r="AT3" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU3" s="61" t="s">
+        <v>79</v>
+      </c>
+      <c r="AV3" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="AW3" s="65" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX3" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="AY3" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ3" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA3" s="65" t="s">
+        <v>158</v>
+      </c>
+      <c r="BB3" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="BC3" s="61" t="s">
+        <v>85</v>
+      </c>
+      <c r="BD3" s="61" t="s">
+        <v>86</v>
+      </c>
+      <c r="BE3" s="65" t="s">
+        <v>157</v>
+      </c>
+      <c r="BF3" s="61" t="s">
+        <v>88</v>
+      </c>
+      <c r="BG3" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="BH3" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="BI3" s="65" t="s">
+        <v>156</v>
+      </c>
+      <c r="BJ3" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK3" s="61" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL3" s="61" t="s">
+        <v>154</v>
+      </c>
+      <c r="BM3" s="63" t="s">
+        <v>171</v>
+      </c>
+      <c r="BN3" s="61" t="s">
         <v>170</v>
       </c>
-      <c r="AH3" s="62" t="s">
-[...99 lines deleted...]
-    <row r="4" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:68" s="4" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8">
         <f>B5+B6+B11</f>
         <v>238312.4</v>
       </c>
       <c r="C4" s="8">
         <f>C5+C6+C11</f>
         <v>687484.6</v>
       </c>
       <c r="D4" s="8">
         <f>D5+D6+D11</f>
         <v>1156328</v>
       </c>
       <c r="E4" s="9">
         <f>E5+E6+E11</f>
         <v>1813623</v>
       </c>
       <c r="F4" s="8">
         <f>F5+F6+F11</f>
         <v>301548.3</v>
       </c>
       <c r="G4" s="8">
         <v>867084.3</v>
@@ -4607,60 +4572,60 @@
         <f t="shared" si="2"/>
         <v>2645965.5</v>
       </c>
       <c r="BH4" s="8">
         <f t="shared" si="2"/>
         <v>4280142.4000000004</v>
       </c>
       <c r="BI4" s="8">
         <f t="shared" si="2"/>
         <v>7054170.7000000002</v>
       </c>
       <c r="BJ4" s="8">
         <f t="shared" si="2"/>
         <v>1470257.4</v>
       </c>
       <c r="BK4" s="8">
         <f t="shared" si="2"/>
         <v>3068854.8</v>
       </c>
       <c r="BL4" s="8">
         <f t="shared" si="2"/>
         <v>4960367.3</v>
       </c>
       <c r="BM4" s="8">
         <f t="shared" si="2"/>
-        <v>8328595.0999999996</v>
+        <v>8303089.4000000004</v>
       </c>
       <c r="BN4" s="8">
         <f t="shared" si="2"/>
         <v>1669481</v>
       </c>
-      <c r="BO4" s="54"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:68" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BO4" s="53"/>
+      <c r="BP4" s="53"/>
+    </row>
+    <row r="5" spans="1:68" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="11">
         <v>6999.8</v>
       </c>
       <c r="C5" s="12">
         <v>21004</v>
       </c>
       <c r="D5" s="12">
         <v>70623.8</v>
       </c>
       <c r="E5" s="13">
         <v>110074.9</v>
       </c>
       <c r="F5" s="12">
         <v>9099.2999999999993</v>
       </c>
       <c r="G5" s="14">
         <v>23384.799999999999</v>
       </c>
       <c r="H5" s="14">
         <v>86614.8</v>
       </c>
       <c r="I5" s="13">
@@ -4810,59 +4775,59 @@
       <c r="BE5" s="11">
         <v>508857.3</v>
       </c>
       <c r="BF5" s="11">
         <v>63104.5</v>
       </c>
       <c r="BG5" s="11">
         <v>151742</v>
       </c>
       <c r="BH5" s="11">
         <v>381891.9</v>
       </c>
       <c r="BI5" s="11">
         <v>590813.69999999995</v>
       </c>
       <c r="BJ5" s="11">
         <v>62990.9</v>
       </c>
       <c r="BK5" s="11">
         <v>156031.29999999999</v>
       </c>
       <c r="BL5" s="11">
         <v>408442.4</v>
       </c>
       <c r="BM5" s="14">
-        <v>676727.7</v>
+        <v>685233.4</v>
       </c>
       <c r="BN5" s="12">
         <v>74035.199999999997</v>
       </c>
-      <c r="BO5" s="54"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO5" s="53"/>
+      <c r="BP5" s="53"/>
+    </row>
+    <row r="6" spans="1:68" s="3" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>211902.5</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>601469</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>964547.6</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>1513651.3</v>
       </c>
       <c r="F6" s="11">
         <v>270737.7</v>
       </c>
       <c r="G6" s="11">
         <v>773505.7</v>
       </c>
@@ -5041,60 +5006,60 @@
         <v>982562.1</v>
       </c>
       <c r="BG6" s="11">
         <v>1991366.2</v>
       </c>
       <c r="BH6" s="11">
         <v>3036326</v>
       </c>
       <c r="BI6" s="11">
         <v>4864109.5999999996</v>
       </c>
       <c r="BJ6" s="11">
         <f t="shared" ref="BJ6:BN6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>1126332.8</v>
       </c>
       <c r="BK6" s="11">
         <f t="shared" si="5"/>
         <v>2304713.5</v>
       </c>
       <c r="BL6" s="11">
         <f t="shared" si="5"/>
         <v>3540050.3</v>
       </c>
       <c r="BM6" s="11">
         <f t="shared" si="5"/>
-        <v>5724715.5999999996</v>
+        <v>5689267.0999999996</v>
       </c>
       <c r="BN6" s="11">
         <f t="shared" si="5"/>
         <v>1258164.8999999999</v>
       </c>
-      <c r="BO6" s="54"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO6" s="53"/>
+      <c r="BP6" s="53"/>
+    </row>
+    <row r="7" spans="1:68" s="3" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="11">
         <v>137123.1</v>
       </c>
       <c r="C7" s="12">
         <v>392214.6</v>
       </c>
       <c r="D7" s="12">
         <v>588542</v>
       </c>
       <c r="E7" s="13">
         <v>966514.3</v>
       </c>
       <c r="F7" s="12">
         <v>176456.8</v>
       </c>
       <c r="G7" s="14">
         <v>532236.1</v>
       </c>
       <c r="H7" s="14">
         <v>795926.7</v>
       </c>
       <c r="I7" s="13">
@@ -5244,59 +5209,59 @@
       <c r="BE7" s="11">
         <v>2493754.9</v>
       </c>
       <c r="BF7" s="11">
         <v>484983.5</v>
       </c>
       <c r="BG7" s="11">
         <v>1082510.8</v>
       </c>
       <c r="BH7" s="11">
         <v>1636193.5</v>
       </c>
       <c r="BI7" s="11">
         <v>2665807.5</v>
       </c>
       <c r="BJ7" s="11">
         <v>538226.80000000005</v>
       </c>
       <c r="BK7" s="11">
         <v>1217091.7</v>
       </c>
       <c r="BL7" s="11">
         <v>1850959.5</v>
       </c>
       <c r="BM7" s="14">
-        <v>3079477.6</v>
+        <v>3026299.2</v>
       </c>
       <c r="BN7" s="12">
         <v>519958.1</v>
       </c>
-      <c r="BO7" s="54"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO7" s="53"/>
+      <c r="BP7" s="53"/>
+    </row>
+    <row r="8" spans="1:68" s="3" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>52198.3</v>
       </c>
       <c r="C8" s="12">
         <v>145273.1</v>
       </c>
       <c r="D8" s="12">
         <v>275438.3</v>
       </c>
       <c r="E8" s="13">
         <v>398032.1</v>
       </c>
       <c r="F8" s="12">
         <v>67111.100000000006</v>
       </c>
       <c r="G8" s="14">
         <v>176066.3</v>
       </c>
       <c r="H8" s="14">
         <v>300912.3</v>
       </c>
       <c r="I8" s="13">
@@ -5446,59 +5411,59 @@
       <c r="BE8" s="11">
         <v>1561785.8</v>
       </c>
       <c r="BF8" s="11">
         <v>387165.5</v>
       </c>
       <c r="BG8" s="11">
         <v>705701.9</v>
       </c>
       <c r="BH8" s="11">
         <v>1104857.3</v>
       </c>
       <c r="BI8" s="11">
         <v>1802261</v>
       </c>
       <c r="BJ8" s="11">
         <v>467922.9</v>
       </c>
       <c r="BK8" s="11">
         <v>856311.6</v>
       </c>
       <c r="BL8" s="11">
         <v>1344981.8</v>
       </c>
       <c r="BM8" s="14">
-        <v>2177952.7999999998</v>
+        <v>2195690.6</v>
       </c>
       <c r="BN8" s="12">
         <v>591206.1</v>
       </c>
-      <c r="BO8" s="54"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO8" s="53"/>
+      <c r="BP8" s="53"/>
+    </row>
+    <row r="9" spans="1:68" s="3" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
         <v>20346.5</v>
       </c>
       <c r="C9" s="12">
         <v>56935.1</v>
       </c>
       <c r="D9" s="12">
         <v>88000.7</v>
       </c>
       <c r="E9" s="13">
         <v>131064.2</v>
       </c>
       <c r="F9" s="12">
         <v>23769.200000000001</v>
       </c>
       <c r="G9" s="14">
         <v>57705.1</v>
       </c>
       <c r="H9" s="14">
         <v>85216.6</v>
       </c>
       <c r="I9" s="13">
@@ -5648,59 +5613,59 @@
       <c r="BE9" s="11">
         <v>285602.90000000002</v>
       </c>
       <c r="BF9" s="11">
         <v>96539</v>
       </c>
       <c r="BG9" s="11">
         <v>177420.79999999999</v>
       </c>
       <c r="BH9" s="11">
         <v>254991.1</v>
       </c>
       <c r="BI9" s="11">
         <v>340851.4</v>
       </c>
       <c r="BJ9" s="11">
         <v>105331.6</v>
       </c>
       <c r="BK9" s="11">
         <v>203573.7</v>
       </c>
       <c r="BL9" s="11">
         <v>300809.2</v>
       </c>
       <c r="BM9" s="14">
-        <v>405185.4</v>
+        <v>405118.8</v>
       </c>
       <c r="BN9" s="12">
         <v>129993.5</v>
       </c>
-      <c r="BO9" s="54"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="BO9" s="53"/>
+      <c r="BP9" s="53"/>
+    </row>
+    <row r="10" spans="1:68" s="3" customFormat="1" ht="25.5">
       <c r="A10" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="11">
         <v>2234.6</v>
       </c>
       <c r="C10" s="12">
         <v>7046.2</v>
       </c>
       <c r="D10" s="12">
         <v>12566.6</v>
       </c>
       <c r="E10" s="13">
         <v>18040.7</v>
       </c>
       <c r="F10" s="12">
         <v>3400.6</v>
       </c>
       <c r="G10" s="14">
         <v>7498.2</v>
       </c>
       <c r="H10" s="14">
         <v>12467.1</v>
       </c>
       <c r="I10" s="13">
@@ -5850,59 +5815,59 @@
       <c r="BE10" s="11">
         <v>46858.7</v>
       </c>
       <c r="BF10" s="11">
         <v>13874.1</v>
       </c>
       <c r="BG10" s="11">
         <v>25732.7</v>
       </c>
       <c r="BH10" s="11">
         <v>40284.1</v>
       </c>
       <c r="BI10" s="11">
         <v>55189.7</v>
       </c>
       <c r="BJ10" s="11">
         <v>14851.5</v>
       </c>
       <c r="BK10" s="11">
         <v>27736.5</v>
       </c>
       <c r="BL10" s="11">
         <v>43299.8</v>
       </c>
       <c r="BM10" s="14">
-        <v>62099.8</v>
+        <v>62158.5</v>
       </c>
       <c r="BN10" s="12">
         <v>17007.2</v>
       </c>
-      <c r="BO10" s="54"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO10" s="53"/>
+      <c r="BP10" s="53"/>
+    </row>
+    <row r="11" spans="1:68" s="3" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <v>19410.099999999999</v>
       </c>
       <c r="C11" s="12">
         <v>65011.6</v>
       </c>
       <c r="D11" s="12">
         <v>121156.6</v>
       </c>
       <c r="E11" s="13">
         <v>189896.8</v>
       </c>
       <c r="F11" s="12">
         <v>21711.3</v>
       </c>
       <c r="G11" s="14">
         <v>70193.8</v>
       </c>
       <c r="H11" s="14">
         <v>131180.5</v>
       </c>
       <c r="I11" s="13">
@@ -6052,59 +6017,59 @@
       <c r="BE11" s="11">
         <v>1313928.1000000001</v>
       </c>
       <c r="BF11" s="11">
         <v>214512.1</v>
       </c>
       <c r="BG11" s="11">
         <v>502857.3</v>
       </c>
       <c r="BH11" s="11">
         <v>861924.5</v>
       </c>
       <c r="BI11" s="11">
         <v>1599247.4</v>
       </c>
       <c r="BJ11" s="11">
         <v>280933.7</v>
       </c>
       <c r="BK11" s="11">
         <v>608110</v>
       </c>
       <c r="BL11" s="11">
         <v>1011874.6</v>
       </c>
       <c r="BM11" s="14">
-        <v>1927151.8</v>
+        <v>1928588.9</v>
       </c>
       <c r="BN11" s="12">
         <v>337280.9</v>
       </c>
-      <c r="BO11" s="54"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO11" s="53"/>
+      <c r="BP11" s="53"/>
+    </row>
+    <row r="12" spans="1:68" s="4" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>197565.6</v>
       </c>
       <c r="C12" s="17">
         <f>SUM(C13:C26)</f>
         <v>467019.9</v>
       </c>
       <c r="D12" s="17">
         <f>SUM(D13:D26)</f>
         <v>747038.9</v>
       </c>
       <c r="E12" s="9">
         <f>SUM(E13:E26)</f>
         <v>1188083.3</v>
       </c>
       <c r="F12" s="17">
         <f>SUM(F13:F26)</f>
         <v>241019.7</v>
       </c>
       <c r="G12" s="17">
         <v>536946</v>
@@ -6306,60 +6271,60 @@
         <f t="shared" si="9"/>
         <v>2470536.4</v>
       </c>
       <c r="BH12" s="17">
         <f t="shared" si="9"/>
         <v>3938020.3</v>
       </c>
       <c r="BI12" s="17">
         <f t="shared" si="9"/>
         <v>7342437.0999999996</v>
       </c>
       <c r="BJ12" s="17">
         <f t="shared" si="9"/>
         <v>1430102</v>
       </c>
       <c r="BK12" s="17">
         <f t="shared" si="9"/>
         <v>2959329.7</v>
       </c>
       <c r="BL12" s="17">
         <f t="shared" si="9"/>
         <v>4710828</v>
       </c>
       <c r="BM12" s="17">
         <f t="shared" si="9"/>
-        <v>8788574.6999999993</v>
+        <v>8620976.0999999996</v>
       </c>
       <c r="BN12" s="17">
         <f t="shared" si="9"/>
         <v>1617099.2</v>
       </c>
-      <c r="BO12" s="54"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="BO12" s="53"/>
+      <c r="BP12" s="53"/>
+    </row>
+    <row r="13" spans="1:68" s="3" customFormat="1" ht="25.5">
       <c r="A13" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="11">
         <v>39989.199999999997</v>
       </c>
       <c r="C13" s="12">
         <v>86761.4</v>
       </c>
       <c r="D13" s="12">
         <v>143723.9</v>
       </c>
       <c r="E13" s="13">
         <v>223817.5</v>
       </c>
       <c r="F13" s="12">
         <v>49493.8</v>
       </c>
       <c r="G13" s="14">
         <v>107930.2</v>
       </c>
       <c r="H13" s="14">
         <v>195275.1</v>
       </c>
       <c r="I13" s="13">
@@ -6509,59 +6474,59 @@
       <c r="BE13" s="11">
         <v>1500771.4</v>
       </c>
       <c r="BF13" s="11">
         <v>291150.90000000002</v>
       </c>
       <c r="BG13" s="11">
         <v>583232.19999999995</v>
       </c>
       <c r="BH13" s="11">
         <v>984534.1</v>
       </c>
       <c r="BI13" s="11">
         <v>1788714.7</v>
       </c>
       <c r="BJ13" s="11">
         <v>341408.8</v>
       </c>
       <c r="BK13" s="11">
         <v>697934.4</v>
       </c>
       <c r="BL13" s="11">
         <v>1190847</v>
       </c>
       <c r="BM13" s="14">
-        <v>2188821.5</v>
+        <v>2195455.5</v>
       </c>
       <c r="BN13" s="12">
         <v>390206.9</v>
       </c>
-      <c r="BO13" s="54"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO13" s="53"/>
+      <c r="BP13" s="53"/>
+    </row>
+    <row r="14" spans="1:68" s="3" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="11">
         <v>42478.1</v>
       </c>
       <c r="C14" s="12">
         <v>109590.5</v>
       </c>
       <c r="D14" s="12">
         <v>189536.6</v>
       </c>
       <c r="E14" s="13">
         <v>294253.40000000002</v>
       </c>
       <c r="F14" s="12">
         <v>51465.599999999999</v>
       </c>
       <c r="G14" s="14">
         <v>123072</v>
       </c>
       <c r="H14" s="14">
         <v>221811</v>
       </c>
       <c r="I14" s="13">
@@ -6711,59 +6676,59 @@
       <c r="BE14" s="11">
         <v>1579730.8</v>
       </c>
       <c r="BF14" s="11">
         <v>248314.4</v>
       </c>
       <c r="BG14" s="11">
         <v>529413.9</v>
       </c>
       <c r="BH14" s="11">
         <v>764184.6</v>
       </c>
       <c r="BI14" s="11">
         <v>1822740.6</v>
       </c>
       <c r="BJ14" s="11">
         <v>319042.59999999998</v>
       </c>
       <c r="BK14" s="11">
         <v>693905.1</v>
       </c>
       <c r="BL14" s="11">
         <v>996659.19999999995</v>
       </c>
       <c r="BM14" s="14">
-        <v>2312451.7999999998</v>
+        <v>2294861.4</v>
       </c>
       <c r="BN14" s="12">
         <v>376114.6</v>
       </c>
-      <c r="BO14" s="54"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO14" s="53"/>
+      <c r="BP14" s="53"/>
+    </row>
+    <row r="15" spans="1:68" s="3" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="11">
         <v>3157.4</v>
       </c>
       <c r="C15" s="12">
         <v>7030.9</v>
       </c>
       <c r="D15" s="12">
         <v>11803.9</v>
       </c>
       <c r="E15" s="13">
         <v>17411.8</v>
       </c>
       <c r="F15" s="12">
         <v>3982.2</v>
       </c>
       <c r="G15" s="14">
         <v>9247.4</v>
       </c>
       <c r="H15" s="14">
         <v>14613.6</v>
       </c>
       <c r="I15" s="13">
@@ -6913,59 +6878,59 @@
       <c r="BE15" s="11">
         <v>100081.4</v>
       </c>
       <c r="BF15" s="11">
         <v>17584.8</v>
       </c>
       <c r="BG15" s="11">
         <v>30727.4</v>
       </c>
       <c r="BH15" s="11">
         <v>48856</v>
       </c>
       <c r="BI15" s="11">
         <v>121199.9</v>
       </c>
       <c r="BJ15" s="11">
         <v>19858.3</v>
       </c>
       <c r="BK15" s="11">
         <v>36234.400000000001</v>
       </c>
       <c r="BL15" s="11">
         <v>58713.7</v>
       </c>
       <c r="BM15" s="14">
-        <v>136330.20000000001</v>
+        <v>139582.20000000001</v>
       </c>
       <c r="BN15" s="12">
         <v>22768.1</v>
       </c>
-      <c r="BO15" s="54"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO15" s="53"/>
+      <c r="BP15" s="53"/>
+    </row>
+    <row r="16" spans="1:68" s="3" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="11">
         <v>20096.3</v>
       </c>
       <c r="C16" s="12">
         <v>45368</v>
       </c>
       <c r="D16" s="12">
         <v>69419.7</v>
       </c>
       <c r="E16" s="13">
         <v>119683.7</v>
       </c>
       <c r="F16" s="12">
         <v>23495.4</v>
       </c>
       <c r="G16" s="14">
         <v>55659.9</v>
       </c>
       <c r="H16" s="14">
         <v>82270.7</v>
       </c>
       <c r="I16" s="13">
@@ -7115,59 +7080,59 @@
       <c r="BE16" s="11">
         <v>265701.5</v>
       </c>
       <c r="BF16" s="11">
         <v>51928.1</v>
       </c>
       <c r="BG16" s="11">
         <v>138635.4</v>
       </c>
       <c r="BH16" s="11">
         <v>211979.5</v>
       </c>
       <c r="BI16" s="11">
         <v>308513.2</v>
       </c>
       <c r="BJ16" s="11">
         <v>62217</v>
       </c>
       <c r="BK16" s="11">
         <v>161143.29999999999</v>
       </c>
       <c r="BL16" s="11">
         <v>250408.3</v>
       </c>
       <c r="BM16" s="14">
-        <v>374215.1</v>
+        <v>417322.2</v>
       </c>
       <c r="BN16" s="12">
         <v>69459.5</v>
       </c>
-      <c r="BO16" s="54"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO16" s="53"/>
+      <c r="BP16" s="53"/>
+    </row>
+    <row r="17" spans="1:68" s="3" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="11">
         <v>8529.5</v>
       </c>
       <c r="C17" s="12">
         <v>11365.9</v>
       </c>
       <c r="D17" s="12">
         <v>16966.7</v>
       </c>
       <c r="E17" s="13">
         <v>23888.1</v>
       </c>
       <c r="F17" s="12">
         <v>11072.8</v>
       </c>
       <c r="G17" s="14">
         <v>12858.8</v>
       </c>
       <c r="H17" s="14">
         <v>19417.5</v>
       </c>
       <c r="I17" s="13">
@@ -7317,59 +7282,59 @@
       <c r="BE17" s="11">
         <v>149479.4</v>
       </c>
       <c r="BF17" s="11">
         <v>35729.800000000003</v>
       </c>
       <c r="BG17" s="11">
         <v>76363.199999999997</v>
       </c>
       <c r="BH17" s="11">
         <v>118053.9</v>
       </c>
       <c r="BI17" s="11">
         <v>176714.6</v>
       </c>
       <c r="BJ17" s="11">
         <v>46194.5</v>
       </c>
       <c r="BK17" s="11">
         <v>99517.5</v>
       </c>
       <c r="BL17" s="11">
         <v>151729.70000000001</v>
       </c>
       <c r="BM17" s="14">
-        <v>221364.2</v>
+        <v>213093.7</v>
       </c>
       <c r="BN17" s="12">
         <v>47253.3</v>
       </c>
-      <c r="BO17" s="54"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO17" s="53"/>
+      <c r="BP17" s="53"/>
+    </row>
+    <row r="18" spans="1:68" s="3" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="11">
         <v>30281.1</v>
       </c>
       <c r="C18" s="12">
         <v>64951.5</v>
       </c>
       <c r="D18" s="12">
         <v>94659.6</v>
       </c>
       <c r="E18" s="13">
         <v>148431.5</v>
       </c>
       <c r="F18" s="12">
         <v>35861.1</v>
       </c>
       <c r="G18" s="14">
         <v>73310.600000000006</v>
       </c>
       <c r="H18" s="14">
         <v>105673.8</v>
       </c>
       <c r="I18" s="13">
@@ -7519,59 +7484,59 @@
       <c r="BE18" s="11">
         <v>1034296.7</v>
       </c>
       <c r="BF18" s="11">
         <v>254710.7</v>
       </c>
       <c r="BG18" s="11">
         <v>483275.3</v>
       </c>
       <c r="BH18" s="11">
         <v>808917.1</v>
       </c>
       <c r="BI18" s="11">
         <v>1340394.1000000001</v>
       </c>
       <c r="BJ18" s="11">
         <v>303443.90000000002</v>
       </c>
       <c r="BK18" s="11">
         <v>563044.5</v>
       </c>
       <c r="BL18" s="11">
         <v>925522.7</v>
       </c>
       <c r="BM18" s="14">
-        <v>1703914.4</v>
+        <v>1510360.9</v>
       </c>
       <c r="BN18" s="12">
         <v>349599.6</v>
       </c>
-      <c r="BO18" s="54"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO18" s="53"/>
+      <c r="BP18" s="53"/>
+    </row>
+    <row r="19" spans="1:68" s="3" customFormat="1">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="11">
         <v>10316.1</v>
       </c>
       <c r="C19" s="12">
         <v>27456.2</v>
       </c>
       <c r="D19" s="12">
         <v>40085.4</v>
       </c>
       <c r="E19" s="13">
         <v>61569.4</v>
       </c>
       <c r="F19" s="12">
         <v>14074.4</v>
       </c>
       <c r="G19" s="14">
         <v>34535.300000000003</v>
       </c>
       <c r="H19" s="14">
         <v>50513.9</v>
       </c>
       <c r="I19" s="13">
@@ -7721,59 +7686,59 @@
       <c r="BE19" s="11">
         <v>180758.3</v>
       </c>
       <c r="BF19" s="11">
         <v>46674.3</v>
       </c>
       <c r="BG19" s="11">
         <v>91620.5</v>
       </c>
       <c r="BH19" s="11">
         <v>125088.6</v>
       </c>
       <c r="BI19" s="11">
         <v>188709.4</v>
       </c>
       <c r="BJ19" s="11">
         <v>52776</v>
       </c>
       <c r="BK19" s="11">
         <v>92555.8</v>
       </c>
       <c r="BL19" s="11">
         <v>133283.9</v>
       </c>
       <c r="BM19" s="14">
-        <v>204814.9</v>
+        <v>208405</v>
       </c>
       <c r="BN19" s="12">
         <v>51264.5</v>
       </c>
-      <c r="BO19" s="54"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO19" s="53"/>
+      <c r="BP19" s="53"/>
+    </row>
+    <row r="20" spans="1:68" s="3" customFormat="1">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="11">
         <v>2888.6</v>
       </c>
       <c r="C20" s="12">
         <v>11835.5</v>
       </c>
       <c r="D20" s="12">
         <v>18099.3</v>
       </c>
       <c r="E20" s="13">
         <v>26612.5</v>
       </c>
       <c r="F20" s="12">
         <v>3276.8</v>
       </c>
       <c r="G20" s="14">
         <v>14671.8</v>
       </c>
       <c r="H20" s="14">
         <v>20739.900000000001</v>
       </c>
       <c r="I20" s="13">
@@ -7923,59 +7888,59 @@
       <c r="BE20" s="11">
         <v>132083.9</v>
       </c>
       <c r="BF20" s="11">
         <v>26363.9</v>
       </c>
       <c r="BG20" s="11">
         <v>51271.6</v>
       </c>
       <c r="BH20" s="11">
         <v>79587.100000000006</v>
       </c>
       <c r="BI20" s="11">
         <v>150203.1</v>
       </c>
       <c r="BJ20" s="11">
         <v>28166.5</v>
       </c>
       <c r="BK20" s="11">
         <v>54167.199999999997</v>
       </c>
       <c r="BL20" s="11">
         <v>85189.8</v>
       </c>
       <c r="BM20" s="14">
-        <v>157561.20000000001</v>
+        <v>159826.1</v>
       </c>
       <c r="BN20" s="12">
         <v>32395.4</v>
       </c>
-      <c r="BO20" s="54"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:68" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="BO20" s="53"/>
+      <c r="BP20" s="53"/>
+    </row>
+    <row r="21" spans="1:68" s="3" customFormat="1" ht="25.5">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="11">
         <v>17743.3</v>
       </c>
       <c r="C21" s="12">
         <v>44348.1</v>
       </c>
       <c r="D21" s="12">
         <v>66960.399999999994</v>
       </c>
       <c r="E21" s="13">
         <v>141500.79999999999</v>
       </c>
       <c r="F21" s="12">
         <v>22175.1</v>
       </c>
       <c r="G21" s="14">
         <v>34679.300000000003</v>
       </c>
       <c r="H21" s="14">
         <v>79679.3</v>
       </c>
       <c r="I21" s="13">
@@ -8130,54 +8095,54 @@
       </c>
       <c r="BG21" s="11">
         <v>280496.59999999998</v>
       </c>
       <c r="BH21" s="11">
         <v>454444.79999999999</v>
       </c>
       <c r="BI21" s="11">
         <v>677805.5</v>
       </c>
       <c r="BJ21" s="11">
         <v>132850.20000000001</v>
       </c>
       <c r="BK21" s="11">
         <v>321259.8</v>
       </c>
       <c r="BL21" s="11">
         <v>518357.9</v>
       </c>
       <c r="BM21" s="14">
         <v>780926.1</v>
       </c>
       <c r="BN21" s="12">
         <v>166920</v>
       </c>
-      <c r="BO21" s="54"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO21" s="53"/>
+      <c r="BP21" s="53"/>
+    </row>
+    <row r="22" spans="1:68" s="3" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="11">
         <v>9472.6</v>
       </c>
       <c r="C22" s="12">
         <v>20576.8</v>
       </c>
       <c r="D22" s="12">
         <v>31439.7</v>
       </c>
       <c r="E22" s="13">
         <v>46012.3</v>
       </c>
       <c r="F22" s="12">
         <v>9472.6</v>
       </c>
       <c r="G22" s="14">
         <v>24396.400000000001</v>
       </c>
       <c r="H22" s="14">
         <v>38199.699999999997</v>
       </c>
       <c r="I22" s="13">
@@ -8327,59 +8292,59 @@
       <c r="BE22" s="11">
         <v>282630.59999999998</v>
       </c>
       <c r="BF22" s="11">
         <v>24845.5</v>
       </c>
       <c r="BG22" s="11">
         <v>51003</v>
       </c>
       <c r="BH22" s="11">
         <v>103241.7</v>
       </c>
       <c r="BI22" s="11">
         <v>302694.3</v>
       </c>
       <c r="BJ22" s="11">
         <v>28151.8</v>
       </c>
       <c r="BK22" s="11">
         <v>57621.3</v>
       </c>
       <c r="BL22" s="11">
         <v>120515.7</v>
       </c>
       <c r="BM22" s="14">
-        <v>267785.5</v>
+        <v>263620.59999999998</v>
       </c>
       <c r="BN22" s="12">
         <v>26471.8</v>
       </c>
-      <c r="BO22" s="54"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO22" s="53"/>
+      <c r="BP22" s="53"/>
+    </row>
+    <row r="23" spans="1:68" s="3" customFormat="1">
       <c r="A23" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="11">
         <v>9679.5</v>
       </c>
       <c r="C23" s="12">
         <v>27451.1</v>
       </c>
       <c r="D23" s="12">
         <v>45812.9</v>
       </c>
       <c r="E23" s="13">
         <v>58909.7</v>
       </c>
       <c r="F23" s="12">
         <v>12803.6</v>
       </c>
       <c r="G23" s="14">
         <v>33945.199999999997</v>
       </c>
       <c r="H23" s="14">
         <v>58862</v>
       </c>
       <c r="I23" s="13">
@@ -8529,59 +8494,59 @@
       <c r="BE23" s="11">
         <v>199917.2</v>
       </c>
       <c r="BF23" s="11">
         <v>40088</v>
       </c>
       <c r="BG23" s="11">
         <v>90445.6</v>
       </c>
       <c r="BH23" s="11">
         <v>127795.4</v>
       </c>
       <c r="BI23" s="11">
         <v>232695</v>
       </c>
       <c r="BJ23" s="11">
         <v>45117.5</v>
       </c>
       <c r="BK23" s="11">
         <v>105463.8</v>
       </c>
       <c r="BL23" s="11">
         <v>149142.20000000001</v>
       </c>
       <c r="BM23" s="14">
-        <v>163962.6</v>
+        <v>166906.9</v>
       </c>
       <c r="BN23" s="12">
         <v>23806.5</v>
       </c>
-      <c r="BO23" s="54"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO23" s="53"/>
+      <c r="BP23" s="53"/>
+    </row>
+    <row r="24" spans="1:68" s="3" customFormat="1">
       <c r="A24" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="11">
         <v>2768.7</v>
       </c>
       <c r="C24" s="12">
         <v>6211.4</v>
       </c>
       <c r="D24" s="12">
         <v>9615.6</v>
       </c>
       <c r="E24" s="13">
         <v>14146.9</v>
       </c>
       <c r="F24" s="12">
         <v>3624.5</v>
       </c>
       <c r="G24" s="14">
         <v>7509.8</v>
       </c>
       <c r="H24" s="14">
         <v>11867.8</v>
       </c>
       <c r="I24" s="13">
@@ -8731,59 +8696,59 @@
       <c r="BE24" s="11">
         <v>136247.9</v>
       </c>
       <c r="BF24" s="11">
         <v>35168.199999999997</v>
       </c>
       <c r="BG24" s="11">
         <v>51494.400000000001</v>
       </c>
       <c r="BH24" s="11">
         <v>85817.2</v>
       </c>
       <c r="BI24" s="11">
         <v>163603.6</v>
       </c>
       <c r="BJ24" s="11">
         <v>43678.400000000001</v>
       </c>
       <c r="BK24" s="11">
         <v>62752.2</v>
       </c>
       <c r="BL24" s="11">
         <v>102981.5</v>
       </c>
       <c r="BM24" s="14">
-        <v>196167.8</v>
+        <v>198589.9</v>
       </c>
       <c r="BN24" s="12">
         <v>52543.7</v>
       </c>
-      <c r="BO24" s="54"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO24" s="53"/>
+      <c r="BP24" s="53"/>
+    </row>
+    <row r="25" spans="1:68" s="3" customFormat="1">
       <c r="A25" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="11">
         <v>165.2</v>
       </c>
       <c r="C25" s="12">
         <v>4072.6</v>
       </c>
       <c r="D25" s="12">
         <v>8915.2000000000007</v>
       </c>
       <c r="E25" s="13">
         <v>11845.7</v>
       </c>
       <c r="F25" s="12">
         <v>221.8</v>
       </c>
       <c r="G25" s="14">
         <v>5129.3</v>
       </c>
       <c r="H25" s="14">
         <v>11803.7</v>
       </c>
       <c r="I25" s="13">
@@ -8933,61 +8898,61 @@
       <c r="BE25" s="11">
         <v>39349.699999999997</v>
       </c>
       <c r="BF25" s="11">
         <v>7075.9</v>
       </c>
       <c r="BG25" s="11">
         <v>12557.3</v>
       </c>
       <c r="BH25" s="11">
         <v>25520.3</v>
       </c>
       <c r="BI25" s="11">
         <v>68449.100000000006</v>
       </c>
       <c r="BJ25" s="11">
         <v>7196.5</v>
       </c>
       <c r="BK25" s="11">
         <v>13730.4</v>
       </c>
       <c r="BL25" s="11">
         <v>27476.400000000001</v>
       </c>
       <c r="BM25" s="14">
-        <v>80259.399999999994</v>
+        <v>72025.600000000006</v>
       </c>
       <c r="BN25" s="12">
         <v>8295.2999999999993</v>
       </c>
-      <c r="BO25" s="54"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:68" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="BO25" s="53"/>
+      <c r="BP25" s="53"/>
+    </row>
+    <row r="26" spans="1:68" s="3" customFormat="1" ht="38.25">
       <c r="A26" s="10" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>0</v>
       </c>
       <c r="D26" s="12">
         <v>0</v>
       </c>
       <c r="E26" s="13">
         <v>0</v>
       </c>
       <c r="F26" s="12">
         <v>0</v>
       </c>
       <c r="G26" s="14">
         <v>0</v>
       </c>
       <c r="H26" s="14">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
@@ -9140,54 +9105,54 @@
       </c>
       <c r="BG26" s="11">
         <v>0</v>
       </c>
       <c r="BH26" s="11">
         <v>0</v>
       </c>
       <c r="BI26" s="11">
         <v>0</v>
       </c>
       <c r="BJ26" s="11">
         <v>0</v>
       </c>
       <c r="BK26" s="11">
         <v>0</v>
       </c>
       <c r="BL26" s="11">
         <v>0</v>
       </c>
       <c r="BM26" s="14">
         <v>0</v>
       </c>
       <c r="BN26" s="12">
         <v>0</v>
       </c>
-      <c r="BO26" s="54"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:68" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO26" s="53"/>
+      <c r="BP26" s="53"/>
+    </row>
+    <row r="27" spans="1:68" s="4" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="17">
         <f t="shared" ref="B27:I27" si="10">B4+B12</f>
         <v>435878</v>
       </c>
       <c r="C27" s="17">
         <f t="shared" si="10"/>
         <v>1154504.5</v>
       </c>
       <c r="D27" s="17">
         <f t="shared" si="10"/>
         <v>1903366.9</v>
       </c>
       <c r="E27" s="20">
         <f t="shared" si="10"/>
         <v>3001706.3</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="10"/>
         <v>542568</v>
       </c>
       <c r="G27" s="17">
         <f t="shared" si="10"/>
@@ -9400,198 +9365,196 @@
         <f t="shared" si="14"/>
         <v>5116501.9000000004</v>
       </c>
       <c r="BH27" s="17">
         <f t="shared" si="14"/>
         <v>8218162.7000000002</v>
       </c>
       <c r="BI27" s="17">
         <f t="shared" si="14"/>
         <v>14396607.800000001</v>
       </c>
       <c r="BJ27" s="17">
         <f t="shared" si="14"/>
         <v>2900359.4</v>
       </c>
       <c r="BK27" s="17">
         <f t="shared" si="14"/>
         <v>6028184.5</v>
       </c>
       <c r="BL27" s="17">
         <f t="shared" si="14"/>
         <v>9671195.3000000007</v>
       </c>
       <c r="BM27" s="17">
         <f t="shared" si="14"/>
-        <v>17117169.800000001</v>
+        <v>16924065.5</v>
       </c>
       <c r="BN27" s="17">
         <f t="shared" si="14"/>
         <v>3286580.2</v>
       </c>
-      <c r="BO27" s="54"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BO27" s="53"/>
+      <c r="BP27" s="53"/>
+    </row>
+    <row r="28" spans="1:68" s="3" customFormat="1">
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
-      <c r="BN28" s="54"/>
-[...19 lines deleted...]
-      </c>
+      <c r="BN28" s="53"/>
+    </row>
+    <row r="29" spans="1:68" ht="49.5" customHeight="1">
+      <c r="A29" s="70" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68" ht="49.5" customHeight="1">
+      <c r="A30" s="70" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="31" spans="1:68" ht="61.5" customHeight="1">
+      <c r="A31" s="70" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="32" spans="1:68">
+      <c r="A32" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB75E52-DA76-4869-B99C-DDCB893328A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7CD5C3-FF9C-4F71-A1B8-09E2988D6F8F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5E2D132-7812-4EA7-B8CA-CD1136A6544C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7CD5C3-FF9C-4F71-A1B8-09E2988D6F8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB75E52-DA76-4869-B99C-DDCB893328A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GQBE 1990-1997</vt:lpstr>
       <vt:lpstr>NACE</vt:lpstr>