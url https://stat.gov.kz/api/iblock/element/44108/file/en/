--- v3 (2026-08-03)
+++ v4 (2026-10-05)
@@ -1,341 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28575" windowHeight="12120" tabRatio="859"/>
+    <workbookView xWindow="12540" yWindow="450" windowWidth="14160" windowHeight="10455" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN6" i="2"/>
-[...6 lines deleted...]
-  <c r="BL28" s="1"/>
+  <c r="BO12" i="2" l="1"/>
+  <c r="BO28" i="2" s="1"/>
+  <c r="BO6" i="2"/>
+  <c r="BO4" i="2"/>
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN4" i="2" s="1"/>
+  <c r="BN28" i="2" s="1"/>
+  <c r="BN12" i="2"/>
+  <c r="BL12" i="2" l="1"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL28" i="2" s="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13"/>
-[...44 lines deleted...]
-  <c r="C25" s="1"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="L4" i="6" s="1"/>
+  <c r="L25" i="6" s="1"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="F8" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="C8" i="6"/>
+  <c r="B8" i="6"/>
+  <c r="B4" i="6" s="1"/>
+  <c r="B25" i="6" s="1"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="H5" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="G4" i="6" s="1"/>
+  <c r="G25" i="6" s="1"/>
+  <c r="F5" i="6"/>
+  <c r="F4" i="6" s="1"/>
+  <c r="F25" i="6" s="1"/>
+  <c r="E5" i="6"/>
+  <c r="E4" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="K4" i="6"/>
+  <c r="K25" i="6" s="1"/>
+  <c r="J4" i="6"/>
+  <c r="J25" i="6" s="1"/>
+  <c r="H4" i="6"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="D4" i="6"/>
+  <c r="D25" i="6" s="1"/>
+  <c r="C4" i="6"/>
+  <c r="C25" i="6" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" s="1"/>
-[...14 lines deleted...]
-  <c r="I25" i="6" l="1"/>
+  <c r="I26" i="5" s="1"/>
+  <c r="H8" i="5"/>
+  <c r="H26" i="5" s="1"/>
+  <c r="G8" i="5"/>
+  <c r="G26" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="F26" i="5" s="1"/>
+  <c r="E8" i="5"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="D8" i="5"/>
+  <c r="D26" i="5" s="1"/>
+  <c r="C8" i="5"/>
+  <c r="C26" i="5" s="1"/>
+  <c r="B8" i="5"/>
+  <c r="B26" i="5" s="1"/>
+  <c r="E25" i="6" l="1"/>
+  <c r="I25" i="6"/>
   <c r="BK12" i="2"/>
-  <c r="BK6"/>
-[...188 lines deleted...]
-  <c r="AX28"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK28" i="2" l="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI28" i="2" l="1"/>
+  <c r="BH12" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BH4" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ28" i="2" l="1"/>
+  <c r="BH28" i="2"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BE28" i="2" l="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BG28" i="2" s="1"/>
+  <c r="BF6" i="2" l="1"/>
+  <c r="BF12" i="2"/>
+  <c r="BF4" i="2" l="1"/>
+  <c r="BF28" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA28" i="2" s="1"/>
+  <c r="BD28" i="2" l="1"/>
+  <c r="BC28" i="2"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="AZ6" i="2"/>
+  <c r="AY6" i="2"/>
+  <c r="AX6" i="2"/>
+  <c r="AW6" i="2"/>
+  <c r="BB28" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ28" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AY28" i="2" l="1"/>
+  <c r="AW28" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AS28" i="2" s="1"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP28" i="2" s="1"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN28" i="2" s="1"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AJ28" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AF28" i="2" s="1"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="H28" i="2"/>
+  <c r="G28" i="2"/>
+  <c r="T28" i="2"/>
+  <c r="S28" i="2"/>
+  <c r="R28" i="2"/>
+  <c r="P28" i="2"/>
+  <c r="O28" i="2"/>
+  <c r="N28" i="2"/>
+  <c r="L28" i="2"/>
+  <c r="K28" i="2"/>
+  <c r="J28" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="X28" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W28" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="V28" i="2" s="1"/>
+  <c r="F4" i="2"/>
+  <c r="F28" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="U4" i="2"/>
+  <c r="AC28" i="2"/>
+  <c r="AB28" i="2" l="1"/>
+  <c r="I28" i="2"/>
+  <c r="Q28" i="2"/>
+  <c r="Y28" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="Z28" i="2"/>
+  <c r="AL28" i="2"/>
+  <c r="AO28" i="2"/>
+  <c r="AQ28" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="U28" i="2"/>
+  <c r="AA28" i="2"/>
+  <c r="AM28" i="2"/>
+  <c r="AU28" i="2"/>
+  <c r="C28" i="2"/>
+  <c r="AD28" i="2"/>
+  <c r="AH28" i="2"/>
+  <c r="E28" i="2"/>
+  <c r="M28" i="2"/>
+  <c r="AE28" i="2"/>
+  <c r="AG28" i="2"/>
+  <c r="AI28" i="2"/>
+  <c r="AK28" i="2"/>
+  <c r="AR28" i="2"/>
+  <c r="AT28" i="2"/>
+  <c r="AV28" i="2"/>
+  <c r="AX28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="176">
   <si>
     <t>Net operating surplus and net mixed income</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -953,107 +957,110 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2017 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>YermagambetovaA.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 quarter 2026 year</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">The data for 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
 </t>
     </r>
   </si>
+  <si>
+    <t>1 half-year 2026 year</t>
+  </si>
+  <si>
+    <t>Yermagambetova A.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Light"/>
@@ -1223,51 +1230,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1414,50 +1421,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
@@ -1539,84 +1547,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1748,1185 +1758,1185 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517785/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" customWidth="1"/>
+    <col min="1" max="1" width="41.140625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="76"/>
       <c r="B1" s="76"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="29">
         <v>111304</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="77" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+    <row r="7" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="77" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="54.75" customHeight="1">
+    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="77" t="s">
         <v>112</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="77" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="30"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="38.25">
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1">
-      <c r="A14" s="84" t="s">
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="85" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="81" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="18" customHeight="1">
-      <c r="A15" s="85"/>
+    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="86"/>
       <c r="B15" s="81" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="18" customHeight="1">
-      <c r="A16" s="86"/>
+    <row r="16" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="87"/>
       <c r="B16" s="81" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="77" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="79">
-        <v>46237</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="77" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="79">
-        <v>46296</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2">
+        <v>46407</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="77" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="78" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="77" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="82" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="76"/>
       <c r="B24" s="76"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="76"/>
       <c r="B25" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
-    <hyperlink ref="B15" r:id="rId4"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="103" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="25" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="25" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="25" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="25" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="25"/>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="27"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="2"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="2"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="2"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="2"/>
     </row>
-    <row r="19" spans="2:2">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="2"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="28" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="42" customWidth="1"/>
     <col min="2" max="3" width="8.140625" style="42" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="42"/>
     <col min="5" max="5" width="7.7109375" style="42" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
     </row>
-    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
     </row>
-    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="89" t="s">
+    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="88"/>
+      <c r="B3" s="90" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="90"/>
-[...1 lines deleted...]
-      <c r="E3" s="91" t="s">
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="91"/>
-[...5 lines deleted...]
-      <c r="A4" s="88"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+    </row>
+    <row r="4" spans="1:9" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="89"/>
       <c r="B4" s="65">
         <v>1990</v>
       </c>
       <c r="C4" s="65">
         <v>1991</v>
       </c>
       <c r="D4" s="65">
         <v>1992</v>
       </c>
       <c r="E4" s="65">
         <v>1993</v>
       </c>
       <c r="F4" s="65">
         <v>1994</v>
       </c>
       <c r="G4" s="65">
         <v>1995</v>
       </c>
       <c r="H4" s="65">
         <v>1996</v>
       </c>
       <c r="I4" s="65">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="40">
         <v>33.4</v>
       </c>
       <c r="C5" s="40">
         <v>3040.3</v>
       </c>
       <c r="D5" s="40">
         <v>65483.1</v>
       </c>
       <c r="E5" s="40">
         <v>1875.9</v>
       </c>
       <c r="F5" s="40">
         <v>21177.8</v>
       </c>
       <c r="G5" s="40">
         <v>64633.3</v>
       </c>
       <c r="H5" s="40">
         <v>77820.399999999994</v>
       </c>
       <c r="I5" s="40">
         <v>93683</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="25.5">
+    <row r="6" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>136</v>
       </c>
       <c r="B6" s="41">
         <v>9338.9</v>
       </c>
       <c r="C6" s="41">
         <v>15222.8</v>
       </c>
       <c r="D6" s="41">
         <v>146506.70000000001</v>
       </c>
       <c r="E6" s="41">
         <v>2095.6999999999998</v>
       </c>
       <c r="F6" s="41">
         <v>23065.3</v>
       </c>
       <c r="G6" s="41">
         <v>82303.600000000006</v>
       </c>
       <c r="H6" s="41">
         <v>83543.600000000006</v>
       </c>
       <c r="I6" s="41">
         <v>116721.3</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="41">
         <v>1700.9</v>
       </c>
       <c r="C7" s="41">
         <v>2168.1999999999998</v>
       </c>
       <c r="D7" s="41">
         <v>25981.8</v>
       </c>
       <c r="E7" s="41">
         <v>397.5</v>
       </c>
       <c r="F7" s="41">
         <v>15548.8</v>
       </c>
       <c r="G7" s="41">
         <v>14534.1</v>
       </c>
       <c r="H7" s="41">
         <v>11676.8</v>
       </c>
       <c r="I7" s="41">
         <v>19864.400000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="41">
         <f>B9+B10</f>
         <v>-1.1000000000000001</v>
       </c>
       <c r="C8" s="41">
         <f t="shared" ref="C8:I8" si="0">C9+C10</f>
         <v>684.5</v>
       </c>
       <c r="D8" s="41">
         <f t="shared" si="0"/>
         <v>8427.7999999999993</v>
       </c>
       <c r="E8" s="41">
         <f t="shared" si="0"/>
         <v>500.4</v>
       </c>
       <c r="F8" s="41">
         <f t="shared" si="0"/>
         <v>15612.8</v>
       </c>
       <c r="G8" s="41">
         <f t="shared" si="0"/>
         <v>41013.4</v>
       </c>
       <c r="H8" s="41">
         <f t="shared" si="0"/>
         <v>74963.3</v>
       </c>
       <c r="I8" s="41">
         <f t="shared" si="0"/>
         <v>85517</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>137</v>
       </c>
       <c r="B9" s="41">
         <v>-29.6</v>
       </c>
       <c r="C9" s="41">
         <v>763.2</v>
       </c>
       <c r="D9" s="41">
         <v>9678</v>
       </c>
       <c r="E9" s="41">
         <v>496.1</v>
       </c>
       <c r="F9" s="41">
         <v>14963</v>
       </c>
       <c r="G9" s="41">
         <v>37917.1</v>
       </c>
       <c r="H9" s="41">
         <v>68964.899999999994</v>
       </c>
       <c r="I9" s="41">
         <v>79982.2</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="41">
         <v>28.5</v>
       </c>
       <c r="C10" s="41">
         <v>-78.7</v>
       </c>
       <c r="D10" s="41">
         <v>-1250.2</v>
       </c>
       <c r="E10" s="41">
         <v>4.3</v>
       </c>
       <c r="F10" s="41">
         <v>649.79999999999995</v>
       </c>
       <c r="G10" s="41">
         <v>3096.3</v>
       </c>
       <c r="H10" s="41">
         <v>5998.4</v>
       </c>
       <c r="I10" s="41">
         <v>5534.8</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="41">
         <v>2290.5</v>
       </c>
       <c r="C11" s="41">
         <v>4455.8</v>
       </c>
       <c r="D11" s="41">
         <v>64642.9</v>
       </c>
       <c r="E11" s="41">
         <v>1745.5</v>
       </c>
       <c r="F11" s="41">
         <v>38110.699999999997</v>
       </c>
       <c r="G11" s="41">
         <v>139210.1</v>
       </c>
       <c r="H11" s="41">
         <v>182094.3</v>
       </c>
       <c r="I11" s="41">
         <v>193149.1</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="25.5">
+    <row r="12" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41">
         <v>19.3</v>
       </c>
       <c r="C12" s="41">
         <v>20.3</v>
       </c>
       <c r="D12" s="41">
         <v>-97.1</v>
       </c>
       <c r="E12" s="41">
         <v>-1.3</v>
       </c>
       <c r="F12" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="G12" s="41">
         <v>320.60000000000002</v>
       </c>
       <c r="H12" s="41">
         <v>283.7</v>
       </c>
       <c r="I12" s="41">
         <v>142.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="38.25">
+    <row r="13" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="41">
         <v>145.30000000000001</v>
       </c>
       <c r="C13" s="41">
         <v>236.7</v>
       </c>
       <c r="D13" s="41">
         <v>2157.9</v>
       </c>
       <c r="E13" s="41">
         <v>73.400000000000006</v>
       </c>
       <c r="F13" s="41">
         <v>3412.4</v>
       </c>
       <c r="G13" s="41">
         <v>1325.6</v>
       </c>
       <c r="H13" s="41">
         <v>1370.1</v>
       </c>
       <c r="I13" s="41">
         <v>949.1</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41">
         <v>-37.1</v>
       </c>
       <c r="C14" s="41">
         <v>454.8</v>
       </c>
       <c r="D14" s="41">
         <v>13040.1</v>
       </c>
       <c r="E14" s="41">
         <v>518.1</v>
       </c>
       <c r="F14" s="41">
         <v>17327.7</v>
       </c>
       <c r="G14" s="41">
         <v>27637.599999999999</v>
       </c>
       <c r="H14" s="41">
         <v>36224.9</v>
       </c>
       <c r="I14" s="41">
         <v>45459.6</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="41">
         <v>70.099999999999994</v>
       </c>
       <c r="C15" s="41">
         <v>1015.4</v>
       </c>
       <c r="D15" s="41">
         <v>23151.8</v>
       </c>
       <c r="E15" s="41">
         <v>178.2</v>
       </c>
       <c r="F15" s="41">
         <v>3895.9</v>
       </c>
       <c r="G15" s="41">
         <v>2651.5</v>
       </c>
       <c r="H15" s="41">
         <v>5824.4</v>
       </c>
       <c r="I15" s="41">
         <v>21830.799999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="25.5">
+    <row r="16" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="46">
         <v>235.4</v>
       </c>
       <c r="C16" s="46">
         <v>613.70000000000005</v>
       </c>
       <c r="D16" s="46">
         <v>6737.6</v>
       </c>
       <c r="E16" s="46">
         <v>144.4</v>
       </c>
       <c r="F16" s="46">
         <v>1789.4</v>
       </c>
       <c r="G16" s="46">
         <v>3334.4</v>
       </c>
       <c r="H16" s="46">
         <v>4903.5</v>
       </c>
       <c r="I16" s="46">
         <v>5852.6</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="25.5">
+    <row r="17" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="41">
         <v>6.6</v>
       </c>
       <c r="C17" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D17" s="41">
         <v>105.3</v>
       </c>
       <c r="E17" s="41">
         <v>122.5</v>
       </c>
       <c r="F17" s="41">
         <v>154.69999999999999</v>
       </c>
       <c r="G17" s="41">
         <v>4666.1000000000004</v>
       </c>
       <c r="H17" s="41">
         <v>7739.5</v>
       </c>
       <c r="I17" s="41">
         <v>12106.3</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="41">
         <v>2.7</v>
       </c>
       <c r="C18" s="41">
         <v>32.5</v>
       </c>
       <c r="D18" s="41">
         <v>55.1</v>
       </c>
       <c r="E18" s="41">
         <v>203</v>
       </c>
       <c r="F18" s="41">
         <v>562.1</v>
       </c>
       <c r="G18" s="41">
         <v>6855.3</v>
       </c>
       <c r="H18" s="41">
         <v>11469.5</v>
       </c>
       <c r="I18" s="41">
         <v>10867.6</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D19" s="41">
         <v>-0.1</v>
       </c>
       <c r="E19" s="41">
         <v>8.4</v>
       </c>
       <c r="F19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G19" s="46">
         <v>-0.1</v>
       </c>
       <c r="H19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I19" s="41">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="E20" s="41">
         <v>95.6</v>
       </c>
       <c r="F20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="H20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I20" s="46" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="41">
         <v>244.7</v>
       </c>
       <c r="C21" s="41">
         <v>1926.8</v>
       </c>
       <c r="D21" s="41">
         <v>56671.1</v>
       </c>
       <c r="E21" s="41">
         <v>1563.5</v>
       </c>
       <c r="F21" s="41">
         <v>422.5</v>
       </c>
       <c r="G21" s="41">
         <v>4294.2</v>
       </c>
       <c r="H21" s="41">
         <v>5133.1000000000004</v>
       </c>
       <c r="I21" s="41">
         <v>5906.7</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="41">
         <v>0</v>
       </c>
       <c r="C22" s="41">
         <v>0</v>
       </c>
       <c r="D22" s="41">
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <v>0</v>
       </c>
       <c r="F22" s="41">
         <v>0</v>
       </c>
       <c r="G22" s="41">
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <v>0</v>
       </c>
       <c r="I22" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G23" s="41">
         <v>0.1</v>
       </c>
       <c r="H23" s="41">
         <v>321.5</v>
       </c>
       <c r="I23" s="41">
         <v>313.5</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41">
         <v>290.60000000000002</v>
       </c>
       <c r="C24" s="41">
         <v>206.8</v>
       </c>
       <c r="D24" s="41">
         <v>21902.9</v>
       </c>
       <c r="E24" s="41">
         <v>362.2</v>
       </c>
       <c r="F24" s="41">
         <v>4561.7</v>
       </c>
       <c r="G24" s="41">
         <v>18398.5</v>
       </c>
       <c r="H24" s="41">
         <v>36954.6</v>
       </c>
       <c r="I24" s="41">
         <v>41736.6</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="28.5" customHeight="1">
+    <row r="25" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="41">
         <v>-416.1</v>
       </c>
       <c r="C25" s="41">
         <v>-2054.1999999999998</v>
       </c>
       <c r="D25" s="41">
         <v>-63793.1</v>
       </c>
       <c r="E25" s="41">
         <v>-1933.3</v>
       </c>
       <c r="F25" s="41">
         <v>-5455.6</v>
       </c>
       <c r="G25" s="41">
         <v>-6696.1</v>
       </c>
       <c r="H25" s="41">
         <v>-10696</v>
       </c>
       <c r="I25" s="41">
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="37" customFormat="1">
+    <row r="26" spans="1:9" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="48">
         <f>B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B21+B24+B25</f>
         <v>13924.1</v>
       </c>
       <c r="C26" s="48">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C15+C16+C18+C21+C22+C24+C25</f>
         <v>28024.400000000001</v>
       </c>
       <c r="D26" s="48">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D15+D16+D17+D18+D19+D21+D22+D24+D25</f>
         <v>370973.8</v>
       </c>
       <c r="E26" s="48">
         <f>E5+E6+E7+E8+E11+E12+E13+E14+E15+E17+E16+E18+E19+E20+E21+E22+E24+E25</f>
         <v>7949.7</v>
       </c>
       <c r="F26" s="48">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F17+F18+F21+F22+F24+F25</f>
         <v>140195.5</v>
       </c>
       <c r="G26" s="48">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G17+G18+G19+G21+G22+G23+G24+G25</f>
         <v>404482.2</v>
       </c>
       <c r="H26" s="48">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
       <c r="I26" s="48">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="49" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="10" style="49" customWidth="1"/>
     <col min="5" max="13" width="10.7109375" style="49" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="71" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="59"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B2" s="69"/>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="70"/>
       <c r="M2" s="69" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="50" customFormat="1">
+    <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="68">
         <v>1998</v>
       </c>
       <c r="C3" s="68">
         <v>1999</v>
       </c>
       <c r="D3" s="68">
         <v>2000</v>
       </c>
       <c r="E3" s="68">
         <v>2001</v>
       </c>
       <c r="F3" s="68">
         <v>2002</v>
       </c>
       <c r="G3" s="68">
         <v>2003</v>
       </c>
       <c r="H3" s="68">
         <v>2004</v>
       </c>
       <c r="I3" s="68">
         <v>2005</v>
       </c>
       <c r="J3" s="68">
         <v>2006</v>
       </c>
       <c r="K3" s="68">
         <v>2007</v>
       </c>
       <c r="L3" s="68">
         <v>2008</v>
       </c>
       <c r="M3" s="68">
         <v>2009</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="51" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="66">
         <f t="shared" ref="B4:L4" si="0">B5+B8+B12</f>
         <v>248284.5</v>
       </c>
       <c r="C4" s="66">
         <f t="shared" si="0"/>
         <v>368480.1</v>
       </c>
       <c r="D4" s="66">
         <f t="shared" si="0"/>
         <v>524297.9</v>
       </c>
       <c r="E4" s="66">
         <f t="shared" si="0"/>
         <v>659917.19999999995</v>
       </c>
       <c r="F4" s="66">
         <f t="shared" si="0"/>
         <v>716475.1</v>
       </c>
       <c r="G4" s="66">
         <f t="shared" si="0"/>
@@ -2934,394 +2944,394 @@
       </c>
       <c r="H4" s="66">
         <f t="shared" si="0"/>
         <v>1185405.3999999999</v>
       </c>
       <c r="I4" s="66">
         <f t="shared" si="0"/>
         <v>1708056.4</v>
       </c>
       <c r="J4" s="66">
         <f t="shared" si="0"/>
         <v>2432381.5</v>
       </c>
       <c r="K4" s="66">
         <f t="shared" si="0"/>
         <v>2752816.2</v>
       </c>
       <c r="L4" s="66">
         <f t="shared" si="0"/>
         <v>4013075.2</v>
       </c>
       <c r="M4" s="66">
         <v>4018008.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="25.5">
+    <row r="5" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="53">
         <v>101985.9</v>
       </c>
       <c r="C5" s="53">
         <v>146257.1</v>
       </c>
       <c r="D5" s="53">
         <f t="shared" ref="D5:I5" si="1">SUM(D6:D7)</f>
         <v>140380.79999999999</v>
       </c>
       <c r="E5" s="53">
         <f t="shared" si="1"/>
         <v>188763.9</v>
       </c>
       <c r="F5" s="53">
         <f t="shared" si="1"/>
         <v>197465.5</v>
       </c>
       <c r="G5" s="53">
         <f t="shared" si="1"/>
         <v>253219.7</v>
       </c>
       <c r="H5" s="53">
         <f t="shared" si="1"/>
         <v>283496</v>
       </c>
       <c r="I5" s="53">
         <f t="shared" si="1"/>
         <v>329807.3</v>
       </c>
       <c r="J5" s="53">
         <v>386601.8</v>
       </c>
       <c r="K5" s="53">
         <v>494496.7</v>
       </c>
       <c r="L5" s="53">
         <v>587600.1</v>
       </c>
       <c r="M5" s="41">
         <v>758479.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B6" s="55">
         <v>100772.1</v>
       </c>
       <c r="C6" s="55">
         <v>144902.39999999999</v>
       </c>
       <c r="D6" s="53">
         <v>137638.70000000001</v>
       </c>
       <c r="E6" s="53">
         <v>185244.7</v>
       </c>
       <c r="F6" s="53">
         <v>192823.9</v>
       </c>
       <c r="G6" s="53">
         <v>250013.6</v>
       </c>
       <c r="H6" s="53">
         <v>279359.2</v>
       </c>
       <c r="I6" s="53">
         <v>325645</v>
       </c>
       <c r="J6" s="53">
         <v>381451.9</v>
       </c>
       <c r="K6" s="53">
         <v>487310.6</v>
       </c>
       <c r="L6" s="53">
         <v>578707.4</v>
       </c>
       <c r="M6" s="41">
         <v>752100.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="16.5" customHeight="1">
+    <row r="7" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="55">
         <v>1213.8</v>
       </c>
       <c r="C7" s="55">
         <v>1354.7</v>
       </c>
       <c r="D7" s="53">
         <v>2742.1</v>
       </c>
       <c r="E7" s="53">
         <v>3519.2</v>
       </c>
       <c r="F7" s="53">
         <v>4641.6000000000004</v>
       </c>
       <c r="G7" s="53">
         <v>3206.1</v>
       </c>
       <c r="H7" s="53">
         <v>4136.8</v>
       </c>
       <c r="I7" s="53">
         <v>4162.3</v>
       </c>
       <c r="J7" s="53">
         <v>5149.8999999999996</v>
       </c>
       <c r="K7" s="53">
         <v>7186.1</v>
       </c>
       <c r="L7" s="53">
         <v>8892.7000000000007</v>
       </c>
       <c r="M7" s="41">
         <v>6378.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="53">
         <f t="shared" ref="B8:L8" si="2">SUM(B9:B11)</f>
         <v>103172.1</v>
       </c>
       <c r="C8" s="53">
         <f t="shared" si="2"/>
         <v>175449.1</v>
       </c>
       <c r="D8" s="53">
         <f t="shared" si="2"/>
         <v>318901.59999999998</v>
       </c>
       <c r="E8" s="53">
         <f t="shared" si="2"/>
         <v>383783.7</v>
       </c>
       <c r="F8" s="53">
         <f t="shared" si="2"/>
         <v>385920.9</v>
       </c>
       <c r="G8" s="53">
         <f t="shared" si="2"/>
         <v>525045.6</v>
       </c>
       <c r="H8" s="53">
         <f t="shared" si="2"/>
         <v>732186.7</v>
       </c>
       <c r="I8" s="53">
         <f t="shared" si="2"/>
         <v>1069914.3</v>
       </c>
       <c r="J8" s="53">
         <v>1459655.7</v>
       </c>
       <c r="K8" s="53">
         <v>1677368.3</v>
       </c>
       <c r="L8" s="53">
         <f t="shared" si="2"/>
         <v>2829005.8</v>
       </c>
       <c r="M8" s="41">
         <v>2660072</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B9" s="55">
         <v>34650.9</v>
       </c>
       <c r="C9" s="55">
         <v>74037.8</v>
       </c>
       <c r="D9" s="53">
         <v>121697.9</v>
       </c>
       <c r="E9" s="53">
         <v>103391.6</v>
       </c>
       <c r="F9" s="53">
         <v>86406.399999999994</v>
       </c>
       <c r="G9" s="53">
         <v>153023.70000000001</v>
       </c>
       <c r="H9" s="53">
         <v>309938.7</v>
       </c>
       <c r="I9" s="53">
         <v>586357.80000000005</v>
       </c>
       <c r="J9" s="53">
         <v>839955.1</v>
       </c>
       <c r="K9" s="53">
         <v>959791.1</v>
       </c>
       <c r="L9" s="53">
         <v>1817329.7</v>
       </c>
       <c r="M9" s="41">
         <v>1671021.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="55">
         <v>64583.6</v>
       </c>
       <c r="C10" s="55">
         <v>100884.7</v>
       </c>
       <c r="D10" s="53">
         <v>195282.6</v>
       </c>
       <c r="E10" s="53">
         <v>283641.90000000002</v>
       </c>
       <c r="F10" s="53">
         <v>289587.3</v>
       </c>
       <c r="G10" s="53">
         <v>344691</v>
       </c>
       <c r="H10" s="53">
         <v>402556.6</v>
       </c>
       <c r="I10" s="53">
         <v>459445.7</v>
       </c>
       <c r="J10" s="53">
         <v>586947.5</v>
       </c>
       <c r="K10" s="53">
         <v>694699.4</v>
       </c>
       <c r="L10" s="53">
         <v>974141.4</v>
       </c>
       <c r="M10" s="41">
         <v>925611.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="25.5">
+    <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B11" s="55">
         <v>3937.6</v>
       </c>
       <c r="C11" s="55">
         <v>526.6</v>
       </c>
       <c r="D11" s="53">
         <v>1921.1</v>
       </c>
       <c r="E11" s="53">
         <v>-3249.8</v>
       </c>
       <c r="F11" s="53">
         <v>9927.2000000000007</v>
       </c>
       <c r="G11" s="53">
         <v>27330.9</v>
       </c>
       <c r="H11" s="53">
         <v>19691.400000000001</v>
       </c>
       <c r="I11" s="53">
         <v>24110.799999999999</v>
       </c>
       <c r="J11" s="53">
         <v>32753.1</v>
       </c>
       <c r="K11" s="53">
         <v>22877.8</v>
       </c>
       <c r="L11" s="53">
         <v>37534.699999999997</v>
       </c>
       <c r="M11" s="41">
         <v>63438.9</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="53">
         <v>43126.5</v>
       </c>
       <c r="C12" s="53">
         <v>46773.9</v>
       </c>
       <c r="D12" s="53">
         <v>65015.5</v>
       </c>
       <c r="E12" s="53">
         <v>87369.600000000006</v>
       </c>
       <c r="F12" s="53">
         <v>133088.70000000001</v>
       </c>
       <c r="G12" s="53">
         <v>144356.4</v>
       </c>
       <c r="H12" s="53">
         <v>169722.7</v>
       </c>
       <c r="I12" s="53">
         <v>308334.8</v>
       </c>
       <c r="J12" s="53">
         <v>586124</v>
       </c>
       <c r="K12" s="53">
         <v>580951.19999999995</v>
       </c>
       <c r="L12" s="53">
         <v>596469.30000000005</v>
       </c>
       <c r="M12" s="41">
         <v>599457</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52">
         <f>B14+B15+B16+B17+B18+B19+B20+B21+B22</f>
         <v>452846.9</v>
       </c>
       <c r="C13" s="52">
         <f>C14+C15+C16+C17+C18+C19+C20+C21+C22</f>
         <v>493131.1</v>
       </c>
       <c r="D13" s="52">
         <f t="shared" ref="D13:L13" si="3">D14+D15+D16+D17+D18+D19+D20+D21+D22+D23</f>
         <v>492979.5</v>
       </c>
       <c r="E13" s="52">
         <f t="shared" si="3"/>
         <v>642002.9</v>
       </c>
       <c r="F13" s="52">
         <f t="shared" si="3"/>
         <v>919140.6</v>
       </c>
       <c r="G13" s="52">
         <f t="shared" si="3"/>
@@ -3329,494 +3339,494 @@
       </c>
       <c r="H13" s="52">
         <f t="shared" si="3"/>
         <v>1556701.2</v>
       </c>
       <c r="I13" s="52">
         <f t="shared" si="3"/>
         <v>1876596.2</v>
       </c>
       <c r="J13" s="52">
         <f t="shared" si="3"/>
         <v>2613646.7999999998</v>
       </c>
       <c r="K13" s="52">
         <f t="shared" si="3"/>
         <v>3374737.6</v>
       </c>
       <c r="L13" s="52">
         <f t="shared" si="3"/>
         <v>4040414</v>
       </c>
       <c r="M13" s="52">
         <v>4337905</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="38.25">
+    <row r="14" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="55">
         <v>151052.29999999999</v>
       </c>
       <c r="C14" s="55">
         <v>153650.4</v>
       </c>
       <c r="D14" s="53">
         <v>154881.29999999999</v>
       </c>
       <c r="E14" s="53">
         <v>140862.39999999999</v>
       </c>
       <c r="F14" s="53">
         <v>271491</v>
       </c>
       <c r="G14" s="53">
         <v>284938.59999999998</v>
       </c>
       <c r="H14" s="53">
         <v>369847.6</v>
       </c>
       <c r="I14" s="53">
         <v>406094.9</v>
       </c>
       <c r="J14" s="53">
         <v>543597.6</v>
       </c>
       <c r="K14" s="53">
         <v>705228.7</v>
       </c>
       <c r="L14" s="53">
         <v>853996.6</v>
       </c>
       <c r="M14" s="41">
         <v>869256.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="55">
         <v>2880.7</v>
       </c>
       <c r="C15" s="55">
         <v>2656</v>
       </c>
       <c r="D15" s="53">
         <v>2756.4</v>
       </c>
       <c r="E15" s="53">
         <v>4081.6</v>
       </c>
       <c r="F15" s="53">
         <v>8624.2000000000007</v>
       </c>
       <c r="G15" s="53">
         <v>15810.4</v>
       </c>
       <c r="H15" s="53">
         <v>25807.4</v>
       </c>
       <c r="I15" s="53">
         <v>34349.699999999997</v>
       </c>
       <c r="J15" s="53">
         <v>46116.1</v>
       </c>
       <c r="K15" s="53">
         <v>58166</v>
       </c>
       <c r="L15" s="53">
         <v>63744.5</v>
       </c>
       <c r="M15" s="41">
         <v>66977.3</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="53">
         <v>115940.4</v>
       </c>
       <c r="C16" s="53">
         <v>116687.6</v>
       </c>
       <c r="D16" s="53">
         <v>95099.6</v>
       </c>
       <c r="E16" s="53">
         <v>140049.29999999999</v>
       </c>
       <c r="F16" s="53">
         <v>188437.4</v>
       </c>
       <c r="G16" s="53">
         <v>241276.1</v>
       </c>
       <c r="H16" s="53">
         <v>285345.59999999998</v>
       </c>
       <c r="I16" s="53">
         <v>377066.6</v>
       </c>
       <c r="J16" s="53">
         <v>510585.59999999998</v>
       </c>
       <c r="K16" s="53">
         <v>678129.9</v>
       </c>
       <c r="L16" s="53">
         <v>787420</v>
       </c>
       <c r="M16" s="41">
         <v>804592.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="55">
         <v>10110.1</v>
       </c>
       <c r="C17" s="55">
         <v>35369.800000000003</v>
       </c>
       <c r="D17" s="53">
         <v>50489.9</v>
       </c>
       <c r="E17" s="53">
         <v>75689.7</v>
       </c>
       <c r="F17" s="53">
         <v>91104.5</v>
       </c>
       <c r="G17" s="53">
         <v>102764.9</v>
       </c>
       <c r="H17" s="53">
         <v>120817.60000000001</v>
       </c>
       <c r="I17" s="53">
         <v>170202.5</v>
       </c>
       <c r="J17" s="53">
         <v>360356.1</v>
       </c>
       <c r="K17" s="53">
         <v>585547.80000000005</v>
       </c>
       <c r="L17" s="53">
         <v>635415</v>
       </c>
       <c r="M17" s="41">
         <v>649551.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="38.25">
+    <row r="18" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="55">
         <v>128759.8</v>
       </c>
       <c r="C18" s="55">
         <v>131643.29999999999</v>
       </c>
       <c r="D18" s="53">
         <v>147265.4</v>
       </c>
       <c r="E18" s="53">
         <v>212950.3</v>
       </c>
       <c r="F18" s="53">
         <v>274507</v>
       </c>
       <c r="G18" s="53">
         <v>441423.1</v>
       </c>
       <c r="H18" s="53">
         <v>627989.4</v>
       </c>
       <c r="I18" s="53">
         <v>748062.7</v>
       </c>
       <c r="J18" s="53">
         <v>996186.9</v>
       </c>
       <c r="K18" s="53">
         <v>1155450.5</v>
       </c>
       <c r="L18" s="53">
         <v>1531155.2</v>
       </c>
       <c r="M18" s="41">
         <v>1724847.7</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="56">
         <v>-4081</v>
       </c>
       <c r="C19" s="56">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>0</v>
       </c>
       <c r="E19" s="53">
         <v>0</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53">
         <v>0</v>
       </c>
       <c r="K19" s="53">
         <v>-15</v>
       </c>
       <c r="L19" s="53"/>
       <c r="M19" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="55">
         <v>16613.2</v>
       </c>
       <c r="C20" s="55">
         <v>17526.7</v>
       </c>
       <c r="D20" s="53">
         <v>17849.5</v>
       </c>
       <c r="E20" s="53">
         <v>28605.1</v>
       </c>
       <c r="F20" s="53">
         <v>24140.7</v>
       </c>
       <c r="G20" s="53">
         <v>27001.599999999999</v>
       </c>
       <c r="H20" s="53">
         <v>47404</v>
       </c>
       <c r="I20" s="53">
         <v>59614.3</v>
       </c>
       <c r="J20" s="53">
         <v>57447.6</v>
       </c>
       <c r="K20" s="53">
         <v>62618.7</v>
       </c>
       <c r="L20" s="53">
         <v>69967.3</v>
       </c>
       <c r="M20" s="41">
         <v>96975.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="55">
         <v>16568.3</v>
       </c>
       <c r="C21" s="55">
         <v>14974.8</v>
       </c>
       <c r="D21" s="53">
         <v>4791</v>
       </c>
       <c r="E21" s="53">
         <v>17822.900000000001</v>
       </c>
       <c r="F21" s="53">
         <v>16551.599999999999</v>
       </c>
       <c r="G21" s="53">
         <v>24105.200000000001</v>
       </c>
       <c r="H21" s="53">
         <v>28622.3</v>
       </c>
       <c r="I21" s="53">
         <v>25460</v>
       </c>
       <c r="J21" s="53">
         <v>32038.2</v>
       </c>
       <c r="K21" s="53">
         <v>32825.199999999997</v>
       </c>
       <c r="L21" s="53">
         <v>13240.2</v>
       </c>
       <c r="M21" s="41">
         <v>23519.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="25.5">
+    <row r="22" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="53">
         <v>15003.1</v>
       </c>
       <c r="C22" s="53">
         <v>20622.5</v>
       </c>
       <c r="D22" s="53">
         <v>18940.2</v>
       </c>
       <c r="E22" s="53">
         <v>12949.1</v>
       </c>
       <c r="F22" s="53">
         <v>37302</v>
       </c>
       <c r="G22" s="53">
         <v>39086.1</v>
       </c>
       <c r="H22" s="53">
         <v>43681.4</v>
       </c>
       <c r="I22" s="53">
         <v>48428</v>
       </c>
       <c r="J22" s="53">
         <v>59769</v>
       </c>
       <c r="K22" s="53">
         <v>88095.2</v>
       </c>
       <c r="L22" s="53">
         <v>77475.8</v>
       </c>
       <c r="M22" s="41">
         <v>92822.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="51">
+    <row r="23" spans="1:13" ht="51" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="53">
         <v>906.2</v>
       </c>
       <c r="E23" s="53">
         <v>8992.5</v>
       </c>
       <c r="F23" s="53">
         <v>6982.2</v>
       </c>
       <c r="G23" s="53">
         <v>4705.1000000000004</v>
       </c>
       <c r="H23" s="53">
         <v>7185.9</v>
       </c>
       <c r="I23" s="53">
         <v>7317.5</v>
       </c>
       <c r="J23" s="53">
         <v>7549.7</v>
       </c>
       <c r="K23" s="53">
         <v>8690.6</v>
       </c>
       <c r="L23" s="53">
         <v>7999.4</v>
       </c>
       <c r="M23" s="41">
         <v>9361.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="53">
         <v>-10370.4</v>
       </c>
       <c r="C24" s="53">
         <v>-18660.599999999999</v>
       </c>
       <c r="D24" s="53">
         <v>-23660</v>
       </c>
       <c r="E24" s="53">
         <v>-37339.5</v>
       </c>
       <c r="F24" s="53">
         <v>-55702.8</v>
       </c>
       <c r="G24" s="53">
         <v>-71332.100000000006</v>
       </c>
       <c r="H24" s="53">
         <v>-110000.3</v>
       </c>
       <c r="I24" s="53">
         <v>-165700.70000000001</v>
       </c>
       <c r="J24" s="53">
         <v>-306033.90000000002</v>
       </c>
       <c r="K24" s="53">
         <v>-613954.80000000005</v>
       </c>
       <c r="L24" s="53">
         <v>-751369.6</v>
       </c>
       <c r="M24" s="41">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="52">
         <f t="shared" ref="B25:L25" si="4">B4+B13+B24</f>
         <v>690761</v>
       </c>
       <c r="C25" s="52">
         <f t="shared" si="4"/>
         <v>842950.6</v>
       </c>
       <c r="D25" s="52">
         <f t="shared" si="4"/>
         <v>993617.4</v>
       </c>
       <c r="E25" s="52">
         <f t="shared" si="4"/>
         <v>1264580.6000000001</v>
       </c>
       <c r="F25" s="52">
         <f t="shared" si="4"/>
         <v>1579912.9</v>
       </c>
       <c r="G25" s="52">
         <f t="shared" si="4"/>
@@ -3824,147 +3834,147 @@
       </c>
       <c r="H25" s="52">
         <f t="shared" si="4"/>
         <v>2632106.2999999998</v>
       </c>
       <c r="I25" s="52">
         <f t="shared" si="4"/>
         <v>3418951.9</v>
       </c>
       <c r="J25" s="52">
         <f t="shared" si="4"/>
         <v>4739994.4000000004</v>
       </c>
       <c r="K25" s="52">
         <f t="shared" si="4"/>
         <v>5513599</v>
       </c>
       <c r="L25" s="52">
         <f t="shared" si="4"/>
         <v>7302119.5999999996</v>
       </c>
       <c r="M25" s="52">
         <v>7816231.4000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="57"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B27" s="57"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="M27" s="57"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B28" s="57"/>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="M28" s="57"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M29" s="57"/>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M30" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:BP37"/>
+  <dimension ref="A1:BQ37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.140625" style="4" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.28515625" style="1" customWidth="1"/>
     <col min="52" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="14.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.5703125" style="1" customWidth="1"/>
     <col min="62" max="62" width="13.140625" style="1" customWidth="1"/>
     <col min="63" max="63" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.42578125" style="1" customWidth="1"/>
     <col min="66" max="66" width="13.140625" style="1" customWidth="1"/>
     <col min="67" max="72" width="14.42578125" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
@@ -3992,51 +4002,51 @@
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="10"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
@@ -4052,57 +4062,56 @@
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
-      <c r="BN2" s="14" t="s">
+      <c r="BO2" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
     </row>
-    <row r="3" spans="1:68" ht="25.5">
+    <row r="3" spans="1:69" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="72" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>60</v>
       </c>
       <c r="F3" s="72" t="s">
         <v>56</v>
       </c>
       <c r="G3" s="72" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="73" t="s">
@@ -4252,59 +4261,61 @@
       <c r="BE3" s="74" t="s">
         <v>160</v>
       </c>
       <c r="BF3" s="72" t="s">
         <v>88</v>
       </c>
       <c r="BG3" s="72" t="s">
         <v>89</v>
       </c>
       <c r="BH3" s="72" t="s">
         <v>90</v>
       </c>
       <c r="BI3" s="74" t="s">
         <v>159</v>
       </c>
       <c r="BJ3" s="72" t="s">
         <v>94</v>
       </c>
       <c r="BK3" s="72" t="s">
         <v>134</v>
       </c>
       <c r="BL3" s="72" t="s">
         <v>157</v>
       </c>
       <c r="BM3" s="72" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="BN3" s="72" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="BO3" s="2"/>
+        <v>171</v>
+      </c>
+      <c r="BO3" s="72" t="s">
+        <v>174</v>
+      </c>
       <c r="BP3" s="2"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="7">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="7">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="16">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="7">
         <v>2594858.7000000002</v>
@@ -4397,51 +4408,51 @@
       <c r="AF4" s="7">
         <f t="shared" si="1"/>
         <v>7511979.2999999998</v>
       </c>
       <c r="AG4" s="7">
         <f t="shared" si="1"/>
         <v>10976255.699999999</v>
       </c>
       <c r="AH4" s="16">
         <f t="shared" si="1"/>
         <v>2651804.4</v>
       </c>
       <c r="AI4" s="7">
         <f t="shared" si="1"/>
         <v>5401917.5999999996</v>
       </c>
       <c r="AJ4" s="7">
         <f t="shared" si="1"/>
         <v>8966832.5999999996</v>
       </c>
       <c r="AK4" s="16">
         <f t="shared" si="1"/>
         <v>12932283.300000001</v>
       </c>
       <c r="AL4" s="16">
-        <f t="shared" ref="AL4:BN4" si="2">AL5+AL6+AL11</f>
+        <f t="shared" ref="AL4:BO4" si="2">AL5+AL6+AL11</f>
         <v>2918365.9</v>
       </c>
       <c r="AM4" s="7">
         <f t="shared" si="2"/>
         <v>6082090.2000000002</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="2"/>
         <v>9966548.6999999993</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="2"/>
         <v>14290056.699999999</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="2"/>
         <v>3410743.6</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="2"/>
         <v>6316836</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="2"/>
         <v>10594579.699999999</v>
@@ -4511,54 +4522,58 @@
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="2"/>
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="7">
         <v>31955774.199999999</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="2"/>
         <v>7223566.5999999996</v>
       </c>
-      <c r="BO4" s="61"/>
+      <c r="BO4" s="7">
+        <f t="shared" si="2"/>
+        <v>14487375.199999999</v>
+      </c>
       <c r="BP4" s="61"/>
-    </row>
-    <row r="5" spans="1:68">
+      <c r="BQ4" s="84"/>
+    </row>
+    <row r="5" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="18">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="6">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="19">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="19">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="19">
         <v>481014.6</v>
       </c>
       <c r="I5" s="6">
@@ -4713,54 +4728,57 @@
       </c>
       <c r="BG5" s="6">
         <v>732647</v>
       </c>
       <c r="BH5" s="6">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="6">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="6">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="6">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="6">
         <v>2362614.2999999998</v>
       </c>
       <c r="BM5" s="19">
         <v>4312692.4000000004</v>
       </c>
       <c r="BN5" s="83">
         <v>402128.1</v>
       </c>
-      <c r="BO5" s="61"/>
+      <c r="BO5" s="83">
+        <v>916352.6</v>
+      </c>
       <c r="BP5" s="61"/>
-    </row>
-    <row r="6" spans="1:68">
+      <c r="BQ5" s="84"/>
+    </row>
+    <row r="6" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="18">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="18">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="6">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="18">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="18">
         <v>2217941.5</v>
       </c>
@@ -4928,72 +4946,76 @@
       <c r="BC6" s="6">
         <f t="shared" si="4"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="6">
         <f t="shared" si="4"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="6">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="6">
         <f t="shared" si="4"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="6">
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="6">
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="6">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="6">
-        <f t="shared" ref="BJ6:BN6" si="5">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BO6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="6">
         <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="6">
         <f t="shared" si="5"/>
         <v>15847019.6</v>
       </c>
       <c r="BM6" s="19">
         <v>24077924.899999999</v>
       </c>
       <c r="BN6" s="6">
         <f t="shared" si="5"/>
         <v>6126887.7999999998</v>
       </c>
-      <c r="BO6" s="61"/>
+      <c r="BO6" s="6">
+        <f t="shared" si="5"/>
+        <v>11982410.300000001</v>
+      </c>
       <c r="BP6" s="61"/>
-    </row>
-    <row r="7" spans="1:68">
+      <c r="BQ6" s="84"/>
+    </row>
+    <row r="7" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="18">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="6">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="19">
         <v>729108.4</v>
       </c>
       <c r="G7" s="19">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="19">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="6">
@@ -5148,54 +5170,57 @@
       </c>
       <c r="BG7" s="6">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="6">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="6">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="6">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="6">
         <v>4869763</v>
       </c>
       <c r="BL7" s="6">
         <v>7815918.7999999998</v>
       </c>
       <c r="BM7" s="19">
         <v>10566877.4</v>
       </c>
       <c r="BN7" s="83">
         <v>2285252.1</v>
       </c>
-      <c r="BO7" s="61"/>
+      <c r="BO7" s="83">
+        <v>5307878.3</v>
+      </c>
       <c r="BP7" s="61"/>
-    </row>
-    <row r="8" spans="1:68">
+      <c r="BQ7" s="84"/>
+    </row>
+    <row r="8" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="18">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="6">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="19">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="19">
         <v>740988.5</v>
       </c>
       <c r="H8" s="19">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="6">
@@ -5350,54 +5375,57 @@
       </c>
       <c r="BG8" s="6">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="6">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="6">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="6">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="6">
         <v>4782621</v>
       </c>
       <c r="BL8" s="6">
         <v>7389944.5999999996</v>
       </c>
       <c r="BM8" s="19">
         <v>12528666.5</v>
       </c>
       <c r="BN8" s="83">
         <v>3502374.5</v>
       </c>
-      <c r="BO8" s="61"/>
+      <c r="BO8" s="83">
+        <v>6082492.2000000002</v>
+      </c>
       <c r="BP8" s="61"/>
-    </row>
-    <row r="9" spans="1:68">
+      <c r="BQ8" s="84"/>
+    </row>
+    <row r="9" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="18">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="6">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="19">
         <v>61336.4</v>
       </c>
       <c r="G9" s="19">
         <v>67963.8</v>
       </c>
       <c r="H9" s="19">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="6">
@@ -5552,54 +5580,57 @@
       </c>
       <c r="BG9" s="6">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="6">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="6">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="6">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="6">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="6">
         <v>583462.69999999995</v>
       </c>
       <c r="BM9" s="19">
         <v>897514.9</v>
       </c>
       <c r="BN9" s="83">
         <v>315027.5</v>
       </c>
-      <c r="BO9" s="61"/>
+      <c r="BO9" s="83">
+        <v>555989.5</v>
+      </c>
       <c r="BP9" s="61"/>
-    </row>
-    <row r="10" spans="1:68" ht="25.5">
+      <c r="BQ9" s="84"/>
+    </row>
+    <row r="10" spans="1:69" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="18">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="6">
         <v>5645.3</v>
       </c>
       <c r="F10" s="19">
         <v>6376.7</v>
       </c>
       <c r="G10" s="19">
         <v>7792.7</v>
       </c>
       <c r="H10" s="19">
         <v>16346.7</v>
       </c>
       <c r="I10" s="6">
@@ -5754,54 +5785,57 @@
       </c>
       <c r="BG10" s="6">
         <v>27324</v>
       </c>
       <c r="BH10" s="6">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="6">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="6">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="6">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="6">
         <v>57693.5</v>
       </c>
       <c r="BM10" s="19">
         <v>84866.1</v>
       </c>
       <c r="BN10" s="83">
         <v>24233.7</v>
       </c>
-      <c r="BO10" s="61"/>
+      <c r="BO10" s="83">
+        <v>36050.300000000003</v>
+      </c>
       <c r="BP10" s="61"/>
-    </row>
-    <row r="11" spans="1:68">
+      <c r="BQ10" s="84"/>
+    </row>
+    <row r="11" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="6">
         <v>769900.1</v>
       </c>
       <c r="F11" s="19">
         <v>114488.1</v>
       </c>
       <c r="G11" s="19">
         <v>239486.4</v>
       </c>
       <c r="H11" s="19">
         <v>499149.7</v>
       </c>
       <c r="I11" s="6">
@@ -5956,54 +5990,57 @@
       </c>
       <c r="BG11" s="6">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="6">
         <v>1829684</v>
       </c>
       <c r="BI11" s="6">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="6">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="6">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="6">
         <v>2151485.6</v>
       </c>
       <c r="BM11" s="19">
         <v>3565156.9</v>
       </c>
       <c r="BN11" s="83">
         <v>694550.7</v>
       </c>
-      <c r="BO11" s="61"/>
+      <c r="BO11" s="83">
+        <v>1588612.3</v>
+      </c>
       <c r="BP11" s="61"/>
-    </row>
-    <row r="12" spans="1:68">
+      <c r="BQ11" s="84"/>
+    </row>
+    <row r="12" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="8">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="8">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="16">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="8">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="8">
         <v>2744525.7</v>
@@ -6124,51 +6161,51 @@
       <c r="AM12" s="7">
         <f t="shared" si="8"/>
         <v>8034708.4000000004</v>
       </c>
       <c r="AN12" s="7">
         <f t="shared" si="8"/>
         <v>12403144.199999999</v>
       </c>
       <c r="AO12" s="7">
         <f t="shared" si="8"/>
         <v>21098993.199999999</v>
       </c>
       <c r="AP12" s="7">
         <f t="shared" si="8"/>
         <v>5003448.7</v>
       </c>
       <c r="AQ12" s="7">
         <f t="shared" si="8"/>
         <v>8154489.7000000002</v>
       </c>
       <c r="AR12" s="7">
         <f t="shared" si="8"/>
         <v>13029988.5</v>
       </c>
       <c r="AS12" s="22">
-        <f t="shared" ref="AS12:BN12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BO12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>21112089.699999999</v>
       </c>
       <c r="AT12" s="22">
         <f t="shared" si="9"/>
         <v>5032735.5</v>
       </c>
       <c r="AU12" s="22">
         <f t="shared" si="9"/>
         <v>8718898.0999999996</v>
       </c>
       <c r="AV12" s="22">
         <f t="shared" si="9"/>
         <v>14137045.1</v>
       </c>
       <c r="AW12" s="22">
         <f t="shared" si="9"/>
         <v>23540764.5</v>
       </c>
       <c r="AX12" s="22">
         <f t="shared" si="9"/>
         <v>5673228.7999999998</v>
       </c>
       <c r="AY12" s="22">
         <f t="shared" si="9"/>
         <v>10008002.300000001</v>
@@ -6210,54 +6247,58 @@
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="8">
         <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="8">
         <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="8">
         <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="8">
         <f t="shared" si="9"/>
         <v>28997277</v>
       </c>
       <c r="BM12" s="8">
         <v>50030120.399999999</v>
       </c>
       <c r="BN12" s="8">
         <f t="shared" si="9"/>
         <v>10849180.699999999</v>
       </c>
-      <c r="BO12" s="61"/>
+      <c r="BO12" s="8">
+        <f t="shared" si="9"/>
+        <v>20566277.399999999</v>
+      </c>
       <c r="BP12" s="61"/>
-    </row>
-    <row r="13" spans="1:68" ht="25.5">
+      <c r="BQ12" s="84"/>
+    </row>
+    <row r="13" spans="1:69" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="18">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="6">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="19">
         <v>407247.2</v>
       </c>
       <c r="G13" s="19">
         <v>763951.4</v>
       </c>
       <c r="H13" s="19">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="6">
@@ -6412,54 +6453,57 @@
       </c>
       <c r="BG13" s="6">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="6">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="6">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="6">
         <v>3152216</v>
       </c>
       <c r="BK13" s="6">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="6">
         <v>9936204.3000000007</v>
       </c>
       <c r="BM13" s="19">
         <v>17743225.600000001</v>
       </c>
       <c r="BN13" s="83">
         <v>3610554.1</v>
       </c>
-      <c r="BO13" s="61"/>
+      <c r="BO13" s="83">
+        <v>6790734.2999999998</v>
+      </c>
       <c r="BP13" s="61"/>
-    </row>
-    <row r="14" spans="1:68">
+      <c r="BQ13" s="84"/>
+    </row>
+    <row r="14" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="18">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="6">
         <v>765907.4</v>
       </c>
       <c r="F14" s="19">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="19">
         <v>297793.7</v>
       </c>
       <c r="H14" s="19">
         <v>509653.6</v>
       </c>
       <c r="I14" s="6">
@@ -6614,54 +6658,57 @@
       </c>
       <c r="BG14" s="6">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="6">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="6">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="6">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="6">
         <v>2530681.7000000002</v>
       </c>
       <c r="BM14" s="19">
         <v>4153036</v>
       </c>
       <c r="BN14" s="83">
         <v>1104565.1000000001</v>
       </c>
-      <c r="BO14" s="61"/>
+      <c r="BO14" s="83">
+        <v>2242253.9</v>
+      </c>
       <c r="BP14" s="61"/>
-    </row>
-    <row r="15" spans="1:68">
+      <c r="BQ14" s="84"/>
+    </row>
+    <row r="15" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="18">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="6">
         <v>87727.2</v>
       </c>
       <c r="F15" s="19">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="19">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="19">
         <v>81683.8</v>
       </c>
       <c r="I15" s="6">
@@ -6816,54 +6863,57 @@
       </c>
       <c r="BG15" s="6">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="6">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="6">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="6">
         <v>150125</v>
       </c>
       <c r="BK15" s="6">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="6">
         <v>379973.5</v>
       </c>
       <c r="BM15" s="19">
         <v>938761.9</v>
       </c>
       <c r="BN15" s="83">
         <v>173522.2</v>
       </c>
-      <c r="BO15" s="61"/>
+      <c r="BO15" s="83">
+        <v>344028.2</v>
+      </c>
       <c r="BP15" s="61"/>
-    </row>
-    <row r="16" spans="1:68">
+      <c r="BQ15" s="84"/>
+    </row>
+    <row r="16" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="18">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="6">
         <v>298733.3</v>
       </c>
       <c r="F16" s="19">
         <v>61302.5</v>
       </c>
       <c r="G16" s="19">
         <v>134459.5</v>
       </c>
       <c r="H16" s="19">
         <v>177362.4</v>
       </c>
       <c r="I16" s="6">
@@ -7018,54 +7068,57 @@
       </c>
       <c r="BG16" s="6">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="6">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="6">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="6">
         <v>233759</v>
       </c>
       <c r="BK16" s="6">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="6">
         <v>796547.7</v>
       </c>
       <c r="BM16" s="19">
         <v>2069930.8</v>
       </c>
       <c r="BN16" s="83">
         <v>262487.7</v>
       </c>
-      <c r="BO16" s="61"/>
+      <c r="BO16" s="83">
+        <v>713044</v>
+      </c>
       <c r="BP16" s="61"/>
-    </row>
-    <row r="17" spans="1:68">
+      <c r="BQ16" s="84"/>
+    </row>
+    <row r="17" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="18">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="6">
         <v>521631.1</v>
       </c>
       <c r="F17" s="19">
         <v>120675.5</v>
       </c>
       <c r="G17" s="19">
         <v>293310.2</v>
       </c>
       <c r="H17" s="19">
         <v>329442</v>
       </c>
       <c r="I17" s="6">
@@ -7220,54 +7273,57 @@
       </c>
       <c r="BG17" s="6">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="6">
         <v>2171097</v>
       </c>
       <c r="BI17" s="6">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="6">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="6">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="6">
         <v>2795287.5</v>
       </c>
       <c r="BM17" s="19">
         <v>3197358.2</v>
       </c>
       <c r="BN17" s="83">
         <v>968067.8</v>
       </c>
-      <c r="BO17" s="61"/>
+      <c r="BO17" s="83">
+        <v>1863936.1</v>
+      </c>
       <c r="BP17" s="61"/>
-    </row>
-    <row r="18" spans="1:68">
+      <c r="BQ17" s="84"/>
+    </row>
+    <row r="18" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="18">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="6">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="19">
         <v>392247.3</v>
       </c>
       <c r="G18" s="19">
         <v>798648</v>
       </c>
       <c r="H18" s="19">
         <v>1104533</v>
       </c>
       <c r="I18" s="6">
@@ -7422,54 +7478,57 @@
       </c>
       <c r="BG18" s="6">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="6">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="6">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="6">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="6">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="6">
         <v>6717903.7000000002</v>
       </c>
       <c r="BM18" s="19">
         <v>12737584.9</v>
       </c>
       <c r="BN18" s="83">
         <v>2654691</v>
       </c>
-      <c r="BO18" s="61"/>
+      <c r="BO18" s="83">
+        <v>5049556.5</v>
+      </c>
       <c r="BP18" s="61"/>
-    </row>
-    <row r="19" spans="1:68">
+      <c r="BQ18" s="84"/>
+    </row>
+    <row r="19" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="18">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="6">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="19">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="19">
         <v>189323.1</v>
       </c>
       <c r="H19" s="19">
         <v>246600.7</v>
       </c>
       <c r="I19" s="6">
@@ -7624,54 +7683,57 @@
       </c>
       <c r="BG19" s="6">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="6">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="6">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="6">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="6">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="6">
         <v>1394712.7</v>
       </c>
       <c r="BM19" s="19">
         <v>2534060.6</v>
       </c>
       <c r="BN19" s="83">
         <v>878698.3</v>
       </c>
-      <c r="BO19" s="61"/>
+      <c r="BO19" s="83">
+        <v>1281951.6000000001</v>
+      </c>
       <c r="BP19" s="61"/>
-    </row>
-    <row r="20" spans="1:68">
+      <c r="BQ19" s="84"/>
+    </row>
+    <row r="20" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="18">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="6">
         <v>166229.1</v>
       </c>
       <c r="F20" s="19">
         <v>56381.1</v>
       </c>
       <c r="G20" s="19">
         <v>84350.1</v>
       </c>
       <c r="H20" s="19">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="6">
@@ -7826,54 +7888,57 @@
       </c>
       <c r="BG20" s="6">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="6">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="6">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="6">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="6">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="6">
         <v>715975</v>
       </c>
       <c r="BM20" s="19">
         <v>1423295.6</v>
       </c>
       <c r="BN20" s="83">
         <v>338170.7</v>
       </c>
-      <c r="BO20" s="61"/>
+      <c r="BO20" s="83">
+        <v>567693.5</v>
+      </c>
       <c r="BP20" s="61"/>
-    </row>
-    <row r="21" spans="1:68" ht="25.5">
+      <c r="BQ20" s="84"/>
+    </row>
+    <row r="21" spans="1:69" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="18">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="19">
         <v>0</v>
       </c>
       <c r="H21" s="19">
         <v>0</v>
       </c>
       <c r="I21" s="6">
@@ -8028,54 +8093,57 @@
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6">
         <v>0</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6">
         <v>0</v>
       </c>
       <c r="BM21" s="19">
         <v>0</v>
       </c>
       <c r="BN21" s="83">
         <v>0</v>
       </c>
-      <c r="BO21" s="61"/>
+      <c r="BO21" s="83">
+        <v>0</v>
+      </c>
       <c r="BP21" s="61"/>
-    </row>
-    <row r="22" spans="1:68">
+      <c r="BQ21" s="84"/>
+    </row>
+    <row r="22" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="6">
         <v>137957.4</v>
       </c>
       <c r="F22" s="19">
         <v>43157.3</v>
       </c>
       <c r="G22" s="19">
         <v>39122</v>
       </c>
       <c r="H22" s="19">
         <v>53972.2</v>
       </c>
       <c r="I22" s="6">
@@ -8230,54 +8298,57 @@
       </c>
       <c r="BG22" s="6">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="6">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="6">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="6">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="6">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="6">
         <v>654587</v>
       </c>
       <c r="BM22" s="19">
         <v>1164497.6000000001</v>
       </c>
       <c r="BN22" s="83">
         <v>16205</v>
       </c>
-      <c r="BO22" s="61"/>
+      <c r="BO22" s="83">
+        <v>147340.1</v>
+      </c>
       <c r="BP22" s="61"/>
-    </row>
-    <row r="23" spans="1:68">
+      <c r="BQ22" s="84"/>
+    </row>
+    <row r="23" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="18">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="6">
         <v>52419</v>
       </c>
       <c r="F23" s="19">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="19">
         <v>29321.3</v>
       </c>
       <c r="H23" s="19">
         <v>64393.8</v>
       </c>
       <c r="I23" s="6">
@@ -8432,54 +8503,57 @@
       </c>
       <c r="BG23" s="6">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="6">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="6">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="6">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="6">
         <v>330822</v>
       </c>
       <c r="BL23" s="6">
         <v>736387</v>
       </c>
       <c r="BM23" s="19">
         <v>1042254.8</v>
       </c>
       <c r="BN23" s="83">
         <v>107074</v>
       </c>
-      <c r="BO23" s="61"/>
+      <c r="BO23" s="83">
+        <v>290446.09999999998</v>
+      </c>
       <c r="BP23" s="61"/>
-    </row>
-    <row r="24" spans="1:68">
+      <c r="BQ23" s="84"/>
+    </row>
+    <row r="24" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="18">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="6">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="19">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="19">
         <v>16571</v>
       </c>
       <c r="H24" s="19">
         <v>24765.5</v>
       </c>
       <c r="I24" s="6">
@@ -8634,54 +8708,57 @@
       </c>
       <c r="BG24" s="6">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="6">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="6">
         <v>398281</v>
       </c>
       <c r="BJ24" s="6">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="6">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="6">
         <v>237617.6</v>
       </c>
       <c r="BM24" s="19">
         <v>485089.5</v>
       </c>
       <c r="BN24" s="83">
         <v>114485.6</v>
       </c>
-      <c r="BO24" s="61"/>
+      <c r="BO24" s="83">
+        <v>136694.5</v>
+      </c>
       <c r="BP24" s="61"/>
-    </row>
-    <row r="25" spans="1:68">
+      <c r="BQ24" s="84"/>
+    </row>
+    <row r="25" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="18">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="6">
         <v>80533.3</v>
       </c>
       <c r="F25" s="19">
         <v>11717.1</v>
       </c>
       <c r="G25" s="19">
         <v>47907</v>
       </c>
       <c r="H25" s="19">
         <v>121380.4</v>
       </c>
       <c r="I25" s="6">
@@ -8836,54 +8913,57 @@
       </c>
       <c r="BG25" s="6">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="6">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="6">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="6">
         <v>537011</v>
       </c>
       <c r="BK25" s="6">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="6">
         <v>2101399.2999999998</v>
       </c>
       <c r="BM25" s="19">
         <v>2541024.9</v>
       </c>
       <c r="BN25" s="83">
         <v>620659.19999999995</v>
       </c>
-      <c r="BO25" s="61"/>
+      <c r="BO25" s="83">
+        <v>1138598.6000000001</v>
+      </c>
       <c r="BP25" s="61"/>
-    </row>
-    <row r="26" spans="1:68" ht="38.25">
+      <c r="BQ25" s="84"/>
+    </row>
+    <row r="26" spans="1:69" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="18">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="6">
         <v>11164.4</v>
       </c>
       <c r="F26" s="19">
         <v>427.2</v>
       </c>
       <c r="G26" s="19">
         <v>5.2</v>
       </c>
       <c r="H26" s="19">
         <v>2085.4</v>
       </c>
       <c r="I26" s="6">
@@ -9038,54 +9118,57 @@
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6">
         <v>0</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
       <c r="BJ26" s="6">
         <v>0</v>
       </c>
       <c r="BK26" s="6">
         <v>0</v>
       </c>
       <c r="BL26" s="6">
         <v>0</v>
       </c>
       <c r="BM26" s="19">
         <v>0</v>
       </c>
       <c r="BN26" s="83">
         <v>0</v>
       </c>
-      <c r="BO26" s="61"/>
+      <c r="BO26" s="83">
+        <v>0</v>
+      </c>
       <c r="BP26" s="61"/>
-    </row>
-    <row r="27" spans="1:68" s="5" customFormat="1">
+      <c r="BQ26" s="84"/>
+    </row>
+    <row r="27" spans="1:69" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="18">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="18">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="6">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="18">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="19">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="19">
         <v>-406516</v>
       </c>
       <c r="I27" s="6"/>
@@ -9124,53 +9207,55 @@
       <c r="AP27" s="19"/>
       <c r="AQ27" s="19"/>
       <c r="AR27" s="19"/>
       <c r="AS27" s="22"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="8"/>
       <c r="AX27" s="8"/>
       <c r="AY27" s="8"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
       <c r="BJ27" s="6"/>
       <c r="BK27" s="23"/>
       <c r="BL27" s="6"/>
       <c r="BM27" s="19"/>
       <c r="BN27" s="83"/>
+      <c r="BO27" s="83"/>
       <c r="BP27" s="61"/>
-    </row>
-    <row r="28" spans="1:68">
+      <c r="BQ27" s="84"/>
+    </row>
+    <row r="28" spans="1:69" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8">
         <f t="shared" ref="B28:I28" si="10">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="8">
         <f t="shared" si="10"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="8">
         <f t="shared" si="10"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="22">
         <f t="shared" si="10"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="8">
         <f t="shared" si="10"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="8">
         <f t="shared" si="10"/>
@@ -9275,51 +9360,51 @@
       <c r="AF28" s="8">
         <f t="shared" si="13"/>
         <v>18048731.399999999</v>
       </c>
       <c r="AG28" s="22">
         <f t="shared" si="13"/>
         <v>28257623.100000001</v>
       </c>
       <c r="AH28" s="22">
         <f t="shared" si="13"/>
         <v>6440955.2000000002</v>
       </c>
       <c r="AI28" s="8">
         <f t="shared" si="13"/>
         <v>12750308</v>
       </c>
       <c r="AJ28" s="8">
         <f t="shared" si="13"/>
         <v>20265625.600000001</v>
       </c>
       <c r="AK28" s="22">
         <f t="shared" si="13"/>
         <v>31873027</v>
       </c>
       <c r="AL28" s="22">
-        <f t="shared" ref="AL28:BN28" si="14">AL4+AL12+AL27</f>
+        <f t="shared" ref="AL28:BO28" si="14">AL4+AL12+AL27</f>
         <v>7110359.7000000002</v>
       </c>
       <c r="AM28" s="8">
         <f t="shared" si="14"/>
         <v>14116798.6</v>
       </c>
       <c r="AN28" s="8">
         <f t="shared" si="14"/>
         <v>22369692.899999999</v>
       </c>
       <c r="AO28" s="8">
         <f t="shared" si="14"/>
         <v>35389049.899999999</v>
       </c>
       <c r="AP28" s="8">
         <f t="shared" si="14"/>
         <v>8414192.3000000007</v>
       </c>
       <c r="AQ28" s="8">
         <f t="shared" si="14"/>
         <v>14471325.699999999</v>
       </c>
       <c r="AR28" s="8">
         <f t="shared" si="14"/>
         <v>23624568.199999999</v>
@@ -9389,54 +9474,58 @@
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="8">
         <f t="shared" si="14"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="8">
         <f t="shared" si="14"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="8">
         <f t="shared" si="14"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="8">
         <f t="shared" si="14"/>
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="8">
         <v>81985894.599999994</v>
       </c>
       <c r="BN28" s="8">
         <f t="shared" si="14"/>
         <v>18072747.300000001</v>
       </c>
-      <c r="BO28" s="61"/>
+      <c r="BO28" s="8">
+        <f t="shared" si="14"/>
+        <v>35053652.600000001</v>
+      </c>
       <c r="BP28" s="61"/>
-    </row>
-    <row r="29" spans="1:68" s="5" customFormat="1">
+      <c r="BQ28" s="84"/>
+    </row>
+    <row r="29" spans="1:69" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
       <c r="W29" s="23"/>
       <c r="X29" s="23"/>
       <c r="Y29" s="23"/>
@@ -9462,51 +9551,51 @@
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
       <c r="BF29" s="23"/>
       <c r="BG29" s="23"/>
       <c r="BH29" s="23"/>
       <c r="BI29" s="23"/>
       <c r="BJ29" s="23"/>
       <c r="BK29" s="23"/>
       <c r="BL29" s="23"/>
       <c r="BM29" s="23"/>
       <c r="BN29" s="23"/>
       <c r="BO29" s="23"/>
       <c r="BP29" s="23"/>
     </row>
-    <row r="30" spans="1:68" ht="39" customHeight="1">
+    <row r="30" spans="1:69" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
@@ -9534,51 +9623,51 @@
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
       <c r="BJ30" s="2"/>
       <c r="BK30" s="2"/>
       <c r="BL30" s="2"/>
       <c r="BM30" s="2"/>
       <c r="BN30" s="2"/>
       <c r="BO30" s="2"/>
       <c r="BP30" s="2"/>
     </row>
-    <row r="31" spans="1:68" ht="46.5">
+    <row r="31" spans="1:69" ht="46.5" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
       <c r="Q31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
@@ -9606,53 +9695,53 @@
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
       <c r="BJ31" s="2"/>
       <c r="BK31" s="2"/>
       <c r="BL31" s="2"/>
       <c r="BM31" s="2"/>
       <c r="BN31" s="2"/>
       <c r="BO31" s="2"/>
       <c r="BP31" s="2"/>
     </row>
-    <row r="32" spans="1:68" ht="48" customHeight="1">
+    <row r="32" spans="1:69" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="80" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
@@ -9678,51 +9767,51 @@
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
       <c r="BJ32" s="2"/>
       <c r="BK32" s="2"/>
       <c r="BL32" s="2"/>
       <c r="BM32" s="2"/>
       <c r="BN32" s="2"/>
       <c r="BO32" s="2"/>
       <c r="BP32" s="2"/>
     </row>
-    <row r="33" spans="1:68" ht="14.25" customHeight="1">
+    <row r="33" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="80"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
@@ -9748,51 +9837,51 @@
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
       <c r="BJ33" s="2"/>
       <c r="BK33" s="2"/>
       <c r="BL33" s="2"/>
       <c r="BM33" s="2"/>
       <c r="BN33" s="2"/>
       <c r="BO33" s="2"/>
       <c r="BP33" s="2"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A34" s="10"/>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
@@ -9818,51 +9907,51 @@
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
       <c r="BJ34" s="2"/>
       <c r="BK34" s="2"/>
       <c r="BL34" s="2"/>
       <c r="BM34" s="2"/>
       <c r="BN34" s="2"/>
       <c r="BO34" s="2"/>
       <c r="BP34" s="2"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A35" s="10"/>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
@@ -9888,51 +9977,51 @@
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
       <c r="BJ35" s="2"/>
       <c r="BK35" s="2"/>
       <c r="BL35" s="2"/>
       <c r="BM35" s="2"/>
       <c r="BN35" s="2"/>
       <c r="BO35" s="2"/>
       <c r="BP35" s="2"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A36" s="10"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
@@ -9958,51 +10047,51 @@
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
       <c r="BJ36" s="2"/>
       <c r="BK36" s="2"/>
       <c r="BL36" s="2"/>
       <c r="BM36" s="2"/>
       <c r="BN36" s="2"/>
       <c r="BO36" s="2"/>
       <c r="BP36" s="2"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A37" s="10"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
@@ -10049,56 +10138,53 @@
       <c r="BN37" s="2"/>
       <c r="BO37" s="2"/>
       <c r="BP37" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10107,82 +10193,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07AD04B-9928-4026-9C9D-A0E1428936D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GQBE 1990-1997</vt:lpstr>
       <vt:lpstr>NACE</vt:lpstr>