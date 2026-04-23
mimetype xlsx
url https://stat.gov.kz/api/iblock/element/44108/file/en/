--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -9,130 +9,133 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6420" tabRatio="859"/>
+    <workbookView xWindow="19185" yWindow="6300" windowWidth="19200" windowHeight="6330" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L13" i="6"/>
+  <c r="BM12" i="2"/>
+  <c r="BM4"/>
+  <c r="BM28" s="1"/>
+  <c r="L13" i="6" l="1"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="L8"/>
+  <c r="L4" s="1"/>
+  <c r="L25" s="1"/>
   <c r="I8"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
   <c r="B8"/>
+  <c r="B4" s="1"/>
+  <c r="B25" s="1"/>
   <c r="I5"/>
   <c r="I4" s="1"/>
-  <c r="I25" s="1"/>
   <c r="H5"/>
   <c r="G5"/>
   <c r="G4" s="1"/>
   <c r="G25" s="1"/>
   <c r="F5"/>
+  <c r="F4" s="1"/>
+  <c r="F25" s="1"/>
   <c r="E5"/>
   <c r="D5"/>
-  <c r="L4"/>
-  <c r="L25" s="1"/>
   <c r="K4"/>
   <c r="K25" s="1"/>
   <c r="J4"/>
   <c r="J25" s="1"/>
   <c r="H4"/>
   <c r="H25" s="1"/>
-  <c r="F4"/>
-  <c r="F25" s="1"/>
   <c r="E4"/>
   <c r="E25" s="1"/>
   <c r="D4"/>
   <c r="D25" s="1"/>
   <c r="C4"/>
   <c r="C25" s="1"/>
-  <c r="B4"/>
-  <c r="B25" s="1"/>
   <c r="I8" i="5"/>
   <c r="I26" s="1"/>
   <c r="H8"/>
   <c r="H26" s="1"/>
   <c r="G8"/>
   <c r="G26" s="1"/>
   <c r="F8"/>
   <c r="F26" s="1"/>
   <c r="E8"/>
   <c r="E26" s="1"/>
   <c r="D8"/>
   <c r="D26" s="1"/>
   <c r="C8"/>
   <c r="C26" s="1"/>
   <c r="B8"/>
   <c r="B26" s="1"/>
-  <c r="BK12" i="2" l="1"/>
+  <c r="I25" i="6" l="1"/>
+  <c r="BK12" i="2"/>
   <c r="BK6"/>
   <c r="BK4" s="1"/>
   <c r="BK28" l="1"/>
   <c r="BI12"/>
   <c r="BI4"/>
   <c r="BI28" l="1"/>
   <c r="BH12"/>
   <c r="BJ12"/>
   <c r="BJ4"/>
   <c r="BH4"/>
   <c r="BJ6"/>
   <c r="BJ28" l="1"/>
   <c r="BH28"/>
   <c r="BE12"/>
   <c r="BE4"/>
   <c r="BE28" s="1"/>
   <c r="BG4" l="1"/>
   <c r="BG12"/>
   <c r="BG28" s="1"/>
   <c r="BF6" l="1"/>
   <c r="BF12"/>
   <c r="BF4" l="1"/>
   <c r="BF28" s="1"/>
   <c r="BD12"/>
   <c r="BD6"/>
@@ -283,51 +286,51 @@
   <c r="AL28"/>
   <c r="AO28"/>
   <c r="AQ28"/>
   <c r="D28"/>
   <c r="U28"/>
   <c r="AA28"/>
   <c r="AM28"/>
   <c r="AU28"/>
   <c r="C28"/>
   <c r="AD28"/>
   <c r="AH28"/>
   <c r="E28"/>
   <c r="M28"/>
   <c r="AE28"/>
   <c r="AG28"/>
   <c r="AI28"/>
   <c r="AK28"/>
   <c r="AR28"/>
   <c r="AT28"/>
   <c r="AV28"/>
   <c r="AX28"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="175">
   <si>
     <t>Net operating surplus and net mixed income</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -578,80 +581,50 @@
   </si>
   <si>
     <t>9 month 2024 year</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Data for 2023 have been republished due to revisions to sectoral indicators for transport and agriculture, as well as methodological clarifications for reports from the insurance sector and the general government sector.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2017 year </t>
-[...28 lines deleted...]
-    <r>
       <t>2019 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
@@ -952,60 +925,148 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>YermagambetovaA., Keldenov S.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> preliminary data.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Light"/>
@@ -1075,57 +1136,70 @@
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1226,74 +1300,68 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1351,59 +1419,63 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="8" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
@@ -1694,2226 +1766,2226 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473602/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/468987/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.28515625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="78"/>
-      <c r="B1" s="78"/>
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="79" t="s">
+      <c r="A2" s="77" t="s">
+        <v>102</v>
+      </c>
+      <c r="B2" s="29">
+        <v>111304</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="77" t="s">
+        <v>103</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="77" t="s">
         <v>104</v>
       </c>
-      <c r="B2" s="30">
-[...4 lines deleted...]
-      <c r="A3" s="79" t="s">
+      <c r="B4" s="34" t="s">
         <v>105</v>
       </c>
-      <c r="B3" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="79" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="77" t="s">
         <v>106</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B5" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="77" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="B6" s="29" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+      <c r="A7" s="77" t="s">
         <v>108</v>
       </c>
-      <c r="B5" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="79" t="s">
+      <c r="B7" s="35" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="77" t="s">
         <v>109</v>
       </c>
-      <c r="B6" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="79" t="s">
+      <c r="B8" s="60" t="s">
         <v>110</v>
       </c>
-      <c r="B7" s="37" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="79" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="54.75" customHeight="1">
+      <c r="A9" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B9" s="35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="77" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="79" t="s">
+      <c r="B10" s="35" t="s">
         <v>113</v>
       </c>
-      <c r="B9" s="37" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="79" t="s">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="77" t="s">
         <v>114</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B11" s="30"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="77" t="s">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="79" t="s">
+      <c r="B12" s="31" t="s">
         <v>116</v>
       </c>
-      <c r="B11" s="31"/>
-[...2 lines deleted...]
-      <c r="A12" s="79" t="s">
+    </row>
+    <row r="13" spans="1:2" ht="38.25">
+      <c r="A13" s="77" t="s">
         <v>117</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B13" s="31" t="s">
         <v>118</v>
-      </c>
-[...6 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="83" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>119</v>
+      </c>
+      <c r="B14" s="82" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18" customHeight="1">
       <c r="A15" s="84"/>
-      <c r="B15" s="80" t="s">
-        <v>171</v>
+      <c r="B15" s="82" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="18" customHeight="1">
       <c r="A16" s="85"/>
-      <c r="B16" s="80" t="s">
+      <c r="B16" s="82" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="77" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="77" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" s="80">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="77" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" s="80">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="77" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="77" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="77" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="77" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" s="79" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...54 lines deleted...]
-    </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="78"/>
-      <c r="B24" s="78"/>
+      <c r="A24" s="76"/>
+      <c r="B24" s="76"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="78"/>
-      <c r="B25" s="78"/>
+      <c r="A25" s="76"/>
+      <c r="B25" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/473524/"/>
-[...3 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6"/>
+    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B17" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="103" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="25" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="26" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="25" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="26" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="25" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="26" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="25"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="26" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-[...11 lines deleted...]
-    </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="28"/>
+      <c r="B12" s="27"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="28"/>
+      <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="2"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="2"/>
     </row>
     <row r="20" spans="2:2">
-      <c r="B20" s="29" t="s">
-        <v>103</v>
+      <c r="B20" s="28" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27" style="44" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="27" style="42" customWidth="1"/>
+    <col min="2" max="3" width="8.140625" style="42" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="42"/>
+    <col min="5" max="5" width="7.7109375" style="42" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="39" customFormat="1" ht="13.5" customHeight="1">
-[...18 lines deleted...]
-    <row r="3" spans="1:9" s="39" customFormat="1" ht="13.5" customHeight="1">
+    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A1" s="63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+    </row>
+    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="36"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+    </row>
+    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="86"/>
       <c r="B3" s="88" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="90" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="90"/>
       <c r="G3" s="90"/>
       <c r="H3" s="90"/>
       <c r="I3" s="90"/>
     </row>
-    <row r="4" spans="1:9" s="40" customFormat="1">
+    <row r="4" spans="1:9" s="38" customFormat="1">
       <c r="A4" s="87"/>
-      <c r="B4" s="67">
+      <c r="B4" s="65">
         <v>1990</v>
       </c>
-      <c r="C4" s="67">
+      <c r="C4" s="65">
         <v>1991</v>
       </c>
-      <c r="D4" s="67">
+      <c r="D4" s="65">
         <v>1992</v>
       </c>
-      <c r="E4" s="67">
+      <c r="E4" s="65">
         <v>1993</v>
       </c>
-      <c r="F4" s="67">
+      <c r="F4" s="65">
         <v>1994</v>
       </c>
-      <c r="G4" s="67">
+      <c r="G4" s="65">
         <v>1995</v>
       </c>
-      <c r="H4" s="67">
+      <c r="H4" s="65">
         <v>1996</v>
       </c>
-      <c r="I4" s="67">
+      <c r="I4" s="65">
         <v>1997</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="42">
+      <c r="B5" s="40">
         <v>33.4</v>
       </c>
-      <c r="C5" s="42">
+      <c r="C5" s="40">
         <v>3040.3</v>
       </c>
-      <c r="D5" s="42">
+      <c r="D5" s="40">
         <v>65483.1</v>
       </c>
-      <c r="E5" s="42">
+      <c r="E5" s="40">
         <v>1875.9</v>
       </c>
-      <c r="F5" s="42">
+      <c r="F5" s="40">
         <v>21177.8</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="40">
         <v>64633.3</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="40">
         <v>77820.399999999994</v>
       </c>
-      <c r="I5" s="42">
+      <c r="I5" s="40">
         <v>93683</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="25.5">
-      <c r="A6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="43">
+      <c r="A6" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="B6" s="41">
         <v>9338.9</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="41">
         <v>15222.8</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="41">
         <v>146506.70000000001</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="41">
         <v>2095.6999999999998</v>
       </c>
-      <c r="F6" s="43">
+      <c r="F6" s="41">
         <v>23065.3</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="41">
         <v>82303.600000000006</v>
       </c>
-      <c r="H6" s="43">
+      <c r="H6" s="41">
         <v>83543.600000000006</v>
       </c>
-      <c r="I6" s="43">
+      <c r="I6" s="41">
         <v>116721.3</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="41">
         <v>1700.9</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="41">
         <v>2168.1999999999998</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="41">
         <v>25981.8</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="41">
         <v>397.5</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="41">
         <v>15548.8</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="41">
         <v>14534.1</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="41">
         <v>11676.8</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="41">
         <v>19864.400000000001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="41">
         <f>B9+B10</f>
         <v>-1.1000000000000001</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="41">
         <f t="shared" ref="C8:I8" si="0">C9+C10</f>
         <v>684.5</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="41">
         <f t="shared" si="0"/>
         <v>8427.7999999999993</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="41">
         <f t="shared" si="0"/>
         <v>500.4</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="41">
         <f t="shared" si="0"/>
         <v>15612.8</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="41">
         <f t="shared" si="0"/>
         <v>41013.4</v>
       </c>
-      <c r="H8" s="43">
+      <c r="H8" s="41">
         <f t="shared" si="0"/>
         <v>74963.3</v>
       </c>
-      <c r="I8" s="43">
+      <c r="I8" s="41">
         <f t="shared" si="0"/>
         <v>85517</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9" s="41">
+        <v>-29.6</v>
+      </c>
+      <c r="C9" s="41">
+        <v>763.2</v>
+      </c>
+      <c r="D9" s="41">
+        <v>9678</v>
+      </c>
+      <c r="E9" s="41">
+        <v>496.1</v>
+      </c>
+      <c r="F9" s="41">
+        <v>14963</v>
+      </c>
+      <c r="G9" s="41">
+        <v>37917.1</v>
+      </c>
+      <c r="H9" s="41">
+        <v>68964.899999999994</v>
+      </c>
+      <c r="I9" s="41">
+        <v>79982.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="45" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="41">
+        <v>28.5</v>
+      </c>
+      <c r="C10" s="41">
+        <v>-78.7</v>
+      </c>
+      <c r="D10" s="41">
+        <v>-1250.2</v>
+      </c>
+      <c r="E10" s="41">
+        <v>4.3</v>
+      </c>
+      <c r="F10" s="41">
+        <v>649.79999999999995</v>
+      </c>
+      <c r="G10" s="41">
+        <v>3096.3</v>
+      </c>
+      <c r="H10" s="41">
+        <v>5998.4</v>
+      </c>
+      <c r="I10" s="41">
+        <v>5534.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="43" t="s">
         <v>139</v>
       </c>
-      <c r="B9" s="43">
-[...25 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="B11" s="41">
+        <v>2290.5</v>
+      </c>
+      <c r="C11" s="41">
+        <v>4455.8</v>
+      </c>
+      <c r="D11" s="41">
+        <v>64642.9</v>
+      </c>
+      <c r="E11" s="41">
+        <v>1745.5</v>
+      </c>
+      <c r="F11" s="41">
+        <v>38110.699999999997</v>
+      </c>
+      <c r="G11" s="41">
+        <v>139210.1</v>
+      </c>
+      <c r="H11" s="41">
+        <v>182094.3</v>
+      </c>
+      <c r="I11" s="41">
+        <v>193149.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="25.5">
+      <c r="A12" s="43" t="s">
         <v>140</v>
       </c>
-      <c r="B10" s="43">
-[...25 lines deleted...]
-      <c r="A11" s="45" t="s">
+      <c r="B12" s="41">
+        <v>19.3</v>
+      </c>
+      <c r="C12" s="41">
+        <v>20.3</v>
+      </c>
+      <c r="D12" s="41">
+        <v>-97.1</v>
+      </c>
+      <c r="E12" s="41">
+        <v>-1.3</v>
+      </c>
+      <c r="F12" s="41">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G12" s="41">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="H12" s="41">
+        <v>283.7</v>
+      </c>
+      <c r="I12" s="41">
+        <v>142.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="38.25">
+      <c r="A13" s="43" t="s">
         <v>141</v>
       </c>
-      <c r="B11" s="43">
-[...25 lines deleted...]
-      <c r="A12" s="45" t="s">
+      <c r="B13" s="41">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="C13" s="41">
+        <v>236.7</v>
+      </c>
+      <c r="D13" s="41">
+        <v>2157.9</v>
+      </c>
+      <c r="E13" s="41">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="F13" s="41">
+        <v>3412.4</v>
+      </c>
+      <c r="G13" s="41">
+        <v>1325.6</v>
+      </c>
+      <c r="H13" s="41">
+        <v>1370.1</v>
+      </c>
+      <c r="I13" s="41">
+        <v>949.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="43" t="s">
         <v>142</v>
       </c>
-      <c r="B12" s="43">
-[...25 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="B14" s="41">
+        <v>-37.1</v>
+      </c>
+      <c r="C14" s="41">
+        <v>454.8</v>
+      </c>
+      <c r="D14" s="41">
+        <v>13040.1</v>
+      </c>
+      <c r="E14" s="41">
+        <v>518.1</v>
+      </c>
+      <c r="F14" s="41">
+        <v>17327.7</v>
+      </c>
+      <c r="G14" s="41">
+        <v>27637.599999999999</v>
+      </c>
+      <c r="H14" s="41">
+        <v>36224.9</v>
+      </c>
+      <c r="I14" s="41">
+        <v>45459.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="43" t="s">
         <v>143</v>
       </c>
-      <c r="B13" s="43">
-[...25 lines deleted...]
-      <c r="A14" s="45" t="s">
+      <c r="B15" s="41">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="C15" s="41">
+        <v>1015.4</v>
+      </c>
+      <c r="D15" s="41">
+        <v>23151.8</v>
+      </c>
+      <c r="E15" s="41">
+        <v>178.2</v>
+      </c>
+      <c r="F15" s="41">
+        <v>3895.9</v>
+      </c>
+      <c r="G15" s="41">
+        <v>2651.5</v>
+      </c>
+      <c r="H15" s="41">
+        <v>5824.4</v>
+      </c>
+      <c r="I15" s="41">
+        <v>21830.799999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="25.5">
+      <c r="A16" s="43" t="s">
         <v>144</v>
       </c>
-      <c r="B14" s="43">
-[...25 lines deleted...]
-      <c r="A15" s="45" t="s">
+      <c r="B16" s="46">
+        <v>235.4</v>
+      </c>
+      <c r="C16" s="46">
+        <v>613.70000000000005</v>
+      </c>
+      <c r="D16" s="46">
+        <v>6737.6</v>
+      </c>
+      <c r="E16" s="46">
+        <v>144.4</v>
+      </c>
+      <c r="F16" s="46">
+        <v>1789.4</v>
+      </c>
+      <c r="G16" s="46">
+        <v>3334.4</v>
+      </c>
+      <c r="H16" s="46">
+        <v>4903.5</v>
+      </c>
+      <c r="I16" s="46">
+        <v>5852.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="25.5">
+      <c r="A17" s="43" t="s">
         <v>145</v>
       </c>
-      <c r="B15" s="43">
-[...25 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="B17" s="41">
+        <v>6.6</v>
+      </c>
+      <c r="C17" s="46" t="s">
         <v>146</v>
       </c>
-      <c r="B16" s="48">
-[...25 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="D17" s="41">
+        <v>105.3</v>
+      </c>
+      <c r="E17" s="41">
+        <v>122.5</v>
+      </c>
+      <c r="F17" s="41">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="G17" s="41">
+        <v>4666.1000000000004</v>
+      </c>
+      <c r="H17" s="41">
+        <v>7739.5</v>
+      </c>
+      <c r="I17" s="41">
+        <v>12106.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="41">
+        <v>2.7</v>
+      </c>
+      <c r="C18" s="41">
+        <v>32.5</v>
+      </c>
+      <c r="D18" s="41">
+        <v>55.1</v>
+      </c>
+      <c r="E18" s="41">
+        <v>203</v>
+      </c>
+      <c r="F18" s="41">
+        <v>562.1</v>
+      </c>
+      <c r="G18" s="41">
+        <v>6855.3</v>
+      </c>
+      <c r="H18" s="41">
+        <v>11469.5</v>
+      </c>
+      <c r="I18" s="41">
+        <v>10867.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="43" t="s">
         <v>147</v>
       </c>
-      <c r="B17" s="43">
-[...2 lines deleted...]
-      <c r="C17" s="48" t="s">
+      <c r="B19" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="D19" s="41">
+        <v>-0.1</v>
+      </c>
+      <c r="E19" s="41">
+        <v>8.4</v>
+      </c>
+      <c r="F19" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="G19" s="46">
+        <v>-0.1</v>
+      </c>
+      <c r="H19" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="I19" s="41">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="43" t="s">
         <v>148</v>
       </c>
-      <c r="D17" s="43">
-[...48 lines deleted...]
-      <c r="A19" s="45" t="s">
+      <c r="B20" s="46" t="s">
         <v>149</v>
       </c>
-      <c r="B19" s="48" t="s">
-[...25 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="C20" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="E20" s="41">
+        <v>95.6</v>
+      </c>
+      <c r="F20" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="H20" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="I20" s="46" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="43" t="s">
         <v>150</v>
       </c>
-      <c r="B20" s="48" t="s">
+      <c r="B21" s="41">
+        <v>244.7</v>
+      </c>
+      <c r="C21" s="41">
+        <v>1926.8</v>
+      </c>
+      <c r="D21" s="41">
+        <v>56671.1</v>
+      </c>
+      <c r="E21" s="41">
+        <v>1563.5</v>
+      </c>
+      <c r="F21" s="41">
+        <v>422.5</v>
+      </c>
+      <c r="G21" s="41">
+        <v>4294.2</v>
+      </c>
+      <c r="H21" s="41">
+        <v>5133.1000000000004</v>
+      </c>
+      <c r="I21" s="41">
+        <v>5906.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="41">
+        <v>0</v>
+      </c>
+      <c r="C22" s="41">
+        <v>0</v>
+      </c>
+      <c r="D22" s="41">
+        <v>0</v>
+      </c>
+      <c r="E22" s="41">
+        <v>0</v>
+      </c>
+      <c r="F22" s="41">
+        <v>0</v>
+      </c>
+      <c r="G22" s="41">
+        <v>0</v>
+      </c>
+      <c r="H22" s="41">
+        <v>0</v>
+      </c>
+      <c r="I22" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="43" t="s">
         <v>151</v>
       </c>
-      <c r="C20" s="48" t="s">
-[...22 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="B23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="D23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="F23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="G23" s="41">
+        <v>0.1</v>
+      </c>
+      <c r="H23" s="41">
+        <v>321.5</v>
+      </c>
+      <c r="I23" s="41">
+        <v>313.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="43" t="s">
         <v>152</v>
       </c>
-      <c r="B21" s="43">
-[...86 lines deleted...]
-      <c r="B24" s="43">
+      <c r="B24" s="41">
         <v>290.60000000000002</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="41">
         <v>206.8</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="41">
         <v>21902.9</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="41">
         <v>362.2</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="41">
         <v>4561.7</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="41">
         <v>18398.5</v>
       </c>
-      <c r="H24" s="43">
+      <c r="H24" s="41">
         <v>36954.6</v>
       </c>
-      <c r="I24" s="43">
+      <c r="I24" s="41">
         <v>41736.6</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="28.5" customHeight="1">
-      <c r="A25" s="44" t="s">
+      <c r="A25" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="43">
+      <c r="B25" s="41">
         <v>-416.1</v>
       </c>
-      <c r="C25" s="43">
+      <c r="C25" s="41">
         <v>-2054.1999999999998</v>
       </c>
-      <c r="D25" s="43">
+      <c r="D25" s="41">
         <v>-63793.1</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="41">
         <v>-1933.3</v>
       </c>
-      <c r="F25" s="43">
+      <c r="F25" s="41">
         <v>-5455.6</v>
       </c>
-      <c r="G25" s="43">
+      <c r="G25" s="41">
         <v>-6696.1</v>
       </c>
-      <c r="H25" s="43">
+      <c r="H25" s="41">
         <v>-10696</v>
       </c>
-      <c r="I25" s="43">
+      <c r="I25" s="41">
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="39" customFormat="1">
-      <c r="A26" s="49" t="s">
+    <row r="26" spans="1:9" s="37" customFormat="1">
+      <c r="A26" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="48">
         <f>B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B21+B24+B25</f>
         <v>13924.1</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="48">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C15+C16+C18+C21+C22+C24+C25</f>
         <v>28024.400000000001</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="48">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D15+D16+D17+D18+D19+D21+D22+D24+D25</f>
         <v>370973.8</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="48">
         <f>E5+E6+E7+E8+E11+E12+E13+E14+E15+E17+E16+E18+E19+E20+E21+E22+E24+E25</f>
         <v>7949.7</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="48">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F17+F18+F21+F22+F24+F25</f>
         <v>140195.5</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="48">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G17+G18+G19+G21+G22+G23+G24+G25</f>
         <v>404482.2</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="48">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
-      <c r="I26" s="50">
+      <c r="I26" s="48">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27" style="51" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="51"/>
+    <col min="1" max="1" width="27" style="49" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="10" style="49" customWidth="1"/>
+    <col min="5" max="13" width="10.7109375" style="49" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A1" s="73" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="61"/>
+      <c r="A1" s="71" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="59"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="B2" s="71"/>
-[...10 lines deleted...]
-      <c r="M2" s="71" t="s">
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="69" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="52" customFormat="1">
-      <c r="A3" s="69" t="s">
+    <row r="3" spans="1:13" s="50" customFormat="1">
+      <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="70">
+      <c r="B3" s="68">
         <v>1998</v>
       </c>
-      <c r="C3" s="70">
+      <c r="C3" s="68">
         <v>1999</v>
       </c>
-      <c r="D3" s="70">
+      <c r="D3" s="68">
         <v>2000</v>
       </c>
-      <c r="E3" s="70">
+      <c r="E3" s="68">
         <v>2001</v>
       </c>
-      <c r="F3" s="70">
+      <c r="F3" s="68">
         <v>2002</v>
       </c>
-      <c r="G3" s="70">
+      <c r="G3" s="68">
         <v>2003</v>
       </c>
-      <c r="H3" s="70">
+      <c r="H3" s="68">
         <v>2004</v>
       </c>
-      <c r="I3" s="70">
+      <c r="I3" s="68">
         <v>2005</v>
       </c>
-      <c r="J3" s="70">
+      <c r="J3" s="68">
         <v>2006</v>
       </c>
-      <c r="K3" s="70">
+      <c r="K3" s="68">
         <v>2007</v>
       </c>
-      <c r="L3" s="70">
+      <c r="L3" s="68">
         <v>2008</v>
       </c>
-      <c r="M3" s="70">
+      <c r="M3" s="68">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="68">
+      <c r="B4" s="66">
         <f t="shared" ref="B4:L4" si="0">B5+B8+B12</f>
         <v>248284.5</v>
       </c>
-      <c r="C4" s="68">
+      <c r="C4" s="66">
         <f t="shared" si="0"/>
         <v>368480.1</v>
       </c>
-      <c r="D4" s="68">
+      <c r="D4" s="66">
         <f t="shared" si="0"/>
         <v>524297.9</v>
       </c>
-      <c r="E4" s="68">
+      <c r="E4" s="66">
         <f t="shared" si="0"/>
         <v>659917.19999999995</v>
       </c>
-      <c r="F4" s="68">
+      <c r="F4" s="66">
         <f t="shared" si="0"/>
         <v>716475.1</v>
       </c>
-      <c r="G4" s="68">
+      <c r="G4" s="66">
         <f t="shared" si="0"/>
         <v>922621.7</v>
       </c>
-      <c r="H4" s="68">
+      <c r="H4" s="66">
         <f t="shared" si="0"/>
         <v>1185405.3999999999</v>
       </c>
-      <c r="I4" s="68">
+      <c r="I4" s="66">
         <f t="shared" si="0"/>
         <v>1708056.4</v>
       </c>
-      <c r="J4" s="68">
+      <c r="J4" s="66">
         <f t="shared" si="0"/>
         <v>2432381.5</v>
       </c>
-      <c r="K4" s="68">
+      <c r="K4" s="66">
         <f t="shared" si="0"/>
         <v>2752816.2</v>
       </c>
-      <c r="L4" s="68">
+      <c r="L4" s="66">
         <f t="shared" si="0"/>
         <v>4013075.2</v>
       </c>
-      <c r="M4" s="68">
+      <c r="M4" s="66">
         <v>4018008.2</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="25.5">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="53">
         <v>101985.9</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="53">
         <v>146257.1</v>
       </c>
-      <c r="D5" s="55">
+      <c r="D5" s="53">
         <f t="shared" ref="D5:I5" si="1">SUM(D6:D7)</f>
         <v>140380.79999999999</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="53">
         <f t="shared" si="1"/>
         <v>188763.9</v>
       </c>
-      <c r="F5" s="55">
+      <c r="F5" s="53">
         <f t="shared" si="1"/>
         <v>197465.5</v>
       </c>
-      <c r="G5" s="55">
+      <c r="G5" s="53">
         <f t="shared" si="1"/>
         <v>253219.7</v>
       </c>
-      <c r="H5" s="55">
+      <c r="H5" s="53">
         <f t="shared" si="1"/>
         <v>283496</v>
       </c>
-      <c r="I5" s="55">
+      <c r="I5" s="53">
         <f t="shared" si="1"/>
         <v>329807.3</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="53">
         <v>386601.8</v>
       </c>
-      <c r="K5" s="55">
+      <c r="K5" s="53">
         <v>494496.7</v>
       </c>
-      <c r="L5" s="55">
+      <c r="L5" s="53">
         <v>587600.1</v>
       </c>
-      <c r="M5" s="43">
+      <c r="M5" s="41">
         <v>758479.2</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="57">
+      <c r="A6" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="55">
         <v>100772.1</v>
       </c>
-      <c r="C6" s="57">
+      <c r="C6" s="55">
         <v>144902.39999999999</v>
       </c>
-      <c r="D6" s="55">
+      <c r="D6" s="53">
         <v>137638.70000000001</v>
       </c>
-      <c r="E6" s="55">
+      <c r="E6" s="53">
         <v>185244.7</v>
       </c>
-      <c r="F6" s="55">
+      <c r="F6" s="53">
         <v>192823.9</v>
       </c>
-      <c r="G6" s="55">
+      <c r="G6" s="53">
         <v>250013.6</v>
       </c>
-      <c r="H6" s="55">
+      <c r="H6" s="53">
         <v>279359.2</v>
       </c>
-      <c r="I6" s="55">
+      <c r="I6" s="53">
         <v>325645</v>
       </c>
-      <c r="J6" s="55">
+      <c r="J6" s="53">
         <v>381451.9</v>
       </c>
-      <c r="K6" s="55">
+      <c r="K6" s="53">
         <v>487310.6</v>
       </c>
-      <c r="L6" s="55">
+      <c r="L6" s="53">
         <v>578707.4</v>
       </c>
-      <c r="M6" s="43">
+      <c r="M6" s="41">
         <v>752100.3</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="16.5" customHeight="1">
-      <c r="A7" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="57">
+      <c r="A7" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7" s="55">
         <v>1213.8</v>
       </c>
-      <c r="C7" s="57">
+      <c r="C7" s="55">
         <v>1354.7</v>
       </c>
-      <c r="D7" s="55">
+      <c r="D7" s="53">
         <v>2742.1</v>
       </c>
-      <c r="E7" s="55">
+      <c r="E7" s="53">
         <v>3519.2</v>
       </c>
-      <c r="F7" s="55">
+      <c r="F7" s="53">
         <v>4641.6000000000004</v>
       </c>
-      <c r="G7" s="55">
+      <c r="G7" s="53">
         <v>3206.1</v>
       </c>
-      <c r="H7" s="55">
+      <c r="H7" s="53">
         <v>4136.8</v>
       </c>
-      <c r="I7" s="55">
+      <c r="I7" s="53">
         <v>4162.3</v>
       </c>
-      <c r="J7" s="55">
+      <c r="J7" s="53">
         <v>5149.8999999999996</v>
       </c>
-      <c r="K7" s="55">
+      <c r="K7" s="53">
         <v>7186.1</v>
       </c>
-      <c r="L7" s="55">
+      <c r="L7" s="53">
         <v>8892.7000000000007</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="41">
         <v>6378.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="55">
+      <c r="B8" s="53">
         <f t="shared" ref="B8:L8" si="2">SUM(B9:B11)</f>
         <v>103172.1</v>
       </c>
-      <c r="C8" s="55">
+      <c r="C8" s="53">
         <f t="shared" si="2"/>
         <v>175449.1</v>
       </c>
-      <c r="D8" s="55">
+      <c r="D8" s="53">
         <f t="shared" si="2"/>
         <v>318901.59999999998</v>
       </c>
-      <c r="E8" s="55">
+      <c r="E8" s="53">
         <f t="shared" si="2"/>
         <v>383783.7</v>
       </c>
-      <c r="F8" s="55">
+      <c r="F8" s="53">
         <f t="shared" si="2"/>
         <v>385920.9</v>
       </c>
-      <c r="G8" s="55">
+      <c r="G8" s="53">
         <f t="shared" si="2"/>
         <v>525045.6</v>
       </c>
-      <c r="H8" s="55">
+      <c r="H8" s="53">
         <f t="shared" si="2"/>
         <v>732186.7</v>
       </c>
-      <c r="I8" s="55">
+      <c r="I8" s="53">
         <f t="shared" si="2"/>
         <v>1069914.3</v>
       </c>
-      <c r="J8" s="55">
+      <c r="J8" s="53">
         <v>1459655.7</v>
       </c>
-      <c r="K8" s="55">
+      <c r="K8" s="53">
         <v>1677368.3</v>
       </c>
-      <c r="L8" s="55">
+      <c r="L8" s="53">
         <f t="shared" si="2"/>
         <v>2829005.8</v>
       </c>
-      <c r="M8" s="43">
+      <c r="M8" s="41">
         <v>2660072</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="57">
+      <c r="A9" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B9" s="55">
         <v>34650.9</v>
       </c>
-      <c r="C9" s="57">
+      <c r="C9" s="55">
         <v>74037.8</v>
       </c>
-      <c r="D9" s="55">
+      <c r="D9" s="53">
         <v>121697.9</v>
       </c>
-      <c r="E9" s="55">
+      <c r="E9" s="53">
         <v>103391.6</v>
       </c>
-      <c r="F9" s="55">
+      <c r="F9" s="53">
         <v>86406.399999999994</v>
       </c>
-      <c r="G9" s="55">
+      <c r="G9" s="53">
         <v>153023.70000000001</v>
       </c>
-      <c r="H9" s="55">
+      <c r="H9" s="53">
         <v>309938.7</v>
       </c>
-      <c r="I9" s="55">
+      <c r="I9" s="53">
         <v>586357.80000000005</v>
       </c>
-      <c r="J9" s="55">
+      <c r="J9" s="53">
         <v>839955.1</v>
       </c>
-      <c r="K9" s="55">
+      <c r="K9" s="53">
         <v>959791.1</v>
       </c>
-      <c r="L9" s="55">
+      <c r="L9" s="53">
         <v>1817329.7</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M9" s="41">
         <v>1671021.4</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="57">
+      <c r="B10" s="55">
         <v>64583.6</v>
       </c>
-      <c r="C10" s="57">
+      <c r="C10" s="55">
         <v>100884.7</v>
       </c>
-      <c r="D10" s="55">
+      <c r="D10" s="53">
         <v>195282.6</v>
       </c>
-      <c r="E10" s="55">
+      <c r="E10" s="53">
         <v>283641.90000000002</v>
       </c>
-      <c r="F10" s="55">
+      <c r="F10" s="53">
         <v>289587.3</v>
       </c>
-      <c r="G10" s="55">
+      <c r="G10" s="53">
         <v>344691</v>
       </c>
-      <c r="H10" s="55">
+      <c r="H10" s="53">
         <v>402556.6</v>
       </c>
-      <c r="I10" s="55">
+      <c r="I10" s="53">
         <v>459445.7</v>
       </c>
-      <c r="J10" s="55">
+      <c r="J10" s="53">
         <v>586947.5</v>
       </c>
-      <c r="K10" s="55">
+      <c r="K10" s="53">
         <v>694699.4</v>
       </c>
-      <c r="L10" s="55">
+      <c r="L10" s="53">
         <v>974141.4</v>
       </c>
-      <c r="M10" s="43">
+      <c r="M10" s="41">
         <v>925611.7</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="25.5">
-      <c r="A11" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="57">
+      <c r="A11" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B11" s="55">
         <v>3937.6</v>
       </c>
-      <c r="C11" s="57">
+      <c r="C11" s="55">
         <v>526.6</v>
       </c>
-      <c r="D11" s="55">
+      <c r="D11" s="53">
         <v>1921.1</v>
       </c>
-      <c r="E11" s="55">
+      <c r="E11" s="53">
         <v>-3249.8</v>
       </c>
-      <c r="F11" s="55">
+      <c r="F11" s="53">
         <v>9927.2000000000007</v>
       </c>
-      <c r="G11" s="55">
+      <c r="G11" s="53">
         <v>27330.9</v>
       </c>
-      <c r="H11" s="55">
+      <c r="H11" s="53">
         <v>19691.400000000001</v>
       </c>
-      <c r="I11" s="55">
+      <c r="I11" s="53">
         <v>24110.799999999999</v>
       </c>
-      <c r="J11" s="55">
+      <c r="J11" s="53">
         <v>32753.1</v>
       </c>
-      <c r="K11" s="55">
+      <c r="K11" s="53">
         <v>22877.8</v>
       </c>
-      <c r="L11" s="55">
+      <c r="L11" s="53">
         <v>37534.699999999997</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="41">
         <v>63438.9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="55">
+      <c r="B12" s="53">
         <v>43126.5</v>
       </c>
-      <c r="C12" s="55">
+      <c r="C12" s="53">
         <v>46773.9</v>
       </c>
-      <c r="D12" s="55">
+      <c r="D12" s="53">
         <v>65015.5</v>
       </c>
-      <c r="E12" s="55">
+      <c r="E12" s="53">
         <v>87369.600000000006</v>
       </c>
-      <c r="F12" s="55">
+      <c r="F12" s="53">
         <v>133088.70000000001</v>
       </c>
-      <c r="G12" s="55">
+      <c r="G12" s="53">
         <v>144356.4</v>
       </c>
-      <c r="H12" s="55">
+      <c r="H12" s="53">
         <v>169722.7</v>
       </c>
-      <c r="I12" s="55">
+      <c r="I12" s="53">
         <v>308334.8</v>
       </c>
-      <c r="J12" s="55">
+      <c r="J12" s="53">
         <v>586124</v>
       </c>
-      <c r="K12" s="55">
+      <c r="K12" s="53">
         <v>580951.19999999995</v>
       </c>
-      <c r="L12" s="55">
+      <c r="L12" s="53">
         <v>596469.30000000005</v>
       </c>
-      <c r="M12" s="43">
+      <c r="M12" s="41">
         <v>599457</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="52">
         <f>B14+B15+B16+B17+B18+B19+B20+B21+B22</f>
         <v>452846.9</v>
       </c>
-      <c r="C13" s="54">
+      <c r="C13" s="52">
         <f>C14+C15+C16+C17+C18+C19+C20+C21+C22</f>
         <v>493131.1</v>
       </c>
-      <c r="D13" s="54">
+      <c r="D13" s="52">
         <f t="shared" ref="D13:L13" si="3">D14+D15+D16+D17+D18+D19+D20+D21+D22+D23</f>
         <v>492979.5</v>
       </c>
-      <c r="E13" s="54">
+      <c r="E13" s="52">
         <f t="shared" si="3"/>
         <v>642002.9</v>
       </c>
-      <c r="F13" s="54">
+      <c r="F13" s="52">
         <f t="shared" si="3"/>
         <v>919140.6</v>
       </c>
-      <c r="G13" s="54">
+      <c r="G13" s="52">
         <f t="shared" si="3"/>
         <v>1181111.1000000001</v>
       </c>
-      <c r="H13" s="54">
+      <c r="H13" s="52">
         <f t="shared" si="3"/>
         <v>1556701.2</v>
       </c>
-      <c r="I13" s="54">
+      <c r="I13" s="52">
         <f t="shared" si="3"/>
         <v>1876596.2</v>
       </c>
-      <c r="J13" s="54">
+      <c r="J13" s="52">
         <f t="shared" si="3"/>
         <v>2613646.7999999998</v>
       </c>
-      <c r="K13" s="54">
+      <c r="K13" s="52">
         <f t="shared" si="3"/>
         <v>3374737.6</v>
       </c>
-      <c r="L13" s="54">
+      <c r="L13" s="52">
         <f t="shared" si="3"/>
         <v>4040414</v>
       </c>
-      <c r="M13" s="54">
+      <c r="M13" s="52">
         <v>4337905</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="38.25">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="57">
+      <c r="B14" s="55">
         <v>151052.29999999999</v>
       </c>
-      <c r="C14" s="57">
+      <c r="C14" s="55">
         <v>153650.4</v>
       </c>
-      <c r="D14" s="55">
+      <c r="D14" s="53">
         <v>154881.29999999999</v>
       </c>
-      <c r="E14" s="55">
+      <c r="E14" s="53">
         <v>140862.39999999999</v>
       </c>
-      <c r="F14" s="55">
+      <c r="F14" s="53">
         <v>271491</v>
       </c>
-      <c r="G14" s="55">
+      <c r="G14" s="53">
         <v>284938.59999999998</v>
       </c>
-      <c r="H14" s="55">
+      <c r="H14" s="53">
         <v>369847.6</v>
       </c>
-      <c r="I14" s="55">
+      <c r="I14" s="53">
         <v>406094.9</v>
       </c>
-      <c r="J14" s="55">
+      <c r="J14" s="53">
         <v>543597.6</v>
       </c>
-      <c r="K14" s="55">
+      <c r="K14" s="53">
         <v>705228.7</v>
       </c>
-      <c r="L14" s="55">
+      <c r="L14" s="53">
         <v>853996.6</v>
       </c>
-      <c r="M14" s="43">
+      <c r="M14" s="41">
         <v>869256.4</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="57">
+      <c r="B15" s="55">
         <v>2880.7</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C15" s="55">
         <v>2656</v>
       </c>
-      <c r="D15" s="55">
+      <c r="D15" s="53">
         <v>2756.4</v>
       </c>
-      <c r="E15" s="55">
+      <c r="E15" s="53">
         <v>4081.6</v>
       </c>
-      <c r="F15" s="55">
+      <c r="F15" s="53">
         <v>8624.2000000000007</v>
       </c>
-      <c r="G15" s="55">
+      <c r="G15" s="53">
         <v>15810.4</v>
       </c>
-      <c r="H15" s="55">
+      <c r="H15" s="53">
         <v>25807.4</v>
       </c>
-      <c r="I15" s="55">
+      <c r="I15" s="53">
         <v>34349.699999999997</v>
       </c>
-      <c r="J15" s="55">
+      <c r="J15" s="53">
         <v>46116.1</v>
       </c>
-      <c r="K15" s="55">
+      <c r="K15" s="53">
         <v>58166</v>
       </c>
-      <c r="L15" s="55">
+      <c r="L15" s="53">
         <v>63744.5</v>
       </c>
-      <c r="M15" s="43">
+      <c r="M15" s="41">
         <v>66977.3</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="55">
+      <c r="B16" s="53">
         <v>115940.4</v>
       </c>
-      <c r="C16" s="55">
+      <c r="C16" s="53">
         <v>116687.6</v>
       </c>
-      <c r="D16" s="55">
+      <c r="D16" s="53">
         <v>95099.6</v>
       </c>
-      <c r="E16" s="55">
+      <c r="E16" s="53">
         <v>140049.29999999999</v>
       </c>
-      <c r="F16" s="55">
+      <c r="F16" s="53">
         <v>188437.4</v>
       </c>
-      <c r="G16" s="55">
+      <c r="G16" s="53">
         <v>241276.1</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="53">
         <v>285345.59999999998</v>
       </c>
-      <c r="I16" s="55">
+      <c r="I16" s="53">
         <v>377066.6</v>
       </c>
-      <c r="J16" s="55">
+      <c r="J16" s="53">
         <v>510585.59999999998</v>
       </c>
-      <c r="K16" s="55">
+      <c r="K16" s="53">
         <v>678129.9</v>
       </c>
-      <c r="L16" s="55">
+      <c r="L16" s="53">
         <v>787420</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="41">
         <v>804592.1</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="57">
+      <c r="B17" s="55">
         <v>10110.1</v>
       </c>
-      <c r="C17" s="57">
+      <c r="C17" s="55">
         <v>35369.800000000003</v>
       </c>
-      <c r="D17" s="55">
+      <c r="D17" s="53">
         <v>50489.9</v>
       </c>
-      <c r="E17" s="55">
+      <c r="E17" s="53">
         <v>75689.7</v>
       </c>
-      <c r="F17" s="55">
+      <c r="F17" s="53">
         <v>91104.5</v>
       </c>
-      <c r="G17" s="55">
+      <c r="G17" s="53">
         <v>102764.9</v>
       </c>
-      <c r="H17" s="55">
+      <c r="H17" s="53">
         <v>120817.60000000001</v>
       </c>
-      <c r="I17" s="55">
+      <c r="I17" s="53">
         <v>170202.5</v>
       </c>
-      <c r="J17" s="55">
+      <c r="J17" s="53">
         <v>360356.1</v>
       </c>
-      <c r="K17" s="55">
+      <c r="K17" s="53">
         <v>585547.80000000005</v>
       </c>
-      <c r="L17" s="55">
+      <c r="L17" s="53">
         <v>635415</v>
       </c>
-      <c r="M17" s="43">
+      <c r="M17" s="41">
         <v>649551.9</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="38.25">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="57">
+      <c r="B18" s="55">
         <v>128759.8</v>
       </c>
-      <c r="C18" s="57">
+      <c r="C18" s="55">
         <v>131643.29999999999</v>
       </c>
-      <c r="D18" s="55">
+      <c r="D18" s="53">
         <v>147265.4</v>
       </c>
-      <c r="E18" s="55">
+      <c r="E18" s="53">
         <v>212950.3</v>
       </c>
-      <c r="F18" s="55">
+      <c r="F18" s="53">
         <v>274507</v>
       </c>
-      <c r="G18" s="55">
+      <c r="G18" s="53">
         <v>441423.1</v>
       </c>
-      <c r="H18" s="55">
+      <c r="H18" s="53">
         <v>627989.4</v>
       </c>
-      <c r="I18" s="55">
+      <c r="I18" s="53">
         <v>748062.7</v>
       </c>
-      <c r="J18" s="55">
+      <c r="J18" s="53">
         <v>996186.9</v>
       </c>
-      <c r="K18" s="55">
+      <c r="K18" s="53">
         <v>1155450.5</v>
       </c>
-      <c r="L18" s="55">
+      <c r="L18" s="53">
         <v>1531155.2</v>
       </c>
-      <c r="M18" s="43">
+      <c r="M18" s="41">
         <v>1724847.7</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="58">
+      <c r="B19" s="56">
         <v>-4081</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="56">
         <v>0</v>
       </c>
-      <c r="D19" s="55">
+      <c r="D19" s="53">
         <v>0</v>
       </c>
-      <c r="E19" s="55">
+      <c r="E19" s="53">
         <v>0</v>
       </c>
-      <c r="F19" s="55">
+      <c r="F19" s="53">
         <v>0</v>
       </c>
-      <c r="G19" s="55"/>
-[...2 lines deleted...]
-      <c r="J19" s="55">
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53">
         <v>0</v>
       </c>
-      <c r="K19" s="55">
+      <c r="K19" s="53">
         <v>-15</v>
       </c>
-      <c r="L19" s="55"/>
-      <c r="M19" s="43">
+      <c r="L19" s="53"/>
+      <c r="M19" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="57">
+      <c r="B20" s="55">
         <v>16613.2</v>
       </c>
-      <c r="C20" s="57">
+      <c r="C20" s="55">
         <v>17526.7</v>
       </c>
-      <c r="D20" s="55">
+      <c r="D20" s="53">
         <v>17849.5</v>
       </c>
-      <c r="E20" s="55">
+      <c r="E20" s="53">
         <v>28605.1</v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="53">
         <v>24140.7</v>
       </c>
-      <c r="G20" s="55">
+      <c r="G20" s="53">
         <v>27001.599999999999</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="53">
         <v>47404</v>
       </c>
-      <c r="I20" s="55">
+      <c r="I20" s="53">
         <v>59614.3</v>
       </c>
-      <c r="J20" s="55">
+      <c r="J20" s="53">
         <v>57447.6</v>
       </c>
-      <c r="K20" s="55">
+      <c r="K20" s="53">
         <v>62618.7</v>
       </c>
-      <c r="L20" s="55">
+      <c r="L20" s="53">
         <v>69967.3</v>
       </c>
-      <c r="M20" s="43">
+      <c r="M20" s="41">
         <v>96975.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="57">
+      <c r="B21" s="55">
         <v>16568.3</v>
       </c>
-      <c r="C21" s="57">
+      <c r="C21" s="55">
         <v>14974.8</v>
       </c>
-      <c r="D21" s="55">
+      <c r="D21" s="53">
         <v>4791</v>
       </c>
-      <c r="E21" s="55">
+      <c r="E21" s="53">
         <v>17822.900000000001</v>
       </c>
-      <c r="F21" s="55">
+      <c r="F21" s="53">
         <v>16551.599999999999</v>
       </c>
-      <c r="G21" s="55">
+      <c r="G21" s="53">
         <v>24105.200000000001</v>
       </c>
-      <c r="H21" s="55">
+      <c r="H21" s="53">
         <v>28622.3</v>
       </c>
-      <c r="I21" s="55">
+      <c r="I21" s="53">
         <v>25460</v>
       </c>
-      <c r="J21" s="55">
+      <c r="J21" s="53">
         <v>32038.2</v>
       </c>
-      <c r="K21" s="55">
+      <c r="K21" s="53">
         <v>32825.199999999997</v>
       </c>
-      <c r="L21" s="55">
+      <c r="L21" s="53">
         <v>13240.2</v>
       </c>
-      <c r="M21" s="43">
+      <c r="M21" s="41">
         <v>23519.4</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="25.5">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="55">
+      <c r="B22" s="53">
         <v>15003.1</v>
       </c>
-      <c r="C22" s="55">
+      <c r="C22" s="53">
         <v>20622.5</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="53">
         <v>18940.2</v>
       </c>
-      <c r="E22" s="55">
+      <c r="E22" s="53">
         <v>12949.1</v>
       </c>
-      <c r="F22" s="55">
+      <c r="F22" s="53">
         <v>37302</v>
       </c>
-      <c r="G22" s="55">
+      <c r="G22" s="53">
         <v>39086.1</v>
       </c>
-      <c r="H22" s="55">
+      <c r="H22" s="53">
         <v>43681.4</v>
       </c>
-      <c r="I22" s="55">
+      <c r="I22" s="53">
         <v>48428</v>
       </c>
-      <c r="J22" s="55">
+      <c r="J22" s="53">
         <v>59769</v>
       </c>
-      <c r="K22" s="55">
+      <c r="K22" s="53">
         <v>88095.2</v>
       </c>
-      <c r="L22" s="55">
+      <c r="L22" s="53">
         <v>77475.8</v>
       </c>
-      <c r="M22" s="43">
+      <c r="M22" s="41">
         <v>92822.6</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="51">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="48" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="55">
+      <c r="B23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="C23" s="46" t="s">
+        <v>146</v>
+      </c>
+      <c r="D23" s="53">
         <v>906.2</v>
       </c>
-      <c r="E23" s="55">
+      <c r="E23" s="53">
         <v>8992.5</v>
       </c>
-      <c r="F23" s="55">
+      <c r="F23" s="53">
         <v>6982.2</v>
       </c>
-      <c r="G23" s="55">
+      <c r="G23" s="53">
         <v>4705.1000000000004</v>
       </c>
-      <c r="H23" s="55">
+      <c r="H23" s="53">
         <v>7185.9</v>
       </c>
-      <c r="I23" s="55">
+      <c r="I23" s="53">
         <v>7317.5</v>
       </c>
-      <c r="J23" s="55">
+      <c r="J23" s="53">
         <v>7549.7</v>
       </c>
-      <c r="K23" s="55">
+      <c r="K23" s="53">
         <v>8690.6</v>
       </c>
-      <c r="L23" s="55">
+      <c r="L23" s="53">
         <v>7999.4</v>
       </c>
-      <c r="M23" s="43">
+      <c r="M23" s="41">
         <v>9361.9</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="51" t="s">
+      <c r="A24" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="55">
+      <c r="B24" s="53">
         <v>-10370.4</v>
       </c>
-      <c r="C24" s="55">
+      <c r="C24" s="53">
         <v>-18660.599999999999</v>
       </c>
-      <c r="D24" s="55">
+      <c r="D24" s="53">
         <v>-23660</v>
       </c>
-      <c r="E24" s="55">
+      <c r="E24" s="53">
         <v>-37339.5</v>
       </c>
-      <c r="F24" s="55">
+      <c r="F24" s="53">
         <v>-55702.8</v>
       </c>
-      <c r="G24" s="55">
+      <c r="G24" s="53">
         <v>-71332.100000000006</v>
       </c>
-      <c r="H24" s="55">
+      <c r="H24" s="53">
         <v>-110000.3</v>
       </c>
-      <c r="I24" s="55">
+      <c r="I24" s="53">
         <v>-165700.70000000001</v>
       </c>
-      <c r="J24" s="55">
+      <c r="J24" s="53">
         <v>-306033.90000000002</v>
       </c>
-      <c r="K24" s="55">
+      <c r="K24" s="53">
         <v>-613954.80000000005</v>
       </c>
-      <c r="L24" s="55">
+      <c r="L24" s="53">
         <v>-751369.6</v>
       </c>
-      <c r="M24" s="43">
+      <c r="M24" s="41">
         <v>-539681.80000000005</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="49" t="s">
+      <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="54">
+      <c r="B25" s="52">
         <f t="shared" ref="B25:L25" si="4">B4+B13+B24</f>
         <v>690761</v>
       </c>
-      <c r="C25" s="54">
+      <c r="C25" s="52">
         <f t="shared" si="4"/>
         <v>842950.6</v>
       </c>
-      <c r="D25" s="54">
+      <c r="D25" s="52">
         <f t="shared" si="4"/>
         <v>993617.4</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="52">
         <f t="shared" si="4"/>
         <v>1264580.6000000001</v>
       </c>
-      <c r="F25" s="54">
+      <c r="F25" s="52">
         <f t="shared" si="4"/>
         <v>1579912.9</v>
       </c>
-      <c r="G25" s="54">
+      <c r="G25" s="52">
         <f t="shared" si="4"/>
         <v>2032400.7</v>
       </c>
-      <c r="H25" s="54">
+      <c r="H25" s="52">
         <f t="shared" si="4"/>
         <v>2632106.2999999998</v>
       </c>
-      <c r="I25" s="54">
+      <c r="I25" s="52">
         <f t="shared" si="4"/>
         <v>3418951.9</v>
       </c>
-      <c r="J25" s="54">
+      <c r="J25" s="52">
         <f t="shared" si="4"/>
         <v>4739994.4000000004</v>
       </c>
-      <c r="K25" s="54">
+      <c r="K25" s="52">
         <f t="shared" si="4"/>
         <v>5513599</v>
       </c>
-      <c r="L25" s="54">
+      <c r="L25" s="52">
         <f t="shared" si="4"/>
         <v>7302119.5999999996</v>
       </c>
-      <c r="M25" s="54">
+      <c r="M25" s="52">
         <v>7816231.4000000004</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="59"/>
+      <c r="M26" s="57"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="B27" s="59"/>
-[...9 lines deleted...]
-      <c r="M27" s="59"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="M27" s="57"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="B28" s="59"/>
-[...4 lines deleted...]
-      <c r="M28" s="59"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="M28" s="57"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="M29" s="59"/>
+      <c r="M29" s="57"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="M30" s="59"/>
+      <c r="M30" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:BP37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BA1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.140625" style="4" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.28515625" style="1" customWidth="1"/>
     <col min="52" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="14.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="15.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.5703125" style="1" customWidth="1"/>
     <col min="62" max="63" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="14.85546875" style="1" customWidth="1"/>
-    <col min="65" max="69" width="11.140625" style="1" customWidth="1"/>
-    <col min="70" max="16384" width="9.140625" style="1"/>
+    <col min="65" max="72" width="14.42578125" style="1" customWidth="1"/>
+    <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68">
-      <c r="A1" s="64" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="64"/>
+      <c r="A1" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
@@ -3995,252 +4067,253 @@
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
-      <c r="BL2" s="14" t="s">
+      <c r="BM2" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
     </row>
     <row r="3" spans="1:68" ht="25.5">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="74" t="s">
+      <c r="C3" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="75" t="s">
+      <c r="D3" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="75" t="s">
+      <c r="E3" s="73" t="s">
         <v>60</v>
       </c>
-      <c r="F3" s="74" t="s">
+      <c r="F3" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="G3" s="74" t="s">
+      <c r="G3" s="72" t="s">
         <v>55</v>
       </c>
-      <c r="H3" s="75" t="s">
+      <c r="H3" s="73" t="s">
         <v>54</v>
       </c>
-      <c r="I3" s="75" t="s">
+      <c r="I3" s="73" t="s">
         <v>61</v>
       </c>
-      <c r="J3" s="76" t="s">
+      <c r="J3" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="74" t="s">
+      <c r="K3" s="72" t="s">
         <v>52</v>
       </c>
-      <c r="L3" s="74" t="s">
+      <c r="L3" s="72" t="s">
         <v>51</v>
       </c>
-      <c r="M3" s="74" t="s">
+      <c r="M3" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="N3" s="74" t="s">
+      <c r="N3" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="O3" s="74" t="s">
+      <c r="O3" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="P3" s="74" t="s">
+      <c r="P3" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="Q3" s="74" t="s">
+      <c r="Q3" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="R3" s="74" t="s">
+      <c r="R3" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="S3" s="74" t="s">
+      <c r="S3" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="T3" s="74" t="s">
+      <c r="T3" s="72" t="s">
         <v>45</v>
       </c>
-      <c r="U3" s="74" t="s">
+      <c r="U3" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="V3" s="74" t="s">
+      <c r="V3" s="72" t="s">
         <v>42</v>
       </c>
-      <c r="W3" s="74" t="s">
+      <c r="W3" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="X3" s="74" t="s">
+      <c r="X3" s="72" t="s">
         <v>59</v>
       </c>
-      <c r="Y3" s="74" t="s">
+      <c r="Y3" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="Z3" s="74" t="s">
+      <c r="Z3" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="AA3" s="74" t="s">
+      <c r="AA3" s="72" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" s="74" t="s">
+      <c r="AB3" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="AC3" s="74" t="s">
+      <c r="AC3" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="AD3" s="74" t="s">
+      <c r="AD3" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="AE3" s="74" t="s">
+      <c r="AE3" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="AF3" s="74" t="s">
+      <c r="AF3" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="AG3" s="77" t="s">
+      <c r="AG3" s="75" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH3" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI3" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="AJ3" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="AK3" s="75" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL3" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM3" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="AN3" s="72" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO3" s="72" t="s">
         <v>92</v>
       </c>
-      <c r="AH3" s="74" t="s">
-[...20 lines deleted...]
-      <c r="AO3" s="74" t="s">
+      <c r="AP3" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="AQ3" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR3" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="AS3" s="75" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT3" s="72" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU3" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="AV3" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="AW3" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="AX3" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY3" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="AZ3" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="BA3" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="BB3" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="BC3" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="BD3" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="BE3" s="74" t="s">
+        <v>160</v>
+      </c>
+      <c r="BF3" s="72" t="s">
+        <v>88</v>
+      </c>
+      <c r="BG3" s="72" t="s">
+        <v>89</v>
+      </c>
+      <c r="BH3" s="72" t="s">
+        <v>90</v>
+      </c>
+      <c r="BI3" s="74" t="s">
+        <v>159</v>
+      </c>
+      <c r="BJ3" s="72" t="s">
         <v>94</v>
       </c>
-      <c r="AP3" s="74" t="s">
-[...68 lines deleted...]
-      <c r="BM3" s="2"/>
+      <c r="BK3" s="72" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL3" s="72" t="s">
+        <v>157</v>
+      </c>
+      <c r="BM3" s="72" t="s">
+        <v>170</v>
+      </c>
       <c r="BN3" s="2"/>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
     </row>
     <row r="4" spans="1:68">
       <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="7">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="7">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="16">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="7">
@@ -4444,53 +4517,56 @@
         <v>5438670.5999999996</v>
       </c>
       <c r="BG4" s="7">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="7">
         <v>20361119.5</v>
       </c>
-      <c r="BM4" s="63"/>
-[...1 lines deleted...]
-      <c r="BO4" s="63"/>
+      <c r="BM4" s="7">
+        <f t="shared" ref="BM4" si="3">BM5+BM6+BM11</f>
+        <v>32508222.699999999</v>
+      </c>
+      <c r="BN4" s="61"/>
+      <c r="BO4" s="61"/>
       <c r="BP4" s="2"/>
     </row>
     <row r="5" spans="1:68">
       <c r="A5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="18">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="6">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="19">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="19">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="19">
@@ -4642,53 +4718,55 @@
       </c>
       <c r="BE5" s="6">
         <v>3298401.4</v>
       </c>
       <c r="BF5" s="6">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="6">
         <v>732647</v>
       </c>
       <c r="BH5" s="6">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="6">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="6">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="6">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="6">
         <v>2362614.2999999998</v>
       </c>
-      <c r="BM5" s="63"/>
-[...1 lines deleted...]
-      <c r="BO5" s="63"/>
+      <c r="BM5" s="6">
+        <v>4266287.0999999996</v>
+      </c>
+      <c r="BN5" s="61"/>
+      <c r="BO5" s="61"/>
       <c r="BP5" s="2"/>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="18">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="18">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="6">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="18">
         <v>1128367.1000000001</v>
       </c>
@@ -4720,75 +4798,75 @@
       </c>
       <c r="O6" s="18">
         <v>2630138.1</v>
       </c>
       <c r="P6" s="18">
         <v>3738633.5</v>
       </c>
       <c r="Q6" s="6">
         <f>Q7+Q8+Q9+Q10</f>
         <v>5115542.0999999996</v>
       </c>
       <c r="R6" s="19">
         <v>1589977</v>
       </c>
       <c r="S6" s="19">
         <v>3021514.9</v>
       </c>
       <c r="T6" s="19">
         <v>4323891.3</v>
       </c>
       <c r="U6" s="6">
         <f>U7+U8+U9+U10</f>
         <v>5435085.9000000004</v>
       </c>
       <c r="V6" s="19">
-        <f t="shared" ref="V6:AB6" si="3">V7+V8+V9+V10</f>
+        <f t="shared" ref="V6:AB6" si="4">V7+V8+V9+V10</f>
         <v>1485875.1</v>
       </c>
       <c r="W6" s="19">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2775684.8</v>
       </c>
       <c r="X6" s="19">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>3974013.8</v>
       </c>
       <c r="Y6" s="6">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>4767380.0999999996</v>
       </c>
       <c r="Z6" s="19">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1585809.4</v>
       </c>
       <c r="AA6" s="19">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>3023025.5</v>
       </c>
       <c r="AB6" s="19">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>4709964.0999999996</v>
       </c>
       <c r="AC6" s="6">
         <v>6851589.7999999998</v>
       </c>
       <c r="AD6" s="6">
         <v>1967388.5</v>
       </c>
       <c r="AE6" s="19">
         <v>3736464.5</v>
       </c>
       <c r="AF6" s="19">
         <v>5750229.7000000002</v>
       </c>
       <c r="AG6" s="6">
         <f>AG7+AG8+AG9+AG10</f>
         <v>8332860.7000000002</v>
       </c>
       <c r="AH6" s="6">
         <v>2376707.1</v>
       </c>
       <c r="AI6" s="19">
         <v>4643981.0999999996</v>
       </c>
       <c r="AJ6" s="19">
@@ -4811,111 +4889,113 @@
       <c r="AO6" s="6">
         <v>10954568.199999999</v>
       </c>
       <c r="AP6" s="6">
         <v>2968683.6</v>
       </c>
       <c r="AQ6" s="6">
         <v>5231890</v>
       </c>
       <c r="AR6" s="6">
         <v>7941391.7000000002</v>
       </c>
       <c r="AS6" s="18">
         <v>10637767.5</v>
       </c>
       <c r="AT6" s="6">
         <v>3279018</v>
       </c>
       <c r="AU6" s="6">
         <v>6159474.5</v>
       </c>
       <c r="AV6" s="6">
         <v>9850757.5999999996</v>
       </c>
       <c r="AW6" s="6">
-        <f t="shared" ref="AW6:BF6" si="4">AW7+AW8+AW9+AW10</f>
+        <f t="shared" ref="AW6:BF6" si="5">AW7+AW8+AW9+AW10</f>
         <v>14582651.199999999</v>
       </c>
       <c r="AX6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4209870.5999999996</v>
       </c>
       <c r="AY6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8014516.2999999998</v>
       </c>
       <c r="AZ6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>12615956</v>
       </c>
       <c r="BA6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>18173665</v>
       </c>
       <c r="BB6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4413776.3</v>
       </c>
       <c r="BC6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="6">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="6">
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="6">
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="6">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="6">
-        <f t="shared" ref="BJ6:BK6" si="5">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BK6" si="6">BJ7+BJ8+BJ9+BJ10</f>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="6">
         <v>15847019.6</v>
       </c>
-      <c r="BM6" s="63"/>
-[...1 lines deleted...]
-      <c r="BO6" s="63"/>
+      <c r="BM6" s="6">
+        <v>24678254.399999999</v>
+      </c>
+      <c r="BN6" s="61"/>
+      <c r="BO6" s="61"/>
       <c r="BP6" s="2"/>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="18">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="6">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="19">
         <v>729108.4</v>
       </c>
       <c r="G7" s="19">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="19">
@@ -5067,53 +5147,55 @@
       </c>
       <c r="BE7" s="6">
         <v>9099176</v>
       </c>
       <c r="BF7" s="6">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="6">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="6">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="6">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="6">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="6">
         <v>4869763</v>
       </c>
       <c r="BL7" s="6">
         <v>7815918.7999999998</v>
       </c>
-      <c r="BM7" s="63"/>
-[...1 lines deleted...]
-      <c r="BO7" s="63"/>
+      <c r="BM7" s="6">
+        <v>11089328.300000001</v>
+      </c>
+      <c r="BN7" s="61"/>
+      <c r="BO7" s="61"/>
       <c r="BP7" s="2"/>
     </row>
     <row r="8" spans="1:68">
       <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="18">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="6">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="19">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="19">
         <v>740988.5</v>
       </c>
       <c r="H8" s="19">
@@ -5265,53 +5347,55 @@
       </c>
       <c r="BE8" s="6">
         <v>9067236.3000000007</v>
       </c>
       <c r="BF8" s="6">
         <v>2281863</v>
       </c>
       <c r="BG8" s="6">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="6">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="6">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="6">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="6">
         <v>4782621</v>
       </c>
       <c r="BL8" s="6">
         <v>7389944.5999999996</v>
       </c>
-      <c r="BM8" s="63"/>
-[...1 lines deleted...]
-      <c r="BO8" s="63"/>
+      <c r="BM8" s="6">
+        <v>12605904.800000001</v>
+      </c>
+      <c r="BN8" s="61"/>
+      <c r="BO8" s="61"/>
       <c r="BP8" s="2"/>
     </row>
     <row r="9" spans="1:68">
       <c r="A9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="18">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="6">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="19">
         <v>61336.4</v>
       </c>
       <c r="G9" s="19">
         <v>67963.8</v>
       </c>
       <c r="H9" s="19">
@@ -5463,53 +5547,55 @@
       </c>
       <c r="BE9" s="6">
         <v>632001.5</v>
       </c>
       <c r="BF9" s="6">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="6">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="6">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="6">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="6">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="6">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="6">
         <v>583462.69999999995</v>
       </c>
-      <c r="BM9" s="63"/>
-[...1 lines deleted...]
-      <c r="BO9" s="63"/>
+      <c r="BM9" s="6">
+        <v>898114.2</v>
+      </c>
+      <c r="BN9" s="61"/>
+      <c r="BO9" s="61"/>
       <c r="BP9" s="2"/>
     </row>
     <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="18">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="6">
         <v>5645.3</v>
       </c>
       <c r="F10" s="19">
         <v>6376.7</v>
       </c>
       <c r="G10" s="19">
         <v>7792.7</v>
       </c>
       <c r="H10" s="19">
@@ -5661,53 +5747,55 @@
       </c>
       <c r="BE10" s="6">
         <v>64192.800000000003</v>
       </c>
       <c r="BF10" s="6">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="6">
         <v>27324</v>
       </c>
       <c r="BH10" s="6">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="6">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="6">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="6">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="6">
         <v>57693.5</v>
       </c>
-      <c r="BM10" s="63"/>
-[...1 lines deleted...]
-      <c r="BO10" s="63"/>
+      <c r="BM10" s="6">
+        <v>84907.1</v>
+      </c>
+      <c r="BN10" s="61"/>
+      <c r="BO10" s="61"/>
       <c r="BP10" s="2"/>
     </row>
     <row r="11" spans="1:68">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="6">
         <v>769900.1</v>
       </c>
       <c r="F11" s="19">
         <v>114488.1</v>
       </c>
       <c r="G11" s="19">
         <v>239486.4</v>
       </c>
       <c r="H11" s="19">
@@ -5859,53 +5947,55 @@
       </c>
       <c r="BE11" s="6">
         <v>2429821.6</v>
       </c>
       <c r="BF11" s="6">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="6">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="6">
         <v>1829684</v>
       </c>
       <c r="BI11" s="6">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="6">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="6">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="6">
         <v>2151485.6</v>
       </c>
-      <c r="BM11" s="63"/>
-[...1 lines deleted...]
-      <c r="BO11" s="63"/>
+      <c r="BM11" s="6">
+        <v>3563681.2</v>
+      </c>
+      <c r="BN11" s="61"/>
+      <c r="BO11" s="61"/>
       <c r="BP11" s="2"/>
     </row>
     <row r="12" spans="1:68">
       <c r="A12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="8">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="8">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="16">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="8">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
@@ -5938,222 +6028,225 @@
       </c>
       <c r="O12" s="8">
         <v>3842963</v>
       </c>
       <c r="P12" s="8">
         <v>5859875.0999999996</v>
       </c>
       <c r="Q12" s="16">
         <f>SUM(Q13:Q26)</f>
         <v>9934081.3000000007</v>
       </c>
       <c r="R12" s="7">
         <v>2382591.4</v>
       </c>
       <c r="S12" s="7">
         <v>4666025.2</v>
       </c>
       <c r="T12" s="7">
         <v>7140190.9000000004</v>
       </c>
       <c r="U12" s="16">
         <f>SUM(U13:U26)</f>
         <v>11300538.4</v>
       </c>
       <c r="V12" s="7">
-        <f t="shared" ref="V12:AB12" si="6">SUM(V13:V26)</f>
+        <f t="shared" ref="V12:AB12" si="7">SUM(V13:V26)</f>
         <v>2833631.3</v>
       </c>
       <c r="W12" s="7">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>5248263.3</v>
       </c>
       <c r="X12" s="7">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>8126659.4000000004</v>
       </c>
       <c r="Y12" s="16">
         <f>SUM(Y13:Y26)</f>
         <v>12996347</v>
       </c>
       <c r="Z12" s="7">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>3170825</v>
       </c>
       <c r="AA12" s="7">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>6040520.5999999996</v>
       </c>
       <c r="AB12" s="7">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>9394017.4000000004</v>
       </c>
       <c r="AC12" s="16">
         <v>15109575.199999999</v>
       </c>
       <c r="AD12" s="16">
-        <f t="shared" ref="AD12:AK12" si="7">SUM(AD13:AD26)</f>
+        <f t="shared" ref="AD12:AK12" si="8">SUM(AD13:AD26)</f>
         <v>3446088.3</v>
       </c>
       <c r="AE12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>6633903.7999999998</v>
       </c>
       <c r="AF12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>10536752.1</v>
       </c>
       <c r="AG12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>17281367.399999999</v>
       </c>
       <c r="AH12" s="16">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>3789150.8</v>
       </c>
       <c r="AI12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>7348390.4000000004</v>
       </c>
       <c r="AJ12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>11298793</v>
       </c>
       <c r="AK12" s="16">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>18940743.699999999</v>
       </c>
       <c r="AL12" s="16">
-        <f t="shared" ref="AL12:AR12" si="8">SUM(AL13:AL26)</f>
+        <f t="shared" ref="AL12:AR12" si="9">SUM(AL13:AL26)</f>
         <v>4191993.8</v>
       </c>
       <c r="AM12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8034708.4000000004</v>
       </c>
       <c r="AN12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>12403144.199999999</v>
       </c>
       <c r="AO12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>21098993.199999999</v>
       </c>
       <c r="AP12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>5003448.7</v>
       </c>
       <c r="AQ12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>8154489.7000000002</v>
       </c>
       <c r="AR12" s="7">
-        <f t="shared" si="8"/>
+        <f t="shared" si="9"/>
         <v>13029988.5</v>
       </c>
       <c r="AS12" s="22">
-        <f t="shared" ref="AS12:BK12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BK12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>21112089.699999999</v>
       </c>
       <c r="AT12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>5032735.5</v>
       </c>
       <c r="AU12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>8718898.0999999996</v>
       </c>
       <c r="AV12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>14137045.1</v>
       </c>
       <c r="AW12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>23540764.5</v>
       </c>
       <c r="AX12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>5673228.7999999998</v>
       </c>
       <c r="AY12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>10008002.300000001</v>
       </c>
       <c r="AZ12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>16384917.9</v>
       </c>
       <c r="BA12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>28457392.699999999</v>
       </c>
       <c r="BB12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>7252311</v>
       </c>
       <c r="BC12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>12932871.4</v>
       </c>
       <c r="BD12" s="22">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>20891423.699999999</v>
       </c>
       <c r="BE12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>35565356.700000003</v>
       </c>
       <c r="BF12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>8292471.7999999998</v>
       </c>
       <c r="BG12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="8">
         <v>28997277</v>
       </c>
-      <c r="BM12" s="63"/>
-[...1 lines deleted...]
-      <c r="BO12" s="63"/>
+      <c r="BM12" s="8">
+        <f t="shared" ref="BM12" si="11">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <v>49871889.200000003</v>
+      </c>
+      <c r="BN12" s="61"/>
+      <c r="BO12" s="61"/>
       <c r="BP12" s="2"/>
     </row>
     <row r="13" spans="1:68" ht="25.5">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="18">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="6">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="19">
         <v>407247.2</v>
       </c>
       <c r="G13" s="19">
         <v>763951.4</v>
       </c>
       <c r="H13" s="19">
@@ -6305,53 +6398,55 @@
       </c>
       <c r="BE13" s="6">
         <v>12543126.300000001</v>
       </c>
       <c r="BF13" s="6">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="6">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="6">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="6">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="6">
         <v>3152216</v>
       </c>
       <c r="BK13" s="6">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="6">
         <v>9936204.3000000007</v>
       </c>
-      <c r="BM13" s="63"/>
-[...1 lines deleted...]
-      <c r="BO13" s="63"/>
+      <c r="BM13" s="6">
+        <v>18270794.600000001</v>
+      </c>
+      <c r="BN13" s="61"/>
+      <c r="BO13" s="61"/>
       <c r="BP13" s="2"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="18">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="6">
         <v>765907.4</v>
       </c>
       <c r="F14" s="19">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="19">
         <v>297793.7</v>
       </c>
       <c r="H14" s="19">
@@ -6503,53 +6598,55 @@
       </c>
       <c r="BE14" s="6">
         <v>2880070.4</v>
       </c>
       <c r="BF14" s="6">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="6">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="6">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="6">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="6">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="6">
         <v>2530681.7000000002</v>
       </c>
-      <c r="BM14" s="63"/>
-[...1 lines deleted...]
-      <c r="BO14" s="63"/>
+      <c r="BM14" s="6">
+        <v>4233307.5</v>
+      </c>
+      <c r="BN14" s="61"/>
+      <c r="BO14" s="61"/>
       <c r="BP14" s="2"/>
     </row>
     <row r="15" spans="1:68">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="18">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="6">
         <v>87727.2</v>
       </c>
       <c r="F15" s="19">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="19">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="19">
@@ -6701,53 +6798,55 @@
       </c>
       <c r="BE15" s="6">
         <v>674607.8</v>
       </c>
       <c r="BF15" s="6">
         <v>133204</v>
       </c>
       <c r="BG15" s="6">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="6">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="6">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="6">
         <v>150125</v>
       </c>
       <c r="BK15" s="6">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="6">
         <v>379973.5</v>
       </c>
-      <c r="BM15" s="63"/>
-[...1 lines deleted...]
-      <c r="BO15" s="63"/>
+      <c r="BM15" s="6">
+        <v>916284.3</v>
+      </c>
+      <c r="BN15" s="61"/>
+      <c r="BO15" s="61"/>
       <c r="BP15" s="2"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="18">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="6">
         <v>298733.3</v>
       </c>
       <c r="F16" s="19">
         <v>61302.5</v>
       </c>
       <c r="G16" s="19">
         <v>134459.5</v>
       </c>
       <c r="H16" s="19">
@@ -6899,53 +6998,55 @@
       </c>
       <c r="BE16" s="6">
         <v>1325693.2</v>
       </c>
       <c r="BF16" s="6">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="6">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="6">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="6">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="6">
         <v>233759</v>
       </c>
       <c r="BK16" s="6">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="6">
         <v>796547.7</v>
       </c>
-      <c r="BM16" s="63"/>
-[...1 lines deleted...]
-      <c r="BO16" s="63"/>
+      <c r="BM16" s="6">
+        <v>1852867.9</v>
+      </c>
+      <c r="BN16" s="61"/>
+      <c r="BO16" s="61"/>
       <c r="BP16" s="2"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="18">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="6">
         <v>521631.1</v>
       </c>
       <c r="F17" s="19">
         <v>120675.5</v>
       </c>
       <c r="G17" s="19">
         <v>293310.2</v>
       </c>
       <c r="H17" s="19">
@@ -7097,53 +7198,55 @@
       </c>
       <c r="BE17" s="6">
         <v>2248063.7999999998</v>
       </c>
       <c r="BF17" s="6">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="6">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="6">
         <v>2171097</v>
       </c>
       <c r="BI17" s="6">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="6">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="6">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="6">
         <v>2795287.5</v>
       </c>
-      <c r="BM17" s="63"/>
-[...1 lines deleted...]
-      <c r="BO17" s="63"/>
+      <c r="BM17" s="6">
+        <v>3322784.8</v>
+      </c>
+      <c r="BN17" s="61"/>
+      <c r="BO17" s="61"/>
       <c r="BP17" s="2"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="18">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="6">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="19">
         <v>392247.3</v>
       </c>
       <c r="G18" s="19">
         <v>798648</v>
       </c>
       <c r="H18" s="19">
@@ -7295,53 +7398,55 @@
       </c>
       <c r="BE18" s="6">
         <v>7400534.2999999998</v>
       </c>
       <c r="BF18" s="6">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="6">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="6">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="6">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="6">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="6">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="6">
         <v>6717903.7000000002</v>
       </c>
-      <c r="BM18" s="63"/>
-[...1 lines deleted...]
-      <c r="BO18" s="63"/>
+      <c r="BM18" s="6">
+        <v>12153285.1</v>
+      </c>
+      <c r="BN18" s="61"/>
+      <c r="BO18" s="61"/>
       <c r="BP18" s="2"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="18">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="6">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="19">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="19">
         <v>189323.1</v>
       </c>
       <c r="H19" s="19">
@@ -7493,53 +7598,55 @@
       </c>
       <c r="BE19" s="6">
         <v>2291694.4</v>
       </c>
       <c r="BF19" s="6">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="6">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="6">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="6">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="6">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="6">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="6">
         <v>1394712.7</v>
       </c>
-      <c r="BM19" s="63"/>
-[...1 lines deleted...]
-      <c r="BO19" s="63"/>
+      <c r="BM19" s="6">
+        <v>2482326.7000000002</v>
+      </c>
+      <c r="BN19" s="61"/>
+      <c r="BO19" s="61"/>
       <c r="BP19" s="2"/>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="18">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="6">
         <v>166229.1</v>
       </c>
       <c r="F20" s="19">
         <v>56381.1</v>
       </c>
       <c r="G20" s="19">
         <v>84350.1</v>
       </c>
       <c r="H20" s="19">
@@ -7691,53 +7798,55 @@
       </c>
       <c r="BE20" s="6">
         <v>1178722.2</v>
       </c>
       <c r="BF20" s="6">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="6">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="6">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="6">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="6">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="6">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="6">
         <v>715975</v>
       </c>
-      <c r="BM20" s="63"/>
-[...1 lines deleted...]
-      <c r="BO20" s="63"/>
+      <c r="BM20" s="6">
+        <v>1401183.4</v>
+      </c>
+      <c r="BN20" s="61"/>
+      <c r="BO20" s="61"/>
       <c r="BP20" s="2"/>
     </row>
     <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="18">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="19">
         <v>0</v>
       </c>
       <c r="H21" s="19">
@@ -7889,53 +7998,55 @@
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6">
         <v>0</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6">
         <v>0</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6">
         <v>0</v>
       </c>
-      <c r="BM21" s="63"/>
-[...1 lines deleted...]
-      <c r="BO21" s="63"/>
+      <c r="BM21" s="6">
+        <v>0</v>
+      </c>
+      <c r="BN21" s="61"/>
+      <c r="BO21" s="61"/>
       <c r="BP21" s="2"/>
     </row>
     <row r="22" spans="1:68">
       <c r="A22" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="6">
         <v>137957.4</v>
       </c>
       <c r="F22" s="19">
         <v>43157.3</v>
       </c>
       <c r="G22" s="19">
         <v>39122</v>
       </c>
       <c r="H22" s="19">
@@ -8087,53 +8198,55 @@
       </c>
       <c r="BE22" s="6">
         <v>1520471.2</v>
       </c>
       <c r="BF22" s="6">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="6">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="6">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="6">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="6">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="6">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="6">
         <v>654587</v>
       </c>
-      <c r="BM22" s="63"/>
-[...1 lines deleted...]
-      <c r="BO22" s="63"/>
+      <c r="BM22" s="6">
+        <v>1199921</v>
+      </c>
+      <c r="BN22" s="61"/>
+      <c r="BO22" s="61"/>
       <c r="BP22" s="2"/>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="18">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="6">
         <v>52419</v>
       </c>
       <c r="F23" s="19">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="19">
         <v>29321.3</v>
       </c>
       <c r="H23" s="19">
@@ -8285,53 +8398,55 @@
       </c>
       <c r="BE23" s="6">
         <v>1279508.8</v>
       </c>
       <c r="BF23" s="6">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="6">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="6">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="6">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="6">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="6">
         <v>330822</v>
       </c>
       <c r="BL23" s="6">
         <v>736387</v>
       </c>
-      <c r="BM23" s="63"/>
-[...1 lines deleted...]
-      <c r="BO23" s="63"/>
+      <c r="BM23" s="6">
+        <v>720156.8</v>
+      </c>
+      <c r="BN23" s="61"/>
+      <c r="BO23" s="61"/>
       <c r="BP23" s="2"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="18">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="6">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="19">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="19">
         <v>16571</v>
       </c>
       <c r="H24" s="19">
@@ -8483,53 +8598,55 @@
       </c>
       <c r="BE24" s="6">
         <v>333335.59999999998</v>
       </c>
       <c r="BF24" s="6">
         <v>75433</v>
       </c>
       <c r="BG24" s="6">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="6">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="6">
         <v>398281</v>
       </c>
       <c r="BJ24" s="6">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="6">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="6">
         <v>237617.6</v>
       </c>
-      <c r="BM24" s="63"/>
-[...1 lines deleted...]
-      <c r="BO24" s="63"/>
+      <c r="BM24" s="6">
+        <v>478988.4</v>
+      </c>
+      <c r="BN24" s="61"/>
+      <c r="BO24" s="61"/>
       <c r="BP24" s="2"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="18">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="6">
         <v>80533.3</v>
       </c>
       <c r="F25" s="19">
         <v>11717.1</v>
       </c>
       <c r="G25" s="19">
         <v>47907</v>
       </c>
       <c r="H25" s="19">
@@ -8681,58 +8798,60 @@
       </c>
       <c r="BE25" s="6">
         <v>1889528.7</v>
       </c>
       <c r="BF25" s="6">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="6">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="6">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="6">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="6">
         <v>537011</v>
       </c>
       <c r="BK25" s="6">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="6">
         <v>2101399.2999999998</v>
       </c>
-      <c r="BM25" s="63"/>
-[...1 lines deleted...]
-      <c r="BO25" s="63"/>
+      <c r="BM25" s="6">
+        <v>2839988.7</v>
+      </c>
+      <c r="BN25" s="61"/>
+      <c r="BO25" s="61"/>
       <c r="BP25" s="2"/>
     </row>
     <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="17" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B26" s="18">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="6">
         <v>11164.4</v>
       </c>
       <c r="F26" s="19">
         <v>427.2</v>
       </c>
       <c r="G26" s="19">
         <v>5.2</v>
       </c>
       <c r="H26" s="19">
         <v>2085.4</v>
       </c>
       <c r="I26" s="6">
         <v>7903.6</v>
       </c>
@@ -8879,53 +8998,55 @@
       </c>
       <c r="BE26" s="6">
         <v>0</v>
       </c>
       <c r="BF26" s="6">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6">
         <v>0</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
       <c r="BJ26" s="6">
         <v>0</v>
       </c>
       <c r="BK26" s="6">
         <v>0</v>
       </c>
       <c r="BL26" s="6">
         <v>0</v>
       </c>
-      <c r="BM26" s="63"/>
-[...1 lines deleted...]
-      <c r="BO26" s="63"/>
+      <c r="BM26" s="6">
+        <v>0</v>
+      </c>
+      <c r="BN26" s="61"/>
+      <c r="BO26" s="61"/>
       <c r="BP26" s="2"/>
     </row>
     <row r="27" spans="1:68" s="5" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="18">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="18">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="6">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="18">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="19">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="19">
@@ -8965,313 +9086,316 @@
       <c r="AN27" s="19"/>
       <c r="AO27" s="19"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="19"/>
       <c r="AR27" s="19"/>
       <c r="AS27" s="22"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="8"/>
       <c r="AX27" s="8"/>
       <c r="AY27" s="8"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
       <c r="BJ27" s="6"/>
       <c r="BK27" s="23"/>
       <c r="BL27" s="6"/>
-      <c r="BM27" s="63"/>
-[...1 lines deleted...]
-      <c r="BO27" s="63"/>
+      <c r="BM27" s="6"/>
+      <c r="BN27" s="61"/>
+      <c r="BO27" s="61"/>
       <c r="BP27" s="23"/>
     </row>
     <row r="28" spans="1:68">
       <c r="A28" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8">
-        <f t="shared" ref="B28:I28" si="10">B4+B12+B27</f>
+        <f t="shared" ref="B28:I28" si="12">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5070688.3</v>
       </c>
       <c r="H28" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>8349807.2999999998</v>
       </c>
       <c r="I28" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>12641524.9</v>
       </c>
       <c r="J28" s="8">
-        <f t="shared" ref="J28:P28" si="11">J4+J12</f>
+        <f t="shared" ref="J28:P28" si="13">J4+J12</f>
         <v>3173986.5</v>
       </c>
       <c r="K28" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>5941313.4000000004</v>
       </c>
       <c r="L28" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>9649439.9000000004</v>
       </c>
       <c r="M28" s="22">
         <f>M4+M12+M27</f>
         <v>14334632.199999999</v>
       </c>
       <c r="N28" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3640650.1</v>
       </c>
       <c r="O28" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>6939845.4000000004</v>
       </c>
       <c r="P28" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>10926604.6</v>
       </c>
       <c r="Q28" s="22">
         <f>Q4+Q12+Q27</f>
         <v>17068854.5</v>
       </c>
       <c r="R28" s="8">
-        <f t="shared" ref="R28:AD28" si="12">R4+R12+R27</f>
+        <f t="shared" ref="R28:AD28" si="14">R4+R12+R27</f>
         <v>4195363.0999999996</v>
       </c>
       <c r="S28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>8226549.2999999998</v>
       </c>
       <c r="T28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>12905249</v>
       </c>
       <c r="U28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>18850631.800000001</v>
       </c>
       <c r="V28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4556202.4000000004</v>
       </c>
       <c r="W28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>8613147.6999999993</v>
       </c>
       <c r="X28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>13686738.199999999</v>
       </c>
       <c r="Y28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>19960852.699999999</v>
       </c>
       <c r="Z28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>5015571.7</v>
       </c>
       <c r="AA28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>9713714.6999999993</v>
       </c>
       <c r="AB28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>15753480.699999999</v>
       </c>
       <c r="AC28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>24385414.899999999</v>
       </c>
       <c r="AD28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>5670771.4000000004</v>
       </c>
       <c r="AE28" s="8">
-        <f t="shared" ref="AE28:AK28" si="13">AE4+AE12+AE27</f>
+        <f t="shared" ref="AE28:AK28" si="15">AE4+AE12+AE27</f>
         <v>11075267.5</v>
       </c>
       <c r="AF28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>18048731.399999999</v>
       </c>
       <c r="AG28" s="22">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>28257623.100000001</v>
       </c>
       <c r="AH28" s="22">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>6440955.2000000002</v>
       </c>
       <c r="AI28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>12750308</v>
       </c>
       <c r="AJ28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>20265625.600000001</v>
       </c>
       <c r="AK28" s="22">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>31873027</v>
       </c>
       <c r="AL28" s="22">
-        <f t="shared" ref="AL28:BK28" si="14">AL4+AL12+AL27</f>
+        <f t="shared" ref="AL28:BK28" si="16">AL4+AL12+AL27</f>
         <v>7110359.7000000002</v>
       </c>
       <c r="AM28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>14116798.6</v>
       </c>
       <c r="AN28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>22369692.899999999</v>
       </c>
       <c r="AO28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>35389049.899999999</v>
       </c>
       <c r="AP28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>8414192.3000000007</v>
       </c>
       <c r="AQ28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>14471325.699999999</v>
       </c>
       <c r="AR28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>23624568.199999999</v>
       </c>
       <c r="AS28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>35889089.700000003</v>
       </c>
       <c r="AT28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>8823581.8000000007</v>
       </c>
       <c r="AU28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>16108941.6</v>
       </c>
       <c r="AV28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>27020306.899999999</v>
       </c>
       <c r="AW28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>42661560.600000001</v>
       </c>
       <c r="AX28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>10458353.699999999</v>
       </c>
       <c r="AY28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>19437657.800000001</v>
       </c>
       <c r="AZ28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>32604089.699999999</v>
       </c>
       <c r="BA28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>52213450</v>
       </c>
       <c r="BB28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>12336971</v>
       </c>
       <c r="BC28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>22754892.100000001</v>
       </c>
       <c r="BD28" s="22">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>37030008.600000001</v>
       </c>
       <c r="BE28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>60156186.299999997</v>
       </c>
       <c r="BF28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>13731142.4</v>
       </c>
       <c r="BG28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="8">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="8">
         <v>49358396.5</v>
       </c>
-      <c r="BM28" s="63"/>
-[...1 lines deleted...]
-      <c r="BO28" s="63"/>
+      <c r="BM28" s="8">
+        <f t="shared" ref="BM28" si="17">BM4+BM12+BM27</f>
+        <v>82380111.900000006</v>
+      </c>
+      <c r="BN28" s="61"/>
+      <c r="BO28" s="61"/>
       <c r="BP28" s="2"/>
     </row>
     <row r="29" spans="1:68" s="5" customFormat="1">
       <c r="A29" s="11"/>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
@@ -9302,51 +9426,51 @@
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
       <c r="BF29" s="23"/>
       <c r="BG29" s="23"/>
       <c r="BH29" s="23"/>
       <c r="BI29" s="23"/>
       <c r="BJ29" s="23"/>
       <c r="BK29" s="23"/>
       <c r="BL29" s="23"/>
       <c r="BM29" s="23"/>
       <c r="BN29" s="23"/>
       <c r="BO29" s="23"/>
       <c r="BP29" s="23"/>
     </row>
     <row r="30" spans="1:68" ht="45.75" customHeight="1">
       <c r="A30" s="24" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
@@ -9444,52 +9568,54 @@
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
       <c r="BJ31" s="2"/>
       <c r="BK31" s="2"/>
       <c r="BL31" s="2"/>
       <c r="BM31" s="2"/>
       <c r="BN31" s="2"/>
       <c r="BO31" s="2"/>
       <c r="BP31" s="2"/>
     </row>
-    <row r="32" spans="1:68" ht="20.25" customHeight="1">
-      <c r="A32" s="25"/>
+    <row r="32" spans="1:68" ht="58.5" customHeight="1">
+      <c r="A32" s="81" t="s">
+        <v>171</v>
+      </c>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
@@ -9514,52 +9640,54 @@
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
       <c r="BJ32" s="2"/>
       <c r="BK32" s="2"/>
       <c r="BL32" s="2"/>
       <c r="BM32" s="2"/>
       <c r="BN32" s="2"/>
       <c r="BO32" s="2"/>
       <c r="BP32" s="2"/>
     </row>
-    <row r="33" spans="1:68">
-      <c r="A33" s="10"/>
+    <row r="33" spans="1:68" ht="14.25" customHeight="1">
+      <c r="A33" s="81" t="s">
+        <v>172</v>
+      </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
@@ -9885,56 +10013,53 @@
       <c r="BN37" s="2"/>
       <c r="BO37" s="2"/>
       <c r="BP37" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9943,82 +10068,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07AD04B-9928-4026-9C9D-A0E1428936D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GQBE 1990-1997</vt:lpstr>
       <vt:lpstr>NACE</vt:lpstr>