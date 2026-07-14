--- v1 (2026-04-23)
+++ v2 (2026-07-14)
@@ -1,336 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="6300" windowWidth="19200" windowHeight="6330" tabRatio="859"/>
+    <workbookView xWindow="8055" yWindow="720" windowWidth="19200" windowHeight="11520" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN4" i="2" s="1"/>
+  <c r="BN28" i="2" s="1"/>
+  <c r="BN12" i="2"/>
+  <c r="BL12" i="2" l="1"/>
   <c r="BM12" i="2"/>
-  <c r="BM4"/>
-  <c r="BM28" s="1"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL28" i="2" s="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM28" i="2" s="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13"/>
-[...44 lines deleted...]
-  <c r="C25" s="1"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="L4" i="6" s="1"/>
+  <c r="L25" i="6" s="1"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="F8" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="C8" i="6"/>
+  <c r="B8" i="6"/>
+  <c r="B4" i="6" s="1"/>
+  <c r="B25" i="6" s="1"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="H5" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="G4" i="6" s="1"/>
+  <c r="G25" i="6" s="1"/>
+  <c r="F5" i="6"/>
+  <c r="F4" i="6" s="1"/>
+  <c r="F25" i="6" s="1"/>
+  <c r="E5" i="6"/>
+  <c r="E4" i="6" s="1"/>
+  <c r="E25" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="K4" i="6"/>
+  <c r="K25" i="6" s="1"/>
+  <c r="J4" i="6"/>
+  <c r="J25" i="6" s="1"/>
+  <c r="H4" i="6"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="D4" i="6"/>
+  <c r="D25" i="6" s="1"/>
+  <c r="C4" i="6"/>
+  <c r="C25" i="6" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" s="1"/>
-[...13 lines deleted...]
-  <c r="B26" s="1"/>
+  <c r="I26" i="5" s="1"/>
+  <c r="H8" i="5"/>
+  <c r="H26" i="5" s="1"/>
+  <c r="G8" i="5"/>
+  <c r="G26" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="F26" i="5" s="1"/>
+  <c r="E8" i="5"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="D8" i="5"/>
+  <c r="D26" i="5" s="1"/>
+  <c r="C8" i="5"/>
+  <c r="C26" i="5" s="1"/>
+  <c r="B8" i="5"/>
+  <c r="B26" i="5" s="1"/>
   <c r="I25" i="6" l="1"/>
   <c r="BK12" i="2"/>
-  <c r="BK6"/>
-[...188 lines deleted...]
-  <c r="AX28"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK28" i="2" l="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI28" i="2" l="1"/>
+  <c r="BH12" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BH4" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ28" i="2" l="1"/>
+  <c r="BH28" i="2"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BE28" i="2" s="1"/>
+  <c r="BG4" i="2" l="1"/>
+  <c r="BG12" i="2"/>
+  <c r="BG28" i="2" s="1"/>
+  <c r="BF6" i="2" l="1"/>
+  <c r="BF12" i="2"/>
+  <c r="BF4" i="2" l="1"/>
+  <c r="BF28" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA28" i="2" s="1"/>
+  <c r="BD28" i="2" l="1"/>
+  <c r="BC28" i="2"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="AZ6" i="2"/>
+  <c r="AY6" i="2"/>
+  <c r="AX6" i="2"/>
+  <c r="AW6" i="2"/>
+  <c r="BB28" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ28" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AY28" i="2" l="1"/>
+  <c r="AW28" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AS28" i="2" s="1"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP28" i="2" s="1"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN28" i="2" s="1"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AJ28" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AF28" i="2" s="1"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="H28" i="2"/>
+  <c r="G28" i="2"/>
+  <c r="T28" i="2"/>
+  <c r="S28" i="2"/>
+  <c r="R28" i="2"/>
+  <c r="P28" i="2"/>
+  <c r="O28" i="2"/>
+  <c r="N28" i="2"/>
+  <c r="L28" i="2"/>
+  <c r="K28" i="2"/>
+  <c r="J28" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="X28" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W28" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="V28" i="2" s="1"/>
+  <c r="F4" i="2"/>
+  <c r="F28" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="U4" i="2"/>
+  <c r="AC28" i="2"/>
+  <c r="AB28" i="2" l="1"/>
+  <c r="I28" i="2"/>
+  <c r="Q28" i="2"/>
+  <c r="Y28" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="Z28" i="2"/>
+  <c r="AL28" i="2"/>
+  <c r="AO28" i="2"/>
+  <c r="AQ28" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="U28" i="2"/>
+  <c r="AA28" i="2"/>
+  <c r="AM28" i="2"/>
+  <c r="AU28" i="2"/>
+  <c r="C28" i="2"/>
+  <c r="AD28" i="2"/>
+  <c r="AH28" i="2"/>
+  <c r="E28" i="2"/>
+  <c r="M28" i="2"/>
+  <c r="AE28" i="2"/>
+  <c r="AG28" i="2"/>
+  <c r="AI28" i="2"/>
+  <c r="AK28" i="2"/>
+  <c r="AR28" i="2"/>
+  <c r="AT28" i="2"/>
+  <c r="AV28" i="2"/>
+  <c r="AX28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="176">
   <si>
     <t>Net operating surplus and net mixed income</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -909,56 +918,50 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2020 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
@@ -1013,60 +1016,69 @@
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2017 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>YermagambetovaA.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 quarter 2026 year</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Light"/>
@@ -1131,56 +1143,50 @@
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
@@ -1242,51 +1248,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1422,60 +1428,61 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="8" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
@@ -1557,84 +1564,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1766,1185 +1775,1187 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/474209/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B16"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.28515625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="76"/>
       <c r="B1" s="76"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="29">
         <v>111304</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="77" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="29" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="46.5" customHeight="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="77" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="54.75" customHeight="1">
+    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="77" t="s">
         <v>112</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="77" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="30"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="38.25">
+    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1">
-      <c r="A14" s="83" t="s">
+    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="84" t="s">
         <v>119</v>
       </c>
-      <c r="B14" s="82" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="82" t="s">
+      <c r="B14" s="81" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="85"/>
+      <c r="B15" s="81" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="86"/>
+      <c r="B16" s="81" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="77" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="77" t="s">
         <v>121</v>
       </c>
-      <c r="B18" s="80">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
+      <c r="B18" s="79">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="77" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="80">
-[...3 lines deleted...]
-    <row r="20" spans="1:2">
+      <c r="B19" s="79">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="77" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="78" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="77" t="s">
         <v>128</v>
       </c>
-      <c r="B23" s="79" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2">
+      <c r="B23" s="82" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="76"/>
       <c r="B24" s="76"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="76"/>
       <c r="B25" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
-    <hyperlink ref="B23" r:id="rId2" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="103" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B5" s="25" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="25" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="25" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="25" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="25"/>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="26" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="27"/>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="2"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="2"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="2"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="2"/>
     </row>
-    <row r="19" spans="2:2">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B19" s="2"/>
     </row>
-    <row r="20" spans="2:2">
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="28" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="42" customWidth="1"/>
     <col min="2" max="3" width="8.140625" style="42" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="42"/>
     <col min="5" max="5" width="7.7109375" style="42" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
     </row>
-    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
+    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
     </row>
-    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="88" t="s">
+    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="87"/>
+      <c r="B3" s="89" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="89"/>
-[...1 lines deleted...]
-      <c r="E3" s="90" t="s">
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="90"/>
-[...5 lines deleted...]
-      <c r="A4" s="87"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+    </row>
+    <row r="4" spans="1:9" s="38" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="88"/>
       <c r="B4" s="65">
         <v>1990</v>
       </c>
       <c r="C4" s="65">
         <v>1991</v>
       </c>
       <c r="D4" s="65">
         <v>1992</v>
       </c>
       <c r="E4" s="65">
         <v>1993</v>
       </c>
       <c r="F4" s="65">
         <v>1994</v>
       </c>
       <c r="G4" s="65">
         <v>1995</v>
       </c>
       <c r="H4" s="65">
         <v>1996</v>
       </c>
       <c r="I4" s="65">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="40">
         <v>33.4</v>
       </c>
       <c r="C5" s="40">
         <v>3040.3</v>
       </c>
       <c r="D5" s="40">
         <v>65483.1</v>
       </c>
       <c r="E5" s="40">
         <v>1875.9</v>
       </c>
       <c r="F5" s="40">
         <v>21177.8</v>
       </c>
       <c r="G5" s="40">
         <v>64633.3</v>
       </c>
       <c r="H5" s="40">
         <v>77820.399999999994</v>
       </c>
       <c r="I5" s="40">
         <v>93683</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="25.5">
+    <row r="6" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>136</v>
       </c>
       <c r="B6" s="41">
         <v>9338.9</v>
       </c>
       <c r="C6" s="41">
         <v>15222.8</v>
       </c>
       <c r="D6" s="41">
         <v>146506.70000000001</v>
       </c>
       <c r="E6" s="41">
         <v>2095.6999999999998</v>
       </c>
       <c r="F6" s="41">
         <v>23065.3</v>
       </c>
       <c r="G6" s="41">
         <v>82303.600000000006</v>
       </c>
       <c r="H6" s="41">
         <v>83543.600000000006</v>
       </c>
       <c r="I6" s="41">
         <v>116721.3</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="41">
         <v>1700.9</v>
       </c>
       <c r="C7" s="41">
         <v>2168.1999999999998</v>
       </c>
       <c r="D7" s="41">
         <v>25981.8</v>
       </c>
       <c r="E7" s="41">
         <v>397.5</v>
       </c>
       <c r="F7" s="41">
         <v>15548.8</v>
       </c>
       <c r="G7" s="41">
         <v>14534.1</v>
       </c>
       <c r="H7" s="41">
         <v>11676.8</v>
       </c>
       <c r="I7" s="41">
         <v>19864.400000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="41">
         <f>B9+B10</f>
         <v>-1.1000000000000001</v>
       </c>
       <c r="C8" s="41">
         <f t="shared" ref="C8:I8" si="0">C9+C10</f>
         <v>684.5</v>
       </c>
       <c r="D8" s="41">
         <f t="shared" si="0"/>
         <v>8427.7999999999993</v>
       </c>
       <c r="E8" s="41">
         <f t="shared" si="0"/>
         <v>500.4</v>
       </c>
       <c r="F8" s="41">
         <f t="shared" si="0"/>
         <v>15612.8</v>
       </c>
       <c r="G8" s="41">
         <f t="shared" si="0"/>
         <v>41013.4</v>
       </c>
       <c r="H8" s="41">
         <f t="shared" si="0"/>
         <v>74963.3</v>
       </c>
       <c r="I8" s="41">
         <f t="shared" si="0"/>
         <v>85517</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>137</v>
       </c>
       <c r="B9" s="41">
         <v>-29.6</v>
       </c>
       <c r="C9" s="41">
         <v>763.2</v>
       </c>
       <c r="D9" s="41">
         <v>9678</v>
       </c>
       <c r="E9" s="41">
         <v>496.1</v>
       </c>
       <c r="F9" s="41">
         <v>14963</v>
       </c>
       <c r="G9" s="41">
         <v>37917.1</v>
       </c>
       <c r="H9" s="41">
         <v>68964.899999999994</v>
       </c>
       <c r="I9" s="41">
         <v>79982.2</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="41">
         <v>28.5</v>
       </c>
       <c r="C10" s="41">
         <v>-78.7</v>
       </c>
       <c r="D10" s="41">
         <v>-1250.2</v>
       </c>
       <c r="E10" s="41">
         <v>4.3</v>
       </c>
       <c r="F10" s="41">
         <v>649.79999999999995</v>
       </c>
       <c r="G10" s="41">
         <v>3096.3</v>
       </c>
       <c r="H10" s="41">
         <v>5998.4</v>
       </c>
       <c r="I10" s="41">
         <v>5534.8</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="43" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="41">
         <v>2290.5</v>
       </c>
       <c r="C11" s="41">
         <v>4455.8</v>
       </c>
       <c r="D11" s="41">
         <v>64642.9</v>
       </c>
       <c r="E11" s="41">
         <v>1745.5</v>
       </c>
       <c r="F11" s="41">
         <v>38110.699999999997</v>
       </c>
       <c r="G11" s="41">
         <v>139210.1</v>
       </c>
       <c r="H11" s="41">
         <v>182094.3</v>
       </c>
       <c r="I11" s="41">
         <v>193149.1</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="25.5">
+    <row r="12" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41">
         <v>19.3</v>
       </c>
       <c r="C12" s="41">
         <v>20.3</v>
       </c>
       <c r="D12" s="41">
         <v>-97.1</v>
       </c>
       <c r="E12" s="41">
         <v>-1.3</v>
       </c>
       <c r="F12" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="G12" s="41">
         <v>320.60000000000002</v>
       </c>
       <c r="H12" s="41">
         <v>283.7</v>
       </c>
       <c r="I12" s="41">
         <v>142.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="38.25">
+    <row r="13" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="41">
         <v>145.30000000000001</v>
       </c>
       <c r="C13" s="41">
         <v>236.7</v>
       </c>
       <c r="D13" s="41">
         <v>2157.9</v>
       </c>
       <c r="E13" s="41">
         <v>73.400000000000006</v>
       </c>
       <c r="F13" s="41">
         <v>3412.4</v>
       </c>
       <c r="G13" s="41">
         <v>1325.6</v>
       </c>
       <c r="H13" s="41">
         <v>1370.1</v>
       </c>
       <c r="I13" s="41">
         <v>949.1</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41">
         <v>-37.1</v>
       </c>
       <c r="C14" s="41">
         <v>454.8</v>
       </c>
       <c r="D14" s="41">
         <v>13040.1</v>
       </c>
       <c r="E14" s="41">
         <v>518.1</v>
       </c>
       <c r="F14" s="41">
         <v>17327.7</v>
       </c>
       <c r="G14" s="41">
         <v>27637.599999999999</v>
       </c>
       <c r="H14" s="41">
         <v>36224.9</v>
       </c>
       <c r="I14" s="41">
         <v>45459.6</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="41">
         <v>70.099999999999994</v>
       </c>
       <c r="C15" s="41">
         <v>1015.4</v>
       </c>
       <c r="D15" s="41">
         <v>23151.8</v>
       </c>
       <c r="E15" s="41">
         <v>178.2</v>
       </c>
       <c r="F15" s="41">
         <v>3895.9</v>
       </c>
       <c r="G15" s="41">
         <v>2651.5</v>
       </c>
       <c r="H15" s="41">
         <v>5824.4</v>
       </c>
       <c r="I15" s="41">
         <v>21830.799999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="25.5">
+    <row r="16" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="46">
         <v>235.4</v>
       </c>
       <c r="C16" s="46">
         <v>613.70000000000005</v>
       </c>
       <c r="D16" s="46">
         <v>6737.6</v>
       </c>
       <c r="E16" s="46">
         <v>144.4</v>
       </c>
       <c r="F16" s="46">
         <v>1789.4</v>
       </c>
       <c r="G16" s="46">
         <v>3334.4</v>
       </c>
       <c r="H16" s="46">
         <v>4903.5</v>
       </c>
       <c r="I16" s="46">
         <v>5852.6</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="25.5">
+    <row r="17" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="41">
         <v>6.6</v>
       </c>
       <c r="C17" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D17" s="41">
         <v>105.3</v>
       </c>
       <c r="E17" s="41">
         <v>122.5</v>
       </c>
       <c r="F17" s="41">
         <v>154.69999999999999</v>
       </c>
       <c r="G17" s="41">
         <v>4666.1000000000004</v>
       </c>
       <c r="H17" s="41">
         <v>7739.5</v>
       </c>
       <c r="I17" s="41">
         <v>12106.3</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="41">
         <v>2.7</v>
       </c>
       <c r="C18" s="41">
         <v>32.5</v>
       </c>
       <c r="D18" s="41">
         <v>55.1</v>
       </c>
       <c r="E18" s="41">
         <v>203</v>
       </c>
       <c r="F18" s="41">
         <v>562.1</v>
       </c>
       <c r="G18" s="41">
         <v>6855.3</v>
       </c>
       <c r="H18" s="41">
         <v>11469.5</v>
       </c>
       <c r="I18" s="41">
         <v>10867.6</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D19" s="41">
         <v>-0.1</v>
       </c>
       <c r="E19" s="41">
         <v>8.4</v>
       </c>
       <c r="F19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G19" s="46">
         <v>-0.1</v>
       </c>
       <c r="H19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I19" s="41">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="E20" s="41">
         <v>95.6</v>
       </c>
       <c r="F20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="H20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I20" s="46" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="41">
         <v>244.7</v>
       </c>
       <c r="C21" s="41">
         <v>1926.8</v>
       </c>
       <c r="D21" s="41">
         <v>56671.1</v>
       </c>
       <c r="E21" s="41">
         <v>1563.5</v>
       </c>
       <c r="F21" s="41">
         <v>422.5</v>
       </c>
       <c r="G21" s="41">
         <v>4294.2</v>
       </c>
       <c r="H21" s="41">
         <v>5133.1000000000004</v>
       </c>
       <c r="I21" s="41">
         <v>5906.7</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="41">
         <v>0</v>
       </c>
       <c r="C22" s="41">
         <v>0</v>
       </c>
       <c r="D22" s="41">
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <v>0</v>
       </c>
       <c r="F22" s="41">
         <v>0</v>
       </c>
       <c r="G22" s="41">
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <v>0</v>
       </c>
       <c r="I22" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G23" s="41">
         <v>0.1</v>
       </c>
       <c r="H23" s="41">
         <v>321.5</v>
       </c>
       <c r="I23" s="41">
         <v>313.5</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41">
         <v>290.60000000000002</v>
       </c>
       <c r="C24" s="41">
         <v>206.8</v>
       </c>
       <c r="D24" s="41">
         <v>21902.9</v>
       </c>
       <c r="E24" s="41">
         <v>362.2</v>
       </c>
       <c r="F24" s="41">
         <v>4561.7</v>
       </c>
       <c r="G24" s="41">
         <v>18398.5</v>
       </c>
       <c r="H24" s="41">
         <v>36954.6</v>
       </c>
       <c r="I24" s="41">
         <v>41736.6</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="28.5" customHeight="1">
+    <row r="25" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="41">
         <v>-416.1</v>
       </c>
       <c r="C25" s="41">
         <v>-2054.1999999999998</v>
       </c>
       <c r="D25" s="41">
         <v>-63793.1</v>
       </c>
       <c r="E25" s="41">
         <v>-1933.3</v>
       </c>
       <c r="F25" s="41">
         <v>-5455.6</v>
       </c>
       <c r="G25" s="41">
         <v>-6696.1</v>
       </c>
       <c r="H25" s="41">
         <v>-10696</v>
       </c>
       <c r="I25" s="41">
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="37" customFormat="1">
+    <row r="26" spans="1:9" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="48">
         <f>B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B21+B24+B25</f>
         <v>13924.1</v>
       </c>
       <c r="C26" s="48">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C15+C16+C18+C21+C22+C24+C25</f>
         <v>28024.400000000001</v>
       </c>
       <c r="D26" s="48">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D15+D16+D17+D18+D19+D21+D22+D24+D25</f>
         <v>370973.8</v>
       </c>
       <c r="E26" s="48">
         <f>E5+E6+E7+E8+E11+E12+E13+E14+E15+E17+E16+E18+E19+E20+E21+E22+E24+E25</f>
         <v>7949.7</v>
       </c>
       <c r="F26" s="48">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F17+F18+F21+F22+F24+F25</f>
         <v>140195.5</v>
       </c>
       <c r="G26" s="48">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G17+G18+G19+G21+G22+G23+G24+G25</f>
         <v>404482.2</v>
       </c>
       <c r="H26" s="48">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
       <c r="I26" s="48">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="49" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="10" style="49" customWidth="1"/>
     <col min="5" max="13" width="10.7109375" style="49" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="71" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="59"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B2" s="69"/>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="70"/>
       <c r="M2" s="69" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="50" customFormat="1">
+    <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="68">
         <v>1998</v>
       </c>
       <c r="C3" s="68">
         <v>1999</v>
       </c>
       <c r="D3" s="68">
         <v>2000</v>
       </c>
       <c r="E3" s="68">
         <v>2001</v>
       </c>
       <c r="F3" s="68">
         <v>2002</v>
       </c>
       <c r="G3" s="68">
         <v>2003</v>
       </c>
       <c r="H3" s="68">
         <v>2004</v>
       </c>
       <c r="I3" s="68">
         <v>2005</v>
       </c>
       <c r="J3" s="68">
         <v>2006</v>
       </c>
       <c r="K3" s="68">
         <v>2007</v>
       </c>
       <c r="L3" s="68">
         <v>2008</v>
       </c>
       <c r="M3" s="68">
         <v>2009</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="51" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="66">
         <f t="shared" ref="B4:L4" si="0">B5+B8+B12</f>
         <v>248284.5</v>
       </c>
       <c r="C4" s="66">
         <f t="shared" si="0"/>
         <v>368480.1</v>
       </c>
       <c r="D4" s="66">
         <f t="shared" si="0"/>
         <v>524297.9</v>
       </c>
       <c r="E4" s="66">
         <f t="shared" si="0"/>
         <v>659917.19999999995</v>
       </c>
       <c r="F4" s="66">
         <f t="shared" si="0"/>
         <v>716475.1</v>
       </c>
       <c r="G4" s="66">
         <f t="shared" si="0"/>
@@ -2952,394 +2963,394 @@
       </c>
       <c r="H4" s="66">
         <f t="shared" si="0"/>
         <v>1185405.3999999999</v>
       </c>
       <c r="I4" s="66">
         <f t="shared" si="0"/>
         <v>1708056.4</v>
       </c>
       <c r="J4" s="66">
         <f t="shared" si="0"/>
         <v>2432381.5</v>
       </c>
       <c r="K4" s="66">
         <f t="shared" si="0"/>
         <v>2752816.2</v>
       </c>
       <c r="L4" s="66">
         <f t="shared" si="0"/>
         <v>4013075.2</v>
       </c>
       <c r="M4" s="66">
         <v>4018008.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="25.5">
+    <row r="5" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="53">
         <v>101985.9</v>
       </c>
       <c r="C5" s="53">
         <v>146257.1</v>
       </c>
       <c r="D5" s="53">
         <f t="shared" ref="D5:I5" si="1">SUM(D6:D7)</f>
         <v>140380.79999999999</v>
       </c>
       <c r="E5" s="53">
         <f t="shared" si="1"/>
         <v>188763.9</v>
       </c>
       <c r="F5" s="53">
         <f t="shared" si="1"/>
         <v>197465.5</v>
       </c>
       <c r="G5" s="53">
         <f t="shared" si="1"/>
         <v>253219.7</v>
       </c>
       <c r="H5" s="53">
         <f t="shared" si="1"/>
         <v>283496</v>
       </c>
       <c r="I5" s="53">
         <f t="shared" si="1"/>
         <v>329807.3</v>
       </c>
       <c r="J5" s="53">
         <v>386601.8</v>
       </c>
       <c r="K5" s="53">
         <v>494496.7</v>
       </c>
       <c r="L5" s="53">
         <v>587600.1</v>
       </c>
       <c r="M5" s="41">
         <v>758479.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B6" s="55">
         <v>100772.1</v>
       </c>
       <c r="C6" s="55">
         <v>144902.39999999999</v>
       </c>
       <c r="D6" s="53">
         <v>137638.70000000001</v>
       </c>
       <c r="E6" s="53">
         <v>185244.7</v>
       </c>
       <c r="F6" s="53">
         <v>192823.9</v>
       </c>
       <c r="G6" s="53">
         <v>250013.6</v>
       </c>
       <c r="H6" s="53">
         <v>279359.2</v>
       </c>
       <c r="I6" s="53">
         <v>325645</v>
       </c>
       <c r="J6" s="53">
         <v>381451.9</v>
       </c>
       <c r="K6" s="53">
         <v>487310.6</v>
       </c>
       <c r="L6" s="53">
         <v>578707.4</v>
       </c>
       <c r="M6" s="41">
         <v>752100.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="16.5" customHeight="1">
+    <row r="7" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="55">
         <v>1213.8</v>
       </c>
       <c r="C7" s="55">
         <v>1354.7</v>
       </c>
       <c r="D7" s="53">
         <v>2742.1</v>
       </c>
       <c r="E7" s="53">
         <v>3519.2</v>
       </c>
       <c r="F7" s="53">
         <v>4641.6000000000004</v>
       </c>
       <c r="G7" s="53">
         <v>3206.1</v>
       </c>
       <c r="H7" s="53">
         <v>4136.8</v>
       </c>
       <c r="I7" s="53">
         <v>4162.3</v>
       </c>
       <c r="J7" s="53">
         <v>5149.8999999999996</v>
       </c>
       <c r="K7" s="53">
         <v>7186.1</v>
       </c>
       <c r="L7" s="53">
         <v>8892.7000000000007</v>
       </c>
       <c r="M7" s="41">
         <v>6378.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="53">
         <f t="shared" ref="B8:L8" si="2">SUM(B9:B11)</f>
         <v>103172.1</v>
       </c>
       <c r="C8" s="53">
         <f t="shared" si="2"/>
         <v>175449.1</v>
       </c>
       <c r="D8" s="53">
         <f t="shared" si="2"/>
         <v>318901.59999999998</v>
       </c>
       <c r="E8" s="53">
         <f t="shared" si="2"/>
         <v>383783.7</v>
       </c>
       <c r="F8" s="53">
         <f t="shared" si="2"/>
         <v>385920.9</v>
       </c>
       <c r="G8" s="53">
         <f t="shared" si="2"/>
         <v>525045.6</v>
       </c>
       <c r="H8" s="53">
         <f t="shared" si="2"/>
         <v>732186.7</v>
       </c>
       <c r="I8" s="53">
         <f t="shared" si="2"/>
         <v>1069914.3</v>
       </c>
       <c r="J8" s="53">
         <v>1459655.7</v>
       </c>
       <c r="K8" s="53">
         <v>1677368.3</v>
       </c>
       <c r="L8" s="53">
         <f t="shared" si="2"/>
         <v>2829005.8</v>
       </c>
       <c r="M8" s="41">
         <v>2660072</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B9" s="55">
         <v>34650.9</v>
       </c>
       <c r="C9" s="55">
         <v>74037.8</v>
       </c>
       <c r="D9" s="53">
         <v>121697.9</v>
       </c>
       <c r="E9" s="53">
         <v>103391.6</v>
       </c>
       <c r="F9" s="53">
         <v>86406.399999999994</v>
       </c>
       <c r="G9" s="53">
         <v>153023.70000000001</v>
       </c>
       <c r="H9" s="53">
         <v>309938.7</v>
       </c>
       <c r="I9" s="53">
         <v>586357.80000000005</v>
       </c>
       <c r="J9" s="53">
         <v>839955.1</v>
       </c>
       <c r="K9" s="53">
         <v>959791.1</v>
       </c>
       <c r="L9" s="53">
         <v>1817329.7</v>
       </c>
       <c r="M9" s="41">
         <v>1671021.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="55">
         <v>64583.6</v>
       </c>
       <c r="C10" s="55">
         <v>100884.7</v>
       </c>
       <c r="D10" s="53">
         <v>195282.6</v>
       </c>
       <c r="E10" s="53">
         <v>283641.90000000002</v>
       </c>
       <c r="F10" s="53">
         <v>289587.3</v>
       </c>
       <c r="G10" s="53">
         <v>344691</v>
       </c>
       <c r="H10" s="53">
         <v>402556.6</v>
       </c>
       <c r="I10" s="53">
         <v>459445.7</v>
       </c>
       <c r="J10" s="53">
         <v>586947.5</v>
       </c>
       <c r="K10" s="53">
         <v>694699.4</v>
       </c>
       <c r="L10" s="53">
         <v>974141.4</v>
       </c>
       <c r="M10" s="41">
         <v>925611.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="25.5">
+    <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B11" s="55">
         <v>3937.6</v>
       </c>
       <c r="C11" s="55">
         <v>526.6</v>
       </c>
       <c r="D11" s="53">
         <v>1921.1</v>
       </c>
       <c r="E11" s="53">
         <v>-3249.8</v>
       </c>
       <c r="F11" s="53">
         <v>9927.2000000000007</v>
       </c>
       <c r="G11" s="53">
         <v>27330.9</v>
       </c>
       <c r="H11" s="53">
         <v>19691.400000000001</v>
       </c>
       <c r="I11" s="53">
         <v>24110.799999999999</v>
       </c>
       <c r="J11" s="53">
         <v>32753.1</v>
       </c>
       <c r="K11" s="53">
         <v>22877.8</v>
       </c>
       <c r="L11" s="53">
         <v>37534.699999999997</v>
       </c>
       <c r="M11" s="41">
         <v>63438.9</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="53">
         <v>43126.5</v>
       </c>
       <c r="C12" s="53">
         <v>46773.9</v>
       </c>
       <c r="D12" s="53">
         <v>65015.5</v>
       </c>
       <c r="E12" s="53">
         <v>87369.600000000006</v>
       </c>
       <c r="F12" s="53">
         <v>133088.70000000001</v>
       </c>
       <c r="G12" s="53">
         <v>144356.4</v>
       </c>
       <c r="H12" s="53">
         <v>169722.7</v>
       </c>
       <c r="I12" s="53">
         <v>308334.8</v>
       </c>
       <c r="J12" s="53">
         <v>586124</v>
       </c>
       <c r="K12" s="53">
         <v>580951.19999999995</v>
       </c>
       <c r="L12" s="53">
         <v>596469.30000000005</v>
       </c>
       <c r="M12" s="41">
         <v>599457</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52">
         <f>B14+B15+B16+B17+B18+B19+B20+B21+B22</f>
         <v>452846.9</v>
       </c>
       <c r="C13" s="52">
         <f>C14+C15+C16+C17+C18+C19+C20+C21+C22</f>
         <v>493131.1</v>
       </c>
       <c r="D13" s="52">
         <f t="shared" ref="D13:L13" si="3">D14+D15+D16+D17+D18+D19+D20+D21+D22+D23</f>
         <v>492979.5</v>
       </c>
       <c r="E13" s="52">
         <f t="shared" si="3"/>
         <v>642002.9</v>
       </c>
       <c r="F13" s="52">
         <f t="shared" si="3"/>
         <v>919140.6</v>
       </c>
       <c r="G13" s="52">
         <f t="shared" si="3"/>
@@ -3347,494 +3358,494 @@
       </c>
       <c r="H13" s="52">
         <f t="shared" si="3"/>
         <v>1556701.2</v>
       </c>
       <c r="I13" s="52">
         <f t="shared" si="3"/>
         <v>1876596.2</v>
       </c>
       <c r="J13" s="52">
         <f t="shared" si="3"/>
         <v>2613646.7999999998</v>
       </c>
       <c r="K13" s="52">
         <f t="shared" si="3"/>
         <v>3374737.6</v>
       </c>
       <c r="L13" s="52">
         <f t="shared" si="3"/>
         <v>4040414</v>
       </c>
       <c r="M13" s="52">
         <v>4337905</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="38.25">
+    <row r="14" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="55">
         <v>151052.29999999999</v>
       </c>
       <c r="C14" s="55">
         <v>153650.4</v>
       </c>
       <c r="D14" s="53">
         <v>154881.29999999999</v>
       </c>
       <c r="E14" s="53">
         <v>140862.39999999999</v>
       </c>
       <c r="F14" s="53">
         <v>271491</v>
       </c>
       <c r="G14" s="53">
         <v>284938.59999999998</v>
       </c>
       <c r="H14" s="53">
         <v>369847.6</v>
       </c>
       <c r="I14" s="53">
         <v>406094.9</v>
       </c>
       <c r="J14" s="53">
         <v>543597.6</v>
       </c>
       <c r="K14" s="53">
         <v>705228.7</v>
       </c>
       <c r="L14" s="53">
         <v>853996.6</v>
       </c>
       <c r="M14" s="41">
         <v>869256.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="55">
         <v>2880.7</v>
       </c>
       <c r="C15" s="55">
         <v>2656</v>
       </c>
       <c r="D15" s="53">
         <v>2756.4</v>
       </c>
       <c r="E15" s="53">
         <v>4081.6</v>
       </c>
       <c r="F15" s="53">
         <v>8624.2000000000007</v>
       </c>
       <c r="G15" s="53">
         <v>15810.4</v>
       </c>
       <c r="H15" s="53">
         <v>25807.4</v>
       </c>
       <c r="I15" s="53">
         <v>34349.699999999997</v>
       </c>
       <c r="J15" s="53">
         <v>46116.1</v>
       </c>
       <c r="K15" s="53">
         <v>58166</v>
       </c>
       <c r="L15" s="53">
         <v>63744.5</v>
       </c>
       <c r="M15" s="41">
         <v>66977.3</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="53">
         <v>115940.4</v>
       </c>
       <c r="C16" s="53">
         <v>116687.6</v>
       </c>
       <c r="D16" s="53">
         <v>95099.6</v>
       </c>
       <c r="E16" s="53">
         <v>140049.29999999999</v>
       </c>
       <c r="F16" s="53">
         <v>188437.4</v>
       </c>
       <c r="G16" s="53">
         <v>241276.1</v>
       </c>
       <c r="H16" s="53">
         <v>285345.59999999998</v>
       </c>
       <c r="I16" s="53">
         <v>377066.6</v>
       </c>
       <c r="J16" s="53">
         <v>510585.59999999998</v>
       </c>
       <c r="K16" s="53">
         <v>678129.9</v>
       </c>
       <c r="L16" s="53">
         <v>787420</v>
       </c>
       <c r="M16" s="41">
         <v>804592.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="55">
         <v>10110.1</v>
       </c>
       <c r="C17" s="55">
         <v>35369.800000000003</v>
       </c>
       <c r="D17" s="53">
         <v>50489.9</v>
       </c>
       <c r="E17" s="53">
         <v>75689.7</v>
       </c>
       <c r="F17" s="53">
         <v>91104.5</v>
       </c>
       <c r="G17" s="53">
         <v>102764.9</v>
       </c>
       <c r="H17" s="53">
         <v>120817.60000000001</v>
       </c>
       <c r="I17" s="53">
         <v>170202.5</v>
       </c>
       <c r="J17" s="53">
         <v>360356.1</v>
       </c>
       <c r="K17" s="53">
         <v>585547.80000000005</v>
       </c>
       <c r="L17" s="53">
         <v>635415</v>
       </c>
       <c r="M17" s="41">
         <v>649551.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="38.25">
+    <row r="18" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A18" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="55">
         <v>128759.8</v>
       </c>
       <c r="C18" s="55">
         <v>131643.29999999999</v>
       </c>
       <c r="D18" s="53">
         <v>147265.4</v>
       </c>
       <c r="E18" s="53">
         <v>212950.3</v>
       </c>
       <c r="F18" s="53">
         <v>274507</v>
       </c>
       <c r="G18" s="53">
         <v>441423.1</v>
       </c>
       <c r="H18" s="53">
         <v>627989.4</v>
       </c>
       <c r="I18" s="53">
         <v>748062.7</v>
       </c>
       <c r="J18" s="53">
         <v>996186.9</v>
       </c>
       <c r="K18" s="53">
         <v>1155450.5</v>
       </c>
       <c r="L18" s="53">
         <v>1531155.2</v>
       </c>
       <c r="M18" s="41">
         <v>1724847.7</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="56">
         <v>-4081</v>
       </c>
       <c r="C19" s="56">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>0</v>
       </c>
       <c r="E19" s="53">
         <v>0</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53">
         <v>0</v>
       </c>
       <c r="K19" s="53">
         <v>-15</v>
       </c>
       <c r="L19" s="53"/>
       <c r="M19" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="55">
         <v>16613.2</v>
       </c>
       <c r="C20" s="55">
         <v>17526.7</v>
       </c>
       <c r="D20" s="53">
         <v>17849.5</v>
       </c>
       <c r="E20" s="53">
         <v>28605.1</v>
       </c>
       <c r="F20" s="53">
         <v>24140.7</v>
       </c>
       <c r="G20" s="53">
         <v>27001.599999999999</v>
       </c>
       <c r="H20" s="53">
         <v>47404</v>
       </c>
       <c r="I20" s="53">
         <v>59614.3</v>
       </c>
       <c r="J20" s="53">
         <v>57447.6</v>
       </c>
       <c r="K20" s="53">
         <v>62618.7</v>
       </c>
       <c r="L20" s="53">
         <v>69967.3</v>
       </c>
       <c r="M20" s="41">
         <v>96975.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="55">
         <v>16568.3</v>
       </c>
       <c r="C21" s="55">
         <v>14974.8</v>
       </c>
       <c r="D21" s="53">
         <v>4791</v>
       </c>
       <c r="E21" s="53">
         <v>17822.900000000001</v>
       </c>
       <c r="F21" s="53">
         <v>16551.599999999999</v>
       </c>
       <c r="G21" s="53">
         <v>24105.200000000001</v>
       </c>
       <c r="H21" s="53">
         <v>28622.3</v>
       </c>
       <c r="I21" s="53">
         <v>25460</v>
       </c>
       <c r="J21" s="53">
         <v>32038.2</v>
       </c>
       <c r="K21" s="53">
         <v>32825.199999999997</v>
       </c>
       <c r="L21" s="53">
         <v>13240.2</v>
       </c>
       <c r="M21" s="41">
         <v>23519.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="25.5">
+    <row r="22" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="53">
         <v>15003.1</v>
       </c>
       <c r="C22" s="53">
         <v>20622.5</v>
       </c>
       <c r="D22" s="53">
         <v>18940.2</v>
       </c>
       <c r="E22" s="53">
         <v>12949.1</v>
       </c>
       <c r="F22" s="53">
         <v>37302</v>
       </c>
       <c r="G22" s="53">
         <v>39086.1</v>
       </c>
       <c r="H22" s="53">
         <v>43681.4</v>
       </c>
       <c r="I22" s="53">
         <v>48428</v>
       </c>
       <c r="J22" s="53">
         <v>59769</v>
       </c>
       <c r="K22" s="53">
         <v>88095.2</v>
       </c>
       <c r="L22" s="53">
         <v>77475.8</v>
       </c>
       <c r="M22" s="41">
         <v>92822.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="51">
+    <row r="23" spans="1:13" ht="51" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="53">
         <v>906.2</v>
       </c>
       <c r="E23" s="53">
         <v>8992.5</v>
       </c>
       <c r="F23" s="53">
         <v>6982.2</v>
       </c>
       <c r="G23" s="53">
         <v>4705.1000000000004</v>
       </c>
       <c r="H23" s="53">
         <v>7185.9</v>
       </c>
       <c r="I23" s="53">
         <v>7317.5</v>
       </c>
       <c r="J23" s="53">
         <v>7549.7</v>
       </c>
       <c r="K23" s="53">
         <v>8690.6</v>
       </c>
       <c r="L23" s="53">
         <v>7999.4</v>
       </c>
       <c r="M23" s="41">
         <v>9361.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="53">
         <v>-10370.4</v>
       </c>
       <c r="C24" s="53">
         <v>-18660.599999999999</v>
       </c>
       <c r="D24" s="53">
         <v>-23660</v>
       </c>
       <c r="E24" s="53">
         <v>-37339.5</v>
       </c>
       <c r="F24" s="53">
         <v>-55702.8</v>
       </c>
       <c r="G24" s="53">
         <v>-71332.100000000006</v>
       </c>
       <c r="H24" s="53">
         <v>-110000.3</v>
       </c>
       <c r="I24" s="53">
         <v>-165700.70000000001</v>
       </c>
       <c r="J24" s="53">
         <v>-306033.90000000002</v>
       </c>
       <c r="K24" s="53">
         <v>-613954.80000000005</v>
       </c>
       <c r="L24" s="53">
         <v>-751369.6</v>
       </c>
       <c r="M24" s="41">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="52">
         <f t="shared" ref="B25:L25" si="4">B4+B13+B24</f>
         <v>690761</v>
       </c>
       <c r="C25" s="52">
         <f t="shared" si="4"/>
         <v>842950.6</v>
       </c>
       <c r="D25" s="52">
         <f t="shared" si="4"/>
         <v>993617.4</v>
       </c>
       <c r="E25" s="52">
         <f t="shared" si="4"/>
         <v>1264580.6000000001</v>
       </c>
       <c r="F25" s="52">
         <f t="shared" si="4"/>
         <v>1579912.9</v>
       </c>
       <c r="G25" s="52">
         <f t="shared" si="4"/>
@@ -3842,144 +3853,146 @@
       </c>
       <c r="H25" s="52">
         <f t="shared" si="4"/>
         <v>2632106.2999999998</v>
       </c>
       <c r="I25" s="52">
         <f t="shared" si="4"/>
         <v>3418951.9</v>
       </c>
       <c r="J25" s="52">
         <f t="shared" si="4"/>
         <v>4739994.4000000004</v>
       </c>
       <c r="K25" s="52">
         <f t="shared" si="4"/>
         <v>5513599</v>
       </c>
       <c r="L25" s="52">
         <f t="shared" si="4"/>
         <v>7302119.5999999996</v>
       </c>
       <c r="M25" s="52">
         <v>7816231.4000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="57"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B27" s="57"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="M27" s="57"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B28" s="57"/>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="M28" s="57"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M29" s="57"/>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M30" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:BP37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.140625" style="4" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.28515625" style="1" customWidth="1"/>
     <col min="52" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="14.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="15.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.5703125" style="1" customWidth="1"/>
     <col min="62" max="63" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="14.85546875" style="1" customWidth="1"/>
-    <col min="65" max="72" width="14.42578125" style="1" customWidth="1"/>
+    <col min="65" max="65" width="14.42578125" style="1" customWidth="1"/>
+    <col min="66" max="66" width="13.140625" style="1" customWidth="1"/>
+    <col min="67" max="72" width="14.42578125" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
@@ -4007,51 +4020,51 @@
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="11"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="10"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
@@ -4067,58 +4080,57 @@
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="13"/>
       <c r="AN2" s="13"/>
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
-      <c r="BM2" s="14" t="s">
+      <c r="BN2" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
     </row>
-    <row r="3" spans="1:68" ht="25.5">
+    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="72" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>60</v>
       </c>
       <c r="F3" s="72" t="s">
         <v>56</v>
       </c>
       <c r="G3" s="72" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="73" t="s">
@@ -4172,63 +4184,63 @@
       <c r="Y3" s="72" t="s">
         <v>65</v>
       </c>
       <c r="Z3" s="72" t="s">
         <v>44</v>
       </c>
       <c r="AA3" s="72" t="s">
         <v>57</v>
       </c>
       <c r="AB3" s="72" t="s">
         <v>58</v>
       </c>
       <c r="AC3" s="72" t="s">
         <v>66</v>
       </c>
       <c r="AD3" s="72" t="s">
         <v>67</v>
       </c>
       <c r="AE3" s="72" t="s">
         <v>68</v>
       </c>
       <c r="AF3" s="72" t="s">
         <v>69</v>
       </c>
       <c r="AG3" s="75" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="AH3" s="72" t="s">
         <v>70</v>
       </c>
       <c r="AI3" s="72" t="s">
         <v>71</v>
       </c>
       <c r="AJ3" s="72" t="s">
         <v>72</v>
       </c>
       <c r="AK3" s="75" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AL3" s="72" t="s">
         <v>73</v>
       </c>
       <c r="AM3" s="72" t="s">
         <v>74</v>
       </c>
       <c r="AN3" s="72" t="s">
         <v>75</v>
       </c>
       <c r="AO3" s="72" t="s">
         <v>92</v>
       </c>
       <c r="AP3" s="72" t="s">
         <v>76</v>
       </c>
       <c r="AQ3" s="72" t="s">
         <v>77</v>
       </c>
       <c r="AR3" s="72" t="s">
         <v>78</v>
       </c>
       <c r="AS3" s="75" t="s">
         <v>163</v>
       </c>
@@ -4268,57 +4280,59 @@
       <c r="BE3" s="74" t="s">
         <v>160</v>
       </c>
       <c r="BF3" s="72" t="s">
         <v>88</v>
       </c>
       <c r="BG3" s="72" t="s">
         <v>89</v>
       </c>
       <c r="BH3" s="72" t="s">
         <v>90</v>
       </c>
       <c r="BI3" s="74" t="s">
         <v>159</v>
       </c>
       <c r="BJ3" s="72" t="s">
         <v>94</v>
       </c>
       <c r="BK3" s="72" t="s">
         <v>134</v>
       </c>
       <c r="BL3" s="72" t="s">
         <v>157</v>
       </c>
       <c r="BM3" s="72" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="BN3" s="2"/>
+        <v>168</v>
+      </c>
+      <c r="BN3" s="72" t="s">
+        <v>175</v>
+      </c>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="7">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="7">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="16">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="7">
         <v>2594858.7000000002</v>
@@ -4411,51 +4425,51 @@
       <c r="AF4" s="7">
         <f t="shared" si="1"/>
         <v>7511979.2999999998</v>
       </c>
       <c r="AG4" s="7">
         <f t="shared" si="1"/>
         <v>10976255.699999999</v>
       </c>
       <c r="AH4" s="16">
         <f t="shared" si="1"/>
         <v>2651804.4</v>
       </c>
       <c r="AI4" s="7">
         <f t="shared" si="1"/>
         <v>5401917.5999999996</v>
       </c>
       <c r="AJ4" s="7">
         <f t="shared" si="1"/>
         <v>8966832.5999999996</v>
       </c>
       <c r="AK4" s="16">
         <f t="shared" si="1"/>
         <v>12932283.300000001</v>
       </c>
       <c r="AL4" s="16">
-        <f t="shared" ref="AL4:BK4" si="2">AL5+AL6+AL11</f>
+        <f t="shared" ref="AL4:BN4" si="2">AL5+AL6+AL11</f>
         <v>2918365.9</v>
       </c>
       <c r="AM4" s="7">
         <f t="shared" si="2"/>
         <v>6082090.2000000002</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="2"/>
         <v>9966548.6999999993</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="2"/>
         <v>14290056.699999999</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="2"/>
         <v>3410743.6</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="2"/>
         <v>6316836</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="2"/>
         <v>10594579.699999999</v>
@@ -4515,61 +4529,65 @@
       <c r="BF4" s="7">
         <f t="shared" si="2"/>
         <v>5438670.5999999996</v>
       </c>
       <c r="BG4" s="7">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="7">
+        <f t="shared" si="2"/>
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="7">
-        <f t="shared" ref="BM4" si="3">BM5+BM6+BM11</f>
+        <f t="shared" si="2"/>
         <v>32508222.699999999</v>
       </c>
-      <c r="BN4" s="61"/>
+      <c r="BN4" s="7">
+        <f t="shared" si="2"/>
+        <v>7223566.5999999996</v>
+      </c>
       <c r="BO4" s="61"/>
-      <c r="BP4" s="2"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:68">
+      <c r="BP4" s="61"/>
+    </row>
+    <row r="5" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="18">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="6">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="19">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="19">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="19">
         <v>481014.6</v>
       </c>
       <c r="I5" s="6">
@@ -4721,55 +4739,57 @@
       </c>
       <c r="BF5" s="6">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="6">
         <v>732647</v>
       </c>
       <c r="BH5" s="6">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="6">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="6">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="6">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="6">
         <v>2362614.2999999998</v>
       </c>
       <c r="BM5" s="6">
         <v>4266287.0999999996</v>
       </c>
-      <c r="BN5" s="61"/>
+      <c r="BN5" s="83">
+        <v>402128.1</v>
+      </c>
       <c r="BO5" s="61"/>
-      <c r="BP5" s="2"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:68">
+      <c r="BP5" s="61"/>
+    </row>
+    <row r="6" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="18">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="18">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="6">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="18">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="18">
         <v>2217941.5</v>
       </c>
@@ -4798,75 +4818,75 @@
       </c>
       <c r="O6" s="18">
         <v>2630138.1</v>
       </c>
       <c r="P6" s="18">
         <v>3738633.5</v>
       </c>
       <c r="Q6" s="6">
         <f>Q7+Q8+Q9+Q10</f>
         <v>5115542.0999999996</v>
       </c>
       <c r="R6" s="19">
         <v>1589977</v>
       </c>
       <c r="S6" s="19">
         <v>3021514.9</v>
       </c>
       <c r="T6" s="19">
         <v>4323891.3</v>
       </c>
       <c r="U6" s="6">
         <f>U7+U8+U9+U10</f>
         <v>5435085.9000000004</v>
       </c>
       <c r="V6" s="19">
-        <f t="shared" ref="V6:AB6" si="4">V7+V8+V9+V10</f>
+        <f t="shared" ref="V6:AB6" si="3">V7+V8+V9+V10</f>
         <v>1485875.1</v>
       </c>
       <c r="W6" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2775684.8</v>
       </c>
       <c r="X6" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3974013.8</v>
       </c>
       <c r="Y6" s="6">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4767380.0999999996</v>
       </c>
       <c r="Z6" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1585809.4</v>
       </c>
       <c r="AA6" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3023025.5</v>
       </c>
       <c r="AB6" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4709964.0999999996</v>
       </c>
       <c r="AC6" s="6">
         <v>6851589.7999999998</v>
       </c>
       <c r="AD6" s="6">
         <v>1967388.5</v>
       </c>
       <c r="AE6" s="19">
         <v>3736464.5</v>
       </c>
       <c r="AF6" s="19">
         <v>5750229.7000000002</v>
       </c>
       <c r="AG6" s="6">
         <f>AG7+AG8+AG9+AG10</f>
         <v>8332860.7000000002</v>
       </c>
       <c r="AH6" s="6">
         <v>2376707.1</v>
       </c>
       <c r="AI6" s="19">
         <v>4643981.0999999996</v>
       </c>
       <c r="AJ6" s="19">
@@ -4889,116 +4909,121 @@
       <c r="AO6" s="6">
         <v>10954568.199999999</v>
       </c>
       <c r="AP6" s="6">
         <v>2968683.6</v>
       </c>
       <c r="AQ6" s="6">
         <v>5231890</v>
       </c>
       <c r="AR6" s="6">
         <v>7941391.7000000002</v>
       </c>
       <c r="AS6" s="18">
         <v>10637767.5</v>
       </c>
       <c r="AT6" s="6">
         <v>3279018</v>
       </c>
       <c r="AU6" s="6">
         <v>6159474.5</v>
       </c>
       <c r="AV6" s="6">
         <v>9850757.5999999996</v>
       </c>
       <c r="AW6" s="6">
-        <f t="shared" ref="AW6:BF6" si="5">AW7+AW8+AW9+AW10</f>
+        <f t="shared" ref="AW6:BF6" si="4">AW7+AW8+AW9+AW10</f>
         <v>14582651.199999999</v>
       </c>
       <c r="AX6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4209870.5999999996</v>
       </c>
       <c r="AY6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>8014516.2999999998</v>
       </c>
       <c r="AZ6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>12615956</v>
       </c>
       <c r="BA6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>18173665</v>
       </c>
       <c r="BB6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4413776.3</v>
       </c>
       <c r="BC6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="6">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="6">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="6">
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="6">
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="6">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="6">
-        <f t="shared" ref="BJ6:BK6" si="6">BJ7+BJ8+BJ9+BJ10</f>
+        <f t="shared" ref="BJ6:BN6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="6">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="6">
+        <f t="shared" si="5"/>
         <v>15847019.6</v>
       </c>
       <c r="BM6" s="6">
+        <f t="shared" si="5"/>
         <v>24678254.399999999</v>
       </c>
-      <c r="BN6" s="61"/>
+      <c r="BN6" s="6">
+        <f t="shared" si="5"/>
+        <v>6126887.7999999998</v>
+      </c>
       <c r="BO6" s="61"/>
-      <c r="BP6" s="2"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:68">
+      <c r="BP6" s="61"/>
+    </row>
+    <row r="7" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="18">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="6">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="19">
         <v>729108.4</v>
       </c>
       <c r="G7" s="19">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="19">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="6">
@@ -5150,55 +5175,57 @@
       </c>
       <c r="BF7" s="6">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="6">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="6">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="6">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="6">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="6">
         <v>4869763</v>
       </c>
       <c r="BL7" s="6">
         <v>7815918.7999999998</v>
       </c>
       <c r="BM7" s="6">
         <v>11089328.300000001</v>
       </c>
-      <c r="BN7" s="61"/>
+      <c r="BN7" s="83">
+        <v>2285252.1</v>
+      </c>
       <c r="BO7" s="61"/>
-      <c r="BP7" s="2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:68">
+      <c r="BP7" s="61"/>
+    </row>
+    <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="18">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="6">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="19">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="19">
         <v>740988.5</v>
       </c>
       <c r="H8" s="19">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="6">
@@ -5350,55 +5377,57 @@
       </c>
       <c r="BF8" s="6">
         <v>2281863</v>
       </c>
       <c r="BG8" s="6">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="6">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="6">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="6">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="6">
         <v>4782621</v>
       </c>
       <c r="BL8" s="6">
         <v>7389944.5999999996</v>
       </c>
       <c r="BM8" s="6">
         <v>12605904.800000001</v>
       </c>
-      <c r="BN8" s="61"/>
+      <c r="BN8" s="83">
+        <v>3502374.5</v>
+      </c>
       <c r="BO8" s="61"/>
-      <c r="BP8" s="2"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:68">
+      <c r="BP8" s="61"/>
+    </row>
+    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="18">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="6">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="19">
         <v>61336.4</v>
       </c>
       <c r="G9" s="19">
         <v>67963.8</v>
       </c>
       <c r="H9" s="19">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="6">
@@ -5550,55 +5579,57 @@
       </c>
       <c r="BF9" s="6">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="6">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="6">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="6">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="6">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="6">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="6">
         <v>583462.69999999995</v>
       </c>
       <c r="BM9" s="6">
         <v>898114.2</v>
       </c>
-      <c r="BN9" s="61"/>
+      <c r="BN9" s="83">
+        <v>315027.5</v>
+      </c>
       <c r="BO9" s="61"/>
-      <c r="BP9" s="2"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:68" ht="25.5">
+      <c r="BP9" s="61"/>
+    </row>
+    <row r="10" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="18">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="6">
         <v>5645.3</v>
       </c>
       <c r="F10" s="19">
         <v>6376.7</v>
       </c>
       <c r="G10" s="19">
         <v>7792.7</v>
       </c>
       <c r="H10" s="19">
         <v>16346.7</v>
       </c>
       <c r="I10" s="6">
@@ -5750,55 +5781,57 @@
       </c>
       <c r="BF10" s="6">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="6">
         <v>27324</v>
       </c>
       <c r="BH10" s="6">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="6">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="6">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="6">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="6">
         <v>57693.5</v>
       </c>
       <c r="BM10" s="6">
         <v>84907.1</v>
       </c>
-      <c r="BN10" s="61"/>
+      <c r="BN10" s="83">
+        <v>24233.7</v>
+      </c>
       <c r="BO10" s="61"/>
-      <c r="BP10" s="2"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:68">
+      <c r="BP10" s="61"/>
+    </row>
+    <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="6">
         <v>769900.1</v>
       </c>
       <c r="F11" s="19">
         <v>114488.1</v>
       </c>
       <c r="G11" s="19">
         <v>239486.4</v>
       </c>
       <c r="H11" s="19">
         <v>499149.7</v>
       </c>
       <c r="I11" s="6">
@@ -5950,55 +5983,57 @@
       </c>
       <c r="BF11" s="6">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="6">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="6">
         <v>1829684</v>
       </c>
       <c r="BI11" s="6">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="6">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="6">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="6">
         <v>2151485.6</v>
       </c>
       <c r="BM11" s="6">
         <v>3563681.2</v>
       </c>
-      <c r="BN11" s="61"/>
+      <c r="BN11" s="83">
+        <v>694550.7</v>
+      </c>
       <c r="BO11" s="61"/>
-      <c r="BP11" s="2"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:68">
+      <c r="BP11" s="61"/>
+    </row>
+    <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="8">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="8">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="16">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="8">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="8">
         <v>2744525.7</v>
@@ -6028,228 +6063,232 @@
       </c>
       <c r="O12" s="8">
         <v>3842963</v>
       </c>
       <c r="P12" s="8">
         <v>5859875.0999999996</v>
       </c>
       <c r="Q12" s="16">
         <f>SUM(Q13:Q26)</f>
         <v>9934081.3000000007</v>
       </c>
       <c r="R12" s="7">
         <v>2382591.4</v>
       </c>
       <c r="S12" s="7">
         <v>4666025.2</v>
       </c>
       <c r="T12" s="7">
         <v>7140190.9000000004</v>
       </c>
       <c r="U12" s="16">
         <f>SUM(U13:U26)</f>
         <v>11300538.4</v>
       </c>
       <c r="V12" s="7">
-        <f t="shared" ref="V12:AB12" si="7">SUM(V13:V26)</f>
+        <f t="shared" ref="V12:AB12" si="6">SUM(V13:V26)</f>
         <v>2833631.3</v>
       </c>
       <c r="W12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>5248263.3</v>
       </c>
       <c r="X12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>8126659.4000000004</v>
       </c>
       <c r="Y12" s="16">
         <f>SUM(Y13:Y26)</f>
         <v>12996347</v>
       </c>
       <c r="Z12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>3170825</v>
       </c>
       <c r="AA12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>6040520.5999999996</v>
       </c>
       <c r="AB12" s="7">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>9394017.4000000004</v>
       </c>
       <c r="AC12" s="16">
         <v>15109575.199999999</v>
       </c>
       <c r="AD12" s="16">
-        <f t="shared" ref="AD12:AK12" si="8">SUM(AD13:AD26)</f>
+        <f t="shared" ref="AD12:AK12" si="7">SUM(AD13:AD26)</f>
         <v>3446088.3</v>
       </c>
       <c r="AE12" s="7">
+        <f t="shared" si="7"/>
+        <v>6633903.7999999998</v>
+      </c>
+      <c r="AF12" s="7">
+        <f t="shared" si="7"/>
+        <v>10536752.1</v>
+      </c>
+      <c r="AG12" s="7">
+        <f t="shared" si="7"/>
+        <v>17281367.399999999</v>
+      </c>
+      <c r="AH12" s="16">
+        <f t="shared" si="7"/>
+        <v>3789150.8</v>
+      </c>
+      <c r="AI12" s="7">
+        <f t="shared" si="7"/>
+        <v>7348390.4000000004</v>
+      </c>
+      <c r="AJ12" s="7">
+        <f t="shared" si="7"/>
+        <v>11298793</v>
+      </c>
+      <c r="AK12" s="16">
+        <f t="shared" si="7"/>
+        <v>18940743.699999999</v>
+      </c>
+      <c r="AL12" s="16">
+        <f t="shared" ref="AL12:AR12" si="8">SUM(AL13:AL26)</f>
+        <v>4191993.8</v>
+      </c>
+      <c r="AM12" s="7">
         <f t="shared" si="8"/>
-        <v>6633903.7999999998</v>
-[...1 lines deleted...]
-      <c r="AF12" s="7">
+        <v>8034708.4000000004</v>
+      </c>
+      <c r="AN12" s="7">
         <f t="shared" si="8"/>
-        <v>10536752.1</v>
-[...1 lines deleted...]
-      <c r="AG12" s="7">
+        <v>12403144.199999999</v>
+      </c>
+      <c r="AO12" s="7">
         <f t="shared" si="8"/>
-        <v>17281367.399999999</v>
-[...1 lines deleted...]
-      <c r="AH12" s="16">
+        <v>21098993.199999999</v>
+      </c>
+      <c r="AP12" s="7">
         <f t="shared" si="8"/>
-        <v>3789150.8</v>
-[...1 lines deleted...]
-      <c r="AI12" s="7">
+        <v>5003448.7</v>
+      </c>
+      <c r="AQ12" s="7">
         <f t="shared" si="8"/>
-        <v>7348390.4000000004</v>
-[...1 lines deleted...]
-      <c r="AJ12" s="7">
+        <v>8154489.7000000002</v>
+      </c>
+      <c r="AR12" s="7">
         <f t="shared" si="8"/>
-        <v>11298793</v>
-[...9 lines deleted...]
-      <c r="AM12" s="7">
+        <v>13029988.5</v>
+      </c>
+      <c r="AS12" s="22">
+        <f t="shared" ref="AS12:BN12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <v>21112089.699999999</v>
+      </c>
+      <c r="AT12" s="22">
         <f t="shared" si="9"/>
-        <v>8034708.4000000004</v>
-[...1 lines deleted...]
-      <c r="AN12" s="7">
+        <v>5032735.5</v>
+      </c>
+      <c r="AU12" s="22">
         <f t="shared" si="9"/>
-        <v>12403144.199999999</v>
-[...1 lines deleted...]
-      <c r="AO12" s="7">
+        <v>8718898.0999999996</v>
+      </c>
+      <c r="AV12" s="22">
         <f t="shared" si="9"/>
-        <v>21098993.199999999</v>
-[...1 lines deleted...]
-      <c r="AP12" s="7">
+        <v>14137045.1</v>
+      </c>
+      <c r="AW12" s="22">
         <f t="shared" si="9"/>
-        <v>5003448.7</v>
-[...1 lines deleted...]
-      <c r="AQ12" s="7">
+        <v>23540764.5</v>
+      </c>
+      <c r="AX12" s="22">
         <f t="shared" si="9"/>
-        <v>8154489.7000000002</v>
-[...1 lines deleted...]
-      <c r="AR12" s="7">
+        <v>5673228.7999999998</v>
+      </c>
+      <c r="AY12" s="22">
         <f t="shared" si="9"/>
-        <v>13029988.5</v>
-[...26 lines deleted...]
-        <f t="shared" si="10"/>
         <v>10008002.300000001</v>
       </c>
       <c r="AZ12" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>16384917.9</v>
       </c>
       <c r="BA12" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>28457392.699999999</v>
       </c>
       <c r="BB12" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>7252311</v>
       </c>
       <c r="BC12" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>12932871.4</v>
       </c>
       <c r="BD12" s="22">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>20891423.699999999</v>
       </c>
       <c r="BE12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>35565356.700000003</v>
       </c>
       <c r="BF12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>8292471.7999999998</v>
       </c>
       <c r="BG12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="8">
+        <f t="shared" si="9"/>
         <v>28997277</v>
       </c>
       <c r="BM12" s="8">
-        <f t="shared" ref="BM12" si="11">BM13+BM14+BM15+BM16+BM17+BM18+BM19+BM20+BM21+BM22+BM23+BM24+BM25+BM26</f>
+        <f t="shared" si="9"/>
         <v>49871889.200000003</v>
       </c>
-      <c r="BN12" s="61"/>
+      <c r="BN12" s="8">
+        <f t="shared" si="9"/>
+        <v>10849180.699999999</v>
+      </c>
       <c r="BO12" s="61"/>
-      <c r="BP12" s="2"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:68" ht="25.5">
+      <c r="BP12" s="61"/>
+    </row>
+    <row r="13" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="18">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="6">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="19">
         <v>407247.2</v>
       </c>
       <c r="G13" s="19">
         <v>763951.4</v>
       </c>
       <c r="H13" s="19">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="6">
@@ -6401,55 +6440,57 @@
       </c>
       <c r="BF13" s="6">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="6">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="6">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="6">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="6">
         <v>3152216</v>
       </c>
       <c r="BK13" s="6">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="6">
         <v>9936204.3000000007</v>
       </c>
       <c r="BM13" s="6">
         <v>18270794.600000001</v>
       </c>
-      <c r="BN13" s="61"/>
+      <c r="BN13" s="83">
+        <v>3610554.1</v>
+      </c>
       <c r="BO13" s="61"/>
-      <c r="BP13" s="2"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:68">
+      <c r="BP13" s="61"/>
+    </row>
+    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="18">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="6">
         <v>765907.4</v>
       </c>
       <c r="F14" s="19">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="19">
         <v>297793.7</v>
       </c>
       <c r="H14" s="19">
         <v>509653.6</v>
       </c>
       <c r="I14" s="6">
@@ -6601,55 +6642,57 @@
       </c>
       <c r="BF14" s="6">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="6">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="6">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="6">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="6">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="6">
         <v>2530681.7000000002</v>
       </c>
       <c r="BM14" s="6">
         <v>4233307.5</v>
       </c>
-      <c r="BN14" s="61"/>
+      <c r="BN14" s="83">
+        <v>1104565.1000000001</v>
+      </c>
       <c r="BO14" s="61"/>
-      <c r="BP14" s="2"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:68">
+      <c r="BP14" s="61"/>
+    </row>
+    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="18">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="6">
         <v>87727.2</v>
       </c>
       <c r="F15" s="19">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="19">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="19">
         <v>81683.8</v>
       </c>
       <c r="I15" s="6">
@@ -6801,55 +6844,57 @@
       </c>
       <c r="BF15" s="6">
         <v>133204</v>
       </c>
       <c r="BG15" s="6">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="6">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="6">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="6">
         <v>150125</v>
       </c>
       <c r="BK15" s="6">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="6">
         <v>379973.5</v>
       </c>
       <c r="BM15" s="6">
         <v>916284.3</v>
       </c>
-      <c r="BN15" s="61"/>
+      <c r="BN15" s="83">
+        <v>173522.2</v>
+      </c>
       <c r="BO15" s="61"/>
-      <c r="BP15" s="2"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:68">
+      <c r="BP15" s="61"/>
+    </row>
+    <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="18">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="6">
         <v>298733.3</v>
       </c>
       <c r="F16" s="19">
         <v>61302.5</v>
       </c>
       <c r="G16" s="19">
         <v>134459.5</v>
       </c>
       <c r="H16" s="19">
         <v>177362.4</v>
       </c>
       <c r="I16" s="6">
@@ -7001,55 +7046,57 @@
       </c>
       <c r="BF16" s="6">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="6">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="6">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="6">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="6">
         <v>233759</v>
       </c>
       <c r="BK16" s="6">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="6">
         <v>796547.7</v>
       </c>
       <c r="BM16" s="6">
         <v>1852867.9</v>
       </c>
-      <c r="BN16" s="61"/>
+      <c r="BN16" s="83">
+        <v>262487.7</v>
+      </c>
       <c r="BO16" s="61"/>
-      <c r="BP16" s="2"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:68">
+      <c r="BP16" s="61"/>
+    </row>
+    <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="18">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="6">
         <v>521631.1</v>
       </c>
       <c r="F17" s="19">
         <v>120675.5</v>
       </c>
       <c r="G17" s="19">
         <v>293310.2</v>
       </c>
       <c r="H17" s="19">
         <v>329442</v>
       </c>
       <c r="I17" s="6">
@@ -7201,55 +7248,57 @@
       </c>
       <c r="BF17" s="6">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="6">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="6">
         <v>2171097</v>
       </c>
       <c r="BI17" s="6">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="6">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="6">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="6">
         <v>2795287.5</v>
       </c>
       <c r="BM17" s="6">
         <v>3322784.8</v>
       </c>
-      <c r="BN17" s="61"/>
+      <c r="BN17" s="83">
+        <v>968067.8</v>
+      </c>
       <c r="BO17" s="61"/>
-      <c r="BP17" s="2"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:68">
+      <c r="BP17" s="61"/>
+    </row>
+    <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="18">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="6">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="19">
         <v>392247.3</v>
       </c>
       <c r="G18" s="19">
         <v>798648</v>
       </c>
       <c r="H18" s="19">
         <v>1104533</v>
       </c>
       <c r="I18" s="6">
@@ -7401,55 +7450,57 @@
       </c>
       <c r="BF18" s="6">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="6">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="6">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="6">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="6">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="6">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="6">
         <v>6717903.7000000002</v>
       </c>
       <c r="BM18" s="6">
         <v>12153285.1</v>
       </c>
-      <c r="BN18" s="61"/>
+      <c r="BN18" s="83">
+        <v>2654691</v>
+      </c>
       <c r="BO18" s="61"/>
-      <c r="BP18" s="2"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:68">
+      <c r="BP18" s="61"/>
+    </row>
+    <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="18">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="6">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="19">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="19">
         <v>189323.1</v>
       </c>
       <c r="H19" s="19">
         <v>246600.7</v>
       </c>
       <c r="I19" s="6">
@@ -7601,55 +7652,57 @@
       </c>
       <c r="BF19" s="6">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="6">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="6">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="6">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="6">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="6">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="6">
         <v>1394712.7</v>
       </c>
       <c r="BM19" s="6">
         <v>2482326.7000000002</v>
       </c>
-      <c r="BN19" s="61"/>
+      <c r="BN19" s="83">
+        <v>878698.3</v>
+      </c>
       <c r="BO19" s="61"/>
-      <c r="BP19" s="2"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:68">
+      <c r="BP19" s="61"/>
+    </row>
+    <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="18">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="6">
         <v>166229.1</v>
       </c>
       <c r="F20" s="19">
         <v>56381.1</v>
       </c>
       <c r="G20" s="19">
         <v>84350.1</v>
       </c>
       <c r="H20" s="19">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="6">
@@ -7801,55 +7854,57 @@
       </c>
       <c r="BF20" s="6">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="6">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="6">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="6">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="6">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="6">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="6">
         <v>715975</v>
       </c>
       <c r="BM20" s="6">
         <v>1401183.4</v>
       </c>
-      <c r="BN20" s="61"/>
+      <c r="BN20" s="83">
+        <v>338170.7</v>
+      </c>
       <c r="BO20" s="61"/>
-      <c r="BP20" s="2"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:68" ht="25.5">
+      <c r="BP20" s="61"/>
+    </row>
+    <row r="21" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="18">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="19">
         <v>0</v>
       </c>
       <c r="H21" s="19">
         <v>0</v>
       </c>
       <c r="I21" s="6">
@@ -8001,55 +8056,57 @@
       </c>
       <c r="BF21" s="6">
         <v>0</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6">
         <v>0</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6">
         <v>0</v>
       </c>
       <c r="BM21" s="6">
         <v>0</v>
       </c>
-      <c r="BN21" s="61"/>
+      <c r="BN21" s="83">
+        <v>0</v>
+      </c>
       <c r="BO21" s="61"/>
-      <c r="BP21" s="2"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:68">
+      <c r="BP21" s="61"/>
+    </row>
+    <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="6">
         <v>137957.4</v>
       </c>
       <c r="F22" s="19">
         <v>43157.3</v>
       </c>
       <c r="G22" s="19">
         <v>39122</v>
       </c>
       <c r="H22" s="19">
         <v>53972.2</v>
       </c>
       <c r="I22" s="6">
@@ -8201,55 +8258,57 @@
       </c>
       <c r="BF22" s="6">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="6">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="6">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="6">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="6">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="6">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="6">
         <v>654587</v>
       </c>
       <c r="BM22" s="6">
         <v>1199921</v>
       </c>
-      <c r="BN22" s="61"/>
+      <c r="BN22" s="83">
+        <v>16205</v>
+      </c>
       <c r="BO22" s="61"/>
-      <c r="BP22" s="2"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:68">
+      <c r="BP22" s="61"/>
+    </row>
+    <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="18">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="6">
         <v>52419</v>
       </c>
       <c r="F23" s="19">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="19">
         <v>29321.3</v>
       </c>
       <c r="H23" s="19">
         <v>64393.8</v>
       </c>
       <c r="I23" s="6">
@@ -8401,55 +8460,57 @@
       </c>
       <c r="BF23" s="6">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="6">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="6">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="6">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="6">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="6">
         <v>330822</v>
       </c>
       <c r="BL23" s="6">
         <v>736387</v>
       </c>
       <c r="BM23" s="6">
         <v>720156.8</v>
       </c>
-      <c r="BN23" s="61"/>
+      <c r="BN23" s="83">
+        <v>107074</v>
+      </c>
       <c r="BO23" s="61"/>
-      <c r="BP23" s="2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:68">
+      <c r="BP23" s="61"/>
+    </row>
+    <row r="24" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="18">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="6">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="19">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="19">
         <v>16571</v>
       </c>
       <c r="H24" s="19">
         <v>24765.5</v>
       </c>
       <c r="I24" s="6">
@@ -8601,55 +8662,57 @@
       </c>
       <c r="BF24" s="6">
         <v>75433</v>
       </c>
       <c r="BG24" s="6">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="6">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="6">
         <v>398281</v>
       </c>
       <c r="BJ24" s="6">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="6">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="6">
         <v>237617.6</v>
       </c>
       <c r="BM24" s="6">
         <v>478988.4</v>
       </c>
-      <c r="BN24" s="61"/>
+      <c r="BN24" s="83">
+        <v>114485.6</v>
+      </c>
       <c r="BO24" s="61"/>
-      <c r="BP24" s="2"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:68">
+      <c r="BP24" s="61"/>
+    </row>
+    <row r="25" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="18">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="6">
         <v>80533.3</v>
       </c>
       <c r="F25" s="19">
         <v>11717.1</v>
       </c>
       <c r="G25" s="19">
         <v>47907</v>
       </c>
       <c r="H25" s="19">
         <v>121380.4</v>
       </c>
       <c r="I25" s="6">
@@ -8801,55 +8864,57 @@
       </c>
       <c r="BF25" s="6">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="6">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="6">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="6">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="6">
         <v>537011</v>
       </c>
       <c r="BK25" s="6">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="6">
         <v>2101399.2999999998</v>
       </c>
       <c r="BM25" s="6">
         <v>2839988.7</v>
       </c>
-      <c r="BN25" s="61"/>
+      <c r="BN25" s="83">
+        <v>620659.19999999995</v>
+      </c>
       <c r="BO25" s="61"/>
-      <c r="BP25" s="2"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:68" ht="38.25">
+      <c r="BP25" s="61"/>
+    </row>
+    <row r="26" spans="1:68" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="18">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="6">
         <v>11164.4</v>
       </c>
       <c r="F26" s="19">
         <v>427.2</v>
       </c>
       <c r="G26" s="19">
         <v>5.2</v>
       </c>
       <c r="H26" s="19">
         <v>2085.4</v>
       </c>
       <c r="I26" s="6">
@@ -9001,55 +9066,57 @@
       </c>
       <c r="BF26" s="6">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6">
         <v>0</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
       <c r="BJ26" s="6">
         <v>0</v>
       </c>
       <c r="BK26" s="6">
         <v>0</v>
       </c>
       <c r="BL26" s="6">
         <v>0</v>
       </c>
       <c r="BM26" s="6">
         <v>0</v>
       </c>
-      <c r="BN26" s="61"/>
+      <c r="BN26" s="83">
+        <v>0</v>
+      </c>
       <c r="BO26" s="61"/>
-      <c r="BP26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:68" s="5" customFormat="1">
+      <c r="BP26" s="61"/>
+    </row>
+    <row r="27" spans="1:68" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="18">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="18">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="6">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="18">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="19">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="19">
         <v>-406516</v>
       </c>
       <c r="I27" s="6"/>
@@ -9087,318 +9154,321 @@
       <c r="AO27" s="19"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="19"/>
       <c r="AR27" s="19"/>
       <c r="AS27" s="22"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="8"/>
       <c r="AX27" s="8"/>
       <c r="AY27" s="8"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
       <c r="BJ27" s="6"/>
       <c r="BK27" s="23"/>
       <c r="BL27" s="6"/>
       <c r="BM27" s="6"/>
-      <c r="BN27" s="61"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:68">
+      <c r="BN27" s="83"/>
+      <c r="BP27" s="61"/>
+    </row>
+    <row r="28" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8">
-        <f t="shared" ref="B28:I28" si="12">B4+B12+B27</f>
+        <f t="shared" ref="B28:I28" si="10">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>5070688.3</v>
       </c>
       <c r="H28" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>8349807.2999999998</v>
       </c>
       <c r="I28" s="22">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>12641524.9</v>
       </c>
       <c r="J28" s="8">
-        <f t="shared" ref="J28:P28" si="13">J4+J12</f>
+        <f t="shared" ref="J28:P28" si="11">J4+J12</f>
         <v>3173986.5</v>
       </c>
       <c r="K28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>5941313.4000000004</v>
       </c>
       <c r="L28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>9649439.9000000004</v>
       </c>
       <c r="M28" s="22">
         <f>M4+M12+M27</f>
         <v>14334632.199999999</v>
       </c>
       <c r="N28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>3640650.1</v>
       </c>
       <c r="O28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>6939845.4000000004</v>
       </c>
       <c r="P28" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>10926604.6</v>
       </c>
       <c r="Q28" s="22">
         <f>Q4+Q12+Q27</f>
         <v>17068854.5</v>
       </c>
       <c r="R28" s="8">
-        <f t="shared" ref="R28:AD28" si="14">R4+R12+R27</f>
+        <f t="shared" ref="R28:AD28" si="12">R4+R12+R27</f>
         <v>4195363.0999999996</v>
       </c>
       <c r="S28" s="8">
+        <f t="shared" si="12"/>
+        <v>8226549.2999999998</v>
+      </c>
+      <c r="T28" s="8">
+        <f t="shared" si="12"/>
+        <v>12905249</v>
+      </c>
+      <c r="U28" s="22">
+        <f t="shared" si="12"/>
+        <v>18850631.800000001</v>
+      </c>
+      <c r="V28" s="8">
+        <f t="shared" si="12"/>
+        <v>4556202.4000000004</v>
+      </c>
+      <c r="W28" s="8">
+        <f t="shared" si="12"/>
+        <v>8613147.6999999993</v>
+      </c>
+      <c r="X28" s="8">
+        <f t="shared" si="12"/>
+        <v>13686738.199999999</v>
+      </c>
+      <c r="Y28" s="22">
+        <f t="shared" si="12"/>
+        <v>19960852.699999999</v>
+      </c>
+      <c r="Z28" s="8">
+        <f t="shared" si="12"/>
+        <v>5015571.7</v>
+      </c>
+      <c r="AA28" s="8">
+        <f t="shared" si="12"/>
+        <v>9713714.6999999993</v>
+      </c>
+      <c r="AB28" s="8">
+        <f t="shared" si="12"/>
+        <v>15753480.699999999</v>
+      </c>
+      <c r="AC28" s="22">
+        <f t="shared" si="12"/>
+        <v>24385414.899999999</v>
+      </c>
+      <c r="AD28" s="22">
+        <f t="shared" si="12"/>
+        <v>5670771.4000000004</v>
+      </c>
+      <c r="AE28" s="8">
+        <f t="shared" ref="AE28:AK28" si="13">AE4+AE12+AE27</f>
+        <v>11075267.5</v>
+      </c>
+      <c r="AF28" s="8">
+        <f t="shared" si="13"/>
+        <v>18048731.399999999</v>
+      </c>
+      <c r="AG28" s="22">
+        <f t="shared" si="13"/>
+        <v>28257623.100000001</v>
+      </c>
+      <c r="AH28" s="22">
+        <f t="shared" si="13"/>
+        <v>6440955.2000000002</v>
+      </c>
+      <c r="AI28" s="8">
+        <f t="shared" si="13"/>
+        <v>12750308</v>
+      </c>
+      <c r="AJ28" s="8">
+        <f t="shared" si="13"/>
+        <v>20265625.600000001</v>
+      </c>
+      <c r="AK28" s="22">
+        <f t="shared" si="13"/>
+        <v>31873027</v>
+      </c>
+      <c r="AL28" s="22">
+        <f t="shared" ref="AL28:BN28" si="14">AL4+AL12+AL27</f>
+        <v>7110359.7000000002</v>
+      </c>
+      <c r="AM28" s="8">
         <f t="shared" si="14"/>
-        <v>8226549.2999999998</v>
-[...1 lines deleted...]
-      <c r="T28" s="8">
+        <v>14116798.6</v>
+      </c>
+      <c r="AN28" s="8">
         <f t="shared" si="14"/>
-        <v>12905249</v>
-[...1 lines deleted...]
-      <c r="U28" s="22">
+        <v>22369692.899999999</v>
+      </c>
+      <c r="AO28" s="8">
         <f t="shared" si="14"/>
-        <v>18850631.800000001</v>
-[...1 lines deleted...]
-      <c r="V28" s="8">
+        <v>35389049.899999999</v>
+      </c>
+      <c r="AP28" s="8">
         <f t="shared" si="14"/>
-        <v>4556202.4000000004</v>
-[...1 lines deleted...]
-      <c r="W28" s="8">
+        <v>8414192.3000000007</v>
+      </c>
+      <c r="AQ28" s="8">
         <f t="shared" si="14"/>
-        <v>8613147.6999999993</v>
-[...1 lines deleted...]
-      <c r="X28" s="8">
+        <v>14471325.699999999</v>
+      </c>
+      <c r="AR28" s="8">
         <f t="shared" si="14"/>
-        <v>13686738.199999999</v>
-[...1 lines deleted...]
-      <c r="Y28" s="22">
+        <v>23624568.199999999</v>
+      </c>
+      <c r="AS28" s="22">
         <f t="shared" si="14"/>
-        <v>19960852.699999999</v>
-[...1 lines deleted...]
-      <c r="Z28" s="8">
+        <v>35889089.700000003</v>
+      </c>
+      <c r="AT28" s="22">
         <f t="shared" si="14"/>
-        <v>5015571.7</v>
-[...1 lines deleted...]
-      <c r="AA28" s="8">
+        <v>8823581.8000000007</v>
+      </c>
+      <c r="AU28" s="22">
         <f t="shared" si="14"/>
-        <v>9713714.6999999993</v>
-[...1 lines deleted...]
-      <c r="AB28" s="8">
+        <v>16108941.6</v>
+      </c>
+      <c r="AV28" s="22">
         <f t="shared" si="14"/>
-        <v>15753480.699999999</v>
-[...1 lines deleted...]
-      <c r="AC28" s="22">
+        <v>27020306.899999999</v>
+      </c>
+      <c r="AW28" s="22">
         <f t="shared" si="14"/>
-        <v>24385414.899999999</v>
-[...1 lines deleted...]
-      <c r="AD28" s="22">
+        <v>42661560.600000001</v>
+      </c>
+      <c r="AX28" s="22">
         <f t="shared" si="14"/>
-        <v>5670771.4000000004</v>
-[...78 lines deleted...]
-        <f t="shared" si="16"/>
         <v>10458353.699999999</v>
       </c>
       <c r="AY28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>19437657.800000001</v>
       </c>
       <c r="AZ28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>32604089.699999999</v>
       </c>
       <c r="BA28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>52213450</v>
       </c>
       <c r="BB28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>12336971</v>
       </c>
       <c r="BC28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>22754892.100000001</v>
       </c>
       <c r="BD28" s="22">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>37030008.600000001</v>
       </c>
       <c r="BE28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>60156186.299999997</v>
       </c>
       <c r="BF28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>13731142.4</v>
       </c>
       <c r="BG28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="8">
+        <f t="shared" si="14"/>
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="8">
-        <f t="shared" ref="BM28" si="17">BM4+BM12+BM27</f>
+        <f t="shared" si="14"/>
         <v>82380111.900000006</v>
       </c>
-      <c r="BN28" s="61"/>
+      <c r="BN28" s="8">
+        <f t="shared" si="14"/>
+        <v>18072747.300000001</v>
+      </c>
       <c r="BO28" s="61"/>
-      <c r="BP28" s="2"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:68" s="5" customFormat="1">
+      <c r="BP28" s="61"/>
+    </row>
+    <row r="29" spans="1:68" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
       <c r="W29" s="23"/>
       <c r="X29" s="23"/>
       <c r="Y29" s="23"/>
@@ -9424,51 +9494,51 @@
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
       <c r="BF29" s="23"/>
       <c r="BG29" s="23"/>
       <c r="BH29" s="23"/>
       <c r="BI29" s="23"/>
       <c r="BJ29" s="23"/>
       <c r="BK29" s="23"/>
       <c r="BL29" s="23"/>
       <c r="BM29" s="23"/>
       <c r="BN29" s="23"/>
       <c r="BO29" s="23"/>
       <c r="BP29" s="23"/>
     </row>
-    <row r="30" spans="1:68" ht="45.75" customHeight="1">
+    <row r="30" spans="1:68" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
@@ -9496,51 +9566,51 @@
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
       <c r="BJ30" s="2"/>
       <c r="BK30" s="2"/>
       <c r="BL30" s="2"/>
       <c r="BM30" s="2"/>
       <c r="BN30" s="2"/>
       <c r="BO30" s="2"/>
       <c r="BP30" s="2"/>
     </row>
-    <row r="31" spans="1:68" ht="55.5" customHeight="1">
+    <row r="31" spans="1:68" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
       <c r="Q31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
@@ -9568,53 +9638,53 @@
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
       <c r="BJ31" s="2"/>
       <c r="BK31" s="2"/>
       <c r="BL31" s="2"/>
       <c r="BM31" s="2"/>
       <c r="BN31" s="2"/>
       <c r="BO31" s="2"/>
       <c r="BP31" s="2"/>
     </row>
-    <row r="32" spans="1:68" ht="58.5" customHeight="1">
-[...1 lines deleted...]
-        <v>171</v>
+    <row r="32" spans="1:68" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="80" t="s">
+        <v>169</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
@@ -9640,53 +9710,53 @@
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
       <c r="BJ32" s="2"/>
       <c r="BK32" s="2"/>
       <c r="BL32" s="2"/>
       <c r="BM32" s="2"/>
       <c r="BN32" s="2"/>
       <c r="BO32" s="2"/>
       <c r="BP32" s="2"/>
     </row>
-    <row r="33" spans="1:68" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-        <v>172</v>
+    <row r="33" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="80" t="s">
+        <v>170</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
@@ -9712,51 +9782,51 @@
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
       <c r="BJ33" s="2"/>
       <c r="BK33" s="2"/>
       <c r="BL33" s="2"/>
       <c r="BM33" s="2"/>
       <c r="BN33" s="2"/>
       <c r="BO33" s="2"/>
       <c r="BP33" s="2"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A34" s="10"/>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
@@ -9782,51 +9852,51 @@
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
       <c r="BJ34" s="2"/>
       <c r="BK34" s="2"/>
       <c r="BL34" s="2"/>
       <c r="BM34" s="2"/>
       <c r="BN34" s="2"/>
       <c r="BO34" s="2"/>
       <c r="BP34" s="2"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A35" s="10"/>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
@@ -9852,51 +9922,51 @@
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
       <c r="BJ35" s="2"/>
       <c r="BK35" s="2"/>
       <c r="BL35" s="2"/>
       <c r="BM35" s="2"/>
       <c r="BN35" s="2"/>
       <c r="BO35" s="2"/>
       <c r="BP35" s="2"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A36" s="10"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
@@ -9922,51 +9992,51 @@
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
       <c r="BJ36" s="2"/>
       <c r="BK36" s="2"/>
       <c r="BL36" s="2"/>
       <c r="BM36" s="2"/>
       <c r="BN36" s="2"/>
       <c r="BO36" s="2"/>
       <c r="BP36" s="2"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A37" s="10"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
@@ -10013,53 +10083,56 @@
       <c r="BN37" s="2"/>
       <c r="BO37" s="2"/>
       <c r="BP37" s="2"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10068,85 +10141,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07AD04B-9928-4026-9C9D-A0E1428936D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4984AA02-FD8F-4E9F-8415-2631F80DE227}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E2950DC-19B8-43B2-B49E-B7C9B1D946AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>GQBE 1990-1997</vt:lpstr>
       <vt:lpstr>NACE</vt:lpstr>