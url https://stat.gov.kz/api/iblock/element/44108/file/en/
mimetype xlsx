--- v2 (2026-07-14)
+++ v3 (2026-08-03)
@@ -1,345 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8055" yWindow="720" windowWidth="19200" windowHeight="11520" tabRatio="859"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28575" windowHeight="12120" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="GQBE 1990-1997" sheetId="5" r:id="rId3"/>
     <sheet name="NACE" sheetId="6" r:id="rId4"/>
     <sheet name="NACE (final draft)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN6" i="2" l="1"/>
-[...10 lines deleted...]
-  <c r="BM28" i="2" s="1"/>
+  <c r="BN6" i="2"/>
+  <c r="BN4" s="1"/>
+  <c r="BN28" s="1"/>
+  <c r="BN12"/>
+  <c r="BL12" l="1"/>
+  <c r="BL6"/>
+  <c r="BL4" s="1"/>
+  <c r="BL28" s="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13" i="6"/>
-[...44 lines deleted...]
-  <c r="C25" i="6" s="1"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="L8"/>
+  <c r="L4" s="1"/>
+  <c r="L25" s="1"/>
+  <c r="I8"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
+  <c r="B4" s="1"/>
+  <c r="B25" s="1"/>
+  <c r="I5"/>
+  <c r="I4" s="1"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="G4" s="1"/>
+  <c r="G25" s="1"/>
+  <c r="F5"/>
+  <c r="F4" s="1"/>
+  <c r="F25" s="1"/>
+  <c r="E5"/>
+  <c r="E4" s="1"/>
+  <c r="E25" s="1"/>
+  <c r="D5"/>
+  <c r="K4"/>
+  <c r="K25" s="1"/>
+  <c r="J4"/>
+  <c r="J25" s="1"/>
+  <c r="H4"/>
+  <c r="H25" s="1"/>
+  <c r="D4"/>
+  <c r="D25" s="1"/>
+  <c r="C4"/>
+  <c r="C25" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" i="5" s="1"/>
-[...13 lines deleted...]
-  <c r="B26" i="5" s="1"/>
+  <c r="I26" s="1"/>
+  <c r="H8"/>
+  <c r="H26" s="1"/>
+  <c r="G8"/>
+  <c r="G26" s="1"/>
+  <c r="F8"/>
+  <c r="F26" s="1"/>
+  <c r="E8"/>
+  <c r="E26" s="1"/>
+  <c r="D8"/>
+  <c r="D26" s="1"/>
+  <c r="C8"/>
+  <c r="C26" s="1"/>
+  <c r="B8"/>
+  <c r="B26" s="1"/>
   <c r="I25" i="6" l="1"/>
   <c r="BK12" i="2"/>
-  <c r="BK6" i="2"/>
-[...188 lines deleted...]
-  <c r="AX28" i="2"/>
+  <c r="BK6"/>
+  <c r="BK4" s="1"/>
+  <c r="BK28" l="1"/>
+  <c r="BI12"/>
+  <c r="BI4"/>
+  <c r="BI28" l="1"/>
+  <c r="BH12"/>
+  <c r="BJ12"/>
+  <c r="BH4"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ28" l="1"/>
+  <c r="BH28"/>
+  <c r="BE12"/>
+  <c r="BE4"/>
+  <c r="BE28" s="1"/>
+  <c r="BG4" l="1"/>
+  <c r="BG12"/>
+  <c r="BG28" s="1"/>
+  <c r="BF6" l="1"/>
+  <c r="BF12"/>
+  <c r="BF4" l="1"/>
+  <c r="BF28" s="1"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BA28" s="1"/>
+  <c r="BD28" l="1"/>
+  <c r="BC28"/>
+  <c r="BB12"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="AZ6"/>
+  <c r="AY6"/>
+  <c r="AX6"/>
+  <c r="AW6"/>
+  <c r="BB28" l="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AZ28" l="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AY28" l="1"/>
+  <c r="AW28"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AS28" s="1"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP28" s="1"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN28" s="1"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AK6"/>
+  <c r="AK4" s="1"/>
+  <c r="AG6"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AJ28" s="1"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AG12"/>
+  <c r="AG4"/>
+  <c r="AF12"/>
+  <c r="AF4"/>
+  <c r="AF28" s="1"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="AB12"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="H28"/>
+  <c r="G28"/>
+  <c r="T28"/>
+  <c r="S28"/>
+  <c r="R28"/>
+  <c r="P28"/>
+  <c r="O28"/>
+  <c r="N28"/>
+  <c r="L28"/>
+  <c r="K28"/>
+  <c r="J28"/>
+  <c r="X12"/>
+  <c r="W12"/>
+  <c r="V12"/>
+  <c r="F12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="X28" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="W28" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="V28" s="1"/>
+  <c r="F4"/>
+  <c r="F28" s="1"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="D12"/>
+  <c r="C12"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="U4"/>
+  <c r="AC28"/>
+  <c r="AB28" l="1"/>
+  <c r="I28"/>
+  <c r="Q28"/>
+  <c r="Y28"/>
+  <c r="B28"/>
+  <c r="Z28"/>
+  <c r="AL28"/>
+  <c r="AO28"/>
+  <c r="AQ28"/>
+  <c r="D28"/>
+  <c r="U28"/>
+  <c r="AA28"/>
+  <c r="AM28"/>
+  <c r="AU28"/>
+  <c r="C28"/>
+  <c r="AD28"/>
+  <c r="AH28"/>
+  <c r="E28"/>
+  <c r="M28"/>
+  <c r="AE28"/>
+  <c r="AG28"/>
+  <c r="AI28"/>
+  <c r="AK28"/>
+  <c r="AR28"/>
+  <c r="AT28"/>
+  <c r="AV28"/>
+  <c r="AX28"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="175">
   <si>
     <t>Net operating surplus and net mixed income</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>CCEA</t>
   </si>
   <si>
     <t>Production of goods</t>
   </si>
   <si>
     <t>Agriculture, hunting, forestry, fish-breeding</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Production of services</t>
   </si>
   <si>
@@ -930,155 +926,134 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>Since 1990</t>
   </si>
   <si>
     <t>GDP by production method</t>
   </si>
   <si>
     <t>GDP by income method</t>
   </si>
   <si>
     <r>
+      <t>2018 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017 year</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>YermagambetovaA.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1 quarter 2026 year</t>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve"> 2025 year</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>3)4)</t>
+      <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">The data for January-December 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
+      <t xml:space="preserve">The data for 2025 are calculated taking into account the changes to the methodology for the assessment of the Non-Observed Economy dated August 21, 2025 and the methodology for the assessment of the Volume of Illegal Activities dated August 29, 2025. 
 </t>
     </r>
-  </si>
-[...58 lines deleted...]
-    <t>1 quarter 2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Light"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Light"/>
@@ -1564,86 +1539,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1775,1187 +1748,1185 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/51d/mldcp29k20hadxap2yik9j037k0x2x39/20.Methodology%20for%20calculating%20the%20gross%20domestic%20product%20by%20the%20income%20method.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/509677/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.28515625" customWidth="1"/>
     <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="76"/>
       <c r="B1" s="76"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="29">
         <v>111304</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="77" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="77" t="s">
         <v>107</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="46.5" customHeight="1">
       <c r="A7" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="77" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="54.75" customHeight="1">
       <c r="A9" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="77" t="s">
         <v>112</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="77" t="s">
         <v>114</v>
       </c>
       <c r="B11" s="30"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" ht="38.25">
       <c r="A13" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="84" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="81" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2" ht="18" customHeight="1">
       <c r="A15" s="85"/>
       <c r="B15" s="81" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2" ht="18" customHeight="1">
       <c r="A16" s="86"/>
       <c r="B16" s="81" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2">
       <c r="A17" s="77" t="s">
         <v>120</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2">
       <c r="A18" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="79">
-        <v>46203</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="77" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="79">
-        <v>46237</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2">
       <c r="A21" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
       <c r="A22" s="77" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="78" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:2">
       <c r="A23" s="77" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="82" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
       <c r="A24" s="76"/>
       <c r="B24" s="76"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2">
       <c r="A25" s="76"/>
       <c r="B25" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B23" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="103" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="25" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="25" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="25" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="25" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="25" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="25"/>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="26" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="27"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="2"/>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:2">
       <c r="B19" s="2"/>
     </row>
-    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:2">
       <c r="B20" s="28" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="42" customWidth="1"/>
     <col min="2" max="3" width="8.140625" style="42" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="42"/>
     <col min="5" max="5" width="7.7109375" style="42" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A1" s="63" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
     </row>
-    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
     </row>
-    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="37" customFormat="1" ht="13.5" customHeight="1">
       <c r="A3" s="87"/>
       <c r="B3" s="89" t="s">
         <v>135</v>
       </c>
       <c r="C3" s="90"/>
       <c r="D3" s="90"/>
       <c r="E3" s="91" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
     </row>
-    <row r="4" spans="1:9" s="38" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="38" customFormat="1">
       <c r="A4" s="88"/>
       <c r="B4" s="65">
         <v>1990</v>
       </c>
       <c r="C4" s="65">
         <v>1991</v>
       </c>
       <c r="D4" s="65">
         <v>1992</v>
       </c>
       <c r="E4" s="65">
         <v>1993</v>
       </c>
       <c r="F4" s="65">
         <v>1994</v>
       </c>
       <c r="G4" s="65">
         <v>1995</v>
       </c>
       <c r="H4" s="65">
         <v>1996</v>
       </c>
       <c r="I4" s="65">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9">
       <c r="A5" s="39" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="40">
         <v>33.4</v>
       </c>
       <c r="C5" s="40">
         <v>3040.3</v>
       </c>
       <c r="D5" s="40">
         <v>65483.1</v>
       </c>
       <c r="E5" s="40">
         <v>1875.9</v>
       </c>
       <c r="F5" s="40">
         <v>21177.8</v>
       </c>
       <c r="G5" s="40">
         <v>64633.3</v>
       </c>
       <c r="H5" s="40">
         <v>77820.399999999994</v>
       </c>
       <c r="I5" s="40">
         <v>93683</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" ht="25.5">
       <c r="A6" s="43" t="s">
         <v>136</v>
       </c>
       <c r="B6" s="41">
         <v>9338.9</v>
       </c>
       <c r="C6" s="41">
         <v>15222.8</v>
       </c>
       <c r="D6" s="41">
         <v>146506.70000000001</v>
       </c>
       <c r="E6" s="41">
         <v>2095.6999999999998</v>
       </c>
       <c r="F6" s="41">
         <v>23065.3</v>
       </c>
       <c r="G6" s="41">
         <v>82303.600000000006</v>
       </c>
       <c r="H6" s="41">
         <v>83543.600000000006</v>
       </c>
       <c r="I6" s="41">
         <v>116721.3</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9">
       <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="41">
         <v>1700.9</v>
       </c>
       <c r="C7" s="41">
         <v>2168.1999999999998</v>
       </c>
       <c r="D7" s="41">
         <v>25981.8</v>
       </c>
       <c r="E7" s="41">
         <v>397.5</v>
       </c>
       <c r="F7" s="41">
         <v>15548.8</v>
       </c>
       <c r="G7" s="41">
         <v>14534.1</v>
       </c>
       <c r="H7" s="41">
         <v>11676.8</v>
       </c>
       <c r="I7" s="41">
         <v>19864.400000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9">
       <c r="A8" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="41">
         <f>B9+B10</f>
         <v>-1.1000000000000001</v>
       </c>
       <c r="C8" s="41">
         <f t="shared" ref="C8:I8" si="0">C9+C10</f>
         <v>684.5</v>
       </c>
       <c r="D8" s="41">
         <f t="shared" si="0"/>
         <v>8427.7999999999993</v>
       </c>
       <c r="E8" s="41">
         <f t="shared" si="0"/>
         <v>500.4</v>
       </c>
       <c r="F8" s="41">
         <f t="shared" si="0"/>
         <v>15612.8</v>
       </c>
       <c r="G8" s="41">
         <f t="shared" si="0"/>
         <v>41013.4</v>
       </c>
       <c r="H8" s="41">
         <f t="shared" si="0"/>
         <v>74963.3</v>
       </c>
       <c r="I8" s="41">
         <f t="shared" si="0"/>
         <v>85517</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9">
       <c r="A9" s="45" t="s">
         <v>137</v>
       </c>
       <c r="B9" s="41">
         <v>-29.6</v>
       </c>
       <c r="C9" s="41">
         <v>763.2</v>
       </c>
       <c r="D9" s="41">
         <v>9678</v>
       </c>
       <c r="E9" s="41">
         <v>496.1</v>
       </c>
       <c r="F9" s="41">
         <v>14963</v>
       </c>
       <c r="G9" s="41">
         <v>37917.1</v>
       </c>
       <c r="H9" s="41">
         <v>68964.899999999994</v>
       </c>
       <c r="I9" s="41">
         <v>79982.2</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9">
       <c r="A10" s="45" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="41">
         <v>28.5</v>
       </c>
       <c r="C10" s="41">
         <v>-78.7</v>
       </c>
       <c r="D10" s="41">
         <v>-1250.2</v>
       </c>
       <c r="E10" s="41">
         <v>4.3</v>
       </c>
       <c r="F10" s="41">
         <v>649.79999999999995</v>
       </c>
       <c r="G10" s="41">
         <v>3096.3</v>
       </c>
       <c r="H10" s="41">
         <v>5998.4</v>
       </c>
       <c r="I10" s="41">
         <v>5534.8</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9">
       <c r="A11" s="43" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="41">
         <v>2290.5</v>
       </c>
       <c r="C11" s="41">
         <v>4455.8</v>
       </c>
       <c r="D11" s="41">
         <v>64642.9</v>
       </c>
       <c r="E11" s="41">
         <v>1745.5</v>
       </c>
       <c r="F11" s="41">
         <v>38110.699999999997</v>
       </c>
       <c r="G11" s="41">
         <v>139210.1</v>
       </c>
       <c r="H11" s="41">
         <v>182094.3</v>
       </c>
       <c r="I11" s="41">
         <v>193149.1</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="25.5">
       <c r="A12" s="43" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="41">
         <v>19.3</v>
       </c>
       <c r="C12" s="41">
         <v>20.3</v>
       </c>
       <c r="D12" s="41">
         <v>-97.1</v>
       </c>
       <c r="E12" s="41">
         <v>-1.3</v>
       </c>
       <c r="F12" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="G12" s="41">
         <v>320.60000000000002</v>
       </c>
       <c r="H12" s="41">
         <v>283.7</v>
       </c>
       <c r="I12" s="41">
         <v>142.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" ht="38.25">
       <c r="A13" s="43" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="41">
         <v>145.30000000000001</v>
       </c>
       <c r="C13" s="41">
         <v>236.7</v>
       </c>
       <c r="D13" s="41">
         <v>2157.9</v>
       </c>
       <c r="E13" s="41">
         <v>73.400000000000006</v>
       </c>
       <c r="F13" s="41">
         <v>3412.4</v>
       </c>
       <c r="G13" s="41">
         <v>1325.6</v>
       </c>
       <c r="H13" s="41">
         <v>1370.1</v>
       </c>
       <c r="I13" s="41">
         <v>949.1</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9">
       <c r="A14" s="43" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="41">
         <v>-37.1</v>
       </c>
       <c r="C14" s="41">
         <v>454.8</v>
       </c>
       <c r="D14" s="41">
         <v>13040.1</v>
       </c>
       <c r="E14" s="41">
         <v>518.1</v>
       </c>
       <c r="F14" s="41">
         <v>17327.7</v>
       </c>
       <c r="G14" s="41">
         <v>27637.599999999999</v>
       </c>
       <c r="H14" s="41">
         <v>36224.9</v>
       </c>
       <c r="I14" s="41">
         <v>45459.6</v>
       </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9">
       <c r="A15" s="43" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="41">
         <v>70.099999999999994</v>
       </c>
       <c r="C15" s="41">
         <v>1015.4</v>
       </c>
       <c r="D15" s="41">
         <v>23151.8</v>
       </c>
       <c r="E15" s="41">
         <v>178.2</v>
       </c>
       <c r="F15" s="41">
         <v>3895.9</v>
       </c>
       <c r="G15" s="41">
         <v>2651.5</v>
       </c>
       <c r="H15" s="41">
         <v>5824.4</v>
       </c>
       <c r="I15" s="41">
         <v>21830.799999999999</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" ht="25.5">
       <c r="A16" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="46">
         <v>235.4</v>
       </c>
       <c r="C16" s="46">
         <v>613.70000000000005</v>
       </c>
       <c r="D16" s="46">
         <v>6737.6</v>
       </c>
       <c r="E16" s="46">
         <v>144.4</v>
       </c>
       <c r="F16" s="46">
         <v>1789.4</v>
       </c>
       <c r="G16" s="46">
         <v>3334.4</v>
       </c>
       <c r="H16" s="46">
         <v>4903.5</v>
       </c>
       <c r="I16" s="46">
         <v>5852.6</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" ht="25.5">
       <c r="A17" s="43" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="41">
         <v>6.6</v>
       </c>
       <c r="C17" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D17" s="41">
         <v>105.3</v>
       </c>
       <c r="E17" s="41">
         <v>122.5</v>
       </c>
       <c r="F17" s="41">
         <v>154.69999999999999</v>
       </c>
       <c r="G17" s="41">
         <v>4666.1000000000004</v>
       </c>
       <c r="H17" s="41">
         <v>7739.5</v>
       </c>
       <c r="I17" s="41">
         <v>12106.3</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9">
       <c r="A18" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="41">
         <v>2.7</v>
       </c>
       <c r="C18" s="41">
         <v>32.5</v>
       </c>
       <c r="D18" s="41">
         <v>55.1</v>
       </c>
       <c r="E18" s="41">
         <v>203</v>
       </c>
       <c r="F18" s="41">
         <v>562.1</v>
       </c>
       <c r="G18" s="41">
         <v>6855.3</v>
       </c>
       <c r="H18" s="41">
         <v>11469.5</v>
       </c>
       <c r="I18" s="41">
         <v>10867.6</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9">
       <c r="A19" s="43" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D19" s="41">
         <v>-0.1</v>
       </c>
       <c r="E19" s="41">
         <v>8.4</v>
       </c>
       <c r="F19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G19" s="46">
         <v>-0.1</v>
       </c>
       <c r="H19" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I19" s="41">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9">
       <c r="A20" s="43" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>149</v>
       </c>
       <c r="E20" s="41">
         <v>95.6</v>
       </c>
       <c r="F20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="H20" s="46" t="s">
         <v>146</v>
       </c>
       <c r="I20" s="46" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9">
       <c r="A21" s="43" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="41">
         <v>244.7</v>
       </c>
       <c r="C21" s="41">
         <v>1926.8</v>
       </c>
       <c r="D21" s="41">
         <v>56671.1</v>
       </c>
       <c r="E21" s="41">
         <v>1563.5</v>
       </c>
       <c r="F21" s="41">
         <v>422.5</v>
       </c>
       <c r="G21" s="41">
         <v>4294.2</v>
       </c>
       <c r="H21" s="41">
         <v>5133.1000000000004</v>
       </c>
       <c r="I21" s="41">
         <v>5906.7</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9">
       <c r="A22" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="41">
         <v>0</v>
       </c>
       <c r="C22" s="41">
         <v>0</v>
       </c>
       <c r="D22" s="41">
         <v>0</v>
       </c>
       <c r="E22" s="41">
         <v>0</v>
       </c>
       <c r="F22" s="41">
         <v>0</v>
       </c>
       <c r="G22" s="41">
         <v>0</v>
       </c>
       <c r="H22" s="41">
         <v>0</v>
       </c>
       <c r="I22" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9">
       <c r="A23" s="43" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="G23" s="41">
         <v>0.1</v>
       </c>
       <c r="H23" s="41">
         <v>321.5</v>
       </c>
       <c r="I23" s="41">
         <v>313.5</v>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9">
       <c r="A24" s="43" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="41">
         <v>290.60000000000002</v>
       </c>
       <c r="C24" s="41">
         <v>206.8</v>
       </c>
       <c r="D24" s="41">
         <v>21902.9</v>
       </c>
       <c r="E24" s="41">
         <v>362.2</v>
       </c>
       <c r="F24" s="41">
         <v>4561.7</v>
       </c>
       <c r="G24" s="41">
         <v>18398.5</v>
       </c>
       <c r="H24" s="41">
         <v>36954.6</v>
       </c>
       <c r="I24" s="41">
         <v>41736.6</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="28.5" customHeight="1">
       <c r="A25" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="41">
         <v>-416.1</v>
       </c>
       <c r="C25" s="41">
         <v>-2054.1999999999998</v>
       </c>
       <c r="D25" s="41">
         <v>-63793.1</v>
       </c>
       <c r="E25" s="41">
         <v>-1933.3</v>
       </c>
       <c r="F25" s="41">
         <v>-5455.6</v>
       </c>
       <c r="G25" s="41">
         <v>-6696.1</v>
       </c>
       <c r="H25" s="41">
         <v>-10696</v>
       </c>
       <c r="I25" s="41">
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="26" spans="1:9" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" s="37" customFormat="1">
       <c r="A26" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="48">
         <f>B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B21+B24+B25</f>
         <v>13924.1</v>
       </c>
       <c r="C26" s="48">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C15+C16+C18+C21+C22+C24+C25</f>
         <v>28024.400000000001</v>
       </c>
       <c r="D26" s="48">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D15+D16+D17+D18+D19+D21+D22+D24+D25</f>
         <v>370973.8</v>
       </c>
       <c r="E26" s="48">
         <f>E5+E6+E7+E8+E11+E12+E13+E14+E15+E17+E16+E18+E19+E20+E21+E22+E24+E25</f>
         <v>7949.7</v>
       </c>
       <c r="F26" s="48">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F17+F18+F21+F22+F24+F25</f>
         <v>140195.5</v>
       </c>
       <c r="G26" s="48">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G17+G18+G19+G21+G22+G23+G24+G25</f>
         <v>404482.2</v>
       </c>
       <c r="H26" s="48">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H21+H22+H23+H24+H25</f>
         <v>529627.19999999995</v>
       </c>
       <c r="I26" s="48">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I19+I21+I22+I23+I24+I25</f>
         <v>646062.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="49" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="10" style="49" customWidth="1"/>
     <col min="5" max="13" width="10.7109375" style="49" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="49"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1">
       <c r="A1" s="71" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="59"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="B2" s="69"/>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="70"/>
       <c r="M2" s="69" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="50" customFormat="1">
       <c r="A3" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="68">
         <v>1998</v>
       </c>
       <c r="C3" s="68">
         <v>1999</v>
       </c>
       <c r="D3" s="68">
         <v>2000</v>
       </c>
       <c r="E3" s="68">
         <v>2001</v>
       </c>
       <c r="F3" s="68">
         <v>2002</v>
       </c>
       <c r="G3" s="68">
         <v>2003</v>
       </c>
       <c r="H3" s="68">
         <v>2004</v>
       </c>
       <c r="I3" s="68">
         <v>2005</v>
       </c>
       <c r="J3" s="68">
         <v>2006</v>
       </c>
       <c r="K3" s="68">
         <v>2007</v>
       </c>
       <c r="L3" s="68">
         <v>2008</v>
       </c>
       <c r="M3" s="68">
         <v>2009</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13">
       <c r="A4" s="51" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="66">
         <f t="shared" ref="B4:L4" si="0">B5+B8+B12</f>
         <v>248284.5</v>
       </c>
       <c r="C4" s="66">
         <f t="shared" si="0"/>
         <v>368480.1</v>
       </c>
       <c r="D4" s="66">
         <f t="shared" si="0"/>
         <v>524297.9</v>
       </c>
       <c r="E4" s="66">
         <f t="shared" si="0"/>
         <v>659917.19999999995</v>
       </c>
       <c r="F4" s="66">
         <f t="shared" si="0"/>
         <v>716475.1</v>
       </c>
       <c r="G4" s="66">
         <f t="shared" si="0"/>
@@ -2963,394 +2934,394 @@
       </c>
       <c r="H4" s="66">
         <f t="shared" si="0"/>
         <v>1185405.3999999999</v>
       </c>
       <c r="I4" s="66">
         <f t="shared" si="0"/>
         <v>1708056.4</v>
       </c>
       <c r="J4" s="66">
         <f t="shared" si="0"/>
         <v>2432381.5</v>
       </c>
       <c r="K4" s="66">
         <f t="shared" si="0"/>
         <v>2752816.2</v>
       </c>
       <c r="L4" s="66">
         <f t="shared" si="0"/>
         <v>4013075.2</v>
       </c>
       <c r="M4" s="66">
         <v>4018008.2</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="25.5">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="53">
         <v>101985.9</v>
       </c>
       <c r="C5" s="53">
         <v>146257.1</v>
       </c>
       <c r="D5" s="53">
         <f t="shared" ref="D5:I5" si="1">SUM(D6:D7)</f>
         <v>140380.79999999999</v>
       </c>
       <c r="E5" s="53">
         <f t="shared" si="1"/>
         <v>188763.9</v>
       </c>
       <c r="F5" s="53">
         <f t="shared" si="1"/>
         <v>197465.5</v>
       </c>
       <c r="G5" s="53">
         <f t="shared" si="1"/>
         <v>253219.7</v>
       </c>
       <c r="H5" s="53">
         <f t="shared" si="1"/>
         <v>283496</v>
       </c>
       <c r="I5" s="53">
         <f t="shared" si="1"/>
         <v>329807.3</v>
       </c>
       <c r="J5" s="53">
         <v>386601.8</v>
       </c>
       <c r="K5" s="53">
         <v>494496.7</v>
       </c>
       <c r="L5" s="53">
         <v>587600.1</v>
       </c>
       <c r="M5" s="41">
         <v>758479.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13">
       <c r="A6" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B6" s="55">
         <v>100772.1</v>
       </c>
       <c r="C6" s="55">
         <v>144902.39999999999</v>
       </c>
       <c r="D6" s="53">
         <v>137638.70000000001</v>
       </c>
       <c r="E6" s="53">
         <v>185244.7</v>
       </c>
       <c r="F6" s="53">
         <v>192823.9</v>
       </c>
       <c r="G6" s="53">
         <v>250013.6</v>
       </c>
       <c r="H6" s="53">
         <v>279359.2</v>
       </c>
       <c r="I6" s="53">
         <v>325645</v>
       </c>
       <c r="J6" s="53">
         <v>381451.9</v>
       </c>
       <c r="K6" s="53">
         <v>487310.6</v>
       </c>
       <c r="L6" s="53">
         <v>578707.4</v>
       </c>
       <c r="M6" s="41">
         <v>752100.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="16.5" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="55">
         <v>1213.8</v>
       </c>
       <c r="C7" s="55">
         <v>1354.7</v>
       </c>
       <c r="D7" s="53">
         <v>2742.1</v>
       </c>
       <c r="E7" s="53">
         <v>3519.2</v>
       </c>
       <c r="F7" s="53">
         <v>4641.6000000000004</v>
       </c>
       <c r="G7" s="53">
         <v>3206.1</v>
       </c>
       <c r="H7" s="53">
         <v>4136.8</v>
       </c>
       <c r="I7" s="53">
         <v>4162.3</v>
       </c>
       <c r="J7" s="53">
         <v>5149.8999999999996</v>
       </c>
       <c r="K7" s="53">
         <v>7186.1</v>
       </c>
       <c r="L7" s="53">
         <v>8892.7000000000007</v>
       </c>
       <c r="M7" s="41">
         <v>6378.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13">
       <c r="A8" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="53">
         <f t="shared" ref="B8:L8" si="2">SUM(B9:B11)</f>
         <v>103172.1</v>
       </c>
       <c r="C8" s="53">
         <f t="shared" si="2"/>
         <v>175449.1</v>
       </c>
       <c r="D8" s="53">
         <f t="shared" si="2"/>
         <v>318901.59999999998</v>
       </c>
       <c r="E8" s="53">
         <f t="shared" si="2"/>
         <v>383783.7</v>
       </c>
       <c r="F8" s="53">
         <f t="shared" si="2"/>
         <v>385920.9</v>
       </c>
       <c r="G8" s="53">
         <f t="shared" si="2"/>
         <v>525045.6</v>
       </c>
       <c r="H8" s="53">
         <f t="shared" si="2"/>
         <v>732186.7</v>
       </c>
       <c r="I8" s="53">
         <f t="shared" si="2"/>
         <v>1069914.3</v>
       </c>
       <c r="J8" s="53">
         <v>1459655.7</v>
       </c>
       <c r="K8" s="53">
         <v>1677368.3</v>
       </c>
       <c r="L8" s="53">
         <f t="shared" si="2"/>
         <v>2829005.8</v>
       </c>
       <c r="M8" s="41">
         <v>2660072</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13">
       <c r="A9" s="45" t="s">
         <v>155</v>
       </c>
       <c r="B9" s="55">
         <v>34650.9</v>
       </c>
       <c r="C9" s="55">
         <v>74037.8</v>
       </c>
       <c r="D9" s="53">
         <v>121697.9</v>
       </c>
       <c r="E9" s="53">
         <v>103391.6</v>
       </c>
       <c r="F9" s="53">
         <v>86406.399999999994</v>
       </c>
       <c r="G9" s="53">
         <v>153023.70000000001</v>
       </c>
       <c r="H9" s="53">
         <v>309938.7</v>
       </c>
       <c r="I9" s="53">
         <v>586357.80000000005</v>
       </c>
       <c r="J9" s="53">
         <v>839955.1</v>
       </c>
       <c r="K9" s="53">
         <v>959791.1</v>
       </c>
       <c r="L9" s="53">
         <v>1817329.7</v>
       </c>
       <c r="M9" s="41">
         <v>1671021.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13">
       <c r="A10" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="55">
         <v>64583.6</v>
       </c>
       <c r="C10" s="55">
         <v>100884.7</v>
       </c>
       <c r="D10" s="53">
         <v>195282.6</v>
       </c>
       <c r="E10" s="53">
         <v>283641.90000000002</v>
       </c>
       <c r="F10" s="53">
         <v>289587.3</v>
       </c>
       <c r="G10" s="53">
         <v>344691</v>
       </c>
       <c r="H10" s="53">
         <v>402556.6</v>
       </c>
       <c r="I10" s="53">
         <v>459445.7</v>
       </c>
       <c r="J10" s="53">
         <v>586947.5</v>
       </c>
       <c r="K10" s="53">
         <v>694699.4</v>
       </c>
       <c r="L10" s="53">
         <v>974141.4</v>
       </c>
       <c r="M10" s="41">
         <v>925611.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="25.5">
       <c r="A11" s="45" t="s">
         <v>156</v>
       </c>
       <c r="B11" s="55">
         <v>3937.6</v>
       </c>
       <c r="C11" s="55">
         <v>526.6</v>
       </c>
       <c r="D11" s="53">
         <v>1921.1</v>
       </c>
       <c r="E11" s="53">
         <v>-3249.8</v>
       </c>
       <c r="F11" s="53">
         <v>9927.2000000000007</v>
       </c>
       <c r="G11" s="53">
         <v>27330.9</v>
       </c>
       <c r="H11" s="53">
         <v>19691.400000000001</v>
       </c>
       <c r="I11" s="53">
         <v>24110.799999999999</v>
       </c>
       <c r="J11" s="53">
         <v>32753.1</v>
       </c>
       <c r="K11" s="53">
         <v>22877.8</v>
       </c>
       <c r="L11" s="53">
         <v>37534.699999999997</v>
       </c>
       <c r="M11" s="41">
         <v>63438.9</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13">
       <c r="A12" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="53">
         <v>43126.5</v>
       </c>
       <c r="C12" s="53">
         <v>46773.9</v>
       </c>
       <c r="D12" s="53">
         <v>65015.5</v>
       </c>
       <c r="E12" s="53">
         <v>87369.600000000006</v>
       </c>
       <c r="F12" s="53">
         <v>133088.70000000001</v>
       </c>
       <c r="G12" s="53">
         <v>144356.4</v>
       </c>
       <c r="H12" s="53">
         <v>169722.7</v>
       </c>
       <c r="I12" s="53">
         <v>308334.8</v>
       </c>
       <c r="J12" s="53">
         <v>586124</v>
       </c>
       <c r="K12" s="53">
         <v>580951.19999999995</v>
       </c>
       <c r="L12" s="53">
         <v>596469.30000000005</v>
       </c>
       <c r="M12" s="41">
         <v>599457</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13">
       <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52">
         <f>B14+B15+B16+B17+B18+B19+B20+B21+B22</f>
         <v>452846.9</v>
       </c>
       <c r="C13" s="52">
         <f>C14+C15+C16+C17+C18+C19+C20+C21+C22</f>
         <v>493131.1</v>
       </c>
       <c r="D13" s="52">
         <f t="shared" ref="D13:L13" si="3">D14+D15+D16+D17+D18+D19+D20+D21+D22+D23</f>
         <v>492979.5</v>
       </c>
       <c r="E13" s="52">
         <f t="shared" si="3"/>
         <v>642002.9</v>
       </c>
       <c r="F13" s="52">
         <f t="shared" si="3"/>
         <v>919140.6</v>
       </c>
       <c r="G13" s="52">
         <f t="shared" si="3"/>
@@ -3358,494 +3329,494 @@
       </c>
       <c r="H13" s="52">
         <f t="shared" si="3"/>
         <v>1556701.2</v>
       </c>
       <c r="I13" s="52">
         <f t="shared" si="3"/>
         <v>1876596.2</v>
       </c>
       <c r="J13" s="52">
         <f t="shared" si="3"/>
         <v>2613646.7999999998</v>
       </c>
       <c r="K13" s="52">
         <f t="shared" si="3"/>
         <v>3374737.6</v>
       </c>
       <c r="L13" s="52">
         <f t="shared" si="3"/>
         <v>4040414</v>
       </c>
       <c r="M13" s="52">
         <v>4337905</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="38.25">
       <c r="A14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="55">
         <v>151052.29999999999</v>
       </c>
       <c r="C14" s="55">
         <v>153650.4</v>
       </c>
       <c r="D14" s="53">
         <v>154881.29999999999</v>
       </c>
       <c r="E14" s="53">
         <v>140862.39999999999</v>
       </c>
       <c r="F14" s="53">
         <v>271491</v>
       </c>
       <c r="G14" s="53">
         <v>284938.59999999998</v>
       </c>
       <c r="H14" s="53">
         <v>369847.6</v>
       </c>
       <c r="I14" s="53">
         <v>406094.9</v>
       </c>
       <c r="J14" s="53">
         <v>543597.6</v>
       </c>
       <c r="K14" s="53">
         <v>705228.7</v>
       </c>
       <c r="L14" s="53">
         <v>853996.6</v>
       </c>
       <c r="M14" s="41">
         <v>869256.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="55">
         <v>2880.7</v>
       </c>
       <c r="C15" s="55">
         <v>2656</v>
       </c>
       <c r="D15" s="53">
         <v>2756.4</v>
       </c>
       <c r="E15" s="53">
         <v>4081.6</v>
       </c>
       <c r="F15" s="53">
         <v>8624.2000000000007</v>
       </c>
       <c r="G15" s="53">
         <v>15810.4</v>
       </c>
       <c r="H15" s="53">
         <v>25807.4</v>
       </c>
       <c r="I15" s="53">
         <v>34349.699999999997</v>
       </c>
       <c r="J15" s="53">
         <v>46116.1</v>
       </c>
       <c r="K15" s="53">
         <v>58166</v>
       </c>
       <c r="L15" s="53">
         <v>63744.5</v>
       </c>
       <c r="M15" s="41">
         <v>66977.3</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="53">
         <v>115940.4</v>
       </c>
       <c r="C16" s="53">
         <v>116687.6</v>
       </c>
       <c r="D16" s="53">
         <v>95099.6</v>
       </c>
       <c r="E16" s="53">
         <v>140049.29999999999</v>
       </c>
       <c r="F16" s="53">
         <v>188437.4</v>
       </c>
       <c r="G16" s="53">
         <v>241276.1</v>
       </c>
       <c r="H16" s="53">
         <v>285345.59999999998</v>
       </c>
       <c r="I16" s="53">
         <v>377066.6</v>
       </c>
       <c r="J16" s="53">
         <v>510585.59999999998</v>
       </c>
       <c r="K16" s="53">
         <v>678129.9</v>
       </c>
       <c r="L16" s="53">
         <v>787420</v>
       </c>
       <c r="M16" s="41">
         <v>804592.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="55">
         <v>10110.1</v>
       </c>
       <c r="C17" s="55">
         <v>35369.800000000003</v>
       </c>
       <c r="D17" s="53">
         <v>50489.9</v>
       </c>
       <c r="E17" s="53">
         <v>75689.7</v>
       </c>
       <c r="F17" s="53">
         <v>91104.5</v>
       </c>
       <c r="G17" s="53">
         <v>102764.9</v>
       </c>
       <c r="H17" s="53">
         <v>120817.60000000001</v>
       </c>
       <c r="I17" s="53">
         <v>170202.5</v>
       </c>
       <c r="J17" s="53">
         <v>360356.1</v>
       </c>
       <c r="K17" s="53">
         <v>585547.80000000005</v>
       </c>
       <c r="L17" s="53">
         <v>635415</v>
       </c>
       <c r="M17" s="41">
         <v>649551.9</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="38.25">
       <c r="A18" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="55">
         <v>128759.8</v>
       </c>
       <c r="C18" s="55">
         <v>131643.29999999999</v>
       </c>
       <c r="D18" s="53">
         <v>147265.4</v>
       </c>
       <c r="E18" s="53">
         <v>212950.3</v>
       </c>
       <c r="F18" s="53">
         <v>274507</v>
       </c>
       <c r="G18" s="53">
         <v>441423.1</v>
       </c>
       <c r="H18" s="53">
         <v>627989.4</v>
       </c>
       <c r="I18" s="53">
         <v>748062.7</v>
       </c>
       <c r="J18" s="53">
         <v>996186.9</v>
       </c>
       <c r="K18" s="53">
         <v>1155450.5</v>
       </c>
       <c r="L18" s="53">
         <v>1531155.2</v>
       </c>
       <c r="M18" s="41">
         <v>1724847.7</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="56">
         <v>-4081</v>
       </c>
       <c r="C19" s="56">
         <v>0</v>
       </c>
       <c r="D19" s="53">
         <v>0</v>
       </c>
       <c r="E19" s="53">
         <v>0</v>
       </c>
       <c r="F19" s="53">
         <v>0</v>
       </c>
       <c r="G19" s="53"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="53">
         <v>0</v>
       </c>
       <c r="K19" s="53">
         <v>-15</v>
       </c>
       <c r="L19" s="53"/>
       <c r="M19" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="55">
         <v>16613.2</v>
       </c>
       <c r="C20" s="55">
         <v>17526.7</v>
       </c>
       <c r="D20" s="53">
         <v>17849.5</v>
       </c>
       <c r="E20" s="53">
         <v>28605.1</v>
       </c>
       <c r="F20" s="53">
         <v>24140.7</v>
       </c>
       <c r="G20" s="53">
         <v>27001.599999999999</v>
       </c>
       <c r="H20" s="53">
         <v>47404</v>
       </c>
       <c r="I20" s="53">
         <v>59614.3</v>
       </c>
       <c r="J20" s="53">
         <v>57447.6</v>
       </c>
       <c r="K20" s="53">
         <v>62618.7</v>
       </c>
       <c r="L20" s="53">
         <v>69967.3</v>
       </c>
       <c r="M20" s="41">
         <v>96975.7</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="55">
         <v>16568.3</v>
       </c>
       <c r="C21" s="55">
         <v>14974.8</v>
       </c>
       <c r="D21" s="53">
         <v>4791</v>
       </c>
       <c r="E21" s="53">
         <v>17822.900000000001</v>
       </c>
       <c r="F21" s="53">
         <v>16551.599999999999</v>
       </c>
       <c r="G21" s="53">
         <v>24105.200000000001</v>
       </c>
       <c r="H21" s="53">
         <v>28622.3</v>
       </c>
       <c r="I21" s="53">
         <v>25460</v>
       </c>
       <c r="J21" s="53">
         <v>32038.2</v>
       </c>
       <c r="K21" s="53">
         <v>32825.199999999997</v>
       </c>
       <c r="L21" s="53">
         <v>13240.2</v>
       </c>
       <c r="M21" s="41">
         <v>23519.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="25.5">
       <c r="A22" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="53">
         <v>15003.1</v>
       </c>
       <c r="C22" s="53">
         <v>20622.5</v>
       </c>
       <c r="D22" s="53">
         <v>18940.2</v>
       </c>
       <c r="E22" s="53">
         <v>12949.1</v>
       </c>
       <c r="F22" s="53">
         <v>37302</v>
       </c>
       <c r="G22" s="53">
         <v>39086.1</v>
       </c>
       <c r="H22" s="53">
         <v>43681.4</v>
       </c>
       <c r="I22" s="53">
         <v>48428</v>
       </c>
       <c r="J22" s="53">
         <v>59769</v>
       </c>
       <c r="K22" s="53">
         <v>88095.2</v>
       </c>
       <c r="L22" s="53">
         <v>77475.8</v>
       </c>
       <c r="M22" s="41">
         <v>92822.6</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="51" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="51">
       <c r="A23" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="46" t="s">
         <v>146</v>
       </c>
       <c r="D23" s="53">
         <v>906.2</v>
       </c>
       <c r="E23" s="53">
         <v>8992.5</v>
       </c>
       <c r="F23" s="53">
         <v>6982.2</v>
       </c>
       <c r="G23" s="53">
         <v>4705.1000000000004</v>
       </c>
       <c r="H23" s="53">
         <v>7185.9</v>
       </c>
       <c r="I23" s="53">
         <v>7317.5</v>
       </c>
       <c r="J23" s="53">
         <v>7549.7</v>
       </c>
       <c r="K23" s="53">
         <v>8690.6</v>
       </c>
       <c r="L23" s="53">
         <v>7999.4</v>
       </c>
       <c r="M23" s="41">
         <v>9361.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="49" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="53">
         <v>-10370.4</v>
       </c>
       <c r="C24" s="53">
         <v>-18660.599999999999</v>
       </c>
       <c r="D24" s="53">
         <v>-23660</v>
       </c>
       <c r="E24" s="53">
         <v>-37339.5</v>
       </c>
       <c r="F24" s="53">
         <v>-55702.8</v>
       </c>
       <c r="G24" s="53">
         <v>-71332.100000000006</v>
       </c>
       <c r="H24" s="53">
         <v>-110000.3</v>
       </c>
       <c r="I24" s="53">
         <v>-165700.70000000001</v>
       </c>
       <c r="J24" s="53">
         <v>-306033.90000000002</v>
       </c>
       <c r="K24" s="53">
         <v>-613954.80000000005</v>
       </c>
       <c r="L24" s="53">
         <v>-751369.6</v>
       </c>
       <c r="M24" s="41">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="52">
         <f t="shared" ref="B25:L25" si="4">B4+B13+B24</f>
         <v>690761</v>
       </c>
       <c r="C25" s="52">
         <f t="shared" si="4"/>
         <v>842950.6</v>
       </c>
       <c r="D25" s="52">
         <f t="shared" si="4"/>
         <v>993617.4</v>
       </c>
       <c r="E25" s="52">
         <f t="shared" si="4"/>
         <v>1264580.6000000001</v>
       </c>
       <c r="F25" s="52">
         <f t="shared" si="4"/>
         <v>1579912.9</v>
       </c>
       <c r="G25" s="52">
         <f t="shared" si="4"/>
@@ -3853,146 +3824,147 @@
       </c>
       <c r="H25" s="52">
         <f t="shared" si="4"/>
         <v>2632106.2999999998</v>
       </c>
       <c r="I25" s="52">
         <f t="shared" si="4"/>
         <v>3418951.9</v>
       </c>
       <c r="J25" s="52">
         <f t="shared" si="4"/>
         <v>4739994.4000000004</v>
       </c>
       <c r="K25" s="52">
         <f t="shared" si="4"/>
         <v>5513599</v>
       </c>
       <c r="L25" s="52">
         <f t="shared" si="4"/>
         <v>7302119.5999999996</v>
       </c>
       <c r="M25" s="52">
         <v>7816231.4000000004</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="57"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="B27" s="57"/>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="M27" s="57"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13">
       <c r="B28" s="57"/>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
       <c r="E28" s="57"/>
       <c r="F28" s="57"/>
       <c r="M28" s="57"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13">
       <c r="M29" s="57"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13">
       <c r="M30" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:BP37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="BE1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="13" style="4" customWidth="1"/>
     <col min="4" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.140625" style="4" customWidth="1"/>
     <col min="16" max="17" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.85546875" style="1" customWidth="1"/>
     <col min="28" max="29" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.28515625" style="1" customWidth="1"/>
     <col min="52" max="56" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="14.7109375" style="1" customWidth="1"/>
-    <col min="60" max="60" width="15.7109375" style="1" customWidth="1"/>
+    <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.5703125" style="1" customWidth="1"/>
-    <col min="62" max="63" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="64" max="64" width="14.85546875" style="1" customWidth="1"/>
+    <col min="62" max="62" width="13.140625" style="1" customWidth="1"/>
+    <col min="63" max="63" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.42578125" style="1" customWidth="1"/>
     <col min="66" max="66" width="13.140625" style="1" customWidth="1"/>
     <col min="67" max="72" width="14.42578125" style="1" customWidth="1"/>
     <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:68">
       <c r="A1" s="62" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
@@ -4020,51 +3992,51 @@
       <c r="AS1" s="2"/>
       <c r="AT1" s="2"/>
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
     </row>
-    <row r="2" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:68">
       <c r="A2" s="11"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="10"/>
       <c r="O2" s="12"/>
       <c r="P2" s="12"/>
       <c r="Q2" s="12"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
@@ -4086,51 +4058,51 @@
       <c r="AO2" s="13"/>
       <c r="AP2" s="13"/>
       <c r="AQ2" s="13"/>
       <c r="AR2" s="13"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="14"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
       <c r="BN2" s="14" t="s">
         <v>24</v>
       </c>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
     </row>
-    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:68" ht="25.5">
       <c r="A3" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="72" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="73" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="73" t="s">
         <v>60</v>
       </c>
       <c r="F3" s="72" t="s">
         <v>56</v>
       </c>
       <c r="G3" s="72" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="73" t="s">
         <v>54</v>
       </c>
       <c r="I3" s="73" t="s">
@@ -4184,63 +4156,63 @@
       <c r="Y3" s="72" t="s">
         <v>65</v>
       </c>
       <c r="Z3" s="72" t="s">
         <v>44</v>
       </c>
       <c r="AA3" s="72" t="s">
         <v>57</v>
       </c>
       <c r="AB3" s="72" t="s">
         <v>58</v>
       </c>
       <c r="AC3" s="72" t="s">
         <v>66</v>
       </c>
       <c r="AD3" s="72" t="s">
         <v>67</v>
       </c>
       <c r="AE3" s="72" t="s">
         <v>68</v>
       </c>
       <c r="AF3" s="72" t="s">
         <v>69</v>
       </c>
       <c r="AG3" s="75" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="AH3" s="72" t="s">
         <v>70</v>
       </c>
       <c r="AI3" s="72" t="s">
         <v>71</v>
       </c>
       <c r="AJ3" s="72" t="s">
         <v>72</v>
       </c>
       <c r="AK3" s="75" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="AL3" s="72" t="s">
         <v>73</v>
       </c>
       <c r="AM3" s="72" t="s">
         <v>74</v>
       </c>
       <c r="AN3" s="72" t="s">
         <v>75</v>
       </c>
       <c r="AO3" s="72" t="s">
         <v>92</v>
       </c>
       <c r="AP3" s="72" t="s">
         <v>76</v>
       </c>
       <c r="AQ3" s="72" t="s">
         <v>77</v>
       </c>
       <c r="AR3" s="72" t="s">
         <v>78</v>
       </c>
       <c r="AS3" s="75" t="s">
         <v>163</v>
       </c>
@@ -4280,59 +4252,59 @@
       <c r="BE3" s="74" t="s">
         <v>160</v>
       </c>
       <c r="BF3" s="72" t="s">
         <v>88</v>
       </c>
       <c r="BG3" s="72" t="s">
         <v>89</v>
       </c>
       <c r="BH3" s="72" t="s">
         <v>90</v>
       </c>
       <c r="BI3" s="74" t="s">
         <v>159</v>
       </c>
       <c r="BJ3" s="72" t="s">
         <v>94</v>
       </c>
       <c r="BK3" s="72" t="s">
         <v>134</v>
       </c>
       <c r="BL3" s="72" t="s">
         <v>157</v>
       </c>
       <c r="BM3" s="72" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="BN3" s="72" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="BO3" s="2"/>
       <c r="BP3" s="2"/>
     </row>
-    <row r="4" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:68">
       <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="7">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="7">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="16">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="7">
         <v>2594858.7000000002</v>
@@ -4533,61 +4505,60 @@
       <c r="BG4" s="7">
         <f t="shared" si="2"/>
         <v>10487792.5</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="2"/>
         <v>17590131.899999999</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="2"/>
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="7">
-        <f t="shared" si="2"/>
-        <v>32508222.699999999</v>
+        <v>31955774.199999999</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="2"/>
         <v>7223566.5999999996</v>
       </c>
       <c r="BO4" s="61"/>
       <c r="BP4" s="61"/>
     </row>
-    <row r="5" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:68">
       <c r="A5" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="18">
         <v>54253.2</v>
       </c>
       <c r="C5" s="3">
         <v>121920</v>
       </c>
       <c r="D5" s="3">
         <v>421587.7</v>
       </c>
       <c r="E5" s="6">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="19">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="19">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="19">
         <v>481014.6</v>
       </c>
       <c r="I5" s="6">
@@ -4736,60 +4707,60 @@
       </c>
       <c r="BE5" s="6">
         <v>3298401.4</v>
       </c>
       <c r="BF5" s="6">
         <v>342953.9</v>
       </c>
       <c r="BG5" s="6">
         <v>732647</v>
       </c>
       <c r="BH5" s="6">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="6">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="6">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="6">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="6">
         <v>2362614.2999999998</v>
       </c>
-      <c r="BM5" s="6">
-        <v>4266287.0999999996</v>
+      <c r="BM5" s="19">
+        <v>4312692.4000000004</v>
       </c>
       <c r="BN5" s="83">
         <v>402128.1</v>
       </c>
       <c r="BO5" s="61"/>
       <c r="BP5" s="61"/>
     </row>
-    <row r="6" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:68">
       <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="18">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="18">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="18">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="6">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="18">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="18">
         <v>2217941.5</v>
       </c>
@@ -4968,62 +4939,61 @@
       <c r="BF6" s="6">
         <f t="shared" si="4"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="6">
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="6">
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="6">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="6">
         <f t="shared" ref="BJ6:BN6" si="5">BJ7+BJ8+BJ9+BJ10</f>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="6">
         <f t="shared" si="5"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="6">
         <f t="shared" si="5"/>
         <v>15847019.6</v>
       </c>
-      <c r="BM6" s="6">
-[...1 lines deleted...]
-        <v>24678254.399999999</v>
+      <c r="BM6" s="19">
+        <v>24077924.899999999</v>
       </c>
       <c r="BN6" s="6">
         <f t="shared" si="5"/>
         <v>6126887.7999999998</v>
       </c>
       <c r="BO6" s="61"/>
       <c r="BP6" s="61"/>
     </row>
-    <row r="7" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:68">
       <c r="A7" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="18">
         <v>543687.9</v>
       </c>
       <c r="C7" s="3">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="3">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="6">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="19">
         <v>729108.4</v>
       </c>
       <c r="G7" s="19">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="19">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="6">
@@ -5172,60 +5142,60 @@
       </c>
       <c r="BE7" s="6">
         <v>9099176</v>
       </c>
       <c r="BF7" s="6">
         <v>2125544.1</v>
       </c>
       <c r="BG7" s="6">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="6">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="6">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="6">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="6">
         <v>4869763</v>
       </c>
       <c r="BL7" s="6">
         <v>7815918.7999999998</v>
       </c>
-      <c r="BM7" s="6">
-        <v>11089328.300000001</v>
+      <c r="BM7" s="19">
+        <v>10566877.4</v>
       </c>
       <c r="BN7" s="83">
         <v>2285252.1</v>
       </c>
       <c r="BO7" s="61"/>
       <c r="BP7" s="61"/>
     </row>
-    <row r="8" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:68">
       <c r="A8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="18">
         <v>235237.6</v>
       </c>
       <c r="C8" s="3">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="3">
         <v>914438.3</v>
       </c>
       <c r="E8" s="6">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="19">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="19">
         <v>740988.5</v>
       </c>
       <c r="H8" s="19">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="6">
@@ -5374,60 +5344,60 @@
       </c>
       <c r="BE8" s="6">
         <v>9067236.3000000007</v>
       </c>
       <c r="BF8" s="6">
         <v>2281863</v>
       </c>
       <c r="BG8" s="6">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="6">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="6">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="6">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="6">
         <v>4782621</v>
       </c>
       <c r="BL8" s="6">
         <v>7389944.5999999996</v>
       </c>
-      <c r="BM8" s="6">
-        <v>12605904.800000001</v>
+      <c r="BM8" s="19">
+        <v>12528666.5</v>
       </c>
       <c r="BN8" s="83">
         <v>3502374.5</v>
       </c>
       <c r="BO8" s="61"/>
       <c r="BP8" s="61"/>
     </row>
-    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:68">
       <c r="A9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="18">
         <v>50243.5</v>
       </c>
       <c r="C9" s="3">
         <v>48839.3</v>
       </c>
       <c r="D9" s="3">
         <v>62992.9</v>
       </c>
       <c r="E9" s="6">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="19">
         <v>61336.4</v>
       </c>
       <c r="G9" s="19">
         <v>67963.8</v>
       </c>
       <c r="H9" s="19">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="6">
@@ -5576,60 +5546,60 @@
       </c>
       <c r="BE9" s="6">
         <v>632001.5</v>
       </c>
       <c r="BF9" s="6">
         <v>232316.5</v>
       </c>
       <c r="BG9" s="6">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="6">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="6">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="6">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="6">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="6">
         <v>583462.69999999995</v>
       </c>
-      <c r="BM9" s="6">
-        <v>898114.2</v>
+      <c r="BM9" s="19">
+        <v>897514.9</v>
       </c>
       <c r="BN9" s="83">
         <v>315027.5</v>
       </c>
       <c r="BO9" s="61"/>
       <c r="BP9" s="61"/>
     </row>
-    <row r="10" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="18">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="3">
         <v>6719.5</v>
       </c>
       <c r="D10" s="3">
         <v>5754.1</v>
       </c>
       <c r="E10" s="6">
         <v>5645.3</v>
       </c>
       <c r="F10" s="19">
         <v>6376.7</v>
       </c>
       <c r="G10" s="19">
         <v>7792.7</v>
       </c>
       <c r="H10" s="19">
         <v>16346.7</v>
       </c>
       <c r="I10" s="6">
@@ -5778,60 +5748,60 @@
       </c>
       <c r="BE10" s="6">
         <v>64192.800000000003</v>
       </c>
       <c r="BF10" s="6">
         <v>20204.8</v>
       </c>
       <c r="BG10" s="6">
         <v>27324</v>
       </c>
       <c r="BH10" s="6">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="6">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="6">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="6">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="6">
         <v>57693.5</v>
       </c>
-      <c r="BM10" s="6">
-        <v>84907.1</v>
+      <c r="BM10" s="19">
+        <v>84866.1</v>
       </c>
       <c r="BN10" s="83">
         <v>24233.7</v>
       </c>
       <c r="BO10" s="61"/>
       <c r="BP10" s="61"/>
     </row>
-    <row r="11" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:68">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18">
         <v>105484.9</v>
       </c>
       <c r="C11" s="3">
         <v>248239.6</v>
       </c>
       <c r="D11" s="3">
         <v>481293.9</v>
       </c>
       <c r="E11" s="6">
         <v>769900.1</v>
       </c>
       <c r="F11" s="19">
         <v>114488.1</v>
       </c>
       <c r="G11" s="19">
         <v>239486.4</v>
       </c>
       <c r="H11" s="19">
         <v>499149.7</v>
       </c>
       <c r="I11" s="6">
@@ -5980,60 +5950,60 @@
       </c>
       <c r="BE11" s="6">
         <v>2429821.6</v>
       </c>
       <c r="BF11" s="6">
         <v>435788.3</v>
       </c>
       <c r="BG11" s="6">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="6">
         <v>1829684</v>
       </c>
       <c r="BI11" s="6">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="6">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="6">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="6">
         <v>2151485.6</v>
       </c>
-      <c r="BM11" s="6">
-        <v>3563681.2</v>
+      <c r="BM11" s="19">
+        <v>3565156.9</v>
       </c>
       <c r="BN11" s="83">
         <v>694550.7</v>
       </c>
       <c r="BO11" s="61"/>
       <c r="BP11" s="61"/>
     </row>
-    <row r="12" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:68">
       <c r="A12" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="8">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="8">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="16">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="8">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="8">
         <v>2744525.7</v>
@@ -6234,61 +6204,60 @@
       <c r="BG12" s="8">
         <f t="shared" si="9"/>
         <v>15087938.1</v>
       </c>
       <c r="BH12" s="8">
         <f t="shared" si="9"/>
         <v>24486533.199999999</v>
       </c>
       <c r="BI12" s="8">
         <f t="shared" si="9"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="8">
         <f t="shared" si="9"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="8">
         <f t="shared" si="9"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="8">
         <f t="shared" si="9"/>
         <v>28997277</v>
       </c>
       <c r="BM12" s="8">
-        <f t="shared" si="9"/>
-        <v>49871889.200000003</v>
+        <v>50030120.399999999</v>
       </c>
       <c r="BN12" s="8">
         <f t="shared" si="9"/>
         <v>10849180.699999999</v>
       </c>
       <c r="BO12" s="61"/>
       <c r="BP12" s="61"/>
     </row>
-    <row r="13" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:68" ht="25.5">
       <c r="A13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="18">
         <v>322228.7</v>
       </c>
       <c r="C13" s="3">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="3">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="6">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="19">
         <v>407247.2</v>
       </c>
       <c r="G13" s="19">
         <v>763951.4</v>
       </c>
       <c r="H13" s="19">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="6">
@@ -6437,60 +6406,60 @@
       </c>
       <c r="BE13" s="6">
         <v>12543126.300000001</v>
       </c>
       <c r="BF13" s="6">
         <v>2689206.9</v>
       </c>
       <c r="BG13" s="6">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="6">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="6">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="6">
         <v>3152216</v>
       </c>
       <c r="BK13" s="6">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="6">
         <v>9936204.3000000007</v>
       </c>
-      <c r="BM13" s="6">
-        <v>18270794.600000001</v>
+      <c r="BM13" s="19">
+        <v>17743225.600000001</v>
       </c>
       <c r="BN13" s="83">
         <v>3610554.1</v>
       </c>
       <c r="BO13" s="61"/>
       <c r="BP13" s="61"/>
     </row>
-    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:68">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="18">
         <v>133660.1</v>
       </c>
       <c r="C14" s="3">
         <v>273179.8</v>
       </c>
       <c r="D14" s="3">
         <v>460536.4</v>
       </c>
       <c r="E14" s="6">
         <v>765907.4</v>
       </c>
       <c r="F14" s="19">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="19">
         <v>297793.7</v>
       </c>
       <c r="H14" s="19">
         <v>509653.6</v>
       </c>
       <c r="I14" s="6">
@@ -6639,60 +6608,60 @@
       </c>
       <c r="BE14" s="6">
         <v>2880070.4</v>
       </c>
       <c r="BF14" s="6">
         <v>717320.4</v>
       </c>
       <c r="BG14" s="6">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="6">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="6">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="6">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="6">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="6">
         <v>2530681.7000000002</v>
       </c>
-      <c r="BM14" s="6">
-        <v>4233307.5</v>
+      <c r="BM14" s="19">
+        <v>4153036</v>
       </c>
       <c r="BN14" s="83">
         <v>1104565.1000000001</v>
       </c>
       <c r="BO14" s="61"/>
       <c r="BP14" s="61"/>
     </row>
-    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:68">
       <c r="A15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="18">
         <v>28342.6</v>
       </c>
       <c r="C15" s="3">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="3">
         <v>68743.3</v>
       </c>
       <c r="E15" s="6">
         <v>87727.2</v>
       </c>
       <c r="F15" s="19">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="19">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="19">
         <v>81683.8</v>
       </c>
       <c r="I15" s="6">
@@ -6841,60 +6810,60 @@
       </c>
       <c r="BE15" s="6">
         <v>674607.8</v>
       </c>
       <c r="BF15" s="6">
         <v>133204</v>
       </c>
       <c r="BG15" s="6">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="6">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="6">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="6">
         <v>150125</v>
       </c>
       <c r="BK15" s="6">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="6">
         <v>379973.5</v>
       </c>
-      <c r="BM15" s="6">
-        <v>916284.3</v>
+      <c r="BM15" s="19">
+        <v>938761.9</v>
       </c>
       <c r="BN15" s="83">
         <v>173522.2</v>
       </c>
       <c r="BO15" s="61"/>
       <c r="BP15" s="61"/>
     </row>
-    <row r="16" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:68">
       <c r="A16" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="18">
         <v>48856.1</v>
       </c>
       <c r="C16" s="3">
         <v>114700.7</v>
       </c>
       <c r="D16" s="3">
         <v>177146.8</v>
       </c>
       <c r="E16" s="6">
         <v>298733.3</v>
       </c>
       <c r="F16" s="19">
         <v>61302.5</v>
       </c>
       <c r="G16" s="19">
         <v>134459.5</v>
       </c>
       <c r="H16" s="19">
         <v>177362.4</v>
       </c>
       <c r="I16" s="6">
@@ -7043,60 +7012,60 @@
       </c>
       <c r="BE16" s="6">
         <v>1325693.2</v>
       </c>
       <c r="BF16" s="6">
         <v>197193.7</v>
       </c>
       <c r="BG16" s="6">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="6">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="6">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="6">
         <v>233759</v>
       </c>
       <c r="BK16" s="6">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="6">
         <v>796547.7</v>
       </c>
-      <c r="BM16" s="6">
-        <v>1852867.9</v>
+      <c r="BM16" s="19">
+        <v>2069930.8</v>
       </c>
       <c r="BN16" s="83">
         <v>262487.7</v>
       </c>
       <c r="BO16" s="61"/>
       <c r="BP16" s="61"/>
     </row>
-    <row r="17" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:68">
       <c r="A17" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="18">
         <v>94350.8</v>
       </c>
       <c r="C17" s="3">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="3">
         <v>398600</v>
       </c>
       <c r="E17" s="6">
         <v>521631.1</v>
       </c>
       <c r="F17" s="19">
         <v>120675.5</v>
       </c>
       <c r="G17" s="19">
         <v>293310.2</v>
       </c>
       <c r="H17" s="19">
         <v>329442</v>
       </c>
       <c r="I17" s="6">
@@ -7245,60 +7214,60 @@
       </c>
       <c r="BE17" s="6">
         <v>2248063.7999999998</v>
       </c>
       <c r="BF17" s="6">
         <v>733454.7</v>
       </c>
       <c r="BG17" s="6">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="6">
         <v>2171097</v>
       </c>
       <c r="BI17" s="6">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="6">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="6">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="6">
         <v>2795287.5</v>
       </c>
-      <c r="BM17" s="6">
-        <v>3322784.8</v>
+      <c r="BM17" s="19">
+        <v>3197358.2</v>
       </c>
       <c r="BN17" s="83">
         <v>968067.8</v>
       </c>
       <c r="BO17" s="61"/>
       <c r="BP17" s="61"/>
     </row>
-    <row r="18" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:68">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="18">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="3">
         <v>708907.2</v>
       </c>
       <c r="D18" s="3">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="6">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="19">
         <v>392247.3</v>
       </c>
       <c r="G18" s="19">
         <v>798648</v>
       </c>
       <c r="H18" s="19">
         <v>1104533</v>
       </c>
       <c r="I18" s="6">
@@ -7447,60 +7416,60 @@
       </c>
       <c r="BE18" s="6">
         <v>7400534.2999999998</v>
       </c>
       <c r="BF18" s="6">
         <v>1933466.7</v>
       </c>
       <c r="BG18" s="6">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="6">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="6">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="6">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="6">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="6">
         <v>6717903.7000000002</v>
       </c>
-      <c r="BM18" s="6">
-        <v>12153285.1</v>
+      <c r="BM18" s="19">
+        <v>12737584.9</v>
       </c>
       <c r="BN18" s="83">
         <v>2654691</v>
       </c>
       <c r="BO18" s="61"/>
       <c r="BP18" s="61"/>
     </row>
-    <row r="19" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:68">
       <c r="A19" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="18">
         <v>123211</v>
       </c>
       <c r="C19" s="3">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="3">
         <v>206048.2</v>
       </c>
       <c r="E19" s="6">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="19">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="19">
         <v>189323.1</v>
       </c>
       <c r="H19" s="19">
         <v>246600.7</v>
       </c>
       <c r="I19" s="6">
@@ -7649,60 +7618,60 @@
       </c>
       <c r="BE19" s="6">
         <v>2291694.4</v>
       </c>
       <c r="BF19" s="6">
         <v>801528.6</v>
       </c>
       <c r="BG19" s="6">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="6">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="6">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="6">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="6">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="6">
         <v>1394712.7</v>
       </c>
-      <c r="BM19" s="6">
-        <v>2482326.7000000002</v>
+      <c r="BM19" s="19">
+        <v>2534060.6</v>
       </c>
       <c r="BN19" s="83">
         <v>878698.3</v>
       </c>
       <c r="BO19" s="61"/>
       <c r="BP19" s="61"/>
     </row>
-    <row r="20" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:68">
       <c r="A20" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="18">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="3">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="3">
         <v>103620.7</v>
       </c>
       <c r="E20" s="6">
         <v>166229.1</v>
       </c>
       <c r="F20" s="19">
         <v>56381.1</v>
       </c>
       <c r="G20" s="19">
         <v>84350.1</v>
       </c>
       <c r="H20" s="19">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="6">
@@ -7851,60 +7820,60 @@
       </c>
       <c r="BE20" s="6">
         <v>1178722.2</v>
       </c>
       <c r="BF20" s="6">
         <v>272865.2</v>
       </c>
       <c r="BG20" s="6">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="6">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="6">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="6">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="6">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="6">
         <v>715975</v>
       </c>
-      <c r="BM20" s="6">
-        <v>1401183.4</v>
+      <c r="BM20" s="19">
+        <v>1423295.6</v>
       </c>
       <c r="BN20" s="83">
         <v>338170.7</v>
       </c>
       <c r="BO20" s="61"/>
       <c r="BP20" s="61"/>
     </row>
-    <row r="21" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="18">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
       <c r="D21" s="3">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="19">
         <v>0</v>
       </c>
       <c r="H21" s="19">
         <v>0</v>
       </c>
       <c r="I21" s="6">
@@ -8053,60 +8022,60 @@
       </c>
       <c r="BE21" s="6">
         <v>0</v>
       </c>
       <c r="BF21" s="6">
         <v>0</v>
       </c>
       <c r="BG21" s="6">
         <v>0</v>
       </c>
       <c r="BH21" s="6">
         <v>0</v>
       </c>
       <c r="BI21" s="6">
         <v>0</v>
       </c>
       <c r="BJ21" s="6">
         <v>0</v>
       </c>
       <c r="BK21" s="6">
         <v>0</v>
       </c>
       <c r="BL21" s="6">
         <v>0</v>
       </c>
-      <c r="BM21" s="6">
+      <c r="BM21" s="19">
         <v>0</v>
       </c>
       <c r="BN21" s="83">
         <v>0</v>
       </c>
       <c r="BO21" s="61"/>
       <c r="BP21" s="61"/>
     </row>
-    <row r="22" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:68">
       <c r="A22" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>30542.9</v>
       </c>
       <c r="C22" s="3">
         <v>40833.9</v>
       </c>
       <c r="D22" s="3">
         <v>62090.5</v>
       </c>
       <c r="E22" s="6">
         <v>137957.4</v>
       </c>
       <c r="F22" s="19">
         <v>43157.3</v>
       </c>
       <c r="G22" s="19">
         <v>39122</v>
       </c>
       <c r="H22" s="19">
         <v>53972.2</v>
       </c>
       <c r="I22" s="6">
@@ -8255,60 +8224,60 @@
       </c>
       <c r="BE22" s="6">
         <v>1520471.2</v>
       </c>
       <c r="BF22" s="6">
         <v>16875.7</v>
       </c>
       <c r="BG22" s="6">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="6">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="6">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="6">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="6">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="6">
         <v>654587</v>
       </c>
-      <c r="BM22" s="6">
-        <v>1199921</v>
+      <c r="BM22" s="19">
+        <v>1164497.6000000001</v>
       </c>
       <c r="BN22" s="83">
         <v>16205</v>
       </c>
       <c r="BO22" s="61"/>
       <c r="BP22" s="61"/>
     </row>
-    <row r="23" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:68">
       <c r="A23" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="18">
         <v>18135.2</v>
       </c>
       <c r="C23" s="3">
         <v>23372</v>
       </c>
       <c r="D23" s="3">
         <v>53708.9</v>
       </c>
       <c r="E23" s="6">
         <v>52419</v>
       </c>
       <c r="F23" s="19">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="19">
         <v>29321.3</v>
       </c>
       <c r="H23" s="19">
         <v>64393.8</v>
       </c>
       <c r="I23" s="6">
@@ -8457,60 +8426,60 @@
       </c>
       <c r="BE23" s="6">
         <v>1279508.8</v>
       </c>
       <c r="BF23" s="6">
         <v>185108.6</v>
       </c>
       <c r="BG23" s="6">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="6">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="6">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="6">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="6">
         <v>330822</v>
       </c>
       <c r="BL23" s="6">
         <v>736387</v>
       </c>
-      <c r="BM23" s="6">
-        <v>720156.8</v>
+      <c r="BM23" s="19">
+        <v>1042254.8</v>
       </c>
       <c r="BN23" s="83">
         <v>107074</v>
       </c>
       <c r="BO23" s="61"/>
       <c r="BP23" s="61"/>
     </row>
-    <row r="24" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:68">
       <c r="A24" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="18">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12868.2</v>
       </c>
       <c r="D24" s="3">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="6">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="19">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="19">
         <v>16571</v>
       </c>
       <c r="H24" s="19">
         <v>24765.5</v>
       </c>
       <c r="I24" s="6">
@@ -8659,60 +8628,60 @@
       </c>
       <c r="BE24" s="6">
         <v>333335.59999999998</v>
       </c>
       <c r="BF24" s="6">
         <v>75433</v>
       </c>
       <c r="BG24" s="6">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="6">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="6">
         <v>398281</v>
       </c>
       <c r="BJ24" s="6">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="6">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="6">
         <v>237617.6</v>
       </c>
-      <c r="BM24" s="6">
-        <v>478988.4</v>
+      <c r="BM24" s="19">
+        <v>485089.5</v>
       </c>
       <c r="BN24" s="83">
         <v>114485.6</v>
       </c>
       <c r="BO24" s="61"/>
       <c r="BP24" s="61"/>
     </row>
-    <row r="25" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:68">
       <c r="A25" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="18">
         <v>9306.5</v>
       </c>
       <c r="C25" s="3">
         <v>24337</v>
       </c>
       <c r="D25" s="3">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="6">
         <v>80533.3</v>
       </c>
       <c r="F25" s="19">
         <v>11717.1</v>
       </c>
       <c r="G25" s="19">
         <v>47907</v>
       </c>
       <c r="H25" s="19">
         <v>121380.4</v>
       </c>
       <c r="I25" s="6">
@@ -8861,60 +8830,60 @@
       </c>
       <c r="BE25" s="6">
         <v>1889528.7</v>
       </c>
       <c r="BF25" s="6">
         <v>528079.80000000005</v>
       </c>
       <c r="BG25" s="6">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="6">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="6">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="6">
         <v>537011</v>
       </c>
       <c r="BK25" s="6">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="6">
         <v>2101399.2999999998</v>
       </c>
-      <c r="BM25" s="6">
-        <v>2839988.7</v>
+      <c r="BM25" s="19">
+        <v>2541024.9</v>
       </c>
       <c r="BN25" s="83">
         <v>620659.19999999995</v>
       </c>
       <c r="BO25" s="61"/>
       <c r="BP25" s="61"/>
     </row>
-    <row r="26" spans="1:68" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B26" s="18">
         <v>1888.9</v>
       </c>
       <c r="C26" s="3">
         <v>4443</v>
       </c>
       <c r="D26" s="3">
         <v>6918</v>
       </c>
       <c r="E26" s="6">
         <v>11164.4</v>
       </c>
       <c r="F26" s="19">
         <v>427.2</v>
       </c>
       <c r="G26" s="19">
         <v>5.2</v>
       </c>
       <c r="H26" s="19">
         <v>2085.4</v>
       </c>
       <c r="I26" s="6">
@@ -9063,60 +9032,60 @@
       </c>
       <c r="BE26" s="6">
         <v>0</v>
       </c>
       <c r="BF26" s="6">
         <v>8734.5</v>
       </c>
       <c r="BG26" s="6">
         <v>0</v>
       </c>
       <c r="BH26" s="6">
         <v>0</v>
       </c>
       <c r="BI26" s="6">
         <v>0</v>
       </c>
       <c r="BJ26" s="6">
         <v>0</v>
       </c>
       <c r="BK26" s="6">
         <v>0</v>
       </c>
       <c r="BL26" s="6">
         <v>0</v>
       </c>
-      <c r="BM26" s="6">
+      <c r="BM26" s="19">
         <v>0</v>
       </c>
       <c r="BN26" s="83">
         <v>0</v>
       </c>
       <c r="BO26" s="61"/>
       <c r="BP26" s="61"/>
     </row>
-    <row r="27" spans="1:68" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:68" s="5" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="18">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="18">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="18">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="6">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="18">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="19">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="19">
         <v>-406516</v>
       </c>
       <c r="I27" s="6"/>
@@ -9153,55 +9122,55 @@
       <c r="AN27" s="19"/>
       <c r="AO27" s="19"/>
       <c r="AP27" s="19"/>
       <c r="AQ27" s="19"/>
       <c r="AR27" s="19"/>
       <c r="AS27" s="22"/>
       <c r="AT27" s="6"/>
       <c r="AU27" s="6"/>
       <c r="AV27" s="6"/>
       <c r="AW27" s="8"/>
       <c r="AX27" s="8"/>
       <c r="AY27" s="8"/>
       <c r="AZ27" s="19"/>
       <c r="BA27" s="19"/>
       <c r="BB27" s="6"/>
       <c r="BC27" s="6"/>
       <c r="BD27" s="6"/>
       <c r="BE27" s="6"/>
       <c r="BF27" s="6"/>
       <c r="BG27" s="6"/>
       <c r="BH27" s="6"/>
       <c r="BI27" s="6"/>
       <c r="BJ27" s="6"/>
       <c r="BK27" s="23"/>
       <c r="BL27" s="6"/>
-      <c r="BM27" s="6"/>
+      <c r="BM27" s="19"/>
       <c r="BN27" s="83"/>
       <c r="BP27" s="61"/>
     </row>
-    <row r="28" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:68">
       <c r="A28" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="8">
         <f t="shared" ref="B28:I28" si="10">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="8">
         <f t="shared" si="10"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="8">
         <f t="shared" si="10"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="22">
         <f t="shared" si="10"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="8">
         <f t="shared" si="10"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="8">
         <f t="shared" si="10"/>
@@ -9414,61 +9383,60 @@
       <c r="BG28" s="8">
         <f t="shared" si="14"/>
         <v>25575730.600000001</v>
       </c>
       <c r="BH28" s="8">
         <f t="shared" si="14"/>
         <v>42076665.100000001</v>
       </c>
       <c r="BI28" s="8">
         <f t="shared" si="14"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="8">
         <f t="shared" si="14"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="8">
         <f t="shared" si="14"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="8">
         <f t="shared" si="14"/>
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="8">
-        <f t="shared" si="14"/>
-        <v>82380111.900000006</v>
+        <v>81985894.599999994</v>
       </c>
       <c r="BN28" s="8">
         <f t="shared" si="14"/>
         <v>18072747.300000001</v>
       </c>
       <c r="BO28" s="61"/>
       <c r="BP28" s="61"/>
     </row>
-    <row r="29" spans="1:68" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:68" s="5" customFormat="1">
       <c r="A29" s="11"/>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
       <c r="W29" s="23"/>
       <c r="X29" s="23"/>
       <c r="Y29" s="23"/>
@@ -9494,51 +9462,51 @@
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
       <c r="BF29" s="23"/>
       <c r="BG29" s="23"/>
       <c r="BH29" s="23"/>
       <c r="BI29" s="23"/>
       <c r="BJ29" s="23"/>
       <c r="BK29" s="23"/>
       <c r="BL29" s="23"/>
       <c r="BM29" s="23"/>
       <c r="BN29" s="23"/>
       <c r="BO29" s="23"/>
       <c r="BP29" s="23"/>
     </row>
-    <row r="30" spans="1:68" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:68" ht="39" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
       <c r="V30" s="2"/>
       <c r="W30" s="2"/>
@@ -9566,51 +9534,51 @@
       <c r="AS30" s="2"/>
       <c r="AT30" s="2"/>
       <c r="AU30" s="2"/>
       <c r="AV30" s="2"/>
       <c r="AW30" s="2"/>
       <c r="AX30" s="2"/>
       <c r="AY30" s="2"/>
       <c r="AZ30" s="2"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BD30" s="2"/>
       <c r="BE30" s="2"/>
       <c r="BF30" s="2"/>
       <c r="BG30" s="2"/>
       <c r="BH30" s="2"/>
       <c r="BI30" s="2"/>
       <c r="BJ30" s="2"/>
       <c r="BK30" s="2"/>
       <c r="BL30" s="2"/>
       <c r="BM30" s="2"/>
       <c r="BN30" s="2"/>
       <c r="BO30" s="2"/>
       <c r="BP30" s="2"/>
     </row>
-    <row r="31" spans="1:68" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:68" ht="46.5">
       <c r="A31" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
       <c r="Q31" s="10"/>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
       <c r="V31" s="2"/>
       <c r="W31" s="2"/>
@@ -9638,53 +9606,53 @@
       <c r="AS31" s="2"/>
       <c r="AT31" s="2"/>
       <c r="AU31" s="2"/>
       <c r="AV31" s="2"/>
       <c r="AW31" s="2"/>
       <c r="AX31" s="2"/>
       <c r="AY31" s="2"/>
       <c r="AZ31" s="2"/>
       <c r="BA31" s="2"/>
       <c r="BB31" s="2"/>
       <c r="BC31" s="2"/>
       <c r="BD31" s="2"/>
       <c r="BE31" s="2"/>
       <c r="BF31" s="2"/>
       <c r="BG31" s="2"/>
       <c r="BH31" s="2"/>
       <c r="BI31" s="2"/>
       <c r="BJ31" s="2"/>
       <c r="BK31" s="2"/>
       <c r="BL31" s="2"/>
       <c r="BM31" s="2"/>
       <c r="BN31" s="2"/>
       <c r="BO31" s="2"/>
       <c r="BP31" s="2"/>
     </row>
-    <row r="32" spans="1:68" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:68" ht="48" customHeight="1">
       <c r="A32" s="80" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
@@ -9710,54 +9678,52 @@
       <c r="AS32" s="2"/>
       <c r="AT32" s="2"/>
       <c r="AU32" s="2"/>
       <c r="AV32" s="2"/>
       <c r="AW32" s="2"/>
       <c r="AX32" s="2"/>
       <c r="AY32" s="2"/>
       <c r="AZ32" s="2"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BD32" s="2"/>
       <c r="BE32" s="2"/>
       <c r="BF32" s="2"/>
       <c r="BG32" s="2"/>
       <c r="BH32" s="2"/>
       <c r="BI32" s="2"/>
       <c r="BJ32" s="2"/>
       <c r="BK32" s="2"/>
       <c r="BL32" s="2"/>
       <c r="BM32" s="2"/>
       <c r="BN32" s="2"/>
       <c r="BO32" s="2"/>
       <c r="BP32" s="2"/>
     </row>
-    <row r="33" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="33" spans="1:68" ht="14.25" customHeight="1">
+      <c r="A33" s="80"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
       <c r="V33" s="2"/>
       <c r="W33" s="2"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
@@ -9782,51 +9748,51 @@
       <c r="AS33" s="2"/>
       <c r="AT33" s="2"/>
       <c r="AU33" s="2"/>
       <c r="AV33" s="2"/>
       <c r="AW33" s="2"/>
       <c r="AX33" s="2"/>
       <c r="AY33" s="2"/>
       <c r="AZ33" s="2"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BD33" s="2"/>
       <c r="BE33" s="2"/>
       <c r="BF33" s="2"/>
       <c r="BG33" s="2"/>
       <c r="BH33" s="2"/>
       <c r="BI33" s="2"/>
       <c r="BJ33" s="2"/>
       <c r="BK33" s="2"/>
       <c r="BL33" s="2"/>
       <c r="BM33" s="2"/>
       <c r="BN33" s="2"/>
       <c r="BO33" s="2"/>
       <c r="BP33" s="2"/>
     </row>
-    <row r="34" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:68">
       <c r="A34" s="10"/>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
       <c r="W34" s="2"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
@@ -9852,51 +9818,51 @@
       <c r="AS34" s="2"/>
       <c r="AT34" s="2"/>
       <c r="AU34" s="2"/>
       <c r="AV34" s="2"/>
       <c r="AW34" s="2"/>
       <c r="AX34" s="2"/>
       <c r="AY34" s="2"/>
       <c r="AZ34" s="2"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BD34" s="2"/>
       <c r="BE34" s="2"/>
       <c r="BF34" s="2"/>
       <c r="BG34" s="2"/>
       <c r="BH34" s="2"/>
       <c r="BI34" s="2"/>
       <c r="BJ34" s="2"/>
       <c r="BK34" s="2"/>
       <c r="BL34" s="2"/>
       <c r="BM34" s="2"/>
       <c r="BN34" s="2"/>
       <c r="BO34" s="2"/>
       <c r="BP34" s="2"/>
     </row>
-    <row r="35" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:68">
       <c r="A35" s="10"/>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
       <c r="V35" s="2"/>
       <c r="W35" s="2"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
@@ -9922,51 +9888,51 @@
       <c r="AS35" s="2"/>
       <c r="AT35" s="2"/>
       <c r="AU35" s="2"/>
       <c r="AV35" s="2"/>
       <c r="AW35" s="2"/>
       <c r="AX35" s="2"/>
       <c r="AY35" s="2"/>
       <c r="AZ35" s="2"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BD35" s="2"/>
       <c r="BE35" s="2"/>
       <c r="BF35" s="2"/>
       <c r="BG35" s="2"/>
       <c r="BH35" s="2"/>
       <c r="BI35" s="2"/>
       <c r="BJ35" s="2"/>
       <c r="BK35" s="2"/>
       <c r="BL35" s="2"/>
       <c r="BM35" s="2"/>
       <c r="BN35" s="2"/>
       <c r="BO35" s="2"/>
       <c r="BP35" s="2"/>
     </row>
-    <row r="36" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:68">
       <c r="A36" s="10"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="2"/>
       <c r="U36" s="2"/>
       <c r="V36" s="2"/>
       <c r="W36" s="2"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
@@ -9992,51 +9958,51 @@
       <c r="AS36" s="2"/>
       <c r="AT36" s="2"/>
       <c r="AU36" s="2"/>
       <c r="AV36" s="2"/>
       <c r="AW36" s="2"/>
       <c r="AX36" s="2"/>
       <c r="AY36" s="2"/>
       <c r="AZ36" s="2"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BD36" s="2"/>
       <c r="BE36" s="2"/>
       <c r="BF36" s="2"/>
       <c r="BG36" s="2"/>
       <c r="BH36" s="2"/>
       <c r="BI36" s="2"/>
       <c r="BJ36" s="2"/>
       <c r="BK36" s="2"/>
       <c r="BL36" s="2"/>
       <c r="BM36" s="2"/>
       <c r="BN36" s="2"/>
       <c r="BO36" s="2"/>
       <c r="BP36" s="2"/>
     </row>
-    <row r="37" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:68">
       <c r="A37" s="10"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="2"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>