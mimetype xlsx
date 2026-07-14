--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,72 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="1995-2006" sheetId="31" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="32" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="136">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -520,115 +515,130 @@
   <si>
     <t>From 1995-2006 - annual data, from 2007 to present - data by quarters with accumulation and annual</t>
   </si>
   <si>
     <t xml:space="preserve">GDP by production method
 </t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method
 </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>9 months 2025</t>
   </si>
   <si>
     <t>A. Issabekova, M. Akimbek</t>
   </si>
   <si>
     <t>Physical volume index (hereinafter - IPV) - a relative indicator that characterizes the change in production volumes in the compared periods.</t>
   </si>
   <si>
     <t>It is calculated by dividing the value of a certain indicator in the current period, valued at the prices of the base period, by its value in the base period.</t>
-  </si>
-[...20 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">according to preliminary data
 </t>
     </r>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data from 2025 are calculated taking into account the changes made to the Methodology for the assessing of the Non-Observed Economy dated August 21, 2025 and the Methodology for the assessing of the Volume of Illegal Activities dated August 29, 2025.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>I quarter  2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="16">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.0_р_."/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
   <fonts count="74">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2443,51 +2453,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="538" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2588,51 +2598,50 @@
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="559" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="18" xfId="539" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="18" xfId="485" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="64" fillId="0" borderId="18" xfId="485" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="38" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="38" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
@@ -2640,53 +2649,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="602" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="606" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="659">
     <cellStyle name="_Приложение I.13" xfId="1"/>
     <cellStyle name="_Приложение I.13 2" xfId="2"/>
     <cellStyle name="_Приложение I.13_~6498020" xfId="3"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="4"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="5"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I" xfId="6"/>
     <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9" xfId="7"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13)" xfId="8"/>
     <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14" xfId="9"/>
     <cellStyle name="_Приложение I.13_Книга1" xfId="10"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1" xfId="11"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1 2" xfId="12"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I" xfId="13"/>
     <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I.9" xfId="14"/>
     <cellStyle name="_Приложение I.13_Книга1_Прил I  торговля 9мес 13)" xfId="15"/>
     <cellStyle name="_Приложение I.13_Книга1_Прил I торговля 9м14" xfId="16"/>
     <cellStyle name="_Приложение I.13_Прил I  торговля 9мес 13)" xfId="17"/>
     <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги" xfId="18"/>
     <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1" xfId="19"/>
     <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1 2" xfId="20"/>
     <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I" xfId="21"/>
@@ -3367,86 +3373,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3610,310 +3616,310 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483126/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/034/vbx71xe56fgqub14iu0l7jit4gfevx5p/27.Methodology%20for%20calculating%20gross%20domestic%20product%20using%20the%20final%20use%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482743/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/034/vbx71xe56fgqub14iu0l7jit4gfevx5p/27.Methodology%20for%20calculating%20gross%20domestic%20product%20using%20the%20final%20use%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="84"/>
-      <c r="B1" s="84"/>
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="18">
         <v>1118</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
-      <c r="A3" s="71" t="s">
+      <c r="A3" s="70" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>120</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
-      <c r="A4" s="71" t="s">
+      <c r="A4" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="71" t="s">
+      <c r="A5" s="70" t="s">
         <v>121</v>
       </c>
       <c r="B5" s="51" t="s">
         <v>119</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="70" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5">
-      <c r="A7" s="71" t="s">
+      <c r="A7" s="70" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>130</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A8" s="71" t="s">
+      <c r="A8" s="70" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="25.5">
-      <c r="A9" s="71" t="s">
+      <c r="A9" s="70" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="59" t="s">
         <v>131</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="71" t="s">
+      <c r="A10" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="71" t="s">
+      <c r="A11" s="70" t="s">
         <v>122</v>
       </c>
       <c r="B11" s="19"/>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A12" s="71" t="s">
+      <c r="A12" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="71" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="14"/>
     </row>
     <row r="13" spans="1:4" ht="38.25">
-      <c r="A13" s="71" t="s">
+      <c r="A13" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="72" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="14"/>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="25.5">
-      <c r="A14" s="85" t="s">
+      <c r="A14" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="76" t="s">
+      <c r="B14" s="75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="25.5">
-      <c r="A15" s="86"/>
-      <c r="B15" s="76" t="s">
+      <c r="A15" s="85"/>
+      <c r="B15" s="75" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="87"/>
-      <c r="B16" s="77" t="s">
+      <c r="A16" s="86"/>
+      <c r="B16" s="76" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="71" t="s">
+      <c r="A17" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="74" t="s">
+      <c r="B17" s="73" t="s">
         <v>29</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A18" s="71" t="s">
+      <c r="A18" s="70" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
-        <v>46142</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A19" s="71" t="s">
+      <c r="A19" s="70" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="70" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A21" s="71" t="s">
+      <c r="A21" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>129</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A22" s="71" t="s">
+      <c r="A22" s="70" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A23" s="71" t="s">
+      <c r="A23" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="75" t="s">
+      <c r="B23" s="74" t="s">
         <v>31</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B23" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
@@ -4685,58 +4691,58 @@
       <c r="I17" s="36">
         <v>113.5</v>
       </c>
       <c r="J17" s="36">
         <v>109.8</v>
       </c>
       <c r="K17" s="36">
         <v>109.3</v>
       </c>
       <c r="L17" s="36">
         <v>109.6</v>
       </c>
       <c r="M17" s="36">
         <v>109.7</v>
       </c>
       <c r="N17" s="36">
         <v>110.7</v>
       </c>
       <c r="O17" s="38"/>
       <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
       <c r="S17" s="38"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="88" t="s">
+      <c r="A21" s="87" t="s">
         <v>114</v>
       </c>
-      <c r="B21" s="88"/>
+      <c r="B21" s="87"/>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="89"/>
-      <c r="B22" s="89"/>
+      <c r="A22" s="88"/>
+      <c r="B22" s="88"/>
     </row>
     <row r="23" spans="1:19" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CA25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
@@ -4749,297 +4755,301 @@
     <col min="11" max="12" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="34" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="36" max="38" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="40" max="65" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="67" max="69" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.28515625" customWidth="1"/>
     <col min="71" max="73" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="11.28515625" customWidth="1"/>
     <col min="75" max="75" width="11.7109375" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="11" customWidth="1"/>
     <col min="77" max="77" width="10.85546875" customWidth="1"/>
     <col min="78" max="78" width="11" customWidth="1"/>
+    <col min="79" max="79" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:79" ht="15.75">
       <c r="A2" s="24">
         <v>1118</v>
       </c>
       <c r="B2" s="68" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:79">
-      <c r="BZ3" s="60" t="s">
+      <c r="CA3" s="60" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="4" spans="1:79" ht="25.5">
+    <row r="4" spans="1:79" ht="27">
       <c r="A4" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="82"/>
-      <c r="C4" s="83" t="s">
+      <c r="B4" s="81"/>
+      <c r="C4" s="82" t="s">
         <v>64</v>
       </c>
-      <c r="D4" s="83" t="s">
+      <c r="D4" s="82" t="s">
         <v>65</v>
       </c>
-      <c r="E4" s="83" t="s">
+      <c r="E4" s="82" t="s">
         <v>42</v>
       </c>
-      <c r="F4" s="83">
+      <c r="F4" s="82">
         <v>2007</v>
       </c>
-      <c r="G4" s="83" t="s">
+      <c r="G4" s="82" t="s">
         <v>66</v>
       </c>
-      <c r="H4" s="83" t="s">
+      <c r="H4" s="82" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="83" t="s">
+      <c r="I4" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="J4" s="83">
+      <c r="J4" s="82">
         <v>2008</v>
       </c>
-      <c r="K4" s="83" t="s">
+      <c r="K4" s="82" t="s">
         <v>67</v>
       </c>
-      <c r="L4" s="83" t="s">
+      <c r="L4" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="M4" s="83" t="s">
+      <c r="M4" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="N4" s="83">
+      <c r="N4" s="82">
         <v>2009</v>
       </c>
-      <c r="O4" s="83" t="s">
+      <c r="O4" s="82" t="s">
         <v>68</v>
       </c>
-      <c r="P4" s="83" t="s">
+      <c r="P4" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="Q4" s="83" t="s">
+      <c r="Q4" s="82" t="s">
         <v>48</v>
       </c>
-      <c r="R4" s="83">
+      <c r="R4" s="82">
         <v>2010</v>
       </c>
-      <c r="S4" s="83" t="s">
+      <c r="S4" s="82" t="s">
         <v>69</v>
       </c>
-      <c r="T4" s="83" t="s">
+      <c r="T4" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="U4" s="83" t="s">
+      <c r="U4" s="82" t="s">
         <v>49</v>
       </c>
-      <c r="V4" s="83">
+      <c r="V4" s="82">
         <v>2011</v>
       </c>
-      <c r="W4" s="83" t="s">
+      <c r="W4" s="82" t="s">
         <v>70</v>
       </c>
-      <c r="X4" s="83" t="s">
+      <c r="X4" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="Y4" s="83" t="s">
+      <c r="Y4" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="Z4" s="83">
+      <c r="Z4" s="82">
         <v>2012</v>
       </c>
-      <c r="AA4" s="83" t="s">
+      <c r="AA4" s="82" t="s">
         <v>71</v>
       </c>
-      <c r="AB4" s="83" t="s">
+      <c r="AB4" s="82" t="s">
         <v>72</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="AD4" s="83">
+      <c r="AD4" s="82">
         <v>2013</v>
       </c>
-      <c r="AE4" s="83" t="s">
+      <c r="AE4" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="AF4" s="83" t="s">
+      <c r="AF4" s="82" t="s">
         <v>74</v>
       </c>
-      <c r="AG4" s="83" t="s">
+      <c r="AG4" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="AH4" s="83">
+      <c r="AH4" s="82">
         <v>2014</v>
       </c>
-      <c r="AI4" s="83" t="s">
+      <c r="AI4" s="82" t="s">
         <v>76</v>
       </c>
-      <c r="AJ4" s="83" t="s">
+      <c r="AJ4" s="82" t="s">
         <v>99</v>
       </c>
-      <c r="AK4" s="83" t="s">
+      <c r="AK4" s="82" t="s">
         <v>53</v>
       </c>
-      <c r="AL4" s="83">
+      <c r="AL4" s="82">
         <v>2015</v>
       </c>
-      <c r="AM4" s="83" t="s">
+      <c r="AM4" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="AN4" s="83" t="s">
+      <c r="AN4" s="82" t="s">
         <v>78</v>
       </c>
-      <c r="AO4" s="83" t="s">
+      <c r="AO4" s="82" t="s">
         <v>54</v>
       </c>
-      <c r="AP4" s="83">
+      <c r="AP4" s="82">
         <v>2016</v>
       </c>
-      <c r="AQ4" s="83" t="s">
+      <c r="AQ4" s="82" t="s">
         <v>79</v>
       </c>
-      <c r="AR4" s="83" t="s">
+      <c r="AR4" s="82" t="s">
         <v>80</v>
       </c>
-      <c r="AS4" s="83" t="s">
+      <c r="AS4" s="82" t="s">
         <v>55</v>
       </c>
-      <c r="AT4" s="83" t="s">
+      <c r="AT4" s="82" t="s">
         <v>115</v>
       </c>
-      <c r="AU4" s="83" t="s">
+      <c r="AU4" s="82" t="s">
         <v>56</v>
       </c>
-      <c r="AV4" s="83" t="s">
+      <c r="AV4" s="82" t="s">
         <v>81</v>
       </c>
-      <c r="AW4" s="83" t="s">
+      <c r="AW4" s="82" t="s">
         <v>82</v>
       </c>
-      <c r="AX4" s="83">
+      <c r="AX4" s="82">
         <v>2018</v>
       </c>
-      <c r="AY4" s="83" t="s">
+      <c r="AY4" s="82" t="s">
         <v>83</v>
       </c>
-      <c r="AZ4" s="83" t="s">
+      <c r="AZ4" s="82" t="s">
         <v>84</v>
       </c>
-      <c r="BA4" s="83" t="s">
+      <c r="BA4" s="82" t="s">
         <v>100</v>
       </c>
-      <c r="BB4" s="83">
+      <c r="BB4" s="82">
         <v>2019</v>
       </c>
-      <c r="BC4" s="83" t="s">
+      <c r="BC4" s="82" t="s">
         <v>85</v>
       </c>
-      <c r="BD4" s="83" t="s">
+      <c r="BD4" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="BE4" s="83" t="s">
+      <c r="BE4" s="82" t="s">
         <v>101</v>
       </c>
-      <c r="BF4" s="83">
+      <c r="BF4" s="82">
         <v>2020</v>
       </c>
-      <c r="BG4" s="83" t="s">
+      <c r="BG4" s="82" t="s">
         <v>57</v>
       </c>
-      <c r="BH4" s="83" t="s">
+      <c r="BH4" s="82" t="s">
         <v>87</v>
       </c>
-      <c r="BI4" s="83" t="s">
+      <c r="BI4" s="82" t="s">
         <v>102</v>
       </c>
-      <c r="BJ4" s="83">
+      <c r="BJ4" s="82">
         <v>2021</v>
       </c>
-      <c r="BK4" s="83" t="s">
+      <c r="BK4" s="82" t="s">
         <v>103</v>
       </c>
-      <c r="BL4" s="83" t="s">
+      <c r="BL4" s="82" t="s">
         <v>58</v>
       </c>
-      <c r="BM4" s="83" t="s">
+      <c r="BM4" s="82" t="s">
         <v>104</v>
       </c>
-      <c r="BN4" s="83">
+      <c r="BN4" s="82">
         <v>2022</v>
       </c>
-      <c r="BO4" s="83" t="s">
+      <c r="BO4" s="82" t="s">
         <v>105</v>
       </c>
-      <c r="BP4" s="83" t="s">
+      <c r="BP4" s="82" t="s">
         <v>59</v>
       </c>
-      <c r="BQ4" s="83" t="s">
+      <c r="BQ4" s="82" t="s">
         <v>106</v>
       </c>
-      <c r="BR4" s="83">
+      <c r="BR4" s="82">
         <v>2023</v>
       </c>
-      <c r="BS4" s="83" t="s">
+      <c r="BS4" s="82" t="s">
         <v>107</v>
       </c>
-      <c r="BT4" s="83" t="s">
+      <c r="BT4" s="82" t="s">
         <v>60</v>
       </c>
-      <c r="BU4" s="83" t="s">
+      <c r="BU4" s="82" t="s">
         <v>108</v>
       </c>
-      <c r="BV4" s="83">
+      <c r="BV4" s="82">
         <v>2024</v>
       </c>
-      <c r="BW4" s="83" t="s">
+      <c r="BW4" s="82" t="s">
         <v>109</v>
       </c>
-      <c r="BX4" s="83" t="s">
+      <c r="BX4" s="82" t="s">
         <v>111</v>
       </c>
-      <c r="BY4" s="83" t="s">
+      <c r="BY4" s="82" t="s">
         <v>128</v>
       </c>
-      <c r="BZ4" s="83" t="s">
-        <v>134</v>
+      <c r="BZ4" s="82" t="s">
+        <v>133</v>
+      </c>
+      <c r="CA4" s="82" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" s="22">
         <v>11180101</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="31">
         <v>111</v>
       </c>
       <c r="D5" s="31">
         <v>111.7</v>
       </c>
       <c r="E5" s="31">
         <v>116.4</v>
       </c>
       <c r="F5" s="31">
         <v>111.4</v>
       </c>
       <c r="G5" s="31">
         <v>108.4</v>
       </c>
       <c r="H5" s="31">
@@ -5071,147 +5081,147 @@
       </c>
       <c r="Q5" s="31">
         <v>107.1</v>
       </c>
       <c r="R5" s="31">
         <v>109.7</v>
       </c>
       <c r="S5" s="39">
         <v>107.7</v>
       </c>
       <c r="T5" s="39">
         <v>110.1</v>
       </c>
       <c r="U5" s="39">
         <v>110.9</v>
       </c>
       <c r="V5" s="39">
         <v>111.9</v>
       </c>
       <c r="W5" s="39">
         <v>112.8</v>
       </c>
       <c r="X5" s="39">
         <v>112.9</v>
       </c>
-      <c r="Y5" s="78">
+      <c r="Y5" s="77">
         <v>111.7</v>
       </c>
-      <c r="Z5" s="79">
+      <c r="Z5" s="78">
         <v>110.8</v>
       </c>
-      <c r="AA5" s="80">
+      <c r="AA5" s="79">
         <v>110.6</v>
       </c>
-      <c r="AB5" s="81">
+      <c r="AB5" s="80">
         <v>112.7</v>
       </c>
-      <c r="AC5" s="81">
+      <c r="AC5" s="80">
         <v>112.7</v>
       </c>
       <c r="AD5" s="39">
         <v>108.9</v>
       </c>
-      <c r="AE5" s="80">
+      <c r="AE5" s="79">
         <v>103.4</v>
       </c>
-      <c r="AF5" s="80">
+      <c r="AF5" s="79">
         <v>105.5</v>
       </c>
-      <c r="AG5" s="80">
+      <c r="AG5" s="79">
         <v>106.3</v>
       </c>
-      <c r="AH5" s="81">
+      <c r="AH5" s="80">
         <v>102.8</v>
       </c>
-      <c r="AI5" s="81">
+      <c r="AI5" s="80">
         <v>107.1</v>
       </c>
-      <c r="AJ5" s="81">
+      <c r="AJ5" s="80">
         <v>104.7</v>
       </c>
-      <c r="AK5" s="81">
+      <c r="AK5" s="80">
         <v>102.4</v>
       </c>
-      <c r="AL5" s="81">
+      <c r="AL5" s="80">
         <v>101.9</v>
       </c>
-      <c r="AM5" s="81">
+      <c r="AM5" s="80">
         <v>101.7</v>
       </c>
-      <c r="AN5" s="81">
+      <c r="AN5" s="80">
         <v>101.6</v>
       </c>
-      <c r="AO5" s="81">
+      <c r="AO5" s="80">
         <v>101.4</v>
       </c>
-      <c r="AP5" s="81">
+      <c r="AP5" s="80">
         <v>101.4</v>
       </c>
-      <c r="AQ5" s="81">
+      <c r="AQ5" s="80">
         <v>101.7</v>
       </c>
-      <c r="AR5" s="81">
+      <c r="AR5" s="80">
         <v>101.6</v>
       </c>
-      <c r="AS5" s="81">
+      <c r="AS5" s="80">
         <v>101.6</v>
       </c>
-      <c r="AT5" s="81">
+      <c r="AT5" s="80">
         <v>101.6</v>
       </c>
-      <c r="AU5" s="81">
+      <c r="AU5" s="80">
         <v>100.1</v>
       </c>
-      <c r="AV5" s="81">
+      <c r="AV5" s="80">
         <v>100.6</v>
       </c>
-      <c r="AW5" s="81">
+      <c r="AW5" s="80">
         <v>101.6</v>
       </c>
-      <c r="AX5" s="81">
+      <c r="AX5" s="80">
         <v>102.7</v>
       </c>
-      <c r="AY5" s="81">
+      <c r="AY5" s="80">
         <v>104.7</v>
       </c>
-      <c r="AZ5" s="81">
+      <c r="AZ5" s="80">
         <v>107</v>
       </c>
-      <c r="BA5" s="81">
+      <c r="BA5" s="80">
         <v>106.7</v>
       </c>
       <c r="BB5" s="61">
         <v>107.4</v>
       </c>
-      <c r="BC5" s="81">
+      <c r="BC5" s="80">
         <v>103.3</v>
       </c>
-      <c r="BD5" s="81">
+      <c r="BD5" s="80">
         <v>95.9</v>
       </c>
-      <c r="BE5" s="81">
+      <c r="BE5" s="80">
         <v>98.7</v>
       </c>
       <c r="BF5" s="61">
         <v>99.1</v>
       </c>
       <c r="BG5" s="61">
         <v>104.6</v>
       </c>
       <c r="BH5" s="61">
         <v>104.8</v>
       </c>
       <c r="BI5" s="61">
         <v>104.1</v>
       </c>
       <c r="BJ5" s="61">
         <v>104.6</v>
       </c>
       <c r="BK5" s="61">
         <v>98.1</v>
       </c>
       <c r="BL5" s="61">
         <v>99</v>
       </c>
       <c r="BM5" s="46">
         <v>98.5</v>
@@ -5233,51 +5243,53 @@
       </c>
       <c r="BS5" s="61">
         <v>104.4</v>
       </c>
       <c r="BT5" s="61">
         <v>103.2</v>
       </c>
       <c r="BU5" s="46">
         <v>105.1</v>
       </c>
       <c r="BV5" s="46">
         <v>107.9</v>
       </c>
       <c r="BW5" s="61">
         <v>105.5</v>
       </c>
       <c r="BX5" s="61">
         <v>109.3</v>
       </c>
       <c r="BY5" s="61">
         <v>108.4</v>
       </c>
       <c r="BZ5" s="61">
         <v>107.3</v>
       </c>
-      <c r="CA5" s="70"/>
+      <c r="CA5" s="61">
+        <v>106.7</v>
+      </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" s="25" t="s">
         <v>90</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="47">
         <v>110.9</v>
       </c>
       <c r="D6" s="47">
         <v>111.2</v>
       </c>
       <c r="E6" s="47">
         <v>117.1</v>
       </c>
       <c r="F6" s="47">
         <v>110.9</v>
       </c>
       <c r="G6" s="33">
         <v>110.2</v>
       </c>
       <c r="H6" s="33">
         <v>106.4</v>
@@ -5470,51 +5482,53 @@
       </c>
       <c r="BS6" s="52">
         <v>107</v>
       </c>
       <c r="BT6" s="52">
         <v>105.6</v>
       </c>
       <c r="BU6" s="52">
         <v>106.7</v>
       </c>
       <c r="BV6" s="52">
         <v>109.6</v>
       </c>
       <c r="BW6" s="52">
         <v>106.6</v>
       </c>
       <c r="BX6" s="52">
         <v>109.8</v>
       </c>
       <c r="BY6" s="52">
         <v>109.3</v>
       </c>
       <c r="BZ6" s="52">
         <v>108.1</v>
       </c>
-      <c r="CA6" s="70"/>
+      <c r="CA6" s="52">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B7" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="47">
         <v>112.1</v>
       </c>
       <c r="D7" s="47">
         <v>113.3</v>
       </c>
       <c r="E7" s="47">
         <v>115.1</v>
       </c>
       <c r="F7" s="47">
         <v>114</v>
       </c>
       <c r="G7" s="33">
         <v>102.5</v>
       </c>
       <c r="H7" s="33">
         <v>105.1</v>
@@ -5707,51 +5721,53 @@
       </c>
       <c r="BS7" s="51">
         <v>93.3</v>
       </c>
       <c r="BT7" s="51">
         <v>94.8</v>
       </c>
       <c r="BU7" s="51">
         <v>98.8</v>
       </c>
       <c r="BV7" s="52">
         <v>101</v>
       </c>
       <c r="BW7" s="51">
         <v>100.9</v>
       </c>
       <c r="BX7" s="51">
         <v>108</v>
       </c>
       <c r="BY7" s="52">
         <v>105.1</v>
       </c>
       <c r="BZ7" s="52">
         <v>103.4</v>
       </c>
-      <c r="CA7" s="70"/>
+      <c r="CA7" s="52">
+        <v>112.8</v>
+      </c>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="47">
         <v>114.4</v>
       </c>
       <c r="D8" s="47">
         <v>116.5</v>
       </c>
       <c r="E8" s="47">
         <v>117</v>
       </c>
       <c r="F8" s="47">
         <v>115.5</v>
       </c>
       <c r="G8" s="33">
         <v>100.3</v>
       </c>
       <c r="H8" s="33">
         <v>105.2</v>
@@ -5944,51 +5960,53 @@
       </c>
       <c r="BS8" s="51">
         <v>101.2</v>
       </c>
       <c r="BT8" s="51">
         <v>98.1</v>
       </c>
       <c r="BU8" s="51">
         <v>98.3</v>
       </c>
       <c r="BV8" s="52">
         <v>101.6</v>
       </c>
       <c r="BW8" s="51">
         <v>97.7</v>
       </c>
       <c r="BX8" s="51">
         <v>105.7</v>
       </c>
       <c r="BY8" s="51">
         <v>102.7</v>
       </c>
       <c r="BZ8" s="51">
         <v>100.2</v>
       </c>
-      <c r="CA8" s="70"/>
+      <c r="CA8" s="51">
+        <v>105.9</v>
+      </c>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="47">
         <v>109.6</v>
       </c>
       <c r="D9" s="47">
         <v>109.9</v>
       </c>
       <c r="E9" s="47">
         <v>113.1</v>
       </c>
       <c r="F9" s="47">
         <v>112.7</v>
       </c>
       <c r="G9" s="33">
         <v>104.9</v>
       </c>
       <c r="H9" s="33">
         <v>105</v>
@@ -6181,51 +6199,53 @@
       </c>
       <c r="BS9" s="51">
         <v>84.1</v>
       </c>
       <c r="BT9" s="51">
         <v>90.6</v>
       </c>
       <c r="BU9" s="51">
         <v>99.4</v>
       </c>
       <c r="BV9" s="52">
         <v>100.3</v>
       </c>
       <c r="BW9" s="51">
         <v>105.7</v>
       </c>
       <c r="BX9" s="51">
         <v>111.4</v>
       </c>
       <c r="BY9" s="52">
         <v>108</v>
       </c>
       <c r="BZ9" s="52">
         <v>107</v>
       </c>
-      <c r="CA9" s="70"/>
+      <c r="CA9" s="52">
+        <v>122.6</v>
+      </c>
     </row>
     <row r="10" spans="1:79" ht="25.5">
       <c r="A10" s="26" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="47">
         <v>105.8</v>
       </c>
       <c r="D10" s="47">
         <v>116.4</v>
       </c>
       <c r="E10" s="47">
         <v>102.9</v>
       </c>
       <c r="F10" s="47">
         <v>107.5</v>
       </c>
       <c r="G10" s="33">
         <v>100</v>
       </c>
       <c r="H10" s="33">
         <v>103.4</v>
@@ -6418,51 +6438,53 @@
       </c>
       <c r="BS10" s="52">
         <v>110.1</v>
       </c>
       <c r="BT10" s="52">
         <v>112</v>
       </c>
       <c r="BU10" s="51">
         <v>110.2</v>
       </c>
       <c r="BV10" s="52">
         <v>81.8</v>
       </c>
       <c r="BW10" s="52">
         <v>96.3</v>
       </c>
       <c r="BX10" s="52">
         <v>90.7</v>
       </c>
       <c r="BY10" s="52">
         <v>104.7</v>
       </c>
       <c r="BZ10" s="52">
         <v>105.5</v>
       </c>
-      <c r="CA10" s="70"/>
+      <c r="CA10" s="52">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="26" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="31">
         <v>107.8</v>
       </c>
       <c r="D11" s="31">
         <v>126.2</v>
       </c>
       <c r="E11" s="31">
         <v>124.8</v>
       </c>
       <c r="F11" s="31">
         <v>123.4</v>
       </c>
       <c r="G11" s="36">
         <v>80.7</v>
       </c>
       <c r="H11" s="36">
         <v>86.4</v>
@@ -6655,51 +6677,53 @@
       </c>
       <c r="BS11" s="44">
         <v>98.7</v>
       </c>
       <c r="BT11" s="44">
         <v>98.7</v>
       </c>
       <c r="BU11" s="45">
         <v>101.7</v>
       </c>
       <c r="BV11" s="45">
         <v>105.4</v>
       </c>
       <c r="BW11" s="44">
         <v>109.8</v>
       </c>
       <c r="BX11" s="44">
         <v>115.2</v>
       </c>
       <c r="BY11" s="44">
         <v>110.6</v>
       </c>
       <c r="BZ11" s="44">
         <v>112.2</v>
       </c>
-      <c r="CA11" s="70"/>
+      <c r="CA11" s="44">
+        <v>107.2</v>
+      </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="26" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="47">
         <v>134.1</v>
       </c>
       <c r="D12" s="47">
         <v>125.7</v>
       </c>
       <c r="E12" s="47">
         <v>121.8</v>
       </c>
       <c r="F12" s="47">
         <v>117.3</v>
       </c>
       <c r="G12" s="33">
         <v>110.9</v>
       </c>
       <c r="H12" s="33">
         <v>100.1</v>
@@ -6892,51 +6916,53 @@
       </c>
       <c r="BS12" s="52">
         <v>103.3</v>
       </c>
       <c r="BT12" s="52">
         <v>99.6</v>
       </c>
       <c r="BU12" s="52">
         <v>102.2</v>
       </c>
       <c r="BV12" s="52">
         <v>106.5</v>
       </c>
       <c r="BW12" s="52">
         <v>107.4</v>
       </c>
       <c r="BX12" s="52">
         <v>116.6</v>
       </c>
       <c r="BY12" s="52">
         <v>110.8</v>
       </c>
       <c r="BZ12" s="52">
         <v>110.4</v>
       </c>
-      <c r="CA12" s="70"/>
+      <c r="CA12" s="52">
+        <v>107.9</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="22"/>
       <c r="B13" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="33"/>
       <c r="H13" s="33"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="47"/>
       <c r="N13" s="47"/>
       <c r="O13" s="47"/>
       <c r="P13" s="47"/>
       <c r="Q13" s="47"/>
       <c r="R13" s="47"/>
       <c r="S13" s="48"/>
       <c r="T13" s="48"/>
       <c r="U13" s="48"/>
@@ -6975,51 +7001,51 @@
       <c r="BB13" s="56"/>
       <c r="BC13" s="52"/>
       <c r="BD13" s="52"/>
       <c r="BE13" s="52"/>
       <c r="BF13" s="51"/>
       <c r="BG13" s="51"/>
       <c r="BH13" s="51"/>
       <c r="BI13" s="54"/>
       <c r="BJ13" s="54"/>
       <c r="BK13" s="51"/>
       <c r="BL13" s="51"/>
       <c r="BM13" s="51"/>
       <c r="BN13" s="51"/>
       <c r="BO13" s="51"/>
       <c r="BP13" s="51"/>
       <c r="BQ13" s="51"/>
       <c r="BR13" s="51"/>
       <c r="BS13" s="51"/>
       <c r="BT13" s="51"/>
       <c r="BU13" s="51"/>
       <c r="BV13" s="51"/>
       <c r="BW13" s="51"/>
       <c r="BX13" s="51"/>
       <c r="BY13" s="51"/>
       <c r="BZ13" s="51"/>
-      <c r="CA13" s="70"/>
+      <c r="CA13" s="51"/>
     </row>
     <row r="14" spans="1:79">
       <c r="B14" s="32" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="33"/>
       <c r="H14" s="33"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="47"/>
       <c r="O14" s="47"/>
       <c r="P14" s="47"/>
       <c r="Q14" s="47"/>
       <c r="R14" s="47"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
@@ -7057,51 +7083,51 @@
       <c r="BB14" s="56"/>
       <c r="BC14" s="52"/>
       <c r="BD14" s="52"/>
       <c r="BE14" s="52"/>
       <c r="BF14" s="51"/>
       <c r="BG14" s="51"/>
       <c r="BH14" s="51"/>
       <c r="BI14" s="54"/>
       <c r="BJ14" s="54"/>
       <c r="BK14" s="51"/>
       <c r="BL14" s="51"/>
       <c r="BM14" s="51"/>
       <c r="BN14" s="51"/>
       <c r="BO14" s="51"/>
       <c r="BP14" s="51"/>
       <c r="BQ14" s="51"/>
       <c r="BR14" s="51"/>
       <c r="BS14" s="51"/>
       <c r="BT14" s="51"/>
       <c r="BU14" s="51"/>
       <c r="BV14" s="51"/>
       <c r="BW14" s="51"/>
       <c r="BX14" s="51"/>
       <c r="BY14" s="51"/>
       <c r="BZ14" s="51"/>
-      <c r="CA14" s="70"/>
+      <c r="CA14" s="51"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="22">
         <v>111108</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="31"/>
       <c r="S15" s="39"/>
@@ -7142,51 +7168,51 @@
       <c r="BB15" s="56"/>
       <c r="BC15" s="52"/>
       <c r="BD15" s="52"/>
       <c r="BE15" s="52"/>
       <c r="BF15" s="42"/>
       <c r="BG15" s="42"/>
       <c r="BH15" s="42"/>
       <c r="BI15" s="37"/>
       <c r="BJ15" s="37"/>
       <c r="BK15" s="42"/>
       <c r="BL15" s="42"/>
       <c r="BM15" s="42"/>
       <c r="BN15" s="42"/>
       <c r="BO15" s="42"/>
       <c r="BP15" s="42"/>
       <c r="BQ15" s="42"/>
       <c r="BR15" s="42"/>
       <c r="BS15" s="42"/>
       <c r="BT15" s="42"/>
       <c r="BU15" s="42"/>
       <c r="BV15" s="42"/>
       <c r="BW15" s="42"/>
       <c r="BX15" s="42"/>
       <c r="BY15" s="42"/>
       <c r="BZ15" s="42"/>
-      <c r="CA15" s="70"/>
+      <c r="CA15" s="42"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="26" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>88</v>
       </c>
       <c r="C16" s="47">
         <v>124.6</v>
       </c>
       <c r="D16" s="47">
         <v>116.4</v>
       </c>
       <c r="E16" s="47">
         <v>109.9</v>
       </c>
       <c r="F16" s="47">
         <v>109.1</v>
       </c>
       <c r="G16" s="33">
         <v>101.1</v>
       </c>
       <c r="H16" s="33">
         <v>100.9</v>
@@ -7379,51 +7405,53 @@
       </c>
       <c r="BS16" s="52">
         <v>98.3</v>
       </c>
       <c r="BT16" s="52">
         <v>101.2</v>
       </c>
       <c r="BU16" s="52">
         <v>100</v>
       </c>
       <c r="BV16" s="52">
         <v>100</v>
       </c>
       <c r="BW16" s="52">
         <v>105.8</v>
       </c>
       <c r="BX16" s="52">
         <v>99.6</v>
       </c>
       <c r="BY16" s="52">
         <v>100.8</v>
       </c>
       <c r="BZ16" s="52">
         <v>101.9</v>
       </c>
-      <c r="CA16" s="70"/>
+      <c r="CA16" s="52">
+        <v>94.1</v>
+      </c>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" s="26" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="47">
         <v>131.69999999999999</v>
       </c>
       <c r="D17" s="47">
         <v>129</v>
       </c>
       <c r="E17" s="47">
         <v>129.19999999999999</v>
       </c>
       <c r="F17" s="47">
         <v>126.1</v>
       </c>
       <c r="G17" s="33">
         <v>93.5</v>
       </c>
       <c r="H17" s="33">
         <v>93</v>
@@ -7616,51 +7644,53 @@
       </c>
       <c r="BS17" s="52">
         <v>93.7</v>
       </c>
       <c r="BT17" s="52">
         <v>96.6</v>
       </c>
       <c r="BU17" s="52">
         <v>98.7</v>
       </c>
       <c r="BV17" s="52">
         <v>105.8</v>
       </c>
       <c r="BW17" s="52">
         <v>109.3</v>
       </c>
       <c r="BX17" s="52">
         <v>111.9</v>
       </c>
       <c r="BY17" s="52">
         <v>108</v>
       </c>
       <c r="BZ17" s="52">
         <v>109</v>
       </c>
-      <c r="CA17" s="70"/>
+      <c r="CA17" s="52">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="18" spans="1:79" ht="14.25">
       <c r="A18" s="22">
         <v>1118</v>
       </c>
       <c r="B18" s="58" t="s">
         <v>113</v>
       </c>
       <c r="C18" s="37">
         <v>110.6</v>
       </c>
       <c r="D18" s="37">
         <v>110.4</v>
       </c>
       <c r="E18" s="37">
         <v>109.6</v>
       </c>
       <c r="F18" s="37">
         <v>108.9</v>
       </c>
       <c r="G18" s="37">
         <v>106.1</v>
       </c>
       <c r="H18" s="37">
         <v>105.7</v>
@@ -7853,102 +7883,104 @@
       </c>
       <c r="BS18" s="43">
         <v>103.8</v>
       </c>
       <c r="BT18" s="43">
         <v>103.2</v>
       </c>
       <c r="BU18" s="43">
         <v>104.1</v>
       </c>
       <c r="BV18" s="43">
         <v>105</v>
       </c>
       <c r="BW18" s="43">
         <v>105.6</v>
       </c>
       <c r="BX18" s="43">
         <v>106.3</v>
       </c>
       <c r="BY18" s="43">
         <v>106.3</v>
       </c>
       <c r="BZ18" s="43">
         <v>106.5</v>
       </c>
-      <c r="CA18" s="70"/>
+      <c r="CA18" s="43">
+        <v>103</v>
+      </c>
     </row>
     <row r="22" spans="1:79" ht="13.5">
-      <c r="A22" s="90" t="s">
+      <c r="A22" s="89" t="s">
         <v>116</v>
       </c>
-      <c r="B22" s="90"/>
+      <c r="B22" s="89"/>
     </row>
     <row r="23" spans="1:79" ht="51" customHeight="1">
-      <c r="A23" s="89" t="s">
+      <c r="A23" s="88" t="s">
         <v>117</v>
       </c>
-      <c r="B23" s="89"/>
+      <c r="B23" s="88"/>
     </row>
     <row r="24" spans="1:79" ht="65.25" customHeight="1">
-      <c r="A24" s="92" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="92"/>
+      <c r="A24" s="88" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" s="88"/>
     </row>
     <row r="25" spans="1:79">
-      <c r="A25" s="91" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="91"/>
+      <c r="A25" s="90" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>1995-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>