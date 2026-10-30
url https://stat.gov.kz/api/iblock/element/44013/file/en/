--- v1 (2026-07-14)
+++ v2 (2026-10-30)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="950"/>
+    <workbookView xWindow="36" yWindow="120" windowWidth="22992" windowHeight="9528" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="1995-2006" sheetId="31" r:id="rId3"/>
     <sheet name="2007-2026" sheetId="32" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="140">
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
@@ -110,53 +110,50 @@
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>The main sources of information are statistical data and administrative data</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25797/, https://stat.gov.kz/en/classifiers/statistical/25798/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/034/vbx71xe56fgqub14iu0l7jit4gfevx5p/27.Methodology%20for%20calculating%20gross%20domestic%20product%20using%20the%20final%20use%20method%20at%20current%20and%20constant%20prices.rar</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
-  </si>
-[...1 lines deleted...]
-    <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>Final consumption expenditure</t>
   </si>
   <si>
     <t>households</t>
   </si>
   <si>
     <t>government administration</t>
   </si>
   <si>
     <t>individual goods and services</t>
   </si>
   <si>
     <t>collective services</t>
   </si>
   <si>
     <t>non-profit institutions serving households (NPISHs)</t>
   </si>
   <si>
     <t>Gross capital formation</t>
   </si>
   <si>
     <t>gross fixed capital formation</t>
   </si>
@@ -520,53 +517,50 @@
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> by method of production</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">GDP by production method
 </t>
   </si>
   <si>
     <t xml:space="preserve">GDP by income method
 </t>
   </si>
   <si>
     <t>GDP by final expenditure method</t>
   </si>
   <si>
     <t>9 months 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>A. Issabekova, M. Akimbek</t>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -605,50 +599,71 @@
 </t>
     </r>
   </si>
   <si>
     <r>
       <t>1 quarter 2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>A. Issabekova</t>
+  </si>
+  <si>
+    <t>aig.isabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>half-year 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="16">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="173" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.0_р_."/>
     <numFmt numFmtId="177" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="178" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="179" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
   </numFmts>
@@ -2483,51 +2498,51 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="179" fontId="54" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="172" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="538" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2630,77 +2645,79 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="559" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="73" fillId="0" borderId="18" xfId="485" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="485" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="485" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="18" xfId="485" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="602" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
@@ -3351,53 +3368,50 @@
     <cellStyle name="Связанная ячейка 6" xfId="643"/>
     <cellStyle name="Стиль 1" xfId="644"/>
     <cellStyle name="Стиль 2" xfId="645"/>
     <cellStyle name="Текст предупреждения 2" xfId="646"/>
     <cellStyle name="Текст предупреждения 3" xfId="647"/>
     <cellStyle name="Текст предупреждения 4" xfId="648"/>
     <cellStyle name="Текст предупреждения 5" xfId="649"/>
     <cellStyle name="Текст предупреждения 6" xfId="650"/>
     <cellStyle name="Тысячи [0]_Модуль2" xfId="651"/>
     <cellStyle name="Тысячи_Sheet1" xfId="652"/>
     <cellStyle name="Финансовый 2" xfId="653"/>
     <cellStyle name="Финансовый 2 2" xfId="654"/>
     <cellStyle name="Хороший 2" xfId="655"/>
     <cellStyle name="Хороший 2 2" xfId="656"/>
     <cellStyle name="Хороший 3" xfId="657"/>
     <cellStyle name="Хороший 4" xfId="658"/>
     <cellStyle name="Хороший 5" xfId="659"/>
     <cellStyle name="Хороший 6" xfId="660"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3648,422 +3662,426 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/034/vbx71xe56fgqub14iu0l7jit4gfevx5p/27.Methodology%20for%20calculating%20gross%20domestic%20product%20using%20the%20final%20use%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.dosmukhambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507159/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517785/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/034/vbx71xe56fgqub14iu0l7jit4gfevx5p/27.Methodology%20for%20calculating%20gross%20domestic%20product%20using%20the%20final%20use%20method%20at%20current%20and%20constant%20prices.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/518340/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="44.33203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="94.6640625" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="85"/>
-      <c r="B1" s="85"/>
+      <c r="A1" s="87"/>
+      <c r="B1" s="87"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="76" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="18">
         <v>1119</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
-      <c r="A3" s="77" t="s">
+      <c r="A3" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="78" t="s">
-        <v>122</v>
+      <c r="B3" s="77" t="s">
+        <v>121</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
-      <c r="A4" s="77" t="s">
+      <c r="A4" s="76" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="77" t="s">
-[...3 lines deleted...]
-        <v>123</v>
+      <c r="A5" s="76" t="s">
+        <v>124</v>
+      </c>
+      <c r="B5" s="77" t="s">
+        <v>122</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
-      <c r="A6" s="77" t="s">
+      <c r="A6" s="76" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="77" t="s">
+      <c r="A7" s="76" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="59" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A8" s="77" t="s">
+      <c r="A8" s="76" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="63" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="77" t="s">
+      <c r="A9" s="76" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="59"/>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="77" t="s">
+      <c r="A10" s="76" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="77" t="s">
-        <v>126</v>
+      <c r="A11" s="76" t="s">
+        <v>125</v>
       </c>
       <c r="B11" s="19"/>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A12" s="77" t="s">
+      <c r="A12" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="78" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="14"/>
     </row>
-    <row r="13" spans="1:4" ht="38.25">
-      <c r="A13" s="77" t="s">
+    <row r="13" spans="1:4" ht="39.6">
+      <c r="A13" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="80" t="s">
+      <c r="B13" s="79" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="14"/>
       <c r="D13"/>
     </row>
-    <row r="14" spans="1:4" ht="25.5">
-      <c r="A14" s="86" t="s">
+    <row r="14" spans="1:4" ht="26.4">
+      <c r="A14" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="83" t="s">
+      <c r="B14" s="81" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="26.4">
+      <c r="A15" s="89"/>
+      <c r="B15" s="81" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="88"/>
-[...1 lines deleted...]
-        <v>132</v>
+      <c r="A16" s="90"/>
+      <c r="B16" s="82" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="77" t="s">
+      <c r="A17" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="81" t="s">
+      <c r="B17" s="80" t="s">
         <v>29</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A18" s="77" t="s">
+      <c r="A18" s="76" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
-        <v>46216</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="76" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
-        <v>46307</v>
+        <v>46371</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A20" s="77" t="s">
+      <c r="A20" s="76" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A21" s="77" t="s">
+      <c r="A21" s="76" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A22" s="77" t="s">
+      <c r="A22" s="76" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="17" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A23" s="77" t="s">
+      <c r="A23" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="82" t="s">
-        <v>31</v>
+      <c r="B23" s="83" t="s">
+        <v>138</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B23" r:id="rId1" display="ai.dosmukhambetova@aspire.gov.kz "/>
+    <hyperlink ref="B23" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B17" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B16" r:id="rId5"/>
-    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/"/>
-    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505830/"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517785/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.44140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.88671875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="14.4">
       <c r="B2" s="3"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="25.5">
+    <row r="10" spans="2:2" ht="26.4">
       <c r="B10" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AJ20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.140625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="36.6640625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="10" style="10" customWidth="1"/>
-    <col min="5" max="5" width="10.7109375" style="10" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="46" max="16384" width="9.140625" style="10"/>
+    <col min="5" max="5" width="10.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.5546875" style="10" customWidth="1"/>
+    <col min="7" max="7" width="11.33203125" style="10" customWidth="1"/>
+    <col min="8" max="18" width="10.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.6640625" style="10" bestFit="1" customWidth="1"/>
+    <col min="20" max="36" width="5.6640625" style="10" customWidth="1"/>
+    <col min="37" max="44" width="9.109375" style="10"/>
+    <col min="45" max="45" width="8.88671875" style="10" customWidth="1"/>
+    <col min="46" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:36" s="9" customFormat="1" ht="15.75">
+    <row r="2" spans="1:36" s="9" customFormat="1" ht="15.6">
       <c r="A2" s="22">
         <v>1119</v>
       </c>
-      <c r="B2" s="76" t="s">
-        <v>124</v>
+      <c r="B2" s="75" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="3" spans="1:36" ht="12.75">
+    <row r="3" spans="1:36" ht="13.2">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="N3" s="60" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="62" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="64"/>
       <c r="C4" s="65">
         <v>1995</v>
       </c>
       <c r="D4" s="65">
         <v>1996</v>
       </c>
       <c r="E4" s="65">
         <v>1997</v>
       </c>
       <c r="F4" s="65">
         <v>1998</v>
       </c>
       <c r="G4" s="65">
         <v>1999</v>
       </c>
       <c r="H4" s="65">
         <v>2000</v>
       </c>
@@ -4088,54 +4106,54 @@
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
       <c r="W4" s="20"/>
       <c r="X4" s="20"/>
       <c r="Y4" s="20"/>
       <c r="Z4" s="20"/>
       <c r="AA4" s="20"/>
       <c r="AB4" s="20"/>
       <c r="AC4" s="20"/>
       <c r="AD4" s="20"/>
       <c r="AE4" s="20"/>
       <c r="AF4" s="20"/>
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
     </row>
     <row r="5" spans="1:36" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="66" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="29">
         <v>282.60000000000002</v>
       </c>
       <c r="D5" s="29">
         <v>141.69999999999999</v>
       </c>
       <c r="E5" s="29">
         <v>120.9</v>
       </c>
       <c r="F5" s="29">
         <v>108.2</v>
       </c>
       <c r="G5" s="29">
         <v>114.6</v>
       </c>
       <c r="H5" s="29">
         <v>110.1</v>
       </c>
       <c r="I5" s="29">
         <v>109.7</v>
       </c>
       <c r="J5" s="29">
         <v>107</v>
       </c>
@@ -4152,56 +4170,56 @@
         <v>110.3</v>
       </c>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
       <c r="Q5" s="27"/>
       <c r="R5" s="27"/>
       <c r="S5" s="27"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
       <c r="Y5" s="21"/>
       <c r="Z5" s="21"/>
       <c r="AA5" s="21"/>
       <c r="AB5" s="21"/>
       <c r="AC5" s="21"/>
       <c r="AD5" s="21"/>
       <c r="AE5" s="21"/>
       <c r="AF5" s="21"/>
       <c r="AG5" s="21"/>
       <c r="AH5" s="21"/>
       <c r="AI5" s="21"/>
       <c r="AJ5" s="21"/>
     </row>
-    <row r="6" spans="1:36" s="2" customFormat="1" ht="12.75">
+    <row r="6" spans="1:36" s="2" customFormat="1" ht="13.2">
       <c r="A6" s="67" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C6" s="34">
         <v>276.2</v>
       </c>
       <c r="D6" s="34">
         <v>139.30000000000001</v>
       </c>
       <c r="E6" s="34">
         <v>120</v>
       </c>
       <c r="F6" s="34">
         <v>108.5</v>
       </c>
       <c r="G6" s="34">
         <v>114.5</v>
       </c>
       <c r="H6" s="34">
         <v>108.8</v>
       </c>
       <c r="I6" s="34">
         <v>108.2</v>
       </c>
       <c r="J6" s="34">
         <v>106.6</v>
       </c>
@@ -4218,56 +4236,56 @@
         <v>109.5</v>
       </c>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="21"/>
       <c r="U6" s="21"/>
       <c r="V6" s="21"/>
       <c r="W6" s="21"/>
       <c r="X6" s="21"/>
       <c r="Y6" s="21"/>
       <c r="Z6" s="21"/>
       <c r="AA6" s="21"/>
       <c r="AB6" s="21"/>
       <c r="AC6" s="21"/>
       <c r="AD6" s="21"/>
       <c r="AE6" s="21"/>
       <c r="AF6" s="21"/>
       <c r="AG6" s="21"/>
       <c r="AH6" s="21"/>
       <c r="AI6" s="21"/>
       <c r="AJ6" s="21"/>
     </row>
-    <row r="7" spans="1:36" s="2" customFormat="1" ht="12.75">
+    <row r="7" spans="1:36" s="2" customFormat="1" ht="13.2">
       <c r="A7" s="68" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C7" s="34">
         <v>321.89999999999998</v>
       </c>
       <c r="D7" s="34">
         <v>155.6</v>
       </c>
       <c r="E7" s="34">
         <v>126.2</v>
       </c>
       <c r="F7" s="34">
         <v>105.9</v>
       </c>
       <c r="G7" s="34">
         <v>115.7</v>
       </c>
       <c r="H7" s="34">
         <v>117.3</v>
       </c>
       <c r="I7" s="34">
         <v>116.5</v>
       </c>
       <c r="J7" s="34">
         <v>108.6</v>
       </c>
@@ -4284,831 +4302,834 @@
         <v>113.5</v>
       </c>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="24"/>
       <c r="S7" s="24"/>
       <c r="T7" s="21"/>
       <c r="U7" s="21"/>
       <c r="V7" s="21"/>
       <c r="W7" s="21"/>
       <c r="X7" s="21"/>
       <c r="Y7" s="21"/>
       <c r="Z7" s="21"/>
       <c r="AA7" s="21"/>
       <c r="AB7" s="21"/>
       <c r="AC7" s="21"/>
       <c r="AD7" s="21"/>
       <c r="AE7" s="21"/>
       <c r="AF7" s="21"/>
       <c r="AG7" s="21"/>
       <c r="AH7" s="21"/>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
     </row>
-    <row r="8" spans="1:36" ht="12.75">
+    <row r="8" spans="1:36" ht="13.2">
       <c r="A8" s="68" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C8" s="34">
         <v>306.60000000000002</v>
       </c>
       <c r="D8" s="34">
         <v>158.5</v>
       </c>
       <c r="E8" s="34">
         <v>122.9</v>
       </c>
       <c r="F8" s="34">
         <v>105.1</v>
       </c>
       <c r="G8" s="34">
         <v>118.5</v>
       </c>
       <c r="H8" s="34">
         <v>107.8</v>
       </c>
       <c r="I8" s="34">
         <v>110.2</v>
       </c>
       <c r="J8" s="34">
         <v>106.3</v>
       </c>
       <c r="K8" s="34">
         <v>107.8</v>
       </c>
       <c r="L8" s="34">
         <v>109.4</v>
       </c>
       <c r="M8" s="34">
         <v>110.1</v>
       </c>
       <c r="N8" s="34">
         <v>113.7</v>
       </c>
       <c r="O8" s="25"/>
       <c r="P8" s="25"/>
       <c r="Q8" s="25"/>
       <c r="R8" s="25"/>
       <c r="S8" s="25"/>
     </row>
-    <row r="9" spans="1:36" ht="12.75">
+    <row r="9" spans="1:36" ht="13.2">
       <c r="A9" s="68" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C9" s="34">
         <v>347.5</v>
       </c>
       <c r="D9" s="34">
         <v>151.4</v>
       </c>
       <c r="E9" s="34">
         <v>130.5</v>
       </c>
       <c r="F9" s="34">
         <v>106.9</v>
       </c>
       <c r="G9" s="34">
         <v>112.2</v>
       </c>
       <c r="H9" s="34">
         <v>127.7</v>
       </c>
       <c r="I9" s="34">
         <v>121.3</v>
       </c>
       <c r="J9" s="34">
         <v>110.8</v>
       </c>
       <c r="K9" s="34">
         <v>109.7</v>
       </c>
       <c r="L9" s="34">
         <v>128.80000000000001</v>
       </c>
       <c r="M9" s="34">
         <v>115.8</v>
       </c>
       <c r="N9" s="34">
         <v>113.3</v>
       </c>
       <c r="O9" s="25"/>
       <c r="P9" s="25"/>
       <c r="Q9" s="25"/>
       <c r="R9" s="25"/>
       <c r="S9" s="25"/>
     </row>
-    <row r="10" spans="1:36" ht="25.5">
+    <row r="10" spans="1:36" ht="26.4">
       <c r="A10" s="68" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" s="34">
         <v>276.2</v>
       </c>
       <c r="D10" s="34">
         <v>139.30000000000001</v>
       </c>
       <c r="E10" s="34">
         <v>117.4</v>
       </c>
       <c r="F10" s="34">
         <v>107.1</v>
       </c>
       <c r="G10" s="34">
         <v>108.3</v>
       </c>
       <c r="H10" s="34">
         <v>113.2</v>
       </c>
       <c r="I10" s="34">
         <v>108.4</v>
       </c>
       <c r="J10" s="34">
         <v>105.9</v>
       </c>
       <c r="K10" s="34">
         <v>106.4</v>
       </c>
       <c r="L10" s="34">
         <v>106.9</v>
       </c>
       <c r="M10" s="34">
         <v>107.6</v>
       </c>
       <c r="N10" s="34">
         <v>115.8</v>
       </c>
       <c r="O10" s="25"/>
       <c r="P10" s="25"/>
       <c r="Q10" s="25"/>
       <c r="R10" s="25"/>
       <c r="S10" s="25"/>
     </row>
-    <row r="11" spans="1:36" ht="12.75">
+    <row r="11" spans="1:36" ht="13.2">
       <c r="A11" s="68" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C11" s="35">
         <v>337.9</v>
       </c>
       <c r="D11" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="E11" s="35">
         <v>108.1</v>
       </c>
       <c r="F11" s="35">
         <v>108</v>
       </c>
       <c r="G11" s="35">
         <v>119.2</v>
       </c>
       <c r="H11" s="35">
         <v>118.9</v>
       </c>
       <c r="I11" s="35">
         <v>131.80000000000001</v>
       </c>
       <c r="J11" s="35">
         <v>106.3</v>
       </c>
       <c r="K11" s="35">
         <v>108.1</v>
       </c>
       <c r="L11" s="35">
         <v>113.2</v>
       </c>
       <c r="M11" s="35">
         <v>112.7</v>
       </c>
       <c r="N11" s="35">
         <v>111.8</v>
       </c>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
     </row>
-    <row r="12" spans="1:36" ht="12.75">
+    <row r="12" spans="1:36" ht="13.2">
       <c r="A12" s="68" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C12" s="34">
         <v>340</v>
       </c>
       <c r="D12" s="34">
         <v>137</v>
       </c>
       <c r="E12" s="34">
         <v>107.9</v>
       </c>
       <c r="F12" s="34">
         <v>108</v>
       </c>
       <c r="G12" s="34">
         <v>119.1</v>
       </c>
       <c r="H12" s="34">
         <v>118.9</v>
       </c>
       <c r="I12" s="34">
         <v>136.69999999999999</v>
       </c>
       <c r="J12" s="34">
         <v>106.9</v>
       </c>
       <c r="K12" s="34">
         <v>108.5</v>
       </c>
       <c r="L12" s="34">
         <v>113.1</v>
       </c>
       <c r="M12" s="34">
         <v>112.5</v>
       </c>
       <c r="N12" s="34">
         <v>112</v>
       </c>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
     </row>
-    <row r="13" spans="1:36" ht="12.75">
+    <row r="13" spans="1:36" ht="13.2">
       <c r="A13" s="66" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C13" s="34">
         <v>221.4</v>
       </c>
       <c r="D13" s="34">
         <v>133.9</v>
       </c>
       <c r="E13" s="34">
         <v>104.2</v>
       </c>
       <c r="F13" s="34">
         <v>107.7</v>
       </c>
       <c r="G13" s="34">
         <v>120.6</v>
       </c>
       <c r="H13" s="34">
         <v>117.9</v>
       </c>
       <c r="I13" s="34">
         <v>103.8</v>
       </c>
       <c r="J13" s="34">
         <v>102.1</v>
       </c>
       <c r="K13" s="34">
         <v>104.9</v>
       </c>
       <c r="L13" s="34">
         <v>114.5</v>
       </c>
       <c r="M13" s="34">
         <v>115</v>
       </c>
       <c r="N13" s="34">
         <v>110.2</v>
       </c>
       <c r="O13" s="25"/>
       <c r="P13" s="25"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
     </row>
-    <row r="14" spans="1:36" ht="12.75">
+    <row r="14" spans="1:36" ht="13.2">
       <c r="A14" s="66"/>
       <c r="B14" s="33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
       <c r="N14" s="35"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
     </row>
-    <row r="15" spans="1:36" ht="12.75">
+    <row r="15" spans="1:36" ht="13.2">
       <c r="A15" s="68" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C15" s="34">
         <v>239.8</v>
       </c>
       <c r="D15" s="34">
         <v>123.8</v>
       </c>
       <c r="E15" s="34">
         <v>115.5</v>
       </c>
       <c r="F15" s="34">
         <v>102.3</v>
       </c>
       <c r="G15" s="34">
         <v>158.1</v>
       </c>
       <c r="H15" s="34">
         <v>134.4</v>
       </c>
       <c r="I15" s="34">
         <v>103.2</v>
       </c>
       <c r="J15" s="34">
         <v>102</v>
       </c>
       <c r="K15" s="34">
         <v>117.1</v>
       </c>
       <c r="L15" s="34">
         <v>124.1</v>
       </c>
       <c r="M15" s="34">
         <v>130.5</v>
       </c>
       <c r="N15" s="34">
         <v>120.7</v>
       </c>
       <c r="O15" s="25"/>
       <c r="P15" s="25"/>
       <c r="Q15" s="25"/>
       <c r="R15" s="25"/>
       <c r="S15" s="25"/>
     </row>
-    <row r="16" spans="1:36" ht="12.75">
+    <row r="16" spans="1:36" ht="13.2">
       <c r="A16" s="68" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C16" s="34">
         <v>276.2</v>
       </c>
       <c r="D16" s="34">
         <v>139.30000000000001</v>
       </c>
       <c r="E16" s="34">
         <v>114.3</v>
       </c>
       <c r="F16" s="34">
         <v>104</v>
       </c>
       <c r="G16" s="34">
         <v>133.1</v>
       </c>
       <c r="H16" s="34">
         <v>123.3</v>
       </c>
       <c r="I16" s="34">
         <v>121.4</v>
       </c>
       <c r="J16" s="34">
         <v>112.9</v>
       </c>
       <c r="K16" s="34">
         <v>121</v>
       </c>
       <c r="L16" s="34">
         <v>113</v>
       </c>
       <c r="M16" s="34">
         <v>117.1</v>
       </c>
       <c r="N16" s="34">
         <v>108.5</v>
       </c>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
       <c r="R16" s="25"/>
       <c r="S16" s="25"/>
     </row>
-    <row r="17" spans="1:19" ht="14.25">
+    <row r="17" spans="1:19" ht="14.4">
       <c r="A17" s="68" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C17" s="30">
         <v>260.89999999999998</v>
       </c>
       <c r="D17" s="35">
         <v>138.9</v>
       </c>
       <c r="E17" s="35">
         <v>116.1</v>
       </c>
       <c r="F17" s="35">
         <v>105.6</v>
       </c>
       <c r="G17" s="35">
         <v>113.3</v>
       </c>
       <c r="H17" s="35">
         <v>117.4</v>
       </c>
       <c r="I17" s="35">
         <v>110.1</v>
       </c>
       <c r="J17" s="35">
         <v>105.9</v>
       </c>
       <c r="K17" s="35">
         <v>111.7</v>
       </c>
       <c r="L17" s="35">
         <v>116.1</v>
       </c>
       <c r="M17" s="35">
         <v>117.9</v>
       </c>
       <c r="N17" s="35">
         <v>121.5</v>
       </c>
       <c r="O17" s="27"/>
       <c r="P17" s="27"/>
       <c r="Q17" s="27"/>
       <c r="R17" s="27"/>
       <c r="S17" s="27"/>
     </row>
-    <row r="20" spans="1:19">
-[...3 lines deleted...]
-      <c r="B20" s="89"/>
+    <row r="20" spans="1:19" ht="12">
+      <c r="A20" s="91" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A20:B20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CB24"/>
+  <dimension ref="A2:CH24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
-    <col min="2" max="2" width="35.7109375" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="79" max="79" width="11.7109375" customWidth="1"/>
+    <col min="2" max="2" width="35.6640625" customWidth="1"/>
+    <col min="3" max="5" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="20" max="22" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="24" max="26" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="28" max="30" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="32" max="34" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="36" max="38" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="40" max="65" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="67" max="69" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="71" max="73" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="10.44140625" customWidth="1"/>
+    <col min="75" max="75" width="11.6640625" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="11.88671875" customWidth="1"/>
+    <col min="78" max="78" width="11.44140625" customWidth="1"/>
+    <col min="79" max="79" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:80" ht="15.75">
+    <row r="2" spans="1:86" ht="15.6">
       <c r="A2" s="23">
         <v>1119</v>
       </c>
-      <c r="B2" s="76" t="s">
-        <v>124</v>
+      <c r="B2" s="75" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
-[...1 lines deleted...]
-        <v>95</v>
+    <row r="3" spans="1:86">
+      <c r="CB3" s="60" t="s">
+        <v>94</v>
       </c>
     </row>
-    <row r="4" spans="1:80" ht="27">
+    <row r="4" spans="1:86" ht="27.6">
       <c r="A4" s="62" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="72"/>
       <c r="C4" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="D4" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="D4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="73" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F4" s="73">
         <v>2007</v>
       </c>
       <c r="G4" s="73" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H4" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="73" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J4" s="73">
         <v>2008</v>
       </c>
       <c r="K4" s="73" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="L4" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" s="73" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N4" s="73">
         <v>2009</v>
       </c>
       <c r="O4" s="73" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P4" s="73" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q4" s="73" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="R4" s="73">
         <v>2010</v>
       </c>
       <c r="S4" s="73" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T4" s="73" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="U4" s="73" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V4" s="73">
         <v>2011</v>
       </c>
       <c r="W4" s="73" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X4" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y4" s="73" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="Z4" s="73">
         <v>2012</v>
       </c>
       <c r="AA4" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB4" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="AB4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" s="73" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AD4" s="73">
         <v>2013</v>
       </c>
       <c r="AE4" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF4" s="73" t="s">
         <v>73</v>
       </c>
-      <c r="AF4" s="73" t="s">
+      <c r="AG4" s="73" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="AH4" s="73">
         <v>2014</v>
       </c>
       <c r="AI4" s="73" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AJ4" s="73" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AK4" s="73" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AL4" s="73">
         <v>2015</v>
       </c>
       <c r="AM4" s="73" t="s">
+        <v>76</v>
+      </c>
+      <c r="AN4" s="73" t="s">
         <v>77</v>
       </c>
-      <c r="AN4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO4" s="73" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AP4" s="73">
         <v>2016</v>
       </c>
       <c r="AQ4" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR4" s="73" t="s">
         <v>79</v>
       </c>
-      <c r="AR4" s="73" t="s">
+      <c r="AS4" s="73" t="s">
+        <v>54</v>
+      </c>
+      <c r="AT4" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU4" s="73" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV4" s="73" t="s">
         <v>80</v>
       </c>
-      <c r="AS4" s="73" t="s">
-[...8 lines deleted...]
-      <c r="AV4" s="73" t="s">
+      <c r="AW4" s="73" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="AX4" s="73">
         <v>2018</v>
       </c>
       <c r="AY4" s="73" t="s">
+        <v>82</v>
+      </c>
+      <c r="AZ4" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="AZ4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA4" s="73" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="BB4" s="73">
         <v>2019</v>
       </c>
       <c r="BC4" s="73" t="s">
+        <v>84</v>
+      </c>
+      <c r="BD4" s="73" t="s">
         <v>85</v>
       </c>
-      <c r="BD4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE4" s="73" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="BF4" s="73">
         <v>2020</v>
       </c>
       <c r="BG4" s="73" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="BH4" s="73" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="BI4" s="73" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="BJ4" s="73">
         <v>2021</v>
       </c>
       <c r="BK4" s="73" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="BL4" s="73" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="BM4" s="73" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="BN4" s="73">
         <v>2022</v>
       </c>
       <c r="BO4" s="73" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="BP4" s="73" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="BQ4" s="73" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="BR4" s="73">
         <v>2023</v>
       </c>
       <c r="BS4" s="73" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="BT4" s="73" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="BU4" s="73" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="BV4" s="73">
         <v>2024</v>
       </c>
       <c r="BW4" s="73" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="BX4" s="73" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="BY4" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="BZ4" s="73" t="s">
         <v>133</v>
       </c>
-      <c r="BZ4" s="73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA4" s="73" t="s">
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="CB4" s="73" t="s">
+        <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:86">
       <c r="A5" s="66" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="37">
         <v>111.2</v>
       </c>
       <c r="D5" s="37">
         <v>111.3</v>
       </c>
       <c r="E5" s="37">
         <v>111.1</v>
       </c>
       <c r="F5" s="37">
         <v>113.4</v>
       </c>
       <c r="G5" s="37">
         <v>115.6</v>
       </c>
       <c r="H5" s="37">
         <v>113.9</v>
       </c>
       <c r="I5" s="37">
         <v>114</v>
       </c>
       <c r="J5" s="37">
         <v>114.1</v>
       </c>
@@ -5297,58 +5318,66 @@
       </c>
       <c r="BT5" s="61">
         <v>108.6</v>
       </c>
       <c r="BU5" s="44">
         <v>108.7</v>
       </c>
       <c r="BV5" s="44">
         <v>108.8</v>
       </c>
       <c r="BW5" s="61">
         <v>109.7</v>
       </c>
       <c r="BX5" s="61">
         <v>110.2</v>
       </c>
       <c r="BY5" s="61">
         <v>110.5</v>
       </c>
       <c r="BZ5" s="61">
         <v>110.9</v>
       </c>
       <c r="CA5" s="61">
         <v>110.7</v>
       </c>
-      <c r="CB5" s="74"/>
+      <c r="CB5" s="61">
+        <v>109.6</v>
+      </c>
+      <c r="CC5" s="85"/>
+      <c r="CD5" s="86"/>
+      <c r="CE5" s="86"/>
+      <c r="CF5" s="86"/>
+      <c r="CG5" s="84"/>
+      <c r="CH5" s="84"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:86">
       <c r="A6" s="67" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C6" s="45">
         <v>109.4</v>
       </c>
       <c r="D6" s="45">
         <v>109.6</v>
       </c>
       <c r="E6" s="45">
         <v>109.2</v>
       </c>
       <c r="F6" s="45">
         <v>111.9</v>
       </c>
       <c r="G6" s="46">
         <v>116.1</v>
       </c>
       <c r="H6" s="46">
         <v>114.9</v>
       </c>
       <c r="I6" s="45">
         <v>115</v>
       </c>
       <c r="J6" s="47">
         <v>114.6</v>
       </c>
@@ -5537,58 +5566,66 @@
       </c>
       <c r="BT6" s="47">
         <v>108.7</v>
       </c>
       <c r="BU6" s="53">
         <v>108.7</v>
       </c>
       <c r="BV6" s="53">
         <v>108.8</v>
       </c>
       <c r="BW6" s="47">
         <v>109.5</v>
       </c>
       <c r="BX6" s="47">
         <v>110.5</v>
       </c>
       <c r="BY6" s="47">
         <v>111</v>
       </c>
       <c r="BZ6" s="47">
         <v>111.4</v>
       </c>
       <c r="CA6" s="47">
         <v>111.7</v>
       </c>
-      <c r="CB6" s="74"/>
+      <c r="CB6" s="47">
+        <v>110.8</v>
+      </c>
+      <c r="CC6" s="85"/>
+      <c r="CD6" s="86"/>
+      <c r="CE6" s="86"/>
+      <c r="CF6" s="86"/>
+      <c r="CG6" s="84"/>
+      <c r="CH6" s="84"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:86">
       <c r="A7" s="68" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C7" s="45">
         <v>117.9</v>
       </c>
       <c r="D7" s="45">
         <v>117.3</v>
       </c>
       <c r="E7" s="45">
         <v>119.1</v>
       </c>
       <c r="F7" s="45">
         <v>119.8</v>
       </c>
       <c r="G7" s="46">
         <v>113</v>
       </c>
       <c r="H7" s="46">
         <v>109.8</v>
       </c>
       <c r="I7" s="45">
         <v>109.4</v>
       </c>
       <c r="J7" s="46">
         <v>112.2</v>
       </c>
@@ -5777,58 +5814,66 @@
       </c>
       <c r="BT7" s="51">
         <v>108.1</v>
       </c>
       <c r="BU7" s="53">
         <v>108.8</v>
       </c>
       <c r="BV7" s="53">
         <v>108.7</v>
       </c>
       <c r="BW7" s="51">
         <v>110.7</v>
       </c>
       <c r="BX7" s="51">
         <v>109</v>
       </c>
       <c r="BY7" s="51">
         <v>108.2</v>
       </c>
       <c r="BZ7" s="51">
         <v>108.2</v>
       </c>
       <c r="CA7" s="51">
         <v>106.8</v>
       </c>
-      <c r="CB7" s="74"/>
+      <c r="CB7" s="51">
+        <v>105.1</v>
+      </c>
+      <c r="CC7" s="85"/>
+      <c r="CD7" s="86"/>
+      <c r="CE7" s="86"/>
+      <c r="CF7" s="86"/>
+      <c r="CG7" s="84"/>
+      <c r="CH7" s="84"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:86">
       <c r="A8" s="68" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C8" s="45">
         <v>115.7</v>
       </c>
       <c r="D8" s="45">
         <v>114.8</v>
       </c>
       <c r="E8" s="45">
         <v>115.3</v>
       </c>
       <c r="F8" s="45">
         <v>115.8</v>
       </c>
       <c r="G8" s="46">
         <v>115.9</v>
       </c>
       <c r="H8" s="46">
         <v>111.7</v>
       </c>
       <c r="I8" s="45">
         <v>109.5</v>
       </c>
       <c r="J8" s="47">
         <v>114.5</v>
       </c>
@@ -6017,58 +6062,66 @@
       </c>
       <c r="BT8" s="51">
         <v>109</v>
       </c>
       <c r="BU8" s="53">
         <v>110.9</v>
       </c>
       <c r="BV8" s="53">
         <v>111.1</v>
       </c>
       <c r="BW8" s="51">
         <v>112.2</v>
       </c>
       <c r="BX8" s="51">
         <v>108.7</v>
       </c>
       <c r="BY8" s="51">
         <v>109.8</v>
       </c>
       <c r="BZ8" s="51">
         <v>107.5</v>
       </c>
       <c r="CA8" s="51">
         <v>110.5</v>
       </c>
-      <c r="CB8" s="74"/>
+      <c r="CB8" s="51">
+        <v>106.1</v>
+      </c>
+      <c r="CC8" s="85"/>
+      <c r="CD8" s="86"/>
+      <c r="CE8" s="86"/>
+      <c r="CF8" s="86"/>
+      <c r="CG8" s="84"/>
+      <c r="CH8" s="84"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:86">
       <c r="A9" s="68" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C9" s="45">
         <v>120.4</v>
       </c>
       <c r="D9" s="45">
         <v>120.1</v>
       </c>
       <c r="E9" s="45">
         <v>122.9</v>
       </c>
       <c r="F9" s="45">
         <v>123.7</v>
       </c>
       <c r="G9" s="46">
         <v>110</v>
       </c>
       <c r="H9" s="46">
         <v>107.7</v>
       </c>
       <c r="I9" s="45">
         <v>109.4</v>
       </c>
       <c r="J9" s="47">
         <v>110.1</v>
       </c>
@@ -6257,58 +6310,66 @@
       </c>
       <c r="BT9" s="51">
         <v>106.8</v>
       </c>
       <c r="BU9" s="53">
         <v>106.5</v>
       </c>
       <c r="BV9" s="53">
         <v>106.1</v>
       </c>
       <c r="BW9" s="51">
         <v>108.8</v>
       </c>
       <c r="BX9" s="51">
         <v>109.5</v>
       </c>
       <c r="BY9" s="51">
         <v>106.4</v>
       </c>
       <c r="BZ9" s="51">
         <v>108.9</v>
       </c>
       <c r="CA9" s="51">
         <v>102.4</v>
       </c>
-      <c r="CB9" s="74"/>
+      <c r="CB9" s="51">
+        <v>104</v>
+      </c>
+      <c r="CC9" s="85"/>
+      <c r="CD9" s="86"/>
+      <c r="CE9" s="86"/>
+      <c r="CF9" s="86"/>
+      <c r="CG9" s="84"/>
+      <c r="CH9" s="84"/>
     </row>
-    <row r="10" spans="1:80" ht="25.5">
+    <row r="10" spans="1:86" ht="26.4">
       <c r="A10" s="68" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" s="45">
         <v>117.5</v>
       </c>
       <c r="D10" s="45">
         <v>118.2</v>
       </c>
       <c r="E10" s="45">
         <v>115.1</v>
       </c>
       <c r="F10" s="45">
         <v>117</v>
       </c>
       <c r="G10" s="46">
         <v>116.7</v>
       </c>
       <c r="H10" s="46">
         <v>114.8</v>
       </c>
       <c r="I10" s="45">
         <v>117.6</v>
       </c>
       <c r="J10" s="47">
         <v>114</v>
       </c>
@@ -6497,58 +6558,66 @@
       </c>
       <c r="BT10" s="51">
         <v>110.1</v>
       </c>
       <c r="BU10" s="53">
         <v>110.8</v>
       </c>
       <c r="BV10" s="53">
         <v>106.6</v>
       </c>
       <c r="BW10" s="51">
         <v>110.6</v>
       </c>
       <c r="BX10" s="51">
         <v>112</v>
       </c>
       <c r="BY10" s="51">
         <v>112.2</v>
       </c>
       <c r="BZ10" s="51">
         <v>112.4</v>
       </c>
       <c r="CA10" s="51">
         <v>93.9</v>
       </c>
-      <c r="CB10" s="74"/>
+      <c r="CB10" s="51">
+        <v>100.6</v>
+      </c>
+      <c r="CC10" s="85"/>
+      <c r="CD10" s="86"/>
+      <c r="CE10" s="86"/>
+      <c r="CF10" s="86"/>
+      <c r="CG10" s="84"/>
+      <c r="CH10" s="84"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:86">
       <c r="A11" s="68" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C11" s="37">
         <v>107</v>
       </c>
       <c r="D11" s="37">
         <v>117.4</v>
       </c>
       <c r="E11" s="37">
         <v>112.7</v>
       </c>
       <c r="F11" s="37">
         <v>106.8</v>
       </c>
       <c r="G11" s="54">
         <v>108.7</v>
       </c>
       <c r="H11" s="54">
         <v>109.9</v>
       </c>
       <c r="I11" s="37">
         <v>111.3</v>
       </c>
       <c r="J11" s="54">
         <v>110.9</v>
       </c>
@@ -6737,58 +6806,66 @@
       </c>
       <c r="BT11" s="40">
         <v>104.5</v>
       </c>
       <c r="BU11" s="43">
         <v>104.8</v>
       </c>
       <c r="BV11" s="43">
         <v>105.7</v>
       </c>
       <c r="BW11" s="40">
         <v>107.9</v>
       </c>
       <c r="BX11" s="40">
         <v>109</v>
       </c>
       <c r="BY11" s="40">
         <v>110.8</v>
       </c>
       <c r="BZ11" s="40">
         <v>107.2</v>
       </c>
       <c r="CA11" s="40">
         <v>108.7</v>
       </c>
-      <c r="CB11" s="74"/>
+      <c r="CB11" s="40">
+        <v>103.7</v>
+      </c>
+      <c r="CC11" s="85"/>
+      <c r="CD11" s="86"/>
+      <c r="CE11" s="86"/>
+      <c r="CF11" s="86"/>
+      <c r="CG11" s="84"/>
+      <c r="CH11" s="84"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:86">
       <c r="A12" s="68" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C12" s="45">
         <v>106.7</v>
       </c>
       <c r="D12" s="45">
         <v>119.1</v>
       </c>
       <c r="E12" s="45">
         <v>113.9</v>
       </c>
       <c r="F12" s="45">
         <v>106.6</v>
       </c>
       <c r="G12" s="46">
         <v>109.5</v>
       </c>
       <c r="H12" s="46">
         <v>110</v>
       </c>
       <c r="I12" s="45">
         <v>111</v>
       </c>
       <c r="J12" s="47">
         <v>110.6</v>
       </c>
@@ -6977,58 +7054,66 @@
       </c>
       <c r="BT12" s="51">
         <v>104.6</v>
       </c>
       <c r="BU12" s="53">
         <v>104.8</v>
       </c>
       <c r="BV12" s="53">
         <v>105.5</v>
       </c>
       <c r="BW12" s="51">
         <v>106</v>
       </c>
       <c r="BX12" s="51">
         <v>108.8</v>
       </c>
       <c r="BY12" s="51">
         <v>109.7</v>
       </c>
       <c r="BZ12" s="51">
         <v>106</v>
       </c>
       <c r="CA12" s="51">
         <v>109.5</v>
       </c>
-      <c r="CB12" s="74"/>
+      <c r="CB12" s="51">
+        <v>103.7</v>
+      </c>
+      <c r="CC12" s="85"/>
+      <c r="CD12" s="86"/>
+      <c r="CE12" s="86"/>
+      <c r="CF12" s="86"/>
+      <c r="CG12" s="84"/>
+      <c r="CH12" s="84"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:86">
       <c r="A13" s="66" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C13" s="45">
         <v>108.5</v>
       </c>
       <c r="D13" s="45">
         <v>107.4</v>
       </c>
       <c r="E13" s="45">
         <v>107.3</v>
       </c>
       <c r="F13" s="45">
         <v>107.9</v>
       </c>
       <c r="G13" s="46">
         <v>117.7</v>
       </c>
       <c r="H13" s="46">
         <v>122.6</v>
       </c>
       <c r="I13" s="45">
         <v>125.8</v>
       </c>
       <c r="J13" s="47">
         <v>125.6</v>
       </c>
@@ -7217,56 +7302,64 @@
       </c>
       <c r="BT13" s="51">
         <v>104</v>
       </c>
       <c r="BU13" s="53">
         <v>105</v>
       </c>
       <c r="BV13" s="53">
         <v>106.1</v>
       </c>
       <c r="BW13" s="51">
         <v>119.2</v>
       </c>
       <c r="BX13" s="51">
         <v>110.1</v>
       </c>
       <c r="BY13" s="51">
         <v>116.7</v>
       </c>
       <c r="BZ13" s="51">
         <v>115.6</v>
       </c>
       <c r="CA13" s="51">
         <v>104.1</v>
       </c>
-      <c r="CB13" s="74"/>
+      <c r="CB13" s="51">
+        <v>104</v>
+      </c>
+      <c r="CC13" s="85"/>
+      <c r="CD13" s="86"/>
+      <c r="CE13" s="86"/>
+      <c r="CF13" s="86"/>
+      <c r="CG13" s="84"/>
+      <c r="CH13" s="84"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:86">
       <c r="A14" s="66"/>
       <c r="B14" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
       <c r="F14" s="45"/>
       <c r="G14" s="46"/>
       <c r="H14" s="46"/>
       <c r="I14" s="45"/>
       <c r="J14" s="47"/>
       <c r="K14" s="45"/>
       <c r="L14" s="45"/>
       <c r="M14" s="45"/>
       <c r="N14" s="45"/>
       <c r="O14" s="45"/>
       <c r="P14" s="45"/>
       <c r="Q14" s="45"/>
       <c r="R14" s="45"/>
       <c r="S14" s="48"/>
       <c r="T14" s="48"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
       <c r="Z14" s="48"/>
@@ -7301,56 +7394,62 @@
       <c r="BC14" s="50"/>
       <c r="BD14" s="50"/>
       <c r="BE14" s="50"/>
       <c r="BF14" s="52"/>
       <c r="BG14" s="52"/>
       <c r="BH14" s="52"/>
       <c r="BI14" s="47"/>
       <c r="BJ14" s="47"/>
       <c r="BK14" s="51"/>
       <c r="BL14" s="51"/>
       <c r="BM14" s="53"/>
       <c r="BN14" s="53"/>
       <c r="BO14" s="51"/>
       <c r="BP14" s="51"/>
       <c r="BQ14" s="53"/>
       <c r="BR14" s="53"/>
       <c r="BS14" s="51"/>
       <c r="BT14" s="51"/>
       <c r="BU14" s="53"/>
       <c r="BV14" s="53"/>
       <c r="BW14" s="51"/>
       <c r="BX14" s="51"/>
       <c r="BY14" s="51"/>
       <c r="BZ14" s="51"/>
       <c r="CA14" s="51"/>
-      <c r="CB14" s="74"/>
+      <c r="CB14" s="51"/>
+      <c r="CC14" s="85"/>
+      <c r="CD14" s="86"/>
+      <c r="CE14" s="86"/>
+      <c r="CF14" s="86"/>
+      <c r="CG14" s="84"/>
+      <c r="CH14" s="84"/>
     </row>
-    <row r="15" spans="1:80">
-      <c r="A15" s="75"/>
+    <row r="15" spans="1:86">
+      <c r="A15" s="74"/>
       <c r="B15" s="33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C15" s="37"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="37"/>
       <c r="J15" s="54"/>
       <c r="K15" s="37"/>
       <c r="L15" s="37"/>
       <c r="M15" s="37"/>
       <c r="N15" s="37"/>
       <c r="O15" s="37"/>
       <c r="P15" s="37"/>
       <c r="Q15" s="37"/>
       <c r="R15" s="37"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
@@ -7385,58 +7484,64 @@
       <c r="BC15" s="50"/>
       <c r="BD15" s="50"/>
       <c r="BE15" s="50"/>
       <c r="BF15" s="42"/>
       <c r="BG15" s="42"/>
       <c r="BH15" s="42"/>
       <c r="BI15" s="42"/>
       <c r="BJ15" s="42"/>
       <c r="BK15" s="51"/>
       <c r="BL15" s="51"/>
       <c r="BM15" s="53"/>
       <c r="BN15" s="53"/>
       <c r="BO15" s="51"/>
       <c r="BP15" s="51"/>
       <c r="BQ15" s="53"/>
       <c r="BR15" s="53"/>
       <c r="BS15" s="51"/>
       <c r="BT15" s="51"/>
       <c r="BU15" s="53"/>
       <c r="BV15" s="53"/>
       <c r="BW15" s="51"/>
       <c r="BX15" s="51"/>
       <c r="BY15" s="51"/>
       <c r="BZ15" s="51"/>
       <c r="CA15" s="51"/>
-      <c r="CB15" s="74"/>
+      <c r="CB15" s="51"/>
+      <c r="CC15" s="85"/>
+      <c r="CD15" s="86"/>
+      <c r="CE15" s="86"/>
+      <c r="CF15" s="86"/>
+      <c r="CG15" s="84"/>
+      <c r="CH15" s="84"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:86">
       <c r="A16" s="68" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B16" s="31" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C16" s="45">
         <v>103.8</v>
       </c>
       <c r="D16" s="45">
         <v>105.2</v>
       </c>
       <c r="E16" s="45">
         <v>107.1</v>
       </c>
       <c r="F16" s="45">
         <v>111.6</v>
       </c>
       <c r="G16" s="46">
         <v>148.1</v>
       </c>
       <c r="H16" s="46">
         <v>153.9</v>
       </c>
       <c r="I16" s="45">
         <v>153.1</v>
       </c>
       <c r="J16" s="46">
         <v>143.5</v>
       </c>
@@ -7625,58 +7730,66 @@
       </c>
       <c r="BT16" s="51">
         <v>101.5</v>
       </c>
       <c r="BU16" s="53">
         <v>104.4</v>
       </c>
       <c r="BV16" s="53">
         <v>102.6</v>
       </c>
       <c r="BW16" s="51">
         <v>110.7</v>
       </c>
       <c r="BX16" s="51">
         <v>110.6</v>
       </c>
       <c r="BY16" s="51">
         <v>110.9</v>
       </c>
       <c r="BZ16" s="51">
         <v>109.2</v>
       </c>
       <c r="CA16" s="51">
         <v>103.5</v>
       </c>
-      <c r="CB16" s="74"/>
+      <c r="CB16" s="51">
+        <v>114.3</v>
+      </c>
+      <c r="CC16" s="85"/>
+      <c r="CD16" s="86"/>
+      <c r="CE16" s="86"/>
+      <c r="CF16" s="86"/>
+      <c r="CG16" s="84"/>
+      <c r="CH16" s="84"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:86">
       <c r="A17" s="68" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B17" s="31" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C17" s="45">
         <v>103.3</v>
       </c>
       <c r="D17" s="45">
         <v>104.7</v>
       </c>
       <c r="E17" s="45">
         <v>105.9</v>
       </c>
       <c r="F17" s="45">
         <v>105.6</v>
       </c>
       <c r="G17" s="46">
         <v>115.1</v>
       </c>
       <c r="H17" s="46">
         <v>120.6</v>
       </c>
       <c r="I17" s="45">
         <v>123.4</v>
       </c>
       <c r="J17" s="47">
         <v>122.4</v>
       </c>
@@ -7865,58 +7978,66 @@
       </c>
       <c r="BT17" s="51">
         <v>99.3</v>
       </c>
       <c r="BU17" s="53">
         <v>101.9</v>
       </c>
       <c r="BV17" s="53">
         <v>100.2</v>
       </c>
       <c r="BW17" s="51">
         <v>105.9</v>
       </c>
       <c r="BX17" s="51">
         <v>109.3</v>
       </c>
       <c r="BY17" s="51">
         <v>110.4</v>
       </c>
       <c r="BZ17" s="51">
         <v>110.8</v>
       </c>
       <c r="CA17" s="51">
         <v>106.9</v>
       </c>
-      <c r="CB17" s="74"/>
+      <c r="CB17" s="51">
+        <v>102.1</v>
+      </c>
+      <c r="CC17" s="85"/>
+      <c r="CD17" s="86"/>
+      <c r="CE17" s="86"/>
+      <c r="CF17" s="86"/>
+      <c r="CG17" s="84"/>
+      <c r="CH17" s="84"/>
     </row>
-    <row r="18" spans="1:80" ht="14.25">
+    <row r="18" spans="1:86" ht="14.4">
       <c r="A18" s="68" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B18" s="56" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C18" s="40">
         <v>112.3</v>
       </c>
       <c r="D18" s="40">
         <v>115</v>
       </c>
       <c r="E18" s="40">
         <v>116.3</v>
       </c>
       <c r="F18" s="40">
         <v>115.5</v>
       </c>
       <c r="G18" s="40">
         <v>119.1</v>
       </c>
       <c r="H18" s="40">
         <v>121.6</v>
       </c>
       <c r="I18" s="40">
         <v>126.2</v>
       </c>
       <c r="J18" s="40">
         <v>121</v>
       </c>
@@ -8105,84 +8226,93 @@
       </c>
       <c r="BT18" s="40">
         <v>107.4</v>
       </c>
       <c r="BU18" s="43">
         <v>108</v>
       </c>
       <c r="BV18" s="43">
         <v>109</v>
       </c>
       <c r="BW18" s="40">
         <v>110.8</v>
       </c>
       <c r="BX18" s="40">
         <v>110.3</v>
       </c>
       <c r="BY18" s="40">
         <v>110.4</v>
       </c>
       <c r="BZ18" s="40">
         <v>109.7</v>
       </c>
       <c r="CA18" s="40">
         <v>108.7</v>
       </c>
-      <c r="CB18" s="74"/>
+      <c r="CB18" s="40">
+        <v>111.4</v>
+      </c>
+      <c r="CC18" s="85"/>
+      <c r="CD18" s="86"/>
+      <c r="CE18" s="86"/>
+      <c r="CF18" s="86"/>
+      <c r="CG18" s="84"/>
+      <c r="CH18" s="84"/>
     </row>
-    <row r="21" spans="1:80" ht="17.25" customHeight="1">
-      <c r="A21" s="90" t="s">
+    <row r="21" spans="1:86" ht="17.25" customHeight="1">
+      <c r="A21" s="92" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="92"/>
+    </row>
+    <row r="22" spans="1:86" ht="51" customHeight="1">
+      <c r="A22" s="93" t="s">
         <v>119</v>
       </c>
-      <c r="B21" s="90"/>
+      <c r="B22" s="93"/>
     </row>
-    <row r="22" spans="1:80" ht="51" customHeight="1">
-[...3 lines deleted...]
-      <c r="B22" s="91"/>
+    <row r="23" spans="1:86" ht="59.25" customHeight="1">
+      <c r="A23" s="93" t="s">
+        <v>135</v>
+      </c>
+      <c r="B23" s="93"/>
     </row>
-    <row r="23" spans="1:80" ht="59.25" customHeight="1">
-[...9 lines deleted...]
-      <c r="B24" s="92"/>
+    <row r="24" spans="1:86">
+      <c r="A24" s="94" t="s">
+        <v>134</v>
+      </c>
+      <c r="B24" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>1995-2006</vt:lpstr>
       <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>