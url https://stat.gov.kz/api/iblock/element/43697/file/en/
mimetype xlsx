--- v0 (2026-04-19)
+++ v1 (2026-07-04)
@@ -1,152 +1,296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="2" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="68">
   <si>
     <t>Republic of Kazahstan</t>
   </si>
   <si>
-    <t>Number of  construction organizations</t>
+    <t>Akmolinskaya</t>
+  </si>
+  <si>
+    <t>Aktubinskaya</t>
+  </si>
+  <si>
+    <t>Almatynskaya</t>
+  </si>
+  <si>
+    <t>Atyrauskaya</t>
+  </si>
+  <si>
+    <t>Vostochno-Kazakhstanskaya</t>
+  </si>
+  <si>
+    <t>Zhambylskaya</t>
+  </si>
+  <si>
+    <t>Zapadno-Kazakhstanskaya</t>
+  </si>
+  <si>
+    <t>Karagandinskaya</t>
+  </si>
+  <si>
+    <t>Kostanaiskaya</t>
+  </si>
+  <si>
+    <t>Kyzylordinskaya</t>
+  </si>
+  <si>
+    <t>Mangistauskaya</t>
+  </si>
+  <si>
+    <t>Pavlodarskaya</t>
+  </si>
+  <si>
+    <t>Severo-Kazakhstanskaya</t>
+  </si>
+  <si>
+    <t>Yuzhno-Kazakhstanskaya</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
+    <t>Abai</t>
+  </si>
+  <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
-    <t>Abay</t>
-[...41 lines deleted...]
-    <t>Shygys Kazakhstan</t>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>Number of enterprises and organizations carrying out construction activities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Construction organizations include all general construction and specialized organizations, including repair and construction organizations. The main activity of construction organizations is to perform work under contract agreements with customers related to the type of economic activity “Construction”, in accordance with the state “General Classifier of Types of Economic Activities (OKED).</t>
+  </si>
+  <si>
+    <t>Aggregated</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701889</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai,Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Dautova Zamzagul Kosherbaevna</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -159,59 +303,117 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -276,207 +478,306 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="10" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
+    <cellStyle name="Обычный 4 2 2" xfId="7"/>
     <cellStyle name="Обычный 4 3" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -719,122 +1020,457 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701889" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="58" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="58" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
+    </row>
+    <row r="2" spans="1:13" s="68" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="75">
+        <v>162104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="68" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="68" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="68" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="68" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="75" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="68" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A7" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="68" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="68" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="68" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="68" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="M11" s="69"/>
+    </row>
+    <row r="12" spans="1:13" s="68" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="69"/>
+    </row>
+    <row r="13" spans="1:13" s="68" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="71" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="69"/>
+    </row>
+    <row r="14" spans="1:13" s="68" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="71" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="70" t="s">
+        <v>38</v>
+      </c>
+      <c r="M14" s="69"/>
+    </row>
+    <row r="15" spans="1:13" s="68" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="71" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" s="69"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="59"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="60"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="59"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="60"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" s="59"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" s="60"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="60"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="59"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="60"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="59"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="53"/>
+      <c r="B3" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="54"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="53"/>
+      <c r="B4" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="54"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="53"/>
+      <c r="B5" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="54"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="53"/>
+      <c r="B6" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="54"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="53"/>
+      <c r="B7" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="54"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="53"/>
+      <c r="B8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="54"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="53"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="54"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="53"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="54"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="53"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="54"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="53"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+    </row>
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="80"/>
+      <c r="C13" s="80"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="51"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="51"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A26"/>
+      <selection activeCell="A2" sqref="A2:X2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="6" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="6"/>
     <col min="7" max="7" width="9.85546875" style="6" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="13.5" customHeight="1">
-      <c r="A2" s="48" t="s">
-[...23 lines deleted...]
-      <c r="W2" s="48"/>
+      <c r="A2" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+      <c r="R2" s="81"/>
+      <c r="S2" s="81"/>
+      <c r="T2" s="81"/>
+      <c r="U2" s="81"/>
+      <c r="V2" s="81"/>
+      <c r="W2" s="81"/>
+      <c r="X2" s="81"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A3" s="47" t="s">
-[...23 lines deleted...]
-      <c r="W3" s="47"/>
+      <c r="A3" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
     </row>
     <row r="4" spans="1:25" ht="22.5" customHeight="1" thickBot="1">
       <c r="A4" s="7"/>
       <c r="B4" s="8">
         <v>2003</v>
       </c>
       <c r="C4" s="8">
         <v>2004</v>
       </c>
       <c r="D4" s="8">
         <v>2005</v>
       </c>
       <c r="E4" s="8">
         <v>2006</v>
       </c>
       <c r="F4" s="8">
         <v>2007</v>
       </c>
       <c r="G4" s="9">
         <v>2008</v>
       </c>
       <c r="H4" s="10">
         <v>2009</v>
       </c>
       <c r="I4" s="11">
@@ -860,1639 +1496,1685 @@
       </c>
       <c r="P4" s="12">
         <v>2017</v>
       </c>
       <c r="Q4" s="11">
         <v>2018</v>
       </c>
       <c r="R4" s="11">
         <v>2019</v>
       </c>
       <c r="S4" s="11">
         <v>2020</v>
       </c>
       <c r="T4" s="11">
         <v>2021</v>
       </c>
       <c r="U4" s="11">
         <v>2022</v>
       </c>
       <c r="V4" s="11">
         <v>2023</v>
       </c>
       <c r="W4" s="1">
         <v>2024</v>
       </c>
-      <c r="X4" s="14"/>
+      <c r="X4" s="78">
+        <v>2025</v>
+      </c>
       <c r="Y4" s="14"/>
     </row>
     <row r="5" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A5" s="49" t="s">
+      <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="16">
         <v>4289</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="16">
         <v>4924</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="16">
         <v>5624</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="16">
         <v>6278</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="16">
         <v>7087</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="17">
         <v>7383</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="18">
         <v>6709</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="19">
         <v>7675</v>
       </c>
-      <c r="J5" s="19">
+      <c r="J5" s="20">
         <v>7798</v>
       </c>
-      <c r="K5" s="19">
+      <c r="K5" s="20">
         <v>7852</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="21">
         <v>8024</v>
       </c>
-      <c r="M5" s="21">
+      <c r="M5" s="22">
         <v>7103</v>
       </c>
-      <c r="N5" s="22">
+      <c r="N5" s="23">
         <v>7594</v>
       </c>
-      <c r="O5" s="23">
+      <c r="O5" s="24">
         <v>7176</v>
       </c>
-      <c r="P5" s="23">
+      <c r="P5" s="24">
         <v>7463</v>
       </c>
-      <c r="Q5" s="24">
+      <c r="Q5" s="25">
         <v>7654</v>
       </c>
-      <c r="R5" s="25">
+      <c r="R5" s="26">
         <v>7810</v>
       </c>
-      <c r="S5" s="25">
+      <c r="S5" s="26">
         <v>8317</v>
       </c>
-      <c r="T5" s="25">
+      <c r="T5" s="26">
         <v>8188</v>
       </c>
-      <c r="U5" s="25">
+      <c r="U5" s="26">
         <v>8627</v>
       </c>
       <c r="V5" s="2">
         <v>8860</v>
       </c>
       <c r="W5" s="4">
         <v>9858</v>
       </c>
-      <c r="X5" s="14"/>
+      <c r="X5" s="4">
+        <v>10671</v>
+      </c>
       <c r="Y5" s="14"/>
     </row>
     <row r="6" spans="1:25" ht="16.5" customHeight="1">
-      <c r="A6" s="50" t="s">
-[...21 lines deleted...]
-      <c r="U6" s="26">
+      <c r="A6" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="28">
         <v>226</v>
       </c>
       <c r="V6" s="3">
         <v>208</v>
       </c>
       <c r="W6" s="5">
         <v>198</v>
       </c>
-      <c r="X6" s="14"/>
+      <c r="X6" s="5">
+        <v>222</v>
+      </c>
       <c r="Y6" s="14"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="27">
+      <c r="A7" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="30">
         <v>130</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="30">
         <v>147</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="30">
         <v>170</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="30">
         <v>187</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="30">
         <v>199</v>
       </c>
-      <c r="G7" s="28">
+      <c r="G7" s="31">
         <v>206</v>
       </c>
-      <c r="H7" s="29">
+      <c r="H7" s="32">
         <v>241</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="33">
         <v>264</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="34">
         <v>306</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="34">
         <v>303</v>
       </c>
-      <c r="L7" s="32">
+      <c r="L7" s="35">
         <v>335</v>
       </c>
-      <c r="M7" s="33">
+      <c r="M7" s="36">
         <v>334</v>
       </c>
-      <c r="N7" s="34">
+      <c r="N7" s="37">
         <v>329</v>
       </c>
-      <c r="O7" s="35">
+      <c r="O7" s="38">
         <v>312</v>
       </c>
-      <c r="P7" s="35">
+      <c r="P7" s="38">
         <v>297</v>
       </c>
-      <c r="Q7" s="36">
+      <c r="Q7" s="39">
         <v>305</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="40">
         <v>304</v>
       </c>
-      <c r="S7" s="37">
+      <c r="S7" s="40">
         <v>348</v>
       </c>
-      <c r="T7" s="37">
+      <c r="T7" s="40">
         <v>344</v>
       </c>
-      <c r="U7" s="37">
+      <c r="U7" s="40">
         <v>375</v>
       </c>
       <c r="V7" s="3">
         <v>386</v>
       </c>
       <c r="W7" s="5">
         <v>453</v>
       </c>
-      <c r="X7" s="14"/>
+      <c r="X7" s="5">
+        <v>453</v>
+      </c>
       <c r="Y7" s="14"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="27">
+      <c r="A8" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="30">
         <v>164</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="30">
         <v>169</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="30">
         <v>175</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="30">
         <v>183</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="30">
         <v>235</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="31">
         <v>204</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="32">
         <v>243</v>
       </c>
-      <c r="I8" s="30">
+      <c r="I8" s="33">
         <v>234</v>
       </c>
-      <c r="J8" s="31">
+      <c r="J8" s="34">
         <v>256</v>
       </c>
-      <c r="K8" s="31">
+      <c r="K8" s="34">
         <v>249</v>
       </c>
-      <c r="L8" s="32">
+      <c r="L8" s="35">
         <v>244</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="36">
         <v>230</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="37">
         <v>347</v>
       </c>
-      <c r="O8" s="35">
+      <c r="O8" s="38">
         <v>332</v>
       </c>
-      <c r="P8" s="35">
+      <c r="P8" s="38">
         <v>330</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="39">
         <v>369</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="40">
         <v>321</v>
       </c>
-      <c r="S8" s="37">
+      <c r="S8" s="40">
         <v>329</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="40">
         <v>347</v>
       </c>
-      <c r="U8" s="37">
+      <c r="U8" s="40">
         <v>381</v>
       </c>
       <c r="V8" s="3">
         <v>389</v>
       </c>
       <c r="W8" s="5">
         <v>430</v>
       </c>
-      <c r="X8" s="14"/>
+      <c r="X8" s="5">
+        <v>525</v>
+      </c>
       <c r="Y8" s="14"/>
     </row>
     <row r="9" spans="1:25">
-      <c r="A9" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="27">
+      <c r="A9" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="30">
         <v>184</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="30">
         <v>248</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="30">
         <v>254</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="30">
         <v>292</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="30">
         <v>283</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="31">
         <v>371</v>
       </c>
-      <c r="H9" s="29">
+      <c r="H9" s="32">
         <v>289</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="33">
         <v>402</v>
       </c>
-      <c r="J9" s="31">
+      <c r="J9" s="34">
         <v>408</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K9" s="34">
         <v>451</v>
       </c>
-      <c r="L9" s="32">
+      <c r="L9" s="35">
         <v>424</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="36">
         <v>318</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="37">
         <v>380</v>
       </c>
-      <c r="O9" s="35">
+      <c r="O9" s="38">
         <v>395</v>
       </c>
-      <c r="P9" s="35">
+      <c r="P9" s="38">
         <v>397</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="39">
         <v>422</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="40">
         <v>445</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="40">
         <v>427</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="40">
         <v>370</v>
       </c>
-      <c r="U9" s="37">
+      <c r="U9" s="40">
         <v>278</v>
       </c>
       <c r="V9" s="3">
         <v>321</v>
       </c>
       <c r="W9" s="5">
         <v>373</v>
       </c>
-      <c r="X9" s="14"/>
+      <c r="X9" s="5">
+        <v>414</v>
+      </c>
       <c r="Y9" s="14"/>
     </row>
     <row r="10" spans="1:25">
-      <c r="A10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="27">
+      <c r="A10" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="30">
         <v>302</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="30">
         <v>327</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="30">
         <v>344</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="30">
         <v>368</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="30">
         <v>377</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="31">
         <v>348</v>
       </c>
-      <c r="H10" s="29">
+      <c r="H10" s="32">
         <v>338</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="33">
         <v>395</v>
       </c>
-      <c r="J10" s="31">
+      <c r="J10" s="34">
         <v>352</v>
       </c>
-      <c r="K10" s="31">
+      <c r="K10" s="34">
         <v>319</v>
       </c>
-      <c r="L10" s="32">
+      <c r="L10" s="35">
         <v>340</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="36">
         <v>348</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="37">
         <v>246</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="38">
         <v>231</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="38">
         <v>241</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="39">
         <v>219</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="40">
         <v>240</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="40">
         <v>208</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="40">
         <v>188</v>
       </c>
-      <c r="U10" s="37">
+      <c r="U10" s="40">
         <v>199</v>
       </c>
       <c r="V10" s="3">
         <v>238</v>
       </c>
       <c r="W10" s="5">
         <v>311</v>
       </c>
-      <c r="X10" s="14"/>
+      <c r="X10" s="5">
+        <v>375</v>
+      </c>
       <c r="Y10" s="14"/>
     </row>
     <row r="11" spans="1:25">
-      <c r="A11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="27">
+      <c r="A11" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="30">
         <v>232</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="30">
         <v>214</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="30">
         <v>227</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="30">
         <v>226</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="30">
         <v>252</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="31">
         <v>243</v>
       </c>
-      <c r="H11" s="29">
+      <c r="H11" s="32">
         <v>280</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="33">
         <v>336</v>
       </c>
-      <c r="J11" s="31">
+      <c r="J11" s="34">
         <v>343</v>
       </c>
-      <c r="K11" s="31">
+      <c r="K11" s="34">
         <v>336</v>
       </c>
-      <c r="L11" s="32">
+      <c r="L11" s="35">
         <v>329</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="36">
         <v>322</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="37">
         <v>306</v>
       </c>
-      <c r="O11" s="35">
+      <c r="O11" s="38">
         <v>326</v>
       </c>
-      <c r="P11" s="35">
+      <c r="P11" s="38">
         <v>279</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="39">
         <v>279</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="40">
         <v>275</v>
       </c>
-      <c r="S11" s="37">
+      <c r="S11" s="40">
         <v>285</v>
       </c>
-      <c r="T11" s="37">
+      <c r="T11" s="40">
         <v>256</v>
       </c>
-      <c r="U11" s="37">
+      <c r="U11" s="40">
         <v>264</v>
       </c>
       <c r="V11" s="3">
         <v>234</v>
       </c>
       <c r="W11" s="5">
         <v>285</v>
       </c>
-      <c r="X11" s="14"/>
+      <c r="X11" s="5">
+        <v>299</v>
+      </c>
       <c r="Y11" s="14"/>
     </row>
     <row r="12" spans="1:25">
-      <c r="A12" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="27">
+      <c r="A12" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="30">
         <v>151</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="30">
         <v>178</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="30">
         <v>191</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="30">
         <v>212</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="30">
         <v>217</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="31">
         <v>249</v>
       </c>
-      <c r="H12" s="29">
+      <c r="H12" s="32">
         <v>281</v>
       </c>
-      <c r="I12" s="30">
+      <c r="I12" s="33">
         <v>290</v>
       </c>
-      <c r="J12" s="31">
+      <c r="J12" s="34">
         <v>325</v>
       </c>
-      <c r="K12" s="31">
+      <c r="K12" s="34">
         <v>349</v>
       </c>
-      <c r="L12" s="32">
+      <c r="L12" s="35">
         <v>376</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="36">
         <v>367</v>
       </c>
-      <c r="N12" s="34">
+      <c r="N12" s="37">
         <v>371</v>
       </c>
-      <c r="O12" s="35">
+      <c r="O12" s="38">
         <v>344</v>
       </c>
-      <c r="P12" s="35">
+      <c r="P12" s="38">
         <v>419</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="39">
         <v>395</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="40">
         <v>355</v>
       </c>
-      <c r="S12" s="37">
+      <c r="S12" s="40">
         <v>411</v>
       </c>
-      <c r="T12" s="37">
+      <c r="T12" s="40">
         <v>377</v>
       </c>
-      <c r="U12" s="37">
+      <c r="U12" s="40">
         <v>408</v>
       </c>
       <c r="V12" s="3">
         <v>411</v>
       </c>
       <c r="W12" s="5">
         <v>453</v>
       </c>
-      <c r="X12" s="14"/>
+      <c r="X12" s="5">
+        <v>465</v>
+      </c>
       <c r="Y12" s="14"/>
     </row>
     <row r="13" spans="1:25">
-      <c r="A13" s="50" t="s">
-[...21 lines deleted...]
-      <c r="U13" s="37">
+      <c r="A13" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="30"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="30"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="38"/>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="39"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40">
         <v>143</v>
       </c>
       <c r="V13" s="3">
         <v>145</v>
       </c>
       <c r="W13" s="5">
         <v>155</v>
       </c>
-      <c r="X13" s="14"/>
+      <c r="X13" s="5">
+        <v>179</v>
+      </c>
       <c r="Y13" s="14"/>
     </row>
     <row r="14" spans="1:25">
-      <c r="A14" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="27">
+      <c r="A14" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="30">
         <v>359</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="30">
         <v>428</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="30">
         <v>508</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="30">
         <v>566</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="30">
         <v>627</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="31">
         <v>670</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="32">
         <v>740</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="33">
         <v>763</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="34">
         <v>779</v>
       </c>
-      <c r="K14" s="31">
+      <c r="K14" s="34">
         <v>825</v>
       </c>
-      <c r="L14" s="32">
+      <c r="L14" s="35">
         <v>895</v>
       </c>
-      <c r="M14" s="33">
+      <c r="M14" s="36">
         <v>898</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="37">
         <v>849</v>
       </c>
-      <c r="O14" s="35">
+      <c r="O14" s="38">
         <v>789</v>
       </c>
-      <c r="P14" s="35">
+      <c r="P14" s="38">
         <v>758</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="39">
         <v>798</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="40">
         <v>813</v>
       </c>
-      <c r="S14" s="37">
+      <c r="S14" s="40">
         <v>852</v>
       </c>
-      <c r="T14" s="37">
+      <c r="T14" s="40">
         <v>846</v>
       </c>
-      <c r="U14" s="37">
+      <c r="U14" s="40">
         <v>808</v>
       </c>
       <c r="V14" s="3">
         <v>773</v>
       </c>
       <c r="W14" s="5">
         <v>950</v>
       </c>
-      <c r="X14" s="14"/>
+      <c r="X14" s="5">
+        <v>958</v>
+      </c>
       <c r="Y14" s="14"/>
     </row>
     <row r="15" spans="1:25">
-      <c r="A15" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="27">
+      <c r="A15" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="30">
         <v>132</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="30">
         <v>156</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="30">
         <v>166</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="30">
         <v>213</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="30">
         <v>255</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="31">
         <v>272</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="32">
         <v>294</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="33">
         <v>317</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="34">
         <v>293</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K15" s="34">
         <v>276</v>
       </c>
-      <c r="L15" s="32">
+      <c r="L15" s="35">
         <v>300</v>
       </c>
-      <c r="M15" s="33">
+      <c r="M15" s="36">
         <v>310</v>
       </c>
-      <c r="N15" s="34">
+      <c r="N15" s="37">
         <v>328</v>
       </c>
-      <c r="O15" s="35">
+      <c r="O15" s="38">
         <v>373</v>
       </c>
-      <c r="P15" s="35">
+      <c r="P15" s="38">
         <v>389</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="39">
         <v>409</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="40">
         <v>393</v>
       </c>
-      <c r="S15" s="37">
+      <c r="S15" s="40">
         <v>397</v>
       </c>
-      <c r="T15" s="37">
+      <c r="T15" s="40">
         <v>414</v>
       </c>
-      <c r="U15" s="37">
+      <c r="U15" s="40">
         <v>388</v>
       </c>
       <c r="V15" s="3">
         <v>377</v>
       </c>
       <c r="W15" s="5">
         <v>426</v>
       </c>
-      <c r="X15" s="14"/>
+      <c r="X15" s="5">
+        <v>455</v>
+      </c>
       <c r="Y15" s="14"/>
     </row>
     <row r="16" spans="1:25">
-      <c r="A16" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="27">
+      <c r="A16" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="30">
         <v>68</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="30">
         <v>87</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="30">
         <v>105</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="30">
         <v>112</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="30">
         <v>156</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="31">
         <v>161</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="32">
         <v>225</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="33">
         <v>217</v>
       </c>
-      <c r="J16" s="31">
+      <c r="J16" s="34">
         <v>212</v>
       </c>
-      <c r="K16" s="31">
+      <c r="K16" s="34">
         <v>237</v>
       </c>
-      <c r="L16" s="32">
+      <c r="L16" s="35">
         <v>216</v>
       </c>
-      <c r="M16" s="33">
+      <c r="M16" s="36">
         <v>142</v>
       </c>
-      <c r="N16" s="34">
+      <c r="N16" s="37">
         <v>194</v>
       </c>
-      <c r="O16" s="35">
+      <c r="O16" s="38">
         <v>189</v>
       </c>
-      <c r="P16" s="35">
+      <c r="P16" s="38">
         <v>174</v>
       </c>
-      <c r="Q16" s="36">
+      <c r="Q16" s="39">
         <v>175</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="40">
         <v>189</v>
       </c>
-      <c r="S16" s="37">
+      <c r="S16" s="40">
         <v>242</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="40">
         <v>199</v>
       </c>
-      <c r="U16" s="37">
+      <c r="U16" s="40">
         <v>209</v>
       </c>
       <c r="V16" s="3">
         <v>247</v>
       </c>
       <c r="W16" s="5">
         <v>234</v>
       </c>
-      <c r="X16" s="14"/>
+      <c r="X16" s="5">
+        <v>252</v>
+      </c>
       <c r="Y16" s="14"/>
     </row>
     <row r="17" spans="1:25">
-      <c r="A17" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="27">
+      <c r="A17" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="30">
         <v>151</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="30">
         <v>151</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="30">
         <v>146</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="30">
         <v>140</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="30">
         <v>155</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="31">
         <v>170</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="32">
         <v>226</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="33">
         <v>301</v>
       </c>
-      <c r="J17" s="31">
+      <c r="J17" s="34">
         <v>355</v>
       </c>
-      <c r="K17" s="31">
+      <c r="K17" s="34">
         <v>336</v>
       </c>
-      <c r="L17" s="32">
+      <c r="L17" s="35">
         <v>259</v>
       </c>
-      <c r="M17" s="33">
+      <c r="M17" s="36">
         <v>265</v>
       </c>
-      <c r="N17" s="34">
+      <c r="N17" s="37">
         <v>303</v>
       </c>
-      <c r="O17" s="35">
+      <c r="O17" s="38">
         <v>212</v>
       </c>
-      <c r="P17" s="35">
+      <c r="P17" s="38">
         <v>198</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q17" s="39">
         <v>202</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="40">
         <v>203</v>
       </c>
-      <c r="S17" s="37">
+      <c r="S17" s="40">
         <v>239</v>
       </c>
-      <c r="T17" s="37">
+      <c r="T17" s="40">
         <v>201</v>
       </c>
-      <c r="U17" s="37">
+      <c r="U17" s="40">
         <v>221</v>
       </c>
       <c r="V17" s="3">
         <v>195</v>
       </c>
       <c r="W17" s="5">
         <v>224</v>
       </c>
-      <c r="X17" s="14"/>
+      <c r="X17" s="5">
+        <v>246</v>
+      </c>
       <c r="Y17" s="14"/>
     </row>
     <row r="18" spans="1:25">
-      <c r="A18" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="27">
+      <c r="A18" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="30">
         <v>240</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="30">
         <v>294</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="30">
         <v>355</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="30">
         <v>338</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="30">
         <v>413</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="31">
         <v>466</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="32">
         <v>374</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="33">
         <v>509</v>
       </c>
-      <c r="J18" s="31">
+      <c r="J18" s="34">
         <v>534</v>
       </c>
-      <c r="K18" s="31">
+      <c r="K18" s="34">
         <v>559</v>
       </c>
-      <c r="L18" s="32">
+      <c r="L18" s="35">
         <v>538</v>
       </c>
-      <c r="M18" s="33">
+      <c r="M18" s="36">
         <v>525</v>
       </c>
-      <c r="N18" s="34">
+      <c r="N18" s="37">
         <v>554</v>
       </c>
-      <c r="O18" s="35">
+      <c r="O18" s="38">
         <v>514</v>
       </c>
-      <c r="P18" s="35">
+      <c r="P18" s="38">
         <v>563</v>
       </c>
-      <c r="Q18" s="36"/>
-[...4 lines deleted...]
-      <c r="V18" s="39"/>
+      <c r="Q18" s="39"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40"/>
+      <c r="V18" s="42"/>
       <c r="W18" s="5"/>
-      <c r="X18" s="14"/>
+      <c r="X18" s="5"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="27">
+      <c r="A19" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="30">
         <v>204</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="30">
         <v>219</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="30">
         <v>227</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="30">
         <v>254</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="30">
         <v>277</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="31">
         <v>297</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="32">
         <v>329</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="33">
         <v>345</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="34">
         <v>390</v>
       </c>
-      <c r="K19" s="31">
+      <c r="K19" s="34">
         <v>387</v>
       </c>
-      <c r="L19" s="32">
+      <c r="L19" s="35">
         <v>390</v>
       </c>
-      <c r="M19" s="33">
+      <c r="M19" s="36">
         <v>348</v>
       </c>
-      <c r="N19" s="34">
+      <c r="N19" s="37">
         <v>396</v>
       </c>
-      <c r="O19" s="35">
+      <c r="O19" s="38">
         <v>400</v>
       </c>
-      <c r="P19" s="35">
+      <c r="P19" s="38">
         <v>416</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="39">
         <v>419</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="40">
         <v>428</v>
       </c>
-      <c r="S19" s="37">
+      <c r="S19" s="40">
         <v>406</v>
       </c>
-      <c r="T19" s="37">
+      <c r="T19" s="40">
         <v>397</v>
       </c>
-      <c r="U19" s="37">
+      <c r="U19" s="40">
         <v>424</v>
       </c>
-      <c r="V19" s="40">
+      <c r="V19" s="43">
         <v>418</v>
       </c>
       <c r="W19" s="5">
         <v>498</v>
       </c>
-      <c r="X19" s="14"/>
+      <c r="X19" s="5">
+        <v>538</v>
+      </c>
       <c r="Y19" s="14"/>
     </row>
     <row r="20" spans="1:25">
-      <c r="A20" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="27">
+      <c r="A20" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="30">
         <v>118</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="30">
         <v>130</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="30">
         <v>149</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="30">
         <v>163</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="30">
         <v>176</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="31">
         <v>176</v>
       </c>
-      <c r="H20" s="29">
+      <c r="H20" s="32">
         <v>206</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="33">
         <v>216</v>
       </c>
-      <c r="J20" s="31">
+      <c r="J20" s="34">
         <v>216</v>
       </c>
-      <c r="K20" s="31">
+      <c r="K20" s="34">
         <v>235</v>
       </c>
-      <c r="L20" s="32">
+      <c r="L20" s="35">
         <v>235</v>
       </c>
-      <c r="M20" s="33">
+      <c r="M20" s="36">
         <v>193</v>
       </c>
-      <c r="N20" s="34">
+      <c r="N20" s="37">
         <v>211</v>
       </c>
-      <c r="O20" s="35">
+      <c r="O20" s="38">
         <v>230</v>
       </c>
-      <c r="P20" s="35">
+      <c r="P20" s="38">
         <v>211</v>
       </c>
-      <c r="Q20" s="36">
+      <c r="Q20" s="39">
         <v>218</v>
       </c>
-      <c r="R20" s="37">
+      <c r="R20" s="40">
         <v>229</v>
       </c>
-      <c r="S20" s="37">
+      <c r="S20" s="40">
         <v>254</v>
       </c>
-      <c r="T20" s="37">
+      <c r="T20" s="40">
         <v>250</v>
       </c>
-      <c r="U20" s="37">
+      <c r="U20" s="40">
         <v>262</v>
       </c>
-      <c r="V20" s="40">
+      <c r="V20" s="43">
         <v>275</v>
       </c>
       <c r="W20" s="5">
         <v>281</v>
       </c>
-      <c r="X20" s="14"/>
+      <c r="X20" s="5">
+        <v>325</v>
+      </c>
       <c r="Y20" s="14"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="50" t="s">
-[...12 lines deleted...]
-      <c r="L21" s="41">
+      <c r="A21" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="44">
         <v>150</v>
       </c>
-      <c r="M21" s="42">
+      <c r="M21" s="45">
         <v>137</v>
       </c>
-      <c r="N21" s="43">
+      <c r="N21" s="46">
         <v>164</v>
       </c>
-      <c r="O21" s="44">
+      <c r="O21" s="47">
         <v>139</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="47">
         <v>146</v>
       </c>
-      <c r="Q21" s="45">
+      <c r="Q21" s="48">
         <v>146</v>
       </c>
-      <c r="R21" s="37">
+      <c r="R21" s="40">
         <v>160</v>
       </c>
-      <c r="S21" s="37">
+      <c r="S21" s="40">
         <v>206</v>
       </c>
-      <c r="T21" s="37">
+      <c r="T21" s="40">
         <v>187</v>
       </c>
-      <c r="U21" s="37">
+      <c r="U21" s="40">
         <v>231</v>
       </c>
-      <c r="V21" s="40">
+      <c r="V21" s="43">
         <v>236</v>
       </c>
       <c r="W21" s="5">
         <v>303</v>
       </c>
-      <c r="X21" s="14"/>
+      <c r="X21" s="5">
+        <v>340</v>
+      </c>
       <c r="Y21" s="14"/>
     </row>
     <row r="22" spans="1:25">
-      <c r="A22" s="50" t="s">
-[...21 lines deleted...]
-      <c r="U22" s="37">
+      <c r="A22" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="48"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40">
         <v>63</v>
       </c>
-      <c r="V22" s="40">
+      <c r="V22" s="43">
         <v>70</v>
       </c>
       <c r="W22" s="5">
         <v>63</v>
       </c>
-      <c r="X22" s="14"/>
+      <c r="X22" s="5">
+        <v>79</v>
+      </c>
       <c r="Y22" s="14"/>
     </row>
     <row r="23" spans="1:25">
-      <c r="A23" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="27">
+      <c r="A23" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="30">
         <v>388</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="30">
         <v>422</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="30">
         <v>479</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="30">
         <v>548</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="30">
         <v>582</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="31">
         <v>582</v>
       </c>
-      <c r="H23" s="29">
+      <c r="H23" s="32">
         <v>624</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="33">
         <v>640</v>
       </c>
-      <c r="J23" s="31">
+      <c r="J23" s="34">
         <v>692</v>
       </c>
-      <c r="K23" s="31">
+      <c r="K23" s="34">
         <v>681</v>
       </c>
-      <c r="L23" s="32">
+      <c r="L23" s="35">
         <v>697</v>
       </c>
-      <c r="M23" s="33">
+      <c r="M23" s="36">
         <v>578</v>
       </c>
-      <c r="N23" s="34">
+      <c r="N23" s="37">
         <v>553</v>
       </c>
-      <c r="O23" s="35">
+      <c r="O23" s="38">
         <v>555</v>
       </c>
-      <c r="P23" s="35">
+      <c r="P23" s="38">
         <v>639</v>
       </c>
-      <c r="Q23" s="45">
+      <c r="Q23" s="48">
         <v>617</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="40">
         <v>586</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="40">
         <v>639</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="40">
         <v>692</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U23" s="40">
         <v>483</v>
       </c>
-      <c r="V23" s="40">
+      <c r="V23" s="43">
         <v>488</v>
       </c>
       <c r="W23" s="5">
         <v>514</v>
       </c>
-      <c r="X23" s="14"/>
+      <c r="X23" s="5">
+        <v>543</v>
+      </c>
       <c r="Y23" s="14"/>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="27">
+      <c r="A24" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="30">
         <v>501</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="30">
         <v>662</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="30">
         <v>823</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="30">
         <v>950</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="30">
         <v>1186</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="31">
         <v>1278</v>
       </c>
-      <c r="H24" s="29">
+      <c r="H24" s="32">
         <v>782</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="39">
         <v>1010</v>
       </c>
-      <c r="J24" s="31">
+      <c r="J24" s="34">
         <v>944</v>
       </c>
-      <c r="K24" s="31">
+      <c r="K24" s="34">
         <v>998</v>
       </c>
-      <c r="L24" s="32">
+      <c r="L24" s="35">
         <v>1142</v>
       </c>
-      <c r="M24" s="33">
+      <c r="M24" s="36">
         <v>957</v>
       </c>
-      <c r="N24" s="34">
+      <c r="N24" s="37">
         <v>1232</v>
       </c>
-      <c r="O24" s="35">
+      <c r="O24" s="38">
         <v>963</v>
       </c>
-      <c r="P24" s="35">
+      <c r="P24" s="38">
         <v>1020</v>
       </c>
-      <c r="Q24" s="45">
+      <c r="Q24" s="48">
         <v>1062</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="40">
         <v>1190</v>
       </c>
-      <c r="S24" s="37">
+      <c r="S24" s="40">
         <v>1296</v>
       </c>
-      <c r="T24" s="37">
+      <c r="T24" s="40">
         <v>1392</v>
       </c>
-      <c r="U24" s="37">
+      <c r="U24" s="40">
         <v>1527</v>
       </c>
-      <c r="V24" s="40">
+      <c r="V24" s="43">
         <v>1618</v>
       </c>
       <c r="W24" s="5">
         <v>1744</v>
       </c>
-      <c r="X24" s="14"/>
+      <c r="X24" s="5">
+        <v>1925</v>
+      </c>
       <c r="Y24" s="14"/>
     </row>
     <row r="25" spans="1:25">
-      <c r="A25" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="27">
+      <c r="A25" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="30">
         <v>965</v>
       </c>
-      <c r="C25" s="27">
+      <c r="C25" s="30">
         <v>1092</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="30">
         <v>1305</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E25" s="30">
         <v>1526</v>
       </c>
-      <c r="F25" s="27">
+      <c r="F25" s="30">
         <v>1697</v>
       </c>
-      <c r="G25" s="28">
+      <c r="G25" s="31">
         <v>1690</v>
       </c>
-      <c r="H25" s="29">
+      <c r="H25" s="32">
         <v>1237</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="39">
         <v>1436</v>
       </c>
-      <c r="J25" s="31">
+      <c r="J25" s="34">
         <v>1393</v>
       </c>
-      <c r="K25" s="31">
+      <c r="K25" s="34">
         <v>1311</v>
       </c>
-      <c r="L25" s="32">
+      <c r="L25" s="35">
         <v>1304</v>
       </c>
-      <c r="M25" s="33">
+      <c r="M25" s="36">
         <v>968</v>
       </c>
-      <c r="N25" s="34">
+      <c r="N25" s="37">
         <v>995</v>
       </c>
-      <c r="O25" s="35">
+      <c r="O25" s="38">
         <v>1011</v>
       </c>
-      <c r="P25" s="35">
+      <c r="P25" s="38">
         <v>1132</v>
       </c>
-      <c r="Q25" s="45">
+      <c r="Q25" s="48">
         <v>1188</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="40">
         <v>1208</v>
       </c>
-      <c r="S25" s="37">
+      <c r="S25" s="40">
         <v>1346</v>
       </c>
-      <c r="T25" s="37">
+      <c r="T25" s="40">
         <v>1330</v>
       </c>
-      <c r="U25" s="37">
+      <c r="U25" s="40">
         <v>1316</v>
       </c>
-      <c r="V25" s="40">
+      <c r="V25" s="43">
         <v>1373</v>
       </c>
       <c r="W25" s="5">
         <v>1434</v>
       </c>
-      <c r="X25" s="14"/>
+      <c r="X25" s="5">
+        <v>1490</v>
+      </c>
       <c r="Y25" s="14"/>
     </row>
     <row r="26" spans="1:25">
-      <c r="A26" s="50" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="46">
+      <c r="A26" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="49">
         <v>388</v>
       </c>
-      <c r="M26" s="46">
+      <c r="M26" s="49">
         <v>388</v>
       </c>
-      <c r="N26" s="46">
+      <c r="N26" s="49">
         <v>390</v>
       </c>
-      <c r="O26" s="46">
+      <c r="O26" s="49">
         <v>347</v>
       </c>
-      <c r="P26" s="46">
+      <c r="P26" s="49">
         <v>417</v>
       </c>
-      <c r="Q26" s="45">
+      <c r="Q26" s="48">
         <v>431</v>
       </c>
-      <c r="R26" s="37">
+      <c r="R26" s="40">
         <v>471</v>
       </c>
-      <c r="S26" s="37">
+      <c r="S26" s="40">
         <v>432</v>
       </c>
-      <c r="T26" s="37">
+      <c r="T26" s="40">
         <v>398</v>
       </c>
-      <c r="U26" s="37">
+      <c r="U26" s="40">
         <v>421</v>
       </c>
-      <c r="V26" s="40">
+      <c r="V26" s="43">
         <v>458</v>
       </c>
       <c r="W26" s="5">
         <v>529</v>
       </c>
-      <c r="X26" s="14"/>
+      <c r="X26" s="5">
+        <v>588</v>
+      </c>
       <c r="Y26" s="14"/>
     </row>
     <row r="27" spans="1:25">
       <c r="X27" s="14"/>
       <c r="Y27" s="14"/>
     </row>
     <row r="28" spans="1:25">
       <c r="X28" s="14"/>
       <c r="Y28" s="14"/>
     </row>
     <row r="29" spans="1:25">
       <c r="X29" s="14"/>
       <c r="Y29" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6301F755-9958-4CB3-AECA-5E31B2647DDD}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E40C775F-EE01-4424-8C8E-64465910FA5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6301F755-9958-4CB3-AECA-5E31B2647DDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC78A113-571C-4986-94B8-3DA4590CAF83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>