--- v0 (2026-04-16)
+++ v1 (2026-07-04)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="1110" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="165" yWindow="1110" windowWidth="18330" windowHeight="10650" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="indikator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="68">
   <si>
     <t>Republic of Kazahstan</t>
   </si>
   <si>
-    <t>The phusical volume  indices  of  the introduction into housing estates of total  space</t>
-[...1 lines deleted...]
-  <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Akmola</t>
@@ -86,124 +87,356 @@
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Кaragandy</t>
   </si>
   <si>
     <t>Коstanay</t>
   </si>
   <si>
     <t>Кyzylorda</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Кazakhstan</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Ontustik Кazakhstan</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai,Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>Dautova Zamzagul Kosherbaevna</t>
+  </si>
+  <si>
+    <t>03.07.2026y.</t>
+  </si>
+  <si>
+    <t>05.07.2027y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -239,108 +472,233 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,1712 +941,2297 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="27" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="10">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="21"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="22"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="21"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" s="22"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="M20" s="21"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="M21" s="22"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="25"/>
+      <c r="B22" s="26"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="22"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="21"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="22"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="21"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="31"/>
+    <col min="257" max="257" width="4.42578125" style="31" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="31" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="31"/>
+    <col min="513" max="513" width="4.42578125" style="31" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="31" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="31"/>
+    <col min="769" max="769" width="4.42578125" style="31" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="31" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="31"/>
+    <col min="1025" max="1025" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="31"/>
+    <col min="1281" max="1281" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="31"/>
+    <col min="1537" max="1537" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="31"/>
+    <col min="1793" max="1793" width="4.42578125" style="31" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="31" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="31"/>
+    <col min="2049" max="2049" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="31"/>
+    <col min="2305" max="2305" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="31"/>
+    <col min="2561" max="2561" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="31"/>
+    <col min="2817" max="2817" width="4.42578125" style="31" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="31" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="31"/>
+    <col min="3073" max="3073" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="31"/>
+    <col min="3329" max="3329" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="31"/>
+    <col min="3585" max="3585" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="31"/>
+    <col min="3841" max="3841" width="4.42578125" style="31" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="31" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="31"/>
+    <col min="4097" max="4097" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="31"/>
+    <col min="4353" max="4353" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="31"/>
+    <col min="4609" max="4609" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="31"/>
+    <col min="4865" max="4865" width="4.42578125" style="31" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="31" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="31"/>
+    <col min="5121" max="5121" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="31"/>
+    <col min="5377" max="5377" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="31"/>
+    <col min="5633" max="5633" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="31"/>
+    <col min="5889" max="5889" width="4.42578125" style="31" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="31" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="31"/>
+    <col min="6145" max="6145" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="31"/>
+    <col min="6401" max="6401" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="31"/>
+    <col min="6657" max="6657" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="31"/>
+    <col min="6913" max="6913" width="4.42578125" style="31" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="31" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="31"/>
+    <col min="7169" max="7169" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="31"/>
+    <col min="7425" max="7425" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="31"/>
+    <col min="7681" max="7681" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="31"/>
+    <col min="7937" max="7937" width="4.42578125" style="31" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="31" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="31"/>
+    <col min="8193" max="8193" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="31"/>
+    <col min="8449" max="8449" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="31"/>
+    <col min="8705" max="8705" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="31"/>
+    <col min="8961" max="8961" width="4.42578125" style="31" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="31" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="31"/>
+    <col min="9217" max="9217" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="31"/>
+    <col min="9473" max="9473" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="31"/>
+    <col min="9729" max="9729" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="31"/>
+    <col min="9985" max="9985" width="4.42578125" style="31" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="31" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="31"/>
+    <col min="10241" max="10241" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="31"/>
+    <col min="10497" max="10497" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="31"/>
+    <col min="10753" max="10753" width="4.42578125" style="31" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="31" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="31"/>
+    <col min="11009" max="11009" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="31"/>
+    <col min="11265" max="11265" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="31"/>
+    <col min="11521" max="11521" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="31"/>
+    <col min="11777" max="11777" width="4.42578125" style="31" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="31" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="31"/>
+    <col min="12033" max="12033" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="31"/>
+    <col min="12289" max="12289" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="31"/>
+    <col min="12545" max="12545" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="31"/>
+    <col min="12801" max="12801" width="4.42578125" style="31" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="31" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="31"/>
+    <col min="13057" max="13057" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="31"/>
+    <col min="13313" max="13313" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="31"/>
+    <col min="13569" max="13569" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="31"/>
+    <col min="13825" max="13825" width="4.42578125" style="31" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="31" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="31"/>
+    <col min="14081" max="14081" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="31"/>
+    <col min="14337" max="14337" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="31"/>
+    <col min="14593" max="14593" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="31"/>
+    <col min="14849" max="14849" width="4.42578125" style="31" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="31" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="31"/>
+    <col min="15105" max="15105" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="31"/>
+    <col min="15361" max="15361" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="31"/>
+    <col min="15617" max="15617" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="31"/>
+    <col min="15873" max="15873" width="4.42578125" style="31" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="31" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="31"/>
+    <col min="16129" max="16129" width="4.42578125" style="31" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="31" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="31"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" s="30"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="28"/>
+      <c r="B4" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="30"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="28"/>
+      <c r="B5" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="30"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="28"/>
+      <c r="B6" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="30"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="28"/>
+      <c r="B7" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="30"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="28"/>
+      <c r="B8" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="30"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="33"/>
+      <c r="C9" s="30"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="28"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="30"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="28"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="30"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="28"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+    </row>
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="41"/>
+      <c r="C13" s="41"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="34"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="35"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="35"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="36"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:24" ht="19.5" customHeight="1">
+      <c r="A1" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+    </row>
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4">
+        <v>2003</v>
+      </c>
+      <c r="C3" s="4">
+        <v>2004</v>
+      </c>
+      <c r="D3" s="4">
+        <v>2005</v>
+      </c>
+      <c r="E3" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F3" s="4">
+        <v>2007</v>
+      </c>
+      <c r="G3" s="4">
+        <v>2008</v>
+      </c>
+      <c r="H3" s="4">
+        <v>2009</v>
+      </c>
+      <c r="I3" s="4">
+        <v>2010</v>
+      </c>
+      <c r="J3" s="4">
+        <v>2011</v>
+      </c>
+      <c r="K3" s="4">
+        <v>2012</v>
+      </c>
+      <c r="L3" s="4">
+        <v>2013</v>
+      </c>
+      <c r="M3" s="4">
+        <v>2014</v>
+      </c>
+      <c r="N3" s="4">
+        <v>2015</v>
+      </c>
+      <c r="O3" s="4">
+        <v>2016</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2017</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>2018</v>
+      </c>
+      <c r="R3" s="4">
+        <v>2019</v>
+      </c>
+      <c r="S3" s="4">
+        <v>2020</v>
+      </c>
+      <c r="T3" s="4">
+        <v>2021</v>
+      </c>
+      <c r="U3" s="4">
+        <v>2022</v>
+      </c>
+      <c r="V3" s="4">
+        <v>2023</v>
+      </c>
+      <c r="W3" s="4">
+        <v>2024</v>
+      </c>
+      <c r="X3" s="37">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2">
+        <v>136</v>
+      </c>
+      <c r="C4" s="2">
+        <v>122.7</v>
+      </c>
+      <c r="D4" s="2">
+        <v>192.7</v>
+      </c>
+      <c r="E4" s="2">
+        <v>125.1</v>
+      </c>
+      <c r="F4" s="2">
+        <v>107</v>
+      </c>
+      <c r="G4" s="2">
+        <v>102.5</v>
+      </c>
+      <c r="H4" s="2">
+        <v>93.5</v>
+      </c>
+      <c r="I4" s="2">
+        <v>100.1</v>
+      </c>
+      <c r="J4" s="2">
+        <v>101.9</v>
+      </c>
+      <c r="K4" s="2">
+        <v>103.2</v>
+      </c>
+      <c r="L4" s="2">
+        <v>101.5</v>
+      </c>
+      <c r="M4" s="2">
+        <v>109.8</v>
+      </c>
+      <c r="N4" s="2">
+        <v>118.9</v>
+      </c>
+      <c r="O4" s="2">
+        <v>117.59280294831601</v>
+      </c>
+      <c r="P4" s="2">
+        <v>106.2</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>112.1</v>
+      </c>
+      <c r="R4" s="2">
+        <v>104.8</v>
+      </c>
+      <c r="S4" s="2">
+        <v>116.8</v>
+      </c>
+      <c r="T4" s="2">
+        <v>110.3</v>
+      </c>
+      <c r="U4" s="2">
+        <v>92.6</v>
+      </c>
+      <c r="V4" s="2">
+        <v>113.8</v>
+      </c>
+      <c r="W4" s="2">
+        <v>107.3</v>
+      </c>
+      <c r="X4" s="38">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3">
+        <v>104.1</v>
+      </c>
+      <c r="V5" s="3">
+        <v>106.5</v>
+      </c>
+      <c r="W5" s="3">
+        <v>88</v>
+      </c>
+      <c r="X5" s="39">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="3">
+        <v>120.8</v>
+      </c>
+      <c r="C6" s="3">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="D6" s="3">
+        <v>192.9</v>
+      </c>
+      <c r="E6" s="3">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="F6" s="3">
+        <v>110.2</v>
+      </c>
+      <c r="G6" s="3">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="H6" s="3">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="I6" s="3">
+        <v>99.2</v>
+      </c>
+      <c r="J6" s="3">
+        <v>201.3</v>
+      </c>
+      <c r="K6" s="3">
+        <v>79.5</v>
+      </c>
+      <c r="L6" s="3">
+        <v>103.8</v>
+      </c>
+      <c r="M6" s="3">
+        <v>103.4</v>
+      </c>
+      <c r="N6" s="3">
+        <v>105.3</v>
+      </c>
+      <c r="O6" s="3">
+        <v>129.33996078834571</v>
+      </c>
+      <c r="P6" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="R6" s="3">
+        <v>111.7</v>
+      </c>
+      <c r="S6" s="3">
+        <v>107.7</v>
+      </c>
+      <c r="T6" s="3">
+        <v>103.7</v>
+      </c>
+      <c r="U6" s="3">
+        <v>105</v>
+      </c>
+      <c r="V6" s="3">
+        <v>105.3</v>
+      </c>
+      <c r="W6" s="3">
+        <v>101.6</v>
+      </c>
+      <c r="X6" s="39">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="3">
+        <v>111.9</v>
+      </c>
+      <c r="C7" s="3">
+        <v>111.4</v>
+      </c>
+      <c r="D7" s="3">
+        <v>291.2</v>
+      </c>
+      <c r="E7" s="3">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="F7" s="3">
+        <v>83.8</v>
+      </c>
+      <c r="G7" s="3">
+        <v>105.1</v>
+      </c>
+      <c r="H7" s="3">
+        <v>103.3</v>
+      </c>
+      <c r="I7" s="3">
+        <v>105.7</v>
+      </c>
+      <c r="J7" s="3">
+        <v>101.6</v>
+      </c>
+      <c r="K7" s="3">
+        <v>106.1</v>
+      </c>
+      <c r="L7" s="3">
+        <v>105.8</v>
+      </c>
+      <c r="M7" s="3">
+        <v>103.2</v>
+      </c>
+      <c r="N7" s="3">
+        <v>112.6</v>
+      </c>
+      <c r="O7" s="3">
+        <v>114.99531920765935</v>
+      </c>
+      <c r="P7" s="3">
+        <v>128.5</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>114.7</v>
+      </c>
+      <c r="R7" s="3">
+        <v>112.4</v>
+      </c>
+      <c r="S7" s="3">
+        <v>101.8</v>
+      </c>
+      <c r="T7" s="3">
+        <v>113.6</v>
+      </c>
+      <c r="U7" s="3">
+        <v>106</v>
+      </c>
+      <c r="V7" s="3">
+        <v>100.7</v>
+      </c>
+      <c r="W7" s="3">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="X7" s="39">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="3">
+        <v>110.7</v>
+      </c>
+      <c r="C8" s="3">
+        <v>109.6</v>
+      </c>
+      <c r="D8" s="3">
+        <v>176</v>
+      </c>
+      <c r="E8" s="3">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="F8" s="3">
+        <v>124.2</v>
+      </c>
+      <c r="G8" s="3">
+        <v>112.5</v>
+      </c>
+      <c r="H8" s="3">
+        <v>106.4</v>
+      </c>
+      <c r="I8" s="3">
+        <v>110.6</v>
+      </c>
+      <c r="J8" s="3">
+        <v>113.2</v>
+      </c>
+      <c r="K8" s="3">
+        <v>121</v>
+      </c>
+      <c r="L8" s="3">
+        <v>102</v>
+      </c>
+      <c r="M8" s="3">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="N8" s="3">
+        <v>159.1</v>
+      </c>
+      <c r="O8" s="3">
+        <v>110.25860126862992</v>
+      </c>
+      <c r="P8" s="3">
+        <v>51.6</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>110.4</v>
+      </c>
+      <c r="R8" s="3">
+        <v>125.5</v>
+      </c>
+      <c r="S8" s="3">
+        <v>107.1</v>
+      </c>
+      <c r="T8" s="3">
+        <v>106.2</v>
+      </c>
+      <c r="U8" s="3">
+        <v>105.7</v>
+      </c>
+      <c r="V8" s="3">
+        <v>103.9</v>
+      </c>
+      <c r="W8" s="3">
+        <v>118.2</v>
+      </c>
+      <c r="X8" s="39">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>129.30000000000001</v>
+      </c>
+      <c r="C9" s="3">
+        <v>159.1</v>
+      </c>
+      <c r="D9" s="3">
+        <v>142.1</v>
+      </c>
+      <c r="E9" s="3">
+        <v>114.6</v>
+      </c>
+      <c r="F9" s="3">
+        <v>99.4</v>
+      </c>
+      <c r="G9" s="3">
+        <v>103.2</v>
+      </c>
+      <c r="H9" s="3">
+        <v>101.3</v>
+      </c>
+      <c r="I9" s="3">
+        <v>106.4</v>
+      </c>
+      <c r="J9" s="3">
+        <v>108.5</v>
+      </c>
+      <c r="K9" s="3">
+        <v>86.1</v>
+      </c>
+      <c r="L9" s="3">
+        <v>100.7</v>
+      </c>
+      <c r="M9" s="3">
+        <v>101.2</v>
+      </c>
+      <c r="N9" s="3">
+        <v>105.3</v>
+      </c>
+      <c r="O9" s="3">
+        <v>101.56382386845041</v>
+      </c>
+      <c r="P9" s="3">
+        <v>111.7</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>127.2</v>
+      </c>
+      <c r="R9" s="3">
+        <v>117.6</v>
+      </c>
+      <c r="S9" s="3">
+        <v>89.6</v>
+      </c>
+      <c r="T9" s="3">
+        <v>107.7</v>
+      </c>
+      <c r="U9" s="3">
+        <v>92.2</v>
+      </c>
+      <c r="V9" s="3">
+        <v>89.3</v>
+      </c>
+      <c r="W9" s="3">
+        <v>102.3</v>
+      </c>
+      <c r="X9" s="39">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="3">
+        <v>116.4</v>
+      </c>
+      <c r="C10" s="3">
+        <v>140.5</v>
+      </c>
+      <c r="D10" s="3">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="E10" s="3">
+        <v>123.4</v>
+      </c>
+      <c r="F10" s="3">
+        <v>106.7</v>
+      </c>
+      <c r="G10" s="3">
+        <v>96</v>
+      </c>
+      <c r="H10" s="3">
+        <v>86.5</v>
+      </c>
+      <c r="I10" s="3">
+        <v>109.7</v>
+      </c>
+      <c r="J10" s="3">
+        <v>112.9</v>
+      </c>
+      <c r="K10" s="3">
+        <v>104.3</v>
+      </c>
+      <c r="L10" s="3">
+        <v>101.1</v>
+      </c>
+      <c r="M10" s="3">
+        <v>104.1</v>
+      </c>
+      <c r="N10" s="3">
+        <v>101.8</v>
+      </c>
+      <c r="O10" s="3">
+        <v>105.16328837429545</v>
+      </c>
+      <c r="P10" s="3">
+        <v>142.4</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>110.2</v>
+      </c>
+      <c r="R10" s="3">
+        <v>112.2</v>
+      </c>
+      <c r="S10" s="3">
+        <v>109.1</v>
+      </c>
+      <c r="T10" s="3">
+        <v>111.6</v>
+      </c>
+      <c r="U10" s="3">
+        <v>105.2</v>
+      </c>
+      <c r="V10" s="3">
+        <v>101.7</v>
+      </c>
+      <c r="W10" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="X10" s="39">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="3">
+        <v>445.9</v>
+      </c>
+      <c r="C11" s="3">
+        <v>29.8</v>
+      </c>
+      <c r="D11" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="E11" s="3">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="F11" s="3">
+        <v>97</v>
+      </c>
+      <c r="G11" s="3">
+        <v>110.6</v>
+      </c>
+      <c r="H11" s="3">
+        <v>102.7</v>
+      </c>
+      <c r="I11" s="3">
+        <v>90.9</v>
+      </c>
+      <c r="J11" s="3">
+        <v>106.2</v>
+      </c>
+      <c r="K11" s="3">
+        <v>97.5</v>
+      </c>
+      <c r="L11" s="3">
+        <v>113.6</v>
+      </c>
+      <c r="M11" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="N11" s="3">
+        <v>113.3</v>
+      </c>
+      <c r="O11" s="3">
+        <v>108.81442646721864</v>
+      </c>
+      <c r="P11" s="3">
+        <v>124.9</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>121.3</v>
+      </c>
+      <c r="R11" s="3">
+        <v>105.2</v>
+      </c>
+      <c r="S11" s="3">
+        <v>121.7</v>
+      </c>
+      <c r="T11" s="3">
+        <v>110.6</v>
+      </c>
+      <c r="U11" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="V11" s="3">
+        <v>104.7</v>
+      </c>
+      <c r="W11" s="3">
+        <v>104.5</v>
+      </c>
+      <c r="X11" s="39">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3">
+        <v>108.7</v>
+      </c>
+      <c r="V12" s="3">
+        <v>109.4</v>
+      </c>
+      <c r="W12" s="3">
+        <v>115.2</v>
+      </c>
+      <c r="X12" s="39">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="3">
+        <v>100</v>
+      </c>
+      <c r="C13" s="3">
+        <v>368.6</v>
+      </c>
+      <c r="D13" s="3">
+        <v>177.2</v>
+      </c>
+      <c r="E13" s="3">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="F13" s="3">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="G13" s="3">
+        <v>101.1</v>
+      </c>
+      <c r="H13" s="3">
+        <v>101.4</v>
+      </c>
+      <c r="I13" s="3">
+        <v>47.1</v>
+      </c>
+      <c r="J13" s="3">
+        <v>111.2</v>
+      </c>
+      <c r="K13" s="3">
+        <v>104.7</v>
+      </c>
+      <c r="L13" s="3">
+        <v>111.1</v>
+      </c>
+      <c r="M13" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="N13" s="3">
+        <v>101.6</v>
+      </c>
+      <c r="O13" s="3">
+        <v>106.28403031153522</v>
+      </c>
+      <c r="P13" s="3">
+        <v>109.8</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>111.4</v>
+      </c>
+      <c r="R13" s="3">
+        <v>101</v>
+      </c>
+      <c r="S13" s="3">
+        <v>125.8</v>
+      </c>
+      <c r="T13" s="3">
+        <v>125.2</v>
+      </c>
+      <c r="U13" s="3">
+        <v>102.2</v>
+      </c>
+      <c r="V13" s="3">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="W13" s="3">
+        <v>120.4</v>
+      </c>
+      <c r="X13" s="39">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="3">
+        <v>113.7</v>
+      </c>
+      <c r="C14" s="3">
+        <v>140.1</v>
+      </c>
+      <c r="D14" s="3">
+        <v>230.6</v>
+      </c>
+      <c r="E14" s="3">
+        <v>127.5</v>
+      </c>
+      <c r="F14" s="3">
+        <v>112.5</v>
+      </c>
+      <c r="G14" s="3">
+        <v>115.1</v>
+      </c>
+      <c r="H14" s="3">
+        <v>100.7</v>
+      </c>
+      <c r="I14" s="3">
+        <v>103.8</v>
+      </c>
+      <c r="J14" s="3">
+        <v>100.6</v>
+      </c>
+      <c r="K14" s="3">
+        <v>104.4</v>
+      </c>
+      <c r="L14" s="3">
+        <v>113.2</v>
+      </c>
+      <c r="M14" s="3">
+        <v>107</v>
+      </c>
+      <c r="N14" s="3">
+        <v>100.4</v>
+      </c>
+      <c r="O14" s="3">
+        <v>78.226285934662783</v>
+      </c>
+      <c r="P14" s="3">
+        <v>135.9</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>113.1</v>
+      </c>
+      <c r="R14" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="S14" s="3">
+        <v>113.1</v>
+      </c>
+      <c r="T14" s="3">
+        <v>118</v>
+      </c>
+      <c r="U14" s="3">
+        <v>100.3</v>
+      </c>
+      <c r="V14" s="3">
+        <v>105.8</v>
+      </c>
+      <c r="W14" s="3">
+        <v>104.8</v>
+      </c>
+      <c r="X14" s="39">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="3">
+        <v>162</v>
+      </c>
+      <c r="C15" s="3">
+        <v>123.6</v>
+      </c>
+      <c r="D15" s="3">
+        <v>171.7</v>
+      </c>
+      <c r="E15" s="3">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F15" s="3">
+        <v>104</v>
+      </c>
+      <c r="G15" s="3">
+        <v>102.1</v>
+      </c>
+      <c r="H15" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="I15" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="J15" s="3">
+        <v>106</v>
+      </c>
+      <c r="K15" s="3">
+        <v>110</v>
+      </c>
+      <c r="L15" s="3">
+        <v>92.1</v>
+      </c>
+      <c r="M15" s="3">
+        <v>108.6</v>
+      </c>
+      <c r="N15" s="3">
+        <v>158.5</v>
+      </c>
+      <c r="O15" s="3">
+        <v>116.75714678394722</v>
+      </c>
+      <c r="P15" s="3">
+        <v>112.6</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>114.3</v>
+      </c>
+      <c r="R15" s="3">
+        <v>108.8</v>
+      </c>
+      <c r="S15" s="3">
+        <v>80</v>
+      </c>
+      <c r="T15" s="3">
+        <v>108.6</v>
+      </c>
+      <c r="U15" s="3">
+        <v>103.3</v>
+      </c>
+      <c r="V15" s="3">
+        <v>108.5</v>
+      </c>
+      <c r="W15" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="X15" s="39">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="3">
+        <v>99.8</v>
+      </c>
+      <c r="C16" s="3">
+        <v>137</v>
+      </c>
+      <c r="D16" s="3">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="E16" s="3">
+        <v>153.5</v>
+      </c>
+      <c r="F16" s="3">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="G16" s="3">
+        <v>102</v>
+      </c>
+      <c r="H16" s="3">
+        <v>101.2</v>
+      </c>
+      <c r="I16" s="3">
+        <v>105.2</v>
+      </c>
+      <c r="J16" s="3">
+        <v>100</v>
+      </c>
+      <c r="K16" s="3">
+        <v>111.3</v>
+      </c>
+      <c r="L16" s="3">
+        <v>95.5</v>
+      </c>
+      <c r="M16" s="3">
+        <v>110.1</v>
+      </c>
+      <c r="N16" s="3">
+        <v>110</v>
+      </c>
+      <c r="O16" s="3">
+        <v>109.86746834775761</v>
+      </c>
+      <c r="P16" s="3">
+        <v>117.6</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="R16" s="3">
+        <v>100.2</v>
+      </c>
+      <c r="S16" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="T16" s="3">
+        <v>103.4</v>
+      </c>
+      <c r="U16" s="3">
+        <v>85.6</v>
+      </c>
+      <c r="V16" s="3">
+        <v>75.5</v>
+      </c>
+      <c r="W16" s="3">
+        <v>104.4</v>
+      </c>
+      <c r="X16" s="39">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="13.5" customHeight="1">
+      <c r="A17" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="3">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="C17" s="3">
+        <v>121.5</v>
+      </c>
+      <c r="D17" s="3">
+        <v>200.5</v>
+      </c>
+      <c r="E17" s="3">
+        <v>121.4</v>
+      </c>
+      <c r="F17" s="3">
+        <v>87.4</v>
+      </c>
+      <c r="G17" s="3">
+        <v>75</v>
+      </c>
+      <c r="H17" s="3">
+        <v>29.5</v>
+      </c>
+      <c r="I17" s="3">
+        <v>127.1</v>
+      </c>
+      <c r="J17" s="3">
+        <v>99.9</v>
+      </c>
+      <c r="K17" s="3">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="L17" s="3">
+        <v>114.3</v>
+      </c>
+      <c r="M17" s="3">
+        <v>100.6</v>
+      </c>
+      <c r="N17" s="3">
+        <v>109.9</v>
+      </c>
+      <c r="O17" s="3">
+        <v>118.96688450124569</v>
+      </c>
+      <c r="P17" s="3">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3">
+        <v>114.5</v>
+      </c>
+      <c r="X17" s="39"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="3">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="C18" s="3">
+        <v>124.9</v>
+      </c>
+      <c r="D18" s="3">
+        <v>200</v>
+      </c>
+      <c r="E18" s="3">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="F18" s="3">
+        <v>97.3</v>
+      </c>
+      <c r="G18" s="3">
+        <v>86.7</v>
+      </c>
+      <c r="H18" s="3">
+        <v>99.4</v>
+      </c>
+      <c r="I18" s="3">
+        <v>58</v>
+      </c>
+      <c r="J18" s="3">
+        <v>91.2</v>
+      </c>
+      <c r="K18" s="3">
+        <v>164.7</v>
+      </c>
+      <c r="L18" s="3">
+        <v>130.9</v>
+      </c>
+      <c r="M18" s="3">
+        <v>124.3</v>
+      </c>
+      <c r="N18" s="3">
+        <v>81.8</v>
+      </c>
+      <c r="O18" s="3">
+        <v>112.08255113881447</v>
+      </c>
+      <c r="P18" s="3">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>117.4</v>
+      </c>
+      <c r="R18" s="3">
+        <v>117</v>
+      </c>
+      <c r="S18" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="T18" s="3">
+        <v>99.2</v>
+      </c>
+      <c r="U18" s="3">
+        <v>132.1</v>
+      </c>
+      <c r="V18" s="3">
+        <v>101.2</v>
+      </c>
+      <c r="W18" s="3">
+        <v>108.3</v>
+      </c>
+      <c r="X18" s="39">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="3">
+        <v>444.1</v>
+      </c>
+      <c r="C19" s="3">
+        <v>145.1</v>
+      </c>
+      <c r="D19" s="3">
+        <v>193.5</v>
+      </c>
+      <c r="E19" s="3">
+        <v>125.4</v>
+      </c>
+      <c r="F19" s="3">
+        <v>95.2</v>
+      </c>
+      <c r="G19" s="3">
+        <v>151</v>
+      </c>
+      <c r="H19" s="3">
+        <v>49.5</v>
+      </c>
+      <c r="I19" s="3">
+        <v>96.7</v>
+      </c>
+      <c r="J19" s="3">
+        <v>95.4</v>
+      </c>
+      <c r="K19" s="3">
+        <v>101.6</v>
+      </c>
+      <c r="L19" s="3">
+        <v>114.3</v>
+      </c>
+      <c r="M19" s="3">
+        <v>104.4</v>
+      </c>
+      <c r="N19" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="O19" s="3">
+        <v>116.9897864702782</v>
+      </c>
+      <c r="P19" s="3">
+        <v>121.8</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>108.8</v>
+      </c>
+      <c r="R19" s="3">
+        <v>115</v>
+      </c>
+      <c r="S19" s="3">
+        <v>122.2</v>
+      </c>
+      <c r="T19" s="3">
+        <v>112.8</v>
+      </c>
+      <c r="U19" s="3">
+        <v>87.1</v>
+      </c>
+      <c r="V19" s="3">
+        <v>101.3</v>
+      </c>
+      <c r="W19" s="3">
+        <v>128.5</v>
+      </c>
+      <c r="X19" s="39">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="3"/>
+      <c r="L20" s="3"/>
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3">
+        <v>121.7</v>
+      </c>
+      <c r="R20" s="3">
+        <v>160</v>
+      </c>
+      <c r="S20" s="3">
+        <v>118.6</v>
+      </c>
+      <c r="T20" s="3">
+        <v>112.3</v>
+      </c>
+      <c r="U20" s="3">
+        <v>104.6</v>
+      </c>
+      <c r="V20" s="3">
+        <v>104.5</v>
+      </c>
+      <c r="W20" s="3"/>
+      <c r="X20" s="39">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="V21" s="3">
+        <v>131.6</v>
+      </c>
+      <c r="W21" s="3">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="X21" s="39">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3">
+        <v>133.1</v>
+      </c>
+      <c r="C22" s="3">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="D22" s="3">
+        <v>179.1</v>
+      </c>
+      <c r="E22" s="3">
+        <v>119.2</v>
+      </c>
+      <c r="F22" s="3">
+        <v>79</v>
+      </c>
+      <c r="G22" s="3">
+        <v>118.6</v>
+      </c>
+      <c r="H22" s="3">
+        <v>90.7</v>
+      </c>
+      <c r="I22" s="3">
+        <v>106.6</v>
+      </c>
+      <c r="J22" s="3">
+        <v>108.1</v>
+      </c>
+      <c r="K22" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="L22" s="3">
+        <v>119.4</v>
+      </c>
+      <c r="M22" s="3">
+        <v>107.6</v>
+      </c>
+      <c r="N22" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="O22" s="3">
+        <v>106.92219176014891</v>
+      </c>
+      <c r="P22" s="3">
+        <v>111.8</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>108</v>
+      </c>
+      <c r="R22" s="3">
+        <v>107.8</v>
+      </c>
+      <c r="S22" s="3">
+        <v>117.4</v>
+      </c>
+      <c r="T22" s="3">
+        <v>116</v>
+      </c>
+      <c r="U22" s="3">
+        <v>116.3</v>
+      </c>
+      <c r="V22" s="3">
+        <v>109.9</v>
+      </c>
+      <c r="W22" s="3">
+        <v>114.1</v>
+      </c>
+      <c r="X22" s="39">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="3">
+        <v>113.2</v>
+      </c>
+      <c r="C23" s="3">
+        <v>161.6</v>
+      </c>
+      <c r="D23" s="3">
+        <v>239.2</v>
+      </c>
+      <c r="E23" s="3">
+        <v>101.7</v>
+      </c>
+      <c r="F23" s="3">
+        <v>112.5</v>
+      </c>
+      <c r="G23" s="3">
+        <v>105.2</v>
+      </c>
+      <c r="H23" s="3">
+        <v>103.9</v>
+      </c>
+      <c r="I23" s="3">
+        <v>109.7</v>
+      </c>
+      <c r="J23" s="3">
+        <v>101.6</v>
+      </c>
+      <c r="K23" s="3">
+        <v>92.1</v>
+      </c>
+      <c r="L23" s="3">
+        <v>85.2</v>
+      </c>
+      <c r="M23" s="3">
+        <v>109.6</v>
+      </c>
+      <c r="N23" s="3">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="O23" s="3">
+        <v>128.31975892996746</v>
+      </c>
+      <c r="P23" s="3">
+        <v>104.6</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="R23" s="3">
+        <v>75</v>
+      </c>
+      <c r="S23" s="3">
+        <v>172.6</v>
+      </c>
+      <c r="T23" s="3">
+        <v>102.1</v>
+      </c>
+      <c r="U23" s="3">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="V23" s="3">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="W23" s="3">
+        <v>112.7</v>
+      </c>
+      <c r="X23" s="39">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="7"/>
-[...23 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="B24" s="3">
+        <v>109.5</v>
+      </c>
+      <c r="C24" s="3">
+        <v>106.8</v>
+      </c>
+      <c r="D24" s="3">
+        <v>194.5</v>
+      </c>
+      <c r="E24" s="3">
+        <v>137.6</v>
+      </c>
+      <c r="F24" s="3">
+        <v>118</v>
+      </c>
+      <c r="G24" s="3">
+        <v>102.8</v>
+      </c>
+      <c r="H24" s="3">
+        <v>103.9</v>
+      </c>
+      <c r="I24" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="J24" s="3">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="K24" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="L24" s="3">
+        <v>105.8</v>
+      </c>
+      <c r="M24" s="3">
+        <v>114.5</v>
+      </c>
+      <c r="N24" s="3">
+        <v>103.2</v>
+      </c>
+      <c r="O24" s="3">
+        <v>135.61402512619151</v>
+      </c>
+      <c r="P24" s="3">
+        <v>102.1</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="R24" s="3">
+        <v>104.8</v>
+      </c>
+      <c r="S24" s="3">
+        <v>114.2</v>
+      </c>
+      <c r="T24" s="3">
+        <v>109.6</v>
+      </c>
+      <c r="U24" s="3">
+        <v>72.7</v>
+      </c>
+      <c r="V24" s="3">
+        <v>139.9</v>
+      </c>
+      <c r="W24" s="3">
+        <v>95.5</v>
+      </c>
+      <c r="X24" s="39">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="9"/>
-[...110 lines deleted...]
-      <c r="G4" s="3">
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3">
+        <v>109.1</v>
+      </c>
+      <c r="R25" s="3">
+        <v>119.2</v>
+      </c>
+      <c r="S25" s="3">
+        <v>123.9</v>
+      </c>
+      <c r="T25" s="3">
+        <v>156</v>
+      </c>
+      <c r="U25" s="3">
+        <v>106.1</v>
+      </c>
+      <c r="V25" s="3">
+        <v>101</v>
+      </c>
+      <c r="W25" s="3">
+        <v>126.7</v>
+      </c>
+      <c r="X25" s="39">
         <v>102.5</v>
       </c>
-      <c r="H4" s="3">
-[...1355 lines deleted...]
-      <c r="D26" s="2"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" s="44"/>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A1:W1"/>
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A1:X1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77974B59-9ACA-46C6-84BA-854C7EF15E36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{064F3E9D-2374-4DED-A4B1-3D208300C553}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF5057F-D169-4FF0-BE76-A3BAAB193C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>indikator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>