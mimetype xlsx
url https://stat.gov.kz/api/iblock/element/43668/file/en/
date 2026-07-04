--- v0 (2026-04-19)
+++ v1 (2026-07-04)
@@ -6,110 +6,116 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="15"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="2" activeTab="18"/>
   </bookViews>
   <sheets>
-    <sheet name="1990-1997" sheetId="7" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="2024" sheetId="19" r:id="rId16"/>
+    <sheet name="Metadata" sheetId="20" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="21" r:id="rId2"/>
+    <sheet name="1990-1997" sheetId="7" r:id="rId3"/>
+    <sheet name="1998-2001" sheetId="2" r:id="rId4"/>
+    <sheet name="2002-2005" sheetId="4" r:id="rId5"/>
+    <sheet name="2006-2009" sheetId="5" r:id="rId6"/>
+    <sheet name="2010-2013" sheetId="6" r:id="rId7"/>
+    <sheet name="2014" sheetId="8" r:id="rId8"/>
+    <sheet name="2015" sheetId="9" r:id="rId9"/>
+    <sheet name="2016" sheetId="10" r:id="rId10"/>
+    <sheet name="2017" sheetId="11" r:id="rId11"/>
+    <sheet name="2018" sheetId="12" r:id="rId12"/>
+    <sheet name="2019" sheetId="13" r:id="rId13"/>
+    <sheet name="2020" sheetId="15" r:id="rId14"/>
+    <sheet name="2021" sheetId="16" r:id="rId15"/>
+    <sheet name="2022" sheetId="17" r:id="rId16"/>
+    <sheet name="2023" sheetId="18" r:id="rId17"/>
+    <sheet name="2024" sheetId="19" r:id="rId18"/>
+    <sheet name="2025" sheetId="22" r:id="rId19"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'1990-1997'!$4:$4</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2002-2005'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'1990-1997'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'1998-2001'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'2002-2005'!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H7" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="734" uniqueCount="205">
   <si>
     <t xml:space="preserve">Volume of construction works </t>
   </si>
   <si>
     <t>Buildings and building construction works </t>
   </si>
   <si>
     <t>Constructions and construction works for civil engineering  </t>
   </si>
   <si>
     <t>Roads and motorways; construction works for roads and motorways  </t>
   </si>
   <si>
     <t>Railways and underground railways; construction works for railways and underground railways </t>
   </si>
   <si>
     <t>Bridges and tunnels; construction works for bridges and tunnels  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for fluids  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for electricity and telecommunications</t>
   </si>
   <si>
@@ -543,71 +549,223 @@
     <t>Joinery and carpentry work</t>
   </si>
   <si>
     <t>Mine construction</t>
   </si>
   <si>
     <t>Other construction work requiring special qualifications</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>Volume of completed construction works (services)*, thousand tenge</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t xml:space="preserve">Volume of completed construction works (services) </t>
   </si>
   <si>
     <t>thousand tenge</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai,Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Dautova Zamzagul Kosherbaevna</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t xml:space="preserve">162101 (In accordance with the General Classification of Types of Economic Activity 41,42,43) </t>
+  </si>
+  <si>
+    <t>Volume of performed construction works in accordance with the General Classification of Types of Economic Activity 41,42,43</t>
+  </si>
+  <si>
+    <t>Since 1990</t>
+  </si>
+  <si>
+    <t>2025 year</t>
+  </si>
+  <si>
+    <t>03.07.2026y.</t>
+  </si>
+  <si>
+    <t>05.07.2027y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="171" formatCode="#####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -760,50 +918,119 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -905,569 +1132,665 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="190">
+  <cellXfs count="221">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...101 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="27" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1710,107 +2033,5510 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="183" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="183" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="164"/>
+      <c r="B1" s="164"/>
+    </row>
+    <row r="2" spans="1:13" s="167" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="165" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2" s="166" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="167" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A3" s="165" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3" s="171" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="167" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="165" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="168" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="167" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="169" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5" s="166" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="167" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="169" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6" s="166" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="167" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="165" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7" s="170" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="167" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="165" t="s">
+        <v>166</v>
+      </c>
+      <c r="B8" s="168" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="167" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="165" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9" s="170" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="167" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="165" t="s">
+        <v>170</v>
+      </c>
+      <c r="B10" s="170" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="167" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="165" t="s">
+        <v>172</v>
+      </c>
+      <c r="B11" s="171" t="s">
+        <v>173</v>
+      </c>
+      <c r="M11" s="172"/>
+    </row>
+    <row r="12" spans="1:13" s="167" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="165" t="s">
+        <v>174</v>
+      </c>
+      <c r="B12" s="173" t="s">
+        <v>175</v>
+      </c>
+      <c r="M12" s="172"/>
+    </row>
+    <row r="13" spans="1:13" s="167" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="174" t="s">
+        <v>176</v>
+      </c>
+      <c r="B13" s="175" t="s">
+        <v>177</v>
+      </c>
+      <c r="M13" s="172"/>
+    </row>
+    <row r="14" spans="1:13" s="167" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="174" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14" s="175" t="s">
+        <v>179</v>
+      </c>
+      <c r="M14" s="172"/>
+    </row>
+    <row r="15" spans="1:13" s="167" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="174" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15" s="175" t="s">
+        <v>181</v>
+      </c>
+      <c r="M15" s="172"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="165" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" s="176" t="s">
+        <v>203</v>
+      </c>
+      <c r="M16" s="177"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="165" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="176" t="s">
+        <v>204</v>
+      </c>
+      <c r="M17" s="178"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="165" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18" s="168" t="s">
+        <v>185</v>
+      </c>
+      <c r="M18" s="177"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="165" t="s">
+        <v>186</v>
+      </c>
+      <c r="B19" s="168" t="s">
+        <v>187</v>
+      </c>
+      <c r="M19" s="178"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="165" t="s">
+        <v>188</v>
+      </c>
+      <c r="B20" s="179" t="s">
+        <v>189</v>
+      </c>
+      <c r="M20" s="177"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="165" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21" s="180" t="s">
+        <v>191</v>
+      </c>
+      <c r="M21" s="178"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="181"/>
+      <c r="B22" s="182"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="178"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="177"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="178"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="177"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="48.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>101</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="81"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="81"/>
+    </row>
+    <row r="5" spans="1:4" ht="23.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="81"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="110" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="50">
+        <v>3258031007</v>
+      </c>
+      <c r="C6" s="51">
+        <v>100</v>
+      </c>
+      <c r="D6" s="81"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="81"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="29">
+        <v>2592294</v>
+      </c>
+      <c r="C8" s="123">
+        <v>0.1</v>
+      </c>
+      <c r="D8" s="81"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="110" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="29">
+        <v>308023077</v>
+      </c>
+      <c r="C9" s="123">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="36" customHeight="1">
+      <c r="A10" s="111" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="29">
+        <v>628724702</v>
+      </c>
+      <c r="C10" s="123">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="85" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="29">
+        <v>260978</v>
+      </c>
+      <c r="C11" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="29">
+        <v>343137</v>
+      </c>
+      <c r="C12" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="47.25" customHeight="1">
+      <c r="A13" s="111" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="29">
+        <v>508901001</v>
+      </c>
+      <c r="C13" s="123">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="29">
+        <v>80394191</v>
+      </c>
+      <c r="C14" s="123">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="29">
+        <v>38587222</v>
+      </c>
+      <c r="C15" s="123">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="29">
+        <v>267944511</v>
+      </c>
+      <c r="C16" s="123">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="24">
+      <c r="A17" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="29">
+        <v>101392743</v>
+      </c>
+      <c r="C17" s="123">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="19.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="29">
+        <v>52762097</v>
+      </c>
+      <c r="C18" s="123">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="29.25" customHeight="1">
+      <c r="A19" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="29">
+        <v>109277339</v>
+      </c>
+      <c r="C19" s="123">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="29">
+        <v>93678506</v>
+      </c>
+      <c r="C20" s="123">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="32.25" customHeight="1">
+      <c r="A21" s="111" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="29">
+        <v>253438066</v>
+      </c>
+      <c r="C21" s="123">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="85" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="29">
+        <v>1279796</v>
+      </c>
+      <c r="C22" s="123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="85" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="29">
+        <v>48820221</v>
+      </c>
+      <c r="C23" s="123">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="85" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="29">
+        <v>2187113</v>
+      </c>
+      <c r="C24" s="123">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="29">
+        <v>5510389</v>
+      </c>
+      <c r="C25" s="123">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="29">
+        <v>2041439</v>
+      </c>
+      <c r="C26" s="123">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="24">
+      <c r="A27" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="29">
+        <v>35468457</v>
+      </c>
+      <c r="C27" s="123">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="85" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="29">
+        <v>104236339</v>
+      </c>
+      <c r="C28" s="123">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="24">
+      <c r="A29" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="29">
+        <v>99121974</v>
+      </c>
+      <c r="C29" s="123">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="29">
+        <v>46549078</v>
+      </c>
+      <c r="C30" s="123">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="29">
+        <v>200640797</v>
+      </c>
+      <c r="C31" s="123">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="29">
+        <v>7422694</v>
+      </c>
+      <c r="C32" s="123">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="29">
+        <v>19353124</v>
+      </c>
+      <c r="C33" s="123">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="29">
+        <v>7660179</v>
+      </c>
+      <c r="C34" s="123">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="29">
+        <v>23867721</v>
+      </c>
+      <c r="C35" s="123">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="29">
+        <v>12830263</v>
+      </c>
+      <c r="C36" s="123">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="29">
+        <v>17593634</v>
+      </c>
+      <c r="C37" s="123">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="29">
+        <v>17262862</v>
+      </c>
+      <c r="C38" s="123">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="85" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="29">
+        <v>23345515</v>
+      </c>
+      <c r="C39" s="123">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="24">
+      <c r="A40" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="29">
+        <v>2057077</v>
+      </c>
+      <c r="C40" s="123">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="55">
+        <v>34563508</v>
+      </c>
+      <c r="C41" s="124">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="113" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="56">
+        <v>99898963</v>
+      </c>
+      <c r="C42" s="125">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.42578125" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.5703125" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="D2" s="81"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="81"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="81"/>
+    </row>
+    <row r="5" spans="1:5" ht="30.75" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="81"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6" s="114">
+        <v>3509295878</v>
+      </c>
+      <c r="C6" s="115">
+        <v>100</v>
+      </c>
+      <c r="D6" s="134"/>
+      <c r="E6" s="83"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="116" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="116" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="81"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="117">
+        <v>6496803</v>
+      </c>
+      <c r="C8" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="D8" s="134"/>
+      <c r="E8" s="83"/>
+    </row>
+    <row r="9" spans="1:5" ht="15" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="117">
+        <v>384502370</v>
+      </c>
+      <c r="C9" s="118">
+        <v>11</v>
+      </c>
+      <c r="D9" s="81"/>
+    </row>
+    <row r="10" spans="1:5" ht="33" customHeight="1">
+      <c r="A10" s="111" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="117">
+        <v>751662377</v>
+      </c>
+      <c r="C10" s="118">
+        <v>21.4</v>
+      </c>
+      <c r="D10" s="81"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="85" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="117">
+        <v>3916101</v>
+      </c>
+      <c r="C11" s="118">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="117">
+        <v>725421</v>
+      </c>
+      <c r="C12" s="118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="117">
+        <v>555320391</v>
+      </c>
+      <c r="C13" s="118">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A14" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="117">
+        <v>66692587</v>
+      </c>
+      <c r="C14" s="118">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15" customHeight="1">
+      <c r="A15" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="117">
+        <v>25682144</v>
+      </c>
+      <c r="C15" s="118">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="117">
+        <v>190725303</v>
+      </c>
+      <c r="C16" s="118">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="35.25" customHeight="1">
+      <c r="A17" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="117">
+        <v>164716523</v>
+      </c>
+      <c r="C17" s="118">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="117">
+        <v>123951757</v>
+      </c>
+      <c r="C18" s="118">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="26.25" customHeight="1">
+      <c r="A19" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="117">
+        <v>143456219</v>
+      </c>
+      <c r="C19" s="118">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="117">
+        <v>128475249</v>
+      </c>
+      <c r="C20" s="118">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="24">
+      <c r="A21" s="111" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="119">
+        <v>180507148</v>
+      </c>
+      <c r="C21" s="120">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="85" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="119">
+        <v>646234</v>
+      </c>
+      <c r="C22" s="120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="85" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="117">
+        <v>68287124</v>
+      </c>
+      <c r="C23" s="118">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="85" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="117">
+        <v>4114213</v>
+      </c>
+      <c r="C24" s="118">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="117">
+        <v>855426</v>
+      </c>
+      <c r="C25" s="118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="117">
+        <v>4659055</v>
+      </c>
+      <c r="C26" s="118">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="24">
+      <c r="A27" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="117">
+        <v>25008490</v>
+      </c>
+      <c r="C27" s="118">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="85" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="117">
+        <v>132009808</v>
+      </c>
+      <c r="C28" s="118">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="24">
+      <c r="A29" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="117">
+        <v>71419901</v>
+      </c>
+      <c r="C29" s="118">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="117">
+        <v>38827367</v>
+      </c>
+      <c r="C30" s="118">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="117">
+        <v>184078604</v>
+      </c>
+      <c r="C31" s="118">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="117">
+        <v>6739932</v>
+      </c>
+      <c r="C32" s="118">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="85" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="117">
+        <v>14519519</v>
+      </c>
+      <c r="C33" s="118">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="117">
+        <v>7900003</v>
+      </c>
+      <c r="C34" s="118">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="117">
+        <v>29264690</v>
+      </c>
+      <c r="C35" s="118">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="117">
+        <v>13512646</v>
+      </c>
+      <c r="C36" s="118">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="117">
+        <v>22754944</v>
+      </c>
+      <c r="C37" s="118">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="117">
+        <v>18304007</v>
+      </c>
+      <c r="C38" s="118">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="85" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="117">
+        <v>25175416</v>
+      </c>
+      <c r="C39" s="118">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="24">
+      <c r="A40" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="117">
+        <v>1102273</v>
+      </c>
+      <c r="C40" s="118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="117">
+        <v>20844261</v>
+      </c>
+      <c r="C41" s="118">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="121">
+        <v>92441572</v>
+      </c>
+      <c r="C42" s="122">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="48.42578125" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>106</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="212"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="212"/>
+    </row>
+    <row r="5" spans="1:4" ht="26.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="212"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6" s="126">
+        <v>3862994860</v>
+      </c>
+      <c r="C6" s="127">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="95" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="96" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="93">
+        <v>6583946</v>
+      </c>
+      <c r="C8" s="94">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="93">
+        <v>407978896</v>
+      </c>
+      <c r="C9" s="94">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="36">
+      <c r="A10" s="111" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="93">
+        <v>855301489</v>
+      </c>
+      <c r="C10" s="94">
+        <v>22.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="85" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="93">
+        <v>4688127</v>
+      </c>
+      <c r="C11" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="93">
+        <v>775645</v>
+      </c>
+      <c r="C12" s="94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="93">
+        <v>621537863</v>
+      </c>
+      <c r="C13" s="94">
+        <v>16.100000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="93">
+        <v>172121190</v>
+      </c>
+      <c r="C14" s="94">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="93">
+        <v>21809991</v>
+      </c>
+      <c r="C15" s="94">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="93">
+        <v>141109821</v>
+      </c>
+      <c r="C16" s="94">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="24">
+      <c r="A17" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="93">
+        <v>215230655</v>
+      </c>
+      <c r="C17" s="94">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="93">
+        <v>86693833</v>
+      </c>
+      <c r="C18" s="94">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="24">
+      <c r="A19" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="93">
+        <v>138438804</v>
+      </c>
+      <c r="C19" s="94">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="93">
+        <v>50146160</v>
+      </c>
+      <c r="C20" s="94">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="24">
+      <c r="A21" s="111" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="93">
+        <v>263586833</v>
+      </c>
+      <c r="C21" s="94">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="85" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="93">
+        <v>708150</v>
+      </c>
+      <c r="C22" s="94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="85" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="93">
+        <v>72716928</v>
+      </c>
+      <c r="C23" s="94">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="85" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="93">
+        <v>5348724</v>
+      </c>
+      <c r="C24" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="93">
+        <v>3337508</v>
+      </c>
+      <c r="C25" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="93">
+        <v>3559277</v>
+      </c>
+      <c r="C26" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="24">
+      <c r="A27" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="93">
+        <v>15722078</v>
+      </c>
+      <c r="C27" s="94">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="85" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="93">
+        <v>112363948</v>
+      </c>
+      <c r="C28" s="94">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="24">
+      <c r="A29" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="93">
+        <v>69702839</v>
+      </c>
+      <c r="C29" s="94">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="93">
+        <v>73398170</v>
+      </c>
+      <c r="C30" s="94">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="93">
+        <v>236074392</v>
+      </c>
+      <c r="C31" s="94">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="93">
+        <v>6313170</v>
+      </c>
+      <c r="C32" s="94">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="93">
+        <v>11910532</v>
+      </c>
+      <c r="C33" s="94">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="93">
+        <v>8502763</v>
+      </c>
+      <c r="C34" s="94">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="93">
+        <v>16670849</v>
+      </c>
+      <c r="C35" s="94">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="93">
+        <v>11760358</v>
+      </c>
+      <c r="C36" s="94">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="93">
+        <v>23793059</v>
+      </c>
+      <c r="C37" s="94">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="93">
+        <v>13430131</v>
+      </c>
+      <c r="C38" s="94">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="85" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="93">
+        <v>34268809</v>
+      </c>
+      <c r="C39" s="94">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="24">
+      <c r="A40" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="93">
+        <v>1942179</v>
+      </c>
+      <c r="C40" s="94">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="97">
+        <v>27688256</v>
+      </c>
+      <c r="C41" s="98">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="99">
+        <v>127779487</v>
+      </c>
+      <c r="C42" s="100">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="D3:D5"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="135"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="135"/>
+    </row>
+    <row r="5" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="135"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="110" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6" s="101">
+        <v>4431666211</v>
+      </c>
+      <c r="C6" s="102">
+        <v>100</v>
+      </c>
+      <c r="D6" s="135"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="103" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="103" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="135"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="104">
+        <v>6665397</v>
+      </c>
+      <c r="C8" s="105">
+        <v>0.2</v>
+      </c>
+      <c r="D8" s="81"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="104">
+        <v>526955654</v>
+      </c>
+      <c r="C9" s="105">
+        <v>11.9</v>
+      </c>
+      <c r="D9" s="81"/>
+    </row>
+    <row r="10" spans="1:4" ht="24">
+      <c r="A10" s="111" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="104">
+        <v>783936937</v>
+      </c>
+      <c r="C10" s="105">
+        <v>17.7</v>
+      </c>
+      <c r="D10" s="81"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="85" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="104">
+        <v>7115388</v>
+      </c>
+      <c r="C11" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="85" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="104">
+        <v>1053936</v>
+      </c>
+      <c r="C12" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="104">
+        <v>688439015</v>
+      </c>
+      <c r="C13" s="105">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="104">
+        <v>57355476</v>
+      </c>
+      <c r="C14" s="105">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="85" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="104">
+        <v>12831204</v>
+      </c>
+      <c r="C15" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="85" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="104">
+        <v>396214930</v>
+      </c>
+      <c r="C16" s="105">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="24">
+      <c r="A17" s="111" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="104">
+        <v>206717263</v>
+      </c>
+      <c r="C17" s="105">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="104">
+        <v>98449170</v>
+      </c>
+      <c r="C18" s="105">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="24">
+      <c r="A19" s="111" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="104">
+        <v>163586678</v>
+      </c>
+      <c r="C19" s="105">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="104">
+        <v>56072684</v>
+      </c>
+      <c r="C20" s="105">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="24">
+      <c r="A21" s="111" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="104">
+        <v>240982206</v>
+      </c>
+      <c r="C21" s="105">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="85" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="104">
+        <v>1598427</v>
+      </c>
+      <c r="C22" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="85" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="104">
+        <v>65223033</v>
+      </c>
+      <c r="C23" s="105">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="85" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="104">
+        <v>5723125</v>
+      </c>
+      <c r="C24" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="104">
+        <v>2592800</v>
+      </c>
+      <c r="C25" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="104">
+        <v>2090658</v>
+      </c>
+      <c r="C26" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="24">
+      <c r="A27" s="111" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="104">
+        <v>23493299</v>
+      </c>
+      <c r="C27" s="105">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="85" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="104">
+        <v>155544474</v>
+      </c>
+      <c r="C28" s="105">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="24">
+      <c r="A29" s="111" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="104">
+        <v>70662169</v>
+      </c>
+      <c r="C29" s="105">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="85" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="104">
+        <v>124370746</v>
+      </c>
+      <c r="C30" s="105">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="85" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="104">
+        <v>373707616</v>
+      </c>
+      <c r="C31" s="105">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="104">
+        <v>12679233</v>
+      </c>
+      <c r="C32" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="85" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="104">
+        <v>11463977</v>
+      </c>
+      <c r="C33" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="104">
+        <v>10145457</v>
+      </c>
+      <c r="C34" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="85" t="s">
+        <v>84</v>
+      </c>
+      <c r="B35" s="104">
+        <v>11949321</v>
+      </c>
+      <c r="C35" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="85" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="104">
+        <v>10890552</v>
+      </c>
+      <c r="C36" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="104">
+        <v>26646732</v>
+      </c>
+      <c r="C37" s="105">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="85" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="104">
+        <v>15501956</v>
+      </c>
+      <c r="C38" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="85" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="104">
+        <v>46179471</v>
+      </c>
+      <c r="C39" s="105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="24">
+      <c r="A40" s="111" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="104">
+        <v>3406882</v>
+      </c>
+      <c r="C40" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="106">
+        <v>21512502</v>
+      </c>
+      <c r="C41" s="107">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="108">
+        <v>189907843</v>
+      </c>
+      <c r="C42" s="109">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>125</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+    </row>
+    <row r="5" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+    </row>
+    <row r="6" spans="1:5" ht="25.5">
+      <c r="A6" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6" s="101">
+        <v>4934069181</v>
+      </c>
+      <c r="C6" s="102">
+        <v>100</v>
+      </c>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="103" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="103" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="130" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="104">
+        <v>4511772</v>
+      </c>
+      <c r="C8" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="130" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="104">
+        <v>655313746</v>
+      </c>
+      <c r="C9" s="105">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="130" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="104">
+        <v>1007570107</v>
+      </c>
+      <c r="C10" s="105">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="130" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="104">
+        <v>4648978</v>
+      </c>
+      <c r="C11" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="130" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="104">
+        <v>673342</v>
+      </c>
+      <c r="C12" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="130" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="104">
+        <v>875018790</v>
+      </c>
+      <c r="C13" s="105">
+        <v>17.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="130" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="104">
+        <v>37701988</v>
+      </c>
+      <c r="C14" s="105">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="130" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="104">
+        <v>9230463</v>
+      </c>
+      <c r="C15" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="130" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="104">
+        <v>224318398</v>
+      </c>
+      <c r="C16" s="105">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="130" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="104">
+        <v>301934157</v>
+      </c>
+      <c r="C17" s="105">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="130" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="104">
+        <v>100193266</v>
+      </c>
+      <c r="C18" s="105">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="130" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="104">
+        <v>161647604</v>
+      </c>
+      <c r="C19" s="105">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="130" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="104">
+        <v>64783134</v>
+      </c>
+      <c r="C20" s="105">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="130" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="104">
+        <v>198006289</v>
+      </c>
+      <c r="C21" s="105">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="130" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="104">
+        <v>1660626</v>
+      </c>
+      <c r="C22" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="130" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="104">
+        <v>73503048</v>
+      </c>
+      <c r="C23" s="105">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="130" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="104">
+        <v>5217891</v>
+      </c>
+      <c r="C24" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="130" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="104">
+        <v>3441494</v>
+      </c>
+      <c r="C25" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="130" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="104">
+        <v>960296</v>
+      </c>
+      <c r="C26" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="130" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="104">
+        <v>30406925</v>
+      </c>
+      <c r="C27" s="105">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="130" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="104">
+        <v>135355060</v>
+      </c>
+      <c r="C28" s="105">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="130" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="104">
+        <v>91560873</v>
+      </c>
+      <c r="C29" s="105">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="130" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="104">
+        <v>160896222</v>
+      </c>
+      <c r="C30" s="105">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="130" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="104">
+        <v>465531329</v>
+      </c>
+      <c r="C31" s="105">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="130" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="104">
+        <v>5727933</v>
+      </c>
+      <c r="C32" s="105">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="130" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="104">
+        <v>16018939</v>
+      </c>
+      <c r="C33" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="130" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="104">
+        <v>10272596</v>
+      </c>
+      <c r="C34" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="130" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="104">
+        <v>15068411</v>
+      </c>
+      <c r="C35" s="105">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="130" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="104">
+        <v>10355874</v>
+      </c>
+      <c r="C36" s="105">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="130" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="104">
+        <v>31166851</v>
+      </c>
+      <c r="C37" s="105">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="130" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="104">
+        <v>20160796</v>
+      </c>
+      <c r="C38" s="105">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="130" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="104">
+        <v>48422373</v>
+      </c>
+      <c r="C39" s="105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="130" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="104">
+        <v>1477363</v>
+      </c>
+      <c r="C40" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="130" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="106">
+        <v>11448293</v>
+      </c>
+      <c r="C41" s="107">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="132" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="108">
+        <v>149863954</v>
+      </c>
+      <c r="C42" s="109">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I13" sqref="I13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+    </row>
+    <row r="5" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+    </row>
+    <row r="6" spans="1:5" ht="25.5">
+      <c r="A6" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6" s="139">
+        <v>5530680665</v>
+      </c>
+      <c r="C6" s="140">
+        <v>100</v>
+      </c>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="130" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="141" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="142" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="137" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="143">
+        <v>2318477</v>
+      </c>
+      <c r="C8" s="144">
+        <v>4.1920283242388216E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="143">
+        <v>919928665</v>
+      </c>
+      <c r="C9" s="144">
+        <v>16.633190753926851</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="25.5">
+      <c r="A10" s="137" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="143">
+        <v>1179919270</v>
+      </c>
+      <c r="C10" s="144">
+        <v>21.334069736966089</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="137" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="143">
+        <v>343955</v>
+      </c>
+      <c r="C11" s="144">
+        <v>6.2190356094262043E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="137" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="143">
+        <v>675799</v>
+      </c>
+      <c r="C12" s="144">
+        <v>1.2219092747058829E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="143">
+        <v>834058363</v>
+      </c>
+      <c r="C13" s="144">
+        <v>15.080573504780356</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="137" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="143">
+        <v>77478873</v>
+      </c>
+      <c r="C14" s="144">
+        <v>1.400892181143494</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="143">
+        <v>11584295</v>
+      </c>
+      <c r="C15" s="144">
+        <v>0.20945514126876463</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="137" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="143">
+        <v>156498658</v>
+      </c>
+      <c r="C16" s="144">
+        <v>2.8296455260990916</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="25.5">
+      <c r="A17" s="137" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="143">
+        <v>314152210</v>
+      </c>
+      <c r="C17" s="144">
+        <v>5.6801726411011293</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="143">
+        <v>130618388</v>
+      </c>
+      <c r="C18" s="144">
+        <v>2.3617054737330418</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="137" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="143">
+        <v>141338334</v>
+      </c>
+      <c r="C19" s="144">
+        <v>2.555532357788008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="137" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="143">
+        <v>94606699</v>
+      </c>
+      <c r="C20" s="144">
+        <v>1.7105796687684915</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="25.5">
+      <c r="A21" s="137" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="143">
+        <v>248911473</v>
+      </c>
+      <c r="C21" s="144">
+        <v>4.5005576723168117</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="137" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="143">
+        <v>1613737</v>
+      </c>
+      <c r="C22" s="144">
+        <v>2.9177909515048811E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="137" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="143">
+        <v>78724096</v>
+      </c>
+      <c r="C23" s="144">
+        <v>1.4234070048229768</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="137" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="143">
+        <v>5532145</v>
+      </c>
+      <c r="C24" s="144">
+        <v>0.100026476578358</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="137" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="143">
+        <v>2062101</v>
+      </c>
+      <c r="C25" s="144">
+        <v>3.7284759777393511E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="137" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="143">
+        <v>826631</v>
+      </c>
+      <c r="C26" s="144">
+        <v>1.4946279672793222E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="25.5">
+      <c r="A27" s="137" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="143">
+        <v>25726750</v>
+      </c>
+      <c r="C27" s="144">
+        <v>0.46516426382755183</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="137" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="143">
+        <v>120645207</v>
+      </c>
+      <c r="C28" s="144">
+        <v>2.1813808156287759</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="25.5">
+      <c r="A29" s="137" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="143">
+        <v>84959801</v>
+      </c>
+      <c r="C29" s="144">
+        <v>1.5361545195992616</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="137" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="143">
+        <v>209524258</v>
+      </c>
+      <c r="C30" s="144">
+        <v>3.7883991264572496</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="25.5">
+      <c r="A31" s="137" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="143">
+        <v>476036985</v>
+      </c>
+      <c r="C31" s="144">
+        <v>8.6072043177708952</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="137" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="143">
+        <v>3716653</v>
+      </c>
+      <c r="C32" s="144">
+        <v>6.7200643557676812E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="137" t="s">
+        <v>104</v>
+      </c>
+      <c r="B33" s="143">
+        <v>13153349</v>
+      </c>
+      <c r="C33" s="144">
+        <v>0.23782513937640257</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="137" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="143">
+        <v>11417462</v>
+      </c>
+      <c r="C34" s="144">
+        <v>0.20643864094800346</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="137" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="143">
+        <v>13995563</v>
+      </c>
+      <c r="C35" s="144">
+        <v>0.25305317460414251</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="137" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="143">
+        <v>8163927</v>
+      </c>
+      <c r="C36" s="144">
+        <v>0.14761161409415779</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="137" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="143">
+        <v>39828983</v>
+      </c>
+      <c r="C37" s="144">
+        <v>0.72014613412868234</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="137" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="143">
+        <v>13454836</v>
+      </c>
+      <c r="C38" s="144">
+        <v>0.24327631289845947</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="137" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="143">
+        <v>64322384</v>
+      </c>
+      <c r="C39" s="144">
+        <v>1.1630102675617053</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="137" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="143">
+        <v>4019002</v>
+      </c>
+      <c r="C40" s="144">
+        <v>7.2667402864779213E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="137" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="143">
+        <v>17697519</v>
+      </c>
+      <c r="C41" s="144">
+        <v>0.31998808233488923</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="138" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="145">
+        <v>222825817</v>
+      </c>
+      <c r="C42" s="146">
+        <v>4.0289040444897939</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:E45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="50.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+    </row>
+    <row r="5" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+    </row>
+    <row r="6" spans="1:5" ht="25.5">
+      <c r="A6" s="131" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="139">
+        <v>6304274070</v>
+      </c>
+      <c r="C6" s="140">
+        <v>100</v>
+      </c>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="130" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7" s="141" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="142" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="137" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="143">
+        <v>2703954</v>
+      </c>
+      <c r="C8" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="137" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="143">
+        <v>1076484010</v>
+      </c>
+      <c r="C9" s="144">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="25.5">
+      <c r="A10" s="137" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="143">
+        <v>1373573593</v>
+      </c>
+      <c r="C10" s="144">
+        <v>21.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="137" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11" s="143">
+        <v>1561470</v>
+      </c>
+      <c r="C11" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="137" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12" s="143">
+        <v>92968</v>
+      </c>
+      <c r="C12" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="137" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="143">
+        <v>824723305</v>
+      </c>
+      <c r="C13" s="144">
+        <v>13.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="38.25">
+      <c r="A14" s="137" t="s">
+        <v>137</v>
+      </c>
+      <c r="B14" s="143">
+        <v>247795</v>
+      </c>
+      <c r="C14" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" s="143">
+        <v>80560787</v>
+      </c>
+      <c r="C15" s="144">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="143">
+        <v>26191027</v>
+      </c>
+      <c r="C16" s="144">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="137" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="143">
+        <v>228272598</v>
+      </c>
+      <c r="C17" s="144">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="25.5">
+      <c r="A18" s="137" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="143">
+        <v>352851060</v>
+      </c>
+      <c r="C18" s="144">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="143">
+        <v>135656496</v>
+      </c>
+      <c r="C19" s="144">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="137" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="143">
+        <v>159081256</v>
+      </c>
+      <c r="C20" s="144">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="137" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="143">
+        <v>127749509</v>
+      </c>
+      <c r="C21" s="144">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="25.5">
+      <c r="A22" s="137" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22" s="143">
+        <v>290685297</v>
+      </c>
+      <c r="C22" s="144">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="137" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="143">
+        <v>3313807</v>
+      </c>
+      <c r="C23" s="144">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="137" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" s="143">
+        <v>121359189</v>
+      </c>
+      <c r="C24" s="144">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="137" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="143">
+        <v>10188177</v>
+      </c>
+      <c r="C25" s="144">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="137" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="143">
+        <v>4543251</v>
+      </c>
+      <c r="C26" s="144">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="137" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="143">
+        <v>463836</v>
+      </c>
+      <c r="C27" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="25.5">
+      <c r="A28" s="137" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28" s="143">
+        <v>17214338</v>
+      </c>
+      <c r="C28" s="144">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="137" t="s">
+        <v>144</v>
+      </c>
+      <c r="B29" s="143">
+        <v>161884581</v>
+      </c>
+      <c r="C29" s="144">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="25.5">
+      <c r="A30" s="137" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="143">
+        <v>132255806</v>
+      </c>
+      <c r="C30" s="144">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="137" t="s">
+        <v>145</v>
+      </c>
+      <c r="B31" s="143">
+        <v>249120495</v>
+      </c>
+      <c r="C31" s="144">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="137" t="s">
+        <v>146</v>
+      </c>
+      <c r="B32" s="143">
+        <v>469416587</v>
+      </c>
+      <c r="C32" s="144">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="137" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="143">
+        <v>9651410</v>
+      </c>
+      <c r="C33" s="144">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="137" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" s="143">
+        <v>17193019</v>
+      </c>
+      <c r="C34" s="144">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="137" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="143">
+        <v>13972769</v>
+      </c>
+      <c r="C35" s="144">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="137" t="s">
+        <v>120</v>
+      </c>
+      <c r="B36" s="143">
+        <v>16425891</v>
+      </c>
+      <c r="C36" s="144">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="137" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="143">
+        <v>8625567</v>
+      </c>
+      <c r="C37" s="144">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="137" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="143">
+        <v>43913361</v>
+      </c>
+      <c r="C38" s="144">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="137" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39" s="143">
+        <v>14852356</v>
+      </c>
+      <c r="C39" s="144">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="137" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="143">
+        <v>70585843</v>
+      </c>
+      <c r="C40" s="144">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="137" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="143">
+        <v>2009808</v>
+      </c>
+      <c r="C41" s="144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="148">
+        <v>21209745</v>
+      </c>
+      <c r="C42" s="149">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="138" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" s="145">
+        <v>235639109</v>
+      </c>
+      <c r="C43" s="146">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C44"/>
+  <sheetViews>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="A44" sqref="A44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="207" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" s="209" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
+    </row>
+    <row r="6" spans="1:3" ht="33.75">
+      <c r="A6" s="150" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6" s="156">
+        <v>7612810331</v>
+      </c>
+      <c r="C6" s="140">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="152" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7" s="153" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="142"/>
+    </row>
+    <row r="8" spans="1:3" ht="22.5">
+      <c r="A8" s="152" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="151">
+        <v>3314847</v>
+      </c>
+      <c r="C8" s="144">
+        <v>4.3543013103868704E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="152" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="151">
+        <v>1002903914</v>
+      </c>
+      <c r="C9" s="144">
+        <v>13.173898605040657</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="45">
+      <c r="A10" s="152" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="151">
+        <v>1302118151</v>
+      </c>
+      <c r="C10" s="144">
+        <v>17.104303067917851</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5">
+      <c r="A11" s="152" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11" s="151">
+        <v>17190378</v>
+      </c>
+      <c r="C11" s="144">
+        <v>0.22580856809211891</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5">
+      <c r="A12" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12" s="151">
+        <v>12305418</v>
+      </c>
+      <c r="C12" s="144">
+        <v>0.16164093764284801</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="152" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="151">
+        <v>1208449370</v>
+      </c>
+      <c r="C13" s="144">
+        <v>15.873893049444476</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="67.5">
+      <c r="A14" s="152" t="s">
+        <v>137</v>
+      </c>
+      <c r="B14" s="151">
+        <v>5254592</v>
+      </c>
+      <c r="C14" s="144">
+        <v>6.9023025289397563E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="152" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" s="151">
+        <v>213644185</v>
+      </c>
+      <c r="C15" s="144">
+        <v>2.8063773522640254</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="152" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="151">
+        <v>29718287</v>
+      </c>
+      <c r="C16" s="144">
+        <v>0.39037209266838885</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22.5">
+      <c r="A17" s="152" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="151">
+        <v>480953335</v>
+      </c>
+      <c r="C17" s="144">
+        <v>6.317684456704745</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5">
+      <c r="A18" s="152" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="151">
+        <v>490385307</v>
+      </c>
+      <c r="C18" s="144">
+        <v>6.4415805159772601</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="152" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="151">
+        <v>246634555</v>
+      </c>
+      <c r="C19" s="144">
+        <v>3.2397307206733297</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="22.5">
+      <c r="A20" s="152" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="151">
+        <v>210278786</v>
+      </c>
+      <c r="C20" s="144">
+        <v>2.7621703005488949</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="152" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="151">
+        <v>80923469</v>
+      </c>
+      <c r="C21" s="144">
+        <v>1.0629907416775231</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="33.75">
+      <c r="A22" s="152" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22" s="151">
+        <v>266245748</v>
+      </c>
+      <c r="C22" s="144">
+        <v>3.4973385178903653</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="22.5">
+      <c r="A23" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="151">
+        <v>917435</v>
+      </c>
+      <c r="C23" s="144">
+        <v>1.2051200018265634E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="152" t="s">
+        <v>115</v>
+      </c>
+      <c r="B24" s="151">
+        <v>113561927</v>
+      </c>
+      <c r="C24" s="144">
+        <v>1.4917214807988364</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="152" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="151">
+        <v>11984238</v>
+      </c>
+      <c r="C25" s="144">
+        <v>0.15742199633161988</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="152" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="151">
+        <v>3461273</v>
+      </c>
+      <c r="C26" s="144">
+        <v>4.5466428946816226E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="152" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="151">
+        <v>1533770</v>
+      </c>
+      <c r="C27" s="144">
+        <v>2.0147224655714335E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="33.75">
+      <c r="A28" s="152" t="s">
+        <v>143</v>
+      </c>
+      <c r="B28" s="151">
+        <v>26547746</v>
+      </c>
+      <c r="C28" s="144">
+        <v>0.3487246476100338</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="152" t="s">
+        <v>144</v>
+      </c>
+      <c r="B29" s="151">
+        <v>154716770</v>
+      </c>
+      <c r="C29" s="144">
+        <v>2.0323213540468803</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5">
+      <c r="A30" s="152" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="151">
+        <v>132677688</v>
+      </c>
+      <c r="C30" s="144">
+        <v>1.7428214053846234</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="152" t="s">
+        <v>145</v>
+      </c>
+      <c r="B31" s="151">
+        <v>277086435</v>
+      </c>
+      <c r="C31" s="144">
+        <v>3.6397391101638368</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="22.5">
+      <c r="A32" s="152" t="s">
+        <v>146</v>
+      </c>
+      <c r="B32" s="151">
+        <v>501610161</v>
+      </c>
+      <c r="C32" s="144">
+        <v>6.5890274312680752</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="22.5">
+      <c r="A33" s="152" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="151">
+        <v>279678339</v>
+      </c>
+      <c r="C33" s="144">
+        <v>3.6737857222204315</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="152" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" s="151">
+        <v>15437845</v>
+      </c>
+      <c r="C34" s="144">
+        <v>0.20278772659205502</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="152" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="151">
+        <v>18941976</v>
+      </c>
+      <c r="C35" s="144">
+        <v>0.24881712766265424</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="152" t="s">
+        <v>120</v>
+      </c>
+      <c r="B36" s="151">
+        <v>21469631</v>
+      </c>
+      <c r="C36" s="144">
+        <v>0.28201978069220862</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="152" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="151">
+        <v>8726276</v>
+      </c>
+      <c r="C37" s="144">
+        <v>0.11462621056597029</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="152" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="151">
+        <v>50292598</v>
+      </c>
+      <c r="C38" s="144">
+        <v>0.66063117053112874</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="152" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39" s="151">
+        <v>22336958</v>
+      </c>
+      <c r="C39" s="144">
+        <v>0.29341277437376889</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="152" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="151">
+        <v>125184918</v>
+      </c>
+      <c r="C40" s="144">
+        <v>1.6443982255834817</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="152" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="151">
+        <v>2258127</v>
+      </c>
+      <c r="C41" s="144">
+        <v>2.9662199658445691E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="22.5">
+      <c r="A42" s="152" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" s="151">
+        <v>15966922</v>
+      </c>
+      <c r="C42" s="144">
+        <v>0.20973755165003072</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="22.5">
+      <c r="A43" s="154" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" s="155">
+        <v>258098956</v>
+      </c>
+      <c r="C43" s="146">
+        <v>3.3903242663093738</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="136" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="29.42578125" style="157" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="157" customWidth="1"/>
+    <col min="3" max="3" width="21" style="157" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="157"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" ht="15">
+      <c r="A2" s="213" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="213"/>
+      <c r="C2" s="213"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="C3" s="158" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="214"/>
+      <c r="B4" s="215" t="s">
+        <v>154</v>
+      </c>
+      <c r="C4" s="218" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="214"/>
+      <c r="B5" s="216"/>
+      <c r="C5" s="219"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="214"/>
+      <c r="B6" s="217"/>
+      <c r="C6" s="220"/>
+    </row>
+    <row r="7" spans="1:3" ht="22.5">
+      <c r="A7" s="150" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="156">
+        <v>9062096500</v>
+      </c>
+      <c r="C7" s="159">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="152" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="153" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="160"/>
+    </row>
+    <row r="9" spans="1:3" ht="22.5">
+      <c r="A9" s="152" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="151">
+        <v>5256969</v>
+      </c>
+      <c r="C9" s="161">
+        <v>5.8010516661348724E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="152" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="151">
+        <v>1018656144</v>
+      </c>
+      <c r="C10" s="161">
+        <v>11.240844146826289</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="45">
+      <c r="A11" s="152" t="s">
+        <v>134</v>
+      </c>
+      <c r="B11" s="151">
+        <v>1964692066</v>
+      </c>
+      <c r="C11" s="161">
+        <v>21.680326026102236</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22.5">
+      <c r="A12" s="152" t="s">
+        <v>135</v>
+      </c>
+      <c r="B12" s="151">
+        <v>12518783</v>
+      </c>
+      <c r="C12" s="161">
+        <v>0.13814444593477901</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="22.5">
+      <c r="A13" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="B13" s="151">
+        <v>1471224</v>
+      </c>
+      <c r="C13" s="161">
+        <v>1.623491870782881E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="152" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="151">
+        <v>1574262532</v>
+      </c>
+      <c r="C14" s="161">
+        <v>17.371946237826975</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="67.5">
+      <c r="A15" s="152" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15" s="151">
+        <v>8650139</v>
+      </c>
+      <c r="C15" s="161">
+        <v>9.5454059664891011E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="152" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16" s="151">
+        <v>383277536</v>
+      </c>
+      <c r="C16" s="161">
+        <v>4.2294576757155475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="152" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="151">
+        <v>51840272</v>
+      </c>
+      <c r="C17" s="161">
+        <v>0.57205605788903269</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5">
+      <c r="A18" s="152" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="151">
+        <v>359431671</v>
+      </c>
+      <c r="C18" s="161">
+        <v>3.9663191734936833</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="22.5">
+      <c r="A19" s="152" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="151">
+        <v>578830095</v>
+      </c>
+      <c r="C19" s="161">
+        <v>6.3873750958180597</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="152" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="151">
+        <v>331868438</v>
+      </c>
+      <c r="C20" s="161">
+        <v>3.6621596117410582</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="22.5">
+      <c r="A21" s="152" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="151">
+        <v>183180621</v>
+      </c>
+      <c r="C21" s="161">
+        <v>2.0213934049367053</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="152" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" s="151">
+        <v>134220147</v>
+      </c>
+      <c r="C22" s="161">
+        <v>1.481115843337135</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="33.75">
+      <c r="A23" s="152" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="151">
+        <v>280821131</v>
+      </c>
+      <c r="C23" s="161">
+        <v>3.0988539020744263</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="22.5">
+      <c r="A24" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="151">
+        <v>3768779</v>
+      </c>
+      <c r="C24" s="161">
+        <v>4.1588378583256091E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="152" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="151">
+        <v>130643139</v>
+      </c>
+      <c r="C25" s="161">
+        <v>1.4416436527684295</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="152" t="s">
+        <v>141</v>
+      </c>
+      <c r="B26" s="151">
+        <v>10594392</v>
+      </c>
+      <c r="C26" s="161">
+        <v>0.11690884112743667</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="152" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" s="151">
+        <v>8199725</v>
+      </c>
+      <c r="C27" s="161">
+        <v>9.0483752849023408E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="152" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="151">
+        <v>345068</v>
+      </c>
+      <c r="C28" s="161">
+        <v>3.8078164362959498E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="33.75">
+      <c r="A29" s="152" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" s="151">
+        <v>34155003</v>
+      </c>
+      <c r="C29" s="161">
+        <v>0.37689957285270581</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="152" t="s">
+        <v>144</v>
+      </c>
+      <c r="B30" s="151">
+        <v>204183065</v>
+      </c>
+      <c r="C30" s="161">
+        <v>2.2531548301212641</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="22.5">
+      <c r="A31" s="152" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="151">
+        <v>164868565</v>
+      </c>
+      <c r="C31" s="161">
+        <v>1.8193203416008645</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="152" t="s">
+        <v>145</v>
+      </c>
+      <c r="B32" s="151">
+        <v>156515977</v>
+      </c>
+      <c r="C32" s="161">
+        <v>1.727149749508847</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="22.5">
+      <c r="A33" s="152" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" s="151">
+        <v>606395574</v>
+      </c>
+      <c r="C33" s="161">
+        <v>6.6915594421224718</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="22.5">
+      <c r="A34" s="152" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" s="151">
+        <v>193395259</v>
+      </c>
+      <c r="C34" s="161">
+        <v>2.134111670516861</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="152" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" s="151">
+        <v>17681662</v>
+      </c>
+      <c r="C35" s="161">
+        <v>0.19511668188481551</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="152" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" s="151">
+        <v>17767700</v>
+      </c>
+      <c r="C36" s="161">
+        <v>0.19606610898482488</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="152" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="151">
+        <v>33388974</v>
+      </c>
+      <c r="C37" s="161">
+        <v>0.36844646269215958</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="152" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="151">
+        <v>12793155</v>
+      </c>
+      <c r="C38" s="161">
+        <v>0.14117213384342134</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="152" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="151">
+        <v>79783453</v>
+      </c>
+      <c r="C39" s="161">
+        <v>0.88040833597391077</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="152" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="151">
+        <v>23471774</v>
+      </c>
+      <c r="C40" s="161">
+        <v>0.25901041773280609</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="152" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" s="151">
+        <v>123577637</v>
+      </c>
+      <c r="C41" s="161">
+        <v>1.3636760213268531</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="152" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="151">
+        <v>3526991</v>
+      </c>
+      <c r="C42" s="161">
+        <v>3.8920254270079779E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="22.5">
+      <c r="A43" s="152" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="151">
+        <v>24902469</v>
+      </c>
+      <c r="C43" s="161">
+        <v>0.27479809997609272</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="22.5">
+      <c r="A44" s="154" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" s="155">
+        <v>323160371</v>
+      </c>
+      <c r="C44" s="162">
+        <v>3.5660663180975836</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="163" t="s">
+        <v>131</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C45"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3" ht="15">
+      <c r="A2" s="213" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2" s="213"/>
+      <c r="C2" s="213"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="157"/>
+      <c r="B3" s="157"/>
+      <c r="C3" s="158" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="214"/>
+      <c r="B4" s="215" t="s">
+        <v>202</v>
+      </c>
+      <c r="C4" s="218" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="214"/>
+      <c r="B5" s="216"/>
+      <c r="C5" s="219"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="214"/>
+      <c r="B6" s="217"/>
+      <c r="C6" s="220"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="150" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="156">
+        <v>10846962615</v>
+      </c>
+      <c r="C7" s="159">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="152" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="153" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="160"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="152" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="151">
+        <v>9285372</v>
+      </c>
+      <c r="C9" s="192">
+        <v>8.5603429545884915E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="152" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="151">
+        <v>1333090297</v>
+      </c>
+      <c r="C10" s="192">
+        <v>12.289987015872091</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5">
+      <c r="A11" s="152" t="s">
+        <v>134</v>
+      </c>
+      <c r="B11" s="151">
+        <v>2448402417</v>
+      </c>
+      <c r="C11" s="192">
+        <v>22.572239841724574</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="152" t="s">
+        <v>135</v>
+      </c>
+      <c r="B12" s="151">
+        <v>12343686</v>
+      </c>
+      <c r="C12" s="192">
+        <v>0.11379854838745565</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="152" t="s">
+        <v>136</v>
+      </c>
+      <c r="B13" s="151">
+        <v>1336145</v>
+      </c>
+      <c r="C13" s="192">
+        <v>1.2318148844288239E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="152" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="151">
+        <v>1787723238</v>
+      </c>
+      <c r="C14" s="192">
+        <v>16.481325707971013</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="33.75">
+      <c r="A15" s="152" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15" s="151">
+        <v>11428514</v>
+      </c>
+      <c r="C15" s="192">
+        <v>0.10536142149320019</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="152" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16" s="151">
+        <v>742463304</v>
+      </c>
+      <c r="C16" s="192">
+        <v>6.8448959432501928</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="152" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="151">
+        <v>33641423</v>
+      </c>
+      <c r="C17" s="192">
+        <v>0.31014602146298631</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="152" t="s">
+        <v>111</v>
+      </c>
+      <c r="B18" s="151">
+        <v>391639706</v>
+      </c>
+      <c r="C18" s="192">
+        <v>3.6105933052485217</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="152" t="s">
+        <v>112</v>
+      </c>
+      <c r="B19" s="151">
+        <v>689133037</v>
+      </c>
+      <c r="C19" s="192">
+        <v>6.3532351079279525</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="152" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="151">
+        <v>248064727</v>
+      </c>
+      <c r="C20" s="192">
+        <v>2.2869510645953306</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="152" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" s="151">
+        <v>310033541</v>
+      </c>
+      <c r="C21" s="192">
+        <v>2.8582521393709071</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="152" t="s">
+        <v>139</v>
+      </c>
+      <c r="B22" s="151">
+        <v>143620447</v>
+      </c>
+      <c r="C22" s="192">
+        <v>1.3240614179068968</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="152" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="151">
+        <v>317574790</v>
+      </c>
+      <c r="C23" s="192">
+        <v>2.9277762012458086</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" s="151">
+        <v>14151304</v>
+      </c>
+      <c r="C24" s="192">
+        <v>0.13046328730247958</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="152" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="151">
+        <v>144212423</v>
+      </c>
+      <c r="C25" s="192">
+        <v>1.3295189457053365</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="152" t="s">
+        <v>141</v>
+      </c>
+      <c r="B26" s="151">
+        <v>21224614</v>
+      </c>
+      <c r="C26" s="192">
+        <v>0.19567333965592359</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="152" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" s="151">
+        <v>17960435</v>
+      </c>
+      <c r="C27" s="192">
+        <v>0.16558031623675878</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="152" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="151">
+        <v>1196563</v>
+      </c>
+      <c r="C28" s="192">
+        <v>1.1031318558665466E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="22.5">
+      <c r="A29" s="152" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" s="151">
+        <v>39976006</v>
+      </c>
+      <c r="C29" s="192">
+        <v>0.36854562349756931</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="152" t="s">
+        <v>144</v>
+      </c>
+      <c r="B30" s="151">
+        <v>279959350</v>
+      </c>
+      <c r="C30" s="192">
+        <v>2.5809930386673505</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="152" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31" s="151">
+        <v>225939648</v>
+      </c>
+      <c r="C31" s="192">
+        <v>2.0829761843887393</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="152" t="s">
+        <v>145</v>
+      </c>
+      <c r="B32" s="151">
+        <v>13351992</v>
+      </c>
+      <c r="C32" s="192">
+        <v>0.1230942935263357</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="152" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" s="151">
+        <v>798664071</v>
+      </c>
+      <c r="C33" s="192">
+        <v>7.3630204080868396</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="152" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" s="151">
+        <v>59693024</v>
+      </c>
+      <c r="C34" s="192">
+        <v>0.55032017827232094</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="152" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" s="151">
+        <v>30543505</v>
+      </c>
+      <c r="C35" s="192">
+        <v>0.28158578658473599</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="152" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" s="151">
+        <v>28376354</v>
+      </c>
+      <c r="C36" s="192">
+        <v>0.26160645156791662</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="152" t="s">
+        <v>120</v>
+      </c>
+      <c r="B37" s="151">
+        <v>37880924</v>
+      </c>
+      <c r="C37" s="192">
+        <v>0.34923070489443186</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="152" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="151">
+        <v>15475625</v>
+      </c>
+      <c r="C38" s="192">
+        <v>0.14267242867232838</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="152" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="151">
+        <v>98265204</v>
+      </c>
+      <c r="C39" s="192">
+        <v>0.90592369023298236</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="152" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40" s="151">
+        <v>30490308</v>
+      </c>
+      <c r="C40" s="192">
+        <v>0.28109535436063637</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="152" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" s="151">
+        <v>101113746</v>
+      </c>
+      <c r="C41" s="192">
+        <v>0.93218488519700682</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="152" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="151">
+        <v>5927957</v>
+      </c>
+      <c r="C42" s="192">
+        <v>5.4650847526683394E-2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="152" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="151">
+        <v>26103117</v>
+      </c>
+      <c r="C43" s="192">
+        <v>0.24064909160747575</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="154" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" s="155">
+        <v>376675801</v>
+      </c>
+      <c r="C44" s="162">
+        <v>3.4726385106103734</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="163" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="157"/>
+      <c r="C45" s="157"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D38" sqref="D38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="157" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="157" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="157"/>
+    <col min="257" max="257" width="4.42578125" style="157" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="157" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="157"/>
+    <col min="513" max="513" width="4.42578125" style="157" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="157" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="157"/>
+    <col min="769" max="769" width="4.42578125" style="157" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="157" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="157"/>
+    <col min="1025" max="1025" width="4.42578125" style="157" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="157" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="157"/>
+    <col min="1281" max="1281" width="4.42578125" style="157" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="157" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="157"/>
+    <col min="1537" max="1537" width="4.42578125" style="157" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="157" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="157"/>
+    <col min="1793" max="1793" width="4.42578125" style="157" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="157" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="157"/>
+    <col min="2049" max="2049" width="4.42578125" style="157" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="157" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="157"/>
+    <col min="2305" max="2305" width="4.42578125" style="157" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="157" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="157"/>
+    <col min="2561" max="2561" width="4.42578125" style="157" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="157" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="157"/>
+    <col min="2817" max="2817" width="4.42578125" style="157" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="157" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="157"/>
+    <col min="3073" max="3073" width="4.42578125" style="157" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="157" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="157"/>
+    <col min="3329" max="3329" width="4.42578125" style="157" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="157" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="157"/>
+    <col min="3585" max="3585" width="4.42578125" style="157" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="157" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="157"/>
+    <col min="3841" max="3841" width="4.42578125" style="157" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="157" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="157"/>
+    <col min="4097" max="4097" width="4.42578125" style="157" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="157" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="157"/>
+    <col min="4353" max="4353" width="4.42578125" style="157" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="157" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="157"/>
+    <col min="4609" max="4609" width="4.42578125" style="157" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="157" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="157"/>
+    <col min="4865" max="4865" width="4.42578125" style="157" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="157" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="157"/>
+    <col min="5121" max="5121" width="4.42578125" style="157" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="157" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="157"/>
+    <col min="5377" max="5377" width="4.42578125" style="157" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="157" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="157"/>
+    <col min="5633" max="5633" width="4.42578125" style="157" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="157" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="157"/>
+    <col min="5889" max="5889" width="4.42578125" style="157" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="157" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="157"/>
+    <col min="6145" max="6145" width="4.42578125" style="157" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="157" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="157"/>
+    <col min="6401" max="6401" width="4.42578125" style="157" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="157" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="157"/>
+    <col min="6657" max="6657" width="4.42578125" style="157" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="157" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="157"/>
+    <col min="6913" max="6913" width="4.42578125" style="157" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="157" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="157"/>
+    <col min="7169" max="7169" width="4.42578125" style="157" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="157" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="157"/>
+    <col min="7425" max="7425" width="4.42578125" style="157" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="157" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="157"/>
+    <col min="7681" max="7681" width="4.42578125" style="157" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="157" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="157"/>
+    <col min="7937" max="7937" width="4.42578125" style="157" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="157" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="157"/>
+    <col min="8193" max="8193" width="4.42578125" style="157" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="157" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="157"/>
+    <col min="8449" max="8449" width="4.42578125" style="157" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="157" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="157"/>
+    <col min="8705" max="8705" width="4.42578125" style="157" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="157" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="157"/>
+    <col min="8961" max="8961" width="4.42578125" style="157" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="157" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="157"/>
+    <col min="9217" max="9217" width="4.42578125" style="157" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="157" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="157"/>
+    <col min="9473" max="9473" width="4.42578125" style="157" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="157" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="157"/>
+    <col min="9729" max="9729" width="4.42578125" style="157" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="157" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="157"/>
+    <col min="9985" max="9985" width="4.42578125" style="157" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="157" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="157"/>
+    <col min="10241" max="10241" width="4.42578125" style="157" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="157" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="157"/>
+    <col min="10497" max="10497" width="4.42578125" style="157" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="157" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="157"/>
+    <col min="10753" max="10753" width="4.42578125" style="157" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="157" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="157"/>
+    <col min="11009" max="11009" width="4.42578125" style="157" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="157" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="157"/>
+    <col min="11265" max="11265" width="4.42578125" style="157" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="157" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="157"/>
+    <col min="11521" max="11521" width="4.42578125" style="157" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="157" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="157"/>
+    <col min="11777" max="11777" width="4.42578125" style="157" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="157" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="157"/>
+    <col min="12033" max="12033" width="4.42578125" style="157" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="157" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="157"/>
+    <col min="12289" max="12289" width="4.42578125" style="157" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="157" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="157"/>
+    <col min="12545" max="12545" width="4.42578125" style="157" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="157" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="157"/>
+    <col min="12801" max="12801" width="4.42578125" style="157" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="157" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="157"/>
+    <col min="13057" max="13057" width="4.42578125" style="157" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="157" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="157"/>
+    <col min="13313" max="13313" width="4.42578125" style="157" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="157" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="157"/>
+    <col min="13569" max="13569" width="4.42578125" style="157" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="157" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="157"/>
+    <col min="13825" max="13825" width="4.42578125" style="157" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="157" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="157"/>
+    <col min="14081" max="14081" width="4.42578125" style="157" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="157" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="157"/>
+    <col min="14337" max="14337" width="4.42578125" style="157" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="157" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="157"/>
+    <col min="14593" max="14593" width="4.42578125" style="157" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="157" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="157"/>
+    <col min="14849" max="14849" width="4.42578125" style="157" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="157" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="157"/>
+    <col min="15105" max="15105" width="4.42578125" style="157" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="157" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="157"/>
+    <col min="15361" max="15361" width="4.42578125" style="157" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="157" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="157"/>
+    <col min="15617" max="15617" width="4.42578125" style="157" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="157" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="157"/>
+    <col min="15873" max="15873" width="4.42578125" style="157" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="157" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="157"/>
+    <col min="16129" max="16129" width="4.42578125" style="157" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="157" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="157"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="184"/>
+      <c r="B3" s="185" t="s">
+        <v>192</v>
+      </c>
+      <c r="C3" s="186"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="184"/>
+      <c r="B4" s="185" t="s">
+        <v>193</v>
+      </c>
+      <c r="C4" s="186"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="184"/>
+      <c r="B5" s="185" t="s">
+        <v>194</v>
+      </c>
+      <c r="C5" s="186"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="184"/>
+      <c r="B6" s="185" t="s">
+        <v>195</v>
+      </c>
+      <c r="C6" s="186"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="184"/>
+      <c r="B7" s="185" t="s">
+        <v>196</v>
+      </c>
+      <c r="C7" s="186"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="184"/>
+      <c r="B8" s="187" t="s">
+        <v>197</v>
+      </c>
+      <c r="C8" s="186"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="184"/>
+      <c r="B9" s="188"/>
+      <c r="C9" s="186"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="184"/>
+      <c r="B10" s="184"/>
+      <c r="C10" s="186"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="184"/>
+      <c r="B11" s="184"/>
+      <c r="C11" s="186"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="184"/>
+      <c r="B12" s="184"/>
+      <c r="C12" s="184"/>
+    </row>
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="193" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13" s="194"/>
+      <c r="C13" s="194"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="189"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="190"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="190"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="191"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="64" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="64" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="64" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="64" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="64" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="64" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="64" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="64" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="64" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="65" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="157" t="s">
+      <c r="A1" s="195" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="157"/>
-[...6 lines deleted...]
-      <c r="I1" s="157"/>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
+      <c r="E1" s="195"/>
+      <c r="F1" s="195"/>
+      <c r="G1" s="195"/>
+      <c r="H1" s="195"/>
+      <c r="I1" s="195"/>
     </row>
     <row r="2" spans="1:9" s="65" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="66"/>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
     </row>
     <row r="3" spans="1:9" s="46" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="71" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2559,3433 +8285,108 @@
       <c r="G29" s="74">
         <v>8505117</v>
       </c>
       <c r="H29" s="74">
         <v>7416107</v>
       </c>
       <c r="I29" s="74">
         <v>7496054</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...3324 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H3" sqref="H3:I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="64" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="64" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="64" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="64" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="64" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="64" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="64" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="64" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="64" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="65" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="157" t="s">
+      <c r="A1" s="195" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="157"/>
-[...6 lines deleted...]
-      <c r="I1" s="157"/>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
+      <c r="E1" s="195"/>
+      <c r="F1" s="195"/>
+      <c r="G1" s="195"/>
+      <c r="H1" s="195"/>
+      <c r="I1" s="195"/>
     </row>
     <row r="2" spans="1:9" s="65" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="66"/>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
     </row>
     <row r="3" spans="1:9" s="46" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-      <c r="H3" s="158" t="s">
+      <c r="H3" s="196" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="158"/>
+      <c r="I3" s="196"/>
     </row>
     <row r="4" spans="1:9" s="60" customFormat="1" ht="45" customHeight="1">
       <c r="A4" s="58"/>
       <c r="B4" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="59" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F4" s="59" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>40</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="9" t="s">
@@ -6712,83 +9113,83 @@
       </c>
       <c r="H29" s="56">
         <v>43110563</v>
       </c>
       <c r="I29" s="40">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="H3:I3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="64" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="64" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="61" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="61" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="14" style="61" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="159" t="s">
+      <c r="A1" s="197" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="159"/>
-[...6 lines deleted...]
-      <c r="I1" s="159"/>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="197"/>
+      <c r="E1" s="197"/>
+      <c r="F1" s="197"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="197"/>
+      <c r="I1" s="197"/>
     </row>
     <row r="2" spans="1:10" s="46" customFormat="1" ht="11.25">
       <c r="A2" s="57"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="2"/>
       <c r="F2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="60" customFormat="1" ht="45" customHeight="1">
       <c r="A3" s="58"/>
       <c r="B3" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>40</v>
@@ -7533,96 +9934,96 @@
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="62"/>
       <c r="B29" s="62"/>
       <c r="C29" s="62"/>
       <c r="D29" s="62"/>
       <c r="E29" s="63"/>
       <c r="F29" s="62"/>
       <c r="G29" s="63"/>
       <c r="H29" s="62"/>
       <c r="I29" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="159" t="s">
+      <c r="A1" s="197" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="159"/>
-[...6 lines deleted...]
-      <c r="I1" s="159"/>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="197"/>
+      <c r="E1" s="197"/>
+      <c r="F1" s="197"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="197"/>
+      <c r="I1" s="197"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
-      <c r="D2" s="160"/>
-[...1 lines deleted...]
-      <c r="F2" s="160"/>
+      <c r="D2" s="198"/>
+      <c r="E2" s="198"/>
+      <c r="F2" s="198"/>
       <c r="G2" s="45"/>
       <c r="H2" s="46"/>
       <c r="I2" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="47.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>40</v>
@@ -8354,113 +10755,113 @@
       <c r="F28" s="56">
         <v>230138982</v>
       </c>
       <c r="G28" s="40">
         <v>12.9</v>
       </c>
       <c r="H28" s="39">
         <v>93889386</v>
       </c>
       <c r="I28" s="40">
         <v>5.2</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="44"/>
       <c r="B29" s="29"/>
       <c r="C29" s="30"/>
       <c r="D29" s="29"/>
       <c r="E29" s="30"/>
       <c r="F29" s="29"/>
       <c r="G29" s="30"/>
       <c r="H29" s="53"/>
       <c r="I29" s="30"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="161"/>
-[...5 lines deleted...]
-      <c r="G30" s="161"/>
+      <c r="A30" s="199"/>
+      <c r="B30" s="199"/>
+      <c r="C30" s="199"/>
+      <c r="D30" s="199"/>
+      <c r="E30" s="199"/>
+      <c r="F30" s="199"/>
+      <c r="G30" s="199"/>
       <c r="H30" s="53"/>
       <c r="I30" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="159" t="s">
+      <c r="A1" s="197" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="159"/>
-[...6 lines deleted...]
-      <c r="I1" s="159"/>
+      <c r="B1" s="197"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="197"/>
+      <c r="E1" s="197"/>
+      <c r="F1" s="197"/>
+      <c r="G1" s="197"/>
+      <c r="H1" s="197"/>
+      <c r="I1" s="197"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
-      <c r="D2" s="160"/>
-[...1 lines deleted...]
-      <c r="F2" s="160"/>
+      <c r="D2" s="198"/>
+      <c r="E2" s="198"/>
+      <c r="F2" s="198"/>
       <c r="I2" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="45" customHeight="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="10">
@@ -9184,111 +11585,111 @@
         <v>5.5</v>
       </c>
       <c r="F28" s="41">
         <v>135383806</v>
       </c>
       <c r="G28" s="42">
         <v>6</v>
       </c>
       <c r="H28" s="39">
         <v>139118058</v>
       </c>
       <c r="I28" s="43">
         <v>5.7</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="44"/>
       <c r="B29" s="29"/>
       <c r="C29" s="30"/>
       <c r="D29" s="29"/>
       <c r="E29" s="30"/>
       <c r="F29" s="29"/>
       <c r="G29" s="30"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="161"/>
-[...5 lines deleted...]
-      <c r="G30" s="161"/>
+      <c r="A30" s="199"/>
+      <c r="B30" s="199"/>
+      <c r="C30" s="199"/>
+      <c r="D30" s="199"/>
+      <c r="E30" s="199"/>
+      <c r="F30" s="199"/>
+      <c r="G30" s="199"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="169" t="s">
+      <c r="A1" s="207" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="169"/>
-      <c r="C1" s="169"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="162"/>
-      <c r="B3" s="163" t="s">
+      <c r="A3" s="200"/>
+      <c r="B3" s="201" t="s">
         <v>50</v>
       </c>
-      <c r="C3" s="166" t="s">
+      <c r="C3" s="204" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="81"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="162"/>
-[...1 lines deleted...]
-      <c r="C4" s="167"/>
+      <c r="A4" s="200"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="205"/>
       <c r="D4" s="81"/>
     </row>
     <row r="5" spans="1:4" ht="27" customHeight="1">
-      <c r="A5" s="162"/>
-[...1 lines deleted...]
-      <c r="C5" s="168"/>
+      <c r="A5" s="200"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="206"/>
       <c r="D5" s="81"/>
     </row>
     <row r="6" spans="1:4" ht="24">
       <c r="A6" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B6" s="75">
         <v>2667182755</v>
       </c>
       <c r="C6" s="76">
         <v>100</v>
       </c>
       <c r="D6" s="81"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="20" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="81"/>
@@ -9636,95 +12037,95 @@
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="82" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="37">
         <v>12787779</v>
       </c>
       <c r="C39" s="38">
         <v>0.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="A43" sqref="A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="169" t="s">
+      <c r="A1" s="207" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="169"/>
-      <c r="C1" s="169"/>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
     </row>
     <row r="2" spans="1:4">
       <c r="D2" s="81"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="170"/>
-      <c r="B3" s="163" t="s">
+      <c r="A3" s="208"/>
+      <c r="B3" s="201" t="s">
         <v>86</v>
       </c>
-      <c r="C3" s="171" t="s">
+      <c r="C3" s="209" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="81"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="170"/>
-[...1 lines deleted...]
-      <c r="C4" s="172"/>
+      <c r="A4" s="208"/>
+      <c r="B4" s="202"/>
+      <c r="C4" s="210"/>
       <c r="D4" s="81"/>
     </row>
     <row r="5" spans="1:4" ht="21" customHeight="1">
-      <c r="A5" s="170"/>
-[...1 lines deleted...]
-      <c r="C5" s="173"/>
+      <c r="A5" s="208"/>
+      <c r="B5" s="203"/>
+      <c r="C5" s="211"/>
       <c r="D5" s="81"/>
     </row>
     <row r="6" spans="1:4" ht="24">
       <c r="A6" s="89" t="s">
         <v>128</v>
       </c>
       <c r="B6" s="31">
         <v>2861057827</v>
       </c>
       <c r="C6" s="84">
         <v>100</v>
       </c>
       <c r="D6" s="81"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="80" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="85"/>
       <c r="C7" s="86" t="s">
         <v>87</v>
       </c>
       <c r="D7" s="81"/>
     </row>
     <row r="8" spans="1:4">
@@ -10083,1161 +12484,216 @@
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="112" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="87">
         <v>21321727</v>
       </c>
       <c r="C40" s="86">
         <v>0.7</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="113" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="74">
         <v>116780160</v>
       </c>
       <c r="C41" s="88">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="136" t="s">
-        <v>131</v>
-[...946 lines deleted...]
-      <c r="A45" s="136" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A08D48-6B65-4252-B07B-F4CABF554E0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EB0B5A-1330-4F36-BE09-ADDE1285AC8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>1990-1997</vt:lpstr>
       <vt:lpstr>1998-2001</vt:lpstr>
       <vt:lpstr>2002-2005</vt:lpstr>
       <vt:lpstr>2006-2009</vt:lpstr>
       <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'1990-1997'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'2002-2005'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>