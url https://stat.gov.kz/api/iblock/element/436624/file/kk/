--- v0 (2026-07-15)
+++ v1 (2026-10-04)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Makshayeva\Desktop\Динамика обновл(1)\Динамика обновл\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="28755" windowHeight="11835" tabRatio="735"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28755" windowHeight="11835" tabRatio="735" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш-1" sheetId="32" r:id="rId3"/>
     <sheet name="Көрсеткіш-2" sheetId="33" r:id="rId4"/>
     <sheet name="Көрсеткіш-3" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1774" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1777" uniqueCount="114">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
@@ -351,65 +356,50 @@
   <si>
     <t>Нақты ақшалай табыстар индексі (алдыңғы кезеңге %-бен)</t>
   </si>
   <si>
     <t>2010 жылдан бастап</t>
   </si>
   <si>
     <r>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Алдын ала деректер.</t>
     </r>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <r>
-      <t>2025 жыл</t>
-[...13 lines deleted...]
-    <r>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Дереккөздердің нақтылануына байланысты деректер қайта есептелді. Индекстерді тікелей есептеу дұрыс емес.</t>
     </r>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <r>
       <t>2022 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
@@ -420,62 +410,65 @@
   </si>
   <si>
     <t>Төлеубеков Айбек Ғарифоллаұлы</t>
   </si>
   <si>
     <t>+7 7172749806</t>
   </si>
   <si>
     <t xml:space="preserve">ai.toleubekov@aspire.gov.kz </t>
   </si>
   <si>
     <r>
       <t>2026 жыл</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="191" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1101,59 +1094,59 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="191" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="191" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
@@ -1172,307 +1165,310 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="7" fillId="0" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="8" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="9" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="22">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 4 2" xfId="11"/>
     <cellStyle name="Обычный_декабрь 06г" xfId="12"/>
     <cellStyle name="Финансовый 2" xfId="13"/>
     <cellStyle name="Финансовый 2 2" xfId="14"/>
     <cellStyle name="Финансовый 3" xfId="15"/>
     <cellStyle name="Финансовый 3 2" xfId="16"/>
     <cellStyle name="Финансовый 3 3" xfId="17"/>
     <cellStyle name="Финансовый 4" xfId="18"/>
     <cellStyle name="Финансовый 4 2" xfId="19"/>
     <cellStyle name="Финансовый 4 3" xfId="20"/>
     <cellStyle name="Финансовый 5" xfId="21"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1481,86 +1477,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1748,51 +1744,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.makshayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="102"/>
       <c r="B1" s="102"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="15">
         <v>64110102</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>11</v>
@@ -1902,67 +1898,67 @@
       <c r="B16" s="86">
         <v>46212</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="86">
         <v>46297</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="17" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="100" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="11"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="11"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
@@ -2046,228 +2042,228 @@
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC6" sqref="DC6:DC27"/>
+      <selection pane="topRight" activeCell="CY4" sqref="CY4:DB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="62" width="11.42578125" style="14" customWidth="1"/>
     <col min="63" max="102" width="9.140625" style="14"/>
     <col min="103" max="106" width="9.85546875" style="14" customWidth="1"/>
     <col min="107" max="110" width="10.140625" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>64110102</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="24"/>
     </row>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="116" t="s">
+      <c r="A4" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="118"/>
-      <c r="C4" s="103" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="112" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="104"/>
-[...10 lines deleted...]
-      <c r="O4" s="112" t="s">
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="115" t="s">
         <v>64</v>
       </c>
-      <c r="P4" s="113"/>
-[...10 lines deleted...]
-      <c r="AA4" s="109" t="s">
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="117"/>
+      <c r="AA4" s="103" t="s">
         <v>65</v>
       </c>
-      <c r="AB4" s="110"/>
-[...10 lines deleted...]
-      <c r="AM4" s="109" t="s">
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="104"/>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="104"/>
+      <c r="AM4" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="AN4" s="110"/>
-[...10 lines deleted...]
-      <c r="AY4" s="109" t="s">
+      <c r="AN4" s="104"/>
+      <c r="AO4" s="104"/>
+      <c r="AP4" s="104"/>
+      <c r="AQ4" s="104"/>
+      <c r="AR4" s="104"/>
+      <c r="AS4" s="104"/>
+      <c r="AT4" s="104"/>
+      <c r="AU4" s="104"/>
+      <c r="AV4" s="104"/>
+      <c r="AW4" s="104"/>
+      <c r="AX4" s="104"/>
+      <c r="AY4" s="103" t="s">
         <v>67</v>
       </c>
-      <c r="AZ4" s="110"/>
-[...10 lines deleted...]
-      <c r="BK4" s="109" t="s">
+      <c r="AZ4" s="104"/>
+      <c r="BA4" s="104"/>
+      <c r="BB4" s="104"/>
+      <c r="BC4" s="104"/>
+      <c r="BD4" s="104"/>
+      <c r="BE4" s="104"/>
+      <c r="BF4" s="104"/>
+      <c r="BG4" s="104"/>
+      <c r="BH4" s="104"/>
+      <c r="BI4" s="104"/>
+      <c r="BJ4" s="118"/>
+      <c r="BK4" s="103" t="s">
         <v>68</v>
       </c>
-      <c r="BL4" s="110"/>
-[...2 lines deleted...]
-      <c r="BO4" s="112" t="s">
+      <c r="BL4" s="104"/>
+      <c r="BM4" s="104"/>
+      <c r="BN4" s="118"/>
+      <c r="BO4" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="BP4" s="113"/>
-[...2 lines deleted...]
-      <c r="BS4" s="112" t="s">
+      <c r="BP4" s="116"/>
+      <c r="BQ4" s="116"/>
+      <c r="BR4" s="117"/>
+      <c r="BS4" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="BT4" s="113"/>
-[...2 lines deleted...]
-      <c r="BW4" s="113" t="s">
+      <c r="BT4" s="116"/>
+      <c r="BU4" s="116"/>
+      <c r="BV4" s="117"/>
+      <c r="BW4" s="116" t="s">
         <v>71</v>
       </c>
-      <c r="BX4" s="113"/>
-[...2 lines deleted...]
-      <c r="CA4" s="103" t="s">
+      <c r="BX4" s="116"/>
+      <c r="BY4" s="116"/>
+      <c r="BZ4" s="117"/>
+      <c r="CA4" s="112" t="s">
         <v>72</v>
       </c>
-      <c r="CB4" s="104"/>
-[...2 lines deleted...]
-      <c r="CE4" s="103" t="s">
+      <c r="CB4" s="113"/>
+      <c r="CC4" s="113"/>
+      <c r="CD4" s="119"/>
+      <c r="CE4" s="112" t="s">
         <v>73</v>
       </c>
-      <c r="CF4" s="104"/>
-[...2 lines deleted...]
-      <c r="CI4" s="103" t="s">
+      <c r="CF4" s="113"/>
+      <c r="CG4" s="113"/>
+      <c r="CH4" s="114"/>
+      <c r="CI4" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="CJ4" s="104"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="109" t="s">
+      <c r="CJ4" s="113"/>
+      <c r="CK4" s="113"/>
+      <c r="CL4" s="114"/>
+      <c r="CM4" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="CN4" s="106"/>
+      <c r="CO4" s="106"/>
+      <c r="CP4" s="107"/>
+      <c r="CQ4" s="103" t="s">
         <v>105</v>
       </c>
-      <c r="CR4" s="110"/>
-[...14 lines deleted...]
-      <c r="DC4" s="106" t="s">
+      <c r="CR4" s="104"/>
+      <c r="CS4" s="104"/>
+      <c r="CT4" s="104"/>
+      <c r="CU4" s="105" t="s">
+        <v>107</v>
+      </c>
+      <c r="CV4" s="106"/>
+      <c r="CW4" s="106"/>
+      <c r="CX4" s="107"/>
+      <c r="CY4" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="DD4" s="107"/>
-[...1 lines deleted...]
-      <c r="DF4" s="108"/>
+      <c r="CZ4" s="106"/>
+      <c r="DA4" s="106"/>
+      <c r="DB4" s="107"/>
+      <c r="DC4" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="DD4" s="106"/>
+      <c r="DE4" s="106"/>
+      <c r="DF4" s="107"/>
     </row>
     <row r="5" spans="1:110" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="117"/>
-      <c r="B5" s="119"/>
+      <c r="A5" s="109"/>
+      <c r="B5" s="111"/>
       <c r="C5" s="46" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>76</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>77</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>78</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>79</v>
       </c>
       <c r="H5" s="46" t="s">
         <v>80</v>
       </c>
       <c r="I5" s="46" t="s">
         <v>81</v>
       </c>
       <c r="J5" s="46" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="46" t="s">
@@ -2857,65 +2853,67 @@
       <c r="CQ6" s="54">
         <v>97.6</v>
       </c>
       <c r="CR6" s="29">
         <v>100.5</v>
       </c>
       <c r="CS6" s="29">
         <v>102.9</v>
       </c>
       <c r="CT6" s="51">
         <v>102.4</v>
       </c>
       <c r="CU6" s="88">
         <v>105.3</v>
       </c>
       <c r="CV6" s="89">
         <v>103.8</v>
       </c>
       <c r="CW6" s="90">
         <v>104.6</v>
       </c>
       <c r="CX6" s="91">
         <v>104.9</v>
       </c>
       <c r="CY6" s="88">
-        <v>100.7</v>
+        <v>101.3</v>
       </c>
       <c r="CZ6" s="90">
-        <v>99.2</v>
+        <v>99.5</v>
       </c>
       <c r="DA6" s="90">
-        <v>98.5</v>
+        <v>98.8</v>
       </c>
       <c r="DB6" s="91">
-        <v>97.7</v>
+        <v>98</v>
       </c>
       <c r="DC6" s="88">
         <v>100.1</v>
       </c>
-      <c r="DD6" s="90"/>
+      <c r="DD6" s="90">
+        <v>100.7</v>
+      </c>
       <c r="DE6" s="90"/>
       <c r="DF6" s="91"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>100000000</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>52</v>
       </c>
@@ -3183,65 +3181,67 @@
       <c r="CQ7" s="56">
         <v>91.7</v>
       </c>
       <c r="CR7" s="31">
         <v>104.4</v>
       </c>
       <c r="CS7" s="31">
         <v>104.7</v>
       </c>
       <c r="CT7" s="35">
         <v>111.6</v>
       </c>
       <c r="CU7" s="55">
         <v>109.5</v>
       </c>
       <c r="CV7" s="30">
         <v>100.3</v>
       </c>
       <c r="CW7" s="30">
         <v>103</v>
       </c>
       <c r="CX7" s="33">
         <v>101.8</v>
       </c>
       <c r="CY7" s="55">
-        <v>100.5</v>
+        <v>100.8</v>
       </c>
       <c r="CZ7" s="30">
-        <v>103.2</v>
+        <v>103.5</v>
       </c>
       <c r="DA7" s="30">
-        <v>98.4</v>
+        <v>98.7</v>
       </c>
       <c r="DB7" s="33">
-        <v>101.9</v>
+        <v>102.1</v>
       </c>
       <c r="DC7" s="55">
         <v>101.5</v>
       </c>
-      <c r="DD7" s="30"/>
+      <c r="DD7" s="30">
+        <v>100.4</v>
+      </c>
       <c r="DE7" s="30"/>
       <c r="DF7" s="33"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>110000000</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="57">
         <v>95.346015683467229</v>
       </c>
       <c r="D8" s="57">
         <v>94.52103669130112</v>
       </c>
       <c r="E8" s="57">
         <v>93.75322277314298</v>
       </c>
       <c r="F8" s="57">
         <v>101.16898589864979</v>
       </c>
       <c r="G8" s="57">
         <v>102.88607598176876</v>
       </c>
@@ -3509,65 +3509,67 @@
       <c r="CQ8" s="56">
         <v>91.2</v>
       </c>
       <c r="CR8" s="31">
         <v>93.7</v>
       </c>
       <c r="CS8" s="31">
         <v>98.1</v>
       </c>
       <c r="CT8" s="35">
         <v>101.2</v>
       </c>
       <c r="CU8" s="55">
         <v>105.6</v>
       </c>
       <c r="CV8" s="30">
         <v>100.6</v>
       </c>
       <c r="CW8" s="30">
         <v>104.1</v>
       </c>
       <c r="CX8" s="33">
         <v>100.3</v>
       </c>
       <c r="CY8" s="55">
-        <v>100.1</v>
+        <v>100.4</v>
       </c>
       <c r="CZ8" s="30">
-        <v>103.1</v>
+        <v>103.4</v>
       </c>
       <c r="DA8" s="30">
-        <v>99.2</v>
+        <v>99.4</v>
       </c>
       <c r="DB8" s="33">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="DC8" s="55">
-        <v>99.6</v>
-[...1 lines deleted...]
-      <c r="DD8" s="30"/>
+        <v>99.5</v>
+      </c>
+      <c r="DD8" s="30">
+        <v>100.8</v>
+      </c>
       <c r="DE8" s="30"/>
       <c r="DF8" s="33"/>
     </row>
     <row r="9" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>150000000</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="57">
         <v>91.10166975540703</v>
       </c>
       <c r="D9" s="57">
         <v>91.223867926982578</v>
       </c>
       <c r="E9" s="57">
         <v>93.681485424663236</v>
       </c>
       <c r="F9" s="57">
         <v>98.522598717821538</v>
       </c>
       <c r="G9" s="57">
         <v>98.682737314299033</v>
       </c>
@@ -3835,65 +3837,67 @@
       <c r="CQ9" s="56">
         <v>94.8</v>
       </c>
       <c r="CR9" s="31">
         <v>98.6</v>
       </c>
       <c r="CS9" s="31">
         <v>103.4</v>
       </c>
       <c r="CT9" s="35">
         <v>104.1</v>
       </c>
       <c r="CU9" s="55">
         <v>111</v>
       </c>
       <c r="CV9" s="30">
         <v>109</v>
       </c>
       <c r="CW9" s="30">
         <v>104.6</v>
       </c>
       <c r="CX9" s="33">
         <v>107.6</v>
       </c>
       <c r="CY9" s="55">
-        <v>103.2</v>
+        <v>103.6</v>
       </c>
       <c r="CZ9" s="30">
-        <v>100.4</v>
+        <v>100.7</v>
       </c>
       <c r="DA9" s="30">
-        <v>98.9</v>
+        <v>99.3</v>
       </c>
       <c r="DB9" s="33">
-        <v>97.3</v>
+        <v>97.6</v>
       </c>
       <c r="DC9" s="55">
         <v>102.2</v>
       </c>
-      <c r="DD9" s="30"/>
+      <c r="DD9" s="30">
+        <v>101.4</v>
+      </c>
       <c r="DE9" s="30"/>
       <c r="DF9" s="33"/>
     </row>
     <row r="10" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>190000000</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="57">
         <v>103.22197247165106</v>
       </c>
       <c r="D10" s="57">
         <v>104.34144144239075</v>
       </c>
       <c r="E10" s="57">
         <v>104.06618597526518</v>
       </c>
       <c r="F10" s="57">
         <v>108.15237743046285</v>
       </c>
       <c r="G10" s="57">
         <v>110.80802162024617</v>
       </c>
@@ -4161,65 +4165,67 @@
       <c r="CQ10" s="56">
         <v>88</v>
       </c>
       <c r="CR10" s="31">
         <v>91.6</v>
       </c>
       <c r="CS10" s="31">
         <v>96.8</v>
       </c>
       <c r="CT10" s="35">
         <v>98.1</v>
       </c>
       <c r="CU10" s="55">
         <v>109.6</v>
       </c>
       <c r="CV10" s="30">
         <v>108.6</v>
       </c>
       <c r="CW10" s="30">
         <v>111</v>
       </c>
       <c r="CX10" s="33">
         <v>113.1</v>
       </c>
       <c r="CY10" s="55">
-        <v>104.7</v>
+        <v>105.1</v>
       </c>
       <c r="CZ10" s="30">
-        <v>102.4</v>
+        <v>102.6</v>
       </c>
       <c r="DA10" s="30">
-        <v>102</v>
+        <v>102.1</v>
       </c>
       <c r="DB10" s="33">
-        <v>99.7</v>
+        <v>99.9</v>
       </c>
       <c r="DC10" s="55">
-        <v>106.3</v>
-[...1 lines deleted...]
-      <c r="DD10" s="30"/>
+        <v>106</v>
+      </c>
+      <c r="DD10" s="30">
+        <v>101.3</v>
+      </c>
       <c r="DE10" s="30"/>
       <c r="DF10" s="33"/>
     </row>
     <row r="11" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>230000000</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="57">
         <v>96.793712797792779</v>
       </c>
       <c r="D11" s="57">
         <v>96.52540738539544</v>
       </c>
       <c r="E11" s="57">
         <v>95.850100737093598</v>
       </c>
       <c r="F11" s="57">
         <v>94.946859682295397</v>
       </c>
       <c r="G11" s="57">
         <v>92.84734720798717</v>
       </c>
@@ -4487,65 +4493,67 @@
       <c r="CQ11" s="56">
         <v>101.7</v>
       </c>
       <c r="CR11" s="31">
         <v>93.7</v>
       </c>
       <c r="CS11" s="31">
         <v>98.7</v>
       </c>
       <c r="CT11" s="35">
         <v>91.5</v>
       </c>
       <c r="CU11" s="55">
         <v>88.4</v>
       </c>
       <c r="CV11" s="30">
         <v>99.1</v>
       </c>
       <c r="CW11" s="30">
         <v>93.9</v>
       </c>
       <c r="CX11" s="33">
         <v>97.1</v>
       </c>
       <c r="CY11" s="55">
-        <v>89.7</v>
+        <v>89.8</v>
       </c>
       <c r="CZ11" s="30">
-        <v>82.7</v>
+        <v>82.9</v>
       </c>
       <c r="DA11" s="30">
-        <v>80.3</v>
+        <v>80.5</v>
       </c>
       <c r="DB11" s="33">
-        <v>78.8</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="DC11" s="55">
-        <v>91.7</v>
-[...1 lines deleted...]
-      <c r="DD11" s="30"/>
+        <v>91.6</v>
+      </c>
+      <c r="DD11" s="30">
+        <v>88.2</v>
+      </c>
       <c r="DE11" s="30"/>
       <c r="DF11" s="33"/>
     </row>
     <row r="12" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>270000000</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="57">
         <v>107.72401577618835</v>
       </c>
       <c r="D12" s="57">
         <v>104.59274898558995</v>
       </c>
       <c r="E12" s="57">
         <v>107.36889174377299</v>
       </c>
       <c r="F12" s="57">
         <v>109.19247212704717</v>
       </c>
       <c r="G12" s="57">
         <v>107.46084884755203</v>
       </c>
@@ -4813,65 +4821,67 @@
       <c r="CQ12" s="56">
         <v>93.9</v>
       </c>
       <c r="CR12" s="31">
         <v>98.3</v>
       </c>
       <c r="CS12" s="31">
         <v>102.6</v>
       </c>
       <c r="CT12" s="35">
         <v>101.2</v>
       </c>
       <c r="CU12" s="55">
         <v>111.2</v>
       </c>
       <c r="CV12" s="30">
         <v>105.6</v>
       </c>
       <c r="CW12" s="30">
         <v>104.9</v>
       </c>
       <c r="CX12" s="33">
         <v>104.2</v>
       </c>
       <c r="CY12" s="55">
-        <v>96.2</v>
+        <v>96.1</v>
       </c>
       <c r="CZ12" s="30">
+        <v>98.7</v>
+      </c>
+      <c r="DA12" s="30">
+        <v>98.9</v>
+      </c>
+      <c r="DB12" s="33">
+        <v>96.8</v>
+      </c>
+      <c r="DC12" s="55">
         <v>99</v>
       </c>
-      <c r="DA12" s="30">
-[...8 lines deleted...]
-      <c r="DD12" s="30"/>
+      <c r="DD12" s="30">
+        <v>97.7</v>
+      </c>
       <c r="DE12" s="30"/>
       <c r="DF12" s="33"/>
     </row>
     <row r="13" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>310000000</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="57">
         <v>111.93199495758005</v>
       </c>
       <c r="D13" s="57">
         <v>111.52600950468371</v>
       </c>
       <c r="E13" s="57">
         <v>112.24606392377328</v>
       </c>
       <c r="F13" s="57">
         <v>109.81016030801356</v>
       </c>
       <c r="G13" s="57">
         <v>110.37279913408548</v>
       </c>
@@ -5139,65 +5149,67 @@
       <c r="CQ13" s="56">
         <v>95.5</v>
       </c>
       <c r="CR13" s="31">
         <v>95.9</v>
       </c>
       <c r="CS13" s="31">
         <v>102.2</v>
       </c>
       <c r="CT13" s="35">
         <v>105.9</v>
       </c>
       <c r="CU13" s="55">
         <v>105.9</v>
       </c>
       <c r="CV13" s="30">
         <v>110.9</v>
       </c>
       <c r="CW13" s="30">
         <v>111.7</v>
       </c>
       <c r="CX13" s="33">
         <v>105.9</v>
       </c>
       <c r="CY13" s="55">
-        <v>102</v>
+        <v>102.3</v>
       </c>
       <c r="CZ13" s="30">
-        <v>98.4</v>
+        <v>98.6</v>
       </c>
       <c r="DA13" s="30">
-        <v>98.9</v>
+        <v>99.1</v>
       </c>
       <c r="DB13" s="33">
-        <v>97.6</v>
+        <v>97.9</v>
       </c>
       <c r="DC13" s="55">
         <v>96.6</v>
       </c>
-      <c r="DD13" s="30"/>
+      <c r="DD13" s="30">
+        <v>96.2</v>
+      </c>
       <c r="DE13" s="30"/>
       <c r="DF13" s="33"/>
     </row>
     <row r="14" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>330000000</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>52</v>
       </c>
@@ -5479,51 +5491,53 @@
       </c>
       <c r="CV14" s="30">
         <v>101.9</v>
       </c>
       <c r="CW14" s="30">
         <v>102.9</v>
       </c>
       <c r="CX14" s="33">
         <v>105.2</v>
       </c>
       <c r="CY14" s="55">
         <v>106</v>
       </c>
       <c r="CZ14" s="30">
         <v>109</v>
       </c>
       <c r="DA14" s="30">
         <v>104.8</v>
       </c>
       <c r="DB14" s="33">
         <v>103.8</v>
       </c>
       <c r="DC14" s="55">
         <v>97.4</v>
       </c>
-      <c r="DD14" s="30"/>
+      <c r="DD14" s="30">
+        <v>93.8</v>
+      </c>
       <c r="DE14" s="30"/>
       <c r="DF14" s="33"/>
     </row>
     <row r="15" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>350000000</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="57">
         <v>102.23260887701879</v>
       </c>
       <c r="D15" s="57">
         <v>96.754625486174263</v>
       </c>
       <c r="E15" s="57">
         <v>95.717694116866269</v>
       </c>
       <c r="F15" s="57">
         <v>99.688307465804755</v>
       </c>
       <c r="G15" s="57">
         <v>97.231819684890269</v>
       </c>
@@ -5791,65 +5805,67 @@
       <c r="CQ15" s="56">
         <v>102.7</v>
       </c>
       <c r="CR15" s="31">
         <v>111.1</v>
       </c>
       <c r="CS15" s="31">
         <v>106.3</v>
       </c>
       <c r="CT15" s="35">
         <v>101.7</v>
       </c>
       <c r="CU15" s="55">
         <v>104.7</v>
       </c>
       <c r="CV15" s="30">
         <v>97.6</v>
       </c>
       <c r="CW15" s="30">
         <v>102.8</v>
       </c>
       <c r="CX15" s="33">
         <v>102.6</v>
       </c>
       <c r="CY15" s="55">
-        <v>98.7</v>
+        <v>99.3</v>
       </c>
       <c r="CZ15" s="30">
-        <v>98.1</v>
+        <v>98.6</v>
       </c>
       <c r="DA15" s="30">
-        <v>92.8</v>
+        <v>93.4</v>
       </c>
       <c r="DB15" s="33">
-        <v>94.7</v>
+        <v>95.2</v>
       </c>
       <c r="DC15" s="55">
-        <v>104.5</v>
-[...1 lines deleted...]
-      <c r="DD15" s="30"/>
+        <v>104.3</v>
+      </c>
+      <c r="DD15" s="30">
+        <v>102.2</v>
+      </c>
       <c r="DE15" s="30"/>
       <c r="DF15" s="33"/>
     </row>
     <row r="16" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>390000000</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="57">
         <v>96.76782527477063</v>
       </c>
       <c r="D16" s="57">
         <v>96.767924700330127</v>
       </c>
       <c r="E16" s="57">
         <v>97.152259488488141</v>
       </c>
       <c r="F16" s="57">
         <v>107.31179900940634</v>
       </c>
       <c r="G16" s="57">
         <v>106.86610846188675</v>
       </c>
@@ -6117,65 +6133,67 @@
       <c r="CQ16" s="56">
         <v>98.1</v>
       </c>
       <c r="CR16" s="31">
         <v>102</v>
       </c>
       <c r="CS16" s="31">
         <v>100.9</v>
       </c>
       <c r="CT16" s="35">
         <v>100</v>
       </c>
       <c r="CU16" s="55">
         <v>108.7</v>
       </c>
       <c r="CV16" s="30">
         <v>104.7</v>
       </c>
       <c r="CW16" s="30">
         <v>106.6</v>
       </c>
       <c r="CX16" s="33">
         <v>103.5</v>
       </c>
       <c r="CY16" s="55">
-        <v>106.6</v>
+        <v>107.2</v>
       </c>
       <c r="CZ16" s="30">
-        <v>104.1</v>
+        <v>104.4</v>
       </c>
       <c r="DA16" s="30">
-        <v>102.3</v>
+        <v>102.6</v>
       </c>
       <c r="DB16" s="33">
-        <v>104.3</v>
+        <v>104.6</v>
       </c>
       <c r="DC16" s="55">
-        <v>101.8</v>
-[...1 lines deleted...]
-      <c r="DD16" s="30"/>
+        <v>101.4</v>
+      </c>
+      <c r="DD16" s="30">
+        <v>103.1</v>
+      </c>
       <c r="DE16" s="30"/>
       <c r="DF16" s="33"/>
     </row>
     <row r="17" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>430000000</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="57">
         <v>100.75393464168934</v>
       </c>
       <c r="D17" s="57">
         <v>103.48125926968498</v>
       </c>
       <c r="E17" s="57">
         <v>104.51468296427149</v>
       </c>
       <c r="F17" s="57">
         <v>105.85123326676069</v>
       </c>
       <c r="G17" s="57">
         <v>106.06030803433268</v>
       </c>
@@ -6443,65 +6461,67 @@
       <c r="CQ17" s="56">
         <v>94.8</v>
       </c>
       <c r="CR17" s="31">
         <v>97.4</v>
       </c>
       <c r="CS17" s="31">
         <v>100</v>
       </c>
       <c r="CT17" s="35">
         <v>102.8</v>
       </c>
       <c r="CU17" s="55">
         <v>105.1</v>
       </c>
       <c r="CV17" s="30">
         <v>103.4</v>
       </c>
       <c r="CW17" s="30">
         <v>106.1</v>
       </c>
       <c r="CX17" s="33">
         <v>102.7</v>
       </c>
       <c r="CY17" s="55">
-        <v>101.7</v>
+        <v>102</v>
       </c>
       <c r="CZ17" s="30">
-        <v>101.3</v>
+        <v>101.5</v>
       </c>
       <c r="DA17" s="30">
-        <v>97.9</v>
+        <v>98.2</v>
       </c>
       <c r="DB17" s="33">
-        <v>97</v>
+        <v>97.2</v>
       </c>
       <c r="DC17" s="55">
-        <v>99.2</v>
-[...1 lines deleted...]
-      <c r="DD17" s="30"/>
+        <v>99.1</v>
+      </c>
+      <c r="DD17" s="30">
+        <v>96.8</v>
+      </c>
       <c r="DE17" s="30"/>
       <c r="DF17" s="33"/>
     </row>
     <row r="18" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>470000000</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="57">
         <v>97.32045321796204</v>
       </c>
       <c r="D18" s="57">
         <v>95.208680871271852</v>
       </c>
       <c r="E18" s="57">
         <v>101.72351245979831</v>
       </c>
       <c r="F18" s="57">
         <v>103.20848394994253</v>
       </c>
       <c r="G18" s="57">
         <v>98.929931667252518</v>
       </c>
@@ -6769,65 +6789,67 @@
       <c r="CQ18" s="56">
         <v>91.7</v>
       </c>
       <c r="CR18" s="31">
         <v>91</v>
       </c>
       <c r="CS18" s="31">
         <v>95.9</v>
       </c>
       <c r="CT18" s="35">
         <v>120</v>
       </c>
       <c r="CU18" s="55">
         <v>105.3</v>
       </c>
       <c r="CV18" s="30">
         <v>117.8</v>
       </c>
       <c r="CW18" s="30">
         <v>104.5</v>
       </c>
       <c r="CX18" s="33">
         <v>86.6</v>
       </c>
       <c r="CY18" s="55">
-        <v>100.8</v>
+        <v>101.1</v>
       </c>
       <c r="CZ18" s="30">
-        <v>89.3</v>
+        <v>89.4</v>
       </c>
       <c r="DA18" s="30">
-        <v>96.2</v>
+        <v>96.5</v>
       </c>
       <c r="DB18" s="33">
-        <v>95.4</v>
+        <v>95.6</v>
       </c>
       <c r="DC18" s="55">
-        <v>97.1</v>
-[...1 lines deleted...]
-      <c r="DD18" s="30"/>
+        <v>97</v>
+      </c>
+      <c r="DD18" s="30">
+        <v>93.6</v>
+      </c>
       <c r="DE18" s="30"/>
       <c r="DF18" s="33"/>
     </row>
     <row r="19" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="57">
         <v>99.567784887143119</v>
       </c>
       <c r="D19" s="57">
         <v>98.729454902539757</v>
       </c>
       <c r="E19" s="57">
         <v>99.206788749994658</v>
       </c>
       <c r="F19" s="57">
         <v>103.10220765336888</v>
       </c>
       <c r="G19" s="57">
         <v>103.45005602896428</v>
       </c>
       <c r="H19" s="57">
         <v>104.74289852275118</v>
@@ -7107,51 +7129,53 @@
       </c>
       <c r="CV19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="55" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="58" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="58" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="DC19" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="DD19" s="58"/>
+      <c r="DD19" s="58" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="58"/>
       <c r="DF19" s="33"/>
     </row>
     <row r="20" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>550000000</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="57">
         <v>93.663081742923339</v>
       </c>
       <c r="D20" s="57">
         <v>93.98603628194077</v>
       </c>
       <c r="E20" s="57">
         <v>95.63700987233365</v>
       </c>
       <c r="F20" s="57">
         <v>104.53420678129544</v>
       </c>
       <c r="G20" s="57">
         <v>102.99295306794865</v>
       </c>
@@ -7419,65 +7443,67 @@
       <c r="CQ20" s="56">
         <v>91.8</v>
       </c>
       <c r="CR20" s="31">
         <v>94.7</v>
       </c>
       <c r="CS20" s="31">
         <v>100.2</v>
       </c>
       <c r="CT20" s="35">
         <v>97.1</v>
       </c>
       <c r="CU20" s="55">
         <v>107</v>
       </c>
       <c r="CV20" s="30">
         <v>104</v>
       </c>
       <c r="CW20" s="30">
         <v>102.8</v>
       </c>
       <c r="CX20" s="33">
         <v>108.4</v>
       </c>
       <c r="CY20" s="55">
-        <v>107.9</v>
+        <v>108.4</v>
       </c>
       <c r="CZ20" s="58">
-        <v>106.7</v>
+        <v>107.2</v>
       </c>
       <c r="DA20" s="58">
-        <v>100.9</v>
+        <v>101.4</v>
       </c>
       <c r="DB20" s="101">
-        <v>101</v>
+        <v>101.4</v>
       </c>
       <c r="DC20" s="55">
-        <v>100.6</v>
-[...1 lines deleted...]
-      <c r="DD20" s="58"/>
+        <v>100.5</v>
+      </c>
+      <c r="DD20" s="58">
+        <v>99.3</v>
+      </c>
       <c r="DE20" s="58"/>
       <c r="DF20" s="101"/>
     </row>
     <row r="21" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>590000000</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="57">
         <v>102.26743378338001</v>
       </c>
       <c r="D21" s="57">
         <v>101.38944758263604</v>
       </c>
       <c r="E21" s="57">
         <v>100.57858241566002</v>
       </c>
       <c r="F21" s="57">
         <v>106.48628944041263</v>
       </c>
       <c r="G21" s="57">
         <v>105.87132775831655</v>
       </c>
@@ -7745,65 +7771,67 @@
       <c r="CQ21" s="56">
         <v>95.6</v>
       </c>
       <c r="CR21" s="31">
         <v>100.2</v>
       </c>
       <c r="CS21" s="31">
         <v>98.3</v>
       </c>
       <c r="CT21" s="35">
         <v>100.9</v>
       </c>
       <c r="CU21" s="55">
         <v>99</v>
       </c>
       <c r="CV21" s="30">
         <v>98</v>
       </c>
       <c r="CW21" s="30">
         <v>102.3</v>
       </c>
       <c r="CX21" s="33">
         <v>100.4</v>
       </c>
       <c r="CY21" s="55">
-        <v>101.5</v>
+        <v>101.1</v>
       </c>
       <c r="CZ21" s="87">
-        <v>97.7</v>
+        <v>96.9</v>
       </c>
       <c r="DA21" s="58">
-        <v>91.9</v>
+        <v>91.2</v>
       </c>
       <c r="DB21" s="33">
-        <v>92.8</v>
+        <v>92.1</v>
       </c>
       <c r="DC21" s="55">
-        <v>92.9</v>
-[...1 lines deleted...]
-      <c r="DD21" s="87"/>
+        <v>92.6</v>
+      </c>
+      <c r="DD21" s="87">
+        <v>99.6</v>
+      </c>
       <c r="DE21" s="58"/>
       <c r="DF21" s="33"/>
     </row>
     <row r="22" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>610000000</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>52</v>
       </c>
@@ -8071,65 +8099,67 @@
       <c r="CQ22" s="56">
         <v>94.9</v>
       </c>
       <c r="CR22" s="31">
         <v>100.6</v>
       </c>
       <c r="CS22" s="31">
         <v>103.1</v>
       </c>
       <c r="CT22" s="35">
         <v>103.3</v>
       </c>
       <c r="CU22" s="55">
         <v>112.1</v>
       </c>
       <c r="CV22" s="30">
         <v>113.1</v>
       </c>
       <c r="CW22" s="30">
         <v>107.7</v>
       </c>
       <c r="CX22" s="33">
         <v>103.2</v>
       </c>
       <c r="CY22" s="55">
-        <v>100.5</v>
+        <v>101.6</v>
       </c>
       <c r="CZ22" s="35">
-        <v>93.6</v>
+        <v>94.1</v>
       </c>
       <c r="DA22" s="58">
-        <v>96.6</v>
+        <v>97.1</v>
       </c>
       <c r="DB22" s="33">
-        <v>98.4</v>
+        <v>98.8</v>
       </c>
       <c r="DC22" s="55">
-        <v>98.6</v>
-[...1 lines deleted...]
-      <c r="DD22" s="35"/>
+        <v>97.9</v>
+      </c>
+      <c r="DD22" s="35">
+        <v>101.5</v>
+      </c>
       <c r="DE22" s="58"/>
       <c r="DF22" s="33"/>
     </row>
     <row r="23" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>620000000</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>52</v>
       </c>
@@ -8397,65 +8427,67 @@
       <c r="CQ23" s="56">
         <v>118</v>
       </c>
       <c r="CR23" s="31">
         <v>110.2</v>
       </c>
       <c r="CS23" s="31">
         <v>105.6</v>
       </c>
       <c r="CT23" s="35">
         <v>116.7</v>
       </c>
       <c r="CU23" s="55">
         <v>102.9</v>
       </c>
       <c r="CV23" s="30">
         <v>105.4</v>
       </c>
       <c r="CW23" s="30">
         <v>100.6</v>
       </c>
       <c r="CX23" s="33">
         <v>101.1</v>
       </c>
       <c r="CY23" s="55">
-        <v>109</v>
+        <v>108.7</v>
       </c>
       <c r="CZ23" s="35">
-        <v>94.7</v>
+        <v>94.3</v>
       </c>
       <c r="DA23" s="30">
-        <v>99.4</v>
+        <v>99</v>
       </c>
       <c r="DB23" s="33">
-        <v>101.9</v>
+        <v>101.6</v>
       </c>
       <c r="DC23" s="55">
         <v>97.8</v>
       </c>
-      <c r="DD23" s="35"/>
+      <c r="DD23" s="35">
+        <v>91.5</v>
+      </c>
       <c r="DE23" s="30"/>
       <c r="DF23" s="33"/>
     </row>
     <row r="24" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>630000000</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="57">
         <v>94.780953710833586</v>
       </c>
       <c r="D24" s="57">
         <v>96.262217454784448</v>
       </c>
       <c r="E24" s="57">
         <v>95.594489040035086</v>
       </c>
       <c r="F24" s="57">
         <v>102.2892606281937</v>
       </c>
       <c r="G24" s="57">
         <v>102.66089995389214</v>
       </c>
@@ -8723,65 +8755,67 @@
       <c r="CQ24" s="56">
         <v>99.8</v>
       </c>
       <c r="CR24" s="31">
         <v>101</v>
       </c>
       <c r="CS24" s="31">
         <v>102.2</v>
       </c>
       <c r="CT24" s="35">
         <v>94.9</v>
       </c>
       <c r="CU24" s="55">
         <v>100.5</v>
       </c>
       <c r="CV24" s="30">
         <v>100.1</v>
       </c>
       <c r="CW24" s="30">
         <v>101.5</v>
       </c>
       <c r="CX24" s="33">
         <v>102.5</v>
       </c>
       <c r="CY24" s="55">
-        <v>102.8</v>
+        <v>103.2</v>
       </c>
       <c r="CZ24" s="30">
-        <v>101.6</v>
+        <v>101.8</v>
       </c>
       <c r="DA24" s="30">
-        <v>103</v>
+        <v>103.3</v>
       </c>
       <c r="DB24" s="33">
-        <v>99.6</v>
+        <v>99.7</v>
       </c>
       <c r="DC24" s="55">
-        <v>102.8</v>
-[...1 lines deleted...]
-      <c r="DD24" s="30"/>
+        <v>102.5</v>
+      </c>
+      <c r="DD24" s="30">
+        <v>103.3</v>
+      </c>
       <c r="DE24" s="30"/>
       <c r="DF24" s="33"/>
     </row>
     <row r="25" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>710000000</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="57">
         <v>88.742145501595772</v>
       </c>
       <c r="D25" s="57">
         <v>91.493771295729644</v>
       </c>
       <c r="E25" s="57">
         <v>95.20182281281194</v>
       </c>
       <c r="F25" s="57">
         <v>95.703347479736593</v>
       </c>
       <c r="G25" s="57">
         <v>95.432868100035208</v>
       </c>
@@ -9049,65 +9083,67 @@
       <c r="CQ25" s="56">
         <v>90.2</v>
       </c>
       <c r="CR25" s="31">
         <v>100</v>
       </c>
       <c r="CS25" s="31">
         <v>104.7</v>
       </c>
       <c r="CT25" s="35">
         <v>102.1</v>
       </c>
       <c r="CU25" s="55">
         <v>103.1</v>
       </c>
       <c r="CV25" s="30">
         <v>100.9</v>
       </c>
       <c r="CW25" s="30">
         <v>99.9</v>
       </c>
       <c r="CX25" s="33">
         <v>100.3</v>
       </c>
       <c r="CY25" s="55">
-        <v>100.4</v>
+        <v>100.3</v>
       </c>
       <c r="CZ25" s="30">
-        <v>99.1</v>
+        <v>98.9</v>
       </c>
       <c r="DA25" s="30">
-        <v>100.8</v>
+        <v>100.5</v>
       </c>
       <c r="DB25" s="33">
-        <v>99.7</v>
+        <v>99.6</v>
       </c>
       <c r="DC25" s="55">
-        <v>98.8</v>
-[...1 lines deleted...]
-      <c r="DD25" s="30"/>
+        <v>98.7</v>
+      </c>
+      <c r="DD25" s="30">
+        <v>99.4</v>
+      </c>
       <c r="DE25" s="30"/>
       <c r="DF25" s="33"/>
     </row>
     <row r="26" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="26">
         <v>750000000</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="57">
         <v>80.080097791498986</v>
       </c>
       <c r="D26" s="57">
         <v>81.234959474980556</v>
       </c>
       <c r="E26" s="57">
         <v>85.388239200616155</v>
       </c>
       <c r="F26" s="57">
         <v>90.042719894907293</v>
       </c>
       <c r="G26" s="57">
         <v>87.535641165265687</v>
       </c>
@@ -9375,65 +9411,67 @@
       <c r="CQ26" s="56">
         <v>102.8</v>
       </c>
       <c r="CR26" s="31">
         <v>103.6</v>
       </c>
       <c r="CS26" s="31">
         <v>107.3</v>
       </c>
       <c r="CT26" s="35">
         <v>108.3</v>
       </c>
       <c r="CU26" s="55">
         <v>109.1</v>
       </c>
       <c r="CV26" s="30">
         <v>108.7</v>
       </c>
       <c r="CW26" s="30">
         <v>109.9</v>
       </c>
       <c r="CX26" s="33">
         <v>110.3</v>
       </c>
       <c r="CY26" s="55">
+        <v>99.8</v>
+      </c>
+      <c r="CZ26" s="30">
         <v>98.9</v>
       </c>
-      <c r="CZ26" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="DA26" s="30">
-        <v>99.3</v>
+        <v>99.9</v>
       </c>
       <c r="DB26" s="33">
-        <v>96.6</v>
+        <v>97.1</v>
       </c>
       <c r="DC26" s="55">
-        <v>103.4</v>
-[...1 lines deleted...]
-      <c r="DD26" s="30"/>
+        <v>103.1</v>
+      </c>
+      <c r="DD26" s="30">
+        <v>104.7</v>
+      </c>
       <c r="DE26" s="30"/>
       <c r="DF26" s="33"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>790000000</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>52</v>
       </c>
@@ -9685,71 +9723,73 @@
       <c r="CQ27" s="65">
         <v>97.2</v>
       </c>
       <c r="CR27" s="32">
         <v>101</v>
       </c>
       <c r="CS27" s="32">
         <v>106.1</v>
       </c>
       <c r="CT27" s="62">
         <v>106.2</v>
       </c>
       <c r="CU27" s="63">
         <v>106.1</v>
       </c>
       <c r="CV27" s="34">
         <v>102.6</v>
       </c>
       <c r="CW27" s="34">
         <v>109.1</v>
       </c>
       <c r="CX27" s="64">
         <v>110.5</v>
       </c>
       <c r="CY27" s="63">
-        <v>105.4</v>
+        <v>105.8</v>
       </c>
       <c r="CZ27" s="34">
-        <v>101.2</v>
+        <v>101.6</v>
       </c>
       <c r="DA27" s="34">
-        <v>96.6</v>
+        <v>97.1</v>
       </c>
       <c r="DB27" s="64">
-        <v>95.6</v>
+        <v>96.1</v>
       </c>
       <c r="DC27" s="63">
-        <v>96.1</v>
-[...1 lines deleted...]
-      <c r="DD27" s="34"/>
+        <v>96</v>
+      </c>
+      <c r="DD27" s="34">
+        <v>99.8</v>
+      </c>
       <c r="DE27" s="34"/>
       <c r="DF27" s="64"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="41" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
       <c r="T30" s="37"/>
       <c r="U30" s="37"/>
       <c r="V30" s="37"/>
       <c r="W30" s="37"/>
       <c r="X30" s="37"/>
       <c r="Y30" s="37"/>
@@ -9949,255 +9989,258 @@
       <c r="BE32" s="40"/>
       <c r="BF32" s="40"/>
       <c r="BG32" s="40"/>
       <c r="BH32" s="40"/>
       <c r="BI32" s="40"/>
       <c r="BJ32" s="40"/>
       <c r="BK32" s="40"/>
       <c r="BL32" s="40"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
       <c r="BQ32" s="45"/>
       <c r="BR32" s="45"/>
       <c r="BS32" s="45"/>
       <c r="BT32" s="45"/>
       <c r="BU32" s="45"/>
       <c r="BV32" s="45"/>
       <c r="BW32" s="45"/>
       <c r="BX32" s="45"/>
       <c r="BY32" s="45"/>
       <c r="BZ32" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="CI4:CL4"/>
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CA4:CD4"/>
-    <mergeCell ref="CE4:CH4"/>
-[...4 lines deleted...]
-    <mergeCell ref="CY4:DB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC6" sqref="DC6:DC27"/>
+      <selection pane="topRight" activeCell="CY4" sqref="CY4:DB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
-    <col min="3" max="106" width="10.5703125" style="14" customWidth="1"/>
+    <col min="3" max="101" width="10.5703125" style="14" customWidth="1"/>
+    <col min="102" max="102" width="12.28515625" style="14" customWidth="1"/>
+    <col min="103" max="105" width="10.5703125" style="14" customWidth="1"/>
+    <col min="106" max="106" width="11.5703125" style="14" customWidth="1"/>
     <col min="107" max="110" width="10.140625" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>64110102</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="24"/>
     </row>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="116" t="s">
+      <c r="A4" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="118"/>
-      <c r="C4" s="109" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="103" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="110"/>
-[...10 lines deleted...]
-      <c r="O4" s="112" t="s">
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="118"/>
+      <c r="O4" s="115" t="s">
         <v>64</v>
       </c>
-      <c r="P4" s="113"/>
-[...10 lines deleted...]
-      <c r="AA4" s="112" t="s">
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="117"/>
+      <c r="AA4" s="115" t="s">
         <v>65</v>
       </c>
-      <c r="AB4" s="113"/>
-[...10 lines deleted...]
-      <c r="AM4" s="112" t="s">
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="116"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="116"/>
+      <c r="AK4" s="116"/>
+      <c r="AL4" s="117"/>
+      <c r="AM4" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="AN4" s="113"/>
-[...10 lines deleted...]
-      <c r="AY4" s="112" t="s">
+      <c r="AN4" s="116"/>
+      <c r="AO4" s="116"/>
+      <c r="AP4" s="116"/>
+      <c r="AQ4" s="116"/>
+      <c r="AR4" s="116"/>
+      <c r="AS4" s="116"/>
+      <c r="AT4" s="116"/>
+      <c r="AU4" s="116"/>
+      <c r="AV4" s="116"/>
+      <c r="AW4" s="116"/>
+      <c r="AX4" s="117"/>
+      <c r="AY4" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="AZ4" s="113"/>
-[...10 lines deleted...]
-      <c r="BK4" s="103" t="s">
+      <c r="AZ4" s="116"/>
+      <c r="BA4" s="116"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="116"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="116"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="116"/>
+      <c r="BI4" s="116"/>
+      <c r="BJ4" s="117"/>
+      <c r="BK4" s="112" t="s">
         <v>68</v>
       </c>
-      <c r="BL4" s="104"/>
-[...2 lines deleted...]
-      <c r="BO4" s="112" t="s">
+      <c r="BL4" s="113"/>
+      <c r="BM4" s="113"/>
+      <c r="BN4" s="114"/>
+      <c r="BO4" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="BP4" s="113"/>
-[...2 lines deleted...]
-      <c r="BS4" s="109" t="s">
+      <c r="BP4" s="116"/>
+      <c r="BQ4" s="116"/>
+      <c r="BR4" s="117"/>
+      <c r="BS4" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="BT4" s="110"/>
-[...2 lines deleted...]
-      <c r="BW4" s="109" t="s">
+      <c r="BT4" s="104"/>
+      <c r="BU4" s="104"/>
+      <c r="BV4" s="118"/>
+      <c r="BW4" s="103" t="s">
         <v>71</v>
       </c>
-      <c r="BX4" s="110"/>
-[...2 lines deleted...]
-      <c r="CA4" s="109" t="s">
+      <c r="BX4" s="104"/>
+      <c r="BY4" s="104"/>
+      <c r="BZ4" s="118"/>
+      <c r="CA4" s="103" t="s">
         <v>72</v>
       </c>
-      <c r="CB4" s="110"/>
-[...2 lines deleted...]
-      <c r="CE4" s="109" t="s">
+      <c r="CB4" s="104"/>
+      <c r="CC4" s="104"/>
+      <c r="CD4" s="118"/>
+      <c r="CE4" s="103" t="s">
         <v>73</v>
       </c>
-      <c r="CF4" s="110"/>
-[...2 lines deleted...]
-      <c r="CI4" s="109" t="s">
+      <c r="CF4" s="104"/>
+      <c r="CG4" s="104"/>
+      <c r="CH4" s="104"/>
+      <c r="CI4" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="CJ4" s="110"/>
-[...8 lines deleted...]
-      <c r="CQ4" s="109" t="s">
+      <c r="CJ4" s="104"/>
+      <c r="CK4" s="104"/>
+      <c r="CL4" s="118"/>
+      <c r="CM4" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="CN4" s="106"/>
+      <c r="CO4" s="106"/>
+      <c r="CP4" s="107"/>
+      <c r="CQ4" s="103" t="s">
         <v>105</v>
       </c>
-      <c r="CR4" s="110"/>
-[...14 lines deleted...]
-      <c r="DC4" s="106" t="s">
+      <c r="CR4" s="104"/>
+      <c r="CS4" s="104"/>
+      <c r="CT4" s="104"/>
+      <c r="CU4" s="105" t="s">
+        <v>107</v>
+      </c>
+      <c r="CV4" s="106"/>
+      <c r="CW4" s="106"/>
+      <c r="CX4" s="107"/>
+      <c r="CY4" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="DD4" s="107"/>
-[...1 lines deleted...]
-      <c r="DF4" s="108"/>
+      <c r="CZ4" s="106"/>
+      <c r="DA4" s="106"/>
+      <c r="DB4" s="107"/>
+      <c r="DC4" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="DD4" s="106"/>
+      <c r="DE4" s="106"/>
+      <c r="DF4" s="107"/>
     </row>
-    <row r="5" spans="1:110" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="119"/>
+    <row r="5" spans="1:110" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="109"/>
+      <c r="B5" s="111"/>
       <c r="C5" s="46" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>91</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>92</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>93</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>94</v>
       </c>
       <c r="H5" s="46" t="s">
         <v>95</v>
       </c>
       <c r="I5" s="46" t="s">
         <v>96</v>
       </c>
       <c r="J5" s="46" t="s">
         <v>97</v>
       </c>
       <c r="K5" s="46" t="s">
@@ -10787,65 +10830,67 @@
       <c r="CQ6" s="68">
         <v>97.6</v>
       </c>
       <c r="CR6" s="28">
         <v>99.1</v>
       </c>
       <c r="CS6" s="28">
         <v>100.3</v>
       </c>
       <c r="CT6" s="53">
         <v>100.9</v>
       </c>
       <c r="CU6" s="88">
         <v>105.3</v>
       </c>
       <c r="CV6" s="90">
         <v>104.5</v>
       </c>
       <c r="CW6" s="90">
         <v>104.6</v>
       </c>
       <c r="CX6" s="91">
         <v>104.6</v>
       </c>
       <c r="CY6" s="88">
-        <v>100.7</v>
+        <v>101.3</v>
       </c>
       <c r="CZ6" s="90">
-        <v>99.9</v>
+        <v>100.3</v>
       </c>
       <c r="DA6" s="90">
-        <v>99.5</v>
+        <v>99.8</v>
       </c>
       <c r="DB6" s="91">
-        <v>98.9</v>
+        <v>99.3</v>
       </c>
       <c r="DC6" s="88">
         <v>100.1</v>
       </c>
-      <c r="DD6" s="90"/>
+      <c r="DD6" s="90">
+        <v>100.5</v>
+      </c>
       <c r="DE6" s="90"/>
       <c r="DF6" s="91"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>100000000</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>52</v>
       </c>
@@ -11113,65 +11158,67 @@
       <c r="CQ7" s="56">
         <v>91.7</v>
       </c>
       <c r="CR7" s="30">
         <v>98.1</v>
       </c>
       <c r="CS7" s="30">
         <v>100.3</v>
       </c>
       <c r="CT7" s="33">
         <v>103.2</v>
       </c>
       <c r="CU7" s="55">
         <v>109.5</v>
       </c>
       <c r="CV7" s="30">
         <v>104.6</v>
       </c>
       <c r="CW7" s="30">
         <v>104</v>
       </c>
       <c r="CX7" s="33">
         <v>103.5</v>
       </c>
       <c r="CY7" s="55">
-        <v>100.5</v>
+        <v>100.8</v>
       </c>
       <c r="CZ7" s="30">
-        <v>101.9</v>
+        <v>102.3</v>
       </c>
       <c r="DA7" s="30">
-        <v>100.6</v>
+        <v>101</v>
       </c>
       <c r="DB7" s="33">
-        <v>101</v>
+        <v>101.4</v>
       </c>
       <c r="DC7" s="55">
         <v>101.5</v>
       </c>
-      <c r="DD7" s="30"/>
+      <c r="DD7" s="30">
+        <v>100.9</v>
+      </c>
       <c r="DE7" s="30"/>
       <c r="DF7" s="33"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>110000000</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="57">
         <v>95.346015683467229</v>
       </c>
       <c r="D8" s="57">
         <v>94.889727004101516</v>
       </c>
       <c r="E8" s="57">
         <v>94.52910001856813</v>
       </c>
       <c r="F8" s="57">
         <v>96.164663136319476</v>
       </c>
       <c r="G8" s="57">
         <v>97.519958905216825</v>
       </c>
@@ -11439,65 +11486,67 @@
       <c r="CQ8" s="69">
         <v>91.2</v>
       </c>
       <c r="CR8" s="30">
         <v>92.5</v>
       </c>
       <c r="CS8" s="30">
         <v>94.4</v>
       </c>
       <c r="CT8" s="33">
         <v>96.1</v>
       </c>
       <c r="CU8" s="55">
         <v>105.6</v>
       </c>
       <c r="CV8" s="30">
         <v>102.9</v>
       </c>
       <c r="CW8" s="30">
         <v>103.3</v>
       </c>
       <c r="CX8" s="33">
         <v>102.6</v>
       </c>
       <c r="CY8" s="55">
-        <v>100.1</v>
+        <v>100.4</v>
       </c>
       <c r="CZ8" s="30">
-        <v>101.7</v>
+        <v>102</v>
       </c>
       <c r="DA8" s="30">
-        <v>100.8</v>
+        <v>101.1</v>
       </c>
       <c r="DB8" s="33">
-        <v>101.5</v>
+        <v>101.8</v>
       </c>
       <c r="DC8" s="55">
-        <v>99.6</v>
-[...1 lines deleted...]
-      <c r="DD8" s="30"/>
+        <v>99.5</v>
+      </c>
+      <c r="DD8" s="30">
+        <v>100.3</v>
+      </c>
       <c r="DE8" s="30"/>
       <c r="DF8" s="33"/>
     </row>
     <row r="9" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>150000000</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="57">
         <v>91.10166975540703</v>
       </c>
       <c r="D9" s="57">
         <v>91.163418935474567</v>
       </c>
       <c r="E9" s="57">
         <v>92.058040395490195</v>
       </c>
       <c r="F9" s="57">
         <v>93.617816837964497</v>
       </c>
       <c r="G9" s="57">
         <v>94.688211350490675</v>
       </c>
@@ -11765,65 +11814,67 @@
       <c r="CQ9" s="69">
         <v>94.8</v>
       </c>
       <c r="CR9" s="30">
         <v>96.8</v>
       </c>
       <c r="CS9" s="30">
         <v>99.1</v>
       </c>
       <c r="CT9" s="33">
         <v>100.3</v>
       </c>
       <c r="CU9" s="55">
         <v>111</v>
       </c>
       <c r="CV9" s="30">
         <v>109.9</v>
       </c>
       <c r="CW9" s="30">
         <v>108</v>
       </c>
       <c r="CX9" s="33">
         <v>107.9</v>
       </c>
       <c r="CY9" s="55">
-        <v>103.2</v>
+        <v>103.6</v>
       </c>
       <c r="CZ9" s="30">
-        <v>101.7</v>
+        <v>102.2</v>
       </c>
       <c r="DA9" s="30">
-        <v>100.8</v>
+        <v>101.2</v>
       </c>
       <c r="DB9" s="33">
-        <v>99.9</v>
+        <v>100.2</v>
       </c>
       <c r="DC9" s="55">
         <v>102.2</v>
       </c>
-      <c r="DD9" s="30"/>
+      <c r="DD9" s="30">
+        <v>101.7</v>
+      </c>
       <c r="DE9" s="30"/>
       <c r="DF9" s="33"/>
     </row>
     <row r="10" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>190000000</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="57">
         <v>103.22197247165106</v>
       </c>
       <c r="D10" s="57">
         <v>103.8298083282049</v>
       </c>
       <c r="E10" s="57">
         <v>103.84377805720624</v>
       </c>
       <c r="F10" s="57">
         <v>104.97665737551362</v>
       </c>
       <c r="G10" s="57">
         <v>106.23964159363118</v>
       </c>
@@ -12091,65 +12142,67 @@
       <c r="CQ10" s="69">
         <v>88</v>
       </c>
       <c r="CR10" s="30">
         <v>89.8</v>
       </c>
       <c r="CS10" s="30">
         <v>92.1</v>
       </c>
       <c r="CT10" s="33">
         <v>93.6</v>
       </c>
       <c r="CU10" s="55">
         <v>109.6</v>
       </c>
       <c r="CV10" s="30">
         <v>109</v>
       </c>
       <c r="CW10" s="30">
         <v>109.7</v>
       </c>
       <c r="CX10" s="33">
         <v>110.6</v>
       </c>
       <c r="CY10" s="55">
-        <v>104.7</v>
+        <v>105.1</v>
       </c>
       <c r="CZ10" s="30">
+        <v>103.9</v>
+      </c>
+      <c r="DA10" s="30">
+        <v>103.3</v>
+      </c>
+      <c r="DB10" s="33">
+        <v>102.4</v>
+      </c>
+      <c r="DC10" s="55">
+        <v>106</v>
+      </c>
+      <c r="DD10" s="30">
         <v>103.6</v>
       </c>
-      <c r="DA10" s="30">
-[...8 lines deleted...]
-      <c r="DD10" s="30"/>
       <c r="DE10" s="30"/>
       <c r="DF10" s="33"/>
     </row>
     <row r="11" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>230000000</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="57">
         <v>96.793712797792779</v>
       </c>
       <c r="D11" s="57">
         <v>96.658328935553456</v>
       </c>
       <c r="E11" s="57">
         <v>96.36298027222459</v>
       </c>
       <c r="F11" s="57">
         <v>96.044353751839708</v>
       </c>
       <c r="G11" s="57">
         <v>95.317615407511241</v>
       </c>
@@ -12417,65 +12470,67 @@
       <c r="CQ11" s="69">
         <v>101.7</v>
       </c>
       <c r="CR11" s="30">
         <v>97.6</v>
       </c>
       <c r="CS11" s="30">
         <v>98</v>
       </c>
       <c r="CT11" s="33">
         <v>96.3</v>
       </c>
       <c r="CU11" s="55">
         <v>88.4</v>
       </c>
       <c r="CV11" s="30">
         <v>93.6</v>
       </c>
       <c r="CW11" s="30">
         <v>93.8</v>
       </c>
       <c r="CX11" s="33">
         <v>94.5</v>
       </c>
       <c r="CY11" s="55">
-        <v>89.7</v>
+        <v>89.8</v>
       </c>
       <c r="CZ11" s="30">
-        <v>86</v>
+        <v>86.2</v>
       </c>
       <c r="DA11" s="30">
-        <v>84.1</v>
+        <v>84.3</v>
       </c>
       <c r="DB11" s="33">
-        <v>82.7</v>
+        <v>83.2</v>
       </c>
       <c r="DC11" s="55">
-        <v>91.7</v>
-[...1 lines deleted...]
-      <c r="DD11" s="30"/>
+        <v>91.6</v>
+      </c>
+      <c r="DD11" s="30">
+        <v>89.9</v>
+      </c>
       <c r="DE11" s="30"/>
       <c r="DF11" s="33"/>
     </row>
     <row r="12" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>270000000</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="57">
         <v>107.72401577618835</v>
       </c>
       <c r="D12" s="57">
         <v>106.13745134652237</v>
       </c>
       <c r="E12" s="57">
         <v>106.563987057427</v>
       </c>
       <c r="F12" s="57">
         <v>107.19890075562957</v>
       </c>
       <c r="G12" s="57">
         <v>107.31637994963445</v>
       </c>
@@ -12743,65 +12798,67 @@
       <c r="CQ12" s="69">
         <v>93.9</v>
       </c>
       <c r="CR12" s="30">
         <v>96.1</v>
       </c>
       <c r="CS12" s="30">
         <v>98.3</v>
       </c>
       <c r="CT12" s="33">
         <v>99</v>
       </c>
       <c r="CU12" s="55">
         <v>111.2</v>
       </c>
       <c r="CV12" s="30">
         <v>108.4</v>
       </c>
       <c r="CW12" s="30">
         <v>107.1</v>
       </c>
       <c r="CX12" s="33">
         <v>106.3</v>
       </c>
       <c r="CY12" s="55">
-        <v>96.2</v>
+        <v>96.1</v>
       </c>
       <c r="CZ12" s="30">
+        <v>97.5</v>
+      </c>
+      <c r="DA12" s="30">
+        <v>97.9</v>
+      </c>
+      <c r="DB12" s="33">
         <v>97.7</v>
       </c>
-      <c r="DA12" s="30">
-[...4 lines deleted...]
-      </c>
       <c r="DC12" s="55">
-        <v>99.2</v>
-[...1 lines deleted...]
-      <c r="DD12" s="30"/>
+        <v>99</v>
+      </c>
+      <c r="DD12" s="30">
+        <v>98.5</v>
+      </c>
       <c r="DE12" s="30"/>
       <c r="DF12" s="33"/>
     </row>
     <row r="13" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>310000000</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="57">
         <v>111.93199495758005</v>
       </c>
       <c r="D13" s="57">
         <v>111.72850371772367</v>
       </c>
       <c r="E13" s="57">
         <v>111.93654214345547</v>
       </c>
       <c r="F13" s="57">
         <v>111.27926287083929</v>
       </c>
       <c r="G13" s="57">
         <v>111.16096824782042</v>
       </c>
@@ -13069,65 +13126,67 @@
       <c r="CQ13" s="69">
         <v>95.5</v>
       </c>
       <c r="CR13" s="30">
         <v>95.7</v>
       </c>
       <c r="CS13" s="30">
         <v>97.8</v>
       </c>
       <c r="CT13" s="33">
         <v>99.9</v>
       </c>
       <c r="CU13" s="55">
         <v>105.9</v>
       </c>
       <c r="CV13" s="30">
         <v>108.5</v>
       </c>
       <c r="CW13" s="30">
         <v>109.5</v>
       </c>
       <c r="CX13" s="33">
         <v>108.5</v>
       </c>
       <c r="CY13" s="55">
-        <v>102</v>
+        <v>102.3</v>
       </c>
       <c r="CZ13" s="30">
-        <v>100.1</v>
+        <v>100.4</v>
       </c>
       <c r="DA13" s="30">
-        <v>99.7</v>
+        <v>100</v>
       </c>
       <c r="DB13" s="33">
-        <v>99.2</v>
+        <v>99.5</v>
       </c>
       <c r="DC13" s="55">
         <v>96.6</v>
       </c>
-      <c r="DD13" s="30"/>
+      <c r="DD13" s="30">
+        <v>96.3</v>
+      </c>
       <c r="DE13" s="30"/>
       <c r="DF13" s="33"/>
     </row>
     <row r="14" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>330000000</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>52</v>
       </c>
@@ -13409,51 +13468,53 @@
       </c>
       <c r="CV14" s="30">
         <v>104.3</v>
       </c>
       <c r="CW14" s="30">
         <v>103.9</v>
       </c>
       <c r="CX14" s="33">
         <v>104.1</v>
       </c>
       <c r="CY14" s="55">
         <v>106</v>
       </c>
       <c r="CZ14" s="30">
         <v>107.5</v>
       </c>
       <c r="DA14" s="30">
         <v>106.6</v>
       </c>
       <c r="DB14" s="33">
         <v>105.9</v>
       </c>
       <c r="DC14" s="55">
         <v>97.4</v>
       </c>
-      <c r="DD14" s="30"/>
+      <c r="DD14" s="30">
+        <v>95.5</v>
+      </c>
       <c r="DE14" s="30"/>
       <c r="DF14" s="33"/>
     </row>
     <row r="15" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>350000000</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="57">
         <v>102.23260887701879</v>
       </c>
       <c r="D15" s="57">
         <v>99.486194892532978</v>
       </c>
       <c r="E15" s="57">
         <v>98.164953031024027</v>
       </c>
       <c r="F15" s="57">
         <v>98.608337957057572</v>
       </c>
       <c r="G15" s="57">
         <v>98.265083866966279</v>
       </c>
@@ -13721,65 +13782,67 @@
       <c r="CQ15" s="69">
         <v>102.7</v>
       </c>
       <c r="CR15" s="30">
         <v>107</v>
       </c>
       <c r="CS15" s="30">
         <v>106.7</v>
       </c>
       <c r="CT15" s="33">
         <v>105.2</v>
       </c>
       <c r="CU15" s="55">
         <v>104.7</v>
       </c>
       <c r="CV15" s="30">
         <v>100.9</v>
       </c>
       <c r="CW15" s="30">
         <v>101.5</v>
       </c>
       <c r="CX15" s="33">
         <v>101.8</v>
       </c>
       <c r="CY15" s="55">
-        <v>98.7</v>
+        <v>99.3</v>
       </c>
       <c r="CZ15" s="30">
-        <v>98.4</v>
+        <v>98.9</v>
       </c>
       <c r="DA15" s="30">
+        <v>97</v>
+      </c>
+      <c r="DB15" s="33">
         <v>96.5</v>
       </c>
-      <c r="DB15" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="DC15" s="55">
-        <v>104.5</v>
-[...1 lines deleted...]
-      <c r="DD15" s="30"/>
+        <v>104.3</v>
+      </c>
+      <c r="DD15" s="30">
+        <v>103.3</v>
+      </c>
       <c r="DE15" s="30"/>
       <c r="DF15" s="33"/>
     </row>
     <row r="16" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>390000000</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="57">
         <v>96.76782527477063</v>
       </c>
       <c r="D16" s="57">
         <v>96.722211863063464</v>
       </c>
       <c r="E16" s="57">
         <v>96.899767755237477</v>
       </c>
       <c r="F16" s="57">
         <v>99.506299060821704</v>
       </c>
       <c r="G16" s="57">
         <v>100.98595600605098</v>
       </c>
@@ -14047,65 +14110,67 @@
       <c r="CQ16" s="69">
         <v>98.1</v>
       </c>
       <c r="CR16" s="30">
         <v>100.1</v>
       </c>
       <c r="CS16" s="30">
         <v>100.3</v>
       </c>
       <c r="CT16" s="33">
         <v>100.1</v>
       </c>
       <c r="CU16" s="55">
         <v>108.7</v>
       </c>
       <c r="CV16" s="30">
         <v>106.5</v>
       </c>
       <c r="CW16" s="30">
         <v>106.6</v>
       </c>
       <c r="CX16" s="33">
         <v>105.7</v>
       </c>
       <c r="CY16" s="55">
-        <v>106.6</v>
+        <v>107.2</v>
       </c>
       <c r="CZ16" s="30">
-        <v>105.3</v>
+        <v>105.9</v>
       </c>
       <c r="DA16" s="30">
-        <v>104.3</v>
+        <v>104.7</v>
       </c>
       <c r="DB16" s="33">
-        <v>104.3</v>
+        <v>104.7</v>
       </c>
       <c r="DC16" s="55">
-        <v>101.8</v>
-[...1 lines deleted...]
-      <c r="DD16" s="30"/>
+        <v>101.4</v>
+      </c>
+      <c r="DD16" s="30">
+        <v>102.3</v>
+      </c>
       <c r="DE16" s="30"/>
       <c r="DF16" s="33"/>
     </row>
     <row r="17" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>430000000</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="57">
         <v>100.75393464168934</v>
       </c>
       <c r="D17" s="57">
         <v>102.15329807614486</v>
       </c>
       <c r="E17" s="57">
         <v>102.97368916058429</v>
       </c>
       <c r="F17" s="57">
         <v>103.66888765013888</v>
       </c>
       <c r="G17" s="57">
         <v>104.14486640110006</v>
       </c>
@@ -14373,65 +14438,67 @@
       <c r="CQ17" s="69">
         <v>94.8</v>
       </c>
       <c r="CR17" s="30">
         <v>96.1</v>
       </c>
       <c r="CS17" s="30">
         <v>97.4</v>
       </c>
       <c r="CT17" s="33">
         <v>98.9</v>
       </c>
       <c r="CU17" s="55">
         <v>105.1</v>
       </c>
       <c r="CV17" s="30">
         <v>104.1</v>
       </c>
       <c r="CW17" s="30">
         <v>104.8</v>
       </c>
       <c r="CX17" s="33">
         <v>104.3</v>
       </c>
       <c r="CY17" s="55">
-        <v>101.7</v>
+        <v>102</v>
       </c>
       <c r="CZ17" s="30">
-        <v>101.6</v>
+        <v>101.8</v>
       </c>
       <c r="DA17" s="30">
-        <v>100.4</v>
+        <v>100.6</v>
       </c>
       <c r="DB17" s="33">
-        <v>99.4</v>
+        <v>99.6</v>
       </c>
       <c r="DC17" s="55">
-        <v>99.2</v>
-[...1 lines deleted...]
-      <c r="DD17" s="30"/>
+        <v>99.1</v>
+      </c>
+      <c r="DD17" s="30">
+        <v>97.8</v>
+      </c>
       <c r="DE17" s="30"/>
       <c r="DF17" s="33"/>
     </row>
     <row r="18" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>470000000</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="57">
         <v>97.32045321796204</v>
       </c>
       <c r="D18" s="57">
         <v>96.284336790856074</v>
       </c>
       <c r="E18" s="57">
         <v>98.28493032867695</v>
       </c>
       <c r="F18" s="57">
         <v>99.551654376102221</v>
       </c>
       <c r="G18" s="57">
         <v>99.369856594273571</v>
       </c>
@@ -14699,65 +14766,67 @@
       <c r="CQ18" s="69">
         <v>91.7</v>
       </c>
       <c r="CR18" s="30">
         <v>91.3</v>
       </c>
       <c r="CS18" s="30">
         <v>92.9</v>
       </c>
       <c r="CT18" s="33">
         <v>99.8</v>
       </c>
       <c r="CU18" s="55">
         <v>105.3</v>
       </c>
       <c r="CV18" s="30">
         <v>111.6</v>
       </c>
       <c r="CW18" s="30">
         <v>109.3</v>
       </c>
       <c r="CX18" s="33">
         <v>102.3</v>
       </c>
       <c r="CY18" s="55">
-        <v>100.8</v>
+        <v>101.1</v>
       </c>
       <c r="CZ18" s="30">
-        <v>94.5</v>
+        <v>94.8</v>
       </c>
       <c r="DA18" s="30">
-        <v>95.1</v>
+        <v>95.3</v>
       </c>
       <c r="DB18" s="33">
-        <v>95.2</v>
+        <v>95.4</v>
       </c>
       <c r="DC18" s="55">
-        <v>97.1</v>
-[...1 lines deleted...]
-      <c r="DD18" s="30"/>
+        <v>97</v>
+      </c>
+      <c r="DD18" s="30">
+        <v>95.3</v>
+      </c>
       <c r="DE18" s="30"/>
       <c r="DF18" s="33"/>
     </row>
     <row r="19" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="57">
         <v>99.567784887143119</v>
       </c>
       <c r="D19" s="57">
         <v>99.14659660270695</v>
       </c>
       <c r="E19" s="57">
         <v>99.198594023987638</v>
       </c>
       <c r="F19" s="57">
         <v>100.21950337831458</v>
       </c>
       <c r="G19" s="57">
         <v>100.8986339730791</v>
       </c>
       <c r="H19" s="57">
         <v>101.5958625752117</v>
@@ -15037,51 +15106,53 @@
       </c>
       <c r="CV19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="55" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="DC19" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="DD19" s="58"/>
+      <c r="DD19" s="58" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="58"/>
       <c r="DF19" s="33"/>
     </row>
     <row r="20" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>550000000</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="57">
         <v>93.663081742923339</v>
       </c>
       <c r="D20" s="57">
         <v>93.824305215477381</v>
       </c>
       <c r="E20" s="57">
         <v>94.465493135553828</v>
       </c>
       <c r="F20" s="57">
         <v>97.044786421459023</v>
       </c>
       <c r="G20" s="57">
         <v>98.197569983573615</v>
       </c>
@@ -15349,65 +15420,67 @@
       <c r="CQ20" s="69">
         <v>91.8</v>
       </c>
       <c r="CR20" s="30">
         <v>93.2</v>
       </c>
       <c r="CS20" s="30">
         <v>95.5</v>
       </c>
       <c r="CT20" s="33">
         <v>95.9</v>
       </c>
       <c r="CU20" s="55">
         <v>107</v>
       </c>
       <c r="CV20" s="30">
         <v>105.5</v>
       </c>
       <c r="CW20" s="30">
         <v>104.5</v>
       </c>
       <c r="CX20" s="33">
         <v>105.5</v>
       </c>
       <c r="CY20" s="55">
-        <v>107.9</v>
+        <v>108.4</v>
       </c>
       <c r="CZ20" s="30">
-        <v>107.3</v>
+        <v>107.8</v>
       </c>
       <c r="DA20" s="30">
-        <v>105</v>
+        <v>105.5</v>
       </c>
       <c r="DB20" s="33">
-        <v>104</v>
+        <v>104.4</v>
       </c>
       <c r="DC20" s="55">
-        <v>100.6</v>
-[...1 lines deleted...]
-      <c r="DD20" s="58"/>
+        <v>100.5</v>
+      </c>
+      <c r="DD20" s="58">
+        <v>99.8</v>
+      </c>
       <c r="DE20" s="58"/>
       <c r="DF20" s="101"/>
     </row>
     <row r="21" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>590000000</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="57">
         <v>102.26743378338001</v>
       </c>
       <c r="D21" s="57">
         <v>101.7797865032588</v>
       </c>
       <c r="E21" s="57">
         <v>101.40359373144602</v>
       </c>
       <c r="F21" s="57">
         <v>102.66741240413894</v>
       </c>
       <c r="G21" s="57">
         <v>103.4042601295809</v>
       </c>
@@ -15675,65 +15748,67 @@
       <c r="CQ21" s="69">
         <v>95.6</v>
       </c>
       <c r="CR21" s="30">
         <v>97.9</v>
       </c>
       <c r="CS21" s="30">
         <v>98</v>
       </c>
       <c r="CT21" s="33">
         <v>98.7</v>
       </c>
       <c r="CU21" s="55">
         <v>99</v>
       </c>
       <c r="CV21" s="30">
         <v>98.4</v>
       </c>
       <c r="CW21" s="30">
         <v>99.8</v>
       </c>
       <c r="CX21" s="33">
         <v>100</v>
       </c>
       <c r="CY21" s="55">
-        <v>101.5</v>
+        <v>101.1</v>
       </c>
       <c r="CZ21" s="30">
-        <v>99.5</v>
+        <v>98.9</v>
       </c>
       <c r="DA21" s="30">
-        <v>96.8</v>
+        <v>96.1</v>
       </c>
       <c r="DB21" s="33">
-        <v>95.7</v>
+        <v>95.1</v>
       </c>
       <c r="DC21" s="55">
-        <v>92.9</v>
-[...1 lines deleted...]
-      <c r="DD21" s="87"/>
+        <v>92.6</v>
+      </c>
+      <c r="DD21" s="87">
+        <v>96.2</v>
+      </c>
       <c r="DE21" s="58"/>
       <c r="DF21" s="33"/>
     </row>
     <row r="22" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>610000000</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>52</v>
       </c>
@@ -16001,65 +16076,67 @@
       <c r="CQ22" s="56">
         <v>94.9</v>
       </c>
       <c r="CR22" s="30">
         <v>97.8</v>
       </c>
       <c r="CS22" s="30">
         <v>99.6</v>
       </c>
       <c r="CT22" s="33">
         <v>100.5</v>
       </c>
       <c r="CU22" s="55">
         <v>112.1</v>
       </c>
       <c r="CV22" s="30">
         <v>112.5</v>
       </c>
       <c r="CW22" s="30">
         <v>111</v>
       </c>
       <c r="CX22" s="33">
         <v>108.9</v>
       </c>
       <c r="CY22" s="55">
-        <v>100.5</v>
+        <v>101.6</v>
       </c>
       <c r="CZ22" s="30">
-        <v>96.9</v>
+        <v>97.6</v>
       </c>
       <c r="DA22" s="30">
-        <v>96.7</v>
+        <v>97.4</v>
       </c>
       <c r="DB22" s="33">
-        <v>97.1</v>
+        <v>97.7</v>
       </c>
       <c r="DC22" s="55">
-        <v>98.6</v>
-[...1 lines deleted...]
-      <c r="DD22" s="35"/>
+        <v>97.9</v>
+      </c>
+      <c r="DD22" s="35">
+        <v>99.7</v>
+      </c>
       <c r="DE22" s="58"/>
       <c r="DF22" s="33"/>
     </row>
     <row r="23" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>620000000</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>52</v>
       </c>
@@ -16327,65 +16404,67 @@
       <c r="CQ23" s="69">
         <v>118</v>
       </c>
       <c r="CR23" s="30">
         <v>113.8</v>
       </c>
       <c r="CS23" s="30">
         <v>110.6</v>
       </c>
       <c r="CT23" s="33">
         <v>112.2</v>
       </c>
       <c r="CU23" s="55">
         <v>102.9</v>
       </c>
       <c r="CV23" s="30">
         <v>104.2</v>
       </c>
       <c r="CW23" s="30">
         <v>102.9</v>
       </c>
       <c r="CX23" s="33">
         <v>102.4</v>
       </c>
       <c r="CY23" s="55">
-        <v>109</v>
+        <v>108.7</v>
       </c>
       <c r="CZ23" s="30">
-        <v>101.5</v>
+        <v>101.3</v>
       </c>
       <c r="DA23" s="30">
-        <v>100.8</v>
+        <v>100.4</v>
       </c>
       <c r="DB23" s="33">
-        <v>101.2</v>
+        <v>100.9</v>
       </c>
       <c r="DC23" s="55">
         <v>97.8</v>
       </c>
-      <c r="DD23" s="35"/>
+      <c r="DD23" s="35">
+        <v>94.7</v>
+      </c>
       <c r="DE23" s="30"/>
       <c r="DF23" s="33"/>
     </row>
     <row r="24" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>630000000</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="57">
         <v>94.780953710833586</v>
       </c>
       <c r="D24" s="57">
         <v>95.517563170059944</v>
       </c>
       <c r="E24" s="57">
         <v>95.516373099550151</v>
       </c>
       <c r="F24" s="57">
         <v>97.315837244209575</v>
       </c>
       <c r="G24" s="57">
         <v>98.391009965365654</v>
       </c>
@@ -16653,65 +16732,67 @@
       <c r="CQ24" s="69">
         <v>99.8</v>
       </c>
       <c r="CR24" s="30">
         <v>100.4</v>
       </c>
       <c r="CS24" s="30">
         <v>101</v>
       </c>
       <c r="CT24" s="33">
         <v>99.2</v>
       </c>
       <c r="CU24" s="55">
         <v>100.5</v>
       </c>
       <c r="CV24" s="30">
         <v>100.3</v>
       </c>
       <c r="CW24" s="30">
         <v>100.6</v>
       </c>
       <c r="CX24" s="33">
         <v>101.2</v>
       </c>
       <c r="CY24" s="55">
+        <v>103.2</v>
+      </c>
+      <c r="CZ24" s="30">
+        <v>102.4</v>
+      </c>
+      <c r="DA24" s="30">
         <v>102.8</v>
       </c>
-      <c r="CZ24" s="30">
-[...2 lines deleted...]
-      <c r="DA24" s="30">
+      <c r="DB24" s="33">
+        <v>102</v>
+      </c>
+      <c r="DC24" s="55">
         <v>102.5</v>
       </c>
-      <c r="DB24" s="33">
-[...5 lines deleted...]
-      <c r="DD24" s="30"/>
+      <c r="DD24" s="30">
+        <v>102.9</v>
+      </c>
       <c r="DE24" s="30"/>
       <c r="DF24" s="33"/>
     </row>
     <row r="25" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>710000000</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="57">
         <v>88.742145501595772</v>
       </c>
       <c r="D25" s="57">
         <v>90.106066120111876</v>
       </c>
       <c r="E25" s="57">
         <v>91.839225938114367</v>
       </c>
       <c r="F25" s="57">
         <v>92.809449768341281</v>
       </c>
       <c r="G25" s="57">
         <v>93.37718824034701</v>
       </c>
@@ -16979,65 +17060,67 @@
       <c r="CQ25" s="69">
         <v>90.2</v>
       </c>
       <c r="CR25" s="30">
         <v>95.1</v>
       </c>
       <c r="CS25" s="30">
         <v>98.2</v>
       </c>
       <c r="CT25" s="33">
         <v>99.2</v>
       </c>
       <c r="CU25" s="55">
         <v>103.1</v>
       </c>
       <c r="CV25" s="30">
         <v>102</v>
       </c>
       <c r="CW25" s="30">
         <v>101.3</v>
       </c>
       <c r="CX25" s="33">
         <v>101</v>
       </c>
       <c r="CY25" s="55">
-        <v>100.4</v>
+        <v>100.3</v>
       </c>
       <c r="CZ25" s="30">
-        <v>99.7</v>
+        <v>99.6</v>
       </c>
       <c r="DA25" s="30">
-        <v>100.2</v>
+        <v>99.9</v>
       </c>
       <c r="DB25" s="33">
-        <v>100</v>
+        <v>99.8</v>
       </c>
       <c r="DC25" s="55">
-        <v>98.8</v>
-[...1 lines deleted...]
-      <c r="DD25" s="30"/>
+        <v>98.7</v>
+      </c>
+      <c r="DD25" s="30">
+        <v>99.1</v>
+      </c>
       <c r="DE25" s="30"/>
       <c r="DF25" s="33"/>
     </row>
     <row r="26" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="26">
         <v>750000000</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="57">
         <v>80.080097791498986</v>
       </c>
       <c r="D26" s="57">
         <v>80.693552988728982</v>
       </c>
       <c r="E26" s="57">
         <v>82.266133871027961</v>
       </c>
       <c r="F26" s="57">
         <v>84.17458766818001</v>
       </c>
       <c r="G26" s="57">
         <v>84.824188380947504</v>
       </c>
@@ -17305,65 +17388,67 @@
       <c r="CQ26" s="69">
         <v>102.8</v>
       </c>
       <c r="CR26" s="30">
         <v>103.2</v>
       </c>
       <c r="CS26" s="30">
         <v>104.7</v>
       </c>
       <c r="CT26" s="33">
         <v>105.6</v>
       </c>
       <c r="CU26" s="55">
         <v>109.1</v>
       </c>
       <c r="CV26" s="30">
         <v>109</v>
       </c>
       <c r="CW26" s="30">
         <v>109.3</v>
       </c>
       <c r="CX26" s="33">
         <v>109.5</v>
       </c>
       <c r="CY26" s="55">
-        <v>98.9</v>
+        <v>99.8</v>
       </c>
       <c r="CZ26" s="30">
-        <v>98.7</v>
+        <v>99.4</v>
       </c>
       <c r="DA26" s="30">
+        <v>99.6</v>
+      </c>
+      <c r="DB26" s="33">
         <v>98.8</v>
       </c>
-      <c r="DB26" s="33">
-[...1 lines deleted...]
-      </c>
       <c r="DC26" s="55">
-        <v>103.4</v>
-[...1 lines deleted...]
-      <c r="DD26" s="30"/>
+        <v>103.1</v>
+      </c>
+      <c r="DD26" s="30">
+        <v>103.9</v>
+      </c>
       <c r="DE26" s="30"/>
       <c r="DF26" s="33"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>790000000</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>52</v>
       </c>
@@ -17629,71 +17714,73 @@
       <c r="CQ27" s="72">
         <v>97.2</v>
       </c>
       <c r="CR27" s="34">
         <v>99.1</v>
       </c>
       <c r="CS27" s="34">
         <v>101.5</v>
       </c>
       <c r="CT27" s="64">
         <v>102.6</v>
       </c>
       <c r="CU27" s="63">
         <v>106.1</v>
       </c>
       <c r="CV27" s="34">
         <v>104.3</v>
       </c>
       <c r="CW27" s="34">
         <v>105.9</v>
       </c>
       <c r="CX27" s="64">
         <v>107.1</v>
       </c>
       <c r="CY27" s="63">
-        <v>105.4</v>
+        <v>105.8</v>
       </c>
       <c r="CZ27" s="34">
-        <v>103.2</v>
+        <v>103.7</v>
       </c>
       <c r="DA27" s="34">
-        <v>100.9</v>
+        <v>101.4</v>
       </c>
       <c r="DB27" s="64">
-        <v>99.5</v>
+        <v>100</v>
       </c>
       <c r="DC27" s="63">
-        <v>96.1</v>
-[...1 lines deleted...]
-      <c r="DD27" s="34"/>
+        <v>96</v>
+      </c>
+      <c r="DD27" s="34">
+        <v>97.8</v>
+      </c>
       <c r="DE27" s="34"/>
       <c r="DF27" s="64"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="41" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
       <c r="T30" s="37"/>
       <c r="U30" s="37"/>
       <c r="V30" s="37"/>
       <c r="W30" s="37"/>
       <c r="X30" s="37"/>
       <c r="Y30" s="37"/>
@@ -17893,256 +17980,256 @@
       <c r="BE32" s="40"/>
       <c r="BF32" s="40"/>
       <c r="BG32" s="40"/>
       <c r="BH32" s="40"/>
       <c r="BI32" s="40"/>
       <c r="BJ32" s="40"/>
       <c r="BK32" s="40"/>
       <c r="BL32" s="40"/>
       <c r="BM32" s="45"/>
       <c r="BN32" s="45"/>
       <c r="BO32" s="45"/>
       <c r="BP32" s="45"/>
       <c r="BQ32" s="45"/>
       <c r="BR32" s="45"/>
       <c r="BS32" s="45"/>
       <c r="BT32" s="45"/>
       <c r="BU32" s="45"/>
       <c r="BV32" s="45"/>
       <c r="BW32" s="45"/>
       <c r="BX32" s="45"/>
       <c r="BY32" s="45"/>
       <c r="BZ32" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CE4:CH4"/>
+    <mergeCell ref="CI4:CL4"/>
+    <mergeCell ref="CM4:CP4"/>
+    <mergeCell ref="CQ4:CT4"/>
+    <mergeCell ref="CU4:CX4"/>
+    <mergeCell ref="CY4:DB4"/>
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="CA4:CD4"/>
-    <mergeCell ref="CE4:CH4"/>
-[...4 lines deleted...]
-    <mergeCell ref="CY4:DB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DF32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="2" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DC6" sqref="DC6:DC27"/>
+      <selection pane="topRight" activeCell="CY4" sqref="CY4:DB4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="14" customWidth="1"/>
     <col min="3" max="62" width="11.42578125" style="14" customWidth="1"/>
     <col min="63" max="106" width="9.140625" style="14"/>
     <col min="107" max="110" width="10.28515625" style="14" customWidth="1"/>
     <col min="111" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:110" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="13">
         <v>64110102</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:110" s="13" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="24"/>
     </row>
     <row r="4" spans="1:110" s="13" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="116" t="s">
+      <c r="A4" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="118"/>
-      <c r="C4" s="112" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="115" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="113"/>
-[...10 lines deleted...]
-      <c r="O4" s="112" t="s">
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="116"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="117"/>
+      <c r="O4" s="115" t="s">
         <v>64</v>
       </c>
-      <c r="P4" s="113"/>
-[...10 lines deleted...]
-      <c r="AA4" s="112" t="s">
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="117"/>
+      <c r="AA4" s="115" t="s">
         <v>65</v>
       </c>
-      <c r="AB4" s="113"/>
-[...10 lines deleted...]
-      <c r="AM4" s="112" t="s">
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="116"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="116"/>
+      <c r="AF4" s="116"/>
+      <c r="AG4" s="116"/>
+      <c r="AH4" s="116"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="116"/>
+      <c r="AK4" s="116"/>
+      <c r="AL4" s="117"/>
+      <c r="AM4" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="AN4" s="113"/>
-[...10 lines deleted...]
-      <c r="AY4" s="112" t="s">
+      <c r="AN4" s="116"/>
+      <c r="AO4" s="116"/>
+      <c r="AP4" s="116"/>
+      <c r="AQ4" s="116"/>
+      <c r="AR4" s="116"/>
+      <c r="AS4" s="116"/>
+      <c r="AT4" s="116"/>
+      <c r="AU4" s="116"/>
+      <c r="AV4" s="116"/>
+      <c r="AW4" s="116"/>
+      <c r="AX4" s="117"/>
+      <c r="AY4" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="AZ4" s="113"/>
-[...9 lines deleted...]
-      <c r="BJ4" s="114"/>
+      <c r="AZ4" s="116"/>
+      <c r="BA4" s="116"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="116"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="116"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="116"/>
+      <c r="BI4" s="116"/>
+      <c r="BJ4" s="117"/>
       <c r="BK4" s="120" t="s">
         <v>68</v>
       </c>
       <c r="BL4" s="121"/>
       <c r="BM4" s="121"/>
       <c r="BN4" s="122"/>
-      <c r="BO4" s="112" t="s">
+      <c r="BO4" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="BP4" s="113"/>
-[...2 lines deleted...]
-      <c r="BS4" s="109" t="s">
+      <c r="BP4" s="116"/>
+      <c r="BQ4" s="116"/>
+      <c r="BR4" s="117"/>
+      <c r="BS4" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="BT4" s="110"/>
-[...2 lines deleted...]
-      <c r="BW4" s="109" t="s">
+      <c r="BT4" s="104"/>
+      <c r="BU4" s="104"/>
+      <c r="BV4" s="118"/>
+      <c r="BW4" s="103" t="s">
         <v>71</v>
       </c>
-      <c r="BX4" s="110"/>
-[...2 lines deleted...]
-      <c r="CA4" s="109" t="s">
+      <c r="BX4" s="104"/>
+      <c r="BY4" s="104"/>
+      <c r="BZ4" s="118"/>
+      <c r="CA4" s="103" t="s">
         <v>72</v>
       </c>
-      <c r="CB4" s="110"/>
-[...2 lines deleted...]
-      <c r="CE4" s="103" t="s">
+      <c r="CB4" s="104"/>
+      <c r="CC4" s="104"/>
+      <c r="CD4" s="104"/>
+      <c r="CE4" s="112" t="s">
         <v>73</v>
       </c>
-      <c r="CF4" s="104"/>
-[...2 lines deleted...]
-      <c r="CI4" s="103" t="s">
+      <c r="CF4" s="113"/>
+      <c r="CG4" s="113"/>
+      <c r="CH4" s="114"/>
+      <c r="CI4" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="CJ4" s="104"/>
-[...1 lines deleted...]
-      <c r="CL4" s="105"/>
+      <c r="CJ4" s="113"/>
+      <c r="CK4" s="113"/>
+      <c r="CL4" s="114"/>
       <c r="CM4" s="120" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="CN4" s="121"/>
       <c r="CO4" s="121"/>
       <c r="CP4" s="122"/>
-      <c r="CQ4" s="109" t="s">
+      <c r="CQ4" s="103" t="s">
         <v>105</v>
       </c>
-      <c r="CR4" s="110"/>
-[...14 lines deleted...]
-      <c r="DC4" s="106" t="s">
+      <c r="CR4" s="104"/>
+      <c r="CS4" s="104"/>
+      <c r="CT4" s="104"/>
+      <c r="CU4" s="105" t="s">
+        <v>107</v>
+      </c>
+      <c r="CV4" s="106"/>
+      <c r="CW4" s="106"/>
+      <c r="CX4" s="107"/>
+      <c r="CY4" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="DD4" s="107"/>
-[...1 lines deleted...]
-      <c r="DF4" s="108"/>
+      <c r="CZ4" s="106"/>
+      <c r="DA4" s="106"/>
+      <c r="DB4" s="107"/>
+      <c r="DC4" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="DD4" s="106"/>
+      <c r="DE4" s="106"/>
+      <c r="DF4" s="107"/>
     </row>
     <row r="5" spans="1:110" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="117"/>
-      <c r="B5" s="119"/>
+      <c r="A5" s="109"/>
+      <c r="B5" s="111"/>
       <c r="C5" s="46" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>76</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>77</v>
       </c>
       <c r="F5" s="46" t="s">
         <v>78</v>
       </c>
       <c r="G5" s="46" t="s">
         <v>79</v>
       </c>
       <c r="H5" s="46" t="s">
         <v>80</v>
       </c>
       <c r="I5" s="46" t="s">
         <v>81</v>
       </c>
       <c r="J5" s="46" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="46" t="s">
@@ -18732,65 +18819,67 @@
       <c r="CQ6" s="75">
         <v>95.4</v>
       </c>
       <c r="CR6" s="76">
         <v>104.3</v>
       </c>
       <c r="CS6" s="77">
         <v>97</v>
       </c>
       <c r="CT6" s="53">
         <v>106.2</v>
       </c>
       <c r="CU6" s="88">
         <v>98.1</v>
       </c>
       <c r="CV6" s="89">
         <v>102.8</v>
       </c>
       <c r="CW6" s="90">
         <v>97.7</v>
       </c>
       <c r="CX6" s="91">
         <v>106.5</v>
       </c>
       <c r="CY6" s="88">
-        <v>94.2</v>
+        <v>94.7</v>
       </c>
       <c r="CZ6" s="90">
-        <v>101.2</v>
+        <v>100.9</v>
       </c>
       <c r="DA6" s="90">
         <v>97</v>
       </c>
       <c r="DB6" s="91">
         <v>105.6</v>
       </c>
       <c r="DC6" s="88">
-        <v>96.6</v>
-[...1 lines deleted...]
-      <c r="DD6" s="90"/>
+        <v>96.8</v>
+      </c>
+      <c r="DD6" s="90">
+        <v>101.6</v>
+      </c>
       <c r="DE6" s="90"/>
       <c r="DF6" s="91"/>
     </row>
     <row r="7" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="26">
         <v>100000000</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="30" t="s">
         <v>52</v>
       </c>
@@ -19058,65 +19147,67 @@
       <c r="CQ7" s="78">
         <v>102.7</v>
       </c>
       <c r="CR7" s="79">
         <v>109.3</v>
       </c>
       <c r="CS7" s="30">
         <v>96.3</v>
       </c>
       <c r="CT7" s="33">
         <v>103.1</v>
       </c>
       <c r="CU7" s="56">
         <v>100.8</v>
       </c>
       <c r="CV7" s="31">
         <v>100.1</v>
       </c>
       <c r="CW7" s="31">
         <v>98.9</v>
       </c>
       <c r="CX7" s="93">
         <v>102</v>
       </c>
       <c r="CY7" s="55">
-        <v>99.5</v>
+        <v>99.8</v>
       </c>
       <c r="CZ7" s="30">
         <v>102.8</v>
       </c>
       <c r="DA7" s="30">
         <v>94.2</v>
       </c>
       <c r="DB7" s="33">
-        <v>105.7</v>
+        <v>105.6</v>
       </c>
       <c r="DC7" s="55">
         <v>99.2</v>
       </c>
-      <c r="DD7" s="30"/>
+      <c r="DD7" s="30">
+        <v>101.8</v>
+      </c>
       <c r="DE7" s="30"/>
       <c r="DF7" s="33"/>
     </row>
     <row r="8" spans="1:110" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="26">
         <v>110000000</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="57">
         <v>81.307992537384479</v>
       </c>
       <c r="D8" s="57">
         <v>98.228611291840267</v>
       </c>
       <c r="E8" s="57">
         <v>102.86676916395841</v>
       </c>
       <c r="F8" s="57">
         <v>105.6740390375512</v>
       </c>
       <c r="G8" s="57">
         <v>103.38466668200877</v>
       </c>
@@ -19384,65 +19475,67 @@
       <c r="CQ8" s="78">
         <v>88.4</v>
       </c>
       <c r="CR8" s="30">
         <v>107.8</v>
       </c>
       <c r="CS8" s="30">
         <v>98.7</v>
       </c>
       <c r="CT8" s="33">
         <v>107.5</v>
       </c>
       <c r="CU8" s="56">
         <v>92.2</v>
       </c>
       <c r="CV8" s="31">
         <v>102.7</v>
       </c>
       <c r="CW8" s="31">
         <v>102.2</v>
       </c>
       <c r="CX8" s="93">
         <v>103.6</v>
       </c>
       <c r="CY8" s="55">
-        <v>92.2</v>
+        <v>92.5</v>
       </c>
       <c r="CZ8" s="30">
         <v>105.7</v>
       </c>
       <c r="DA8" s="30">
         <v>98.2</v>
       </c>
       <c r="DB8" s="33">
         <v>107.8</v>
       </c>
       <c r="DC8" s="55">
         <v>88.9</v>
       </c>
-      <c r="DD8" s="30"/>
+      <c r="DD8" s="30">
+        <v>107.1</v>
+      </c>
       <c r="DE8" s="30"/>
       <c r="DF8" s="33"/>
     </row>
     <row r="9" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>150000000</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="57">
         <v>76.843967214614821</v>
       </c>
       <c r="D9" s="57">
         <v>100.63761183425297</v>
       </c>
       <c r="E9" s="57">
         <v>107.00025192074662</v>
       </c>
       <c r="F9" s="57">
         <v>101.92808557896282</v>
       </c>
       <c r="G9" s="57">
         <v>99.988065668545218</v>
       </c>
@@ -19710,65 +19803,67 @@
       <c r="CQ9" s="78">
         <v>90.9</v>
       </c>
       <c r="CR9" s="30">
         <v>107</v>
       </c>
       <c r="CS9" s="30">
         <v>102.2</v>
       </c>
       <c r="CT9" s="33">
         <v>104.8</v>
       </c>
       <c r="CU9" s="56">
         <v>96.8</v>
       </c>
       <c r="CV9" s="31">
         <v>105</v>
       </c>
       <c r="CW9" s="31">
         <v>98.1</v>
       </c>
       <c r="CX9" s="93">
         <v>107.8</v>
       </c>
       <c r="CY9" s="55">
-        <v>92.9</v>
+        <v>93.2</v>
       </c>
       <c r="CZ9" s="30">
         <v>102.1</v>
       </c>
       <c r="DA9" s="30">
         <v>96.8</v>
       </c>
       <c r="DB9" s="33">
         <v>105.9</v>
       </c>
       <c r="DC9" s="55">
         <v>97.6</v>
       </c>
-      <c r="DD9" s="30"/>
+      <c r="DD9" s="30">
+        <v>101.3</v>
+      </c>
       <c r="DE9" s="30"/>
       <c r="DF9" s="33"/>
     </row>
     <row r="10" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>190000000</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="57">
         <v>90.412790940625825</v>
       </c>
       <c r="D10" s="57">
         <v>100.24423353337755</v>
       </c>
       <c r="E10" s="57">
         <v>99.897456033379896</v>
       </c>
       <c r="F10" s="57">
         <v>113.67673421886867</v>
       </c>
       <c r="G10" s="57">
         <v>100.83085441421433</v>
       </c>
@@ -20036,65 +20131,67 @@
       <c r="CQ10" s="78">
         <v>93.8</v>
       </c>
       <c r="CR10" s="30">
         <v>106.3</v>
       </c>
       <c r="CS10" s="30">
         <v>94</v>
       </c>
       <c r="CT10" s="33">
         <v>104.3</v>
       </c>
       <c r="CU10" s="56">
         <v>104.8</v>
       </c>
       <c r="CV10" s="31">
         <v>105.3</v>
       </c>
       <c r="CW10" s="31">
         <v>96.1</v>
       </c>
       <c r="CX10" s="93">
         <v>106.3</v>
       </c>
       <c r="CY10" s="55">
-        <v>97.1</v>
+        <v>97.6</v>
       </c>
       <c r="CZ10" s="30">
-        <v>103.1</v>
+        <v>102.8</v>
       </c>
       <c r="DA10" s="30">
         <v>95.8</v>
       </c>
       <c r="DB10" s="33">
         <v>104</v>
       </c>
       <c r="DC10" s="55">
-        <v>103.5</v>
-[...1 lines deleted...]
-      <c r="DD10" s="30"/>
+        <v>103.4</v>
+      </c>
+      <c r="DD10" s="30">
+        <v>98.2</v>
+      </c>
       <c r="DE10" s="30"/>
       <c r="DF10" s="33"/>
     </row>
     <row r="11" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>230000000</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="57">
         <v>80.930466468772011</v>
       </c>
       <c r="D11" s="57">
         <v>100.10004987363772</v>
       </c>
       <c r="E11" s="57">
         <v>105.50579951573047</v>
       </c>
       <c r="F11" s="57">
         <v>101.03546871428854</v>
       </c>
       <c r="G11" s="57">
         <v>95.003981226306436</v>
       </c>
@@ -20362,65 +20459,67 @@
       <c r="CQ11" s="78">
         <v>102.3</v>
       </c>
       <c r="CR11" s="30">
         <v>92.1</v>
       </c>
       <c r="CS11" s="30">
         <v>101.4</v>
       </c>
       <c r="CT11" s="33">
         <v>95.8</v>
       </c>
       <c r="CU11" s="56">
         <v>98.8</v>
       </c>
       <c r="CV11" s="31">
         <v>103.2</v>
       </c>
       <c r="CW11" s="31">
         <v>96.2</v>
       </c>
       <c r="CX11" s="93">
         <v>98.9</v>
       </c>
       <c r="CY11" s="55">
-        <v>91.3</v>
+        <v>91.6</v>
       </c>
       <c r="CZ11" s="30">
         <v>95.1</v>
       </c>
       <c r="DA11" s="30">
         <v>93.4</v>
       </c>
       <c r="DB11" s="33">
-        <v>97.1</v>
+        <v>98.4</v>
       </c>
       <c r="DC11" s="55">
-        <v>106.2</v>
-[...1 lines deleted...]
-      <c r="DD11" s="30"/>
+        <v>104.7</v>
+      </c>
+      <c r="DD11" s="30">
+        <v>91.5</v>
+      </c>
       <c r="DE11" s="30"/>
       <c r="DF11" s="33"/>
     </row>
     <row r="12" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>270000000</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="57">
         <v>85.193094873902496</v>
       </c>
       <c r="D12" s="57">
         <v>99.360596602696972</v>
       </c>
       <c r="E12" s="57">
         <v>105.3096458328431</v>
       </c>
       <c r="F12" s="57">
         <v>102.92969520815596</v>
       </c>
       <c r="G12" s="57">
         <v>99.975380847233396</v>
       </c>
@@ -20691,62 +20790,64 @@
       <c r="CR12" s="30">
         <v>104.7</v>
       </c>
       <c r="CS12" s="30">
         <v>98.9</v>
       </c>
       <c r="CT12" s="33">
         <v>102.9</v>
       </c>
       <c r="CU12" s="56">
         <v>104.4</v>
       </c>
       <c r="CV12" s="31">
         <v>99.3</v>
       </c>
       <c r="CW12" s="31">
         <v>98.1</v>
       </c>
       <c r="CX12" s="93">
         <v>102.2</v>
       </c>
       <c r="CY12" s="55">
         <v>96.4</v>
       </c>
       <c r="CZ12" s="30">
-        <v>102.2</v>
+        <v>102</v>
       </c>
       <c r="DA12" s="30">
         <v>98.3</v>
       </c>
       <c r="DB12" s="33">
-        <v>100</v>
+        <v>100.1</v>
       </c>
       <c r="DC12" s="55">
         <v>98.6</v>
       </c>
-      <c r="DD12" s="30"/>
+      <c r="DD12" s="30">
+        <v>100.7</v>
+      </c>
       <c r="DE12" s="30"/>
       <c r="DF12" s="33"/>
     </row>
     <row r="13" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
         <v>310000000</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="57">
         <v>93.821993341777286</v>
       </c>
       <c r="D13" s="57">
         <v>99.35559617141837</v>
       </c>
       <c r="E13" s="57">
         <v>100.96054371148358</v>
       </c>
       <c r="F13" s="57">
         <v>106.61892293719161</v>
       </c>
       <c r="G13" s="57">
         <v>100.22733455381361</v>
       </c>
@@ -21014,65 +21115,67 @@
       <c r="CQ13" s="78">
         <v>98.4</v>
       </c>
       <c r="CR13" s="30">
         <v>104.4</v>
       </c>
       <c r="CS13" s="30">
         <v>92.7</v>
       </c>
       <c r="CT13" s="33">
         <v>111.3</v>
       </c>
       <c r="CU13" s="56">
         <v>98.4</v>
       </c>
       <c r="CV13" s="31">
         <v>109.4</v>
       </c>
       <c r="CW13" s="31">
         <v>93.3</v>
       </c>
       <c r="CX13" s="93">
         <v>105.4</v>
       </c>
       <c r="CY13" s="55">
-        <v>94.8</v>
+        <v>95.1</v>
       </c>
       <c r="CZ13" s="30">
         <v>105.3</v>
       </c>
       <c r="DA13" s="30">
         <v>93.8</v>
       </c>
       <c r="DB13" s="33">
         <v>104.1</v>
       </c>
       <c r="DC13" s="55">
-        <v>93.7</v>
-[...1 lines deleted...]
-      <c r="DD13" s="30"/>
+        <v>93.8</v>
+      </c>
+      <c r="DD13" s="30">
+        <v>105.1</v>
+      </c>
       <c r="DE13" s="30"/>
       <c r="DF13" s="33"/>
     </row>
     <row r="14" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="26">
         <v>330000000</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>52</v>
       </c>
@@ -21354,51 +21457,53 @@
       </c>
       <c r="CV14" s="31">
         <v>102</v>
       </c>
       <c r="CW14" s="31">
         <v>98.6</v>
       </c>
       <c r="CX14" s="93">
         <v>104.5</v>
       </c>
       <c r="CY14" s="55">
         <v>101</v>
       </c>
       <c r="CZ14" s="30">
         <v>104.7</v>
       </c>
       <c r="DA14" s="30">
         <v>95</v>
       </c>
       <c r="DB14" s="33">
         <v>103.5</v>
       </c>
       <c r="DC14" s="55">
         <v>94.7</v>
       </c>
-      <c r="DD14" s="30"/>
+      <c r="DD14" s="30">
+        <v>100.8</v>
+      </c>
       <c r="DE14" s="30"/>
       <c r="DF14" s="33"/>
     </row>
     <row r="15" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>350000000</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="57">
         <v>86.375727597676544</v>
       </c>
       <c r="D15" s="57">
         <v>94.412316350493214</v>
       </c>
       <c r="E15" s="57">
         <v>102.16059956164973</v>
       </c>
       <c r="F15" s="57">
         <v>105.93253222677347</v>
       </c>
       <c r="G15" s="57">
         <v>97.713315691519867</v>
       </c>
@@ -21666,65 +21771,67 @@
       <c r="CQ15" s="78">
         <v>92.6</v>
       </c>
       <c r="CR15" s="30">
         <v>111.1</v>
       </c>
       <c r="CS15" s="30">
         <v>95.5</v>
       </c>
       <c r="CT15" s="33">
         <v>103.5</v>
       </c>
       <c r="CU15" s="56">
         <v>95.3</v>
       </c>
       <c r="CV15" s="31">
         <v>103.5</v>
       </c>
       <c r="CW15" s="31">
         <v>100.7</v>
       </c>
       <c r="CX15" s="93">
         <v>103.2</v>
       </c>
       <c r="CY15" s="55">
-        <v>91.8</v>
+        <v>92.2</v>
       </c>
       <c r="CZ15" s="30">
-        <v>102.8</v>
+        <v>102.7</v>
       </c>
       <c r="DA15" s="30">
         <v>95.4</v>
       </c>
       <c r="DB15" s="33">
         <v>105.2</v>
       </c>
       <c r="DC15" s="55">
         <v>101.3</v>
       </c>
-      <c r="DD15" s="30"/>
+      <c r="DD15" s="30">
+        <v>100.6</v>
+      </c>
       <c r="DE15" s="30"/>
       <c r="DF15" s="33"/>
     </row>
     <row r="16" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="26">
         <v>390000000</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="57">
         <v>78.011901270642781</v>
       </c>
       <c r="D16" s="57">
         <v>98.300608143855243</v>
       </c>
       <c r="E16" s="57">
         <v>103.65216796763792</v>
       </c>
       <c r="F16" s="57">
         <v>107.5247079745467</v>
       </c>
       <c r="G16" s="57">
         <v>103.02792819971171</v>
       </c>
@@ -21992,65 +22099,67 @@
       <c r="CQ16" s="78">
         <v>86.4</v>
       </c>
       <c r="CR16" s="30">
         <v>108</v>
       </c>
       <c r="CS16" s="30">
         <v>100.8</v>
       </c>
       <c r="CT16" s="33">
         <v>106.2</v>
       </c>
       <c r="CU16" s="56">
         <v>93.9</v>
       </c>
       <c r="CV16" s="31">
         <v>104.2</v>
       </c>
       <c r="CW16" s="31">
         <v>102.7</v>
       </c>
       <c r="CX16" s="93">
         <v>103.1</v>
       </c>
       <c r="CY16" s="55">
-        <v>96.8</v>
+        <v>97.4</v>
       </c>
       <c r="CZ16" s="30">
-        <v>101.6</v>
+        <v>101.4</v>
       </c>
       <c r="DA16" s="30">
         <v>100.9</v>
       </c>
       <c r="DB16" s="33">
-        <v>105.2</v>
+        <v>105.1</v>
       </c>
       <c r="DC16" s="55">
         <v>94.4</v>
       </c>
-      <c r="DD16" s="30"/>
+      <c r="DD16" s="30">
+        <v>103</v>
+      </c>
       <c r="DE16" s="30"/>
       <c r="DF16" s="33"/>
     </row>
     <row r="17" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="26">
         <v>430000000</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="57">
         <v>88.025754649608871</v>
       </c>
       <c r="D17" s="57">
         <v>99.846241100754824</v>
       </c>
       <c r="E17" s="57">
         <v>101.64363908263039</v>
       </c>
       <c r="F17" s="57">
         <v>104.54378721111188</v>
       </c>
       <c r="G17" s="57">
         <v>101.34785553343013</v>
       </c>
@@ -22318,65 +22427,67 @@
       <c r="CQ17" s="78">
         <v>97.1</v>
       </c>
       <c r="CR17" s="30">
         <v>107.6</v>
       </c>
       <c r="CS17" s="30">
         <v>92.1</v>
       </c>
       <c r="CT17" s="33">
         <v>106.8</v>
       </c>
       <c r="CU17" s="56">
         <v>99.3</v>
       </c>
       <c r="CV17" s="31">
         <v>105.8</v>
       </c>
       <c r="CW17" s="31">
         <v>94.6</v>
       </c>
       <c r="CX17" s="93">
         <v>103.3</v>
       </c>
       <c r="CY17" s="55">
-        <v>98.2</v>
+        <v>98.5</v>
       </c>
       <c r="CZ17" s="30">
         <v>105.4</v>
       </c>
       <c r="DA17" s="30">
-        <v>91.4</v>
+        <v>91.5</v>
       </c>
       <c r="DB17" s="33">
         <v>102.3</v>
       </c>
       <c r="DC17" s="55">
         <v>100.5</v>
       </c>
-      <c r="DD17" s="30"/>
+      <c r="DD17" s="30">
+        <v>102.8</v>
+      </c>
       <c r="DE17" s="30"/>
       <c r="DF17" s="33"/>
     </row>
     <row r="18" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="26">
         <v>470000000</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="57">
         <v>67.590776820252842</v>
       </c>
       <c r="D18" s="57">
         <v>102.66712865260735</v>
       </c>
       <c r="E18" s="57">
         <v>116.84796651712301</v>
       </c>
       <c r="F18" s="57">
         <v>98.704832177947935</v>
       </c>
       <c r="G18" s="57">
         <v>92.381193950804075</v>
       </c>
@@ -22644,65 +22755,67 @@
       <c r="CQ18" s="78">
         <v>94.5</v>
       </c>
       <c r="CR18" s="30">
         <v>102.4</v>
       </c>
       <c r="CS18" s="30">
         <v>97.6</v>
       </c>
       <c r="CT18" s="33">
         <v>127</v>
       </c>
       <c r="CU18" s="56">
         <v>82.9</v>
       </c>
       <c r="CV18" s="31">
         <v>114.6</v>
       </c>
       <c r="CW18" s="31">
         <v>86.5</v>
       </c>
       <c r="CX18" s="93">
         <v>105.3</v>
       </c>
       <c r="CY18" s="55">
-        <v>96.5</v>
+        <v>96.8</v>
       </c>
       <c r="CZ18" s="30">
         <v>101.4</v>
       </c>
       <c r="DA18" s="30">
         <v>93.4</v>
       </c>
       <c r="DB18" s="33">
-        <v>104.4</v>
+        <v>104.3</v>
       </c>
       <c r="DC18" s="55">
         <v>98.1</v>
       </c>
-      <c r="DD18" s="30"/>
+      <c r="DD18" s="30">
+        <v>97.8</v>
+      </c>
       <c r="DE18" s="30"/>
       <c r="DF18" s="33"/>
     </row>
     <row r="19" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="57">
         <v>89.829384104676066</v>
       </c>
       <c r="D19" s="57">
         <v>99.104377452106903</v>
       </c>
       <c r="E19" s="57">
         <v>102.00706143520793</v>
       </c>
       <c r="F19" s="57">
         <v>105.08403966308234</v>
       </c>
       <c r="G19" s="57">
         <v>100.01410873880559</v>
       </c>
       <c r="H19" s="57">
         <v>107.31292863908392</v>
@@ -22982,51 +23095,53 @@
       </c>
       <c r="CV19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CW19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="CX19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="CY19" s="55" t="s">
         <v>52</v>
       </c>
       <c r="CZ19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="DA19" s="30" t="s">
         <v>52</v>
       </c>
       <c r="DB19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="DC19" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="DD19" s="58"/>
+      <c r="DD19" s="58" t="s">
+        <v>52</v>
+      </c>
       <c r="DE19" s="58"/>
       <c r="DF19" s="33"/>
     </row>
     <row r="20" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="26">
         <v>550000000</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="57">
         <v>75.519340900429683</v>
       </c>
       <c r="D20" s="57">
         <v>99.086234662489574</v>
       </c>
       <c r="E20" s="57">
         <v>103.95743023902359</v>
       </c>
       <c r="F20" s="57">
         <v>109.77844614274402</v>
       </c>
       <c r="G20" s="57">
         <v>100.37389122513225</v>
       </c>
@@ -23294,65 +23409,67 @@
       <c r="CQ20" s="78">
         <v>89.8</v>
       </c>
       <c r="CR20" s="30">
         <v>104.5</v>
       </c>
       <c r="CS20" s="30">
         <v>102.7</v>
       </c>
       <c r="CT20" s="33">
         <v>100.9</v>
       </c>
       <c r="CU20" s="56">
         <v>98.9</v>
       </c>
       <c r="CV20" s="31">
         <v>101.6</v>
       </c>
       <c r="CW20" s="31">
         <v>101.5</v>
       </c>
       <c r="CX20" s="33">
         <v>106.2</v>
       </c>
       <c r="CY20" s="55">
-        <v>98.5</v>
+        <v>98.9</v>
       </c>
       <c r="CZ20" s="30">
         <v>100.4</v>
       </c>
       <c r="DA20" s="30">
         <v>96</v>
       </c>
       <c r="DB20" s="33">
         <v>106.3</v>
       </c>
       <c r="DC20" s="55">
         <v>98.1</v>
       </c>
-      <c r="DD20" s="58"/>
+      <c r="DD20" s="58">
+        <v>99</v>
+      </c>
       <c r="DE20" s="58"/>
       <c r="DF20" s="101"/>
     </row>
     <row r="21" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="26">
         <v>590000000</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="57">
         <v>87.644796113742643</v>
       </c>
       <c r="D21" s="57">
         <v>99.023633078269015</v>
       </c>
       <c r="E21" s="57">
         <v>101.25360427484156</v>
       </c>
       <c r="F21" s="57">
         <v>104.86326598113523</v>
       </c>
       <c r="G21" s="57">
         <v>101.46704910211722</v>
       </c>
@@ -23620,65 +23737,67 @@
       <c r="CQ21" s="78">
         <v>90.2</v>
       </c>
       <c r="CR21" s="30">
         <v>107.6</v>
       </c>
       <c r="CS21" s="30">
         <v>98.3</v>
       </c>
       <c r="CT21" s="33">
         <v>105.7</v>
       </c>
       <c r="CU21" s="56">
         <v>88.5</v>
       </c>
       <c r="CV21" s="31">
         <v>106.5</v>
       </c>
       <c r="CW21" s="31">
         <v>102.6</v>
       </c>
       <c r="CX21" s="93">
         <v>103.6</v>
       </c>
       <c r="CY21" s="55">
-        <v>89.5</v>
+        <v>89.1</v>
       </c>
       <c r="CZ21" s="30">
-        <v>102.4</v>
+        <v>102.1</v>
       </c>
       <c r="DA21" s="30">
         <v>96.7</v>
       </c>
       <c r="DB21" s="33">
-        <v>104.6</v>
+        <v>104.7</v>
       </c>
       <c r="DC21" s="55">
-        <v>89.7</v>
-[...1 lines deleted...]
-      <c r="DD21" s="87"/>
+        <v>89.6</v>
+      </c>
+      <c r="DD21" s="87">
+        <v>109.9</v>
+      </c>
       <c r="DE21" s="58"/>
       <c r="DF21" s="33"/>
     </row>
     <row r="22" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="26">
         <v>610000000</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>52</v>
       </c>
@@ -23946,65 +24065,67 @@
       <c r="CQ22" s="78">
         <v>97.8</v>
       </c>
       <c r="CR22" s="30">
         <v>107.1</v>
       </c>
       <c r="CS22" s="30">
         <v>93</v>
       </c>
       <c r="CT22" s="33">
         <v>106</v>
       </c>
       <c r="CU22" s="56">
         <v>106.2</v>
       </c>
       <c r="CV22" s="31">
         <v>108</v>
       </c>
       <c r="CW22" s="31">
         <v>88.6</v>
       </c>
       <c r="CX22" s="93">
         <v>101.5</v>
       </c>
       <c r="CY22" s="55">
-        <v>103.4</v>
+        <v>104.6</v>
       </c>
       <c r="CZ22" s="30">
-        <v>100.6</v>
+        <v>99.9</v>
       </c>
       <c r="DA22" s="30">
-        <v>91.4</v>
+        <v>91.5</v>
       </c>
       <c r="DB22" s="33">
         <v>103.4</v>
       </c>
       <c r="DC22" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="DD22" s="35">
         <v>103.6</v>
       </c>
-      <c r="DD22" s="35"/>
       <c r="DE22" s="58"/>
       <c r="DF22" s="33"/>
     </row>
     <row r="23" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="26">
         <v>620000000</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="D23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="30" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="30" t="s">
         <v>52</v>
       </c>
@@ -24272,65 +24393,67 @@
       <c r="CQ23" s="78">
         <v>101.4</v>
       </c>
       <c r="CR23" s="30">
         <v>104</v>
       </c>
       <c r="CS23" s="30">
         <v>102.9</v>
       </c>
       <c r="CT23" s="33">
         <v>107.6</v>
       </c>
       <c r="CU23" s="56">
         <v>89.4</v>
       </c>
       <c r="CV23" s="31">
         <v>106.5</v>
       </c>
       <c r="CW23" s="31">
         <v>98.2</v>
       </c>
       <c r="CX23" s="93">
         <v>108.3</v>
       </c>
       <c r="CY23" s="55">
-        <v>96.3</v>
+        <v>96.1</v>
       </c>
       <c r="CZ23" s="30">
-        <v>92.5</v>
+        <v>92.4</v>
       </c>
       <c r="DA23" s="30">
         <v>103.1</v>
       </c>
       <c r="DB23" s="33">
         <v>111</v>
       </c>
       <c r="DC23" s="55">
         <v>92.4</v>
       </c>
-      <c r="DD23" s="35"/>
+      <c r="DD23" s="35">
+        <v>86.5</v>
+      </c>
       <c r="DE23" s="30"/>
       <c r="DF23" s="33"/>
     </row>
     <row r="24" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="26">
         <v>630000000</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="57">
         <v>81.642920383702148</v>
       </c>
       <c r="D24" s="57">
         <v>99.655288563347128</v>
       </c>
       <c r="E24" s="57">
         <v>101.43332111434107</v>
       </c>
       <c r="F24" s="57">
         <v>107.1903989577736</v>
       </c>
       <c r="G24" s="57">
         <v>100.54494712643427</v>
       </c>
@@ -24598,65 +24721,67 @@
       <c r="CQ24" s="78">
         <v>88.7</v>
       </c>
       <c r="CR24" s="30">
         <v>102.6</v>
       </c>
       <c r="CS24" s="30">
         <v>95.2</v>
       </c>
       <c r="CT24" s="33">
         <v>109.6</v>
       </c>
       <c r="CU24" s="56">
         <v>93.8</v>
       </c>
       <c r="CV24" s="31">
         <v>102.1</v>
       </c>
       <c r="CW24" s="31">
         <v>96.6</v>
       </c>
       <c r="CX24" s="93">
         <v>110.7</v>
       </c>
       <c r="CY24" s="55">
-        <v>94.1</v>
+        <v>94.5</v>
       </c>
       <c r="CZ24" s="30">
-        <v>100.9</v>
+        <v>100.7</v>
       </c>
       <c r="DA24" s="30">
         <v>98</v>
       </c>
       <c r="DB24" s="33">
         <v>106.9</v>
       </c>
       <c r="DC24" s="55">
         <v>97.2</v>
       </c>
-      <c r="DD24" s="30"/>
+      <c r="DD24" s="30">
+        <v>101.4</v>
+      </c>
       <c r="DE24" s="30"/>
       <c r="DF24" s="33"/>
     </row>
     <row r="25" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="26">
         <v>710000000</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="57">
         <v>64.897067693713055</v>
       </c>
       <c r="D25" s="57">
         <v>100.53931688257447</v>
       </c>
       <c r="E25" s="57">
         <v>108.40014071931184</v>
       </c>
       <c r="F25" s="57">
         <v>101.42721354900041</v>
       </c>
       <c r="G25" s="57">
         <v>97.900658016725004</v>
       </c>
@@ -24924,65 +25049,67 @@
       <c r="CQ25" s="78">
         <v>92.2</v>
       </c>
       <c r="CR25" s="30">
         <v>104.7</v>
       </c>
       <c r="CS25" s="30">
         <v>97</v>
       </c>
       <c r="CT25" s="33">
         <v>109</v>
       </c>
       <c r="CU25" s="56">
         <v>93.2</v>
       </c>
       <c r="CV25" s="31">
         <v>102.4</v>
       </c>
       <c r="CW25" s="31">
         <v>95.9</v>
       </c>
       <c r="CX25" s="93">
         <v>109.5</v>
       </c>
       <c r="CY25" s="55">
-        <v>93.3</v>
+        <v>93.1</v>
       </c>
       <c r="CZ25" s="30">
-        <v>101.1</v>
+        <v>101</v>
       </c>
       <c r="DA25" s="30">
         <v>97.6</v>
       </c>
       <c r="DB25" s="33">
         <v>108.3</v>
       </c>
       <c r="DC25" s="55">
         <v>92.5</v>
       </c>
-      <c r="DD25" s="30"/>
+      <c r="DD25" s="30">
+        <v>101.6</v>
+      </c>
       <c r="DE25" s="30"/>
       <c r="DF25" s="33"/>
     </row>
     <row r="26" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="26">
         <v>750000000</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="57">
         <v>70.909771083435615</v>
       </c>
       <c r="D26" s="57">
         <v>100.39528831846584</v>
       </c>
       <c r="E26" s="57">
         <v>105.53587535236693</v>
       </c>
       <c r="F26" s="57">
         <v>102.92849085362488</v>
       </c>
       <c r="G26" s="57">
         <v>96.22887560711078</v>
       </c>
@@ -25250,65 +25377,67 @@
       <c r="CQ26" s="78">
         <v>99.8</v>
       </c>
       <c r="CR26" s="30">
         <v>101.4</v>
       </c>
       <c r="CS26" s="30">
         <v>97</v>
       </c>
       <c r="CT26" s="33">
         <v>110.4</v>
       </c>
       <c r="CU26" s="56">
         <v>100.6</v>
       </c>
       <c r="CV26" s="31">
         <v>101</v>
       </c>
       <c r="CW26" s="31">
         <v>98</v>
       </c>
       <c r="CX26" s="93">
         <v>110.6</v>
       </c>
       <c r="CY26" s="55">
-        <v>90.3</v>
+        <v>91.2</v>
       </c>
       <c r="CZ26" s="30">
-        <v>100.3</v>
+        <v>100.1</v>
       </c>
       <c r="DA26" s="30">
-        <v>99</v>
+        <v>98.9</v>
       </c>
       <c r="DB26" s="33">
         <v>107.6</v>
       </c>
       <c r="DC26" s="55">
         <v>96.8</v>
       </c>
-      <c r="DD26" s="30"/>
+      <c r="DD26" s="30">
+        <v>101.7</v>
+      </c>
       <c r="DE26" s="30"/>
       <c r="DF26" s="33"/>
     </row>
     <row r="27" spans="1:110" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27">
         <v>790000000</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="34" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="34" t="s">
         <v>52</v>
       </c>
@@ -25576,71 +25705,73 @@
       <c r="CQ27" s="85">
         <v>104</v>
       </c>
       <c r="CR27" s="34">
         <v>106.2</v>
       </c>
       <c r="CS27" s="34">
         <v>94.3</v>
       </c>
       <c r="CT27" s="64">
         <v>102.2</v>
       </c>
       <c r="CU27" s="65">
         <v>103.9</v>
       </c>
       <c r="CV27" s="32">
         <v>102.7</v>
       </c>
       <c r="CW27" s="32">
         <v>100.3</v>
       </c>
       <c r="CX27" s="92">
         <v>103.4</v>
       </c>
       <c r="CY27" s="63">
-        <v>98.9</v>
+        <v>99.4</v>
       </c>
       <c r="CZ27" s="34">
         <v>98.6</v>
       </c>
       <c r="DA27" s="34">
         <v>95.7</v>
       </c>
       <c r="DB27" s="64">
         <v>102.3</v>
       </c>
       <c r="DC27" s="63">
         <v>99.3</v>
       </c>
-      <c r="DD27" s="34"/>
+      <c r="DD27" s="34">
+        <v>102.4</v>
+      </c>
       <c r="DE27" s="34"/>
       <c r="DF27" s="64"/>
     </row>
     <row r="30" spans="1:110" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="41" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
       <c r="T30" s="37"/>
       <c r="U30" s="37"/>
       <c r="V30" s="37"/>
       <c r="W30" s="37"/>
       <c r="X30" s="37"/>
       <c r="Y30" s="37"/>
@@ -25853,56 +25984,56 @@
       <c r="BR32" s="45"/>
       <c r="BS32" s="45"/>
       <c r="BT32" s="45"/>
       <c r="BU32" s="45"/>
       <c r="BV32" s="45"/>
       <c r="BW32" s="45"/>
       <c r="BX32" s="45"/>
       <c r="BY32" s="45"/>
       <c r="BZ32" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="DC4:DF4"/>
     <mergeCell ref="CE4:CH4"/>
     <mergeCell ref="CI4:CL4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="AA4:AL4"/>
     <mergeCell ref="AM4:AX4"/>
     <mergeCell ref="AY4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="CM4:CP4"/>
     <mergeCell ref="CQ4:CT4"/>
     <mergeCell ref="CU4:CX4"/>
     <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="CA4:CD4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="BO4:BR4"/>
     <mergeCell ref="BS4:BV4"/>
     <mergeCell ref="BW4:BZ4"/>
-    <mergeCell ref="CA4:CD4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>